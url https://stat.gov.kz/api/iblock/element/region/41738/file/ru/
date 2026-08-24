--- v0 (2026-08-04)
+++ v1 (2026-08-24)
@@ -6,60 +6,60 @@
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24326"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\172.18.0.51\Setevoi\ИНВЕСТИЦИЙ\4.Жанна\Динамика инвестиции и строительство_июнь-26 -\Инвестиции\РУС\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_июль-26\Инвестиция\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AC898AB3-5A68-42F1-9977-1877DBA6FBAB}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E023C599-034F-4AC3-95BF-AF12DF46576F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="4" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="3510" yWindow="0" windowWidth="17835" windowHeight="15600" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 161104" sheetId="3" r:id="rId1"/>
     <sheet name="Метаданные 161203" sheetId="4" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId3"/>
     <sheet name="КСП_161104_161203" sheetId="1" r:id="rId4"/>
     <sheet name="КСП 161104_161203" sheetId="2" r:id="rId5"/>
   </sheets>
   <calcPr calcId="162913"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="76">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -191,266 +191,256 @@
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/205/</t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/api/iblock/element/280562/file/ru/</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701834?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
-    <t>20.07.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
-    <t>24.08.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
-    <t>Каримова Жанна Сергалиевна</t>
-[...1 lines deleted...]
-  <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>+7 7132544434</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
-    <t xml:space="preserve">zha.karimova@aspire.gov.kz </t>
-[...1 lines deleted...]
-  <si>
     <t>Индексы физического объема инвестиций в жилищное строительство</t>
   </si>
   <si>
     <t xml:space="preserve">в процентах </t>
   </si>
   <si>
     <t>Отражает изменение объема инвестиций в жилищное строительство в динамике и определяется как отношение объемов инвестиций в жилищное строительство анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен)</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701854?keyword=</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>Наурызбаева Эльмира Байқадамқызы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">el.nauryzbaeva@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>18.08.2026г.</t>
+  </si>
+  <si>
+    <t>18.09.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="23" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...10 lines deleted...]
-      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...5 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...15 lines deleted...]
-      <name val="Roboto"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <color theme="1"/>
-[...10 lines deleted...]
-      <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -496,249 +486,244 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="81">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...5 lines deleted...]
-    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...37 lines deleted...]
-    <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="9" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...108 lines deleted...]
-    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
@@ -1040,2006 +1025,1877 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="A33" sqref="A33"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B16" sqref="B16:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="71" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="71" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="47" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="47" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="51"/>
-      <c r="B1" s="51"/>
+      <c r="A1" s="34"/>
+      <c r="B1" s="34"/>
     </row>
     <row r="2" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="35" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="53">
+      <c r="B2" s="36">
         <v>161104</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="52" t="s">
+      <c r="A3" s="35" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="53" t="s">
+      <c r="B3" s="36" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="52" t="s">
+      <c r="A4" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="B4" s="55" t="s">
+      <c r="B4" s="37" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="56" t="s">
+      <c r="A5" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="B5" s="53" t="s">
+      <c r="B5" s="36" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="56" t="s">
+      <c r="A6" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="B6" s="53" t="s">
+      <c r="B6" s="36" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="54" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A7" s="52" t="s">
+      <c r="A7" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="57" t="s">
+      <c r="B7" s="39" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="52" t="s">
+      <c r="A8" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="B8" s="53" t="s">
+      <c r="B8" s="36" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="54" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="52" t="s">
+      <c r="A9" s="35" t="s">
         <v>39</v>
       </c>
-      <c r="B9" s="57" t="s">
+      <c r="B9" s="39" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="54" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="52" t="s">
+      <c r="A10" s="35" t="s">
         <v>41</v>
       </c>
-      <c r="B10" s="57" t="s">
+      <c r="B10" s="39" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="52" t="s">
+      <c r="A11" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="B11" s="58"/>
-      <c r="M11" s="59"/>
+      <c r="B11" s="40"/>
+      <c r="M11" s="55"/>
     </row>
     <row r="12" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="52" t="s">
+      <c r="A12" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="60" t="s">
+      <c r="B12" s="56" t="s">
         <v>45</v>
       </c>
-      <c r="M12" s="59"/>
+      <c r="M12" s="55"/>
     </row>
     <row r="13" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="61" t="s">
+      <c r="A13" s="41" t="s">
         <v>46</v>
       </c>
-      <c r="B13" s="62" t="s">
+      <c r="B13" s="57" t="s">
         <v>47</v>
       </c>
-      <c r="M13" s="59"/>
+      <c r="M13" s="55"/>
     </row>
     <row r="14" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="61" t="s">
+      <c r="A14" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="B14" s="62" t="s">
+      <c r="B14" s="57" t="s">
         <v>49</v>
       </c>
-      <c r="M14" s="59"/>
+      <c r="M14" s="55"/>
     </row>
     <row r="15" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="61" t="s">
+      <c r="A15" s="41" t="s">
         <v>50</v>
       </c>
-      <c r="B15" s="62" t="s">
+      <c r="B15" s="57" t="s">
         <v>51</v>
       </c>
-      <c r="M15" s="59"/>
+      <c r="M15" s="55"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="52" t="s">
+      <c r="A16" s="35" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="63" t="s">
+      <c r="B16" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="M16" s="58"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="35" t="s">
         <v>53</v>
       </c>
-      <c r="M16" s="64"/>
-[...2 lines deleted...]
-      <c r="A17" s="52" t="s">
+      <c r="B17" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="M17" s="59"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="35" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="65" t="s">
+      <c r="B18" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="M17" s="66"/>
-[...2 lines deleted...]
-      <c r="A18" s="52" t="s">
+      <c r="M18" s="58"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="B18" s="55" t="s">
+      <c r="B19" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="M19" s="59"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="35" t="s">
         <v>57</v>
       </c>
-      <c r="M18" s="64"/>
-[...2 lines deleted...]
-      <c r="A19" s="52" t="s">
+      <c r="B20" s="44" t="s">
         <v>58</v>
       </c>
-      <c r="B19" s="55" t="s">
+      <c r="M20" s="58"/>
+    </row>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="35" t="s">
         <v>59</v>
       </c>
-      <c r="M19" s="66"/>
-[...17 lines deleted...]
-      <c r="M21" s="66"/>
+      <c r="B21" s="60" t="s">
+        <v>73</v>
+      </c>
+      <c r="M21" s="59"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="69"/>
-      <c r="B22" s="70"/>
+      <c r="A22" s="45"/>
+      <c r="B22" s="46"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="66"/>
+      <c r="M23" s="59"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="64"/>
+      <c r="M24" s="58"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="66"/>
+      <c r="M25" s="59"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="64"/>
+      <c r="M26" s="58"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="71" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="71" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="47" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="47" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="51"/>
-      <c r="B1" s="51"/>
+      <c r="A1" s="34"/>
+      <c r="B1" s="34"/>
     </row>
     <row r="2" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="35" t="s">
         <v>28</v>
       </c>
-      <c r="B2" s="53">
+      <c r="B2" s="36">
         <v>161203</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="52" t="s">
+      <c r="A3" s="35" t="s">
         <v>29</v>
       </c>
-      <c r="B3" s="53" t="s">
-        <v>64</v>
+      <c r="B3" s="36" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="52" t="s">
+      <c r="A4" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="B4" s="55" t="s">
-        <v>65</v>
+      <c r="B4" s="37" t="s">
+        <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="56" t="s">
+      <c r="A5" s="38" t="s">
         <v>32</v>
       </c>
-      <c r="B5" s="53" t="s">
-        <v>64</v>
+      <c r="B5" s="36" t="s">
+        <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="56" t="s">
+      <c r="A6" s="38" t="s">
         <v>33</v>
       </c>
-      <c r="B6" s="53" t="s">
+      <c r="B6" s="36" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="54" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
-      <c r="A7" s="52" t="s">
+      <c r="A7" s="35" t="s">
         <v>35</v>
       </c>
-      <c r="B7" s="57" t="s">
-        <v>66</v>
+      <c r="B7" s="39" t="s">
+        <v>62</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="52" t="s">
+      <c r="A8" s="35" t="s">
         <v>37</v>
       </c>
-      <c r="B8" s="53" t="s">
+      <c r="B8" s="36" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="54" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="A9" s="52" t="s">
+      <c r="A9" s="35" t="s">
         <v>39</v>
       </c>
-      <c r="B9" s="57" t="s">
+      <c r="B9" s="39" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="54" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
-      <c r="A10" s="52" t="s">
+      <c r="A10" s="35" t="s">
         <v>41</v>
       </c>
-      <c r="B10" s="57" t="s">
+      <c r="B10" s="39" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A11" s="52" t="s">
+      <c r="A11" s="35" t="s">
         <v>43</v>
       </c>
-      <c r="B11" s="58"/>
-      <c r="M11" s="59"/>
+      <c r="B11" s="40"/>
+      <c r="M11" s="55"/>
     </row>
     <row r="12" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="52" t="s">
+      <c r="A12" s="35" t="s">
         <v>44</v>
       </c>
-      <c r="B12" s="60" t="s">
+      <c r="B12" s="56" t="s">
         <v>45</v>
       </c>
-      <c r="M12" s="59"/>
+      <c r="M12" s="55"/>
     </row>
     <row r="13" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="61" t="s">
+      <c r="A13" s="41" t="s">
         <v>46</v>
       </c>
-      <c r="B13" s="62" t="s">
+      <c r="B13" s="57" t="s">
         <v>47</v>
       </c>
-      <c r="M13" s="59"/>
+      <c r="M13" s="55"/>
     </row>
     <row r="14" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="61" t="s">
+      <c r="A14" s="41" t="s">
         <v>48</v>
       </c>
-      <c r="B14" s="62" t="s">
+      <c r="B14" s="57" t="s">
         <v>49</v>
       </c>
-      <c r="M14" s="59"/>
+      <c r="M14" s="55"/>
     </row>
     <row r="15" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="61" t="s">
+      <c r="A15" s="41" t="s">
         <v>50</v>
       </c>
-      <c r="B15" s="62" t="s">
-[...2 lines deleted...]
-      <c r="M15" s="59"/>
+      <c r="B15" s="57" t="s">
+        <v>63</v>
+      </c>
+      <c r="M15" s="55"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A16" s="52" t="s">
+      <c r="A16" s="35" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="63" t="s">
+      <c r="B16" s="42" t="s">
+        <v>74</v>
+      </c>
+      <c r="M16" s="58"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="35" t="s">
         <v>53</v>
       </c>
-      <c r="M16" s="64"/>
-[...2 lines deleted...]
-      <c r="A17" s="52" t="s">
+      <c r="B17" s="43" t="s">
+        <v>75</v>
+      </c>
+      <c r="M17" s="59"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="35" t="s">
         <v>54</v>
       </c>
-      <c r="B17" s="65" t="s">
+      <c r="B18" s="37" t="s">
         <v>55</v>
       </c>
-      <c r="M17" s="66"/>
-[...2 lines deleted...]
-      <c r="A18" s="52" t="s">
+      <c r="M18" s="58"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="35" t="s">
         <v>56</v>
       </c>
-      <c r="B18" s="55" t="s">
+      <c r="B19" s="37" t="s">
+        <v>72</v>
+      </c>
+      <c r="M19" s="59"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="35" t="s">
         <v>57</v>
       </c>
-      <c r="M18" s="64"/>
-[...2 lines deleted...]
-      <c r="A19" s="52" t="s">
+      <c r="B20" s="44" t="s">
         <v>58</v>
       </c>
-      <c r="B19" s="55" t="s">
+      <c r="M20" s="58"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="35" t="s">
         <v>59</v>
       </c>
-      <c r="M19" s="66"/>
-[...17 lines deleted...]
-      <c r="M21" s="66"/>
+      <c r="B21" s="60" t="s">
+        <v>73</v>
+      </c>
+      <c r="M21" s="59"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="69"/>
-      <c r="B22" s="70"/>
+      <c r="A22" s="45"/>
+      <c r="B22" s="46"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="66"/>
+      <c r="M23" s="59"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="64"/>
+      <c r="M24" s="58"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="66"/>
+      <c r="M25" s="59"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="64"/>
+      <c r="M26" s="58"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
+    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
-  <dimension ref="A2:IV18"/>
+  <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="N31" sqref="N31"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="8" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="256" width="9.140625" style="8"/>
+    <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B2" s="72"/>
+      <c r="B2" s="48"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="73" t="s">
+      <c r="B6" s="49" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="49" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="49" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="49" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="49" t="s">
         <v>68</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="73" t="s">
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="49"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="50" t="s">
         <v>69</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="73" t="s">
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="49"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="49"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="51" t="s">
         <v>70</v>
-      </c>
-[...27 lines deleted...]
-        <v>74</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-  <dimension ref="A1:R37"/>
+  <dimension ref="A1:R38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="O26" sqref="O26"/>
+      <selection activeCell="L22" sqref="L22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="20" max="20" width="9" customWidth="1"/>
+    <col min="1" max="1" width="9" style="62" customWidth="1"/>
+    <col min="2" max="2" width="10" style="62" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.5703125" style="62" customWidth="1"/>
+    <col min="4" max="4" width="10" style="62" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" style="62"/>
+    <col min="6" max="6" width="8.5703125" style="62" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" style="62"/>
+    <col min="8" max="8" width="7.85546875" style="62" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="62"/>
+    <col min="10" max="10" width="8.7109375" style="62" customWidth="1"/>
+    <col min="11" max="11" width="9.5703125" style="62" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" style="62"/>
+    <col min="13" max="13" width="10.7109375" style="62" customWidth="1"/>
+    <col min="14" max="14" width="11.7109375" style="62" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" style="62"/>
+    <col min="16" max="16" width="12.42578125" style="62" customWidth="1"/>
+    <col min="17" max="17" width="9.5703125" style="62" bestFit="1" customWidth="1"/>
+    <col min="18" max="19" width="9.140625" style="62"/>
+    <col min="20" max="20" width="9" style="62" customWidth="1"/>
+    <col min="21" max="16384" width="9.140625" style="62"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A1" s="79" t="s">
+      <c r="A1" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="80"/>
-[...11 lines deleted...]
-      <c r="N1" s="5"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="61"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A2" s="12"/>
-[...18 lines deleted...]
-      <c r="B3" s="14" t="s">
+      <c r="A2" s="52"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="61"/>
+    </row>
+    <row r="3" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A3" s="69"/>
+      <c r="B3" s="70"/>
+      <c r="C3" s="70"/>
+      <c r="D3" s="70"/>
+      <c r="E3" s="70"/>
+      <c r="F3" s="70"/>
+      <c r="G3" s="70"/>
+      <c r="H3" s="70"/>
+      <c r="I3" s="70"/>
+      <c r="J3" s="70"/>
+      <c r="K3" s="70"/>
+      <c r="L3" s="70"/>
+      <c r="M3" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="N3" s="61"/>
+    </row>
+    <row r="4" spans="1:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="6"/>
+      <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="14" t="s">
+      <c r="C4" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="D3" s="14" t="s">
+      <c r="D4" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="E3" s="14" t="s">
+      <c r="E4" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="F3" s="14" t="s">
+      <c r="F4" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="G3" s="14" t="s">
+      <c r="G4" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="H3" s="14" t="s">
+      <c r="H4" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="I3" s="14" t="s">
+      <c r="I4" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="J3" s="14" t="s">
+      <c r="J4" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="K3" s="14" t="s">
+      <c r="K4" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="L3" s="16" t="s">
+      <c r="L4" s="7" t="s">
         <v>10</v>
       </c>
-      <c r="M3" s="16" t="s">
+      <c r="M4" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="N3" s="5"/>
-[...2 lines deleted...]
-      <c r="A4" s="17">
+      <c r="N4" s="61"/>
+    </row>
+    <row r="5" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A5" s="8">
         <v>2024</v>
       </c>
-      <c r="B4" s="18">
+      <c r="B5" s="9">
         <v>1375</v>
       </c>
-      <c r="C4" s="18">
+      <c r="C5" s="9">
         <v>24569</v>
       </c>
-      <c r="D4" s="18">
+      <c r="D5" s="9">
         <v>7922</v>
       </c>
-      <c r="E4" s="18">
+      <c r="E5" s="9">
         <v>3445</v>
       </c>
-      <c r="F4" s="18">
+      <c r="F5" s="9">
         <v>11090</v>
       </c>
-      <c r="G4" s="18">
+      <c r="G5" s="9">
         <v>7294</v>
       </c>
-      <c r="H4" s="18">
+      <c r="H5" s="9">
         <v>12906</v>
       </c>
-      <c r="I4" s="18">
+      <c r="I5" s="9">
         <v>5008</v>
       </c>
-      <c r="J4" s="18">
+      <c r="J5" s="9">
         <v>15323</v>
       </c>
-      <c r="K4" s="18">
+      <c r="K5" s="9">
         <v>13690</v>
       </c>
-      <c r="L4" s="18">
+      <c r="L5" s="9">
         <v>17941</v>
       </c>
-      <c r="M4" s="18">
+      <c r="M5" s="9">
         <v>17117</v>
       </c>
-      <c r="N4" s="6"/>
-[...4 lines deleted...]
-      <c r="A5" s="17">
+      <c r="N5" s="63"/>
+      <c r="O5" s="64"/>
+      <c r="P5" s="65"/>
+    </row>
+    <row r="6" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A6" s="8">
         <v>2025</v>
       </c>
-      <c r="B5" s="18">
+      <c r="B6" s="9">
         <v>4585</v>
       </c>
-      <c r="C5" s="18">
+      <c r="C6" s="9">
         <v>6415</v>
       </c>
-      <c r="D5" s="18">
+      <c r="D6" s="9">
         <v>16744</v>
       </c>
-      <c r="E5" s="18">
+      <c r="E6" s="9">
         <v>9687</v>
       </c>
-      <c r="F5" s="18">
+      <c r="F6" s="9">
         <v>11602</v>
       </c>
-      <c r="G5" s="18">
+      <c r="G6" s="9">
         <v>7836</v>
       </c>
-      <c r="H5" s="18">
+      <c r="H6" s="9">
         <v>9411</v>
       </c>
-      <c r="I5" s="18">
+      <c r="I6" s="9">
         <v>10703</v>
       </c>
-      <c r="J5" s="18">
+      <c r="J6" s="9">
         <v>18448</v>
       </c>
-      <c r="K5" s="18">
+      <c r="K6" s="9">
         <v>13415</v>
       </c>
-      <c r="L5" s="18">
+      <c r="L6" s="9">
         <v>16722</v>
       </c>
-      <c r="M5" s="18">
+      <c r="M6" s="9">
         <v>20091</v>
       </c>
-      <c r="N5" s="6"/>
-[...4 lines deleted...]
-      <c r="A6" s="20">
+      <c r="N6" s="63"/>
+      <c r="O6" s="64"/>
+      <c r="P6" s="65"/>
+    </row>
+    <row r="7" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A7" s="11">
         <v>2026</v>
       </c>
-      <c r="B6" s="41">
+      <c r="B7" s="31">
         <v>9649</v>
       </c>
-      <c r="C6" s="21">
+      <c r="C7" s="12">
         <v>9931</v>
       </c>
-      <c r="D6" s="21">
+      <c r="D7" s="12">
         <v>13957</v>
       </c>
-      <c r="E6" s="44">
+      <c r="E7" s="31">
         <v>3879</v>
       </c>
-      <c r="F6" s="49">
+      <c r="F7" s="31">
         <v>7154</v>
       </c>
-      <c r="G6" s="21">
+      <c r="G7" s="12">
         <v>12872</v>
       </c>
-      <c r="H6" s="21"/>
-[...28 lines deleted...]
-      <c r="A8" s="76" t="s">
+      <c r="H7" s="12">
+        <v>8321</v>
+      </c>
+      <c r="I7" s="12"/>
+      <c r="J7" s="12"/>
+      <c r="K7" s="12"/>
+      <c r="L7" s="12"/>
+      <c r="M7" s="25"/>
+      <c r="N7" s="63"/>
+      <c r="O7" s="64"/>
+      <c r="P7" s="65"/>
+    </row>
+    <row r="8" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A8" s="8"/>
+      <c r="B8" s="9"/>
+      <c r="C8" s="9"/>
+      <c r="D8" s="9"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="15"/>
+      <c r="I8" s="15"/>
+      <c r="J8" s="15"/>
+      <c r="K8" s="15"/>
+      <c r="L8" s="15"/>
+      <c r="M8" s="15"/>
+      <c r="N8" s="63"/>
+      <c r="O8" s="64"/>
+      <c r="P8" s="65"/>
+    </row>
+    <row r="9" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="75" t="s">
         <v>12</v>
       </c>
-      <c r="B8" s="77"/>
-[...14 lines deleted...]
-      <c r="A9" s="25">
+      <c r="B9" s="76"/>
+      <c r="C9" s="76"/>
+      <c r="D9" s="76"/>
+      <c r="E9" s="76"/>
+      <c r="F9" s="76"/>
+      <c r="G9" s="76"/>
+      <c r="H9" s="76"/>
+      <c r="I9" s="76"/>
+      <c r="J9" s="76"/>
+      <c r="K9" s="76"/>
+      <c r="L9" s="76"/>
+      <c r="M9" s="77"/>
+      <c r="N9" s="61"/>
+    </row>
+    <row r="10" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A10" s="16">
         <v>2024</v>
       </c>
-      <c r="B9" s="26">
+      <c r="B10" s="17">
         <v>4.2</v>
       </c>
-      <c r="C9" s="37">
+      <c r="C10" s="27">
         <v>1786.8</v>
       </c>
-      <c r="D9" s="26">
+      <c r="D10" s="17">
         <v>32.200000000000003</v>
       </c>
-      <c r="E9" s="26">
+      <c r="E10" s="17">
         <v>43.6</v>
       </c>
-      <c r="F9" s="31">
+      <c r="F10" s="22">
         <v>321.3</v>
       </c>
-      <c r="G9" s="31">
+      <c r="G10" s="22">
         <v>65.7</v>
       </c>
-      <c r="H9" s="31">
+      <c r="H10" s="22">
         <v>176.7</v>
       </c>
-      <c r="I9" s="26">
+      <c r="I10" s="17">
         <v>39</v>
       </c>
-      <c r="J9" s="26">
+      <c r="J10" s="17">
         <v>309.39999999999998</v>
       </c>
-      <c r="K9" s="31">
+      <c r="K10" s="22">
         <v>89.5</v>
       </c>
-      <c r="L9" s="31">
+      <c r="L10" s="22">
         <v>129.9</v>
       </c>
-      <c r="M9" s="26">
+      <c r="M10" s="17">
         <v>94.9</v>
       </c>
-      <c r="N9" s="5"/>
-[...3 lines deleted...]
-      <c r="A10" s="22">
+      <c r="N10" s="61"/>
+      <c r="R10" s="61"/>
+    </row>
+    <row r="11" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A11" s="13">
         <v>2025</v>
       </c>
-      <c r="B10" s="23">
+      <c r="B11" s="14">
         <v>26.8</v>
       </c>
-      <c r="C10" s="24">
+      <c r="C11" s="15">
         <v>139.80000000000001</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D11" s="15">
         <v>259.7</v>
       </c>
-      <c r="E10" s="24">
+      <c r="E11" s="15">
         <v>57.6</v>
       </c>
-      <c r="F10" s="24">
+      <c r="F11" s="15">
         <v>120.1</v>
       </c>
-      <c r="G10" s="24">
+      <c r="G11" s="15">
         <v>67.400000000000006</v>
       </c>
-      <c r="H10" s="24">
+      <c r="H11" s="15">
         <v>120.3</v>
       </c>
-      <c r="I10" s="24">
+      <c r="I11" s="15">
         <v>113.5</v>
       </c>
-      <c r="J10" s="24">
+      <c r="J11" s="15">
         <v>118.8</v>
       </c>
-      <c r="K10" s="24">
+      <c r="K11" s="15">
         <v>72.400000000000006</v>
       </c>
-      <c r="L10" s="24">
+      <c r="L11" s="15">
         <v>124.3</v>
       </c>
-      <c r="M10" s="30">
+      <c r="M11" s="21">
         <v>120</v>
       </c>
-      <c r="N10" s="5"/>
-[...2 lines deleted...]
-      <c r="A11" s="27">
+      <c r="N11" s="61"/>
+    </row>
+    <row r="12" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A12" s="18">
         <v>2026</v>
       </c>
-      <c r="B11" s="43">
+      <c r="B12" s="30">
         <v>45.7</v>
       </c>
-      <c r="C11" s="45">
+      <c r="C12" s="32">
         <v>103.8</v>
       </c>
-      <c r="D11" s="45">
+      <c r="D12" s="32">
         <v>140.30000000000001</v>
       </c>
-      <c r="E11" s="45">
+      <c r="E12" s="32">
         <v>27.7</v>
       </c>
-      <c r="F11" s="45">
+      <c r="F12" s="32">
         <v>180.5</v>
       </c>
-      <c r="G11" s="45">
+      <c r="G12" s="32">
         <v>178.3</v>
       </c>
-      <c r="H11" s="35"/>
-[...24 lines deleted...]
-      <c r="A13" s="76" t="s">
+      <c r="H12" s="30">
+        <v>65.2</v>
+      </c>
+      <c r="I12" s="32"/>
+      <c r="J12" s="32"/>
+      <c r="K12" s="32"/>
+      <c r="L12" s="32"/>
+      <c r="M12" s="32"/>
+      <c r="N12" s="61"/>
+    </row>
+    <row r="13" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A13" s="15"/>
+      <c r="B13" s="24"/>
+      <c r="C13" s="24"/>
+      <c r="D13" s="24"/>
+      <c r="E13" s="24"/>
+      <c r="F13" s="24"/>
+      <c r="G13" s="24"/>
+      <c r="H13" s="24"/>
+      <c r="I13" s="24"/>
+      <c r="J13" s="24"/>
+      <c r="K13" s="24"/>
+      <c r="L13" s="24"/>
+      <c r="M13" s="24"/>
+      <c r="N13" s="61"/>
+    </row>
+    <row r="14" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="75" t="s">
         <v>13</v>
       </c>
-      <c r="B13" s="77"/>
-[...14 lines deleted...]
-      <c r="A14" s="19">
+      <c r="B14" s="76"/>
+      <c r="C14" s="76"/>
+      <c r="D14" s="76"/>
+      <c r="E14" s="76"/>
+      <c r="F14" s="76"/>
+      <c r="G14" s="76"/>
+      <c r="H14" s="76"/>
+      <c r="I14" s="76"/>
+      <c r="J14" s="76"/>
+      <c r="K14" s="76"/>
+      <c r="L14" s="76"/>
+      <c r="M14" s="77"/>
+      <c r="N14" s="61"/>
+    </row>
+    <row r="15" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A15" s="10">
         <v>2024</v>
       </c>
-      <c r="B14" s="26">
+      <c r="B15" s="17">
         <v>39.299999999999997</v>
       </c>
-      <c r="C14" s="38">
+      <c r="C15" s="28">
         <v>401.1</v>
       </c>
-      <c r="D14" s="26">
+      <c r="D15" s="17">
         <v>212.2</v>
       </c>
-      <c r="E14" s="31">
+      <c r="E15" s="22">
         <v>102.9</v>
       </c>
-      <c r="F14" s="31">
+      <c r="F15" s="22">
         <v>114.2</v>
       </c>
-      <c r="G14" s="31">
+      <c r="G15" s="22">
         <v>77.2</v>
       </c>
-      <c r="H14" s="26">
+      <c r="H15" s="17">
         <v>47</v>
       </c>
-      <c r="I14" s="31">
+      <c r="I15" s="22">
         <v>30.7</v>
       </c>
-      <c r="J14" s="31">
+      <c r="J15" s="22">
         <v>40.200000000000003</v>
       </c>
-      <c r="K14" s="26">
+      <c r="K15" s="17">
         <v>51.7</v>
       </c>
-      <c r="L14" s="31">
+      <c r="L15" s="22">
         <v>69.8</v>
       </c>
-      <c r="M14" s="31">
+      <c r="M15" s="22">
         <v>53.9</v>
       </c>
-      <c r="N14" s="5"/>
-[...3 lines deleted...]
-      <c r="A15" s="17">
+      <c r="N15" s="61"/>
+      <c r="Q15" s="66"/>
+    </row>
+    <row r="16" spans="1:18" x14ac:dyDescent="0.2">
+      <c r="A16" s="8">
         <v>2025</v>
       </c>
-      <c r="B15" s="23">
+      <c r="B16" s="14">
         <v>332.2</v>
       </c>
-      <c r="C15" s="24">
+      <c r="C16" s="15">
         <v>25.8</v>
       </c>
-      <c r="D15" s="24">
+      <c r="D16" s="15">
         <v>208.7</v>
       </c>
-      <c r="E15" s="24">
+      <c r="E16" s="15">
         <v>276.8</v>
       </c>
-      <c r="F15" s="24">
+      <c r="F16" s="15">
         <v>102.5</v>
       </c>
-      <c r="G15" s="24">
+      <c r="G16" s="15">
         <v>105.9</v>
       </c>
-      <c r="H15" s="24">
+      <c r="H16" s="15">
         <v>72.7</v>
       </c>
-      <c r="I15" s="32">
+      <c r="I16" s="23">
         <v>212.2</v>
       </c>
-      <c r="J15" s="24">
+      <c r="J16" s="15">
         <v>125.1</v>
       </c>
-      <c r="K15" s="24">
+      <c r="K16" s="15">
         <v>95.1</v>
       </c>
-      <c r="L15" s="24">
+      <c r="L16" s="15">
         <v>91.1</v>
       </c>
-      <c r="M15" s="36">
+      <c r="M16" s="26">
         <v>114</v>
       </c>
-      <c r="N15" s="5"/>
-[...3 lines deleted...]
-      <c r="A16" s="20">
+      <c r="N16" s="61"/>
+      <c r="Q16" s="67"/>
+    </row>
+    <row r="17" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A17" s="11">
         <v>2026</v>
       </c>
-      <c r="B16" s="42">
+      <c r="B17" s="33">
         <v>196.7</v>
       </c>
-      <c r="C16" s="43">
+      <c r="C17" s="30">
         <v>147</v>
       </c>
-      <c r="D16" s="47">
+      <c r="D17" s="33">
         <v>79.599999999999994</v>
       </c>
-      <c r="E16" s="48">
+      <c r="E17" s="33">
         <v>38.4</v>
       </c>
-      <c r="F16" s="50">
+      <c r="F17" s="33">
         <v>57.8</v>
       </c>
-      <c r="G16" s="50">
+      <c r="G17" s="33">
         <v>153.5</v>
       </c>
-      <c r="H16" s="35"/>
-[...20 lines deleted...]
-      <c r="M17" s="28"/>
+      <c r="H17" s="33">
+        <v>82.6</v>
+      </c>
+      <c r="I17" s="32"/>
+      <c r="J17" s="32"/>
+      <c r="K17" s="32"/>
+      <c r="L17" s="32"/>
+      <c r="M17" s="32"/>
+      <c r="N17" s="1"/>
     </row>
     <row r="18" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A18" s="8"/>
-[...9 lines deleted...]
-      <c r="K18" s="8" t="s">
+      <c r="A18" s="19"/>
+      <c r="B18" s="19"/>
+      <c r="C18" s="19"/>
+      <c r="D18" s="19"/>
+      <c r="E18" s="19"/>
+      <c r="F18" s="19"/>
+      <c r="G18" s="19"/>
+      <c r="H18" s="19"/>
+      <c r="I18" s="19"/>
+      <c r="J18" s="19"/>
+      <c r="K18" s="19"/>
+      <c r="L18" s="19"/>
+      <c r="M18" s="19"/>
+    </row>
+    <row r="19" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A19" s="2"/>
+      <c r="B19" s="2"/>
+      <c r="C19" s="2"/>
+      <c r="D19" s="2"/>
+      <c r="E19" s="2"/>
+      <c r="F19" s="2"/>
+      <c r="G19" s="2"/>
+      <c r="H19" s="2"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="L18" s="8"/>
-[...16 lines deleted...]
-      <c r="Q19" s="4"/>
+      <c r="L19" s="2"/>
+      <c r="M19" s="2"/>
     </row>
     <row r="20" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A20" s="8"/>
-[...11 lines deleted...]
-      <c r="M20" s="8"/>
+      <c r="A20" s="2"/>
+      <c r="B20" s="2"/>
+      <c r="C20" s="2"/>
+      <c r="D20" s="2"/>
+      <c r="E20" s="2"/>
+      <c r="F20" s="2"/>
+      <c r="G20" s="2"/>
+      <c r="H20" s="2"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+      <c r="L20" s="2"/>
+      <c r="M20" s="2"/>
+      <c r="Q20" s="67"/>
     </row>
     <row r="21" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A21" s="8"/>
-[...11 lines deleted...]
-      <c r="M21" s="8"/>
+      <c r="A21" s="2"/>
+      <c r="B21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="D21" s="2"/>
+      <c r="E21" s="2"/>
+      <c r="F21" s="2"/>
+      <c r="G21" s="2"/>
+      <c r="H21" s="2"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
     </row>
     <row r="22" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A22" s="8"/>
-[...11 lines deleted...]
-      <c r="M22" s="8"/>
+      <c r="A22" s="2"/>
+      <c r="B22" s="2"/>
+      <c r="C22" s="68"/>
+      <c r="D22" s="2"/>
+      <c r="E22" s="2"/>
+      <c r="F22" s="2"/>
+      <c r="G22" s="2"/>
+      <c r="H22" s="2"/>
+      <c r="I22" s="2"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="2"/>
+      <c r="L22" s="2"/>
+      <c r="M22" s="2"/>
     </row>
     <row r="23" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A23" s="8"/>
-[...11 lines deleted...]
-      <c r="M23" s="8"/>
+      <c r="A23" s="2"/>
+      <c r="B23" s="2"/>
+      <c r="C23" s="2"/>
+      <c r="D23" s="2"/>
+      <c r="E23" s="2"/>
+      <c r="F23" s="2"/>
+      <c r="G23" s="2"/>
+      <c r="H23" s="2"/>
+      <c r="I23" s="2"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="2"/>
+      <c r="L23" s="2"/>
+      <c r="M23" s="2"/>
     </row>
     <row r="24" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A24" s="8"/>
-[...11 lines deleted...]
-      <c r="M24" s="8"/>
+      <c r="A24" s="2"/>
+      <c r="B24" s="2"/>
+      <c r="C24" s="2"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="2"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="2"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="2"/>
+      <c r="L24" s="2"/>
+      <c r="M24" s="2"/>
     </row>
     <row r="25" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A25" s="8"/>
-[...11 lines deleted...]
-      <c r="M25" s="8"/>
+      <c r="A25" s="2"/>
+      <c r="B25" s="2"/>
+      <c r="C25" s="2"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="3"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+      <c r="L25" s="2"/>
+      <c r="M25" s="2"/>
     </row>
     <row r="26" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A26" s="8"/>
-[...11 lines deleted...]
-      <c r="M26" s="8"/>
+      <c r="A26" s="2"/>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+      <c r="K26" s="2"/>
+      <c r="L26" s="2"/>
+      <c r="M26" s="2"/>
     </row>
     <row r="27" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A27" s="8"/>
-[...11 lines deleted...]
-      <c r="M27" s="8"/>
+      <c r="A27" s="2"/>
+      <c r="B27" s="2"/>
+      <c r="C27" s="2"/>
+      <c r="D27" s="2"/>
+      <c r="E27" s="2"/>
+      <c r="F27" s="2"/>
+      <c r="G27" s="2"/>
+      <c r="H27" s="2"/>
+      <c r="I27" s="2"/>
+      <c r="J27" s="2"/>
+      <c r="K27" s="2"/>
+      <c r="L27" s="2"/>
+      <c r="M27" s="2"/>
     </row>
     <row r="28" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A28" s="8"/>
-[...11 lines deleted...]
-      <c r="M28" s="8"/>
+      <c r="A28" s="2"/>
+      <c r="B28" s="2"/>
+      <c r="C28" s="2"/>
+      <c r="D28" s="2"/>
+      <c r="E28" s="2"/>
+      <c r="F28" s="2"/>
+      <c r="G28" s="2"/>
+      <c r="H28" s="2"/>
+      <c r="I28" s="2"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="2"/>
+      <c r="L28" s="2"/>
+      <c r="M28" s="2"/>
     </row>
     <row r="29" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A29" s="8"/>
-[...11 lines deleted...]
-      <c r="M29" s="8"/>
+      <c r="A29" s="2"/>
+      <c r="B29" s="2"/>
+      <c r="C29" s="2"/>
+      <c r="D29" s="2"/>
+      <c r="E29" s="2"/>
+      <c r="F29" s="2"/>
+      <c r="G29" s="2"/>
+      <c r="H29" s="2"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+      <c r="L29" s="2"/>
+      <c r="M29" s="2"/>
     </row>
     <row r="30" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A30" s="8"/>
-[...11 lines deleted...]
-      <c r="M30" s="8"/>
+      <c r="A30" s="2"/>
+      <c r="B30" s="2"/>
+      <c r="C30" s="2"/>
+      <c r="D30" s="2"/>
+      <c r="E30" s="2"/>
+      <c r="F30" s="2"/>
+      <c r="G30" s="2"/>
+      <c r="H30" s="2"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="2"/>
+      <c r="M30" s="2"/>
     </row>
     <row r="31" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A31" s="8"/>
-[...11 lines deleted...]
-      <c r="M31" s="8"/>
+      <c r="A31" s="2"/>
+      <c r="B31" s="2"/>
+      <c r="C31" s="2"/>
+      <c r="D31" s="2"/>
+      <c r="E31" s="2"/>
+      <c r="F31" s="2"/>
+      <c r="G31" s="2"/>
+      <c r="H31" s="2"/>
+      <c r="I31" s="2"/>
+      <c r="J31" s="2"/>
+      <c r="K31" s="2"/>
+      <c r="L31" s="2"/>
+      <c r="M31" s="2"/>
     </row>
     <row r="32" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A32" s="8"/>
-[...11 lines deleted...]
-      <c r="M32" s="8"/>
+      <c r="A32" s="2"/>
+      <c r="B32" s="2"/>
+      <c r="C32" s="2"/>
+      <c r="D32" s="2"/>
+      <c r="E32" s="2"/>
+      <c r="F32" s="2"/>
+      <c r="G32" s="2"/>
+      <c r="H32" s="2"/>
+      <c r="I32" s="2"/>
+      <c r="J32" s="2"/>
+      <c r="K32" s="2"/>
+      <c r="L32" s="2"/>
+      <c r="M32" s="2"/>
     </row>
     <row r="33" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A33" s="8"/>
-[...11 lines deleted...]
-      <c r="M33" s="8"/>
+      <c r="A33" s="2"/>
+      <c r="B33" s="2"/>
+      <c r="C33" s="2"/>
+      <c r="D33" s="2"/>
+      <c r="E33" s="2"/>
+      <c r="F33" s="2"/>
+      <c r="G33" s="2"/>
+      <c r="H33" s="2"/>
+      <c r="I33" s="2"/>
+      <c r="J33" s="2"/>
+      <c r="K33" s="2"/>
+      <c r="L33" s="2"/>
+      <c r="M33" s="2"/>
     </row>
     <row r="34" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A34" s="8"/>
-[...11 lines deleted...]
-      <c r="M34" s="8"/>
+      <c r="A34" s="2"/>
+      <c r="B34" s="2"/>
+      <c r="C34" s="2"/>
+      <c r="D34" s="2"/>
+      <c r="E34" s="2"/>
+      <c r="F34" s="2"/>
+      <c r="G34" s="2"/>
+      <c r="H34" s="2"/>
+      <c r="I34" s="2"/>
+      <c r="J34" s="2"/>
+      <c r="K34" s="2"/>
+      <c r="L34" s="2"/>
+      <c r="M34" s="2"/>
     </row>
     <row r="35" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A35" s="8"/>
-[...11 lines deleted...]
-      <c r="M35" s="8"/>
+      <c r="A35" s="2"/>
+      <c r="B35" s="2"/>
+      <c r="C35" s="2"/>
+      <c r="D35" s="2"/>
+      <c r="E35" s="2"/>
+      <c r="F35" s="2"/>
+      <c r="G35" s="2"/>
+      <c r="H35" s="2"/>
+      <c r="I35" s="2"/>
+      <c r="J35" s="2"/>
+      <c r="K35" s="2"/>
+      <c r="L35" s="2"/>
+      <c r="M35" s="2"/>
     </row>
     <row r="36" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A36" s="8"/>
-[...11 lines deleted...]
-      <c r="M36" s="8"/>
+      <c r="A36" s="2"/>
+      <c r="B36" s="2"/>
+      <c r="C36" s="2"/>
+      <c r="D36" s="2"/>
+      <c r="E36" s="2"/>
+      <c r="F36" s="2"/>
+      <c r="G36" s="2"/>
+      <c r="H36" s="2"/>
+      <c r="I36" s="2"/>
+      <c r="J36" s="2"/>
+      <c r="K36" s="2"/>
+      <c r="L36" s="2"/>
+      <c r="M36" s="2"/>
     </row>
     <row r="37" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A37" s="8"/>
-[...11 lines deleted...]
-      <c r="M37" s="8"/>
+      <c r="A37" s="2"/>
+      <c r="B37" s="2"/>
+      <c r="C37" s="2"/>
+      <c r="D37" s="2"/>
+      <c r="E37" s="2"/>
+      <c r="F37" s="2"/>
+      <c r="G37" s="2"/>
+      <c r="H37" s="2"/>
+      <c r="I37" s="2"/>
+      <c r="J37" s="2"/>
+      <c r="K37" s="2"/>
+      <c r="L37" s="2"/>
+      <c r="M37" s="2"/>
+    </row>
+    <row r="38" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A38" s="2"/>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="2"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="2"/>
+      <c r="H38" s="2"/>
+      <c r="I38" s="2"/>
+      <c r="J38" s="2"/>
+      <c r="K38" s="2"/>
+      <c r="L38" s="2"/>
+      <c r="M38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A13:M13"/>
-    <mergeCell ref="A8:M8"/>
+    <mergeCell ref="A14:M14"/>
+    <mergeCell ref="A9:M9"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
-  <phoneticPr fontId="6" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
-  <dimension ref="A1:Q24"/>
+  <dimension ref="A1:Q19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="R25" sqref="R25"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9" customWidth="1"/>
-[...13 lines deleted...]
-    <col min="20" max="20" width="9" customWidth="1"/>
+    <col min="1" max="1" width="9" style="2" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="2"/>
+    <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
+    <col min="4" max="4" width="9.85546875" style="2" customWidth="1"/>
+    <col min="5" max="5" width="11.140625" style="2" customWidth="1"/>
+    <col min="6" max="6" width="9.42578125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="10" style="2" customWidth="1"/>
+    <col min="8" max="8" width="9" style="2" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="2"/>
+    <col min="10" max="10" width="9.5703125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="10" style="2" customWidth="1"/>
+    <col min="12" max="12" width="9.85546875" style="2" customWidth="1"/>
+    <col min="13" max="13" width="10" style="2" customWidth="1"/>
+    <col min="14" max="14" width="11.7109375" style="2" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" style="2"/>
+    <col min="16" max="16" width="12.42578125" style="2" customWidth="1"/>
+    <col min="17" max="17" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
+    <col min="18" max="19" width="9.140625" style="2"/>
+    <col min="20" max="20" width="9" style="2" customWidth="1"/>
+    <col min="21" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A1" s="79" t="s">
+      <c r="A1" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="80"/>
-[...11 lines deleted...]
-      <c r="N1" s="5"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
+      <c r="N1" s="19"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A2" s="12"/>
-[...18 lines deleted...]
-      <c r="B3" s="14" t="s">
+      <c r="A2" s="52"/>
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="19"/>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A3" s="69"/>
+      <c r="B3" s="70"/>
+      <c r="C3" s="70"/>
+      <c r="D3" s="70"/>
+      <c r="E3" s="70"/>
+      <c r="F3" s="70"/>
+      <c r="G3" s="70"/>
+      <c r="H3" s="70"/>
+      <c r="I3" s="70"/>
+      <c r="J3" s="70"/>
+      <c r="K3" s="70"/>
+      <c r="L3" s="70"/>
+      <c r="M3" s="20" t="s">
+        <v>71</v>
+      </c>
+      <c r="N3" s="19"/>
+    </row>
+    <row r="4" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="6"/>
+      <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="14" t="s">
+      <c r="C4" s="5" t="s">
         <v>15</v>
       </c>
-      <c r="D3" s="14" t="s">
+      <c r="D4" s="5" t="s">
         <v>16</v>
       </c>
-      <c r="E3" s="14" t="s">
+      <c r="E4" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="F3" s="14" t="s">
+      <c r="F4" s="5" t="s">
         <v>18</v>
       </c>
-      <c r="G3" s="14" t="s">
+      <c r="G4" s="5" t="s">
         <v>19</v>
       </c>
-      <c r="H3" s="14" t="s">
+      <c r="H4" s="5" t="s">
         <v>20</v>
       </c>
-      <c r="I3" s="14" t="s">
+      <c r="I4" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="J3" s="14" t="s">
+      <c r="J4" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="K3" s="14" t="s">
+      <c r="K4" s="5" t="s">
         <v>23</v>
       </c>
-      <c r="L3" s="14" t="s">
+      <c r="L4" s="5" t="s">
         <v>24</v>
       </c>
-      <c r="M3" s="16" t="s">
+      <c r="M4" s="7" t="s">
         <v>25</v>
       </c>
-      <c r="N3" s="5"/>
-[...2 lines deleted...]
-      <c r="A4" s="17">
+      <c r="N4" s="19"/>
+    </row>
+    <row r="5" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A5" s="8">
         <v>2024</v>
       </c>
-      <c r="B4" s="18">
+      <c r="B5" s="9">
         <v>1375</v>
       </c>
-      <c r="C4" s="18">
+      <c r="C5" s="9">
         <v>25943</v>
       </c>
-      <c r="D4" s="18">
+      <c r="D5" s="9">
         <v>33865</v>
       </c>
-      <c r="E4" s="18">
+      <c r="E5" s="9">
         <v>37310</v>
       </c>
-      <c r="F4" s="18">
+      <c r="F5" s="9">
         <v>48399</v>
       </c>
-      <c r="G4" s="18">
+      <c r="G5" s="9">
         <v>55694</v>
       </c>
-      <c r="H4" s="18">
+      <c r="H5" s="9">
         <v>68600</v>
       </c>
-      <c r="I4" s="18">
+      <c r="I5" s="9">
         <v>73608</v>
       </c>
-      <c r="J4" s="18">
+      <c r="J5" s="9">
         <v>88931</v>
       </c>
-      <c r="K4" s="18">
+      <c r="K5" s="9">
         <v>102621</v>
       </c>
-      <c r="L4" s="18">
+      <c r="L5" s="9">
         <v>120563</v>
       </c>
-      <c r="M4" s="18">
+      <c r="M5" s="9">
         <v>137680</v>
       </c>
-      <c r="N4" s="6"/>
-[...4 lines deleted...]
-      <c r="A5" s="17">
+      <c r="N5" s="72"/>
+      <c r="O5" s="3"/>
+      <c r="P5" s="73"/>
+    </row>
+    <row r="6" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A6" s="8">
         <v>2025</v>
       </c>
-      <c r="B5" s="18">
+      <c r="B6" s="9">
         <v>4585</v>
       </c>
-      <c r="C5" s="18">
+      <c r="C6" s="9">
         <v>11000</v>
       </c>
-      <c r="D5" s="18">
+      <c r="D6" s="9">
         <v>27744</v>
       </c>
-      <c r="E5" s="18">
+      <c r="E6" s="9">
         <v>37431</v>
       </c>
-      <c r="F5" s="39">
+      <c r="F6" s="29">
         <v>49033</v>
       </c>
-      <c r="G5" s="18">
+      <c r="G6" s="9">
         <v>56869</v>
       </c>
-      <c r="H5" s="18">
+      <c r="H6" s="9">
         <v>66279</v>
       </c>
-      <c r="I5" s="18">
+      <c r="I6" s="9">
         <v>76983</v>
       </c>
-      <c r="J5" s="18">
+      <c r="J6" s="9">
         <v>95431</v>
       </c>
-      <c r="K5" s="18">
+      <c r="K6" s="9">
         <v>108846</v>
       </c>
-      <c r="L5" s="18">
+      <c r="L6" s="9">
         <v>125568</v>
       </c>
-      <c r="M5" s="39">
+      <c r="M6" s="29">
         <v>145659</v>
       </c>
-      <c r="N5" s="6"/>
-[...4 lines deleted...]
-      <c r="A6" s="20">
+      <c r="N6" s="72"/>
+      <c r="O6" s="3"/>
+      <c r="P6" s="73"/>
+    </row>
+    <row r="7" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A7" s="11">
         <v>2026</v>
       </c>
-      <c r="B6" s="44">
+      <c r="B7" s="31">
         <v>9649</v>
       </c>
-      <c r="C6" s="21">
+      <c r="C7" s="12">
         <v>19581</v>
       </c>
-      <c r="D6" s="46">
+      <c r="D7" s="31">
         <v>33538</v>
       </c>
-      <c r="E6" s="44">
+      <c r="E7" s="31">
         <v>37417</v>
       </c>
-      <c r="F6" s="49">
+      <c r="F7" s="31">
         <v>44571</v>
       </c>
-      <c r="G6" s="21">
+      <c r="G7" s="12">
         <v>57443</v>
       </c>
-      <c r="H6" s="35"/>
-[...28 lines deleted...]
-      <c r="A8" s="76" t="s">
+      <c r="H7" s="31">
+        <v>65764</v>
+      </c>
+      <c r="I7" s="32"/>
+      <c r="J7" s="32"/>
+      <c r="K7" s="32"/>
+      <c r="L7" s="32"/>
+      <c r="M7" s="32"/>
+      <c r="N7" s="72"/>
+      <c r="O7" s="3"/>
+      <c r="P7" s="73"/>
+    </row>
+    <row r="8" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A8" s="8"/>
+      <c r="B8" s="9"/>
+      <c r="C8" s="9"/>
+      <c r="D8" s="9"/>
+      <c r="E8" s="9"/>
+      <c r="F8" s="9"/>
+      <c r="G8" s="9"/>
+      <c r="H8" s="15"/>
+      <c r="I8" s="15"/>
+      <c r="J8" s="15"/>
+      <c r="K8" s="15"/>
+      <c r="L8" s="15"/>
+      <c r="M8" s="15"/>
+      <c r="N8" s="72"/>
+      <c r="O8" s="3"/>
+      <c r="P8" s="73"/>
+    </row>
+    <row r="9" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="75" t="s">
         <v>26</v>
       </c>
-      <c r="B8" s="77"/>
-[...14 lines deleted...]
-      <c r="A9" s="19">
+      <c r="B9" s="76"/>
+      <c r="C9" s="76"/>
+      <c r="D9" s="76"/>
+      <c r="E9" s="76"/>
+      <c r="F9" s="76"/>
+      <c r="G9" s="76"/>
+      <c r="H9" s="76"/>
+      <c r="I9" s="76"/>
+      <c r="J9" s="76"/>
+      <c r="K9" s="76"/>
+      <c r="L9" s="76"/>
+      <c r="M9" s="77"/>
+      <c r="N9" s="19"/>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A10" s="10">
         <v>2024</v>
       </c>
-      <c r="B9" s="26">
+      <c r="B10" s="17">
         <v>39.299999999999997</v>
       </c>
-      <c r="C9" s="31">
+      <c r="C10" s="22">
         <v>269.10000000000002</v>
       </c>
-      <c r="D9" s="26">
+      <c r="D10" s="17">
         <v>253.2</v>
       </c>
-      <c r="E9" s="31">
+      <c r="E10" s="22">
         <v>223.8</v>
       </c>
-      <c r="F9" s="31">
+      <c r="F10" s="22">
         <v>182.8</v>
       </c>
-      <c r="G9" s="31">
+      <c r="G10" s="22">
         <v>154.69999999999999</v>
       </c>
-      <c r="H9" s="31">
+      <c r="H10" s="22">
         <v>107.5</v>
       </c>
-      <c r="I9" s="31">
+      <c r="I10" s="22">
         <v>91.7</v>
       </c>
-      <c r="J9" s="31">
+      <c r="J10" s="22">
         <v>74.7</v>
       </c>
-      <c r="K9" s="31">
+      <c r="K10" s="22">
         <v>70.2</v>
       </c>
-      <c r="L9" s="26">
+      <c r="L10" s="17">
         <v>70</v>
       </c>
-      <c r="M9" s="31">
+      <c r="M10" s="22">
         <v>69.7</v>
       </c>
-      <c r="N9" s="5"/>
-[...2 lines deleted...]
-      <c r="A10" s="17">
+      <c r="N10" s="19"/>
+    </row>
+    <row r="11" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A11" s="8">
         <v>2025</v>
       </c>
-      <c r="B10" s="23">
+      <c r="B11" s="14">
         <v>332.2</v>
       </c>
-      <c r="C10" s="24">
+      <c r="C11" s="15">
         <v>42.1</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D11" s="15">
         <v>81.3</v>
       </c>
-      <c r="E10" s="32">
+      <c r="E11" s="23">
         <v>99.2</v>
       </c>
-      <c r="F10" s="24">
+      <c r="F11" s="15">
         <v>99.9</v>
       </c>
-      <c r="G10" s="24">
+      <c r="G11" s="15">
         <v>100.8</v>
       </c>
-      <c r="H10" s="24">
+      <c r="H11" s="15">
         <v>95.5</v>
       </c>
-      <c r="I10" s="32">
+      <c r="I11" s="23">
         <v>103.3</v>
       </c>
-      <c r="J10" s="40">
+      <c r="J11" s="23">
         <v>105.8</v>
       </c>
-      <c r="K10" s="24">
+      <c r="K11" s="15">
         <v>104.5</v>
       </c>
-      <c r="L10" s="24">
+      <c r="L11" s="15">
         <v>102.5</v>
       </c>
-      <c r="M10" s="32">
+      <c r="M11" s="23">
         <v>114.6</v>
       </c>
-      <c r="N10" s="5"/>
-[...2 lines deleted...]
-      <c r="A11" s="20">
+      <c r="N11" s="19"/>
+    </row>
+    <row r="12" spans="1:17" x14ac:dyDescent="0.2">
+      <c r="A12" s="11">
         <v>2026</v>
       </c>
-      <c r="B11" s="42">
+      <c r="B12" s="33">
         <v>196.7</v>
       </c>
-      <c r="C11" s="45">
+      <c r="C12" s="32">
         <v>167.8</v>
       </c>
-      <c r="D11" s="47">
+      <c r="D12" s="33">
         <v>114.6</v>
       </c>
-      <c r="E11" s="45">
+      <c r="E12" s="32">
         <v>95.1</v>
       </c>
-      <c r="F11" s="50">
+      <c r="F12" s="33">
         <v>86.3</v>
       </c>
-      <c r="G11" s="48">
+      <c r="G12" s="33">
         <v>95.7</v>
       </c>
-      <c r="H11" s="35"/>
-[...35 lines deleted...]
-      <c r="Q13" s="4"/>
+      <c r="H12" s="33">
+        <v>93.9</v>
+      </c>
+      <c r="I12" s="32"/>
+      <c r="J12" s="32"/>
+      <c r="K12" s="32"/>
+      <c r="L12" s="32"/>
+      <c r="M12" s="32"/>
     </row>
     <row r="14" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A14" s="8"/>
-[...25 lines deleted...]
-      <c r="M15" s="8"/>
+      <c r="C14" s="74"/>
+      <c r="Q14" s="71"/>
     </row>
     <row r="16" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A16" s="8"/>
-[...131 lines deleted...]
-      <c r="M24" s="8"/>
+      <c r="C16" s="4"/>
+    </row>
+    <row r="19" spans="7:7" x14ac:dyDescent="0.2">
+      <c r="G19" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A8:M8"/>
+    <mergeCell ref="A9:M9"/>
   </mergeCells>
-  <phoneticPr fontId="6" type="noConversion"/>
+  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BEAE592B441854D8E2A5911BDDEE3DB" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="47e488ea1deeb97c76e5744981cd8849">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -3048,83 +2904,86 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92A615A8-47DA-4925-9E64-E0795358F857}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0899216-C791-46E2-AE60-26D41550AA83}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF83BFDD-7D3A-467F-A185-4E2F2C7087D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0899216-C791-46E2-AE60-26D41550AA83}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92A615A8-47DA-4925-9E64-E0795358F857}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метаданные 161104</vt:lpstr>
       <vt:lpstr>Метаданные 161203</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>КСП_161104_161203</vt:lpstr>