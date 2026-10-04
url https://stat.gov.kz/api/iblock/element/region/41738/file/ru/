--- v1 (2026-08-24)
+++ v2 (2026-10-04)
@@ -1,65 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24326"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_июль-26\Инвестиция\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_август-26\Инвестиция\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E023C599-034F-4AC3-95BF-AF12DF46576F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{514237DC-0A66-4EE9-BAC3-957BF690D00E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="3510" yWindow="0" windowWidth="17835" windowHeight="15600" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="8655" yWindow="210" windowWidth="22140" windowHeight="15540" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 161104" sheetId="3" r:id="rId1"/>
     <sheet name="Метаданные 161203" sheetId="4" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId3"/>
     <sheet name="КСП_161104_161203" sheetId="1" r:id="rId4"/>
     <sheet name="КСП 161104_161203" sheetId="2" r:id="rId5"/>
   </sheets>
   <calcPr calcId="162913"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="76">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -125,53 +124,50 @@
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>в процентах к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
-    <t>миллион тенге</t>
-[...1 lines deleted...]
-  <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>С января 2024 года</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Затраты на строительство индивидуальных и многоквартирных жилых домов, общежитий, жилых зданий для социальных групп</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Агрегация</t>
   </si>
   <si>
     <t>Методика расчета</t>
   </si>
   <si>
     <t>Статистические информация об инвестициях в основной капитал формируется на основе общегосударственных статистических наблюдений месячной, квартальной и годовой периодичности.</t>
@@ -179,53 +175,50 @@
   <si>
     <t>Источник показателя</t>
   </si>
   <si>
     <t>Информацию представляют юридические лица и их структурные и обособленные подразделения, осуществляющие в отчетном периоде вложение в основной капитал независимо от численности работающих и вида экономической деятельности, а также структурные подразделения местных исполнительных органов, осуществляющие функции в сфере архитектуры и градостроительства, крестьянские или фермерские хозяйства.</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/205/</t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/280562/file/ru/</t>
-[...1 lines deleted...]
-  <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701834?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Номер телефона :</t>
   </si>
   <si>
     <t>+7 7132544434</t>
@@ -248,72 +241,80 @@
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
-    <t>Наурызбаева Эльмира Байқадамқызы</t>
-[...7 lines deleted...]
-  <si>
     <t>18.09.2026г.</t>
+  </si>
+  <si>
+    <t>19.10.2026г.</t>
+  </si>
+  <si>
+    <t>Каримова Жанна Сергалиевна</t>
+  </si>
+  <si>
+    <t xml:space="preserve">zha.karimova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>миллион теңге</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/aktobe/spreadsheets/?industry=5261&amp;year=&amp;name=&amp;period=&amp;type=</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="5">
+  <numFmts count="7">
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="169" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -370,78 +371,77 @@
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <u/>
-[...4 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -484,56 +484,57 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="82">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -634,103 +635,108 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="167" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="1" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1025,1106 +1031,1113 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/aktobe/spreadsheets/?industry=5261&amp;year=&amp;name=&amp;period=&amp;type=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:el.nauryzbaeva@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16:B17"/>
+      <selection activeCell="A28" sqref="A28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="47" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="47" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="34"/>
       <c r="B1" s="34"/>
     </row>
     <row r="2" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="36">
         <v>161104</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="37" t="s">
-        <v>31</v>
+        <v>74</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="38" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B5" s="36" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="36" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="54" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="35" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" s="39" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="36" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="54" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="39" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="54" customFormat="1" ht="65.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="39" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="35" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B11" s="40"/>
       <c r="M11" s="55"/>
     </row>
     <row r="12" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="56" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="M12" s="55"/>
     </row>
     <row r="13" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="57" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="M13" s="55"/>
     </row>
     <row r="14" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="41" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>47</v>
+      </c>
+      <c r="B14" s="76" t="s">
+        <v>75</v>
       </c>
       <c r="M14" s="55"/>
     </row>
     <row r="15" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="41" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B15" s="57" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="M15" s="55"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="35" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B16" s="42" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="M16" s="58"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="35" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B17" s="43" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="M17" s="59"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="35" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B18" s="37" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="M18" s="58"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="35" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>72</v>
       </c>
       <c r="M19" s="59"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="35" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B20" s="44" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="M20" s="58"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="35" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B21" s="60" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="75" t="s">
         <v>73</v>
       </c>
       <c r="M21" s="59"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="45"/>
       <c r="B22" s="46"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="59"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="58"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="59"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="58"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000002000000}"/>
+    <hyperlink ref="B14" r:id="rId4" xr:uid="{1B8BCB1B-F1BA-472C-B568-E396A3C3E998}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B22" sqref="B22"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="47" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="47" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="34"/>
       <c r="B1" s="34"/>
     </row>
     <row r="2" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="36">
         <v>161203</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="36" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="37" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="38" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B5" s="36" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="38" t="s">
+        <v>32</v>
+      </c>
+      <c r="B6" s="36" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="54" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A7" s="35" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="B7" s="39" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="35" t="s">
+        <v>36</v>
+      </c>
+      <c r="B8" s="36" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="54" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A9" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" s="39" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="54" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
       <c r="A10" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="B10" s="39" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="35" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B11" s="40"/>
       <c r="M11" s="55"/>
     </row>
     <row r="12" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" s="56" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
       <c r="M12" s="55"/>
     </row>
     <row r="13" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="41" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" s="57" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="M13" s="55"/>
     </row>
     <row r="14" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="41" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B14" s="57" t="s">
-        <v>49</v>
+        <v>75</v>
       </c>
       <c r="M14" s="55"/>
     </row>
     <row r="15" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="41" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="B15" s="57" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="M15" s="55"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="35" t="s">
-        <v>52</v>
+        <v>50</v>
       </c>
       <c r="B16" s="42" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
       <c r="M16" s="58"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="35" t="s">
-        <v>53</v>
+        <v>51</v>
       </c>
       <c r="B17" s="43" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="M17" s="59"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="35" t="s">
-        <v>54</v>
+        <v>52</v>
       </c>
       <c r="B18" s="37" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="M18" s="58"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="35" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>72</v>
       </c>
       <c r="M19" s="59"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="35" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="B20" s="44" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="M20" s="58"/>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="35" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B21" s="60" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="75" t="s">
         <v>73</v>
       </c>
       <c r="M21" s="59"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="45"/>
       <c r="B22" s="46"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="59"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="58"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="59"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="58"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
     <hyperlink ref="B13" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000001000000}"/>
     <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="48"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="49" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="49" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B8" s="49" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B9" s="49" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B10" s="49" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="49"/>
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="50" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="49"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="49"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="51" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A1:R38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="L22" sqref="L22"/>
+      <selection activeCell="H27" sqref="H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9" style="62" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="21" max="16384" width="9.140625" style="62"/>
+    <col min="1" max="1" width="9" style="61" customWidth="1"/>
+    <col min="2" max="2" width="10" style="61" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="9.5703125" style="61" customWidth="1"/>
+    <col min="4" max="4" width="10" style="61" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="9.140625" style="61"/>
+    <col min="6" max="6" width="8.5703125" style="61" customWidth="1"/>
+    <col min="7" max="7" width="9.140625" style="61"/>
+    <col min="8" max="8" width="7.85546875" style="61" customWidth="1"/>
+    <col min="9" max="9" width="9.140625" style="61"/>
+    <col min="10" max="10" width="8.7109375" style="61" customWidth="1"/>
+    <col min="11" max="11" width="9.5703125" style="61" customWidth="1"/>
+    <col min="12" max="12" width="9.140625" style="61"/>
+    <col min="13" max="13" width="10.7109375" style="61" customWidth="1"/>
+    <col min="14" max="14" width="11.7109375" style="61" customWidth="1"/>
+    <col min="15" max="15" width="9.140625" style="61"/>
+    <col min="16" max="16" width="12.42578125" style="61" customWidth="1"/>
+    <col min="17" max="17" width="9.5703125" style="61" bestFit="1" customWidth="1"/>
+    <col min="18" max="19" width="9.140625" style="61"/>
+    <col min="20" max="20" width="9" style="61" customWidth="1"/>
+    <col min="21" max="16384" width="9.140625" style="61"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="80" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="79"/>
-[...11 lines deleted...]
-      <c r="N1" s="61"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
+      <c r="I1" s="81"/>
+      <c r="J1" s="81"/>
+      <c r="K1" s="81"/>
+      <c r="L1" s="81"/>
+      <c r="M1" s="81"/>
+      <c r="N1" s="60"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A2" s="52"/>
       <c r="B2" s="53"/>
       <c r="C2" s="53"/>
       <c r="D2" s="53"/>
       <c r="E2" s="53"/>
       <c r="F2" s="53"/>
       <c r="G2" s="53"/>
       <c r="H2" s="53"/>
       <c r="I2" s="53"/>
       <c r="J2" s="53"/>
       <c r="K2" s="53"/>
       <c r="L2" s="53"/>
       <c r="M2" s="53"/>
-      <c r="N2" s="61"/>
+      <c r="N2" s="60"/>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A3" s="69"/>
-[...10 lines deleted...]
-      <c r="L3" s="70"/>
+      <c r="A3" s="68"/>
+      <c r="B3" s="69"/>
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="69"/>
+      <c r="F3" s="69"/>
+      <c r="G3" s="69"/>
+      <c r="H3" s="69"/>
+      <c r="I3" s="69"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="69"/>
+      <c r="L3" s="69"/>
       <c r="M3" s="20" t="s">
-        <v>71</v>
-[...1 lines deleted...]
-      <c r="N3" s="61"/>
+        <v>69</v>
+      </c>
+      <c r="N3" s="60"/>
     </row>
     <row r="4" spans="1:18" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
       <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="7" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>11</v>
       </c>
-      <c r="N4" s="61"/>
+      <c r="N4" s="60"/>
     </row>
     <row r="5" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A5" s="8">
         <v>2024</v>
       </c>
       <c r="B5" s="9">
         <v>1375</v>
       </c>
       <c r="C5" s="9">
         <v>24569</v>
       </c>
       <c r="D5" s="9">
         <v>7922</v>
       </c>
       <c r="E5" s="9">
         <v>3445</v>
       </c>
       <c r="F5" s="9">
         <v>11090</v>
       </c>
       <c r="G5" s="9">
         <v>7294</v>
       </c>
       <c r="H5" s="9">
         <v>12906</v>
       </c>
       <c r="I5" s="9">
         <v>5008</v>
       </c>
       <c r="J5" s="9">
         <v>15323</v>
       </c>
       <c r="K5" s="9">
         <v>13690</v>
       </c>
       <c r="L5" s="9">
         <v>17941</v>
       </c>
       <c r="M5" s="9">
         <v>17117</v>
       </c>
-      <c r="N5" s="63"/>
-[...1 lines deleted...]
-      <c r="P5" s="65"/>
+      <c r="N5" s="62"/>
+      <c r="O5" s="63"/>
+      <c r="P5" s="64"/>
     </row>
     <row r="6" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A6" s="8">
         <v>2025</v>
       </c>
       <c r="B6" s="9">
         <v>4585</v>
       </c>
       <c r="C6" s="9">
         <v>6415</v>
       </c>
       <c r="D6" s="9">
         <v>16744</v>
       </c>
       <c r="E6" s="9">
         <v>9687</v>
       </c>
       <c r="F6" s="9">
         <v>11602</v>
       </c>
       <c r="G6" s="9">
         <v>7836</v>
       </c>
       <c r="H6" s="9">
         <v>9411</v>
       </c>
       <c r="I6" s="9">
         <v>10703</v>
       </c>
       <c r="J6" s="9">
         <v>18448</v>
       </c>
       <c r="K6" s="9">
         <v>13415</v>
       </c>
       <c r="L6" s="9">
         <v>16722</v>
       </c>
       <c r="M6" s="9">
         <v>20091</v>
       </c>
-      <c r="N6" s="63"/>
-[...1 lines deleted...]
-      <c r="P6" s="65"/>
+      <c r="N6" s="62"/>
+      <c r="O6" s="63"/>
+      <c r="P6" s="64"/>
     </row>
     <row r="7" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A7" s="11">
         <v>2026</v>
       </c>
       <c r="B7" s="31">
         <v>9649</v>
       </c>
       <c r="C7" s="12">
         <v>9931</v>
       </c>
       <c r="D7" s="12">
         <v>13957</v>
       </c>
       <c r="E7" s="31">
         <v>3879</v>
       </c>
       <c r="F7" s="31">
         <v>7154</v>
       </c>
       <c r="G7" s="12">
         <v>12872</v>
       </c>
       <c r="H7" s="12">
         <v>8321</v>
       </c>
-      <c r="I7" s="12"/>
+      <c r="I7" s="12">
+        <v>9063</v>
+      </c>
       <c r="J7" s="12"/>
       <c r="K7" s="12"/>
       <c r="L7" s="12"/>
       <c r="M7" s="25"/>
-      <c r="N7" s="63"/>
-[...1 lines deleted...]
-      <c r="P7" s="65"/>
+      <c r="N7" s="62"/>
+      <c r="O7" s="63"/>
+      <c r="P7" s="64"/>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A8" s="8"/>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="15"/>
       <c r="M8" s="15"/>
-      <c r="N8" s="63"/>
-[...1 lines deleted...]
-      <c r="P8" s="65"/>
+      <c r="N8" s="62"/>
+      <c r="O8" s="63"/>
+      <c r="P8" s="64"/>
     </row>
     <row r="9" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="75" t="s">
+      <c r="A9" s="77" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="76"/>
-[...11 lines deleted...]
-      <c r="N9" s="61"/>
+      <c r="B9" s="78"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="78"/>
+      <c r="G9" s="78"/>
+      <c r="H9" s="78"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="78"/>
+      <c r="K9" s="78"/>
+      <c r="L9" s="78"/>
+      <c r="M9" s="79"/>
+      <c r="N9" s="60"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A10" s="16">
         <v>2024</v>
       </c>
       <c r="B10" s="17">
         <v>4.2</v>
       </c>
       <c r="C10" s="27">
         <v>1786.8</v>
       </c>
       <c r="D10" s="17">
         <v>32.200000000000003</v>
       </c>
       <c r="E10" s="17">
         <v>43.6</v>
       </c>
       <c r="F10" s="22">
         <v>321.3</v>
       </c>
       <c r="G10" s="22">
         <v>65.7</v>
       </c>
       <c r="H10" s="22">
         <v>176.7</v>
       </c>
       <c r="I10" s="17">
         <v>39</v>
       </c>
       <c r="J10" s="17">
         <v>309.39999999999998</v>
       </c>
       <c r="K10" s="22">
         <v>89.5</v>
       </c>
       <c r="L10" s="22">
         <v>129.9</v>
       </c>
       <c r="M10" s="17">
         <v>94.9</v>
       </c>
-      <c r="N10" s="61"/>
-      <c r="R10" s="61"/>
+      <c r="N10" s="60"/>
+      <c r="R10" s="60"/>
     </row>
     <row r="11" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A11" s="13">
         <v>2025</v>
       </c>
       <c r="B11" s="14">
         <v>26.8</v>
       </c>
       <c r="C11" s="15">
         <v>139.80000000000001</v>
       </c>
       <c r="D11" s="15">
         <v>259.7</v>
       </c>
       <c r="E11" s="15">
         <v>57.6</v>
       </c>
       <c r="F11" s="15">
         <v>120.1</v>
       </c>
       <c r="G11" s="15">
         <v>67.400000000000006</v>
       </c>
       <c r="H11" s="15">
         <v>120.3</v>
       </c>
       <c r="I11" s="15">
         <v>113.5</v>
       </c>
       <c r="J11" s="15">
         <v>118.8</v>
       </c>
       <c r="K11" s="15">
         <v>72.400000000000006</v>
       </c>
       <c r="L11" s="15">
         <v>124.3</v>
       </c>
       <c r="M11" s="21">
         <v>120</v>
       </c>
-      <c r="N11" s="61"/>
+      <c r="N11" s="60"/>
     </row>
     <row r="12" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A12" s="18">
         <v>2026</v>
       </c>
       <c r="B12" s="30">
         <v>45.7</v>
       </c>
       <c r="C12" s="32">
         <v>103.8</v>
       </c>
       <c r="D12" s="32">
         <v>140.30000000000001</v>
       </c>
       <c r="E12" s="32">
         <v>27.7</v>
       </c>
       <c r="F12" s="32">
         <v>180.5</v>
       </c>
       <c r="G12" s="32">
         <v>178.3</v>
       </c>
       <c r="H12" s="30">
         <v>65.2</v>
       </c>
-      <c r="I12" s="32"/>
+      <c r="I12" s="32">
+        <v>107.3</v>
+      </c>
       <c r="J12" s="32"/>
       <c r="K12" s="32"/>
       <c r="L12" s="32"/>
       <c r="M12" s="32"/>
-      <c r="N12" s="61"/>
+      <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A13" s="15"/>
       <c r="B13" s="24"/>
       <c r="C13" s="24"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="24"/>
       <c r="I13" s="24"/>
       <c r="J13" s="24"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
-      <c r="N13" s="61"/>
+      <c r="N13" s="60"/>
     </row>
     <row r="14" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="75" t="s">
+      <c r="A14" s="77" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="76"/>
-[...11 lines deleted...]
-      <c r="N14" s="61"/>
+      <c r="B14" s="78"/>
+      <c r="C14" s="78"/>
+      <c r="D14" s="78"/>
+      <c r="E14" s="78"/>
+      <c r="F14" s="78"/>
+      <c r="G14" s="78"/>
+      <c r="H14" s="78"/>
+      <c r="I14" s="78"/>
+      <c r="J14" s="78"/>
+      <c r="K14" s="78"/>
+      <c r="L14" s="78"/>
+      <c r="M14" s="79"/>
+      <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A15" s="10">
         <v>2024</v>
       </c>
       <c r="B15" s="17">
         <v>39.299999999999997</v>
       </c>
       <c r="C15" s="28">
         <v>401.1</v>
       </c>
       <c r="D15" s="17">
         <v>212.2</v>
       </c>
       <c r="E15" s="22">
         <v>102.9</v>
       </c>
       <c r="F15" s="22">
         <v>114.2</v>
       </c>
       <c r="G15" s="22">
         <v>77.2</v>
       </c>
       <c r="H15" s="17">
         <v>47</v>
       </c>
       <c r="I15" s="22">
         <v>30.7</v>
       </c>
       <c r="J15" s="22">
         <v>40.200000000000003</v>
       </c>
       <c r="K15" s="17">
         <v>51.7</v>
       </c>
       <c r="L15" s="22">
         <v>69.8</v>
       </c>
       <c r="M15" s="22">
         <v>53.9</v>
       </c>
-      <c r="N15" s="61"/>
-      <c r="Q15" s="66"/>
+      <c r="N15" s="60"/>
+      <c r="Q15" s="65"/>
     </row>
     <row r="16" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A16" s="8">
         <v>2025</v>
       </c>
       <c r="B16" s="14">
         <v>332.2</v>
       </c>
       <c r="C16" s="15">
         <v>25.8</v>
       </c>
       <c r="D16" s="15">
         <v>208.7</v>
       </c>
       <c r="E16" s="15">
         <v>276.8</v>
       </c>
       <c r="F16" s="15">
         <v>102.5</v>
       </c>
       <c r="G16" s="15">
         <v>105.9</v>
       </c>
       <c r="H16" s="15">
         <v>72.7</v>
       </c>
       <c r="I16" s="23">
         <v>212.2</v>
       </c>
       <c r="J16" s="15">
         <v>125.1</v>
       </c>
       <c r="K16" s="15">
         <v>95.1</v>
       </c>
       <c r="L16" s="15">
         <v>91.1</v>
       </c>
       <c r="M16" s="26">
         <v>114</v>
       </c>
-      <c r="N16" s="61"/>
-      <c r="Q16" s="67"/>
+      <c r="N16" s="60"/>
+      <c r="Q16" s="66"/>
     </row>
     <row r="17" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A17" s="11">
         <v>2026</v>
       </c>
       <c r="B17" s="33">
         <v>196.7</v>
       </c>
       <c r="C17" s="30">
         <v>147</v>
       </c>
       <c r="D17" s="33">
         <v>79.599999999999994</v>
       </c>
       <c r="E17" s="33">
         <v>38.4</v>
       </c>
       <c r="F17" s="33">
         <v>57.8</v>
       </c>
       <c r="G17" s="33">
         <v>153.5</v>
       </c>
       <c r="H17" s="33">
         <v>82.6</v>
       </c>
-      <c r="I17" s="32"/>
+      <c r="I17" s="32">
+        <v>77.7</v>
+      </c>
       <c r="J17" s="32"/>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="32"/>
       <c r="N17" s="1"/>
     </row>
     <row r="18" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A18" s="19"/>
       <c r="B18" s="19"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
       <c r="E18" s="19"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="19"/>
     </row>
     <row r="19" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A19" s="2"/>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
@@ -2133,71 +2146,71 @@
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
     </row>
     <row r="20" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A20" s="2"/>
       <c r="B20" s="2"/>
       <c r="C20" s="2"/>
       <c r="D20" s="2"/>
       <c r="E20" s="2"/>
       <c r="F20" s="2"/>
       <c r="G20" s="2"/>
       <c r="H20" s="2"/>
       <c r="I20" s="2"/>
       <c r="J20" s="2"/>
       <c r="K20" s="2"/>
       <c r="L20" s="2"/>
       <c r="M20" s="2"/>
-      <c r="Q20" s="67"/>
+      <c r="Q20" s="66"/>
     </row>
     <row r="21" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A21" s="2"/>
       <c r="B21" s="2"/>
       <c r="C21" s="2"/>
       <c r="D21" s="2"/>
       <c r="E21" s="2"/>
       <c r="F21" s="2"/>
       <c r="G21" s="2"/>
       <c r="H21" s="2"/>
       <c r="I21" s="2"/>
       <c r="J21" s="2"/>
       <c r="K21" s="2"/>
       <c r="L21" s="2"/>
       <c r="M21" s="2"/>
     </row>
     <row r="22" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A22" s="2"/>
       <c r="B22" s="2"/>
-      <c r="C22" s="68"/>
+      <c r="C22" s="67"/>
       <c r="D22" s="2"/>
       <c r="E22" s="2"/>
       <c r="F22" s="2"/>
       <c r="G22" s="2"/>
       <c r="H22" s="2"/>
       <c r="I22" s="2"/>
       <c r="J22" s="2"/>
       <c r="K22" s="2"/>
       <c r="L22" s="2"/>
       <c r="M22" s="2"/>
     </row>
     <row r="23" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A23" s="2"/>
       <c r="B23" s="2"/>
       <c r="C23" s="2"/>
       <c r="D23" s="2"/>
       <c r="E23" s="2"/>
       <c r="F23" s="2"/>
       <c r="G23" s="2"/>
       <c r="H23" s="2"/>
       <c r="I23" s="2"/>
       <c r="J23" s="2"/>
       <c r="K23" s="2"/>
       <c r="L23" s="2"/>
       <c r="M23" s="2"/>
@@ -2423,126 +2436,126 @@
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:Q19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G19" sqref="G19"/>
+      <selection activeCell="J29" sqref="J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="10" style="2" customWidth="1"/>
     <col min="8" max="8" width="9" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="9.5703125" style="2" customWidth="1"/>
     <col min="11" max="11" width="10" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="10" style="2" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="2"/>
     <col min="16" max="16" width="12.42578125" style="2" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="9.140625" style="2"/>
     <col min="20" max="20" width="9" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="80" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="79"/>
-[...10 lines deleted...]
-      <c r="M1" s="79"/>
+      <c r="B1" s="81"/>
+      <c r="C1" s="81"/>
+      <c r="D1" s="81"/>
+      <c r="E1" s="81"/>
+      <c r="F1" s="81"/>
+      <c r="G1" s="81"/>
+      <c r="H1" s="81"/>
+      <c r="I1" s="81"/>
+      <c r="J1" s="81"/>
+      <c r="K1" s="81"/>
+      <c r="L1" s="81"/>
+      <c r="M1" s="81"/>
       <c r="N1" s="19"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A2" s="52"/>
       <c r="B2" s="53"/>
       <c r="C2" s="53"/>
       <c r="D2" s="53"/>
       <c r="E2" s="53"/>
       <c r="F2" s="53"/>
       <c r="G2" s="53"/>
       <c r="H2" s="53"/>
       <c r="I2" s="53"/>
       <c r="J2" s="53"/>
       <c r="K2" s="53"/>
       <c r="L2" s="53"/>
       <c r="M2" s="53"/>
       <c r="N2" s="19"/>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A3" s="69"/>
-[...10 lines deleted...]
-      <c r="L3" s="70"/>
+      <c r="A3" s="68"/>
+      <c r="B3" s="69"/>
+      <c r="C3" s="69"/>
+      <c r="D3" s="69"/>
+      <c r="E3" s="69"/>
+      <c r="F3" s="69"/>
+      <c r="G3" s="69"/>
+      <c r="H3" s="69"/>
+      <c r="I3" s="69"/>
+      <c r="J3" s="69"/>
+      <c r="K3" s="69"/>
+      <c r="L3" s="69"/>
       <c r="M3" s="20" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="N3" s="19"/>
     </row>
     <row r="4" spans="1:17" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="6"/>
       <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>20</v>
@@ -2582,166 +2595,168 @@
       </c>
       <c r="F5" s="9">
         <v>48399</v>
       </c>
       <c r="G5" s="9">
         <v>55694</v>
       </c>
       <c r="H5" s="9">
         <v>68600</v>
       </c>
       <c r="I5" s="9">
         <v>73608</v>
       </c>
       <c r="J5" s="9">
         <v>88931</v>
       </c>
       <c r="K5" s="9">
         <v>102621</v>
       </c>
       <c r="L5" s="9">
         <v>120563</v>
       </c>
       <c r="M5" s="9">
         <v>137680</v>
       </c>
-      <c r="N5" s="72"/>
+      <c r="N5" s="71"/>
       <c r="O5" s="3"/>
-      <c r="P5" s="73"/>
+      <c r="P5" s="72"/>
     </row>
     <row r="6" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A6" s="8">
         <v>2025</v>
       </c>
       <c r="B6" s="9">
         <v>4585</v>
       </c>
       <c r="C6" s="9">
         <v>11000</v>
       </c>
       <c r="D6" s="9">
         <v>27744</v>
       </c>
       <c r="E6" s="9">
         <v>37431</v>
       </c>
       <c r="F6" s="29">
         <v>49033</v>
       </c>
       <c r="G6" s="9">
         <v>56869</v>
       </c>
       <c r="H6" s="9">
         <v>66279</v>
       </c>
       <c r="I6" s="9">
         <v>76983</v>
       </c>
       <c r="J6" s="9">
         <v>95431</v>
       </c>
       <c r="K6" s="9">
         <v>108846</v>
       </c>
       <c r="L6" s="9">
         <v>125568</v>
       </c>
       <c r="M6" s="29">
         <v>145659</v>
       </c>
-      <c r="N6" s="72"/>
+      <c r="N6" s="71"/>
       <c r="O6" s="3"/>
-      <c r="P6" s="73"/>
+      <c r="P6" s="72"/>
     </row>
     <row r="7" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A7" s="11">
         <v>2026</v>
       </c>
       <c r="B7" s="31">
         <v>9649</v>
       </c>
       <c r="C7" s="12">
         <v>19581</v>
       </c>
       <c r="D7" s="31">
         <v>33538</v>
       </c>
       <c r="E7" s="31">
         <v>37417</v>
       </c>
       <c r="F7" s="31">
         <v>44571</v>
       </c>
       <c r="G7" s="12">
         <v>57443</v>
       </c>
       <c r="H7" s="31">
         <v>65764</v>
       </c>
-      <c r="I7" s="32"/>
+      <c r="I7" s="74">
+        <v>74827</v>
+      </c>
       <c r="J7" s="32"/>
       <c r="K7" s="32"/>
       <c r="L7" s="32"/>
       <c r="M7" s="32"/>
-      <c r="N7" s="72"/>
+      <c r="N7" s="71"/>
       <c r="O7" s="3"/>
-      <c r="P7" s="73"/>
+      <c r="P7" s="72"/>
     </row>
     <row r="8" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A8" s="8"/>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="15"/>
       <c r="M8" s="15"/>
-      <c r="N8" s="72"/>
+      <c r="N8" s="71"/>
       <c r="O8" s="3"/>
-      <c r="P8" s="73"/>
+      <c r="P8" s="72"/>
     </row>
     <row r="9" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="75" t="s">
+      <c r="A9" s="77" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="76"/>
-[...10 lines deleted...]
-      <c r="M9" s="77"/>
+      <c r="B9" s="78"/>
+      <c r="C9" s="78"/>
+      <c r="D9" s="78"/>
+      <c r="E9" s="78"/>
+      <c r="F9" s="78"/>
+      <c r="G9" s="78"/>
+      <c r="H9" s="78"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="78"/>
+      <c r="K9" s="78"/>
+      <c r="L9" s="78"/>
+      <c r="M9" s="79"/>
       <c r="N9" s="19"/>
     </row>
     <row r="10" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A10" s="10">
         <v>2024</v>
       </c>
       <c r="B10" s="17">
         <v>39.299999999999997</v>
       </c>
       <c r="C10" s="22">
         <v>269.10000000000002</v>
       </c>
       <c r="D10" s="17">
         <v>253.2</v>
       </c>
       <c r="E10" s="22">
         <v>223.8</v>
       </c>
       <c r="F10" s="22">
         <v>182.8</v>
       </c>
       <c r="G10" s="22">
         <v>154.69999999999999</v>
       </c>
       <c r="H10" s="22">
@@ -2809,181 +2824,183 @@
     <row r="12" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A12" s="11">
         <v>2026</v>
       </c>
       <c r="B12" s="33">
         <v>196.7</v>
       </c>
       <c r="C12" s="32">
         <v>167.8</v>
       </c>
       <c r="D12" s="33">
         <v>114.6</v>
       </c>
       <c r="E12" s="32">
         <v>95.1</v>
       </c>
       <c r="F12" s="33">
         <v>86.3</v>
       </c>
       <c r="G12" s="33">
         <v>95.7</v>
       </c>
       <c r="H12" s="33">
         <v>93.9</v>
       </c>
-      <c r="I12" s="32"/>
+      <c r="I12" s="33">
+        <v>91.8</v>
+      </c>
       <c r="J12" s="32"/>
       <c r="K12" s="32"/>
       <c r="L12" s="32"/>
       <c r="M12" s="32"/>
     </row>
     <row r="14" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="C14" s="74"/>
-      <c r="Q14" s="71"/>
+      <c r="C14" s="73"/>
+      <c r="Q14" s="70"/>
     </row>
     <row r="16" spans="1:17" x14ac:dyDescent="0.2">
       <c r="C16" s="4"/>
     </row>
     <row r="19" spans="7:7" x14ac:dyDescent="0.2">
       <c r="G19" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A9:M9"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BEAE592B441854D8E2A5911BDDEE3DB" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="47e488ea1deeb97c76e5744981cd8849">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92A615A8-47DA-4925-9E64-E0795358F857}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0899216-C791-46E2-AE60-26D41550AA83}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF83BFDD-7D3A-467F-A185-4E2F2C7087D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метаданные 161104</vt:lpstr>
       <vt:lpstr>Метаданные 161203</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>КСП_161104_161203</vt:lpstr>