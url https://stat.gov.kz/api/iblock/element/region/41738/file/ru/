--- v2 (2026-10-04)
+++ v3 (2026-10-24)
@@ -4,61 +4,60 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24326"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\O.Yurchenko\Desktop\Динамика инвестиции и строительство_август-26\Инвестиция\рус\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\E.Nauryzbaeva\Desktop\Динамика инвестиции и строительство_август-26\Инвестиция\рус\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{514237DC-0A66-4EE9-BAC3-957BF690D00E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="8655" yWindow="210" windowWidth="22140" windowHeight="15540" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="8655" yWindow="210" windowWidth="22140" windowHeight="15540" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 161104" sheetId="3" r:id="rId1"/>
     <sheet name="Метаданные 161203" sheetId="4" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId3"/>
     <sheet name="КСП_161104_161203" sheetId="1" r:id="rId4"/>
     <sheet name="КСП 161104_161203" sheetId="2" r:id="rId5"/>
   </sheets>
   <calcPr calcId="162913"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="115" uniqueCount="76">
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -241,82 +240,82 @@
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
-    <t>18.09.2026г.</t>
-[...10 lines deleted...]
-  <si>
     <t>миллион теңге</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/aktobe/spreadsheets/?industry=5261&amp;year=&amp;name=&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Наурызбаева Эльмира Байқадамқызы</t>
+  </si>
+  <si>
+    <t>el.nauryzbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>18.10.2026г.</t>
+  </si>
+  <si>
+    <t>19.11.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="7">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="169" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="22" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -400,50 +399,56 @@
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -490,51 +495,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="43" fontId="20" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="82">
+  <cellXfs count="83">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -672,70 +677,73 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="167" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="1" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="168" fontId="21" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="3" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -787,119 +795,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1031,106 +1005,106 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/aktobe/spreadsheets/?industry=5261&amp;year=&amp;name=&amp;period=&amp;type=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/aktobe/spreadsheets/?industry=5261&amp;year=&amp;name=&amp;period=&amp;type=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zha.karimova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A28" sqref="A28"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="47" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="47" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="34"/>
       <c r="B1" s="34"/>
     </row>
     <row r="2" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="36">
         <v>161104</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A4" s="35" t="s">
         <v>30</v>
       </c>
       <c r="B4" s="37" t="s">
-        <v>74</v>
+        <v>70</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A5" s="38" t="s">
         <v>31</v>
       </c>
       <c r="B5" s="36" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="38" t="s">
         <v>32</v>
       </c>
       <c r="B6" s="36" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="7" spans="1:13" s="54" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A7" s="35" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="39" t="s">
         <v>35</v>
       </c>
@@ -1167,78 +1141,78 @@
       <c r="M11" s="55"/>
     </row>
     <row r="12" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="56" t="s">
         <v>44</v>
       </c>
       <c r="M12" s="55"/>
     </row>
     <row r="13" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="41" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="57" t="s">
         <v>46</v>
       </c>
       <c r="M13" s="55"/>
     </row>
     <row r="14" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="41" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="76" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="M14" s="55"/>
     </row>
     <row r="15" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="41" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="57" t="s">
         <v>49</v>
       </c>
       <c r="M15" s="55"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="35" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="42" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M16" s="58"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="35" t="s">
         <v>51</v>
       </c>
       <c r="B17" s="43" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="M17" s="59"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="35" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>53</v>
       </c>
       <c r="M18" s="58"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>72</v>
       </c>
       <c r="M19" s="59"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="35" t="s">
         <v>55</v>
       </c>
@@ -1252,66 +1226,65 @@
         <v>57</v>
       </c>
       <c r="B21" s="75" t="s">
         <v>73</v>
       </c>
       <c r="M21" s="59"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="45"/>
       <c r="B22" s="46"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="59"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="58"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="59"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="58"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-[...2 lines deleted...]
-    <hyperlink ref="B14" r:id="rId4" xr:uid="{1B8BCB1B-F1BA-472C-B568-E396A3C3E998}"/>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B17" sqref="B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="47" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="47" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A1" s="34"/>
       <c r="B1" s="34"/>
     </row>
     <row r="2" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A2" s="35" t="s">
         <v>28</v>
       </c>
       <c r="B2" s="36">
         <v>161203</v>
       </c>
     </row>
     <row r="3" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A3" s="35" t="s">
         <v>29</v>
       </c>
@@ -1383,78 +1356,78 @@
       <c r="M11" s="55"/>
     </row>
     <row r="12" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B12" s="56" t="s">
         <v>44</v>
       </c>
       <c r="M12" s="55"/>
     </row>
     <row r="13" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="41" t="s">
         <v>45</v>
       </c>
       <c r="B13" s="57" t="s">
         <v>46</v>
       </c>
       <c r="M13" s="55"/>
     </row>
     <row r="14" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="41" t="s">
         <v>47</v>
       </c>
       <c r="B14" s="57" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="M14" s="55"/>
     </row>
     <row r="15" spans="1:13" s="54" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="41" t="s">
         <v>48</v>
       </c>
       <c r="B15" s="57" t="s">
         <v>61</v>
       </c>
       <c r="M15" s="55"/>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="35" t="s">
         <v>50</v>
       </c>
       <c r="B16" s="42" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="M16" s="58"/>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="35" t="s">
         <v>51</v>
       </c>
       <c r="B17" s="43" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="M17" s="59"/>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="35" t="s">
         <v>52</v>
       </c>
       <c r="B18" s="37" t="s">
         <v>53</v>
       </c>
       <c r="M18" s="58"/>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B19" s="37" t="s">
         <v>72</v>
       </c>
       <c r="M19" s="59"/>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="35" t="s">
         <v>55</v>
       </c>
@@ -1468,60 +1441,59 @@
         <v>57</v>
       </c>
       <c r="B21" s="75" t="s">
         <v>73</v>
       </c>
       <c r="M21" s="59"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="45"/>
       <c r="B22" s="46"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M23" s="59"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M24" s="58"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M25" s="59"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="M26" s="58"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B12" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000002000000}"/>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B23" sqref="B23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="2" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B2" s="48"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B6" s="49" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B7" s="49" t="s">
         <v>63</v>
       </c>
@@ -1544,97 +1516,97 @@
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B11" s="49"/>
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
       <c r="B12" s="50" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B13" s="49"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B14" s="49"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
       <c r="B18" s="51" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:R38"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="H27" sqref="H27"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J12" sqref="J12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" style="61" customWidth="1"/>
     <col min="2" max="2" width="10" style="61" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" style="61" customWidth="1"/>
     <col min="4" max="4" width="10" style="61" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="9.140625" style="61"/>
     <col min="6" max="6" width="8.5703125" style="61" customWidth="1"/>
     <col min="7" max="7" width="9.140625" style="61"/>
     <col min="8" max="8" width="7.85546875" style="61" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="61"/>
     <col min="10" max="10" width="8.7109375" style="61" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" style="61" customWidth="1"/>
     <col min="12" max="12" width="9.140625" style="61"/>
     <col min="13" max="13" width="10.7109375" style="61" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" style="61" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="61"/>
     <col min="16" max="16" width="12.42578125" style="61" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" style="61" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="9.140625" style="61"/>
     <col min="20" max="20" width="9" style="61" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="61"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" x14ac:dyDescent="0.2">
-      <c r="A1" s="80" t="s">
+      <c r="A1" s="81" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="81"/>
-[...10 lines deleted...]
-      <c r="M1" s="81"/>
+      <c r="B1" s="82"/>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
+      <c r="H1" s="82"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+      <c r="M1" s="82"/>
       <c r="N1" s="60"/>
     </row>
     <row r="2" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A2" s="52"/>
       <c r="B2" s="53"/>
       <c r="C2" s="53"/>
       <c r="D2" s="53"/>
       <c r="E2" s="53"/>
       <c r="F2" s="53"/>
       <c r="G2" s="53"/>
       <c r="H2" s="53"/>
       <c r="I2" s="53"/>
       <c r="J2" s="53"/>
       <c r="K2" s="53"/>
       <c r="L2" s="53"/>
       <c r="M2" s="53"/>
       <c r="N2" s="60"/>
     </row>
     <row r="3" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A3" s="68"/>
       <c r="B3" s="69"/>
       <c r="C3" s="69"/>
       <c r="D3" s="69"/>
       <c r="E3" s="69"/>
       <c r="F3" s="69"/>
@@ -1783,92 +1755,94 @@
       </c>
       <c r="B7" s="31">
         <v>9649</v>
       </c>
       <c r="C7" s="12">
         <v>9931</v>
       </c>
       <c r="D7" s="12">
         <v>13957</v>
       </c>
       <c r="E7" s="31">
         <v>3879</v>
       </c>
       <c r="F7" s="31">
         <v>7154</v>
       </c>
       <c r="G7" s="12">
         <v>12872</v>
       </c>
       <c r="H7" s="12">
         <v>8321</v>
       </c>
       <c r="I7" s="12">
         <v>9063</v>
       </c>
-      <c r="J7" s="12"/>
+      <c r="J7" s="12">
+        <v>16991</v>
+      </c>
       <c r="K7" s="12"/>
       <c r="L7" s="12"/>
       <c r="M7" s="25"/>
       <c r="N7" s="62"/>
       <c r="O7" s="63"/>
       <c r="P7" s="64"/>
     </row>
     <row r="8" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A8" s="8"/>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="15"/>
       <c r="M8" s="15"/>
       <c r="N8" s="62"/>
       <c r="O8" s="63"/>
       <c r="P8" s="64"/>
     </row>
     <row r="9" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="77" t="s">
+      <c r="A9" s="78" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="78"/>
-[...10 lines deleted...]
-      <c r="M9" s="79"/>
+      <c r="B9" s="79"/>
+      <c r="C9" s="79"/>
+      <c r="D9" s="79"/>
+      <c r="E9" s="79"/>
+      <c r="F9" s="79"/>
+      <c r="G9" s="79"/>
+      <c r="H9" s="79"/>
+      <c r="I9" s="79"/>
+      <c r="J9" s="79"/>
+      <c r="K9" s="79"/>
+      <c r="L9" s="79"/>
+      <c r="M9" s="80"/>
       <c r="N9" s="60"/>
     </row>
     <row r="10" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A10" s="16">
         <v>2024</v>
       </c>
       <c r="B10" s="17">
         <v>4.2</v>
       </c>
       <c r="C10" s="27">
         <v>1786.8</v>
       </c>
       <c r="D10" s="17">
         <v>32.200000000000003</v>
       </c>
       <c r="E10" s="17">
         <v>43.6</v>
       </c>
       <c r="F10" s="22">
         <v>321.3</v>
       </c>
       <c r="G10" s="22">
         <v>65.7</v>
       </c>
       <c r="H10" s="22">
@@ -1940,88 +1914,90 @@
       </c>
       <c r="B12" s="30">
         <v>45.7</v>
       </c>
       <c r="C12" s="32">
         <v>103.8</v>
       </c>
       <c r="D12" s="32">
         <v>140.30000000000001</v>
       </c>
       <c r="E12" s="32">
         <v>27.7</v>
       </c>
       <c r="F12" s="32">
         <v>180.5</v>
       </c>
       <c r="G12" s="32">
         <v>178.3</v>
       </c>
       <c r="H12" s="30">
         <v>65.2</v>
       </c>
       <c r="I12" s="32">
         <v>107.3</v>
       </c>
-      <c r="J12" s="32"/>
+      <c r="J12" s="32">
+        <v>186.9</v>
+      </c>
       <c r="K12" s="32"/>
       <c r="L12" s="32"/>
       <c r="M12" s="32"/>
       <c r="N12" s="60"/>
     </row>
     <row r="13" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A13" s="15"/>
       <c r="B13" s="24"/>
       <c r="C13" s="24"/>
       <c r="D13" s="24"/>
       <c r="E13" s="24"/>
       <c r="F13" s="24"/>
       <c r="G13" s="24"/>
       <c r="H13" s="24"/>
       <c r="I13" s="24"/>
       <c r="J13" s="24"/>
       <c r="K13" s="24"/>
       <c r="L13" s="24"/>
       <c r="M13" s="24"/>
       <c r="N13" s="60"/>
     </row>
     <row r="14" spans="1:18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="77" t="s">
+      <c r="A14" s="78" t="s">
         <v>13</v>
       </c>
-      <c r="B14" s="78"/>
-[...10 lines deleted...]
-      <c r="M14" s="79"/>
+      <c r="B14" s="79"/>
+      <c r="C14" s="79"/>
+      <c r="D14" s="79"/>
+      <c r="E14" s="79"/>
+      <c r="F14" s="79"/>
+      <c r="G14" s="79"/>
+      <c r="H14" s="79"/>
+      <c r="I14" s="79"/>
+      <c r="J14" s="79"/>
+      <c r="K14" s="79"/>
+      <c r="L14" s="79"/>
+      <c r="M14" s="80"/>
       <c r="N14" s="60"/>
     </row>
     <row r="15" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A15" s="10">
         <v>2024</v>
       </c>
       <c r="B15" s="17">
         <v>39.299999999999997</v>
       </c>
       <c r="C15" s="28">
         <v>401.1</v>
       </c>
       <c r="D15" s="17">
         <v>212.2</v>
       </c>
       <c r="E15" s="22">
         <v>102.9</v>
       </c>
       <c r="F15" s="22">
         <v>114.2</v>
       </c>
       <c r="G15" s="22">
         <v>77.2</v>
       </c>
       <c r="H15" s="17">
@@ -2094,51 +2070,53 @@
       </c>
       <c r="B17" s="33">
         <v>196.7</v>
       </c>
       <c r="C17" s="30">
         <v>147</v>
       </c>
       <c r="D17" s="33">
         <v>79.599999999999994</v>
       </c>
       <c r="E17" s="33">
         <v>38.4</v>
       </c>
       <c r="F17" s="33">
         <v>57.8</v>
       </c>
       <c r="G17" s="33">
         <v>153.5</v>
       </c>
       <c r="H17" s="33">
         <v>82.6</v>
       </c>
       <c r="I17" s="32">
         <v>77.7</v>
       </c>
-      <c r="J17" s="32"/>
+      <c r="J17" s="77">
+        <v>85.6</v>
+      </c>
       <c r="K17" s="32"/>
       <c r="L17" s="32"/>
       <c r="M17" s="32"/>
       <c r="N17" s="1"/>
     </row>
     <row r="18" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A18" s="19"/>
       <c r="B18" s="19"/>
       <c r="C18" s="19"/>
       <c r="D18" s="19"/>
       <c r="E18" s="19"/>
       <c r="F18" s="19"/>
       <c r="G18" s="19"/>
       <c r="H18" s="19"/>
       <c r="I18" s="19"/>
       <c r="J18" s="19"/>
       <c r="K18" s="19"/>
       <c r="L18" s="19"/>
       <c r="M18" s="19"/>
     </row>
     <row r="19" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A19" s="2"/>
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
@@ -2432,97 +2410,97 @@
       <c r="D38" s="2"/>
       <c r="E38" s="2"/>
       <c r="F38" s="2"/>
       <c r="G38" s="2"/>
       <c r="H38" s="2"/>
       <c r="I38" s="2"/>
       <c r="J38" s="2"/>
       <c r="K38" s="2"/>
       <c r="L38" s="2"/>
       <c r="M38" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Q19"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="J29" sqref="J29"/>
+      <selection activeCell="K17" sqref="K17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="9" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="2"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="9.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="10" style="2" customWidth="1"/>
     <col min="8" max="8" width="9" style="2" customWidth="1"/>
     <col min="9" max="9" width="9.140625" style="2"/>
     <col min="10" max="10" width="9.5703125" style="2" customWidth="1"/>
     <col min="11" max="11" width="10" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="2" customWidth="1"/>
     <col min="13" max="13" width="10" style="2" customWidth="1"/>
     <col min="14" max="14" width="11.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="9.140625" style="2"/>
     <col min="16" max="16" width="12.42578125" style="2" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="18" max="19" width="9.140625" style="2"/>
     <col min="20" max="20" width="9" style="2" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:17" x14ac:dyDescent="0.2">
-      <c r="A1" s="80" t="s">
+      <c r="A1" s="81" t="s">
         <v>14</v>
       </c>
-      <c r="B1" s="81"/>
-[...10 lines deleted...]
-      <c r="M1" s="81"/>
+      <c r="B1" s="82"/>
+      <c r="C1" s="82"/>
+      <c r="D1" s="82"/>
+      <c r="E1" s="82"/>
+      <c r="F1" s="82"/>
+      <c r="G1" s="82"/>
+      <c r="H1" s="82"/>
+      <c r="I1" s="82"/>
+      <c r="J1" s="82"/>
+      <c r="K1" s="82"/>
+      <c r="L1" s="82"/>
+      <c r="M1" s="82"/>
       <c r="N1" s="19"/>
     </row>
     <row r="2" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A2" s="52"/>
       <c r="B2" s="53"/>
       <c r="C2" s="53"/>
       <c r="D2" s="53"/>
       <c r="E2" s="53"/>
       <c r="F2" s="53"/>
       <c r="G2" s="53"/>
       <c r="H2" s="53"/>
       <c r="I2" s="53"/>
       <c r="J2" s="53"/>
       <c r="K2" s="53"/>
       <c r="L2" s="53"/>
       <c r="M2" s="53"/>
       <c r="N2" s="19"/>
     </row>
     <row r="3" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A3" s="68"/>
       <c r="B3" s="69"/>
       <c r="C3" s="69"/>
       <c r="D3" s="69"/>
       <c r="E3" s="69"/>
       <c r="F3" s="69"/>
@@ -2671,92 +2649,94 @@
       </c>
       <c r="B7" s="31">
         <v>9649</v>
       </c>
       <c r="C7" s="12">
         <v>19581</v>
       </c>
       <c r="D7" s="31">
         <v>33538</v>
       </c>
       <c r="E7" s="31">
         <v>37417</v>
       </c>
       <c r="F7" s="31">
         <v>44571</v>
       </c>
       <c r="G7" s="12">
         <v>57443</v>
       </c>
       <c r="H7" s="31">
         <v>65764</v>
       </c>
       <c r="I7" s="74">
         <v>74827</v>
       </c>
-      <c r="J7" s="32"/>
+      <c r="J7" s="31">
+        <v>91818</v>
+      </c>
       <c r="K7" s="32"/>
       <c r="L7" s="32"/>
       <c r="M7" s="32"/>
       <c r="N7" s="71"/>
       <c r="O7" s="3"/>
       <c r="P7" s="72"/>
     </row>
     <row r="8" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A8" s="8"/>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="15"/>
       <c r="M8" s="15"/>
       <c r="N8" s="71"/>
       <c r="O8" s="3"/>
       <c r="P8" s="72"/>
     </row>
     <row r="9" spans="1:17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="77" t="s">
+      <c r="A9" s="78" t="s">
         <v>26</v>
       </c>
-      <c r="B9" s="78"/>
-[...10 lines deleted...]
-      <c r="M9" s="79"/>
+      <c r="B9" s="79"/>
+      <c r="C9" s="79"/>
+      <c r="D9" s="79"/>
+      <c r="E9" s="79"/>
+      <c r="F9" s="79"/>
+      <c r="G9" s="79"/>
+      <c r="H9" s="79"/>
+      <c r="I9" s="79"/>
+      <c r="J9" s="79"/>
+      <c r="K9" s="79"/>
+      <c r="L9" s="79"/>
+      <c r="M9" s="80"/>
       <c r="N9" s="19"/>
     </row>
     <row r="10" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A10" s="10">
         <v>2024</v>
       </c>
       <c r="B10" s="17">
         <v>39.299999999999997</v>
       </c>
       <c r="C10" s="22">
         <v>269.10000000000002</v>
       </c>
       <c r="D10" s="17">
         <v>253.2</v>
       </c>
       <c r="E10" s="22">
         <v>223.8</v>
       </c>
       <c r="F10" s="22">
         <v>182.8</v>
       </c>
       <c r="G10" s="22">
         <v>154.69999999999999</v>
       </c>
       <c r="H10" s="22">
@@ -2827,180 +2807,182 @@
       </c>
       <c r="B12" s="33">
         <v>196.7</v>
       </c>
       <c r="C12" s="32">
         <v>167.8</v>
       </c>
       <c r="D12" s="33">
         <v>114.6</v>
       </c>
       <c r="E12" s="32">
         <v>95.1</v>
       </c>
       <c r="F12" s="33">
         <v>86.3</v>
       </c>
       <c r="G12" s="33">
         <v>95.7</v>
       </c>
       <c r="H12" s="33">
         <v>93.9</v>
       </c>
       <c r="I12" s="33">
         <v>91.8</v>
       </c>
-      <c r="J12" s="32"/>
+      <c r="J12" s="33">
+        <v>90.7</v>
+      </c>
       <c r="K12" s="32"/>
       <c r="L12" s="32"/>
       <c r="M12" s="32"/>
     </row>
     <row r="14" spans="1:17" x14ac:dyDescent="0.2">
       <c r="C14" s="73"/>
       <c r="Q14" s="70"/>
     </row>
     <row r="16" spans="1:17" x14ac:dyDescent="0.2">
       <c r="C16" s="4"/>
     </row>
     <row r="19" spans="7:7" x14ac:dyDescent="0.2">
       <c r="G19" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A9:M9"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BEAE592B441854D8E2A5911BDDEE3DB" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="47e488ea1deeb97c76e5744981cd8849">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{92A615A8-47DA-4925-9E64-E0795358F857}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0899216-C791-46E2-AE60-26D41550AA83}">
-[...7 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CF83BFDD-7D3A-467F-A185-4E2F2C7087D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B0899216-C791-46E2-AE60-26D41550AA83}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метаданные 161104</vt:lpstr>
       <vt:lpstr>Метаданные 161203</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>КСП_161104_161203</vt:lpstr>