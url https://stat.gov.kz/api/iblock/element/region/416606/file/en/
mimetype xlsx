--- v0 (2026-09-20)
+++ v1 (2026-10-18)
@@ -777,58 +777,58 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="29">
     <cellStyle name="Акцент1" xfId="1" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="2" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="3" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="4" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="5" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="6" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="10" builtinId="16" customBuiltin="1"/>
@@ -1130,52 +1130,52 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N58"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A40" workbookViewId="0">
-      <selection activeCell="O44" sqref="O44"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="S51" sqref="S51"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.28515625" customWidth="1"/>
     <col min="2" max="2" width="8.42578125" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" customWidth="1"/>
     <col min="4" max="4" width="9.28515625" customWidth="1"/>
     <col min="5" max="5" width="8.42578125" customWidth="1"/>
     <col min="6" max="6" width="9.42578125" customWidth="1"/>
     <col min="7" max="7" width="8.5703125" customWidth="1"/>
     <col min="8" max="8" width="7.42578125" customWidth="1"/>
     <col min="9" max="9" width="8.5703125" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" customWidth="1"/>
     <col min="11" max="11" width="10.140625" customWidth="1"/>
     <col min="12" max="12" width="9.140625" customWidth="1"/>
     <col min="13" max="13" width="9.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="60" t="s">
         <v>16</v>
       </c>
       <c r="B1" s="60"/>
       <c r="C1" s="60"/>
@@ -1327,61 +1327,61 @@
         <v>127.8</v>
       </c>
       <c r="H6" s="7">
         <v>127.1</v>
       </c>
       <c r="I6" s="7">
         <v>126</v>
       </c>
       <c r="J6" s="3">
         <v>124.8</v>
       </c>
       <c r="K6" s="7">
         <v>123.6</v>
       </c>
       <c r="L6" s="13">
         <v>122.6</v>
       </c>
       <c r="M6" s="12">
         <v>122.2</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" s="58">
         <v>2012</v>
       </c>
-      <c r="B7" s="59"/>
-[...9 lines deleted...]
-      <c r="L7" s="59"/>
+      <c r="B7" s="57"/>
+      <c r="C7" s="57"/>
+      <c r="D7" s="57"/>
+      <c r="E7" s="57"/>
+      <c r="F7" s="57"/>
+      <c r="G7" s="57"/>
+      <c r="H7" s="57"/>
+      <c r="I7" s="57"/>
+      <c r="J7" s="57"/>
+      <c r="K7" s="57"/>
+      <c r="L7" s="57"/>
       <c r="M7" s="58"/>
     </row>
     <row r="8" spans="1:13" ht="22.5">
       <c r="A8" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B8" s="25">
         <v>102</v>
       </c>
       <c r="C8" s="4">
         <v>103.6</v>
       </c>
       <c r="D8" s="6">
         <v>103.2</v>
       </c>
       <c r="E8" s="6">
         <v>103.7</v>
       </c>
       <c r="F8" s="6">
         <v>104.9</v>
       </c>
       <c r="G8" s="6">
         <v>106.4</v>
       </c>
       <c r="H8" s="6">
@@ -1423,65 +1423,65 @@
         <v>112.9</v>
       </c>
       <c r="G9" s="6">
         <v>111.5</v>
       </c>
       <c r="H9" s="7">
         <v>110.1</v>
       </c>
       <c r="I9" s="7">
         <v>109.4</v>
       </c>
       <c r="J9" s="3">
         <v>108.5</v>
       </c>
       <c r="K9" s="7">
         <v>107.8</v>
       </c>
       <c r="L9" s="13">
         <v>107.3</v>
       </c>
       <c r="M9" s="12">
         <v>107.6</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="59">
+      <c r="A10" s="57">
         <v>2013</v>
       </c>
-      <c r="B10" s="59"/>
-[...10 lines deleted...]
-      <c r="M10" s="59"/>
+      <c r="B10" s="57"/>
+      <c r="C10" s="57"/>
+      <c r="D10" s="57"/>
+      <c r="E10" s="57"/>
+      <c r="F10" s="57"/>
+      <c r="G10" s="57"/>
+      <c r="H10" s="57"/>
+      <c r="I10" s="57"/>
+      <c r="J10" s="57"/>
+      <c r="K10" s="57"/>
+      <c r="L10" s="57"/>
+      <c r="M10" s="57"/>
     </row>
     <row r="11" spans="1:13" ht="22.5">
       <c r="A11" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="28">
         <v>80.5</v>
       </c>
       <c r="C11" s="23">
         <v>81.400000000000006</v>
       </c>
       <c r="D11" s="24">
         <v>83.2</v>
       </c>
       <c r="E11" s="24">
         <v>83.8</v>
       </c>
       <c r="F11" s="24">
         <v>83.9</v>
       </c>
       <c r="G11" s="21">
         <v>84.5</v>
       </c>
       <c r="H11" s="24">
         <v>85</v>
@@ -1522,65 +1522,65 @@
         <v>93.1</v>
       </c>
       <c r="G12" s="8">
         <v>94.5</v>
       </c>
       <c r="H12" s="48">
         <v>95</v>
       </c>
       <c r="I12" s="48">
         <v>95.3</v>
       </c>
       <c r="J12" s="3">
         <v>95.6</v>
       </c>
       <c r="K12" s="48">
         <v>95.8</v>
       </c>
       <c r="L12" s="49">
         <v>96</v>
       </c>
       <c r="M12" s="26">
         <v>94.9</v>
       </c>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="59">
+      <c r="A13" s="57">
         <v>2014</v>
       </c>
-      <c r="B13" s="59"/>
-[...10 lines deleted...]
-      <c r="M13" s="59"/>
+      <c r="B13" s="57"/>
+      <c r="C13" s="57"/>
+      <c r="D13" s="57"/>
+      <c r="E13" s="57"/>
+      <c r="F13" s="57"/>
+      <c r="G13" s="57"/>
+      <c r="H13" s="57"/>
+      <c r="I13" s="57"/>
+      <c r="J13" s="57"/>
+      <c r="K13" s="57"/>
+      <c r="L13" s="57"/>
+      <c r="M13" s="57"/>
     </row>
     <row r="14" spans="1:13" ht="22.5">
       <c r="A14" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="29">
         <v>102.4</v>
       </c>
       <c r="C14" s="30">
         <v>92.2</v>
       </c>
       <c r="D14" s="30">
         <v>88.9</v>
       </c>
       <c r="E14" s="30">
         <v>92.8</v>
       </c>
       <c r="F14" s="30">
         <v>96.7</v>
       </c>
       <c r="G14" s="30">
         <v>99.7</v>
       </c>
       <c r="H14" s="30">
         <v>102.8</v>
@@ -1621,65 +1621,65 @@
         <v>120.5</v>
       </c>
       <c r="G15" s="8">
         <v>121.9</v>
       </c>
       <c r="H15" s="48">
         <v>123.8</v>
       </c>
       <c r="I15" s="48">
         <v>125.9</v>
       </c>
       <c r="J15" s="3">
         <v>127.6</v>
       </c>
       <c r="K15" s="48">
         <v>128.5</v>
       </c>
       <c r="L15" s="49">
         <v>129.69999999999999</v>
       </c>
       <c r="M15" s="26">
         <v>131.19999999999999</v>
       </c>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="59">
+      <c r="A16" s="57">
         <v>2015</v>
       </c>
-      <c r="B16" s="59"/>
-[...10 lines deleted...]
-      <c r="M16" s="59"/>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+      <c r="D16" s="57"/>
+      <c r="E16" s="57"/>
+      <c r="F16" s="57"/>
+      <c r="G16" s="57"/>
+      <c r="H16" s="57"/>
+      <c r="I16" s="57"/>
+      <c r="J16" s="57"/>
+      <c r="K16" s="57"/>
+      <c r="L16" s="57"/>
+      <c r="M16" s="57"/>
     </row>
     <row r="17" spans="1:13" ht="22.5">
       <c r="A17" s="10" t="s">
         <v>12</v>
       </c>
       <c r="B17" s="28">
         <v>161</v>
       </c>
       <c r="C17" s="23">
         <v>161.69999999999999</v>
       </c>
       <c r="D17" s="24">
         <v>149.30000000000001</v>
       </c>
       <c r="E17" s="24">
         <v>138.1</v>
       </c>
       <c r="F17" s="24">
         <v>135.1</v>
       </c>
       <c r="G17" s="24">
         <v>136.80000000000001</v>
       </c>
       <c r="H17" s="24">
         <v>137.80000000000001</v>
@@ -1723,61 +1723,61 @@
         <v>123.9</v>
       </c>
       <c r="H18" s="48">
         <v>122</v>
       </c>
       <c r="I18" s="48">
         <v>120.3</v>
       </c>
       <c r="J18" s="3">
         <v>119.6</v>
       </c>
       <c r="K18" s="48">
         <v>119.9</v>
       </c>
       <c r="L18" s="49">
         <v>119.2</v>
       </c>
       <c r="M18" s="26">
         <v>117.8</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="58">
         <v>2016</v>
       </c>
-      <c r="B19" s="59"/>
-[...9 lines deleted...]
-      <c r="L19" s="59"/>
+      <c r="B19" s="57"/>
+      <c r="C19" s="57"/>
+      <c r="D19" s="57"/>
+      <c r="E19" s="57"/>
+      <c r="F19" s="57"/>
+      <c r="G19" s="57"/>
+      <c r="H19" s="57"/>
+      <c r="I19" s="57"/>
+      <c r="J19" s="57"/>
+      <c r="K19" s="57"/>
+      <c r="L19" s="57"/>
       <c r="M19" s="58"/>
     </row>
     <row r="20" spans="1:13" ht="22.5">
       <c r="A20" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="28">
         <v>78.8</v>
       </c>
       <c r="C20" s="21">
         <v>85.5</v>
       </c>
       <c r="D20" s="24">
         <v>96.3</v>
       </c>
       <c r="E20" s="24">
         <v>98.1</v>
       </c>
       <c r="F20" s="24">
         <v>95.4</v>
       </c>
       <c r="G20" s="24">
         <v>89.5</v>
       </c>
       <c r="H20" s="24">
@@ -1822,61 +1822,61 @@
         <v>102</v>
       </c>
       <c r="H21" s="48">
         <v>102.1</v>
       </c>
       <c r="I21" s="48">
         <v>102.9</v>
       </c>
       <c r="J21" s="3">
         <v>103.4</v>
       </c>
       <c r="K21" s="48">
         <v>103</v>
       </c>
       <c r="L21" s="48">
         <v>103.1</v>
       </c>
       <c r="M21" s="27">
         <v>103.4</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="58">
         <v>2017</v>
       </c>
-      <c r="B22" s="59"/>
-[...9 lines deleted...]
-      <c r="L22" s="59"/>
+      <c r="B22" s="57"/>
+      <c r="C22" s="57"/>
+      <c r="D22" s="57"/>
+      <c r="E22" s="57"/>
+      <c r="F22" s="57"/>
+      <c r="G22" s="57"/>
+      <c r="H22" s="57"/>
+      <c r="I22" s="57"/>
+      <c r="J22" s="57"/>
+      <c r="K22" s="57"/>
+      <c r="L22" s="57"/>
       <c r="M22" s="58"/>
     </row>
     <row r="23" spans="1:13" ht="22.5">
       <c r="A23" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B23" s="28">
         <v>105.3</v>
       </c>
       <c r="C23" s="21">
         <v>99.6</v>
       </c>
       <c r="D23" s="24">
         <v>98.2</v>
       </c>
       <c r="E23" s="24">
         <v>96.6</v>
       </c>
       <c r="F23" s="24">
         <v>96.1</v>
       </c>
       <c r="G23" s="24">
         <v>95.8</v>
       </c>
       <c r="H23" s="24">
@@ -1921,61 +1921,61 @@
         <v>102.9</v>
       </c>
       <c r="H24" s="50">
         <v>102.3</v>
       </c>
       <c r="I24" s="48">
         <v>101.4</v>
       </c>
       <c r="J24" s="3">
         <v>100.1</v>
       </c>
       <c r="K24" s="48">
         <v>99.3</v>
       </c>
       <c r="L24" s="48">
         <v>98.2</v>
       </c>
       <c r="M24" s="27">
         <v>97.2</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="58">
         <v>2018</v>
       </c>
-      <c r="B25" s="59"/>
-[...9 lines deleted...]
-      <c r="L25" s="59"/>
+      <c r="B25" s="57"/>
+      <c r="C25" s="57"/>
+      <c r="D25" s="57"/>
+      <c r="E25" s="57"/>
+      <c r="F25" s="57"/>
+      <c r="G25" s="57"/>
+      <c r="H25" s="57"/>
+      <c r="I25" s="57"/>
+      <c r="J25" s="57"/>
+      <c r="K25" s="57"/>
+      <c r="L25" s="57"/>
       <c r="M25" s="58"/>
     </row>
     <row r="26" spans="1:13" ht="22.5">
       <c r="A26" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="28">
         <v>108</v>
       </c>
       <c r="C26" s="21">
         <v>112.5</v>
       </c>
       <c r="D26" s="24">
         <v>114.1</v>
       </c>
       <c r="E26" s="24">
         <v>116.3</v>
       </c>
       <c r="F26" s="24">
         <v>116.9</v>
       </c>
       <c r="G26" s="24">
         <v>116.8</v>
       </c>
       <c r="H26" s="24">
@@ -2020,61 +2020,61 @@
         <v>101.2</v>
       </c>
       <c r="H27" s="48">
         <v>100.6</v>
       </c>
       <c r="I27" s="48">
         <v>99.5</v>
       </c>
       <c r="J27" s="3">
         <v>99</v>
       </c>
       <c r="K27" s="48">
         <v>99.6</v>
       </c>
       <c r="L27" s="48">
         <v>99.7</v>
       </c>
       <c r="M27" s="27">
         <v>99.4</v>
       </c>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="58">
         <v>2019</v>
       </c>
-      <c r="B28" s="59"/>
-[...9 lines deleted...]
-      <c r="L28" s="59"/>
+      <c r="B28" s="57"/>
+      <c r="C28" s="57"/>
+      <c r="D28" s="57"/>
+      <c r="E28" s="57"/>
+      <c r="F28" s="57"/>
+      <c r="G28" s="57"/>
+      <c r="H28" s="57"/>
+      <c r="I28" s="57"/>
+      <c r="J28" s="57"/>
+      <c r="K28" s="57"/>
+      <c r="L28" s="57"/>
       <c r="M28" s="58"/>
     </row>
     <row r="29" spans="1:13" ht="22.5">
       <c r="A29" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B29" s="36">
         <v>109.9</v>
       </c>
       <c r="C29" s="32">
         <v>100.6</v>
       </c>
       <c r="D29" s="32">
         <v>99.6</v>
       </c>
       <c r="E29" s="32">
         <v>103.3</v>
       </c>
       <c r="F29" s="32">
         <v>105.5</v>
       </c>
       <c r="G29" s="32">
         <v>106</v>
       </c>
       <c r="H29" s="32">
@@ -2119,61 +2119,61 @@
         <v>87</v>
       </c>
       <c r="H30" s="48">
         <v>87.2</v>
       </c>
       <c r="I30" s="48">
         <v>88</v>
       </c>
       <c r="J30" s="4">
         <v>88.7</v>
       </c>
       <c r="K30" s="48">
         <v>88.5</v>
       </c>
       <c r="L30" s="48">
         <v>88.9</v>
       </c>
       <c r="M30" s="27">
         <v>89.6</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" s="58">
         <v>2020</v>
       </c>
-      <c r="B31" s="59"/>
-[...9 lines deleted...]
-      <c r="L31" s="59"/>
+      <c r="B31" s="57"/>
+      <c r="C31" s="57"/>
+      <c r="D31" s="57"/>
+      <c r="E31" s="57"/>
+      <c r="F31" s="57"/>
+      <c r="G31" s="57"/>
+      <c r="H31" s="57"/>
+      <c r="I31" s="57"/>
+      <c r="J31" s="57"/>
+      <c r="K31" s="57"/>
+      <c r="L31" s="57"/>
       <c r="M31" s="58"/>
     </row>
     <row r="32" spans="1:13" ht="22.5">
       <c r="A32" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B32" s="36">
         <v>99.8</v>
       </c>
       <c r="C32" s="32">
         <v>106.8</v>
       </c>
       <c r="D32" s="32">
         <v>105.6</v>
       </c>
       <c r="E32" s="32">
         <v>92.4</v>
       </c>
       <c r="F32" s="32">
         <v>88.6</v>
       </c>
       <c r="G32" s="32">
         <v>88.3</v>
       </c>
       <c r="H32" s="32">
@@ -2218,61 +2218,61 @@
         <v>106.4</v>
       </c>
       <c r="H33" s="48">
         <v>107.4</v>
       </c>
       <c r="I33" s="48">
         <v>106.8</v>
       </c>
       <c r="J33" s="3">
         <v>106.5</v>
       </c>
       <c r="K33" s="48">
         <v>106.4</v>
       </c>
       <c r="L33" s="48">
         <v>106.6</v>
       </c>
       <c r="M33" s="27">
         <v>106.5</v>
       </c>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="58">
         <v>2021</v>
       </c>
-      <c r="B34" s="59"/>
-[...9 lines deleted...]
-      <c r="L34" s="59"/>
+      <c r="B34" s="57"/>
+      <c r="C34" s="57"/>
+      <c r="D34" s="57"/>
+      <c r="E34" s="57"/>
+      <c r="F34" s="57"/>
+      <c r="G34" s="57"/>
+      <c r="H34" s="57"/>
+      <c r="I34" s="57"/>
+      <c r="J34" s="57"/>
+      <c r="K34" s="57"/>
+      <c r="L34" s="57"/>
       <c r="M34" s="58"/>
     </row>
     <row r="35" spans="1:13" ht="22.5">
       <c r="A35" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B35" s="36">
         <v>109.7</v>
       </c>
       <c r="C35" s="33">
         <v>113.9</v>
       </c>
       <c r="D35" s="33">
         <v>118.6</v>
       </c>
       <c r="E35" s="32">
         <v>134.4</v>
       </c>
       <c r="F35" s="32">
         <v>138</v>
       </c>
       <c r="G35" s="32">
         <v>137.69999999999999</v>
       </c>
       <c r="H35" s="32">
@@ -2317,61 +2317,61 @@
         <v>101.9</v>
       </c>
       <c r="H36" s="48">
         <v>102</v>
       </c>
       <c r="I36" s="48">
         <v>103</v>
       </c>
       <c r="J36" s="3">
         <v>103.6</v>
       </c>
       <c r="K36" s="48">
         <v>104.2</v>
       </c>
       <c r="L36" s="48">
         <v>104.5</v>
       </c>
       <c r="M36" s="27">
         <v>105.3</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="58">
         <v>2022</v>
       </c>
-      <c r="B37" s="59"/>
-[...9 lines deleted...]
-      <c r="L37" s="59"/>
+      <c r="B37" s="57"/>
+      <c r="C37" s="57"/>
+      <c r="D37" s="57"/>
+      <c r="E37" s="57"/>
+      <c r="F37" s="57"/>
+      <c r="G37" s="57"/>
+      <c r="H37" s="57"/>
+      <c r="I37" s="57"/>
+      <c r="J37" s="57"/>
+      <c r="K37" s="57"/>
+      <c r="L37" s="57"/>
       <c r="M37" s="58"/>
     </row>
     <row r="38" spans="1:13" ht="22.5">
       <c r="A38" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B38" s="39">
         <v>107.7</v>
       </c>
       <c r="C38" s="32">
         <v>108.9</v>
       </c>
       <c r="D38" s="32">
         <v>103.8</v>
       </c>
       <c r="E38" s="32">
         <v>100</v>
       </c>
       <c r="F38" s="32">
         <v>98.3</v>
       </c>
       <c r="G38" s="32">
         <v>99.6</v>
       </c>
       <c r="H38" s="32">
@@ -2416,61 +2416,61 @@
         <v>108.5</v>
       </c>
       <c r="H39" s="48">
         <v>109</v>
       </c>
       <c r="I39" s="48">
         <v>110</v>
       </c>
       <c r="J39" s="3">
         <v>110.5</v>
       </c>
       <c r="K39" s="48">
         <v>110.8</v>
       </c>
       <c r="L39" s="48">
         <v>111</v>
       </c>
       <c r="M39" s="40">
         <v>111.1</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="58">
         <v>2023</v>
       </c>
-      <c r="B40" s="59"/>
-[...9 lines deleted...]
-      <c r="L40" s="59"/>
+      <c r="B40" s="57"/>
+      <c r="C40" s="57"/>
+      <c r="D40" s="57"/>
+      <c r="E40" s="57"/>
+      <c r="F40" s="57"/>
+      <c r="G40" s="57"/>
+      <c r="H40" s="57"/>
+      <c r="I40" s="57"/>
+      <c r="J40" s="57"/>
+      <c r="K40" s="57"/>
+      <c r="L40" s="57"/>
       <c r="M40" s="58"/>
     </row>
     <row r="41" spans="1:13" ht="22.5">
       <c r="A41" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B41" s="36">
         <v>151.19999999999999</v>
       </c>
       <c r="C41" s="32">
         <v>156.80000000000001</v>
       </c>
       <c r="D41" s="32">
         <v>157</v>
       </c>
       <c r="E41" s="32">
         <v>153.4</v>
       </c>
       <c r="F41" s="32">
         <v>152.6</v>
       </c>
       <c r="G41" s="32">
         <v>147.5</v>
       </c>
       <c r="H41" s="32">
@@ -2515,61 +2515,61 @@
         <v>108.3</v>
       </c>
       <c r="H42" s="52">
         <v>107.6</v>
       </c>
       <c r="I42" s="52">
         <v>106.4</v>
       </c>
       <c r="J42" s="3">
         <v>105.6</v>
       </c>
       <c r="K42" s="52">
         <v>104.9</v>
       </c>
       <c r="L42" s="52">
         <v>104.5</v>
       </c>
       <c r="M42" s="42">
         <v>104.4</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="58">
         <v>2024</v>
       </c>
-      <c r="B43" s="59"/>
-[...9 lines deleted...]
-      <c r="L43" s="59"/>
+      <c r="B43" s="57"/>
+      <c r="C43" s="57"/>
+      <c r="D43" s="57"/>
+      <c r="E43" s="57"/>
+      <c r="F43" s="57"/>
+      <c r="G43" s="57"/>
+      <c r="H43" s="57"/>
+      <c r="I43" s="57"/>
+      <c r="J43" s="57"/>
+      <c r="K43" s="57"/>
+      <c r="L43" s="57"/>
       <c r="M43" s="58"/>
     </row>
     <row r="44" spans="1:13" ht="22.5">
       <c r="A44" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="36">
         <v>90.1</v>
       </c>
       <c r="C44" s="32">
         <v>80.2</v>
       </c>
       <c r="D44" s="32">
         <v>77.2</v>
       </c>
       <c r="E44" s="34">
         <v>78.599999999999994</v>
       </c>
       <c r="F44" s="32">
         <v>79</v>
       </c>
       <c r="G44" s="32">
         <v>80.2</v>
       </c>
       <c r="H44" s="35">
@@ -2614,61 +2614,61 @@
         <v>105.5</v>
       </c>
       <c r="H45" s="7">
         <v>105.6</v>
       </c>
       <c r="I45" s="7">
         <v>106</v>
       </c>
       <c r="J45" s="3">
         <v>105.9</v>
       </c>
       <c r="K45" s="7">
         <v>105.9</v>
       </c>
       <c r="L45" s="7">
         <v>105.9</v>
       </c>
       <c r="M45" s="14">
         <v>105.8</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="58">
         <v>2025</v>
       </c>
-      <c r="B46" s="59"/>
-[...9 lines deleted...]
-      <c r="L46" s="59"/>
+      <c r="B46" s="57"/>
+      <c r="C46" s="57"/>
+      <c r="D46" s="57"/>
+      <c r="E46" s="57"/>
+      <c r="F46" s="57"/>
+      <c r="G46" s="57"/>
+      <c r="H46" s="57"/>
+      <c r="I46" s="57"/>
+      <c r="J46" s="57"/>
+      <c r="K46" s="57"/>
+      <c r="L46" s="57"/>
       <c r="M46" s="58"/>
     </row>
     <row r="47" spans="1:13" ht="22.5">
       <c r="A47" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B47" s="36">
         <v>104.5</v>
       </c>
       <c r="C47" s="32">
         <v>104.2</v>
       </c>
       <c r="D47" s="32">
         <v>108.6</v>
       </c>
       <c r="E47" s="32">
         <v>108.4</v>
       </c>
       <c r="F47" s="32">
         <v>104.9</v>
       </c>
       <c r="G47" s="22">
         <v>103.5</v>
       </c>
       <c r="H47" s="22">
@@ -2710,129 +2710,133 @@
         <v>104.7</v>
       </c>
       <c r="G48" s="6">
         <v>104.1</v>
       </c>
       <c r="H48" s="7">
         <v>103.1</v>
       </c>
       <c r="I48" s="7">
         <v>102</v>
       </c>
       <c r="J48" s="3">
         <v>101.4</v>
       </c>
       <c r="K48" s="7">
         <v>101.3</v>
       </c>
       <c r="L48" s="13">
         <v>101.2</v>
       </c>
       <c r="M48" s="14">
         <v>100.5</v>
       </c>
     </row>
     <row r="49" spans="1:14">
-      <c r="A49" s="57">
+      <c r="A49" s="59">
         <v>2026</v>
       </c>
-      <c r="B49" s="57"/>
-[...10 lines deleted...]
-      <c r="M49" s="57"/>
+      <c r="B49" s="59"/>
+      <c r="C49" s="59"/>
+      <c r="D49" s="59"/>
+      <c r="E49" s="59"/>
+      <c r="F49" s="59"/>
+      <c r="G49" s="59"/>
+      <c r="H49" s="59"/>
+      <c r="I49" s="59"/>
+      <c r="J49" s="59"/>
+      <c r="K49" s="59"/>
+      <c r="L49" s="59"/>
+      <c r="M49" s="59"/>
     </row>
     <row r="50" spans="1:14" ht="22.5">
       <c r="A50" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B50" s="45">
         <v>64.099999999999994</v>
       </c>
       <c r="C50" s="3">
         <v>69.8</v>
       </c>
       <c r="D50" s="7">
         <v>72.099999999999994</v>
       </c>
       <c r="E50" s="6">
         <v>73.5</v>
       </c>
       <c r="F50" s="6">
         <v>77.400000000000006</v>
       </c>
       <c r="G50" s="6">
         <v>80</v>
       </c>
       <c r="H50" s="7">
         <v>81.900000000000006</v>
       </c>
       <c r="I50" s="7">
         <v>85.6</v>
       </c>
-      <c r="J50" s="3"/>
+      <c r="J50" s="3">
+        <v>88.3</v>
+      </c>
       <c r="K50" s="7"/>
       <c r="L50" s="7"/>
       <c r="M50" s="12"/>
       <c r="N50" s="56"/>
     </row>
     <row r="51" spans="1:14" ht="22.5">
       <c r="A51" s="10" t="s">
         <v>13</v>
       </c>
       <c r="B51" s="45">
         <v>88.9</v>
       </c>
       <c r="C51" s="46">
         <v>90</v>
       </c>
       <c r="D51" s="46">
         <v>91.3</v>
       </c>
       <c r="E51" s="46">
         <v>92.4</v>
       </c>
       <c r="F51" s="44">
         <v>93.8</v>
       </c>
       <c r="G51" s="6">
         <v>94</v>
       </c>
       <c r="H51" s="7">
         <v>95.2</v>
       </c>
       <c r="I51" s="44">
         <v>96.1</v>
       </c>
-      <c r="J51" s="44"/>
+      <c r="J51" s="3">
+        <v>97</v>
+      </c>
       <c r="K51" s="44"/>
       <c r="L51" s="44"/>
       <c r="M51" s="55"/>
       <c r="N51" s="56"/>
     </row>
     <row r="52" spans="1:14" ht="22.5">
       <c r="A52" s="1" t="s">
         <v>15</v>
       </c>
       <c r="B52" s="1"/>
       <c r="C52" s="1"/>
       <c r="D52" s="1"/>
       <c r="E52" s="1"/>
       <c r="F52" s="9"/>
       <c r="G52" s="5"/>
       <c r="H52" s="5"/>
       <c r="I52" s="5"/>
       <c r="J52" s="5"/>
       <c r="K52" s="5"/>
       <c r="L52" s="5"/>
       <c r="M52" s="5"/>
     </row>
     <row r="53" spans="1:14">
       <c r="A53" s="2"/>
       <c r="B53" s="9"/>
@@ -2903,177 +2907,177 @@
       <c r="G57" s="5"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
       <c r="J57" s="5"/>
       <c r="K57" s="5"/>
       <c r="L57" s="5"/>
       <c r="M57" s="5"/>
     </row>
     <row r="58" spans="1:14">
       <c r="A58" s="5"/>
       <c r="B58" s="5"/>
       <c r="C58" s="5"/>
       <c r="D58" s="5"/>
       <c r="E58" s="5"/>
       <c r="F58" s="5"/>
       <c r="G58" s="5"/>
       <c r="H58" s="5"/>
       <c r="I58" s="5"/>
       <c r="J58" s="5"/>
       <c r="K58" s="5"/>
       <c r="L58" s="5"/>
       <c r="M58" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A10:M10"/>
+    <mergeCell ref="A13:M13"/>
     <mergeCell ref="A16:M16"/>
     <mergeCell ref="A37:M37"/>
     <mergeCell ref="A49:M49"/>
     <mergeCell ref="A31:M31"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A28:M28"/>
     <mergeCell ref="A46:M46"/>
     <mergeCell ref="A34:M34"/>
     <mergeCell ref="A40:M40"/>
     <mergeCell ref="A43:M43"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A7:M7"/>
-    <mergeCell ref="A10:M10"/>
-    <mergeCell ref="A13:M13"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33BC03E1-AE2E-4C25-A4BD-727387BE656E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E07BDD9-B754-40B9-9273-3C57B2A097BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33BC03E1-AE2E-4C25-A4BD-727387BE656E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Англ</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>