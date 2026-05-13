--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-405" yWindow="660" windowWidth="19320" windowHeight="6780"/>
+    <workbookView xWindow="120" yWindow="210" windowWidth="19320" windowHeight="6780"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық" sheetId="1" r:id="rId1"/>
     <sheet name="Әйелдер" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Барлық!$A:$A</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Әйелдер!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24" uniqueCount="8">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Барлығы</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
@@ -554,608 +554,636 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:P10"/>
+  <dimension ref="A2:Q10"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="B1" zoomScaleNormal="100" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="L23" sqref="L23"/>
+      <selection activeCell="N17" sqref="N17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27.28515625" style="1" customWidth="1"/>
     <col min="2" max="16" width="10.28515625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:17" x14ac:dyDescent="0.2">
       <c r="B2" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
       <c r="F2" s="32"/>
       <c r="G2" s="32"/>
       <c r="H2" s="32"/>
       <c r="I2" s="32"/>
       <c r="J2" s="32"/>
       <c r="K2" s="32"/>
       <c r="L2" s="32"/>
       <c r="M2" s="32"/>
       <c r="N2" s="32"/>
       <c r="O2" s="32"/>
       <c r="P2" s="32"/>
-    </row>
-    <row r="3" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="Q2" s="32"/>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
     </row>
-    <row r="4" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:17" x14ac:dyDescent="0.2">
       <c r="B4" s="32" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="32"/>
       <c r="D4" s="32"/>
       <c r="E4" s="32"/>
       <c r="F4" s="32"/>
       <c r="G4" s="32"/>
       <c r="H4" s="32"/>
       <c r="I4" s="32"/>
       <c r="J4" s="32"/>
       <c r="K4" s="32"/>
       <c r="L4" s="32"/>
       <c r="M4" s="32"/>
       <c r="N4" s="32"/>
       <c r="O4" s="32"/>
       <c r="P4" s="32"/>
-    </row>
-    <row r="5" spans="1:16" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="Q4" s="32"/>
+    </row>
+    <row r="5" spans="1:17" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="K5" s="4"/>
-      <c r="P5" s="4" t="s">
+      <c r="Q5" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:16" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:17" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="5"/>
       <c r="B6" s="6">
         <v>2010</v>
       </c>
       <c r="C6" s="6">
         <v>2011</v>
       </c>
       <c r="D6" s="6">
         <v>2012</v>
       </c>
       <c r="E6" s="6">
         <v>2013</v>
       </c>
       <c r="F6" s="6">
         <v>2014</v>
       </c>
       <c r="G6" s="6">
         <v>2015</v>
       </c>
       <c r="H6" s="6">
         <v>2016</v>
       </c>
       <c r="I6" s="6">
         <v>2017</v>
       </c>
       <c r="J6" s="6">
         <v>2018</v>
       </c>
       <c r="K6" s="6">
         <v>2019</v>
       </c>
       <c r="L6" s="6">
         <v>2020</v>
       </c>
       <c r="M6" s="7">
         <v>2021</v>
       </c>
       <c r="N6" s="6">
         <v>2022</v>
       </c>
       <c r="O6" s="7">
         <v>2023</v>
       </c>
       <c r="P6" s="6">
         <v>2024</v>
       </c>
-    </row>
-    <row r="7" spans="1:16" s="16" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="Q6" s="7">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="16" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="10">
         <v>5</v>
       </c>
       <c r="C7" s="11">
         <v>7</v>
       </c>
       <c r="D7" s="11">
         <v>12</v>
       </c>
       <c r="E7" s="11">
         <v>10</v>
       </c>
       <c r="F7" s="11">
         <v>9</v>
       </c>
       <c r="G7" s="12">
         <v>8</v>
       </c>
       <c r="H7" s="12">
         <v>12</v>
       </c>
       <c r="I7" s="12">
         <v>30</v>
       </c>
       <c r="J7" s="13">
         <v>65</v>
       </c>
       <c r="K7" s="14">
         <v>62</v>
       </c>
       <c r="L7" s="14">
         <v>81</v>
       </c>
       <c r="M7" s="14">
         <v>57</v>
       </c>
       <c r="N7" s="15">
         <v>76</v>
       </c>
       <c r="O7" s="16">
         <v>51</v>
       </c>
       <c r="P7" s="16">
         <v>62</v>
       </c>
-    </row>
-    <row r="8" spans="1:16" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="Q7" s="16">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="18">
         <v>5</v>
       </c>
       <c r="C8" s="19">
         <v>6</v>
       </c>
       <c r="D8" s="19">
         <v>5</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="19">
         <v>4</v>
       </c>
       <c r="G8" s="19">
         <v>4</v>
       </c>
       <c r="H8" s="19">
         <v>5</v>
       </c>
       <c r="I8" s="19">
         <v>23</v>
       </c>
       <c r="J8" s="13">
         <v>39</v>
       </c>
       <c r="K8" s="21">
         <v>4</v>
       </c>
       <c r="L8" s="21">
         <v>39</v>
       </c>
       <c r="M8" s="21">
         <v>24</v>
       </c>
       <c r="N8" s="11">
         <v>17</v>
       </c>
       <c r="O8" s="3">
         <v>6</v>
       </c>
       <c r="P8" s="3">
         <v>25</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="Q8" s="3">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="23" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="23" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="24">
         <v>1</v>
       </c>
       <c r="F9" s="24">
         <v>5</v>
       </c>
       <c r="G9" s="25">
         <v>5</v>
       </c>
       <c r="H9" s="23" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="24">
         <v>4</v>
       </c>
       <c r="J9" s="26">
         <v>3</v>
       </c>
       <c r="K9" s="27">
         <v>4</v>
       </c>
       <c r="L9" s="27">
         <v>21</v>
       </c>
       <c r="M9" s="28">
         <v>35</v>
       </c>
       <c r="N9" s="29">
         <v>4</v>
       </c>
       <c r="O9" s="29">
         <v>12</v>
       </c>
       <c r="P9" s="29">
         <v>7</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+      <c r="Q9" s="29">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="B2:P2"/>
-    <mergeCell ref="B4:P4"/>
+    <mergeCell ref="B2:Q2"/>
+    <mergeCell ref="B4:Q4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="60" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:P10"/>
+  <dimension ref="A2:Q10"/>
   <sheetViews>
     <sheetView topLeftCell="B1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="D41" sqref="D41"/>
+      <selection activeCell="N14" sqref="N14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27.28515625" style="1" customWidth="1"/>
     <col min="2" max="16" width="10.28515625" style="1" customWidth="1"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:17" x14ac:dyDescent="0.2">
       <c r="B2" s="32" t="s">
         <v>4</v>
       </c>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
       <c r="F2" s="32"/>
       <c r="G2" s="32"/>
       <c r="H2" s="32"/>
       <c r="I2" s="32"/>
       <c r="J2" s="32"/>
       <c r="K2" s="32"/>
       <c r="L2" s="32"/>
       <c r="M2" s="32"/>
       <c r="N2" s="32"/>
       <c r="O2" s="32"/>
       <c r="P2" s="32"/>
-    </row>
-    <row r="3" spans="1:16" x14ac:dyDescent="0.2">
+      <c r="Q2" s="32"/>
+    </row>
+    <row r="3" spans="1:17" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
     </row>
-    <row r="4" spans="1:16" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:17" x14ac:dyDescent="0.2">
       <c r="B4" s="33" t="s">
         <v>3</v>
       </c>
       <c r="C4" s="33"/>
       <c r="D4" s="33"/>
       <c r="E4" s="33"/>
       <c r="F4" s="33"/>
       <c r="G4" s="33"/>
       <c r="H4" s="33"/>
       <c r="I4" s="33"/>
       <c r="J4" s="33"/>
       <c r="K4" s="33"/>
       <c r="L4" s="33"/>
       <c r="M4" s="33"/>
       <c r="N4" s="33"/>
       <c r="O4" s="33"/>
       <c r="P4" s="33"/>
-    </row>
-    <row r="5" spans="1:16" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="Q4" s="33"/>
+    </row>
+    <row r="5" spans="1:17" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="K5" s="4"/>
-      <c r="P5" s="4" t="s">
+      <c r="Q5" s="4" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:16" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:17" s="8" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="5"/>
       <c r="B6" s="6">
         <v>2010</v>
       </c>
       <c r="C6" s="6">
         <v>2011</v>
       </c>
       <c r="D6" s="6">
         <v>2012</v>
       </c>
       <c r="E6" s="6">
         <v>2013</v>
       </c>
       <c r="F6" s="6">
         <v>2014</v>
       </c>
       <c r="G6" s="6">
         <v>2015</v>
       </c>
       <c r="H6" s="6">
         <v>2016</v>
       </c>
       <c r="I6" s="6">
         <v>2017</v>
       </c>
       <c r="J6" s="6">
         <v>2018</v>
       </c>
       <c r="K6" s="6">
         <v>2019</v>
       </c>
       <c r="L6" s="6">
         <v>2020</v>
       </c>
       <c r="M6" s="7">
         <v>2021</v>
       </c>
       <c r="N6" s="6">
         <v>2022</v>
       </c>
       <c r="O6" s="7">
         <v>2023</v>
       </c>
       <c r="P6" s="6">
         <v>2024</v>
       </c>
-    </row>
-    <row r="7" spans="1:16" s="16" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="Q6" s="7">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:17" s="16" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="10">
         <v>5</v>
       </c>
       <c r="C7" s="11">
         <v>5</v>
       </c>
       <c r="D7" s="11">
         <v>9</v>
       </c>
       <c r="E7" s="11">
         <v>7</v>
       </c>
       <c r="F7" s="11">
         <v>6</v>
       </c>
       <c r="G7" s="12">
         <v>4</v>
       </c>
       <c r="H7" s="12">
         <v>7</v>
       </c>
       <c r="I7" s="12">
         <v>17</v>
       </c>
       <c r="J7" s="13">
         <v>38</v>
       </c>
       <c r="K7" s="14">
         <v>35</v>
       </c>
       <c r="L7" s="14">
         <v>44</v>
       </c>
       <c r="M7" s="16">
         <v>34</v>
       </c>
       <c r="N7" s="15">
         <v>44</v>
       </c>
       <c r="O7" s="16">
         <v>27</v>
       </c>
       <c r="P7" s="16">
         <v>35</v>
       </c>
-    </row>
-    <row r="8" spans="1:16" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="Q7" s="16">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="30" t="s">
         <v>0</v>
       </c>
       <c r="C8" s="31" t="s">
         <v>0</v>
       </c>
       <c r="D8" s="19">
         <v>4</v>
       </c>
       <c r="E8" s="20" t="s">
         <v>0</v>
       </c>
       <c r="F8" s="19">
         <v>2</v>
       </c>
       <c r="G8" s="19">
         <v>2</v>
       </c>
       <c r="H8" s="19">
         <v>4</v>
       </c>
       <c r="I8" s="19">
         <v>13</v>
       </c>
       <c r="J8" s="13">
         <v>23</v>
       </c>
       <c r="K8" s="14">
         <v>2</v>
       </c>
       <c r="L8" s="14">
         <v>19</v>
       </c>
       <c r="M8" s="14">
         <v>15</v>
       </c>
       <c r="N8" s="11">
         <v>8</v>
       </c>
       <c r="O8" s="3">
         <v>3</v>
       </c>
       <c r="P8" s="3">
         <v>15</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="Q8" s="3">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="22" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>0</v>
       </c>
       <c r="C9" s="24" t="s">
         <v>0</v>
       </c>
       <c r="D9" s="23" t="s">
         <v>0</v>
       </c>
       <c r="E9" s="24">
         <v>1</v>
       </c>
       <c r="F9" s="24">
         <v>3</v>
       </c>
       <c r="G9" s="25">
         <v>4</v>
       </c>
       <c r="H9" s="23" t="s">
         <v>0</v>
       </c>
       <c r="I9" s="24">
         <v>2</v>
       </c>
       <c r="J9" s="26">
         <v>1</v>
       </c>
       <c r="K9" s="27">
         <v>3</v>
       </c>
       <c r="L9" s="27">
         <v>11</v>
       </c>
       <c r="M9" s="27">
         <v>21</v>
       </c>
       <c r="N9" s="29">
         <v>2</v>
       </c>
       <c r="O9" s="29">
         <v>5</v>
       </c>
       <c r="P9" s="29">
         <v>5</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+      <c r="Q9" s="29">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="B2:P2"/>
-    <mergeCell ref="B4:P4"/>
+    <mergeCell ref="B2:Q2"/>
+    <mergeCell ref="B4:Q4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>