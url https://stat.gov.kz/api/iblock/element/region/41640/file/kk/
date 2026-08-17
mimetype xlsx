--- v0 (2026-04-14)
+++ v1 (2026-08-17)
@@ -5,79 +5,79 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="-12" windowWidth="14508" windowHeight="12456" tabRatio="674"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12840" tabRatio="674"/>
   </bookViews>
   <sheets>
-    <sheet name="таб.5" sheetId="17" r:id="rId1"/>
+    <sheet name="индекстер" sheetId="17" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_Order1" hidden="1">255</definedName>
     <definedName name="_Order2" hidden="1">255</definedName>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">таб.5!$A$5:$AH$57</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">индекстер!$A$5:$AH$57</definedName>
     <definedName name="aa?">#REF!</definedName>
     <definedName name="Aaca">[0]!Eeno1</definedName>
     <definedName name="bul96.xls">[0]!Лист1</definedName>
     <definedName name="ddd">[0]!Лист1</definedName>
     <definedName name="База">[0]!Лист1</definedName>
     <definedName name="гол">[0]!Лист1</definedName>
     <definedName name="е">[0]!Eeno1</definedName>
-    <definedName name="_xlnm.Print_Titles" localSheetId="0">таб.5!$4:$4</definedName>
+    <definedName name="_xlnm.Print_Titles" localSheetId="0">индекстер!$4:$4</definedName>
     <definedName name="не">[0]!Eeno1</definedName>
     <definedName name="с124">'[1]Fasl96-97'!$B$265</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="335" uniqueCount="121">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="356" uniqueCount="139">
   <si>
     <t>4,2 есе</t>
   </si>
   <si>
     <t>3,2 есе</t>
   </si>
   <si>
     <t>3,3 есе</t>
   </si>
   <si>
     <t>4,3 есе</t>
   </si>
   <si>
     <t>6,5 есе</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>54,7 есе</t>
   </si>
   <si>
     <t>6,6 есе</t>
   </si>
   <si>
@@ -278,53 +278,50 @@
   <si>
     <t>99,3</t>
   </si>
   <si>
     <t>97,1</t>
   </si>
   <si>
     <t>94,3</t>
   </si>
   <si>
     <t>107,5</t>
   </si>
   <si>
     <t>95,7</t>
   </si>
   <si>
     <t>96,3</t>
   </si>
   <si>
     <t>103,6</t>
   </si>
   <si>
     <t>139,9</t>
   </si>
   <si>
-    <t>10,6 есе</t>
-[...1 lines deleted...]
-  <si>
     <t>өткен жылға пайызбен</t>
   </si>
   <si>
     <t>Өнеркәсіп</t>
   </si>
   <si>
     <t>4,5 есе</t>
   </si>
   <si>
     <t>4,6 есе</t>
   </si>
   <si>
     <t>2,0 есе</t>
   </si>
   <si>
     <t>2,4 есе</t>
   </si>
   <si>
     <t xml:space="preserve">2,3 есе </t>
   </si>
   <si>
     <t>3,0 есе</t>
   </si>
   <si>
     <t>2,8 есе</t>
@@ -392,68 +389,125 @@
   <si>
     <t>Металлургия өндірісі</t>
   </si>
   <si>
     <t xml:space="preserve">Негізгі асыл және түсті металдар өндіру </t>
   </si>
   <si>
     <t>Басқа топтамаларға енгізілмеген машиналар мен жабдықтар өндіру</t>
   </si>
   <si>
     <t>Автомобильдер, тіркемелер және жартылай тіркемелер өндіру</t>
   </si>
   <si>
     <t>Кен өндіру өнеркәсібінде саласындағы кызметтер көрсету</t>
   </si>
   <si>
     <t>Жеңіл өнеркәсіп</t>
   </si>
   <si>
     <t>Полиграфиялық қызмет және жазылған ақпарат жеткізгіштерін жаңғырту</t>
   </si>
   <si>
     <t>Өзге де дайын бұйымдар өндіру</t>
   </si>
   <si>
-    <t xml:space="preserve"> 4,3 есе</t>
-[...1 lines deleted...]
-  <si>
     <t>Компьютерлер, электрондық  және оптикалық жабдықтар өндіру</t>
+  </si>
+  <si>
+    <t>1990*</t>
+  </si>
+  <si>
+    <t>1991*</t>
+  </si>
+  <si>
+    <t>1992*</t>
+  </si>
+  <si>
+    <t>1993*</t>
+  </si>
+  <si>
+    <t>1994*</t>
+  </si>
+  <si>
+    <t>1995*</t>
+  </si>
+  <si>
+    <t>1996*</t>
+  </si>
+  <si>
+    <t>1997*</t>
+  </si>
+  <si>
+    <t>1998*</t>
+  </si>
+  <si>
+    <t>1999*</t>
+  </si>
+  <si>
+    <t>2000*</t>
+  </si>
+  <si>
+    <t>2001*</t>
+  </si>
+  <si>
+    <t>2002*</t>
+  </si>
+  <si>
+    <t>2003*</t>
+  </si>
+  <si>
+    <t>2004*</t>
+  </si>
+  <si>
+    <t>2005*</t>
+  </si>
+  <si>
+    <t>2006*</t>
+  </si>
+  <si>
+    <t>2007*</t>
+  </si>
+  <si>
+    <t>2008*</t>
+  </si>
+  <si>
+    <t>2009*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="166" formatCode="0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="42" x14ac:knownFonts="1">
+  <fonts count="33" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
@@ -577,198 +631,113 @@
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="17"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="MS Sans Serif"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...11 lines deleted...]
-    <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
+      <b/>
+      <sz val="8"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...55 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
+      <i/>
       <sz val="8"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <b/>
+      <i/>
       <sz val="8"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
-[...7 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <color rgb="FF000000"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...7 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="24">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="31"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="45"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="42"/>
       </patternFill>
     </fill>
     <fill>
@@ -1071,363 +1040,329 @@
     <xf numFmtId="0" fontId="5" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="7" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="20" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="20" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="21" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="23" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="107">
+  <cellXfs count="95">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="50" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" xfId="49" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="49" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="0" xfId="48" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" xfId="58" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="0" xfId="48" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="27" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="27" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="27" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="10" xfId="49" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" xfId="49" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="49" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="49" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="34" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="49" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="26" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="1" fontId="26" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="50" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...199 lines deleted...]
-    <xf numFmtId="0" fontId="35" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="60">
     <cellStyle name="20% - Акцент1" xfId="1" builtinId="30" customBuiltin="1"/>
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент2" xfId="3" builtinId="34" customBuiltin="1"/>
     <cellStyle name="20% - Акцент2 2" xfId="4"/>
     <cellStyle name="20% - Акцент3" xfId="5" builtinId="38" customBuiltin="1"/>
     <cellStyle name="20% - Акцент3 2" xfId="6"/>
     <cellStyle name="20% - Акцент4" xfId="7" builtinId="42" customBuiltin="1"/>
     <cellStyle name="20% - Акцент4 2" xfId="8"/>
     <cellStyle name="20% - Акцент5" xfId="9" builtinId="46" customBuiltin="1"/>
     <cellStyle name="20% - Акцент5 2" xfId="10"/>
     <cellStyle name="20% - Акцент6" xfId="11" builtinId="50" customBuiltin="1"/>
     <cellStyle name="20% - Акцент6 2" xfId="12"/>
     <cellStyle name="40% - Акцент1" xfId="13" builtinId="31" customBuiltin="1"/>
     <cellStyle name="40% - Акцент1 2" xfId="14"/>
     <cellStyle name="40% - Акцент2" xfId="15" builtinId="35" customBuiltin="1"/>
     <cellStyle name="40% - Акцент2 2" xfId="16"/>
     <cellStyle name="40% - Акцент3" xfId="17" builtinId="39" customBuiltin="1"/>
     <cellStyle name="40% - Акцент3 2" xfId="18"/>
     <cellStyle name="40% - Акцент4" xfId="19" builtinId="43" customBuiltin="1"/>
     <cellStyle name="40% - Акцент4 2" xfId="20"/>
     <cellStyle name="40% - Акцент5" xfId="21" builtinId="47" customBuiltin="1"/>
@@ -1777,7323 +1712,7475 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AJ190"/>
+  <dimension ref="A1:AK190"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A34" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AC1" activePane="topRight" state="frozen"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="Z1" activePane="topRight" state="frozen"/>
       <selection activeCell="B1" sqref="B1"/>
-      <selection pane="topRight" activeCell="AF62" sqref="AF62"/>
+      <selection pane="topRight" activeCell="AF15" sqref="AF15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="12" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="41.5546875" style="1" customWidth="1"/>
-[...10 lines deleted...]
-    <col min="37" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="41.5703125" style="4" customWidth="1"/>
+    <col min="2" max="17" width="8.7109375" style="5" customWidth="1"/>
+    <col min="18" max="24" width="8.7109375" style="4" customWidth="1"/>
+    <col min="25" max="27" width="8.7109375" style="7" customWidth="1"/>
+    <col min="28" max="30" width="8.7109375" style="4" customWidth="1"/>
+    <col min="31" max="31" width="6.140625" style="4" bestFit="1" customWidth="1"/>
+    <col min="32" max="32" width="7.7109375" style="4" customWidth="1"/>
+    <col min="33" max="33" width="7.7109375" style="4" bestFit="1" customWidth="1"/>
+    <col min="34" max="34" width="6.7109375" style="4" customWidth="1"/>
+    <col min="35" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36" ht="13.8" x14ac:dyDescent="0.3">
-[...84 lines deleted...]
-      <c r="AG3" s="106" t="s">
+    <row r="1" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="B1" s="92"/>
+      <c r="C1" s="92"/>
+      <c r="D1" s="92"/>
+      <c r="E1" s="92"/>
+      <c r="F1" s="92"/>
+      <c r="G1" s="92"/>
+      <c r="H1" s="92"/>
+      <c r="I1" s="92"/>
+      <c r="J1" s="92"/>
+      <c r="K1" s="92"/>
+      <c r="L1" s="92"/>
+      <c r="M1" s="92"/>
+      <c r="N1" s="92"/>
+      <c r="O1" s="92"/>
+      <c r="P1" s="92"/>
+      <c r="Q1" s="92"/>
+      <c r="R1" s="92"/>
+      <c r="S1" s="92"/>
+      <c r="T1" s="92"/>
+      <c r="U1" s="92"/>
+      <c r="V1" s="92"/>
+      <c r="W1" s="92"/>
+      <c r="X1" s="92"/>
+      <c r="Y1" s="92"/>
+      <c r="Z1" s="92"/>
+      <c r="AA1" s="92"/>
+      <c r="AD1" s="69"/>
+    </row>
+    <row r="2" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="B2" s="70"/>
+      <c r="C2" s="70"/>
+      <c r="D2" s="70"/>
+      <c r="E2" s="70"/>
+      <c r="F2" s="70"/>
+      <c r="G2" s="70"/>
+      <c r="H2" s="70"/>
+      <c r="I2" s="70"/>
+      <c r="J2" s="70"/>
+      <c r="K2" s="70"/>
+      <c r="L2" s="70"/>
+      <c r="M2" s="70"/>
+      <c r="N2" s="70"/>
+      <c r="O2" s="70"/>
+      <c r="P2" s="70"/>
+      <c r="Q2" s="70"/>
+      <c r="R2" s="70"/>
+      <c r="S2" s="70"/>
+      <c r="T2" s="70"/>
+      <c r="U2" s="70"/>
+      <c r="V2" s="70"/>
+      <c r="W2" s="70"/>
+      <c r="X2" s="70"/>
+      <c r="AD2" s="69"/>
+    </row>
+    <row r="3" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="R3" s="6"/>
+      <c r="U3" s="5"/>
+      <c r="V3" s="5"/>
+      <c r="W3" s="5"/>
+      <c r="X3" s="5"/>
+      <c r="AA3" s="8"/>
+      <c r="AB3" s="8"/>
+      <c r="AC3" s="8"/>
+      <c r="AD3" s="8"/>
+      <c r="AE3" s="8"/>
+      <c r="AH3" s="9"/>
+      <c r="AI3" s="94" t="s">
+        <v>81</v>
+      </c>
+      <c r="AJ3" s="94"/>
+      <c r="AK3" s="94"/>
+    </row>
+    <row r="4" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A4" s="81"/>
+      <c r="B4" s="82" t="s">
+        <v>119</v>
+      </c>
+      <c r="C4" s="83" t="s">
+        <v>120</v>
+      </c>
+      <c r="D4" s="83" t="s">
+        <v>121</v>
+      </c>
+      <c r="E4" s="83" t="s">
+        <v>122</v>
+      </c>
+      <c r="F4" s="83" t="s">
+        <v>123</v>
+      </c>
+      <c r="G4" s="83" t="s">
+        <v>124</v>
+      </c>
+      <c r="H4" s="83" t="s">
+        <v>125</v>
+      </c>
+      <c r="I4" s="83" t="s">
+        <v>126</v>
+      </c>
+      <c r="J4" s="83" t="s">
+        <v>127</v>
+      </c>
+      <c r="K4" s="83" t="s">
+        <v>128</v>
+      </c>
+      <c r="L4" s="83" t="s">
+        <v>129</v>
+      </c>
+      <c r="M4" s="83" t="s">
+        <v>130</v>
+      </c>
+      <c r="N4" s="83" t="s">
+        <v>131</v>
+      </c>
+      <c r="O4" s="83" t="s">
+        <v>132</v>
+      </c>
+      <c r="P4" s="83" t="s">
+        <v>133</v>
+      </c>
+      <c r="Q4" s="83" t="s">
+        <v>134</v>
+      </c>
+      <c r="R4" s="84" t="s">
+        <v>135</v>
+      </c>
+      <c r="S4" s="84" t="s">
+        <v>136</v>
+      </c>
+      <c r="T4" s="84" t="s">
+        <v>137</v>
+      </c>
+      <c r="U4" s="84" t="s">
+        <v>138</v>
+      </c>
+      <c r="V4" s="84">
+        <v>2010</v>
+      </c>
+      <c r="W4" s="84">
+        <v>2011</v>
+      </c>
+      <c r="X4" s="85">
+        <v>2012</v>
+      </c>
+      <c r="Y4" s="86">
+        <v>2013</v>
+      </c>
+      <c r="Z4" s="87">
+        <v>2014</v>
+      </c>
+      <c r="AA4" s="86">
+        <v>2015</v>
+      </c>
+      <c r="AB4" s="88">
+        <v>2016</v>
+      </c>
+      <c r="AC4" s="85">
+        <v>2017</v>
+      </c>
+      <c r="AD4" s="85">
+        <v>2018</v>
+      </c>
+      <c r="AE4" s="85">
+        <v>2019</v>
+      </c>
+      <c r="AF4" s="90">
+        <v>2020</v>
+      </c>
+      <c r="AG4" s="85">
+        <v>2021</v>
+      </c>
+      <c r="AH4" s="89">
+        <v>2022</v>
+      </c>
+      <c r="AI4" s="89">
+        <v>2023</v>
+      </c>
+      <c r="AJ4" s="85">
+        <v>2024</v>
+      </c>
+      <c r="AK4" s="85">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A5" s="10" t="s">
         <v>82</v>
       </c>
-      <c r="AH3" s="106"/>
-[...114 lines deleted...]
-      <c r="B5" s="36">
+      <c r="B5" s="11">
         <v>113.8</v>
       </c>
-      <c r="C5" s="36">
+      <c r="C5" s="11">
         <v>99.1</v>
       </c>
-      <c r="D5" s="36">
+      <c r="D5" s="11">
         <v>81.099999999999994</v>
       </c>
-      <c r="E5" s="36">
+      <c r="E5" s="11">
         <v>79.5</v>
       </c>
-      <c r="F5" s="36">
+      <c r="F5" s="11">
         <v>76.400000000000006</v>
       </c>
-      <c r="G5" s="36">
+      <c r="G5" s="11">
         <v>93.2</v>
       </c>
-      <c r="H5" s="36">
+      <c r="H5" s="11">
         <v>82.5</v>
       </c>
-      <c r="I5" s="36">
+      <c r="I5" s="11">
         <v>104.8</v>
       </c>
-      <c r="J5" s="23">
+      <c r="J5" s="12">
         <v>77.5</v>
       </c>
-      <c r="K5" s="23">
+      <c r="K5" s="12">
         <v>85.4</v>
       </c>
-      <c r="L5" s="23">
+      <c r="L5" s="12">
         <v>128.5</v>
       </c>
-      <c r="M5" s="23">
+      <c r="M5" s="12">
         <v>91.1</v>
       </c>
-      <c r="N5" s="23">
+      <c r="N5" s="12">
         <v>119.7</v>
       </c>
-      <c r="O5" s="23">
+      <c r="O5" s="12">
         <v>110.3</v>
       </c>
-      <c r="P5" s="23">
+      <c r="P5" s="12">
         <v>116.3</v>
       </c>
-      <c r="Q5" s="23">
+      <c r="Q5" s="12">
         <v>94.7</v>
       </c>
-      <c r="R5" s="23">
+      <c r="R5" s="12">
         <v>111.1</v>
       </c>
-      <c r="S5" s="23">
+      <c r="S5" s="12">
         <v>112</v>
       </c>
-      <c r="T5" s="23">
+      <c r="T5" s="12">
         <v>113.9</v>
       </c>
-      <c r="U5" s="23">
+      <c r="U5" s="12">
         <v>101.6</v>
       </c>
-      <c r="V5" s="37">
+      <c r="V5" s="13">
         <v>112.6</v>
       </c>
-      <c r="W5" s="37">
+      <c r="W5" s="13">
         <v>100.9</v>
       </c>
-      <c r="X5" s="38">
+      <c r="X5" s="14">
         <v>101.7</v>
       </c>
-      <c r="Y5" s="33">
+      <c r="Y5" s="7">
         <v>100.6</v>
       </c>
-      <c r="Z5" s="39">
+      <c r="Z5" s="15">
         <v>100.2</v>
       </c>
-      <c r="AA5" s="39">
+      <c r="AA5" s="15">
         <v>81.8</v>
       </c>
-      <c r="AB5" s="40">
+      <c r="AB5" s="16">
         <v>98.8</v>
       </c>
       <c r="AC5" s="17">
         <v>105.4</v>
       </c>
-      <c r="AD5" s="75">
+      <c r="AD5" s="18">
         <v>110.6</v>
       </c>
-      <c r="AE5" s="24">
+      <c r="AE5" s="19">
         <v>115.9</v>
       </c>
-      <c r="AF5" s="25">
+      <c r="AF5" s="1">
         <v>107.8</v>
       </c>
-      <c r="AG5" s="76">
+      <c r="AG5" s="1">
         <v>110.6</v>
       </c>
-      <c r="AH5" s="76">
+      <c r="AH5" s="1">
         <v>96</v>
       </c>
-      <c r="AI5" s="25">
+      <c r="AI5" s="1">
         <v>105.7</v>
       </c>
-      <c r="AJ5" s="25">
+      <c r="AJ5" s="1">
         <v>102.7</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B6" s="36">
+      <c r="AK5" s="1">
+        <v>105.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A6" s="20" t="s">
+        <v>104</v>
+      </c>
+      <c r="B6" s="11">
         <v>100.1</v>
       </c>
-      <c r="C6" s="36">
+      <c r="C6" s="11">
         <v>97.8</v>
       </c>
-      <c r="D6" s="36">
+      <c r="D6" s="11">
         <v>87.6</v>
       </c>
-      <c r="E6" s="36">
+      <c r="E6" s="11">
         <v>72.900000000000006</v>
       </c>
-      <c r="F6" s="36">
+      <c r="F6" s="11">
         <v>80.7</v>
       </c>
-      <c r="G6" s="36">
+      <c r="G6" s="11">
         <v>144.19999999999999</v>
       </c>
-      <c r="H6" s="36">
+      <c r="H6" s="11">
         <v>80.599999999999994</v>
       </c>
-      <c r="I6" s="36">
+      <c r="I6" s="11">
         <v>111.3</v>
       </c>
-      <c r="J6" s="23">
+      <c r="J6" s="12">
         <v>60.9</v>
       </c>
-      <c r="K6" s="23">
+      <c r="K6" s="12">
         <v>98.2</v>
       </c>
-      <c r="L6" s="23">
+      <c r="L6" s="12">
         <v>187.2</v>
       </c>
-      <c r="M6" s="23">
+      <c r="M6" s="12">
         <v>96.4</v>
       </c>
-      <c r="N6" s="23">
+      <c r="N6" s="12">
         <v>140.5</v>
       </c>
-      <c r="O6" s="23">
+      <c r="O6" s="12">
         <v>111.5</v>
       </c>
-      <c r="P6" s="23">
+      <c r="P6" s="12">
         <v>115.9</v>
       </c>
-      <c r="Q6" s="23">
+      <c r="Q6" s="12">
         <v>85.3</v>
       </c>
-      <c r="R6" s="23">
+      <c r="R6" s="12">
         <v>116.3</v>
       </c>
-      <c r="S6" s="23">
+      <c r="S6" s="12">
         <v>108.9</v>
       </c>
-      <c r="T6" s="23">
+      <c r="T6" s="12">
         <v>118.7</v>
       </c>
-      <c r="U6" s="23">
+      <c r="U6" s="12">
         <v>101</v>
       </c>
-      <c r="V6" s="37">
+      <c r="V6" s="13">
         <v>115.8</v>
       </c>
-      <c r="W6" s="37">
+      <c r="W6" s="13">
         <v>100.1</v>
       </c>
-      <c r="X6" s="38">
+      <c r="X6" s="14">
         <v>99.1</v>
       </c>
-      <c r="Y6" s="41">
+      <c r="Y6" s="21">
         <v>96.2</v>
       </c>
-      <c r="Z6" s="39">
+      <c r="Z6" s="15">
         <v>93.1</v>
       </c>
-      <c r="AA6" s="39">
+      <c r="AA6" s="15">
         <v>70</v>
       </c>
-      <c r="AB6" s="40">
+      <c r="AB6" s="16">
         <v>90.8</v>
       </c>
       <c r="AC6" s="17">
         <v>105.1</v>
       </c>
-      <c r="AD6" s="75">
+      <c r="AD6" s="18">
         <v>116.9</v>
       </c>
-      <c r="AE6" s="24">
+      <c r="AE6" s="19">
         <v>106.5</v>
       </c>
-      <c r="AF6" s="25">
+      <c r="AF6" s="1">
         <v>95.4</v>
       </c>
-      <c r="AG6" s="76">
+      <c r="AG6" s="1">
         <v>106.2</v>
       </c>
-      <c r="AH6" s="76">
+      <c r="AH6" s="1">
         <v>82.6</v>
       </c>
-      <c r="AI6" s="25">
+      <c r="AI6" s="1">
         <v>91.1</v>
       </c>
-      <c r="AJ6" s="25">
+      <c r="AJ6" s="1">
         <v>109</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="42" t="s">
+      <c r="AK6" s="1">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A7" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="36">
+      <c r="B7" s="11">
         <v>96.9</v>
       </c>
-      <c r="C7" s="36">
+      <c r="C7" s="11">
         <v>96.1</v>
       </c>
-      <c r="D7" s="36">
+      <c r="D7" s="11">
         <v>109.6</v>
       </c>
-      <c r="E7" s="36">
+      <c r="E7" s="11">
         <v>99.8</v>
       </c>
-      <c r="F7" s="36">
+      <c r="F7" s="11">
         <v>60.6</v>
       </c>
-      <c r="G7" s="36">
+      <c r="G7" s="11">
         <v>26.6</v>
       </c>
-      <c r="H7" s="36">
+      <c r="H7" s="11">
         <v>115.2</v>
       </c>
-      <c r="I7" s="36">
+      <c r="I7" s="11">
         <v>19.3</v>
       </c>
-      <c r="J7" s="23">
+      <c r="J7" s="12">
         <v>13.6</v>
       </c>
-      <c r="K7" s="23" t="s">
-[...5 lines deleted...]
-      <c r="M7" s="23">
+      <c r="K7" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="L7" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="M7" s="12">
         <v>55.2</v>
       </c>
-      <c r="N7" s="23">
+      <c r="N7" s="12">
         <v>182.7</v>
       </c>
-      <c r="O7" s="23">
+      <c r="O7" s="12">
         <v>70.5</v>
       </c>
-      <c r="P7" s="23">
+      <c r="P7" s="12">
         <v>199.6</v>
       </c>
-      <c r="Q7" s="23">
+      <c r="Q7" s="12">
         <v>36.299999999999997</v>
       </c>
-      <c r="R7" s="23">
+      <c r="R7" s="12">
         <v>143.6</v>
       </c>
-      <c r="S7" s="23">
+      <c r="S7" s="12">
         <v>14.6</v>
       </c>
-      <c r="T7" s="23" t="s">
+      <c r="T7" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="U7" s="43">
+      <c r="U7" s="23">
         <v>16.100000000000001</v>
       </c>
-      <c r="V7" s="38" t="s">
+      <c r="V7" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="W7" s="38">
+      <c r="W7" s="14">
         <v>59.8</v>
       </c>
-      <c r="X7" s="38">
+      <c r="X7" s="14">
         <v>77.5</v>
       </c>
-      <c r="Y7" s="41">
+      <c r="Y7" s="21">
         <v>11.3</v>
       </c>
-      <c r="Z7" s="39" t="s">
-[...5 lines deleted...]
-      <c r="AB7" s="40">
+      <c r="Z7" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA7" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB7" s="16">
         <v>89.6</v>
       </c>
       <c r="AC7" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AD7" s="75">
+      <c r="AD7" s="18">
         <v>2.8</v>
       </c>
-      <c r="AE7" s="22" t="s">
-[...19 lines deleted...]
-      <c r="A8" s="42" t="s">
+      <c r="AE7" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF7" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="AG7" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="AH7" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="AI7" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="AJ7" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="AK7" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A8" s="22" t="s">
         <v>27</v>
       </c>
-      <c r="B8" s="36">
+      <c r="B8" s="11">
         <v>100</v>
       </c>
-      <c r="C8" s="36">
+      <c r="C8" s="11">
         <v>97.2</v>
       </c>
-      <c r="D8" s="36">
+      <c r="D8" s="11">
         <v>87.5</v>
       </c>
-      <c r="E8" s="36">
+      <c r="E8" s="11">
         <v>73.7</v>
       </c>
-      <c r="F8" s="36">
+      <c r="F8" s="11">
         <v>83.8</v>
       </c>
-      <c r="G8" s="36">
+      <c r="G8" s="11">
         <v>148.80000000000001</v>
       </c>
-      <c r="H8" s="36">
+      <c r="H8" s="11">
         <v>80.2</v>
       </c>
-      <c r="I8" s="36">
+      <c r="I8" s="11">
         <v>112</v>
       </c>
-      <c r="J8" s="23">
+      <c r="J8" s="12">
         <v>58.1</v>
       </c>
-      <c r="K8" s="23">
+      <c r="K8" s="12">
         <v>100.6</v>
       </c>
-      <c r="L8" s="23">
+      <c r="L8" s="12">
         <v>195.5</v>
       </c>
-      <c r="M8" s="23">
+      <c r="M8" s="12">
         <v>94</v>
       </c>
-      <c r="N8" s="23">
+      <c r="N8" s="12">
         <v>145.1</v>
       </c>
-      <c r="O8" s="23">
+      <c r="O8" s="12">
         <v>110.8</v>
       </c>
-      <c r="P8" s="23">
+      <c r="P8" s="12">
         <v>116.5</v>
       </c>
-      <c r="Q8" s="23">
+      <c r="Q8" s="12">
         <v>84.6</v>
       </c>
-      <c r="R8" s="23">
+      <c r="R8" s="12">
         <v>117.2</v>
       </c>
-      <c r="S8" s="23">
+      <c r="S8" s="12">
         <v>109.7</v>
       </c>
-      <c r="T8" s="23">
+      <c r="T8" s="12">
         <v>120.6</v>
       </c>
-      <c r="U8" s="43">
+      <c r="U8" s="23">
         <v>101.6</v>
       </c>
-      <c r="V8" s="38">
+      <c r="V8" s="14">
         <v>116.8</v>
       </c>
-      <c r="W8" s="38">
+      <c r="W8" s="14">
         <v>99.9</v>
       </c>
-      <c r="X8" s="38">
+      <c r="X8" s="14">
         <v>98.7</v>
       </c>
-      <c r="Y8" s="41">
+      <c r="Y8" s="21">
         <v>95.5</v>
       </c>
-      <c r="Z8" s="39">
+      <c r="Z8" s="15">
         <v>92.9</v>
       </c>
-      <c r="AA8" s="39">
+      <c r="AA8" s="15">
         <v>69.8</v>
       </c>
-      <c r="AB8" s="40">
+      <c r="AB8" s="16">
         <v>88.2</v>
       </c>
       <c r="AC8" s="17">
         <v>108.2</v>
       </c>
-      <c r="AD8" s="75">
+      <c r="AD8" s="18">
         <v>114.9</v>
       </c>
-      <c r="AE8" s="24">
+      <c r="AE8" s="19">
         <v>107.2</v>
       </c>
-      <c r="AF8" s="25">
+      <c r="AF8" s="1">
         <v>97.9</v>
       </c>
-      <c r="AG8" s="76">
+      <c r="AG8" s="1">
         <v>110.7</v>
       </c>
-      <c r="AH8" s="76">
+      <c r="AH8" s="1">
         <v>80.400000000000006</v>
       </c>
-      <c r="AI8" s="25">
+      <c r="AI8" s="1">
         <v>91.6</v>
       </c>
-      <c r="AJ8" s="25">
+      <c r="AJ8" s="1">
         <v>110.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="45" t="s">
+      <c r="AK8" s="1">
+        <v>99.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A9" s="26" t="s">
         <v>28</v>
       </c>
-      <c r="B9" s="36">
+      <c r="B9" s="11">
         <v>99.9</v>
       </c>
-      <c r="C9" s="36">
+      <c r="C9" s="11">
         <v>97.8</v>
       </c>
-      <c r="D9" s="36">
+      <c r="D9" s="11">
         <v>85.9</v>
       </c>
-      <c r="E9" s="36">
+      <c r="E9" s="11">
         <v>71</v>
       </c>
-      <c r="F9" s="36">
+      <c r="F9" s="11">
         <v>83.5</v>
       </c>
-      <c r="G9" s="36">
+      <c r="G9" s="11">
         <v>149.5</v>
       </c>
-      <c r="H9" s="36">
+      <c r="H9" s="11">
         <v>79.400000000000006</v>
       </c>
-      <c r="I9" s="36">
+      <c r="I9" s="11">
         <v>112.4</v>
       </c>
-      <c r="J9" s="23">
+      <c r="J9" s="12">
         <v>53.6</v>
       </c>
-      <c r="K9" s="23">
+      <c r="K9" s="12">
         <v>99.8</v>
       </c>
-      <c r="L9" s="23" t="s">
+      <c r="L9" s="12" t="s">
         <v>15</v>
       </c>
-      <c r="M9" s="23">
+      <c r="M9" s="12">
         <v>93.5</v>
       </c>
-      <c r="N9" s="23">
+      <c r="N9" s="12">
         <v>150.19999999999999</v>
       </c>
-      <c r="O9" s="23">
+      <c r="O9" s="12">
         <v>111.2</v>
       </c>
-      <c r="P9" s="23">
+      <c r="P9" s="12">
         <v>106</v>
       </c>
-      <c r="Q9" s="23">
+      <c r="Q9" s="12">
         <v>83.1</v>
       </c>
-      <c r="R9" s="23">
+      <c r="R9" s="12">
         <v>118.6</v>
       </c>
-      <c r="S9" s="23">
+      <c r="S9" s="12">
         <v>109</v>
       </c>
-      <c r="T9" s="23">
+      <c r="T9" s="12">
         <v>88.9</v>
       </c>
-      <c r="U9" s="43">
+      <c r="U9" s="23">
         <v>101.2</v>
       </c>
-      <c r="V9" s="38">
+      <c r="V9" s="14">
         <v>119.4</v>
       </c>
-      <c r="W9" s="38">
+      <c r="W9" s="14">
         <v>98.5</v>
       </c>
-      <c r="X9" s="38">
+      <c r="X9" s="14">
         <v>99.3</v>
       </c>
-      <c r="Y9" s="41">
+      <c r="Y9" s="21">
         <v>99</v>
       </c>
-      <c r="Z9" s="39">
+      <c r="Z9" s="15">
         <v>93.6</v>
       </c>
-      <c r="AA9" s="39">
+      <c r="AA9" s="15">
         <v>67.7</v>
       </c>
-      <c r="AB9" s="40">
+      <c r="AB9" s="16">
         <v>97.8</v>
       </c>
       <c r="AC9" s="17">
         <v>108.9</v>
       </c>
-      <c r="AD9" s="75">
+      <c r="AD9" s="18">
         <v>114.8</v>
       </c>
-      <c r="AE9" s="24">
+      <c r="AE9" s="19">
         <v>110.2</v>
       </c>
-      <c r="AF9" s="25">
+      <c r="AF9" s="1">
         <v>100</v>
       </c>
-      <c r="AG9" s="76">
+      <c r="AG9" s="1">
         <v>108.1</v>
       </c>
-      <c r="AH9" s="76">
+      <c r="AH9" s="1">
         <v>75.7</v>
       </c>
-      <c r="AI9" s="25">
+      <c r="AI9" s="1">
         <v>91.7</v>
       </c>
-      <c r="AJ9" s="25">
+      <c r="AJ9" s="1">
         <v>114.5</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B10" s="36">
+      <c r="AK9" s="1">
+        <v>101.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A10" s="27" t="s">
+        <v>105</v>
+      </c>
+      <c r="B10" s="11">
         <v>100.9</v>
       </c>
-      <c r="C10" s="36">
+      <c r="C10" s="11">
         <v>94.4</v>
       </c>
-      <c r="D10" s="36">
+      <c r="D10" s="11">
         <v>99.2</v>
       </c>
-      <c r="E10" s="36">
+      <c r="E10" s="11">
         <v>95.9</v>
       </c>
-      <c r="F10" s="36">
+      <c r="F10" s="11">
         <v>88.8</v>
       </c>
-      <c r="G10" s="36">
+      <c r="G10" s="11">
         <v>128.4</v>
       </c>
-      <c r="H10" s="36">
+      <c r="H10" s="11">
         <v>100.8</v>
       </c>
-      <c r="I10" s="36">
+      <c r="I10" s="11">
         <v>102.1</v>
       </c>
-      <c r="J10" s="23">
+      <c r="J10" s="12">
         <v>100.6</v>
       </c>
-      <c r="K10" s="23">
+      <c r="K10" s="12">
         <v>104.9</v>
       </c>
-      <c r="L10" s="23">
+      <c r="L10" s="12">
         <v>103.4</v>
       </c>
-      <c r="M10" s="23">
+      <c r="M10" s="12">
         <v>98.8</v>
       </c>
-      <c r="N10" s="23">
+      <c r="N10" s="12">
         <v>118.8</v>
       </c>
-      <c r="O10" s="23">
+      <c r="O10" s="12">
         <v>108.2</v>
       </c>
-      <c r="P10" s="23" t="s">
+      <c r="P10" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="Q10" s="23">
+      <c r="Q10" s="12">
         <v>94.9</v>
       </c>
-      <c r="R10" s="23">
+      <c r="R10" s="12">
         <v>104.9</v>
       </c>
-      <c r="S10" s="23">
+      <c r="S10" s="12">
         <v>114.5</v>
       </c>
-      <c r="T10" s="23" t="s">
+      <c r="T10" s="12" t="s">
         <v>8</v>
       </c>
-      <c r="U10" s="43">
+      <c r="U10" s="23">
         <v>106.3</v>
       </c>
-      <c r="V10" s="38">
+      <c r="V10" s="14">
         <v>97.3</v>
       </c>
-      <c r="W10" s="38">
+      <c r="W10" s="14">
         <v>113.7</v>
       </c>
-      <c r="X10" s="38">
+      <c r="X10" s="14">
         <v>95.2</v>
       </c>
-      <c r="Y10" s="41">
+      <c r="Y10" s="21">
         <v>82.3</v>
       </c>
-      <c r="Z10" s="39">
+      <c r="Z10" s="15">
         <v>88.1</v>
       </c>
-      <c r="AA10" s="39">
+      <c r="AA10" s="15">
         <v>83.7</v>
       </c>
-      <c r="AB10" s="40">
+      <c r="AB10" s="16">
         <v>104.6</v>
       </c>
       <c r="AC10" s="17">
         <v>105.4</v>
       </c>
-      <c r="AD10" s="75">
+      <c r="AD10" s="18">
         <v>115.1</v>
       </c>
-      <c r="AE10" s="24">
+      <c r="AE10" s="19">
         <v>93.9</v>
       </c>
-      <c r="AF10" s="25">
+      <c r="AF10" s="1">
         <v>85.1</v>
       </c>
-      <c r="AG10" s="76">
+      <c r="AG10" s="1">
         <v>124.1</v>
       </c>
-      <c r="AH10" s="76">
+      <c r="AH10" s="1">
         <v>113.8</v>
       </c>
-      <c r="AI10" s="25">
+      <c r="AI10" s="1">
         <v>91.3</v>
       </c>
-      <c r="AJ10" s="25">
+      <c r="AJ10" s="1">
         <v>96.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="42" t="s">
+      <c r="AK10" s="1">
+        <v>94.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A11" s="22" t="s">
         <v>29</v>
       </c>
-      <c r="B11" s="36">
+      <c r="B11" s="11">
         <v>101.4</v>
       </c>
-      <c r="C11" s="36">
+      <c r="C11" s="11">
         <v>100</v>
       </c>
-      <c r="D11" s="36">
+      <c r="D11" s="11">
         <v>75</v>
       </c>
-      <c r="E11" s="36">
+      <c r="E11" s="11">
         <v>71.2</v>
       </c>
-      <c r="F11" s="36">
+      <c r="F11" s="11">
         <v>51.5</v>
       </c>
-      <c r="G11" s="36">
+      <c r="G11" s="11">
         <v>115.8</v>
       </c>
-      <c r="H11" s="36">
+      <c r="H11" s="11">
         <v>84.5</v>
       </c>
-      <c r="I11" s="36">
+      <c r="I11" s="11">
         <v>107.4</v>
       </c>
-      <c r="J11" s="23">
+      <c r="J11" s="12">
         <v>86.5</v>
       </c>
-      <c r="K11" s="23">
+      <c r="K11" s="12">
         <v>83.3</v>
       </c>
-      <c r="L11" s="23">
+      <c r="L11" s="12">
         <v>138.9</v>
       </c>
-      <c r="M11" s="23">
+      <c r="M11" s="12">
         <v>116.2</v>
       </c>
-      <c r="N11" s="23">
+      <c r="N11" s="12">
         <v>105.8</v>
       </c>
-      <c r="O11" s="23">
+      <c r="O11" s="12">
         <v>119.1</v>
       </c>
-      <c r="P11" s="23">
+      <c r="P11" s="12">
         <v>108.6</v>
       </c>
-      <c r="Q11" s="23">
+      <c r="Q11" s="12">
         <v>98</v>
       </c>
-      <c r="R11" s="23">
+      <c r="R11" s="12">
         <v>99.2</v>
       </c>
-      <c r="S11" s="23">
+      <c r="S11" s="12">
         <v>96.2</v>
       </c>
-      <c r="T11" s="23">
+      <c r="T11" s="12">
         <v>75.7</v>
       </c>
-      <c r="U11" s="43">
+      <c r="U11" s="23">
         <v>88.2</v>
       </c>
-      <c r="V11" s="38">
+      <c r="V11" s="14">
         <v>92.5</v>
       </c>
-      <c r="W11" s="38">
+      <c r="W11" s="14">
         <v>107.2</v>
       </c>
-      <c r="X11" s="38">
+      <c r="X11" s="14">
         <v>109.5</v>
       </c>
-      <c r="Y11" s="41">
+      <c r="Y11" s="21">
         <v>103.3</v>
       </c>
-      <c r="Z11" s="39">
+      <c r="Z11" s="15">
         <v>99.9</v>
       </c>
-      <c r="AA11" s="39">
+      <c r="AA11" s="15">
         <v>83</v>
       </c>
-      <c r="AB11" s="40">
+      <c r="AB11" s="16">
         <v>117.3</v>
       </c>
       <c r="AC11" s="17">
         <v>102.3</v>
       </c>
-      <c r="AD11" s="75">
+      <c r="AD11" s="18">
         <v>105.4</v>
       </c>
-      <c r="AE11" s="24">
+      <c r="AE11" s="19">
         <v>104.8</v>
       </c>
-      <c r="AF11" s="25">
+      <c r="AF11" s="1">
         <v>112.1</v>
       </c>
-      <c r="AG11" s="76">
+      <c r="AG11" s="1">
         <v>99.9</v>
       </c>
-      <c r="AH11" s="76">
+      <c r="AH11" s="1">
         <v>100.7</v>
       </c>
-      <c r="AI11" s="25">
+      <c r="AI11" s="1">
         <v>103.3</v>
       </c>
-      <c r="AJ11" s="25">
+      <c r="AJ11" s="1">
         <v>91.2</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="AC12" s="96">
+      <c r="AK11" s="1">
+        <v>119.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:37" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="28" t="s">
+        <v>114</v>
+      </c>
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="11"/>
+      <c r="I12" s="11"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
+      <c r="N12" s="12"/>
+      <c r="O12" s="12"/>
+      <c r="P12" s="12"/>
+      <c r="Q12" s="12"/>
+      <c r="R12" s="12"/>
+      <c r="S12" s="12"/>
+      <c r="T12" s="12"/>
+      <c r="U12" s="23"/>
+      <c r="V12" s="14"/>
+      <c r="W12" s="14"/>
+      <c r="X12" s="14"/>
+      <c r="Y12" s="21"/>
+      <c r="Z12" s="15"/>
+      <c r="AA12" s="15"/>
+      <c r="AB12" s="16"/>
+      <c r="AC12" s="29">
         <v>161.30000000000001</v>
       </c>
-      <c r="AD12" s="96" t="s">
+      <c r="AD12" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="AE12" s="96">
+      <c r="AE12" s="32">
         <v>97.4</v>
       </c>
-      <c r="AF12" s="96">
+      <c r="AF12" s="32">
         <v>51.8</v>
       </c>
-      <c r="AG12" s="97">
+      <c r="AG12" s="41">
         <v>147.1</v>
       </c>
-      <c r="AH12" s="76">
+      <c r="AH12" s="1">
         <v>88.6</v>
       </c>
-      <c r="AI12" s="25">
+      <c r="AI12" s="1">
         <v>64.2</v>
       </c>
-      <c r="AJ12" s="25">
+      <c r="AJ12" s="1">
         <v>91.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="35" t="s">
+      <c r="AK12" s="1">
+        <v>114.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A13" s="31" t="s">
         <v>30</v>
       </c>
-      <c r="B13" s="36">
+      <c r="B13" s="11">
         <v>119.7</v>
       </c>
-      <c r="C13" s="36">
+      <c r="C13" s="11">
         <v>99.4</v>
       </c>
-      <c r="D13" s="36">
+      <c r="D13" s="11">
         <v>70.7</v>
       </c>
-      <c r="E13" s="36">
+      <c r="E13" s="11">
         <v>82.1</v>
       </c>
-      <c r="F13" s="36">
+      <c r="F13" s="11">
         <v>70.3</v>
       </c>
-      <c r="G13" s="36">
+      <c r="G13" s="11">
         <v>62.5</v>
       </c>
-      <c r="H13" s="36">
+      <c r="H13" s="11">
         <v>83.2</v>
       </c>
-      <c r="I13" s="36">
+      <c r="I13" s="11">
         <v>98.2</v>
       </c>
-      <c r="J13" s="23">
+      <c r="J13" s="12">
         <v>92.2</v>
       </c>
-      <c r="K13" s="23">
+      <c r="K13" s="12">
         <v>76.3</v>
       </c>
-      <c r="L13" s="23">
+      <c r="L13" s="12">
         <v>106.7</v>
       </c>
-      <c r="M13" s="23">
+      <c r="M13" s="12">
         <v>104.8</v>
       </c>
-      <c r="N13" s="23">
+      <c r="N13" s="12">
         <v>105.1</v>
       </c>
-      <c r="O13" s="23">
+      <c r="O13" s="12">
         <v>107.3</v>
       </c>
-      <c r="P13" s="23">
+      <c r="P13" s="12">
         <v>120.9</v>
       </c>
-      <c r="Q13" s="23">
+      <c r="Q13" s="12">
         <v>115.8</v>
       </c>
-      <c r="R13" s="23">
+      <c r="R13" s="12">
         <v>102.1</v>
       </c>
-      <c r="S13" s="23">
+      <c r="S13" s="12">
         <v>117.5</v>
       </c>
-      <c r="T13" s="23">
+      <c r="T13" s="12">
         <v>109</v>
       </c>
-      <c r="U13" s="23">
+      <c r="U13" s="12">
         <v>106.6</v>
       </c>
-      <c r="V13" s="37">
+      <c r="V13" s="13">
         <v>103.8</v>
       </c>
-      <c r="W13" s="37">
+      <c r="W13" s="13">
         <v>102.5</v>
       </c>
-      <c r="X13" s="38">
+      <c r="X13" s="14">
         <v>111.9</v>
       </c>
-      <c r="Y13" s="41">
+      <c r="Y13" s="21">
         <v>108.1</v>
       </c>
-      <c r="Z13" s="41">
+      <c r="Z13" s="21">
         <v>108.8</v>
       </c>
-      <c r="AA13" s="41">
+      <c r="AA13" s="21">
         <v>90.1</v>
       </c>
-      <c r="AB13" s="40">
+      <c r="AB13" s="16">
         <v>105.2</v>
       </c>
       <c r="AC13" s="17">
         <v>106.6</v>
       </c>
-      <c r="AD13" s="75">
+      <c r="AD13" s="18">
         <v>107.8</v>
       </c>
-      <c r="AE13" s="24">
+      <c r="AE13" s="19">
         <v>126.2</v>
       </c>
-      <c r="AF13" s="25">
+      <c r="AF13" s="1">
         <v>120.5</v>
       </c>
-      <c r="AG13" s="76">
+      <c r="AG13" s="1">
         <v>114.1</v>
       </c>
-      <c r="AH13" s="76">
+      <c r="AH13" s="1">
         <v>109.3</v>
       </c>
-      <c r="AI13" s="25">
+      <c r="AI13" s="1">
         <v>111.1</v>
       </c>
-      <c r="AJ13" s="25">
+      <c r="AJ13" s="1">
         <v>100.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="42" t="s">
+      <c r="AK13" s="1">
+        <v>107.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A14" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="B14" s="36">
+      <c r="B14" s="11">
         <v>91.6</v>
       </c>
-      <c r="C14" s="36">
+      <c r="C14" s="11">
         <v>101.6</v>
       </c>
-      <c r="D14" s="36">
+      <c r="D14" s="11">
         <v>73.7</v>
       </c>
-      <c r="E14" s="36">
+      <c r="E14" s="11">
         <v>97.4</v>
       </c>
-      <c r="F14" s="36">
+      <c r="F14" s="11">
         <v>78.099999999999994</v>
       </c>
-      <c r="G14" s="36">
+      <c r="G14" s="11">
         <v>67.7</v>
       </c>
-      <c r="H14" s="36">
+      <c r="H14" s="11">
         <v>83.1</v>
       </c>
-      <c r="I14" s="36">
+      <c r="I14" s="11">
         <v>87.6</v>
       </c>
-      <c r="J14" s="23">
+      <c r="J14" s="12">
         <v>87.7</v>
       </c>
-      <c r="K14" s="23">
+      <c r="K14" s="12">
         <v>77.7</v>
       </c>
-      <c r="L14" s="23">
+      <c r="L14" s="12">
         <v>112.4</v>
       </c>
-      <c r="M14" s="23">
+      <c r="M14" s="12">
         <v>88.8</v>
       </c>
-      <c r="N14" s="23">
+      <c r="N14" s="12">
         <v>108.3</v>
       </c>
-      <c r="O14" s="23">
+      <c r="O14" s="12">
         <v>107.6</v>
       </c>
-      <c r="P14" s="23">
+      <c r="P14" s="12">
         <v>98.7</v>
       </c>
-      <c r="Q14" s="23">
+      <c r="Q14" s="12">
         <v>132.6</v>
       </c>
-      <c r="R14" s="23">
+      <c r="R14" s="12">
         <v>104.1</v>
       </c>
-      <c r="S14" s="23">
+      <c r="S14" s="12">
         <v>117.1</v>
       </c>
-      <c r="T14" s="23">
+      <c r="T14" s="12">
         <v>107.9</v>
       </c>
-      <c r="U14" s="43">
+      <c r="U14" s="23">
         <v>115.4</v>
       </c>
-      <c r="V14" s="38">
+      <c r="V14" s="14">
         <v>100</v>
       </c>
-      <c r="W14" s="38">
+      <c r="W14" s="14">
         <v>96.1</v>
       </c>
-      <c r="X14" s="38">
+      <c r="X14" s="14">
         <v>105.8</v>
       </c>
-      <c r="Y14" s="41">
+      <c r="Y14" s="21">
         <v>102.6</v>
       </c>
-      <c r="Z14" s="39">
+      <c r="Z14" s="15">
         <v>105.2</v>
       </c>
-      <c r="AA14" s="39">
+      <c r="AA14" s="15">
         <v>93.1</v>
       </c>
-      <c r="AB14" s="40">
+      <c r="AB14" s="16">
         <v>124.4</v>
       </c>
       <c r="AC14" s="17">
         <v>109.2</v>
       </c>
-      <c r="AD14" s="75">
+      <c r="AD14" s="18">
         <v>98.8</v>
       </c>
-      <c r="AE14" s="24">
+      <c r="AE14" s="19">
         <v>89.2</v>
       </c>
-      <c r="AF14" s="25">
+      <c r="AF14" s="1">
         <v>107.7</v>
       </c>
-      <c r="AG14" s="76">
+      <c r="AG14" s="1">
         <v>94.9</v>
       </c>
-      <c r="AH14" s="76">
+      <c r="AH14" s="1">
         <v>116.5</v>
       </c>
-      <c r="AI14" s="25">
+      <c r="AI14" s="1">
         <v>104.4</v>
       </c>
-      <c r="AJ14" s="25">
+      <c r="AJ14" s="1">
         <v>102.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="45" t="s">
+      <c r="AK14" s="1">
+        <v>109.2</v>
+      </c>
+    </row>
+    <row r="15" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A15" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="B15" s="36">
+      <c r="B15" s="11">
         <v>86.5</v>
       </c>
-      <c r="C15" s="36">
+      <c r="C15" s="11">
         <v>110.4</v>
       </c>
-      <c r="D15" s="36">
+      <c r="D15" s="11">
         <v>69</v>
       </c>
-      <c r="E15" s="36">
+      <c r="E15" s="11">
         <v>111.9</v>
       </c>
-      <c r="F15" s="36">
+      <c r="F15" s="11">
         <v>71.5</v>
       </c>
-      <c r="G15" s="36">
+      <c r="G15" s="11">
         <v>74.2</v>
       </c>
-      <c r="H15" s="36">
+      <c r="H15" s="11">
         <v>61.8</v>
       </c>
-      <c r="I15" s="36">
+      <c r="I15" s="11">
         <v>76.3</v>
       </c>
-      <c r="J15" s="23">
+      <c r="J15" s="12">
         <v>75.099999999999994</v>
       </c>
-      <c r="K15" s="23">
+      <c r="K15" s="12">
         <v>52.1</v>
       </c>
-      <c r="L15" s="23">
+      <c r="L15" s="12">
         <v>77.8</v>
       </c>
-      <c r="M15" s="23">
+      <c r="M15" s="12">
         <v>69.599999999999994</v>
       </c>
-      <c r="N15" s="23">
+      <c r="N15" s="12">
         <v>104.8</v>
       </c>
-      <c r="O15" s="23">
+      <c r="O15" s="12">
         <v>99.5</v>
       </c>
-      <c r="P15" s="23">
+      <c r="P15" s="12">
         <v>121.7</v>
       </c>
-      <c r="Q15" s="23">
+      <c r="Q15" s="12">
         <v>85.1</v>
       </c>
-      <c r="R15" s="23">
+      <c r="R15" s="12">
         <v>84.4</v>
       </c>
-      <c r="S15" s="23">
+      <c r="S15" s="12">
         <v>118.9</v>
       </c>
-      <c r="T15" s="23">
+      <c r="T15" s="12">
         <v>106.9</v>
       </c>
-      <c r="U15" s="43">
+      <c r="U15" s="23">
         <v>117.4</v>
       </c>
-      <c r="V15" s="38">
+      <c r="V15" s="14">
         <v>108</v>
       </c>
-      <c r="W15" s="38">
+      <c r="W15" s="14">
         <v>105.4</v>
       </c>
-      <c r="X15" s="38">
+      <c r="X15" s="14">
         <v>119</v>
       </c>
-      <c r="Y15" s="41">
+      <c r="Y15" s="21">
         <v>110.2</v>
       </c>
-      <c r="Z15" s="39">
+      <c r="Z15" s="15">
         <v>119.2</v>
       </c>
-      <c r="AA15" s="39">
+      <c r="AA15" s="15">
         <v>92.8</v>
       </c>
-      <c r="AB15" s="40">
+      <c r="AB15" s="16">
         <v>138.1</v>
       </c>
       <c r="AC15" s="17">
         <v>83.8</v>
       </c>
-      <c r="AD15" s="75">
+      <c r="AD15" s="18">
         <v>109</v>
       </c>
-      <c r="AE15" s="24">
+      <c r="AE15" s="19">
         <v>117.1</v>
       </c>
-      <c r="AF15" s="25">
+      <c r="AF15" s="1">
         <v>75.099999999999994</v>
       </c>
-      <c r="AG15" s="76">
+      <c r="AG15" s="1">
         <v>100.9</v>
       </c>
-      <c r="AH15" s="76">
+      <c r="AH15" s="1">
         <v>151.6</v>
       </c>
-      <c r="AI15" s="25">
+      <c r="AI15" s="1">
         <v>107.8</v>
       </c>
-      <c r="AJ15" s="25">
+      <c r="AJ15" s="1">
         <v>96.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="45" t="s">
+      <c r="AK15" s="1">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="16" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A16" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="B16" s="36">
+      <c r="B16" s="11">
         <v>100</v>
       </c>
-      <c r="C16" s="36">
+      <c r="C16" s="11">
         <v>80</v>
       </c>
-      <c r="D16" s="36">
+      <c r="D16" s="11">
         <v>73.5</v>
       </c>
-      <c r="E16" s="36">
+      <c r="E16" s="11">
         <v>68.3</v>
       </c>
-      <c r="F16" s="36">
+      <c r="F16" s="11">
         <v>64.400000000000006</v>
       </c>
-      <c r="G16" s="36">
+      <c r="G16" s="11">
         <v>71.099999999999994</v>
       </c>
-      <c r="H16" s="36">
+      <c r="H16" s="11">
         <v>74.7</v>
       </c>
-      <c r="I16" s="36">
+      <c r="I16" s="11">
         <v>107.7</v>
       </c>
-      <c r="J16" s="23">
+      <c r="J16" s="12">
         <v>89.9</v>
       </c>
-      <c r="K16" s="23">
+      <c r="K16" s="12">
         <v>142.5</v>
       </c>
-      <c r="L16" s="23">
+      <c r="L16" s="12">
         <v>6.6</v>
       </c>
-      <c r="M16" s="23" t="s">
+      <c r="M16" s="12" t="s">
         <v>21</v>
       </c>
-      <c r="N16" s="23">
+      <c r="N16" s="12">
         <v>145.9</v>
       </c>
-      <c r="O16" s="23" t="s">
-[...11 lines deleted...]
-      <c r="S16" s="77">
+      <c r="O16" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="P16" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q16" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="R16" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="S16" s="32">
         <v>125.2</v>
       </c>
-      <c r="T16" s="77">
+      <c r="T16" s="32">
         <v>101.2</v>
       </c>
-      <c r="U16" s="23" t="s">
-[...2 lines deleted...]
-      <c r="V16" s="38">
+      <c r="U16" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="V16" s="14">
         <v>1.4</v>
       </c>
-      <c r="W16" s="38" t="s">
+      <c r="W16" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="X16" s="78" t="s">
+      <c r="X16" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="Y16" s="78" t="s">
+      <c r="Y16" s="32" t="s">
         <v>11</v>
       </c>
-      <c r="Z16" s="78" t="s">
+      <c r="Z16" s="32" t="s">
         <v>20</v>
       </c>
-      <c r="AA16" s="78">
+      <c r="AA16" s="32">
         <v>40.799999999999997</v>
       </c>
-      <c r="AB16" s="78">
+      <c r="AB16" s="32">
         <v>110.3</v>
       </c>
       <c r="AC16" s="17">
         <v>75.599999999999994</v>
       </c>
-      <c r="AD16" s="75">
+      <c r="AD16" s="18">
         <v>186.7</v>
       </c>
-      <c r="AE16" s="24">
+      <c r="AE16" s="19">
         <v>84.9</v>
       </c>
-      <c r="AF16" s="25">
+      <c r="AF16" s="1">
         <v>103.5</v>
       </c>
-      <c r="AG16" s="76">
+      <c r="AG16" s="1">
         <v>97.7</v>
       </c>
-      <c r="AH16" s="76">
+      <c r="AH16" s="1">
         <v>109.3</v>
       </c>
-      <c r="AI16" s="25">
+      <c r="AI16" s="1">
         <v>145.9</v>
       </c>
-      <c r="AJ16" s="25">
+      <c r="AJ16" s="1">
         <v>102.3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="45" t="s">
+      <c r="AK16" s="1">
+        <v>156.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A17" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="B17" s="36">
+      <c r="B17" s="11">
         <v>153.80000000000001</v>
       </c>
-      <c r="C17" s="36">
+      <c r="C17" s="11">
         <v>154.30000000000001</v>
       </c>
-      <c r="D17" s="36">
+      <c r="D17" s="11">
         <v>68.8</v>
       </c>
-      <c r="E17" s="36">
+      <c r="E17" s="11">
         <v>56</v>
       </c>
-      <c r="F17" s="36">
+      <c r="F17" s="11">
         <v>38.5</v>
       </c>
-      <c r="G17" s="36">
+      <c r="G17" s="11">
         <v>68.900000000000006</v>
       </c>
-      <c r="H17" s="36">
+      <c r="H17" s="11">
         <v>149.1</v>
       </c>
-      <c r="I17" s="36">
+      <c r="I17" s="11">
         <v>177.7</v>
       </c>
-      <c r="J17" s="23">
+      <c r="J17" s="12">
         <v>145.1</v>
       </c>
-      <c r="K17" s="23">
+      <c r="K17" s="12">
         <v>98.9</v>
       </c>
-      <c r="L17" s="23">
+      <c r="L17" s="12">
         <v>105.9</v>
       </c>
-      <c r="M17" s="23">
+      <c r="M17" s="12">
         <v>95.1</v>
       </c>
-      <c r="N17" s="23">
+      <c r="N17" s="12">
         <v>108.7</v>
       </c>
-      <c r="O17" s="23">
+      <c r="O17" s="12">
         <v>108</v>
       </c>
-      <c r="P17" s="23">
+      <c r="P17" s="12">
         <v>98.5</v>
       </c>
-      <c r="Q17" s="23">
+      <c r="Q17" s="12">
         <v>109.3</v>
       </c>
-      <c r="R17" s="23">
+      <c r="R17" s="12">
         <v>89.6</v>
       </c>
-      <c r="S17" s="23">
+      <c r="S17" s="12">
         <v>108.5</v>
       </c>
-      <c r="T17" s="23">
+      <c r="T17" s="12">
         <v>105</v>
       </c>
-      <c r="U17" s="43">
+      <c r="U17" s="23">
         <v>100.9</v>
       </c>
-      <c r="V17" s="38">
+      <c r="V17" s="14">
         <v>90.1</v>
       </c>
-      <c r="W17" s="38">
+      <c r="W17" s="14">
         <v>108.4</v>
       </c>
-      <c r="X17" s="38">
+      <c r="X17" s="14">
         <v>86.8</v>
       </c>
-      <c r="Y17" s="41">
+      <c r="Y17" s="21">
         <v>100.3</v>
       </c>
-      <c r="Z17" s="39">
+      <c r="Z17" s="15">
         <v>93.3</v>
       </c>
-      <c r="AA17" s="39">
+      <c r="AA17" s="15">
         <v>110.6</v>
       </c>
-      <c r="AB17" s="40">
+      <c r="AB17" s="16">
         <v>108.7</v>
       </c>
       <c r="AC17" s="17">
         <v>89.7</v>
       </c>
-      <c r="AD17" s="75">
+      <c r="AD17" s="18">
         <v>57.1</v>
       </c>
-      <c r="AE17" s="24">
+      <c r="AE17" s="19">
         <v>79.400000000000006</v>
       </c>
-      <c r="AF17" s="25">
+      <c r="AF17" s="1">
         <v>80.599999999999994</v>
       </c>
-      <c r="AG17" s="76">
+      <c r="AG17" s="1">
         <v>170.5</v>
       </c>
-      <c r="AH17" s="76">
+      <c r="AH17" s="1">
         <v>92.4</v>
       </c>
-      <c r="AI17" s="25">
+      <c r="AI17" s="1">
         <v>128.6</v>
       </c>
-      <c r="AJ17" s="25">
+      <c r="AJ17" s="1">
         <v>96.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="45" t="s">
+      <c r="AK17" s="1">
+        <v>89.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A18" s="26" t="s">
         <v>35</v>
       </c>
-      <c r="B18" s="23" t="s">
-[...5 lines deleted...]
-      <c r="D18" s="36" t="s">
+      <c r="B18" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="E18" s="36">
+      <c r="E18" s="11">
         <v>48</v>
       </c>
-      <c r="F18" s="36" t="s">
-[...2 lines deleted...]
-      <c r="G18" s="36">
+      <c r="F18" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="G18" s="11">
         <v>100.3</v>
       </c>
-      <c r="H18" s="36">
+      <c r="H18" s="11">
         <v>50.4</v>
       </c>
-      <c r="I18" s="36">
+      <c r="I18" s="11">
         <v>97.7</v>
       </c>
-      <c r="J18" s="23" t="s">
-[...8 lines deleted...]
-      <c r="M18" s="23">
+      <c r="J18" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="K18" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="L18" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="M18" s="12">
         <v>106.4</v>
       </c>
-      <c r="N18" s="23" t="s">
+      <c r="N18" s="12" t="s">
         <v>10</v>
       </c>
-      <c r="O18" s="23">
+      <c r="O18" s="12">
         <v>44.1</v>
       </c>
-      <c r="P18" s="23" t="s">
+      <c r="P18" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="Q18" s="23">
+      <c r="Q18" s="12">
         <v>72.599999999999994</v>
       </c>
-      <c r="R18" s="23">
+      <c r="R18" s="12">
         <v>94.6</v>
       </c>
-      <c r="S18" s="23">
+      <c r="S18" s="12">
         <v>36</v>
       </c>
-      <c r="T18" s="23" t="s">
+      <c r="T18" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="U18" s="43" t="s">
+      <c r="U18" s="23" t="s">
         <v>6</v>
       </c>
-      <c r="V18" s="38">
+      <c r="V18" s="14">
         <v>48.4</v>
       </c>
-      <c r="W18" s="38">
+      <c r="W18" s="14">
         <v>136.4</v>
       </c>
-      <c r="X18" s="38">
+      <c r="X18" s="14">
         <v>127.4</v>
       </c>
-      <c r="Y18" s="41">
+      <c r="Y18" s="21">
         <v>166.6</v>
       </c>
-      <c r="Z18" s="39">
+      <c r="Z18" s="15">
         <v>115</v>
       </c>
-      <c r="AA18" s="39">
+      <c r="AA18" s="15">
         <v>103.2</v>
       </c>
-      <c r="AB18" s="40">
+      <c r="AB18" s="16">
         <v>136.6</v>
       </c>
       <c r="AC18" s="17">
         <v>154.30000000000001</v>
       </c>
-      <c r="AD18" s="75">
+      <c r="AD18" s="18">
         <v>113.3</v>
       </c>
-      <c r="AE18" s="24">
+      <c r="AE18" s="19">
         <v>86.3</v>
       </c>
-      <c r="AF18" s="25">
+      <c r="AF18" s="1">
         <v>141.9</v>
       </c>
-      <c r="AG18" s="76">
+      <c r="AG18" s="1">
         <v>62.5</v>
       </c>
-      <c r="AH18" s="76">
+      <c r="AH18" s="1">
         <v>119.2</v>
       </c>
-      <c r="AI18" s="25">
+      <c r="AI18" s="1">
         <v>147.80000000000001</v>
       </c>
-      <c r="AJ18" s="25">
+      <c r="AJ18" s="1">
         <v>114.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="45" t="s">
+      <c r="AK18" s="1">
+        <v>114.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A19" s="26" t="s">
         <v>36</v>
       </c>
-      <c r="B19" s="36">
+      <c r="B19" s="11">
         <v>85.4</v>
       </c>
-      <c r="C19" s="36">
+      <c r="C19" s="11">
         <v>88.4</v>
       </c>
-      <c r="D19" s="36">
+      <c r="D19" s="11">
         <v>73.2</v>
       </c>
-      <c r="E19" s="36">
+      <c r="E19" s="11">
         <v>90.6</v>
       </c>
-      <c r="F19" s="36">
+      <c r="F19" s="11">
         <v>75.3</v>
       </c>
-      <c r="G19" s="36">
+      <c r="G19" s="11">
         <v>59.1</v>
       </c>
-      <c r="H19" s="36">
+      <c r="H19" s="11">
         <v>67.7</v>
       </c>
-      <c r="I19" s="36">
+      <c r="I19" s="11">
         <v>68.599999999999994</v>
       </c>
-      <c r="J19" s="23">
+      <c r="J19" s="12">
         <v>70.599999999999994</v>
       </c>
-      <c r="K19" s="23">
+      <c r="K19" s="12">
         <v>83.4</v>
       </c>
-      <c r="L19" s="23">
+      <c r="L19" s="12">
         <v>106.5</v>
       </c>
-      <c r="M19" s="23">
+      <c r="M19" s="12">
         <v>92.3</v>
       </c>
-      <c r="N19" s="23">
+      <c r="N19" s="12">
         <v>106.8</v>
       </c>
-      <c r="O19" s="23">
+      <c r="O19" s="12">
         <v>109.9</v>
       </c>
-      <c r="P19" s="23">
+      <c r="P19" s="12">
         <v>95.9</v>
       </c>
-      <c r="Q19" s="23">
+      <c r="Q19" s="12">
         <v>109.4</v>
       </c>
-      <c r="R19" s="23">
+      <c r="R19" s="12">
         <v>90</v>
       </c>
-      <c r="S19" s="23">
+      <c r="S19" s="12">
         <v>99.1</v>
       </c>
-      <c r="T19" s="23">
+      <c r="T19" s="12">
         <v>94.5</v>
       </c>
-      <c r="U19" s="43">
+      <c r="U19" s="23">
         <v>103</v>
       </c>
-      <c r="V19" s="38">
+      <c r="V19" s="14">
         <v>115.3</v>
       </c>
-      <c r="W19" s="38">
+      <c r="W19" s="14">
         <v>84.4</v>
       </c>
-      <c r="X19" s="38">
+      <c r="X19" s="14">
         <v>101.5</v>
       </c>
-      <c r="Y19" s="41">
+      <c r="Y19" s="21">
         <v>108.1</v>
       </c>
-      <c r="Z19" s="39">
+      <c r="Z19" s="15">
         <v>133.30000000000001</v>
       </c>
-      <c r="AA19" s="39">
+      <c r="AA19" s="15">
         <v>81.599999999999994</v>
       </c>
-      <c r="AB19" s="40">
+      <c r="AB19" s="16">
         <v>117.9</v>
       </c>
       <c r="AC19" s="17">
         <v>107.7</v>
       </c>
-      <c r="AD19" s="75">
+      <c r="AD19" s="18">
         <v>104.9</v>
       </c>
-      <c r="AE19" s="24">
+      <c r="AE19" s="19">
         <v>86.7</v>
       </c>
-      <c r="AF19" s="25">
+      <c r="AF19" s="1">
         <v>114.2</v>
       </c>
-      <c r="AG19" s="76">
+      <c r="AG19" s="1">
         <v>102.4</v>
       </c>
-      <c r="AH19" s="76">
+      <c r="AH19" s="1">
         <v>88.1</v>
       </c>
-      <c r="AI19" s="25">
+      <c r="AI19" s="1">
         <v>109.1</v>
       </c>
-      <c r="AJ19" s="25">
+      <c r="AJ19" s="1">
         <v>91.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="45" t="s">
+      <c r="AK19" s="1">
+        <v>101.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A20" s="26" t="s">
         <v>37</v>
       </c>
-      <c r="B20" s="36">
+      <c r="B20" s="11">
         <v>102.1</v>
       </c>
-      <c r="C20" s="36">
+      <c r="C20" s="11">
         <v>101.5</v>
       </c>
-      <c r="D20" s="36">
+      <c r="D20" s="11">
         <v>98.4</v>
       </c>
-      <c r="E20" s="36">
+      <c r="E20" s="11">
         <v>98</v>
       </c>
-      <c r="F20" s="36">
+      <c r="F20" s="11">
         <v>103.9</v>
       </c>
-      <c r="G20" s="36">
+      <c r="G20" s="11">
         <v>100.4</v>
       </c>
-      <c r="H20" s="36">
+      <c r="H20" s="11">
         <v>118.5</v>
       </c>
-      <c r="I20" s="36">
+      <c r="I20" s="11">
         <v>111.3</v>
       </c>
-      <c r="J20" s="23">
+      <c r="J20" s="12">
         <v>101.1</v>
       </c>
-      <c r="K20" s="23">
+      <c r="K20" s="12">
         <v>70.900000000000006</v>
       </c>
-      <c r="L20" s="23">
+      <c r="L20" s="12">
         <v>156.1</v>
       </c>
-      <c r="M20" s="23">
+      <c r="M20" s="12">
         <v>80.599999999999994</v>
       </c>
-      <c r="N20" s="23">
+      <c r="N20" s="12">
         <v>113.6</v>
       </c>
-      <c r="O20" s="23">
+      <c r="O20" s="12">
         <v>101.3</v>
       </c>
-      <c r="P20" s="23">
+      <c r="P20" s="12">
         <v>88.1</v>
       </c>
-      <c r="Q20" s="23">
+      <c r="Q20" s="12">
         <v>178.4</v>
       </c>
-      <c r="R20" s="23">
+      <c r="R20" s="12">
         <v>123.9</v>
       </c>
-      <c r="S20" s="23">
+      <c r="S20" s="12">
         <v>128.9</v>
       </c>
-      <c r="T20" s="23">
+      <c r="T20" s="12">
         <v>116.9</v>
       </c>
-      <c r="U20" s="43">
+      <c r="U20" s="23">
         <v>119.1</v>
       </c>
-      <c r="V20" s="38">
+      <c r="V20" s="14">
         <v>91.1</v>
       </c>
-      <c r="W20" s="38">
+      <c r="W20" s="14">
         <v>97.8</v>
       </c>
-      <c r="X20" s="38">
+      <c r="X20" s="14">
         <v>112.9</v>
       </c>
-      <c r="Y20" s="41">
+      <c r="Y20" s="21">
         <v>96.8</v>
       </c>
-      <c r="Z20" s="39">
+      <c r="Z20" s="15">
         <v>94</v>
       </c>
-      <c r="AA20" s="39">
+      <c r="AA20" s="15">
         <v>100.5</v>
       </c>
-      <c r="AB20" s="40">
+      <c r="AB20" s="16">
         <v>119.9</v>
       </c>
       <c r="AC20" s="17">
         <v>102.9</v>
       </c>
-      <c r="AD20" s="75">
+      <c r="AD20" s="18">
         <v>100.7</v>
       </c>
-      <c r="AE20" s="24">
+      <c r="AE20" s="19">
         <v>79.5</v>
       </c>
-      <c r="AF20" s="25">
+      <c r="AF20" s="1">
         <v>118.2</v>
       </c>
-      <c r="AG20" s="76">
+      <c r="AG20" s="1">
         <v>92</v>
       </c>
-      <c r="AH20" s="76">
+      <c r="AH20" s="1">
         <v>123</v>
       </c>
-      <c r="AI20" s="25">
+      <c r="AI20" s="1">
         <v>98.6</v>
       </c>
-      <c r="AJ20" s="25">
+      <c r="AJ20" s="1">
         <v>87.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="45" t="s">
+      <c r="AK20" s="1">
+        <v>103.8</v>
+      </c>
+    </row>
+    <row r="21" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A21" s="26" t="s">
         <v>38</v>
       </c>
-      <c r="B21" s="36">
+      <c r="B21" s="11">
         <v>96.1</v>
       </c>
-      <c r="C21" s="36">
+      <c r="C21" s="11">
         <v>102.8</v>
       </c>
-      <c r="D21" s="36">
+      <c r="D21" s="11">
         <v>104.9</v>
       </c>
-      <c r="E21" s="36">
+      <c r="E21" s="11">
         <v>98.8</v>
       </c>
-      <c r="F21" s="36">
+      <c r="F21" s="11">
         <v>93.1</v>
       </c>
-      <c r="G21" s="36">
+      <c r="G21" s="11">
         <v>54.2</v>
       </c>
-      <c r="H21" s="36">
+      <c r="H21" s="11">
         <v>98.1</v>
       </c>
-      <c r="I21" s="36">
+      <c r="I21" s="11">
         <v>84</v>
       </c>
-      <c r="J21" s="23">
+      <c r="J21" s="12">
         <v>96.3</v>
       </c>
-      <c r="K21" s="23">
+      <c r="K21" s="12">
         <v>67.400000000000006</v>
       </c>
-      <c r="L21" s="23">
+      <c r="L21" s="12">
         <v>95.3</v>
       </c>
-      <c r="M21" s="23">
+      <c r="M21" s="12">
         <v>102.3</v>
       </c>
-      <c r="N21" s="23">
+      <c r="N21" s="12">
         <v>91.2</v>
       </c>
-      <c r="O21" s="23">
+      <c r="O21" s="12">
         <v>104.9</v>
       </c>
-      <c r="P21" s="23">
+      <c r="P21" s="12">
         <v>104.5</v>
       </c>
-      <c r="Q21" s="23">
+      <c r="Q21" s="12">
         <v>112.1</v>
       </c>
-      <c r="R21" s="23">
+      <c r="R21" s="12">
         <v>105.4</v>
       </c>
-      <c r="S21" s="23">
+      <c r="S21" s="12">
         <v>116.9</v>
       </c>
-      <c r="T21" s="23">
+      <c r="T21" s="12">
         <v>104.4</v>
       </c>
-      <c r="U21" s="43">
+      <c r="U21" s="23">
         <v>100.2</v>
       </c>
-      <c r="V21" s="38">
+      <c r="V21" s="14">
         <v>115.8</v>
       </c>
-      <c r="W21" s="38">
+      <c r="W21" s="14">
         <v>108.4</v>
       </c>
-      <c r="X21" s="38">
+      <c r="X21" s="14">
         <v>98.8</v>
       </c>
-      <c r="Y21" s="41">
+      <c r="Y21" s="21">
         <v>104.9</v>
       </c>
-      <c r="Z21" s="39">
+      <c r="Z21" s="15">
         <v>98.4</v>
       </c>
-      <c r="AA21" s="39">
+      <c r="AA21" s="15">
         <v>98</v>
       </c>
-      <c r="AB21" s="40">
+      <c r="AB21" s="16">
         <v>118.8</v>
       </c>
       <c r="AC21" s="17">
         <v>107.7</v>
       </c>
-      <c r="AD21" s="75">
+      <c r="AD21" s="18">
         <v>94.7</v>
       </c>
-      <c r="AE21" s="24">
+      <c r="AE21" s="19">
         <v>98.5</v>
       </c>
-      <c r="AF21" s="25">
+      <c r="AF21" s="1">
         <v>106.7</v>
       </c>
-      <c r="AG21" s="76">
+      <c r="AG21" s="1">
         <v>100.7</v>
       </c>
-      <c r="AH21" s="76">
+      <c r="AH21" s="1">
         <v>100.5</v>
       </c>
-      <c r="AI21" s="25">
+      <c r="AI21" s="1">
         <v>106.8</v>
       </c>
-      <c r="AJ21" s="25">
+      <c r="AJ21" s="1">
         <v>95.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A22" s="45" t="s">
+      <c r="AK21" s="1">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A22" s="26" t="s">
         <v>39</v>
       </c>
-      <c r="B22" s="36">
+      <c r="B22" s="11">
         <v>102.4</v>
       </c>
-      <c r="C22" s="36">
+      <c r="C22" s="11">
         <v>80.900000000000006</v>
       </c>
-      <c r="D22" s="36">
+      <c r="D22" s="11">
         <v>66.5</v>
       </c>
-      <c r="E22" s="36">
+      <c r="E22" s="11">
         <v>74.5</v>
       </c>
-      <c r="F22" s="36">
+      <c r="F22" s="11">
         <v>79.2</v>
       </c>
-      <c r="G22" s="36">
+      <c r="G22" s="11">
         <v>48.3</v>
       </c>
-      <c r="H22" s="36">
+      <c r="H22" s="11">
         <v>167.3</v>
       </c>
-      <c r="I22" s="36">
+      <c r="I22" s="11">
         <v>111.3</v>
       </c>
-      <c r="J22" s="23">
+      <c r="J22" s="12">
         <v>85.5</v>
       </c>
-      <c r="K22" s="23">
+      <c r="K22" s="12">
         <v>85.5</v>
       </c>
-      <c r="L22" s="23">
+      <c r="L22" s="12">
         <v>100.4</v>
       </c>
-      <c r="M22" s="23">
+      <c r="M22" s="12">
         <v>112.6</v>
       </c>
-      <c r="N22" s="23">
+      <c r="N22" s="12">
         <v>120.5</v>
       </c>
-      <c r="O22" s="23">
+      <c r="O22" s="12">
         <v>124.7</v>
       </c>
-      <c r="P22" s="23">
+      <c r="P22" s="12">
         <v>106.6</v>
       </c>
-      <c r="Q22" s="23">
+      <c r="Q22" s="12">
         <v>165.3</v>
       </c>
-      <c r="R22" s="23">
+      <c r="R22" s="12">
         <v>105.8</v>
       </c>
-      <c r="S22" s="23">
+      <c r="S22" s="12">
         <v>111.2</v>
       </c>
-      <c r="T22" s="23">
+      <c r="T22" s="12">
         <v>103.5</v>
       </c>
-      <c r="U22" s="43">
+      <c r="U22" s="23">
         <v>126.1</v>
       </c>
-      <c r="V22" s="38">
+      <c r="V22" s="14">
         <v>111.1</v>
       </c>
-      <c r="W22" s="38">
+      <c r="W22" s="14">
         <v>96</v>
       </c>
-      <c r="X22" s="38">
+      <c r="X22" s="14">
         <v>91.3</v>
       </c>
-      <c r="Y22" s="41">
+      <c r="Y22" s="21">
         <v>116.4</v>
       </c>
-      <c r="Z22" s="39">
+      <c r="Z22" s="15">
         <v>104.3</v>
       </c>
-      <c r="AA22" s="39">
+      <c r="AA22" s="15">
         <v>72.5</v>
       </c>
-      <c r="AB22" s="40">
+      <c r="AB22" s="16">
         <v>161.9</v>
       </c>
       <c r="AC22" s="17">
         <v>113.4</v>
       </c>
-      <c r="AD22" s="75">
+      <c r="AD22" s="18">
         <v>95.9</v>
       </c>
-      <c r="AE22" s="24">
+      <c r="AE22" s="19">
         <v>89.9</v>
       </c>
-      <c r="AF22" s="25">
+      <c r="AF22" s="1">
         <v>99</v>
       </c>
-      <c r="AG22" s="76">
+      <c r="AG22" s="1">
         <v>85.6</v>
       </c>
-      <c r="AH22" s="76">
+      <c r="AH22" s="1">
         <v>112.9</v>
       </c>
-      <c r="AI22" s="25">
+      <c r="AI22" s="1">
         <v>99.5</v>
       </c>
-      <c r="AJ22" s="25">
+      <c r="AJ22" s="1">
         <v>86.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="46" t="s">
+      <c r="AK22" s="1">
+        <v>99.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="33" t="s">
         <v>56</v>
       </c>
-      <c r="B23" s="36" t="s">
+      <c r="B23" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="C23" s="36" t="s">
+      <c r="C23" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="D23" s="36" t="s">
+      <c r="D23" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="E23" s="36" t="s">
+      <c r="E23" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="F23" s="36" t="s">
+      <c r="F23" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="G23" s="36" t="s">
+      <c r="G23" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="H23" s="36" t="s">
+      <c r="H23" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="I23" s="36" t="s">
+      <c r="I23" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="J23" s="47">
+      <c r="J23" s="34">
         <v>79.900000000000006</v>
       </c>
-      <c r="K23" s="47">
+      <c r="K23" s="34">
         <v>118.1</v>
       </c>
-      <c r="L23" s="47">
+      <c r="L23" s="34">
         <v>167.6</v>
       </c>
-      <c r="M23" s="47" t="s">
-[...17 lines deleted...]
-      <c r="S23" s="47">
+      <c r="M23" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="N23" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="O23" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="P23" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q23" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="R23" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="S23" s="34">
         <v>31.7</v>
       </c>
-      <c r="T23" s="47">
+      <c r="T23" s="34">
         <v>88.6</v>
       </c>
-      <c r="U23" s="48" t="s">
+      <c r="U23" s="35" t="s">
         <v>55</v>
       </c>
-      <c r="V23" s="38">
+      <c r="V23" s="14">
         <v>137.30000000000001</v>
       </c>
-      <c r="W23" s="38">
+      <c r="W23" s="14">
         <v>172.9</v>
       </c>
-      <c r="X23" s="38">
+      <c r="X23" s="14">
         <v>128.19999999999999</v>
       </c>
-      <c r="Y23" s="39" t="s">
+      <c r="Y23" s="15" t="s">
         <v>22</v>
       </c>
-      <c r="Z23" s="39">
+      <c r="Z23" s="15">
         <v>141.1</v>
       </c>
-      <c r="AA23" s="39">
+      <c r="AA23" s="15">
         <v>95.7</v>
       </c>
-      <c r="AB23" s="40">
+      <c r="AB23" s="16">
         <v>94.6</v>
       </c>
       <c r="AC23" s="17" t="s">
         <v>63</v>
       </c>
-      <c r="AD23" s="75">
+      <c r="AD23" s="18">
         <v>98.8</v>
       </c>
-      <c r="AE23" s="24">
+      <c r="AE23" s="19">
         <v>118.3</v>
       </c>
-      <c r="AF23" s="25">
+      <c r="AF23" s="1">
         <v>106.4</v>
       </c>
-      <c r="AG23" s="76">
+      <c r="AG23" s="1">
         <v>80.2</v>
       </c>
-      <c r="AH23" s="76">
+      <c r="AH23" s="1">
         <v>144.4</v>
       </c>
-      <c r="AI23" s="25">
+      <c r="AI23" s="1">
         <v>119.8</v>
       </c>
-      <c r="AJ23" s="25">
+      <c r="AJ23" s="1">
         <v>357.3</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B24" s="36">
+      <c r="AK23" s="1">
+        <v>164.7</v>
+      </c>
+    </row>
+    <row r="24" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="36" t="s">
+        <v>106</v>
+      </c>
+      <c r="B24" s="11">
         <v>90.2</v>
       </c>
-      <c r="C24" s="36">
+      <c r="C24" s="11">
         <v>105.7</v>
       </c>
-      <c r="D24" s="36">
+      <c r="D24" s="11">
         <v>61.4</v>
       </c>
-      <c r="E24" s="36">
+      <c r="E24" s="11">
         <v>84.6</v>
       </c>
-      <c r="F24" s="36">
+      <c r="F24" s="11">
         <v>87.8</v>
       </c>
-      <c r="G24" s="36">
+      <c r="G24" s="11">
         <v>77.900000000000006</v>
       </c>
-      <c r="H24" s="36">
+      <c r="H24" s="11">
         <v>133.69999999999999</v>
       </c>
-      <c r="I24" s="36" t="s">
+      <c r="I24" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="J24" s="23">
+      <c r="J24" s="12">
         <v>129.6</v>
       </c>
-      <c r="K24" s="23">
+      <c r="K24" s="12">
         <v>90.9</v>
       </c>
-      <c r="L24" s="23">
+      <c r="L24" s="12">
         <v>77</v>
       </c>
-      <c r="M24" s="23">
+      <c r="M24" s="12">
         <v>95</v>
       </c>
-      <c r="N24" s="23">
+      <c r="N24" s="12">
         <v>101.4</v>
       </c>
-      <c r="O24" s="23">
+      <c r="O24" s="12">
         <v>119.2</v>
       </c>
-      <c r="P24" s="23">
+      <c r="P24" s="12">
         <v>109.3</v>
       </c>
-      <c r="Q24" s="23">
+      <c r="Q24" s="12">
         <v>108.4</v>
       </c>
-      <c r="R24" s="23">
+      <c r="R24" s="12">
         <v>96</v>
       </c>
-      <c r="S24" s="23">
+      <c r="S24" s="12">
         <v>141.6</v>
       </c>
-      <c r="T24" s="23">
+      <c r="T24" s="12">
         <v>90.5</v>
       </c>
-      <c r="U24" s="43">
+      <c r="U24" s="23">
         <v>90.6</v>
       </c>
-      <c r="V24" s="38">
+      <c r="V24" s="14">
         <v>129</v>
       </c>
-      <c r="W24" s="38">
+      <c r="W24" s="14">
         <v>108.1</v>
       </c>
-      <c r="X24" s="38">
+      <c r="X24" s="14">
         <v>104</v>
       </c>
-      <c r="Y24" s="41">
+      <c r="Y24" s="21">
         <v>95.5</v>
       </c>
-      <c r="Z24" s="39">
+      <c r="Z24" s="15">
         <v>100.6</v>
       </c>
-      <c r="AA24" s="39">
+      <c r="AA24" s="15">
         <v>109.3</v>
       </c>
-      <c r="AB24" s="40">
+      <c r="AB24" s="16">
         <v>103.4</v>
       </c>
       <c r="AC24" s="17">
         <v>105.9</v>
       </c>
-      <c r="AD24" s="75">
+      <c r="AD24" s="18">
         <v>109.1</v>
       </c>
-      <c r="AE24" s="24">
+      <c r="AE24" s="19">
         <v>105.1</v>
       </c>
-      <c r="AF24" s="25">
+      <c r="AF24" s="1">
         <v>103.6</v>
       </c>
-      <c r="AG24" s="76">
+      <c r="AG24" s="1">
         <v>105.1</v>
       </c>
-      <c r="AH24" s="76">
+      <c r="AH24" s="1">
         <v>101</v>
       </c>
-      <c r="AI24" s="25">
+      <c r="AI24" s="1">
         <v>104.6</v>
       </c>
-      <c r="AJ24" s="25">
+      <c r="AJ24" s="1">
         <v>103</v>
       </c>
-    </row>
-[...31 lines deleted...]
-      <c r="AC25" s="96">
+      <c r="AK24" s="1">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="25" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="37" t="s">
+        <v>115</v>
+      </c>
+      <c r="B25" s="11"/>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="11"/>
+      <c r="H25" s="11"/>
+      <c r="I25" s="11"/>
+      <c r="J25" s="12"/>
+      <c r="K25" s="12"/>
+      <c r="L25" s="12"/>
+      <c r="M25" s="12"/>
+      <c r="N25" s="12"/>
+      <c r="O25" s="12"/>
+      <c r="P25" s="12"/>
+      <c r="Q25" s="12"/>
+      <c r="R25" s="12"/>
+      <c r="S25" s="12"/>
+      <c r="T25" s="12"/>
+      <c r="U25" s="23"/>
+      <c r="V25" s="14"/>
+      <c r="W25" s="14"/>
+      <c r="X25" s="14"/>
+      <c r="Y25" s="21"/>
+      <c r="Z25" s="15"/>
+      <c r="AA25" s="15"/>
+      <c r="AB25" s="16"/>
+      <c r="AC25" s="29">
         <v>84.8</v>
       </c>
-      <c r="AD25" s="97">
+      <c r="AD25" s="30">
         <v>86.1</v>
       </c>
-      <c r="AE25" s="97">
+      <c r="AE25" s="30">
         <v>129.30000000000001</v>
       </c>
-      <c r="AF25" s="97">
+      <c r="AF25" s="30">
         <v>78.8</v>
       </c>
-      <c r="AG25" s="97">
+      <c r="AG25" s="30">
         <v>80.599999999999994</v>
       </c>
-      <c r="AH25" s="76">
+      <c r="AH25" s="1">
         <v>107.2</v>
       </c>
-      <c r="AI25" s="25">
+      <c r="AI25" s="1">
         <v>221.7</v>
       </c>
-      <c r="AJ25" s="25">
+      <c r="AJ25" s="1">
         <v>72.599999999999994</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="45" t="s">
+      <c r="AK25" s="1">
+        <v>131.4</v>
+      </c>
+    </row>
+    <row r="26" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="26" t="s">
         <v>40</v>
       </c>
-      <c r="B26" s="36">
+      <c r="B26" s="11">
         <v>111.8</v>
       </c>
-      <c r="C26" s="36">
+      <c r="C26" s="11">
         <v>94.3</v>
       </c>
-      <c r="D26" s="36">
+      <c r="D26" s="11">
         <v>75.2</v>
       </c>
-      <c r="E26" s="36">
+      <c r="E26" s="11">
         <v>87.3</v>
       </c>
-      <c r="F26" s="36">
+      <c r="F26" s="11">
         <v>53.5</v>
       </c>
-      <c r="G26" s="36">
+      <c r="G26" s="11">
         <v>44.8</v>
       </c>
-      <c r="H26" s="36">
+      <c r="H26" s="11">
         <v>71.400000000000006</v>
       </c>
-      <c r="I26" s="36">
+      <c r="I26" s="11">
         <v>60.7</v>
       </c>
-      <c r="J26" s="23">
+      <c r="J26" s="12">
         <v>39.200000000000003</v>
       </c>
-      <c r="K26" s="23" t="s">
+      <c r="K26" s="12" t="s">
         <v>0</v>
       </c>
-      <c r="L26" s="23">
+      <c r="L26" s="12">
         <v>15.8</v>
       </c>
-      <c r="M26" s="23">
+      <c r="M26" s="12">
         <v>90.8</v>
       </c>
-      <c r="N26" s="23">
+      <c r="N26" s="12">
         <v>115.3</v>
       </c>
-      <c r="O26" s="23">
+      <c r="O26" s="12">
         <v>122.7</v>
       </c>
-      <c r="P26" s="23">
+      <c r="P26" s="12">
         <v>108.7</v>
       </c>
-      <c r="Q26" s="23">
+      <c r="Q26" s="12">
         <v>103.3</v>
       </c>
-      <c r="R26" s="23">
+      <c r="R26" s="12">
         <v>85.5</v>
       </c>
-      <c r="S26" s="23">
+      <c r="S26" s="12">
         <v>95.7</v>
       </c>
-      <c r="T26" s="23">
+      <c r="T26" s="12">
         <v>70.5</v>
       </c>
-      <c r="U26" s="43">
+      <c r="U26" s="23">
         <v>113.9</v>
       </c>
-      <c r="V26" s="38">
+      <c r="V26" s="14">
         <v>106.1</v>
       </c>
-      <c r="W26" s="38">
+      <c r="W26" s="14">
         <v>99</v>
       </c>
-      <c r="X26" s="38">
+      <c r="X26" s="14">
         <v>118.2</v>
       </c>
-      <c r="Y26" s="41">
+      <c r="Y26" s="21">
         <v>78.599999999999994</v>
       </c>
-      <c r="Z26" s="39">
+      <c r="Z26" s="15">
         <v>83.3</v>
       </c>
-      <c r="AA26" s="39">
+      <c r="AA26" s="15">
         <v>95.5</v>
       </c>
-      <c r="AB26" s="40">
+      <c r="AB26" s="16">
         <v>140.1</v>
       </c>
       <c r="AC26" s="17">
         <v>81.5</v>
       </c>
-      <c r="AD26" s="75">
+      <c r="AD26" s="18">
         <v>91.7</v>
       </c>
-      <c r="AE26" s="24">
+      <c r="AE26" s="19">
         <v>105.1</v>
       </c>
-      <c r="AF26" s="25">
+      <c r="AF26" s="1">
         <v>88.4</v>
       </c>
-      <c r="AG26" s="76">
+      <c r="AG26" s="1">
         <v>68.900000000000006</v>
       </c>
-      <c r="AH26" s="76">
+      <c r="AH26" s="1">
         <v>87.7</v>
       </c>
-      <c r="AI26" s="25">
+      <c r="AI26" s="1">
         <v>162.1</v>
       </c>
-      <c r="AJ26" s="25">
+      <c r="AJ26" s="1">
         <v>99.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="45" t="s">
+      <c r="AK26" s="1">
+        <v>178.6</v>
+      </c>
+    </row>
+    <row r="27" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="26" t="s">
         <v>41</v>
       </c>
-      <c r="B27" s="36" t="s">
+      <c r="B27" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="C27" s="36">
+      <c r="C27" s="11">
         <v>114.1</v>
       </c>
-      <c r="D27" s="36">
+      <c r="D27" s="11">
         <v>51</v>
       </c>
-      <c r="E27" s="36">
+      <c r="E27" s="11">
         <v>78.900000000000006</v>
       </c>
-      <c r="F27" s="36">
+      <c r="F27" s="11">
         <v>62.8</v>
       </c>
-      <c r="G27" s="36">
+      <c r="G27" s="11">
         <v>16.399999999999999</v>
       </c>
-      <c r="H27" s="36">
+      <c r="H27" s="11">
         <v>34.6</v>
       </c>
-      <c r="I27" s="36">
+      <c r="I27" s="11">
         <v>28.2</v>
       </c>
-      <c r="J27" s="23">
+      <c r="J27" s="12">
         <v>81.599999999999994</v>
       </c>
-      <c r="K27" s="23">
+      <c r="K27" s="12">
         <v>51.6</v>
       </c>
-      <c r="L27" s="23">
+      <c r="L27" s="12">
         <v>100.6</v>
       </c>
-      <c r="M27" s="23">
+      <c r="M27" s="12">
         <v>165.5</v>
       </c>
-      <c r="N27" s="23">
+      <c r="N27" s="12">
         <v>133.19999999999999</v>
       </c>
-      <c r="O27" s="23">
+      <c r="O27" s="12">
         <v>75.8</v>
       </c>
-      <c r="P27" s="23">
+      <c r="P27" s="12">
         <v>161.19999999999999</v>
       </c>
-      <c r="Q27" s="23">
+      <c r="Q27" s="12">
         <v>76.599999999999994</v>
       </c>
-      <c r="R27" s="23">
+      <c r="R27" s="12">
         <v>121</v>
       </c>
-      <c r="S27" s="23">
+      <c r="S27" s="12">
         <v>131.6</v>
       </c>
-      <c r="T27" s="23">
+      <c r="T27" s="12">
         <v>84.9</v>
       </c>
-      <c r="U27" s="43">
+      <c r="U27" s="23">
         <v>80.900000000000006</v>
       </c>
-      <c r="V27" s="38">
+      <c r="V27" s="14">
         <v>108.4</v>
       </c>
-      <c r="W27" s="38">
+      <c r="W27" s="14">
         <v>98.1</v>
       </c>
-      <c r="X27" s="38">
+      <c r="X27" s="14">
         <v>78.400000000000006</v>
       </c>
-      <c r="Y27" s="41">
+      <c r="Y27" s="21">
         <v>101.4</v>
       </c>
-      <c r="Z27" s="39">
+      <c r="Z27" s="15">
         <v>95.3</v>
       </c>
-      <c r="AA27" s="39">
+      <c r="AA27" s="15">
         <v>97.6</v>
       </c>
-      <c r="AB27" s="40">
+      <c r="AB27" s="16">
         <v>86.2</v>
       </c>
       <c r="AC27" s="17" t="s">
         <v>64</v>
       </c>
-      <c r="AD27" s="75">
+      <c r="AD27" s="18">
         <v>81</v>
       </c>
-      <c r="AE27" s="24">
+      <c r="AE27" s="19">
         <v>177.8</v>
       </c>
-      <c r="AF27" s="25">
+      <c r="AF27" s="1">
         <v>59.1</v>
       </c>
-      <c r="AG27" s="76">
+      <c r="AG27" s="1">
         <v>79.8</v>
       </c>
-      <c r="AH27" s="76">
+      <c r="AH27" s="1">
         <v>120.8</v>
       </c>
-      <c r="AI27" s="25">
+      <c r="AI27" s="1">
         <v>372.9</v>
       </c>
-      <c r="AJ27" s="25">
+      <c r="AJ27" s="1">
         <v>63.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="45" t="s">
+      <c r="AK27" s="1">
+        <v>108.1</v>
+      </c>
+    </row>
+    <row r="28" spans="1:37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="26" t="s">
         <v>42</v>
       </c>
-      <c r="B28" s="36">
+      <c r="B28" s="11">
         <v>166.6</v>
       </c>
-      <c r="C28" s="36">
+      <c r="C28" s="11">
         <v>77.900000000000006</v>
       </c>
-      <c r="D28" s="36">
+      <c r="D28" s="11">
         <v>70.099999999999994</v>
       </c>
-      <c r="E28" s="36">
+      <c r="E28" s="11">
         <v>63.7</v>
       </c>
-      <c r="F28" s="36">
+      <c r="F28" s="11">
         <v>38.5</v>
       </c>
-      <c r="G28" s="36">
+      <c r="G28" s="11">
         <v>17</v>
       </c>
-      <c r="H28" s="36">
+      <c r="H28" s="11">
         <v>51.7</v>
       </c>
-      <c r="I28" s="36">
+      <c r="I28" s="11">
         <v>74.7</v>
       </c>
-      <c r="J28" s="23">
+      <c r="J28" s="12">
         <v>168.7</v>
       </c>
-      <c r="K28" s="23">
+      <c r="K28" s="12">
         <v>47.2</v>
       </c>
-      <c r="L28" s="23" t="s">
+      <c r="L28" s="12" t="s">
         <v>14</v>
       </c>
-      <c r="M28" s="23" t="s">
+      <c r="M28" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="N28" s="23" t="s">
+      <c r="N28" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="O28" s="23">
+      <c r="O28" s="12">
         <v>109.2</v>
       </c>
-      <c r="P28" s="23">
+      <c r="P28" s="12">
         <v>104.6</v>
       </c>
-      <c r="Q28" s="23">
+      <c r="Q28" s="12">
         <v>95.4</v>
       </c>
-      <c r="R28" s="23">
+      <c r="R28" s="12">
         <v>142.19999999999999</v>
       </c>
-      <c r="S28" s="23">
+      <c r="S28" s="12">
         <v>183.1</v>
       </c>
-      <c r="T28" s="23">
+      <c r="T28" s="12">
         <v>74.2</v>
       </c>
-      <c r="U28" s="43">
+      <c r="U28" s="23">
         <v>132.80000000000001</v>
       </c>
-      <c r="V28" s="38">
+      <c r="V28" s="14">
         <v>105.8</v>
       </c>
-      <c r="W28" s="38">
+      <c r="W28" s="14">
         <v>86.4</v>
       </c>
-      <c r="X28" s="38">
+      <c r="X28" s="14">
         <v>85.4</v>
       </c>
-      <c r="Y28" s="41">
+      <c r="Y28" s="21">
         <v>45.3</v>
       </c>
-      <c r="Z28" s="39">
+      <c r="Z28" s="15">
         <v>81.599999999999994</v>
       </c>
-      <c r="AA28" s="39">
+      <c r="AA28" s="15">
         <v>44.4</v>
       </c>
-      <c r="AB28" s="18" t="s">
+      <c r="AB28" s="38" t="s">
         <v>62</v>
       </c>
       <c r="AC28" s="17" t="s">
         <v>62</v>
       </c>
-      <c r="AD28" s="79" t="s">
-[...11 lines deleted...]
-      <c r="AH28" s="76">
+      <c r="AD28" s="39" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE28" s="25" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF28" s="1">
+        <v>1057.9000000000001</v>
+      </c>
+      <c r="AG28" s="1">
+        <v>345.5</v>
+      </c>
+      <c r="AH28" s="1">
         <v>150.1</v>
       </c>
-      <c r="AI28" s="25">
+      <c r="AI28" s="1">
         <v>0.2</v>
       </c>
-      <c r="AJ28" s="25">
+      <c r="AJ28" s="1">
         <v>100</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="42" t="s">
+      <c r="AK28" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="29" spans="1:37" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="A29" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="B29" s="36">
+      <c r="B29" s="11">
         <v>76.900000000000006</v>
       </c>
-      <c r="C29" s="36">
+      <c r="C29" s="11">
         <v>87.4</v>
       </c>
-      <c r="D29" s="36">
+      <c r="D29" s="11">
         <v>84</v>
       </c>
-      <c r="E29" s="36">
+      <c r="E29" s="11">
         <v>84.8</v>
       </c>
-      <c r="F29" s="36">
+      <c r="F29" s="11">
         <v>33.299999999999997</v>
       </c>
-      <c r="G29" s="36">
+      <c r="G29" s="11">
         <v>102.9</v>
       </c>
-      <c r="H29" s="36">
+      <c r="H29" s="11">
         <v>74.7</v>
       </c>
-      <c r="I29" s="36">
+      <c r="I29" s="11">
         <v>76.8</v>
       </c>
-      <c r="J29" s="23">
+      <c r="J29" s="12">
         <v>100.9</v>
       </c>
-      <c r="K29" s="23">
+      <c r="K29" s="12">
         <v>30.9</v>
       </c>
-      <c r="L29" s="23">
+      <c r="L29" s="12">
         <v>132.6</v>
       </c>
-      <c r="M29" s="23">
+      <c r="M29" s="12">
         <v>157.30000000000001</v>
       </c>
-      <c r="N29" s="23">
+      <c r="N29" s="12">
         <v>58</v>
       </c>
-      <c r="O29" s="23">
+      <c r="O29" s="12">
         <v>87.8</v>
       </c>
-      <c r="P29" s="23">
+      <c r="P29" s="12">
         <v>86.5</v>
       </c>
-      <c r="Q29" s="23">
+      <c r="Q29" s="12">
         <v>96.1</v>
       </c>
-      <c r="R29" s="23">
+      <c r="R29" s="12">
         <v>70.3</v>
       </c>
-      <c r="S29" s="23" t="s">
-[...2 lines deleted...]
-      <c r="T29" s="23">
+      <c r="S29" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="T29" s="12">
         <v>169.6</v>
       </c>
-      <c r="U29" s="43">
+      <c r="U29" s="23">
         <v>98.9</v>
       </c>
-      <c r="V29" s="38">
+      <c r="V29" s="14">
         <v>91.1</v>
       </c>
-      <c r="W29" s="38">
+      <c r="W29" s="14">
         <v>81.3</v>
       </c>
-      <c r="X29" s="38">
+      <c r="X29" s="14">
         <v>48.8</v>
       </c>
-      <c r="Y29" s="41">
+      <c r="Y29" s="21">
         <v>112.8</v>
       </c>
-      <c r="Z29" s="39">
+      <c r="Z29" s="15">
         <v>107.8</v>
       </c>
-      <c r="AA29" s="39">
+      <c r="AA29" s="15">
         <v>153.80000000000001</v>
       </c>
-      <c r="AB29" s="40">
+      <c r="AB29" s="16">
         <v>109.8</v>
       </c>
       <c r="AC29" s="17">
         <v>89.8</v>
       </c>
-      <c r="AD29" s="75">
+      <c r="AD29" s="18">
         <v>172.3</v>
       </c>
-      <c r="AE29" s="24">
+      <c r="AE29" s="19">
         <v>48.6</v>
       </c>
-      <c r="AF29" s="25">
+      <c r="AF29" s="1">
         <v>120.6</v>
       </c>
-      <c r="AG29" s="76">
+      <c r="AG29" s="1">
         <v>45.7</v>
       </c>
-      <c r="AH29" s="76">
+      <c r="AH29" s="1">
         <v>95.1</v>
       </c>
-      <c r="AI29" s="25">
+      <c r="AI29" s="1">
         <v>179.3</v>
       </c>
-      <c r="AJ29" s="25">
+      <c r="AJ29" s="1">
         <v>61.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="49" t="s">
+      <c r="AK29" s="1">
+        <v>65.7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A30" s="40" t="s">
         <v>57</v>
       </c>
-      <c r="B30" s="36" t="s">
+      <c r="B30" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="C30" s="36" t="s">
+      <c r="C30" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="D30" s="36" t="s">
+      <c r="D30" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="E30" s="36" t="s">
+      <c r="E30" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="F30" s="36" t="s">
+      <c r="F30" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="G30" s="36" t="s">
+      <c r="G30" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="H30" s="36" t="s">
+      <c r="H30" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="I30" s="36" t="s">
+      <c r="I30" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="J30" s="47" t="s">
-[...11 lines deleted...]
-      <c r="N30" s="47" t="s">
+      <c r="J30" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="K30" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="L30" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="M30" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="N30" s="34" t="s">
         <v>4</v>
       </c>
-      <c r="O30" s="47">
+      <c r="O30" s="34">
         <v>108.1</v>
       </c>
-      <c r="P30" s="47" t="s">
-[...2 lines deleted...]
-      <c r="Q30" s="47">
+      <c r="P30" s="34" t="s">
+        <v>91</v>
+      </c>
+      <c r="Q30" s="34">
         <v>174.4</v>
       </c>
-      <c r="R30" s="47">
+      <c r="R30" s="34">
         <v>105.7</v>
       </c>
-      <c r="S30" s="47">
+      <c r="S30" s="34">
         <v>82</v>
       </c>
-      <c r="T30" s="47">
+      <c r="T30" s="34">
         <v>66.900000000000006</v>
       </c>
       <c r="U30" s="17">
         <v>51</v>
       </c>
-      <c r="V30" s="38">
+      <c r="V30" s="14">
         <v>84.1</v>
       </c>
-      <c r="W30" s="38">
+      <c r="W30" s="14">
         <v>106.5</v>
       </c>
-      <c r="X30" s="38">
+      <c r="X30" s="14">
         <v>75.7</v>
       </c>
-      <c r="Y30" s="41">
+      <c r="Y30" s="21">
         <v>62.9</v>
       </c>
-      <c r="Z30" s="39">
+      <c r="Z30" s="15">
         <v>88.8</v>
       </c>
-      <c r="AA30" s="39">
+      <c r="AA30" s="15">
         <v>90.4</v>
       </c>
-      <c r="AB30" s="40">
+      <c r="AB30" s="16">
         <v>104.5</v>
       </c>
       <c r="AC30" s="17">
         <v>86.8</v>
       </c>
-      <c r="AD30" s="75">
+      <c r="AD30" s="18">
         <v>98.1</v>
       </c>
-      <c r="AE30" s="24">
+      <c r="AE30" s="19">
         <v>109.3</v>
       </c>
-      <c r="AF30" s="25">
+      <c r="AF30" s="1">
         <v>91.8</v>
       </c>
-      <c r="AG30" s="76">
+      <c r="AG30" s="1">
         <v>76.7</v>
       </c>
-      <c r="AH30" s="76">
+      <c r="AH30" s="1">
         <v>99.6</v>
       </c>
-      <c r="AI30" s="25">
+      <c r="AI30" s="1">
         <v>86.5</v>
       </c>
-      <c r="AJ30" s="25">
+      <c r="AJ30" s="1">
         <v>82.8</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="T31" s="47"/>
+      <c r="AK30" s="1">
+        <v>128.69999999999999</v>
+      </c>
+    </row>
+    <row r="31" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A31" s="40" t="s">
+        <v>116</v>
+      </c>
+      <c r="B31" s="11"/>
+      <c r="C31" s="11"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="11"/>
+      <c r="H31" s="11"/>
+      <c r="I31" s="11"/>
+      <c r="J31" s="34"/>
+      <c r="K31" s="34"/>
+      <c r="L31" s="34"/>
+      <c r="M31" s="34"/>
+      <c r="N31" s="34"/>
+      <c r="O31" s="34"/>
+      <c r="P31" s="34"/>
+      <c r="Q31" s="34"/>
+      <c r="R31" s="34"/>
+      <c r="S31" s="34"/>
+      <c r="T31" s="34"/>
       <c r="U31" s="17"/>
-      <c r="V31" s="38"/>
-[...6 lines deleted...]
-      <c r="AC31" s="78">
+      <c r="V31" s="14"/>
+      <c r="W31" s="14"/>
+      <c r="X31" s="14"/>
+      <c r="Y31" s="21"/>
+      <c r="Z31" s="15"/>
+      <c r="AA31" s="15"/>
+      <c r="AB31" s="16"/>
+      <c r="AC31" s="32">
         <v>109.6</v>
       </c>
-      <c r="AD31" s="78">
+      <c r="AD31" s="32">
         <v>78.900000000000006</v>
       </c>
-      <c r="AE31" s="78">
+      <c r="AE31" s="32">
         <v>105.9</v>
       </c>
-      <c r="AF31" s="78">
+      <c r="AF31" s="32">
         <v>120.9</v>
       </c>
-      <c r="AG31" s="83">
+      <c r="AG31" s="41">
         <v>97.6</v>
       </c>
-      <c r="AH31" s="76">
+      <c r="AH31" s="1">
         <v>101.9</v>
       </c>
-      <c r="AI31" s="25">
+      <c r="AI31" s="1">
         <v>95.9</v>
       </c>
-      <c r="AJ31" s="25">
+      <c r="AJ31" s="1">
         <v>85</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="42" t="s">
+      <c r="AK31" s="1">
+        <v>109.6</v>
+      </c>
+    </row>
+    <row r="32" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A32" s="22" t="s">
         <v>44</v>
       </c>
-      <c r="B32" s="36">
+      <c r="B32" s="11">
         <v>85.1</v>
       </c>
-      <c r="C32" s="36">
+      <c r="C32" s="11">
         <v>64.7</v>
       </c>
-      <c r="D32" s="36">
+      <c r="D32" s="11">
         <v>75</v>
       </c>
-      <c r="E32" s="36">
+      <c r="E32" s="11">
         <v>22.8</v>
       </c>
-      <c r="F32" s="36">
+      <c r="F32" s="11">
         <v>39.6</v>
       </c>
-      <c r="G32" s="36">
+      <c r="G32" s="11">
         <v>2.5</v>
       </c>
-      <c r="H32" s="36" t="s">
+      <c r="H32" s="11" t="s">
         <v>4</v>
       </c>
-      <c r="I32" s="36" t="s">
+      <c r="I32" s="11" t="s">
         <v>51</v>
       </c>
-      <c r="J32" s="23">
+      <c r="J32" s="12">
         <v>152</v>
       </c>
-      <c r="K32" s="23">
+      <c r="K32" s="12">
         <v>87.6</v>
       </c>
-      <c r="L32" s="23">
+      <c r="L32" s="12">
         <v>92</v>
       </c>
-      <c r="M32" s="23" t="s">
-[...2 lines deleted...]
-      <c r="N32" s="23">
+      <c r="M32" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="N32" s="12">
         <v>106.1</v>
       </c>
-      <c r="O32" s="23">
+      <c r="O32" s="12">
         <v>94.2</v>
       </c>
-      <c r="P32" s="23">
+      <c r="P32" s="12">
         <v>103.9</v>
       </c>
-      <c r="Q32" s="23">
+      <c r="Q32" s="12">
         <v>89.9</v>
       </c>
-      <c r="R32" s="23">
+      <c r="R32" s="12">
         <v>120.2</v>
       </c>
-      <c r="S32" s="23">
+      <c r="S32" s="12">
         <v>92.3</v>
       </c>
-      <c r="T32" s="23">
+      <c r="T32" s="12">
         <v>95.1</v>
       </c>
-      <c r="U32" s="43">
+      <c r="U32" s="23">
         <v>105.9</v>
       </c>
-      <c r="V32" s="38">
+      <c r="V32" s="14">
         <v>111.3</v>
       </c>
-      <c r="W32" s="38">
+      <c r="W32" s="14">
         <v>98.7</v>
       </c>
-      <c r="X32" s="38">
+      <c r="X32" s="14">
         <v>95.1</v>
       </c>
-      <c r="Y32" s="41">
+      <c r="Y32" s="21">
         <v>104.8</v>
       </c>
-      <c r="Z32" s="39">
+      <c r="Z32" s="15">
         <v>93.4</v>
       </c>
-      <c r="AA32" s="39">
+      <c r="AA32" s="15">
         <v>95.9</v>
       </c>
-      <c r="AB32" s="40">
+      <c r="AB32" s="16">
         <v>78.599999999999994</v>
       </c>
       <c r="AC32" s="17">
         <v>125.8</v>
       </c>
-      <c r="AD32" s="75">
+      <c r="AD32" s="18">
         <v>129.5</v>
       </c>
-      <c r="AE32" s="24">
+      <c r="AE32" s="19">
         <v>107.1</v>
       </c>
-      <c r="AF32" s="25">
+      <c r="AF32" s="1">
         <v>100.9</v>
       </c>
-      <c r="AG32" s="76">
+      <c r="AG32" s="1">
         <v>85.1</v>
       </c>
-      <c r="AH32" s="76">
+      <c r="AH32" s="1">
         <v>116.9</v>
       </c>
-      <c r="AI32" s="25">
+      <c r="AI32" s="1">
         <v>82.4</v>
       </c>
-      <c r="AJ32" s="25">
+      <c r="AJ32" s="1">
         <v>120.2</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B33" s="36" t="s">
+      <c r="AK32" s="1">
+        <v>112.1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A33" s="42" t="s">
+        <v>107</v>
+      </c>
+      <c r="B33" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="C33" s="36" t="s">
+      <c r="C33" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="D33" s="36" t="s">
+      <c r="D33" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="E33" s="36" t="s">
+      <c r="E33" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="F33" s="36" t="s">
+      <c r="F33" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="G33" s="36" t="s">
+      <c r="G33" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="H33" s="36" t="s">
+      <c r="H33" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="I33" s="36" t="s">
+      <c r="I33" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="J33" s="47">
+      <c r="J33" s="34">
         <v>119.3</v>
       </c>
-      <c r="K33" s="47">
+      <c r="K33" s="34">
         <v>24.7</v>
       </c>
-      <c r="L33" s="47">
+      <c r="L33" s="34">
         <v>29.4</v>
       </c>
-      <c r="M33" s="47">
+      <c r="M33" s="34">
         <v>73.599999999999994</v>
       </c>
-      <c r="N33" s="47">
+      <c r="N33" s="34">
         <v>134.1</v>
       </c>
-      <c r="O33" s="47">
+      <c r="O33" s="34">
         <v>135.30000000000001</v>
       </c>
-      <c r="P33" s="47">
+      <c r="P33" s="34">
         <v>79.2</v>
       </c>
-      <c r="Q33" s="47">
+      <c r="Q33" s="34">
         <v>148.5</v>
       </c>
-      <c r="R33" s="47">
+      <c r="R33" s="34">
         <v>135.4</v>
       </c>
-      <c r="S33" s="47">
+      <c r="S33" s="34">
         <v>150</v>
       </c>
-      <c r="T33" s="47">
+      <c r="T33" s="34">
         <v>73.5</v>
       </c>
       <c r="U33" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="V33" s="38">
+      <c r="V33" s="14">
         <v>99.9</v>
       </c>
-      <c r="W33" s="38">
+      <c r="W33" s="14">
         <v>99.9</v>
       </c>
-      <c r="X33" s="38" t="s">
+      <c r="X33" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="Y33" s="41">
+      <c r="Y33" s="21">
         <v>100.7</v>
       </c>
-      <c r="Z33" s="39">
+      <c r="Z33" s="15">
         <v>102.7</v>
       </c>
-      <c r="AA33" s="39">
+      <c r="AA33" s="15">
         <v>83.9</v>
       </c>
-      <c r="AB33" s="40">
+      <c r="AB33" s="16">
         <v>83.9</v>
       </c>
       <c r="AC33" s="17" t="s">
         <v>65</v>
       </c>
-      <c r="AD33" s="75">
+      <c r="AD33" s="18">
         <v>149</v>
       </c>
-      <c r="AE33" s="24">
+      <c r="AE33" s="19">
         <v>101.4</v>
       </c>
-      <c r="AF33" s="25">
+      <c r="AF33" s="1">
         <v>109</v>
       </c>
-      <c r="AG33" s="76">
+      <c r="AG33" s="1">
         <v>112.5</v>
       </c>
-      <c r="AH33" s="76">
+      <c r="AH33" s="1">
         <v>93.5</v>
       </c>
-      <c r="AI33" s="25">
+      <c r="AI33" s="1">
         <v>122.9</v>
       </c>
-      <c r="AJ33" s="25">
+      <c r="AJ33" s="1">
         <v>80.3</v>
       </c>
-    </row>
-[...28 lines deleted...]
-      <c r="J34" s="23">
+      <c r="AK33" s="1">
+        <v>84.6</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A34" s="36" t="s">
+        <v>108</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D34" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E34" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="F34" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="G34" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="H34" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="I34" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="J34" s="12">
         <v>89.6</v>
       </c>
-      <c r="K34" s="23">
+      <c r="K34" s="12">
         <v>38.6</v>
       </c>
-      <c r="L34" s="23">
+      <c r="L34" s="12">
         <v>182.1</v>
       </c>
-      <c r="M34" s="23">
+      <c r="M34" s="12">
         <v>191.4</v>
       </c>
-      <c r="N34" s="23">
+      <c r="N34" s="12">
         <v>87.7</v>
       </c>
-      <c r="O34" s="23">
+      <c r="O34" s="12">
         <v>163</v>
       </c>
-      <c r="P34" s="23">
+      <c r="P34" s="12">
         <v>182.9</v>
       </c>
-      <c r="Q34" s="23">
+      <c r="Q34" s="12">
         <v>147.5</v>
       </c>
-      <c r="R34" s="23">
+      <c r="R34" s="12">
         <v>130.6</v>
       </c>
-      <c r="S34" s="23" t="s">
-[...2 lines deleted...]
-      <c r="T34" s="23">
+      <c r="S34" s="12" t="s">
+        <v>93</v>
+      </c>
+      <c r="T34" s="12">
         <v>196</v>
       </c>
-      <c r="U34" s="43">
+      <c r="U34" s="23">
         <v>98.4</v>
       </c>
-      <c r="V34" s="38">
+      <c r="V34" s="14">
         <v>115.1</v>
       </c>
-      <c r="W34" s="38">
+      <c r="W34" s="14">
         <v>123.1</v>
       </c>
-      <c r="X34" s="38">
+      <c r="X34" s="14">
         <v>99.9</v>
       </c>
-      <c r="Y34" s="41">
+      <c r="Y34" s="21">
         <v>106.6</v>
       </c>
-      <c r="Z34" s="39" t="s">
+      <c r="Z34" s="15" t="s">
         <v>20</v>
       </c>
-      <c r="AA34" s="39">
+      <c r="AA34" s="15">
         <v>92.3</v>
       </c>
-      <c r="AB34" s="40">
+      <c r="AB34" s="16">
         <v>101.6</v>
       </c>
       <c r="AC34" s="17" t="s">
         <v>66</v>
       </c>
-      <c r="AD34" s="75">
+      <c r="AD34" s="18">
         <v>118.3</v>
       </c>
-      <c r="AE34" s="24">
+      <c r="AE34" s="19">
         <v>101.9</v>
       </c>
-      <c r="AF34" s="25">
+      <c r="AF34" s="1">
         <v>104.5</v>
       </c>
-      <c r="AG34" s="76">
+      <c r="AG34" s="1">
         <v>102.3</v>
       </c>
-      <c r="AH34" s="76">
+      <c r="AH34" s="1">
         <v>112</v>
       </c>
-      <c r="AI34" s="25">
+      <c r="AI34" s="1">
         <v>100.9</v>
       </c>
-      <c r="AJ34" s="25">
+      <c r="AJ34" s="1">
         <v>118.1</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B35" s="36">
+      <c r="AK34" s="1">
+        <v>91.8</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A35" s="36" t="s">
+        <v>109</v>
+      </c>
+      <c r="B35" s="11">
         <v>100</v>
       </c>
-      <c r="C35" s="36">
+      <c r="C35" s="11">
         <v>134.30000000000001</v>
       </c>
-      <c r="D35" s="36">
+      <c r="D35" s="11">
         <v>72.099999999999994</v>
       </c>
-      <c r="E35" s="36">
+      <c r="E35" s="11">
         <v>72.8</v>
       </c>
-      <c r="F35" s="36">
+      <c r="F35" s="11">
         <v>67.099999999999994</v>
       </c>
-      <c r="G35" s="36">
+      <c r="G35" s="11">
         <v>53.3</v>
       </c>
-      <c r="H35" s="36">
+      <c r="H35" s="11">
         <v>6.8</v>
       </c>
-      <c r="I35" s="23" t="s">
-[...2 lines deleted...]
-      <c r="J35" s="23">
+      <c r="I35" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="J35" s="12">
         <v>41.9</v>
       </c>
-      <c r="K35" s="23">
+      <c r="K35" s="12">
         <v>90.6</v>
       </c>
-      <c r="L35" s="23" t="s">
+      <c r="L35" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="M35" s="23">
+      <c r="M35" s="12">
         <v>30.2</v>
       </c>
-      <c r="N35" s="23" t="s">
+      <c r="N35" s="12" t="s">
         <v>2</v>
       </c>
-      <c r="O35" s="23">
+      <c r="O35" s="12">
         <v>169</v>
       </c>
-      <c r="P35" s="23" t="s">
+      <c r="P35" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="Q35" s="23">
+      <c r="Q35" s="12">
         <v>118.7</v>
       </c>
-      <c r="R35" s="23">
+      <c r="R35" s="12">
         <v>73.5</v>
       </c>
-      <c r="S35" s="23">
+      <c r="S35" s="12">
         <v>163.80000000000001</v>
       </c>
-      <c r="T35" s="23">
+      <c r="T35" s="12">
         <v>98.2</v>
       </c>
-      <c r="U35" s="43">
+      <c r="U35" s="23">
         <v>107.6</v>
       </c>
-      <c r="V35" s="38">
+      <c r="V35" s="14">
         <v>115.1</v>
       </c>
-      <c r="W35" s="38">
+      <c r="W35" s="14">
         <v>111.7</v>
       </c>
-      <c r="X35" s="38">
+      <c r="X35" s="14">
         <v>144.80000000000001</v>
       </c>
-      <c r="Y35" s="41">
+      <c r="Y35" s="21">
         <v>99.1</v>
       </c>
-      <c r="Z35" s="39">
+      <c r="Z35" s="15">
         <v>110.4</v>
       </c>
-      <c r="AA35" s="39">
+      <c r="AA35" s="15">
         <v>73.900000000000006</v>
       </c>
-      <c r="AB35" s="40">
+      <c r="AB35" s="16">
         <v>108.3</v>
       </c>
       <c r="AC35" s="17">
         <v>154</v>
       </c>
-      <c r="AD35" s="75">
+      <c r="AD35" s="18">
         <v>127.5</v>
       </c>
-      <c r="AE35" s="24">
+      <c r="AE35" s="19">
         <v>98.7</v>
       </c>
-      <c r="AF35" s="25">
+      <c r="AF35" s="1">
         <v>110.4</v>
       </c>
-      <c r="AG35" s="76">
+      <c r="AG35" s="1">
         <v>91.1</v>
       </c>
-      <c r="AH35" s="76">
+      <c r="AH35" s="1">
         <v>121</v>
       </c>
-      <c r="AI35" s="25">
+      <c r="AI35" s="1">
         <v>116.5</v>
       </c>
-      <c r="AJ35" s="25">
+      <c r="AJ35" s="1">
         <v>91.7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="92" t="s">
+      <c r="AK35" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A36" s="43" t="s">
+        <v>110</v>
+      </c>
+      <c r="B36" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="C36" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D36" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E36" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="F36" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="G36" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="H36" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="I36" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="J36" s="12">
+        <v>182.8</v>
+      </c>
+      <c r="K36" s="12">
+        <v>66.099999999999994</v>
+      </c>
+      <c r="L36" s="12">
+        <v>131.30000000000001</v>
+      </c>
+      <c r="M36" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="N36" s="12">
+        <v>35.4</v>
+      </c>
+      <c r="O36" s="12">
+        <v>112.3</v>
+      </c>
+      <c r="P36" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q36" s="12">
         <v>111</v>
       </c>
-      <c r="B36" s="23" t="s">
-[...47 lines deleted...]
-      <c r="R36" s="23">
+      <c r="R36" s="12">
         <v>105.7</v>
       </c>
-      <c r="S36" s="23">
+      <c r="S36" s="12">
         <v>114.2</v>
       </c>
-      <c r="T36" s="23">
+      <c r="T36" s="12">
         <v>155.9</v>
       </c>
-      <c r="U36" s="43">
+      <c r="U36" s="23">
         <v>118.8</v>
       </c>
-      <c r="V36" s="38">
+      <c r="V36" s="14">
         <v>111.1</v>
       </c>
-      <c r="W36" s="38">
+      <c r="W36" s="14">
         <v>102.7</v>
       </c>
-      <c r="X36" s="38">
+      <c r="X36" s="14">
         <v>119.9</v>
       </c>
-      <c r="Y36" s="41">
+      <c r="Y36" s="21">
         <v>118.9</v>
       </c>
-      <c r="Z36" s="39">
+      <c r="Z36" s="15">
         <v>116.9</v>
       </c>
-      <c r="AA36" s="39">
+      <c r="AA36" s="15">
         <v>112.7</v>
       </c>
-      <c r="AB36" s="40">
+      <c r="AB36" s="16">
         <v>84.3</v>
       </c>
       <c r="AC36" s="17" t="s">
         <v>67</v>
       </c>
-      <c r="AD36" s="75">
+      <c r="AD36" s="18">
         <v>112</v>
       </c>
-      <c r="AE36" s="24">
+      <c r="AE36" s="19">
         <v>126.8</v>
       </c>
-      <c r="AF36" s="25">
+      <c r="AF36" s="1">
         <v>104.8</v>
       </c>
-      <c r="AG36" s="76">
+      <c r="AG36" s="1">
         <v>122.7</v>
       </c>
-      <c r="AH36" s="76">
+      <c r="AH36" s="1">
         <v>109.8</v>
       </c>
-      <c r="AI36" s="25">
+      <c r="AI36" s="1">
         <v>84.9</v>
       </c>
-      <c r="AJ36" s="25">
+      <c r="AJ36" s="1">
         <v>98.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="45" t="s">
+      <c r="AK36" s="1">
+        <v>102.6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A37" s="26" t="s">
         <v>45</v>
       </c>
-      <c r="B37" s="23" t="s">
-[...23 lines deleted...]
-      <c r="J37" s="23">
+      <c r="B37" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="C37" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D37" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E37" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="F37" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="G37" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="H37" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="I37" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="J37" s="12">
         <v>48.7</v>
       </c>
-      <c r="K37" s="23" t="s">
-[...5 lines deleted...]
-      <c r="M37" s="23">
+      <c r="K37" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="L37" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="M37" s="12">
         <v>106.1</v>
       </c>
-      <c r="N37" s="23">
+      <c r="N37" s="12">
         <v>171.4</v>
       </c>
-      <c r="O37" s="23">
+      <c r="O37" s="12">
         <v>71.7</v>
       </c>
-      <c r="P37" s="23" t="s">
-[...8 lines deleted...]
-      <c r="S37" s="23">
+      <c r="P37" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q37" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="R37" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="S37" s="12">
         <v>145</v>
       </c>
-      <c r="T37" s="23">
+      <c r="T37" s="12">
         <v>186.6</v>
       </c>
-      <c r="U37" s="43">
+      <c r="U37" s="23">
         <v>69.400000000000006</v>
       </c>
-      <c r="V37" s="38" t="s">
+      <c r="V37" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="W37" s="38" t="s">
+      <c r="W37" s="14" t="s">
         <v>61</v>
       </c>
-      <c r="X37" s="38">
+      <c r="X37" s="14">
         <v>150.69999999999999</v>
       </c>
-      <c r="Y37" s="41">
+      <c r="Y37" s="21">
         <v>99.6</v>
       </c>
-      <c r="Z37" s="39" t="s">
-[...2 lines deleted...]
-      <c r="AA37" s="39">
+      <c r="Z37" s="15" t="s">
+        <v>86</v>
+      </c>
+      <c r="AA37" s="15">
         <v>190.5</v>
       </c>
-      <c r="AB37" s="40">
+      <c r="AB37" s="16">
         <v>75.7</v>
       </c>
       <c r="AC37" s="17" t="s">
         <v>68</v>
       </c>
-      <c r="AD37" s="75">
+      <c r="AD37" s="18">
         <v>125.2</v>
       </c>
-      <c r="AE37" s="24">
+      <c r="AE37" s="19">
         <v>155.9</v>
       </c>
-      <c r="AF37" s="25">
+      <c r="AF37" s="1">
         <v>109.8</v>
       </c>
-      <c r="AG37" s="76">
+      <c r="AG37" s="1">
         <v>119.1</v>
       </c>
-      <c r="AH37" s="76">
+      <c r="AH37" s="1">
         <v>100.8</v>
       </c>
-      <c r="AI37" s="25">
+      <c r="AI37" s="1">
         <v>100.2</v>
       </c>
-      <c r="AJ37" s="25">
+      <c r="AJ37" s="1">
         <v>104.6</v>
       </c>
-    </row>
-[...49 lines deleted...]
-      <c r="Q38" s="23">
+      <c r="AK37" s="1">
+        <v>107.6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A38" s="26" t="s">
+        <v>111</v>
+      </c>
+      <c r="B38" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D38" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E38" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="F38" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="G38" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="H38" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="I38" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="J38" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="K38" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="L38" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="M38" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="N38" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="O38" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="P38" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q38" s="12">
         <v>148.4</v>
       </c>
-      <c r="R38" s="23">
+      <c r="R38" s="12">
         <v>110.1</v>
       </c>
-      <c r="S38" s="23">
+      <c r="S38" s="12">
         <v>125.4</v>
       </c>
-      <c r="T38" s="23" t="s">
-[...2 lines deleted...]
-      <c r="U38" s="43">
+      <c r="T38" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="U38" s="23">
         <v>122.9</v>
       </c>
-      <c r="V38" s="38">
+      <c r="V38" s="14">
         <v>115.3</v>
       </c>
-      <c r="W38" s="38">
+      <c r="W38" s="14">
         <v>102</v>
       </c>
-      <c r="X38" s="38">
+      <c r="X38" s="14">
         <v>120.5</v>
       </c>
-      <c r="Y38" s="41">
+      <c r="Y38" s="21">
         <v>123.8</v>
       </c>
-      <c r="Z38" s="39">
+      <c r="Z38" s="15">
         <v>84.5</v>
       </c>
-      <c r="AA38" s="39">
+      <c r="AA38" s="15">
         <v>72.599999999999994</v>
       </c>
-      <c r="AB38" s="40">
+      <c r="AB38" s="16">
         <v>96.5</v>
       </c>
       <c r="AC38" s="17" t="s">
         <v>69</v>
       </c>
-      <c r="AD38" s="75">
+      <c r="AD38" s="18">
         <v>105.3</v>
       </c>
-      <c r="AE38" s="24">
+      <c r="AE38" s="19">
         <v>109.7</v>
       </c>
-      <c r="AF38" s="25">
+      <c r="AF38" s="1">
         <v>99.8</v>
       </c>
-      <c r="AG38" s="76">
+      <c r="AG38" s="1">
         <v>125.1</v>
       </c>
-      <c r="AH38" s="76">
+      <c r="AH38" s="1">
         <v>120.6</v>
       </c>
-      <c r="AI38" s="25">
+      <c r="AI38" s="1">
         <v>69.2</v>
       </c>
-      <c r="AJ38" s="25">
+      <c r="AJ38" s="1">
         <v>93</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="46" t="s">
+      <c r="AK38" s="1">
+        <v>98.8</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A39" s="33" t="s">
         <v>58</v>
       </c>
-      <c r="B39" s="36" t="s">
+      <c r="B39" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="C39" s="36" t="s">
+      <c r="C39" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="D39" s="36" t="s">
+      <c r="D39" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="E39" s="36" t="s">
+      <c r="E39" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="F39" s="36" t="s">
+      <c r="F39" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="G39" s="36" t="s">
+      <c r="G39" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="H39" s="36" t="s">
+      <c r="H39" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="I39" s="36" t="s">
+      <c r="I39" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="J39" s="47" t="s">
+      <c r="J39" s="34" t="s">
         <v>9</v>
       </c>
-      <c r="K39" s="47">
+      <c r="K39" s="34">
         <v>119.4</v>
       </c>
-      <c r="L39" s="47">
+      <c r="L39" s="34">
         <v>124.2</v>
       </c>
-      <c r="M39" s="47" t="s">
-[...2 lines deleted...]
-      <c r="N39" s="47">
+      <c r="M39" s="34" t="s">
+        <v>90</v>
+      </c>
+      <c r="N39" s="34">
         <v>34.9</v>
       </c>
-      <c r="O39" s="47">
+      <c r="O39" s="34">
         <v>112.7</v>
       </c>
-      <c r="P39" s="47">
+      <c r="P39" s="34">
         <v>135.5</v>
       </c>
-      <c r="Q39" s="47">
+      <c r="Q39" s="34">
         <v>94.5</v>
       </c>
-      <c r="R39" s="47">
+      <c r="R39" s="34">
         <v>99.4</v>
       </c>
-      <c r="S39" s="47">
+      <c r="S39" s="34">
         <v>97.7</v>
       </c>
-      <c r="T39" s="47">
+      <c r="T39" s="34">
         <v>70.400000000000006</v>
       </c>
       <c r="U39" s="17">
         <v>84.2</v>
       </c>
-      <c r="V39" s="38">
+      <c r="V39" s="14">
         <v>76.599999999999994</v>
       </c>
-      <c r="W39" s="38">
+      <c r="W39" s="14">
         <v>63.2</v>
       </c>
-      <c r="X39" s="38">
+      <c r="X39" s="14">
         <v>80.099999999999994</v>
       </c>
-      <c r="Y39" s="41">
+      <c r="Y39" s="21">
         <v>136.19999999999999</v>
       </c>
-      <c r="Z39" s="39">
+      <c r="Z39" s="15">
         <v>108.5</v>
       </c>
-      <c r="AA39" s="39">
+      <c r="AA39" s="15">
         <v>49.7</v>
       </c>
-      <c r="AB39" s="40">
+      <c r="AB39" s="16">
         <v>70.8</v>
       </c>
       <c r="AC39" s="17" t="s">
         <v>70</v>
       </c>
-      <c r="AD39" s="75">
+      <c r="AD39" s="18">
         <v>123.4</v>
       </c>
-      <c r="AE39" s="24">
+      <c r="AE39" s="19">
         <v>72.3</v>
       </c>
-      <c r="AF39" s="25">
+      <c r="AF39" s="1">
         <v>118.3</v>
       </c>
-      <c r="AG39" s="76">
+      <c r="AG39" s="1">
         <v>115.8</v>
       </c>
-      <c r="AH39" s="76">
+      <c r="AH39" s="1">
         <v>93.9</v>
       </c>
-      <c r="AI39" s="25">
+      <c r="AI39" s="1">
         <v>127.5</v>
       </c>
-      <c r="AJ39" s="25">
+      <c r="AJ39" s="1">
         <v>100.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="42" t="s">
+      <c r="AK39" s="1">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A40" s="22" t="s">
         <v>46</v>
       </c>
-      <c r="B40" s="36">
+      <c r="B40" s="11">
         <v>85.9</v>
       </c>
-      <c r="C40" s="36">
+      <c r="C40" s="11">
         <v>100.3</v>
       </c>
-      <c r="D40" s="36">
+      <c r="D40" s="11">
         <v>80.599999999999994</v>
       </c>
-      <c r="E40" s="36">
+      <c r="E40" s="11">
         <v>58.6</v>
       </c>
-      <c r="F40" s="36">
+      <c r="F40" s="11">
         <v>72.2</v>
       </c>
-      <c r="G40" s="36">
+      <c r="G40" s="11">
         <v>53.1</v>
       </c>
-      <c r="H40" s="36">
+      <c r="H40" s="11">
         <v>55.6</v>
       </c>
-      <c r="I40" s="36">
+      <c r="I40" s="11">
         <v>118.3</v>
       </c>
-      <c r="J40" s="23">
+      <c r="J40" s="12">
         <v>129.9</v>
       </c>
-      <c r="K40" s="23">
+      <c r="K40" s="12">
         <v>23.2</v>
       </c>
-      <c r="L40" s="23" t="s">
+      <c r="L40" s="12" t="s">
         <v>12</v>
       </c>
-      <c r="M40" s="23" t="s">
+      <c r="M40" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="N40" s="23">
+      <c r="N40" s="12">
         <v>66.2</v>
       </c>
-      <c r="O40" s="23">
+      <c r="O40" s="12">
         <v>129.6</v>
       </c>
-      <c r="P40" s="23">
+      <c r="P40" s="12">
         <v>103.4</v>
       </c>
-      <c r="Q40" s="23">
+      <c r="Q40" s="12">
         <v>87.8</v>
       </c>
-      <c r="R40" s="23">
+      <c r="R40" s="12">
         <v>119.9</v>
       </c>
-      <c r="S40" s="23">
+      <c r="S40" s="12">
         <v>130.9</v>
       </c>
-      <c r="T40" s="23">
+      <c r="T40" s="12">
         <v>101</v>
       </c>
-      <c r="U40" s="43">
+      <c r="U40" s="23">
         <v>102</v>
       </c>
-      <c r="V40" s="38">
+      <c r="V40" s="14">
         <v>137.1</v>
       </c>
-      <c r="W40" s="38">
+      <c r="W40" s="14">
         <v>156.4</v>
       </c>
-      <c r="X40" s="38">
+      <c r="X40" s="14">
         <v>76.900000000000006</v>
       </c>
-      <c r="Y40" s="41">
+      <c r="Y40" s="21">
         <v>122.5</v>
       </c>
-      <c r="Z40" s="39">
+      <c r="Z40" s="15">
         <v>93</v>
       </c>
-      <c r="AA40" s="39">
+      <c r="AA40" s="15">
         <v>88</v>
       </c>
-      <c r="AB40" s="40">
+      <c r="AB40" s="16">
         <v>93.4</v>
       </c>
       <c r="AC40" s="17" t="s">
         <v>71</v>
       </c>
-      <c r="AD40" s="75">
+      <c r="AD40" s="18">
         <v>108</v>
       </c>
-      <c r="AE40" s="24">
+      <c r="AE40" s="19">
         <v>93.7</v>
       </c>
-      <c r="AF40" s="25">
+      <c r="AF40" s="1">
         <v>118.1</v>
       </c>
-      <c r="AG40" s="76">
+      <c r="AG40" s="1">
         <v>108.3</v>
       </c>
-      <c r="AH40" s="76">
+      <c r="AH40" s="1">
         <v>85.9</v>
       </c>
-      <c r="AI40" s="25">
+      <c r="AI40" s="1">
         <v>125.5</v>
       </c>
-      <c r="AJ40" s="25">
+      <c r="AJ40" s="1">
         <v>106.9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="42" t="s">
+      <c r="AK40" s="1">
+        <v>111.6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A41" s="22" t="s">
         <v>47</v>
       </c>
-      <c r="B41" s="36">
+      <c r="B41" s="11">
         <v>100.7</v>
       </c>
-      <c r="C41" s="36">
+      <c r="C41" s="11">
         <v>97.5</v>
       </c>
-      <c r="D41" s="36">
+      <c r="D41" s="11">
         <v>47.3</v>
       </c>
-      <c r="E41" s="36" t="s">
-[...2 lines deleted...]
-      <c r="F41" s="36">
+      <c r="E41" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="F41" s="11">
         <v>25.2</v>
       </c>
-      <c r="G41" s="36" t="s">
+      <c r="G41" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="H41" s="36">
+      <c r="H41" s="11">
         <v>65.099999999999994</v>
       </c>
-      <c r="I41" s="36">
+      <c r="I41" s="11">
         <v>29.7</v>
       </c>
-      <c r="J41" s="23">
+      <c r="J41" s="12">
         <v>64.599999999999994</v>
       </c>
-      <c r="K41" s="23" t="s">
+      <c r="K41" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="L41" s="23">
+      <c r="L41" s="12">
         <v>47.6</v>
       </c>
-      <c r="M41" s="23">
+      <c r="M41" s="12">
         <v>190.5</v>
       </c>
-      <c r="N41" s="23">
+      <c r="N41" s="12">
         <v>130.30000000000001</v>
       </c>
-      <c r="O41" s="23">
+      <c r="O41" s="12">
         <v>115.7</v>
       </c>
-      <c r="P41" s="23">
+      <c r="P41" s="12">
         <v>3.2</v>
       </c>
-      <c r="Q41" s="23">
+      <c r="Q41" s="12">
         <v>74.5</v>
       </c>
-      <c r="R41" s="23">
+      <c r="R41" s="12">
         <v>86.6</v>
       </c>
-      <c r="S41" s="23">
+      <c r="S41" s="12">
         <v>105.1</v>
       </c>
-      <c r="T41" s="23">
+      <c r="T41" s="12">
         <v>163.80000000000001</v>
       </c>
-      <c r="U41" s="43">
+      <c r="U41" s="23">
         <v>48</v>
       </c>
-      <c r="V41" s="38">
+      <c r="V41" s="14">
         <v>85.3</v>
       </c>
-      <c r="W41" s="38">
+      <c r="W41" s="14">
         <v>166.6</v>
       </c>
-      <c r="X41" s="38">
+      <c r="X41" s="14">
         <v>173.4</v>
       </c>
-      <c r="Y41" s="41">
+      <c r="Y41" s="21">
         <v>144.30000000000001</v>
       </c>
-      <c r="Z41" s="39">
+      <c r="Z41" s="15">
         <v>108.9</v>
       </c>
-      <c r="AA41" s="39">
+      <c r="AA41" s="15">
         <v>69.900000000000006</v>
       </c>
-      <c r="AB41" s="40">
+      <c r="AB41" s="16">
         <v>73.400000000000006</v>
       </c>
       <c r="AC41" s="17">
         <v>144.19999999999999</v>
       </c>
-      <c r="AD41" s="75">
+      <c r="AD41" s="18">
         <v>115.6</v>
       </c>
-      <c r="AE41" s="24" t="s">
-[...2 lines deleted...]
-      <c r="AF41" s="25">
+      <c r="AE41" s="19">
+        <v>204</v>
+      </c>
+      <c r="AF41" s="1">
         <v>151.30000000000001</v>
       </c>
-      <c r="AG41" s="76">
+      <c r="AG41" s="1">
         <v>129.1</v>
       </c>
-      <c r="AH41" s="76">
+      <c r="AH41" s="1">
         <v>111.4</v>
       </c>
-      <c r="AI41" s="25">
+      <c r="AI41" s="1">
         <v>126.3</v>
       </c>
-      <c r="AJ41" s="25">
+      <c r="AJ41" s="1">
         <v>100.7</v>
       </c>
-    </row>
-[...30 lines deleted...]
-      <c r="AB42" s="40"/>
+      <c r="AK41" s="1">
+        <v>107.4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A42" s="44" t="s">
+        <v>118</v>
+      </c>
+      <c r="B42" s="11"/>
+      <c r="C42" s="11"/>
+      <c r="D42" s="11"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="11"/>
+      <c r="G42" s="11"/>
+      <c r="H42" s="11"/>
+      <c r="I42" s="11"/>
+      <c r="J42" s="12"/>
+      <c r="K42" s="12"/>
+      <c r="L42" s="12"/>
+      <c r="M42" s="12"/>
+      <c r="N42" s="12"/>
+      <c r="O42" s="12"/>
+      <c r="P42" s="12"/>
+      <c r="Q42" s="12"/>
+      <c r="R42" s="12"/>
+      <c r="S42" s="12"/>
+      <c r="T42" s="12"/>
+      <c r="U42" s="23"/>
+      <c r="V42" s="14"/>
+      <c r="W42" s="14"/>
+      <c r="X42" s="14"/>
+      <c r="Y42" s="21"/>
+      <c r="Z42" s="15"/>
+      <c r="AA42" s="15"/>
+      <c r="AB42" s="16"/>
       <c r="AC42" s="17"/>
-      <c r="AD42" s="75"/>
-[...5 lines deleted...]
-      <c r="AJ42" s="25">
+      <c r="AD42" s="18"/>
+      <c r="AE42" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="AF42" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="AG42" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="AH42" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="AI42" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="AJ42" s="49">
         <v>114.8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="45" t="s">
+      <c r="AK42" s="1">
+        <v>329.4</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A43" s="26" t="s">
         <v>48</v>
       </c>
-      <c r="B43" s="23" t="s">
-[...50 lines deleted...]
-      <c r="S43" s="77">
+      <c r="B43" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="C43" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D43" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E43" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="F43" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="G43" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="H43" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="I43" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="J43" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="K43" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="L43" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="M43" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="N43" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="O43" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="P43" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q43" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="R43" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="S43" s="32">
         <v>99.2</v>
       </c>
-      <c r="T43" s="77">
+      <c r="T43" s="32">
         <v>49.1</v>
       </c>
-      <c r="U43" s="77" t="s">
-[...2 lines deleted...]
-      <c r="V43" s="77">
+      <c r="U43" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="V43" s="32">
         <v>85.3</v>
       </c>
-      <c r="W43" s="77" t="s">
-[...5 lines deleted...]
-      <c r="Y43" s="78">
+      <c r="W43" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="X43" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="Y43" s="32">
         <v>144.30000000000001</v>
       </c>
-      <c r="Z43" s="78">
+      <c r="Z43" s="32">
         <v>108.9</v>
       </c>
-      <c r="AA43" s="80">
+      <c r="AA43" s="45">
         <v>30</v>
       </c>
-      <c r="AB43" s="78" t="s">
-[...5 lines deleted...]
-      <c r="AD43" s="75">
+      <c r="AB43" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC43" s="46" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD43" s="18">
         <v>77</v>
       </c>
-      <c r="AE43" s="24">
+      <c r="AE43" s="19">
         <v>107.6</v>
       </c>
-      <c r="AF43" s="24">
+      <c r="AF43" s="19">
         <v>103.6</v>
       </c>
-      <c r="AG43" s="82">
+      <c r="AG43" s="19">
         <v>69.5</v>
       </c>
-      <c r="AH43" s="76">
+      <c r="AH43" s="1">
         <v>150.30000000000001</v>
       </c>
-      <c r="AI43" s="25">
+      <c r="AI43" s="1">
         <v>112</v>
       </c>
-      <c r="AJ43" s="25">
+      <c r="AJ43" s="1">
         <v>87</v>
       </c>
-    </row>
-[...10 lines deleted...]
-      <c r="D44" s="36">
+      <c r="AK43" s="1">
+        <v>189.1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A44" s="26" t="s">
+        <v>112</v>
+      </c>
+      <c r="B44" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="C44" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="D44" s="11">
         <v>38.700000000000003</v>
       </c>
-      <c r="E44" s="36">
+      <c r="E44" s="11">
         <v>46.2</v>
       </c>
-      <c r="F44" s="36">
+      <c r="F44" s="11">
         <v>119.8</v>
       </c>
-      <c r="G44" s="36">
+      <c r="G44" s="11">
         <v>35.200000000000003</v>
       </c>
-      <c r="H44" s="36">
+      <c r="H44" s="11">
         <v>138.1</v>
       </c>
-      <c r="I44" s="36" t="s">
-[...2 lines deleted...]
-      <c r="J44" s="23">
+      <c r="I44" s="11" t="s">
+        <v>87</v>
+      </c>
+      <c r="J44" s="12">
         <v>42</v>
       </c>
-      <c r="K44" s="23">
+      <c r="K44" s="12">
         <v>37.200000000000003</v>
       </c>
-      <c r="L44" s="23" t="s">
-[...5 lines deleted...]
-      <c r="N44" s="23">
+      <c r="L44" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="M44" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="N44" s="12">
         <v>154.69999999999999</v>
       </c>
-      <c r="O44" s="23">
+      <c r="O44" s="12">
         <v>7.6</v>
       </c>
-      <c r="P44" s="23" t="s">
+      <c r="P44" s="12" t="s">
         <v>23</v>
       </c>
-      <c r="Q44" s="23">
+      <c r="Q44" s="12">
         <v>45.4</v>
       </c>
-      <c r="R44" s="23">
+      <c r="R44" s="12">
         <v>70.5</v>
       </c>
-      <c r="S44" s="23">
+      <c r="S44" s="12">
         <v>110.9</v>
       </c>
-      <c r="T44" s="23" t="s">
-[...2 lines deleted...]
-      <c r="U44" s="43">
+      <c r="T44" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="U44" s="23">
         <v>29.4</v>
       </c>
-      <c r="V44" s="38">
+      <c r="V44" s="14">
         <v>53.1</v>
       </c>
-      <c r="W44" s="38">
+      <c r="W44" s="14">
         <v>135.1</v>
       </c>
-      <c r="X44" s="38">
+      <c r="X44" s="14">
         <v>145.69999999999999</v>
       </c>
-      <c r="Y44" s="41">
+      <c r="Y44" s="21">
         <v>71.099999999999994</v>
       </c>
-      <c r="Z44" s="39">
+      <c r="Z44" s="15">
         <v>105.4</v>
       </c>
-      <c r="AA44" s="39">
+      <c r="AA44" s="15">
         <v>64.400000000000006</v>
       </c>
-      <c r="AB44" s="40">
+      <c r="AB44" s="16">
         <v>115.4</v>
       </c>
       <c r="AC44" s="17" t="s">
         <v>72</v>
       </c>
-      <c r="AD44" s="75">
+      <c r="AD44" s="18">
         <v>140.5</v>
       </c>
-      <c r="AE44" s="24">
+      <c r="AE44" s="19">
         <v>150.4</v>
       </c>
-      <c r="AF44" s="24">
+      <c r="AF44" s="19">
         <v>113.9</v>
       </c>
-      <c r="AG44" s="82">
+      <c r="AG44" s="19">
         <v>157.5</v>
       </c>
-      <c r="AH44" s="76">
+      <c r="AH44" s="1">
         <v>91.7</v>
       </c>
-      <c r="AI44" s="25">
+      <c r="AI44" s="1">
         <v>117.5</v>
       </c>
-      <c r="AJ44" s="25">
+      <c r="AJ44" s="1">
         <v>109.2</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B45" s="36">
+      <c r="AK44" s="1">
+        <v>116.2</v>
+      </c>
+    </row>
+    <row r="45" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A45" s="47" t="s">
+        <v>113</v>
+      </c>
+      <c r="B45" s="11">
         <v>98.6</v>
       </c>
-      <c r="C45" s="36">
+      <c r="C45" s="11">
         <v>90.3</v>
       </c>
-      <c r="D45" s="36">
+      <c r="D45" s="11">
         <v>47.4</v>
       </c>
-      <c r="E45" s="36">
+      <c r="E45" s="11">
         <v>47.6</v>
       </c>
-      <c r="F45" s="36">
+      <c r="F45" s="11">
         <v>23.9</v>
       </c>
-      <c r="G45" s="36">
+      <c r="G45" s="11">
         <v>132.19999999999999</v>
       </c>
-      <c r="H45" s="36">
+      <c r="H45" s="11">
         <v>18.899999999999999</v>
       </c>
-      <c r="I45" s="36">
+      <c r="I45" s="11">
         <v>131.5</v>
       </c>
-      <c r="J45" s="23">
+      <c r="J45" s="12">
         <v>68.099999999999994</v>
       </c>
-      <c r="K45" s="23" t="s">
+      <c r="K45" s="12" t="s">
         <v>18</v>
       </c>
-      <c r="L45" s="23">
+      <c r="L45" s="12">
         <v>48.9</v>
       </c>
-      <c r="M45" s="23">
+      <c r="M45" s="12">
         <v>143.69999999999999</v>
       </c>
-      <c r="N45" s="23">
+      <c r="N45" s="12">
         <v>122.2</v>
       </c>
-      <c r="O45" s="23" t="s">
+      <c r="O45" s="12" t="s">
         <v>20</v>
       </c>
-      <c r="P45" s="23">
+      <c r="P45" s="12">
         <v>88</v>
       </c>
-      <c r="Q45" s="23">
+      <c r="Q45" s="12">
         <v>127.1</v>
       </c>
-      <c r="R45" s="23">
+      <c r="R45" s="12">
         <v>194.5</v>
       </c>
-      <c r="S45" s="23" t="s">
-[...2 lines deleted...]
-      <c r="T45" s="23" t="s">
+      <c r="S45" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="T45" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="U45" s="43" t="s">
-[...5 lines deleted...]
-      <c r="W45" s="38" t="s">
+      <c r="U45" s="23" t="s">
+        <v>5</v>
+      </c>
+      <c r="V45" s="14" t="s">
+        <v>5</v>
+      </c>
+      <c r="W45" s="14" t="s">
         <v>60</v>
       </c>
-      <c r="X45" s="78" t="s">
+      <c r="X45" s="32" t="s">
         <v>12</v>
       </c>
-      <c r="Y45" s="78" t="s">
+      <c r="Y45" s="32" t="s">
         <v>19</v>
       </c>
-      <c r="Z45" s="78">
+      <c r="Z45" s="32">
         <v>115.9</v>
       </c>
-      <c r="AA45" s="78">
+      <c r="AA45" s="32">
         <v>68.400000000000006</v>
       </c>
-      <c r="AB45" s="78">
+      <c r="AB45" s="32">
         <v>46.8</v>
       </c>
       <c r="AC45" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="AD45" s="75">
+      <c r="AD45" s="18">
         <v>107.2</v>
       </c>
-      <c r="AE45" s="24" t="s">
-[...2 lines deleted...]
-      <c r="AF45" s="25">
+      <c r="AE45" s="19">
+        <v>236.8</v>
+      </c>
+      <c r="AF45" s="1">
         <v>161.6</v>
       </c>
-      <c r="AG45" s="76">
+      <c r="AG45" s="1">
         <v>127.2</v>
       </c>
-      <c r="AH45" s="76">
+      <c r="AH45" s="1">
         <v>113.6</v>
       </c>
-      <c r="AI45" s="25">
+      <c r="AI45" s="1">
         <v>129</v>
       </c>
-      <c r="AJ45" s="25">
+      <c r="AJ45" s="1">
         <v>99.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="88" t="s">
+      <c r="AK45" s="1">
+        <v>105.8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A46" s="33" t="s">
+        <v>94</v>
+      </c>
+      <c r="B46" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="C46" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="D46" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="E46" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="F46" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="G46" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="H46" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="I46" s="12" t="s">
+        <v>5</v>
+      </c>
+      <c r="J46" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="K46" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="L46" s="12">
+        <v>52.8</v>
+      </c>
+      <c r="M46" s="12">
+        <v>125</v>
+      </c>
+      <c r="N46" s="12">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="O46" s="12">
+        <v>24.1</v>
+      </c>
+      <c r="P46" s="12">
+        <v>100</v>
+      </c>
+      <c r="Q46" s="12">
+        <v>175</v>
+      </c>
+      <c r="R46" s="12">
+        <v>2.9</v>
+      </c>
+      <c r="S46" s="32">
+        <v>141.9</v>
+      </c>
+      <c r="T46" s="32">
+        <v>63.6</v>
+      </c>
+      <c r="U46" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="V46" s="32">
+        <v>53.1</v>
+      </c>
+      <c r="W46" s="32" t="s">
+        <v>89</v>
+      </c>
+      <c r="X46" s="32">
+        <v>4.5</v>
+      </c>
+      <c r="Y46" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="Z46" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA46" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB46" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC46" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD46" s="32">
+        <v>130.6</v>
+      </c>
+      <c r="AE46" s="45">
+        <v>43</v>
+      </c>
+      <c r="AF46" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="AG46" s="41" t="s">
+        <v>5</v>
+      </c>
+      <c r="AH46" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AI46" s="48" t="s">
+        <v>5</v>
+      </c>
+      <c r="AJ46" s="49">
+        <v>457.9</v>
+      </c>
+      <c r="AK46" s="1">
+        <v>57.3</v>
+      </c>
+    </row>
+    <row r="47" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A47" s="33" t="s">
         <v>95</v>
       </c>
-      <c r="B46" s="23" t="s">
-[...126 lines deleted...]
-      <c r="S47" s="77">
+      <c r="B47" s="12"/>
+      <c r="C47" s="12"/>
+      <c r="D47" s="12"/>
+      <c r="E47" s="12"/>
+      <c r="F47" s="12"/>
+      <c r="G47" s="12"/>
+      <c r="H47" s="12"/>
+      <c r="I47" s="12"/>
+      <c r="J47" s="12"/>
+      <c r="K47" s="12"/>
+      <c r="L47" s="12"/>
+      <c r="M47" s="12"/>
+      <c r="N47" s="12"/>
+      <c r="O47" s="12"/>
+      <c r="P47" s="12"/>
+      <c r="Q47" s="12"/>
+      <c r="R47" s="12"/>
+      <c r="S47" s="32">
         <v>94.2</v>
       </c>
-      <c r="T47" s="77">
+      <c r="T47" s="32">
         <v>96.2</v>
       </c>
-      <c r="U47" s="77">
+      <c r="U47" s="32">
         <v>76.5</v>
       </c>
-      <c r="V47" s="77">
+      <c r="V47" s="32">
         <v>110.8</v>
       </c>
-      <c r="W47" s="77">
+      <c r="W47" s="32">
         <v>99.6</v>
       </c>
-      <c r="X47" s="78">
+      <c r="X47" s="32">
         <v>99.7</v>
       </c>
-      <c r="Y47" s="78">
+      <c r="Y47" s="32">
         <v>125.2</v>
       </c>
-      <c r="Z47" s="78">
+      <c r="Z47" s="32">
         <v>100.8</v>
       </c>
-      <c r="AA47" s="78">
+      <c r="AA47" s="32">
         <v>83.1</v>
       </c>
-      <c r="AB47" s="78">
+      <c r="AB47" s="32">
         <v>138.9</v>
       </c>
-      <c r="AC47" s="78">
+      <c r="AC47" s="32">
         <v>120.8</v>
       </c>
-      <c r="AD47" s="78">
+      <c r="AD47" s="32">
         <v>131.4</v>
       </c>
-      <c r="AE47" s="80">
+      <c r="AE47" s="45">
         <v>119</v>
       </c>
-      <c r="AF47" s="78">
+      <c r="AF47" s="32">
         <v>122.1</v>
       </c>
-      <c r="AG47" s="83">
+      <c r="AG47" s="41">
         <v>116.8</v>
       </c>
-      <c r="AH47" s="76">
+      <c r="AH47" s="1">
         <v>126</v>
       </c>
-      <c r="AI47" s="25">
+      <c r="AI47" s="1">
         <v>113.2</v>
       </c>
-      <c r="AJ47" s="25">
+      <c r="AJ47" s="1">
         <v>110.2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A48" s="42" t="s">
+      <c r="AK47" s="1">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="48" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A48" s="22" t="s">
         <v>49</v>
       </c>
-      <c r="B48" s="36">
+      <c r="B48" s="11">
         <v>20.9</v>
       </c>
-      <c r="C48" s="36">
+      <c r="C48" s="11">
         <v>93.5</v>
       </c>
-      <c r="D48" s="36">
+      <c r="D48" s="11">
         <v>125.5</v>
       </c>
-      <c r="E48" s="36">
+      <c r="E48" s="11">
         <v>60.5</v>
       </c>
-      <c r="F48" s="36">
+      <c r="F48" s="11">
         <v>34</v>
       </c>
-      <c r="G48" s="36">
+      <c r="G48" s="11">
         <v>88.3</v>
       </c>
-      <c r="H48" s="36">
+      <c r="H48" s="11">
         <v>44.7</v>
       </c>
-      <c r="I48" s="36" t="s">
-[...2 lines deleted...]
-      <c r="J48" s="23">
+      <c r="I48" s="11" t="s">
+        <v>88</v>
+      </c>
+      <c r="J48" s="12">
         <v>67.8</v>
       </c>
-      <c r="K48" s="23">
+      <c r="K48" s="12">
         <v>74.8</v>
       </c>
-      <c r="L48" s="23">
+      <c r="L48" s="12">
         <v>88.5</v>
       </c>
-      <c r="M48" s="23">
+      <c r="M48" s="12">
         <v>93.4</v>
       </c>
-      <c r="N48" s="23">
+      <c r="N48" s="12">
         <v>87.9</v>
       </c>
-      <c r="O48" s="23">
+      <c r="O48" s="12">
         <v>111.7</v>
       </c>
-      <c r="P48" s="23">
+      <c r="P48" s="12">
         <v>167.5</v>
       </c>
-      <c r="Q48" s="23">
+      <c r="Q48" s="12">
         <v>119.3</v>
       </c>
-      <c r="R48" s="23">
+      <c r="R48" s="12">
         <v>146.9</v>
       </c>
-      <c r="S48" s="23">
+      <c r="S48" s="12">
         <v>141.30000000000001</v>
       </c>
-      <c r="T48" s="23" t="s">
+      <c r="T48" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="U48" s="43">
+      <c r="U48" s="23">
         <v>112.3</v>
       </c>
-      <c r="V48" s="38">
+      <c r="V48" s="14">
         <v>115.4</v>
       </c>
-      <c r="W48" s="38">
+      <c r="W48" s="14">
         <v>128.9</v>
       </c>
-      <c r="X48" s="78">
+      <c r="X48" s="32">
         <v>91.2</v>
       </c>
-      <c r="Y48" s="80">
+      <c r="Y48" s="45">
         <v>102</v>
       </c>
-      <c r="Z48" s="80">
+      <c r="Z48" s="45">
         <v>82</v>
       </c>
-      <c r="AA48" s="78">
+      <c r="AA48" s="32">
         <v>94.5</v>
       </c>
-      <c r="AB48" s="78">
+      <c r="AB48" s="32">
         <v>117.8</v>
       </c>
       <c r="AC48" s="17" t="s">
         <v>73</v>
       </c>
-      <c r="AD48" s="75">
+      <c r="AD48" s="18">
         <v>103.6</v>
       </c>
-      <c r="AE48" s="24">
+      <c r="AE48" s="19">
         <v>191</v>
       </c>
-      <c r="AF48" s="25">
+      <c r="AF48" s="1">
         <v>66.2</v>
       </c>
-      <c r="AG48" s="76">
+      <c r="AG48" s="1">
         <v>170</v>
       </c>
-      <c r="AH48" s="76">
+      <c r="AH48" s="1">
         <v>91.6</v>
       </c>
-      <c r="AI48" s="25">
+      <c r="AI48" s="1">
         <v>114.6</v>
       </c>
-      <c r="AJ48" s="25">
+      <c r="AJ48" s="1">
         <v>123.6</v>
       </c>
-    </row>
-[...34 lines deleted...]
-      <c r="AD49" s="98">
+      <c r="AK48" s="1">
+        <v>104.3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A49" s="22" t="s">
+        <v>117</v>
+      </c>
+      <c r="B49" s="11"/>
+      <c r="C49" s="11"/>
+      <c r="D49" s="11"/>
+      <c r="E49" s="11"/>
+      <c r="F49" s="11"/>
+      <c r="G49" s="11"/>
+      <c r="H49" s="11"/>
+      <c r="I49" s="11"/>
+      <c r="J49" s="12"/>
+      <c r="K49" s="12"/>
+      <c r="L49" s="12"/>
+      <c r="M49" s="12"/>
+      <c r="N49" s="12"/>
+      <c r="O49" s="12"/>
+      <c r="P49" s="12"/>
+      <c r="Q49" s="12"/>
+      <c r="R49" s="12"/>
+      <c r="S49" s="12"/>
+      <c r="T49" s="12"/>
+      <c r="U49" s="23"/>
+      <c r="V49" s="14"/>
+      <c r="W49" s="14"/>
+      <c r="X49" s="32"/>
+      <c r="Y49" s="45"/>
+      <c r="Z49" s="45"/>
+      <c r="AA49" s="32"/>
+      <c r="AB49" s="32"/>
+      <c r="AC49" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD49" s="50">
         <v>100</v>
       </c>
-      <c r="AE49" s="98">
+      <c r="AE49" s="50">
         <v>9.9</v>
       </c>
-      <c r="AF49" s="98">
+      <c r="AF49" s="50">
         <v>126.1</v>
       </c>
-      <c r="AG49" s="83" t="s">
-[...2 lines deleted...]
-      <c r="AH49" s="76">
+      <c r="AG49" s="91">
+        <v>434</v>
+      </c>
+      <c r="AH49" s="1">
         <v>175.7</v>
       </c>
-      <c r="AI49" s="25">
+      <c r="AI49" s="1">
         <v>127</v>
       </c>
-      <c r="AJ49" s="25">
+      <c r="AJ49" s="1">
         <v>72</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B50" s="36">
+      <c r="AK49" s="1">
+        <v>202.3</v>
+      </c>
+    </row>
+    <row r="50" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A50" s="20" t="s">
+        <v>97</v>
+      </c>
+      <c r="B50" s="11">
         <v>140.6</v>
       </c>
-      <c r="C50" s="36">
+      <c r="C50" s="11">
         <v>102.9</v>
       </c>
-      <c r="D50" s="36">
+      <c r="D50" s="11">
         <v>112.3</v>
       </c>
-      <c r="E50" s="36">
+      <c r="E50" s="11">
         <v>98.3</v>
       </c>
-      <c r="F50" s="36">
+      <c r="F50" s="11">
         <v>77.3</v>
       </c>
-      <c r="G50" s="36">
+      <c r="G50" s="11">
         <v>79.7</v>
       </c>
-      <c r="H50" s="36">
+      <c r="H50" s="11">
         <v>90.2</v>
       </c>
-      <c r="I50" s="36">
+      <c r="I50" s="11">
         <v>93.3</v>
       </c>
-      <c r="J50" s="23">
+      <c r="J50" s="12">
         <v>95.8</v>
       </c>
-      <c r="K50" s="23">
+      <c r="K50" s="12">
         <v>90.8</v>
       </c>
-      <c r="L50" s="23">
+      <c r="L50" s="12">
         <v>96.8</v>
       </c>
-      <c r="M50" s="23">
+      <c r="M50" s="12">
         <v>56.1</v>
       </c>
-      <c r="N50" s="23">
+      <c r="N50" s="12">
         <v>95.3</v>
       </c>
-      <c r="O50" s="23">
+      <c r="O50" s="12">
         <v>112.4</v>
       </c>
-      <c r="P50" s="23">
+      <c r="P50" s="12">
         <v>106.8</v>
       </c>
-      <c r="Q50" s="23">
+      <c r="Q50" s="12">
         <v>102.7</v>
       </c>
-      <c r="R50" s="23">
+      <c r="R50" s="12">
         <v>91.6</v>
       </c>
-      <c r="S50" s="23">
+      <c r="S50" s="12">
         <v>105.2</v>
       </c>
-      <c r="T50" s="23">
+      <c r="T50" s="12">
         <v>96</v>
       </c>
-      <c r="U50" s="23">
+      <c r="U50" s="12">
         <v>100.4</v>
       </c>
-      <c r="V50" s="37">
+      <c r="V50" s="13">
         <v>100.2</v>
       </c>
-      <c r="W50" s="37">
+      <c r="W50" s="13">
         <v>116.1</v>
       </c>
-      <c r="X50" s="38">
+      <c r="X50" s="14">
         <v>109.6</v>
       </c>
-      <c r="Y50" s="41">
+      <c r="Y50" s="21">
         <v>93.6</v>
       </c>
-      <c r="Z50" s="41">
+      <c r="Z50" s="21">
         <v>105.1</v>
       </c>
-      <c r="AA50" s="41">
+      <c r="AA50" s="21">
         <v>96.1</v>
       </c>
-      <c r="AB50" s="40">
+      <c r="AB50" s="16">
         <v>100.9</v>
       </c>
       <c r="AC50" s="17" t="s">
         <v>74</v>
       </c>
-      <c r="AD50" s="75">
+      <c r="AD50" s="18">
         <v>100.2</v>
       </c>
-      <c r="AE50" s="24">
+      <c r="AE50" s="19">
         <v>98.5</v>
       </c>
-      <c r="AF50" s="25">
+      <c r="AF50" s="1">
         <v>101.3</v>
       </c>
-      <c r="AG50" s="85">
+      <c r="AG50" s="51">
         <v>109.3</v>
       </c>
-      <c r="AH50" s="85">
+      <c r="AH50" s="51">
         <v>100.8</v>
       </c>
-      <c r="AI50" s="25">
+      <c r="AI50" s="1">
         <v>103.1</v>
       </c>
-      <c r="AJ50" s="25">
+      <c r="AJ50" s="1">
         <v>100.5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A51" s="70" t="s">
+      <c r="AK50" s="1">
+        <v>98.7</v>
+      </c>
+    </row>
+    <row r="51" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A51" s="36" t="s">
+        <v>98</v>
+      </c>
+      <c r="B51" s="11">
+        <v>93.8</v>
+      </c>
+      <c r="C51" s="11">
+        <v>98.7</v>
+      </c>
+      <c r="D51" s="11">
+        <v>98.6</v>
+      </c>
+      <c r="E51" s="11">
+        <v>97.2</v>
+      </c>
+      <c r="F51" s="11">
+        <v>100.5</v>
+      </c>
+      <c r="G51" s="11">
+        <v>101.6</v>
+      </c>
+      <c r="H51" s="11">
+        <v>91.9</v>
+      </c>
+      <c r="I51" s="11">
+        <v>71.2</v>
+      </c>
+      <c r="J51" s="12">
+        <v>89.3</v>
+      </c>
+      <c r="K51" s="12">
+        <v>115.7</v>
+      </c>
+      <c r="L51" s="12">
+        <v>127.1</v>
+      </c>
+      <c r="M51" s="12">
+        <v>47</v>
+      </c>
+      <c r="N51" s="12">
+        <v>112.6</v>
+      </c>
+      <c r="O51" s="12">
+        <v>115.5</v>
+      </c>
+      <c r="P51" s="12">
+        <v>104.3</v>
+      </c>
+      <c r="Q51" s="12">
+        <v>106.5</v>
+      </c>
+      <c r="R51" s="12">
+        <v>103.9</v>
+      </c>
+      <c r="S51" s="12">
+        <v>98.3</v>
+      </c>
+      <c r="T51" s="12">
+        <v>93.7</v>
+      </c>
+      <c r="U51" s="23">
         <v>99</v>
       </c>
-      <c r="B51" s="36">
-[...59 lines deleted...]
-      <c r="V51" s="38">
+      <c r="V51" s="14">
         <v>105.8</v>
       </c>
-      <c r="W51" s="38">
+      <c r="W51" s="14">
         <v>118.2</v>
       </c>
-      <c r="X51" s="38">
+      <c r="X51" s="14">
         <v>99.7</v>
       </c>
-      <c r="Y51" s="41">
+      <c r="Y51" s="21">
         <v>96.4</v>
       </c>
-      <c r="Z51" s="39">
+      <c r="Z51" s="15">
         <v>102.8</v>
       </c>
-      <c r="AA51" s="39">
+      <c r="AA51" s="15">
         <v>95.9</v>
       </c>
-      <c r="AB51" s="40">
+      <c r="AB51" s="16">
         <v>96.8</v>
       </c>
       <c r="AC51" s="17" t="s">
         <v>75</v>
       </c>
-      <c r="AD51" s="75">
+      <c r="AD51" s="18">
         <v>90.8</v>
       </c>
-      <c r="AE51" s="24">
+      <c r="AE51" s="19">
         <v>103.6</v>
       </c>
-      <c r="AF51" s="25">
+      <c r="AF51" s="1">
         <v>106.4</v>
       </c>
-      <c r="AG51" s="85">
+      <c r="AG51" s="51">
         <v>100.3</v>
       </c>
-      <c r="AH51" s="85">
+      <c r="AH51" s="51">
         <v>105.2</v>
       </c>
-      <c r="AI51" s="25">
+      <c r="AI51" s="1">
         <v>127.5</v>
       </c>
-      <c r="AJ51" s="25">
+      <c r="AJ51" s="1">
         <v>100.6</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B52" s="36" t="s">
+      <c r="AK51" s="1">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="52" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A52" s="42" t="s">
+        <v>99</v>
+      </c>
+      <c r="B52" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="C52" s="36" t="s">
+      <c r="C52" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="D52" s="36" t="s">
+      <c r="D52" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="E52" s="36" t="s">
+      <c r="E52" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="F52" s="36" t="s">
+      <c r="F52" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="G52" s="36" t="s">
+      <c r="G52" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="H52" s="36" t="s">
+      <c r="H52" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="I52" s="36" t="s">
+      <c r="I52" s="11" t="s">
         <v>53</v>
       </c>
-      <c r="J52" s="47">
+      <c r="J52" s="34">
         <v>53.2</v>
       </c>
-      <c r="K52" s="47">
+      <c r="K52" s="34">
         <v>78.599999999999994</v>
       </c>
-      <c r="L52" s="47">
+      <c r="L52" s="34">
         <v>68.900000000000006</v>
       </c>
-      <c r="M52" s="47">
+      <c r="M52" s="34">
         <v>13.4</v>
       </c>
-      <c r="N52" s="47">
+      <c r="N52" s="34">
         <v>87.8</v>
       </c>
-      <c r="O52" s="47">
+      <c r="O52" s="34">
         <v>105</v>
       </c>
-      <c r="P52" s="47">
+      <c r="P52" s="34">
         <v>104.1</v>
       </c>
-      <c r="Q52" s="47">
+      <c r="Q52" s="34">
         <v>106.8</v>
       </c>
-      <c r="R52" s="47">
+      <c r="R52" s="34">
         <v>17.3</v>
       </c>
-      <c r="S52" s="77">
+      <c r="S52" s="32">
         <v>101.1</v>
       </c>
-      <c r="T52" s="77">
+      <c r="T52" s="32">
         <v>90.7</v>
       </c>
-      <c r="U52" s="77">
+      <c r="U52" s="32">
         <v>90.8</v>
       </c>
-      <c r="V52" s="77">
+      <c r="V52" s="32">
         <v>119.1</v>
       </c>
-      <c r="W52" s="77" t="s">
+      <c r="W52" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="X52" s="38">
+      <c r="X52" s="14">
         <v>99.8</v>
       </c>
-      <c r="Y52" s="41">
+      <c r="Y52" s="21">
         <v>97.7</v>
       </c>
-      <c r="Z52" s="39">
+      <c r="Z52" s="15">
         <v>104.5</v>
       </c>
-      <c r="AA52" s="39">
+      <c r="AA52" s="15">
         <v>87.9</v>
       </c>
-      <c r="AB52" s="40">
+      <c r="AB52" s="16">
         <v>110.7</v>
       </c>
       <c r="AC52" s="17" t="s">
         <v>76</v>
       </c>
-      <c r="AD52" s="75">
+      <c r="AD52" s="18">
         <v>109.1</v>
       </c>
-      <c r="AE52" s="24">
+      <c r="AE52" s="19">
         <v>99.6</v>
       </c>
-      <c r="AF52" s="25">
+      <c r="AF52" s="1">
         <v>99.6</v>
       </c>
-      <c r="AG52" s="85">
+      <c r="AG52" s="51">
         <v>113.3</v>
       </c>
-      <c r="AH52" s="85">
+      <c r="AH52" s="51">
         <v>101.5</v>
       </c>
-      <c r="AI52" s="25">
+      <c r="AI52" s="1">
         <v>103.7</v>
       </c>
-      <c r="AJ52" s="25">
+      <c r="AJ52" s="1">
         <v>109.9</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B53" s="36">
+      <c r="AK52" s="1">
+        <v>97.4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A53" s="36" t="s">
+        <v>100</v>
+      </c>
+      <c r="B53" s="11">
         <v>153.5</v>
       </c>
-      <c r="C53" s="36">
+      <c r="C53" s="11">
         <v>103.7</v>
       </c>
-      <c r="D53" s="36">
+      <c r="D53" s="11">
         <v>115.5</v>
       </c>
-      <c r="E53" s="36">
+      <c r="E53" s="11">
         <v>98.5</v>
       </c>
-      <c r="F53" s="36">
+      <c r="F53" s="11">
         <v>72.5</v>
       </c>
-      <c r="G53" s="36">
+      <c r="G53" s="11">
         <v>75.099999999999994</v>
       </c>
-      <c r="H53" s="36">
+      <c r="H53" s="11">
         <v>89.8</v>
       </c>
-      <c r="I53" s="36">
+      <c r="I53" s="11">
         <v>98.7</v>
       </c>
-      <c r="J53" s="23">
+      <c r="J53" s="12">
         <v>110.8</v>
       </c>
-      <c r="K53" s="23">
+      <c r="K53" s="12">
         <v>59.4</v>
       </c>
-      <c r="L53" s="23">
+      <c r="L53" s="12">
         <v>86.8</v>
       </c>
-      <c r="M53" s="23">
+      <c r="M53" s="12">
         <v>148.1</v>
       </c>
-      <c r="N53" s="23">
+      <c r="N53" s="12">
         <v>91.2</v>
       </c>
-      <c r="O53" s="23">
+      <c r="O53" s="12">
         <v>111.2</v>
       </c>
-      <c r="P53" s="23">
+      <c r="P53" s="12">
         <v>110.5</v>
       </c>
-      <c r="Q53" s="23">
+      <c r="Q53" s="12">
         <v>100</v>
       </c>
-      <c r="R53" s="23">
+      <c r="R53" s="12">
         <v>82.8</v>
       </c>
-      <c r="S53" s="23">
+      <c r="S53" s="12">
         <v>113.9</v>
       </c>
-      <c r="T53" s="23">
+      <c r="T53" s="12">
         <v>99.1</v>
       </c>
-      <c r="U53" s="43">
+      <c r="U53" s="23">
         <v>100.9</v>
       </c>
-      <c r="V53" s="38">
+      <c r="V53" s="14">
         <v>97.1</v>
       </c>
-      <c r="W53" s="38">
+      <c r="W53" s="14">
         <v>113.4</v>
       </c>
-      <c r="X53" s="38">
+      <c r="X53" s="14">
         <v>115.5</v>
       </c>
-      <c r="Y53" s="41">
+      <c r="Y53" s="21">
         <v>90.9</v>
       </c>
-      <c r="Z53" s="39">
+      <c r="Z53" s="15">
         <v>104.7</v>
       </c>
-      <c r="AA53" s="39">
+      <c r="AA53" s="15">
         <v>96.4</v>
       </c>
-      <c r="AB53" s="40">
+      <c r="AB53" s="16">
         <v>99.1</v>
       </c>
       <c r="AC53" s="17" t="s">
         <v>77</v>
       </c>
-      <c r="AD53" s="75">
+      <c r="AD53" s="18">
         <v>104</v>
       </c>
-      <c r="AE53" s="24">
+      <c r="AE53" s="19">
         <v>96.1</v>
       </c>
-      <c r="AF53" s="25">
+      <c r="AF53" s="1">
         <v>98.7</v>
       </c>
-      <c r="AG53" s="85">
+      <c r="AG53" s="51">
         <v>114.9</v>
       </c>
-      <c r="AH53" s="85">
+      <c r="AH53" s="51">
         <v>97.2</v>
       </c>
-      <c r="AI53" s="25">
+      <c r="AI53" s="1">
         <v>96.2</v>
       </c>
-      <c r="AJ53" s="25">
+      <c r="AJ53" s="1">
         <v>94.1</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B54" s="36">
+      <c r="AK53" s="1">
+        <v>102.8</v>
+      </c>
+    </row>
+    <row r="54" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A54" s="20" t="s">
+        <v>101</v>
+      </c>
+      <c r="B54" s="11">
         <v>100</v>
       </c>
-      <c r="C54" s="36">
+      <c r="C54" s="11">
         <v>98.6</v>
       </c>
-      <c r="D54" s="36">
+      <c r="D54" s="11">
         <v>92.6</v>
       </c>
-      <c r="E54" s="36">
+      <c r="E54" s="11">
         <v>89.5</v>
       </c>
-      <c r="F54" s="36">
+      <c r="F54" s="11">
         <v>86.6</v>
       </c>
-      <c r="G54" s="36">
+      <c r="G54" s="11">
         <v>74.3</v>
       </c>
-      <c r="H54" s="36">
+      <c r="H54" s="11">
         <v>97.1</v>
       </c>
-      <c r="I54" s="36">
+      <c r="I54" s="11">
         <v>96.4</v>
       </c>
-      <c r="J54" s="23">
+      <c r="J54" s="12">
         <v>92.7</v>
       </c>
-      <c r="K54" s="23">
+      <c r="K54" s="12">
         <v>80.599999999999994</v>
       </c>
-      <c r="L54" s="23">
+      <c r="L54" s="12">
         <v>90.7</v>
       </c>
-      <c r="M54" s="23">
+      <c r="M54" s="12">
         <v>71.7</v>
       </c>
-      <c r="N54" s="23">
+      <c r="N54" s="12">
         <v>98.2</v>
       </c>
-      <c r="O54" s="23">
+      <c r="O54" s="12">
         <v>117.4</v>
       </c>
-      <c r="P54" s="23">
+      <c r="P54" s="12">
         <v>113.4</v>
       </c>
-      <c r="Q54" s="23">
+      <c r="Q54" s="12">
         <v>96.4</v>
       </c>
-      <c r="R54" s="23">
+      <c r="R54" s="12">
         <v>139.4</v>
       </c>
-      <c r="S54" s="23">
+      <c r="S54" s="12">
         <v>146.9</v>
       </c>
-      <c r="T54" s="23">
+      <c r="T54" s="12">
         <v>116</v>
       </c>
-      <c r="U54" s="23">
+      <c r="U54" s="12">
         <v>60.3</v>
       </c>
-      <c r="V54" s="37">
+      <c r="V54" s="13">
         <v>98.6</v>
       </c>
-      <c r="W54" s="50">
+      <c r="W54" s="52">
         <v>89</v>
       </c>
-      <c r="X54" s="38">
+      <c r="X54" s="14">
         <v>103.4</v>
       </c>
-      <c r="Y54" s="41">
+      <c r="Y54" s="21">
         <v>84.9</v>
       </c>
-      <c r="Z54" s="39">
+      <c r="Z54" s="15">
         <v>102.1</v>
       </c>
-      <c r="AA54" s="39">
+      <c r="AA54" s="15">
         <v>107</v>
       </c>
-      <c r="AB54" s="40">
+      <c r="AB54" s="16">
         <v>81.5</v>
       </c>
       <c r="AC54" s="17">
         <v>111.8</v>
       </c>
-      <c r="AD54" s="75">
+      <c r="AD54" s="18">
         <v>78.3</v>
       </c>
-      <c r="AE54" s="24">
+      <c r="AE54" s="19">
         <v>100.7</v>
       </c>
-      <c r="AF54" s="25">
+      <c r="AF54" s="1">
         <v>112.6</v>
       </c>
-      <c r="AG54" s="85">
+      <c r="AG54" s="51">
         <v>117.4</v>
       </c>
-      <c r="AH54" s="85">
+      <c r="AH54" s="51">
         <v>104</v>
       </c>
-      <c r="AI54" s="26">
+      <c r="AI54" s="51">
         <v>98.6</v>
       </c>
-      <c r="AJ54" s="25">
+      <c r="AJ54" s="1">
         <v>115.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A55" s="72" t="s">
+      <c r="AK54" s="1">
+        <v>92.7</v>
+      </c>
+    </row>
+    <row r="55" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A55" s="53" t="s">
         <v>50</v>
       </c>
-      <c r="B55" s="36">
+      <c r="B55" s="11">
         <v>100</v>
       </c>
-      <c r="C55" s="36">
+      <c r="C55" s="11">
         <v>98.6</v>
       </c>
-      <c r="D55" s="36">
+      <c r="D55" s="11">
         <v>92.6</v>
       </c>
-      <c r="E55" s="36">
+      <c r="E55" s="11">
         <v>89.5</v>
       </c>
-      <c r="F55" s="36">
+      <c r="F55" s="11">
         <v>86.6</v>
       </c>
-      <c r="G55" s="36">
+      <c r="G55" s="11">
         <v>74.3</v>
       </c>
-      <c r="H55" s="36">
+      <c r="H55" s="11">
         <v>97.1</v>
       </c>
-      <c r="I55" s="36">
+      <c r="I55" s="11">
         <v>96.4</v>
       </c>
-      <c r="J55" s="23">
+      <c r="J55" s="12">
         <v>91.7</v>
       </c>
-      <c r="K55" s="23">
+      <c r="K55" s="12">
         <v>95.9</v>
       </c>
-      <c r="L55" s="23">
+      <c r="L55" s="12">
         <v>89.4</v>
       </c>
-      <c r="M55" s="23">
+      <c r="M55" s="12">
         <v>104.5</v>
       </c>
-      <c r="N55" s="23">
+      <c r="N55" s="12">
         <v>93.5</v>
       </c>
-      <c r="O55" s="23">
+      <c r="O55" s="12">
         <v>95.6</v>
       </c>
-      <c r="P55" s="23">
+      <c r="P55" s="12">
         <v>100.8</v>
       </c>
-      <c r="Q55" s="23">
+      <c r="Q55" s="12">
         <v>106.7</v>
       </c>
-      <c r="R55" s="23">
+      <c r="R55" s="12">
         <v>97.5</v>
       </c>
-      <c r="S55" s="23">
+      <c r="S55" s="12">
         <v>99.9</v>
       </c>
-      <c r="T55" s="23">
+      <c r="T55" s="12">
         <v>100.2</v>
       </c>
-      <c r="U55" s="43">
+      <c r="U55" s="23">
         <v>93.6</v>
       </c>
-      <c r="V55" s="38">
+      <c r="V55" s="14">
         <v>97.9</v>
       </c>
-      <c r="W55" s="38">
+      <c r="W55" s="14">
         <v>102.5</v>
       </c>
-      <c r="X55" s="38">
+      <c r="X55" s="14">
         <v>95.8</v>
       </c>
-      <c r="Y55" s="41">
+      <c r="Y55" s="21">
         <v>97.5</v>
       </c>
-      <c r="Z55" s="39">
+      <c r="Z55" s="15">
         <v>99.1</v>
       </c>
-      <c r="AA55" s="39">
+      <c r="AA55" s="15">
         <v>96.5</v>
       </c>
-      <c r="AB55" s="40">
+      <c r="AB55" s="16">
         <v>94.7</v>
       </c>
       <c r="AC55" s="17" t="s">
         <v>78</v>
       </c>
-      <c r="AD55" s="75">
+      <c r="AD55" s="18">
         <v>104.2</v>
       </c>
-      <c r="AE55" s="24">
+      <c r="AE55" s="19">
         <v>97</v>
       </c>
-      <c r="AF55" s="25">
+      <c r="AF55" s="1">
         <v>99.7</v>
       </c>
-      <c r="AG55" s="85">
+      <c r="AG55" s="51">
         <v>105.4</v>
       </c>
-      <c r="AH55" s="85">
+      <c r="AH55" s="51">
         <v>98.8</v>
       </c>
-      <c r="AI55" s="26">
+      <c r="AI55" s="51">
         <v>101.9</v>
       </c>
-      <c r="AJ55" s="25">
+      <c r="AJ55" s="1">
         <v>96.5</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B56" s="51" t="s">
+      <c r="AK55" s="1">
+        <v>99.7</v>
+      </c>
+    </row>
+    <row r="56" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A56" s="42" t="s">
+        <v>102</v>
+      </c>
+      <c r="B56" s="54" t="s">
         <v>53</v>
       </c>
-      <c r="C56" s="51" t="s">
+      <c r="C56" s="54" t="s">
         <v>53</v>
       </c>
-      <c r="D56" s="51" t="s">
+      <c r="D56" s="54" t="s">
         <v>53</v>
       </c>
-      <c r="E56" s="51" t="s">
+      <c r="E56" s="54" t="s">
         <v>53</v>
       </c>
-      <c r="F56" s="51" t="s">
+      <c r="F56" s="54" t="s">
         <v>53</v>
       </c>
-      <c r="G56" s="51" t="s">
+      <c r="G56" s="54" t="s">
         <v>53</v>
       </c>
-      <c r="H56" s="51" t="s">
+      <c r="H56" s="54" t="s">
         <v>53</v>
       </c>
-      <c r="I56" s="51" t="s">
+      <c r="I56" s="54" t="s">
         <v>53</v>
       </c>
-      <c r="J56" s="47">
+      <c r="J56" s="34">
         <v>87.2</v>
       </c>
-      <c r="K56" s="47">
+      <c r="K56" s="34">
         <v>43.6</v>
       </c>
-      <c r="L56" s="47">
+      <c r="L56" s="34">
         <v>87.2</v>
       </c>
-      <c r="M56" s="47">
+      <c r="M56" s="34">
         <v>81.5</v>
       </c>
-      <c r="N56" s="47">
+      <c r="N56" s="34">
         <v>120.6</v>
       </c>
-      <c r="O56" s="47">
+      <c r="O56" s="34">
         <v>87.7</v>
       </c>
-      <c r="P56" s="47" t="s">
-[...5 lines deleted...]
-      <c r="R56" s="47" t="s">
+      <c r="P56" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q56" s="34" t="s">
+        <v>5</v>
+      </c>
+      <c r="R56" s="34" t="s">
         <v>52</v>
       </c>
-      <c r="S56" s="47">
+      <c r="S56" s="34">
         <v>100.1</v>
       </c>
-      <c r="T56" s="47">
+      <c r="T56" s="34">
         <v>103</v>
       </c>
       <c r="U56" s="17">
         <v>100.8</v>
       </c>
-      <c r="V56" s="38">
+      <c r="V56" s="14">
         <v>99.8</v>
       </c>
-      <c r="W56" s="38">
+      <c r="W56" s="14">
         <v>135.6</v>
       </c>
-      <c r="X56" s="38">
+      <c r="X56" s="14">
         <v>107.6</v>
       </c>
-      <c r="Y56" s="41">
+      <c r="Y56" s="21">
         <v>89</v>
       </c>
-      <c r="Z56" s="39">
+      <c r="Z56" s="15">
         <v>99.6</v>
       </c>
-      <c r="AA56" s="39">
+      <c r="AA56" s="15">
         <v>99.1</v>
       </c>
-      <c r="AB56" s="52">
+      <c r="AB56" s="55">
         <v>101</v>
       </c>
       <c r="AC56" s="17" t="s">
         <v>79</v>
       </c>
-      <c r="AD56" s="75">
+      <c r="AD56" s="18">
         <v>84.8</v>
       </c>
-      <c r="AE56" s="24">
+      <c r="AE56" s="19">
         <v>94.8</v>
       </c>
-      <c r="AF56" s="25">
+      <c r="AF56" s="1">
         <v>119.7</v>
       </c>
-      <c r="AG56" s="85">
+      <c r="AG56" s="51">
         <v>115.9</v>
       </c>
-      <c r="AH56" s="85">
+      <c r="AH56" s="51">
         <v>103.1</v>
       </c>
-      <c r="AI56" s="26">
+      <c r="AI56" s="51">
         <v>99.5</v>
       </c>
-      <c r="AJ56" s="25">
+      <c r="AJ56" s="1">
         <v>114</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B57" s="53" t="s">
+      <c r="AK56" s="1">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="57" spans="1:37" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="A57" s="56" t="s">
+        <v>103</v>
+      </c>
+      <c r="B57" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="C57" s="53" t="s">
+      <c r="C57" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="D57" s="53" t="s">
+      <c r="D57" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="E57" s="53" t="s">
+      <c r="E57" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="F57" s="53" t="s">
+      <c r="F57" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="G57" s="53" t="s">
+      <c r="G57" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="H57" s="53" t="s">
+      <c r="H57" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="I57" s="53" t="s">
+      <c r="I57" s="57" t="s">
         <v>53</v>
       </c>
-      <c r="J57" s="54">
+      <c r="J57" s="58">
         <v>100</v>
       </c>
-      <c r="K57" s="54">
+      <c r="K57" s="58">
         <v>50</v>
       </c>
-      <c r="L57" s="54">
+      <c r="L57" s="58">
         <v>100</v>
       </c>
-      <c r="M57" s="54">
+      <c r="M57" s="58">
         <v>93.4</v>
       </c>
-      <c r="N57" s="54">
+      <c r="N57" s="58">
         <v>138.30000000000001</v>
       </c>
-      <c r="O57" s="54" t="s">
+      <c r="O57" s="58" t="s">
         <v>19</v>
       </c>
-      <c r="P57" s="54">
+      <c r="P57" s="58">
         <v>139.69999999999999</v>
       </c>
-      <c r="Q57" s="54">
+      <c r="Q57" s="58">
         <v>110.6</v>
       </c>
-      <c r="R57" s="54">
+      <c r="R57" s="58">
         <v>172.8</v>
       </c>
-      <c r="S57" s="54">
+      <c r="S57" s="58">
         <v>157.6</v>
       </c>
-      <c r="T57" s="54">
+      <c r="T57" s="58">
         <v>124.6</v>
       </c>
-      <c r="U57" s="19">
+      <c r="U57" s="59">
         <v>39.700000000000003</v>
       </c>
-      <c r="V57" s="55">
+      <c r="V57" s="60">
         <v>104.1</v>
       </c>
-      <c r="W57" s="55">
+      <c r="W57" s="60">
         <v>71.099999999999994</v>
       </c>
-      <c r="X57" s="55">
+      <c r="X57" s="60">
         <v>112.8</v>
       </c>
-      <c r="Y57" s="56">
+      <c r="Y57" s="61">
         <v>59.5</v>
       </c>
-      <c r="Z57" s="55">
+      <c r="Z57" s="60">
         <v>98.7</v>
       </c>
-      <c r="AA57" s="55">
+      <c r="AA57" s="60">
         <v>85</v>
       </c>
-      <c r="AB57" s="57">
+      <c r="AB57" s="62">
         <v>110.2</v>
       </c>
-      <c r="AC57" s="19" t="s">
+      <c r="AC57" s="59" t="s">
         <v>80</v>
       </c>
-      <c r="AD57" s="86">
+      <c r="AD57" s="63">
         <v>63.6</v>
       </c>
-      <c r="AE57" s="27">
+      <c r="AE57" s="64">
         <v>124</v>
       </c>
-      <c r="AF57" s="28">
+      <c r="AF57" s="3">
         <v>139</v>
       </c>
-      <c r="AG57" s="87">
+      <c r="AG57" s="3">
         <v>141.30000000000001</v>
       </c>
-      <c r="AH57" s="87">
+      <c r="AH57" s="3">
         <v>104.6</v>
       </c>
-      <c r="AI57" s="28">
+      <c r="AI57" s="3">
         <v>97.6</v>
       </c>
-      <c r="AJ57" s="28">
+      <c r="AJ57" s="3">
         <v>100.8</v>
       </c>
-    </row>
-[...35 lines deleted...]
-      <c r="A59" s="1" t="s">
+      <c r="AK57" s="3">
+        <v>99.8</v>
+      </c>
+    </row>
+    <row r="58" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="B58" s="54"/>
+      <c r="C58" s="54"/>
+      <c r="D58" s="54"/>
+      <c r="E58" s="54"/>
+      <c r="F58" s="54"/>
+      <c r="G58" s="54"/>
+      <c r="H58" s="54"/>
+      <c r="I58" s="54"/>
+      <c r="J58" s="12"/>
+      <c r="K58" s="12"/>
+      <c r="L58" s="12"/>
+      <c r="M58" s="12"/>
+      <c r="N58" s="12"/>
+      <c r="O58" s="12"/>
+      <c r="P58" s="12"/>
+      <c r="Q58" s="12"/>
+      <c r="R58" s="12"/>
+      <c r="S58" s="12"/>
+      <c r="T58" s="12"/>
+      <c r="U58" s="23"/>
+      <c r="V58" s="15"/>
+      <c r="W58" s="15"/>
+      <c r="X58" s="15"/>
+      <c r="Y58" s="21"/>
+      <c r="Z58" s="15"/>
+      <c r="AA58" s="15"/>
+      <c r="AB58" s="65"/>
+      <c r="AC58" s="23"/>
+      <c r="AD58" s="66"/>
+      <c r="AE58" s="67"/>
+      <c r="AF58" s="51"/>
+      <c r="AG58" s="51"/>
+    </row>
+    <row r="59" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A59" s="4" t="s">
         <v>54</v>
       </c>
-      <c r="B59" s="14"/>
-[...16 lines deleted...]
-      <c r="A60" s="1" t="s">
+      <c r="B59" s="71"/>
+      <c r="C59" s="71"/>
+      <c r="D59" s="71"/>
+      <c r="E59" s="71"/>
+      <c r="F59" s="71"/>
+      <c r="G59" s="71"/>
+      <c r="H59" s="71"/>
+      <c r="I59" s="71"/>
+      <c r="J59" s="71"/>
+      <c r="X59" s="72"/>
+      <c r="Y59" s="73"/>
+      <c r="Z59" s="73"/>
+      <c r="AA59" s="73"/>
+      <c r="AD59" s="68"/>
+      <c r="AE59" s="67"/>
+    </row>
+    <row r="60" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A60" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="B60" s="13"/>
-[...1472 lines deleted...]
-      <c r="I190" s="10"/>
+      <c r="B60" s="74"/>
+      <c r="C60" s="74"/>
+      <c r="D60" s="74"/>
+      <c r="E60" s="74"/>
+      <c r="F60" s="74"/>
+      <c r="G60" s="74"/>
+      <c r="H60" s="74"/>
+      <c r="I60" s="74"/>
+      <c r="J60" s="74"/>
+      <c r="Y60" s="21"/>
+      <c r="Z60" s="21"/>
+      <c r="AA60" s="21"/>
+      <c r="AD60" s="69"/>
+      <c r="AE60" s="67"/>
+    </row>
+    <row r="61" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="B61" s="75"/>
+      <c r="C61" s="75"/>
+      <c r="D61" s="75"/>
+      <c r="E61" s="75"/>
+      <c r="F61" s="75"/>
+      <c r="G61" s="75"/>
+      <c r="H61" s="75"/>
+      <c r="I61" s="75"/>
+      <c r="J61" s="75"/>
+      <c r="K61" s="75"/>
+      <c r="L61" s="75"/>
+      <c r="M61" s="75"/>
+      <c r="N61" s="75"/>
+      <c r="O61" s="75"/>
+      <c r="P61" s="75"/>
+      <c r="Q61" s="75"/>
+      <c r="R61" s="75"/>
+      <c r="S61" s="75"/>
+      <c r="T61" s="75"/>
+      <c r="U61" s="75"/>
+      <c r="V61" s="75"/>
+      <c r="W61" s="75"/>
+      <c r="X61" s="75"/>
+      <c r="Y61" s="75"/>
+      <c r="Z61" s="75"/>
+      <c r="AA61" s="75"/>
+      <c r="AD61" s="69"/>
+      <c r="AE61" s="67"/>
+    </row>
+    <row r="62" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="A62" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="B62" s="93"/>
+      <c r="C62" s="93"/>
+      <c r="D62" s="93"/>
+      <c r="E62" s="93"/>
+      <c r="F62" s="93"/>
+      <c r="G62" s="93"/>
+      <c r="H62" s="93"/>
+      <c r="I62" s="93"/>
+      <c r="J62" s="93"/>
+      <c r="K62" s="93"/>
+      <c r="Y62" s="73"/>
+      <c r="Z62" s="73"/>
+      <c r="AA62" s="73"/>
+      <c r="AD62" s="69"/>
+    </row>
+    <row r="63" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="B63" s="76"/>
+      <c r="C63" s="76"/>
+      <c r="D63" s="76"/>
+      <c r="E63" s="76"/>
+      <c r="F63" s="76"/>
+      <c r="G63" s="76"/>
+      <c r="H63" s="76"/>
+      <c r="I63" s="76"/>
+      <c r="Y63" s="73"/>
+      <c r="Z63" s="73"/>
+      <c r="AA63" s="73"/>
+      <c r="AD63" s="69"/>
+    </row>
+    <row r="64" spans="1:37" x14ac:dyDescent="0.2">
+      <c r="B64" s="76"/>
+      <c r="C64" s="76"/>
+      <c r="D64" s="76"/>
+      <c r="E64" s="76"/>
+      <c r="F64" s="76"/>
+      <c r="G64" s="76"/>
+      <c r="H64" s="76"/>
+      <c r="I64" s="76"/>
+      <c r="Y64" s="73"/>
+      <c r="Z64" s="73"/>
+      <c r="AA64" s="73"/>
+      <c r="AD64" s="69"/>
+    </row>
+    <row r="65" spans="2:30" x14ac:dyDescent="0.2">
+      <c r="B65" s="77"/>
+      <c r="C65" s="77"/>
+      <c r="D65" s="77"/>
+      <c r="E65" s="77"/>
+      <c r="F65" s="77"/>
+      <c r="G65" s="77"/>
+      <c r="H65" s="77"/>
+      <c r="I65" s="77"/>
+      <c r="Y65" s="73"/>
+      <c r="Z65" s="73"/>
+      <c r="AA65" s="73"/>
+      <c r="AD65" s="69"/>
+    </row>
+    <row r="66" spans="2:30" x14ac:dyDescent="0.2">
+      <c r="B66" s="78"/>
+      <c r="C66" s="78"/>
+      <c r="D66" s="78"/>
+      <c r="E66" s="78"/>
+      <c r="F66" s="78"/>
+      <c r="G66" s="78"/>
+      <c r="H66" s="78"/>
+      <c r="I66" s="78"/>
+      <c r="Y66" s="73"/>
+      <c r="Z66" s="73"/>
+      <c r="AA66" s="73"/>
+      <c r="AD66" s="69"/>
+    </row>
+    <row r="67" spans="2:30" x14ac:dyDescent="0.2">
+      <c r="B67" s="78"/>
+      <c r="C67" s="78"/>
+      <c r="D67" s="78"/>
+      <c r="E67" s="78"/>
+      <c r="F67" s="78"/>
+      <c r="G67" s="78"/>
+      <c r="H67" s="78"/>
+      <c r="I67" s="78"/>
+      <c r="Y67" s="73"/>
+      <c r="Z67" s="73"/>
+      <c r="AA67" s="73"/>
+      <c r="AD67" s="69"/>
+    </row>
+    <row r="68" spans="2:30" x14ac:dyDescent="0.2">
+      <c r="B68" s="78"/>
+      <c r="C68" s="78"/>
+      <c r="D68" s="78"/>
+      <c r="E68" s="78"/>
+      <c r="F68" s="78"/>
+      <c r="G68" s="78"/>
+      <c r="H68" s="78"/>
+      <c r="I68" s="78"/>
+      <c r="Y68" s="73"/>
+      <c r="Z68" s="73"/>
+      <c r="AA68" s="73"/>
+      <c r="AD68" s="69"/>
+    </row>
+    <row r="69" spans="2:30" x14ac:dyDescent="0.2">
+      <c r="B69" s="78"/>
+      <c r="C69" s="78"/>
+      <c r="D69" s="78"/>
+      <c r="E69" s="78"/>
+      <c r="F69" s="78"/>
+      <c r="G69" s="78"/>
+      <c r="H69" s="78"/>
+      <c r="I69" s="78"/>
+      <c r="Y69" s="73"/>
+      <c r="Z69" s="73"/>
+      <c r="AA69" s="73"/>
+      <c r="AD69" s="69"/>
+    </row>
+    <row r="70" spans="2:30" x14ac:dyDescent="0.2">
+      <c r="B70" s="78"/>
+      <c r="C70" s="78"/>
+      <c r="D70" s="78"/>
+      <c r="E70" s="78"/>
+      <c r="F70" s="78"/>
+      <c r="G70" s="78"/>
+      <c r="H70" s="78"/>
+      <c r="I70" s="78"/>
+      <c r="Y70" s="73"/>
+      <c r="Z70" s="73"/>
+      <c r="AA70" s="73"/>
+      <c r="AD70" s="69"/>
+    </row>
+    <row r="71" spans="2:30" x14ac:dyDescent="0.2">
+      <c r="B71" s="78"/>
+      <c r="C71" s="78"/>
+      <c r="D71" s="78"/>
+      <c r="E71" s="78"/>
+      <c r="F71" s="78"/>
+      <c r="G71" s="78"/>
+      <c r="H71" s="78"/>
+      <c r="I71" s="78"/>
+      <c r="Y71" s="73"/>
+      <c r="Z71" s="73"/>
+      <c r="AA71" s="73"/>
+    </row>
+    <row r="72" spans="2:30" x14ac:dyDescent="0.2">
+      <c r="B72" s="78"/>
+      <c r="C72" s="78"/>
+      <c r="D72" s="78"/>
+      <c r="E72" s="78"/>
+      <c r="F72" s="78"/>
+      <c r="G72" s="78"/>
+      <c r="H72" s="78"/>
+      <c r="I72" s="78"/>
+      <c r="Y72" s="73"/>
+      <c r="Z72" s="73"/>
+      <c r="AA72" s="73"/>
+    </row>
+    <row r="73" spans="2:30" x14ac:dyDescent="0.2">
+      <c r="B73" s="78"/>
+      <c r="C73" s="78"/>
+      <c r="D73" s="78"/>
+      <c r="E73" s="78"/>
+      <c r="F73" s="78"/>
+      <c r="G73" s="78"/>
+      <c r="H73" s="78"/>
+      <c r="I73" s="78"/>
+      <c r="Y73" s="73"/>
+      <c r="Z73" s="73"/>
+      <c r="AA73" s="73"/>
+    </row>
+    <row r="74" spans="2:30" x14ac:dyDescent="0.2">
+      <c r="B74" s="78"/>
+      <c r="C74" s="78"/>
+      <c r="D74" s="78"/>
+      <c r="E74" s="78"/>
+      <c r="F74" s="78"/>
+      <c r="G74" s="78"/>
+      <c r="H74" s="78"/>
+      <c r="I74" s="78"/>
+      <c r="Y74" s="73"/>
+      <c r="Z74" s="73"/>
+      <c r="AA74" s="73"/>
+    </row>
+    <row r="75" spans="2:30" x14ac:dyDescent="0.2">
+      <c r="B75" s="78"/>
+      <c r="C75" s="78"/>
+      <c r="D75" s="78"/>
+      <c r="E75" s="78"/>
+      <c r="F75" s="78"/>
+      <c r="G75" s="78"/>
+      <c r="H75" s="78"/>
+      <c r="I75" s="78"/>
+      <c r="Y75" s="73"/>
+      <c r="Z75" s="73"/>
+      <c r="AA75" s="73"/>
+    </row>
+    <row r="76" spans="2:30" x14ac:dyDescent="0.2">
+      <c r="B76" s="78"/>
+      <c r="C76" s="78"/>
+      <c r="D76" s="78"/>
+      <c r="E76" s="78"/>
+      <c r="F76" s="78"/>
+      <c r="G76" s="78"/>
+      <c r="H76" s="78"/>
+      <c r="I76" s="78"/>
+      <c r="Y76" s="21"/>
+      <c r="Z76" s="21"/>
+      <c r="AA76" s="21"/>
+    </row>
+    <row r="77" spans="2:30" x14ac:dyDescent="0.2">
+      <c r="B77" s="78"/>
+      <c r="C77" s="78"/>
+      <c r="D77" s="78"/>
+      <c r="E77" s="78"/>
+      <c r="F77" s="78"/>
+      <c r="G77" s="78"/>
+      <c r="H77" s="78"/>
+      <c r="I77" s="78"/>
+      <c r="Y77" s="73"/>
+      <c r="Z77" s="73"/>
+      <c r="AA77" s="73"/>
+    </row>
+    <row r="78" spans="2:30" x14ac:dyDescent="0.2">
+      <c r="B78" s="78"/>
+      <c r="C78" s="78"/>
+      <c r="D78" s="78"/>
+      <c r="E78" s="78"/>
+      <c r="F78" s="78"/>
+      <c r="G78" s="78"/>
+      <c r="H78" s="78"/>
+      <c r="I78" s="78"/>
+      <c r="Y78" s="73"/>
+      <c r="Z78" s="73"/>
+      <c r="AA78" s="73"/>
+    </row>
+    <row r="79" spans="2:30" x14ac:dyDescent="0.2">
+      <c r="B79" s="78"/>
+      <c r="C79" s="78"/>
+      <c r="D79" s="78"/>
+      <c r="E79" s="78"/>
+      <c r="F79" s="78"/>
+      <c r="G79" s="78"/>
+      <c r="H79" s="78"/>
+      <c r="I79" s="78"/>
+      <c r="Y79" s="73"/>
+      <c r="Z79" s="73"/>
+      <c r="AA79" s="73"/>
+    </row>
+    <row r="80" spans="2:30" x14ac:dyDescent="0.2">
+      <c r="B80" s="36"/>
+      <c r="C80" s="36"/>
+      <c r="D80" s="36"/>
+      <c r="E80" s="36"/>
+      <c r="F80" s="36"/>
+      <c r="G80" s="36"/>
+      <c r="H80" s="36"/>
+      <c r="I80" s="36"/>
+      <c r="Y80" s="73"/>
+      <c r="Z80" s="73"/>
+      <c r="AA80" s="73"/>
+    </row>
+    <row r="81" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B81" s="78"/>
+      <c r="C81" s="78"/>
+      <c r="D81" s="78"/>
+      <c r="E81" s="78"/>
+      <c r="F81" s="78"/>
+      <c r="G81" s="78"/>
+      <c r="H81" s="78"/>
+      <c r="I81" s="78"/>
+      <c r="Y81" s="73"/>
+      <c r="Z81" s="73"/>
+      <c r="AA81" s="73"/>
+    </row>
+    <row r="82" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B82" s="78"/>
+      <c r="C82" s="78"/>
+      <c r="D82" s="78"/>
+      <c r="E82" s="78"/>
+      <c r="F82" s="78"/>
+      <c r="G82" s="78"/>
+      <c r="H82" s="78"/>
+      <c r="I82" s="78"/>
+      <c r="Y82" s="73"/>
+      <c r="Z82" s="73"/>
+      <c r="AA82" s="73"/>
+    </row>
+    <row r="83" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B83" s="77"/>
+      <c r="C83" s="77"/>
+      <c r="D83" s="77"/>
+      <c r="E83" s="77"/>
+      <c r="F83" s="77"/>
+      <c r="G83" s="77"/>
+      <c r="H83" s="77"/>
+      <c r="I83" s="77"/>
+      <c r="Y83" s="73"/>
+      <c r="Z83" s="73"/>
+      <c r="AA83" s="73"/>
+    </row>
+    <row r="84" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B84" s="78"/>
+      <c r="C84" s="78"/>
+      <c r="D84" s="78"/>
+      <c r="E84" s="78"/>
+      <c r="F84" s="78"/>
+      <c r="G84" s="78"/>
+      <c r="H84" s="78"/>
+      <c r="I84" s="78"/>
+      <c r="Y84" s="73"/>
+      <c r="Z84" s="73"/>
+      <c r="AA84" s="73"/>
+    </row>
+    <row r="85" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B85" s="78"/>
+      <c r="C85" s="78"/>
+      <c r="D85" s="78"/>
+      <c r="E85" s="78"/>
+      <c r="F85" s="78"/>
+      <c r="G85" s="78"/>
+      <c r="H85" s="78"/>
+      <c r="I85" s="78"/>
+      <c r="Y85" s="73"/>
+      <c r="Z85" s="73"/>
+      <c r="AA85" s="73"/>
+    </row>
+    <row r="86" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B86" s="78"/>
+      <c r="C86" s="78"/>
+      <c r="D86" s="78"/>
+      <c r="E86" s="78"/>
+      <c r="F86" s="78"/>
+      <c r="G86" s="78"/>
+      <c r="H86" s="78"/>
+      <c r="I86" s="78"/>
+      <c r="Y86" s="73"/>
+      <c r="Z86" s="73"/>
+      <c r="AA86" s="73"/>
+    </row>
+    <row r="87" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B87" s="78"/>
+      <c r="C87" s="78"/>
+      <c r="D87" s="78"/>
+      <c r="E87" s="78"/>
+      <c r="F87" s="78"/>
+      <c r="G87" s="78"/>
+      <c r="H87" s="78"/>
+      <c r="I87" s="78"/>
+      <c r="Y87" s="73"/>
+      <c r="Z87" s="73"/>
+      <c r="AA87" s="73"/>
+    </row>
+    <row r="88" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B88" s="78"/>
+      <c r="C88" s="78"/>
+      <c r="D88" s="78"/>
+      <c r="E88" s="78"/>
+      <c r="F88" s="78"/>
+      <c r="G88" s="78"/>
+      <c r="H88" s="78"/>
+      <c r="I88" s="78"/>
+      <c r="Y88" s="73"/>
+      <c r="Z88" s="73"/>
+      <c r="AA88" s="73"/>
+    </row>
+    <row r="89" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B89" s="78"/>
+      <c r="C89" s="78"/>
+      <c r="D89" s="78"/>
+      <c r="E89" s="78"/>
+      <c r="F89" s="78"/>
+      <c r="G89" s="78"/>
+      <c r="H89" s="78"/>
+      <c r="I89" s="78"/>
+      <c r="Y89" s="73"/>
+      <c r="Z89" s="73"/>
+      <c r="AA89" s="73"/>
+    </row>
+    <row r="90" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B90" s="78"/>
+      <c r="C90" s="78"/>
+      <c r="D90" s="78"/>
+      <c r="E90" s="78"/>
+      <c r="F90" s="78"/>
+      <c r="G90" s="78"/>
+      <c r="H90" s="78"/>
+      <c r="I90" s="78"/>
+      <c r="Y90" s="73"/>
+      <c r="Z90" s="73"/>
+      <c r="AA90" s="73"/>
+    </row>
+    <row r="91" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B91" s="78"/>
+      <c r="C91" s="78"/>
+      <c r="D91" s="78"/>
+      <c r="E91" s="78"/>
+      <c r="F91" s="78"/>
+      <c r="G91" s="78"/>
+      <c r="H91" s="78"/>
+      <c r="I91" s="78"/>
+      <c r="Y91" s="73"/>
+      <c r="Z91" s="73"/>
+      <c r="AA91" s="73"/>
+    </row>
+    <row r="92" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B92" s="78"/>
+      <c r="C92" s="78"/>
+      <c r="D92" s="78"/>
+      <c r="E92" s="78"/>
+      <c r="F92" s="78"/>
+      <c r="G92" s="78"/>
+      <c r="H92" s="78"/>
+      <c r="I92" s="78"/>
+      <c r="Y92" s="73"/>
+      <c r="Z92" s="73"/>
+      <c r="AA92" s="73"/>
+    </row>
+    <row r="93" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B93" s="78"/>
+      <c r="C93" s="78"/>
+      <c r="D93" s="78"/>
+      <c r="E93" s="78"/>
+      <c r="F93" s="78"/>
+      <c r="G93" s="78"/>
+      <c r="H93" s="78"/>
+      <c r="I93" s="78"/>
+      <c r="Y93" s="73"/>
+      <c r="Z93" s="73"/>
+      <c r="AA93" s="73"/>
+    </row>
+    <row r="94" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B94" s="78"/>
+      <c r="C94" s="78"/>
+      <c r="D94" s="78"/>
+      <c r="E94" s="78"/>
+      <c r="F94" s="78"/>
+      <c r="G94" s="78"/>
+      <c r="H94" s="78"/>
+      <c r="I94" s="78"/>
+      <c r="Y94" s="21"/>
+      <c r="Z94" s="21"/>
+      <c r="AA94" s="21"/>
+    </row>
+    <row r="95" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B95" s="78"/>
+      <c r="C95" s="78"/>
+      <c r="D95" s="78"/>
+      <c r="E95" s="78"/>
+      <c r="F95" s="78"/>
+      <c r="G95" s="78"/>
+      <c r="H95" s="78"/>
+      <c r="I95" s="78"/>
+      <c r="Y95" s="21"/>
+      <c r="Z95" s="21"/>
+      <c r="AA95" s="21"/>
+    </row>
+    <row r="96" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B96" s="78"/>
+      <c r="C96" s="78"/>
+      <c r="D96" s="78"/>
+      <c r="E96" s="78"/>
+      <c r="F96" s="78"/>
+      <c r="G96" s="78"/>
+      <c r="H96" s="78"/>
+      <c r="I96" s="78"/>
+      <c r="Y96" s="21"/>
+      <c r="Z96" s="21"/>
+      <c r="AA96" s="21"/>
+    </row>
+    <row r="97" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B97" s="78"/>
+      <c r="C97" s="78"/>
+      <c r="D97" s="78"/>
+      <c r="E97" s="78"/>
+      <c r="F97" s="78"/>
+      <c r="G97" s="78"/>
+      <c r="H97" s="78"/>
+      <c r="I97" s="78"/>
+      <c r="Y97" s="21"/>
+      <c r="Z97" s="21"/>
+      <c r="AA97" s="21"/>
+    </row>
+    <row r="98" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B98" s="36"/>
+      <c r="C98" s="36"/>
+      <c r="D98" s="36"/>
+      <c r="E98" s="36"/>
+      <c r="F98" s="36"/>
+      <c r="G98" s="36"/>
+      <c r="H98" s="36"/>
+      <c r="I98" s="36"/>
+      <c r="Y98" s="21"/>
+      <c r="Z98" s="21"/>
+      <c r="AA98" s="21"/>
+    </row>
+    <row r="99" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B99" s="78"/>
+      <c r="C99" s="78"/>
+      <c r="D99" s="78"/>
+      <c r="E99" s="78"/>
+      <c r="F99" s="78"/>
+      <c r="G99" s="78"/>
+      <c r="H99" s="78"/>
+      <c r="I99" s="78"/>
+      <c r="Y99" s="21"/>
+      <c r="Z99" s="21"/>
+      <c r="AA99" s="21"/>
+    </row>
+    <row r="100" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B100" s="78"/>
+      <c r="C100" s="78"/>
+      <c r="D100" s="78"/>
+      <c r="E100" s="78"/>
+      <c r="F100" s="78"/>
+      <c r="G100" s="78"/>
+      <c r="H100" s="78"/>
+      <c r="I100" s="78"/>
+      <c r="Y100" s="21"/>
+      <c r="Z100" s="21"/>
+      <c r="AA100" s="21"/>
+    </row>
+    <row r="101" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B101" s="77"/>
+      <c r="C101" s="77"/>
+      <c r="D101" s="77"/>
+      <c r="E101" s="77"/>
+      <c r="F101" s="77"/>
+      <c r="G101" s="77"/>
+      <c r="H101" s="77"/>
+      <c r="I101" s="77"/>
+      <c r="Y101" s="21"/>
+      <c r="Z101" s="21"/>
+      <c r="AA101" s="21"/>
+    </row>
+    <row r="102" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B102" s="78"/>
+      <c r="C102" s="78"/>
+      <c r="D102" s="78"/>
+      <c r="E102" s="78"/>
+      <c r="F102" s="78"/>
+      <c r="G102" s="78"/>
+      <c r="H102" s="78"/>
+      <c r="I102" s="78"/>
+      <c r="Y102" s="21"/>
+      <c r="Z102" s="21"/>
+      <c r="AA102" s="21"/>
+    </row>
+    <row r="103" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B103" s="78"/>
+      <c r="C103" s="78"/>
+      <c r="D103" s="78"/>
+      <c r="E103" s="78"/>
+      <c r="F103" s="78"/>
+      <c r="G103" s="78"/>
+      <c r="H103" s="78"/>
+      <c r="I103" s="78"/>
+      <c r="Y103" s="21"/>
+      <c r="Z103" s="21"/>
+      <c r="AA103" s="21"/>
+    </row>
+    <row r="104" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B104" s="78"/>
+      <c r="C104" s="78"/>
+      <c r="D104" s="78"/>
+      <c r="E104" s="78"/>
+      <c r="F104" s="78"/>
+      <c r="G104" s="78"/>
+      <c r="H104" s="78"/>
+      <c r="I104" s="78"/>
+    </row>
+    <row r="105" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B105" s="78"/>
+      <c r="C105" s="78"/>
+      <c r="D105" s="78"/>
+      <c r="E105" s="78"/>
+      <c r="F105" s="78"/>
+      <c r="G105" s="78"/>
+      <c r="H105" s="78"/>
+      <c r="I105" s="78"/>
+    </row>
+    <row r="106" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B106" s="78"/>
+      <c r="C106" s="78"/>
+      <c r="D106" s="78"/>
+      <c r="E106" s="78"/>
+      <c r="F106" s="78"/>
+      <c r="G106" s="78"/>
+      <c r="H106" s="78"/>
+      <c r="I106" s="78"/>
+    </row>
+    <row r="107" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B107" s="78"/>
+      <c r="C107" s="78"/>
+      <c r="D107" s="78"/>
+      <c r="E107" s="78"/>
+      <c r="F107" s="78"/>
+      <c r="G107" s="78"/>
+      <c r="H107" s="78"/>
+      <c r="I107" s="78"/>
+    </row>
+    <row r="108" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B108" s="78"/>
+      <c r="C108" s="78"/>
+      <c r="D108" s="78"/>
+      <c r="E108" s="78"/>
+      <c r="F108" s="78"/>
+      <c r="G108" s="78"/>
+      <c r="H108" s="78"/>
+      <c r="I108" s="78"/>
+    </row>
+    <row r="109" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B109" s="78"/>
+      <c r="C109" s="78"/>
+      <c r="D109" s="78"/>
+      <c r="E109" s="78"/>
+      <c r="F109" s="78"/>
+      <c r="G109" s="78"/>
+      <c r="H109" s="78"/>
+      <c r="I109" s="78"/>
+    </row>
+    <row r="110" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B110" s="78"/>
+      <c r="C110" s="78"/>
+      <c r="D110" s="78"/>
+      <c r="E110" s="78"/>
+      <c r="F110" s="78"/>
+      <c r="G110" s="78"/>
+      <c r="H110" s="78"/>
+      <c r="I110" s="78"/>
+    </row>
+    <row r="111" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B111" s="78"/>
+      <c r="C111" s="78"/>
+      <c r="D111" s="78"/>
+      <c r="E111" s="78"/>
+      <c r="F111" s="78"/>
+      <c r="G111" s="78"/>
+      <c r="H111" s="78"/>
+      <c r="I111" s="78"/>
+    </row>
+    <row r="112" spans="2:27" x14ac:dyDescent="0.2">
+      <c r="B112" s="78"/>
+      <c r="C112" s="78"/>
+      <c r="D112" s="78"/>
+      <c r="E112" s="78"/>
+      <c r="F112" s="78"/>
+      <c r="G112" s="78"/>
+      <c r="H112" s="78"/>
+      <c r="I112" s="78"/>
+    </row>
+    <row r="113" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B113" s="78"/>
+      <c r="C113" s="78"/>
+      <c r="D113" s="78"/>
+      <c r="E113" s="78"/>
+      <c r="F113" s="78"/>
+      <c r="G113" s="78"/>
+      <c r="H113" s="78"/>
+      <c r="I113" s="78"/>
+    </row>
+    <row r="114" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B114" s="78"/>
+      <c r="C114" s="78"/>
+      <c r="D114" s="78"/>
+      <c r="E114" s="78"/>
+      <c r="F114" s="78"/>
+      <c r="G114" s="78"/>
+      <c r="H114" s="78"/>
+      <c r="I114" s="78"/>
+    </row>
+    <row r="115" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B115" s="78"/>
+      <c r="C115" s="78"/>
+      <c r="D115" s="78"/>
+      <c r="E115" s="78"/>
+      <c r="F115" s="78"/>
+      <c r="G115" s="78"/>
+      <c r="H115" s="78"/>
+      <c r="I115" s="78"/>
+    </row>
+    <row r="116" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B116" s="36"/>
+      <c r="C116" s="36"/>
+      <c r="D116" s="36"/>
+      <c r="E116" s="36"/>
+      <c r="F116" s="36"/>
+      <c r="G116" s="36"/>
+      <c r="H116" s="36"/>
+      <c r="I116" s="36"/>
+    </row>
+    <row r="117" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B117" s="78"/>
+      <c r="C117" s="78"/>
+      <c r="D117" s="78"/>
+      <c r="E117" s="78"/>
+      <c r="F117" s="78"/>
+      <c r="G117" s="78"/>
+      <c r="H117" s="78"/>
+      <c r="I117" s="78"/>
+    </row>
+    <row r="118" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B118" s="78"/>
+      <c r="C118" s="78"/>
+      <c r="D118" s="78"/>
+      <c r="E118" s="78"/>
+      <c r="F118" s="78"/>
+      <c r="G118" s="78"/>
+      <c r="H118" s="78"/>
+      <c r="I118" s="78"/>
+    </row>
+    <row r="119" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B119" s="79"/>
+      <c r="C119" s="79"/>
+      <c r="D119" s="79"/>
+      <c r="E119" s="79"/>
+      <c r="F119" s="79"/>
+      <c r="G119" s="79"/>
+      <c r="H119" s="79"/>
+      <c r="I119" s="79"/>
+    </row>
+    <row r="120" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B120" s="76"/>
+      <c r="C120" s="76"/>
+      <c r="D120" s="76"/>
+      <c r="E120" s="76"/>
+      <c r="F120" s="76"/>
+      <c r="G120" s="76"/>
+      <c r="H120" s="76"/>
+      <c r="I120" s="76"/>
+    </row>
+    <row r="121" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B121" s="76"/>
+      <c r="C121" s="76"/>
+      <c r="D121" s="76"/>
+      <c r="E121" s="76"/>
+      <c r="F121" s="76"/>
+      <c r="G121" s="76"/>
+      <c r="H121" s="76"/>
+      <c r="I121" s="76"/>
+    </row>
+    <row r="122" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B122" s="76"/>
+      <c r="C122" s="76"/>
+      <c r="D122" s="76"/>
+      <c r="E122" s="76"/>
+      <c r="F122" s="76"/>
+      <c r="G122" s="76"/>
+      <c r="H122" s="76"/>
+      <c r="I122" s="76"/>
+    </row>
+    <row r="123" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B123" s="76"/>
+      <c r="C123" s="76"/>
+      <c r="D123" s="76"/>
+      <c r="E123" s="76"/>
+      <c r="F123" s="76"/>
+      <c r="G123" s="76"/>
+      <c r="H123" s="76"/>
+      <c r="I123" s="76"/>
+    </row>
+    <row r="124" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B124" s="76"/>
+      <c r="C124" s="76"/>
+      <c r="D124" s="76"/>
+      <c r="E124" s="76"/>
+      <c r="F124" s="76"/>
+      <c r="G124" s="76"/>
+      <c r="H124" s="76"/>
+      <c r="I124" s="76"/>
+    </row>
+    <row r="125" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B125" s="76"/>
+      <c r="C125" s="76"/>
+      <c r="D125" s="76"/>
+      <c r="E125" s="76"/>
+      <c r="F125" s="76"/>
+      <c r="G125" s="76"/>
+      <c r="H125" s="76"/>
+      <c r="I125" s="76"/>
+    </row>
+    <row r="126" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B126" s="76"/>
+      <c r="C126" s="76"/>
+      <c r="D126" s="76"/>
+      <c r="E126" s="76"/>
+      <c r="F126" s="76"/>
+      <c r="G126" s="76"/>
+      <c r="H126" s="76"/>
+      <c r="I126" s="76"/>
+    </row>
+    <row r="127" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B127" s="76"/>
+      <c r="C127" s="76"/>
+      <c r="D127" s="76"/>
+      <c r="E127" s="76"/>
+      <c r="F127" s="76"/>
+      <c r="G127" s="76"/>
+      <c r="H127" s="76"/>
+      <c r="I127" s="76"/>
+    </row>
+    <row r="128" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B128" s="76"/>
+      <c r="C128" s="76"/>
+      <c r="D128" s="76"/>
+      <c r="E128" s="76"/>
+      <c r="F128" s="76"/>
+      <c r="G128" s="76"/>
+      <c r="H128" s="76"/>
+      <c r="I128" s="76"/>
+    </row>
+    <row r="129" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B129" s="76"/>
+      <c r="C129" s="76"/>
+      <c r="D129" s="76"/>
+      <c r="E129" s="76"/>
+      <c r="F129" s="76"/>
+      <c r="G129" s="76"/>
+      <c r="H129" s="76"/>
+      <c r="I129" s="76"/>
+    </row>
+    <row r="130" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B130" s="76"/>
+      <c r="C130" s="76"/>
+      <c r="D130" s="76"/>
+      <c r="E130" s="76"/>
+      <c r="F130" s="76"/>
+      <c r="G130" s="76"/>
+      <c r="H130" s="76"/>
+      <c r="I130" s="76"/>
+    </row>
+    <row r="131" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B131" s="76"/>
+      <c r="C131" s="76"/>
+      <c r="D131" s="76"/>
+      <c r="E131" s="76"/>
+      <c r="F131" s="76"/>
+      <c r="G131" s="76"/>
+      <c r="H131" s="76"/>
+      <c r="I131" s="76"/>
+    </row>
+    <row r="132" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B132" s="76"/>
+      <c r="C132" s="76"/>
+      <c r="D132" s="76"/>
+      <c r="E132" s="76"/>
+      <c r="F132" s="76"/>
+      <c r="G132" s="76"/>
+      <c r="H132" s="76"/>
+      <c r="I132" s="76"/>
+    </row>
+    <row r="133" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B133" s="76"/>
+      <c r="C133" s="76"/>
+      <c r="D133" s="76"/>
+      <c r="E133" s="76"/>
+      <c r="F133" s="76"/>
+      <c r="G133" s="76"/>
+      <c r="H133" s="76"/>
+      <c r="I133" s="76"/>
+    </row>
+    <row r="134" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B134" s="80"/>
+      <c r="C134" s="80"/>
+      <c r="D134" s="80"/>
+      <c r="E134" s="80"/>
+      <c r="F134" s="80"/>
+      <c r="G134" s="80"/>
+      <c r="H134" s="80"/>
+      <c r="I134" s="80"/>
+    </row>
+    <row r="135" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B135" s="76"/>
+      <c r="C135" s="76"/>
+      <c r="D135" s="76"/>
+      <c r="E135" s="76"/>
+      <c r="F135" s="76"/>
+      <c r="G135" s="76"/>
+      <c r="H135" s="76"/>
+      <c r="I135" s="76"/>
+    </row>
+    <row r="136" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B136" s="76"/>
+      <c r="C136" s="76"/>
+      <c r="D136" s="76"/>
+      <c r="E136" s="76"/>
+      <c r="F136" s="76"/>
+      <c r="G136" s="76"/>
+      <c r="H136" s="76"/>
+      <c r="I136" s="76"/>
+    </row>
+    <row r="137" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B137" s="77"/>
+      <c r="C137" s="77"/>
+      <c r="D137" s="77"/>
+      <c r="E137" s="77"/>
+      <c r="F137" s="77"/>
+      <c r="G137" s="77"/>
+      <c r="H137" s="77"/>
+      <c r="I137" s="77"/>
+    </row>
+    <row r="138" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B138" s="78"/>
+      <c r="C138" s="78"/>
+      <c r="D138" s="78"/>
+      <c r="E138" s="78"/>
+      <c r="F138" s="78"/>
+      <c r="G138" s="78"/>
+      <c r="H138" s="78"/>
+      <c r="I138" s="78"/>
+    </row>
+    <row r="139" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B139" s="78"/>
+      <c r="C139" s="78"/>
+      <c r="D139" s="78"/>
+      <c r="E139" s="78"/>
+      <c r="F139" s="78"/>
+      <c r="G139" s="78"/>
+      <c r="H139" s="78"/>
+      <c r="I139" s="78"/>
+    </row>
+    <row r="140" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B140" s="78"/>
+      <c r="C140" s="78"/>
+      <c r="D140" s="78"/>
+      <c r="E140" s="78"/>
+      <c r="F140" s="78"/>
+      <c r="G140" s="78"/>
+      <c r="H140" s="78"/>
+      <c r="I140" s="78"/>
+    </row>
+    <row r="141" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B141" s="78"/>
+      <c r="C141" s="78"/>
+      <c r="D141" s="78"/>
+      <c r="E141" s="78"/>
+      <c r="F141" s="78"/>
+      <c r="G141" s="78"/>
+      <c r="H141" s="78"/>
+      <c r="I141" s="78"/>
+    </row>
+    <row r="142" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B142" s="78"/>
+      <c r="C142" s="78"/>
+      <c r="D142" s="78"/>
+      <c r="E142" s="78"/>
+      <c r="F142" s="78"/>
+      <c r="G142" s="78"/>
+      <c r="H142" s="78"/>
+      <c r="I142" s="78"/>
+    </row>
+    <row r="143" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B143" s="78"/>
+      <c r="C143" s="78"/>
+      <c r="D143" s="78"/>
+      <c r="E143" s="78"/>
+      <c r="F143" s="78"/>
+      <c r="G143" s="78"/>
+      <c r="H143" s="78"/>
+      <c r="I143" s="78"/>
+    </row>
+    <row r="144" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B144" s="78"/>
+      <c r="C144" s="78"/>
+      <c r="D144" s="78"/>
+      <c r="E144" s="78"/>
+      <c r="F144" s="78"/>
+      <c r="G144" s="78"/>
+      <c r="H144" s="78"/>
+      <c r="I144" s="78"/>
+    </row>
+    <row r="145" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B145" s="78"/>
+      <c r="C145" s="78"/>
+      <c r="D145" s="78"/>
+      <c r="E145" s="78"/>
+      <c r="F145" s="78"/>
+      <c r="G145" s="78"/>
+      <c r="H145" s="78"/>
+      <c r="I145" s="78"/>
+    </row>
+    <row r="146" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B146" s="78"/>
+      <c r="C146" s="78"/>
+      <c r="D146" s="78"/>
+      <c r="E146" s="78"/>
+      <c r="F146" s="78"/>
+      <c r="G146" s="78"/>
+      <c r="H146" s="78"/>
+      <c r="I146" s="78"/>
+    </row>
+    <row r="147" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B147" s="78"/>
+      <c r="C147" s="78"/>
+      <c r="D147" s="78"/>
+      <c r="E147" s="78"/>
+      <c r="F147" s="78"/>
+      <c r="G147" s="78"/>
+      <c r="H147" s="78"/>
+      <c r="I147" s="78"/>
+    </row>
+    <row r="148" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B148" s="78"/>
+      <c r="C148" s="78"/>
+      <c r="D148" s="78"/>
+      <c r="E148" s="78"/>
+      <c r="F148" s="78"/>
+      <c r="G148" s="78"/>
+      <c r="H148" s="78"/>
+      <c r="I148" s="78"/>
+    </row>
+    <row r="149" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B149" s="78"/>
+      <c r="C149" s="78"/>
+      <c r="D149" s="78"/>
+      <c r="E149" s="78"/>
+      <c r="F149" s="78"/>
+      <c r="G149" s="78"/>
+      <c r="H149" s="78"/>
+      <c r="I149" s="78"/>
+    </row>
+    <row r="150" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B150" s="78"/>
+      <c r="C150" s="78"/>
+      <c r="D150" s="78"/>
+      <c r="E150" s="78"/>
+      <c r="F150" s="78"/>
+      <c r="G150" s="78"/>
+      <c r="H150" s="78"/>
+      <c r="I150" s="78"/>
+    </row>
+    <row r="151" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B151" s="78"/>
+      <c r="C151" s="78"/>
+      <c r="D151" s="78"/>
+      <c r="E151" s="78"/>
+      <c r="F151" s="78"/>
+      <c r="G151" s="78"/>
+      <c r="H151" s="78"/>
+      <c r="I151" s="78"/>
+    </row>
+    <row r="152" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B152" s="36"/>
+      <c r="C152" s="36"/>
+      <c r="D152" s="36"/>
+      <c r="E152" s="36"/>
+      <c r="F152" s="36"/>
+      <c r="G152" s="36"/>
+      <c r="H152" s="36"/>
+      <c r="I152" s="36"/>
+    </row>
+    <row r="153" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B153" s="78"/>
+      <c r="C153" s="78"/>
+      <c r="D153" s="78"/>
+      <c r="E153" s="78"/>
+      <c r="F153" s="78"/>
+      <c r="G153" s="78"/>
+      <c r="H153" s="78"/>
+      <c r="I153" s="78"/>
+    </row>
+    <row r="154" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B154" s="78"/>
+      <c r="C154" s="78"/>
+      <c r="D154" s="78"/>
+      <c r="E154" s="78"/>
+      <c r="F154" s="78"/>
+      <c r="G154" s="78"/>
+      <c r="H154" s="78"/>
+      <c r="I154" s="78"/>
+    </row>
+    <row r="155" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B155" s="77"/>
+      <c r="C155" s="77"/>
+      <c r="D155" s="77"/>
+      <c r="E155" s="77"/>
+      <c r="F155" s="77"/>
+      <c r="G155" s="77"/>
+      <c r="H155" s="77"/>
+      <c r="I155" s="77"/>
+    </row>
+    <row r="156" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B156" s="78"/>
+      <c r="C156" s="78"/>
+      <c r="D156" s="78"/>
+      <c r="E156" s="78"/>
+      <c r="F156" s="78"/>
+      <c r="G156" s="78"/>
+      <c r="H156" s="78"/>
+      <c r="I156" s="78"/>
+    </row>
+    <row r="157" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B157" s="78"/>
+      <c r="C157" s="78"/>
+      <c r="D157" s="78"/>
+      <c r="E157" s="78"/>
+      <c r="F157" s="78"/>
+      <c r="G157" s="78"/>
+      <c r="H157" s="78"/>
+      <c r="I157" s="78"/>
+    </row>
+    <row r="158" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B158" s="78"/>
+      <c r="C158" s="78"/>
+      <c r="D158" s="78"/>
+      <c r="E158" s="78"/>
+      <c r="F158" s="78"/>
+      <c r="G158" s="78"/>
+      <c r="H158" s="78"/>
+      <c r="I158" s="78"/>
+    </row>
+    <row r="159" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B159" s="78"/>
+      <c r="C159" s="78"/>
+      <c r="D159" s="78"/>
+      <c r="E159" s="78"/>
+      <c r="F159" s="78"/>
+      <c r="G159" s="78"/>
+      <c r="H159" s="78"/>
+      <c r="I159" s="78"/>
+    </row>
+    <row r="160" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B160" s="78"/>
+      <c r="C160" s="78"/>
+      <c r="D160" s="78"/>
+      <c r="E160" s="78"/>
+      <c r="F160" s="78"/>
+      <c r="G160" s="78"/>
+      <c r="H160" s="78"/>
+      <c r="I160" s="78"/>
+    </row>
+    <row r="161" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B161" s="78"/>
+      <c r="C161" s="78"/>
+      <c r="D161" s="78"/>
+      <c r="E161" s="78"/>
+      <c r="F161" s="78"/>
+      <c r="G161" s="78"/>
+      <c r="H161" s="78"/>
+      <c r="I161" s="78"/>
+    </row>
+    <row r="162" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B162" s="78"/>
+      <c r="C162" s="78"/>
+      <c r="D162" s="78"/>
+      <c r="E162" s="78"/>
+      <c r="F162" s="78"/>
+      <c r="G162" s="78"/>
+      <c r="H162" s="78"/>
+      <c r="I162" s="78"/>
+    </row>
+    <row r="163" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B163" s="78"/>
+      <c r="C163" s="78"/>
+      <c r="D163" s="78"/>
+      <c r="E163" s="78"/>
+      <c r="F163" s="78"/>
+      <c r="G163" s="78"/>
+      <c r="H163" s="78"/>
+      <c r="I163" s="78"/>
+    </row>
+    <row r="164" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B164" s="78"/>
+      <c r="C164" s="78"/>
+      <c r="D164" s="78"/>
+      <c r="E164" s="78"/>
+      <c r="F164" s="78"/>
+      <c r="G164" s="78"/>
+      <c r="H164" s="78"/>
+      <c r="I164" s="78"/>
+    </row>
+    <row r="165" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B165" s="78"/>
+      <c r="C165" s="78"/>
+      <c r="D165" s="78"/>
+      <c r="E165" s="78"/>
+      <c r="F165" s="78"/>
+      <c r="G165" s="78"/>
+      <c r="H165" s="78"/>
+      <c r="I165" s="78"/>
+    </row>
+    <row r="166" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B166" s="78"/>
+      <c r="C166" s="78"/>
+      <c r="D166" s="78"/>
+      <c r="E166" s="78"/>
+      <c r="F166" s="78"/>
+      <c r="G166" s="78"/>
+      <c r="H166" s="78"/>
+      <c r="I166" s="78"/>
+    </row>
+    <row r="167" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B167" s="78"/>
+      <c r="C167" s="78"/>
+      <c r="D167" s="78"/>
+      <c r="E167" s="78"/>
+      <c r="F167" s="78"/>
+      <c r="G167" s="78"/>
+      <c r="H167" s="78"/>
+      <c r="I167" s="78"/>
+    </row>
+    <row r="168" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B168" s="78"/>
+      <c r="C168" s="78"/>
+      <c r="D168" s="78"/>
+      <c r="E168" s="78"/>
+      <c r="F168" s="78"/>
+      <c r="G168" s="78"/>
+      <c r="H168" s="78"/>
+      <c r="I168" s="78"/>
+    </row>
+    <row r="169" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B169" s="78"/>
+      <c r="C169" s="78"/>
+      <c r="D169" s="78"/>
+      <c r="E169" s="78"/>
+      <c r="F169" s="78"/>
+      <c r="G169" s="78"/>
+      <c r="H169" s="78"/>
+      <c r="I169" s="78"/>
+    </row>
+    <row r="170" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B170" s="36"/>
+      <c r="C170" s="36"/>
+      <c r="D170" s="36"/>
+      <c r="E170" s="36"/>
+      <c r="F170" s="36"/>
+      <c r="G170" s="36"/>
+      <c r="H170" s="36"/>
+      <c r="I170" s="36"/>
+    </row>
+    <row r="171" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B171" s="78"/>
+      <c r="C171" s="78"/>
+      <c r="D171" s="78"/>
+      <c r="E171" s="78"/>
+      <c r="F171" s="78"/>
+      <c r="G171" s="78"/>
+      <c r="H171" s="78"/>
+      <c r="I171" s="78"/>
+    </row>
+    <row r="172" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B172" s="78"/>
+      <c r="C172" s="78"/>
+      <c r="D172" s="78"/>
+      <c r="E172" s="78"/>
+      <c r="F172" s="78"/>
+      <c r="G172" s="78"/>
+      <c r="H172" s="78"/>
+      <c r="I172" s="78"/>
+    </row>
+    <row r="173" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B173" s="77"/>
+      <c r="C173" s="77"/>
+      <c r="D173" s="77"/>
+      <c r="E173" s="77"/>
+      <c r="F173" s="77"/>
+      <c r="G173" s="77"/>
+      <c r="H173" s="77"/>
+      <c r="I173" s="77"/>
+    </row>
+    <row r="174" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B174" s="78"/>
+      <c r="C174" s="78"/>
+      <c r="D174" s="78"/>
+      <c r="E174" s="78"/>
+      <c r="F174" s="78"/>
+      <c r="G174" s="78"/>
+      <c r="H174" s="78"/>
+      <c r="I174" s="78"/>
+    </row>
+    <row r="175" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B175" s="78"/>
+      <c r="C175" s="78"/>
+      <c r="D175" s="78"/>
+      <c r="E175" s="78"/>
+      <c r="F175" s="78"/>
+      <c r="G175" s="78"/>
+      <c r="H175" s="78"/>
+      <c r="I175" s="78"/>
+    </row>
+    <row r="176" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B176" s="78"/>
+      <c r="C176" s="78"/>
+      <c r="D176" s="78"/>
+      <c r="E176" s="78"/>
+      <c r="F176" s="78"/>
+      <c r="G176" s="78"/>
+      <c r="H176" s="78"/>
+      <c r="I176" s="78"/>
+    </row>
+    <row r="177" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B177" s="78"/>
+      <c r="C177" s="78"/>
+      <c r="D177" s="78"/>
+      <c r="E177" s="78"/>
+      <c r="F177" s="78"/>
+      <c r="G177" s="78"/>
+      <c r="H177" s="78"/>
+      <c r="I177" s="78"/>
+    </row>
+    <row r="178" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B178" s="78"/>
+      <c r="C178" s="78"/>
+      <c r="D178" s="78"/>
+      <c r="E178" s="78"/>
+      <c r="F178" s="78"/>
+      <c r="G178" s="78"/>
+      <c r="H178" s="78"/>
+      <c r="I178" s="78"/>
+    </row>
+    <row r="179" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B179" s="78"/>
+      <c r="C179" s="78"/>
+      <c r="D179" s="78"/>
+      <c r="E179" s="78"/>
+      <c r="F179" s="78"/>
+      <c r="G179" s="78"/>
+      <c r="H179" s="78"/>
+      <c r="I179" s="78"/>
+    </row>
+    <row r="180" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B180" s="78"/>
+      <c r="C180" s="78"/>
+      <c r="D180" s="78"/>
+      <c r="E180" s="78"/>
+      <c r="F180" s="78"/>
+      <c r="G180" s="78"/>
+      <c r="H180" s="78"/>
+      <c r="I180" s="78"/>
+    </row>
+    <row r="181" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B181" s="78"/>
+      <c r="C181" s="78"/>
+      <c r="D181" s="78"/>
+      <c r="E181" s="78"/>
+      <c r="F181" s="78"/>
+      <c r="G181" s="78"/>
+      <c r="H181" s="78"/>
+      <c r="I181" s="78"/>
+    </row>
+    <row r="182" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B182" s="78"/>
+      <c r="C182" s="78"/>
+      <c r="D182" s="78"/>
+      <c r="E182" s="78"/>
+      <c r="F182" s="78"/>
+      <c r="G182" s="78"/>
+      <c r="H182" s="78"/>
+      <c r="I182" s="78"/>
+    </row>
+    <row r="183" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B183" s="78"/>
+      <c r="C183" s="78"/>
+      <c r="D183" s="78"/>
+      <c r="E183" s="78"/>
+      <c r="F183" s="78"/>
+      <c r="G183" s="78"/>
+      <c r="H183" s="78"/>
+      <c r="I183" s="78"/>
+    </row>
+    <row r="184" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B184" s="78"/>
+      <c r="C184" s="78"/>
+      <c r="D184" s="78"/>
+      <c r="E184" s="78"/>
+      <c r="F184" s="78"/>
+      <c r="G184" s="78"/>
+      <c r="H184" s="78"/>
+      <c r="I184" s="78"/>
+    </row>
+    <row r="185" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B185" s="78"/>
+      <c r="C185" s="78"/>
+      <c r="D185" s="78"/>
+      <c r="E185" s="78"/>
+      <c r="F185" s="78"/>
+      <c r="G185" s="78"/>
+      <c r="H185" s="78"/>
+      <c r="I185" s="78"/>
+    </row>
+    <row r="186" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B186" s="78"/>
+      <c r="C186" s="78"/>
+      <c r="D186" s="78"/>
+      <c r="E186" s="78"/>
+      <c r="F186" s="78"/>
+      <c r="G186" s="78"/>
+      <c r="H186" s="78"/>
+      <c r="I186" s="78"/>
+    </row>
+    <row r="187" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B187" s="78"/>
+      <c r="C187" s="78"/>
+      <c r="D187" s="78"/>
+      <c r="E187" s="78"/>
+      <c r="F187" s="78"/>
+      <c r="G187" s="78"/>
+      <c r="H187" s="78"/>
+      <c r="I187" s="78"/>
+    </row>
+    <row r="188" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B188" s="36"/>
+      <c r="C188" s="36"/>
+      <c r="D188" s="36"/>
+      <c r="E188" s="36"/>
+      <c r="F188" s="36"/>
+      <c r="G188" s="36"/>
+      <c r="H188" s="36"/>
+      <c r="I188" s="36"/>
+    </row>
+    <row r="189" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B189" s="78"/>
+      <c r="C189" s="78"/>
+      <c r="D189" s="78"/>
+      <c r="E189" s="78"/>
+      <c r="F189" s="78"/>
+      <c r="G189" s="78"/>
+      <c r="H189" s="78"/>
+      <c r="I189" s="78"/>
+    </row>
+    <row r="190" spans="2:9" x14ac:dyDescent="0.2">
+      <c r="B190" s="78"/>
+      <c r="C190" s="78"/>
+      <c r="D190" s="78"/>
+      <c r="E190" s="78"/>
+      <c r="F190" s="78"/>
+      <c r="G190" s="78"/>
+      <c r="H190" s="78"/>
+      <c r="I190" s="78"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B1:AA1"/>
     <mergeCell ref="B62:K62"/>
-    <mergeCell ref="AG3:AI3"/>
+    <mergeCell ref="AI3:AK3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.31496062992125984" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="37" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter>
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
@@ -9197,45 +9284,45 @@
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>таб.5</vt:lpstr>
-      <vt:lpstr>таб.5!Заголовки_для_печати</vt:lpstr>
+      <vt:lpstr>индекстер</vt:lpstr>
+      <vt:lpstr>индекстер!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>sabeldinova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>