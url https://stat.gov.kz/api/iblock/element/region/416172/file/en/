--- v0 (2026-09-20)
+++ v1 (2026-10-18)
@@ -668,51 +668,51 @@
     <xf numFmtId="0" fontId="2" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="11" borderId="2" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="5" fillId="11" borderId="1" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="12" borderId="7" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="14" borderId="8" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="9" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="10" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="26" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
@@ -806,70 +806,73 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="16" xfId="18" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="14" xfId="20" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="14" xfId="19" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="26" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="27" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="23" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="29">
     <cellStyle name="Акцент1" xfId="1" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="2" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="3" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="4" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="5" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="6" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="10" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="11" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="12" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="13" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="15" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="16" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="17" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="18"/>
     <cellStyle name="Обычный 24" xfId="19"/>
     <cellStyle name="Обычный 29" xfId="20"/>
     <cellStyle name="Обычный 3" xfId="21"/>
@@ -1159,83 +1162,83 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M102"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A61" workbookViewId="0">
-      <selection activeCell="O85" sqref="O85"/>
+    <sheetView tabSelected="1" topLeftCell="A70" workbookViewId="0">
+      <selection activeCell="P80" sqref="P80"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="29.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="11.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="10.5703125" style="1" customWidth="1"/>
     <col min="5" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.7109375" style="1" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="1"/>
     <col min="12" max="12" width="10.140625" style="1" customWidth="1"/>
     <col min="13" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="24" customHeight="1">
-      <c r="A1" s="60" t="s">
+      <c r="A1" s="56" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="60"/>
-[...10 lines deleted...]
-      <c r="M1" s="61"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
     </row>
     <row r="2" spans="1:13" ht="12.75" thickBot="1">
       <c r="A2" s="3"/>
       <c r="B2" s="4"/>
       <c r="C2" s="5"/>
       <c r="D2" s="5"/>
       <c r="E2" s="5"/>
       <c r="F2" s="4"/>
       <c r="G2" s="6"/>
       <c r="H2" s="6"/>
       <c r="I2" s="6"/>
       <c r="J2" s="6"/>
       <c r="K2" s="6"/>
       <c r="L2" s="6"/>
       <c r="M2" s="7" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="3" spans="1:13" ht="48" customHeight="1">
       <c r="A3" s="17"/>
       <c r="B3" s="49" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="18" t="s">
         <v>4</v>
@@ -1250,65 +1253,65 @@
         <v>7</v>
       </c>
       <c r="G3" s="18" t="s">
         <v>8</v>
       </c>
       <c r="H3" s="18" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="18" t="s">
         <v>10</v>
       </c>
       <c r="J3" s="18" t="s">
         <v>11</v>
       </c>
       <c r="K3" s="18" t="s">
         <v>12</v>
       </c>
       <c r="L3" s="19" t="s">
         <v>13</v>
       </c>
       <c r="M3" s="50" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:13">
-      <c r="A4" s="55">
+      <c r="A4" s="58">
         <v>2011</v>
       </c>
-      <c r="B4" s="56"/>
-[...10 lines deleted...]
-      <c r="M4" s="55"/>
+      <c r="B4" s="59"/>
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="58"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="21">
         <v>15.2</v>
       </c>
       <c r="C5" s="20">
         <v>30.6</v>
       </c>
       <c r="D5" s="20">
         <v>46.1</v>
       </c>
       <c r="E5" s="20">
         <v>61.8</v>
       </c>
       <c r="F5" s="20">
         <v>77.7</v>
       </c>
       <c r="G5" s="20">
         <v>93.6</v>
       </c>
       <c r="H5" s="20">
         <v>110</v>
@@ -1431,65 +1434,65 @@
         <v>1201.3</v>
       </c>
       <c r="G8" s="30">
         <v>1454.5</v>
       </c>
       <c r="H8" s="30">
         <v>1709.8</v>
       </c>
       <c r="I8" s="30">
         <v>1967.2</v>
       </c>
       <c r="J8" s="30">
         <v>2219.5</v>
       </c>
       <c r="K8" s="30">
         <v>2479.1</v>
       </c>
       <c r="L8" s="27">
         <v>2738.4</v>
       </c>
       <c r="M8" s="27">
         <v>3004.1</v>
       </c>
     </row>
     <row r="9" spans="1:13">
-      <c r="A9" s="55">
+      <c r="A9" s="58">
         <v>2012</v>
       </c>
-      <c r="B9" s="56"/>
-[...10 lines deleted...]
-      <c r="M9" s="58"/>
+      <c r="B9" s="59"/>
+      <c r="C9" s="59"/>
+      <c r="D9" s="59"/>
+      <c r="E9" s="59"/>
+      <c r="F9" s="59"/>
+      <c r="G9" s="59"/>
+      <c r="H9" s="60"/>
+      <c r="I9" s="60"/>
+      <c r="J9" s="60"/>
+      <c r="K9" s="60"/>
+      <c r="L9" s="60"/>
+      <c r="M9" s="61"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="21">
         <v>15.5</v>
       </c>
       <c r="C10" s="20">
         <v>31.7</v>
       </c>
       <c r="D10" s="20">
         <v>48.6</v>
       </c>
       <c r="E10" s="20">
         <v>66.2</v>
       </c>
       <c r="F10" s="20">
         <v>84.8</v>
       </c>
       <c r="G10" s="20">
         <v>104</v>
       </c>
       <c r="H10" s="20">
         <v>123.8</v>
@@ -1627,65 +1630,65 @@
         <v>2604.8000000000002</v>
       </c>
       <c r="L13" s="26">
         <v>2858</v>
       </c>
       <c r="M13" s="26">
         <v>3114.3</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="6"/>
       <c r="B14" s="6"/>
       <c r="C14" s="6"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="6"/>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="55">
+      <c r="A15" s="58">
         <v>2013</v>
       </c>
-      <c r="B15" s="56"/>
-[...10 lines deleted...]
-      <c r="M15" s="58"/>
+      <c r="B15" s="59"/>
+      <c r="C15" s="59"/>
+      <c r="D15" s="59"/>
+      <c r="E15" s="59"/>
+      <c r="F15" s="59"/>
+      <c r="G15" s="59"/>
+      <c r="H15" s="60"/>
+      <c r="I15" s="60"/>
+      <c r="J15" s="60"/>
+      <c r="K15" s="60"/>
+      <c r="L15" s="60"/>
+      <c r="M15" s="61"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B16" s="21">
         <v>16.899999999999999</v>
       </c>
       <c r="C16" s="20">
         <v>34.9</v>
       </c>
       <c r="D16" s="20">
         <v>53.4</v>
       </c>
       <c r="E16" s="20">
         <v>72.5</v>
       </c>
       <c r="F16" s="20">
         <v>92.4</v>
       </c>
       <c r="G16" s="20">
         <v>113.6</v>
       </c>
       <c r="H16" s="20">
         <v>135.30000000000001</v>
@@ -1823,65 +1826,65 @@
         <v>2612.5</v>
       </c>
       <c r="L19" s="26">
         <v>2895.7</v>
       </c>
       <c r="M19" s="26">
         <v>3182.5</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="6"/>
       <c r="B20" s="6"/>
       <c r="C20" s="6"/>
       <c r="D20" s="6"/>
       <c r="E20" s="6"/>
       <c r="F20" s="6"/>
       <c r="G20" s="6"/>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="55">
+      <c r="A21" s="58">
         <v>2014</v>
       </c>
-      <c r="B21" s="56"/>
-[...10 lines deleted...]
-      <c r="M21" s="58"/>
+      <c r="B21" s="59"/>
+      <c r="C21" s="59"/>
+      <c r="D21" s="59"/>
+      <c r="E21" s="59"/>
+      <c r="F21" s="59"/>
+      <c r="G21" s="59"/>
+      <c r="H21" s="60"/>
+      <c r="I21" s="60"/>
+      <c r="J21" s="60"/>
+      <c r="K21" s="60"/>
+      <c r="L21" s="60"/>
+      <c r="M21" s="61"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="21">
         <v>17.600000000000001</v>
       </c>
       <c r="C22" s="20">
         <v>35.799999999999997</v>
       </c>
       <c r="D22" s="20">
         <v>54.3</v>
       </c>
       <c r="E22" s="20">
         <v>77.7</v>
       </c>
       <c r="F22" s="20">
         <v>103.7</v>
       </c>
       <c r="G22" s="20">
         <v>131.9</v>
       </c>
       <c r="H22" s="20">
         <v>163</v>
@@ -2019,65 +2022,65 @@
         <v>2940.5</v>
       </c>
       <c r="L25" s="26">
         <v>3242.6</v>
       </c>
       <c r="M25" s="25">
         <v>3546.1</v>
       </c>
     </row>
     <row r="26" spans="1:13" ht="12" customHeight="1">
       <c r="A26" s="6"/>
       <c r="B26" s="6"/>
       <c r="C26" s="6"/>
       <c r="D26" s="6"/>
       <c r="E26" s="6"/>
       <c r="F26" s="6"/>
       <c r="G26" s="6"/>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
       <c r="K26" s="6"/>
       <c r="L26" s="6"/>
       <c r="M26" s="6"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" s="55">
+      <c r="A27" s="58">
         <v>2015</v>
       </c>
-      <c r="B27" s="56"/>
-[...10 lines deleted...]
-      <c r="M27" s="58"/>
+      <c r="B27" s="59"/>
+      <c r="C27" s="59"/>
+      <c r="D27" s="59"/>
+      <c r="E27" s="59"/>
+      <c r="F27" s="59"/>
+      <c r="G27" s="59"/>
+      <c r="H27" s="60"/>
+      <c r="I27" s="60"/>
+      <c r="J27" s="60"/>
+      <c r="K27" s="60"/>
+      <c r="L27" s="60"/>
+      <c r="M27" s="61"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B28" s="21">
         <v>33</v>
       </c>
       <c r="C28" s="20">
         <v>61.9</v>
       </c>
       <c r="D28" s="20">
         <v>84.5</v>
       </c>
       <c r="E28" s="20">
         <v>111.1</v>
       </c>
       <c r="F28" s="20">
         <v>144.30000000000001</v>
       </c>
       <c r="G28" s="20">
         <v>185.3</v>
       </c>
       <c r="H28" s="20">
         <v>234.1</v>
@@ -2215,65 +2218,65 @@
         <v>3206.2</v>
       </c>
       <c r="L31" s="33">
         <v>3536.7</v>
       </c>
       <c r="M31" s="34">
         <v>3869.6</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="12" customHeight="1">
       <c r="A32" s="6"/>
       <c r="B32" s="6"/>
       <c r="C32" s="6"/>
       <c r="D32" s="6"/>
       <c r="E32" s="6"/>
       <c r="F32" s="6"/>
       <c r="G32" s="6"/>
       <c r="H32" s="6"/>
       <c r="I32" s="6"/>
       <c r="J32" s="6"/>
       <c r="K32" s="6"/>
       <c r="L32" s="6"/>
       <c r="M32" s="6"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" s="55">
+      <c r="A33" s="58">
         <v>2016</v>
       </c>
-      <c r="B33" s="56"/>
-[...10 lines deleted...]
-      <c r="M33" s="58"/>
+      <c r="B33" s="59"/>
+      <c r="C33" s="59"/>
+      <c r="D33" s="59"/>
+      <c r="E33" s="59"/>
+      <c r="F33" s="59"/>
+      <c r="G33" s="59"/>
+      <c r="H33" s="60"/>
+      <c r="I33" s="60"/>
+      <c r="J33" s="60"/>
+      <c r="K33" s="60"/>
+      <c r="L33" s="60"/>
+      <c r="M33" s="61"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B34" s="21">
         <v>29.8</v>
       </c>
       <c r="C34" s="20">
         <v>60.5</v>
       </c>
       <c r="D34" s="31">
         <v>93.5</v>
       </c>
       <c r="E34" s="31">
         <v>125.8</v>
       </c>
       <c r="F34" s="31">
         <v>159.30000000000001</v>
       </c>
       <c r="G34" s="31">
         <v>192</v>
       </c>
       <c r="H34" s="31">
         <v>225.8</v>
@@ -2411,65 +2414,65 @@
         <v>3271.5</v>
       </c>
       <c r="L37" s="33">
         <v>3594.7</v>
       </c>
       <c r="M37" s="34">
         <v>3922.7</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="6"/>
       <c r="B38" s="6"/>
       <c r="C38" s="6"/>
       <c r="D38" s="6"/>
       <c r="E38" s="6"/>
       <c r="F38" s="6"/>
       <c r="G38" s="6"/>
       <c r="H38" s="6"/>
       <c r="I38" s="6"/>
       <c r="J38" s="6"/>
       <c r="K38" s="6"/>
       <c r="L38" s="6"/>
       <c r="M38" s="6"/>
     </row>
     <row r="39" spans="1:13">
-      <c r="A39" s="55">
+      <c r="A39" s="58">
         <v>2017</v>
       </c>
-      <c r="B39" s="56"/>
-[...10 lines deleted...]
-      <c r="M39" s="58"/>
+      <c r="B39" s="59"/>
+      <c r="C39" s="59"/>
+      <c r="D39" s="59"/>
+      <c r="E39" s="59"/>
+      <c r="F39" s="59"/>
+      <c r="G39" s="59"/>
+      <c r="H39" s="60"/>
+      <c r="I39" s="60"/>
+      <c r="J39" s="60"/>
+      <c r="K39" s="60"/>
+      <c r="L39" s="60"/>
+      <c r="M39" s="61"/>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B40" s="37">
         <v>35.200000000000003</v>
       </c>
       <c r="C40" s="20">
         <v>67.599999999999994</v>
       </c>
       <c r="D40" s="31">
         <v>102.5</v>
       </c>
       <c r="E40" s="31">
         <v>135.1</v>
       </c>
       <c r="F40" s="31">
         <v>169.8</v>
       </c>
       <c r="G40" s="31">
         <v>203.8</v>
       </c>
       <c r="H40" s="31">
         <v>238.8</v>
@@ -2607,65 +2610,65 @@
         <v>3289.7</v>
       </c>
       <c r="L43" s="33">
         <v>3621.1</v>
       </c>
       <c r="M43" s="34">
         <v>3956.7</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="6"/>
       <c r="B44" s="6"/>
       <c r="C44" s="6"/>
       <c r="D44" s="6"/>
       <c r="E44" s="6"/>
       <c r="F44" s="6"/>
       <c r="G44" s="6"/>
       <c r="H44" s="6"/>
       <c r="I44" s="6"/>
       <c r="J44" s="6"/>
       <c r="K44" s="6"/>
       <c r="L44" s="6"/>
       <c r="M44" s="6"/>
     </row>
     <row r="45" spans="1:13">
-      <c r="A45" s="55">
+      <c r="A45" s="58">
         <v>2018</v>
       </c>
-      <c r="B45" s="56"/>
-[...10 lines deleted...]
-      <c r="M45" s="58"/>
+      <c r="B45" s="59"/>
+      <c r="C45" s="59"/>
+      <c r="D45" s="59"/>
+      <c r="E45" s="59"/>
+      <c r="F45" s="59"/>
+      <c r="G45" s="59"/>
+      <c r="H45" s="60"/>
+      <c r="I45" s="60"/>
+      <c r="J45" s="60"/>
+      <c r="K45" s="60"/>
+      <c r="L45" s="60"/>
+      <c r="M45" s="61"/>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B46" s="37">
         <v>38</v>
       </c>
       <c r="C46" s="20">
         <v>77.7</v>
       </c>
       <c r="D46" s="31">
         <v>120.3</v>
       </c>
       <c r="E46" s="31">
         <v>162.30000000000001</v>
       </c>
       <c r="F46" s="31">
         <v>205.5</v>
       </c>
       <c r="G46" s="31">
         <v>246.7</v>
       </c>
       <c r="H46" s="31">
         <v>289.3</v>
@@ -2803,65 +2806,65 @@
         <v>3508.7</v>
       </c>
       <c r="L49" s="33">
         <v>3868.9</v>
       </c>
       <c r="M49" s="34">
         <v>4225.7</v>
       </c>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="6"/>
       <c r="B50" s="6"/>
       <c r="C50" s="6"/>
       <c r="D50" s="6"/>
       <c r="E50" s="6"/>
       <c r="F50" s="6"/>
       <c r="G50" s="6"/>
       <c r="H50" s="6"/>
       <c r="I50" s="6"/>
       <c r="J50" s="6"/>
       <c r="K50" s="6"/>
       <c r="L50" s="6"/>
       <c r="M50" s="6"/>
     </row>
     <row r="51" spans="1:13">
-      <c r="A51" s="55">
+      <c r="A51" s="58">
         <v>2019</v>
       </c>
-      <c r="B51" s="56"/>
-[...10 lines deleted...]
-      <c r="M51" s="58"/>
+      <c r="B51" s="59"/>
+      <c r="C51" s="59"/>
+      <c r="D51" s="59"/>
+      <c r="E51" s="59"/>
+      <c r="F51" s="59"/>
+      <c r="G51" s="59"/>
+      <c r="H51" s="60"/>
+      <c r="I51" s="60"/>
+      <c r="J51" s="60"/>
+      <c r="K51" s="60"/>
+      <c r="L51" s="60"/>
+      <c r="M51" s="61"/>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B52" s="39">
         <v>44.4</v>
       </c>
       <c r="C52" s="38">
         <v>81.3</v>
       </c>
       <c r="D52" s="38">
         <v>123.8</v>
       </c>
       <c r="E52" s="38">
         <v>172.7</v>
       </c>
       <c r="F52" s="38">
         <v>222.8</v>
       </c>
       <c r="G52" s="38">
         <v>268.5</v>
       </c>
       <c r="H52" s="38">
         <v>310.5</v>
@@ -2999,65 +3002,65 @@
         <v>3717.3</v>
       </c>
       <c r="L55" s="43">
         <v>4092.9</v>
       </c>
       <c r="M55" s="42">
         <v>4475.7</v>
       </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="6"/>
       <c r="B56" s="6"/>
       <c r="C56" s="6"/>
       <c r="D56" s="6"/>
       <c r="E56" s="6"/>
       <c r="F56" s="6"/>
       <c r="G56" s="6"/>
       <c r="H56" s="6"/>
       <c r="I56" s="6"/>
       <c r="J56" s="6"/>
       <c r="K56" s="6"/>
       <c r="L56" s="6"/>
       <c r="M56" s="6"/>
     </row>
     <row r="57" spans="1:13">
-      <c r="A57" s="55">
+      <c r="A57" s="58">
         <v>2020</v>
       </c>
-      <c r="B57" s="56"/>
-[...10 lines deleted...]
-      <c r="M57" s="58"/>
+      <c r="B57" s="59"/>
+      <c r="C57" s="59"/>
+      <c r="D57" s="59"/>
+      <c r="E57" s="59"/>
+      <c r="F57" s="59"/>
+      <c r="G57" s="59"/>
+      <c r="H57" s="60"/>
+      <c r="I57" s="60"/>
+      <c r="J57" s="60"/>
+      <c r="K57" s="60"/>
+      <c r="L57" s="60"/>
+      <c r="M57" s="61"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B58" s="39">
         <v>44.7</v>
       </c>
       <c r="C58" s="38">
         <v>87.6</v>
       </c>
       <c r="D58" s="38">
         <v>132</v>
       </c>
       <c r="E58" s="38">
         <v>161</v>
       </c>
       <c r="F58" s="38">
         <v>199.2</v>
       </c>
       <c r="G58" s="38">
         <v>239.3</v>
       </c>
       <c r="H58" s="38">
         <v>279.2</v>
@@ -3195,65 +3198,65 @@
         <v>4031.3</v>
       </c>
       <c r="L61" s="42">
         <v>4455.2</v>
       </c>
       <c r="M61" s="42">
         <v>4887.1000000000004</v>
       </c>
     </row>
     <row r="62" spans="1:13">
       <c r="A62" s="6"/>
       <c r="B62" s="6"/>
       <c r="C62" s="6"/>
       <c r="D62" s="6"/>
       <c r="E62" s="6"/>
       <c r="F62" s="6"/>
       <c r="G62" s="6"/>
       <c r="H62" s="6"/>
       <c r="I62" s="6"/>
       <c r="J62" s="6"/>
       <c r="K62" s="6"/>
       <c r="L62" s="6"/>
       <c r="M62" s="6"/>
     </row>
     <row r="63" spans="1:13">
-      <c r="A63" s="55">
+      <c r="A63" s="58">
         <v>2021</v>
       </c>
-      <c r="B63" s="56"/>
-[...10 lines deleted...]
-      <c r="M63" s="58"/>
+      <c r="B63" s="59"/>
+      <c r="C63" s="59"/>
+      <c r="D63" s="59"/>
+      <c r="E63" s="59"/>
+      <c r="F63" s="59"/>
+      <c r="G63" s="59"/>
+      <c r="H63" s="60"/>
+      <c r="I63" s="60"/>
+      <c r="J63" s="60"/>
+      <c r="K63" s="60"/>
+      <c r="L63" s="60"/>
+      <c r="M63" s="61"/>
     </row>
     <row r="64" spans="1:13">
       <c r="A64" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B64" s="39">
         <v>51.8</v>
       </c>
       <c r="C64" s="44">
         <v>105.4</v>
       </c>
       <c r="D64" s="44">
         <v>165.3</v>
       </c>
       <c r="E64" s="38">
         <v>228.5</v>
       </c>
       <c r="F64" s="38">
         <v>290.2</v>
       </c>
       <c r="G64" s="38">
         <v>347.7</v>
       </c>
       <c r="H64" s="38">
         <v>406.5</v>
@@ -3391,65 +3394,65 @@
         <v>4482</v>
       </c>
       <c r="L67" s="42">
         <v>4941.3</v>
       </c>
       <c r="M67" s="42">
         <v>5407.1</v>
       </c>
     </row>
     <row r="68" spans="1:13">
       <c r="A68" s="6"/>
       <c r="B68" s="6"/>
       <c r="C68" s="6"/>
       <c r="D68" s="6"/>
       <c r="E68" s="6"/>
       <c r="F68" s="6"/>
       <c r="G68" s="6"/>
       <c r="H68" s="6"/>
       <c r="I68" s="6"/>
       <c r="J68" s="6"/>
       <c r="K68" s="6"/>
       <c r="L68" s="6"/>
       <c r="M68" s="6"/>
     </row>
     <row r="69" spans="1:13">
-      <c r="A69" s="55">
+      <c r="A69" s="58">
         <v>2022</v>
       </c>
-      <c r="B69" s="56"/>
-[...10 lines deleted...]
-      <c r="M69" s="58"/>
+      <c r="B69" s="59"/>
+      <c r="C69" s="59"/>
+      <c r="D69" s="59"/>
+      <c r="E69" s="59"/>
+      <c r="F69" s="59"/>
+      <c r="G69" s="59"/>
+      <c r="H69" s="60"/>
+      <c r="I69" s="60"/>
+      <c r="J69" s="60"/>
+      <c r="K69" s="60"/>
+      <c r="L69" s="60"/>
+      <c r="M69" s="61"/>
     </row>
     <row r="70" spans="1:13">
       <c r="A70" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B70" s="45">
         <v>60.2</v>
       </c>
       <c r="C70" s="38">
         <v>124</v>
       </c>
       <c r="D70" s="38">
         <v>185.2</v>
       </c>
       <c r="E70" s="38">
         <v>246.7</v>
       </c>
       <c r="F70" s="38">
         <v>308.10000000000002</v>
       </c>
       <c r="G70" s="38">
         <v>374.1</v>
       </c>
       <c r="H70" s="38">
         <v>432.4</v>
@@ -3587,65 +3590,65 @@
         <v>4877.2</v>
       </c>
       <c r="L73" s="42">
         <v>5422.3</v>
       </c>
       <c r="M73" s="34">
         <v>5984.4</v>
       </c>
     </row>
     <row r="74" spans="1:13">
       <c r="A74" s="6"/>
       <c r="B74" s="6"/>
       <c r="C74" s="6"/>
       <c r="D74" s="6"/>
       <c r="E74" s="6"/>
       <c r="F74" s="6"/>
       <c r="G74" s="6"/>
       <c r="H74" s="6"/>
       <c r="I74" s="6"/>
       <c r="J74" s="6"/>
       <c r="K74" s="6"/>
       <c r="L74" s="6"/>
       <c r="M74" s="6"/>
     </row>
     <row r="75" spans="1:13">
-      <c r="A75" s="55">
+      <c r="A75" s="58">
         <v>2023</v>
       </c>
-      <c r="B75" s="56"/>
-[...10 lines deleted...]
-      <c r="M75" s="58"/>
+      <c r="B75" s="59"/>
+      <c r="C75" s="59"/>
+      <c r="D75" s="59"/>
+      <c r="E75" s="59"/>
+      <c r="F75" s="59"/>
+      <c r="G75" s="59"/>
+      <c r="H75" s="60"/>
+      <c r="I75" s="60"/>
+      <c r="J75" s="60"/>
+      <c r="K75" s="60"/>
+      <c r="L75" s="60"/>
+      <c r="M75" s="61"/>
     </row>
     <row r="76" spans="1:13">
       <c r="A76" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B76" s="39">
         <v>99.3</v>
       </c>
       <c r="C76" s="38">
         <v>212.3</v>
       </c>
       <c r="D76" s="38">
         <v>317.7</v>
       </c>
       <c r="E76" s="38">
         <v>413.6</v>
       </c>
       <c r="F76" s="38">
         <v>514.1</v>
       </c>
       <c r="G76" s="38">
         <v>603.20000000000005</v>
       </c>
       <c r="H76" s="38">
         <v>690.6</v>
@@ -3783,65 +3786,65 @@
         <v>5724.5</v>
       </c>
       <c r="L79" s="42">
         <v>6308.8</v>
       </c>
       <c r="M79" s="42">
         <v>6894.3</v>
       </c>
     </row>
     <row r="80" spans="1:13">
       <c r="A80" s="6"/>
       <c r="B80" s="6"/>
       <c r="C80" s="6"/>
       <c r="D80" s="6"/>
       <c r="E80" s="6"/>
       <c r="F80" s="6"/>
       <c r="G80" s="6"/>
       <c r="H80" s="6"/>
       <c r="I80" s="6"/>
       <c r="J80" s="6"/>
       <c r="K80" s="6"/>
       <c r="L80" s="6"/>
       <c r="M80" s="6"/>
     </row>
     <row r="81" spans="1:13">
-      <c r="A81" s="55" t="s">
+      <c r="A81" s="58" t="s">
         <v>18</v>
       </c>
-      <c r="B81" s="56"/>
-[...10 lines deleted...]
-      <c r="M81" s="58"/>
+      <c r="B81" s="59"/>
+      <c r="C81" s="59"/>
+      <c r="D81" s="59"/>
+      <c r="E81" s="59"/>
+      <c r="F81" s="59"/>
+      <c r="G81" s="59"/>
+      <c r="H81" s="60"/>
+      <c r="I81" s="60"/>
+      <c r="J81" s="60"/>
+      <c r="K81" s="60"/>
+      <c r="L81" s="60"/>
+      <c r="M81" s="61"/>
     </row>
     <row r="82" spans="1:13">
       <c r="A82" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B82" s="39">
         <v>89.5</v>
       </c>
       <c r="C82" s="38">
         <v>170.3</v>
       </c>
       <c r="D82" s="38">
         <v>245.1</v>
       </c>
       <c r="E82" s="47">
         <v>325.2</v>
       </c>
       <c r="F82" s="38">
         <v>406.7</v>
       </c>
       <c r="G82" s="38">
         <v>484.7</v>
       </c>
       <c r="H82" s="48">
         <v>571.5</v>
@@ -3979,65 +3982,65 @@
         <v>6535.7</v>
       </c>
       <c r="L85" s="42">
         <v>7248.2</v>
       </c>
       <c r="M85" s="42">
         <v>7957.7</v>
       </c>
     </row>
     <row r="86" spans="1:13">
       <c r="A86" s="6"/>
       <c r="B86" s="6"/>
       <c r="C86" s="6"/>
       <c r="D86" s="6"/>
       <c r="E86" s="6"/>
       <c r="F86" s="6"/>
       <c r="G86" s="6"/>
       <c r="H86" s="6"/>
       <c r="I86" s="6"/>
       <c r="J86" s="6"/>
       <c r="K86" s="6"/>
       <c r="L86" s="6"/>
       <c r="M86" s="6"/>
     </row>
     <row r="87" spans="1:13">
-      <c r="A87" s="55">
+      <c r="A87" s="58">
         <v>2025</v>
       </c>
-      <c r="B87" s="56"/>
-[...10 lines deleted...]
-      <c r="M87" s="58"/>
+      <c r="B87" s="59"/>
+      <c r="C87" s="59"/>
+      <c r="D87" s="59"/>
+      <c r="E87" s="59"/>
+      <c r="F87" s="59"/>
+      <c r="G87" s="59"/>
+      <c r="H87" s="60"/>
+      <c r="I87" s="60"/>
+      <c r="J87" s="60"/>
+      <c r="K87" s="60"/>
+      <c r="L87" s="60"/>
+      <c r="M87" s="61"/>
     </row>
     <row r="88" spans="1:13">
       <c r="A88" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B88" s="39">
         <v>109.4</v>
       </c>
       <c r="C88" s="38">
         <v>207.7</v>
       </c>
       <c r="D88" s="38">
         <v>312.10000000000002</v>
       </c>
       <c r="E88" s="38">
         <v>412.1</v>
       </c>
       <c r="F88" s="38">
         <v>498</v>
       </c>
       <c r="G88" s="31">
         <v>584.9</v>
       </c>
       <c r="H88" s="31">
         <v>667.4</v>
@@ -4160,194 +4163,202 @@
         <v>3756.2</v>
       </c>
       <c r="G91" s="11">
         <v>4518.1000000000004</v>
       </c>
       <c r="H91" s="13">
         <v>5283.1</v>
       </c>
       <c r="I91" s="13">
         <v>6054.1</v>
       </c>
       <c r="J91" s="10">
         <v>6830.9</v>
       </c>
       <c r="K91" s="13">
         <v>7621.6</v>
       </c>
       <c r="L91" s="42">
         <v>8404.4</v>
       </c>
       <c r="M91" s="34">
         <v>9204</v>
       </c>
     </row>
     <row r="92" spans="1:13">
-      <c r="A92" s="59">
+      <c r="A92" s="55">
         <v>2026</v>
       </c>
-      <c r="B92" s="59"/>
-[...10 lines deleted...]
-      <c r="M92" s="59"/>
+      <c r="B92" s="55"/>
+      <c r="C92" s="55"/>
+      <c r="D92" s="55"/>
+      <c r="E92" s="55"/>
+      <c r="F92" s="55"/>
+      <c r="G92" s="55"/>
+      <c r="H92" s="55"/>
+      <c r="I92" s="55"/>
+      <c r="J92" s="55"/>
+      <c r="K92" s="55"/>
+      <c r="L92" s="55"/>
+      <c r="M92" s="55"/>
     </row>
     <row r="93" spans="1:13">
       <c r="A93" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B93" s="8">
         <v>77.099999999999994</v>
       </c>
       <c r="C93" s="8">
         <v>159.1</v>
       </c>
       <c r="D93" s="8">
         <v>246.4</v>
       </c>
       <c r="E93" s="8">
         <v>331.7</v>
       </c>
       <c r="F93" s="8">
         <v>421.7</v>
       </c>
       <c r="G93" s="11">
         <v>511.8</v>
       </c>
       <c r="H93" s="54">
         <v>598</v>
       </c>
       <c r="I93" s="13">
         <v>690.8</v>
       </c>
-      <c r="J93" s="10"/>
+      <c r="J93" s="62">
+        <v>787.4</v>
+      </c>
       <c r="K93" s="13"/>
       <c r="L93" s="8"/>
       <c r="M93" s="11"/>
     </row>
     <row r="94" spans="1:13">
       <c r="A94" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B94" s="8">
         <v>33.5</v>
       </c>
       <c r="C94" s="8">
         <v>67</v>
       </c>
       <c r="D94" s="8">
         <v>101.3</v>
       </c>
       <c r="E94" s="8">
         <v>134.4</v>
       </c>
       <c r="F94" s="8">
         <v>169.8</v>
       </c>
       <c r="G94" s="11">
         <v>206.1</v>
       </c>
       <c r="H94" s="54">
         <v>239.9</v>
       </c>
       <c r="I94" s="13">
         <v>274.10000000000002</v>
       </c>
-      <c r="J94" s="10"/>
+      <c r="J94" s="62">
+        <v>309</v>
+      </c>
       <c r="K94" s="13"/>
       <c r="L94" s="8"/>
       <c r="M94" s="11"/>
     </row>
     <row r="95" spans="1:13">
       <c r="A95" s="23" t="s">
         <v>2</v>
       </c>
       <c r="B95" s="8">
         <v>1374.9</v>
       </c>
       <c r="C95" s="8">
         <v>2696.8</v>
       </c>
       <c r="D95" s="8">
         <v>4032.4</v>
       </c>
       <c r="E95" s="8">
         <v>5394.8</v>
       </c>
       <c r="F95" s="8">
         <v>6791</v>
       </c>
       <c r="G95" s="11">
         <v>8174.9</v>
       </c>
       <c r="H95" s="54">
         <v>9588.4</v>
       </c>
       <c r="I95" s="13">
         <v>11023.2</v>
       </c>
-      <c r="J95" s="10"/>
+      <c r="J95" s="62">
+        <v>12485.3</v>
+      </c>
       <c r="K95" s="13"/>
       <c r="L95" s="8"/>
       <c r="M95" s="11"/>
     </row>
     <row r="96" spans="1:13">
       <c r="A96" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B96" s="53">
         <v>769.5</v>
       </c>
       <c r="C96" s="53">
         <v>1501.1</v>
       </c>
       <c r="D96" s="53">
         <v>2239.4</v>
       </c>
       <c r="E96" s="53">
         <v>2981.9</v>
       </c>
       <c r="F96" s="53">
         <v>3740.7</v>
       </c>
       <c r="G96" s="12">
         <v>4509.2</v>
       </c>
       <c r="H96" s="13">
         <v>5282</v>
       </c>
       <c r="I96" s="13">
         <v>6064.5</v>
       </c>
-      <c r="J96" s="53"/>
+      <c r="J96" s="13">
+        <v>6841.1</v>
+      </c>
       <c r="K96" s="53"/>
       <c r="L96" s="53"/>
       <c r="M96" s="53"/>
     </row>
     <row r="97" spans="1:13">
       <c r="A97" s="2" t="s">
         <v>17</v>
       </c>
       <c r="B97" s="6"/>
       <c r="C97" s="6"/>
       <c r="D97" s="6"/>
       <c r="E97" s="6"/>
       <c r="F97" s="6"/>
       <c r="G97" s="6"/>
       <c r="H97" s="6"/>
       <c r="I97" s="6"/>
       <c r="J97" s="6"/>
       <c r="K97" s="6"/>
       <c r="L97" s="6"/>
       <c r="M97" s="6"/>
     </row>
     <row r="98" spans="1:13">
       <c r="A98" s="6"/>
       <c r="B98" s="6"/>
       <c r="C98" s="6"/>
@@ -4378,178 +4389,178 @@
       <c r="M99" s="6"/>
     </row>
     <row r="100" spans="1:13">
       <c r="A100" s="6"/>
       <c r="B100" s="6"/>
       <c r="C100" s="6"/>
       <c r="D100" s="6"/>
       <c r="E100" s="6"/>
       <c r="F100" s="6"/>
       <c r="G100" s="6"/>
       <c r="H100" s="6"/>
       <c r="I100" s="6"/>
       <c r="J100" s="6"/>
       <c r="K100" s="6"/>
       <c r="L100" s="6"/>
       <c r="M100" s="6"/>
     </row>
     <row r="101" spans="1:13">
       <c r="M101" s="52"/>
     </row>
     <row r="102" spans="1:13">
       <c r="M102" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="17">
+    <mergeCell ref="A69:M69"/>
     <mergeCell ref="A92:M92"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A51:M51"/>
     <mergeCell ref="A45:M45"/>
     <mergeCell ref="A39:M39"/>
     <mergeCell ref="A33:M33"/>
     <mergeCell ref="A87:M87"/>
     <mergeCell ref="A81:M81"/>
     <mergeCell ref="A75:M75"/>
     <mergeCell ref="A27:M27"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A57:M57"/>
     <mergeCell ref="A63:M63"/>
-    <mergeCell ref="A69:M69"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31751609-1342-4DA2-8ABA-ED45BED3D6F1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E07BDD9-B754-40B9-9273-3C57B2A097BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{31751609-1342-4DA2-8ABA-ED45BED3D6F1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>