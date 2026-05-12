--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="3"/>
   </bookViews>
   <sheets>
     <sheet name="Число зарегист. браков" sheetId="3" r:id="rId1"/>
     <sheet name="Общий коэффициент брачности" sheetId="4" r:id="rId2"/>
     <sheet name="Число зарегист. разводов" sheetId="5" r:id="rId3"/>
     <sheet name="Общий коэффициент разводимости" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="56" uniqueCount="18">
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>единиц</t>
   </si>
   <si>
     <t>на 1000 человек</t>
   </si>
   <si>
     <t>Область Жетісу</t>
   </si>
@@ -80,61 +80,52 @@
     <t>Панфиловский район</t>
   </si>
   <si>
     <t xml:space="preserve">Сарканский район </t>
   </si>
   <si>
     <t>Число зарегистрированных браков в  области Жетісу</t>
   </si>
   <si>
     <t>Общий коэффициент брачности в  области Жетісу</t>
   </si>
   <si>
     <t>Общий коэффициент разводимости в области Жетісу</t>
   </si>
   <si>
     <t>Число зарегистрированных разводов в области Жетісу</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.####"/>
   </numFmts>
-  <fonts count="15">
+  <fonts count="14">
     <font>
-      <sz val="11"/>
-[...7 lines deleted...]
-      <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -283,196 +274,200 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...67 lines deleted...]
-    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="4" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -753,2810 +748,3084 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Q18"/>
+  <dimension ref="A1:R15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="G27" sqref="G27"/>
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="Q5" sqref="Q5:R15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.7109375" customWidth="1"/>
     <col min="2" max="9" width="9.5703125" customWidth="1"/>
     <col min="10" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="15" width="9.5703125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15" customHeight="1">
-      <c r="A2" s="59" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1">
+      <c r="A1" s="58" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="59"/>
-[...21 lines deleted...]
-      <c r="Q5" s="18" t="s">
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+      <c r="P1" s="58"/>
+      <c r="Q1" s="58"/>
+      <c r="R1" s="58"/>
+    </row>
+    <row r="2" spans="1:18" s="12" customFormat="1" ht="12">
+      <c r="J2" s="13"/>
+      <c r="O2" s="14"/>
+      <c r="P2" s="21"/>
+      <c r="Q2" s="15"/>
+      <c r="R2" s="15" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="6" spans="1:17" s="15" customFormat="1" ht="12">
-[...1 lines deleted...]
-      <c r="B6" s="26">
+    <row r="3" spans="1:18" s="12" customFormat="1" ht="12">
+      <c r="A3" s="22"/>
+      <c r="B3" s="23">
         <v>2009</v>
       </c>
-      <c r="C6" s="26">
+      <c r="C3" s="23">
         <v>2010</v>
       </c>
-      <c r="D6" s="26">
+      <c r="D3" s="23">
         <v>2011</v>
       </c>
-      <c r="E6" s="26">
+      <c r="E3" s="23">
         <v>2012</v>
       </c>
-      <c r="F6" s="26">
+      <c r="F3" s="23">
         <v>2013</v>
       </c>
-      <c r="G6" s="26">
+      <c r="G3" s="23">
         <v>2014</v>
       </c>
-      <c r="H6" s="26">
+      <c r="H3" s="23">
         <v>2015</v>
       </c>
-      <c r="I6" s="28">
+      <c r="I3" s="25">
         <v>2016</v>
       </c>
-      <c r="J6" s="27">
+      <c r="J3" s="24">
         <v>2017</v>
       </c>
-      <c r="K6" s="26">
+      <c r="K3" s="23">
         <v>2018</v>
       </c>
-      <c r="L6" s="28">
+      <c r="L3" s="25">
         <v>2019</v>
       </c>
-      <c r="M6" s="29">
+      <c r="M3" s="26">
         <v>2020</v>
       </c>
-      <c r="N6" s="29">
+      <c r="N3" s="26">
         <v>2021</v>
       </c>
-      <c r="O6" s="30">
+      <c r="O3" s="27">
         <v>2022</v>
       </c>
-      <c r="P6" s="31">
+      <c r="P3" s="28">
         <v>2023</v>
       </c>
-      <c r="Q6" s="31">
+      <c r="Q3" s="28">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="54" t="s">
+      <c r="R3" s="28">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" s="12" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A4" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="54"/>
-[...15 lines deleted...]
-      <c r="A8" s="32" t="s">
+      <c r="B4" s="57"/>
+      <c r="C4" s="57"/>
+      <c r="D4" s="57"/>
+      <c r="E4" s="57"/>
+      <c r="F4" s="57"/>
+      <c r="G4" s="57"/>
+      <c r="H4" s="57"/>
+      <c r="I4" s="57"/>
+      <c r="J4" s="57"/>
+      <c r="K4" s="57"/>
+      <c r="L4" s="57"/>
+      <c r="M4" s="57"/>
+      <c r="N4" s="57"/>
+      <c r="O4" s="57"/>
+      <c r="P4" s="57"/>
+      <c r="Q4" s="57"/>
+      <c r="R4" s="57"/>
+    </row>
+    <row r="5" spans="1:18" s="12" customFormat="1">
+      <c r="A5" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="52">
+      <c r="B5" s="47">
         <v>5273</v>
       </c>
-      <c r="C8" s="52">
+      <c r="C5" s="47">
         <v>5667</v>
       </c>
-      <c r="D8" s="52">
+      <c r="D5" s="47">
         <v>5971</v>
       </c>
-      <c r="E8" s="52">
+      <c r="E5" s="47">
         <v>6450</v>
       </c>
-      <c r="F8" s="52">
+      <c r="F5" s="47">
         <v>6527</v>
       </c>
-      <c r="G8" s="52">
+      <c r="G5" s="47">
         <v>5661</v>
       </c>
-      <c r="H8" s="52">
+      <c r="H5" s="47">
         <v>5332</v>
       </c>
-      <c r="I8" s="52">
+      <c r="I5" s="47">
         <v>5007</v>
       </c>
-      <c r="J8" s="52">
+      <c r="J5" s="47">
         <v>4786</v>
       </c>
-      <c r="K8" s="52">
+      <c r="K5" s="47">
         <v>4628</v>
       </c>
-      <c r="L8" s="52">
+      <c r="L5" s="47">
         <v>4728</v>
       </c>
-      <c r="M8" s="52">
+      <c r="M5" s="47">
         <v>4198</v>
       </c>
-      <c r="N8" s="52">
+      <c r="N5" s="47">
         <v>4353</v>
       </c>
-      <c r="O8" s="52">
+      <c r="O5" s="47">
         <v>4483</v>
       </c>
-      <c r="P8" s="52">
+      <c r="P5" s="47">
         <v>4320</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="33" t="s">
+      <c r="Q5" s="47">
+        <v>4191</v>
+      </c>
+      <c r="R5" s="47">
+        <v>3881</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="12" customFormat="1">
+      <c r="A6" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="52">
+      <c r="B6" s="47">
         <v>1482</v>
       </c>
-      <c r="C9" s="52">
+      <c r="C6" s="47">
         <v>1589</v>
       </c>
-      <c r="D9" s="52">
+      <c r="D6" s="47">
         <v>1735</v>
       </c>
-      <c r="E9" s="52">
+      <c r="E6" s="47">
         <v>1782</v>
       </c>
-      <c r="F9" s="52">
+      <c r="F6" s="47">
         <v>1739</v>
       </c>
-      <c r="G9" s="52">
+      <c r="G6" s="47">
         <v>1644</v>
       </c>
-      <c r="H9" s="52">
+      <c r="H6" s="47">
         <v>1526</v>
       </c>
-      <c r="I9" s="52">
+      <c r="I6" s="47">
         <v>1437</v>
       </c>
-      <c r="J9" s="52">
+      <c r="J6" s="47">
         <v>1384</v>
       </c>
-      <c r="K9" s="52">
+      <c r="K6" s="47">
         <v>1474</v>
       </c>
-      <c r="L9" s="52">
+      <c r="L6" s="47">
         <v>1527</v>
       </c>
-      <c r="M9" s="52">
+      <c r="M6" s="47">
         <v>1289</v>
       </c>
-      <c r="N9" s="52">
+      <c r="N6" s="47">
         <v>1377</v>
       </c>
-      <c r="O9" s="52">
+      <c r="O6" s="47">
         <v>1408</v>
       </c>
-      <c r="P9" s="52">
+      <c r="P6" s="47">
         <v>1333</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="33" t="s">
+      <c r="Q6" s="47">
+        <v>1395</v>
+      </c>
+      <c r="R6" s="47">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="12" customFormat="1">
+      <c r="A7" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="52">
+      <c r="B7" s="47">
         <v>177</v>
       </c>
-      <c r="C10" s="52">
+      <c r="C7" s="47">
         <v>199</v>
       </c>
-      <c r="D10" s="52">
+      <c r="D7" s="47">
         <v>224</v>
       </c>
-      <c r="E10" s="52">
+      <c r="E7" s="47">
         <v>246</v>
       </c>
-      <c r="F10" s="52">
+      <c r="F7" s="47">
         <v>254</v>
       </c>
-      <c r="G10" s="52">
+      <c r="G7" s="47">
         <v>199</v>
       </c>
-      <c r="H10" s="52">
+      <c r="H7" s="47">
         <v>212</v>
       </c>
-      <c r="I10" s="52">
+      <c r="I7" s="47">
         <v>219</v>
       </c>
-      <c r="J10" s="52">
+      <c r="J7" s="47">
         <v>192</v>
       </c>
-      <c r="K10" s="52">
+      <c r="K7" s="47">
         <v>207</v>
       </c>
-      <c r="L10" s="52">
+      <c r="L7" s="47">
         <v>198</v>
       </c>
-      <c r="M10" s="52">
+      <c r="M7" s="47">
         <v>171</v>
       </c>
-      <c r="N10" s="52">
+      <c r="N7" s="47">
         <v>161</v>
       </c>
-      <c r="O10" s="52">
+      <c r="O7" s="47">
         <v>202</v>
       </c>
-      <c r="P10" s="52">
+      <c r="P7" s="47">
         <v>162</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="33" t="s">
+      <c r="Q7" s="47">
+        <v>169</v>
+      </c>
+      <c r="R7" s="47">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="12" customFormat="1">
+      <c r="A8" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="52">
+      <c r="B8" s="47">
         <v>335</v>
       </c>
-      <c r="C11" s="52">
+      <c r="C8" s="47">
         <v>305</v>
       </c>
-      <c r="D11" s="52">
+      <c r="D8" s="47">
         <v>320</v>
       </c>
-      <c r="E11" s="52">
+      <c r="E8" s="47">
         <v>361</v>
       </c>
-      <c r="F11" s="52">
+      <c r="F8" s="47">
         <v>382</v>
       </c>
-      <c r="G11" s="52">
+      <c r="G8" s="47">
         <v>339</v>
       </c>
-      <c r="H11" s="52">
+      <c r="H8" s="47">
         <v>277</v>
       </c>
-      <c r="I11" s="52">
+      <c r="I8" s="47">
         <v>277</v>
       </c>
-      <c r="J11" s="52">
+      <c r="J8" s="47">
         <v>266</v>
       </c>
-      <c r="K11" s="52">
+      <c r="K8" s="47">
         <v>261</v>
       </c>
-      <c r="L11" s="52">
+      <c r="L8" s="47">
         <v>192</v>
       </c>
-      <c r="M11" s="52">
+      <c r="M8" s="47">
         <v>191</v>
       </c>
-      <c r="N11" s="52">
+      <c r="N8" s="47">
         <v>170</v>
       </c>
-      <c r="O11" s="52">
+      <c r="O8" s="47">
         <v>211</v>
       </c>
-      <c r="P11" s="52">
+      <c r="P8" s="47">
         <v>200</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="33" t="s">
+      <c r="Q8" s="47">
+        <v>166</v>
+      </c>
+      <c r="R8" s="47">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="12" customFormat="1">
+      <c r="A9" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="52">
+      <c r="B9" s="47">
         <v>530</v>
       </c>
-      <c r="C12" s="52">
+      <c r="C9" s="47">
         <v>659</v>
       </c>
-      <c r="D12" s="52">
+      <c r="D9" s="47">
         <v>610</v>
       </c>
-      <c r="E12" s="52">
+      <c r="E9" s="47">
         <v>655</v>
       </c>
-      <c r="F12" s="52">
+      <c r="F9" s="47">
         <v>699</v>
       </c>
-      <c r="G12" s="52">
+      <c r="G9" s="47">
         <v>546</v>
       </c>
-      <c r="H12" s="52">
+      <c r="H9" s="47">
         <v>517</v>
       </c>
-      <c r="I12" s="52">
+      <c r="I9" s="47">
         <v>436</v>
       </c>
-      <c r="J12" s="52">
+      <c r="J9" s="47">
         <v>454</v>
       </c>
-      <c r="K12" s="52">
+      <c r="K9" s="47">
         <v>411</v>
       </c>
-      <c r="L12" s="52">
+      <c r="L9" s="47">
         <v>433</v>
       </c>
-      <c r="M12" s="52">
+      <c r="M9" s="47">
         <v>414</v>
       </c>
-      <c r="N12" s="52">
+      <c r="N9" s="47">
         <v>411</v>
       </c>
-      <c r="O12" s="52">
+      <c r="O9" s="47">
         <v>349</v>
       </c>
-      <c r="P12" s="52">
+      <c r="P9" s="47">
         <v>393</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="34" t="s">
+      <c r="Q9" s="47">
+        <v>357</v>
+      </c>
+      <c r="R9" s="47">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="12" customFormat="1">
+      <c r="A10" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="52">
+      <c r="B10" s="47">
         <v>394</v>
       </c>
-      <c r="C13" s="52">
+      <c r="C10" s="47">
         <v>408</v>
       </c>
-      <c r="D13" s="52">
+      <c r="D10" s="47">
         <v>447</v>
       </c>
-      <c r="E13" s="52">
+      <c r="E10" s="47">
         <v>448</v>
       </c>
-      <c r="F13" s="52">
+      <c r="F10" s="47">
         <v>520</v>
       </c>
-      <c r="G13" s="52">
+      <c r="G10" s="47">
         <v>458</v>
       </c>
-      <c r="H13" s="52">
+      <c r="H10" s="47">
         <v>402</v>
       </c>
-      <c r="I13" s="52">
+      <c r="I10" s="47">
         <v>362</v>
       </c>
-      <c r="J13" s="52">
+      <c r="J10" s="47">
         <v>340</v>
       </c>
-      <c r="K13" s="52">
+      <c r="K10" s="47">
         <v>314</v>
       </c>
-      <c r="L13" s="52">
+      <c r="L10" s="47">
         <v>336</v>
       </c>
-      <c r="M13" s="52">
+      <c r="M10" s="47">
         <v>298</v>
       </c>
-      <c r="N13" s="52">
+      <c r="N10" s="47">
         <v>330</v>
       </c>
-      <c r="O13" s="52">
+      <c r="O10" s="47">
         <v>357</v>
       </c>
-      <c r="P13" s="52">
+      <c r="P10" s="47">
         <v>296</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="33" t="s">
+      <c r="Q10" s="47">
+        <v>252</v>
+      </c>
+      <c r="R10" s="47">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="12" customFormat="1">
+      <c r="A11" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="52">
+      <c r="B11" s="47">
         <v>391</v>
       </c>
-      <c r="C14" s="52">
+      <c r="C11" s="47">
         <v>381</v>
       </c>
-      <c r="D14" s="52">
+      <c r="D11" s="47">
         <v>378</v>
       </c>
-      <c r="E14" s="52">
+      <c r="E11" s="47">
         <v>441</v>
       </c>
-      <c r="F14" s="52">
+      <c r="F11" s="47">
         <v>479</v>
       </c>
-      <c r="G14" s="52">
+      <c r="G11" s="47">
         <v>384</v>
       </c>
-      <c r="H14" s="52">
+      <c r="H11" s="47">
         <v>341</v>
       </c>
-      <c r="I14" s="52">
+      <c r="I11" s="47">
         <v>390</v>
       </c>
-      <c r="J14" s="52">
+      <c r="J11" s="47">
         <v>310</v>
       </c>
-      <c r="K14" s="52">
+      <c r="K11" s="47">
         <v>271</v>
       </c>
-      <c r="L14" s="52">
+      <c r="L11" s="47">
         <v>283</v>
       </c>
-      <c r="M14" s="52">
+      <c r="M11" s="47">
         <v>264</v>
       </c>
-      <c r="N14" s="52">
+      <c r="N11" s="47">
         <v>256</v>
       </c>
-      <c r="O14" s="52">
+      <c r="O11" s="47">
         <v>255</v>
       </c>
-      <c r="P14" s="52">
+      <c r="P11" s="47">
         <v>237</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="33" t="s">
+      <c r="Q11" s="47">
+        <v>270</v>
+      </c>
+      <c r="R11" s="47">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="12" customFormat="1">
+      <c r="A12" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="52">
+      <c r="B12" s="47">
         <v>261</v>
       </c>
-      <c r="C15" s="52">
+      <c r="C12" s="47">
         <v>301</v>
       </c>
-      <c r="D15" s="52">
+      <c r="D12" s="47">
         <v>343</v>
       </c>
-      <c r="E15" s="52">
+      <c r="E12" s="47">
         <v>340</v>
       </c>
-      <c r="F15" s="52">
+      <c r="F12" s="47">
         <v>370</v>
       </c>
-      <c r="G15" s="52">
+      <c r="G12" s="47">
         <v>279</v>
       </c>
-      <c r="H15" s="52">
+      <c r="H12" s="47">
         <v>302</v>
       </c>
-      <c r="I15" s="52">
+      <c r="I12" s="47">
         <v>283</v>
       </c>
-      <c r="J15" s="52">
+      <c r="J12" s="47">
         <v>253</v>
       </c>
-      <c r="K15" s="52">
+      <c r="K12" s="47">
         <v>259</v>
       </c>
-      <c r="L15" s="52">
+      <c r="L12" s="47">
         <v>249</v>
       </c>
-      <c r="M15" s="52">
+      <c r="M12" s="47">
         <v>225</v>
       </c>
-      <c r="N15" s="52">
+      <c r="N12" s="47">
         <v>211</v>
       </c>
-      <c r="O15" s="52">
+      <c r="O12" s="47">
         <v>229</v>
       </c>
-      <c r="P15" s="52">
+      <c r="P12" s="47">
         <v>229</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="33" t="s">
+      <c r="Q12" s="47">
+        <v>228</v>
+      </c>
+      <c r="R12" s="47">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="12" customFormat="1">
+      <c r="A13" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="52">
+      <c r="B13" s="47">
         <v>303</v>
       </c>
-      <c r="C16" s="52">
+      <c r="C13" s="47">
         <v>313</v>
       </c>
-      <c r="D16" s="52">
+      <c r="D13" s="47">
         <v>336</v>
       </c>
-      <c r="E16" s="52">
+      <c r="E13" s="47">
         <v>395</v>
       </c>
-      <c r="F16" s="52">
+      <c r="F13" s="47">
         <v>396</v>
       </c>
-      <c r="G16" s="52">
+      <c r="G13" s="47">
         <v>335</v>
       </c>
-      <c r="H16" s="52">
+      <c r="H13" s="47">
         <v>319</v>
       </c>
-      <c r="I16" s="52">
+      <c r="I13" s="47">
         <v>265</v>
       </c>
-      <c r="J16" s="52">
+      <c r="J13" s="47">
         <v>321</v>
       </c>
-      <c r="K16" s="52">
+      <c r="K13" s="47">
         <v>281</v>
       </c>
-      <c r="L16" s="52">
+      <c r="L13" s="47">
         <v>247</v>
       </c>
-      <c r="M16" s="52">
+      <c r="M13" s="47">
         <v>220</v>
       </c>
-      <c r="N16" s="52">
+      <c r="N13" s="47">
         <v>246</v>
       </c>
-      <c r="O16" s="52">
+      <c r="O13" s="47">
         <v>280</v>
       </c>
-      <c r="P16" s="52">
+      <c r="P13" s="47">
         <v>265</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="33" t="s">
+      <c r="Q13" s="47">
+        <v>254</v>
+      </c>
+      <c r="R13" s="47">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="12" customFormat="1">
+      <c r="A14" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="52">
+      <c r="B14" s="47">
         <v>1067</v>
       </c>
-      <c r="C17" s="52">
+      <c r="C14" s="47">
         <v>1152</v>
       </c>
-      <c r="D17" s="52">
+      <c r="D14" s="47">
         <v>1249</v>
       </c>
-      <c r="E17" s="52">
+      <c r="E14" s="47">
         <v>1445</v>
       </c>
-      <c r="F17" s="52">
+      <c r="F14" s="47">
         <v>1314</v>
       </c>
-      <c r="G17" s="52">
+      <c r="G14" s="47">
         <v>1193</v>
       </c>
-      <c r="H17" s="52">
+      <c r="H14" s="47">
         <v>1139</v>
       </c>
-      <c r="I17" s="52">
+      <c r="I14" s="47">
         <v>1064</v>
       </c>
-      <c r="J17" s="52">
+      <c r="J14" s="47">
         <v>1000</v>
       </c>
-      <c r="K17" s="52">
+      <c r="K14" s="47">
         <v>929</v>
       </c>
-      <c r="L17" s="52">
+      <c r="L14" s="47">
         <v>1024</v>
       </c>
-      <c r="M17" s="52">
+      <c r="M14" s="47">
         <v>895</v>
       </c>
-      <c r="N17" s="52">
+      <c r="N14" s="47">
         <v>957</v>
       </c>
-      <c r="O17" s="52">
+      <c r="O14" s="47">
         <v>951</v>
       </c>
-      <c r="P17" s="52">
+      <c r="P14" s="47">
         <v>980</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="35" t="s">
+      <c r="Q14" s="47">
+        <v>890</v>
+      </c>
+      <c r="R14" s="47">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="12" customFormat="1">
+      <c r="A15" s="32" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="53">
+      <c r="B15" s="48">
         <v>333</v>
       </c>
-      <c r="C18" s="53">
+      <c r="C15" s="48">
         <v>360</v>
       </c>
-      <c r="D18" s="53">
+      <c r="D15" s="48">
         <v>329</v>
       </c>
-      <c r="E18" s="53">
+      <c r="E15" s="48">
         <v>337</v>
       </c>
-      <c r="F18" s="53">
+      <c r="F15" s="48">
         <v>374</v>
       </c>
-      <c r="G18" s="53">
+      <c r="G15" s="48">
         <v>284</v>
       </c>
-      <c r="H18" s="53">
+      <c r="H15" s="48">
         <v>297</v>
       </c>
-      <c r="I18" s="53">
+      <c r="I15" s="48">
         <v>274</v>
       </c>
-      <c r="J18" s="53">
+      <c r="J15" s="48">
         <v>266</v>
       </c>
-      <c r="K18" s="53">
+      <c r="K15" s="48">
         <v>221</v>
       </c>
-      <c r="L18" s="53">
+      <c r="L15" s="48">
         <v>239</v>
       </c>
-      <c r="M18" s="53">
+      <c r="M15" s="48">
         <v>231</v>
       </c>
-      <c r="N18" s="53">
+      <c r="N15" s="48">
         <v>234</v>
       </c>
-      <c r="O18" s="53">
+      <c r="O15" s="48">
         <v>241</v>
       </c>
-      <c r="P18" s="53">
+      <c r="P15" s="48">
         <v>225</v>
       </c>
-      <c r="Q18" s="24"/>
+      <c r="Q15" s="48">
+        <v>210</v>
+      </c>
+      <c r="R15" s="48">
+        <v>220</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A7:O7"/>
-    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A4:R4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Q19"/>
+  <dimension ref="A1:R15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="I26" sqref="I26"/>
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="Q5" sqref="Q5:R15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.85546875" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15" customHeight="1">
-      <c r="A2" s="69" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1">
+      <c r="A1" s="59" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="69"/>
-[...26 lines deleted...]
-      <c r="N5" s="55" t="s">
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+      <c r="P1" s="59"/>
+      <c r="Q1" s="59"/>
+      <c r="R1" s="59"/>
+    </row>
+    <row r="2" spans="1:18">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="N2" s="60" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="55"/>
-[...5 lines deleted...]
-      <c r="B6" s="3">
+      <c r="O2" s="60"/>
+      <c r="P2" s="60"/>
+      <c r="Q2" s="60"/>
+      <c r="R2" s="60"/>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" s="5"/>
+      <c r="B3" s="2">
         <v>2009</v>
       </c>
-      <c r="C6" s="3">
+      <c r="C3" s="2">
         <v>2010</v>
       </c>
-      <c r="D6" s="3">
+      <c r="D3" s="2">
         <v>2011</v>
       </c>
-      <c r="E6" s="3">
+      <c r="E3" s="2">
         <v>2012</v>
       </c>
-      <c r="F6" s="3">
+      <c r="F3" s="2">
         <v>2013</v>
       </c>
-      <c r="G6" s="3">
+      <c r="G3" s="2">
         <v>2014</v>
       </c>
-      <c r="H6" s="3">
+      <c r="H3" s="2">
         <v>2015</v>
       </c>
-      <c r="I6" s="8">
+      <c r="I3" s="6">
         <v>2016</v>
       </c>
-      <c r="J6" s="3">
+      <c r="J3" s="2">
         <v>2017</v>
       </c>
-      <c r="K6" s="3">
+      <c r="K3" s="2">
         <v>2018</v>
       </c>
-      <c r="L6" s="8">
+      <c r="L3" s="6">
         <v>2019</v>
       </c>
-      <c r="M6" s="9">
+      <c r="M3" s="7">
         <v>2020</v>
       </c>
-      <c r="N6" s="9">
+      <c r="N3" s="7">
         <v>2021</v>
       </c>
-      <c r="O6" s="5">
+      <c r="O3" s="4">
         <v>2022</v>
       </c>
-      <c r="P6" s="10">
+      <c r="P3" s="8">
         <v>2023</v>
       </c>
-      <c r="Q6" s="10">
+      <c r="Q3" s="8">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="56" t="s">
+      <c r="R3" s="8">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" ht="17.25" customHeight="1">
+      <c r="A4" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="56"/>
-[...15 lines deleted...]
-      <c r="A9" s="32" t="s">
+      <c r="B4" s="61"/>
+      <c r="C4" s="61"/>
+      <c r="D4" s="61"/>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+      <c r="P4" s="61"/>
+      <c r="Q4" s="61"/>
+      <c r="R4" s="61"/>
+    </row>
+    <row r="5" spans="1:18" s="34" customFormat="1">
+      <c r="A5" s="29" t="s">
         <v>3</v>
       </c>
-      <c r="B9" s="36">
+      <c r="B5" s="33">
         <v>8.4700000000000006</v>
       </c>
-      <c r="C9" s="36">
+      <c r="C5" s="33">
         <v>9.01</v>
       </c>
-      <c r="D9" s="36">
+      <c r="D5" s="33">
         <v>9.4</v>
       </c>
-      <c r="E9" s="36">
+      <c r="E5" s="33">
         <v>10.07</v>
       </c>
-      <c r="F9" s="36">
+      <c r="F5" s="33">
         <v>10.09</v>
       </c>
-      <c r="G9" s="36">
+      <c r="G5" s="33">
         <v>8.66</v>
       </c>
-      <c r="H9" s="36">
+      <c r="H5" s="33">
         <v>8.09</v>
       </c>
-      <c r="I9" s="36">
+      <c r="I5" s="33">
         <v>7.56</v>
       </c>
-      <c r="J9" s="36">
+      <c r="J5" s="33">
         <v>7.21</v>
       </c>
-      <c r="K9" s="36">
+      <c r="K5" s="33">
         <v>6.98</v>
       </c>
-      <c r="L9" s="36">
+      <c r="L5" s="33">
         <v>7.14</v>
       </c>
-      <c r="M9" s="36">
+      <c r="M5" s="33">
         <v>6.34</v>
       </c>
-      <c r="N9" s="36">
+      <c r="N5" s="33">
         <v>6.56</v>
       </c>
-      <c r="O9" s="36">
+      <c r="O5" s="33">
         <v>6.42</v>
       </c>
-      <c r="P9" s="36">
+      <c r="P5" s="33">
         <v>6.19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="33" t="s">
+      <c r="Q5" s="68">
+        <v>6.02</v>
+      </c>
+      <c r="R5" s="68">
+        <v>5.62</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="34" customFormat="1">
+      <c r="A6" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="B10" s="36">
+      <c r="B6" s="33">
         <v>10.029999999999999</v>
       </c>
-      <c r="C10" s="36">
+      <c r="C6" s="33">
         <v>10.58</v>
       </c>
-      <c r="D10" s="36">
+      <c r="D6" s="33">
         <v>11.37</v>
       </c>
-      <c r="E10" s="36">
+      <c r="E6" s="33">
         <v>11.49</v>
       </c>
-      <c r="F10" s="36">
+      <c r="F6" s="33">
         <v>11.02</v>
       </c>
-      <c r="G10" s="36">
+      <c r="G6" s="33">
         <v>10.220000000000001</v>
       </c>
-      <c r="H10" s="36">
+      <c r="H6" s="33">
         <v>9.3000000000000007</v>
       </c>
-      <c r="I10" s="36">
+      <c r="I6" s="33">
         <v>8.59</v>
       </c>
-      <c r="J10" s="36">
+      <c r="J6" s="33">
         <v>8.14</v>
       </c>
-      <c r="K10" s="36">
+      <c r="K6" s="33">
         <v>8.61</v>
       </c>
-      <c r="L10" s="36">
+      <c r="L6" s="33">
         <v>8.86</v>
       </c>
-      <c r="M10" s="36">
+      <c r="M6" s="33">
         <v>7.35</v>
       </c>
-      <c r="N10" s="36">
+      <c r="N6" s="33">
         <v>7.7</v>
       </c>
-      <c r="O10" s="36">
+      <c r="O6" s="33">
         <v>7.03</v>
       </c>
-      <c r="P10" s="36">
+      <c r="P6" s="33">
         <v>6.57</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="33" t="s">
+      <c r="Q6" s="68">
+        <v>6.78</v>
+      </c>
+      <c r="R6" s="68">
+        <v>6.34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="34" customFormat="1">
+      <c r="A7" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="B11" s="36">
+      <c r="B7" s="33">
         <v>6.47</v>
       </c>
-      <c r="C11" s="36">
+      <c r="C7" s="33">
         <v>7.14</v>
       </c>
-      <c r="D11" s="36">
+      <c r="D7" s="33">
         <v>7.84</v>
       </c>
-      <c r="E11" s="36">
+      <c r="E7" s="33">
         <v>8.34</v>
       </c>
-      <c r="F11" s="36">
+      <c r="F7" s="33">
         <v>8.34</v>
       </c>
-      <c r="G11" s="36">
+      <c r="G7" s="33">
         <v>6.36</v>
       </c>
-      <c r="H11" s="36">
+      <c r="H7" s="33">
         <v>6.61</v>
       </c>
-      <c r="I11" s="36">
+      <c r="I7" s="33">
         <v>6.72</v>
       </c>
-      <c r="J11" s="36">
+      <c r="J7" s="33">
         <v>5.85</v>
       </c>
-      <c r="K11" s="36">
+      <c r="K7" s="33">
         <v>6.27</v>
       </c>
-      <c r="L11" s="36">
+      <c r="L7" s="33">
         <v>5.95</v>
       </c>
-      <c r="M11" s="36">
+      <c r="M7" s="33">
         <v>5.1100000000000003</v>
       </c>
-      <c r="N11" s="36">
+      <c r="N7" s="33">
         <v>4.82</v>
       </c>
-      <c r="O11" s="36">
+      <c r="O7" s="33">
         <v>6.44</v>
       </c>
-      <c r="P11" s="36">
+      <c r="P7" s="33">
         <v>5.19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="33" t="s">
+      <c r="Q7" s="68">
+        <v>5.46</v>
+      </c>
+      <c r="R7" s="68">
+        <v>5.45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="34" customFormat="1">
+      <c r="A8" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="B12" s="36">
+      <c r="B8" s="33">
         <v>8.61</v>
       </c>
-      <c r="C12" s="36">
+      <c r="C8" s="33">
         <v>7.77</v>
       </c>
-      <c r="D12" s="36">
+      <c r="D8" s="33">
         <v>8.08</v>
       </c>
-      <c r="E12" s="36">
+      <c r="E8" s="33">
         <v>9.0399999999999991</v>
       </c>
-      <c r="F12" s="36">
+      <c r="F8" s="33">
         <v>9.4700000000000006</v>
       </c>
-      <c r="G12" s="36">
+      <c r="G8" s="33">
         <v>8.36</v>
       </c>
-      <c r="H12" s="36">
+      <c r="H8" s="33">
         <v>6.83</v>
       </c>
-      <c r="I12" s="36">
+      <c r="I8" s="33">
         <v>6.86</v>
       </c>
-      <c r="J12" s="36">
+      <c r="J8" s="33">
         <v>6.64</v>
       </c>
-      <c r="K12" s="36">
+      <c r="K8" s="33">
         <v>6.56</v>
       </c>
-      <c r="L12" s="36">
+      <c r="L8" s="33">
         <v>4.92</v>
       </c>
-      <c r="M12" s="36">
+      <c r="M8" s="33">
         <v>4.99</v>
       </c>
-      <c r="N12" s="36">
+      <c r="N8" s="33">
         <v>4.49</v>
       </c>
-      <c r="O12" s="36">
+      <c r="O8" s="33">
         <v>5.62</v>
       </c>
-      <c r="P12" s="36">
+      <c r="P8" s="33">
         <v>5.42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="33" t="s">
+      <c r="Q8" s="68">
+        <v>4.62</v>
+      </c>
+      <c r="R8" s="68">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="34" customFormat="1">
+      <c r="A9" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="B13" s="36">
+      <c r="B9" s="33">
         <v>7.63</v>
       </c>
-      <c r="C13" s="36">
+      <c r="C9" s="33">
         <v>9.43</v>
       </c>
-      <c r="D13" s="36">
+      <c r="D9" s="33">
         <v>8.6999999999999993</v>
       </c>
-      <c r="E13" s="36">
+      <c r="E9" s="33">
         <v>9.32</v>
       </c>
-      <c r="F13" s="36">
+      <c r="F9" s="33">
         <v>9.9499999999999993</v>
       </c>
-      <c r="G13" s="36">
+      <c r="G9" s="33">
         <v>7.74</v>
       </c>
-      <c r="H13" s="36">
+      <c r="H9" s="33">
         <v>7.31</v>
       </c>
-      <c r="I13" s="36">
+      <c r="I9" s="33">
         <v>6.2</v>
       </c>
-      <c r="J13" s="36">
+      <c r="J9" s="33">
         <v>6.5</v>
       </c>
-      <c r="K13" s="36">
+      <c r="K9" s="33">
         <v>5.9</v>
       </c>
-      <c r="L13" s="36">
+      <c r="L9" s="33">
         <v>6.26</v>
       </c>
-      <c r="M13" s="36">
+      <c r="M9" s="33">
         <v>6.04</v>
       </c>
-      <c r="N13" s="36">
+      <c r="N9" s="33">
         <v>6.02</v>
       </c>
-      <c r="O13" s="36">
+      <c r="O9" s="33">
         <v>4.62</v>
       </c>
-      <c r="P13" s="36">
+      <c r="P9" s="33">
         <v>5.24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="34" t="s">
+      <c r="Q9" s="68">
+        <v>4.82</v>
+      </c>
+      <c r="R9" s="68">
+        <v>4.42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="34" customFormat="1">
+      <c r="A10" s="31" t="s">
         <v>8</v>
       </c>
-      <c r="B14" s="36">
+      <c r="B10" s="33">
         <v>7.86</v>
       </c>
-      <c r="C14" s="36">
+      <c r="C10" s="33">
         <v>8.11</v>
       </c>
-      <c r="D14" s="36">
+      <c r="D10" s="33">
         <v>8.8800000000000008</v>
       </c>
-      <c r="E14" s="36">
+      <c r="E10" s="33">
         <v>8.9600000000000009</v>
       </c>
-      <c r="F14" s="36">
+      <c r="F10" s="33">
         <v>10.48</v>
       </c>
-      <c r="G14" s="36">
+      <c r="G10" s="33">
         <v>9.31</v>
       </c>
-      <c r="H14" s="36">
+      <c r="H10" s="33">
         <v>8.31</v>
       </c>
-      <c r="I14" s="36">
+      <c r="I10" s="33">
         <v>7.6</v>
       </c>
-      <c r="J14" s="36">
+      <c r="J10" s="33">
         <v>7.22</v>
       </c>
-      <c r="K14" s="36">
+      <c r="K10" s="33">
         <v>6.72</v>
       </c>
-      <c r="L14" s="36">
+      <c r="L10" s="33">
         <v>7.28</v>
       </c>
-      <c r="M14" s="36">
+      <c r="M10" s="33">
         <v>6.55</v>
       </c>
-      <c r="N14" s="36">
+      <c r="N10" s="33">
         <v>7.3</v>
       </c>
-      <c r="O14" s="36">
+      <c r="O10" s="33">
         <v>6.79</v>
       </c>
-      <c r="P14" s="36">
+      <c r="P10" s="33">
         <v>5.67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="33" t="s">
+      <c r="Q10" s="68">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="R10" s="68">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="34" customFormat="1">
+      <c r="A11" s="30" t="s">
         <v>9</v>
       </c>
+      <c r="B11" s="33">
+        <v>8.14</v>
+      </c>
+      <c r="C11" s="33">
+        <v>7.87</v>
+      </c>
+      <c r="D11" s="33">
+        <v>7.74</v>
+      </c>
+      <c r="E11" s="33">
+        <v>8.9499999999999993</v>
+      </c>
+      <c r="F11" s="33">
+        <v>9.67</v>
+      </c>
+      <c r="G11" s="33">
+        <v>7.73</v>
+      </c>
+      <c r="H11" s="33">
+        <v>6.83</v>
+      </c>
+      <c r="I11" s="33">
+        <v>7.81</v>
+      </c>
+      <c r="J11" s="33">
+        <v>6.27</v>
+      </c>
+      <c r="K11" s="33">
+        <v>5.54</v>
+      </c>
+      <c r="L11" s="33">
+        <v>5.85</v>
+      </c>
+      <c r="M11" s="33">
+        <v>5.53</v>
+      </c>
+      <c r="N11" s="33">
+        <v>5.42</v>
+      </c>
+      <c r="O11" s="33">
+        <v>5.67</v>
+      </c>
+      <c r="P11" s="33">
+        <v>5.37</v>
+      </c>
+      <c r="Q11" s="68">
+        <v>6.29</v>
+      </c>
+      <c r="R11" s="68">
+        <v>5.35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="34" customFormat="1">
+      <c r="A12" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="33">
+        <v>6.77</v>
+      </c>
+      <c r="C12" s="33">
+        <v>7.71</v>
+      </c>
+      <c r="D12" s="33">
+        <v>8.69</v>
+      </c>
+      <c r="E12" s="33">
+        <v>8.59</v>
+      </c>
+      <c r="F12" s="33">
+        <v>9.2899999999999991</v>
+      </c>
+      <c r="G12" s="33">
+        <v>6.92</v>
+      </c>
+      <c r="H12" s="33">
+        <v>7.42</v>
+      </c>
+      <c r="I12" s="33">
+        <v>6.91</v>
+      </c>
+      <c r="J12" s="33">
+        <v>6.14</v>
+      </c>
+      <c r="K12" s="33">
+        <v>6.25</v>
+      </c>
+      <c r="L12" s="33">
+        <v>6.03</v>
+      </c>
+      <c r="M12" s="33">
+        <v>5.49</v>
+      </c>
+      <c r="N12" s="33">
+        <v>5.15</v>
+      </c>
+      <c r="O12" s="33">
+        <v>5.42</v>
+      </c>
+      <c r="P12" s="33">
+        <v>5.43</v>
+      </c>
+      <c r="Q12" s="68">
+        <v>5.45</v>
+      </c>
+      <c r="R12" s="68">
+        <v>4.7300000000000004</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="34" customFormat="1">
+      <c r="A13" s="30" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="33">
+        <v>6.35</v>
+      </c>
+      <c r="C13" s="33">
+        <v>6.55</v>
+      </c>
+      <c r="D13" s="33">
+        <v>7.04</v>
+      </c>
+      <c r="E13" s="33">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="F13" s="33">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="G13" s="33">
+        <v>6.99</v>
+      </c>
+      <c r="H13" s="33">
+        <v>6.65</v>
+      </c>
+      <c r="I13" s="33">
+        <v>5.54</v>
+      </c>
+      <c r="J13" s="33">
+        <v>6.77</v>
+      </c>
+      <c r="K13" s="33">
+        <v>5.98</v>
+      </c>
+      <c r="L13" s="33">
+        <v>5.29</v>
+      </c>
+      <c r="M13" s="33">
+        <v>4.72</v>
+      </c>
+      <c r="N13" s="33">
+        <v>5.31</v>
+      </c>
+      <c r="O13" s="33">
+        <v>6.91</v>
+      </c>
+      <c r="P13" s="33">
+        <v>6.6</v>
+      </c>
+      <c r="Q13" s="68">
+        <v>6.43</v>
+      </c>
+      <c r="R13" s="68">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="34" customFormat="1">
+      <c r="A14" s="30" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="33">
+        <v>9.4</v>
+      </c>
+      <c r="C14" s="35">
+        <v>10</v>
+      </c>
+      <c r="D14" s="33">
+        <v>10.7</v>
+      </c>
+      <c r="E14" s="33">
+        <v>12.18</v>
+      </c>
+      <c r="F14" s="33">
+        <v>10.87</v>
+      </c>
+      <c r="G14" s="33">
+        <v>9.67</v>
+      </c>
+      <c r="H14" s="33">
+        <v>9.1</v>
+      </c>
+      <c r="I14" s="33">
+        <v>8.42</v>
+      </c>
+      <c r="J14" s="33">
+        <v>7.86</v>
+      </c>
+      <c r="K14" s="33">
+        <v>7.24</v>
+      </c>
+      <c r="L14" s="33">
+        <v>7.91</v>
+      </c>
+      <c r="M14" s="33">
+        <v>6.87</v>
+      </c>
+      <c r="N14" s="33">
+        <v>7.31</v>
+      </c>
+      <c r="O14" s="33">
+        <v>7.11</v>
+      </c>
+      <c r="P14" s="33">
+        <v>7.31</v>
+      </c>
+      <c r="Q14" s="68">
+        <v>6.63</v>
+      </c>
+      <c r="R14" s="68">
+        <v>6.19</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="34" customFormat="1">
+      <c r="A15" s="32" t="s">
+        <v>13</v>
+      </c>
       <c r="B15" s="36">
-        <v>8.14</v>
+        <v>8.1199999999999992</v>
       </c>
       <c r="C15" s="36">
-        <v>7.87</v>
+        <v>8.76</v>
       </c>
       <c r="D15" s="36">
-        <v>7.74</v>
+        <v>8.0299999999999994</v>
       </c>
       <c r="E15" s="36">
-        <v>8.9499999999999993</v>
+        <v>8.2899999999999991</v>
       </c>
       <c r="F15" s="36">
-        <v>9.67</v>
+        <v>9.26</v>
       </c>
       <c r="G15" s="36">
-        <v>7.73</v>
+        <v>7.08</v>
       </c>
       <c r="H15" s="36">
-        <v>6.83</v>
+        <v>7.47</v>
       </c>
       <c r="I15" s="36">
-        <v>7.81</v>
+        <v>6.99</v>
       </c>
       <c r="J15" s="36">
-        <v>6.27</v>
+        <v>6.94</v>
       </c>
       <c r="K15" s="36">
-        <v>5.54</v>
+        <v>5.92</v>
       </c>
       <c r="L15" s="36">
-        <v>5.85</v>
+        <v>6.61</v>
       </c>
       <c r="M15" s="36">
-        <v>5.53</v>
+        <v>6.56</v>
       </c>
       <c r="N15" s="36">
-        <v>5.42</v>
+        <v>6.74</v>
       </c>
       <c r="O15" s="36">
+        <v>6.01</v>
+      </c>
+      <c r="P15" s="36">
         <v>5.67</v>
       </c>
-      <c r="P15" s="36">
-[...202 lines deleted...]
-      <c r="Q19" s="40"/>
+      <c r="Q15" s="36">
+        <v>5.36</v>
+      </c>
+      <c r="R15" s="36">
+        <v>5.74</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A2:O2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:O7"/>
+    <mergeCell ref="N2:R2"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A4:R4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Q21"/>
+  <dimension ref="A1:R18"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="B8" sqref="B8:P18"/>
+    <sheetView workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="Q5" sqref="Q5:R15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" customWidth="1"/>
     <col min="2" max="9" width="9.42578125" customWidth="1"/>
     <col min="10" max="10" width="9.42578125" style="1" customWidth="1"/>
     <col min="11" max="15" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15" customHeight="1">
-      <c r="A2" s="59" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1">
+      <c r="A1" s="58" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="59"/>
-[...19 lines deleted...]
-      <c r="O5" s="60" t="s">
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+      <c r="N1" s="58"/>
+      <c r="O1" s="58"/>
+    </row>
+    <row r="2" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="J2" s="17"/>
+      <c r="Q2" s="18"/>
+      <c r="R2" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="Q5" s="21"/>
-[...3 lines deleted...]
-      <c r="B6" s="62">
+    </row>
+    <row r="3" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A3" s="50"/>
+      <c r="B3" s="51">
         <v>2009</v>
       </c>
-      <c r="C6" s="62">
+      <c r="C3" s="51">
         <v>2010</v>
       </c>
-      <c r="D6" s="62">
+      <c r="D3" s="51">
         <v>2011</v>
       </c>
-      <c r="E6" s="62">
+      <c r="E3" s="51">
         <v>2012</v>
       </c>
-      <c r="F6" s="62">
+      <c r="F3" s="51">
         <v>2013</v>
       </c>
-      <c r="G6" s="62">
+      <c r="G3" s="51">
         <v>2014</v>
       </c>
-      <c r="H6" s="62">
+      <c r="H3" s="51">
         <v>2015</v>
       </c>
-      <c r="I6" s="63">
+      <c r="I3" s="52">
         <v>2016</v>
       </c>
-      <c r="J6" s="22">
+      <c r="J3" s="19">
         <v>2017</v>
       </c>
-      <c r="K6" s="62">
+      <c r="K3" s="51">
         <v>2018</v>
       </c>
-      <c r="L6" s="62">
+      <c r="L3" s="51">
         <v>2019</v>
       </c>
-      <c r="M6" s="64">
+      <c r="M3" s="53">
         <v>2020</v>
       </c>
-      <c r="N6" s="64">
+      <c r="N3" s="53">
         <v>2021</v>
       </c>
-      <c r="O6" s="65">
+      <c r="O3" s="54">
         <v>2022</v>
       </c>
-      <c r="P6" s="22">
+      <c r="P3" s="19">
         <v>2023</v>
       </c>
-      <c r="Q6" s="46">
+      <c r="Q3" s="42">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="66" t="s">
+      <c r="R3" s="19">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" s="16" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A4" s="62" t="s">
         <v>0</v>
       </c>
-      <c r="B7" s="66"/>
-[...15 lines deleted...]
-      <c r="A8" s="12" t="s">
+      <c r="B4" s="62"/>
+      <c r="C4" s="62"/>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="62"/>
+      <c r="N4" s="62"/>
+      <c r="O4" s="62"/>
+    </row>
+    <row r="5" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A5" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="67">
+      <c r="B5" s="55">
         <v>1234</v>
       </c>
-      <c r="C8" s="67">
+      <c r="C5" s="55">
         <v>1455</v>
       </c>
-      <c r="D8" s="67">
+      <c r="D5" s="55">
         <v>1448</v>
       </c>
-      <c r="E8" s="67">
+      <c r="E5" s="55">
         <v>1641</v>
       </c>
-      <c r="F8" s="67">
+      <c r="F5" s="55">
         <v>1811</v>
       </c>
-      <c r="G8" s="67">
+      <c r="G5" s="55">
         <v>1851</v>
       </c>
-      <c r="H8" s="67">
+      <c r="H5" s="55">
         <v>1911</v>
       </c>
-      <c r="I8" s="67">
+      <c r="I5" s="55">
         <v>1763</v>
       </c>
-      <c r="J8" s="67">
+      <c r="J5" s="55">
         <v>1908</v>
       </c>
-      <c r="K8" s="67">
+      <c r="K5" s="55">
         <v>1884</v>
       </c>
-      <c r="L8" s="67">
+      <c r="L5" s="55">
         <v>2228</v>
       </c>
-      <c r="M8" s="67">
+      <c r="M5" s="55">
         <v>1864</v>
       </c>
-      <c r="N8" s="67">
+      <c r="N5" s="55">
         <v>1795</v>
       </c>
-      <c r="O8" s="67">
+      <c r="O5" s="55">
         <v>1573</v>
       </c>
-      <c r="P8" s="67">
+      <c r="P5" s="55">
         <v>1322</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="13" t="s">
+      <c r="Q5" s="65">
+        <v>1272</v>
+      </c>
+      <c r="R5" s="65">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A6" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="67">
+      <c r="B6" s="55">
         <v>498</v>
       </c>
-      <c r="C9" s="67">
+      <c r="C6" s="55">
         <v>563</v>
       </c>
-      <c r="D9" s="67">
+      <c r="D6" s="55">
         <v>542</v>
       </c>
-      <c r="E9" s="67">
+      <c r="E6" s="55">
         <v>630</v>
       </c>
-      <c r="F9" s="67">
+      <c r="F6" s="55">
         <v>698</v>
       </c>
-      <c r="G9" s="67">
+      <c r="G6" s="55">
         <v>734</v>
       </c>
-      <c r="H9" s="67">
+      <c r="H6" s="55">
         <v>731</v>
       </c>
-      <c r="I9" s="67">
+      <c r="I6" s="55">
         <v>660</v>
       </c>
-      <c r="J9" s="67">
+      <c r="J6" s="55">
         <v>735</v>
       </c>
-      <c r="K9" s="67">
+      <c r="K6" s="55">
         <v>714</v>
       </c>
-      <c r="L9" s="67">
+      <c r="L6" s="55">
         <v>792</v>
       </c>
-      <c r="M9" s="67">
+      <c r="M6" s="55">
         <v>612</v>
       </c>
-      <c r="N9" s="67">
+      <c r="N6" s="55">
         <v>618</v>
       </c>
-      <c r="O9" s="67">
+      <c r="O6" s="55">
         <v>663</v>
       </c>
-      <c r="P9" s="67">
+      <c r="P6" s="55">
         <v>500</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="13" t="s">
+      <c r="Q6" s="65">
+        <v>515</v>
+      </c>
+      <c r="R6" s="65">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A7" s="10" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="67">
+      <c r="B7" s="55">
         <v>79</v>
       </c>
-      <c r="C10" s="67">
+      <c r="C7" s="55">
         <v>84</v>
       </c>
-      <c r="D10" s="67">
+      <c r="D7" s="55">
         <v>98</v>
       </c>
-      <c r="E10" s="67">
+      <c r="E7" s="55">
         <v>95</v>
       </c>
-      <c r="F10" s="67">
+      <c r="F7" s="55">
         <v>93</v>
       </c>
-      <c r="G10" s="67">
+      <c r="G7" s="55">
         <v>103</v>
       </c>
-      <c r="H10" s="67">
+      <c r="H7" s="55">
         <v>128</v>
       </c>
-      <c r="I10" s="67">
+      <c r="I7" s="55">
         <v>115</v>
       </c>
-      <c r="J10" s="67">
+      <c r="J7" s="55">
         <v>116</v>
       </c>
-      <c r="K10" s="67">
+      <c r="K7" s="55">
         <v>108</v>
       </c>
-      <c r="L10" s="67">
+      <c r="L7" s="55">
         <v>131</v>
       </c>
-      <c r="M10" s="67">
+      <c r="M7" s="55">
         <v>104</v>
       </c>
-      <c r="N10" s="67">
+      <c r="N7" s="55">
         <v>110</v>
       </c>
-      <c r="O10" s="67">
+      <c r="O7" s="55">
         <v>119</v>
       </c>
-      <c r="P10" s="67">
+      <c r="P7" s="55">
         <v>104</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="13" t="s">
+      <c r="Q7" s="65">
+        <v>83</v>
+      </c>
+      <c r="R7" s="65">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A8" s="10" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="67">
+      <c r="B8" s="55">
         <v>51</v>
       </c>
-      <c r="C11" s="67">
+      <c r="C8" s="55">
         <v>50</v>
       </c>
-      <c r="D11" s="67">
+      <c r="D8" s="55">
         <v>48</v>
       </c>
-      <c r="E11" s="67">
+      <c r="E8" s="55">
         <v>74</v>
       </c>
-      <c r="F11" s="67">
+      <c r="F8" s="55">
         <v>59</v>
       </c>
-      <c r="G11" s="67">
+      <c r="G8" s="55">
         <v>70</v>
       </c>
-      <c r="H11" s="67">
+      <c r="H8" s="55">
         <v>65</v>
       </c>
-      <c r="I11" s="67">
+      <c r="I8" s="55">
         <v>72</v>
       </c>
-      <c r="J11" s="67">
+      <c r="J8" s="55">
         <v>66</v>
       </c>
-      <c r="K11" s="67">
+      <c r="K8" s="55">
         <v>74</v>
       </c>
-      <c r="L11" s="67">
+      <c r="L8" s="55">
         <v>67</v>
       </c>
-      <c r="M11" s="67">
+      <c r="M8" s="55">
         <v>64</v>
       </c>
-      <c r="N11" s="67">
+      <c r="N8" s="55">
         <v>75</v>
       </c>
-      <c r="O11" s="67">
+      <c r="O8" s="55">
         <v>52</v>
       </c>
-      <c r="P11" s="67">
+      <c r="P8" s="55">
         <v>36</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="13" t="s">
+      <c r="Q8" s="65">
+        <v>44</v>
+      </c>
+      <c r="R8" s="65">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A9" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="67">
+      <c r="B9" s="55">
         <v>97</v>
       </c>
-      <c r="C12" s="67">
+      <c r="C9" s="55">
         <v>103</v>
       </c>
-      <c r="D12" s="67">
+      <c r="D9" s="55">
         <v>124</v>
       </c>
-      <c r="E12" s="67">
+      <c r="E9" s="55">
         <v>141</v>
       </c>
-      <c r="F12" s="67">
+      <c r="F9" s="55">
         <v>157</v>
       </c>
-      <c r="G12" s="67">
+      <c r="G9" s="55">
         <v>151</v>
       </c>
-      <c r="H12" s="67">
+      <c r="H9" s="55">
         <v>147</v>
       </c>
-      <c r="I12" s="67">
+      <c r="I9" s="55">
         <v>152</v>
       </c>
-      <c r="J12" s="67">
+      <c r="J9" s="55">
         <v>117</v>
       </c>
-      <c r="K12" s="67">
+      <c r="K9" s="55">
         <v>118</v>
       </c>
-      <c r="L12" s="67">
+      <c r="L9" s="55">
         <v>149</v>
       </c>
-      <c r="M12" s="67">
+      <c r="M9" s="55">
         <v>174</v>
       </c>
-      <c r="N12" s="67">
+      <c r="N9" s="55">
         <v>147</v>
       </c>
-      <c r="O12" s="67">
+      <c r="O9" s="55">
         <v>123</v>
       </c>
-      <c r="P12" s="67">
+      <c r="P9" s="55">
         <v>107</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="14" t="s">
+      <c r="Q9" s="65">
+        <v>115</v>
+      </c>
+      <c r="R9" s="65">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A10" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="67">
+      <c r="B10" s="55">
         <v>93</v>
       </c>
-      <c r="C13" s="67">
+      <c r="C10" s="55">
         <v>123</v>
       </c>
-      <c r="D13" s="67">
+      <c r="D10" s="55">
         <v>106</v>
       </c>
-      <c r="E13" s="67">
+      <c r="E10" s="55">
         <v>114</v>
       </c>
-      <c r="F13" s="67">
+      <c r="F10" s="55">
         <v>138</v>
       </c>
-      <c r="G13" s="67">
+      <c r="G10" s="55">
         <v>143</v>
       </c>
-      <c r="H13" s="67">
+      <c r="H10" s="55">
         <v>123</v>
       </c>
-      <c r="I13" s="67">
+      <c r="I10" s="55">
         <v>141</v>
       </c>
-      <c r="J13" s="67">
+      <c r="J10" s="55">
         <v>148</v>
       </c>
-      <c r="K13" s="67">
+      <c r="K10" s="55">
         <v>164</v>
       </c>
-      <c r="L13" s="67">
+      <c r="L10" s="55">
         <v>212</v>
       </c>
-      <c r="M13" s="67">
+      <c r="M10" s="55">
         <v>149</v>
       </c>
-      <c r="N13" s="67">
+      <c r="N10" s="55">
         <v>151</v>
       </c>
-      <c r="O13" s="67">
+      <c r="O10" s="55">
         <v>94</v>
       </c>
-      <c r="P13" s="67">
+      <c r="P10" s="55">
         <v>122</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="13" t="s">
+      <c r="Q10" s="65">
+        <v>96</v>
+      </c>
+      <c r="R10" s="65">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A11" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="67">
+      <c r="B11" s="55">
         <v>57</v>
       </c>
-      <c r="C14" s="67">
+      <c r="C11" s="55">
         <v>100</v>
       </c>
-      <c r="D14" s="67">
+      <c r="D11" s="55">
         <v>61</v>
       </c>
-      <c r="E14" s="67">
+      <c r="E11" s="55">
         <v>107</v>
       </c>
-      <c r="F14" s="67">
+      <c r="F11" s="55">
         <v>94</v>
       </c>
-      <c r="G14" s="67">
+      <c r="G11" s="55">
         <v>70</v>
       </c>
-      <c r="H14" s="67">
+      <c r="H11" s="55">
         <v>102</v>
       </c>
-      <c r="I14" s="67">
+      <c r="I11" s="55">
         <v>84</v>
       </c>
-      <c r="J14" s="67">
+      <c r="J11" s="55">
         <v>98</v>
       </c>
-      <c r="K14" s="67">
+      <c r="K11" s="55">
         <v>95</v>
       </c>
-      <c r="L14" s="67">
+      <c r="L11" s="55">
         <v>126</v>
       </c>
-      <c r="M14" s="67">
+      <c r="M11" s="55">
         <v>113</v>
       </c>
-      <c r="N14" s="67">
+      <c r="N11" s="55">
         <v>100</v>
       </c>
-      <c r="O14" s="67">
+      <c r="O11" s="55">
         <v>70</v>
       </c>
-      <c r="P14" s="67">
+      <c r="P11" s="55">
         <v>60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="13" t="s">
+      <c r="Q11" s="65">
+        <v>64</v>
+      </c>
+      <c r="R11" s="65">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A12" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="67">
+      <c r="B12" s="55">
         <v>70</v>
       </c>
-      <c r="C15" s="67">
+      <c r="C12" s="55">
         <v>60</v>
       </c>
-      <c r="D15" s="67">
+      <c r="D12" s="55">
         <v>80</v>
       </c>
-      <c r="E15" s="67">
+      <c r="E12" s="55">
         <v>96</v>
       </c>
-      <c r="F15" s="67">
+      <c r="F12" s="55">
         <v>87</v>
       </c>
-      <c r="G15" s="67">
+      <c r="G12" s="55">
         <v>95</v>
       </c>
-      <c r="H15" s="67">
+      <c r="H12" s="55">
         <v>102</v>
       </c>
-      <c r="I15" s="67">
+      <c r="I12" s="55">
         <v>76</v>
       </c>
-      <c r="J15" s="67">
+      <c r="J12" s="55">
         <v>77</v>
       </c>
-      <c r="K15" s="67">
+      <c r="K12" s="55">
         <v>84</v>
       </c>
-      <c r="L15" s="67">
+      <c r="L12" s="55">
         <v>112</v>
       </c>
-      <c r="M15" s="67">
+      <c r="M12" s="55">
         <v>80</v>
       </c>
-      <c r="N15" s="67">
+      <c r="N12" s="55">
         <v>104</v>
       </c>
-      <c r="O15" s="67">
+      <c r="O12" s="55">
         <v>71</v>
       </c>
-      <c r="P15" s="67">
+      <c r="P12" s="55">
         <v>62</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="13" t="s">
+      <c r="Q12" s="65">
+        <v>70</v>
+      </c>
+      <c r="R12" s="65">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A13" s="10" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="67">
+      <c r="B13" s="55">
         <v>59</v>
       </c>
-      <c r="C16" s="67">
+      <c r="C13" s="55">
         <v>79</v>
       </c>
-      <c r="D16" s="67">
+      <c r="D13" s="55">
         <v>86</v>
       </c>
-      <c r="E16" s="67">
+      <c r="E13" s="55">
         <v>92</v>
       </c>
-      <c r="F16" s="67">
+      <c r="F13" s="55">
         <v>128</v>
       </c>
-      <c r="G16" s="67">
+      <c r="G13" s="55">
         <v>123</v>
       </c>
-      <c r="H16" s="67">
+      <c r="H13" s="55">
         <v>115</v>
       </c>
-      <c r="I16" s="67">
+      <c r="I13" s="55">
         <v>93</v>
       </c>
-      <c r="J16" s="67">
+      <c r="J13" s="55">
         <v>126</v>
       </c>
-      <c r="K16" s="67">
+      <c r="K13" s="55">
         <v>128</v>
       </c>
-      <c r="L16" s="67">
+      <c r="L13" s="55">
         <v>138</v>
       </c>
-      <c r="M16" s="67">
+      <c r="M13" s="55">
         <v>121</v>
       </c>
-      <c r="N16" s="67">
+      <c r="N13" s="55">
         <v>120</v>
       </c>
-      <c r="O16" s="67">
+      <c r="O13" s="55">
         <v>108</v>
       </c>
-      <c r="P16" s="67">
+      <c r="P13" s="55">
         <v>94</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="13" t="s">
+      <c r="Q13" s="65">
+        <v>84</v>
+      </c>
+      <c r="R13" s="65">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A14" s="10" t="s">
         <v>12</v>
       </c>
-      <c r="B17" s="67">
+      <c r="B14" s="55">
         <v>168</v>
       </c>
-      <c r="C17" s="67">
+      <c r="C14" s="55">
         <v>236</v>
       </c>
-      <c r="D17" s="67">
+      <c r="D14" s="55">
         <v>239</v>
       </c>
-      <c r="E17" s="67">
+      <c r="E14" s="55">
         <v>233</v>
       </c>
-      <c r="F17" s="67">
+      <c r="F14" s="55">
         <v>284</v>
       </c>
-      <c r="G17" s="67">
+      <c r="G14" s="55">
         <v>297</v>
       </c>
-      <c r="H17" s="67">
+      <c r="H14" s="55">
         <v>315</v>
       </c>
-      <c r="I17" s="67">
+      <c r="I14" s="55">
         <v>288</v>
       </c>
-      <c r="J17" s="67">
+      <c r="J14" s="55">
         <v>335</v>
       </c>
-      <c r="K17" s="67">
+      <c r="K14" s="55">
         <v>313</v>
       </c>
-      <c r="L17" s="67">
+      <c r="L14" s="55">
         <v>402</v>
       </c>
-      <c r="M17" s="67">
+      <c r="M14" s="55">
         <v>341</v>
       </c>
-      <c r="N17" s="67">
+      <c r="N14" s="55">
         <v>277</v>
       </c>
-      <c r="O17" s="67">
+      <c r="O14" s="55">
         <v>206</v>
       </c>
-      <c r="P17" s="67">
+      <c r="P14" s="55">
         <v>177</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="48" t="s">
+      <c r="Q14" s="65">
+        <v>165</v>
+      </c>
+      <c r="R14" s="65">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A15" s="43" t="s">
         <v>13</v>
       </c>
-      <c r="B18" s="68">
+      <c r="B15" s="56">
         <v>62</v>
       </c>
-      <c r="C18" s="68">
+      <c r="C15" s="56">
         <v>57</v>
       </c>
-      <c r="D18" s="68">
+      <c r="D15" s="56">
         <v>64</v>
       </c>
-      <c r="E18" s="68">
+      <c r="E15" s="56">
         <v>59</v>
       </c>
-      <c r="F18" s="68">
+      <c r="F15" s="56">
         <v>73</v>
       </c>
-      <c r="G18" s="68">
+      <c r="G15" s="56">
         <v>65</v>
       </c>
-      <c r="H18" s="68">
+      <c r="H15" s="56">
         <v>83</v>
       </c>
-      <c r="I18" s="68">
+      <c r="I15" s="56">
         <v>82</v>
       </c>
-      <c r="J18" s="68">
+      <c r="J15" s="56">
         <v>90</v>
       </c>
-      <c r="K18" s="68">
+      <c r="K15" s="56">
         <v>86</v>
       </c>
-      <c r="L18" s="68">
+      <c r="L15" s="56">
         <v>99</v>
       </c>
-      <c r="M18" s="68">
+      <c r="M15" s="56">
         <v>106</v>
       </c>
-      <c r="N18" s="68">
+      <c r="N15" s="56">
         <v>93</v>
       </c>
-      <c r="O18" s="68">
+      <c r="O15" s="56">
         <v>67</v>
       </c>
-      <c r="P18" s="68">
+      <c r="P15" s="56">
         <v>60</v>
       </c>
-      <c r="Q18" s="21"/>
-[...8 lines deleted...]
-      <c r="J21" s="20"/>
+      <c r="Q15" s="67">
+        <v>36</v>
+      </c>
+      <c r="R15" s="67">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="J16" s="17"/>
+    </row>
+    <row r="17" spans="10:10" s="16" customFormat="1" ht="11.25">
+      <c r="J17" s="17"/>
+    </row>
+    <row r="18" spans="10:10" s="16" customFormat="1" ht="11.25">
+      <c r="J18" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A2:O2"/>
-    <mergeCell ref="A7:O7"/>
+    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A4:O4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Q20"/>
+  <dimension ref="A1:R17"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="I25" sqref="I25"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="Q5" sqref="Q5:R15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.28515625" style="1" customWidth="1"/>
     <col min="13" max="15" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15" customHeight="1">
-      <c r="A2" s="69" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1">
+      <c r="A1" s="59" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="69"/>
-[...30 lines deleted...]
-      <c r="N5" s="57" t="s">
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+      <c r="N1" s="59"/>
+      <c r="O1" s="59"/>
+    </row>
+    <row r="2" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A2" s="17"/>
+      <c r="B2" s="17"/>
+      <c r="C2" s="17"/>
+      <c r="D2" s="17"/>
+      <c r="E2" s="17"/>
+      <c r="F2" s="17"/>
+      <c r="G2" s="17"/>
+      <c r="H2" s="17"/>
+      <c r="I2" s="17"/>
+      <c r="J2" s="17"/>
+      <c r="K2" s="17"/>
+      <c r="L2" s="17"/>
+      <c r="N2" s="63" t="s">
         <v>2</v>
       </c>
-      <c r="O5" s="57"/>
-[...5 lines deleted...]
-      <c r="B6" s="22">
+      <c r="O2" s="63"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="38"/>
+      <c r="R2" s="38"/>
+    </row>
+    <row r="3" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A3" s="39"/>
+      <c r="B3" s="19">
         <v>2009</v>
       </c>
-      <c r="C6" s="22">
+      <c r="C3" s="19">
         <v>2010</v>
       </c>
-      <c r="D6" s="22">
+      <c r="D3" s="19">
         <v>2011</v>
       </c>
-      <c r="E6" s="22">
+      <c r="E3" s="19">
         <v>2012</v>
       </c>
-      <c r="F6" s="22">
+      <c r="F3" s="19">
         <v>2013</v>
       </c>
-      <c r="G6" s="22">
+      <c r="G3" s="19">
         <v>2014</v>
       </c>
-      <c r="H6" s="22">
+      <c r="H3" s="19">
         <v>2015</v>
       </c>
+      <c r="I3" s="40">
+        <v>2016</v>
+      </c>
+      <c r="J3" s="19">
+        <v>2017</v>
+      </c>
+      <c r="K3" s="19">
+        <v>2018</v>
+      </c>
+      <c r="L3" s="40">
+        <v>2019</v>
+      </c>
+      <c r="M3" s="41">
+        <v>2020</v>
+      </c>
+      <c r="N3" s="41">
+        <v>2021</v>
+      </c>
+      <c r="O3" s="20">
+        <v>2022</v>
+      </c>
+      <c r="P3" s="19">
+        <v>2023</v>
+      </c>
+      <c r="Q3" s="42">
+        <v>2024</v>
+      </c>
+      <c r="R3" s="42">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" s="16" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A4" s="64" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="64"/>
+      <c r="C4" s="64"/>
+      <c r="D4" s="64"/>
+      <c r="E4" s="64"/>
+      <c r="F4" s="64"/>
+      <c r="G4" s="64"/>
+      <c r="H4" s="64"/>
+      <c r="I4" s="64"/>
+      <c r="J4" s="64"/>
+      <c r="K4" s="64"/>
+      <c r="L4" s="64"/>
+      <c r="M4" s="64"/>
+      <c r="N4" s="64"/>
+      <c r="O4" s="64"/>
+    </row>
+    <row r="5" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A5" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="44">
+        <v>1.98</v>
+      </c>
+      <c r="C5" s="44">
+        <v>2.31</v>
+      </c>
+      <c r="D5" s="44">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="E5" s="44">
+        <v>2.56</v>
+      </c>
+      <c r="F5" s="44">
+        <v>2.8</v>
+      </c>
+      <c r="G5" s="44">
+        <v>2.83</v>
+      </c>
+      <c r="H5" s="44">
+        <v>2.9</v>
+      </c>
+      <c r="I5" s="44">
+        <v>2.66</v>
+      </c>
+      <c r="J5" s="44">
+        <v>2.88</v>
+      </c>
+      <c r="K5" s="44">
+        <v>2.84</v>
+      </c>
+      <c r="L5" s="44">
+        <v>3.36</v>
+      </c>
+      <c r="M5" s="44">
+        <v>2.82</v>
+      </c>
+      <c r="N5" s="44">
+        <v>2.7</v>
+      </c>
+      <c r="O5" s="44">
+        <v>2.25</v>
+      </c>
+      <c r="P5" s="44">
+        <v>1.89</v>
+      </c>
+      <c r="Q5" s="66">
+        <v>1.83</v>
+      </c>
+      <c r="R5" s="66">
+        <v>2.48</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A6" s="10" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="44">
+        <v>3.37</v>
+      </c>
+      <c r="C6" s="44">
+        <v>3.75</v>
+      </c>
+      <c r="D6" s="44">
+        <v>3.55</v>
+      </c>
+      <c r="E6" s="44">
+        <v>4.0599999999999996</v>
+      </c>
+      <c r="F6" s="44">
+        <v>4.42</v>
+      </c>
+      <c r="G6" s="44">
+        <v>4.5599999999999996</v>
+      </c>
+      <c r="H6" s="44">
+        <v>4.45</v>
+      </c>
       <c r="I6" s="44">
-        <v>2016</v>
-[...5 lines deleted...]
-        <v>2018</v>
+        <v>3.94</v>
+      </c>
+      <c r="J6" s="44">
+        <v>4.32</v>
+      </c>
+      <c r="K6" s="44">
+        <v>4.17</v>
       </c>
       <c r="L6" s="44">
-        <v>2019</v>
-[...40 lines deleted...]
-      <c r="B8" s="49">
+        <v>4.59</v>
+      </c>
+      <c r="M6" s="44">
+        <v>3.49</v>
+      </c>
+      <c r="N6" s="44">
+        <v>3.46</v>
+      </c>
+      <c r="O6" s="44">
+        <v>3.31</v>
+      </c>
+      <c r="P6" s="44">
+        <v>2.46</v>
+      </c>
+      <c r="Q6" s="66">
+        <v>2.5</v>
+      </c>
+      <c r="R6" s="66">
+        <v>3.22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A7" s="10" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="44">
+        <v>2.89</v>
+      </c>
+      <c r="C7" s="44">
+        <v>3.01</v>
+      </c>
+      <c r="D7" s="44">
+        <v>3.43</v>
+      </c>
+      <c r="E7" s="44">
+        <v>3.22</v>
+      </c>
+      <c r="F7" s="44">
+        <v>3.05</v>
+      </c>
+      <c r="G7" s="44">
+        <v>3.29</v>
+      </c>
+      <c r="H7" s="44">
+        <v>3.99</v>
+      </c>
+      <c r="I7" s="44">
+        <v>3.53</v>
+      </c>
+      <c r="J7" s="44">
+        <v>3.53</v>
+      </c>
+      <c r="K7" s="44">
+        <v>3.27</v>
+      </c>
+      <c r="L7" s="44">
+        <v>3.94</v>
+      </c>
+      <c r="M7" s="44">
+        <v>3.11</v>
+      </c>
+      <c r="N7" s="44">
+        <v>3.29</v>
+      </c>
+      <c r="O7" s="44">
+        <v>3.79</v>
+      </c>
+      <c r="P7" s="44">
+        <v>3.33</v>
+      </c>
+      <c r="Q7" s="66">
+        <v>2.68</v>
+      </c>
+      <c r="R7" s="66">
+        <v>3.07</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A8" s="10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="44">
+        <v>1.31</v>
+      </c>
+      <c r="C8" s="44">
+        <v>1.27</v>
+      </c>
+      <c r="D8" s="44">
+        <v>1.21</v>
+      </c>
+      <c r="E8" s="44">
+        <v>1.85</v>
+      </c>
+      <c r="F8" s="44">
+        <v>1.46</v>
+      </c>
+      <c r="G8" s="44">
+        <v>1.73</v>
+      </c>
+      <c r="H8" s="44">
+        <v>1.6</v>
+      </c>
+      <c r="I8" s="44">
+        <v>1.78</v>
+      </c>
+      <c r="J8" s="44">
+        <v>1.65</v>
+      </c>
+      <c r="K8" s="44">
+        <v>1.86</v>
+      </c>
+      <c r="L8" s="44">
+        <v>1.72</v>
+      </c>
+      <c r="M8" s="44">
+        <v>1.67</v>
+      </c>
+      <c r="N8" s="44">
         <v>1.98</v>
       </c>
-      <c r="C8" s="49">
+      <c r="O8" s="44">
+        <v>1.39</v>
+      </c>
+      <c r="P8" s="44">
+        <v>0.98</v>
+      </c>
+      <c r="Q8" s="66">
+        <v>1.23</v>
+      </c>
+      <c r="R8" s="66">
+        <v>1.54</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A9" s="10" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="44">
+        <v>1.4</v>
+      </c>
+      <c r="C9" s="44">
+        <v>1.47</v>
+      </c>
+      <c r="D9" s="44">
+        <v>1.77</v>
+      </c>
+      <c r="E9" s="44">
+        <v>2.0099999999999998</v>
+      </c>
+      <c r="F9" s="44">
+        <v>2.23</v>
+      </c>
+      <c r="G9" s="44">
+        <v>2.14</v>
+      </c>
+      <c r="H9" s="44">
+        <v>2.08</v>
+      </c>
+      <c r="I9" s="44">
+        <v>2.16</v>
+      </c>
+      <c r="J9" s="44">
+        <v>1.67</v>
+      </c>
+      <c r="K9" s="44">
+        <v>1.69</v>
+      </c>
+      <c r="L9" s="44">
+        <v>2.15</v>
+      </c>
+      <c r="M9" s="44">
+        <v>2.54</v>
+      </c>
+      <c r="N9" s="44">
+        <v>2.15</v>
+      </c>
+      <c r="O9" s="44">
+        <v>1.63</v>
+      </c>
+      <c r="P9" s="44">
+        <v>1.43</v>
+      </c>
+      <c r="Q9" s="66">
+        <v>1.55</v>
+      </c>
+      <c r="R9" s="66">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A10" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="44">
+        <v>1.86</v>
+      </c>
+      <c r="C10" s="44">
+        <v>2.44</v>
+      </c>
+      <c r="D10" s="44">
+        <v>2.11</v>
+      </c>
+      <c r="E10" s="44">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="F10" s="44">
+        <v>2.78</v>
+      </c>
+      <c r="G10" s="44">
+        <v>2.91</v>
+      </c>
+      <c r="H10" s="44">
+        <v>2.54</v>
+      </c>
+      <c r="I10" s="44">
+        <v>2.96</v>
+      </c>
+      <c r="J10" s="44">
+        <v>3.14</v>
+      </c>
+      <c r="K10" s="44">
+        <v>3.51</v>
+      </c>
+      <c r="L10" s="44">
+        <v>4.59</v>
+      </c>
+      <c r="M10" s="44">
+        <v>3.27</v>
+      </c>
+      <c r="N10" s="44">
+        <v>3.34</v>
+      </c>
+      <c r="O10" s="44">
+        <v>1.79</v>
+      </c>
+      <c r="P10" s="44">
+        <v>2.34</v>
+      </c>
+      <c r="Q10" s="66">
+        <v>1.86</v>
+      </c>
+      <c r="R10" s="66">
+        <v>2.63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A11" s="10" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="44">
+        <v>1.19</v>
+      </c>
+      <c r="C11" s="44">
+        <v>2.06</v>
+      </c>
+      <c r="D11" s="44">
+        <v>1.25</v>
+      </c>
+      <c r="E11" s="44">
+        <v>2.17</v>
+      </c>
+      <c r="F11" s="44">
+        <v>1.9</v>
+      </c>
+      <c r="G11" s="44">
+        <v>1.41</v>
+      </c>
+      <c r="H11" s="44">
+        <v>2.04</v>
+      </c>
+      <c r="I11" s="44">
+        <v>1.68</v>
+      </c>
+      <c r="J11" s="44">
+        <v>1.98</v>
+      </c>
+      <c r="K11" s="44">
+        <v>1.94</v>
+      </c>
+      <c r="L11" s="44">
+        <v>2.6</v>
+      </c>
+      <c r="M11" s="44">
+        <v>2.37</v>
+      </c>
+      <c r="N11" s="44">
+        <v>2.12</v>
+      </c>
+      <c r="O11" s="44">
+        <v>1.56</v>
+      </c>
+      <c r="P11" s="44">
+        <v>1.36</v>
+      </c>
+      <c r="Q11" s="66">
+        <v>1.49</v>
+      </c>
+      <c r="R11" s="66">
+        <v>1.57</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A12" s="10" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="44">
+        <v>1.82</v>
+      </c>
+      <c r="C12" s="44">
+        <v>1.54</v>
+      </c>
+      <c r="D12" s="44">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="E12" s="44">
+        <v>2.4300000000000002</v>
+      </c>
+      <c r="F12" s="44">
+        <v>2.1800000000000002</v>
+      </c>
+      <c r="G12" s="44">
+        <v>2.36</v>
+      </c>
+      <c r="H12" s="44">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="I12" s="44">
+        <v>1.85</v>
+      </c>
+      <c r="J12" s="44">
+        <v>1.87</v>
+      </c>
+      <c r="K12" s="44">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="L12" s="44">
+        <v>2.71</v>
+      </c>
+      <c r="M12" s="44">
+        <v>1.95</v>
+      </c>
+      <c r="N12" s="44">
+        <v>2.54</v>
+      </c>
+      <c r="O12" s="44">
+        <v>1.68</v>
+      </c>
+      <c r="P12" s="44">
+        <v>1.47</v>
+      </c>
+      <c r="Q12" s="66">
+        <v>1.67</v>
+      </c>
+      <c r="R12" s="66">
+        <v>2.33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A13" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="44">
+        <v>1.24</v>
+      </c>
+      <c r="C13" s="44">
+        <v>1.65</v>
+      </c>
+      <c r="D13" s="44">
+        <v>1.8</v>
+      </c>
+      <c r="E13" s="44">
+        <v>1.93</v>
+      </c>
+      <c r="F13" s="44">
+        <v>2.68</v>
+      </c>
+      <c r="G13" s="44">
+        <v>2.57</v>
+      </c>
+      <c r="H13" s="44">
+        <v>2.4</v>
+      </c>
+      <c r="I13" s="44">
+        <v>1.95</v>
+      </c>
+      <c r="J13" s="44">
+        <v>2.66</v>
+      </c>
+      <c r="K13" s="44">
+        <v>2.73</v>
+      </c>
+      <c r="L13" s="44">
+        <v>2.95</v>
+      </c>
+      <c r="M13" s="44">
+        <v>2.6</v>
+      </c>
+      <c r="N13" s="44">
+        <v>2.59</v>
+      </c>
+      <c r="O13" s="44">
+        <v>2.66</v>
+      </c>
+      <c r="P13" s="44">
+        <v>2.34</v>
+      </c>
+      <c r="Q13" s="66">
+        <v>2.12</v>
+      </c>
+      <c r="R13" s="66">
+        <v>3.28</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A14" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="45">
+        <v>1.48</v>
+      </c>
+      <c r="C14" s="45">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="D14" s="45">
+        <v>2.0499999999999998</v>
+      </c>
+      <c r="E14" s="45">
+        <v>1.96</v>
+      </c>
+      <c r="F14" s="45">
+        <v>2.35</v>
+      </c>
+      <c r="G14" s="45">
+        <v>2.41</v>
+      </c>
+      <c r="H14" s="45">
+        <v>2.52</v>
+      </c>
+      <c r="I14" s="45">
+        <v>2.2799999999999998</v>
+      </c>
+      <c r="J14" s="45">
+        <v>2.63</v>
+      </c>
+      <c r="K14" s="45">
+        <v>2.44</v>
+      </c>
+      <c r="L14" s="45">
+        <v>3.1</v>
+      </c>
+      <c r="M14" s="45">
+        <v>2.62</v>
+      </c>
+      <c r="N14" s="45">
+        <v>2.11</v>
+      </c>
+      <c r="O14" s="45">
+        <v>1.54</v>
+      </c>
+      <c r="P14" s="45">
+        <v>1.32</v>
+      </c>
+      <c r="Q14" s="66">
+        <v>1.23</v>
+      </c>
+      <c r="R14" s="66">
+        <v>2.16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A15" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="46">
+        <v>1.51</v>
+      </c>
+      <c r="C15" s="46">
+        <v>1.39</v>
+      </c>
+      <c r="D15" s="46">
+        <v>1.56</v>
+      </c>
+      <c r="E15" s="46">
+        <v>1.45</v>
+      </c>
+      <c r="F15" s="46">
+        <v>1.81</v>
+      </c>
+      <c r="G15" s="46">
+        <v>1.62</v>
+      </c>
+      <c r="H15" s="46">
+        <v>2.09</v>
+      </c>
+      <c r="I15" s="46">
+        <v>2.09</v>
+      </c>
+      <c r="J15" s="46">
+        <v>2.35</v>
+      </c>
+      <c r="K15" s="46">
         <v>2.31</v>
       </c>
-      <c r="D8" s="49">
-[...96 lines deleted...]
-      <c r="C10" s="49">
+      <c r="L15" s="46">
+        <v>2.74</v>
+      </c>
+      <c r="M15" s="46">
         <v>3.01</v>
       </c>
-      <c r="D10" s="49">
-[...76 lines deleted...]
-      <c r="M11" s="49">
+      <c r="N15" s="46">
+        <v>2.68</v>
+      </c>
+      <c r="O15" s="46">
         <v>1.67</v>
       </c>
-      <c r="N11" s="49">
-[...314 lines deleted...]
-      <c r="B18" s="51">
+      <c r="P15" s="46">
         <v>1.51</v>
       </c>
-      <c r="C18" s="51">
-[...69 lines deleted...]
-      <c r="L20" s="20"/>
+      <c r="Q15" s="69">
+        <v>0.92</v>
+      </c>
+      <c r="R15" s="69">
+        <v>2.19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="16" customFormat="1" ht="11.25">
+      <c r="A16" s="17"/>
+      <c r="B16" s="17"/>
+      <c r="C16" s="17"/>
+      <c r="D16" s="17"/>
+      <c r="E16" s="17"/>
+      <c r="F16" s="17"/>
+      <c r="G16" s="17"/>
+      <c r="H16" s="17"/>
+      <c r="I16" s="17"/>
+      <c r="J16" s="17"/>
+      <c r="K16" s="17"/>
+      <c r="L16" s="17"/>
+    </row>
+    <row r="17" spans="1:12" s="16" customFormat="1" ht="11.25">
+      <c r="A17" s="17"/>
+      <c r="B17" s="17"/>
+      <c r="C17" s="17"/>
+      <c r="D17" s="17"/>
+      <c r="E17" s="17"/>
+      <c r="F17" s="17"/>
+      <c r="G17" s="17"/>
+      <c r="H17" s="17"/>
+      <c r="I17" s="17"/>
+      <c r="J17" s="17"/>
+      <c r="K17" s="17"/>
+      <c r="L17" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A2:O2"/>
-[...1 lines deleted...]
-    <mergeCell ref="A7:O7"/>
+    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="N2:O2"/>
+    <mergeCell ref="A4:O4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Число зарегист. браков</vt:lpstr>
       <vt:lpstr>Общий коэффициент брачности</vt:lpstr>