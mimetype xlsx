--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -75,63 +75,55 @@
   </si>
   <si>
     <t>Көксу ауданы</t>
   </si>
   <si>
     <t>Қаратал ауданы</t>
   </si>
   <si>
     <t>Панфилов ауданы</t>
   </si>
   <si>
     <t xml:space="preserve">Сарқан ауданы </t>
   </si>
   <si>
     <t>Жалпы ажырасулар коэффициенті</t>
   </si>
   <si>
     <t>Тіркелген ажырасулар саны</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
-    <numFmt numFmtId="165" formatCode="#,##0.####"/>
+    <numFmt numFmtId="164" formatCode="#,##0.####"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="8">
     <font>
       <sz val="11"/>
-      <color theme="1"/>
-[...6 lines deleted...]
-      <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
@@ -204,93 +196,105 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="23">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -574,2725 +578,3001 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AE15"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A3" sqref="A3:XFD16"/>
+      <selection activeCell="AG8" sqref="AG8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31" s="2" customFormat="1" ht="11.25"/>
-[...1 lines deleted...]
-      <c r="A2" s="7" t="s">
+    <row r="1" spans="1:31" s="1" customFormat="1" ht="11.25"/>
+    <row r="2" spans="1:31" s="1" customFormat="1" ht="12.75">
+      <c r="A2" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="7"/>
-[...31 lines deleted...]
-      <c r="AC3" s="6" t="s">
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+      <c r="K2" s="21"/>
+      <c r="L2" s="21"/>
+      <c r="M2" s="21"/>
+      <c r="N2" s="21"/>
+      <c r="O2" s="21"/>
+      <c r="P2" s="21"/>
+      <c r="Q2" s="21"/>
+      <c r="R2" s="21"/>
+      <c r="S2" s="21"/>
+      <c r="T2" s="21"/>
+      <c r="U2" s="21"/>
+      <c r="V2" s="21"/>
+      <c r="W2" s="21"/>
+      <c r="X2" s="21"/>
+      <c r="Y2" s="21"/>
+      <c r="Z2" s="21"/>
+      <c r="AA2" s="21"/>
+      <c r="AB2" s="21"/>
+      <c r="AC2" s="21"/>
+      <c r="AD2" s="21"/>
+      <c r="AE2" s="21"/>
+    </row>
+    <row r="3" spans="1:31" s="1" customFormat="1" ht="11.25">
+      <c r="AC3" s="5"/>
+      <c r="AD3" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:31" s="2" customFormat="1" ht="12">
-[...1 lines deleted...]
-      <c r="N4" s="8">
+    <row r="4" spans="1:31" s="1" customFormat="1" ht="12">
+      <c r="A4" s="12"/>
+      <c r="N4" s="6">
         <v>2009</v>
       </c>
-      <c r="O4" s="8">
+      <c r="O4" s="6">
         <v>2010</v>
       </c>
-      <c r="P4" s="8">
+      <c r="P4" s="6">
         <v>2011</v>
       </c>
-      <c r="Q4" s="8">
+      <c r="Q4" s="6">
         <v>2012</v>
       </c>
-      <c r="R4" s="8">
+      <c r="R4" s="6">
         <v>2013</v>
       </c>
-      <c r="S4" s="8">
+      <c r="S4" s="6">
         <v>2014</v>
       </c>
-      <c r="T4" s="8">
+      <c r="T4" s="6">
         <v>2015</v>
       </c>
-      <c r="U4" s="9">
+      <c r="U4" s="7">
         <v>2016</v>
       </c>
-      <c r="V4" s="10">
+      <c r="V4" s="8">
         <v>2017</v>
       </c>
-      <c r="W4" s="8">
+      <c r="W4" s="6">
         <v>2018</v>
       </c>
-      <c r="X4" s="9">
+      <c r="X4" s="7">
         <v>2019</v>
       </c>
-      <c r="Y4" s="11">
+      <c r="Y4" s="9">
         <v>2020</v>
       </c>
-      <c r="Z4" s="11">
+      <c r="Z4" s="9">
         <v>2021</v>
       </c>
-      <c r="AA4" s="10">
+      <c r="AA4" s="8">
         <v>2022</v>
       </c>
-      <c r="AB4" s="10">
+      <c r="AB4" s="8">
         <v>2023</v>
       </c>
-      <c r="AC4" s="10">
+      <c r="AC4" s="8">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="3" t="s">
+      <c r="AD4" s="8">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:31" s="1" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="N5" s="12">
+      <c r="N5" s="10">
         <v>5273</v>
       </c>
-      <c r="O5" s="12">
+      <c r="O5" s="10">
         <v>5667</v>
       </c>
-      <c r="P5" s="12">
+      <c r="P5" s="10">
         <v>5971</v>
       </c>
-      <c r="Q5" s="12">
+      <c r="Q5" s="10">
         <v>6450</v>
       </c>
-      <c r="R5" s="12">
+      <c r="R5" s="10">
         <v>6527</v>
       </c>
-      <c r="S5" s="12">
+      <c r="S5" s="10">
         <v>5661</v>
       </c>
-      <c r="T5" s="12">
+      <c r="T5" s="10">
         <v>5332</v>
       </c>
-      <c r="U5" s="12">
+      <c r="U5" s="10">
         <v>5007</v>
       </c>
-      <c r="V5" s="12">
+      <c r="V5" s="10">
         <v>4786</v>
       </c>
-      <c r="W5" s="12">
+      <c r="W5" s="10">
         <v>4628</v>
       </c>
-      <c r="X5" s="12">
+      <c r="X5" s="10">
         <v>4728</v>
       </c>
-      <c r="Y5" s="12">
+      <c r="Y5" s="10">
         <v>4198</v>
       </c>
-      <c r="Z5" s="12">
+      <c r="Z5" s="10">
         <v>4353</v>
       </c>
-      <c r="AA5" s="12">
+      <c r="AA5" s="10">
         <v>4483</v>
       </c>
-      <c r="AB5" s="12">
+      <c r="AB5" s="10">
         <v>4320</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="AC5" s="10">
+        <v>4191</v>
+      </c>
+      <c r="AD5" s="10">
+        <v>3881</v>
+      </c>
+    </row>
+    <row r="6" spans="1:31" s="1" customFormat="1">
+      <c r="A6" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="N6" s="12">
+      <c r="N6" s="10">
         <v>1482</v>
       </c>
-      <c r="O6" s="12">
+      <c r="O6" s="10">
         <v>1589</v>
       </c>
-      <c r="P6" s="12">
+      <c r="P6" s="10">
         <v>1735</v>
       </c>
-      <c r="Q6" s="12">
+      <c r="Q6" s="10">
         <v>1782</v>
       </c>
-      <c r="R6" s="12">
+      <c r="R6" s="10">
         <v>1739</v>
       </c>
-      <c r="S6" s="12">
+      <c r="S6" s="10">
         <v>1644</v>
       </c>
-      <c r="T6" s="12">
+      <c r="T6" s="10">
         <v>1526</v>
       </c>
-      <c r="U6" s="12">
+      <c r="U6" s="10">
         <v>1437</v>
       </c>
-      <c r="V6" s="12">
+      <c r="V6" s="10">
         <v>1384</v>
       </c>
-      <c r="W6" s="12">
+      <c r="W6" s="10">
         <v>1474</v>
       </c>
-      <c r="X6" s="12">
+      <c r="X6" s="10">
         <v>1527</v>
       </c>
-      <c r="Y6" s="12">
+      <c r="Y6" s="10">
         <v>1289</v>
       </c>
-      <c r="Z6" s="12">
+      <c r="Z6" s="10">
         <v>1377</v>
       </c>
-      <c r="AA6" s="12">
+      <c r="AA6" s="10">
         <v>1408</v>
       </c>
-      <c r="AB6" s="12">
+      <c r="AB6" s="10">
         <v>1333</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="AC6" s="10">
+        <v>1395</v>
+      </c>
+      <c r="AD6" s="10">
+        <v>1325</v>
+      </c>
+    </row>
+    <row r="7" spans="1:31" s="1" customFormat="1">
+      <c r="A7" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="N7" s="12">
+      <c r="N7" s="10">
         <v>177</v>
       </c>
-      <c r="O7" s="12">
+      <c r="O7" s="10">
         <v>199</v>
       </c>
-      <c r="P7" s="12">
+      <c r="P7" s="10">
         <v>224</v>
       </c>
-      <c r="Q7" s="12">
+      <c r="Q7" s="10">
         <v>246</v>
       </c>
-      <c r="R7" s="12">
+      <c r="R7" s="10">
         <v>254</v>
       </c>
-      <c r="S7" s="12">
+      <c r="S7" s="10">
         <v>199</v>
       </c>
-      <c r="T7" s="12">
+      <c r="T7" s="10">
         <v>212</v>
       </c>
-      <c r="U7" s="12">
+      <c r="U7" s="10">
         <v>219</v>
       </c>
-      <c r="V7" s="12">
+      <c r="V7" s="10">
         <v>192</v>
       </c>
-      <c r="W7" s="12">
+      <c r="W7" s="10">
         <v>207</v>
       </c>
-      <c r="X7" s="12">
+      <c r="X7" s="10">
         <v>198</v>
       </c>
-      <c r="Y7" s="12">
+      <c r="Y7" s="10">
         <v>171</v>
       </c>
-      <c r="Z7" s="12">
+      <c r="Z7" s="10">
         <v>161</v>
       </c>
-      <c r="AA7" s="12">
+      <c r="AA7" s="10">
         <v>202</v>
       </c>
-      <c r="AB7" s="12">
+      <c r="AB7" s="10">
         <v>162</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="AC7" s="10">
+        <v>169</v>
+      </c>
+      <c r="AD7" s="10">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="8" spans="1:31" s="1" customFormat="1">
+      <c r="A8" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="N8" s="12">
+      <c r="N8" s="10">
         <v>335</v>
       </c>
-      <c r="O8" s="12">
+      <c r="O8" s="10">
         <v>305</v>
       </c>
-      <c r="P8" s="12">
+      <c r="P8" s="10">
         <v>320</v>
       </c>
-      <c r="Q8" s="12">
+      <c r="Q8" s="10">
         <v>361</v>
       </c>
-      <c r="R8" s="12">
+      <c r="R8" s="10">
         <v>382</v>
       </c>
-      <c r="S8" s="12">
+      <c r="S8" s="10">
         <v>339</v>
       </c>
-      <c r="T8" s="12">
+      <c r="T8" s="10">
         <v>277</v>
       </c>
-      <c r="U8" s="12">
+      <c r="U8" s="10">
         <v>277</v>
       </c>
-      <c r="V8" s="12">
+      <c r="V8" s="10">
         <v>266</v>
       </c>
-      <c r="W8" s="12">
+      <c r="W8" s="10">
         <v>261</v>
       </c>
-      <c r="X8" s="12">
+      <c r="X8" s="10">
         <v>192</v>
       </c>
-      <c r="Y8" s="12">
+      <c r="Y8" s="10">
         <v>191</v>
       </c>
-      <c r="Z8" s="12">
+      <c r="Z8" s="10">
         <v>170</v>
       </c>
-      <c r="AA8" s="12">
+      <c r="AA8" s="10">
         <v>211</v>
       </c>
-      <c r="AB8" s="12">
+      <c r="AB8" s="10">
         <v>200</v>
       </c>
+      <c r="AC8" s="10">
+        <v>166</v>
+      </c>
+      <c r="AD8" s="10">
+        <v>138</v>
+      </c>
     </row>
     <row r="9" spans="1:31">
-      <c r="A9" s="3" t="s">
+      <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="N9" s="12">
+      <c r="N9" s="10">
         <v>530</v>
       </c>
-      <c r="O9" s="12">
+      <c r="O9" s="10">
         <v>659</v>
       </c>
-      <c r="P9" s="12">
+      <c r="P9" s="10">
         <v>610</v>
       </c>
-      <c r="Q9" s="12">
+      <c r="Q9" s="10">
         <v>655</v>
       </c>
-      <c r="R9" s="12">
+      <c r="R9" s="10">
         <v>699</v>
       </c>
-      <c r="S9" s="12">
+      <c r="S9" s="10">
         <v>546</v>
       </c>
-      <c r="T9" s="12">
+      <c r="T9" s="10">
         <v>517</v>
       </c>
-      <c r="U9" s="12">
+      <c r="U9" s="10">
         <v>436</v>
       </c>
-      <c r="V9" s="12">
+      <c r="V9" s="10">
         <v>454</v>
       </c>
-      <c r="W9" s="12">
+      <c r="W9" s="10">
         <v>411</v>
       </c>
-      <c r="X9" s="12">
+      <c r="X9" s="10">
         <v>433</v>
       </c>
-      <c r="Y9" s="12">
+      <c r="Y9" s="10">
         <v>414</v>
       </c>
-      <c r="Z9" s="12">
+      <c r="Z9" s="10">
         <v>411</v>
       </c>
-      <c r="AA9" s="12">
+      <c r="AA9" s="10">
         <v>349</v>
       </c>
-      <c r="AB9" s="12">
+      <c r="AB9" s="10">
         <v>393</v>
       </c>
+      <c r="AC9" s="10">
+        <v>357</v>
+      </c>
+      <c r="AD9" s="10">
+        <v>321</v>
+      </c>
     </row>
     <row r="10" spans="1:31">
-      <c r="A10" s="3" t="s">
+      <c r="A10" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="N10" s="12">
+      <c r="N10" s="10">
         <v>394</v>
       </c>
-      <c r="O10" s="12">
+      <c r="O10" s="10">
         <v>408</v>
       </c>
-      <c r="P10" s="12">
+      <c r="P10" s="10">
         <v>447</v>
       </c>
-      <c r="Q10" s="12">
+      <c r="Q10" s="10">
         <v>448</v>
       </c>
-      <c r="R10" s="12">
+      <c r="R10" s="10">
         <v>520</v>
       </c>
-      <c r="S10" s="12">
+      <c r="S10" s="10">
         <v>458</v>
       </c>
-      <c r="T10" s="12">
+      <c r="T10" s="10">
         <v>402</v>
       </c>
-      <c r="U10" s="12">
+      <c r="U10" s="10">
         <v>362</v>
       </c>
-      <c r="V10" s="12">
+      <c r="V10" s="10">
         <v>340</v>
       </c>
-      <c r="W10" s="12">
+      <c r="W10" s="10">
         <v>314</v>
       </c>
-      <c r="X10" s="12">
+      <c r="X10" s="10">
         <v>336</v>
       </c>
-      <c r="Y10" s="12">
+      <c r="Y10" s="10">
         <v>298</v>
       </c>
-      <c r="Z10" s="12">
+      <c r="Z10" s="10">
         <v>330</v>
       </c>
-      <c r="AA10" s="12">
+      <c r="AA10" s="10">
         <v>357</v>
       </c>
-      <c r="AB10" s="12">
+      <c r="AB10" s="10">
         <v>296</v>
       </c>
+      <c r="AC10" s="10">
+        <v>252</v>
+      </c>
+      <c r="AD10" s="10">
+        <v>248</v>
+      </c>
     </row>
     <row r="11" spans="1:31">
-      <c r="A11" s="3" t="s">
+      <c r="A11" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="N11" s="12">
+      <c r="N11" s="10">
         <v>391</v>
       </c>
-      <c r="O11" s="12">
+      <c r="O11" s="10">
         <v>381</v>
       </c>
-      <c r="P11" s="12">
+      <c r="P11" s="10">
         <v>378</v>
       </c>
-      <c r="Q11" s="12">
+      <c r="Q11" s="10">
         <v>441</v>
       </c>
-      <c r="R11" s="12">
+      <c r="R11" s="10">
         <v>479</v>
       </c>
-      <c r="S11" s="12">
+      <c r="S11" s="10">
         <v>384</v>
       </c>
-      <c r="T11" s="12">
+      <c r="T11" s="10">
         <v>341</v>
       </c>
-      <c r="U11" s="12">
+      <c r="U11" s="10">
         <v>390</v>
       </c>
-      <c r="V11" s="12">
+      <c r="V11" s="10">
         <v>310</v>
       </c>
-      <c r="W11" s="12">
+      <c r="W11" s="10">
         <v>271</v>
       </c>
-      <c r="X11" s="12">
+      <c r="X11" s="10">
         <v>283</v>
       </c>
-      <c r="Y11" s="12">
+      <c r="Y11" s="10">
         <v>264</v>
       </c>
-      <c r="Z11" s="12">
+      <c r="Z11" s="10">
         <v>256</v>
       </c>
-      <c r="AA11" s="12">
+      <c r="AA11" s="10">
         <v>255</v>
       </c>
-      <c r="AB11" s="12">
+      <c r="AB11" s="10">
         <v>237</v>
       </c>
+      <c r="AC11" s="10">
+        <v>270</v>
+      </c>
+      <c r="AD11" s="10">
+        <v>222</v>
+      </c>
     </row>
     <row r="12" spans="1:31">
-      <c r="A12" s="3" t="s">
+      <c r="A12" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="N12" s="12">
+      <c r="N12" s="10">
         <v>261</v>
       </c>
-      <c r="O12" s="12">
+      <c r="O12" s="10">
         <v>301</v>
       </c>
-      <c r="P12" s="12">
+      <c r="P12" s="10">
         <v>343</v>
       </c>
-      <c r="Q12" s="12">
+      <c r="Q12" s="10">
         <v>340</v>
       </c>
-      <c r="R12" s="12">
+      <c r="R12" s="10">
         <v>370</v>
       </c>
-      <c r="S12" s="12">
+      <c r="S12" s="10">
         <v>279</v>
       </c>
-      <c r="T12" s="12">
+      <c r="T12" s="10">
         <v>302</v>
       </c>
-      <c r="U12" s="12">
+      <c r="U12" s="10">
         <v>283</v>
       </c>
-      <c r="V12" s="12">
+      <c r="V12" s="10">
         <v>253</v>
       </c>
-      <c r="W12" s="12">
+      <c r="W12" s="10">
         <v>259</v>
       </c>
-      <c r="X12" s="12">
+      <c r="X12" s="10">
         <v>249</v>
       </c>
-      <c r="Y12" s="12">
+      <c r="Y12" s="10">
         <v>225</v>
       </c>
-      <c r="Z12" s="12">
+      <c r="Z12" s="10">
         <v>211</v>
       </c>
-      <c r="AA12" s="12">
+      <c r="AA12" s="10">
         <v>229</v>
       </c>
-      <c r="AB12" s="12">
+      <c r="AB12" s="10">
         <v>229</v>
       </c>
+      <c r="AC12" s="10">
+        <v>228</v>
+      </c>
+      <c r="AD12" s="10">
+        <v>195</v>
+      </c>
     </row>
     <row r="13" spans="1:31">
-      <c r="A13" s="3" t="s">
+      <c r="A13" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="N13" s="12">
+      <c r="N13" s="10">
         <v>303</v>
       </c>
-      <c r="O13" s="12">
+      <c r="O13" s="10">
         <v>313</v>
       </c>
-      <c r="P13" s="12">
+      <c r="P13" s="10">
         <v>336</v>
       </c>
-      <c r="Q13" s="12">
+      <c r="Q13" s="10">
         <v>395</v>
       </c>
-      <c r="R13" s="12">
+      <c r="R13" s="10">
         <v>396</v>
       </c>
-      <c r="S13" s="12">
+      <c r="S13" s="10">
         <v>335</v>
       </c>
-      <c r="T13" s="12">
+      <c r="T13" s="10">
         <v>319</v>
       </c>
-      <c r="U13" s="12">
+      <c r="U13" s="10">
         <v>265</v>
       </c>
-      <c r="V13" s="12">
+      <c r="V13" s="10">
         <v>321</v>
       </c>
-      <c r="W13" s="12">
+      <c r="W13" s="10">
         <v>281</v>
       </c>
-      <c r="X13" s="12">
+      <c r="X13" s="10">
         <v>247</v>
       </c>
-      <c r="Y13" s="12">
+      <c r="Y13" s="10">
         <v>220</v>
       </c>
-      <c r="Z13" s="12">
+      <c r="Z13" s="10">
         <v>246</v>
       </c>
-      <c r="AA13" s="12">
+      <c r="AA13" s="10">
         <v>280</v>
       </c>
-      <c r="AB13" s="12">
+      <c r="AB13" s="10">
         <v>265</v>
       </c>
+      <c r="AC13" s="10">
+        <v>254</v>
+      </c>
+      <c r="AD13" s="10">
+        <v>212</v>
+      </c>
     </row>
     <row r="14" spans="1:31">
-      <c r="A14" s="3" t="s">
+      <c r="A14" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="N14" s="12">
+      <c r="N14" s="10">
         <v>1067</v>
       </c>
-      <c r="O14" s="12">
+      <c r="O14" s="10">
         <v>1152</v>
       </c>
-      <c r="P14" s="12">
+      <c r="P14" s="10">
         <v>1249</v>
       </c>
-      <c r="Q14" s="12">
+      <c r="Q14" s="10">
         <v>1445</v>
       </c>
-      <c r="R14" s="12">
+      <c r="R14" s="10">
         <v>1314</v>
       </c>
-      <c r="S14" s="12">
+      <c r="S14" s="10">
         <v>1193</v>
       </c>
-      <c r="T14" s="12">
+      <c r="T14" s="10">
         <v>1139</v>
       </c>
-      <c r="U14" s="12">
+      <c r="U14" s="10">
         <v>1064</v>
       </c>
-      <c r="V14" s="12">
+      <c r="V14" s="10">
         <v>1000</v>
       </c>
-      <c r="W14" s="12">
+      <c r="W14" s="10">
         <v>929</v>
       </c>
-      <c r="X14" s="12">
+      <c r="X14" s="10">
         <v>1024</v>
       </c>
-      <c r="Y14" s="12">
+      <c r="Y14" s="10">
         <v>895</v>
       </c>
-      <c r="Z14" s="12">
+      <c r="Z14" s="10">
         <v>957</v>
       </c>
-      <c r="AA14" s="12">
+      <c r="AA14" s="10">
         <v>951</v>
       </c>
-      <c r="AB14" s="12">
+      <c r="AB14" s="10">
         <v>980</v>
       </c>
+      <c r="AC14" s="10">
+        <v>890</v>
+      </c>
+      <c r="AD14" s="10">
+        <v>833</v>
+      </c>
     </row>
     <row r="15" spans="1:31">
-      <c r="A15" s="4" t="s">
+      <c r="A15" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="N15" s="13">
+      <c r="N15" s="11">
         <v>333</v>
       </c>
-      <c r="O15" s="13">
+      <c r="O15" s="11">
         <v>360</v>
       </c>
-      <c r="P15" s="13">
+      <c r="P15" s="11">
         <v>329</v>
       </c>
-      <c r="Q15" s="13">
+      <c r="Q15" s="11">
         <v>337</v>
       </c>
-      <c r="R15" s="13">
+      <c r="R15" s="11">
         <v>374</v>
       </c>
-      <c r="S15" s="13">
+      <c r="S15" s="11">
         <v>284</v>
       </c>
-      <c r="T15" s="13">
+      <c r="T15" s="11">
         <v>297</v>
       </c>
-      <c r="U15" s="13">
+      <c r="U15" s="11">
         <v>274</v>
       </c>
-      <c r="V15" s="13">
+      <c r="V15" s="11">
         <v>266</v>
       </c>
-      <c r="W15" s="13">
+      <c r="W15" s="11">
         <v>221</v>
       </c>
-      <c r="X15" s="13">
+      <c r="X15" s="11">
         <v>239</v>
       </c>
-      <c r="Y15" s="13">
+      <c r="Y15" s="11">
         <v>231</v>
       </c>
-      <c r="Z15" s="13">
+      <c r="Z15" s="11">
         <v>234</v>
       </c>
-      <c r="AA15" s="13">
+      <c r="AA15" s="11">
         <v>241</v>
       </c>
-      <c r="AB15" s="13">
+      <c r="AB15" s="11">
         <v>225</v>
+      </c>
+      <c r="AC15" s="11">
+        <v>210</v>
+      </c>
+      <c r="AD15" s="11">
+        <v>220</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:AE2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AC16"/>
+  <dimension ref="A1:AD14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A4" sqref="A4:XFD18"/>
+      <selection activeCell="V28" sqref="V28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="25" max="25" width="8.42578125" customWidth="1"/>
     <col min="27" max="27" width="9.5703125" customWidth="1"/>
     <col min="37" max="37" width="8.42578125" customWidth="1"/>
     <col min="39" max="39" width="9.5703125" customWidth="1"/>
     <col min="43" max="43" width="10" customWidth="1"/>
     <col min="49" max="49" width="8.42578125" customWidth="1"/>
     <col min="51" max="51" width="9.5703125" customWidth="1"/>
     <col min="55" max="55" width="10" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29" s="2" customFormat="1" ht="11.25"/>
-[...1 lines deleted...]
-      <c r="A2" s="7" t="s">
+    <row r="1" spans="1:30" s="1" customFormat="1" ht="12.75">
+      <c r="A1" s="21" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="7"/>
-[...32 lines deleted...]
-      <c r="AC4" s="5" t="s">
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
+      <c r="N1" s="21"/>
+      <c r="O1" s="21"/>
+      <c r="P1" s="21"/>
+      <c r="Q1" s="21"/>
+      <c r="R1" s="21"/>
+      <c r="S1" s="21"/>
+      <c r="T1" s="21"/>
+      <c r="U1" s="21"/>
+      <c r="V1" s="21"/>
+      <c r="W1" s="21"/>
+      <c r="X1" s="21"/>
+      <c r="Y1" s="21"/>
+      <c r="Z1" s="21"/>
+      <c r="AA1" s="21"/>
+      <c r="AB1" s="21"/>
+      <c r="AC1" s="21"/>
+    </row>
+    <row r="2" spans="1:30" s="1" customFormat="1" ht="11.25">
+      <c r="AC2" s="4"/>
+      <c r="AD2" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:29" s="2" customFormat="1" ht="12">
-[...1 lines deleted...]
-      <c r="N5" s="8">
+    <row r="3" spans="1:30" s="1" customFormat="1" ht="12">
+      <c r="A3" s="12"/>
+      <c r="N3" s="6">
         <v>2009</v>
       </c>
-      <c r="O5" s="8">
+      <c r="O3" s="6">
         <v>2010</v>
       </c>
-      <c r="P5" s="8">
+      <c r="P3" s="6">
         <v>2011</v>
       </c>
-      <c r="Q5" s="8">
+      <c r="Q3" s="6">
         <v>2012</v>
       </c>
-      <c r="R5" s="8">
+      <c r="R3" s="6">
         <v>2013</v>
       </c>
-      <c r="S5" s="8">
+      <c r="S3" s="6">
         <v>2014</v>
       </c>
-      <c r="T5" s="8">
+      <c r="T3" s="6">
         <v>2015</v>
       </c>
-      <c r="U5" s="9">
+      <c r="U3" s="7">
         <v>2016</v>
       </c>
-      <c r="V5" s="10">
+      <c r="V3" s="8">
         <v>2017</v>
       </c>
-      <c r="W5" s="8">
+      <c r="W3" s="6">
         <v>2018</v>
       </c>
-      <c r="X5" s="9">
+      <c r="X3" s="7">
         <v>2019</v>
       </c>
-      <c r="Y5" s="11">
+      <c r="Y3" s="9">
         <v>2020</v>
       </c>
-      <c r="Z5" s="11">
+      <c r="Z3" s="9">
         <v>2021</v>
       </c>
-      <c r="AA5" s="10">
+      <c r="AA3" s="8">
         <v>2022</v>
       </c>
-      <c r="AB5" s="10">
+      <c r="AB3" s="8">
         <v>2023</v>
       </c>
-      <c r="AC5" s="10">
+      <c r="AC3" s="8">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="AD3" s="8">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30" s="1" customFormat="1">
+      <c r="A4" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="N6" s="15">
+      <c r="N4" s="13">
         <v>8.4700000000000006</v>
       </c>
-      <c r="O6" s="15">
+      <c r="O4" s="13">
         <v>9.01</v>
       </c>
-      <c r="P6" s="15">
+      <c r="P4" s="13">
         <v>9.4</v>
       </c>
-      <c r="Q6" s="15">
+      <c r="Q4" s="13">
         <v>10.07</v>
       </c>
-      <c r="R6" s="15">
+      <c r="R4" s="13">
         <v>10.09</v>
       </c>
-      <c r="S6" s="15">
+      <c r="S4" s="13">
         <v>8.66</v>
       </c>
-      <c r="T6" s="15">
+      <c r="T4" s="13">
         <v>8.09</v>
       </c>
-      <c r="U6" s="15">
+      <c r="U4" s="13">
         <v>7.56</v>
       </c>
-      <c r="V6" s="15">
+      <c r="V4" s="13">
         <v>7.21</v>
       </c>
-      <c r="W6" s="15">
+      <c r="W4" s="13">
         <v>6.98</v>
       </c>
-      <c r="X6" s="15">
+      <c r="X4" s="13">
         <v>7.14</v>
       </c>
-      <c r="Y6" s="15">
+      <c r="Y4" s="13">
         <v>6.34</v>
       </c>
-      <c r="Z6" s="15">
+      <c r="Z4" s="13">
         <v>6.56</v>
       </c>
-      <c r="AA6" s="15">
+      <c r="AA4" s="13">
         <v>6.42</v>
       </c>
-      <c r="AB6" s="15">
+      <c r="AB4" s="13">
         <v>6.19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="AC4" s="22">
+        <v>6.02</v>
+      </c>
+      <c r="AD4" s="22">
+        <v>5.62</v>
+      </c>
+    </row>
+    <row r="5" spans="1:30" s="1" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="N7" s="15">
+      <c r="N5" s="13">
         <v>10.029999999999999</v>
       </c>
-      <c r="O7" s="15">
+      <c r="O5" s="13">
         <v>10.58</v>
       </c>
-      <c r="P7" s="15">
+      <c r="P5" s="13">
         <v>11.37</v>
       </c>
-      <c r="Q7" s="15">
+      <c r="Q5" s="13">
         <v>11.49</v>
       </c>
-      <c r="R7" s="15">
+      <c r="R5" s="13">
         <v>11.02</v>
       </c>
-      <c r="S7" s="15">
+      <c r="S5" s="13">
         <v>10.220000000000001</v>
       </c>
-      <c r="T7" s="15">
+      <c r="T5" s="13">
         <v>9.3000000000000007</v>
       </c>
-      <c r="U7" s="15">
+      <c r="U5" s="13">
         <v>8.59</v>
       </c>
-      <c r="V7" s="15">
+      <c r="V5" s="13">
         <v>8.14</v>
       </c>
-      <c r="W7" s="15">
+      <c r="W5" s="13">
         <v>8.61</v>
       </c>
-      <c r="X7" s="15">
+      <c r="X5" s="13">
         <v>8.86</v>
       </c>
-      <c r="Y7" s="15">
+      <c r="Y5" s="13">
         <v>7.35</v>
       </c>
-      <c r="Z7" s="15">
+      <c r="Z5" s="13">
         <v>7.7</v>
       </c>
-      <c r="AA7" s="15">
+      <c r="AA5" s="13">
         <v>7.03</v>
       </c>
-      <c r="AB7" s="15">
+      <c r="AB5" s="13">
         <v>6.57</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="AC5" s="22">
+        <v>6.78</v>
+      </c>
+      <c r="AD5" s="22">
+        <v>6.34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:30" s="1" customFormat="1">
+      <c r="A6" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="N8" s="15">
+      <c r="N6" s="13">
         <v>6.47</v>
       </c>
-      <c r="O8" s="15">
+      <c r="O6" s="13">
         <v>7.14</v>
       </c>
-      <c r="P8" s="15">
+      <c r="P6" s="13">
         <v>7.84</v>
       </c>
-      <c r="Q8" s="15">
+      <c r="Q6" s="13">
         <v>8.34</v>
       </c>
-      <c r="R8" s="15">
+      <c r="R6" s="13">
         <v>8.34</v>
       </c>
-      <c r="S8" s="15">
+      <c r="S6" s="13">
         <v>6.36</v>
       </c>
-      <c r="T8" s="15">
+      <c r="T6" s="13">
         <v>6.61</v>
       </c>
-      <c r="U8" s="15">
+      <c r="U6" s="13">
         <v>6.72</v>
       </c>
-      <c r="V8" s="15">
+      <c r="V6" s="13">
         <v>5.85</v>
       </c>
-      <c r="W8" s="15">
+      <c r="W6" s="13">
         <v>6.27</v>
       </c>
-      <c r="X8" s="15">
+      <c r="X6" s="13">
         <v>5.95</v>
       </c>
-      <c r="Y8" s="15">
+      <c r="Y6" s="13">
         <v>5.1100000000000003</v>
       </c>
-      <c r="Z8" s="15">
+      <c r="Z6" s="13">
         <v>4.82</v>
       </c>
-      <c r="AA8" s="15">
+      <c r="AA6" s="13">
         <v>6.44</v>
       </c>
-      <c r="AB8" s="15">
+      <c r="AB6" s="13">
         <v>5.19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="3" t="s">
+      <c r="AC6" s="22">
+        <v>5.46</v>
+      </c>
+      <c r="AD6" s="22">
+        <v>5.45</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30" s="1" customFormat="1">
+      <c r="A7" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="N9" s="15">
+      <c r="N7" s="13">
         <v>8.61</v>
       </c>
-      <c r="O9" s="15">
+      <c r="O7" s="13">
         <v>7.77</v>
       </c>
-      <c r="P9" s="15">
+      <c r="P7" s="13">
         <v>8.08</v>
       </c>
-      <c r="Q9" s="15">
+      <c r="Q7" s="13">
         <v>9.0399999999999991</v>
       </c>
-      <c r="R9" s="15">
+      <c r="R7" s="13">
         <v>9.4700000000000006</v>
       </c>
-      <c r="S9" s="15">
+      <c r="S7" s="13">
         <v>8.36</v>
       </c>
-      <c r="T9" s="15">
+      <c r="T7" s="13">
         <v>6.83</v>
       </c>
-      <c r="U9" s="15">
+      <c r="U7" s="13">
         <v>6.86</v>
       </c>
-      <c r="V9" s="15">
+      <c r="V7" s="13">
         <v>6.64</v>
       </c>
-      <c r="W9" s="15">
+      <c r="W7" s="13">
         <v>6.56</v>
       </c>
-      <c r="X9" s="15">
+      <c r="X7" s="13">
         <v>4.92</v>
       </c>
-      <c r="Y9" s="15">
+      <c r="Y7" s="13">
         <v>4.99</v>
       </c>
-      <c r="Z9" s="15">
+      <c r="Z7" s="13">
         <v>4.49</v>
       </c>
-      <c r="AA9" s="15">
+      <c r="AA7" s="13">
         <v>5.62</v>
       </c>
-      <c r="AB9" s="15">
+      <c r="AB7" s="13">
         <v>5.42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="3" t="s">
+      <c r="AC7" s="22">
+        <v>4.62</v>
+      </c>
+      <c r="AD7" s="22">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
+      <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="N10" s="15">
+      <c r="N8" s="13">
         <v>7.63</v>
       </c>
-      <c r="O10" s="15">
+      <c r="O8" s="13">
         <v>9.43</v>
       </c>
-      <c r="P10" s="15">
+      <c r="P8" s="13">
         <v>8.6999999999999993</v>
       </c>
-      <c r="Q10" s="15">
+      <c r="Q8" s="13">
         <v>9.32</v>
       </c>
-      <c r="R10" s="15">
+      <c r="R8" s="13">
         <v>9.9499999999999993</v>
       </c>
-      <c r="S10" s="15">
+      <c r="S8" s="13">
         <v>7.74</v>
       </c>
-      <c r="T10" s="15">
+      <c r="T8" s="13">
         <v>7.31</v>
       </c>
-      <c r="U10" s="15">
+      <c r="U8" s="13">
         <v>6.2</v>
       </c>
-      <c r="V10" s="15">
+      <c r="V8" s="13">
         <v>6.5</v>
       </c>
-      <c r="W10" s="15">
+      <c r="W8" s="13">
         <v>5.9</v>
       </c>
-      <c r="X10" s="15">
+      <c r="X8" s="13">
         <v>6.26</v>
       </c>
-      <c r="Y10" s="15">
+      <c r="Y8" s="13">
         <v>6.04</v>
       </c>
-      <c r="Z10" s="15">
+      <c r="Z8" s="13">
         <v>6.02</v>
       </c>
-      <c r="AA10" s="15">
+      <c r="AA8" s="13">
         <v>4.62</v>
       </c>
-      <c r="AB10" s="15">
+      <c r="AB8" s="13">
         <v>5.24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="3" t="s">
+      <c r="AC8" s="22">
+        <v>4.82</v>
+      </c>
+      <c r="AD8" s="22">
+        <v>4.42</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30">
+      <c r="A9" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="N11" s="15">
+      <c r="N9" s="13">
         <v>7.86</v>
       </c>
-      <c r="O11" s="15">
+      <c r="O9" s="13">
         <v>8.11</v>
       </c>
-      <c r="P11" s="15">
+      <c r="P9" s="13">
         <v>8.8800000000000008</v>
       </c>
-      <c r="Q11" s="15">
+      <c r="Q9" s="13">
         <v>8.9600000000000009</v>
       </c>
-      <c r="R11" s="15">
+      <c r="R9" s="13">
         <v>10.48</v>
       </c>
-      <c r="S11" s="15">
+      <c r="S9" s="13">
         <v>9.31</v>
       </c>
-      <c r="T11" s="15">
+      <c r="T9" s="13">
         <v>8.31</v>
       </c>
-      <c r="U11" s="15">
+      <c r="U9" s="13">
         <v>7.6</v>
       </c>
-      <c r="V11" s="15">
+      <c r="V9" s="13">
         <v>7.22</v>
       </c>
-      <c r="W11" s="15">
+      <c r="W9" s="13">
         <v>6.72</v>
       </c>
-      <c r="X11" s="15">
+      <c r="X9" s="13">
         <v>7.28</v>
       </c>
-      <c r="Y11" s="15">
+      <c r="Y9" s="13">
         <v>6.55</v>
       </c>
-      <c r="Z11" s="15">
+      <c r="Z9" s="13">
         <v>7.3</v>
       </c>
-      <c r="AA11" s="15">
+      <c r="AA9" s="13">
         <v>6.79</v>
       </c>
-      <c r="AB11" s="15">
+      <c r="AB9" s="13">
         <v>5.67</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="3" t="s">
+      <c r="AC9" s="22">
+        <v>4.8899999999999997</v>
+      </c>
+      <c r="AD9" s="22">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
+      <c r="A10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="N12" s="15">
+      <c r="N10" s="13">
         <v>8.14</v>
       </c>
-      <c r="O12" s="15">
+      <c r="O10" s="13">
         <v>7.87</v>
       </c>
-      <c r="P12" s="15">
+      <c r="P10" s="13">
         <v>7.74</v>
       </c>
-      <c r="Q12" s="15">
+      <c r="Q10" s="13">
         <v>8.9499999999999993</v>
       </c>
-      <c r="R12" s="15">
+      <c r="R10" s="13">
         <v>9.67</v>
       </c>
-      <c r="S12" s="15">
+      <c r="S10" s="13">
         <v>7.73</v>
       </c>
-      <c r="T12" s="15">
+      <c r="T10" s="13">
         <v>6.83</v>
       </c>
-      <c r="U12" s="15">
+      <c r="U10" s="13">
         <v>7.81</v>
       </c>
-      <c r="V12" s="15">
+      <c r="V10" s="13">
         <v>6.27</v>
       </c>
-      <c r="W12" s="15">
+      <c r="W10" s="13">
         <v>5.54</v>
       </c>
-      <c r="X12" s="15">
+      <c r="X10" s="13">
         <v>5.85</v>
       </c>
-      <c r="Y12" s="15">
+      <c r="Y10" s="13">
         <v>5.53</v>
       </c>
-      <c r="Z12" s="15">
+      <c r="Z10" s="13">
         <v>5.42</v>
       </c>
-      <c r="AA12" s="15">
+      <c r="AA10" s="13">
         <v>5.67</v>
       </c>
-      <c r="AB12" s="15">
+      <c r="AB10" s="13">
         <v>5.37</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="3" t="s">
+      <c r="AC10" s="22">
+        <v>6.29</v>
+      </c>
+      <c r="AD10" s="22">
+        <v>5.35</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
+      <c r="A11" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="N13" s="15">
+      <c r="N11" s="13">
         <v>6.77</v>
       </c>
-      <c r="O13" s="15">
+      <c r="O11" s="13">
         <v>7.71</v>
       </c>
-      <c r="P13" s="15">
+      <c r="P11" s="13">
         <v>8.69</v>
       </c>
-      <c r="Q13" s="15">
+      <c r="Q11" s="13">
         <v>8.59</v>
       </c>
-      <c r="R13" s="15">
+      <c r="R11" s="13">
         <v>9.2899999999999991</v>
       </c>
-      <c r="S13" s="15">
+      <c r="S11" s="13">
         <v>6.92</v>
       </c>
-      <c r="T13" s="15">
+      <c r="T11" s="13">
         <v>7.42</v>
       </c>
-      <c r="U13" s="15">
+      <c r="U11" s="13">
         <v>6.91</v>
       </c>
-      <c r="V13" s="15">
+      <c r="V11" s="13">
         <v>6.14</v>
       </c>
-      <c r="W13" s="15">
+      <c r="W11" s="13">
         <v>6.25</v>
       </c>
-      <c r="X13" s="15">
+      <c r="X11" s="13">
         <v>6.03</v>
       </c>
-      <c r="Y13" s="15">
+      <c r="Y11" s="13">
         <v>5.49</v>
       </c>
-      <c r="Z13" s="15">
+      <c r="Z11" s="13">
         <v>5.15</v>
       </c>
-      <c r="AA13" s="15">
+      <c r="AA11" s="13">
         <v>5.42</v>
       </c>
-      <c r="AB13" s="15">
+      <c r="AB11" s="13">
         <v>5.43</v>
       </c>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AC11" s="22">
+        <v>5.45</v>
+      </c>
+      <c r="AD11" s="22">
+        <v>4.7300000000000004</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30">
+      <c r="A12" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="N12" s="13">
+        <v>6.35</v>
+      </c>
+      <c r="O12" s="13">
+        <v>6.55</v>
+      </c>
+      <c r="P12" s="13">
+        <v>7.04</v>
+      </c>
+      <c r="Q12" s="13">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="R12" s="13">
+        <v>8.2799999999999994</v>
+      </c>
+      <c r="S12" s="13">
+        <v>6.99</v>
+      </c>
+      <c r="T12" s="13">
+        <v>6.65</v>
+      </c>
+      <c r="U12" s="13">
+        <v>5.54</v>
+      </c>
+      <c r="V12" s="13">
+        <v>6.77</v>
+      </c>
+      <c r="W12" s="13">
+        <v>5.98</v>
+      </c>
+      <c r="X12" s="13">
+        <v>5.29</v>
+      </c>
+      <c r="Y12" s="13">
+        <v>4.72</v>
+      </c>
+      <c r="Z12" s="13">
+        <v>5.31</v>
+      </c>
+      <c r="AA12" s="13">
+        <v>6.91</v>
+      </c>
+      <c r="AB12" s="13">
+        <v>6.6</v>
+      </c>
+      <c r="AC12" s="22">
+        <v>6.43</v>
+      </c>
+      <c r="AD12" s="22">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
+      <c r="A13" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="N13" s="13">
+        <v>9.4</v>
+      </c>
+      <c r="O13" s="14">
+        <v>10</v>
+      </c>
+      <c r="P13" s="13">
+        <v>10.7</v>
+      </c>
+      <c r="Q13" s="13">
+        <v>12.18</v>
+      </c>
+      <c r="R13" s="13">
+        <v>10.87</v>
+      </c>
+      <c r="S13" s="13">
+        <v>9.67</v>
+      </c>
+      <c r="T13" s="13">
+        <v>9.1</v>
+      </c>
+      <c r="U13" s="13">
+        <v>8.42</v>
+      </c>
+      <c r="V13" s="13">
+        <v>7.86</v>
+      </c>
+      <c r="W13" s="13">
+        <v>7.24</v>
+      </c>
+      <c r="X13" s="13">
+        <v>7.91</v>
+      </c>
+      <c r="Y13" s="13">
+        <v>6.87</v>
+      </c>
+      <c r="Z13" s="13">
+        <v>7.31</v>
+      </c>
+      <c r="AA13" s="13">
+        <v>7.11</v>
+      </c>
+      <c r="AB13" s="13">
+        <v>7.31</v>
+      </c>
+      <c r="AC13" s="22">
+        <v>6.63</v>
+      </c>
+      <c r="AD13" s="22">
+        <v>6.19</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" s="3" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="N14" s="15">
-        <v>6.35</v>
+        <v>8.1199999999999992</v>
       </c>
       <c r="O14" s="15">
-        <v>6.55</v>
+        <v>8.76</v>
       </c>
       <c r="P14" s="15">
-        <v>7.04</v>
+        <v>8.0299999999999994</v>
       </c>
       <c r="Q14" s="15">
-        <v>8.2799999999999994</v>
+        <v>8.2899999999999991</v>
       </c>
       <c r="R14" s="15">
-        <v>8.2799999999999994</v>
+        <v>9.26</v>
       </c>
       <c r="S14" s="15">
+        <v>7.08</v>
+      </c>
+      <c r="T14" s="15">
+        <v>7.47</v>
+      </c>
+      <c r="U14" s="15">
         <v>6.99</v>
       </c>
-      <c r="T14" s="15">
-[...4 lines deleted...]
-      </c>
       <c r="V14" s="15">
-        <v>6.77</v>
+        <v>6.94</v>
       </c>
       <c r="W14" s="15">
-        <v>5.98</v>
+        <v>5.92</v>
       </c>
       <c r="X14" s="15">
-        <v>5.29</v>
+        <v>6.61</v>
       </c>
       <c r="Y14" s="15">
-        <v>4.72</v>
+        <v>6.56</v>
       </c>
       <c r="Z14" s="15">
-        <v>5.31</v>
+        <v>6.74</v>
       </c>
       <c r="AA14" s="15">
-        <v>6.91</v>
+        <v>6.01</v>
       </c>
       <c r="AB14" s="15">
-        <v>6.6</v>
-[...98 lines deleted...]
-      <c r="AB16" s="17">
         <v>5.67</v>
+      </c>
+      <c r="AC14" s="15">
+        <v>5.36</v>
+      </c>
+      <c r="AD14" s="15">
+        <v>5.74</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:AC2"/>
+    <mergeCell ref="A1:AC1"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AD22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="T40" sqref="T40"/>
+      <selection activeCell="AC29" sqref="AC29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" s="2" customFormat="1" ht="11.25"/>
-[...1 lines deleted...]
-      <c r="A2" s="7" t="s">
+    <row r="1" spans="1:30" s="1" customFormat="1" ht="11.25"/>
+    <row r="2" spans="1:30" s="1" customFormat="1" ht="12.75">
+      <c r="A2" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="7"/>
-[...31 lines deleted...]
-      <c r="AC4" s="6" t="s">
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+      <c r="K2" s="21"/>
+      <c r="L2" s="21"/>
+      <c r="M2" s="21"/>
+      <c r="N2" s="21"/>
+      <c r="O2" s="21"/>
+      <c r="P2" s="21"/>
+      <c r="Q2" s="21"/>
+      <c r="R2" s="21"/>
+      <c r="S2" s="21"/>
+      <c r="T2" s="21"/>
+      <c r="U2" s="21"/>
+      <c r="V2" s="21"/>
+      <c r="W2" s="21"/>
+      <c r="X2" s="21"/>
+      <c r="Y2" s="21"/>
+      <c r="Z2" s="21"/>
+      <c r="AA2" s="21"/>
+      <c r="AB2" s="21"/>
+      <c r="AC2" s="21"/>
+      <c r="AD2" s="21"/>
+    </row>
+    <row r="3" spans="1:30" s="1" customFormat="1" ht="11.25"/>
+    <row r="4" spans="1:30" s="1" customFormat="1" ht="11.25">
+      <c r="AC4" s="5"/>
+      <c r="AD4" s="5" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="5" spans="1:30" s="2" customFormat="1" ht="12">
-[...1 lines deleted...]
-      <c r="N5" s="8">
+    <row r="5" spans="1:30" s="1" customFormat="1" ht="12">
+      <c r="A5" s="12"/>
+      <c r="N5" s="6">
         <v>2009</v>
       </c>
-      <c r="O5" s="8">
+      <c r="O5" s="6">
         <v>2010</v>
       </c>
-      <c r="P5" s="8">
+      <c r="P5" s="6">
         <v>2011</v>
       </c>
-      <c r="Q5" s="8">
+      <c r="Q5" s="6">
         <v>2012</v>
       </c>
-      <c r="R5" s="8">
+      <c r="R5" s="6">
         <v>2013</v>
       </c>
-      <c r="S5" s="8">
+      <c r="S5" s="6">
         <v>2014</v>
       </c>
-      <c r="T5" s="8">
+      <c r="T5" s="6">
         <v>2015</v>
       </c>
-      <c r="U5" s="9">
+      <c r="U5" s="7">
         <v>2016</v>
       </c>
-      <c r="V5" s="10">
+      <c r="V5" s="8">
         <v>2017</v>
       </c>
-      <c r="W5" s="8">
+      <c r="W5" s="6">
         <v>2018</v>
       </c>
-      <c r="X5" s="9">
+      <c r="X5" s="7">
         <v>2019</v>
       </c>
-      <c r="Y5" s="11">
+      <c r="Y5" s="9">
         <v>2020</v>
       </c>
-      <c r="Z5" s="11">
+      <c r="Z5" s="9">
         <v>2021</v>
       </c>
-      <c r="AA5" s="10">
+      <c r="AA5" s="8">
         <v>2022</v>
       </c>
-      <c r="AB5" s="10">
+      <c r="AB5" s="8">
         <v>2023</v>
       </c>
-      <c r="AC5" s="10">
+      <c r="AC5" s="8">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="AD5" s="8">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:30" s="1" customFormat="1" ht="11.25">
+      <c r="A6" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="N6" s="18">
+      <c r="N6" s="16">
         <v>1234</v>
       </c>
-      <c r="O6" s="18">
+      <c r="O6" s="16">
         <v>1455</v>
       </c>
-      <c r="P6" s="18">
+      <c r="P6" s="16">
         <v>1448</v>
       </c>
-      <c r="Q6" s="18">
+      <c r="Q6" s="16">
         <v>1641</v>
       </c>
-      <c r="R6" s="18">
+      <c r="R6" s="16">
         <v>1811</v>
       </c>
-      <c r="S6" s="18">
+      <c r="S6" s="16">
         <v>1851</v>
       </c>
-      <c r="T6" s="18">
+      <c r="T6" s="16">
         <v>1911</v>
       </c>
-      <c r="U6" s="18">
+      <c r="U6" s="16">
         <v>1763</v>
       </c>
-      <c r="V6" s="18">
+      <c r="V6" s="16">
         <v>1908</v>
       </c>
-      <c r="W6" s="18">
+      <c r="W6" s="16">
         <v>1884</v>
       </c>
-      <c r="X6" s="18">
+      <c r="X6" s="16">
         <v>2228</v>
       </c>
-      <c r="Y6" s="18">
+      <c r="Y6" s="16">
         <v>1864</v>
       </c>
-      <c r="Z6" s="18">
+      <c r="Z6" s="16">
         <v>1795</v>
       </c>
-      <c r="AA6" s="18">
+      <c r="AA6" s="16">
         <v>1573</v>
       </c>
-      <c r="AB6" s="18">
+      <c r="AB6" s="16">
         <v>1322</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="AC6" s="23">
+        <v>1272</v>
+      </c>
+      <c r="AD6" s="23">
+        <v>1716</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30" s="1" customFormat="1" ht="11.25">
+      <c r="A7" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="N7" s="18">
+      <c r="N7" s="16">
         <v>498</v>
       </c>
-      <c r="O7" s="18">
+      <c r="O7" s="16">
         <v>563</v>
       </c>
-      <c r="P7" s="18">
+      <c r="P7" s="16">
         <v>542</v>
       </c>
-      <c r="Q7" s="18">
+      <c r="Q7" s="16">
         <v>630</v>
       </c>
-      <c r="R7" s="18">
+      <c r="R7" s="16">
         <v>698</v>
       </c>
-      <c r="S7" s="18">
+      <c r="S7" s="16">
         <v>734</v>
       </c>
-      <c r="T7" s="18">
+      <c r="T7" s="16">
         <v>731</v>
       </c>
-      <c r="U7" s="18">
+      <c r="U7" s="16">
         <v>660</v>
       </c>
-      <c r="V7" s="18">
+      <c r="V7" s="16">
         <v>735</v>
       </c>
-      <c r="W7" s="18">
+      <c r="W7" s="16">
         <v>714</v>
       </c>
-      <c r="X7" s="18">
+      <c r="X7" s="16">
         <v>792</v>
       </c>
-      <c r="Y7" s="18">
+      <c r="Y7" s="16">
         <v>612</v>
       </c>
-      <c r="Z7" s="18">
+      <c r="Z7" s="16">
         <v>618</v>
       </c>
-      <c r="AA7" s="18">
+      <c r="AA7" s="16">
         <v>663</v>
       </c>
-      <c r="AB7" s="18">
+      <c r="AB7" s="16">
         <v>500</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="AC7" s="23">
+        <v>515</v>
+      </c>
+      <c r="AD7" s="23">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30" s="1" customFormat="1" ht="11.25">
+      <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="N8" s="18">
+      <c r="N8" s="16">
         <v>79</v>
       </c>
-      <c r="O8" s="18">
+      <c r="O8" s="16">
         <v>84</v>
       </c>
-      <c r="P8" s="18">
+      <c r="P8" s="16">
         <v>98</v>
       </c>
-      <c r="Q8" s="18">
+      <c r="Q8" s="16">
         <v>95</v>
       </c>
-      <c r="R8" s="18">
+      <c r="R8" s="16">
         <v>93</v>
       </c>
-      <c r="S8" s="18">
+      <c r="S8" s="16">
         <v>103</v>
       </c>
-      <c r="T8" s="18">
+      <c r="T8" s="16">
         <v>128</v>
       </c>
-      <c r="U8" s="18">
+      <c r="U8" s="16">
         <v>115</v>
       </c>
-      <c r="V8" s="18">
+      <c r="V8" s="16">
         <v>116</v>
       </c>
-      <c r="W8" s="18">
+      <c r="W8" s="16">
         <v>108</v>
       </c>
-      <c r="X8" s="18">
+      <c r="X8" s="16">
         <v>131</v>
       </c>
-      <c r="Y8" s="18">
+      <c r="Y8" s="16">
         <v>104</v>
       </c>
-      <c r="Z8" s="18">
+      <c r="Z8" s="16">
         <v>110</v>
       </c>
-      <c r="AA8" s="18">
+      <c r="AA8" s="16">
         <v>119</v>
       </c>
-      <c r="AB8" s="18">
+      <c r="AB8" s="16">
         <v>104</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="3" t="s">
+      <c r="AC8" s="23">
+        <v>83</v>
+      </c>
+      <c r="AD8" s="23">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30" s="1" customFormat="1" ht="11.25">
+      <c r="A9" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="N9" s="18">
+      <c r="N9" s="16">
         <v>51</v>
       </c>
-      <c r="O9" s="18">
+      <c r="O9" s="16">
         <v>50</v>
       </c>
-      <c r="P9" s="18">
+      <c r="P9" s="16">
         <v>48</v>
       </c>
-      <c r="Q9" s="18">
+      <c r="Q9" s="16">
         <v>74</v>
       </c>
-      <c r="R9" s="18">
+      <c r="R9" s="16">
         <v>59</v>
       </c>
-      <c r="S9" s="18">
+      <c r="S9" s="16">
         <v>70</v>
       </c>
-      <c r="T9" s="18">
+      <c r="T9" s="16">
         <v>65</v>
       </c>
-      <c r="U9" s="18">
+      <c r="U9" s="16">
         <v>72</v>
       </c>
-      <c r="V9" s="18">
+      <c r="V9" s="16">
         <v>66</v>
       </c>
-      <c r="W9" s="18">
+      <c r="W9" s="16">
         <v>74</v>
       </c>
-      <c r="X9" s="18">
+      <c r="X9" s="16">
         <v>67</v>
       </c>
-      <c r="Y9" s="18">
+      <c r="Y9" s="16">
         <v>64</v>
       </c>
-      <c r="Z9" s="18">
+      <c r="Z9" s="16">
         <v>75</v>
       </c>
-      <c r="AA9" s="18">
+      <c r="AA9" s="16">
         <v>52</v>
       </c>
-      <c r="AB9" s="18">
+      <c r="AB9" s="16">
         <v>36</v>
       </c>
+      <c r="AC9" s="23">
+        <v>44</v>
+      </c>
+      <c r="AD9" s="23">
+        <v>53</v>
+      </c>
     </row>
     <row r="10" spans="1:30">
-      <c r="A10" s="3" t="s">
+      <c r="A10" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="N10" s="18">
+      <c r="N10" s="16">
         <v>97</v>
       </c>
-      <c r="O10" s="18">
+      <c r="O10" s="16">
         <v>103</v>
       </c>
-      <c r="P10" s="18">
+      <c r="P10" s="16">
         <v>124</v>
       </c>
-      <c r="Q10" s="18">
+      <c r="Q10" s="16">
         <v>141</v>
       </c>
-      <c r="R10" s="18">
+      <c r="R10" s="16">
         <v>157</v>
       </c>
-      <c r="S10" s="18">
+      <c r="S10" s="16">
         <v>151</v>
       </c>
-      <c r="T10" s="18">
+      <c r="T10" s="16">
         <v>147</v>
       </c>
-      <c r="U10" s="18">
+      <c r="U10" s="16">
         <v>152</v>
       </c>
-      <c r="V10" s="18">
+      <c r="V10" s="16">
         <v>117</v>
       </c>
-      <c r="W10" s="18">
+      <c r="W10" s="16">
         <v>118</v>
       </c>
-      <c r="X10" s="18">
+      <c r="X10" s="16">
         <v>149</v>
       </c>
-      <c r="Y10" s="18">
+      <c r="Y10" s="16">
         <v>174</v>
       </c>
-      <c r="Z10" s="18">
+      <c r="Z10" s="16">
         <v>147</v>
       </c>
-      <c r="AA10" s="18">
+      <c r="AA10" s="16">
         <v>123</v>
       </c>
-      <c r="AB10" s="18">
+      <c r="AB10" s="16">
         <v>107</v>
       </c>
+      <c r="AC10" s="23">
+        <v>115</v>
+      </c>
+      <c r="AD10" s="23">
+        <v>102</v>
+      </c>
     </row>
     <row r="11" spans="1:30">
-      <c r="A11" s="3" t="s">
+      <c r="A11" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="N11" s="18">
+      <c r="N11" s="16">
         <v>93</v>
       </c>
-      <c r="O11" s="18">
+      <c r="O11" s="16">
         <v>123</v>
       </c>
-      <c r="P11" s="18">
+      <c r="P11" s="16">
         <v>106</v>
       </c>
-      <c r="Q11" s="18">
+      <c r="Q11" s="16">
         <v>114</v>
       </c>
-      <c r="R11" s="18">
+      <c r="R11" s="16">
         <v>138</v>
       </c>
-      <c r="S11" s="18">
+      <c r="S11" s="16">
         <v>143</v>
       </c>
-      <c r="T11" s="18">
+      <c r="T11" s="16">
         <v>123</v>
       </c>
-      <c r="U11" s="18">
+      <c r="U11" s="16">
         <v>141</v>
       </c>
-      <c r="V11" s="18">
+      <c r="V11" s="16">
         <v>148</v>
       </c>
-      <c r="W11" s="18">
+      <c r="W11" s="16">
         <v>164</v>
       </c>
-      <c r="X11" s="18">
+      <c r="X11" s="16">
         <v>212</v>
       </c>
-      <c r="Y11" s="18">
+      <c r="Y11" s="16">
         <v>149</v>
       </c>
-      <c r="Z11" s="18">
+      <c r="Z11" s="16">
         <v>151</v>
       </c>
-      <c r="AA11" s="18">
+      <c r="AA11" s="16">
         <v>94</v>
       </c>
-      <c r="AB11" s="18">
+      <c r="AB11" s="16">
         <v>122</v>
       </c>
+      <c r="AC11" s="23">
+        <v>96</v>
+      </c>
+      <c r="AD11" s="23">
+        <v>133</v>
+      </c>
     </row>
     <row r="12" spans="1:30">
-      <c r="A12" s="3" t="s">
+      <c r="A12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="N12" s="18">
+      <c r="N12" s="16">
         <v>57</v>
       </c>
-      <c r="O12" s="18">
+      <c r="O12" s="16">
         <v>100</v>
       </c>
-      <c r="P12" s="18">
+      <c r="P12" s="16">
         <v>61</v>
       </c>
-      <c r="Q12" s="18">
+      <c r="Q12" s="16">
         <v>107</v>
       </c>
-      <c r="R12" s="18">
+      <c r="R12" s="16">
         <v>94</v>
       </c>
-      <c r="S12" s="18">
+      <c r="S12" s="16">
         <v>70</v>
       </c>
-      <c r="T12" s="18">
+      <c r="T12" s="16">
         <v>102</v>
       </c>
-      <c r="U12" s="18">
+      <c r="U12" s="16">
         <v>84</v>
       </c>
-      <c r="V12" s="18">
+      <c r="V12" s="16">
         <v>98</v>
       </c>
-      <c r="W12" s="18">
+      <c r="W12" s="16">
         <v>95</v>
       </c>
-      <c r="X12" s="18">
+      <c r="X12" s="16">
         <v>126</v>
       </c>
-      <c r="Y12" s="18">
+      <c r="Y12" s="16">
         <v>113</v>
       </c>
-      <c r="Z12" s="18">
+      <c r="Z12" s="16">
         <v>100</v>
       </c>
-      <c r="AA12" s="18">
+      <c r="AA12" s="16">
         <v>70</v>
       </c>
-      <c r="AB12" s="18">
+      <c r="AB12" s="16">
         <v>60</v>
       </c>
+      <c r="AC12" s="23">
+        <v>64</v>
+      </c>
+      <c r="AD12" s="23">
+        <v>65</v>
+      </c>
     </row>
     <row r="13" spans="1:30">
-      <c r="A13" s="3" t="s">
+      <c r="A13" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="N13" s="18">
+      <c r="N13" s="16">
         <v>70</v>
       </c>
-      <c r="O13" s="18">
+      <c r="O13" s="16">
         <v>60</v>
       </c>
-      <c r="P13" s="18">
+      <c r="P13" s="16">
         <v>80</v>
       </c>
-      <c r="Q13" s="18">
+      <c r="Q13" s="16">
         <v>96</v>
       </c>
-      <c r="R13" s="18">
+      <c r="R13" s="16">
         <v>87</v>
       </c>
-      <c r="S13" s="18">
+      <c r="S13" s="16">
         <v>95</v>
       </c>
-      <c r="T13" s="18">
+      <c r="T13" s="16">
         <v>102</v>
       </c>
-      <c r="U13" s="18">
+      <c r="U13" s="16">
         <v>76</v>
       </c>
-      <c r="V13" s="18">
+      <c r="V13" s="16">
         <v>77</v>
       </c>
-      <c r="W13" s="18">
+      <c r="W13" s="16">
         <v>84</v>
       </c>
-      <c r="X13" s="18">
+      <c r="X13" s="16">
         <v>112</v>
       </c>
-      <c r="Y13" s="18">
+      <c r="Y13" s="16">
         <v>80</v>
       </c>
-      <c r="Z13" s="18">
+      <c r="Z13" s="16">
         <v>104</v>
       </c>
-      <c r="AA13" s="18">
+      <c r="AA13" s="16">
         <v>71</v>
       </c>
-      <c r="AB13" s="18">
+      <c r="AB13" s="16">
         <v>62</v>
       </c>
+      <c r="AC13" s="23">
+        <v>70</v>
+      </c>
+      <c r="AD13" s="23">
+        <v>96</v>
+      </c>
     </row>
     <row r="14" spans="1:30">
-      <c r="A14" s="3" t="s">
+      <c r="A14" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="N14" s="18">
+      <c r="N14" s="16">
         <v>59</v>
       </c>
-      <c r="O14" s="18">
+      <c r="O14" s="16">
         <v>79</v>
       </c>
-      <c r="P14" s="18">
+      <c r="P14" s="16">
         <v>86</v>
       </c>
-      <c r="Q14" s="18">
+      <c r="Q14" s="16">
         <v>92</v>
       </c>
-      <c r="R14" s="18">
+      <c r="R14" s="16">
         <v>128</v>
       </c>
-      <c r="S14" s="18">
+      <c r="S14" s="16">
         <v>123</v>
       </c>
-      <c r="T14" s="18">
+      <c r="T14" s="16">
         <v>115</v>
       </c>
-      <c r="U14" s="18">
+      <c r="U14" s="16">
         <v>93</v>
       </c>
-      <c r="V14" s="18">
+      <c r="V14" s="16">
         <v>126</v>
       </c>
-      <c r="W14" s="18">
+      <c r="W14" s="16">
         <v>128</v>
       </c>
-      <c r="X14" s="18">
+      <c r="X14" s="16">
         <v>138</v>
       </c>
-      <c r="Y14" s="18">
+      <c r="Y14" s="16">
         <v>121</v>
       </c>
-      <c r="Z14" s="18">
+      <c r="Z14" s="16">
         <v>120</v>
       </c>
-      <c r="AA14" s="18">
+      <c r="AA14" s="16">
         <v>108</v>
       </c>
-      <c r="AB14" s="18">
+      <c r="AB14" s="16">
         <v>94</v>
       </c>
+      <c r="AC14" s="23">
+        <v>84</v>
+      </c>
+      <c r="AD14" s="23">
+        <v>125</v>
+      </c>
     </row>
     <row r="15" spans="1:30">
-      <c r="A15" s="3" t="s">
+      <c r="A15" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="N15" s="18">
+      <c r="N15" s="16">
         <v>168</v>
       </c>
-      <c r="O15" s="18">
+      <c r="O15" s="16">
         <v>236</v>
       </c>
-      <c r="P15" s="18">
+      <c r="P15" s="16">
         <v>239</v>
       </c>
-      <c r="Q15" s="18">
+      <c r="Q15" s="16">
         <v>233</v>
       </c>
-      <c r="R15" s="18">
+      <c r="R15" s="16">
         <v>284</v>
       </c>
-      <c r="S15" s="18">
+      <c r="S15" s="16">
         <v>297</v>
       </c>
-      <c r="T15" s="18">
+      <c r="T15" s="16">
         <v>315</v>
       </c>
-      <c r="U15" s="18">
+      <c r="U15" s="16">
         <v>288</v>
       </c>
-      <c r="V15" s="18">
+      <c r="V15" s="16">
         <v>335</v>
       </c>
-      <c r="W15" s="18">
+      <c r="W15" s="16">
         <v>313</v>
       </c>
-      <c r="X15" s="18">
+      <c r="X15" s="16">
         <v>402</v>
       </c>
-      <c r="Y15" s="18">
+      <c r="Y15" s="16">
         <v>341</v>
       </c>
-      <c r="Z15" s="18">
+      <c r="Z15" s="16">
         <v>277</v>
       </c>
-      <c r="AA15" s="18">
+      <c r="AA15" s="16">
         <v>206</v>
       </c>
-      <c r="AB15" s="18">
+      <c r="AB15" s="16">
         <v>177</v>
       </c>
+      <c r="AC15" s="23">
+        <v>165</v>
+      </c>
+      <c r="AD15" s="23">
+        <v>291</v>
+      </c>
     </row>
     <row r="16" spans="1:30">
-      <c r="A16" s="4" t="s">
+      <c r="A16" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="N16" s="19">
+      <c r="N16" s="17">
         <v>62</v>
       </c>
-      <c r="O16" s="19">
+      <c r="O16" s="17">
         <v>57</v>
       </c>
-      <c r="P16" s="19">
+      <c r="P16" s="17">
         <v>64</v>
       </c>
-      <c r="Q16" s="19">
+      <c r="Q16" s="17">
         <v>59</v>
       </c>
-      <c r="R16" s="19">
+      <c r="R16" s="17">
         <v>73</v>
       </c>
-      <c r="S16" s="19">
+      <c r="S16" s="17">
         <v>65</v>
       </c>
-      <c r="T16" s="19">
+      <c r="T16" s="17">
         <v>83</v>
       </c>
-      <c r="U16" s="19">
+      <c r="U16" s="17">
         <v>82</v>
       </c>
-      <c r="V16" s="19">
+      <c r="V16" s="17">
         <v>90</v>
       </c>
-      <c r="W16" s="19">
+      <c r="W16" s="17">
         <v>86</v>
       </c>
-      <c r="X16" s="19">
+      <c r="X16" s="17">
         <v>99</v>
       </c>
-      <c r="Y16" s="19">
+      <c r="Y16" s="17">
         <v>106</v>
       </c>
-      <c r="Z16" s="19">
+      <c r="Z16" s="17">
         <v>93</v>
       </c>
-      <c r="AA16" s="19">
+      <c r="AA16" s="17">
         <v>67</v>
       </c>
-      <c r="AB16" s="19">
+      <c r="AB16" s="17">
         <v>60</v>
       </c>
-    </row>
-[...4 lines deleted...]
-    <row r="22" s="2" customFormat="1" ht="11.25"/>
+      <c r="AC16" s="24">
+        <v>36</v>
+      </c>
+      <c r="AD16" s="24">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="18" s="1" customFormat="1" ht="11.25"/>
+    <row r="19" s="1" customFormat="1" ht="11.25"/>
+    <row r="20" s="1" customFormat="1" ht="11.25"/>
+    <row r="21" s="1" customFormat="1" ht="11.25"/>
+    <row r="22" s="1" customFormat="1" ht="11.25"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:AD2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AK16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AB28" sqref="AB28"/>
+      <selection activeCell="AH13" sqref="AH13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="3" width="0" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.5703125" hidden="1" customWidth="1"/>
     <col min="5" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:37" s="2" customFormat="1" ht="11.25"/>
-[...1 lines deleted...]
-      <c r="A2" s="7" t="s">
+    <row r="1" spans="1:37" s="1" customFormat="1" ht="11.25"/>
+    <row r="2" spans="1:37" s="1" customFormat="1" ht="12.75">
+      <c r="A2" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B2" s="7"/>
-[...38 lines deleted...]
-      <c r="AC4" s="5" t="s">
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+      <c r="K2" s="21"/>
+      <c r="L2" s="21"/>
+      <c r="M2" s="21"/>
+      <c r="N2" s="21"/>
+      <c r="O2" s="21"/>
+      <c r="P2" s="21"/>
+      <c r="Q2" s="21"/>
+      <c r="R2" s="21"/>
+      <c r="S2" s="21"/>
+      <c r="T2" s="21"/>
+      <c r="U2" s="21"/>
+      <c r="V2" s="21"/>
+      <c r="W2" s="21"/>
+      <c r="X2" s="21"/>
+      <c r="Y2" s="21"/>
+      <c r="Z2" s="21"/>
+      <c r="AA2" s="21"/>
+      <c r="AB2" s="21"/>
+      <c r="AC2" s="21"/>
+      <c r="AD2" s="21"/>
+      <c r="AE2" s="21"/>
+      <c r="AF2" s="21"/>
+      <c r="AG2" s="21"/>
+      <c r="AH2" s="21"/>
+      <c r="AI2" s="21"/>
+      <c r="AJ2" s="21"/>
+      <c r="AK2" s="21"/>
+    </row>
+    <row r="3" spans="1:37" s="1" customFormat="1" ht="11.25"/>
+    <row r="4" spans="1:37" s="1" customFormat="1" ht="11.25">
+      <c r="AC4" s="4"/>
+      <c r="AD4" s="4" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:37" s="2" customFormat="1" ht="12">
-[...1 lines deleted...]
-      <c r="N5" s="8">
+    <row r="5" spans="1:37" s="1" customFormat="1" ht="12">
+      <c r="A5" s="12"/>
+      <c r="N5" s="6">
         <v>2009</v>
       </c>
-      <c r="O5" s="8">
+      <c r="O5" s="6">
         <v>2010</v>
       </c>
-      <c r="P5" s="8">
+      <c r="P5" s="6">
         <v>2011</v>
       </c>
-      <c r="Q5" s="8">
+      <c r="Q5" s="6">
         <v>2012</v>
       </c>
-      <c r="R5" s="8">
+      <c r="R5" s="6">
         <v>2013</v>
       </c>
-      <c r="S5" s="8">
+      <c r="S5" s="6">
         <v>2014</v>
       </c>
-      <c r="T5" s="8">
+      <c r="T5" s="6">
         <v>2015</v>
       </c>
-      <c r="U5" s="9">
+      <c r="U5" s="7">
         <v>2016</v>
       </c>
-      <c r="V5" s="10">
+      <c r="V5" s="8">
         <v>2017</v>
       </c>
-      <c r="W5" s="8">
+      <c r="W5" s="6">
         <v>2018</v>
       </c>
-      <c r="X5" s="9">
+      <c r="X5" s="7">
         <v>2019</v>
       </c>
-      <c r="Y5" s="11">
+      <c r="Y5" s="9">
         <v>2020</v>
       </c>
-      <c r="Z5" s="11">
+      <c r="Z5" s="9">
         <v>2021</v>
       </c>
-      <c r="AA5" s="10">
+      <c r="AA5" s="8">
         <v>2022</v>
       </c>
-      <c r="AB5" s="10">
+      <c r="AB5" s="8">
         <v>2023</v>
       </c>
-      <c r="AC5" s="10">
+      <c r="AC5" s="8">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="3" t="s">
+      <c r="AD5" s="8">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:37" s="1" customFormat="1" ht="11.25">
+      <c r="A6" s="2" t="s">
         <v>4</v>
       </c>
-      <c r="N6" s="20">
+      <c r="N6" s="18">
         <v>1.98</v>
       </c>
-      <c r="O6" s="20">
+      <c r="O6" s="18">
         <v>2.31</v>
       </c>
-      <c r="P6" s="20">
+      <c r="P6" s="18">
         <v>2.2799999999999998</v>
       </c>
-      <c r="Q6" s="20">
+      <c r="Q6" s="18">
         <v>2.56</v>
       </c>
-      <c r="R6" s="20">
+      <c r="R6" s="18">
         <v>2.8</v>
       </c>
-      <c r="S6" s="20">
+      <c r="S6" s="18">
         <v>2.83</v>
       </c>
-      <c r="T6" s="20">
+      <c r="T6" s="18">
         <v>2.9</v>
       </c>
-      <c r="U6" s="20">
+      <c r="U6" s="18">
         <v>2.66</v>
       </c>
-      <c r="V6" s="20">
+      <c r="V6" s="18">
         <v>2.88</v>
       </c>
-      <c r="W6" s="20">
+      <c r="W6" s="18">
         <v>2.84</v>
       </c>
-      <c r="X6" s="20">
+      <c r="X6" s="18">
         <v>3.36</v>
       </c>
-      <c r="Y6" s="20">
+      <c r="Y6" s="18">
         <v>2.82</v>
       </c>
-      <c r="Z6" s="20">
+      <c r="Z6" s="18">
         <v>2.7</v>
       </c>
-      <c r="AA6" s="20">
+      <c r="AA6" s="18">
         <v>2.25</v>
       </c>
-      <c r="AB6" s="20">
+      <c r="AB6" s="18">
         <v>1.89</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="3" t="s">
+      <c r="AC6" s="25">
+        <v>1.83</v>
+      </c>
+      <c r="AD6" s="25">
+        <v>2.48</v>
+      </c>
+    </row>
+    <row r="7" spans="1:37" s="1" customFormat="1" ht="11.25">
+      <c r="A7" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="N7" s="20">
+      <c r="N7" s="18">
         <v>3.37</v>
       </c>
-      <c r="O7" s="20">
+      <c r="O7" s="18">
         <v>3.75</v>
       </c>
-      <c r="P7" s="20">
+      <c r="P7" s="18">
         <v>3.55</v>
       </c>
-      <c r="Q7" s="20">
+      <c r="Q7" s="18">
         <v>4.0599999999999996</v>
       </c>
-      <c r="R7" s="20">
+      <c r="R7" s="18">
         <v>4.42</v>
       </c>
-      <c r="S7" s="20">
+      <c r="S7" s="18">
         <v>4.5599999999999996</v>
       </c>
-      <c r="T7" s="20">
+      <c r="T7" s="18">
         <v>4.45</v>
       </c>
-      <c r="U7" s="20">
+      <c r="U7" s="18">
         <v>3.94</v>
       </c>
-      <c r="V7" s="20">
+      <c r="V7" s="18">
         <v>4.32</v>
       </c>
-      <c r="W7" s="20">
+      <c r="W7" s="18">
         <v>4.17</v>
       </c>
-      <c r="X7" s="20">
+      <c r="X7" s="18">
         <v>4.59</v>
       </c>
-      <c r="Y7" s="20">
+      <c r="Y7" s="18">
         <v>3.49</v>
       </c>
-      <c r="Z7" s="20">
+      <c r="Z7" s="18">
         <v>3.46</v>
       </c>
-      <c r="AA7" s="20">
+      <c r="AA7" s="18">
         <v>3.31</v>
       </c>
-      <c r="AB7" s="20">
+      <c r="AB7" s="18">
         <v>2.46</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="3" t="s">
+      <c r="AC7" s="25">
+        <v>2.5</v>
+      </c>
+      <c r="AD7" s="25">
+        <v>3.22</v>
+      </c>
+    </row>
+    <row r="8" spans="1:37" s="1" customFormat="1" ht="11.25">
+      <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="N8" s="20">
+      <c r="N8" s="18">
         <v>2.89</v>
       </c>
-      <c r="O8" s="20">
+      <c r="O8" s="18">
         <v>3.01</v>
       </c>
-      <c r="P8" s="20">
+      <c r="P8" s="18">
         <v>3.43</v>
       </c>
-      <c r="Q8" s="20">
+      <c r="Q8" s="18">
         <v>3.22</v>
       </c>
-      <c r="R8" s="20">
+      <c r="R8" s="18">
         <v>3.05</v>
       </c>
-      <c r="S8" s="20">
+      <c r="S8" s="18">
         <v>3.29</v>
       </c>
-      <c r="T8" s="20">
+      <c r="T8" s="18">
         <v>3.99</v>
       </c>
-      <c r="U8" s="20">
+      <c r="U8" s="18">
         <v>3.53</v>
       </c>
-      <c r="V8" s="20">
+      <c r="V8" s="18">
         <v>3.53</v>
       </c>
-      <c r="W8" s="20">
+      <c r="W8" s="18">
         <v>3.27</v>
       </c>
-      <c r="X8" s="20">
+      <c r="X8" s="18">
         <v>3.94</v>
       </c>
-      <c r="Y8" s="20">
+      <c r="Y8" s="18">
         <v>3.11</v>
       </c>
-      <c r="Z8" s="20">
+      <c r="Z8" s="18">
         <v>3.29</v>
       </c>
-      <c r="AA8" s="20">
+      <c r="AA8" s="18">
         <v>3.79</v>
       </c>
-      <c r="AB8" s="20">
+      <c r="AB8" s="18">
         <v>3.33</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="3" t="s">
+      <c r="AC8" s="25">
+        <v>2.68</v>
+      </c>
+      <c r="AD8" s="25">
+        <v>3.07</v>
+      </c>
+    </row>
+    <row r="9" spans="1:37" s="1" customFormat="1" ht="11.25">
+      <c r="A9" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="N9" s="20">
+      <c r="N9" s="18">
         <v>1.31</v>
       </c>
-      <c r="O9" s="20">
+      <c r="O9" s="18">
         <v>1.27</v>
       </c>
-      <c r="P9" s="20">
+      <c r="P9" s="18">
         <v>1.21</v>
       </c>
-      <c r="Q9" s="20">
+      <c r="Q9" s="18">
         <v>1.85</v>
       </c>
-      <c r="R9" s="20">
+      <c r="R9" s="18">
         <v>1.46</v>
       </c>
-      <c r="S9" s="20">
+      <c r="S9" s="18">
         <v>1.73</v>
       </c>
-      <c r="T9" s="20">
+      <c r="T9" s="18">
         <v>1.6</v>
       </c>
-      <c r="U9" s="20">
+      <c r="U9" s="18">
         <v>1.78</v>
       </c>
-      <c r="V9" s="20">
+      <c r="V9" s="18">
         <v>1.65</v>
       </c>
-      <c r="W9" s="20">
+      <c r="W9" s="18">
         <v>1.86</v>
       </c>
-      <c r="X9" s="20">
+      <c r="X9" s="18">
         <v>1.72</v>
       </c>
-      <c r="Y9" s="20">
+      <c r="Y9" s="18">
         <v>1.67</v>
       </c>
-      <c r="Z9" s="20">
+      <c r="Z9" s="18">
         <v>1.98</v>
       </c>
-      <c r="AA9" s="20">
+      <c r="AA9" s="18">
         <v>1.39</v>
       </c>
-      <c r="AB9" s="20">
+      <c r="AB9" s="18">
         <v>0.98</v>
       </c>
+      <c r="AC9" s="25">
+        <v>1.23</v>
+      </c>
+      <c r="AD9" s="25">
+        <v>1.54</v>
+      </c>
     </row>
     <row r="10" spans="1:37">
-      <c r="A10" s="3" t="s">
+      <c r="A10" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="N10" s="20">
+      <c r="N10" s="18">
         <v>1.4</v>
       </c>
-      <c r="O10" s="20">
+      <c r="O10" s="18">
         <v>1.47</v>
       </c>
-      <c r="P10" s="20">
+      <c r="P10" s="18">
         <v>1.77</v>
       </c>
-      <c r="Q10" s="20">
+      <c r="Q10" s="18">
         <v>2.0099999999999998</v>
       </c>
-      <c r="R10" s="20">
+      <c r="R10" s="18">
         <v>2.23</v>
       </c>
-      <c r="S10" s="20">
+      <c r="S10" s="18">
         <v>2.14</v>
       </c>
-      <c r="T10" s="20">
+      <c r="T10" s="18">
         <v>2.08</v>
       </c>
-      <c r="U10" s="20">
+      <c r="U10" s="18">
         <v>2.16</v>
       </c>
-      <c r="V10" s="20">
+      <c r="V10" s="18">
         <v>1.67</v>
       </c>
-      <c r="W10" s="20">
+      <c r="W10" s="18">
         <v>1.69</v>
       </c>
-      <c r="X10" s="20">
+      <c r="X10" s="18">
         <v>2.15</v>
       </c>
-      <c r="Y10" s="20">
+      <c r="Y10" s="18">
         <v>2.54</v>
       </c>
-      <c r="Z10" s="20">
+      <c r="Z10" s="18">
         <v>2.15</v>
       </c>
-      <c r="AA10" s="20">
+      <c r="AA10" s="18">
         <v>1.63</v>
       </c>
-      <c r="AB10" s="20">
+      <c r="AB10" s="18">
         <v>1.43</v>
       </c>
+      <c r="AC10" s="25">
+        <v>1.55</v>
+      </c>
+      <c r="AD10" s="25">
+        <v>1.4</v>
+      </c>
     </row>
     <row r="11" spans="1:37">
-      <c r="A11" s="3" t="s">
+      <c r="A11" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="N11" s="20">
+      <c r="N11" s="18">
         <v>1.86</v>
       </c>
-      <c r="O11" s="20">
+      <c r="O11" s="18">
         <v>2.44</v>
       </c>
-      <c r="P11" s="20">
+      <c r="P11" s="18">
         <v>2.11</v>
       </c>
-      <c r="Q11" s="20">
+      <c r="Q11" s="18">
         <v>2.2799999999999998</v>
       </c>
-      <c r="R11" s="20">
+      <c r="R11" s="18">
         <v>2.78</v>
       </c>
-      <c r="S11" s="20">
+      <c r="S11" s="18">
         <v>2.91</v>
       </c>
-      <c r="T11" s="20">
+      <c r="T11" s="18">
         <v>2.54</v>
       </c>
-      <c r="U11" s="20">
+      <c r="U11" s="18">
         <v>2.96</v>
       </c>
-      <c r="V11" s="20">
+      <c r="V11" s="18">
         <v>3.14</v>
       </c>
-      <c r="W11" s="20">
+      <c r="W11" s="18">
         <v>3.51</v>
       </c>
-      <c r="X11" s="20">
+      <c r="X11" s="18">
         <v>4.59</v>
       </c>
-      <c r="Y11" s="20">
+      <c r="Y11" s="18">
         <v>3.27</v>
       </c>
-      <c r="Z11" s="20">
+      <c r="Z11" s="18">
         <v>3.34</v>
       </c>
-      <c r="AA11" s="20">
+      <c r="AA11" s="18">
         <v>1.79</v>
       </c>
-      <c r="AB11" s="20">
+      <c r="AB11" s="18">
         <v>2.34</v>
       </c>
+      <c r="AC11" s="25">
+        <v>1.86</v>
+      </c>
+      <c r="AD11" s="25">
+        <v>2.63</v>
+      </c>
     </row>
     <row r="12" spans="1:37">
-      <c r="A12" s="3" t="s">
+      <c r="A12" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="N12" s="20">
+      <c r="N12" s="18">
         <v>1.19</v>
       </c>
-      <c r="O12" s="20">
+      <c r="O12" s="18">
         <v>2.06</v>
       </c>
-      <c r="P12" s="20">
+      <c r="P12" s="18">
         <v>1.25</v>
       </c>
-      <c r="Q12" s="20">
+      <c r="Q12" s="18">
         <v>2.17</v>
       </c>
-      <c r="R12" s="20">
+      <c r="R12" s="18">
         <v>1.9</v>
       </c>
-      <c r="S12" s="20">
+      <c r="S12" s="18">
         <v>1.41</v>
       </c>
-      <c r="T12" s="20">
+      <c r="T12" s="18">
         <v>2.04</v>
       </c>
-      <c r="U12" s="20">
+      <c r="U12" s="18">
         <v>1.68</v>
       </c>
-      <c r="V12" s="20">
+      <c r="V12" s="18">
         <v>1.98</v>
       </c>
-      <c r="W12" s="20">
+      <c r="W12" s="18">
         <v>1.94</v>
       </c>
-      <c r="X12" s="20">
+      <c r="X12" s="18">
         <v>2.6</v>
       </c>
-      <c r="Y12" s="20">
+      <c r="Y12" s="18">
         <v>2.37</v>
       </c>
-      <c r="Z12" s="20">
+      <c r="Z12" s="18">
         <v>2.12</v>
       </c>
-      <c r="AA12" s="20">
+      <c r="AA12" s="18">
         <v>1.56</v>
       </c>
-      <c r="AB12" s="20">
+      <c r="AB12" s="18">
         <v>1.36</v>
       </c>
+      <c r="AC12" s="25">
+        <v>1.49</v>
+      </c>
+      <c r="AD12" s="25">
+        <v>1.57</v>
+      </c>
     </row>
     <row r="13" spans="1:37">
-      <c r="A13" s="3" t="s">
+      <c r="A13" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="N13" s="20">
+      <c r="N13" s="18">
         <v>1.82</v>
       </c>
-      <c r="O13" s="20">
+      <c r="O13" s="18">
         <v>1.54</v>
       </c>
-      <c r="P13" s="20">
+      <c r="P13" s="18">
         <v>2.0299999999999998</v>
       </c>
-      <c r="Q13" s="20">
+      <c r="Q13" s="18">
         <v>2.4300000000000002</v>
       </c>
-      <c r="R13" s="20">
+      <c r="R13" s="18">
         <v>2.1800000000000002</v>
       </c>
-      <c r="S13" s="20">
+      <c r="S13" s="18">
         <v>2.36</v>
       </c>
-      <c r="T13" s="20">
+      <c r="T13" s="18">
         <v>2.5099999999999998</v>
       </c>
-      <c r="U13" s="20">
+      <c r="U13" s="18">
         <v>1.85</v>
       </c>
-      <c r="V13" s="20">
+      <c r="V13" s="18">
         <v>1.87</v>
       </c>
-      <c r="W13" s="20">
+      <c r="W13" s="18">
         <v>2.0299999999999998</v>
       </c>
-      <c r="X13" s="20">
+      <c r="X13" s="18">
         <v>2.71</v>
       </c>
-      <c r="Y13" s="20">
+      <c r="Y13" s="18">
         <v>1.95</v>
       </c>
-      <c r="Z13" s="20">
+      <c r="Z13" s="18">
         <v>2.54</v>
       </c>
-      <c r="AA13" s="20">
+      <c r="AA13" s="18">
         <v>1.68</v>
       </c>
-      <c r="AB13" s="20">
+      <c r="AB13" s="18">
         <v>1.47</v>
       </c>
+      <c r="AC13" s="25">
+        <v>1.67</v>
+      </c>
+      <c r="AD13" s="25">
+        <v>2.33</v>
+      </c>
     </row>
     <row r="14" spans="1:37">
-      <c r="A14" s="3" t="s">
+      <c r="A14" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="N14" s="20">
+      <c r="N14" s="18">
         <v>1.24</v>
       </c>
-      <c r="O14" s="20">
+      <c r="O14" s="18">
         <v>1.65</v>
       </c>
-      <c r="P14" s="20">
+      <c r="P14" s="18">
         <v>1.8</v>
       </c>
-      <c r="Q14" s="20">
+      <c r="Q14" s="18">
         <v>1.93</v>
       </c>
-      <c r="R14" s="20">
+      <c r="R14" s="18">
         <v>2.68</v>
       </c>
-      <c r="S14" s="20">
+      <c r="S14" s="18">
         <v>2.57</v>
       </c>
-      <c r="T14" s="20">
+      <c r="T14" s="18">
         <v>2.4</v>
       </c>
-      <c r="U14" s="20">
+      <c r="U14" s="18">
         <v>1.95</v>
       </c>
-      <c r="V14" s="20">
+      <c r="V14" s="18">
         <v>2.66</v>
       </c>
-      <c r="W14" s="20">
+      <c r="W14" s="18">
         <v>2.73</v>
       </c>
-      <c r="X14" s="20">
+      <c r="X14" s="18">
         <v>2.95</v>
       </c>
-      <c r="Y14" s="20">
+      <c r="Y14" s="18">
         <v>2.6</v>
       </c>
-      <c r="Z14" s="20">
+      <c r="Z14" s="18">
         <v>2.59</v>
       </c>
-      <c r="AA14" s="20">
+      <c r="AA14" s="18">
         <v>2.66</v>
       </c>
-      <c r="AB14" s="20">
+      <c r="AB14" s="18">
         <v>2.34</v>
       </c>
+      <c r="AC14" s="25">
+        <v>2.12</v>
+      </c>
+      <c r="AD14" s="25">
+        <v>3.28</v>
+      </c>
     </row>
     <row r="15" spans="1:37">
-      <c r="A15" s="3" t="s">
+      <c r="A15" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="N15" s="21">
+      <c r="N15" s="19">
         <v>1.48</v>
       </c>
-      <c r="O15" s="21">
+      <c r="O15" s="19">
         <v>2.0499999999999998</v>
       </c>
-      <c r="P15" s="21">
+      <c r="P15" s="19">
         <v>2.0499999999999998</v>
       </c>
-      <c r="Q15" s="21">
+      <c r="Q15" s="19">
         <v>1.96</v>
       </c>
-      <c r="R15" s="21">
+      <c r="R15" s="19">
         <v>2.35</v>
       </c>
-      <c r="S15" s="21">
+      <c r="S15" s="19">
         <v>2.41</v>
       </c>
-      <c r="T15" s="21">
+      <c r="T15" s="19">
         <v>2.52</v>
       </c>
-      <c r="U15" s="21">
+      <c r="U15" s="19">
         <v>2.2799999999999998</v>
       </c>
-      <c r="V15" s="21">
+      <c r="V15" s="19">
         <v>2.63</v>
       </c>
-      <c r="W15" s="21">
+      <c r="W15" s="19">
         <v>2.44</v>
       </c>
-      <c r="X15" s="21">
+      <c r="X15" s="19">
         <v>3.1</v>
       </c>
-      <c r="Y15" s="21">
+      <c r="Y15" s="19">
         <v>2.62</v>
       </c>
-      <c r="Z15" s="21">
+      <c r="Z15" s="19">
         <v>2.11</v>
       </c>
-      <c r="AA15" s="21">
+      <c r="AA15" s="19">
         <v>1.54</v>
       </c>
-      <c r="AB15" s="21">
+      <c r="AB15" s="19">
         <v>1.32</v>
       </c>
+      <c r="AC15" s="25">
+        <v>1.23</v>
+      </c>
+      <c r="AD15" s="25">
+        <v>2.16</v>
+      </c>
     </row>
     <row r="16" spans="1:37">
-      <c r="A16" s="4" t="s">
+      <c r="A16" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="N16" s="22">
+      <c r="N16" s="20">
         <v>1.51</v>
       </c>
-      <c r="O16" s="22">
+      <c r="O16" s="20">
         <v>1.39</v>
       </c>
-      <c r="P16" s="22">
+      <c r="P16" s="20">
         <v>1.56</v>
       </c>
-      <c r="Q16" s="22">
+      <c r="Q16" s="20">
         <v>1.45</v>
       </c>
-      <c r="R16" s="22">
+      <c r="R16" s="20">
         <v>1.81</v>
       </c>
-      <c r="S16" s="22">
+      <c r="S16" s="20">
         <v>1.62</v>
       </c>
-      <c r="T16" s="22">
+      <c r="T16" s="20">
         <v>2.09</v>
       </c>
-      <c r="U16" s="22">
+      <c r="U16" s="20">
         <v>2.09</v>
       </c>
-      <c r="V16" s="22">
+      <c r="V16" s="20">
         <v>2.35</v>
       </c>
-      <c r="W16" s="22">
+      <c r="W16" s="20">
         <v>2.31</v>
       </c>
-      <c r="X16" s="22">
+      <c r="X16" s="20">
         <v>2.74</v>
       </c>
-      <c r="Y16" s="22">
+      <c r="Y16" s="20">
         <v>3.01</v>
       </c>
-      <c r="Z16" s="22">
+      <c r="Z16" s="20">
         <v>2.68</v>
       </c>
-      <c r="AA16" s="22">
+      <c r="AA16" s="20">
         <v>1.67</v>
       </c>
-      <c r="AB16" s="22">
+      <c r="AB16" s="20">
         <v>1.51</v>
+      </c>
+      <c r="AC16" s="26">
+        <v>0.92</v>
+      </c>
+      <c r="AD16" s="26">
+        <v>2.19</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:AK2"/>
   </mergeCells>
-  <phoneticPr fontId="3" type="noConversion"/>
+  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Тіркелген некелер саны</vt:lpstr>
       <vt:lpstr>Жалпы некелер коэффициенті</vt:lpstr>
       <vt:lpstr>Тіркелген ажырасулар саны</vt:lpstr>