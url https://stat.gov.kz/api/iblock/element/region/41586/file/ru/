--- v0 (2026-04-22)
+++ v1 (2026-05-13)
@@ -11,59 +11,57 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="8325" yWindow="165" windowWidth="19320" windowHeight="8385"/>
   </bookViews>
   <sheets>
     <sheet name="Всего" sheetId="2" r:id="rId1"/>
     <sheet name="Женщины" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Всего!$A:$A</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Женщины!$A:$A</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Всего!$A$2:$T$15</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Женщины!$A$4:$T$15</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="481" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="497" uniqueCount="55">
   <si>
     <t>Численность преподавателей в организациях технического и профессионального, послесреднего образования</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>Женщины</t>
   </si>
   <si>
     <t xml:space="preserve">Костанайская область </t>
   </si>
   <si>
     <t>г. Костанай</t>
   </si>
   <si>
     <t>Аркалык г.а.</t>
   </si>
   <si>
     <t>Лисаковск г.а.</t>
   </si>
   <si>
     <t>Рудный г.а.</t>
   </si>
   <si>
@@ -181,50 +179,53 @@
     <t>2018/2019</t>
   </si>
   <si>
     <t>2019/2020</t>
   </si>
   <si>
     <t>2020/2021</t>
   </si>
   <si>
     <t>2021/2022</t>
   </si>
   <si>
     <t>на начало учебного года, человек</t>
   </si>
   <si>
     <t>2022/2023</t>
   </si>
   <si>
     <t>x</t>
   </si>
   <si>
     <t>2023/2024</t>
   </si>
   <si>
     <t>2024/2025</t>
+  </si>
+  <si>
+    <t>2025/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -738,152 +739,154 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="I1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="L28" sqref="L28"/>
+    <sheetView tabSelected="1" topLeftCell="J1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="AA7" sqref="AA7:AA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.140625" style="31" bestFit="1" customWidth="1"/>
     <col min="2" max="23" width="9.7109375" style="31" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-    <row r="2" spans="1:26" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:27" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:27" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
       <c r="N2" s="36"/>
       <c r="O2" s="36"/>
       <c r="P2" s="36"/>
       <c r="Q2" s="36"/>
       <c r="R2" s="36"/>
       <c r="S2" s="36"/>
       <c r="T2" s="36"/>
       <c r="U2" s="36"/>
       <c r="V2" s="36"/>
       <c r="W2" s="36"/>
       <c r="X2" s="36"/>
       <c r="Y2" s="36"/>
       <c r="Z2" s="36"/>
-    </row>
-    <row r="3" spans="1:26" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="AA2" s="36"/>
+    </row>
+    <row r="3" spans="1:27" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
       <c r="T3" s="2"/>
       <c r="U3" s="2"/>
       <c r="V3" s="2"/>
     </row>
-    <row r="4" spans="1:26" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:27" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B4" s="36" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="36"/>
       <c r="D4" s="36"/>
       <c r="E4" s="36"/>
       <c r="F4" s="36"/>
       <c r="G4" s="36"/>
       <c r="H4" s="36"/>
       <c r="I4" s="36"/>
       <c r="J4" s="36"/>
       <c r="K4" s="36"/>
       <c r="L4" s="36"/>
       <c r="M4" s="36"/>
       <c r="N4" s="36"/>
       <c r="O4" s="36"/>
       <c r="P4" s="36"/>
       <c r="Q4" s="36"/>
       <c r="R4" s="36"/>
       <c r="S4" s="36"/>
       <c r="T4" s="36"/>
       <c r="U4" s="36"/>
       <c r="V4" s="36"/>
       <c r="W4" s="36"/>
       <c r="X4" s="36"/>
       <c r="Y4" s="36"/>
       <c r="Z4" s="36"/>
-    </row>
-[...1 lines deleted...]
-      <c r="Z5" s="4" t="s">
+      <c r="AA4" s="36"/>
+    </row>
+    <row r="5" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA5" s="4" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:27" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="5"/>
       <c r="B6" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>33</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>34</v>
       </c>
@@ -916,52 +919,55 @@
       </c>
       <c r="S6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="V6" s="8" t="s">
         <v>47</v>
       </c>
       <c r="W6" s="8" t="s">
         <v>48</v>
       </c>
       <c r="X6" s="8" t="s">
         <v>50</v>
       </c>
       <c r="Y6" s="8" t="s">
         <v>52</v>
       </c>
       <c r="Z6" s="8" t="s">
         <v>53</v>
       </c>
-    </row>
-    <row r="7" spans="1:26" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA6" s="8" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="11">
         <v>999</v>
       </c>
       <c r="C7" s="11">
         <v>1106</v>
       </c>
       <c r="D7" s="11">
         <v>1017</v>
       </c>
       <c r="E7" s="11">
         <v>1192</v>
       </c>
       <c r="F7" s="11">
         <v>1336</v>
       </c>
       <c r="G7" s="11">
         <v>1433</v>
       </c>
       <c r="H7" s="11">
         <v>1473</v>
       </c>
       <c r="I7" s="12">
@@ -996,52 +1002,55 @@
       </c>
       <c r="S7" s="13">
         <v>1795</v>
       </c>
       <c r="T7" s="13">
         <v>1761</v>
       </c>
       <c r="U7" s="15">
         <v>1655</v>
       </c>
       <c r="V7" s="15">
         <v>1603</v>
       </c>
       <c r="W7" s="15">
         <v>1575</v>
       </c>
       <c r="X7" s="16">
         <v>1568</v>
       </c>
       <c r="Y7" s="16">
         <v>1572</v>
       </c>
       <c r="Z7" s="16">
         <v>1570</v>
       </c>
-    </row>
-    <row r="8" spans="1:26" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA7" s="16">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="11">
         <v>550</v>
       </c>
       <c r="C8" s="11">
         <v>618</v>
       </c>
       <c r="D8" s="11">
         <v>575</v>
       </c>
       <c r="E8" s="11">
         <v>666</v>
       </c>
       <c r="F8" s="11">
         <v>782</v>
       </c>
       <c r="G8" s="11">
         <v>795</v>
       </c>
       <c r="H8" s="11">
         <v>786</v>
       </c>
       <c r="I8" s="12">
@@ -1076,52 +1085,55 @@
       </c>
       <c r="S8" s="19">
         <v>940</v>
       </c>
       <c r="T8" s="19">
         <v>895</v>
       </c>
       <c r="U8" s="15">
         <v>871</v>
       </c>
       <c r="V8" s="15">
         <v>863</v>
       </c>
       <c r="W8" s="15">
         <v>852</v>
       </c>
       <c r="X8" s="15">
         <v>855</v>
       </c>
       <c r="Y8" s="15">
         <v>875</v>
       </c>
       <c r="Z8" s="15">
         <v>892</v>
       </c>
-    </row>
-    <row r="9" spans="1:26" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA8" s="15">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="11">
         <v>135</v>
       </c>
       <c r="C9" s="11">
         <v>134</v>
       </c>
       <c r="D9" s="11">
         <v>143</v>
       </c>
       <c r="E9" s="11">
         <v>151</v>
       </c>
       <c r="F9" s="11">
         <v>158</v>
       </c>
       <c r="G9" s="11">
         <v>156</v>
       </c>
       <c r="H9" s="11">
         <v>151</v>
       </c>
       <c r="I9" s="12">
@@ -1156,52 +1168,55 @@
       </c>
       <c r="S9" s="19">
         <v>204</v>
       </c>
       <c r="T9" s="19">
         <v>196</v>
       </c>
       <c r="U9" s="15">
         <v>180</v>
       </c>
       <c r="V9" s="15">
         <v>174</v>
       </c>
       <c r="W9" s="15">
         <v>164</v>
       </c>
       <c r="X9" s="15">
         <v>183</v>
       </c>
       <c r="Y9" s="15">
         <v>172</v>
       </c>
       <c r="Z9" s="15">
         <v>166</v>
       </c>
-    </row>
-    <row r="10" spans="1:26" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA9" s="15">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="20">
         <v>42</v>
       </c>
       <c r="C10" s="20">
         <v>52</v>
       </c>
       <c r="D10" s="20">
         <v>41</v>
       </c>
       <c r="E10" s="20">
         <v>41</v>
       </c>
       <c r="F10" s="20">
         <v>44</v>
       </c>
       <c r="G10" s="20">
         <v>42</v>
       </c>
       <c r="H10" s="20">
         <v>41</v>
       </c>
       <c r="I10" s="12">
@@ -1236,52 +1251,55 @@
       </c>
       <c r="S10" s="19">
         <v>35</v>
       </c>
       <c r="T10" s="19">
         <v>31</v>
       </c>
       <c r="U10" s="15">
         <v>29</v>
       </c>
       <c r="V10" s="15">
         <v>31</v>
       </c>
       <c r="W10" s="15">
         <v>28</v>
       </c>
       <c r="X10" s="15">
         <v>27</v>
       </c>
       <c r="Y10" s="15">
         <v>23</v>
       </c>
       <c r="Z10" s="15">
         <v>26</v>
       </c>
-    </row>
-    <row r="11" spans="1:26" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA10" s="15">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="11">
         <v>149</v>
       </c>
       <c r="C11" s="11">
         <v>160</v>
       </c>
       <c r="D11" s="11">
         <v>148</v>
       </c>
       <c r="E11" s="11">
         <v>173</v>
       </c>
       <c r="F11" s="11">
         <v>172</v>
       </c>
       <c r="G11" s="11">
         <v>238</v>
       </c>
       <c r="H11" s="11">
         <v>284</v>
       </c>
       <c r="I11" s="12">
@@ -1316,52 +1334,55 @@
       </c>
       <c r="S11" s="19">
         <v>287</v>
       </c>
       <c r="T11" s="19">
         <v>295</v>
       </c>
       <c r="U11" s="15">
         <v>273</v>
       </c>
       <c r="V11" s="15">
         <v>261</v>
       </c>
       <c r="W11" s="15">
         <v>266</v>
       </c>
       <c r="X11" s="15">
         <v>252</v>
       </c>
       <c r="Y11" s="15">
         <v>249</v>
       </c>
       <c r="Z11" s="15">
         <v>236</v>
       </c>
-    </row>
-    <row r="12" spans="1:26" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA11" s="15">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="I12" s="11" t="s">
@@ -1396,52 +1417,55 @@
       </c>
       <c r="S12" s="12" t="s">
         <v>24</v>
       </c>
       <c r="T12" s="19" t="s">
         <v>24</v>
       </c>
       <c r="U12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="V12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Z12" s="21" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="13" spans="1:26" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA12" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="11" t="s">
         <v>24</v>
       </c>
       <c r="I13" s="11" t="s">
@@ -1476,52 +1500,55 @@
       </c>
       <c r="S13" s="12" t="s">
         <v>24</v>
       </c>
       <c r="T13" s="19" t="s">
         <v>24</v>
       </c>
       <c r="U13" s="21" t="s">
         <v>24</v>
       </c>
       <c r="V13" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W13" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X13" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y13" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Z13" s="21" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="14" spans="1:26" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA13" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="20" t="s">
         <v>24</v>
       </c>
       <c r="E14" s="20" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="20" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="20" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="20" t="s">
         <v>24</v>
       </c>
       <c r="I14" s="20" t="s">
@@ -1556,52 +1583,55 @@
       </c>
       <c r="S14" s="19">
         <v>33</v>
       </c>
       <c r="T14" s="19">
         <v>39</v>
       </c>
       <c r="U14" s="15">
         <v>40</v>
       </c>
       <c r="V14" s="15">
         <v>35</v>
       </c>
       <c r="W14" s="15">
         <v>29</v>
       </c>
       <c r="X14" s="15">
         <v>28</v>
       </c>
       <c r="Y14" s="15">
         <v>29</v>
       </c>
       <c r="Z14" s="15">
         <v>31</v>
       </c>
-    </row>
-    <row r="15" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA14" s="15">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="22" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="22" t="s">
         <v>24</v>
       </c>
       <c r="E15" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="22" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="22" t="s">
         <v>24</v>
       </c>
       <c r="I15" s="22" t="s">
@@ -1636,52 +1666,55 @@
       </c>
       <c r="S15" s="19">
         <v>24</v>
       </c>
       <c r="T15" s="19">
         <v>24</v>
       </c>
       <c r="U15" s="15">
         <v>17</v>
       </c>
       <c r="V15" s="15">
         <v>19</v>
       </c>
       <c r="W15" s="15">
         <v>17</v>
       </c>
       <c r="X15" s="15">
         <v>17</v>
       </c>
       <c r="Y15" s="15">
         <v>16</v>
       </c>
       <c r="Z15" s="15">
         <v>17</v>
       </c>
-    </row>
-    <row r="16" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA15" s="15">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E16" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="23" t="s">
         <v>24</v>
       </c>
       <c r="I16" s="23" t="s">
@@ -1716,52 +1749,55 @@
       </c>
       <c r="S16" s="12" t="s">
         <v>24</v>
       </c>
       <c r="T16" s="19" t="s">
         <v>24</v>
       </c>
       <c r="U16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="V16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Z16" s="21" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="17" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA16" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="23">
         <v>41</v>
       </c>
       <c r="C17" s="23">
         <v>57</v>
       </c>
       <c r="D17" s="23">
         <v>43</v>
       </c>
       <c r="E17" s="23">
         <v>57</v>
       </c>
       <c r="F17" s="23">
         <v>58</v>
       </c>
       <c r="G17" s="23">
         <v>53</v>
       </c>
       <c r="H17" s="23">
         <v>46</v>
       </c>
       <c r="I17" s="23">
@@ -1796,52 +1832,55 @@
       </c>
       <c r="S17" s="19">
         <v>53</v>
       </c>
       <c r="T17" s="19">
         <v>51</v>
       </c>
       <c r="U17" s="15">
         <v>50</v>
       </c>
       <c r="V17" s="15">
         <v>42</v>
       </c>
       <c r="W17" s="15">
         <v>45</v>
       </c>
       <c r="X17" s="15">
         <v>42</v>
       </c>
       <c r="Y17" s="15">
         <v>41</v>
       </c>
       <c r="Z17" s="15">
         <v>42</v>
       </c>
-    </row>
-    <row r="18" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA17" s="15">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="I18" s="23" t="s">
@@ -1876,52 +1915,55 @@
       </c>
       <c r="S18" s="12" t="s">
         <v>24</v>
       </c>
       <c r="T18" s="19" t="s">
         <v>24</v>
       </c>
       <c r="U18" s="21" t="s">
         <v>24</v>
       </c>
       <c r="V18" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W18" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X18" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y18" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Z18" s="21" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="19" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA18" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="23">
         <v>34</v>
       </c>
       <c r="C19" s="23">
         <v>32</v>
       </c>
       <c r="D19" s="23">
         <v>24</v>
       </c>
       <c r="E19" s="23">
         <v>42</v>
       </c>
       <c r="F19" s="23">
         <v>56</v>
       </c>
       <c r="G19" s="23">
         <v>39</v>
       </c>
       <c r="H19" s="23">
         <v>40</v>
       </c>
       <c r="I19" s="23">
@@ -1956,52 +1998,55 @@
       </c>
       <c r="S19" s="19">
         <v>29</v>
       </c>
       <c r="T19" s="19">
         <v>28</v>
       </c>
       <c r="U19" s="15">
         <v>33</v>
       </c>
       <c r="V19" s="15">
         <v>31</v>
       </c>
       <c r="W19" s="15">
         <v>37</v>
       </c>
       <c r="X19" s="15">
         <v>28</v>
       </c>
       <c r="Y19" s="15">
         <v>27</v>
       </c>
       <c r="Z19" s="15">
         <v>20</v>
       </c>
-    </row>
-    <row r="20" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA19" s="15">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="23" t="s">
@@ -2036,52 +2081,55 @@
       </c>
       <c r="S20" s="19">
         <v>19</v>
       </c>
       <c r="T20" s="19">
         <v>24</v>
       </c>
       <c r="U20" s="15">
         <v>21</v>
       </c>
       <c r="V20" s="15">
         <v>18</v>
       </c>
       <c r="W20" s="15">
         <v>17</v>
       </c>
       <c r="X20" s="15">
         <v>16</v>
       </c>
       <c r="Y20" s="15">
         <v>20</v>
       </c>
       <c r="Z20" s="15">
         <v>17</v>
       </c>
-    </row>
-    <row r="21" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA20" s="15">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="23">
         <v>19</v>
       </c>
       <c r="C21" s="23">
         <v>19</v>
       </c>
       <c r="D21" s="23">
         <v>21</v>
       </c>
       <c r="E21" s="23">
         <v>30</v>
       </c>
       <c r="F21" s="23">
         <v>35</v>
       </c>
       <c r="G21" s="23">
         <v>74</v>
       </c>
       <c r="H21" s="23">
         <v>89</v>
       </c>
       <c r="I21" s="23">
@@ -2116,52 +2164,55 @@
       </c>
       <c r="S21" s="19">
         <v>53</v>
       </c>
       <c r="T21" s="19">
         <v>53</v>
       </c>
       <c r="U21" s="15">
         <v>48</v>
       </c>
       <c r="V21" s="15">
         <v>43</v>
       </c>
       <c r="W21" s="15">
         <v>38</v>
       </c>
       <c r="X21" s="15">
         <v>39</v>
       </c>
       <c r="Y21" s="15">
         <v>33</v>
       </c>
       <c r="Z21" s="15">
         <v>38</v>
       </c>
-    </row>
-    <row r="22" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA21" s="15">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="23" t="s">
@@ -2196,52 +2247,55 @@
       </c>
       <c r="S22" s="19">
         <v>30</v>
       </c>
       <c r="T22" s="19">
         <v>31</v>
       </c>
       <c r="U22" s="15">
         <v>27</v>
       </c>
       <c r="V22" s="15">
         <v>29</v>
       </c>
       <c r="W22" s="15">
         <v>26</v>
       </c>
       <c r="X22" s="15">
         <v>24</v>
       </c>
       <c r="Y22" s="15">
         <v>24</v>
       </c>
       <c r="Z22" s="15">
         <v>23</v>
       </c>
-    </row>
-    <row r="23" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA22" s="15">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="23" t="s">
@@ -2276,52 +2330,55 @@
       </c>
       <c r="S23" s="19">
         <v>18</v>
       </c>
       <c r="T23" s="19">
         <v>15</v>
       </c>
       <c r="U23" s="15">
         <v>8</v>
       </c>
       <c r="V23" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W23" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X23" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y23" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Z23" s="21" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="24" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA23" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="23">
         <v>29</v>
       </c>
       <c r="C24" s="23">
         <v>34</v>
       </c>
       <c r="D24" s="23">
         <v>22</v>
       </c>
       <c r="E24" s="23">
         <v>32</v>
       </c>
       <c r="F24" s="23">
         <v>31</v>
       </c>
       <c r="G24" s="23">
         <v>36</v>
       </c>
       <c r="H24" s="23">
         <v>36</v>
       </c>
       <c r="I24" s="23">
@@ -2356,52 +2413,55 @@
       </c>
       <c r="S24" s="19">
         <v>36</v>
       </c>
       <c r="T24" s="19">
         <v>46</v>
       </c>
       <c r="U24" s="15">
         <v>39</v>
       </c>
       <c r="V24" s="15">
         <v>38</v>
       </c>
       <c r="W24" s="15">
         <v>38</v>
       </c>
       <c r="X24" s="15">
         <v>42</v>
       </c>
       <c r="Y24" s="15">
         <v>45</v>
       </c>
       <c r="Z24" s="15">
         <v>47</v>
       </c>
-    </row>
-    <row r="25" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA24" s="15">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D25" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E25" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="23" t="s">
         <v>24</v>
       </c>
       <c r="I25" s="23" t="s">
@@ -2436,52 +2496,55 @@
       </c>
       <c r="S25" s="19">
         <v>16</v>
       </c>
       <c r="T25" s="19">
         <v>13</v>
       </c>
       <c r="U25" s="21" t="s">
         <v>24</v>
       </c>
       <c r="V25" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W25" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X25" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Z25" s="21" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="26" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA25" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D26" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E26" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="23" t="s">
         <v>24</v>
       </c>
       <c r="I26" s="23" t="s">
@@ -2516,52 +2579,55 @@
       </c>
       <c r="S26" s="12" t="s">
         <v>24</v>
       </c>
       <c r="T26" s="19" t="s">
         <v>24</v>
       </c>
       <c r="U26" s="21" t="s">
         <v>24</v>
       </c>
       <c r="V26" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W26" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X26" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Z26" s="21" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="27" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA26" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="25" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="26" t="s">
         <v>24</v>
       </c>
       <c r="D27" s="26" t="s">
         <v>24</v>
       </c>
       <c r="E27" s="26" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="26" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="26" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="26" t="s">
         <v>24</v>
       </c>
       <c r="I27" s="26" t="s">
@@ -2596,220 +2662,224 @@
       </c>
       <c r="S27" s="28">
         <v>18</v>
       </c>
       <c r="T27" s="28">
         <v>20</v>
       </c>
       <c r="U27" s="29">
         <v>19</v>
       </c>
       <c r="V27" s="29">
         <v>19</v>
       </c>
       <c r="W27" s="29">
         <v>18</v>
       </c>
       <c r="X27" s="29">
         <v>15</v>
       </c>
       <c r="Y27" s="29">
         <v>18</v>
       </c>
       <c r="Z27" s="29">
         <v>15</v>
       </c>
-    </row>
-    <row r="28" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA27" s="29">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B28" s="30"/>
       <c r="C28" s="30"/>
       <c r="D28" s="30"/>
       <c r="E28" s="30"/>
       <c r="F28" s="30"/>
       <c r="G28" s="30"/>
       <c r="H28" s="30"/>
       <c r="I28" s="30"/>
       <c r="J28" s="30"/>
       <c r="K28" s="30"/>
       <c r="L28" s="30"/>
       <c r="M28" s="30"/>
       <c r="N28" s="30"/>
       <c r="O28" s="30"/>
       <c r="P28" s="30"/>
       <c r="Q28" s="30"/>
       <c r="R28" s="30"/>
       <c r="S28" s="30"/>
       <c r="T28" s="30"/>
       <c r="U28" s="30"/>
       <c r="V28" s="30"/>
       <c r="W28" s="30"/>
     </row>
-    <row r="29" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="30"/>
       <c r="C29" s="30"/>
       <c r="D29" s="30"/>
       <c r="E29" s="30"/>
       <c r="F29" s="30"/>
       <c r="G29" s="30"/>
       <c r="H29" s="30"/>
       <c r="I29" s="30"/>
       <c r="J29" s="30"/>
       <c r="K29" s="30"/>
       <c r="L29" s="30"/>
       <c r="M29" s="30"/>
       <c r="N29" s="30"/>
       <c r="O29" s="30"/>
       <c r="P29" s="30"/>
       <c r="Q29" s="30"/>
       <c r="R29" s="30"/>
       <c r="S29" s="30"/>
       <c r="T29" s="30"/>
       <c r="U29" s="30"/>
       <c r="V29" s="30"/>
       <c r="W29" s="30"/>
     </row>
-    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:27" x14ac:dyDescent="0.2">
       <c r="B30" s="32"/>
       <c r="C30" s="32"/>
       <c r="D30" s="32"/>
       <c r="E30" s="32"/>
       <c r="F30" s="32"/>
       <c r="G30" s="32"/>
       <c r="H30" s="32"/>
       <c r="I30" s="32"/>
       <c r="J30" s="32"/>
       <c r="K30" s="32"/>
       <c r="L30" s="32"/>
       <c r="M30" s="32"/>
       <c r="N30" s="32"/>
       <c r="O30" s="32"/>
       <c r="P30" s="32"/>
       <c r="Q30" s="32"/>
       <c r="R30" s="32"/>
       <c r="S30" s="32"/>
       <c r="T30" s="32"/>
       <c r="U30" s="32"/>
       <c r="V30" s="32"/>
       <c r="W30" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="B2:Z2"/>
-    <mergeCell ref="B4:Z4"/>
+    <mergeCell ref="B2:AA2"/>
+    <mergeCell ref="B4:AA4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <colBreaks count="2" manualBreakCount="2">
     <brk id="8" max="1048575" man="1"/>
     <brk id="15" min="1" max="23" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="N7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="Z7" sqref="Z7:Z27"/>
+      <selection pane="bottomRight" activeCell="AA7" sqref="AA7:AA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.140625" style="31" bestFit="1" customWidth="1"/>
     <col min="2" max="23" width="9.7109375" style="31" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="31"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:29" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B2" s="36" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="36"/>
       <c r="D2" s="36"/>
       <c r="E2" s="36"/>
       <c r="F2" s="36"/>
       <c r="G2" s="36"/>
       <c r="H2" s="36"/>
       <c r="I2" s="36"/>
       <c r="J2" s="36"/>
       <c r="K2" s="36"/>
       <c r="L2" s="36"/>
       <c r="M2" s="36"/>
       <c r="N2" s="36"/>
       <c r="O2" s="36"/>
       <c r="P2" s="36"/>
       <c r="Q2" s="36"/>
       <c r="R2" s="36"/>
       <c r="S2" s="36"/>
       <c r="T2" s="36"/>
       <c r="U2" s="36"/>
       <c r="V2" s="36"/>
       <c r="W2" s="36"/>
       <c r="X2" s="36"/>
       <c r="Y2" s="36"/>
       <c r="Z2" s="36"/>
-      <c r="AA2" s="33"/>
+      <c r="AA2" s="36"/>
       <c r="AB2" s="33"/>
       <c r="AC2" s="33"/>
     </row>
     <row r="3" spans="1:29" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:29" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="B4" s="37" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="37"/>
       <c r="D4" s="37"/>
       <c r="E4" s="37"/>
       <c r="F4" s="37"/>
       <c r="G4" s="37"/>
       <c r="H4" s="37"/>
       <c r="I4" s="37"/>
       <c r="J4" s="37"/>
       <c r="K4" s="37"/>
       <c r="L4" s="37"/>
       <c r="M4" s="37"/>
       <c r="N4" s="37"/>
       <c r="O4" s="37"/>
       <c r="P4" s="37"/>
       <c r="Q4" s="37"/>
       <c r="R4" s="37"/>
       <c r="S4" s="37"/>
       <c r="T4" s="37"/>
       <c r="U4" s="37"/>
       <c r="V4" s="37"/>
       <c r="W4" s="37"/>
       <c r="X4" s="37"/>
       <c r="Y4" s="37"/>
       <c r="Z4" s="37"/>
+      <c r="AA4" s="37"/>
     </row>
     <row r="5" spans="1:29" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
-      <c r="Z5" s="4" t="s">
+      <c r="AA5" s="4" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:29" s="9" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A6" s="5"/>
       <c r="B6" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="6" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>30</v>
       </c>
       <c r="F6" s="6" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="6" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="6" t="s">
         <v>33</v>
@@ -2846,50 +2916,53 @@
       </c>
       <c r="S6" s="6" t="s">
         <v>44</v>
       </c>
       <c r="T6" s="6" t="s">
         <v>45</v>
       </c>
       <c r="U6" s="6" t="s">
         <v>46</v>
       </c>
       <c r="V6" s="8" t="s">
         <v>47</v>
       </c>
       <c r="W6" s="8" t="s">
         <v>48</v>
       </c>
       <c r="X6" s="8" t="s">
         <v>50</v>
       </c>
       <c r="Y6" s="8" t="s">
         <v>52</v>
       </c>
       <c r="Z6" s="8" t="s">
         <v>53</v>
       </c>
+      <c r="AA6" s="8" t="s">
+        <v>54</v>
+      </c>
     </row>
     <row r="7" spans="1:29" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A7" s="10" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="11">
         <v>747</v>
       </c>
       <c r="C7" s="11">
         <v>839</v>
       </c>
       <c r="D7" s="11">
         <v>787</v>
       </c>
       <c r="E7" s="11">
         <v>907</v>
       </c>
       <c r="F7" s="11">
         <v>988</v>
       </c>
       <c r="G7" s="11">
         <v>1059</v>
       </c>
       <c r="H7" s="11">
         <v>1122</v>
@@ -2926,50 +2999,53 @@
       </c>
       <c r="S7" s="13">
         <v>1292</v>
       </c>
       <c r="T7" s="13">
         <v>1272</v>
       </c>
       <c r="U7" s="15">
         <v>1188</v>
       </c>
       <c r="V7" s="15">
         <v>1182</v>
       </c>
       <c r="W7" s="15">
         <v>1157</v>
       </c>
       <c r="X7" s="16">
         <v>1152</v>
       </c>
       <c r="Y7" s="35">
         <v>1123</v>
       </c>
       <c r="Z7" s="16">
         <v>1126</v>
       </c>
+      <c r="AA7" s="16">
+        <v>1095</v>
+      </c>
     </row>
     <row r="8" spans="1:29" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="11">
         <v>477</v>
       </c>
       <c r="D8" s="11">
         <v>452</v>
       </c>
       <c r="E8" s="11">
         <v>515</v>
       </c>
       <c r="F8" s="11">
         <v>562</v>
       </c>
       <c r="G8" s="11">
         <v>567</v>
       </c>
       <c r="H8" s="11">
         <v>597</v>
@@ -3006,50 +3082,53 @@
       </c>
       <c r="S8" s="19">
         <v>689</v>
       </c>
       <c r="T8" s="19">
         <v>664</v>
       </c>
       <c r="U8" s="15">
         <v>647</v>
       </c>
       <c r="V8" s="15">
         <v>652</v>
       </c>
       <c r="W8" s="15">
         <v>645</v>
       </c>
       <c r="X8" s="15">
         <v>648</v>
       </c>
       <c r="Y8" s="35">
         <v>647</v>
       </c>
       <c r="Z8" s="15">
         <v>659</v>
       </c>
+      <c r="AA8" s="15">
+        <v>625</v>
+      </c>
     </row>
     <row r="9" spans="1:29" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="11">
         <v>98</v>
       </c>
       <c r="D9" s="11">
         <v>104</v>
       </c>
       <c r="E9" s="11">
         <v>110</v>
       </c>
       <c r="F9" s="11">
         <v>120</v>
       </c>
       <c r="G9" s="11">
         <v>125</v>
       </c>
       <c r="H9" s="11">
         <v>112</v>
@@ -3086,50 +3165,53 @@
       </c>
       <c r="S9" s="19">
         <v>137</v>
       </c>
       <c r="T9" s="19">
         <v>132</v>
       </c>
       <c r="U9" s="15">
         <v>120</v>
       </c>
       <c r="V9" s="15">
         <v>118</v>
       </c>
       <c r="W9" s="15">
         <v>115</v>
       </c>
       <c r="X9" s="15">
         <v>132</v>
       </c>
       <c r="Y9" s="35">
         <v>114</v>
       </c>
       <c r="Z9" s="15">
         <v>108</v>
       </c>
+      <c r="AA9" s="15">
+        <v>105</v>
+      </c>
     </row>
     <row r="10" spans="1:29" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="20">
         <v>31</v>
       </c>
       <c r="D10" s="20">
         <v>31</v>
       </c>
       <c r="E10" s="20">
         <v>33</v>
       </c>
       <c r="F10" s="20">
         <v>36</v>
       </c>
       <c r="G10" s="20">
         <v>35</v>
       </c>
       <c r="H10" s="20">
         <v>34</v>
@@ -3166,50 +3248,53 @@
       </c>
       <c r="S10" s="19">
         <v>27</v>
       </c>
       <c r="T10" s="19">
         <v>26</v>
       </c>
       <c r="U10" s="15">
         <v>22</v>
       </c>
       <c r="V10" s="15">
         <v>25</v>
       </c>
       <c r="W10" s="15">
         <v>22</v>
       </c>
       <c r="X10" s="15">
         <v>20</v>
       </c>
       <c r="Y10" s="35">
         <v>17</v>
       </c>
       <c r="Z10" s="15">
         <v>18</v>
       </c>
+      <c r="AA10" s="15">
+        <v>18</v>
+      </c>
     </row>
     <row r="11" spans="1:29" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="11">
         <v>133</v>
       </c>
       <c r="D11" s="11">
         <v>120</v>
       </c>
       <c r="E11" s="11">
         <v>138</v>
       </c>
       <c r="F11" s="11">
         <v>143</v>
       </c>
       <c r="G11" s="11">
         <v>194</v>
       </c>
       <c r="H11" s="11">
         <v>234</v>
@@ -3246,50 +3331,53 @@
       </c>
       <c r="S11" s="19">
         <v>223</v>
       </c>
       <c r="T11" s="19">
         <v>235</v>
       </c>
       <c r="U11" s="15">
         <v>213</v>
       </c>
       <c r="V11" s="15">
         <v>212</v>
       </c>
       <c r="W11" s="15">
         <v>216</v>
       </c>
       <c r="X11" s="15">
         <v>198</v>
       </c>
       <c r="Y11" s="35">
         <v>192</v>
       </c>
       <c r="Z11" s="15">
         <v>184</v>
       </c>
+      <c r="AA11" s="15">
+        <v>191</v>
+      </c>
     </row>
     <row r="12" spans="1:29" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="11" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="11" t="s">
         <v>24</v>
@@ -3326,50 +3414,53 @@
       </c>
       <c r="S12" s="12" t="s">
         <v>24</v>
       </c>
       <c r="T12" s="19" t="s">
         <v>24</v>
       </c>
       <c r="U12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="V12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Z12" s="21" t="s">
         <v>24</v>
       </c>
+      <c r="AA12" s="21" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="13" spans="1:29" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="11" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="11" t="s">
         <v>24</v>
@@ -3406,50 +3497,53 @@
       </c>
       <c r="S13" s="12" t="s">
         <v>24</v>
       </c>
       <c r="T13" s="19" t="s">
         <v>24</v>
       </c>
       <c r="U13" s="21" t="s">
         <v>24</v>
       </c>
       <c r="V13" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W13" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X13" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y13" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Z13" s="21" t="s">
         <v>24</v>
       </c>
+      <c r="AA13" s="21" t="s">
+        <v>24</v>
+      </c>
     </row>
     <row r="14" spans="1:29" s="17" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="20" t="s">
         <v>24</v>
       </c>
       <c r="E14" s="20" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="20" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="20" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="20" t="s">
         <v>24</v>
@@ -3486,50 +3580,53 @@
       </c>
       <c r="S14" s="19">
         <v>19</v>
       </c>
       <c r="T14" s="19">
         <v>22</v>
       </c>
       <c r="U14" s="15">
         <v>21</v>
       </c>
       <c r="V14" s="15">
         <v>19</v>
       </c>
       <c r="W14" s="15">
         <v>15</v>
       </c>
       <c r="X14" s="15">
         <v>14</v>
       </c>
       <c r="Y14" s="35">
         <v>14</v>
       </c>
       <c r="Z14" s="15">
         <v>17</v>
       </c>
+      <c r="AA14" s="15">
+        <v>14</v>
+      </c>
     </row>
     <row r="15" spans="1:29" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="22" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="22" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="22" t="s">
         <v>24</v>
       </c>
       <c r="E15" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="22" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="22" t="s">
         <v>24</v>
@@ -3566,50 +3663,53 @@
       </c>
       <c r="S15" s="19">
         <v>15</v>
       </c>
       <c r="T15" s="19">
         <v>14</v>
       </c>
       <c r="U15" s="15">
         <v>11</v>
       </c>
       <c r="V15" s="15">
         <v>13</v>
       </c>
       <c r="W15" s="15">
         <v>13</v>
       </c>
       <c r="X15" s="15">
         <v>12</v>
       </c>
       <c r="Y15" s="35">
         <v>11</v>
       </c>
       <c r="Z15" s="15">
         <v>12</v>
       </c>
+      <c r="AA15" s="15">
+        <v>13</v>
+      </c>
     </row>
     <row r="16" spans="1:29" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E16" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="23" t="s">
         <v>24</v>
@@ -3646,52 +3746,55 @@
       </c>
       <c r="S16" s="12" t="s">
         <v>24</v>
       </c>
       <c r="T16" s="19" t="s">
         <v>24</v>
       </c>
       <c r="U16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="V16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Z16" s="21" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="17" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA16" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="23">
         <v>40</v>
       </c>
       <c r="D17" s="23">
         <v>31</v>
       </c>
       <c r="E17" s="23">
         <v>41</v>
       </c>
       <c r="F17" s="23">
         <v>42</v>
       </c>
       <c r="G17" s="23">
         <v>42</v>
       </c>
       <c r="H17" s="23">
         <v>34</v>
       </c>
       <c r="I17" s="23">
@@ -3726,52 +3829,55 @@
       </c>
       <c r="S17" s="19">
         <v>39</v>
       </c>
       <c r="T17" s="19">
         <v>38</v>
       </c>
       <c r="U17" s="15">
         <v>34</v>
       </c>
       <c r="V17" s="15">
         <v>27</v>
       </c>
       <c r="W17" s="15">
         <v>28</v>
       </c>
       <c r="X17" s="15">
         <v>26</v>
       </c>
       <c r="Y17" s="35">
         <v>26</v>
       </c>
       <c r="Z17" s="15">
         <v>28</v>
       </c>
-    </row>
-    <row r="18" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA17" s="15">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A18" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="23" t="s">
         <v>24</v>
       </c>
       <c r="I18" s="23" t="s">
@@ -3806,52 +3912,55 @@
       </c>
       <c r="S18" s="12" t="s">
         <v>24</v>
       </c>
       <c r="T18" s="19" t="s">
         <v>24</v>
       </c>
       <c r="U18" s="21" t="s">
         <v>24</v>
       </c>
       <c r="V18" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W18" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X18" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y18" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Z18" s="21" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="19" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA18" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A19" s="24" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="23">
         <v>22</v>
       </c>
       <c r="D19" s="23">
         <v>18</v>
       </c>
       <c r="E19" s="23">
         <v>27</v>
       </c>
       <c r="F19" s="23">
         <v>40</v>
       </c>
       <c r="G19" s="23">
         <v>24</v>
       </c>
       <c r="H19" s="23">
         <v>26</v>
       </c>
       <c r="I19" s="23">
@@ -3886,52 +3995,55 @@
       </c>
       <c r="S19" s="19">
         <v>17</v>
       </c>
       <c r="T19" s="19">
         <v>16</v>
       </c>
       <c r="U19" s="15">
         <v>19</v>
       </c>
       <c r="V19" s="15">
         <v>17</v>
       </c>
       <c r="W19" s="15">
         <v>19</v>
       </c>
       <c r="X19" s="15">
         <v>13</v>
       </c>
       <c r="Y19" s="35">
         <v>13</v>
       </c>
       <c r="Z19" s="15">
         <v>11</v>
       </c>
-    </row>
-    <row r="20" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA19" s="15">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A20" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="23" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="23" t="s">
@@ -3966,52 +4078,55 @@
       </c>
       <c r="S20" s="19">
         <v>11</v>
       </c>
       <c r="T20" s="19">
         <v>14</v>
       </c>
       <c r="U20" s="15">
         <v>13</v>
       </c>
       <c r="V20" s="15">
         <v>11</v>
       </c>
       <c r="W20" s="15">
         <v>9</v>
       </c>
       <c r="X20" s="15">
         <v>9</v>
       </c>
       <c r="Y20" s="35">
         <v>11</v>
       </c>
       <c r="Z20" s="15">
         <v>9</v>
       </c>
-    </row>
-    <row r="21" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA20" s="15">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A21" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="23">
         <v>16</v>
       </c>
       <c r="D21" s="23">
         <v>18</v>
       </c>
       <c r="E21" s="23">
         <v>20</v>
       </c>
       <c r="F21" s="23">
         <v>24</v>
       </c>
       <c r="G21" s="23">
         <v>51</v>
       </c>
       <c r="H21" s="23">
         <v>64</v>
       </c>
       <c r="I21" s="23">
@@ -4046,52 +4161,55 @@
       </c>
       <c r="S21" s="19">
         <v>37</v>
       </c>
       <c r="T21" s="19">
         <v>35</v>
       </c>
       <c r="U21" s="15">
         <v>34</v>
       </c>
       <c r="V21" s="15">
         <v>30</v>
       </c>
       <c r="W21" s="15">
         <v>23</v>
       </c>
       <c r="X21" s="21" t="s">
         <v>51</v>
       </c>
       <c r="Y21" s="35">
         <v>21</v>
       </c>
       <c r="Z21" s="15">
         <v>24</v>
       </c>
-    </row>
-    <row r="22" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA21" s="15">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A22" s="24" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="23" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="23" t="s">
@@ -4126,52 +4244,55 @@
       </c>
       <c r="S22" s="19">
         <v>17</v>
       </c>
       <c r="T22" s="19">
         <v>18</v>
       </c>
       <c r="U22" s="15">
         <v>15</v>
       </c>
       <c r="V22" s="15">
         <v>17</v>
       </c>
       <c r="W22" s="15">
         <v>17</v>
       </c>
       <c r="X22" s="15">
         <v>17</v>
       </c>
       <c r="Y22" s="35">
         <v>15</v>
       </c>
       <c r="Z22" s="15">
         <v>15</v>
       </c>
-    </row>
-    <row r="23" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA22" s="15">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A23" s="24" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="23" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="23" t="s">
@@ -4206,52 +4327,55 @@
       </c>
       <c r="S23" s="19">
         <v>11</v>
       </c>
       <c r="T23" s="19">
         <v>8</v>
       </c>
       <c r="U23" s="15">
         <v>3</v>
       </c>
       <c r="V23" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W23" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X23" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y23" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Z23" s="21" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="24" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA23" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A24" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="11" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="23">
         <v>22</v>
       </c>
       <c r="D24" s="23">
         <v>13</v>
       </c>
       <c r="E24" s="23">
         <v>23</v>
       </c>
       <c r="F24" s="23">
         <v>21</v>
       </c>
       <c r="G24" s="23">
         <v>21</v>
       </c>
       <c r="H24" s="23">
         <v>21</v>
       </c>
       <c r="I24" s="23">
@@ -4286,52 +4410,55 @@
       </c>
       <c r="S24" s="19">
         <v>27</v>
       </c>
       <c r="T24" s="19">
         <v>30</v>
       </c>
       <c r="U24" s="15">
         <v>23</v>
       </c>
       <c r="V24" s="15">
         <v>29</v>
       </c>
       <c r="W24" s="15">
         <v>25</v>
       </c>
       <c r="X24" s="15">
         <v>28</v>
       </c>
       <c r="Y24" s="35">
         <v>32</v>
       </c>
       <c r="Z24" s="15">
         <v>33</v>
       </c>
-    </row>
-    <row r="25" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA24" s="15">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A25" s="24" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D25" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E25" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="23" t="s">
         <v>24</v>
       </c>
       <c r="I25" s="23" t="s">
@@ -4366,52 +4493,55 @@
       </c>
       <c r="S25" s="19">
         <v>10</v>
       </c>
       <c r="T25" s="19">
         <v>7</v>
       </c>
       <c r="U25" s="21" t="s">
         <v>24</v>
       </c>
       <c r="V25" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W25" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X25" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Z25" s="21" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="26" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA25" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A26" s="24" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="23" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="23" t="s">
         <v>24</v>
       </c>
       <c r="D26" s="23" t="s">
         <v>24</v>
       </c>
       <c r="E26" s="23" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="23" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="23" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="23" t="s">
         <v>24</v>
       </c>
       <c r="I26" s="23" t="s">
@@ -4446,52 +4576,55 @@
       </c>
       <c r="S26" s="12" t="s">
         <v>24</v>
       </c>
       <c r="T26" s="19" t="s">
         <v>24</v>
       </c>
       <c r="U26" s="21" t="s">
         <v>24</v>
       </c>
       <c r="V26" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W26" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X26" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Z26" s="21" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="27" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA26" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="A27" s="25" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="26" t="s">
         <v>24</v>
       </c>
       <c r="D27" s="26" t="s">
         <v>24</v>
       </c>
       <c r="E27" s="26" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="26" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="26" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="26" t="s">
         <v>24</v>
       </c>
       <c r="I27" s="26" t="s">
@@ -4526,157 +4659,158 @@
       </c>
       <c r="S27" s="28">
         <v>13</v>
       </c>
       <c r="T27" s="28">
         <v>13</v>
       </c>
       <c r="U27" s="29">
         <v>13</v>
       </c>
       <c r="V27" s="29">
         <v>12</v>
       </c>
       <c r="W27" s="29">
         <v>10</v>
       </c>
       <c r="X27" s="29">
         <v>10</v>
       </c>
       <c r="Y27" s="29">
         <v>10</v>
       </c>
       <c r="Z27" s="29">
         <v>8</v>
       </c>
-    </row>
-    <row r="28" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="AA27" s="29">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B28" s="30"/>
       <c r="C28" s="30"/>
       <c r="D28" s="30"/>
       <c r="E28" s="30"/>
       <c r="F28" s="30"/>
       <c r="G28" s="30"/>
       <c r="H28" s="30"/>
       <c r="I28" s="30"/>
       <c r="J28" s="30"/>
       <c r="K28" s="30"/>
       <c r="L28" s="30"/>
       <c r="M28" s="30"/>
       <c r="N28" s="30"/>
       <c r="O28" s="30"/>
       <c r="P28" s="30"/>
       <c r="Q28" s="30"/>
       <c r="R28" s="30"/>
       <c r="S28" s="30"/>
       <c r="T28" s="30"/>
       <c r="U28" s="30"/>
       <c r="V28" s="30"/>
       <c r="W28" s="30"/>
     </row>
-    <row r="29" spans="1:26" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:27" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
       <c r="B29" s="30"/>
       <c r="C29" s="30"/>
       <c r="D29" s="30"/>
       <c r="E29" s="30"/>
       <c r="F29" s="30"/>
       <c r="G29" s="30"/>
       <c r="H29" s="30"/>
       <c r="I29" s="30"/>
       <c r="J29" s="30"/>
       <c r="K29" s="30"/>
       <c r="L29" s="30"/>
       <c r="M29" s="30"/>
       <c r="N29" s="30"/>
       <c r="O29" s="30"/>
       <c r="P29" s="30"/>
       <c r="Q29" s="30"/>
       <c r="R29" s="30"/>
       <c r="S29" s="30"/>
       <c r="T29" s="30"/>
       <c r="U29" s="30"/>
       <c r="V29" s="30"/>
       <c r="W29" s="30"/>
     </row>
-    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:27" x14ac:dyDescent="0.2">
       <c r="B30" s="32"/>
       <c r="C30" s="32"/>
       <c r="D30" s="32"/>
       <c r="E30" s="32"/>
       <c r="F30" s="32"/>
       <c r="G30" s="32"/>
       <c r="H30" s="32"/>
       <c r="I30" s="32"/>
       <c r="J30" s="32"/>
       <c r="K30" s="32"/>
       <c r="L30" s="32"/>
       <c r="M30" s="32"/>
       <c r="N30" s="32"/>
       <c r="O30" s="32"/>
       <c r="P30" s="32"/>
       <c r="Q30" s="32"/>
       <c r="R30" s="32"/>
       <c r="S30" s="32"/>
       <c r="T30" s="32"/>
       <c r="U30" s="32"/>
       <c r="V30" s="32"/>
       <c r="W30" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="B2:Z2"/>
-    <mergeCell ref="B4:Z4"/>
+    <mergeCell ref="B2:AA2"/>
+    <mergeCell ref="B4:AA4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Всего</vt:lpstr>
       <vt:lpstr>Женщины</vt:lpstr>
       <vt:lpstr>Всего!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>Женщины!Заголовки_для_печати</vt:lpstr>
-      <vt:lpstr>Всего!Область_печати</vt:lpstr>
-      <vt:lpstr>Женщины!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>A.Turebayeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>