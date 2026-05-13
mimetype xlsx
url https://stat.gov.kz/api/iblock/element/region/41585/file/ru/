--- v0 (2026-04-22)
+++ v1 (2026-05-13)
@@ -11,59 +11,57 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="11190" yWindow="30" windowWidth="16335" windowHeight="8490"/>
   </bookViews>
   <sheets>
     <sheet name="Всего" sheetId="2" r:id="rId1"/>
     <sheet name="Женщины" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">Всего!$A:$A</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="1">Женщины!$A:$A</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Всего!$A$2:$T$15</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="1">Женщины!$A$4:$T$15</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="498" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="514" uniqueCount="54">
   <si>
     <t>Численность выпускников  организаций технического и профессионального, послесреднего образования</t>
   </si>
   <si>
     <t>Всего</t>
   </si>
   <si>
     <t>Женщины</t>
   </si>
   <si>
     <t xml:space="preserve">Костанайская область </t>
   </si>
   <si>
     <t>г. Костанай</t>
   </si>
   <si>
     <t>Аркалык г.а.</t>
   </si>
   <si>
     <t>Лисаковск г.а.</t>
   </si>
   <si>
     <t>Рудный г.а.</t>
   </si>
   <si>
@@ -178,50 +176,53 @@
     <t>2017/2018</t>
   </si>
   <si>
     <t>2018/2019</t>
   </si>
   <si>
     <t>2019/2020</t>
   </si>
   <si>
     <t>2020/2021</t>
   </si>
   <si>
     <t>2021/2022</t>
   </si>
   <si>
     <t>на начало учебного года, человек</t>
   </si>
   <si>
     <t>2022/2023</t>
   </si>
   <si>
     <t>2023/2024</t>
   </si>
   <si>
     <t>2024/2025</t>
+  </si>
+  <si>
+    <t>2025/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
   <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -429,58 +430,58 @@
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -753,155 +754,157 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист1"/>
-  <dimension ref="A1:Z27"/>
+  <dimension ref="A1:AA27"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="6" topLeftCell="N7" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="6" topLeftCell="O7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="Z7" sqref="Z7:Z27"/>
+      <selection pane="bottomRight" activeCell="AA7" sqref="AA7:AA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="4" customWidth="1"/>
     <col min="2" max="23" width="9.85546875" style="4" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
-[...1 lines deleted...]
-      <c r="B2" s="38" t="s">
+    <row r="1" spans="1:27" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:27" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="B2" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="38"/>
-[...24 lines deleted...]
-    <row r="3" spans="1:26" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="40"/>
+      <c r="Z2" s="40"/>
+      <c r="AA2" s="40"/>
+    </row>
+    <row r="3" spans="1:27" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
       <c r="U3" s="3"/>
       <c r="V3" s="3"/>
     </row>
-    <row r="4" spans="1:26" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
-      <c r="B4" s="38" t="s">
+    <row r="4" spans="1:27" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
+      <c r="B4" s="40" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="38"/>
-[...25 lines deleted...]
-      <c r="Z5" s="5" t="s">
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="40"/>
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="40"/>
+      <c r="X4" s="40"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="40"/>
+      <c r="AA4" s="40"/>
+    </row>
+    <row r="5" spans="1:27" x14ac:dyDescent="0.2">
+      <c r="AA5" s="5" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="10" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:27" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6"/>
       <c r="B6" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>33</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>34</v>
       </c>
@@ -934,52 +937,55 @@
       </c>
       <c r="S6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="T6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="U6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="V6" s="9" t="s">
         <v>47</v>
       </c>
       <c r="W6" s="9" t="s">
         <v>48</v>
       </c>
       <c r="X6" s="9" t="s">
         <v>50</v>
       </c>
       <c r="Y6" s="9" t="s">
         <v>51</v>
       </c>
       <c r="Z6" s="9" t="s">
         <v>52</v>
       </c>
-    </row>
-    <row r="7" spans="1:26" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AA6" s="9" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="7" spans="1:27" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="12">
         <v>2946</v>
       </c>
       <c r="C7" s="12">
         <v>3090</v>
       </c>
       <c r="D7" s="12">
         <v>3562</v>
       </c>
       <c r="E7" s="12">
         <v>3985</v>
       </c>
       <c r="F7" s="12">
         <v>3929</v>
       </c>
       <c r="G7" s="12">
         <v>3928</v>
       </c>
       <c r="H7" s="12">
         <v>4969</v>
       </c>
       <c r="I7" s="13">
@@ -1014,52 +1020,55 @@
       </c>
       <c r="S7" s="15">
         <v>7320</v>
       </c>
       <c r="T7" s="15">
         <v>6709</v>
       </c>
       <c r="U7" s="16">
         <v>6716</v>
       </c>
       <c r="V7" s="16">
         <v>6569</v>
       </c>
       <c r="W7" s="16">
         <v>6724</v>
       </c>
       <c r="X7" s="17">
         <v>6616</v>
       </c>
       <c r="Y7" s="17">
         <v>6357</v>
       </c>
       <c r="Z7" s="17">
         <v>6605</v>
       </c>
-    </row>
-    <row r="8" spans="1:26" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AA7" s="17">
+        <v>6275</v>
+      </c>
+    </row>
+    <row r="8" spans="1:27" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="12">
         <v>1524</v>
       </c>
       <c r="C8" s="12">
         <v>1493</v>
       </c>
       <c r="D8" s="12">
         <v>2086</v>
       </c>
       <c r="E8" s="12">
         <v>2355</v>
       </c>
       <c r="F8" s="12">
         <v>2254</v>
       </c>
       <c r="G8" s="12">
         <v>2258</v>
       </c>
       <c r="H8" s="12">
         <v>2852</v>
       </c>
       <c r="I8" s="13">
@@ -1094,52 +1103,55 @@
       </c>
       <c r="S8" s="15">
         <v>3898</v>
       </c>
       <c r="T8" s="15">
         <v>3626</v>
       </c>
       <c r="U8" s="16">
         <v>3710</v>
       </c>
       <c r="V8" s="16">
         <v>3727</v>
       </c>
       <c r="W8" s="16">
         <v>3925</v>
       </c>
       <c r="X8" s="16">
         <v>3714</v>
       </c>
       <c r="Y8" s="16">
         <v>3790</v>
       </c>
       <c r="Z8" s="16">
         <v>3861</v>
       </c>
-    </row>
-    <row r="9" spans="1:26" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AA8" s="16">
+        <v>3457</v>
+      </c>
+    </row>
+    <row r="9" spans="1:27" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="18" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="12">
         <v>272</v>
       </c>
       <c r="C9" s="12">
         <v>457</v>
       </c>
       <c r="D9" s="12">
         <v>411</v>
       </c>
       <c r="E9" s="12">
         <v>383</v>
       </c>
       <c r="F9" s="12">
         <v>367</v>
       </c>
       <c r="G9" s="12">
         <v>427</v>
       </c>
       <c r="H9" s="12">
         <v>509</v>
       </c>
       <c r="I9" s="13">
@@ -1174,52 +1186,55 @@
       </c>
       <c r="S9" s="19">
         <v>641</v>
       </c>
       <c r="T9" s="19">
         <v>642</v>
       </c>
       <c r="U9" s="16">
         <v>609</v>
       </c>
       <c r="V9" s="16">
         <v>552</v>
       </c>
       <c r="W9" s="16">
         <v>566</v>
       </c>
       <c r="X9" s="16">
         <v>493</v>
       </c>
       <c r="Y9" s="16">
         <v>536</v>
       </c>
       <c r="Z9" s="16">
         <v>604</v>
       </c>
-    </row>
-    <row r="10" spans="1:26" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AA9" s="16">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="10" spans="1:27" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="20">
         <v>110</v>
       </c>
       <c r="C10" s="20">
         <v>111</v>
       </c>
       <c r="D10" s="20">
         <v>121</v>
       </c>
       <c r="E10" s="20">
         <v>195</v>
       </c>
       <c r="F10" s="20">
         <v>171</v>
       </c>
       <c r="G10" s="20">
         <v>221</v>
       </c>
       <c r="H10" s="20">
         <v>293</v>
       </c>
       <c r="I10" s="13">
@@ -1254,52 +1269,55 @@
       </c>
       <c r="S10" s="19">
         <v>252</v>
       </c>
       <c r="T10" s="19">
         <v>215</v>
       </c>
       <c r="U10" s="16">
         <v>239</v>
       </c>
       <c r="V10" s="16">
         <v>166</v>
       </c>
       <c r="W10" s="16">
         <v>220</v>
       </c>
       <c r="X10" s="16">
         <v>232</v>
       </c>
       <c r="Y10" s="16">
         <v>175</v>
       </c>
       <c r="Z10" s="16">
         <v>186</v>
       </c>
-    </row>
-    <row r="11" spans="1:26" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AA10" s="16">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="11" spans="1:27" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="18" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="12">
         <v>469</v>
       </c>
       <c r="C11" s="12">
         <v>479</v>
       </c>
       <c r="D11" s="12">
         <v>549</v>
       </c>
       <c r="E11" s="12">
         <v>617</v>
       </c>
       <c r="F11" s="12">
         <v>587</v>
       </c>
       <c r="G11" s="12">
         <v>547</v>
       </c>
       <c r="H11" s="12">
         <v>767</v>
       </c>
       <c r="I11" s="13">
@@ -1334,52 +1352,55 @@
       </c>
       <c r="S11" s="15">
         <v>1016</v>
       </c>
       <c r="T11" s="19">
         <v>875</v>
       </c>
       <c r="U11" s="16">
         <v>831</v>
       </c>
       <c r="V11" s="16">
         <v>861</v>
       </c>
       <c r="W11" s="16">
         <v>856</v>
       </c>
       <c r="X11" s="16">
         <v>698</v>
       </c>
       <c r="Y11" s="16">
         <v>753</v>
       </c>
       <c r="Z11" s="16">
         <v>843</v>
       </c>
-    </row>
-    <row r="12" spans="1:26" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AA11" s="16">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="12" spans="1:27" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="18" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="12" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="12" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="12" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="12" t="s">
         <v>24</v>
       </c>
       <c r="I12" s="12" t="s">
@@ -1414,52 +1435,55 @@
       </c>
       <c r="S12" s="19" t="s">
         <v>25</v>
       </c>
       <c r="T12" s="19" t="s">
         <v>24</v>
       </c>
       <c r="U12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="V12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Z12" s="21" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="13" spans="1:26" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AA12" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="13" spans="1:27" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="18" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="12" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="12" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="12" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>24</v>
       </c>
       <c r="H13" s="12" t="s">
         <v>24</v>
       </c>
       <c r="I13" s="12" t="s">
@@ -1494,52 +1518,55 @@
       </c>
       <c r="S13" s="19" t="s">
         <v>25</v>
       </c>
       <c r="T13" s="19" t="s">
         <v>24</v>
       </c>
       <c r="U13" s="21" t="s">
         <v>24</v>
       </c>
       <c r="V13" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W13" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X13" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y13" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Z13" s="21" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="14" spans="1:26" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AA13" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:27" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="20" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="20" t="s">
         <v>24</v>
       </c>
       <c r="E14" s="20" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="20" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="20" t="s">
         <v>24</v>
       </c>
       <c r="H14" s="20" t="s">
         <v>24</v>
       </c>
       <c r="I14" s="20" t="s">
@@ -1574,52 +1601,55 @@
       </c>
       <c r="S14" s="19">
         <v>170</v>
       </c>
       <c r="T14" s="19">
         <v>169</v>
       </c>
       <c r="U14" s="16">
         <v>188</v>
       </c>
       <c r="V14" s="16">
         <v>225</v>
       </c>
       <c r="W14" s="16">
         <v>239</v>
       </c>
       <c r="X14" s="16">
         <v>244</v>
       </c>
       <c r="Y14" s="16">
         <v>206</v>
       </c>
       <c r="Z14" s="16">
         <v>160</v>
       </c>
-    </row>
-    <row r="15" spans="1:26" s="10" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AA14" s="16">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="20" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="20" t="s">
         <v>24</v>
       </c>
       <c r="E15" s="20" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="20" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="20" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="20" t="s">
         <v>24</v>
       </c>
       <c r="I15" s="20" t="s">
@@ -1654,52 +1684,55 @@
       </c>
       <c r="S15" s="19">
         <v>55</v>
       </c>
       <c r="T15" s="19">
         <v>52</v>
       </c>
       <c r="U15" s="16">
         <v>35</v>
       </c>
       <c r="V15" s="16">
         <v>78</v>
       </c>
       <c r="W15" s="16">
         <v>45</v>
       </c>
       <c r="X15" s="16">
         <v>64</v>
       </c>
       <c r="Y15" s="16">
         <v>53</v>
       </c>
       <c r="Z15" s="16">
         <v>71</v>
       </c>
-    </row>
-    <row r="16" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="AA15" s="16">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="16" spans="1:27" x14ac:dyDescent="0.2">
       <c r="A16" s="18" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="22" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="22" t="s">
         <v>24</v>
       </c>
       <c r="E16" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="22" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="22" t="s">
         <v>24</v>
       </c>
       <c r="I16" s="22" t="s">
@@ -1734,52 +1767,55 @@
       </c>
       <c r="S16" s="19" t="s">
         <v>25</v>
       </c>
       <c r="T16" s="19" t="s">
         <v>24</v>
       </c>
       <c r="U16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="V16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Z16" s="21" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="17" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="AA16" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" x14ac:dyDescent="0.2">
       <c r="A17" s="18" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="22">
         <v>228</v>
       </c>
       <c r="C17" s="22">
         <v>212</v>
       </c>
       <c r="D17" s="22">
         <v>155</v>
       </c>
       <c r="E17" s="22">
         <v>179</v>
       </c>
       <c r="F17" s="22">
         <v>249</v>
       </c>
       <c r="G17" s="22">
         <v>189</v>
       </c>
       <c r="H17" s="22">
         <v>242</v>
       </c>
       <c r="I17" s="22">
@@ -1814,52 +1850,55 @@
       </c>
       <c r="S17" s="19">
         <v>338</v>
       </c>
       <c r="T17" s="19">
         <v>207</v>
       </c>
       <c r="U17" s="16">
         <v>218</v>
       </c>
       <c r="V17" s="16">
         <v>227</v>
       </c>
       <c r="W17" s="16">
         <v>170</v>
       </c>
       <c r="X17" s="16">
         <v>267</v>
       </c>
       <c r="Y17" s="16">
         <v>144</v>
       </c>
       <c r="Z17" s="16">
         <v>132</v>
       </c>
-    </row>
-    <row r="18" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="AA17" s="16">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" x14ac:dyDescent="0.2">
       <c r="A18" s="18" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="22" t="s">
         <v>24</v>
       </c>
       <c r="E18" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="22" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="22" t="s">
         <v>24</v>
       </c>
       <c r="I18" s="22" t="s">
@@ -1894,52 +1933,55 @@
       </c>
       <c r="S18" s="19" t="s">
         <v>25</v>
       </c>
       <c r="T18" s="19" t="s">
         <v>24</v>
       </c>
       <c r="U18" s="21" t="s">
         <v>24</v>
       </c>
       <c r="V18" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W18" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X18" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y18" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Z18" s="21" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="19" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="AA18" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" x14ac:dyDescent="0.2">
       <c r="A19" s="23" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="22">
         <v>104</v>
       </c>
       <c r="C19" s="22">
         <v>105</v>
       </c>
       <c r="D19" s="22">
         <v>67</v>
       </c>
       <c r="E19" s="22">
         <v>116</v>
       </c>
       <c r="F19" s="22">
         <v>123</v>
       </c>
       <c r="G19" s="22">
         <v>140</v>
       </c>
       <c r="H19" s="22">
         <v>111</v>
       </c>
       <c r="I19" s="22">
@@ -1974,52 +2016,55 @@
       </c>
       <c r="S19" s="19">
         <v>178</v>
       </c>
       <c r="T19" s="19">
         <v>172</v>
       </c>
       <c r="U19" s="16">
         <v>124</v>
       </c>
       <c r="V19" s="16">
         <v>113</v>
       </c>
       <c r="W19" s="16">
         <v>142</v>
       </c>
       <c r="X19" s="16">
         <v>126</v>
       </c>
       <c r="Y19" s="16">
         <v>96</v>
       </c>
       <c r="Z19" s="16">
         <v>101</v>
       </c>
-    </row>
-    <row r="20" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="AA19" s="16">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" x14ac:dyDescent="0.2">
       <c r="A20" s="23" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="22" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="22" t="s">
         <v>24</v>
       </c>
       <c r="E20" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="22" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="22" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="22" t="s">
@@ -2054,52 +2099,55 @@
       </c>
       <c r="S20" s="19">
         <v>50</v>
       </c>
       <c r="T20" s="19">
         <v>48</v>
       </c>
       <c r="U20" s="16">
         <v>66</v>
       </c>
       <c r="V20" s="16">
         <v>48</v>
       </c>
       <c r="W20" s="16">
         <v>49</v>
       </c>
       <c r="X20" s="16">
         <v>74</v>
       </c>
       <c r="Y20" s="16">
         <v>45</v>
       </c>
       <c r="Z20" s="16">
         <v>68</v>
       </c>
-    </row>
-    <row r="21" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="AA20" s="16">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" x14ac:dyDescent="0.2">
       <c r="A21" s="23" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="22">
         <v>118</v>
       </c>
       <c r="C21" s="22">
         <v>109</v>
       </c>
       <c r="D21" s="22">
         <v>49</v>
       </c>
       <c r="E21" s="22">
         <v>44</v>
       </c>
       <c r="F21" s="22">
         <v>91</v>
       </c>
       <c r="G21" s="22">
         <v>80</v>
       </c>
       <c r="H21" s="22">
         <v>99</v>
       </c>
       <c r="I21" s="22">
@@ -2134,52 +2182,55 @@
       </c>
       <c r="S21" s="19">
         <v>230</v>
       </c>
       <c r="T21" s="19">
         <v>219</v>
       </c>
       <c r="U21" s="16">
         <v>238</v>
       </c>
       <c r="V21" s="16">
         <v>204</v>
       </c>
       <c r="W21" s="16">
         <v>188</v>
       </c>
       <c r="X21" s="16">
         <v>193</v>
       </c>
       <c r="Y21" s="16">
         <v>197</v>
       </c>
       <c r="Z21" s="16">
         <v>137</v>
       </c>
-    </row>
-    <row r="22" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="AA21" s="16">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" x14ac:dyDescent="0.2">
       <c r="A22" s="23" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="22" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="22" t="s">
         <v>24</v>
       </c>
       <c r="E22" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="22" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="22" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="22" t="s">
@@ -2214,52 +2265,55 @@
       </c>
       <c r="S22" s="19">
         <v>117</v>
       </c>
       <c r="T22" s="19">
         <v>136</v>
       </c>
       <c r="U22" s="16">
         <v>115</v>
       </c>
       <c r="V22" s="16">
         <v>117</v>
       </c>
       <c r="W22" s="16">
         <v>118</v>
       </c>
       <c r="X22" s="16">
         <v>189</v>
       </c>
       <c r="Y22" s="16">
         <v>135</v>
       </c>
       <c r="Z22" s="16">
         <v>189</v>
       </c>
-    </row>
-    <row r="23" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="AA22" s="16">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" x14ac:dyDescent="0.2">
       <c r="A23" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="22" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="22" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="22" t="s">
         <v>24</v>
       </c>
       <c r="E23" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="22" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="22" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="22" t="s">
@@ -2294,52 +2348,55 @@
       </c>
       <c r="S23" s="19">
         <v>64</v>
       </c>
       <c r="T23" s="19">
         <v>69</v>
       </c>
       <c r="U23" s="16">
         <v>63</v>
       </c>
       <c r="V23" s="16">
         <v>52</v>
       </c>
       <c r="W23" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X23" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y23" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Z23" s="21" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="24" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="AA23" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" x14ac:dyDescent="0.2">
       <c r="A24" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="22">
         <v>121</v>
       </c>
       <c r="C24" s="22">
         <v>124</v>
       </c>
       <c r="D24" s="22">
         <v>124</v>
       </c>
       <c r="E24" s="22">
         <v>96</v>
       </c>
       <c r="F24" s="22">
         <v>87</v>
       </c>
       <c r="G24" s="22">
         <v>66</v>
       </c>
       <c r="H24" s="22">
         <v>96</v>
       </c>
       <c r="I24" s="22">
@@ -2374,52 +2431,55 @@
       </c>
       <c r="S24" s="19">
         <v>203</v>
       </c>
       <c r="T24" s="19">
         <v>178</v>
       </c>
       <c r="U24" s="16">
         <v>169</v>
       </c>
       <c r="V24" s="16">
         <v>123</v>
       </c>
       <c r="W24" s="16">
         <v>110</v>
       </c>
       <c r="X24" s="16">
         <v>232</v>
       </c>
       <c r="Y24" s="16">
         <v>132</v>
       </c>
       <c r="Z24" s="16">
         <v>164</v>
       </c>
-    </row>
-    <row r="25" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="AA24" s="16">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" x14ac:dyDescent="0.2">
       <c r="A25" s="23" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="22" t="s">
         <v>24</v>
       </c>
       <c r="D25" s="22" t="s">
         <v>24</v>
       </c>
       <c r="E25" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="22" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="22" t="s">
         <v>24</v>
       </c>
       <c r="I25" s="22" t="s">
@@ -2454,52 +2514,55 @@
       </c>
       <c r="S25" s="19">
         <v>36</v>
       </c>
       <c r="T25" s="19">
         <v>51</v>
       </c>
       <c r="U25" s="16">
         <v>38</v>
       </c>
       <c r="V25" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W25" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X25" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Z25" s="21" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="26" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="AA25" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" x14ac:dyDescent="0.2">
       <c r="A26" s="23" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="22" t="s">
         <v>24</v>
       </c>
       <c r="D26" s="22" t="s">
         <v>24</v>
       </c>
       <c r="E26" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="22" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="22" t="s">
         <v>24</v>
       </c>
       <c r="I26" s="22" t="s">
@@ -2534,52 +2597,55 @@
       </c>
       <c r="S26" s="19" t="s">
         <v>25</v>
       </c>
       <c r="T26" s="19" t="s">
         <v>24</v>
       </c>
       <c r="U26" s="21" t="s">
         <v>24</v>
       </c>
       <c r="V26" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W26" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X26" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Z26" s="21" t="s">
         <v>24</v>
       </c>
-    </row>
-    <row r="27" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="AA26" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" x14ac:dyDescent="0.2">
       <c r="A27" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="25" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="25" t="s">
         <v>24</v>
       </c>
       <c r="D27" s="25" t="s">
         <v>24</v>
       </c>
       <c r="E27" s="25" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="25" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="25" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="25" t="s">
         <v>24</v>
       </c>
       <c r="I27" s="25" t="s">
@@ -2614,151 +2680,156 @@
       </c>
       <c r="S27" s="27">
         <v>72</v>
       </c>
       <c r="T27" s="27">
         <v>50</v>
       </c>
       <c r="U27" s="28">
         <v>73</v>
       </c>
       <c r="V27" s="28">
         <v>76</v>
       </c>
       <c r="W27" s="28">
         <v>96</v>
       </c>
       <c r="X27" s="28">
         <v>90</v>
       </c>
       <c r="Y27" s="28">
         <v>95</v>
       </c>
       <c r="Z27" s="28">
         <v>89</v>
       </c>
+      <c r="AA27" s="28">
+        <v>71</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="B2:Z2"/>
-    <mergeCell ref="B4:Z4"/>
+    <mergeCell ref="B2:AA2"/>
+    <mergeCell ref="B4:AA4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="13" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="Q7" activePane="bottomRight" state="frozen"/>
-      <selection pane="topRight" activeCell="B1" sqref="B1"/>
-[...1 lines deleted...]
-      <selection pane="bottomRight" activeCell="V19" sqref="V19"/>
+      <selection activeCell="AA7" sqref="AA7"/>
+      <selection pane="topRight" activeCell="AA7" sqref="AA7"/>
+      <selection pane="bottomLeft" activeCell="AA7" sqref="AA7"/>
+      <selection pane="bottomRight" activeCell="AA7" sqref="AA7:AA27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="18.28515625" style="4" customWidth="1"/>
     <col min="2" max="3" width="8.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="4" max="8" width="9.7109375" style="4" customWidth="1"/>
     <col min="9" max="12" width="8.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="13" max="23" width="9.7109375" style="4" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:29" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:29" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
-      <c r="B2" s="38" t="s">
+      <c r="B2" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="38"/>
-[...23 lines deleted...]
-      <c r="AA2" s="29"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="40"/>
+      <c r="Z2" s="40"/>
+      <c r="AA2" s="40"/>
       <c r="AB2" s="29"/>
       <c r="AC2" s="29"/>
     </row>
     <row r="3" spans="1:29" s="1" customFormat="1" ht="12.75" x14ac:dyDescent="0.2"/>
     <row r="4" spans="1:29" s="2" customFormat="1" ht="12.75" x14ac:dyDescent="0.25">
-      <c r="B4" s="38" t="s">
+      <c r="B4" s="40" t="s">
         <v>2</v>
       </c>
-      <c r="C4" s="38"/>
-[...22 lines deleted...]
-      <c r="Z4" s="38"/>
+      <c r="C4" s="40"/>
+      <c r="D4" s="40"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="40"/>
+      <c r="G4" s="40"/>
+      <c r="H4" s="40"/>
+      <c r="I4" s="40"/>
+      <c r="J4" s="40"/>
+      <c r="K4" s="40"/>
+      <c r="L4" s="40"/>
+      <c r="M4" s="40"/>
+      <c r="N4" s="40"/>
+      <c r="O4" s="40"/>
+      <c r="P4" s="40"/>
+      <c r="Q4" s="40"/>
+      <c r="R4" s="40"/>
+      <c r="S4" s="40"/>
+      <c r="T4" s="40"/>
+      <c r="U4" s="40"/>
+      <c r="V4" s="40"/>
+      <c r="W4" s="40"/>
+      <c r="X4" s="40"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="40"/>
+      <c r="AA4" s="40"/>
     </row>
     <row r="5" spans="1:29" x14ac:dyDescent="0.2">
-      <c r="Z5" s="5" t="s">
+      <c r="AA5" s="5" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="6" spans="1:29" s="10" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A6" s="6"/>
       <c r="B6" s="7" t="s">
         <v>27</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>28</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>29</v>
       </c>
       <c r="E6" s="8" t="s">
         <v>30</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>31</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>32</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>33</v>
@@ -2795,50 +2866,53 @@
       </c>
       <c r="S6" s="7" t="s">
         <v>44</v>
       </c>
       <c r="T6" s="7" t="s">
         <v>45</v>
       </c>
       <c r="U6" s="7" t="s">
         <v>46</v>
       </c>
       <c r="V6" s="9" t="s">
         <v>47</v>
       </c>
       <c r="W6" s="9" t="s">
         <v>48</v>
       </c>
       <c r="X6" s="9" t="s">
         <v>50</v>
       </c>
       <c r="Y6" s="9" t="s">
         <v>51</v>
       </c>
       <c r="Z6" s="9" t="s">
         <v>52</v>
       </c>
+      <c r="AA6" s="9" t="s">
+        <v>53</v>
+      </c>
     </row>
     <row r="7" spans="1:29" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="30">
         <v>1779</v>
       </c>
       <c r="C7" s="30">
         <v>1784</v>
       </c>
       <c r="D7" s="30">
         <v>2221</v>
       </c>
       <c r="E7" s="30">
         <v>2412</v>
       </c>
       <c r="F7" s="30">
         <v>2194</v>
       </c>
       <c r="G7" s="30">
         <v>2279</v>
       </c>
       <c r="H7" s="30">
         <v>2835</v>
@@ -2872,52 +2946,55 @@
       </c>
       <c r="R7" s="15">
         <v>3487</v>
       </c>
       <c r="S7" s="15">
         <v>3453</v>
       </c>
       <c r="T7" s="15">
         <v>3122</v>
       </c>
       <c r="U7" s="16">
         <v>3007</v>
       </c>
       <c r="V7" s="16">
         <v>2917</v>
       </c>
       <c r="W7" s="16">
         <v>3178</v>
       </c>
       <c r="X7" s="17">
         <v>3133</v>
       </c>
       <c r="Y7" s="17">
         <v>3099</v>
       </c>
-      <c r="Z7" s="39">
+      <c r="Z7" s="38">
         <v>3159</v>
+      </c>
+      <c r="AA7" s="17">
+        <v>3087</v>
       </c>
     </row>
     <row r="8" spans="1:29" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A8" s="32" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="33" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="33" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="33" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="33" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="30">
         <v>1306</v>
       </c>
       <c r="G8" s="30">
         <v>1298</v>
       </c>
       <c r="H8" s="30">
@@ -2952,52 +3029,55 @@
       </c>
       <c r="R8" s="15">
         <v>2113</v>
       </c>
       <c r="S8" s="15">
         <v>1967</v>
       </c>
       <c r="T8" s="15">
         <v>1850</v>
       </c>
       <c r="U8" s="16">
         <v>1901</v>
       </c>
       <c r="V8" s="16">
         <v>1889</v>
       </c>
       <c r="W8" s="16">
         <v>2117</v>
       </c>
       <c r="X8" s="16">
         <v>1981</v>
       </c>
       <c r="Y8" s="16">
         <v>2089</v>
       </c>
-      <c r="Z8" s="39">
+      <c r="Z8" s="38">
         <v>2086</v>
+      </c>
+      <c r="AA8" s="16">
+        <v>1916</v>
       </c>
     </row>
     <row r="9" spans="1:29" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A9" s="32" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="33" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="33" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="33" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="33" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="30">
         <v>224</v>
       </c>
       <c r="G9" s="30">
         <v>272</v>
       </c>
       <c r="H9" s="30">
@@ -3032,52 +3112,55 @@
       </c>
       <c r="R9" s="19">
         <v>349</v>
       </c>
       <c r="S9" s="19">
         <v>341</v>
       </c>
       <c r="T9" s="19">
         <v>305</v>
       </c>
       <c r="U9" s="16">
         <v>307</v>
       </c>
       <c r="V9" s="16">
         <v>252</v>
       </c>
       <c r="W9" s="16">
         <v>296</v>
       </c>
       <c r="X9" s="16">
         <v>259</v>
       </c>
       <c r="Y9" s="16">
         <v>249</v>
       </c>
-      <c r="Z9" s="39">
+      <c r="Z9" s="38">
         <v>260</v>
+      </c>
+      <c r="AA9" s="16">
+        <v>335</v>
       </c>
     </row>
     <row r="10" spans="1:29" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A10" s="32" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="33" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="33" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="33" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="33" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="34">
         <v>95</v>
       </c>
       <c r="G10" s="34">
         <v>115</v>
       </c>
       <c r="H10" s="34">
@@ -3112,52 +3195,55 @@
       </c>
       <c r="R10" s="19">
         <v>41</v>
       </c>
       <c r="S10" s="19">
         <v>110</v>
       </c>
       <c r="T10" s="19">
         <v>79</v>
       </c>
       <c r="U10" s="16">
         <v>60</v>
       </c>
       <c r="V10" s="16">
         <v>50</v>
       </c>
       <c r="W10" s="16">
         <v>58</v>
       </c>
       <c r="X10" s="16">
         <v>64</v>
       </c>
       <c r="Y10" s="16">
         <v>59</v>
       </c>
-      <c r="Z10" s="39">
+      <c r="Z10" s="38">
         <v>79</v>
+      </c>
+      <c r="AA10" s="16">
+        <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:29" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A11" s="32" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="33" t="s">
         <v>26</v>
       </c>
       <c r="C11" s="33" t="s">
         <v>26</v>
       </c>
       <c r="D11" s="33" t="s">
         <v>26</v>
       </c>
       <c r="E11" s="33" t="s">
         <v>26</v>
       </c>
       <c r="F11" s="30">
         <v>311</v>
       </c>
       <c r="G11" s="30">
         <v>330</v>
       </c>
       <c r="H11" s="30">
@@ -3192,52 +3278,55 @@
       </c>
       <c r="R11" s="19">
         <v>566</v>
       </c>
       <c r="S11" s="19">
         <v>441</v>
       </c>
       <c r="T11" s="19">
         <v>386</v>
       </c>
       <c r="U11" s="16">
         <v>332</v>
       </c>
       <c r="V11" s="16">
         <v>334</v>
       </c>
       <c r="W11" s="16">
         <v>368</v>
       </c>
       <c r="X11" s="16">
         <v>275</v>
       </c>
       <c r="Y11" s="16">
         <v>291</v>
       </c>
-      <c r="Z11" s="39">
+      <c r="Z11" s="38">
         <v>336</v>
+      </c>
+      <c r="AA11" s="16">
+        <v>301</v>
       </c>
     </row>
     <row r="12" spans="1:29" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A12" s="32" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="30" t="s">
         <v>24</v>
       </c>
       <c r="C12" s="30" t="s">
         <v>24</v>
       </c>
       <c r="D12" s="30" t="s">
         <v>24</v>
       </c>
       <c r="E12" s="30" t="s">
         <v>24</v>
       </c>
       <c r="F12" s="30" t="s">
         <v>24</v>
       </c>
       <c r="G12" s="30" t="s">
         <v>24</v>
       </c>
       <c r="H12" s="30" t="s">
@@ -3272,51 +3361,54 @@
       </c>
       <c r="R12" s="19" t="s">
         <v>24</v>
       </c>
       <c r="S12" s="19" t="s">
         <v>25</v>
       </c>
       <c r="T12" s="19" t="s">
         <v>24</v>
       </c>
       <c r="U12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="V12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X12" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y12" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="Z12" s="40" t="s">
+      <c r="Z12" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA12" s="21" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="13" spans="1:29" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A13" s="32" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="30" t="s">
         <v>24</v>
       </c>
       <c r="C13" s="30" t="s">
         <v>24</v>
       </c>
       <c r="D13" s="30" t="s">
         <v>24</v>
       </c>
       <c r="E13" s="30" t="s">
         <v>24</v>
       </c>
       <c r="F13" s="30" t="s">
         <v>24</v>
       </c>
       <c r="G13" s="30" t="s">
         <v>24</v>
       </c>
@@ -3352,51 +3444,54 @@
       </c>
       <c r="R13" s="19" t="s">
         <v>24</v>
       </c>
       <c r="S13" s="19" t="s">
         <v>25</v>
       </c>
       <c r="T13" s="19" t="s">
         <v>24</v>
       </c>
       <c r="U13" s="21" t="s">
         <v>24</v>
       </c>
       <c r="V13" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W13" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X13" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y13" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="Z13" s="40" t="s">
+      <c r="Z13" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA13" s="21" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="14" spans="1:29" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A14" s="32" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="34" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="34" t="s">
         <v>24</v>
       </c>
       <c r="D14" s="34" t="s">
         <v>24</v>
       </c>
       <c r="E14" s="34" t="s">
         <v>24</v>
       </c>
       <c r="F14" s="34" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="34" t="s">
         <v>24</v>
       </c>
@@ -3432,52 +3527,55 @@
       </c>
       <c r="R14" s="19">
         <v>51</v>
       </c>
       <c r="S14" s="19">
         <v>61</v>
       </c>
       <c r="T14" s="19">
         <v>61</v>
       </c>
       <c r="U14" s="16">
         <v>48</v>
       </c>
       <c r="V14" s="16">
         <v>53</v>
       </c>
       <c r="W14" s="16">
         <v>81</v>
       </c>
       <c r="X14" s="16">
         <v>108</v>
       </c>
       <c r="Y14" s="16">
         <v>91</v>
       </c>
-      <c r="Z14" s="39">
+      <c r="Z14" s="38">
         <v>70</v>
+      </c>
+      <c r="AA14" s="16">
+        <v>80</v>
       </c>
     </row>
     <row r="15" spans="1:29" s="31" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A15" s="32" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="20" t="s">
         <v>24</v>
       </c>
       <c r="C15" s="20" t="s">
         <v>24</v>
       </c>
       <c r="D15" s="20" t="s">
         <v>24</v>
       </c>
       <c r="E15" s="20" t="s">
         <v>24</v>
       </c>
       <c r="F15" s="20" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="20" t="s">
         <v>24</v>
       </c>
       <c r="H15" s="20" t="s">
@@ -3512,52 +3610,55 @@
       </c>
       <c r="R15" s="19">
         <v>13</v>
       </c>
       <c r="S15" s="19">
         <v>26</v>
       </c>
       <c r="T15" s="19">
         <v>9</v>
       </c>
       <c r="U15" s="16">
         <v>14</v>
       </c>
       <c r="V15" s="16">
         <v>28</v>
       </c>
       <c r="W15" s="16">
         <v>13</v>
       </c>
       <c r="X15" s="16">
         <v>25</v>
       </c>
       <c r="Y15" s="16">
         <v>21</v>
       </c>
-      <c r="Z15" s="39">
+      <c r="Z15" s="38">
         <v>36</v>
+      </c>
+      <c r="AA15" s="16">
+        <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:29" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A16" s="32" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="22" t="s">
         <v>24</v>
       </c>
       <c r="C16" s="22" t="s">
         <v>24</v>
       </c>
       <c r="D16" s="22" t="s">
         <v>24</v>
       </c>
       <c r="E16" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F16" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="22" t="s">
         <v>24</v>
       </c>
       <c r="H16" s="22" t="s">
@@ -3592,55 +3693,58 @@
       </c>
       <c r="R16" s="19" t="s">
         <v>24</v>
       </c>
       <c r="S16" s="19" t="s">
         <v>25</v>
       </c>
       <c r="T16" s="19" t="s">
         <v>24</v>
       </c>
       <c r="U16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="V16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X16" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y16" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="Z16" s="40" t="s">
-[...3 lines deleted...]
-    <row r="17" spans="1:26" s="35" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Z16" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA16" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="17" spans="1:27" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A17" s="32" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="33" t="s">
         <v>26</v>
       </c>
       <c r="C17" s="33" t="s">
         <v>26</v>
       </c>
       <c r="D17" s="33" t="s">
         <v>26</v>
       </c>
       <c r="E17" s="33" t="s">
         <v>26</v>
       </c>
       <c r="F17" s="22">
         <v>117</v>
       </c>
       <c r="G17" s="22">
         <v>121</v>
       </c>
       <c r="H17" s="22">
         <v>119</v>
       </c>
       <c r="I17" s="22">
@@ -3672,55 +3776,58 @@
       </c>
       <c r="R17" s="19">
         <v>43</v>
       </c>
       <c r="S17" s="19">
         <v>117</v>
       </c>
       <c r="T17" s="19">
         <v>82</v>
       </c>
       <c r="U17" s="16">
         <v>56</v>
       </c>
       <c r="V17" s="16">
         <v>64</v>
       </c>
       <c r="W17" s="16">
         <v>60</v>
       </c>
       <c r="X17" s="16">
         <v>84</v>
       </c>
       <c r="Y17" s="16">
         <v>40</v>
       </c>
-      <c r="Z17" s="39">
+      <c r="Z17" s="38">
         <v>25</v>
       </c>
-    </row>
-    <row r="18" spans="1:26" s="35" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AA17" s="16">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="18" spans="1:27" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A18" s="32" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="22" t="s">
         <v>24</v>
       </c>
       <c r="C18" s="22" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="22" t="s">
         <v>24</v>
       </c>
       <c r="E18" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F18" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G18" s="22" t="s">
         <v>24</v>
       </c>
       <c r="H18" s="22" t="s">
         <v>24</v>
       </c>
       <c r="I18" s="22" t="s">
@@ -3752,55 +3859,58 @@
       </c>
       <c r="R18" s="19" t="s">
         <v>24</v>
       </c>
       <c r="S18" s="19" t="s">
         <v>25</v>
       </c>
       <c r="T18" s="19" t="s">
         <v>24</v>
       </c>
       <c r="U18" s="21" t="s">
         <v>24</v>
       </c>
       <c r="V18" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W18" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X18" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y18" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="Z18" s="40" t="s">
-[...3 lines deleted...]
-    <row r="19" spans="1:26" s="35" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Z18" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA18" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A19" s="36" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="33" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="33" t="s">
         <v>26</v>
       </c>
       <c r="D19" s="33" t="s">
         <v>26</v>
       </c>
       <c r="E19" s="33" t="s">
         <v>26</v>
       </c>
       <c r="F19" s="22">
         <v>57</v>
       </c>
       <c r="G19" s="22">
         <v>80</v>
       </c>
       <c r="H19" s="22">
         <v>51</v>
       </c>
       <c r="I19" s="22">
@@ -3832,55 +3942,58 @@
       </c>
       <c r="R19" s="19">
         <v>37</v>
       </c>
       <c r="S19" s="19">
         <v>69</v>
       </c>
       <c r="T19" s="19">
         <v>65</v>
       </c>
       <c r="U19" s="16">
         <v>37</v>
       </c>
       <c r="V19" s="16">
         <v>51</v>
       </c>
       <c r="W19" s="16">
         <v>28</v>
       </c>
       <c r="X19" s="16">
         <v>51</v>
       </c>
       <c r="Y19" s="16">
         <v>33</v>
       </c>
-      <c r="Z19" s="39">
+      <c r="Z19" s="38">
         <v>35</v>
       </c>
-    </row>
-    <row r="20" spans="1:26" s="35" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AA19" s="16">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A20" s="36" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>24</v>
       </c>
       <c r="C20" s="22" t="s">
         <v>24</v>
       </c>
       <c r="D20" s="22" t="s">
         <v>24</v>
       </c>
       <c r="E20" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F20" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G20" s="22" t="s">
         <v>24</v>
       </c>
       <c r="H20" s="22" t="s">
         <v>24</v>
       </c>
       <c r="I20" s="22" t="s">
@@ -3912,55 +4025,58 @@
       </c>
       <c r="R20" s="19">
         <v>18</v>
       </c>
       <c r="S20" s="19">
         <v>20</v>
       </c>
       <c r="T20" s="19">
         <v>15</v>
       </c>
       <c r="U20" s="16">
         <v>33</v>
       </c>
       <c r="V20" s="16">
         <v>13</v>
       </c>
       <c r="W20" s="16">
         <v>18</v>
       </c>
       <c r="X20" s="16">
         <v>24</v>
       </c>
       <c r="Y20" s="16">
         <v>18</v>
       </c>
-      <c r="Z20" s="39">
+      <c r="Z20" s="38">
         <v>30</v>
       </c>
-    </row>
-    <row r="21" spans="1:26" s="35" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AA20" s="16">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A21" s="36" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="33" t="s">
         <v>26</v>
       </c>
       <c r="C21" s="33" t="s">
         <v>26</v>
       </c>
       <c r="D21" s="33" t="s">
         <v>26</v>
       </c>
       <c r="E21" s="33" t="s">
         <v>26</v>
       </c>
       <c r="F21" s="22">
         <v>41</v>
       </c>
       <c r="G21" s="22">
         <v>37</v>
       </c>
       <c r="H21" s="22">
         <v>49</v>
       </c>
       <c r="I21" s="22">
@@ -3992,55 +4108,58 @@
       </c>
       <c r="R21" s="19">
         <v>77</v>
       </c>
       <c r="S21" s="19">
         <v>97</v>
       </c>
       <c r="T21" s="19">
         <v>68</v>
       </c>
       <c r="U21" s="16">
         <v>63</v>
       </c>
       <c r="V21" s="16">
         <v>42</v>
       </c>
       <c r="W21" s="16">
         <v>40</v>
       </c>
       <c r="X21" s="16">
         <v>69</v>
       </c>
       <c r="Y21" s="16">
         <v>72</v>
       </c>
-      <c r="Z21" s="39">
+      <c r="Z21" s="38">
         <v>42</v>
       </c>
-    </row>
-    <row r="22" spans="1:26" s="35" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AA21" s="16">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="22" spans="1:27" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A22" s="36" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="22" t="s">
         <v>24</v>
       </c>
       <c r="C22" s="22" t="s">
         <v>24</v>
       </c>
       <c r="D22" s="22" t="s">
         <v>24</v>
       </c>
       <c r="E22" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F22" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="22" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="22" t="s">
         <v>24</v>
       </c>
       <c r="I22" s="22" t="s">
@@ -4072,55 +4191,58 @@
       </c>
       <c r="R22" s="19">
         <v>39</v>
       </c>
       <c r="S22" s="19">
         <v>33</v>
       </c>
       <c r="T22" s="19">
         <v>56</v>
       </c>
       <c r="U22" s="16">
         <v>22</v>
       </c>
       <c r="V22" s="16">
         <v>38</v>
       </c>
       <c r="W22" s="16">
         <v>39</v>
       </c>
       <c r="X22" s="16">
         <v>81</v>
       </c>
       <c r="Y22" s="16">
         <v>64</v>
       </c>
-      <c r="Z22" s="39">
+      <c r="Z22" s="38">
         <v>65</v>
       </c>
-    </row>
-    <row r="23" spans="1:26" s="35" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AA22" s="16">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="23" spans="1:27" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A23" s="36" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="22" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="22" t="s">
         <v>24</v>
       </c>
       <c r="D23" s="22" t="s">
         <v>24</v>
       </c>
       <c r="E23" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F23" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="22" t="s">
         <v>24</v>
       </c>
       <c r="H23" s="22" t="s">
         <v>24</v>
       </c>
       <c r="I23" s="22" t="s">
@@ -4152,55 +4274,58 @@
       </c>
       <c r="R23" s="19">
         <v>17</v>
       </c>
       <c r="S23" s="19">
         <v>26</v>
       </c>
       <c r="T23" s="19">
         <v>26</v>
       </c>
       <c r="U23" s="16">
         <v>26</v>
       </c>
       <c r="V23" s="16">
         <v>16</v>
       </c>
       <c r="W23" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X23" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y23" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="Z23" s="40" t="s">
-[...3 lines deleted...]
-    <row r="24" spans="1:26" s="35" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Z23" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA23" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="24" spans="1:27" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A24" s="36" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="33" t="s">
         <v>26</v>
       </c>
       <c r="C24" s="33" t="s">
         <v>26</v>
       </c>
       <c r="D24" s="33" t="s">
         <v>26</v>
       </c>
       <c r="E24" s="33" t="s">
         <v>26</v>
       </c>
       <c r="F24" s="22">
         <v>43</v>
       </c>
       <c r="G24" s="22">
         <v>26</v>
       </c>
       <c r="H24" s="22">
         <v>48</v>
       </c>
       <c r="I24" s="22">
@@ -4232,55 +4357,58 @@
       </c>
       <c r="R24" s="19">
         <v>84</v>
       </c>
       <c r="S24" s="19">
         <v>103</v>
       </c>
       <c r="T24" s="19">
         <v>74</v>
       </c>
       <c r="U24" s="16">
         <v>62</v>
       </c>
       <c r="V24" s="16">
         <v>65</v>
       </c>
       <c r="W24" s="16">
         <v>39</v>
       </c>
       <c r="X24" s="16">
         <v>87</v>
       </c>
       <c r="Y24" s="16">
         <v>44</v>
       </c>
-      <c r="Z24" s="39">
+      <c r="Z24" s="38">
         <v>65</v>
       </c>
-    </row>
-    <row r="25" spans="1:26" s="35" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="AA24" s="16">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="25" spans="1:27" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A25" s="36" t="s">
         <v>21</v>
       </c>
       <c r="B25" s="22" t="s">
         <v>24</v>
       </c>
       <c r="C25" s="22" t="s">
         <v>24</v>
       </c>
       <c r="D25" s="22" t="s">
         <v>24</v>
       </c>
       <c r="E25" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F25" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G25" s="22" t="s">
         <v>24</v>
       </c>
       <c r="H25" s="22" t="s">
         <v>24</v>
       </c>
       <c r="I25" s="22" t="s">
@@ -4312,55 +4440,58 @@
       </c>
       <c r="R25" s="19">
         <v>17</v>
       </c>
       <c r="S25" s="19">
         <v>12</v>
       </c>
       <c r="T25" s="19">
         <v>24</v>
       </c>
       <c r="U25" s="16">
         <v>24</v>
       </c>
       <c r="V25" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W25" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X25" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y25" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="Z25" s="40" t="s">
-[...3 lines deleted...]
-    <row r="26" spans="1:26" s="35" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Z25" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA25" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="26" spans="1:27" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A26" s="36" t="s">
         <v>22</v>
       </c>
       <c r="B26" s="22" t="s">
         <v>24</v>
       </c>
       <c r="C26" s="22" t="s">
         <v>24</v>
       </c>
       <c r="D26" s="22" t="s">
         <v>24</v>
       </c>
       <c r="E26" s="22" t="s">
         <v>24</v>
       </c>
       <c r="F26" s="22" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="22" t="s">
         <v>24</v>
       </c>
       <c r="H26" s="22" t="s">
         <v>24</v>
       </c>
       <c r="I26" s="22" t="s">
@@ -4392,55 +4523,58 @@
       </c>
       <c r="R26" s="19" t="s">
         <v>24</v>
       </c>
       <c r="S26" s="19" t="s">
         <v>25</v>
       </c>
       <c r="T26" s="19" t="s">
         <v>24</v>
       </c>
       <c r="U26" s="21" t="s">
         <v>24</v>
       </c>
       <c r="V26" s="21" t="s">
         <v>24</v>
       </c>
       <c r="W26" s="21" t="s">
         <v>24</v>
       </c>
       <c r="X26" s="21" t="s">
         <v>24</v>
       </c>
       <c r="Y26" s="21" t="s">
         <v>24</v>
       </c>
-      <c r="Z26" s="40" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:26" s="35" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="Z26" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA26" s="21" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="27" spans="1:27" s="35" customFormat="1" x14ac:dyDescent="0.2">
       <c r="A27" s="24" t="s">
         <v>23</v>
       </c>
       <c r="B27" s="25" t="s">
         <v>24</v>
       </c>
       <c r="C27" s="25" t="s">
         <v>24</v>
       </c>
       <c r="D27" s="25" t="s">
         <v>24</v>
       </c>
       <c r="E27" s="25" t="s">
         <v>24</v>
       </c>
       <c r="F27" s="25" t="s">
         <v>24</v>
       </c>
       <c r="G27" s="25" t="s">
         <v>24</v>
       </c>
       <c r="H27" s="25" t="s">
         <v>24</v>
       </c>
       <c r="I27" s="25" t="s">
@@ -4475,157 +4609,158 @@
       </c>
       <c r="S27" s="27">
         <v>30</v>
       </c>
       <c r="T27" s="27">
         <v>22</v>
       </c>
       <c r="U27" s="28">
         <v>22</v>
       </c>
       <c r="V27" s="28">
         <v>22</v>
       </c>
       <c r="W27" s="28">
         <v>21</v>
       </c>
       <c r="X27" s="28">
         <v>25</v>
       </c>
       <c r="Y27" s="28">
         <v>28</v>
       </c>
       <c r="Z27" s="28">
         <v>30</v>
       </c>
-    </row>
-    <row r="28" spans="1:26" x14ac:dyDescent="0.2">
+      <c r="AA27" s="28">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="28" spans="1:27" x14ac:dyDescent="0.2">
       <c r="B28" s="37"/>
       <c r="C28" s="37"/>
       <c r="D28" s="37"/>
       <c r="E28" s="37"/>
       <c r="F28" s="37"/>
       <c r="G28" s="37"/>
       <c r="H28" s="37"/>
       <c r="I28" s="37"/>
       <c r="J28" s="37"/>
       <c r="K28" s="37"/>
       <c r="L28" s="37"/>
       <c r="M28" s="37"/>
       <c r="N28" s="37"/>
       <c r="O28" s="37"/>
       <c r="P28" s="37"/>
       <c r="Q28" s="37"/>
       <c r="R28" s="37"/>
       <c r="S28" s="37"/>
       <c r="T28" s="37"/>
       <c r="U28" s="37"/>
       <c r="V28" s="37"/>
       <c r="W28" s="37"/>
     </row>
-    <row r="29" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:27" x14ac:dyDescent="0.2">
       <c r="B29" s="37"/>
       <c r="C29" s="37"/>
       <c r="D29" s="37"/>
       <c r="E29" s="37"/>
       <c r="F29" s="37"/>
       <c r="G29" s="37"/>
       <c r="H29" s="37"/>
       <c r="I29" s="37"/>
       <c r="J29" s="37"/>
       <c r="K29" s="37"/>
       <c r="L29" s="37"/>
       <c r="M29" s="37"/>
       <c r="N29" s="37"/>
       <c r="O29" s="37"/>
       <c r="P29" s="37"/>
       <c r="Q29" s="37"/>
       <c r="R29" s="37"/>
       <c r="S29" s="37"/>
       <c r="T29" s="37"/>
       <c r="U29" s="37"/>
       <c r="V29" s="37"/>
       <c r="W29" s="37"/>
     </row>
-    <row r="30" spans="1:26" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:27" x14ac:dyDescent="0.2">
       <c r="B30" s="37"/>
       <c r="C30" s="37"/>
       <c r="D30" s="37"/>
       <c r="E30" s="37"/>
       <c r="F30" s="37"/>
       <c r="G30" s="37"/>
       <c r="H30" s="37"/>
       <c r="I30" s="37"/>
       <c r="J30" s="37"/>
       <c r="K30" s="37"/>
       <c r="L30" s="37"/>
       <c r="M30" s="37"/>
       <c r="N30" s="37"/>
       <c r="O30" s="37"/>
       <c r="P30" s="37"/>
       <c r="Q30" s="37"/>
       <c r="R30" s="37"/>
       <c r="S30" s="37"/>
       <c r="T30" s="37"/>
       <c r="U30" s="37"/>
       <c r="V30" s="37"/>
       <c r="W30" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="B2:Z2"/>
-    <mergeCell ref="B4:Z4"/>
+    <mergeCell ref="B2:AA2"/>
+    <mergeCell ref="B4:AA4"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="6" baseType="lpstr">
+    <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Всего</vt:lpstr>
       <vt:lpstr>Женщины</vt:lpstr>
       <vt:lpstr>Всего!Заголовки_для_печати</vt:lpstr>
       <vt:lpstr>Женщины!Заголовки_для_печати</vt:lpstr>
-      <vt:lpstr>Всего!Область_печати</vt:lpstr>
-      <vt:lpstr>Женщины!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>A.Turebayeva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>