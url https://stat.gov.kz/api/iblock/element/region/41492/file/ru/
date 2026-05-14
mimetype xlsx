--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -2286,51 +2286,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA66"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A49" zoomScale="207" zoomScaleNormal="207" workbookViewId="0">
-      <selection activeCell="A64" sqref="A64:M64"/>
+      <selection activeCell="A60" sqref="A60:M60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.85546875" customWidth="1"/>
     <col min="2" max="3" width="8.7109375" customWidth="1"/>
     <col min="4" max="4" width="9.28515625" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" customWidth="1"/>
     <col min="6" max="18" width="8.7109375" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" customWidth="1"/>
     <col min="20" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="26.25" customHeight="1">
       <c r="A1" s="65" t="s">
         <v>18</v>
       </c>
       <c r="B1" s="65"/>
       <c r="C1" s="65"/>
       <c r="D1" s="65"/>
       <c r="E1" s="65"/>
       <c r="F1" s="65"/>
       <c r="G1" s="65"/>
       <c r="H1" s="65"/>
       <c r="I1" s="65"/>
@@ -6075,54 +6075,62 @@
         <v>15</v>
       </c>
       <c r="Z57" s="49" t="s">
         <v>31</v>
       </c>
       <c r="AA57" s="47" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:27" s="20" customFormat="1" ht="15" customHeight="1">
       <c r="A58" s="28" t="s">
         <v>10</v>
       </c>
       <c r="B58" s="22">
         <v>45459.9</v>
       </c>
       <c r="C58" s="22">
         <v>113.4</v>
       </c>
       <c r="D58" s="22">
         <v>86896</v>
       </c>
       <c r="E58" s="22">
         <v>106.8</v>
       </c>
-      <c r="F58" s="22"/>
-[...2 lines deleted...]
-      <c r="I58" s="29"/>
+      <c r="F58" s="22">
+        <v>133347.5</v>
+      </c>
+      <c r="G58" s="29">
+        <v>108.7</v>
+      </c>
+      <c r="H58" s="22">
+        <v>179152.7</v>
+      </c>
+      <c r="I58" s="29">
+        <v>111.1</v>
+      </c>
       <c r="J58" s="22"/>
       <c r="K58" s="22"/>
       <c r="L58" s="22"/>
       <c r="M58" s="22"/>
       <c r="N58" s="22"/>
       <c r="O58" s="22"/>
       <c r="P58" s="37"/>
       <c r="Q58" s="37"/>
       <c r="R58" s="22"/>
       <c r="S58" s="29"/>
       <c r="T58" s="37"/>
       <c r="U58" s="37"/>
       <c r="V58" s="37"/>
       <c r="W58" s="37"/>
       <c r="X58" s="37"/>
       <c r="Y58" s="37"/>
       <c r="Z58" s="35"/>
       <c r="AA58" s="35"/>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="41"/>
       <c r="B59" s="42"/>
       <c r="C59" s="42"/>
       <c r="D59" s="42"/>
       <c r="E59" s="42"/>