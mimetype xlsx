--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -1913,106 +1913,106 @@
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -2286,167 +2286,167 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AA66"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A49" zoomScale="207" zoomScaleNormal="207" workbookViewId="0">
-      <selection activeCell="A60" sqref="A60:M60"/>
+      <selection activeCell="K59" sqref="K59"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="19.85546875" customWidth="1"/>
     <col min="2" max="3" width="8.7109375" customWidth="1"/>
     <col min="4" max="4" width="9.28515625" customWidth="1"/>
     <col min="5" max="5" width="9.5703125" customWidth="1"/>
     <col min="6" max="18" width="8.7109375" customWidth="1"/>
     <col min="19" max="19" width="9.5703125" customWidth="1"/>
     <col min="20" max="27" width="8.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:27" ht="26.25" customHeight="1">
-      <c r="A1" s="65" t="s">
+      <c r="A1" s="61" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="65"/>
-[...24 lines deleted...]
-      <c r="AA1" s="65"/>
+      <c r="B1" s="61"/>
+      <c r="C1" s="61"/>
+      <c r="D1" s="61"/>
+      <c r="E1" s="61"/>
+      <c r="F1" s="61"/>
+      <c r="G1" s="61"/>
+      <c r="H1" s="61"/>
+      <c r="I1" s="61"/>
+      <c r="J1" s="61"/>
+      <c r="K1" s="61"/>
+      <c r="L1" s="61"/>
+      <c r="M1" s="61"/>
+      <c r="N1" s="61"/>
+      <c r="O1" s="61"/>
+      <c r="P1" s="61"/>
+      <c r="Q1" s="61"/>
+      <c r="R1" s="61"/>
+      <c r="S1" s="61"/>
+      <c r="T1" s="61"/>
+      <c r="U1" s="61"/>
+      <c r="V1" s="61"/>
+      <c r="W1" s="61"/>
+      <c r="X1" s="61"/>
+      <c r="Y1" s="61"/>
+      <c r="Z1" s="61"/>
+      <c r="AA1" s="61"/>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" s="3"/>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="23"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="22"/>
       <c r="J2" s="22"/>
       <c r="K2" s="22"/>
       <c r="L2" s="22"/>
       <c r="M2" s="24"/>
     </row>
     <row r="3" spans="1:27" ht="15" hidden="1" customHeight="1">
-      <c r="A3" s="60"/>
-      <c r="B3" s="57" t="s">
+      <c r="A3" s="68"/>
+      <c r="B3" s="65" t="s">
         <v>21</v>
       </c>
-      <c r="C3" s="58"/>
-      <c r="D3" s="57" t="s">
+      <c r="C3" s="66"/>
+      <c r="D3" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="E3" s="58"/>
-      <c r="F3" s="57" t="s">
+      <c r="E3" s="66"/>
+      <c r="F3" s="65" t="s">
         <v>23</v>
       </c>
-      <c r="G3" s="58"/>
-      <c r="H3" s="57" t="s">
+      <c r="G3" s="66"/>
+      <c r="H3" s="65" t="s">
         <v>24</v>
       </c>
-      <c r="I3" s="58"/>
-      <c r="J3" s="57" t="s">
+      <c r="I3" s="66"/>
+      <c r="J3" s="65" t="s">
         <v>25</v>
       </c>
-      <c r="K3" s="58"/>
-      <c r="L3" s="57" t="s">
+      <c r="K3" s="66"/>
+      <c r="L3" s="65" t="s">
         <v>26</v>
       </c>
-      <c r="M3" s="58"/>
+      <c r="M3" s="66"/>
       <c r="N3" s="64" t="s">
         <v>27</v>
       </c>
       <c r="O3" s="64"/>
       <c r="P3" s="64" t="s">
         <v>28</v>
       </c>
       <c r="Q3" s="64"/>
       <c r="R3" s="64" t="s">
         <v>29</v>
       </c>
       <c r="S3" s="64"/>
       <c r="T3" s="64" t="s">
         <v>30</v>
       </c>
       <c r="U3" s="64"/>
       <c r="V3" s="64" t="s">
         <v>20</v>
       </c>
       <c r="W3" s="64"/>
       <c r="X3" s="64" t="s">
         <v>19</v>
       </c>
-      <c r="Y3" s="57"/>
+      <c r="Y3" s="65"/>
       <c r="Z3" s="64" t="s">
         <v>32</v>
       </c>
-      <c r="AA3" s="57"/>
+      <c r="AA3" s="65"/>
     </row>
     <row r="4" spans="1:27" ht="48" hidden="1">
-      <c r="A4" s="61"/>
+      <c r="A4" s="69"/>
       <c r="B4" s="15" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="11" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>31</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="H4" s="17" t="s">
         <v>31</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="J4" s="17" t="s">
@@ -3894,111 +3894,111 @@
         <v>671600.96768925362</v>
       </c>
       <c r="U21" s="2">
         <v>107.60753843668289</v>
       </c>
       <c r="V21" s="2">
         <v>737718.26805400895</v>
       </c>
       <c r="W21" s="2">
         <v>104.24498147127484</v>
       </c>
       <c r="X21" s="2">
         <v>810389.3156599846</v>
       </c>
       <c r="Y21" s="2">
         <v>104.04986025251681</v>
       </c>
       <c r="Z21" s="2">
         <v>906853.69727433205</v>
       </c>
       <c r="AA21" s="2">
         <v>104.10528768171747</v>
       </c>
     </row>
     <row r="22" spans="1:27">
-      <c r="A22" s="59"/>
-[...1 lines deleted...]
-      <c r="C22" s="59"/>
+      <c r="A22" s="67"/>
+      <c r="B22" s="67"/>
+      <c r="C22" s="67"/>
     </row>
     <row r="23" spans="1:27" ht="24.75" customHeight="1">
-      <c r="A23" s="55"/>
-      <c r="B23" s="51" t="s">
+      <c r="A23" s="58"/>
+      <c r="B23" s="55" t="s">
         <v>118</v>
       </c>
-      <c r="C23" s="52"/>
-      <c r="D23" s="51" t="s">
+      <c r="C23" s="56"/>
+      <c r="D23" s="55" t="s">
         <v>119</v>
       </c>
-      <c r="E23" s="52"/>
-      <c r="F23" s="51" t="s">
+      <c r="E23" s="56"/>
+      <c r="F23" s="55" t="s">
         <v>120</v>
       </c>
-      <c r="G23" s="52"/>
-      <c r="H23" s="51" t="s">
+      <c r="G23" s="56"/>
+      <c r="H23" s="55" t="s">
         <v>121</v>
       </c>
-      <c r="I23" s="52"/>
-      <c r="J23" s="51" t="s">
+      <c r="I23" s="56"/>
+      <c r="J23" s="55" t="s">
         <v>122</v>
       </c>
-      <c r="K23" s="52"/>
-      <c r="L23" s="51" t="s">
+      <c r="K23" s="56"/>
+      <c r="L23" s="55" t="s">
         <v>123</v>
       </c>
-      <c r="M23" s="52"/>
-      <c r="N23" s="51" t="s">
+      <c r="M23" s="56"/>
+      <c r="N23" s="55" t="s">
         <v>124</v>
       </c>
-      <c r="O23" s="52"/>
-      <c r="P23" s="51" t="s">
+      <c r="O23" s="56"/>
+      <c r="P23" s="55" t="s">
         <v>125</v>
       </c>
-      <c r="Q23" s="52"/>
-      <c r="R23" s="51" t="s">
+      <c r="Q23" s="56"/>
+      <c r="R23" s="55" t="s">
         <v>126</v>
       </c>
-      <c r="S23" s="52"/>
-      <c r="T23" s="51" t="s">
+      <c r="S23" s="56"/>
+      <c r="T23" s="55" t="s">
         <v>127</v>
       </c>
-      <c r="U23" s="52"/>
-      <c r="V23" s="51" t="s">
+      <c r="U23" s="56"/>
+      <c r="V23" s="55" t="s">
         <v>128</v>
       </c>
-      <c r="W23" s="52"/>
-      <c r="X23" s="51" t="s">
+      <c r="W23" s="56"/>
+      <c r="X23" s="55" t="s">
         <v>129</v>
       </c>
-      <c r="Y23" s="52"/>
-      <c r="Z23" s="53" t="s">
+      <c r="Y23" s="56"/>
+      <c r="Z23" s="57" t="s">
         <v>34</v>
       </c>
-      <c r="AA23" s="51"/>
+      <c r="AA23" s="55"/>
     </row>
     <row r="24" spans="1:27" ht="37.5" customHeight="1">
-      <c r="A24" s="56"/>
+      <c r="A24" s="59"/>
       <c r="B24" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C24" s="25" t="s">
         <v>15</v>
       </c>
       <c r="D24" s="26" t="s">
         <v>31</v>
       </c>
       <c r="E24" s="27" t="s">
         <v>15</v>
       </c>
       <c r="F24" s="25" t="s">
         <v>31</v>
       </c>
       <c r="G24" s="27" t="s">
         <v>15</v>
       </c>
       <c r="H24" s="25" t="s">
         <v>31</v>
       </c>
       <c r="I24" s="27" t="s">
         <v>15</v>
       </c>
       <c r="J24" s="25" t="s">
@@ -4149,106 +4149,106 @@
       <c r="G26" s="22"/>
       <c r="H26" s="22"/>
       <c r="I26" s="22"/>
       <c r="J26" s="22"/>
       <c r="K26" s="22"/>
       <c r="L26" s="22"/>
       <c r="M26" s="24"/>
       <c r="N26" s="30"/>
       <c r="O26" s="30"/>
       <c r="P26" s="30"/>
       <c r="Q26" s="30"/>
       <c r="R26" s="31"/>
       <c r="S26" s="31"/>
       <c r="T26" s="31"/>
       <c r="U26" s="30"/>
       <c r="V26" s="30"/>
       <c r="W26" s="30"/>
       <c r="X26" s="30"/>
       <c r="Y26" s="30"/>
       <c r="Z26" s="54" t="s">
         <v>38</v>
       </c>
       <c r="AA26" s="54"/>
     </row>
     <row r="27" spans="1:27" ht="28.5" customHeight="1">
-      <c r="A27" s="55"/>
-      <c r="B27" s="51" t="s">
+      <c r="A27" s="58"/>
+      <c r="B27" s="55" t="s">
         <v>106</v>
       </c>
-      <c r="C27" s="52"/>
-      <c r="D27" s="51" t="s">
+      <c r="C27" s="56"/>
+      <c r="D27" s="55" t="s">
         <v>107</v>
       </c>
-      <c r="E27" s="52"/>
-      <c r="F27" s="51" t="s">
+      <c r="E27" s="56"/>
+      <c r="F27" s="55" t="s">
         <v>108</v>
       </c>
-      <c r="G27" s="52"/>
-      <c r="H27" s="51" t="s">
+      <c r="G27" s="56"/>
+      <c r="H27" s="55" t="s">
         <v>109</v>
       </c>
-      <c r="I27" s="52"/>
-      <c r="J27" s="51" t="s">
+      <c r="I27" s="56"/>
+      <c r="J27" s="55" t="s">
         <v>110</v>
       </c>
-      <c r="K27" s="52"/>
-      <c r="L27" s="51" t="s">
+      <c r="K27" s="56"/>
+      <c r="L27" s="55" t="s">
         <v>111</v>
       </c>
-      <c r="M27" s="52"/>
-      <c r="N27" s="51" t="s">
+      <c r="M27" s="56"/>
+      <c r="N27" s="55" t="s">
         <v>112</v>
       </c>
-      <c r="O27" s="52"/>
-      <c r="P27" s="51" t="s">
+      <c r="O27" s="56"/>
+      <c r="P27" s="55" t="s">
         <v>113</v>
       </c>
-      <c r="Q27" s="52"/>
-      <c r="R27" s="51" t="s">
+      <c r="Q27" s="56"/>
+      <c r="R27" s="55" t="s">
         <v>114</v>
       </c>
-      <c r="S27" s="52"/>
-      <c r="T27" s="51" t="s">
+      <c r="S27" s="56"/>
+      <c r="T27" s="55" t="s">
         <v>115</v>
       </c>
-      <c r="U27" s="52"/>
-      <c r="V27" s="51" t="s">
+      <c r="U27" s="56"/>
+      <c r="V27" s="55" t="s">
         <v>116</v>
       </c>
-      <c r="W27" s="52"/>
-      <c r="X27" s="51" t="s">
+      <c r="W27" s="56"/>
+      <c r="X27" s="55" t="s">
         <v>117</v>
       </c>
-      <c r="Y27" s="52"/>
-      <c r="Z27" s="53" t="s">
+      <c r="Y27" s="56"/>
+      <c r="Z27" s="57" t="s">
         <v>33</v>
       </c>
-      <c r="AA27" s="51"/>
+      <c r="AA27" s="55"/>
     </row>
     <row r="28" spans="1:27" ht="33.75">
-      <c r="A28" s="56"/>
+      <c r="A28" s="59"/>
       <c r="B28" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C28" s="25" t="s">
         <v>15</v>
       </c>
       <c r="D28" s="26" t="s">
         <v>31</v>
       </c>
       <c r="E28" s="27" t="s">
         <v>15</v>
       </c>
       <c r="F28" s="25" t="s">
         <v>31</v>
       </c>
       <c r="G28" s="27" t="s">
         <v>15</v>
       </c>
       <c r="H28" s="25" t="s">
         <v>31</v>
       </c>
       <c r="I28" s="27" t="s">
         <v>15</v>
       </c>
       <c r="J28" s="25" t="s">
@@ -4400,102 +4400,102 @@
       <c r="H30" s="24"/>
       <c r="I30" s="24"/>
       <c r="J30" s="24"/>
       <c r="K30" s="24"/>
       <c r="L30" s="24"/>
       <c r="M30" s="24"/>
       <c r="N30" s="30"/>
       <c r="O30" s="30"/>
       <c r="P30" s="30"/>
       <c r="Q30" s="30"/>
       <c r="R30" s="31"/>
       <c r="S30" s="31"/>
       <c r="T30" s="31"/>
       <c r="U30" s="30"/>
       <c r="V30" s="30"/>
       <c r="W30" s="30"/>
       <c r="X30" s="30"/>
       <c r="Y30" s="30"/>
       <c r="Z30" s="54" t="s">
         <v>38</v>
       </c>
       <c r="AA30" s="54"/>
     </row>
     <row r="31" spans="1:27" ht="23.25" customHeight="1">
       <c r="A31" s="62"/>
-      <c r="B31" s="51" t="s">
+      <c r="B31" s="55" t="s">
         <v>94</v>
       </c>
-      <c r="C31" s="52"/>
-      <c r="D31" s="51" t="s">
+      <c r="C31" s="56"/>
+      <c r="D31" s="55" t="s">
         <v>95</v>
       </c>
-      <c r="E31" s="52"/>
-      <c r="F31" s="51" t="s">
+      <c r="E31" s="56"/>
+      <c r="F31" s="55" t="s">
         <v>96</v>
       </c>
-      <c r="G31" s="52"/>
-      <c r="H31" s="51" t="s">
+      <c r="G31" s="56"/>
+      <c r="H31" s="55" t="s">
         <v>97</v>
       </c>
-      <c r="I31" s="52"/>
-      <c r="J31" s="51" t="s">
+      <c r="I31" s="56"/>
+      <c r="J31" s="55" t="s">
         <v>98</v>
       </c>
-      <c r="K31" s="52"/>
-      <c r="L31" s="51" t="s">
+      <c r="K31" s="56"/>
+      <c r="L31" s="55" t="s">
         <v>99</v>
       </c>
-      <c r="M31" s="52"/>
-      <c r="N31" s="51" t="s">
+      <c r="M31" s="56"/>
+      <c r="N31" s="55" t="s">
         <v>100</v>
       </c>
-      <c r="O31" s="52"/>
-      <c r="P31" s="51" t="s">
+      <c r="O31" s="56"/>
+      <c r="P31" s="55" t="s">
         <v>101</v>
       </c>
-      <c r="Q31" s="52"/>
-      <c r="R31" s="51" t="s">
+      <c r="Q31" s="56"/>
+      <c r="R31" s="55" t="s">
         <v>102</v>
       </c>
-      <c r="S31" s="52"/>
-      <c r="T31" s="51" t="s">
+      <c r="S31" s="56"/>
+      <c r="T31" s="55" t="s">
         <v>103</v>
       </c>
-      <c r="U31" s="52"/>
-      <c r="V31" s="51" t="s">
+      <c r="U31" s="56"/>
+      <c r="V31" s="55" t="s">
         <v>104</v>
       </c>
-      <c r="W31" s="52"/>
-      <c r="X31" s="51" t="s">
+      <c r="W31" s="56"/>
+      <c r="X31" s="55" t="s">
         <v>105</v>
       </c>
-      <c r="Y31" s="52"/>
-      <c r="Z31" s="53" t="s">
+      <c r="Y31" s="56"/>
+      <c r="Z31" s="57" t="s">
         <v>35</v>
       </c>
-      <c r="AA31" s="51"/>
+      <c r="AA31" s="55"/>
     </row>
     <row r="32" spans="1:27" ht="36" customHeight="1">
       <c r="A32" s="63"/>
       <c r="B32" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C32" s="25" t="s">
         <v>15</v>
       </c>
       <c r="D32" s="26" t="s">
         <v>31</v>
       </c>
       <c r="E32" s="27" t="s">
         <v>15</v>
       </c>
       <c r="F32" s="25" t="s">
         <v>31</v>
       </c>
       <c r="G32" s="27" t="s">
         <v>15</v>
       </c>
       <c r="H32" s="25" t="s">
         <v>31</v>
       </c>
       <c r="I32" s="25" t="s">
@@ -4650,102 +4650,102 @@
       <c r="H34" s="23"/>
       <c r="I34" s="23"/>
       <c r="J34" s="23"/>
       <c r="K34" s="23"/>
       <c r="L34" s="23"/>
       <c r="M34" s="23"/>
       <c r="N34" s="38"/>
       <c r="O34" s="38"/>
       <c r="P34" s="38"/>
       <c r="Q34" s="38"/>
       <c r="R34" s="46"/>
       <c r="S34" s="46"/>
       <c r="T34" s="46"/>
       <c r="U34" s="38"/>
       <c r="V34" s="38"/>
       <c r="W34" s="38"/>
       <c r="X34" s="38"/>
       <c r="Y34" s="38"/>
       <c r="Z34" s="54" t="s">
         <v>38</v>
       </c>
       <c r="AA34" s="54"/>
     </row>
     <row r="35" spans="1:27" ht="23.25" customHeight="1">
       <c r="A35" s="62"/>
-      <c r="B35" s="51" t="s">
+      <c r="B35" s="55" t="s">
         <v>82</v>
       </c>
-      <c r="C35" s="52"/>
-      <c r="D35" s="51" t="s">
+      <c r="C35" s="56"/>
+      <c r="D35" s="55" t="s">
         <v>83</v>
       </c>
-      <c r="E35" s="52"/>
-      <c r="F35" s="51" t="s">
+      <c r="E35" s="56"/>
+      <c r="F35" s="55" t="s">
         <v>84</v>
       </c>
-      <c r="G35" s="52"/>
-      <c r="H35" s="51" t="s">
+      <c r="G35" s="56"/>
+      <c r="H35" s="55" t="s">
         <v>85</v>
       </c>
-      <c r="I35" s="52"/>
-      <c r="J35" s="51" t="s">
+      <c r="I35" s="56"/>
+      <c r="J35" s="55" t="s">
         <v>86</v>
       </c>
-      <c r="K35" s="52"/>
-      <c r="L35" s="51" t="s">
+      <c r="K35" s="56"/>
+      <c r="L35" s="55" t="s">
         <v>87</v>
       </c>
-      <c r="M35" s="52"/>
-      <c r="N35" s="51" t="s">
+      <c r="M35" s="56"/>
+      <c r="N35" s="55" t="s">
         <v>88</v>
       </c>
-      <c r="O35" s="52"/>
-      <c r="P35" s="51" t="s">
+      <c r="O35" s="56"/>
+      <c r="P35" s="55" t="s">
         <v>89</v>
       </c>
-      <c r="Q35" s="52"/>
-      <c r="R35" s="51" t="s">
+      <c r="Q35" s="56"/>
+      <c r="R35" s="55" t="s">
         <v>90</v>
       </c>
-      <c r="S35" s="52"/>
-      <c r="T35" s="51" t="s">
+      <c r="S35" s="56"/>
+      <c r="T35" s="55" t="s">
         <v>91</v>
       </c>
-      <c r="U35" s="52"/>
-      <c r="V35" s="51" t="s">
+      <c r="U35" s="56"/>
+      <c r="V35" s="55" t="s">
         <v>92</v>
       </c>
-      <c r="W35" s="52"/>
-      <c r="X35" s="51" t="s">
+      <c r="W35" s="56"/>
+      <c r="X35" s="55" t="s">
         <v>93</v>
       </c>
-      <c r="Y35" s="52"/>
-      <c r="Z35" s="53" t="s">
+      <c r="Y35" s="56"/>
+      <c r="Z35" s="57" t="s">
         <v>36</v>
       </c>
-      <c r="AA35" s="51"/>
+      <c r="AA35" s="55"/>
     </row>
     <row r="36" spans="1:27" ht="36" customHeight="1">
       <c r="A36" s="63"/>
       <c r="B36" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C36" s="25" t="s">
         <v>15</v>
       </c>
       <c r="D36" s="26" t="s">
         <v>31</v>
       </c>
       <c r="E36" s="27" t="s">
         <v>15</v>
       </c>
       <c r="F36" s="25" t="s">
         <v>31</v>
       </c>
       <c r="G36" s="27" t="s">
         <v>15</v>
       </c>
       <c r="H36" s="25" t="s">
         <v>31</v>
       </c>
       <c r="I36" s="25" t="s">
@@ -4899,106 +4899,106 @@
       <c r="G38" s="23"/>
       <c r="H38" s="36"/>
       <c r="I38" s="36"/>
       <c r="J38" s="23"/>
       <c r="K38" s="36"/>
       <c r="L38" s="36"/>
       <c r="M38" s="37"/>
       <c r="N38" s="30"/>
       <c r="O38" s="30"/>
       <c r="P38" s="30"/>
       <c r="Q38" s="30"/>
       <c r="R38" s="31"/>
       <c r="S38" s="31"/>
       <c r="T38" s="31"/>
       <c r="U38" s="30"/>
       <c r="V38" s="30"/>
       <c r="W38" s="30"/>
       <c r="X38" s="30"/>
       <c r="Y38" s="30"/>
       <c r="Z38" s="54" t="s">
         <v>38</v>
       </c>
       <c r="AA38" s="54"/>
     </row>
     <row r="39" spans="1:27" s="20" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A39" s="55"/>
-      <c r="B39" s="51" t="s">
+      <c r="A39" s="58"/>
+      <c r="B39" s="55" t="s">
         <v>132</v>
       </c>
-      <c r="C39" s="52"/>
-      <c r="D39" s="51" t="s">
+      <c r="C39" s="56"/>
+      <c r="D39" s="55" t="s">
         <v>133</v>
       </c>
-      <c r="E39" s="52"/>
-      <c r="F39" s="51" t="s">
+      <c r="E39" s="56"/>
+      <c r="F39" s="55" t="s">
         <v>134</v>
       </c>
-      <c r="G39" s="52"/>
-      <c r="H39" s="51" t="s">
+      <c r="G39" s="56"/>
+      <c r="H39" s="55" t="s">
         <v>135</v>
       </c>
-      <c r="I39" s="52"/>
-      <c r="J39" s="51" t="s">
+      <c r="I39" s="56"/>
+      <c r="J39" s="55" t="s">
         <v>136</v>
       </c>
-      <c r="K39" s="52"/>
-      <c r="L39" s="51" t="s">
+      <c r="K39" s="56"/>
+      <c r="L39" s="55" t="s">
         <v>137</v>
       </c>
-      <c r="M39" s="52"/>
-      <c r="N39" s="51" t="s">
+      <c r="M39" s="56"/>
+      <c r="N39" s="55" t="s">
         <v>138</v>
       </c>
-      <c r="O39" s="52"/>
-      <c r="P39" s="51" t="s">
+      <c r="O39" s="56"/>
+      <c r="P39" s="55" t="s">
         <v>139</v>
       </c>
-      <c r="Q39" s="52"/>
-      <c r="R39" s="51" t="s">
+      <c r="Q39" s="56"/>
+      <c r="R39" s="55" t="s">
         <v>140</v>
       </c>
-      <c r="S39" s="52"/>
-      <c r="T39" s="51" t="s">
+      <c r="S39" s="56"/>
+      <c r="T39" s="55" t="s">
         <v>141</v>
       </c>
-      <c r="U39" s="52"/>
-      <c r="V39" s="51" t="s">
+      <c r="U39" s="56"/>
+      <c r="V39" s="55" t="s">
         <v>142</v>
       </c>
-      <c r="W39" s="52"/>
-      <c r="X39" s="51" t="s">
+      <c r="W39" s="56"/>
+      <c r="X39" s="55" t="s">
         <v>143</v>
       </c>
-      <c r="Y39" s="52"/>
-      <c r="Z39" s="53" t="s">
+      <c r="Y39" s="56"/>
+      <c r="Z39" s="57" t="s">
         <v>37</v>
       </c>
-      <c r="AA39" s="51"/>
+      <c r="AA39" s="55"/>
     </row>
     <row r="40" spans="1:27" s="20" customFormat="1" ht="36" customHeight="1">
-      <c r="A40" s="56"/>
+      <c r="A40" s="59"/>
       <c r="B40" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C40" s="25" t="s">
         <v>15</v>
       </c>
       <c r="D40" s="26" t="s">
         <v>31</v>
       </c>
       <c r="E40" s="27" t="s">
         <v>15</v>
       </c>
       <c r="F40" s="25" t="s">
         <v>31</v>
       </c>
       <c r="G40" s="27" t="s">
         <v>15</v>
       </c>
       <c r="H40" s="25" t="s">
         <v>31</v>
       </c>
       <c r="I40" s="27" t="s">
         <v>15</v>
       </c>
       <c r="J40" s="25" t="s">
@@ -5149,106 +5149,106 @@
       <c r="G42" s="29"/>
       <c r="H42" s="22"/>
       <c r="I42" s="22"/>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
       <c r="L42" s="22"/>
       <c r="M42" s="22"/>
       <c r="N42" s="38"/>
       <c r="O42" s="38"/>
       <c r="P42" s="38"/>
       <c r="Q42" s="38"/>
       <c r="R42" s="38"/>
       <c r="S42" s="38"/>
       <c r="T42" s="38"/>
       <c r="U42" s="38"/>
       <c r="V42" s="38"/>
       <c r="W42" s="38"/>
       <c r="X42" s="38"/>
       <c r="Y42" s="38"/>
       <c r="Z42" s="54" t="s">
         <v>38</v>
       </c>
       <c r="AA42" s="54"/>
     </row>
     <row r="43" spans="1:27" s="20" customFormat="1" ht="30.75" customHeight="1">
-      <c r="A43" s="55"/>
-      <c r="B43" s="51" t="s">
+      <c r="A43" s="58"/>
+      <c r="B43" s="55" t="s">
         <v>70</v>
       </c>
-      <c r="C43" s="52"/>
-      <c r="D43" s="51" t="s">
+      <c r="C43" s="56"/>
+      <c r="D43" s="55" t="s">
         <v>71</v>
       </c>
-      <c r="E43" s="52"/>
-      <c r="F43" s="51" t="s">
+      <c r="E43" s="56"/>
+      <c r="F43" s="55" t="s">
         <v>72</v>
       </c>
-      <c r="G43" s="52"/>
-      <c r="H43" s="51" t="s">
+      <c r="G43" s="56"/>
+      <c r="H43" s="55" t="s">
         <v>73</v>
       </c>
-      <c r="I43" s="52"/>
-      <c r="J43" s="51" t="s">
+      <c r="I43" s="56"/>
+      <c r="J43" s="55" t="s">
         <v>74</v>
       </c>
-      <c r="K43" s="52"/>
-      <c r="L43" s="51" t="s">
+      <c r="K43" s="56"/>
+      <c r="L43" s="55" t="s">
         <v>75</v>
       </c>
-      <c r="M43" s="52"/>
-      <c r="N43" s="51" t="s">
+      <c r="M43" s="56"/>
+      <c r="N43" s="55" t="s">
         <v>76</v>
       </c>
-      <c r="O43" s="52"/>
-      <c r="P43" s="53" t="s">
+      <c r="O43" s="56"/>
+      <c r="P43" s="57" t="s">
         <v>77</v>
       </c>
-      <c r="Q43" s="53"/>
-      <c r="R43" s="53" t="s">
+      <c r="Q43" s="57"/>
+      <c r="R43" s="57" t="s">
         <v>78</v>
       </c>
-      <c r="S43" s="53"/>
-      <c r="T43" s="53" t="s">
+      <c r="S43" s="57"/>
+      <c r="T43" s="57" t="s">
         <v>79</v>
       </c>
-      <c r="U43" s="53"/>
-      <c r="V43" s="53" t="s">
+      <c r="U43" s="57"/>
+      <c r="V43" s="57" t="s">
         <v>80</v>
       </c>
-      <c r="W43" s="53"/>
-      <c r="X43" s="53" t="s">
+      <c r="W43" s="57"/>
+      <c r="X43" s="57" t="s">
         <v>81</v>
       </c>
-      <c r="Y43" s="51"/>
-      <c r="Z43" s="53" t="s">
+      <c r="Y43" s="55"/>
+      <c r="Z43" s="57" t="s">
         <v>39</v>
       </c>
-      <c r="AA43" s="51"/>
+      <c r="AA43" s="55"/>
     </row>
     <row r="44" spans="1:27" s="20" customFormat="1" ht="36" customHeight="1">
-      <c r="A44" s="56"/>
+      <c r="A44" s="59"/>
       <c r="B44" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C44" s="25" t="s">
         <v>15</v>
       </c>
       <c r="D44" s="26" t="s">
         <v>31</v>
       </c>
       <c r="E44" s="27" t="s">
         <v>15</v>
       </c>
       <c r="F44" s="25" t="s">
         <v>31</v>
       </c>
       <c r="G44" s="27" t="s">
         <v>15</v>
       </c>
       <c r="H44" s="25" t="s">
         <v>31</v>
       </c>
       <c r="I44" s="25" t="s">
         <v>15</v>
       </c>
       <c r="J44" s="25" t="s">
@@ -5399,106 +5399,106 @@
       <c r="G46" s="24"/>
       <c r="H46" s="24"/>
       <c r="I46" s="24"/>
       <c r="J46" s="24"/>
       <c r="K46" s="24"/>
       <c r="L46" s="24"/>
       <c r="M46" s="24"/>
       <c r="N46" s="22"/>
       <c r="O46" s="22"/>
       <c r="P46" s="37"/>
       <c r="Q46" s="37"/>
       <c r="R46" s="22"/>
       <c r="S46" s="29"/>
       <c r="T46" s="37"/>
       <c r="U46" s="37"/>
       <c r="V46" s="37"/>
       <c r="W46" s="37"/>
       <c r="X46" s="37"/>
       <c r="Y46" s="37"/>
       <c r="Z46" s="54" t="s">
         <v>38</v>
       </c>
       <c r="AA46" s="54"/>
     </row>
     <row r="47" spans="1:27" s="20" customFormat="1" ht="22.5" customHeight="1">
-      <c r="A47" s="55"/>
-      <c r="B47" s="51" t="s">
+      <c r="A47" s="58"/>
+      <c r="B47" s="55" t="s">
         <v>65</v>
       </c>
-      <c r="C47" s="52"/>
-      <c r="D47" s="51" t="s">
+      <c r="C47" s="56"/>
+      <c r="D47" s="55" t="s">
         <v>66</v>
       </c>
-      <c r="E47" s="52"/>
-      <c r="F47" s="51" t="s">
+      <c r="E47" s="56"/>
+      <c r="F47" s="55" t="s">
         <v>67</v>
       </c>
-      <c r="G47" s="52"/>
-      <c r="H47" s="51" t="s">
+      <c r="G47" s="56"/>
+      <c r="H47" s="55" t="s">
         <v>68</v>
       </c>
-      <c r="I47" s="52"/>
-      <c r="J47" s="51" t="s">
+      <c r="I47" s="56"/>
+      <c r="J47" s="55" t="s">
         <v>69</v>
       </c>
-      <c r="K47" s="52"/>
-      <c r="L47" s="51" t="s">
+      <c r="K47" s="56"/>
+      <c r="L47" s="55" t="s">
         <v>130</v>
       </c>
-      <c r="M47" s="52"/>
-      <c r="N47" s="51" t="s">
+      <c r="M47" s="56"/>
+      <c r="N47" s="55" t="s">
         <v>131</v>
       </c>
-      <c r="O47" s="52"/>
-      <c r="P47" s="51" t="s">
+      <c r="O47" s="56"/>
+      <c r="P47" s="55" t="s">
         <v>52</v>
       </c>
-      <c r="Q47" s="52"/>
-      <c r="R47" s="51" t="s">
+      <c r="Q47" s="56"/>
+      <c r="R47" s="55" t="s">
         <v>40</v>
       </c>
-      <c r="S47" s="52"/>
-      <c r="T47" s="51" t="s">
+      <c r="S47" s="56"/>
+      <c r="T47" s="55" t="s">
         <v>41</v>
       </c>
-      <c r="U47" s="52"/>
-      <c r="V47" s="51" t="s">
+      <c r="U47" s="56"/>
+      <c r="V47" s="55" t="s">
         <v>42</v>
       </c>
-      <c r="W47" s="52"/>
-      <c r="X47" s="51" t="s">
+      <c r="W47" s="56"/>
+      <c r="X47" s="55" t="s">
         <v>43</v>
       </c>
-      <c r="Y47" s="52"/>
-      <c r="Z47" s="53" t="s">
+      <c r="Y47" s="56"/>
+      <c r="Z47" s="57" t="s">
         <v>44</v>
       </c>
-      <c r="AA47" s="51"/>
+      <c r="AA47" s="55"/>
     </row>
     <row r="48" spans="1:27" s="20" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A48" s="56"/>
+      <c r="A48" s="59"/>
       <c r="B48" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C48" s="25" t="s">
         <v>15</v>
       </c>
       <c r="D48" s="26" t="s">
         <v>31</v>
       </c>
       <c r="E48" s="27" t="s">
         <v>15</v>
       </c>
       <c r="F48" s="25" t="s">
         <v>31</v>
       </c>
       <c r="G48" s="27" t="s">
         <v>15</v>
       </c>
       <c r="H48" s="25" t="s">
         <v>31</v>
       </c>
       <c r="I48" s="27" t="s">
         <v>15</v>
       </c>
       <c r="J48" s="25" t="s">
@@ -5649,106 +5649,106 @@
       <c r="G50" s="44"/>
       <c r="H50" s="22"/>
       <c r="I50" s="37"/>
       <c r="J50" s="45"/>
       <c r="K50" s="37"/>
       <c r="L50" s="37"/>
       <c r="M50" s="37"/>
       <c r="N50" s="22"/>
       <c r="O50" s="22"/>
       <c r="P50" s="37"/>
       <c r="Q50" s="37"/>
       <c r="R50" s="22"/>
       <c r="S50" s="29"/>
       <c r="T50" s="37"/>
       <c r="U50" s="37"/>
       <c r="V50" s="37"/>
       <c r="W50" s="37"/>
       <c r="X50" s="37"/>
       <c r="Y50" s="37"/>
       <c r="Z50" s="54" t="s">
         <v>38</v>
       </c>
       <c r="AA50" s="54"/>
     </row>
     <row r="51" spans="1:27" s="20" customFormat="1" ht="21.75" customHeight="1">
-      <c r="A51" s="55"/>
-      <c r="B51" s="51" t="s">
+      <c r="A51" s="58"/>
+      <c r="B51" s="55" t="s">
         <v>45</v>
       </c>
-      <c r="C51" s="52"/>
-      <c r="D51" s="51" t="s">
+      <c r="C51" s="56"/>
+      <c r="D51" s="55" t="s">
         <v>46</v>
       </c>
-      <c r="E51" s="52"/>
-      <c r="F51" s="51" t="s">
+      <c r="E51" s="56"/>
+      <c r="F51" s="55" t="s">
         <v>47</v>
       </c>
-      <c r="G51" s="52"/>
-      <c r="H51" s="51" t="s">
+      <c r="G51" s="56"/>
+      <c r="H51" s="55" t="s">
         <v>48</v>
       </c>
-      <c r="I51" s="52"/>
-      <c r="J51" s="51" t="s">
+      <c r="I51" s="56"/>
+      <c r="J51" s="55" t="s">
         <v>49</v>
       </c>
-      <c r="K51" s="52"/>
-      <c r="L51" s="51" t="s">
+      <c r="K51" s="56"/>
+      <c r="L51" s="55" t="s">
         <v>50</v>
       </c>
-      <c r="M51" s="52"/>
-      <c r="N51" s="51" t="s">
+      <c r="M51" s="56"/>
+      <c r="N51" s="55" t="s">
         <v>51</v>
       </c>
-      <c r="O51" s="52"/>
-      <c r="P51" s="51" t="s">
+      <c r="O51" s="56"/>
+      <c r="P51" s="55" t="s">
         <v>53</v>
       </c>
-      <c r="Q51" s="52"/>
-      <c r="R51" s="51" t="s">
+      <c r="Q51" s="56"/>
+      <c r="R51" s="55" t="s">
         <v>54</v>
       </c>
-      <c r="S51" s="52"/>
-      <c r="T51" s="51" t="s">
+      <c r="S51" s="56"/>
+      <c r="T51" s="55" t="s">
         <v>55</v>
       </c>
-      <c r="U51" s="52"/>
-      <c r="V51" s="51" t="s">
+      <c r="U51" s="56"/>
+      <c r="V51" s="55" t="s">
         <v>56</v>
       </c>
-      <c r="W51" s="52"/>
-      <c r="X51" s="51" t="s">
+      <c r="W51" s="56"/>
+      <c r="X51" s="55" t="s">
         <v>57</v>
       </c>
-      <c r="Y51" s="52"/>
-      <c r="Z51" s="53" t="s">
+      <c r="Y51" s="56"/>
+      <c r="Z51" s="57" t="s">
         <v>58</v>
       </c>
-      <c r="AA51" s="51"/>
+      <c r="AA51" s="55"/>
     </row>
     <row r="52" spans="1:27" s="20" customFormat="1" ht="23.25" customHeight="1">
-      <c r="A52" s="56"/>
+      <c r="A52" s="59"/>
       <c r="B52" s="25" t="s">
         <v>31</v>
       </c>
       <c r="C52" s="25" t="s">
         <v>15</v>
       </c>
       <c r="D52" s="26" t="s">
         <v>31</v>
       </c>
       <c r="E52" s="27" t="s">
         <v>15</v>
       </c>
       <c r="F52" s="25" t="s">
         <v>31</v>
       </c>
       <c r="G52" s="27" t="s">
         <v>15</v>
       </c>
       <c r="H52" s="25" t="s">
         <v>31</v>
       </c>
       <c r="I52" s="27" t="s">
         <v>15</v>
       </c>
       <c r="J52" s="25" t="s">
@@ -5924,106 +5924,106 @@
       <c r="G55" s="23"/>
       <c r="H55" s="23"/>
       <c r="I55" s="35"/>
       <c r="J55" s="23"/>
       <c r="K55" s="23"/>
       <c r="L55" s="23"/>
       <c r="M55" s="23"/>
       <c r="N55" s="23"/>
       <c r="O55" s="23"/>
       <c r="P55" s="36"/>
       <c r="Q55" s="36"/>
       <c r="R55" s="23"/>
       <c r="S55" s="35"/>
       <c r="T55" s="36"/>
       <c r="U55" s="36"/>
       <c r="V55" s="36"/>
       <c r="W55" s="36"/>
       <c r="X55" s="36"/>
       <c r="Y55" s="36"/>
       <c r="Z55" s="54" t="s">
         <v>38</v>
       </c>
       <c r="AA55" s="54"/>
     </row>
     <row r="56" spans="1:27" s="20" customFormat="1" ht="15" customHeight="1">
-      <c r="A56" s="55"/>
-      <c r="B56" s="51" t="s">
+      <c r="A56" s="58"/>
+      <c r="B56" s="55" t="s">
         <v>145</v>
       </c>
-      <c r="C56" s="52"/>
-      <c r="D56" s="51" t="s">
+      <c r="C56" s="56"/>
+      <c r="D56" s="55" t="s">
         <v>146</v>
       </c>
-      <c r="E56" s="52"/>
-      <c r="F56" s="51" t="s">
+      <c r="E56" s="56"/>
+      <c r="F56" s="55" t="s">
         <v>147</v>
       </c>
-      <c r="G56" s="52"/>
-      <c r="H56" s="51" t="s">
+      <c r="G56" s="56"/>
+      <c r="H56" s="55" t="s">
         <v>148</v>
       </c>
-      <c r="I56" s="52"/>
-      <c r="J56" s="51" t="s">
+      <c r="I56" s="56"/>
+      <c r="J56" s="55" t="s">
         <v>149</v>
       </c>
-      <c r="K56" s="52"/>
-      <c r="L56" s="51" t="s">
+      <c r="K56" s="56"/>
+      <c r="L56" s="55" t="s">
         <v>150</v>
       </c>
-      <c r="M56" s="52"/>
-      <c r="N56" s="51" t="s">
+      <c r="M56" s="56"/>
+      <c r="N56" s="55" t="s">
         <v>151</v>
       </c>
-      <c r="O56" s="52"/>
-      <c r="P56" s="51" t="s">
+      <c r="O56" s="56"/>
+      <c r="P56" s="55" t="s">
         <v>152</v>
       </c>
-      <c r="Q56" s="52"/>
-      <c r="R56" s="51" t="s">
+      <c r="Q56" s="56"/>
+      <c r="R56" s="55" t="s">
         <v>153</v>
       </c>
-      <c r="S56" s="52"/>
-      <c r="T56" s="51" t="s">
+      <c r="S56" s="56"/>
+      <c r="T56" s="55" t="s">
         <v>154</v>
       </c>
-      <c r="U56" s="52"/>
-      <c r="V56" s="51" t="s">
+      <c r="U56" s="56"/>
+      <c r="V56" s="55" t="s">
         <v>155</v>
       </c>
-      <c r="W56" s="52"/>
-      <c r="X56" s="51" t="s">
+      <c r="W56" s="56"/>
+      <c r="X56" s="55" t="s">
         <v>156</v>
       </c>
-      <c r="Y56" s="52"/>
-      <c r="Z56" s="53" t="s">
+      <c r="Y56" s="56"/>
+      <c r="Z56" s="57" t="s">
         <v>144</v>
       </c>
-      <c r="AA56" s="51"/>
+      <c r="AA56" s="55"/>
     </row>
     <row r="57" spans="1:27" s="20" customFormat="1" ht="15" customHeight="1">
-      <c r="A57" s="56"/>
+      <c r="A57" s="59"/>
       <c r="B57" s="49" t="s">
         <v>31</v>
       </c>
       <c r="C57" s="49" t="s">
         <v>15</v>
       </c>
       <c r="D57" s="48" t="s">
         <v>31</v>
       </c>
       <c r="E57" s="47" t="s">
         <v>15</v>
       </c>
       <c r="F57" s="49" t="s">
         <v>31</v>
       </c>
       <c r="G57" s="47" t="s">
         <v>15</v>
       </c>
       <c r="H57" s="49" t="s">
         <v>31</v>
       </c>
       <c r="I57" s="47" t="s">
         <v>15</v>
       </c>
       <c r="J57" s="49" t="s">
@@ -6087,458 +6087,462 @@
       </c>
       <c r="B58" s="22">
         <v>45459.9</v>
       </c>
       <c r="C58" s="22">
         <v>113.4</v>
       </c>
       <c r="D58" s="22">
         <v>86896</v>
       </c>
       <c r="E58" s="22">
         <v>106.8</v>
       </c>
       <c r="F58" s="22">
         <v>133347.5</v>
       </c>
       <c r="G58" s="29">
         <v>108.7</v>
       </c>
       <c r="H58" s="22">
         <v>179152.7</v>
       </c>
       <c r="I58" s="29">
         <v>111.1</v>
       </c>
-      <c r="J58" s="22"/>
-      <c r="K58" s="22"/>
+      <c r="J58" s="22">
+        <v>224465.7</v>
+      </c>
+      <c r="K58" s="22">
+        <v>109</v>
+      </c>
       <c r="L58" s="22"/>
       <c r="M58" s="22"/>
       <c r="N58" s="22"/>
       <c r="O58" s="22"/>
       <c r="P58" s="37"/>
       <c r="Q58" s="37"/>
       <c r="R58" s="22"/>
       <c r="S58" s="29"/>
       <c r="T58" s="37"/>
       <c r="U58" s="37"/>
       <c r="V58" s="37"/>
       <c r="W58" s="37"/>
       <c r="X58" s="37"/>
       <c r="Y58" s="37"/>
       <c r="Z58" s="35"/>
       <c r="AA58" s="35"/>
     </row>
     <row r="59" spans="1:27">
       <c r="A59" s="41"/>
       <c r="B59" s="42"/>
       <c r="C59" s="42"/>
       <c r="D59" s="42"/>
       <c r="E59" s="42"/>
       <c r="F59" s="42"/>
       <c r="G59" s="42"/>
       <c r="H59" s="42"/>
       <c r="I59" s="39"/>
       <c r="J59" s="42"/>
       <c r="K59" s="42"/>
       <c r="L59" s="42"/>
       <c r="M59" s="42"/>
       <c r="N59" s="42"/>
       <c r="O59" s="42"/>
       <c r="P59" s="43"/>
       <c r="Q59" s="43"/>
       <c r="R59" s="42"/>
       <c r="S59" s="39"/>
       <c r="T59" s="43"/>
       <c r="U59" s="43"/>
       <c r="V59" s="43"/>
       <c r="W59" s="43"/>
       <c r="X59" s="43"/>
       <c r="Y59" s="43"/>
       <c r="Z59" s="39"/>
       <c r="AA59" s="39"/>
     </row>
     <row r="60" spans="1:27">
-      <c r="A60" s="69"/>
-[...11 lines deleted...]
-      <c r="M60" s="69"/>
+      <c r="A60" s="53"/>
+      <c r="B60" s="53"/>
+      <c r="C60" s="53"/>
+      <c r="D60" s="53"/>
+      <c r="E60" s="53"/>
+      <c r="F60" s="53"/>
+      <c r="G60" s="53"/>
+      <c r="H60" s="53"/>
+      <c r="I60" s="53"/>
+      <c r="J60" s="53"/>
+      <c r="K60" s="53"/>
+      <c r="L60" s="53"/>
+      <c r="M60" s="53"/>
     </row>
     <row r="61" spans="1:27" ht="15.75" customHeight="1">
-      <c r="A61" s="68" t="s">
+      <c r="A61" s="51" t="s">
         <v>59</v>
       </c>
-      <c r="B61" s="68"/>
-[...10 lines deleted...]
-      <c r="M61" s="68"/>
+      <c r="B61" s="51"/>
+      <c r="C61" s="51"/>
+      <c r="D61" s="51"/>
+      <c r="E61" s="51"/>
+      <c r="F61" s="51"/>
+      <c r="G61" s="51"/>
+      <c r="H61" s="51"/>
+      <c r="I61" s="51"/>
+      <c r="J61" s="51"/>
+      <c r="K61" s="51"/>
+      <c r="L61" s="51"/>
+      <c r="M61" s="51"/>
       <c r="N61" s="40"/>
       <c r="O61" s="40"/>
       <c r="P61" s="40"/>
       <c r="Q61" s="40"/>
       <c r="R61" s="40"/>
       <c r="S61" s="40"/>
       <c r="T61" s="40"/>
       <c r="U61" s="40"/>
       <c r="V61" s="40"/>
       <c r="W61" s="40"/>
       <c r="X61" s="40"/>
       <c r="Y61" s="40"/>
       <c r="Z61" s="40"/>
       <c r="AA61" s="40"/>
     </row>
     <row r="62" spans="1:27" ht="24.75" customHeight="1">
-      <c r="A62" s="66" t="s">
+      <c r="A62" s="60" t="s">
         <v>60</v>
       </c>
-      <c r="B62" s="66"/>
-[...24 lines deleted...]
-      <c r="AA62" s="67"/>
+      <c r="B62" s="60"/>
+      <c r="C62" s="60"/>
+      <c r="D62" s="60"/>
+      <c r="E62" s="60"/>
+      <c r="F62" s="60"/>
+      <c r="G62" s="60"/>
+      <c r="H62" s="60"/>
+      <c r="I62" s="60"/>
+      <c r="J62" s="60"/>
+      <c r="K62" s="60"/>
+      <c r="L62" s="60"/>
+      <c r="M62" s="60"/>
+      <c r="N62" s="52"/>
+      <c r="O62" s="52"/>
+      <c r="P62" s="52"/>
+      <c r="Q62" s="52"/>
+      <c r="R62" s="52"/>
+      <c r="S62" s="52"/>
+      <c r="T62" s="52"/>
+      <c r="U62" s="52"/>
+      <c r="V62" s="52"/>
+      <c r="W62" s="52"/>
+      <c r="X62" s="52"/>
+      <c r="Y62" s="52"/>
+      <c r="Z62" s="52"/>
+      <c r="AA62" s="52"/>
     </row>
     <row r="63" spans="1:27">
-      <c r="A63" s="68" t="s">
+      <c r="A63" s="51" t="s">
         <v>61</v>
       </c>
-      <c r="B63" s="68"/>
-[...10 lines deleted...]
-      <c r="M63" s="68"/>
+      <c r="B63" s="51"/>
+      <c r="C63" s="51"/>
+      <c r="D63" s="51"/>
+      <c r="E63" s="51"/>
+      <c r="F63" s="51"/>
+      <c r="G63" s="51"/>
+      <c r="H63" s="51"/>
+      <c r="I63" s="51"/>
+      <c r="J63" s="51"/>
+      <c r="K63" s="51"/>
+      <c r="L63" s="51"/>
+      <c r="M63" s="51"/>
       <c r="N63" s="40"/>
       <c r="O63" s="40"/>
       <c r="P63" s="40"/>
       <c r="Q63" s="40"/>
       <c r="R63" s="40"/>
       <c r="S63" s="40"/>
       <c r="T63" s="40"/>
       <c r="U63" s="40"/>
       <c r="V63" s="40"/>
       <c r="W63" s="40"/>
       <c r="X63" s="40"/>
       <c r="Y63" s="40"/>
       <c r="Z63" s="40"/>
       <c r="AA63" s="40"/>
     </row>
     <row r="64" spans="1:27">
-      <c r="A64" s="68" t="s">
+      <c r="A64" s="51" t="s">
         <v>62</v>
       </c>
-      <c r="B64" s="68"/>
-[...10 lines deleted...]
-      <c r="M64" s="68"/>
+      <c r="B64" s="51"/>
+      <c r="C64" s="51"/>
+      <c r="D64" s="51"/>
+      <c r="E64" s="51"/>
+      <c r="F64" s="51"/>
+      <c r="G64" s="51"/>
+      <c r="H64" s="51"/>
+      <c r="I64" s="51"/>
+      <c r="J64" s="51"/>
+      <c r="K64" s="51"/>
+      <c r="L64" s="51"/>
+      <c r="M64" s="51"/>
       <c r="N64" s="40"/>
       <c r="O64" s="40"/>
       <c r="P64" s="40"/>
       <c r="Q64" s="40"/>
       <c r="R64" s="40"/>
       <c r="S64" s="40"/>
       <c r="T64" s="40"/>
       <c r="U64" s="40"/>
       <c r="V64" s="40"/>
       <c r="W64" s="40"/>
       <c r="X64" s="40"/>
       <c r="Y64" s="40"/>
       <c r="Z64" s="40"/>
       <c r="AA64" s="40"/>
     </row>
     <row r="65" spans="1:27" ht="26.25" customHeight="1">
-      <c r="A65" s="68" t="s">
+      <c r="A65" s="51" t="s">
         <v>63</v>
       </c>
-      <c r="B65" s="68"/>
-[...24 lines deleted...]
-      <c r="AA65" s="67"/>
+      <c r="B65" s="51"/>
+      <c r="C65" s="51"/>
+      <c r="D65" s="51"/>
+      <c r="E65" s="51"/>
+      <c r="F65" s="51"/>
+      <c r="G65" s="51"/>
+      <c r="H65" s="51"/>
+      <c r="I65" s="51"/>
+      <c r="J65" s="51"/>
+      <c r="K65" s="51"/>
+      <c r="L65" s="51"/>
+      <c r="M65" s="51"/>
+      <c r="N65" s="52"/>
+      <c r="O65" s="52"/>
+      <c r="P65" s="52"/>
+      <c r="Q65" s="52"/>
+      <c r="R65" s="52"/>
+      <c r="S65" s="52"/>
+      <c r="T65" s="52"/>
+      <c r="U65" s="52"/>
+      <c r="V65" s="52"/>
+      <c r="W65" s="52"/>
+      <c r="X65" s="52"/>
+      <c r="Y65" s="52"/>
+      <c r="Z65" s="52"/>
+      <c r="AA65" s="52"/>
     </row>
     <row r="66" spans="1:27" ht="19.5" customHeight="1">
-      <c r="A66" s="69" t="s">
+      <c r="A66" s="53" t="s">
         <v>64</v>
       </c>
-      <c r="B66" s="69"/>
-[...24 lines deleted...]
-      <c r="AA66" s="67"/>
+      <c r="B66" s="53"/>
+      <c r="C66" s="53"/>
+      <c r="D66" s="53"/>
+      <c r="E66" s="53"/>
+      <c r="F66" s="53"/>
+      <c r="G66" s="53"/>
+      <c r="H66" s="53"/>
+      <c r="I66" s="53"/>
+      <c r="J66" s="53"/>
+      <c r="K66" s="53"/>
+      <c r="L66" s="53"/>
+      <c r="M66" s="53"/>
+      <c r="N66" s="52"/>
+      <c r="O66" s="52"/>
+      <c r="P66" s="52"/>
+      <c r="Q66" s="52"/>
+      <c r="R66" s="52"/>
+      <c r="S66" s="52"/>
+      <c r="T66" s="52"/>
+      <c r="U66" s="52"/>
+      <c r="V66" s="52"/>
+      <c r="W66" s="52"/>
+      <c r="X66" s="52"/>
+      <c r="Y66" s="52"/>
+      <c r="Z66" s="52"/>
+      <c r="AA66" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="157">
+    <mergeCell ref="R56:S56"/>
+    <mergeCell ref="T56:U56"/>
+    <mergeCell ref="V56:W56"/>
+    <mergeCell ref="X56:Y56"/>
+    <mergeCell ref="Z56:AA56"/>
+    <mergeCell ref="Z55:AA55"/>
+    <mergeCell ref="A56:A57"/>
+    <mergeCell ref="B56:C56"/>
+    <mergeCell ref="D56:E56"/>
+    <mergeCell ref="F56:G56"/>
+    <mergeCell ref="H56:I56"/>
+    <mergeCell ref="J56:K56"/>
+    <mergeCell ref="L56:M56"/>
+    <mergeCell ref="N56:O56"/>
+    <mergeCell ref="P56:Q56"/>
+    <mergeCell ref="Z26:AA26"/>
+    <mergeCell ref="Z38:AA38"/>
+    <mergeCell ref="Z34:AA34"/>
+    <mergeCell ref="Z30:AA30"/>
+    <mergeCell ref="P27:Q27"/>
+    <mergeCell ref="R27:S27"/>
+    <mergeCell ref="T27:U27"/>
+    <mergeCell ref="X27:Y27"/>
+    <mergeCell ref="Z35:AA35"/>
+    <mergeCell ref="T35:U35"/>
+    <mergeCell ref="V35:W35"/>
+    <mergeCell ref="X35:Y35"/>
+    <mergeCell ref="T31:U31"/>
+    <mergeCell ref="V31:W31"/>
+    <mergeCell ref="X31:Y31"/>
+    <mergeCell ref="Z27:AA27"/>
+    <mergeCell ref="Z31:AA31"/>
+    <mergeCell ref="H3:I3"/>
+    <mergeCell ref="J3:K3"/>
+    <mergeCell ref="L3:M3"/>
+    <mergeCell ref="A22:C22"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:C3"/>
+    <mergeCell ref="D3:E3"/>
+    <mergeCell ref="F3:G3"/>
+    <mergeCell ref="A31:A32"/>
+    <mergeCell ref="B31:C31"/>
+    <mergeCell ref="D31:E31"/>
+    <mergeCell ref="F31:G31"/>
+    <mergeCell ref="H31:I31"/>
+    <mergeCell ref="J31:K31"/>
+    <mergeCell ref="L31:M31"/>
+    <mergeCell ref="N23:O23"/>
+    <mergeCell ref="Z3:AA3"/>
+    <mergeCell ref="T3:U3"/>
+    <mergeCell ref="V3:W3"/>
+    <mergeCell ref="X3:Y3"/>
+    <mergeCell ref="N3:O3"/>
+    <mergeCell ref="P3:Q3"/>
+    <mergeCell ref="R3:S3"/>
+    <mergeCell ref="Z23:AA23"/>
+    <mergeCell ref="P23:Q23"/>
+    <mergeCell ref="R23:S23"/>
+    <mergeCell ref="T23:U23"/>
+    <mergeCell ref="V23:W23"/>
+    <mergeCell ref="X23:Y23"/>
+    <mergeCell ref="N27:O27"/>
+    <mergeCell ref="A1:AA1"/>
+    <mergeCell ref="J35:K35"/>
+    <mergeCell ref="L35:M35"/>
+    <mergeCell ref="N35:O35"/>
+    <mergeCell ref="P35:Q35"/>
+    <mergeCell ref="R35:S35"/>
+    <mergeCell ref="H23:I23"/>
+    <mergeCell ref="J23:K23"/>
+    <mergeCell ref="L23:M23"/>
+    <mergeCell ref="A27:A28"/>
+    <mergeCell ref="B27:C27"/>
+    <mergeCell ref="D27:E27"/>
+    <mergeCell ref="F27:G27"/>
+    <mergeCell ref="H27:I27"/>
+    <mergeCell ref="J27:K27"/>
+    <mergeCell ref="L27:M27"/>
+    <mergeCell ref="A23:A24"/>
+    <mergeCell ref="B23:C23"/>
+    <mergeCell ref="D23:E23"/>
+    <mergeCell ref="F23:G23"/>
+    <mergeCell ref="A35:A36"/>
+    <mergeCell ref="B35:C35"/>
+    <mergeCell ref="V27:W27"/>
+    <mergeCell ref="D35:E35"/>
+    <mergeCell ref="F35:G35"/>
+    <mergeCell ref="H35:I35"/>
+    <mergeCell ref="N31:O31"/>
+    <mergeCell ref="P31:Q31"/>
+    <mergeCell ref="R31:S31"/>
+    <mergeCell ref="A39:A40"/>
+    <mergeCell ref="B39:C39"/>
+    <mergeCell ref="D39:E39"/>
+    <mergeCell ref="F39:G39"/>
+    <mergeCell ref="H39:I39"/>
+    <mergeCell ref="J39:K39"/>
+    <mergeCell ref="L39:M39"/>
+    <mergeCell ref="N39:O39"/>
+    <mergeCell ref="P39:Q39"/>
+    <mergeCell ref="A62:AA62"/>
+    <mergeCell ref="Z42:AA42"/>
+    <mergeCell ref="X39:Y39"/>
+    <mergeCell ref="Z39:AA39"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="B43:C43"/>
+    <mergeCell ref="D43:E43"/>
+    <mergeCell ref="F43:G43"/>
+    <mergeCell ref="H43:I43"/>
+    <mergeCell ref="J43:K43"/>
+    <mergeCell ref="L43:M43"/>
+    <mergeCell ref="N43:O43"/>
+    <mergeCell ref="P43:Q43"/>
+    <mergeCell ref="R43:S43"/>
+    <mergeCell ref="T43:U43"/>
+    <mergeCell ref="V43:W43"/>
+    <mergeCell ref="X43:Y43"/>
+    <mergeCell ref="Z43:AA43"/>
+    <mergeCell ref="R39:S39"/>
+    <mergeCell ref="T39:U39"/>
+    <mergeCell ref="V39:W39"/>
+    <mergeCell ref="T51:U51"/>
+    <mergeCell ref="V51:W51"/>
+    <mergeCell ref="X51:Y51"/>
+    <mergeCell ref="A47:A48"/>
+    <mergeCell ref="B47:C47"/>
+    <mergeCell ref="D47:E47"/>
+    <mergeCell ref="F47:G47"/>
+    <mergeCell ref="H47:I47"/>
+    <mergeCell ref="J47:K47"/>
+    <mergeCell ref="L47:M47"/>
+    <mergeCell ref="N47:O47"/>
+    <mergeCell ref="P47:Q47"/>
     <mergeCell ref="A65:AA65"/>
     <mergeCell ref="A66:AA66"/>
     <mergeCell ref="Z46:AA46"/>
     <mergeCell ref="Z50:AA50"/>
     <mergeCell ref="A61:M61"/>
     <mergeCell ref="A60:M60"/>
     <mergeCell ref="A63:M63"/>
     <mergeCell ref="A64:M64"/>
     <mergeCell ref="R47:S47"/>
     <mergeCell ref="T47:U47"/>
     <mergeCell ref="V47:W47"/>
     <mergeCell ref="X47:Y47"/>
     <mergeCell ref="Z47:AA47"/>
     <mergeCell ref="A51:A52"/>
     <mergeCell ref="B51:C51"/>
     <mergeCell ref="D51:E51"/>
     <mergeCell ref="F51:G51"/>
     <mergeCell ref="H51:I51"/>
     <mergeCell ref="J51:K51"/>
     <mergeCell ref="L51:M51"/>
     <mergeCell ref="N51:O51"/>
     <mergeCell ref="P51:Q51"/>
     <mergeCell ref="R51:S51"/>
     <mergeCell ref="Z51:AA51"/>
-    <mergeCell ref="A47:A48"/>
-[...131 lines deleted...]
-    <mergeCell ref="P56:Q56"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>за период</vt:lpstr>
     </vt:vector>