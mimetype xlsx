--- v4 (2026-08-17)
+++ v5 (2026-10-05)
@@ -1,428 +1,595 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="13500" yWindow="75" windowWidth="15105" windowHeight="12255"/>
+    <workbookView xWindow="15060" yWindow="420" windowWidth="13110" windowHeight="10740"/>
   </bookViews>
   <sheets>
-    <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId1"/>
-    <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="7" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
-[...52 lines deleted...]
-    <t>Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу нақты көлем индекстері</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="62">
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дробнич Алёна </t>
+  </si>
+  <si>
+    <t>+7 714 2 537255</t>
+  </si>
+  <si>
+    <t>a.drobnich@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>КАТО=390000000</t>
+  </si>
+  <si>
+    <t>(2-сауда, кзеңділігі-айлық) Тауарлар мен көрсетілетін қызметтерді өткізу көлемі туралы есеп</t>
+  </si>
+  <si>
+    <t>Сауда статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>пайызбен</t>
+  </si>
+  <si>
+    <t>Қаңтар</t>
+  </si>
+  <si>
+    <t>Ақпан</t>
+  </si>
+  <si>
+    <t>Наурыз</t>
+  </si>
+  <si>
+    <t>Сәуір</t>
+  </si>
+  <si>
+    <t>Мамыр</t>
+  </si>
+  <si>
+    <t>Маусым</t>
+  </si>
+  <si>
+    <t>Шілде</t>
+  </si>
+  <si>
+    <t>Тамыз</t>
+  </si>
+  <si>
+    <t>Қыркүйек</t>
+  </si>
+  <si>
+    <t>Қазан</t>
+  </si>
+  <si>
+    <t>Қараша</t>
+  </si>
+  <si>
+    <t>Желтоқсан</t>
+  </si>
+  <si>
+    <t>өткен айға</t>
+  </si>
+  <si>
+    <t>өткен жылғы тиісті айға</t>
+  </si>
+  <si>
+    <t>өткен жылғы тиісті кезеңге</t>
+  </si>
+  <si>
+    <t>КАТО коды</t>
+  </si>
+  <si>
+    <t>Қостанай облысы</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>Тамақ өнімдері мен сусындарды ұсыну бойынша қызметтердің нақты көлем индексі</t>
+  </si>
+  <si>
+    <t>пайыз</t>
+  </si>
+  <si>
+    <t>2020 қаңтардан бастап</t>
+  </si>
+  <si>
+    <t>Тамақ өнімдері мен сусындарды ұсыну бойынша қызметтердің ағымдағы кезеңде базисті кезеңмен салыстыру бойынша, қызметтерге бағалардың өзгеру есебімен көрсетілген қызметердің көлемін өзгеруін сипаттайтын салыстырмалы көрсеткіш</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Айналымның физикалық көлемінің индексі бағалардың өзгеруінің әсерін алып тастап, тек оның физикалық көлемінің өзгеруі нәтижесінде айналымның қалай өзгеретінін көрсетеді.
+Тауарларды (қызметтерді) өткізудің физикалық көлемінің индексін есептеу үшін есепті және базалық кезеңдердің айналымы бірдей кезеңнің бағаларында, базалық кезең ретінде қабылданған (тұрақты бағаларда) салыстырылады.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/kostanay/dynamic-tables/4480/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702077?keyword=</t>
+  </si>
+  <si>
+    <t>171506 Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу нақты көлем индекстері</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...3 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="12">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...70 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...11 lines deleted...]
-      <left/>
       <right/>
-      <top style="medium">
-[...14 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="35">
+  <cellXfs count="53">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="13" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...48 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="2"/>
-    <cellStyle name="Обычный 3" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -667,1145 +834,1488 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:J22"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="9" width="9.140625" style="1"/>
-[...3 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
+    <col min="2" max="2" width="113.85546875" style="20" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="113.85546875" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="113.85546875" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="113.85546875" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="113.85546875" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="113.85546875" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="113.85546875" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="113.85546875" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="113.85546875" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="113.85546875" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="113.85546875" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="113.85546875" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="113.85546875" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="113.85546875" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="113.85546875" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="113.85546875" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="113.85546875" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="113.85546875" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="113.85546875" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="113.85546875" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="113.85546875" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="113.85546875" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="113.85546875" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="113.85546875" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="113.85546875" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="113.85546875" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="113.85546875" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="113.85546875" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="113.85546875" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="113.85546875" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="113.85546875" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="113.85546875" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="113.85546875" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="113.85546875" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="113.85546875" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="113.85546875" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="113.85546875" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="113.85546875" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="113.85546875" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="113.85546875" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="113.85546875" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="113.85546875" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="113.85546875" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="113.85546875" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="113.85546875" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="113.85546875" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="113.85546875" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="113.85546875" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="113.85546875" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="113.85546875" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="113.85546875" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="113.85546875" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="113.85546875" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="113.85546875" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="113.85546875" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="113.85546875" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="113.85546875" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="113.85546875" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="113.85546875" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="113.85546875" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="113.85546875" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="113.85546875" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="113.85546875" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="113.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A1" s="4"/>
+      <c r="B1" s="4"/>
+    </row>
+    <row r="2" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A2" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="10">
+        <v>171506</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A3" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="10" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A4" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="8" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="10" t="s">
+        <v>53</v>
+      </c>
+      <c r="C5" s="9"/>
+      <c r="D5" s="9"/>
+      <c r="E5" s="9"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="9"/>
+      <c r="H5" s="9"/>
+      <c r="I5" s="9"/>
+      <c r="J5" s="9"/>
+    </row>
+    <row r="6" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="8" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="10" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="6" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="8" t="s">
+        <v>13</v>
+      </c>
+      <c r="B7" s="11" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A8" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="6" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="11" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="11" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="5" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="27"/>
-[...26 lines deleted...]
-      <c r="F2" s="3" t="s">
+      <c r="B11" s="12"/>
+    </row>
+    <row r="12" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B12" s="13" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B13" s="15" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="14" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="16" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B15" s="16" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="17">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B17" s="17">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="B18" s="21" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="4" t="s">
-[...5 lines deleted...]
-      <c r="I2" s="4" t="s">
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="5" t="s">
+        <v>25</v>
+      </c>
+      <c r="B19" s="21" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B20" s="22" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="5" t="s">
+        <v>27</v>
+      </c>
+      <c r="B21" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="J2" s="3" t="s">
-[...658 lines deleted...]
-      <c r="D30" s="24"/>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="18"/>
+      <c r="B22" s="19"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...4 lines deleted...]
-  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Y8"/>
+  <dimension ref="B2:D20"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="14" style="1" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="4.42578125" style="45" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="45" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="45" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="45"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
-[...53 lines deleted...]
-      <c r="H3" s="3" t="s">
+    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="B2" s="44"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="46" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="46" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="46" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="46" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="46" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="46"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B11" s="47" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="46"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="46"/>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B20" s="48" t="s">
+        <v>52</v>
+      </c>
+      <c r="C20" s="49"/>
+      <c r="D20" s="49"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:N27"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection sqref="A1:N1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="23.5703125" style="1" customWidth="1"/>
+    <col min="2" max="3" width="9.140625" style="1"/>
+    <col min="4" max="4" width="9.42578125" style="1" customWidth="1"/>
+    <col min="5" max="10" width="9.140625" style="1"/>
+    <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
+    <col min="12" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="52" t="s">
+        <v>61</v>
+      </c>
+      <c r="B1" s="52"/>
+      <c r="C1" s="52"/>
+      <c r="D1" s="52"/>
+      <c r="E1" s="52"/>
+      <c r="F1" s="52"/>
+      <c r="G1" s="52"/>
+      <c r="H1" s="52"/>
+      <c r="I1" s="52"/>
+      <c r="J1" s="52"/>
+      <c r="K1" s="52"/>
+      <c r="L1" s="52"/>
+      <c r="M1" s="52"/>
+      <c r="N1" s="52"/>
+    </row>
+    <row r="2" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="2"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+      <c r="J2" s="3"/>
+      <c r="K2" s="3"/>
+      <c r="L2" s="3"/>
+      <c r="M2" s="51" t="s">
+        <v>28</v>
+      </c>
+      <c r="N2" s="51" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A3" s="43" t="s">
+        <v>44</v>
+      </c>
+      <c r="B3" s="38"/>
+      <c r="C3" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="D3" s="25" t="s">
+        <v>30</v>
+      </c>
+      <c r="E3" s="25" t="s">
+        <v>31</v>
+      </c>
+      <c r="F3" s="25" t="s">
+        <v>32</v>
+      </c>
+      <c r="G3" s="25" t="s">
+        <v>33</v>
+      </c>
+      <c r="H3" s="25" t="s">
+        <v>34</v>
+      </c>
+      <c r="I3" s="25" t="s">
+        <v>35</v>
+      </c>
+      <c r="J3" s="25" t="s">
+        <v>36</v>
+      </c>
+      <c r="K3" s="25" t="s">
+        <v>37</v>
+      </c>
+      <c r="L3" s="25" t="s">
+        <v>38</v>
+      </c>
+      <c r="M3" s="25" t="s">
+        <v>39</v>
+      </c>
+      <c r="N3" s="39" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="24" t="s">
+        <v>45</v>
+      </c>
+      <c r="B4" s="50" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="50"/>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A5" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="I3" s="4" t="s">
-[...16 lines deleted...]
-      <c r="A4" s="12">
+      <c r="B5" s="27">
+        <v>2020</v>
+      </c>
+      <c r="C5" s="28">
+        <v>101.2</v>
+      </c>
+      <c r="D5" s="28">
+        <v>92.3</v>
+      </c>
+      <c r="E5" s="28">
+        <v>95.2</v>
+      </c>
+      <c r="F5" s="28">
+        <v>40.4</v>
+      </c>
+      <c r="G5" s="28">
+        <v>107.7</v>
+      </c>
+      <c r="H5" s="28">
+        <v>115</v>
+      </c>
+      <c r="I5" s="28">
+        <v>85.4</v>
+      </c>
+      <c r="J5" s="28">
+        <v>113.3</v>
+      </c>
+      <c r="K5" s="28">
+        <v>100.6</v>
+      </c>
+      <c r="L5" s="28">
+        <v>101.1</v>
+      </c>
+      <c r="M5" s="28">
+        <v>89.9</v>
+      </c>
+      <c r="N5" s="28">
+        <v>112.8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A6" s="29"/>
+      <c r="B6" s="27">
+        <v>2021</v>
+      </c>
+      <c r="C6" s="28">
+        <v>167.4</v>
+      </c>
+      <c r="D6" s="28">
+        <v>103.1</v>
+      </c>
+      <c r="E6" s="28">
+        <v>107.5</v>
+      </c>
+      <c r="F6" s="28">
+        <v>56.5</v>
+      </c>
+      <c r="G6" s="28">
+        <v>124.9</v>
+      </c>
+      <c r="H6" s="28">
+        <v>124.3</v>
+      </c>
+      <c r="I6" s="28">
+        <v>104.6</v>
+      </c>
+      <c r="J6" s="28">
+        <v>102.5</v>
+      </c>
+      <c r="K6" s="28">
+        <v>98.4</v>
+      </c>
+      <c r="L6" s="28">
+        <v>104.6</v>
+      </c>
+      <c r="M6" s="28">
+        <v>92.9</v>
+      </c>
+      <c r="N6" s="28">
+        <v>105.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A7" s="29"/>
+      <c r="B7" s="30">
         <v>2022</v>
       </c>
-      <c r="B4" s="13">
-[...49 lines deleted...]
-      <c r="A5" s="12">
+      <c r="C7" s="31">
+        <v>85</v>
+      </c>
+      <c r="D7" s="32">
+        <v>107.2</v>
+      </c>
+      <c r="E7" s="33">
+        <v>143.1</v>
+      </c>
+      <c r="F7" s="31">
+        <v>92.6</v>
+      </c>
+      <c r="G7" s="31">
+        <v>109.8</v>
+      </c>
+      <c r="H7" s="31">
+        <v>102.4</v>
+      </c>
+      <c r="I7" s="31">
+        <v>94.9</v>
+      </c>
+      <c r="J7" s="31">
+        <v>102</v>
+      </c>
+      <c r="K7" s="31">
+        <v>97.7</v>
+      </c>
+      <c r="L7" s="31">
+        <v>103.6</v>
+      </c>
+      <c r="M7" s="31">
+        <v>90.9</v>
+      </c>
+      <c r="N7" s="31">
+        <v>96.8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A8" s="29"/>
+      <c r="B8" s="30">
         <v>2023</v>
       </c>
-      <c r="B5" s="13">
-[...49 lines deleted...]
-      <c r="A6" s="12">
+      <c r="C8" s="31">
+        <v>103.9</v>
+      </c>
+      <c r="D8" s="31">
+        <v>105.1</v>
+      </c>
+      <c r="E8" s="31">
+        <v>106.9</v>
+      </c>
+      <c r="F8" s="32">
+        <v>95.8</v>
+      </c>
+      <c r="G8" s="32">
+        <v>122.7</v>
+      </c>
+      <c r="H8" s="32">
+        <v>102.2</v>
+      </c>
+      <c r="I8" s="32">
+        <v>99.7</v>
+      </c>
+      <c r="J8" s="32">
+        <v>89.4</v>
+      </c>
+      <c r="K8" s="32">
+        <v>105.6</v>
+      </c>
+      <c r="L8" s="32">
+        <v>92.5</v>
+      </c>
+      <c r="M8" s="31">
+        <v>103.5</v>
+      </c>
+      <c r="N8" s="34">
+        <v>106.9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A9" s="29"/>
+      <c r="B9" s="30">
         <v>2024</v>
       </c>
-      <c r="B6" s="13">
-[...49 lines deleted...]
-      <c r="A7" s="21">
+      <c r="C9" s="31">
+        <v>75.7</v>
+      </c>
+      <c r="D9" s="31">
+        <v>106.5</v>
+      </c>
+      <c r="E9" s="31">
+        <v>120.8</v>
+      </c>
+      <c r="F9" s="32">
+        <v>89.4</v>
+      </c>
+      <c r="G9" s="32">
+        <v>120.8</v>
+      </c>
+      <c r="H9" s="32">
+        <v>108.6</v>
+      </c>
+      <c r="I9" s="32">
+        <v>98.7</v>
+      </c>
+      <c r="J9" s="32">
+        <v>91.9</v>
+      </c>
+      <c r="K9" s="32">
+        <v>92.2</v>
+      </c>
+      <c r="L9" s="32">
+        <v>99.9</v>
+      </c>
+      <c r="M9" s="31">
+        <v>96.8</v>
+      </c>
+      <c r="N9" s="34">
+        <v>113.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A10" s="29"/>
+      <c r="B10" s="30">
         <v>2025</v>
       </c>
-      <c r="B7" s="13">
-[...49 lines deleted...]
-      <c r="A8" s="21">
+      <c r="C10" s="32">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="D10" s="32">
+        <v>105.2</v>
+      </c>
+      <c r="E10" s="32">
+        <v>122</v>
+      </c>
+      <c r="F10" s="32">
+        <v>93.4</v>
+      </c>
+      <c r="G10" s="32">
+        <v>101.1</v>
+      </c>
+      <c r="H10" s="32">
+        <v>124.1</v>
+      </c>
+      <c r="I10" s="32">
+        <v>101.3</v>
+      </c>
+      <c r="J10" s="32">
+        <v>101.7</v>
+      </c>
+      <c r="K10" s="32">
+        <v>84.2</v>
+      </c>
+      <c r="L10" s="32">
+        <v>104.3</v>
+      </c>
+      <c r="M10" s="32">
+        <v>97.7</v>
+      </c>
+      <c r="N10" s="32">
+        <v>105.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A11" s="29"/>
+      <c r="B11" s="30">
         <v>2026</v>
       </c>
-      <c r="B8" s="13">
-[...24 lines deleted...]
-      <c r="M8" s="15"/>
+      <c r="C11" s="35">
+        <v>72</v>
+      </c>
+      <c r="D11" s="36">
+        <v>102.9</v>
+      </c>
+      <c r="E11" s="35">
+        <v>124.2</v>
+      </c>
+      <c r="F11" s="36">
+        <v>93.6</v>
+      </c>
+      <c r="G11" s="36">
+        <v>104.8</v>
+      </c>
+      <c r="H11" s="36">
+        <v>121.9</v>
+      </c>
+      <c r="I11" s="36">
+        <v>101.4</v>
+      </c>
+      <c r="J11" s="36">
+        <v>101.7</v>
+      </c>
+      <c r="K11" s="36"/>
+      <c r="L11" s="36"/>
+      <c r="M11" s="36"/>
+      <c r="N11" s="36"/>
+    </row>
+    <row r="12" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="29"/>
+      <c r="B12" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" s="50"/>
+      <c r="D12" s="50"/>
+      <c r="E12" s="50"/>
+      <c r="F12" s="50"/>
+      <c r="G12" s="50"/>
+      <c r="H12" s="50"/>
+      <c r="I12" s="50"/>
+      <c r="J12" s="50"/>
+      <c r="K12" s="50"/>
+      <c r="L12" s="50"/>
+      <c r="M12" s="50"/>
+      <c r="N12" s="50"/>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A13" s="29"/>
+      <c r="B13" s="27">
+        <v>2020</v>
+      </c>
+      <c r="C13" s="28">
+        <v>119.4</v>
+      </c>
+      <c r="D13" s="28">
+        <v>110.5</v>
+      </c>
+      <c r="E13" s="28">
+        <v>97.3</v>
+      </c>
+      <c r="F13" s="28">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="G13" s="28">
+        <v>41</v>
+      </c>
+      <c r="H13" s="28">
+        <v>47.2</v>
+      </c>
+      <c r="I13" s="28">
+        <v>40.5</v>
+      </c>
+      <c r="J13" s="28">
+        <v>48.7</v>
+      </c>
+      <c r="K13" s="28">
+        <v>53.6</v>
+      </c>
+      <c r="L13" s="28">
+        <v>49.3</v>
+      </c>
+      <c r="M13" s="28">
+        <v>39.4</v>
+      </c>
+      <c r="N13" s="28">
+        <v>44.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A14" s="29"/>
+      <c r="B14" s="27">
+        <v>2021</v>
+      </c>
+      <c r="C14" s="28">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="D14" s="28">
+        <v>82.1</v>
+      </c>
+      <c r="E14" s="28">
+        <v>92.7</v>
+      </c>
+      <c r="F14" s="28">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="G14" s="28">
+        <v>150.4</v>
+      </c>
+      <c r="H14" s="28">
+        <v>162.5</v>
+      </c>
+      <c r="I14" s="28">
+        <v>199.2</v>
+      </c>
+      <c r="J14" s="28">
+        <v>180.2</v>
+      </c>
+      <c r="K14" s="28">
+        <v>176.3</v>
+      </c>
+      <c r="L14" s="28">
+        <v>182.4</v>
+      </c>
+      <c r="M14" s="28">
+        <v>188.7</v>
+      </c>
+      <c r="N14" s="28">
+        <v>175.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A15" s="29"/>
+      <c r="B15" s="37">
+        <v>2022</v>
+      </c>
+      <c r="C15" s="31">
+        <v>89.2</v>
+      </c>
+      <c r="D15" s="28">
+        <v>92.6</v>
+      </c>
+      <c r="E15" s="28">
+        <v>123.3</v>
+      </c>
+      <c r="F15" s="31">
+        <v>202.2</v>
+      </c>
+      <c r="G15" s="31">
+        <v>177.6</v>
+      </c>
+      <c r="H15" s="31">
+        <v>146.19999999999999</v>
+      </c>
+      <c r="I15" s="31">
+        <v>132.5</v>
+      </c>
+      <c r="J15" s="31">
+        <v>132</v>
+      </c>
+      <c r="K15" s="31">
+        <v>131</v>
+      </c>
+      <c r="L15" s="31">
+        <v>129.80000000000001</v>
+      </c>
+      <c r="M15" s="31">
+        <v>126.9</v>
+      </c>
+      <c r="N15" s="31">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A16" s="29"/>
+      <c r="B16" s="37">
+        <v>2023</v>
+      </c>
+      <c r="C16" s="31">
+        <v>143</v>
+      </c>
+      <c r="D16" s="31">
+        <v>140.30000000000001</v>
+      </c>
+      <c r="E16" s="31">
+        <v>104.8</v>
+      </c>
+      <c r="F16" s="28">
+        <v>108.4</v>
+      </c>
+      <c r="G16" s="28">
+        <v>121.2</v>
+      </c>
+      <c r="H16" s="28">
+        <v>121</v>
+      </c>
+      <c r="I16" s="28">
+        <v>127.1</v>
+      </c>
+      <c r="J16" s="28">
+        <v>111.4</v>
+      </c>
+      <c r="K16" s="28">
+        <v>120.5</v>
+      </c>
+      <c r="L16" s="28">
+        <v>107.4</v>
+      </c>
+      <c r="M16" s="31">
+        <v>122.3</v>
+      </c>
+      <c r="N16" s="32">
+        <v>134.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A17" s="29"/>
+      <c r="B17" s="37">
+        <v>2024</v>
+      </c>
+      <c r="C17" s="31">
+        <v>98.3</v>
+      </c>
+      <c r="D17" s="31">
+        <v>99.5</v>
+      </c>
+      <c r="E17" s="31">
+        <v>112.5</v>
+      </c>
+      <c r="F17" s="28">
+        <v>105</v>
+      </c>
+      <c r="G17" s="28">
+        <v>103.5</v>
+      </c>
+      <c r="H17" s="28">
+        <v>110</v>
+      </c>
+      <c r="I17" s="28">
+        <v>108.9</v>
+      </c>
+      <c r="J17" s="28">
+        <v>111.9</v>
+      </c>
+      <c r="K17" s="28">
+        <v>97.8</v>
+      </c>
+      <c r="L17" s="28">
+        <v>105.7</v>
+      </c>
+      <c r="M17" s="31">
+        <v>99</v>
+      </c>
+      <c r="N17" s="32">
+        <v>105.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A18" s="29"/>
+      <c r="B18" s="37">
+        <v>2025</v>
+      </c>
+      <c r="C18" s="31">
+        <v>103.8</v>
+      </c>
+      <c r="D18" s="31">
+        <v>102.5</v>
+      </c>
+      <c r="E18" s="31">
+        <v>103.6</v>
+      </c>
+      <c r="F18" s="28">
+        <v>108.1</v>
+      </c>
+      <c r="G18" s="28">
+        <v>90.5</v>
+      </c>
+      <c r="H18" s="28">
+        <v>103.3</v>
+      </c>
+      <c r="I18" s="28">
+        <v>106</v>
+      </c>
+      <c r="J18" s="28">
+        <v>117.4</v>
+      </c>
+      <c r="K18" s="28">
+        <v>107.2</v>
+      </c>
+      <c r="L18" s="31">
+        <v>112</v>
+      </c>
+      <c r="M18" s="31">
+        <v>113</v>
+      </c>
+      <c r="N18" s="32">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A19" s="29"/>
+      <c r="B19" s="37">
+        <v>2026</v>
+      </c>
+      <c r="C19" s="31">
+        <v>101.3</v>
+      </c>
+      <c r="D19" s="31">
+        <v>99.2</v>
+      </c>
+      <c r="E19" s="31">
+        <v>100.9</v>
+      </c>
+      <c r="F19" s="28">
+        <v>101</v>
+      </c>
+      <c r="G19" s="28">
+        <v>104.7</v>
+      </c>
+      <c r="H19" s="28">
+        <v>102.9</v>
+      </c>
+      <c r="I19" s="28">
+        <v>103</v>
+      </c>
+      <c r="J19" s="28">
+        <v>102.9</v>
+      </c>
+      <c r="K19" s="28"/>
+      <c r="L19" s="31"/>
+      <c r="M19" s="31"/>
+      <c r="N19" s="32"/>
+    </row>
+    <row r="20" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="29"/>
+      <c r="B20" s="50" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" s="50"/>
+      <c r="D20" s="50"/>
+      <c r="E20" s="50"/>
+      <c r="F20" s="50"/>
+      <c r="G20" s="50"/>
+      <c r="H20" s="50"/>
+      <c r="I20" s="50"/>
+      <c r="J20" s="50"/>
+      <c r="K20" s="50"/>
+      <c r="L20" s="50"/>
+      <c r="M20" s="50"/>
+      <c r="N20" s="50"/>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A21" s="29"/>
+      <c r="B21" s="27">
+        <v>2020</v>
+      </c>
+      <c r="C21" s="28">
+        <v>119.4</v>
+      </c>
+      <c r="D21" s="28">
+        <v>115</v>
+      </c>
+      <c r="E21" s="28">
+        <v>108.8</v>
+      </c>
+      <c r="F21" s="28">
+        <v>90.4</v>
+      </c>
+      <c r="G21" s="28">
+        <v>79.900000000000006</v>
+      </c>
+      <c r="H21" s="28">
+        <v>74.2</v>
+      </c>
+      <c r="I21" s="28">
+        <v>69.2</v>
+      </c>
+      <c r="J21" s="28">
+        <v>66.7</v>
+      </c>
+      <c r="K21" s="28">
+        <v>65.400000000000006</v>
+      </c>
+      <c r="L21" s="28">
+        <v>63.7</v>
+      </c>
+      <c r="M21" s="28">
+        <v>61.2</v>
+      </c>
+      <c r="N21" s="28">
+        <v>59.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A22" s="29"/>
+      <c r="B22" s="27">
+        <v>2021</v>
+      </c>
+      <c r="C22" s="28">
+        <v>73.400000000000006</v>
+      </c>
+      <c r="D22" s="28">
+        <v>77.599999999999994</v>
+      </c>
+      <c r="E22" s="28">
+        <v>82.3</v>
+      </c>
+      <c r="F22" s="28">
+        <v>87.6</v>
+      </c>
+      <c r="G22" s="28">
+        <v>94.4</v>
+      </c>
+      <c r="H22" s="28">
+        <v>101.9</v>
+      </c>
+      <c r="I22" s="28">
+        <v>110.4</v>
+      </c>
+      <c r="J22" s="28">
+        <v>116.6</v>
+      </c>
+      <c r="K22" s="28">
+        <v>121.6</v>
+      </c>
+      <c r="L22" s="28">
+        <v>126.5</v>
+      </c>
+      <c r="M22" s="28">
+        <v>130.69999999999999</v>
+      </c>
+      <c r="N22" s="28">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A23" s="29"/>
+      <c r="B23" s="30">
+        <v>2022</v>
+      </c>
+      <c r="C23" s="31">
+        <v>89.2</v>
+      </c>
+      <c r="D23" s="28">
+        <v>90.9</v>
+      </c>
+      <c r="E23" s="28">
+        <v>102.6</v>
+      </c>
+      <c r="F23" s="31">
+        <v>119.3</v>
+      </c>
+      <c r="G23" s="31">
+        <v>129.4</v>
+      </c>
+      <c r="H23" s="31">
+        <v>132.5</v>
+      </c>
+      <c r="I23" s="31">
+        <v>132.6</v>
+      </c>
+      <c r="J23" s="31">
+        <v>132.6</v>
+      </c>
+      <c r="K23" s="31">
+        <v>132.4</v>
+      </c>
+      <c r="L23" s="31">
+        <v>132.19999999999999</v>
+      </c>
+      <c r="M23" s="31">
+        <v>131.69999999999999</v>
+      </c>
+      <c r="N23" s="31">
+        <v>130.30000000000001</v>
+      </c>
+    </row>
+    <row r="24" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A24" s="29"/>
+      <c r="B24" s="30">
+        <v>2023</v>
+      </c>
+      <c r="C24" s="31">
+        <v>143</v>
+      </c>
+      <c r="D24" s="31">
+        <v>141.6</v>
+      </c>
+      <c r="E24" s="31">
+        <v>125.7</v>
+      </c>
+      <c r="F24" s="28">
+        <v>120.8</v>
+      </c>
+      <c r="G24" s="28">
+        <v>120.8</v>
+      </c>
+      <c r="H24" s="28">
+        <v>120.9</v>
+      </c>
+      <c r="I24" s="28">
+        <v>121.8</v>
+      </c>
+      <c r="J24" s="28">
+        <v>120.4</v>
+      </c>
+      <c r="K24" s="28">
+        <v>120.4</v>
+      </c>
+      <c r="L24" s="28">
+        <v>118.8</v>
+      </c>
+      <c r="M24" s="31">
+        <v>119.2</v>
+      </c>
+      <c r="N24" s="31">
+        <v>120.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A25" s="29"/>
+      <c r="B25" s="30">
+        <v>2024</v>
+      </c>
+      <c r="C25" s="31">
+        <v>98.3</v>
+      </c>
+      <c r="D25" s="31">
+        <v>98.9</v>
+      </c>
+      <c r="E25" s="31">
+        <v>103.7</v>
+      </c>
+      <c r="F25" s="28">
+        <v>104.1</v>
+      </c>
+      <c r="G25" s="28">
+        <v>104</v>
+      </c>
+      <c r="H25" s="28">
+        <v>105.1</v>
+      </c>
+      <c r="I25" s="28">
+        <v>105.8</v>
+      </c>
+      <c r="J25" s="28">
+        <v>106.5</v>
+      </c>
+      <c r="K25" s="28">
+        <v>105.4</v>
+      </c>
+      <c r="L25" s="28">
+        <v>105.4</v>
+      </c>
+      <c r="M25" s="31">
+        <v>104.8</v>
+      </c>
+      <c r="N25" s="31">
+        <v>104.9</v>
+      </c>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A26" s="29"/>
+      <c r="B26" s="30">
+        <v>2025</v>
+      </c>
+      <c r="C26" s="31">
+        <v>103.8</v>
+      </c>
+      <c r="D26" s="31">
+        <v>103.1</v>
+      </c>
+      <c r="E26" s="31">
+        <v>103.4</v>
+      </c>
+      <c r="F26" s="28">
+        <v>104.6</v>
+      </c>
+      <c r="G26" s="28">
+        <v>101.2</v>
+      </c>
+      <c r="H26" s="28">
+        <v>101.7</v>
+      </c>
+      <c r="I26" s="28">
+        <v>102.5</v>
+      </c>
+      <c r="J26" s="28">
+        <v>104.5</v>
+      </c>
+      <c r="K26" s="28">
+        <v>104.8</v>
+      </c>
+      <c r="L26" s="28">
+        <v>105.5</v>
+      </c>
+      <c r="M26" s="31">
+        <v>106.3</v>
+      </c>
+      <c r="N26" s="31">
+        <v>106.1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A27" s="40"/>
+      <c r="B27" s="41">
+        <v>2026</v>
+      </c>
+      <c r="C27" s="42">
+        <v>101.3</v>
+      </c>
+      <c r="D27" s="42">
+        <v>100.2</v>
+      </c>
+      <c r="E27" s="42">
+        <v>100.5</v>
+      </c>
+      <c r="F27" s="26">
+        <v>100.6</v>
+      </c>
+      <c r="G27" s="26">
+        <v>101.5</v>
+      </c>
+      <c r="H27" s="26">
+        <v>101.8</v>
+      </c>
+      <c r="I27" s="26">
+        <v>102</v>
+      </c>
+      <c r="J27" s="26">
+        <v>102.1</v>
+      </c>
+      <c r="K27" s="26"/>
+      <c r="L27" s="26"/>
+      <c r="M27" s="42"/>
+      <c r="N27" s="42"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="A2:M2"/>
+  <mergeCells count="5">
+    <mergeCell ref="B4:N4"/>
+    <mergeCell ref="B12:N12"/>
+    <mergeCell ref="B20:N20"/>
+    <mergeCell ref="M2:N2"/>
+    <mergeCell ref="A1:N1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Тамақ өнім мен сусындар көлемі</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>