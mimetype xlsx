--- v5 (2026-10-05)
+++ v6 (2026-10-25)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="15060" yWindow="420" windowWidth="13110" windowHeight="10740"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="7" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="5" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="64" uniqueCount="62">
   <si>
     <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
   </si>
   <si>
     <t xml:space="preserve">Дробнич Алёна </t>
   </si>
   <si>
@@ -211,51 +211,51 @@
   </si>
   <si>
     <t>Агрегация</t>
   </si>
   <si>
     <t>Айналымның физикалық көлемінің индексі бағалардың өзгеруінің әсерін алып тастап, тек оның физикалық көлемінің өзгеруі нәтижесінде айналымның қалай өзгеретінін көрсетеді.
 Тауарларды (қызметтерді) өткізудің физикалық көлемінің индексін есептеу үшін есепті және базалық кезеңдердің айналымы бірдей кезеңнің бағаларында, базалық кезең ретінде қабылданған (тұрақты бағаларда) салыстырылады.</t>
   </si>
   <si>
     <t>https://stat.gov.kz/region/kostanay/dynamic-tables/4480/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702077?keyword=</t>
   </si>
   <si>
     <t>171506 Тамақ өнімдері мен сусындарды ұсыну бойынша көрсетілетін қызметтерді өткізу нақты көлем индекстері</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -846,54 +846,54 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="20" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="113.85546875" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="113.85546875" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="113.85546875" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="113.85546875" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="113.85546875" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="113.85546875" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="113.85546875" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="113.85546875" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="113.85546875" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="113.85546875" customWidth="1"/>
     <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
     <col min="2818" max="2818" width="113.85546875" customWidth="1"/>
@@ -981,1312 +981,1318 @@
     <col min="13314" max="13314" width="113.85546875" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="113.85546875" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="113.85546875" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="113.85546875" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="113.85546875" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="113.85546875" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="113.85546875" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="113.85546875" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="113.85546875" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="113.85546875" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="113.85546875" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="113.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:10">
       <c r="A1" s="4"/>
       <c r="B1" s="4"/>
     </row>
-    <row r="2" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A2" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="10">
         <v>171506</v>
       </c>
     </row>
-    <row r="3" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A3" s="5" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="10" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="5" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A5" s="8" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="10" t="s">
         <v>53</v>
       </c>
       <c r="C5" s="9"/>
       <c r="D5" s="9"/>
       <c r="E5" s="9"/>
       <c r="F5" s="9"/>
       <c r="G5" s="9"/>
       <c r="H5" s="9"/>
       <c r="I5" s="9"/>
       <c r="J5" s="9"/>
     </row>
-    <row r="6" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A6" s="8" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="6" customFormat="1" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:10" s="6" customFormat="1" ht="25.5">
       <c r="A7" s="8" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="11" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="8" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A8" s="5" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="7" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="9" spans="1:10" s="6" customFormat="1" ht="54.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:10" s="6" customFormat="1" ht="54.75" customHeight="1">
       <c r="A9" s="5" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="11" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="10" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A10" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="11" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A11" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B11" s="12"/>
     </row>
-    <row r="12" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A12" s="5" t="s">
         <v>18</v>
       </c>
       <c r="B12" s="13" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="13" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A13" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="14" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A14" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="15" spans="1:10" s="6" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:10" s="6" customFormat="1" ht="12.75">
       <c r="A15" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="16" spans="1:10" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:10">
       <c r="A16" s="5" t="s">
         <v>22</v>
       </c>
       <c r="B16" s="17">
-        <v>46279</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
       <c r="A17" s="5" t="s">
         <v>23</v>
       </c>
       <c r="B17" s="17">
-        <v>46307</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
       <c r="A18" s="5" t="s">
         <v>24</v>
       </c>
       <c r="B18" s="21" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:2">
       <c r="A19" s="5" t="s">
         <v>25</v>
       </c>
       <c r="B19" s="21" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:2">
       <c r="A20" s="5" t="s">
         <v>26</v>
       </c>
       <c r="B20" s="22" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:2">
       <c r="A21" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B21" s="23" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:2">
       <c r="A22" s="18"/>
       <c r="B22" s="19"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="45" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="45" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="45" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="45"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:2" ht="14.25">
       <c r="B2" s="44"/>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:2">
       <c r="B5" s="46" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="46" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="46" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="46" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="46" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="46"/>
     </row>
-    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="47" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="46"/>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="46"/>
     </row>
-    <row r="20" spans="2:4" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:4">
       <c r="B20" s="48" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="49"/>
       <c r="D20" s="49"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N27"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection sqref="A1:N1"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="23.5703125" style="1" customWidth="1"/>
     <col min="2" max="3" width="9.140625" style="1"/>
     <col min="4" max="4" width="9.42578125" style="1" customWidth="1"/>
     <col min="5" max="10" width="9.140625" style="1"/>
     <col min="11" max="11" width="9.5703125" style="1" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:14" ht="12.75" customHeight="1">
       <c r="A1" s="52" t="s">
         <v>61</v>
       </c>
       <c r="B1" s="52"/>
       <c r="C1" s="52"/>
       <c r="D1" s="52"/>
       <c r="E1" s="52"/>
       <c r="F1" s="52"/>
       <c r="G1" s="52"/>
       <c r="H1" s="52"/>
       <c r="I1" s="52"/>
       <c r="J1" s="52"/>
       <c r="K1" s="52"/>
       <c r="L1" s="52"/>
       <c r="M1" s="52"/>
       <c r="N1" s="52"/>
     </row>
-    <row r="2" spans="1:14" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:14" ht="15.75" customHeight="1">
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="3"/>
       <c r="E2" s="3"/>
       <c r="F2" s="3"/>
       <c r="G2" s="3"/>
       <c r="H2" s="3"/>
       <c r="I2" s="3"/>
       <c r="J2" s="3"/>
       <c r="K2" s="3"/>
       <c r="L2" s="3"/>
       <c r="M2" s="51" t="s">
         <v>28</v>
       </c>
       <c r="N2" s="51" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:14" ht="22.5">
       <c r="A3" s="43" t="s">
         <v>44</v>
       </c>
       <c r="B3" s="38"/>
       <c r="C3" s="25" t="s">
         <v>29</v>
       </c>
       <c r="D3" s="25" t="s">
         <v>30</v>
       </c>
       <c r="E3" s="25" t="s">
         <v>31</v>
       </c>
       <c r="F3" s="25" t="s">
         <v>32</v>
       </c>
       <c r="G3" s="25" t="s">
         <v>33</v>
       </c>
       <c r="H3" s="25" t="s">
         <v>34</v>
       </c>
       <c r="I3" s="25" t="s">
         <v>35</v>
       </c>
       <c r="J3" s="25" t="s">
         <v>36</v>
       </c>
       <c r="K3" s="25" t="s">
         <v>37</v>
       </c>
       <c r="L3" s="25" t="s">
         <v>38</v>
       </c>
       <c r="M3" s="25" t="s">
         <v>39</v>
       </c>
       <c r="N3" s="39" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="4" spans="1:14" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:14" ht="14.25" customHeight="1">
       <c r="A4" s="24" t="s">
         <v>45</v>
       </c>
       <c r="B4" s="50" t="s">
         <v>41</v>
       </c>
       <c r="C4" s="50"/>
       <c r="D4" s="50"/>
       <c r="E4" s="50"/>
       <c r="F4" s="50"/>
       <c r="G4" s="50"/>
       <c r="H4" s="50"/>
       <c r="I4" s="50"/>
       <c r="J4" s="50"/>
       <c r="K4" s="50"/>
       <c r="L4" s="50"/>
       <c r="M4" s="50"/>
       <c r="N4" s="50"/>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:14">
       <c r="A5" s="24" t="s">
         <v>5</v>
       </c>
       <c r="B5" s="27">
         <v>2020</v>
       </c>
       <c r="C5" s="28">
         <v>101.2</v>
       </c>
       <c r="D5" s="28">
         <v>92.3</v>
       </c>
       <c r="E5" s="28">
         <v>95.2</v>
       </c>
       <c r="F5" s="28">
         <v>40.4</v>
       </c>
       <c r="G5" s="28">
         <v>107.7</v>
       </c>
       <c r="H5" s="28">
         <v>115</v>
       </c>
       <c r="I5" s="28">
         <v>85.4</v>
       </c>
       <c r="J5" s="28">
         <v>113.3</v>
       </c>
       <c r="K5" s="28">
         <v>100.6</v>
       </c>
       <c r="L5" s="28">
         <v>101.1</v>
       </c>
       <c r="M5" s="28">
         <v>89.9</v>
       </c>
       <c r="N5" s="28">
         <v>112.8</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:14">
       <c r="A6" s="29"/>
       <c r="B6" s="27">
         <v>2021</v>
       </c>
       <c r="C6" s="28">
         <v>167.4</v>
       </c>
       <c r="D6" s="28">
         <v>103.1</v>
       </c>
       <c r="E6" s="28">
         <v>107.5</v>
       </c>
       <c r="F6" s="28">
         <v>56.5</v>
       </c>
       <c r="G6" s="28">
         <v>124.9</v>
       </c>
       <c r="H6" s="28">
         <v>124.3</v>
       </c>
       <c r="I6" s="28">
         <v>104.6</v>
       </c>
       <c r="J6" s="28">
         <v>102.5</v>
       </c>
       <c r="K6" s="28">
         <v>98.4</v>
       </c>
       <c r="L6" s="28">
         <v>104.6</v>
       </c>
       <c r="M6" s="28">
         <v>92.9</v>
       </c>
       <c r="N6" s="28">
         <v>105.1</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:14">
       <c r="A7" s="29"/>
       <c r="B7" s="30">
         <v>2022</v>
       </c>
       <c r="C7" s="31">
         <v>85</v>
       </c>
       <c r="D7" s="32">
         <v>107.2</v>
       </c>
       <c r="E7" s="33">
         <v>143.1</v>
       </c>
       <c r="F7" s="31">
         <v>92.6</v>
       </c>
       <c r="G7" s="31">
         <v>109.8</v>
       </c>
       <c r="H7" s="31">
         <v>102.4</v>
       </c>
       <c r="I7" s="31">
         <v>94.9</v>
       </c>
       <c r="J7" s="31">
         <v>102</v>
       </c>
       <c r="K7" s="31">
         <v>97.7</v>
       </c>
       <c r="L7" s="31">
         <v>103.6</v>
       </c>
       <c r="M7" s="31">
         <v>90.9</v>
       </c>
       <c r="N7" s="31">
         <v>96.8</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:14">
       <c r="A8" s="29"/>
       <c r="B8" s="30">
         <v>2023</v>
       </c>
       <c r="C8" s="31">
         <v>103.9</v>
       </c>
       <c r="D8" s="31">
         <v>105.1</v>
       </c>
       <c r="E8" s="31">
         <v>106.9</v>
       </c>
       <c r="F8" s="32">
         <v>95.8</v>
       </c>
       <c r="G8" s="32">
         <v>122.7</v>
       </c>
       <c r="H8" s="32">
         <v>102.2</v>
       </c>
       <c r="I8" s="32">
         <v>99.7</v>
       </c>
       <c r="J8" s="32">
         <v>89.4</v>
       </c>
       <c r="K8" s="32">
         <v>105.6</v>
       </c>
       <c r="L8" s="32">
         <v>92.5</v>
       </c>
       <c r="M8" s="31">
         <v>103.5</v>
       </c>
       <c r="N8" s="34">
         <v>106.9</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:14">
       <c r="A9" s="29"/>
       <c r="B9" s="30">
         <v>2024</v>
       </c>
       <c r="C9" s="31">
         <v>75.7</v>
       </c>
       <c r="D9" s="31">
         <v>106.5</v>
       </c>
       <c r="E9" s="31">
         <v>120.8</v>
       </c>
       <c r="F9" s="32">
         <v>89.4</v>
       </c>
       <c r="G9" s="32">
         <v>120.8</v>
       </c>
       <c r="H9" s="32">
         <v>108.6</v>
       </c>
       <c r="I9" s="32">
         <v>98.7</v>
       </c>
       <c r="J9" s="32">
         <v>91.9</v>
       </c>
       <c r="K9" s="32">
         <v>92.2</v>
       </c>
       <c r="L9" s="32">
         <v>99.9</v>
       </c>
       <c r="M9" s="31">
         <v>96.8</v>
       </c>
       <c r="N9" s="34">
         <v>113.8</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:14">
       <c r="A10" s="29"/>
       <c r="B10" s="30">
         <v>2025</v>
       </c>
       <c r="C10" s="32">
         <v>74.599999999999994</v>
       </c>
       <c r="D10" s="32">
         <v>105.2</v>
       </c>
       <c r="E10" s="32">
         <v>122</v>
       </c>
       <c r="F10" s="32">
         <v>93.4</v>
       </c>
       <c r="G10" s="32">
         <v>101.1</v>
       </c>
       <c r="H10" s="32">
         <v>124.1</v>
       </c>
       <c r="I10" s="32">
         <v>101.3</v>
       </c>
       <c r="J10" s="32">
         <v>101.7</v>
       </c>
       <c r="K10" s="32">
         <v>84.2</v>
       </c>
       <c r="L10" s="32">
         <v>104.3</v>
       </c>
       <c r="M10" s="32">
         <v>97.7</v>
       </c>
       <c r="N10" s="32">
         <v>105.7</v>
       </c>
     </row>
-    <row r="11" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:14">
       <c r="A11" s="29"/>
       <c r="B11" s="30">
         <v>2026</v>
       </c>
       <c r="C11" s="35">
         <v>72</v>
       </c>
       <c r="D11" s="36">
         <v>102.9</v>
       </c>
       <c r="E11" s="35">
         <v>124.2</v>
       </c>
       <c r="F11" s="36">
         <v>93.6</v>
       </c>
       <c r="G11" s="36">
         <v>104.8</v>
       </c>
       <c r="H11" s="36">
         <v>121.9</v>
       </c>
       <c r="I11" s="36">
         <v>101.4</v>
       </c>
       <c r="J11" s="36">
         <v>101.7</v>
       </c>
-      <c r="K11" s="36"/>
+      <c r="K11" s="36">
+        <v>88.1</v>
+      </c>
       <c r="L11" s="36"/>
       <c r="M11" s="36"/>
       <c r="N11" s="36"/>
     </row>
-    <row r="12" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:14" ht="12.75" customHeight="1">
       <c r="A12" s="29"/>
       <c r="B12" s="50" t="s">
         <v>42</v>
       </c>
       <c r="C12" s="50"/>
       <c r="D12" s="50"/>
       <c r="E12" s="50"/>
       <c r="F12" s="50"/>
       <c r="G12" s="50"/>
       <c r="H12" s="50"/>
       <c r="I12" s="50"/>
       <c r="J12" s="50"/>
       <c r="K12" s="50"/>
       <c r="L12" s="50"/>
       <c r="M12" s="50"/>
       <c r="N12" s="50"/>
     </row>
-    <row r="13" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:14">
       <c r="A13" s="29"/>
       <c r="B13" s="27">
         <v>2020</v>
       </c>
       <c r="C13" s="28">
         <v>119.4</v>
       </c>
       <c r="D13" s="28">
         <v>110.5</v>
       </c>
       <c r="E13" s="28">
         <v>97.3</v>
       </c>
       <c r="F13" s="28">
         <v>38.799999999999997</v>
       </c>
       <c r="G13" s="28">
         <v>41</v>
       </c>
       <c r="H13" s="28">
         <v>47.2</v>
       </c>
       <c r="I13" s="28">
         <v>40.5</v>
       </c>
       <c r="J13" s="28">
         <v>48.7</v>
       </c>
       <c r="K13" s="28">
         <v>53.6</v>
       </c>
       <c r="L13" s="28">
         <v>49.3</v>
       </c>
       <c r="M13" s="28">
         <v>39.4</v>
       </c>
       <c r="N13" s="28">
         <v>44.4</v>
       </c>
     </row>
-    <row r="14" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:14">
       <c r="A14" s="29"/>
       <c r="B14" s="27">
         <v>2021</v>
       </c>
       <c r="C14" s="28">
         <v>73.400000000000006</v>
       </c>
       <c r="D14" s="28">
         <v>82.1</v>
       </c>
       <c r="E14" s="28">
         <v>92.7</v>
       </c>
       <c r="F14" s="28">
         <v>129.69999999999999</v>
       </c>
       <c r="G14" s="28">
         <v>150.4</v>
       </c>
       <c r="H14" s="28">
         <v>162.5</v>
       </c>
       <c r="I14" s="28">
         <v>199.2</v>
       </c>
       <c r="J14" s="28">
         <v>180.2</v>
       </c>
       <c r="K14" s="28">
         <v>176.3</v>
       </c>
       <c r="L14" s="28">
         <v>182.4</v>
       </c>
       <c r="M14" s="28">
         <v>188.7</v>
       </c>
       <c r="N14" s="28">
         <v>175.6</v>
       </c>
     </row>
-    <row r="15" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:14">
       <c r="A15" s="29"/>
       <c r="B15" s="37">
         <v>2022</v>
       </c>
       <c r="C15" s="31">
         <v>89.2</v>
       </c>
       <c r="D15" s="28">
         <v>92.6</v>
       </c>
       <c r="E15" s="28">
         <v>123.3</v>
       </c>
       <c r="F15" s="31">
         <v>202.2</v>
       </c>
       <c r="G15" s="31">
         <v>177.6</v>
       </c>
       <c r="H15" s="31">
         <v>146.19999999999999</v>
       </c>
       <c r="I15" s="31">
         <v>132.5</v>
       </c>
       <c r="J15" s="31">
         <v>132</v>
       </c>
       <c r="K15" s="31">
         <v>131</v>
       </c>
       <c r="L15" s="31">
         <v>129.80000000000001</v>
       </c>
       <c r="M15" s="31">
         <v>126.9</v>
       </c>
       <c r="N15" s="31">
         <v>117</v>
       </c>
     </row>
-    <row r="16" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:14">
       <c r="A16" s="29"/>
       <c r="B16" s="37">
         <v>2023</v>
       </c>
       <c r="C16" s="31">
         <v>143</v>
       </c>
       <c r="D16" s="31">
         <v>140.30000000000001</v>
       </c>
       <c r="E16" s="31">
         <v>104.8</v>
       </c>
       <c r="F16" s="28">
         <v>108.4</v>
       </c>
       <c r="G16" s="28">
         <v>121.2</v>
       </c>
       <c r="H16" s="28">
         <v>121</v>
       </c>
       <c r="I16" s="28">
         <v>127.1</v>
       </c>
       <c r="J16" s="28">
         <v>111.4</v>
       </c>
       <c r="K16" s="28">
         <v>120.5</v>
       </c>
       <c r="L16" s="28">
         <v>107.4</v>
       </c>
       <c r="M16" s="31">
         <v>122.3</v>
       </c>
       <c r="N16" s="32">
         <v>134.9</v>
       </c>
     </row>
-    <row r="17" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:14">
       <c r="A17" s="29"/>
       <c r="B17" s="37">
         <v>2024</v>
       </c>
       <c r="C17" s="31">
         <v>98.3</v>
       </c>
       <c r="D17" s="31">
         <v>99.5</v>
       </c>
       <c r="E17" s="31">
         <v>112.5</v>
       </c>
       <c r="F17" s="28">
         <v>105</v>
       </c>
       <c r="G17" s="28">
         <v>103.5</v>
       </c>
       <c r="H17" s="28">
         <v>110</v>
       </c>
       <c r="I17" s="28">
         <v>108.9</v>
       </c>
       <c r="J17" s="28">
         <v>111.9</v>
       </c>
       <c r="K17" s="28">
         <v>97.8</v>
       </c>
       <c r="L17" s="28">
         <v>105.7</v>
       </c>
       <c r="M17" s="31">
         <v>99</v>
       </c>
       <c r="N17" s="32">
         <v>105.4</v>
       </c>
     </row>
-    <row r="18" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:14">
       <c r="A18" s="29"/>
       <c r="B18" s="37">
         <v>2025</v>
       </c>
       <c r="C18" s="31">
         <v>103.8</v>
       </c>
       <c r="D18" s="31">
         <v>102.5</v>
       </c>
       <c r="E18" s="31">
         <v>103.6</v>
       </c>
       <c r="F18" s="28">
         <v>108.1</v>
       </c>
       <c r="G18" s="28">
         <v>90.5</v>
       </c>
       <c r="H18" s="28">
         <v>103.3</v>
       </c>
       <c r="I18" s="28">
         <v>106</v>
       </c>
       <c r="J18" s="28">
         <v>117.4</v>
       </c>
       <c r="K18" s="28">
         <v>107.2</v>
       </c>
       <c r="L18" s="31">
         <v>112</v>
       </c>
       <c r="M18" s="31">
         <v>113</v>
       </c>
       <c r="N18" s="32">
         <v>105</v>
       </c>
     </row>
-    <row r="19" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:14">
       <c r="A19" s="29"/>
       <c r="B19" s="37">
         <v>2026</v>
       </c>
       <c r="C19" s="31">
         <v>101.3</v>
       </c>
       <c r="D19" s="31">
         <v>99.2</v>
       </c>
       <c r="E19" s="31">
         <v>100.9</v>
       </c>
       <c r="F19" s="28">
         <v>101</v>
       </c>
       <c r="G19" s="28">
         <v>104.7</v>
       </c>
       <c r="H19" s="28">
         <v>102.9</v>
       </c>
       <c r="I19" s="28">
         <v>103</v>
       </c>
       <c r="J19" s="28">
         <v>102.9</v>
       </c>
-      <c r="K19" s="28"/>
+      <c r="K19" s="28">
+        <v>107.7</v>
+      </c>
       <c r="L19" s="31"/>
       <c r="M19" s="31"/>
       <c r="N19" s="32"/>
     </row>
-    <row r="20" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:14" ht="12.75" customHeight="1">
       <c r="A20" s="29"/>
       <c r="B20" s="50" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="50"/>
       <c r="D20" s="50"/>
       <c r="E20" s="50"/>
       <c r="F20" s="50"/>
       <c r="G20" s="50"/>
       <c r="H20" s="50"/>
       <c r="I20" s="50"/>
       <c r="J20" s="50"/>
       <c r="K20" s="50"/>
       <c r="L20" s="50"/>
       <c r="M20" s="50"/>
       <c r="N20" s="50"/>
     </row>
-    <row r="21" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:14">
       <c r="A21" s="29"/>
       <c r="B21" s="27">
         <v>2020</v>
       </c>
       <c r="C21" s="28">
         <v>119.4</v>
       </c>
       <c r="D21" s="28">
         <v>115</v>
       </c>
       <c r="E21" s="28">
         <v>108.8</v>
       </c>
       <c r="F21" s="28">
         <v>90.4</v>
       </c>
       <c r="G21" s="28">
         <v>79.900000000000006</v>
       </c>
       <c r="H21" s="28">
         <v>74.2</v>
       </c>
       <c r="I21" s="28">
         <v>69.2</v>
       </c>
       <c r="J21" s="28">
         <v>66.7</v>
       </c>
       <c r="K21" s="28">
         <v>65.400000000000006</v>
       </c>
       <c r="L21" s="28">
         <v>63.7</v>
       </c>
       <c r="M21" s="28">
         <v>61.2</v>
       </c>
       <c r="N21" s="28">
         <v>59.5</v>
       </c>
     </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:14">
       <c r="A22" s="29"/>
       <c r="B22" s="27">
         <v>2021</v>
       </c>
       <c r="C22" s="28">
         <v>73.400000000000006</v>
       </c>
       <c r="D22" s="28">
         <v>77.599999999999994</v>
       </c>
       <c r="E22" s="28">
         <v>82.3</v>
       </c>
       <c r="F22" s="28">
         <v>87.6</v>
       </c>
       <c r="G22" s="28">
         <v>94.4</v>
       </c>
       <c r="H22" s="28">
         <v>101.9</v>
       </c>
       <c r="I22" s="28">
         <v>110.4</v>
       </c>
       <c r="J22" s="28">
         <v>116.6</v>
       </c>
       <c r="K22" s="28">
         <v>121.6</v>
       </c>
       <c r="L22" s="28">
         <v>126.5</v>
       </c>
       <c r="M22" s="28">
         <v>130.69999999999999</v>
       </c>
       <c r="N22" s="28">
         <v>134</v>
       </c>
     </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:14">
       <c r="A23" s="29"/>
       <c r="B23" s="30">
         <v>2022</v>
       </c>
       <c r="C23" s="31">
         <v>89.2</v>
       </c>
       <c r="D23" s="28">
         <v>90.9</v>
       </c>
       <c r="E23" s="28">
         <v>102.6</v>
       </c>
       <c r="F23" s="31">
         <v>119.3</v>
       </c>
       <c r="G23" s="31">
         <v>129.4</v>
       </c>
       <c r="H23" s="31">
         <v>132.5</v>
       </c>
       <c r="I23" s="31">
         <v>132.6</v>
       </c>
       <c r="J23" s="31">
         <v>132.6</v>
       </c>
       <c r="K23" s="31">
         <v>132.4</v>
       </c>
       <c r="L23" s="31">
         <v>132.19999999999999</v>
       </c>
       <c r="M23" s="31">
         <v>131.69999999999999</v>
       </c>
       <c r="N23" s="31">
         <v>130.30000000000001</v>
       </c>
     </row>
-    <row r="24" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:14">
       <c r="A24" s="29"/>
       <c r="B24" s="30">
         <v>2023</v>
       </c>
       <c r="C24" s="31">
         <v>143</v>
       </c>
       <c r="D24" s="31">
         <v>141.6</v>
       </c>
       <c r="E24" s="31">
         <v>125.7</v>
       </c>
       <c r="F24" s="28">
         <v>120.8</v>
       </c>
       <c r="G24" s="28">
         <v>120.8</v>
       </c>
       <c r="H24" s="28">
         <v>120.9</v>
       </c>
       <c r="I24" s="28">
         <v>121.8</v>
       </c>
       <c r="J24" s="28">
         <v>120.4</v>
       </c>
       <c r="K24" s="28">
         <v>120.4</v>
       </c>
       <c r="L24" s="28">
         <v>118.8</v>
       </c>
       <c r="M24" s="31">
         <v>119.2</v>
       </c>
       <c r="N24" s="31">
         <v>120.5</v>
       </c>
     </row>
-    <row r="25" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:14">
       <c r="A25" s="29"/>
       <c r="B25" s="30">
         <v>2024</v>
       </c>
       <c r="C25" s="31">
         <v>98.3</v>
       </c>
       <c r="D25" s="31">
         <v>98.9</v>
       </c>
       <c r="E25" s="31">
         <v>103.7</v>
       </c>
       <c r="F25" s="28">
         <v>104.1</v>
       </c>
       <c r="G25" s="28">
         <v>104</v>
       </c>
       <c r="H25" s="28">
         <v>105.1</v>
       </c>
       <c r="I25" s="28">
         <v>105.8</v>
       </c>
       <c r="J25" s="28">
         <v>106.5</v>
       </c>
       <c r="K25" s="28">
         <v>105.4</v>
       </c>
       <c r="L25" s="28">
         <v>105.4</v>
       </c>
       <c r="M25" s="31">
         <v>104.8</v>
       </c>
       <c r="N25" s="31">
         <v>104.9</v>
       </c>
     </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:14">
       <c r="A26" s="29"/>
       <c r="B26" s="30">
         <v>2025</v>
       </c>
       <c r="C26" s="31">
         <v>103.8</v>
       </c>
       <c r="D26" s="31">
         <v>103.1</v>
       </c>
       <c r="E26" s="31">
         <v>103.4</v>
       </c>
       <c r="F26" s="28">
         <v>104.6</v>
       </c>
       <c r="G26" s="28">
         <v>101.2</v>
       </c>
       <c r="H26" s="28">
         <v>101.7</v>
       </c>
       <c r="I26" s="28">
         <v>102.5</v>
       </c>
       <c r="J26" s="28">
         <v>104.5</v>
       </c>
       <c r="K26" s="28">
         <v>104.8</v>
       </c>
       <c r="L26" s="28">
         <v>105.5</v>
       </c>
       <c r="M26" s="31">
         <v>106.3</v>
       </c>
       <c r="N26" s="31">
         <v>106.1</v>
       </c>
     </row>
-    <row r="27" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:14">
       <c r="A27" s="40"/>
       <c r="B27" s="41">
         <v>2026</v>
       </c>
       <c r="C27" s="42">
         <v>101.3</v>
       </c>
       <c r="D27" s="42">
         <v>100.2</v>
       </c>
       <c r="E27" s="42">
         <v>100.5</v>
       </c>
       <c r="F27" s="26">
         <v>100.6</v>
       </c>
       <c r="G27" s="26">
         <v>101.5</v>
       </c>
       <c r="H27" s="26">
         <v>101.8</v>
       </c>
       <c r="I27" s="26">
         <v>102</v>
       </c>
       <c r="J27" s="26">
         <v>102.1</v>
       </c>
-      <c r="K27" s="26"/>
+      <c r="K27" s="26">
+        <v>102.8</v>
+      </c>
       <c r="L27" s="26"/>
       <c r="M27" s="42"/>
       <c r="N27" s="42"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="B4:N4"/>
     <mergeCell ref="B12:N12"/>
     <mergeCell ref="B20:N20"/>
     <mergeCell ref="M2:N2"/>
     <mergeCell ref="A1:N1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>