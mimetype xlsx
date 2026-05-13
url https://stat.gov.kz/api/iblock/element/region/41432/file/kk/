--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -678,51 +678,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A9" sqref="A9:M9"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="9.85546875" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
@@ -940,51 +940,53 @@
         <v>84.2</v>
       </c>
       <c r="K7" s="18">
         <v>104.3</v>
       </c>
       <c r="L7" s="18">
         <v>97.7</v>
       </c>
       <c r="M7" s="18">
         <v>105.7</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="19" customFormat="1">
       <c r="A8" s="17">
         <v>2026</v>
       </c>
       <c r="B8" s="23">
         <v>72</v>
       </c>
       <c r="C8" s="18">
         <v>102.9</v>
       </c>
       <c r="D8" s="23">
         <v>124.2</v>
       </c>
-      <c r="E8" s="18"/>
+      <c r="E8" s="18">
+        <v>93.6</v>
+      </c>
       <c r="F8" s="18"/>
       <c r="G8" s="18"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
     </row>
     <row r="9" spans="1:13" ht="12.75" customHeight="1">
       <c r="A9" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="32"/>
       <c r="C9" s="32"/>
       <c r="D9" s="32"/>
       <c r="E9" s="32"/>
       <c r="F9" s="32"/>
       <c r="G9" s="32"/>
       <c r="H9" s="32"/>
       <c r="I9" s="32"/>
       <c r="J9" s="32"/>
       <c r="K9" s="32"/>
       <c r="L9" s="32"/>
       <c r="M9" s="33"/>
@@ -1144,51 +1146,53 @@
         <v>107.2</v>
       </c>
       <c r="K13" s="6">
         <v>112</v>
       </c>
       <c r="L13" s="6">
         <v>113</v>
       </c>
       <c r="M13" s="7">
         <v>105</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="19" customFormat="1">
       <c r="A14" s="20">
         <v>2026</v>
       </c>
       <c r="B14" s="6">
         <v>101.3</v>
       </c>
       <c r="C14" s="6">
         <v>99.2</v>
       </c>
       <c r="D14" s="6">
         <v>100.9</v>
       </c>
-      <c r="E14" s="11"/>
+      <c r="E14" s="11">
+        <v>101</v>
+      </c>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13" ht="12.75" customHeight="1">
       <c r="A15" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="32"/>
       <c r="C15" s="32"/>
       <c r="D15" s="32"/>
       <c r="E15" s="32"/>
       <c r="F15" s="32"/>
       <c r="G15" s="32"/>
       <c r="H15" s="32"/>
       <c r="I15" s="32"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="33"/>
@@ -1348,51 +1352,53 @@
         <v>104.8</v>
       </c>
       <c r="K19" s="11">
         <v>105.5</v>
       </c>
       <c r="L19" s="6">
         <v>106.3</v>
       </c>
       <c r="M19" s="6">
         <v>106.1</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="17">
         <v>2026</v>
       </c>
       <c r="B20" s="6">
         <v>101.3</v>
       </c>
       <c r="C20" s="6">
         <v>100.2</v>
       </c>
       <c r="D20" s="6">
         <v>100.5</v>
       </c>
-      <c r="E20" s="11"/>
+      <c r="E20" s="11">
+        <v>100.6</v>
+      </c>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="11"/>
       <c r="K20" s="11"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
     <row r="27" spans="1:13">
       <c r="D27" s="24"/>
     </row>
     <row r="28" spans="1:13">
       <c r="D28" s="25"/>
     </row>
     <row r="29" spans="1:13">
       <c r="D29" s="24"/>
     </row>
     <row r="30" spans="1:13">
       <c r="D30" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
@@ -1698,51 +1704,53 @@
       <c r="O7" s="22"/>
       <c r="P7" s="22"/>
       <c r="Q7" s="22"/>
       <c r="R7" s="22"/>
       <c r="S7" s="22"/>
       <c r="T7" s="22"/>
       <c r="U7" s="22"/>
       <c r="V7" s="22"/>
       <c r="W7" s="22"/>
       <c r="X7" s="22"/>
       <c r="Y7" s="22"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="21">
         <v>2026</v>
       </c>
       <c r="B8" s="13">
         <v>1601.2</v>
       </c>
       <c r="C8" s="13">
         <v>1692</v>
       </c>
       <c r="D8" s="13">
         <v>2121.6999999999998</v>
       </c>
-      <c r="E8" s="15"/>
+      <c r="E8" s="15">
+        <v>2003.8</v>
+      </c>
       <c r="F8" s="15"/>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="16"/>
       <c r="M8" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>