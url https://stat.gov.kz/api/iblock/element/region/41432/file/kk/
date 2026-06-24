--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -1,44 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="13500" yWindow="75" windowWidth="15105" windowHeight="12255"/>
   </bookViews>
   <sheets>
     <sheet name="НКИ тамақ өнім мен сусындар" sheetId="5" r:id="rId1"/>
     <sheet name="Тамақ өнім мен сусындар көлемі" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
@@ -943,51 +944,53 @@
         <v>104.3</v>
       </c>
       <c r="L7" s="18">
         <v>97.7</v>
       </c>
       <c r="M7" s="18">
         <v>105.7</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="19" customFormat="1">
       <c r="A8" s="17">
         <v>2026</v>
       </c>
       <c r="B8" s="23">
         <v>72</v>
       </c>
       <c r="C8" s="18">
         <v>102.9</v>
       </c>
       <c r="D8" s="23">
         <v>124.2</v>
       </c>
       <c r="E8" s="18">
         <v>93.6</v>
       </c>
-      <c r="F8" s="18"/>
+      <c r="F8" s="18">
+        <v>104.8</v>
+      </c>
       <c r="G8" s="18"/>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
     </row>
     <row r="9" spans="1:13" ht="12.75" customHeight="1">
       <c r="A9" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="32"/>
       <c r="C9" s="32"/>
       <c r="D9" s="32"/>
       <c r="E9" s="32"/>
       <c r="F9" s="32"/>
       <c r="G9" s="32"/>
       <c r="H9" s="32"/>
       <c r="I9" s="32"/>
       <c r="J9" s="32"/>
       <c r="K9" s="32"/>
       <c r="L9" s="32"/>
       <c r="M9" s="33"/>
     </row>
@@ -1149,51 +1152,53 @@
         <v>112</v>
       </c>
       <c r="L13" s="6">
         <v>113</v>
       </c>
       <c r="M13" s="7">
         <v>105</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="19" customFormat="1">
       <c r="A14" s="20">
         <v>2026</v>
       </c>
       <c r="B14" s="6">
         <v>101.3</v>
       </c>
       <c r="C14" s="6">
         <v>99.2</v>
       </c>
       <c r="D14" s="6">
         <v>100.9</v>
       </c>
       <c r="E14" s="11">
         <v>101</v>
       </c>
-      <c r="F14" s="11"/>
+      <c r="F14" s="11">
+        <v>104.7</v>
+      </c>
       <c r="G14" s="11"/>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13" ht="12.75" customHeight="1">
       <c r="A15" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="32"/>
       <c r="C15" s="32"/>
       <c r="D15" s="32"/>
       <c r="E15" s="32"/>
       <c r="F15" s="32"/>
       <c r="G15" s="32"/>
       <c r="H15" s="32"/>
       <c r="I15" s="32"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="33"/>
     </row>
@@ -1355,51 +1360,53 @@
         <v>105.5</v>
       </c>
       <c r="L19" s="6">
         <v>106.3</v>
       </c>
       <c r="M19" s="6">
         <v>106.1</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="17">
         <v>2026</v>
       </c>
       <c r="B20" s="6">
         <v>101.3</v>
       </c>
       <c r="C20" s="6">
         <v>100.2</v>
       </c>
       <c r="D20" s="6">
         <v>100.5</v>
       </c>
       <c r="E20" s="11">
         <v>100.6</v>
       </c>
-      <c r="F20" s="11"/>
+      <c r="F20" s="11">
+        <v>101.5</v>
+      </c>
       <c r="G20" s="11"/>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="11"/>
       <c r="K20" s="11"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
     <row r="27" spans="1:13">
       <c r="D27" s="24"/>
     </row>
     <row r="28" spans="1:13">
       <c r="D28" s="25"/>
     </row>
     <row r="29" spans="1:13">
       <c r="D29" s="24"/>
     </row>
     <row r="30" spans="1:13">
       <c r="D30" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
@@ -1707,51 +1714,53 @@
       <c r="R7" s="22"/>
       <c r="S7" s="22"/>
       <c r="T7" s="22"/>
       <c r="U7" s="22"/>
       <c r="V7" s="22"/>
       <c r="W7" s="22"/>
       <c r="X7" s="22"/>
       <c r="Y7" s="22"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="21">
         <v>2026</v>
       </c>
       <c r="B8" s="13">
         <v>1601.2</v>
       </c>
       <c r="C8" s="13">
         <v>1692</v>
       </c>
       <c r="D8" s="13">
         <v>2121.6999999999998</v>
       </c>
       <c r="E8" s="15">
         <v>2003.8</v>
       </c>
-      <c r="F8" s="15"/>
+      <c r="F8" s="15">
+        <v>2125.1999999999998</v>
+      </c>
       <c r="G8" s="15"/>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="16"/>
       <c r="M8" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">