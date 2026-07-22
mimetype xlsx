--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -679,51 +679,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M30"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="9.85546875" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.5703125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="26" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
       <c r="K1" s="27"/>
@@ -947,51 +947,53 @@
         <v>97.7</v>
       </c>
       <c r="M7" s="18">
         <v>105.7</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="19" customFormat="1">
       <c r="A8" s="17">
         <v>2026</v>
       </c>
       <c r="B8" s="23">
         <v>72</v>
       </c>
       <c r="C8" s="18">
         <v>102.9</v>
       </c>
       <c r="D8" s="23">
         <v>124.2</v>
       </c>
       <c r="E8" s="18">
         <v>93.6</v>
       </c>
       <c r="F8" s="18">
         <v>104.8</v>
       </c>
-      <c r="G8" s="18"/>
+      <c r="G8" s="18">
+        <v>121.9</v>
+      </c>
       <c r="H8" s="18"/>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
     </row>
     <row r="9" spans="1:13" ht="12.75" customHeight="1">
       <c r="A9" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="32"/>
       <c r="C9" s="32"/>
       <c r="D9" s="32"/>
       <c r="E9" s="32"/>
       <c r="F9" s="32"/>
       <c r="G9" s="32"/>
       <c r="H9" s="32"/>
       <c r="I9" s="32"/>
       <c r="J9" s="32"/>
       <c r="K9" s="32"/>
       <c r="L9" s="32"/>
       <c r="M9" s="33"/>
     </row>
     <row r="10" spans="1:13">
@@ -1155,51 +1157,53 @@
         <v>113</v>
       </c>
       <c r="M13" s="7">
         <v>105</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="19" customFormat="1">
       <c r="A14" s="20">
         <v>2026</v>
       </c>
       <c r="B14" s="6">
         <v>101.3</v>
       </c>
       <c r="C14" s="6">
         <v>99.2</v>
       </c>
       <c r="D14" s="6">
         <v>100.9</v>
       </c>
       <c r="E14" s="11">
         <v>101</v>
       </c>
       <c r="F14" s="11">
         <v>104.7</v>
       </c>
-      <c r="G14" s="11"/>
+      <c r="G14" s="11">
+        <v>102.9</v>
+      </c>
       <c r="H14" s="11"/>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13" ht="12.75" customHeight="1">
       <c r="A15" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="32"/>
       <c r="C15" s="32"/>
       <c r="D15" s="32"/>
       <c r="E15" s="32"/>
       <c r="F15" s="32"/>
       <c r="G15" s="32"/>
       <c r="H15" s="32"/>
       <c r="I15" s="32"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="33"/>
     </row>
     <row r="16" spans="1:13">
@@ -1363,88 +1367,90 @@
         <v>106.3</v>
       </c>
       <c r="M19" s="6">
         <v>106.1</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="17">
         <v>2026</v>
       </c>
       <c r="B20" s="6">
         <v>101.3</v>
       </c>
       <c r="C20" s="6">
         <v>100.2</v>
       </c>
       <c r="D20" s="6">
         <v>100.5</v>
       </c>
       <c r="E20" s="11">
         <v>100.6</v>
       </c>
       <c r="F20" s="11">
         <v>101.5</v>
       </c>
-      <c r="G20" s="11"/>
+      <c r="G20" s="11">
+        <v>101.8</v>
+      </c>
       <c r="H20" s="11"/>
       <c r="I20" s="11"/>
       <c r="J20" s="11"/>
       <c r="K20" s="11"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
     <row r="27" spans="1:13">
       <c r="D27" s="24"/>
     </row>
     <row r="28" spans="1:13">
       <c r="D28" s="25"/>
     </row>
     <row r="29" spans="1:13">
       <c r="D29" s="24"/>
     </row>
     <row r="30" spans="1:13">
       <c r="D30" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y8"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="10.42578125" style="1" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="11.85546875" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="27" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="27"/>
       <c r="C1" s="27"/>
       <c r="D1" s="27"/>
       <c r="E1" s="27"/>
       <c r="F1" s="27"/>
       <c r="G1" s="27"/>
       <c r="H1" s="27"/>
       <c r="I1" s="27"/>
       <c r="J1" s="27"/>
@@ -1717,51 +1723,53 @@
       <c r="U7" s="22"/>
       <c r="V7" s="22"/>
       <c r="W7" s="22"/>
       <c r="X7" s="22"/>
       <c r="Y7" s="22"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="21">
         <v>2026</v>
       </c>
       <c r="B8" s="13">
         <v>1601.2</v>
       </c>
       <c r="C8" s="13">
         <v>1692</v>
       </c>
       <c r="D8" s="13">
         <v>2121.6999999999998</v>
       </c>
       <c r="E8" s="15">
         <v>2003.8</v>
       </c>
       <c r="F8" s="15">
         <v>2125.1999999999998</v>
       </c>
-      <c r="G8" s="15"/>
+      <c r="G8" s="15">
+        <v>2600.1</v>
+      </c>
       <c r="H8" s="15"/>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="16"/>
       <c r="M8" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>