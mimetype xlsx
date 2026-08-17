--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -950,51 +950,53 @@
         <v>105.7</v>
       </c>
     </row>
     <row r="8" spans="1:13" s="19" customFormat="1">
       <c r="A8" s="17">
         <v>2026</v>
       </c>
       <c r="B8" s="23">
         <v>72</v>
       </c>
       <c r="C8" s="18">
         <v>102.9</v>
       </c>
       <c r="D8" s="23">
         <v>124.2</v>
       </c>
       <c r="E8" s="18">
         <v>93.6</v>
       </c>
       <c r="F8" s="18">
         <v>104.8</v>
       </c>
       <c r="G8" s="18">
         <v>121.9</v>
       </c>
-      <c r="H8" s="18"/>
+      <c r="H8" s="18">
+        <v>101.4</v>
+      </c>
       <c r="I8" s="18"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
     </row>
     <row r="9" spans="1:13" ht="12.75" customHeight="1">
       <c r="A9" s="31" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="32"/>
       <c r="C9" s="32"/>
       <c r="D9" s="32"/>
       <c r="E9" s="32"/>
       <c r="F9" s="32"/>
       <c r="G9" s="32"/>
       <c r="H9" s="32"/>
       <c r="I9" s="32"/>
       <c r="J9" s="32"/>
       <c r="K9" s="32"/>
       <c r="L9" s="32"/>
       <c r="M9" s="33"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="10">
@@ -1160,51 +1162,53 @@
         <v>105</v>
       </c>
     </row>
     <row r="14" spans="1:13" s="19" customFormat="1">
       <c r="A14" s="20">
         <v>2026</v>
       </c>
       <c r="B14" s="6">
         <v>101.3</v>
       </c>
       <c r="C14" s="6">
         <v>99.2</v>
       </c>
       <c r="D14" s="6">
         <v>100.9</v>
       </c>
       <c r="E14" s="11">
         <v>101</v>
       </c>
       <c r="F14" s="11">
         <v>104.7</v>
       </c>
       <c r="G14" s="11">
         <v>102.9</v>
       </c>
-      <c r="H14" s="11"/>
+      <c r="H14" s="11">
+        <v>103</v>
+      </c>
       <c r="I14" s="11"/>
       <c r="J14" s="11"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13" ht="12.75" customHeight="1">
       <c r="A15" s="31" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="32"/>
       <c r="C15" s="32"/>
       <c r="D15" s="32"/>
       <c r="E15" s="32"/>
       <c r="F15" s="32"/>
       <c r="G15" s="32"/>
       <c r="H15" s="32"/>
       <c r="I15" s="32"/>
       <c r="J15" s="32"/>
       <c r="K15" s="32"/>
       <c r="L15" s="32"/>
       <c r="M15" s="33"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="5">
@@ -1370,51 +1374,53 @@
         <v>106.1</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="17">
         <v>2026</v>
       </c>
       <c r="B20" s="6">
         <v>101.3</v>
       </c>
       <c r="C20" s="6">
         <v>100.2</v>
       </c>
       <c r="D20" s="6">
         <v>100.5</v>
       </c>
       <c r="E20" s="11">
         <v>100.6</v>
       </c>
       <c r="F20" s="11">
         <v>101.5</v>
       </c>
       <c r="G20" s="11">
         <v>101.8</v>
       </c>
-      <c r="H20" s="11"/>
+      <c r="H20" s="11">
+        <v>102</v>
+      </c>
       <c r="I20" s="11"/>
       <c r="J20" s="11"/>
       <c r="K20" s="11"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
     <row r="27" spans="1:13">
       <c r="D27" s="24"/>
     </row>
     <row r="28" spans="1:13">
       <c r="D28" s="25"/>
     </row>
     <row r="29" spans="1:13">
       <c r="D29" s="24"/>
     </row>
     <row r="30" spans="1:13">
       <c r="D30" s="24"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
@@ -1726,51 +1732,53 @@
       <c r="X7" s="22"/>
       <c r="Y7" s="22"/>
     </row>
     <row r="8" spans="1:25">
       <c r="A8" s="21">
         <v>2026</v>
       </c>
       <c r="B8" s="13">
         <v>1601.2</v>
       </c>
       <c r="C8" s="13">
         <v>1692</v>
       </c>
       <c r="D8" s="13">
         <v>2121.6999999999998</v>
       </c>
       <c r="E8" s="15">
         <v>2003.8</v>
       </c>
       <c r="F8" s="15">
         <v>2125.1999999999998</v>
       </c>
       <c r="G8" s="15">
         <v>2600.1</v>
       </c>
-      <c r="H8" s="15"/>
+      <c r="H8" s="15">
+        <v>2635.3</v>
+      </c>
       <c r="I8" s="15"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="16"/>
       <c r="M8" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="59" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>