--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -4,220 +4,205 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="Whole population" sheetId="7" r:id="rId1"/>
+    <sheet name="Все население" sheetId="7" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="124519" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
   <si>
-    <t>Total population</t>
+    <t>Все население</t>
   </si>
   <si>
-    <t>Zhetisu region</t>
+    <t>Область Жетісу</t>
   </si>
   <si>
-    <t>Taldykorgan c.a.</t>
+    <t>г.а. Талдыкорган</t>
   </si>
   <si>
-    <t>Tekeli c.a.</t>
+    <t>г.а. Текели</t>
   </si>
   <si>
-    <t>Aksu district</t>
+    <t>Аксуский район</t>
   </si>
   <si>
-    <t>Alakol district</t>
+    <t>Алакольский район</t>
   </si>
   <si>
-    <t>Eskeldy district</t>
+    <t>Ескельдинский район</t>
   </si>
   <si>
-    <t>Kerbulak district</t>
+    <t>Кербулакский район</t>
   </si>
   <si>
-    <t>Koksu district</t>
+    <t>Коксуский район</t>
   </si>
   <si>
-    <t>Karatal district</t>
+    <t>Каратальский район</t>
   </si>
   <si>
-    <t>Panfilov district</t>
+    <t>Панфиловский район</t>
   </si>
   <si>
-    <t>Sarkant district</t>
+    <t>Сарканский район</t>
   </si>
   <si>
-    <t>General migration increase (decrease) of the population in the Zhetisu region</t>
+    <t>Общий миграционный прирост (убыль) населения по области Жетісу</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="14">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
+      <b/>
+      <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
+      <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...7 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...5 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -241,187 +226,153 @@
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="42">
+  <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...21 lines deleted...]
-    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_обл.уровень" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -691,1363 +642,1118 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Q56"/>
+  <dimension ref="A2:R36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A6" sqref="A6"/>
-      <selection pane="bottomLeft" activeCell="F24" sqref="F24"/>
+      <selection pane="bottomLeft" activeCell="P1" sqref="P1:R1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.28515625" customWidth="1"/>
-    <col min="10" max="10" width="9.140625" style="3"/>
+    <col min="10" max="10" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15" customHeight="1">
-      <c r="A2" s="41" t="s">
+    <row r="2" spans="1:18" ht="15" customHeight="1">
+      <c r="A2" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="B2" s="41"/>
-[...21 lines deleted...]
-      <c r="B4" s="2">
+      <c r="B2" s="31"/>
+      <c r="C2" s="31"/>
+      <c r="D2" s="31"/>
+      <c r="E2" s="31"/>
+      <c r="F2" s="31"/>
+      <c r="G2" s="31"/>
+      <c r="H2" s="31"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="31"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+      <c r="N2" s="31"/>
+      <c r="O2" s="31"/>
+      <c r="P2" s="31"/>
+      <c r="Q2" s="31"/>
+      <c r="R2" s="31"/>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="Q3" s="15"/>
+      <c r="R3" s="15"/>
+    </row>
+    <row r="4" spans="1:18">
+      <c r="A4" s="3"/>
+      <c r="B4" s="1">
         <v>2009</v>
       </c>
-      <c r="C4" s="2">
+      <c r="C4" s="1">
         <v>2010</v>
       </c>
-      <c r="D4" s="2">
+      <c r="D4" s="1">
         <v>2011</v>
       </c>
-      <c r="E4" s="2">
+      <c r="E4" s="1">
         <v>2012</v>
       </c>
-      <c r="F4" s="2">
+      <c r="F4" s="1">
         <v>2013</v>
       </c>
-      <c r="G4" s="2">
+      <c r="G4" s="1">
         <v>2014</v>
       </c>
-      <c r="H4" s="2">
+      <c r="H4" s="1">
         <v>2015</v>
       </c>
-      <c r="I4" s="5">
+      <c r="I4" s="4">
         <v>2016</v>
       </c>
-      <c r="J4" s="12">
+      <c r="J4" s="8">
         <v>2017</v>
       </c>
-      <c r="K4" s="2">
+      <c r="K4" s="1">
         <v>2018</v>
       </c>
-      <c r="L4" s="5">
+      <c r="L4" s="4">
         <v>2019</v>
       </c>
-      <c r="M4" s="14">
+      <c r="M4" s="10">
         <v>2020</v>
       </c>
-      <c r="N4" s="14">
+      <c r="N4" s="10">
         <v>2021</v>
       </c>
-      <c r="O4" s="21">
+      <c r="O4" s="14">
         <v>2022</v>
       </c>
-      <c r="P4" s="12">
+      <c r="P4" s="8">
         <v>2023</v>
       </c>
-      <c r="Q4" s="23">
+      <c r="Q4" s="16">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="39" t="s">
+      <c r="R4" s="16">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" ht="17.25" customHeight="1">
+      <c r="A5" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="39"/>
-[...15 lines deleted...]
-      <c r="A6" s="37" t="s">
+      <c r="B5" s="30"/>
+      <c r="C5" s="30"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="30"/>
+      <c r="F5" s="30"/>
+      <c r="G5" s="30"/>
+      <c r="H5" s="30"/>
+      <c r="I5" s="30"/>
+      <c r="J5" s="30"/>
+      <c r="K5" s="30"/>
+      <c r="L5" s="30"/>
+      <c r="M5" s="30"/>
+      <c r="N5" s="30"/>
+      <c r="O5" s="30"/>
+      <c r="P5" s="30"/>
+      <c r="Q5" s="30"/>
+      <c r="R5" s="30"/>
+    </row>
+    <row r="6" spans="1:18" s="19" customFormat="1" ht="11.25">
+      <c r="A6" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="B6" s="24">
+      <c r="B6" s="17">
         <v>-3110</v>
       </c>
-      <c r="C6" s="24">
+      <c r="C6" s="17">
         <v>-2611</v>
       </c>
-      <c r="D6" s="24">
+      <c r="D6" s="17">
         <v>-4539</v>
       </c>
-      <c r="E6" s="24">
+      <c r="E6" s="17">
         <v>-3127</v>
       </c>
-      <c r="F6" s="24">
+      <c r="F6" s="17">
         <v>-3630</v>
       </c>
-      <c r="G6" s="24">
+      <c r="G6" s="17">
         <v>-3572</v>
       </c>
-      <c r="H6" s="24">
+      <c r="H6" s="17">
         <v>-3572</v>
       </c>
-      <c r="I6" s="24">
+      <c r="I6" s="17">
         <v>-7909</v>
       </c>
-      <c r="J6" s="24">
+      <c r="J6" s="17">
         <v>-10278</v>
       </c>
-      <c r="K6" s="24">
+      <c r="K6" s="17">
         <v>-10226</v>
       </c>
-      <c r="L6" s="24">
+      <c r="L6" s="17">
         <v>-12650</v>
       </c>
-      <c r="M6" s="24">
+      <c r="M6" s="17">
         <v>-8469</v>
       </c>
-      <c r="N6" s="24">
+      <c r="N6" s="17">
         <v>-7220</v>
       </c>
-      <c r="O6" s="24">
+      <c r="O6" s="17">
         <v>-9186</v>
       </c>
-      <c r="P6" s="24">
-[...2 lines deleted...]
-      <c r="Q6" s="24">
+      <c r="P6" s="17">
+        <v>-6136</v>
+      </c>
+      <c r="Q6" s="17">
         <v>-10849</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="37" t="s">
+      <c r="R6" s="32">
+        <v>-12405</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="19" customFormat="1" ht="11.25">
+      <c r="A7" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="24">
+      <c r="B7" s="17">
         <v>462</v>
       </c>
-      <c r="C7" s="24">
+      <c r="C7" s="17">
         <v>65</v>
       </c>
-      <c r="D7" s="24">
+      <c r="D7" s="17">
         <v>192</v>
       </c>
-      <c r="E7" s="24">
+      <c r="E7" s="17">
         <v>454</v>
       </c>
-      <c r="F7" s="24">
+      <c r="F7" s="17">
         <v>229</v>
       </c>
-      <c r="G7" s="24">
+      <c r="G7" s="17">
         <v>555</v>
       </c>
-      <c r="H7" s="24">
+      <c r="H7" s="17">
         <v>555</v>
       </c>
-      <c r="I7" s="24">
+      <c r="I7" s="17">
         <v>457</v>
       </c>
-      <c r="J7" s="24">
+      <c r="J7" s="17">
         <v>-773</v>
       </c>
-      <c r="K7" s="24">
+      <c r="K7" s="17">
         <v>-2703</v>
       </c>
-      <c r="L7" s="24">
+      <c r="L7" s="17">
         <v>-1255</v>
       </c>
-      <c r="M7" s="24">
+      <c r="M7" s="17">
         <v>678</v>
       </c>
-      <c r="N7" s="24">
+      <c r="N7" s="17">
         <v>601</v>
       </c>
-      <c r="O7" s="24">
+      <c r="O7" s="17">
         <v>121</v>
       </c>
-      <c r="P7" s="24">
-[...2 lines deleted...]
-      <c r="Q7" s="24">
+      <c r="P7" s="17">
+        <v>1054</v>
+      </c>
+      <c r="Q7" s="17">
         <v>1244</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="37" t="s">
+      <c r="R7" s="32">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="19" customFormat="1" ht="11.25">
+      <c r="A8" s="18" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="24">
+      <c r="B8" s="17">
         <v>482</v>
       </c>
-      <c r="C8" s="24">
+      <c r="C8" s="17">
         <v>605</v>
       </c>
-      <c r="D8" s="24">
+      <c r="D8" s="17">
         <v>723</v>
       </c>
-      <c r="E8" s="24">
+      <c r="E8" s="17">
         <v>915</v>
       </c>
-      <c r="F8" s="24">
+      <c r="F8" s="17">
         <v>745</v>
       </c>
-      <c r="G8" s="24">
+      <c r="G8" s="17">
         <v>680</v>
       </c>
-      <c r="H8" s="24">
+      <c r="H8" s="17">
         <v>680</v>
       </c>
-      <c r="I8" s="24">
+      <c r="I8" s="17">
         <v>120</v>
       </c>
-      <c r="J8" s="24">
+      <c r="J8" s="17">
         <v>42</v>
       </c>
-      <c r="K8" s="24">
+      <c r="K8" s="17">
         <v>-48</v>
       </c>
-      <c r="L8" s="24">
+      <c r="L8" s="17">
         <v>236</v>
       </c>
-      <c r="M8" s="24">
+      <c r="M8" s="17">
         <v>-107</v>
       </c>
-      <c r="N8" s="24">
+      <c r="N8" s="17">
         <v>-319</v>
       </c>
-      <c r="O8" s="24">
+      <c r="O8" s="17">
         <v>-254</v>
       </c>
-      <c r="P8" s="24">
-[...2 lines deleted...]
-      <c r="Q8" s="24">
+      <c r="P8" s="17">
+        <v>-54</v>
+      </c>
+      <c r="Q8" s="17">
         <v>-332</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="37" t="s">
+      <c r="R8" s="32">
+        <v>-424</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="19" customFormat="1" ht="11.25">
+      <c r="A9" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="B9" s="24">
+      <c r="B9" s="17">
         <v>-408</v>
       </c>
-      <c r="C9" s="24">
+      <c r="C9" s="17">
         <v>-242</v>
       </c>
-      <c r="D9" s="24">
+      <c r="D9" s="17">
         <v>-580</v>
       </c>
-      <c r="E9" s="24">
+      <c r="E9" s="17">
         <v>-210</v>
       </c>
-      <c r="F9" s="24">
+      <c r="F9" s="17">
         <v>-277</v>
       </c>
-      <c r="G9" s="24">
+      <c r="G9" s="17">
         <v>-710</v>
       </c>
-      <c r="H9" s="24">
+      <c r="H9" s="17">
         <v>-710</v>
       </c>
-      <c r="I9" s="24">
+      <c r="I9" s="17">
         <v>-971</v>
       </c>
-      <c r="J9" s="24">
+      <c r="J9" s="17">
         <v>-872</v>
       </c>
-      <c r="K9" s="24">
+      <c r="K9" s="17">
         <v>-920</v>
       </c>
-      <c r="L9" s="24">
+      <c r="L9" s="17">
         <v>-1683</v>
       </c>
-      <c r="M9" s="24">
+      <c r="M9" s="17">
         <v>-1013</v>
       </c>
-      <c r="N9" s="24">
+      <c r="N9" s="17">
         <v>-848</v>
       </c>
-      <c r="O9" s="24">
+      <c r="O9" s="17">
         <v>-968</v>
       </c>
-      <c r="P9" s="24">
+      <c r="P9" s="17">
         <v>-1079</v>
       </c>
-      <c r="Q9" s="24">
+      <c r="Q9" s="17">
         <v>-1651</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="37" t="s">
+      <c r="R9" s="32">
+        <v>-1739</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="19" customFormat="1" ht="11.25">
+      <c r="A10" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="24">
+      <c r="B10" s="17">
         <v>-521</v>
       </c>
-      <c r="C10" s="24">
+      <c r="C10" s="17">
         <v>-593</v>
       </c>
-      <c r="D10" s="24">
+      <c r="D10" s="17">
         <v>-868</v>
       </c>
-      <c r="E10" s="24">
+      <c r="E10" s="17">
         <v>-847</v>
       </c>
-      <c r="F10" s="24">
+      <c r="F10" s="17">
         <v>-1100</v>
       </c>
-      <c r="G10" s="24">
+      <c r="G10" s="17">
         <v>-505</v>
       </c>
-      <c r="H10" s="24">
+      <c r="H10" s="17">
         <v>-505</v>
       </c>
-      <c r="I10" s="24">
+      <c r="I10" s="17">
         <v>-1515</v>
       </c>
-      <c r="J10" s="24">
+      <c r="J10" s="17">
         <v>-1214</v>
       </c>
-      <c r="K10" s="24">
+      <c r="K10" s="17">
         <v>-1016</v>
       </c>
-      <c r="L10" s="24">
+      <c r="L10" s="17">
         <v>-1684</v>
       </c>
-      <c r="M10" s="24">
+      <c r="M10" s="17">
         <v>-1336</v>
       </c>
-      <c r="N10" s="24">
+      <c r="N10" s="17">
         <v>-1044</v>
       </c>
-      <c r="O10" s="24">
+      <c r="O10" s="17">
         <v>-1276</v>
       </c>
-      <c r="P10" s="24">
-[...2 lines deleted...]
-      <c r="Q10" s="24">
+      <c r="P10" s="17">
+        <v>-910</v>
+      </c>
+      <c r="Q10" s="17">
         <v>-1755</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="37" t="s">
+      <c r="R10" s="32">
+        <v>-2119</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="19" customFormat="1" ht="11.25">
+      <c r="A11" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="B11" s="24">
+      <c r="B11" s="17">
         <v>-528</v>
       </c>
-      <c r="C11" s="24">
+      <c r="C11" s="17">
         <v>-557</v>
       </c>
-      <c r="D11" s="24">
+      <c r="D11" s="17">
         <v>-927</v>
       </c>
-      <c r="E11" s="24">
+      <c r="E11" s="17">
         <v>-1219</v>
       </c>
-      <c r="F11" s="24">
+      <c r="F11" s="17">
         <v>-942</v>
       </c>
-      <c r="G11" s="24">
+      <c r="G11" s="17">
         <v>-1410</v>
       </c>
-      <c r="H11" s="24">
+      <c r="H11" s="17">
         <v>-1410</v>
       </c>
-      <c r="I11" s="24">
+      <c r="I11" s="17">
         <v>-1257</v>
       </c>
-      <c r="J11" s="24">
+      <c r="J11" s="17">
         <v>-1280</v>
       </c>
-      <c r="K11" s="24">
+      <c r="K11" s="17">
         <v>-963</v>
       </c>
-      <c r="L11" s="24">
+      <c r="L11" s="17">
         <v>-1445</v>
       </c>
-      <c r="M11" s="24">
+      <c r="M11" s="17">
         <v>-1159</v>
       </c>
-      <c r="N11" s="24">
+      <c r="N11" s="17">
         <v>-877</v>
       </c>
-      <c r="O11" s="24">
+      <c r="O11" s="17">
         <v>-902</v>
       </c>
-      <c r="P11" s="24">
+      <c r="P11" s="17">
         <v>-882</v>
       </c>
-      <c r="Q11" s="24">
+      <c r="Q11" s="17">
         <v>-1360</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="37" t="s">
+      <c r="R11" s="32">
+        <v>-1163</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="19" customFormat="1" ht="11.25">
+      <c r="A12" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B12" s="24">
+      <c r="B12" s="17">
         <v>-449</v>
       </c>
-      <c r="C12" s="24">
+      <c r="C12" s="17">
         <v>-297</v>
       </c>
-      <c r="D12" s="24">
+      <c r="D12" s="17">
         <v>-407</v>
       </c>
-      <c r="E12" s="24">
+      <c r="E12" s="17">
         <v>-228</v>
       </c>
-      <c r="F12" s="24">
+      <c r="F12" s="17">
         <v>-694</v>
       </c>
-      <c r="G12" s="24">
+      <c r="G12" s="17">
         <v>-617</v>
       </c>
-      <c r="H12" s="24">
+      <c r="H12" s="17">
         <v>-617</v>
       </c>
-      <c r="I12" s="24">
+      <c r="I12" s="17">
         <v>-1037</v>
       </c>
-      <c r="J12" s="24">
+      <c r="J12" s="17">
         <v>-1314</v>
       </c>
-      <c r="K12" s="24">
+      <c r="K12" s="17">
         <v>-986</v>
       </c>
-      <c r="L12" s="24">
+      <c r="L12" s="17">
         <v>-1370</v>
       </c>
-      <c r="M12" s="24">
+      <c r="M12" s="17">
         <v>-1178</v>
       </c>
-      <c r="N12" s="24">
+      <c r="N12" s="17">
         <v>-1001</v>
       </c>
-      <c r="O12" s="24">
+      <c r="O12" s="17">
         <v>-1356</v>
       </c>
-      <c r="P12" s="24">
+      <c r="P12" s="17">
         <v>-1554</v>
       </c>
-      <c r="Q12" s="24">
+      <c r="Q12" s="17">
         <v>-1753</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="37" t="s">
+      <c r="R12" s="32">
+        <v>-1867</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="19" customFormat="1" ht="11.25">
+      <c r="A13" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B13" s="24">
+      <c r="B13" s="17">
         <v>-230</v>
       </c>
-      <c r="C13" s="24">
+      <c r="C13" s="17">
         <v>20</v>
       </c>
-      <c r="D13" s="24">
+      <c r="D13" s="17">
         <v>-433</v>
       </c>
-      <c r="E13" s="24">
+      <c r="E13" s="17">
         <v>-588</v>
       </c>
-      <c r="F13" s="24">
+      <c r="F13" s="17">
         <v>-141</v>
       </c>
-      <c r="G13" s="24">
+      <c r="G13" s="17">
         <v>-154</v>
       </c>
-      <c r="H13" s="24">
+      <c r="H13" s="17">
         <v>-154</v>
       </c>
-      <c r="I13" s="24">
+      <c r="I13" s="17">
         <v>-350</v>
       </c>
-      <c r="J13" s="24">
+      <c r="J13" s="17">
         <v>-414</v>
       </c>
-      <c r="K13" s="24">
+      <c r="K13" s="17">
         <v>-412</v>
       </c>
-      <c r="L13" s="24">
+      <c r="L13" s="17">
         <v>-1177</v>
       </c>
-      <c r="M13" s="24">
+      <c r="M13" s="17">
         <v>-657</v>
       </c>
-      <c r="N13" s="24">
+      <c r="N13" s="17">
         <v>-537</v>
       </c>
-      <c r="O13" s="24">
+      <c r="O13" s="17">
         <v>-657</v>
       </c>
-      <c r="P13" s="24">
+      <c r="P13" s="17">
         <v>-629</v>
       </c>
-      <c r="Q13" s="24">
+      <c r="Q13" s="17">
         <v>-874</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="37" t="s">
+      <c r="R13" s="32">
+        <v>-1163</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="19" customFormat="1" ht="11.25">
+      <c r="A14" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B14" s="24">
+      <c r="B14" s="17">
         <v>-513</v>
       </c>
-      <c r="C14" s="24">
+      <c r="C14" s="17">
         <v>-507</v>
       </c>
-      <c r="D14" s="24">
+      <c r="D14" s="17">
         <v>-461</v>
       </c>
-      <c r="E14" s="24">
+      <c r="E14" s="17">
         <v>-549</v>
       </c>
-      <c r="F14" s="24">
+      <c r="F14" s="17">
         <v>-277</v>
       </c>
-      <c r="G14" s="24">
+      <c r="G14" s="17">
         <v>-424</v>
       </c>
-      <c r="H14" s="24">
+      <c r="H14" s="17">
         <v>-424</v>
       </c>
-      <c r="I14" s="24">
+      <c r="I14" s="17">
         <v>-676</v>
       </c>
-      <c r="J14" s="24">
+      <c r="J14" s="17">
         <v>-1088</v>
       </c>
-      <c r="K14" s="24">
+      <c r="K14" s="17">
         <v>-595</v>
       </c>
-      <c r="L14" s="24">
+      <c r="L14" s="17">
         <v>-669</v>
       </c>
-      <c r="M14" s="24">
+      <c r="M14" s="17">
         <v>-611</v>
       </c>
-      <c r="N14" s="24">
+      <c r="N14" s="17">
         <v>-565</v>
       </c>
-      <c r="O14" s="24">
+      <c r="O14" s="17">
         <v>-675</v>
       </c>
-      <c r="P14" s="24">
-[...2 lines deleted...]
-      <c r="Q14" s="24">
+      <c r="P14" s="17">
+        <v>-344</v>
+      </c>
+      <c r="Q14" s="17">
         <v>-972</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="37" t="s">
+      <c r="R14" s="32">
+        <v>-1125</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="19" customFormat="1" ht="11.25">
+      <c r="A15" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="B15" s="24">
+      <c r="B15" s="17">
         <v>-954</v>
       </c>
-      <c r="C15" s="24">
+      <c r="C15" s="17">
         <v>-636</v>
       </c>
-      <c r="D15" s="24">
+      <c r="D15" s="17">
         <v>-939</v>
       </c>
-      <c r="E15" s="24">
+      <c r="E15" s="17">
         <v>-21</v>
       </c>
-      <c r="F15" s="24">
+      <c r="F15" s="17">
         <v>-325</v>
       </c>
-      <c r="G15" s="24">
+      <c r="G15" s="17">
         <v>-208</v>
       </c>
-      <c r="H15" s="24">
+      <c r="H15" s="17">
         <v>-208</v>
       </c>
-      <c r="I15" s="24">
+      <c r="I15" s="17">
         <v>-1476</v>
       </c>
-      <c r="J15" s="24">
+      <c r="J15" s="17">
         <v>-1735</v>
       </c>
-      <c r="K15" s="24">
+      <c r="K15" s="17">
         <v>-1139</v>
       </c>
-      <c r="L15" s="24">
+      <c r="L15" s="17">
         <v>-1826</v>
       </c>
-      <c r="M15" s="24">
+      <c r="M15" s="17">
         <v>-2128</v>
       </c>
-      <c r="N15" s="24">
+      <c r="N15" s="17">
         <v>-1806</v>
       </c>
-      <c r="O15" s="24">
+      <c r="O15" s="17">
         <v>-2436</v>
       </c>
-      <c r="P15" s="24">
-[...2 lines deleted...]
-      <c r="Q15" s="24">
+      <c r="P15" s="17">
+        <v>-1214</v>
+      </c>
+      <c r="Q15" s="17">
         <v>-2406</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="38" t="s">
+      <c r="R15" s="32">
+        <v>-2316</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="19" customFormat="1" ht="11.25">
+      <c r="A16" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="B16" s="36">
+      <c r="B16" s="29">
         <v>-451</v>
       </c>
-      <c r="C16" s="36">
+      <c r="C16" s="29">
         <v>-469</v>
       </c>
-      <c r="D16" s="36">
+      <c r="D16" s="29">
         <v>-839</v>
       </c>
-      <c r="E16" s="36">
+      <c r="E16" s="29">
         <v>-834</v>
       </c>
-      <c r="F16" s="36">
+      <c r="F16" s="29">
         <v>-848</v>
       </c>
-      <c r="G16" s="36">
+      <c r="G16" s="29">
         <v>-779</v>
       </c>
-      <c r="H16" s="36">
+      <c r="H16" s="29">
         <v>-779</v>
       </c>
-      <c r="I16" s="36">
+      <c r="I16" s="29">
         <v>-1204</v>
       </c>
-      <c r="J16" s="36">
+      <c r="J16" s="29">
         <v>-1630</v>
       </c>
-      <c r="K16" s="36">
+      <c r="K16" s="29">
         <v>-1444</v>
       </c>
-      <c r="L16" s="36">
+      <c r="L16" s="29">
         <v>-1777</v>
       </c>
-      <c r="M16" s="36">
+      <c r="M16" s="29">
         <v>-958</v>
       </c>
-      <c r="N16" s="36">
+      <c r="N16" s="29">
         <v>-824</v>
       </c>
-      <c r="O16" s="36">
+      <c r="O16" s="29">
         <v>-783</v>
       </c>
-      <c r="P16" s="36">
-[...2 lines deleted...]
-      <c r="Q16" s="36">
+      <c r="P16" s="29">
+        <v>-524</v>
+      </c>
+      <c r="Q16" s="29">
         <v>-990</v>
       </c>
-    </row>
-[...266 lines deleted...]
-      <c r="O32" s="19"/>
+      <c r="R16" s="29">
+        <v>-1338</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="25" customFormat="1" ht="11.25">
+      <c r="A17" s="20"/>
+      <c r="B17" s="21"/>
+      <c r="C17" s="21"/>
+      <c r="D17" s="21"/>
+      <c r="E17" s="21"/>
+      <c r="F17" s="21"/>
+      <c r="G17" s="22"/>
+      <c r="H17" s="22"/>
+      <c r="I17" s="22"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="22"/>
+      <c r="L17" s="21"/>
+      <c r="M17" s="22"/>
+      <c r="N17" s="23"/>
+      <c r="O17" s="23"/>
+      <c r="P17" s="23"/>
+      <c r="Q17" s="24"/>
+      <c r="R17" s="24"/>
+    </row>
+    <row r="18" spans="1:18" s="25" customFormat="1" ht="11.25">
+      <c r="A18" s="26"/>
+      <c r="B18" s="27"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="27"/>
+      <c r="E18" s="27"/>
+      <c r="F18" s="27"/>
+      <c r="G18" s="27"/>
+      <c r="H18" s="27"/>
+      <c r="I18" s="27"/>
+      <c r="J18" s="27"/>
+      <c r="K18" s="22"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="22"/>
+      <c r="N18" s="23"/>
+      <c r="O18" s="23"/>
+    </row>
+    <row r="19" spans="1:18">
+      <c r="A19" s="9"/>
+      <c r="B19" s="6"/>
+      <c r="C19" s="6"/>
+      <c r="D19" s="6"/>
+      <c r="E19" s="6"/>
+      <c r="F19" s="6"/>
+      <c r="G19" s="6"/>
+      <c r="H19" s="6"/>
+      <c r="I19" s="6"/>
+      <c r="J19" s="6"/>
+      <c r="K19" s="7"/>
+      <c r="L19" s="11"/>
+      <c r="M19" s="7"/>
+      <c r="N19" s="13"/>
+      <c r="O19" s="13"/>
+    </row>
+    <row r="20" spans="1:18">
+      <c r="A20" s="5"/>
+      <c r="B20" s="12"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="6"/>
+      <c r="H20" s="6"/>
+      <c r="I20" s="6"/>
+      <c r="J20" s="11"/>
+      <c r="K20" s="6"/>
+      <c r="L20" s="12"/>
+      <c r="M20" s="6"/>
+      <c r="N20" s="13"/>
+      <c r="O20" s="13"/>
+    </row>
+    <row r="21" spans="1:18">
+      <c r="A21" s="5"/>
+      <c r="B21" s="12"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="11"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="12"/>
+      <c r="M21" s="6"/>
+      <c r="N21" s="13"/>
+      <c r="O21" s="13"/>
+    </row>
+    <row r="22" spans="1:18">
+      <c r="A22" s="5"/>
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="11"/>
+      <c r="K22" s="6"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="6"/>
+      <c r="N22" s="13"/>
+      <c r="O22" s="13"/>
+    </row>
+    <row r="23" spans="1:18">
+      <c r="A23" s="5"/>
+      <c r="B23" s="12"/>
+      <c r="C23" s="12"/>
+      <c r="D23" s="12"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="6"/>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6"/>
+      <c r="J23" s="11"/>
+      <c r="K23" s="6"/>
+      <c r="L23" s="12"/>
+      <c r="M23" s="6"/>
+      <c r="N23" s="13"/>
+      <c r="O23" s="13"/>
+    </row>
+    <row r="24" spans="1:18">
+      <c r="A24" s="5"/>
+      <c r="B24" s="12"/>
+      <c r="C24" s="12"/>
+      <c r="D24" s="12"/>
+      <c r="E24" s="12"/>
+      <c r="F24" s="12"/>
+      <c r="G24" s="6"/>
+      <c r="H24" s="6"/>
+      <c r="I24" s="6"/>
+      <c r="J24" s="11"/>
+      <c r="K24" s="6"/>
+      <c r="L24" s="12"/>
+      <c r="M24" s="6"/>
+      <c r="N24" s="13"/>
+      <c r="O24" s="13"/>
+    </row>
+    <row r="25" spans="1:18">
+      <c r="A25" s="5"/>
+      <c r="B25" s="12"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="12"/>
+      <c r="E25" s="12"/>
+      <c r="F25" s="12"/>
+      <c r="G25" s="6"/>
+      <c r="H25" s="6"/>
+      <c r="I25" s="6"/>
+      <c r="J25" s="11"/>
+      <c r="K25" s="6"/>
+      <c r="L25" s="12"/>
+      <c r="M25" s="6"/>
+      <c r="N25" s="13"/>
+      <c r="O25" s="13"/>
+    </row>
+    <row r="26" spans="1:18">
+      <c r="A26" s="9"/>
+      <c r="B26" s="6"/>
+      <c r="C26" s="6"/>
+      <c r="D26" s="6"/>
+      <c r="E26" s="6"/>
+      <c r="F26" s="6"/>
+      <c r="G26" s="6"/>
+      <c r="H26" s="6"/>
+      <c r="I26" s="6"/>
+      <c r="J26" s="6"/>
+      <c r="K26" s="7"/>
+      <c r="L26" s="11"/>
+      <c r="M26" s="7"/>
+      <c r="N26" s="13"/>
+      <c r="O26" s="13"/>
+    </row>
+    <row r="27" spans="1:18">
+      <c r="A27" s="5"/>
+      <c r="B27" s="12"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="6"/>
+      <c r="H27" s="6"/>
+      <c r="I27" s="6"/>
+      <c r="J27" s="11"/>
+      <c r="K27" s="6"/>
+      <c r="L27" s="12"/>
+      <c r="M27" s="6"/>
+      <c r="N27" s="13"/>
+      <c r="O27" s="13"/>
+    </row>
+    <row r="28" spans="1:18">
+      <c r="A28" s="5"/>
+      <c r="B28" s="12"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="11"/>
+      <c r="K28" s="6"/>
+      <c r="L28" s="12"/>
+      <c r="M28" s="6"/>
+      <c r="N28" s="13"/>
+      <c r="O28" s="13"/>
+    </row>
+    <row r="29" spans="1:18">
+      <c r="A29" s="5"/>
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="6"/>
+      <c r="H29" s="6"/>
+      <c r="I29" s="6"/>
+      <c r="J29" s="11"/>
+      <c r="K29" s="6"/>
+      <c r="L29" s="12"/>
+      <c r="M29" s="6"/>
+      <c r="N29" s="13"/>
+      <c r="O29" s="13"/>
+    </row>
+    <row r="30" spans="1:18">
+      <c r="A30" s="5"/>
+      <c r="B30" s="12"/>
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="6"/>
+      <c r="H30" s="6"/>
+      <c r="I30" s="6"/>
+      <c r="J30" s="11"/>
+      <c r="K30" s="6"/>
+      <c r="L30" s="12"/>
+      <c r="M30" s="6"/>
+      <c r="N30" s="13"/>
+      <c r="O30" s="13"/>
+    </row>
+    <row r="31" spans="1:18">
+      <c r="A31" s="5"/>
+      <c r="B31" s="12"/>
+      <c r="C31" s="12"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="6"/>
+      <c r="H31" s="6"/>
+      <c r="I31" s="6"/>
+      <c r="J31" s="11"/>
+      <c r="K31" s="6"/>
+      <c r="L31" s="12"/>
+      <c r="M31" s="6"/>
+      <c r="N31" s="13"/>
+      <c r="O31" s="13"/>
+    </row>
+    <row r="32" spans="1:18">
+      <c r="A32" s="5"/>
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="6"/>
+      <c r="H32" s="6"/>
+      <c r="I32" s="6"/>
+      <c r="J32" s="11"/>
+      <c r="K32" s="6"/>
+      <c r="L32" s="12"/>
+      <c r="M32" s="6"/>
+      <c r="N32" s="13"/>
+      <c r="O32" s="13"/>
     </row>
     <row r="33" spans="1:15">
-      <c r="A33" s="6"/>
-[...13 lines deleted...]
-      <c r="O33" s="19"/>
+      <c r="A33" s="5"/>
+      <c r="B33" s="12"/>
+      <c r="C33" s="12"/>
+      <c r="D33" s="12"/>
+      <c r="E33" s="12"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="6"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6"/>
+      <c r="J33" s="11"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="12"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="13"/>
+      <c r="O33" s="13"/>
     </row>
     <row r="34" spans="1:15">
-      <c r="A34" s="8"/>
-[...13 lines deleted...]
-      <c r="O34" s="19"/>
+      <c r="A34" s="5"/>
+      <c r="B34" s="6"/>
+      <c r="C34" s="6"/>
+      <c r="D34" s="6"/>
+      <c r="E34" s="6"/>
+      <c r="F34" s="6"/>
+      <c r="G34" s="6"/>
+      <c r="H34" s="6"/>
+      <c r="I34" s="6"/>
+      <c r="J34" s="6"/>
+      <c r="K34" s="7"/>
+      <c r="L34" s="11"/>
+      <c r="M34" s="7"/>
+      <c r="N34" s="13"/>
+      <c r="O34" s="13"/>
     </row>
     <row r="35" spans="1:15">
-      <c r="A35" s="8"/>
-[...13 lines deleted...]
-      <c r="O35" s="19"/>
+      <c r="J35"/>
     </row>
     <row r="36" spans="1:15">
-      <c r="A36" s="8"/>
-[...277 lines deleted...]
-      <c r="J56"/>
+      <c r="J36"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-[...2 lines deleted...]
-    <mergeCell ref="A2:Q2"/>
+  <mergeCells count="2">
+    <mergeCell ref="A2:R2"/>
+    <mergeCell ref="A5:R5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Whole population</vt:lpstr>
+      <vt:lpstr>Все население</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>