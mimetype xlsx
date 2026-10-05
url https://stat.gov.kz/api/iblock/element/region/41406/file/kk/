--- v4 (2026-08-17)
+++ v5 (2026-10-05)
@@ -1,78 +1,78 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14235" yWindow="-45" windowWidth="12585" windowHeight="12180"/>
+    <workbookView xWindow="12555" yWindow="-45" windowWidth="14265" windowHeight="12870"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="3" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$45</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Көрсеткіш!$A$1:$Y$45</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="328" uniqueCount="137">
   <si>
     <t>Қостанай</t>
   </si>
   <si>
     <t>Көрсетілген қызмет көлемі, млн. теңге</t>
   </si>
   <si>
     <t>НКИ, %-бен</t>
   </si>
   <si>
-    <t>Ішкі сауда бойынша көрсетілген қызмет көлемі және НКИ (көтерме және бөлшек сауда) *</t>
-[...1 lines deleted...]
-  <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>қаңтар 2019ж.</t>
   </si>
   <si>
     <t>қаңтар-ақпан 2019 ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2019 ж.</t>
   </si>
   <si>
     <t>қаңтар-сәуір 2019 ж.</t>
   </si>
   <si>
     <t>қаңтар-мамыр 2019 ж.</t>
   </si>
   <si>
     <t>қаңтар-маусым 2019 ж.</t>
   </si>
   <si>
     <t>қаңтар-шілде 2019 ж.</t>
   </si>
   <si>
     <t>қаңтар-тамыз 2019 ж.</t>
@@ -303,111 +303,310 @@
     <t>қаңтар-қараша 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан 2025 ж.</t>
   </si>
   <si>
     <t>қаңтар 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-ақпан 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-сәуір 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-мамыр 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-маусым 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-шілде 2026ж.</t>
+  </si>
+  <si>
+    <t>қаңтар-тамыз 2026ж.</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>(2-сауда, кзеңділігі-айлық) Тауарлар мен көрсетілетін қызметтерді өткізу көлемі туралы есеп</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/07e/mn0aqjndlmv6qg1qhvmbo3y7wk9o5b9y/%D0%9F%D0%98-89986-template_application_kz(4).docx</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/kostanay/dynamic-tables/4480/</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/702020?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Сауда статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дробнич Алёна </t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>+7 714 2 537255</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>a.drobnich@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>''Сауда'' саласы бойынша тауарлар мен қызметтерді өткізу көлемі</t>
+  </si>
+  <si>
+    <t>Агрегациялық</t>
+  </si>
+  <si>
+    <t>2019 жылдан бастап</t>
+  </si>
+  <si>
+    <t>млн.теңге</t>
+  </si>
+  <si>
+    <t>172402 Ішкі сауда бойынша көрсетілген қызмет көлемі және НКИ (көтерме және бөлшек сауда) *</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...5 lines deleted...]
-    <font>
       <sz val="9"/>
       <color theme="1"/>
-      <name val="Roboto"/>
-[...9 lines deleted...]
-      <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
@@ -458,270 +657,196 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" indent="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...167 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -966,1975 +1091,2523 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B22"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
+    <col min="2" max="2" width="113.85546875" style="21" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A1" s="3"/>
+      <c r="B1" s="3"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="B2" s="5">
+        <v>172402</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="B4" s="6" t="s">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="7" t="s">
+        <v>99</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="7" t="s">
+        <v>100</v>
+      </c>
+      <c r="B6" s="8" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="7" t="s">
+        <v>101</v>
+      </c>
+      <c r="B7" s="9" t="s">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A9" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="B9" s="9"/>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="4" t="s">
+        <v>106</v>
+      </c>
+      <c r="B11" s="10"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="4" t="s">
+        <v>107</v>
+      </c>
+      <c r="B12" s="11" t="s">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="B13" s="13" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="B14" s="14" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="12" t="s">
+        <v>113</v>
+      </c>
+      <c r="B15" s="14" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="4" t="s">
+        <v>115</v>
+      </c>
+      <c r="B16" s="15">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="4" t="s">
+        <v>116</v>
+      </c>
+      <c r="B17" s="15">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="4" t="s">
+        <v>117</v>
+      </c>
+      <c r="B18" s="16" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="4" t="s">
+        <v>119</v>
+      </c>
+      <c r="B19" s="16" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="4" t="s">
+        <v>121</v>
+      </c>
+      <c r="B20" s="17" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="4" t="s">
+        <v>123</v>
+      </c>
+      <c r="B21" s="18" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="19"/>
+      <c r="B22" s="20"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:D20"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B24" sqref="B24"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="23" customWidth="1"/>
+    <col min="2" max="2" width="88.42578125" style="23" customWidth="1"/>
+    <col min="3" max="3" width="37.85546875" style="23" customWidth="1"/>
+    <col min="4" max="256" width="9.140625" style="23"/>
+    <col min="257" max="257" width="4.42578125" style="23" customWidth="1"/>
+    <col min="258" max="258" width="88.42578125" style="23" customWidth="1"/>
+    <col min="259" max="259" width="37.85546875" style="23" customWidth="1"/>
+    <col min="260" max="512" width="9.140625" style="23"/>
+    <col min="513" max="513" width="4.42578125" style="23" customWidth="1"/>
+    <col min="514" max="514" width="88.42578125" style="23" customWidth="1"/>
+    <col min="515" max="515" width="37.85546875" style="23" customWidth="1"/>
+    <col min="516" max="768" width="9.140625" style="23"/>
+    <col min="769" max="769" width="4.42578125" style="23" customWidth="1"/>
+    <col min="770" max="770" width="88.42578125" style="23" customWidth="1"/>
+    <col min="771" max="771" width="37.85546875" style="23" customWidth="1"/>
+    <col min="772" max="1024" width="9.140625" style="23"/>
+    <col min="1025" max="1025" width="4.42578125" style="23" customWidth="1"/>
+    <col min="1026" max="1026" width="88.42578125" style="23" customWidth="1"/>
+    <col min="1027" max="1027" width="37.85546875" style="23" customWidth="1"/>
+    <col min="1028" max="1280" width="9.140625" style="23"/>
+    <col min="1281" max="1281" width="4.42578125" style="23" customWidth="1"/>
+    <col min="1282" max="1282" width="88.42578125" style="23" customWidth="1"/>
+    <col min="1283" max="1283" width="37.85546875" style="23" customWidth="1"/>
+    <col min="1284" max="1536" width="9.140625" style="23"/>
+    <col min="1537" max="1537" width="4.42578125" style="23" customWidth="1"/>
+    <col min="1538" max="1538" width="88.42578125" style="23" customWidth="1"/>
+    <col min="1539" max="1539" width="37.85546875" style="23" customWidth="1"/>
+    <col min="1540" max="1792" width="9.140625" style="23"/>
+    <col min="1793" max="1793" width="4.42578125" style="23" customWidth="1"/>
+    <col min="1794" max="1794" width="88.42578125" style="23" customWidth="1"/>
+    <col min="1795" max="1795" width="37.85546875" style="23" customWidth="1"/>
+    <col min="1796" max="2048" width="9.140625" style="23"/>
+    <col min="2049" max="2049" width="4.42578125" style="23" customWidth="1"/>
+    <col min="2050" max="2050" width="88.42578125" style="23" customWidth="1"/>
+    <col min="2051" max="2051" width="37.85546875" style="23" customWidth="1"/>
+    <col min="2052" max="2304" width="9.140625" style="23"/>
+    <col min="2305" max="2305" width="4.42578125" style="23" customWidth="1"/>
+    <col min="2306" max="2306" width="88.42578125" style="23" customWidth="1"/>
+    <col min="2307" max="2307" width="37.85546875" style="23" customWidth="1"/>
+    <col min="2308" max="2560" width="9.140625" style="23"/>
+    <col min="2561" max="2561" width="4.42578125" style="23" customWidth="1"/>
+    <col min="2562" max="2562" width="88.42578125" style="23" customWidth="1"/>
+    <col min="2563" max="2563" width="37.85546875" style="23" customWidth="1"/>
+    <col min="2564" max="2816" width="9.140625" style="23"/>
+    <col min="2817" max="2817" width="4.42578125" style="23" customWidth="1"/>
+    <col min="2818" max="2818" width="88.42578125" style="23" customWidth="1"/>
+    <col min="2819" max="2819" width="37.85546875" style="23" customWidth="1"/>
+    <col min="2820" max="3072" width="9.140625" style="23"/>
+    <col min="3073" max="3073" width="4.42578125" style="23" customWidth="1"/>
+    <col min="3074" max="3074" width="88.42578125" style="23" customWidth="1"/>
+    <col min="3075" max="3075" width="37.85546875" style="23" customWidth="1"/>
+    <col min="3076" max="3328" width="9.140625" style="23"/>
+    <col min="3329" max="3329" width="4.42578125" style="23" customWidth="1"/>
+    <col min="3330" max="3330" width="88.42578125" style="23" customWidth="1"/>
+    <col min="3331" max="3331" width="37.85546875" style="23" customWidth="1"/>
+    <col min="3332" max="3584" width="9.140625" style="23"/>
+    <col min="3585" max="3585" width="4.42578125" style="23" customWidth="1"/>
+    <col min="3586" max="3586" width="88.42578125" style="23" customWidth="1"/>
+    <col min="3587" max="3587" width="37.85546875" style="23" customWidth="1"/>
+    <col min="3588" max="3840" width="9.140625" style="23"/>
+    <col min="3841" max="3841" width="4.42578125" style="23" customWidth="1"/>
+    <col min="3842" max="3842" width="88.42578125" style="23" customWidth="1"/>
+    <col min="3843" max="3843" width="37.85546875" style="23" customWidth="1"/>
+    <col min="3844" max="4096" width="9.140625" style="23"/>
+    <col min="4097" max="4097" width="4.42578125" style="23" customWidth="1"/>
+    <col min="4098" max="4098" width="88.42578125" style="23" customWidth="1"/>
+    <col min="4099" max="4099" width="37.85546875" style="23" customWidth="1"/>
+    <col min="4100" max="4352" width="9.140625" style="23"/>
+    <col min="4353" max="4353" width="4.42578125" style="23" customWidth="1"/>
+    <col min="4354" max="4354" width="88.42578125" style="23" customWidth="1"/>
+    <col min="4355" max="4355" width="37.85546875" style="23" customWidth="1"/>
+    <col min="4356" max="4608" width="9.140625" style="23"/>
+    <col min="4609" max="4609" width="4.42578125" style="23" customWidth="1"/>
+    <col min="4610" max="4610" width="88.42578125" style="23" customWidth="1"/>
+    <col min="4611" max="4611" width="37.85546875" style="23" customWidth="1"/>
+    <col min="4612" max="4864" width="9.140625" style="23"/>
+    <col min="4865" max="4865" width="4.42578125" style="23" customWidth="1"/>
+    <col min="4866" max="4866" width="88.42578125" style="23" customWidth="1"/>
+    <col min="4867" max="4867" width="37.85546875" style="23" customWidth="1"/>
+    <col min="4868" max="5120" width="9.140625" style="23"/>
+    <col min="5121" max="5121" width="4.42578125" style="23" customWidth="1"/>
+    <col min="5122" max="5122" width="88.42578125" style="23" customWidth="1"/>
+    <col min="5123" max="5123" width="37.85546875" style="23" customWidth="1"/>
+    <col min="5124" max="5376" width="9.140625" style="23"/>
+    <col min="5377" max="5377" width="4.42578125" style="23" customWidth="1"/>
+    <col min="5378" max="5378" width="88.42578125" style="23" customWidth="1"/>
+    <col min="5379" max="5379" width="37.85546875" style="23" customWidth="1"/>
+    <col min="5380" max="5632" width="9.140625" style="23"/>
+    <col min="5633" max="5633" width="4.42578125" style="23" customWidth="1"/>
+    <col min="5634" max="5634" width="88.42578125" style="23" customWidth="1"/>
+    <col min="5635" max="5635" width="37.85546875" style="23" customWidth="1"/>
+    <col min="5636" max="5888" width="9.140625" style="23"/>
+    <col min="5889" max="5889" width="4.42578125" style="23" customWidth="1"/>
+    <col min="5890" max="5890" width="88.42578125" style="23" customWidth="1"/>
+    <col min="5891" max="5891" width="37.85546875" style="23" customWidth="1"/>
+    <col min="5892" max="6144" width="9.140625" style="23"/>
+    <col min="6145" max="6145" width="4.42578125" style="23" customWidth="1"/>
+    <col min="6146" max="6146" width="88.42578125" style="23" customWidth="1"/>
+    <col min="6147" max="6147" width="37.85546875" style="23" customWidth="1"/>
+    <col min="6148" max="6400" width="9.140625" style="23"/>
+    <col min="6401" max="6401" width="4.42578125" style="23" customWidth="1"/>
+    <col min="6402" max="6402" width="88.42578125" style="23" customWidth="1"/>
+    <col min="6403" max="6403" width="37.85546875" style="23" customWidth="1"/>
+    <col min="6404" max="6656" width="9.140625" style="23"/>
+    <col min="6657" max="6657" width="4.42578125" style="23" customWidth="1"/>
+    <col min="6658" max="6658" width="88.42578125" style="23" customWidth="1"/>
+    <col min="6659" max="6659" width="37.85546875" style="23" customWidth="1"/>
+    <col min="6660" max="6912" width="9.140625" style="23"/>
+    <col min="6913" max="6913" width="4.42578125" style="23" customWidth="1"/>
+    <col min="6914" max="6914" width="88.42578125" style="23" customWidth="1"/>
+    <col min="6915" max="6915" width="37.85546875" style="23" customWidth="1"/>
+    <col min="6916" max="7168" width="9.140625" style="23"/>
+    <col min="7169" max="7169" width="4.42578125" style="23" customWidth="1"/>
+    <col min="7170" max="7170" width="88.42578125" style="23" customWidth="1"/>
+    <col min="7171" max="7171" width="37.85546875" style="23" customWidth="1"/>
+    <col min="7172" max="7424" width="9.140625" style="23"/>
+    <col min="7425" max="7425" width="4.42578125" style="23" customWidth="1"/>
+    <col min="7426" max="7426" width="88.42578125" style="23" customWidth="1"/>
+    <col min="7427" max="7427" width="37.85546875" style="23" customWidth="1"/>
+    <col min="7428" max="7680" width="9.140625" style="23"/>
+    <col min="7681" max="7681" width="4.42578125" style="23" customWidth="1"/>
+    <col min="7682" max="7682" width="88.42578125" style="23" customWidth="1"/>
+    <col min="7683" max="7683" width="37.85546875" style="23" customWidth="1"/>
+    <col min="7684" max="7936" width="9.140625" style="23"/>
+    <col min="7937" max="7937" width="4.42578125" style="23" customWidth="1"/>
+    <col min="7938" max="7938" width="88.42578125" style="23" customWidth="1"/>
+    <col min="7939" max="7939" width="37.85546875" style="23" customWidth="1"/>
+    <col min="7940" max="8192" width="9.140625" style="23"/>
+    <col min="8193" max="8193" width="4.42578125" style="23" customWidth="1"/>
+    <col min="8194" max="8194" width="88.42578125" style="23" customWidth="1"/>
+    <col min="8195" max="8195" width="37.85546875" style="23" customWidth="1"/>
+    <col min="8196" max="8448" width="9.140625" style="23"/>
+    <col min="8449" max="8449" width="4.42578125" style="23" customWidth="1"/>
+    <col min="8450" max="8450" width="88.42578125" style="23" customWidth="1"/>
+    <col min="8451" max="8451" width="37.85546875" style="23" customWidth="1"/>
+    <col min="8452" max="8704" width="9.140625" style="23"/>
+    <col min="8705" max="8705" width="4.42578125" style="23" customWidth="1"/>
+    <col min="8706" max="8706" width="88.42578125" style="23" customWidth="1"/>
+    <col min="8707" max="8707" width="37.85546875" style="23" customWidth="1"/>
+    <col min="8708" max="8960" width="9.140625" style="23"/>
+    <col min="8961" max="8961" width="4.42578125" style="23" customWidth="1"/>
+    <col min="8962" max="8962" width="88.42578125" style="23" customWidth="1"/>
+    <col min="8963" max="8963" width="37.85546875" style="23" customWidth="1"/>
+    <col min="8964" max="9216" width="9.140625" style="23"/>
+    <col min="9217" max="9217" width="4.42578125" style="23" customWidth="1"/>
+    <col min="9218" max="9218" width="88.42578125" style="23" customWidth="1"/>
+    <col min="9219" max="9219" width="37.85546875" style="23" customWidth="1"/>
+    <col min="9220" max="9472" width="9.140625" style="23"/>
+    <col min="9473" max="9473" width="4.42578125" style="23" customWidth="1"/>
+    <col min="9474" max="9474" width="88.42578125" style="23" customWidth="1"/>
+    <col min="9475" max="9475" width="37.85546875" style="23" customWidth="1"/>
+    <col min="9476" max="9728" width="9.140625" style="23"/>
+    <col min="9729" max="9729" width="4.42578125" style="23" customWidth="1"/>
+    <col min="9730" max="9730" width="88.42578125" style="23" customWidth="1"/>
+    <col min="9731" max="9731" width="37.85546875" style="23" customWidth="1"/>
+    <col min="9732" max="9984" width="9.140625" style="23"/>
+    <col min="9985" max="9985" width="4.42578125" style="23" customWidth="1"/>
+    <col min="9986" max="9986" width="88.42578125" style="23" customWidth="1"/>
+    <col min="9987" max="9987" width="37.85546875" style="23" customWidth="1"/>
+    <col min="9988" max="10240" width="9.140625" style="23"/>
+    <col min="10241" max="10241" width="4.42578125" style="23" customWidth="1"/>
+    <col min="10242" max="10242" width="88.42578125" style="23" customWidth="1"/>
+    <col min="10243" max="10243" width="37.85546875" style="23" customWidth="1"/>
+    <col min="10244" max="10496" width="9.140625" style="23"/>
+    <col min="10497" max="10497" width="4.42578125" style="23" customWidth="1"/>
+    <col min="10498" max="10498" width="88.42578125" style="23" customWidth="1"/>
+    <col min="10499" max="10499" width="37.85546875" style="23" customWidth="1"/>
+    <col min="10500" max="10752" width="9.140625" style="23"/>
+    <col min="10753" max="10753" width="4.42578125" style="23" customWidth="1"/>
+    <col min="10754" max="10754" width="88.42578125" style="23" customWidth="1"/>
+    <col min="10755" max="10755" width="37.85546875" style="23" customWidth="1"/>
+    <col min="10756" max="11008" width="9.140625" style="23"/>
+    <col min="11009" max="11009" width="4.42578125" style="23" customWidth="1"/>
+    <col min="11010" max="11010" width="88.42578125" style="23" customWidth="1"/>
+    <col min="11011" max="11011" width="37.85546875" style="23" customWidth="1"/>
+    <col min="11012" max="11264" width="9.140625" style="23"/>
+    <col min="11265" max="11265" width="4.42578125" style="23" customWidth="1"/>
+    <col min="11266" max="11266" width="88.42578125" style="23" customWidth="1"/>
+    <col min="11267" max="11267" width="37.85546875" style="23" customWidth="1"/>
+    <col min="11268" max="11520" width="9.140625" style="23"/>
+    <col min="11521" max="11521" width="4.42578125" style="23" customWidth="1"/>
+    <col min="11522" max="11522" width="88.42578125" style="23" customWidth="1"/>
+    <col min="11523" max="11523" width="37.85546875" style="23" customWidth="1"/>
+    <col min="11524" max="11776" width="9.140625" style="23"/>
+    <col min="11777" max="11777" width="4.42578125" style="23" customWidth="1"/>
+    <col min="11778" max="11778" width="88.42578125" style="23" customWidth="1"/>
+    <col min="11779" max="11779" width="37.85546875" style="23" customWidth="1"/>
+    <col min="11780" max="12032" width="9.140625" style="23"/>
+    <col min="12033" max="12033" width="4.42578125" style="23" customWidth="1"/>
+    <col min="12034" max="12034" width="88.42578125" style="23" customWidth="1"/>
+    <col min="12035" max="12035" width="37.85546875" style="23" customWidth="1"/>
+    <col min="12036" max="12288" width="9.140625" style="23"/>
+    <col min="12289" max="12289" width="4.42578125" style="23" customWidth="1"/>
+    <col min="12290" max="12290" width="88.42578125" style="23" customWidth="1"/>
+    <col min="12291" max="12291" width="37.85546875" style="23" customWidth="1"/>
+    <col min="12292" max="12544" width="9.140625" style="23"/>
+    <col min="12545" max="12545" width="4.42578125" style="23" customWidth="1"/>
+    <col min="12546" max="12546" width="88.42578125" style="23" customWidth="1"/>
+    <col min="12547" max="12547" width="37.85546875" style="23" customWidth="1"/>
+    <col min="12548" max="12800" width="9.140625" style="23"/>
+    <col min="12801" max="12801" width="4.42578125" style="23" customWidth="1"/>
+    <col min="12802" max="12802" width="88.42578125" style="23" customWidth="1"/>
+    <col min="12803" max="12803" width="37.85546875" style="23" customWidth="1"/>
+    <col min="12804" max="13056" width="9.140625" style="23"/>
+    <col min="13057" max="13057" width="4.42578125" style="23" customWidth="1"/>
+    <col min="13058" max="13058" width="88.42578125" style="23" customWidth="1"/>
+    <col min="13059" max="13059" width="37.85546875" style="23" customWidth="1"/>
+    <col min="13060" max="13312" width="9.140625" style="23"/>
+    <col min="13313" max="13313" width="4.42578125" style="23" customWidth="1"/>
+    <col min="13314" max="13314" width="88.42578125" style="23" customWidth="1"/>
+    <col min="13315" max="13315" width="37.85546875" style="23" customWidth="1"/>
+    <col min="13316" max="13568" width="9.140625" style="23"/>
+    <col min="13569" max="13569" width="4.42578125" style="23" customWidth="1"/>
+    <col min="13570" max="13570" width="88.42578125" style="23" customWidth="1"/>
+    <col min="13571" max="13571" width="37.85546875" style="23" customWidth="1"/>
+    <col min="13572" max="13824" width="9.140625" style="23"/>
+    <col min="13825" max="13825" width="4.42578125" style="23" customWidth="1"/>
+    <col min="13826" max="13826" width="88.42578125" style="23" customWidth="1"/>
+    <col min="13827" max="13827" width="37.85546875" style="23" customWidth="1"/>
+    <col min="13828" max="14080" width="9.140625" style="23"/>
+    <col min="14081" max="14081" width="4.42578125" style="23" customWidth="1"/>
+    <col min="14082" max="14082" width="88.42578125" style="23" customWidth="1"/>
+    <col min="14083" max="14083" width="37.85546875" style="23" customWidth="1"/>
+    <col min="14084" max="14336" width="9.140625" style="23"/>
+    <col min="14337" max="14337" width="4.42578125" style="23" customWidth="1"/>
+    <col min="14338" max="14338" width="88.42578125" style="23" customWidth="1"/>
+    <col min="14339" max="14339" width="37.85546875" style="23" customWidth="1"/>
+    <col min="14340" max="14592" width="9.140625" style="23"/>
+    <col min="14593" max="14593" width="4.42578125" style="23" customWidth="1"/>
+    <col min="14594" max="14594" width="88.42578125" style="23" customWidth="1"/>
+    <col min="14595" max="14595" width="37.85546875" style="23" customWidth="1"/>
+    <col min="14596" max="14848" width="9.140625" style="23"/>
+    <col min="14849" max="14849" width="4.42578125" style="23" customWidth="1"/>
+    <col min="14850" max="14850" width="88.42578125" style="23" customWidth="1"/>
+    <col min="14851" max="14851" width="37.85546875" style="23" customWidth="1"/>
+    <col min="14852" max="15104" width="9.140625" style="23"/>
+    <col min="15105" max="15105" width="4.42578125" style="23" customWidth="1"/>
+    <col min="15106" max="15106" width="88.42578125" style="23" customWidth="1"/>
+    <col min="15107" max="15107" width="37.85546875" style="23" customWidth="1"/>
+    <col min="15108" max="15360" width="9.140625" style="23"/>
+    <col min="15361" max="15361" width="4.42578125" style="23" customWidth="1"/>
+    <col min="15362" max="15362" width="88.42578125" style="23" customWidth="1"/>
+    <col min="15363" max="15363" width="37.85546875" style="23" customWidth="1"/>
+    <col min="15364" max="15616" width="9.140625" style="23"/>
+    <col min="15617" max="15617" width="4.42578125" style="23" customWidth="1"/>
+    <col min="15618" max="15618" width="88.42578125" style="23" customWidth="1"/>
+    <col min="15619" max="15619" width="37.85546875" style="23" customWidth="1"/>
+    <col min="15620" max="15872" width="9.140625" style="23"/>
+    <col min="15873" max="15873" width="4.42578125" style="23" customWidth="1"/>
+    <col min="15874" max="15874" width="88.42578125" style="23" customWidth="1"/>
+    <col min="15875" max="15875" width="37.85546875" style="23" customWidth="1"/>
+    <col min="15876" max="16128" width="9.140625" style="23"/>
+    <col min="16129" max="16129" width="4.42578125" style="23" customWidth="1"/>
+    <col min="16130" max="16130" width="88.42578125" style="23" customWidth="1"/>
+    <col min="16131" max="16131" width="37.85546875" style="23" customWidth="1"/>
+    <col min="16132" max="16384" width="9.140625" style="23"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+      <c r="B2" s="22"/>
+    </row>
+    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B5" s="24" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="24" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="24" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="24" t="s">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="24" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="24"/>
+    </row>
+    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B11" s="25" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B12" s="24"/>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="24"/>
+    </row>
+    <row r="20" spans="2:4" x14ac:dyDescent="0.2">
+      <c r="B20" s="26" t="s">
+        <v>131</v>
+      </c>
+      <c r="C20" s="27"/>
+      <c r="D20" s="27"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z52"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="26.25" customHeight="1">
-      <c r="A1" s="76" t="s">
+    <row r="1" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="53" t="s">
+        <v>136</v>
+      </c>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+      <c r="U1" s="53"/>
+      <c r="V1" s="53"/>
+      <c r="W1" s="53"/>
+      <c r="X1" s="53"/>
+      <c r="Y1" s="53"/>
+    </row>
+    <row r="2" spans="1:26" s="28" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A3" s="29"/>
+      <c r="B3" s="30"/>
+      <c r="C3" s="30"/>
+      <c r="D3" s="31"/>
+      <c r="E3" s="31"/>
+      <c r="F3" s="31"/>
+      <c r="G3" s="31"/>
+      <c r="H3" s="31"/>
+      <c r="I3" s="31"/>
+      <c r="J3" s="31"/>
+      <c r="K3" s="31"/>
+      <c r="L3" s="31"/>
+      <c r="M3" s="31"/>
+      <c r="N3" s="31"/>
+      <c r="O3" s="31"/>
+      <c r="P3" s="31"/>
+      <c r="Q3" s="31"/>
+      <c r="R3" s="31"/>
+      <c r="S3" s="31"/>
+      <c r="T3" s="31"/>
+      <c r="U3" s="31"/>
+      <c r="V3" s="31"/>
+      <c r="W3" s="31"/>
+      <c r="X3" s="31"/>
+      <c r="Y3" s="31"/>
+    </row>
+    <row r="4" spans="1:26" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="54"/>
+      <c r="B4" s="51" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="51"/>
+      <c r="D4" s="51" t="s">
+        <v>5</v>
+      </c>
+      <c r="E4" s="51"/>
+      <c r="F4" s="51" t="s">
+        <v>6</v>
+      </c>
+      <c r="G4" s="51"/>
+      <c r="H4" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="I4" s="51"/>
+      <c r="J4" s="51" t="s">
+        <v>8</v>
+      </c>
+      <c r="K4" s="51"/>
+      <c r="L4" s="51" t="s">
+        <v>9</v>
+      </c>
+      <c r="M4" s="51"/>
+      <c r="N4" s="51" t="s">
+        <v>10</v>
+      </c>
+      <c r="O4" s="51"/>
+      <c r="P4" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="U4" s="51"/>
+      <c r="V4" s="51" t="s">
+        <v>14</v>
+      </c>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="Y4" s="52"/>
+    </row>
+    <row r="5" spans="1:26" s="33" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A5" s="54"/>
+      <c r="B5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="D5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="E5" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="F5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="G5" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="H5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="I5" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="J5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="K5" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="L5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="M5" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="N5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="O5" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="P5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q5" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="S5" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="T5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="U5" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="V5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="W5" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="X5" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y5" s="35" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="B6" s="37">
+        <v>53102.5</v>
+      </c>
+      <c r="C6" s="38">
+        <v>105.8</v>
+      </c>
+      <c r="D6" s="37">
+        <v>109690.1</v>
+      </c>
+      <c r="E6" s="38">
+        <v>103.3</v>
+      </c>
+      <c r="F6" s="37">
+        <v>174661.4</v>
+      </c>
+      <c r="G6" s="37">
+        <v>101.5</v>
+      </c>
+      <c r="H6" s="37">
+        <v>260327.9</v>
+      </c>
+      <c r="I6" s="37">
+        <v>100.2</v>
+      </c>
+      <c r="J6" s="37">
+        <v>357804.9</v>
+      </c>
+      <c r="K6" s="37">
+        <v>100.1</v>
+      </c>
+      <c r="L6" s="37">
+        <v>458047.3</v>
+      </c>
+      <c r="M6" s="39">
+        <v>100</v>
+      </c>
+      <c r="N6" s="39">
+        <v>546976.5</v>
+      </c>
+      <c r="O6" s="37">
+        <v>98.7</v>
+      </c>
+      <c r="P6" s="39">
+        <v>650236.69999999995</v>
+      </c>
+      <c r="Q6" s="37">
+        <v>99.5</v>
+      </c>
+      <c r="R6" s="39">
+        <v>758377.8</v>
+      </c>
+      <c r="S6" s="37">
+        <v>96.4</v>
+      </c>
+      <c r="T6" s="39">
+        <v>871806.4</v>
+      </c>
+      <c r="U6" s="37">
+        <v>98.4</v>
+      </c>
+      <c r="V6" s="37">
+        <v>975158.2</v>
+      </c>
+      <c r="W6" s="37">
+        <v>99.9</v>
+      </c>
+      <c r="X6" s="39">
+        <v>1108312.3999999999</v>
+      </c>
+      <c r="Y6" s="37">
+        <v>101.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="8" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="9" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="1:26" s="33" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="54"/>
+      <c r="B10" s="51" t="s">
+        <v>16</v>
+      </c>
+      <c r="C10" s="51"/>
+      <c r="D10" s="51" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" s="51"/>
+      <c r="F10" s="51" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="51"/>
+      <c r="H10" s="51" t="s">
+        <v>19</v>
+      </c>
+      <c r="I10" s="51"/>
+      <c r="J10" s="51" t="s">
+        <v>20</v>
+      </c>
+      <c r="K10" s="51"/>
+      <c r="L10" s="51" t="s">
+        <v>21</v>
+      </c>
+      <c r="M10" s="51"/>
+      <c r="N10" s="51" t="s">
+        <v>22</v>
+      </c>
+      <c r="O10" s="51"/>
+      <c r="P10" s="51" t="s">
+        <v>23</v>
+      </c>
+      <c r="Q10" s="51"/>
+      <c r="R10" s="51" t="s">
+        <v>24</v>
+      </c>
+      <c r="S10" s="51"/>
+      <c r="T10" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="U10" s="51"/>
+      <c r="V10" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="W10" s="51"/>
+      <c r="X10" s="51" t="s">
+        <v>27</v>
+      </c>
+      <c r="Y10" s="52"/>
+    </row>
+    <row r="11" spans="1:26" s="33" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A11" s="54"/>
+      <c r="B11" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="D11" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="E11" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="F11" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="G11" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="H11" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="I11" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="J11" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="K11" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="L11" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="M11" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="N11" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="O11" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="P11" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q11" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R11" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="S11" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="T11" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="U11" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="V11" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="W11" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="X11" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y11" s="35" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A12" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="B12" s="37">
+        <v>57251.7</v>
+      </c>
+      <c r="C12" s="37">
+        <v>101.3</v>
+      </c>
+      <c r="D12" s="39">
+        <v>114245.6</v>
+      </c>
+      <c r="E12" s="40">
+        <v>98.3</v>
+      </c>
+      <c r="F12" s="37">
+        <v>188975.1</v>
+      </c>
+      <c r="G12" s="40">
+        <v>102.3</v>
+      </c>
+      <c r="H12" s="37">
+        <v>247452.2</v>
+      </c>
+      <c r="I12" s="37">
+        <v>89.6</v>
+      </c>
+      <c r="J12" s="37">
+        <v>338173.7</v>
+      </c>
+      <c r="K12" s="37">
+        <v>89</v>
+      </c>
+      <c r="L12" s="37">
+        <v>439100.7</v>
+      </c>
+      <c r="M12" s="37">
+        <v>90</v>
+      </c>
+      <c r="N12" s="37">
+        <v>541088.30000000005</v>
+      </c>
+      <c r="O12" s="37">
+        <v>92.8</v>
+      </c>
+      <c r="P12" s="37">
+        <v>652699.80000000005</v>
+      </c>
+      <c r="Q12" s="37">
+        <v>94.1</v>
+      </c>
+      <c r="R12" s="37">
+        <v>759956.9</v>
+      </c>
+      <c r="S12" s="37">
+        <v>94</v>
+      </c>
+      <c r="T12" s="37">
+        <v>864331.8</v>
+      </c>
+      <c r="U12" s="37">
+        <v>92.9</v>
+      </c>
+      <c r="V12" s="37">
+        <v>977776.6</v>
+      </c>
+      <c r="W12" s="37">
+        <v>94</v>
+      </c>
+      <c r="X12" s="39">
+        <v>1111150.8</v>
+      </c>
+      <c r="Y12" s="37">
+        <v>93.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A13" s="41"/>
+      <c r="B13" s="42"/>
+      <c r="C13" s="42"/>
+      <c r="D13" s="43"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="42"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="42"/>
+      <c r="I13" s="42"/>
+      <c r="J13" s="42"/>
+      <c r="K13" s="42"/>
+      <c r="L13" s="42"/>
+      <c r="M13" s="42"/>
+      <c r="N13" s="42"/>
+      <c r="O13" s="42"/>
+      <c r="P13" s="42"/>
+      <c r="Q13" s="42"/>
+      <c r="R13" s="42"/>
+      <c r="S13" s="42"/>
+      <c r="T13" s="42"/>
+      <c r="U13" s="42"/>
+      <c r="V13" s="42"/>
+      <c r="W13" s="42"/>
+      <c r="X13" s="43"/>
+      <c r="Y13" s="42"/>
+    </row>
+    <row r="14" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="15" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="16" spans="1:26" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="54"/>
+      <c r="B16" s="51" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" s="51"/>
+      <c r="D16" s="51" t="s">
+        <v>29</v>
+      </c>
+      <c r="E16" s="51"/>
+      <c r="F16" s="51" t="s">
+        <v>30</v>
+      </c>
+      <c r="G16" s="51"/>
+      <c r="H16" s="51" t="s">
+        <v>31</v>
+      </c>
+      <c r="I16" s="51"/>
+      <c r="J16" s="51" t="s">
+        <v>32</v>
+      </c>
+      <c r="K16" s="51"/>
+      <c r="L16" s="51" t="s">
+        <v>33</v>
+      </c>
+      <c r="M16" s="51"/>
+      <c r="N16" s="51" t="s">
+        <v>34</v>
+      </c>
+      <c r="O16" s="51"/>
+      <c r="P16" s="51" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q16" s="51"/>
+      <c r="R16" s="51" t="s">
+        <v>36</v>
+      </c>
+      <c r="S16" s="51"/>
+      <c r="T16" s="51" t="s">
+        <v>37</v>
+      </c>
+      <c r="U16" s="51"/>
+      <c r="V16" s="51" t="s">
+        <v>38</v>
+      </c>
+      <c r="W16" s="51"/>
+      <c r="X16" s="51" t="s">
+        <v>39</v>
+      </c>
+      <c r="Y16" s="52"/>
+      <c r="Z16" s="28"/>
+    </row>
+    <row r="17" spans="1:26" s="32" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A17" s="54"/>
+      <c r="B17" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="D17" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="E17" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="F17" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="H17" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="I17" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="J17" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="K17" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="L17" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="M17" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="N17" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="O17" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="P17" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q17" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R17" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="S17" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="T17" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="U17" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="V17" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="W17" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="X17" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y17" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z17" s="28"/>
+    </row>
+    <row r="18" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A18" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="B18" s="37">
+        <v>58226.5</v>
+      </c>
+      <c r="C18" s="37">
+        <v>95.4</v>
+      </c>
+      <c r="D18" s="37">
+        <v>119718.5</v>
+      </c>
+      <c r="E18" s="37">
+        <v>98.6</v>
+      </c>
+      <c r="F18" s="37">
+        <v>198903.60599999997</v>
+      </c>
+      <c r="G18" s="37">
+        <v>99.06157308555467</v>
+      </c>
+      <c r="H18" s="37">
+        <v>265737.59999999998</v>
+      </c>
+      <c r="I18" s="37">
+        <v>101.3</v>
+      </c>
+      <c r="J18" s="37">
+        <v>354649.8</v>
+      </c>
+      <c r="K18" s="37">
+        <v>99.3</v>
+      </c>
+      <c r="L18" s="37">
+        <v>477009.9</v>
+      </c>
+      <c r="M18" s="37">
+        <v>104.2</v>
+      </c>
+      <c r="N18" s="37">
+        <v>593451.4</v>
+      </c>
+      <c r="O18" s="37">
+        <v>105.3</v>
+      </c>
+      <c r="P18" s="37">
+        <v>713872.5</v>
+      </c>
+      <c r="Q18" s="37">
+        <v>105.5</v>
+      </c>
+      <c r="R18" s="37">
+        <v>826734.6</v>
+      </c>
+      <c r="S18" s="37">
+        <v>104.8</v>
+      </c>
+      <c r="T18" s="37">
+        <v>938392</v>
+      </c>
+      <c r="U18" s="37">
+        <v>104.7</v>
+      </c>
+      <c r="V18" s="37">
+        <v>1058305.8999999999</v>
+      </c>
+      <c r="W18" s="37">
+        <v>104.5</v>
+      </c>
+      <c r="X18" s="37">
+        <v>1194575.3999999999</v>
+      </c>
+      <c r="Y18" s="37">
+        <v>103.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="41"/>
+      <c r="B19" s="42"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="42"/>
+      <c r="K19" s="42"/>
+      <c r="L19" s="42"/>
+      <c r="M19" s="42"/>
+      <c r="N19" s="42"/>
+      <c r="O19" s="42"/>
+      <c r="P19" s="42"/>
+      <c r="Q19" s="42"/>
+      <c r="R19" s="42"/>
+      <c r="S19" s="42"/>
+      <c r="T19" s="42"/>
+      <c r="U19" s="42"/>
+      <c r="V19" s="42"/>
+      <c r="W19" s="42"/>
+      <c r="X19" s="42"/>
+      <c r="Y19" s="42"/>
+    </row>
+    <row r="20" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="21" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="22" spans="1:26" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="54"/>
+      <c r="B22" s="51" t="s">
+        <v>40</v>
+      </c>
+      <c r="C22" s="51"/>
+      <c r="D22" s="51" t="s">
+        <v>41</v>
+      </c>
+      <c r="E22" s="51"/>
+      <c r="F22" s="51" t="s">
+        <v>42</v>
+      </c>
+      <c r="G22" s="51"/>
+      <c r="H22" s="51" t="s">
+        <v>43</v>
+      </c>
+      <c r="I22" s="51"/>
+      <c r="J22" s="51" t="s">
+        <v>44</v>
+      </c>
+      <c r="K22" s="51"/>
+      <c r="L22" s="51" t="s">
+        <v>45</v>
+      </c>
+      <c r="M22" s="51"/>
+      <c r="N22" s="51" t="s">
+        <v>46</v>
+      </c>
+      <c r="O22" s="51"/>
+      <c r="P22" s="51" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q22" s="51"/>
+      <c r="R22" s="51" t="s">
+        <v>48</v>
+      </c>
+      <c r="S22" s="51"/>
+      <c r="T22" s="51" t="s">
+        <v>49</v>
+      </c>
+      <c r="U22" s="52"/>
+      <c r="V22" s="51" t="s">
+        <v>50</v>
+      </c>
+      <c r="W22" s="52"/>
+      <c r="X22" s="51" t="s">
+        <v>51</v>
+      </c>
+      <c r="Y22" s="52"/>
+      <c r="Z22" s="28"/>
+    </row>
+    <row r="23" spans="1:26" s="32" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A23" s="54"/>
+      <c r="B23" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="D23" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="E23" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="F23" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="G23" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="H23" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="I23" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="J23" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="K23" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="L23" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="M23" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="N23" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="O23" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="P23" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q23" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R23" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="S23" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="T23" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="U23" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="V23" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="W23" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="X23" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y23" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z23" s="28"/>
+    </row>
+    <row r="24" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A24" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="B24" s="37">
+        <v>64803.8</v>
+      </c>
+      <c r="C24" s="37">
+        <v>104.8</v>
+      </c>
+      <c r="D24" s="37">
+        <v>135702</v>
+      </c>
+      <c r="E24" s="37">
+        <v>105.7</v>
+      </c>
+      <c r="F24" s="37">
+        <v>227354</v>
+      </c>
+      <c r="G24" s="37">
+        <v>105.2</v>
+      </c>
+      <c r="H24" s="37">
+        <v>316386.90000000002</v>
+      </c>
+      <c r="I24" s="37">
+        <v>108.5</v>
+      </c>
+      <c r="J24" s="37">
+        <v>421923.5</v>
+      </c>
+      <c r="K24" s="37">
+        <v>107.5</v>
+      </c>
+      <c r="L24" s="37">
+        <v>567480</v>
+      </c>
+      <c r="M24" s="37">
+        <v>106.6</v>
+      </c>
+      <c r="N24" s="37">
+        <v>698921.9</v>
+      </c>
+      <c r="O24" s="37">
+        <v>104.7</v>
+      </c>
+      <c r="P24" s="37">
+        <v>849980.2</v>
+      </c>
+      <c r="Q24" s="37">
+        <v>105</v>
+      </c>
+      <c r="R24" s="44">
+        <v>992269.5</v>
+      </c>
+      <c r="S24" s="39">
+        <v>105.2</v>
+      </c>
+      <c r="T24" s="37">
+        <v>1153403.3999999999</v>
+      </c>
+      <c r="U24" s="44">
+        <v>107.1</v>
+      </c>
+      <c r="V24" s="37">
+        <v>1301535.6000000001</v>
+      </c>
+      <c r="W24" s="44">
+        <v>106.6</v>
+      </c>
+      <c r="X24" s="37">
+        <v>1444680.3</v>
+      </c>
+      <c r="Y24" s="44">
+        <v>104.3</v>
+      </c>
+    </row>
+    <row r="25" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="V25" s="28"/>
+      <c r="W25" s="28"/>
+    </row>
+    <row r="26" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="27" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="28" spans="1:26" s="32" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="49"/>
+      <c r="B28" s="51" t="s">
+        <v>52</v>
+      </c>
+      <c r="C28" s="52"/>
+      <c r="D28" s="51" t="s">
+        <v>53</v>
+      </c>
+      <c r="E28" s="52"/>
+      <c r="F28" s="51" t="s">
+        <v>54</v>
+      </c>
+      <c r="G28" s="52"/>
+      <c r="H28" s="51" t="s">
+        <v>55</v>
+      </c>
+      <c r="I28" s="52"/>
+      <c r="J28" s="51" t="s">
+        <v>56</v>
+      </c>
+      <c r="K28" s="51"/>
+      <c r="L28" s="51" t="s">
+        <v>57</v>
+      </c>
+      <c r="M28" s="51"/>
+      <c r="N28" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="O28" s="51"/>
+      <c r="P28" s="51" t="s">
+        <v>59</v>
+      </c>
+      <c r="Q28" s="51"/>
+      <c r="R28" s="51" t="s">
+        <v>60</v>
+      </c>
+      <c r="S28" s="51"/>
+      <c r="T28" s="51" t="s">
+        <v>61</v>
+      </c>
+      <c r="U28" s="52"/>
+      <c r="V28" s="51" t="s">
+        <v>62</v>
+      </c>
+      <c r="W28" s="52"/>
+      <c r="X28" s="51" t="s">
+        <v>63</v>
+      </c>
+      <c r="Y28" s="52"/>
+      <c r="Z28" s="28"/>
+    </row>
+    <row r="29" spans="1:26" s="32" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A29" s="50"/>
+      <c r="B29" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="C29" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="D29" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="E29" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="F29" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="G29" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="H29" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="I29" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="J29" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="K29" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="L29" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="M29" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="N29" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="O29" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="P29" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q29" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R29" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="S29" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="T29" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="U29" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="V29" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="W29" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="X29" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y29" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z29" s="28"/>
+    </row>
+    <row r="30" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A30" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="B30" s="39">
+        <v>78876.100000000006</v>
+      </c>
+      <c r="C30" s="44">
+        <v>101.4</v>
+      </c>
+      <c r="D30" s="37">
+        <v>165697.9</v>
+      </c>
+      <c r="E30" s="37">
+        <v>102.7</v>
+      </c>
+      <c r="F30" s="37">
+        <v>275149.5</v>
+      </c>
+      <c r="G30" s="37">
+        <v>103.1</v>
+      </c>
+      <c r="H30" s="37">
+        <v>383940.9</v>
+      </c>
+      <c r="I30" s="37">
+        <v>104.7</v>
+      </c>
+      <c r="J30" s="37">
+        <v>501174</v>
+      </c>
+      <c r="K30" s="37">
+        <v>103.5</v>
+      </c>
+      <c r="L30" s="37">
+        <v>661170.4</v>
+      </c>
+      <c r="M30" s="37">
+        <v>102.6</v>
+      </c>
+      <c r="N30" s="37">
+        <v>818463.5</v>
+      </c>
+      <c r="O30" s="37">
+        <v>104</v>
+      </c>
+      <c r="P30" s="37">
+        <v>981966.7</v>
+      </c>
+      <c r="Q30" s="37">
+        <v>103.7</v>
+      </c>
+      <c r="R30" s="44">
+        <v>1143217.7</v>
+      </c>
+      <c r="S30" s="39">
+        <v>104.2</v>
+      </c>
+      <c r="T30" s="37">
+        <v>1314404.2</v>
+      </c>
+      <c r="U30" s="44">
+        <v>103.9</v>
+      </c>
+      <c r="V30" s="37">
+        <v>1487364.9</v>
+      </c>
+      <c r="W30" s="44">
+        <v>104.9</v>
+      </c>
+      <c r="X30" s="37">
+        <v>1658986.2</v>
+      </c>
+      <c r="Y30" s="44">
+        <v>106.3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A31" s="41"/>
+      <c r="B31" s="43"/>
+      <c r="C31" s="45"/>
+      <c r="D31" s="42"/>
+      <c r="E31" s="42"/>
+      <c r="F31" s="42"/>
+      <c r="G31" s="42"/>
+      <c r="H31" s="42"/>
+      <c r="I31" s="42"/>
+      <c r="J31" s="42"/>
+      <c r="K31" s="42"/>
+      <c r="L31" s="42"/>
+      <c r="M31" s="42"/>
+      <c r="N31" s="42"/>
+      <c r="O31" s="42"/>
+      <c r="P31" s="42"/>
+      <c r="Q31" s="42"/>
+      <c r="R31" s="45"/>
+      <c r="S31" s="43"/>
+      <c r="T31" s="42"/>
+      <c r="U31" s="45"/>
+      <c r="V31" s="42"/>
+      <c r="W31" s="45"/>
+      <c r="X31" s="42"/>
+      <c r="Y31" s="45"/>
+    </row>
+    <row r="32" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A32" s="41"/>
+      <c r="B32" s="43"/>
+      <c r="C32" s="45"/>
+      <c r="D32" s="42"/>
+      <c r="E32" s="42"/>
+      <c r="F32" s="42"/>
+      <c r="G32" s="42"/>
+      <c r="H32" s="42"/>
+      <c r="I32" s="42"/>
+      <c r="J32" s="42"/>
+      <c r="K32" s="42"/>
+      <c r="L32" s="42"/>
+      <c r="M32" s="42"/>
+      <c r="N32" s="42"/>
+      <c r="O32" s="42"/>
+      <c r="P32" s="42"/>
+      <c r="Q32" s="42"/>
+      <c r="R32" s="45"/>
+      <c r="S32" s="43"/>
+      <c r="T32" s="42"/>
+      <c r="U32" s="45"/>
+      <c r="V32" s="42"/>
+      <c r="W32" s="45"/>
+      <c r="X32" s="42"/>
+      <c r="Y32" s="45"/>
+    </row>
+    <row r="33" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A33" s="41"/>
+      <c r="B33" s="43"/>
+      <c r="C33" s="45"/>
+      <c r="D33" s="42"/>
+      <c r="E33" s="42"/>
+      <c r="F33" s="42"/>
+      <c r="G33" s="42"/>
+      <c r="H33" s="42"/>
+      <c r="I33" s="42"/>
+      <c r="J33" s="42"/>
+      <c r="K33" s="42"/>
+      <c r="L33" s="42"/>
+      <c r="M33" s="42"/>
+      <c r="N33" s="42"/>
+      <c r="O33" s="42"/>
+      <c r="P33" s="42"/>
+      <c r="Q33" s="42"/>
+      <c r="R33" s="45"/>
+      <c r="S33" s="43"/>
+      <c r="T33" s="42"/>
+      <c r="U33" s="45"/>
+      <c r="V33" s="42"/>
+      <c r="W33" s="45"/>
+      <c r="X33" s="42"/>
+      <c r="Y33" s="45"/>
+    </row>
+    <row r="34" spans="1:26" s="32" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="49"/>
+      <c r="B34" s="51" t="s">
+        <v>64</v>
+      </c>
+      <c r="C34" s="52"/>
+      <c r="D34" s="51" t="s">
+        <v>65</v>
+      </c>
+      <c r="E34" s="52"/>
+      <c r="F34" s="51" t="s">
+        <v>66</v>
+      </c>
+      <c r="G34" s="52"/>
+      <c r="H34" s="51" t="s">
+        <v>67</v>
+      </c>
+      <c r="I34" s="52"/>
+      <c r="J34" s="51" t="s">
+        <v>68</v>
+      </c>
+      <c r="K34" s="51"/>
+      <c r="L34" s="51" t="s">
+        <v>69</v>
+      </c>
+      <c r="M34" s="51"/>
+      <c r="N34" s="51" t="s">
+        <v>70</v>
+      </c>
+      <c r="O34" s="51"/>
+      <c r="P34" s="51" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q34" s="51"/>
+      <c r="R34" s="51" t="s">
+        <v>72</v>
+      </c>
+      <c r="S34" s="51"/>
+      <c r="T34" s="51" t="s">
+        <v>73</v>
+      </c>
+      <c r="U34" s="52"/>
+      <c r="V34" s="51" t="s">
+        <v>74</v>
+      </c>
+      <c r="W34" s="52"/>
+      <c r="X34" s="51" t="s">
+        <v>75</v>
+      </c>
+      <c r="Y34" s="52"/>
+      <c r="Z34" s="28"/>
+    </row>
+    <row r="35" spans="1:26" s="32" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A35" s="50"/>
+      <c r="B35" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="C35" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="D35" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="E35" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="F35" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="G35" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="H35" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="I35" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="J35" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="K35" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="L35" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="M35" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="N35" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="O35" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="P35" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q35" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R35" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="S35" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="T35" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="U35" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="V35" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="W35" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="X35" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y35" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z35" s="28"/>
+    </row>
+    <row r="36" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A36" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="B36" s="39">
+        <v>84229</v>
+      </c>
+      <c r="C36" s="44">
+        <v>106</v>
+      </c>
+      <c r="D36" s="37">
+        <v>175992.6</v>
+      </c>
+      <c r="E36" s="37">
+        <v>104.8</v>
+      </c>
+      <c r="F36" s="37">
+        <v>291469.7</v>
+      </c>
+      <c r="G36" s="37">
+        <v>104.5</v>
+      </c>
+      <c r="H36" s="37">
+        <v>401580</v>
+      </c>
+      <c r="I36" s="37">
+        <v>103.3</v>
+      </c>
+      <c r="J36" s="37">
+        <v>537452.1</v>
+      </c>
+      <c r="K36" s="37">
+        <v>106.1</v>
+      </c>
+      <c r="L36" s="37">
+        <v>714373.8</v>
+      </c>
+      <c r="M36" s="39">
+        <v>106.9</v>
+      </c>
+      <c r="N36" s="37">
+        <v>883301.5</v>
+      </c>
+      <c r="O36" s="37">
+        <v>106.8</v>
+      </c>
+      <c r="P36" s="37">
+        <v>1072523.7</v>
+      </c>
+      <c r="Q36" s="46">
+        <v>107.8</v>
+      </c>
+      <c r="R36" s="44">
+        <v>1261678.1000000001</v>
+      </c>
+      <c r="S36" s="39">
+        <v>109</v>
+      </c>
+      <c r="T36" s="37">
+        <v>1452166.7</v>
+      </c>
+      <c r="U36" s="44">
+        <v>109.1</v>
+      </c>
+      <c r="V36" s="37">
+        <v>1656599.3</v>
+      </c>
+      <c r="W36" s="44">
+        <v>109.9</v>
+      </c>
+      <c r="X36" s="37">
+        <v>1864937</v>
+      </c>
+      <c r="Y36" s="44">
+        <v>110.9</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="1:26" s="32" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="49"/>
+      <c r="B40" s="51" t="s">
+        <v>76</v>
+      </c>
+      <c r="C40" s="52"/>
+      <c r="D40" s="51" t="s">
+        <v>77</v>
+      </c>
+      <c r="E40" s="52"/>
+      <c r="F40" s="51" t="s">
+        <v>78</v>
+      </c>
+      <c r="G40" s="52"/>
+      <c r="H40" s="51" t="s">
+        <v>79</v>
+      </c>
+      <c r="I40" s="52"/>
+      <c r="J40" s="51" t="s">
+        <v>80</v>
+      </c>
+      <c r="K40" s="51"/>
+      <c r="L40" s="51" t="s">
+        <v>81</v>
+      </c>
+      <c r="M40" s="51"/>
+      <c r="N40" s="51" t="s">
+        <v>82</v>
+      </c>
+      <c r="O40" s="51"/>
+      <c r="P40" s="51" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q40" s="51"/>
+      <c r="R40" s="51" t="s">
+        <v>84</v>
+      </c>
+      <c r="S40" s="51"/>
+      <c r="T40" s="51" t="s">
+        <v>85</v>
+      </c>
+      <c r="U40" s="52"/>
+      <c r="V40" s="51" t="s">
+        <v>86</v>
+      </c>
+      <c r="W40" s="52"/>
+      <c r="X40" s="51" t="s">
+        <v>87</v>
+      </c>
+      <c r="Y40" s="52"/>
+      <c r="Z40" s="28"/>
+    </row>
+    <row r="41" spans="1:26" s="32" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A41" s="50"/>
+      <c r="B41" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="C41" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="D41" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="E41" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="F41" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="G41" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="H41" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="I41" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="J41" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="K41" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="L41" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="M41" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="N41" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="O41" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="P41" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q41" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="R41" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="S41" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="T41" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="U41" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="V41" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="W41" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="X41" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="Y41" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="Z41" s="28"/>
+    </row>
+    <row r="42" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A42" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="B42" s="39">
+        <v>111398.1</v>
+      </c>
+      <c r="C42" s="44">
+        <v>128.19999999999999</v>
+      </c>
+      <c r="D42" s="37">
+        <v>226592.3</v>
+      </c>
+      <c r="E42" s="37">
+        <v>124.6</v>
+      </c>
+      <c r="F42" s="37">
+        <v>358499.2</v>
+      </c>
+      <c r="G42" s="37">
+        <v>118.6</v>
+      </c>
+      <c r="H42" s="37">
+        <v>483164.9</v>
+      </c>
+      <c r="I42" s="37">
+        <v>115.7</v>
+      </c>
+      <c r="J42" s="37">
+        <v>634896.9</v>
+      </c>
+      <c r="K42" s="37">
+        <v>113.5</v>
+      </c>
+      <c r="L42" s="37">
+        <v>866675.9</v>
+      </c>
+      <c r="M42" s="39">
+        <v>116.3</v>
+      </c>
+      <c r="N42" s="47">
+        <v>1085070.6000000001</v>
+      </c>
+      <c r="O42" s="37">
+        <v>117.6</v>
+      </c>
+      <c r="P42" s="37">
+        <v>1282411.3</v>
+      </c>
+      <c r="Q42" s="46">
+        <v>114.1</v>
+      </c>
+      <c r="R42" s="48">
+        <v>1496269.9</v>
+      </c>
+      <c r="S42" s="39">
+        <v>113</v>
+      </c>
+      <c r="T42" s="44">
+        <v>1714661.4</v>
+      </c>
+      <c r="U42" s="44">
+        <v>112.2</v>
+      </c>
+      <c r="V42" s="44">
+        <v>1942542.1</v>
+      </c>
+      <c r="W42" s="44">
+        <v>111</v>
+      </c>
+      <c r="X42" s="37">
+        <v>2211212.9</v>
+      </c>
+      <c r="Y42" s="44">
+        <v>111.9</v>
+      </c>
+    </row>
+    <row r="43" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="44" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="45" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="46" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A46" s="49"/>
+      <c r="B46" s="51" t="s">
+        <v>88</v>
+      </c>
+      <c r="C46" s="52"/>
+      <c r="D46" s="51" t="s">
+        <v>89</v>
+      </c>
+      <c r="E46" s="52"/>
+      <c r="F46" s="51" t="s">
+        <v>90</v>
+      </c>
+      <c r="G46" s="52"/>
+      <c r="H46" s="51" t="s">
+        <v>91</v>
+      </c>
+      <c r="I46" s="52"/>
+      <c r="J46" s="51" t="s">
+        <v>92</v>
+      </c>
+      <c r="K46" s="51"/>
+      <c r="L46" s="51" t="s">
+        <v>93</v>
+      </c>
+      <c r="M46" s="51"/>
+      <c r="N46" s="51" t="s">
+        <v>94</v>
+      </c>
+      <c r="O46" s="51"/>
+      <c r="P46" s="51" t="s">
+        <v>95</v>
+      </c>
+      <c r="Q46" s="51"/>
+    </row>
+    <row r="47" spans="1:26" s="32" customFormat="1" ht="45" x14ac:dyDescent="0.2">
+      <c r="A47" s="50"/>
+      <c r="B47" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="C47" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="D47" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="E47" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="F47" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="G47" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="H47" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="I47" s="35" t="s">
+        <v>2</v>
+      </c>
+      <c r="J47" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="K47" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="L47" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="M47" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="N47" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="O47" s="34" t="s">
+        <v>2</v>
+      </c>
+      <c r="P47" s="34" t="s">
+        <v>1</v>
+      </c>
+      <c r="Q47" s="34" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="A48" s="36" t="s">
+        <v>0</v>
+      </c>
+      <c r="B48" s="39">
+        <v>127641.60000000001</v>
+      </c>
+      <c r="C48" s="44">
+        <v>104.2</v>
+      </c>
+      <c r="D48" s="37">
+        <v>263195.3</v>
+      </c>
+      <c r="E48" s="37">
+        <v>105.6</v>
+      </c>
+      <c r="F48" s="37">
+        <v>417165.2</v>
+      </c>
+      <c r="G48" s="37">
+        <v>106</v>
+      </c>
+      <c r="H48" s="37">
+        <v>574916.9</v>
+      </c>
+      <c r="I48" s="37">
+        <v>108.5</v>
+      </c>
+      <c r="J48" s="37">
+        <v>741626.2</v>
+      </c>
+      <c r="K48" s="37">
+        <v>106.5</v>
+      </c>
+      <c r="L48" s="37">
+        <v>977757.9</v>
+      </c>
+      <c r="M48" s="37">
+        <v>103</v>
+      </c>
+      <c r="N48" s="48">
+        <v>1214747.1000000001</v>
+      </c>
+      <c r="O48" s="37">
+        <v>102.2</v>
+      </c>
+      <c r="P48" s="37">
+        <v>1445220.7</v>
+      </c>
+      <c r="Q48" s="46">
+        <v>103.1</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="52" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="76"/>
-[...1748 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="100">
-[...8 lines deleted...]
-    <mergeCell ref="L46:M46"/>
+  <mergeCells count="101">
     <mergeCell ref="N46:O46"/>
+    <mergeCell ref="P46:Q46"/>
     <mergeCell ref="V16:W16"/>
     <mergeCell ref="F34:G34"/>
     <mergeCell ref="H34:I34"/>
     <mergeCell ref="J34:K34"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="N34:O34"/>
     <mergeCell ref="P34:Q34"/>
     <mergeCell ref="R34:S34"/>
     <mergeCell ref="T34:U34"/>
     <mergeCell ref="V34:W34"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="T22:U22"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="X22:Y22"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="D28:E28"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="H28:I28"/>
     <mergeCell ref="J28:K28"/>
     <mergeCell ref="L28:M28"/>
     <mergeCell ref="N28:O28"/>
     <mergeCell ref="P28:Q28"/>
     <mergeCell ref="R28:S28"/>
     <mergeCell ref="T28:U28"/>
     <mergeCell ref="V28:W28"/>
     <mergeCell ref="X28:Y28"/>
-    <mergeCell ref="A16:A17"/>
-[...1 lines deleted...]
-    <mergeCell ref="T16:U16"/>
     <mergeCell ref="D22:E22"/>
     <mergeCell ref="F22:G22"/>
     <mergeCell ref="H22:I22"/>
     <mergeCell ref="J22:K22"/>
     <mergeCell ref="L22:M22"/>
     <mergeCell ref="N22:O22"/>
     <mergeCell ref="P22:Q22"/>
     <mergeCell ref="R22:S22"/>
-    <mergeCell ref="T22:U22"/>
-[...11 lines deleted...]
-    <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:E4"/>
     <mergeCell ref="F4:G4"/>
     <mergeCell ref="H4:I4"/>
     <mergeCell ref="L4:M4"/>
     <mergeCell ref="N4:O4"/>
     <mergeCell ref="P4:Q4"/>
     <mergeCell ref="R4:S4"/>
     <mergeCell ref="T4:U4"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="T16:U16"/>
+    <mergeCell ref="N16:O16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="R16:S16"/>
     <mergeCell ref="A1:Y1"/>
     <mergeCell ref="X16:Y16"/>
     <mergeCell ref="D16:E16"/>
     <mergeCell ref="F16:G16"/>
     <mergeCell ref="V10:W10"/>
     <mergeCell ref="X10:Y10"/>
     <mergeCell ref="J10:K10"/>
     <mergeCell ref="L10:M10"/>
     <mergeCell ref="N10:O10"/>
     <mergeCell ref="P10:Q10"/>
     <mergeCell ref="R10:S10"/>
     <mergeCell ref="H16:I16"/>
     <mergeCell ref="J16:K16"/>
     <mergeCell ref="T10:U10"/>
     <mergeCell ref="X4:Y4"/>
     <mergeCell ref="J4:K4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
     <mergeCell ref="A46:A47"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="X34:Y34"/>
     <mergeCell ref="A34:A35"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="D34:E34"/>
     <mergeCell ref="A40:A41"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="D40:E40"/>
     <mergeCell ref="F40:G40"/>
     <mergeCell ref="H40:I40"/>
     <mergeCell ref="T40:U40"/>
     <mergeCell ref="V40:W40"/>
     <mergeCell ref="X40:Y40"/>
     <mergeCell ref="J40:K40"/>
     <mergeCell ref="L40:M40"/>
+    <mergeCell ref="N40:O40"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="L46:M46"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="2" max="24" man="1"/>
     <brk id="8" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
+      <vt:lpstr>Көрсеткіш!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>