--- v5 (2026-10-05)
+++ v6 (2026-10-25)
@@ -1,68 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="12555" yWindow="-45" windowWidth="14265" windowHeight="12870"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="5" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="4" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Көрсеткіш!$A$1:$Y$45</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="328" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="331" uniqueCount="138">
   <si>
     <t>Қостанай</t>
   </si>
   <si>
     <t>Көрсетілген қызмет көлемі, млн. теңге</t>
   </si>
   <si>
     <t>НКИ, %-бен</t>
   </si>
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>қаңтар 2019ж.</t>
   </si>
   <si>
     <t>қаңтар-ақпан 2019 ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2019 ж.</t>
   </si>
   <si>
     <t>қаңтар-сәуір 2019 ж.</t>
   </si>
   <si>
@@ -429,61 +429,64 @@
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>''Сауда'' саласы бойынша тауарлар мен қызметтерді өткізу көлемі</t>
   </si>
   <si>
     <t>Агрегациялық</t>
   </si>
   <si>
     <t>2019 жылдан бастап</t>
   </si>
   <si>
     <t>млн.теңге</t>
   </si>
   <si>
     <t>172402 Ішкі сауда бойынша көрсетілген қызмет көлемі және НКИ (көтерме және бөлшек сауда) *</t>
+  </si>
+  <si>
+    <t>қаңтар-қыркүйек 2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="18" x14ac:knownFonts="1">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -666,51 +669,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
@@ -766,50 +769,53 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
   </cellStyles>
@@ -1103,241 +1109,241 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="21" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="21" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2">
       <c r="A2" s="4" t="s">
         <v>96</v>
       </c>
       <c r="B2" s="5">
         <v>172402</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:2">
       <c r="A3" s="4" t="s">
         <v>97</v>
       </c>
       <c r="B3" s="5" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2">
       <c r="A4" s="4" t="s">
         <v>98</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>135</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2">
       <c r="A5" s="7" t="s">
         <v>99</v>
       </c>
       <c r="B5" s="5" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:2">
       <c r="A6" s="7" t="s">
         <v>100</v>
       </c>
       <c r="B6" s="8" t="s">
         <v>134</v>
       </c>
     </row>
-    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:2">
       <c r="A7" s="7" t="s">
         <v>101</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:2">
       <c r="A8" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>133</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:2">
       <c r="A9" s="4" t="s">
         <v>103</v>
       </c>
       <c r="B9" s="9"/>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:2">
       <c r="A10" s="4" t="s">
         <v>104</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:2">
       <c r="A11" s="4" t="s">
         <v>106</v>
       </c>
       <c r="B11" s="10"/>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:2">
       <c r="A12" s="4" t="s">
         <v>107</v>
       </c>
       <c r="B12" s="11" t="s">
         <v>108</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:2">
       <c r="A13" s="12" t="s">
         <v>109</v>
       </c>
       <c r="B13" s="13" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:2">
       <c r="A14" s="12" t="s">
         <v>111</v>
       </c>
       <c r="B14" s="14" t="s">
         <v>112</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:2">
       <c r="A15" s="12" t="s">
         <v>113</v>
       </c>
       <c r="B15" s="14" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:2">
       <c r="A16" s="4" t="s">
         <v>115</v>
       </c>
       <c r="B16" s="15">
-        <v>46279</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
       <c r="A17" s="4" t="s">
         <v>116</v>
       </c>
       <c r="B17" s="15">
-        <v>46307</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
       <c r="A18" s="4" t="s">
         <v>117</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:2">
       <c r="A19" s="4" t="s">
         <v>119</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>120</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:2">
       <c r="A20" s="4" t="s">
         <v>121</v>
       </c>
       <c r="B20" s="17" t="s">
         <v>122</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:2">
       <c r="A21" s="4" t="s">
         <v>123</v>
       </c>
       <c r="B21" s="18" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:2">
       <c r="A22" s="19"/>
       <c r="B22" s="20"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2" display="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:D20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="23" customWidth="1"/>
     <col min="2" max="2" width="88.42578125" style="23" customWidth="1"/>
     <col min="3" max="3" width="37.85546875" style="23" customWidth="1"/>
     <col min="4" max="256" width="9.140625" style="23"/>
     <col min="257" max="257" width="4.42578125" style="23" customWidth="1"/>
     <col min="258" max="258" width="88.42578125" style="23" customWidth="1"/>
     <col min="259" max="259" width="37.85546875" style="23" customWidth="1"/>
     <col min="260" max="512" width="9.140625" style="23"/>
     <col min="513" max="513" width="4.42578125" style="23" customWidth="1"/>
     <col min="514" max="514" width="88.42578125" style="23" customWidth="1"/>
     <col min="515" max="515" width="37.85546875" style="23" customWidth="1"/>
     <col min="516" max="768" width="9.140625" style="23"/>
     <col min="769" max="769" width="4.42578125" style="23" customWidth="1"/>
     <col min="770" max="770" width="88.42578125" style="23" customWidth="1"/>
     <col min="771" max="771" width="37.85546875" style="23" customWidth="1"/>
     <col min="772" max="1024" width="9.140625" style="23"/>
     <col min="1025" max="1025" width="4.42578125" style="23" customWidth="1"/>
     <col min="1026" max="1026" width="88.42578125" style="23" customWidth="1"/>
     <col min="1027" max="1027" width="37.85546875" style="23" customWidth="1"/>
     <col min="1028" max="1280" width="9.140625" style="23"/>
     <col min="1281" max="1281" width="4.42578125" style="23" customWidth="1"/>
     <col min="1282" max="1282" width="88.42578125" style="23" customWidth="1"/>
     <col min="1283" max="1283" width="37.85546875" style="23" customWidth="1"/>
     <col min="1284" max="1536" width="9.140625" style="23"/>
@@ -1553,252 +1559,252 @@
     <col min="14850" max="14850" width="88.42578125" style="23" customWidth="1"/>
     <col min="14851" max="14851" width="37.85546875" style="23" customWidth="1"/>
     <col min="14852" max="15104" width="9.140625" style="23"/>
     <col min="15105" max="15105" width="4.42578125" style="23" customWidth="1"/>
     <col min="15106" max="15106" width="88.42578125" style="23" customWidth="1"/>
     <col min="15107" max="15107" width="37.85546875" style="23" customWidth="1"/>
     <col min="15108" max="15360" width="9.140625" style="23"/>
     <col min="15361" max="15361" width="4.42578125" style="23" customWidth="1"/>
     <col min="15362" max="15362" width="88.42578125" style="23" customWidth="1"/>
     <col min="15363" max="15363" width="37.85546875" style="23" customWidth="1"/>
     <col min="15364" max="15616" width="9.140625" style="23"/>
     <col min="15617" max="15617" width="4.42578125" style="23" customWidth="1"/>
     <col min="15618" max="15618" width="88.42578125" style="23" customWidth="1"/>
     <col min="15619" max="15619" width="37.85546875" style="23" customWidth="1"/>
     <col min="15620" max="15872" width="9.140625" style="23"/>
     <col min="15873" max="15873" width="4.42578125" style="23" customWidth="1"/>
     <col min="15874" max="15874" width="88.42578125" style="23" customWidth="1"/>
     <col min="15875" max="15875" width="37.85546875" style="23" customWidth="1"/>
     <col min="15876" max="16128" width="9.140625" style="23"/>
     <col min="16129" max="16129" width="4.42578125" style="23" customWidth="1"/>
     <col min="16130" max="16130" width="88.42578125" style="23" customWidth="1"/>
     <col min="16131" max="16131" width="37.85546875" style="23" customWidth="1"/>
     <col min="16132" max="16384" width="9.140625" style="23"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" ht="15" x14ac:dyDescent="0.25">
+    <row r="2" spans="2:2" ht="14.25">
       <c r="B2" s="22"/>
     </row>
-    <row r="5" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="2:2">
       <c r="B5" s="24" t="s">
         <v>125</v>
       </c>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="24" t="s">
         <v>126</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="24" t="s">
         <v>127</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="24" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="24" t="s">
         <v>129</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="24"/>
     </row>
-    <row r="11" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2" ht="25.5">
       <c r="B11" s="25" t="s">
         <v>130</v>
       </c>
     </row>
-    <row r="12" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="24"/>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="24"/>
     </row>
-    <row r="20" spans="2:4" x14ac:dyDescent="0.2">
+    <row r="20" spans="2:4">
       <c r="B20" s="26" t="s">
         <v>131</v>
       </c>
       <c r="C20" s="27"/>
       <c r="D20" s="27"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z52"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B4" sqref="B4:C4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="53" t="s">
+    <row r="1" spans="1:26" ht="12.75" customHeight="1">
+      <c r="A1" s="54" t="s">
         <v>136</v>
       </c>
-      <c r="B1" s="53"/>
-[...25 lines deleted...]
-    <row r="3" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B1" s="54"/>
+      <c r="C1" s="54"/>
+      <c r="D1" s="54"/>
+      <c r="E1" s="54"/>
+      <c r="F1" s="54"/>
+      <c r="G1" s="54"/>
+      <c r="H1" s="54"/>
+      <c r="I1" s="54"/>
+      <c r="J1" s="54"/>
+      <c r="K1" s="54"/>
+      <c r="L1" s="54"/>
+      <c r="M1" s="54"/>
+      <c r="N1" s="54"/>
+      <c r="O1" s="54"/>
+      <c r="P1" s="54"/>
+      <c r="Q1" s="54"/>
+      <c r="R1" s="54"/>
+      <c r="S1" s="54"/>
+      <c r="T1" s="54"/>
+      <c r="U1" s="54"/>
+      <c r="V1" s="54"/>
+      <c r="W1" s="54"/>
+      <c r="X1" s="54"/>
+      <c r="Y1" s="54"/>
+    </row>
+    <row r="2" spans="1:26" s="28" customFormat="1" ht="11.25"/>
+    <row r="3" spans="1:26" s="32" customFormat="1" ht="11.25">
       <c r="A3" s="29"/>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="31"/>
       <c r="E3" s="31"/>
       <c r="F3" s="31"/>
       <c r="G3" s="31"/>
       <c r="H3" s="31"/>
       <c r="I3" s="31"/>
       <c r="J3" s="31"/>
       <c r="K3" s="31"/>
       <c r="L3" s="31"/>
       <c r="M3" s="31"/>
       <c r="N3" s="31"/>
       <c r="O3" s="31"/>
       <c r="P3" s="31"/>
       <c r="Q3" s="31"/>
       <c r="R3" s="31"/>
       <c r="S3" s="31"/>
       <c r="T3" s="31"/>
       <c r="U3" s="31"/>
       <c r="V3" s="31"/>
       <c r="W3" s="31"/>
       <c r="X3" s="31"/>
       <c r="Y3" s="31"/>
     </row>
-    <row r="4" spans="1:26" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B4" s="51" t="s">
+    <row r="4" spans="1:26" s="33" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="55"/>
+      <c r="B4" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="51"/>
-      <c r="D4" s="51" t="s">
+      <c r="C4" s="52"/>
+      <c r="D4" s="52" t="s">
         <v>5</v>
       </c>
-      <c r="E4" s="51"/>
-      <c r="F4" s="51" t="s">
+      <c r="E4" s="52"/>
+      <c r="F4" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="51"/>
-      <c r="H4" s="51" t="s">
+      <c r="G4" s="52"/>
+      <c r="H4" s="52" t="s">
         <v>7</v>
       </c>
-      <c r="I4" s="51"/>
-      <c r="J4" s="51" t="s">
+      <c r="I4" s="52"/>
+      <c r="J4" s="52" t="s">
         <v>8</v>
       </c>
-      <c r="K4" s="51"/>
-      <c r="L4" s="51" t="s">
+      <c r="K4" s="52"/>
+      <c r="L4" s="52" t="s">
         <v>9</v>
       </c>
-      <c r="M4" s="51"/>
-      <c r="N4" s="51" t="s">
+      <c r="M4" s="52"/>
+      <c r="N4" s="52" t="s">
         <v>10</v>
       </c>
-      <c r="O4" s="51"/>
-      <c r="P4" s="51" t="s">
+      <c r="O4" s="52"/>
+      <c r="P4" s="52" t="s">
         <v>11</v>
       </c>
-      <c r="Q4" s="51"/>
-      <c r="R4" s="51" t="s">
+      <c r="Q4" s="52"/>
+      <c r="R4" s="52" t="s">
         <v>12</v>
       </c>
-      <c r="S4" s="51"/>
-      <c r="T4" s="51" t="s">
+      <c r="S4" s="52"/>
+      <c r="T4" s="52" t="s">
         <v>13</v>
       </c>
-      <c r="U4" s="51"/>
-      <c r="V4" s="51" t="s">
+      <c r="U4" s="52"/>
+      <c r="V4" s="52" t="s">
         <v>14</v>
       </c>
-      <c r="W4" s="51"/>
-      <c r="X4" s="51" t="s">
+      <c r="W4" s="52"/>
+      <c r="X4" s="52" t="s">
         <v>15</v>
       </c>
-      <c r="Y4" s="52"/>
-[...2 lines deleted...]
-      <c r="A5" s="54"/>
+      <c r="Y4" s="53"/>
+    </row>
+    <row r="5" spans="1:26" s="33" customFormat="1" ht="45">
+      <c r="A5" s="55"/>
       <c r="B5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="34" t="s">
@@ -1828,51 +1834,51 @@
       <c r="R5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="S5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="T5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="U5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="V5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="W5" s="34" t="s">
         <v>2</v>
       </c>
       <c r="X5" s="34" t="s">
         <v>1</v>
       </c>
       <c r="Y5" s="35" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="6" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:26" s="32" customFormat="1" ht="11.25">
       <c r="A6" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="37">
         <v>53102.5</v>
       </c>
       <c r="C6" s="38">
         <v>105.8</v>
       </c>
       <c r="D6" s="37">
         <v>109690.1</v>
       </c>
       <c r="E6" s="38">
         <v>103.3</v>
       </c>
       <c r="F6" s="37">
         <v>174661.4</v>
       </c>
       <c r="G6" s="37">
         <v>101.5</v>
       </c>
       <c r="H6" s="37">
         <v>260327.9</v>
       </c>
       <c r="I6" s="37">
@@ -1905,106 +1911,106 @@
       <c r="R6" s="39">
         <v>758377.8</v>
       </c>
       <c r="S6" s="37">
         <v>96.4</v>
       </c>
       <c r="T6" s="39">
         <v>871806.4</v>
       </c>
       <c r="U6" s="37">
         <v>98.4</v>
       </c>
       <c r="V6" s="37">
         <v>975158.2</v>
       </c>
       <c r="W6" s="37">
         <v>99.9</v>
       </c>
       <c r="X6" s="39">
         <v>1108312.3999999999</v>
       </c>
       <c r="Y6" s="37">
         <v>101.8</v>
       </c>
     </row>
-    <row r="7" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...4 lines deleted...]
-      <c r="B10" s="51" t="s">
+    <row r="7" spans="1:26" s="32" customFormat="1" ht="11.25"/>
+    <row r="8" spans="1:26" s="32" customFormat="1" ht="11.25"/>
+    <row r="9" spans="1:26" s="32" customFormat="1" ht="11.25"/>
+    <row r="10" spans="1:26" s="33" customFormat="1" ht="27" customHeight="1">
+      <c r="A10" s="55"/>
+      <c r="B10" s="52" t="s">
         <v>16</v>
       </c>
-      <c r="C10" s="51"/>
-      <c r="D10" s="51" t="s">
+      <c r="C10" s="52"/>
+      <c r="D10" s="52" t="s">
         <v>17</v>
       </c>
-      <c r="E10" s="51"/>
-      <c r="F10" s="51" t="s">
+      <c r="E10" s="52"/>
+      <c r="F10" s="52" t="s">
         <v>18</v>
       </c>
-      <c r="G10" s="51"/>
-      <c r="H10" s="51" t="s">
+      <c r="G10" s="52"/>
+      <c r="H10" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="I10" s="51"/>
-      <c r="J10" s="51" t="s">
+      <c r="I10" s="52"/>
+      <c r="J10" s="52" t="s">
         <v>20</v>
       </c>
-      <c r="K10" s="51"/>
-      <c r="L10" s="51" t="s">
+      <c r="K10" s="52"/>
+      <c r="L10" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="M10" s="51"/>
-      <c r="N10" s="51" t="s">
+      <c r="M10" s="52"/>
+      <c r="N10" s="52" t="s">
         <v>22</v>
       </c>
-      <c r="O10" s="51"/>
-      <c r="P10" s="51" t="s">
+      <c r="O10" s="52"/>
+      <c r="P10" s="52" t="s">
         <v>23</v>
       </c>
-      <c r="Q10" s="51"/>
-      <c r="R10" s="51" t="s">
+      <c r="Q10" s="52"/>
+      <c r="R10" s="52" t="s">
         <v>24</v>
       </c>
-      <c r="S10" s="51"/>
-      <c r="T10" s="51" t="s">
+      <c r="S10" s="52"/>
+      <c r="T10" s="52" t="s">
         <v>25</v>
       </c>
-      <c r="U10" s="51"/>
-      <c r="V10" s="51" t="s">
+      <c r="U10" s="52"/>
+      <c r="V10" s="52" t="s">
         <v>26</v>
       </c>
-      <c r="W10" s="51"/>
-      <c r="X10" s="51" t="s">
+      <c r="W10" s="52"/>
+      <c r="X10" s="52" t="s">
         <v>27</v>
       </c>
-      <c r="Y10" s="52"/>
-[...2 lines deleted...]
-      <c r="A11" s="54"/>
+      <c r="Y10" s="53"/>
+    </row>
+    <row r="11" spans="1:26" s="33" customFormat="1" ht="45">
+      <c r="A11" s="55"/>
       <c r="B11" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="34" t="s">
         <v>2</v>
       </c>
       <c r="F11" s="34" t="s">
         <v>1</v>
       </c>
       <c r="G11" s="34" t="s">
         <v>2</v>
       </c>
       <c r="H11" s="34" t="s">
         <v>1</v>
       </c>
       <c r="I11" s="34" t="s">
         <v>2</v>
       </c>
       <c r="J11" s="34" t="s">
@@ -2034,51 +2040,51 @@
       <c r="R11" s="34" t="s">
         <v>1</v>
       </c>
       <c r="S11" s="34" t="s">
         <v>2</v>
       </c>
       <c r="T11" s="34" t="s">
         <v>1</v>
       </c>
       <c r="U11" s="34" t="s">
         <v>2</v>
       </c>
       <c r="V11" s="34" t="s">
         <v>1</v>
       </c>
       <c r="W11" s="34" t="s">
         <v>2</v>
       </c>
       <c r="X11" s="34" t="s">
         <v>1</v>
       </c>
       <c r="Y11" s="35" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="12" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:26" s="32" customFormat="1" ht="11.25">
       <c r="A12" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B12" s="37">
         <v>57251.7</v>
       </c>
       <c r="C12" s="37">
         <v>101.3</v>
       </c>
       <c r="D12" s="39">
         <v>114245.6</v>
       </c>
       <c r="E12" s="40">
         <v>98.3</v>
       </c>
       <c r="F12" s="37">
         <v>188975.1</v>
       </c>
       <c r="G12" s="40">
         <v>102.3</v>
       </c>
       <c r="H12" s="37">
         <v>247452.2</v>
       </c>
       <c r="I12" s="37">
@@ -2111,133 +2117,133 @@
       <c r="R12" s="37">
         <v>759956.9</v>
       </c>
       <c r="S12" s="37">
         <v>94</v>
       </c>
       <c r="T12" s="37">
         <v>864331.8</v>
       </c>
       <c r="U12" s="37">
         <v>92.9</v>
       </c>
       <c r="V12" s="37">
         <v>977776.6</v>
       </c>
       <c r="W12" s="37">
         <v>94</v>
       </c>
       <c r="X12" s="39">
         <v>1111150.8</v>
       </c>
       <c r="Y12" s="37">
         <v>93.9</v>
       </c>
     </row>
-    <row r="13" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:26" s="32" customFormat="1" ht="11.25">
       <c r="A13" s="41"/>
       <c r="B13" s="42"/>
       <c r="C13" s="42"/>
       <c r="D13" s="43"/>
       <c r="E13" s="28"/>
       <c r="F13" s="42"/>
       <c r="G13" s="28"/>
       <c r="H13" s="42"/>
       <c r="I13" s="42"/>
       <c r="J13" s="42"/>
       <c r="K13" s="42"/>
       <c r="L13" s="42"/>
       <c r="M13" s="42"/>
       <c r="N13" s="42"/>
       <c r="O13" s="42"/>
       <c r="P13" s="42"/>
       <c r="Q13" s="42"/>
       <c r="R13" s="42"/>
       <c r="S13" s="42"/>
       <c r="T13" s="42"/>
       <c r="U13" s="42"/>
       <c r="V13" s="42"/>
       <c r="W13" s="42"/>
       <c r="X13" s="43"/>
       <c r="Y13" s="42"/>
     </row>
-    <row r="14" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...3 lines deleted...]
-      <c r="B16" s="51" t="s">
+    <row r="14" spans="1:26" s="32" customFormat="1" ht="11.25"/>
+    <row r="15" spans="1:26" s="32" customFormat="1" ht="11.25"/>
+    <row r="16" spans="1:26" s="32" customFormat="1" ht="15" customHeight="1">
+      <c r="A16" s="55"/>
+      <c r="B16" s="52" t="s">
         <v>28</v>
       </c>
-      <c r="C16" s="51"/>
-      <c r="D16" s="51" t="s">
+      <c r="C16" s="52"/>
+      <c r="D16" s="52" t="s">
         <v>29</v>
       </c>
-      <c r="E16" s="51"/>
-      <c r="F16" s="51" t="s">
+      <c r="E16" s="52"/>
+      <c r="F16" s="52" t="s">
         <v>30</v>
       </c>
-      <c r="G16" s="51"/>
-      <c r="H16" s="51" t="s">
+      <c r="G16" s="52"/>
+      <c r="H16" s="52" t="s">
         <v>31</v>
       </c>
-      <c r="I16" s="51"/>
-      <c r="J16" s="51" t="s">
+      <c r="I16" s="52"/>
+      <c r="J16" s="52" t="s">
         <v>32</v>
       </c>
-      <c r="K16" s="51"/>
-      <c r="L16" s="51" t="s">
+      <c r="K16" s="52"/>
+      <c r="L16" s="52" t="s">
         <v>33</v>
       </c>
-      <c r="M16" s="51"/>
-      <c r="N16" s="51" t="s">
+      <c r="M16" s="52"/>
+      <c r="N16" s="52" t="s">
         <v>34</v>
       </c>
-      <c r="O16" s="51"/>
-      <c r="P16" s="51" t="s">
+      <c r="O16" s="52"/>
+      <c r="P16" s="52" t="s">
         <v>35</v>
       </c>
-      <c r="Q16" s="51"/>
-      <c r="R16" s="51" t="s">
+      <c r="Q16" s="52"/>
+      <c r="R16" s="52" t="s">
         <v>36</v>
       </c>
-      <c r="S16" s="51"/>
-      <c r="T16" s="51" t="s">
+      <c r="S16" s="52"/>
+      <c r="T16" s="52" t="s">
         <v>37</v>
       </c>
-      <c r="U16" s="51"/>
-      <c r="V16" s="51" t="s">
+      <c r="U16" s="52"/>
+      <c r="V16" s="52" t="s">
         <v>38</v>
       </c>
-      <c r="W16" s="51"/>
-      <c r="X16" s="51" t="s">
+      <c r="W16" s="52"/>
+      <c r="X16" s="52" t="s">
         <v>39</v>
       </c>
-      <c r="Y16" s="52"/>
+      <c r="Y16" s="53"/>
       <c r="Z16" s="28"/>
     </row>
-    <row r="17" spans="1:26" s="32" customFormat="1" ht="45" x14ac:dyDescent="0.2">
-      <c r="A17" s="54"/>
+    <row r="17" spans="1:26" s="32" customFormat="1" ht="45">
+      <c r="A17" s="55"/>
       <c r="B17" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="34" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="34" t="s">
         <v>1</v>
       </c>
       <c r="G17" s="34" t="s">
         <v>2</v>
       </c>
       <c r="H17" s="34" t="s">
         <v>1</v>
       </c>
       <c r="I17" s="34" t="s">
         <v>2</v>
       </c>
       <c r="J17" s="34" t="s">
@@ -2268,51 +2274,51 @@
         <v>1</v>
       </c>
       <c r="S17" s="34" t="s">
         <v>2</v>
       </c>
       <c r="T17" s="34" t="s">
         <v>1</v>
       </c>
       <c r="U17" s="34" t="s">
         <v>2</v>
       </c>
       <c r="V17" s="34" t="s">
         <v>1</v>
       </c>
       <c r="W17" s="34" t="s">
         <v>2</v>
       </c>
       <c r="X17" s="34" t="s">
         <v>1</v>
       </c>
       <c r="Y17" s="35" t="s">
         <v>2</v>
       </c>
       <c r="Z17" s="28"/>
     </row>
-    <row r="18" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:26" s="32" customFormat="1" ht="11.25">
       <c r="A18" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B18" s="37">
         <v>58226.5</v>
       </c>
       <c r="C18" s="37">
         <v>95.4</v>
       </c>
       <c r="D18" s="37">
         <v>119718.5</v>
       </c>
       <c r="E18" s="37">
         <v>98.6</v>
       </c>
       <c r="F18" s="37">
         <v>198903.60599999997</v>
       </c>
       <c r="G18" s="37">
         <v>99.06157308555467</v>
       </c>
       <c r="H18" s="37">
         <v>265737.59999999998</v>
       </c>
       <c r="I18" s="37">
@@ -2345,133 +2351,133 @@
       <c r="R18" s="37">
         <v>826734.6</v>
       </c>
       <c r="S18" s="37">
         <v>104.8</v>
       </c>
       <c r="T18" s="37">
         <v>938392</v>
       </c>
       <c r="U18" s="37">
         <v>104.7</v>
       </c>
       <c r="V18" s="37">
         <v>1058305.8999999999</v>
       </c>
       <c r="W18" s="37">
         <v>104.5</v>
       </c>
       <c r="X18" s="37">
         <v>1194575.3999999999</v>
       </c>
       <c r="Y18" s="37">
         <v>103.6</v>
       </c>
     </row>
-    <row r="19" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:26" s="32" customFormat="1" ht="11.25">
       <c r="A19" s="41"/>
       <c r="B19" s="42"/>
       <c r="C19" s="42"/>
       <c r="D19" s="42"/>
       <c r="E19" s="42"/>
       <c r="F19" s="42"/>
       <c r="G19" s="42"/>
       <c r="H19" s="42"/>
       <c r="I19" s="42"/>
       <c r="J19" s="42"/>
       <c r="K19" s="42"/>
       <c r="L19" s="42"/>
       <c r="M19" s="42"/>
       <c r="N19" s="42"/>
       <c r="O19" s="42"/>
       <c r="P19" s="42"/>
       <c r="Q19" s="42"/>
       <c r="R19" s="42"/>
       <c r="S19" s="42"/>
       <c r="T19" s="42"/>
       <c r="U19" s="42"/>
       <c r="V19" s="42"/>
       <c r="W19" s="42"/>
       <c r="X19" s="42"/>
       <c r="Y19" s="42"/>
     </row>
-    <row r="20" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...3 lines deleted...]
-      <c r="B22" s="51" t="s">
+    <row r="20" spans="1:26" s="32" customFormat="1" ht="11.25"/>
+    <row r="21" spans="1:26" s="32" customFormat="1" ht="11.25"/>
+    <row r="22" spans="1:26" s="32" customFormat="1" ht="15" customHeight="1">
+      <c r="A22" s="55"/>
+      <c r="B22" s="52" t="s">
         <v>40</v>
       </c>
-      <c r="C22" s="51"/>
-      <c r="D22" s="51" t="s">
+      <c r="C22" s="52"/>
+      <c r="D22" s="52" t="s">
         <v>41</v>
       </c>
-      <c r="E22" s="51"/>
-      <c r="F22" s="51" t="s">
+      <c r="E22" s="52"/>
+      <c r="F22" s="52" t="s">
         <v>42</v>
       </c>
-      <c r="G22" s="51"/>
-      <c r="H22" s="51" t="s">
+      <c r="G22" s="52"/>
+      <c r="H22" s="52" t="s">
         <v>43</v>
       </c>
-      <c r="I22" s="51"/>
-      <c r="J22" s="51" t="s">
+      <c r="I22" s="52"/>
+      <c r="J22" s="52" t="s">
         <v>44</v>
       </c>
-      <c r="K22" s="51"/>
-      <c r="L22" s="51" t="s">
+      <c r="K22" s="52"/>
+      <c r="L22" s="52" t="s">
         <v>45</v>
       </c>
-      <c r="M22" s="51"/>
-      <c r="N22" s="51" t="s">
+      <c r="M22" s="52"/>
+      <c r="N22" s="52" t="s">
         <v>46</v>
       </c>
-      <c r="O22" s="51"/>
-      <c r="P22" s="51" t="s">
+      <c r="O22" s="52"/>
+      <c r="P22" s="52" t="s">
         <v>47</v>
       </c>
-      <c r="Q22" s="51"/>
-      <c r="R22" s="51" t="s">
+      <c r="Q22" s="52"/>
+      <c r="R22" s="52" t="s">
         <v>48</v>
       </c>
-      <c r="S22" s="51"/>
-      <c r="T22" s="51" t="s">
+      <c r="S22" s="52"/>
+      <c r="T22" s="52" t="s">
         <v>49</v>
       </c>
-      <c r="U22" s="52"/>
-      <c r="V22" s="51" t="s">
+      <c r="U22" s="53"/>
+      <c r="V22" s="52" t="s">
         <v>50</v>
       </c>
-      <c r="W22" s="52"/>
-      <c r="X22" s="51" t="s">
+      <c r="W22" s="53"/>
+      <c r="X22" s="52" t="s">
         <v>51</v>
       </c>
-      <c r="Y22" s="52"/>
+      <c r="Y22" s="53"/>
       <c r="Z22" s="28"/>
     </row>
-    <row r="23" spans="1:26" s="32" customFormat="1" ht="45" x14ac:dyDescent="0.2">
-      <c r="A23" s="54"/>
+    <row r="23" spans="1:26" s="32" customFormat="1" ht="45">
+      <c r="A23" s="55"/>
       <c r="B23" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E23" s="34" t="s">
         <v>2</v>
       </c>
       <c r="F23" s="34" t="s">
         <v>1</v>
       </c>
       <c r="G23" s="34" t="s">
         <v>2</v>
       </c>
       <c r="H23" s="34" t="s">
         <v>1</v>
       </c>
       <c r="I23" s="34" t="s">
         <v>2</v>
       </c>
       <c r="J23" s="34" t="s">
@@ -2502,51 +2508,51 @@
         <v>1</v>
       </c>
       <c r="S23" s="34" t="s">
         <v>2</v>
       </c>
       <c r="T23" s="34" t="s">
         <v>1</v>
       </c>
       <c r="U23" s="35" t="s">
         <v>2</v>
       </c>
       <c r="V23" s="34" t="s">
         <v>1</v>
       </c>
       <c r="W23" s="35" t="s">
         <v>2</v>
       </c>
       <c r="X23" s="34" t="s">
         <v>1</v>
       </c>
       <c r="Y23" s="35" t="s">
         <v>2</v>
       </c>
       <c r="Z23" s="28"/>
     </row>
-    <row r="24" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:26" s="32" customFormat="1" ht="11.25">
       <c r="A24" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B24" s="37">
         <v>64803.8</v>
       </c>
       <c r="C24" s="37">
         <v>104.8</v>
       </c>
       <c r="D24" s="37">
         <v>135702</v>
       </c>
       <c r="E24" s="37">
         <v>105.7</v>
       </c>
       <c r="F24" s="37">
         <v>227354</v>
       </c>
       <c r="G24" s="37">
         <v>105.2</v>
       </c>
       <c r="H24" s="37">
         <v>316386.90000000002</v>
       </c>
       <c r="I24" s="37">
@@ -2579,110 +2585,110 @@
       <c r="R24" s="44">
         <v>992269.5</v>
       </c>
       <c r="S24" s="39">
         <v>105.2</v>
       </c>
       <c r="T24" s="37">
         <v>1153403.3999999999</v>
       </c>
       <c r="U24" s="44">
         <v>107.1</v>
       </c>
       <c r="V24" s="37">
         <v>1301535.6000000001</v>
       </c>
       <c r="W24" s="44">
         <v>106.6</v>
       </c>
       <c r="X24" s="37">
         <v>1444680.3</v>
       </c>
       <c r="Y24" s="44">
         <v>104.3</v>
       </c>
     </row>
-    <row r="25" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:26" s="32" customFormat="1" ht="11.25">
       <c r="V25" s="28"/>
       <c r="W25" s="28"/>
     </row>
-    <row r="26" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...3 lines deleted...]
-      <c r="B28" s="51" t="s">
+    <row r="26" spans="1:26" s="32" customFormat="1" ht="11.25"/>
+    <row r="27" spans="1:26" s="32" customFormat="1" ht="11.25"/>
+    <row r="28" spans="1:26" s="32" customFormat="1" ht="12" customHeight="1">
+      <c r="A28" s="50"/>
+      <c r="B28" s="52" t="s">
         <v>52</v>
       </c>
-      <c r="C28" s="52"/>
-      <c r="D28" s="51" t="s">
+      <c r="C28" s="53"/>
+      <c r="D28" s="52" t="s">
         <v>53</v>
       </c>
-      <c r="E28" s="52"/>
-      <c r="F28" s="51" t="s">
+      <c r="E28" s="53"/>
+      <c r="F28" s="52" t="s">
         <v>54</v>
       </c>
-      <c r="G28" s="52"/>
-      <c r="H28" s="51" t="s">
+      <c r="G28" s="53"/>
+      <c r="H28" s="52" t="s">
         <v>55</v>
       </c>
-      <c r="I28" s="52"/>
-      <c r="J28" s="51" t="s">
+      <c r="I28" s="53"/>
+      <c r="J28" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="K28" s="51"/>
-      <c r="L28" s="51" t="s">
+      <c r="K28" s="52"/>
+      <c r="L28" s="52" t="s">
         <v>57</v>
       </c>
-      <c r="M28" s="51"/>
-      <c r="N28" s="51" t="s">
+      <c r="M28" s="52"/>
+      <c r="N28" s="52" t="s">
         <v>58</v>
       </c>
-      <c r="O28" s="51"/>
-      <c r="P28" s="51" t="s">
+      <c r="O28" s="52"/>
+      <c r="P28" s="52" t="s">
         <v>59</v>
       </c>
-      <c r="Q28" s="51"/>
-      <c r="R28" s="51" t="s">
+      <c r="Q28" s="52"/>
+      <c r="R28" s="52" t="s">
         <v>60</v>
       </c>
-      <c r="S28" s="51"/>
-      <c r="T28" s="51" t="s">
+      <c r="S28" s="52"/>
+      <c r="T28" s="52" t="s">
         <v>61</v>
       </c>
-      <c r="U28" s="52"/>
-      <c r="V28" s="51" t="s">
+      <c r="U28" s="53"/>
+      <c r="V28" s="52" t="s">
         <v>62</v>
       </c>
-      <c r="W28" s="52"/>
-      <c r="X28" s="51" t="s">
+      <c r="W28" s="53"/>
+      <c r="X28" s="52" t="s">
         <v>63</v>
       </c>
-      <c r="Y28" s="52"/>
+      <c r="Y28" s="53"/>
       <c r="Z28" s="28"/>
     </row>
-    <row r="29" spans="1:26" s="32" customFormat="1" ht="45" x14ac:dyDescent="0.2">
-      <c r="A29" s="50"/>
+    <row r="29" spans="1:26" s="32" customFormat="1" ht="45">
+      <c r="A29" s="51"/>
       <c r="B29" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="35" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E29" s="35" t="s">
         <v>2</v>
       </c>
       <c r="F29" s="34" t="s">
         <v>1</v>
       </c>
       <c r="G29" s="35" t="s">
         <v>2</v>
       </c>
       <c r="H29" s="34" t="s">
         <v>1</v>
       </c>
       <c r="I29" s="35" t="s">
         <v>2</v>
       </c>
       <c r="J29" s="34" t="s">
@@ -2713,51 +2719,51 @@
         <v>1</v>
       </c>
       <c r="S29" s="34" t="s">
         <v>2</v>
       </c>
       <c r="T29" s="34" t="s">
         <v>1</v>
       </c>
       <c r="U29" s="35" t="s">
         <v>2</v>
       </c>
       <c r="V29" s="34" t="s">
         <v>1</v>
       </c>
       <c r="W29" s="35" t="s">
         <v>2</v>
       </c>
       <c r="X29" s="34" t="s">
         <v>1</v>
       </c>
       <c r="Y29" s="35" t="s">
         <v>2</v>
       </c>
       <c r="Z29" s="28"/>
     </row>
-    <row r="30" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:26" s="32" customFormat="1" ht="11.25">
       <c r="A30" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B30" s="39">
         <v>78876.100000000006</v>
       </c>
       <c r="C30" s="44">
         <v>101.4</v>
       </c>
       <c r="D30" s="37">
         <v>165697.9</v>
       </c>
       <c r="E30" s="37">
         <v>102.7</v>
       </c>
       <c r="F30" s="37">
         <v>275149.5</v>
       </c>
       <c r="G30" s="37">
         <v>103.1</v>
       </c>
       <c r="H30" s="37">
         <v>383940.9</v>
       </c>
       <c r="I30" s="37">
@@ -2790,185 +2796,185 @@
       <c r="R30" s="44">
         <v>1143217.7</v>
       </c>
       <c r="S30" s="39">
         <v>104.2</v>
       </c>
       <c r="T30" s="37">
         <v>1314404.2</v>
       </c>
       <c r="U30" s="44">
         <v>103.9</v>
       </c>
       <c r="V30" s="37">
         <v>1487364.9</v>
       </c>
       <c r="W30" s="44">
         <v>104.9</v>
       </c>
       <c r="X30" s="37">
         <v>1658986.2</v>
       </c>
       <c r="Y30" s="44">
         <v>106.3</v>
       </c>
     </row>
-    <row r="31" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:26" s="32" customFormat="1" ht="11.25">
       <c r="A31" s="41"/>
       <c r="B31" s="43"/>
       <c r="C31" s="45"/>
       <c r="D31" s="42"/>
       <c r="E31" s="42"/>
       <c r="F31" s="42"/>
       <c r="G31" s="42"/>
       <c r="H31" s="42"/>
       <c r="I31" s="42"/>
       <c r="J31" s="42"/>
       <c r="K31" s="42"/>
       <c r="L31" s="42"/>
       <c r="M31" s="42"/>
       <c r="N31" s="42"/>
       <c r="O31" s="42"/>
       <c r="P31" s="42"/>
       <c r="Q31" s="42"/>
       <c r="R31" s="45"/>
       <c r="S31" s="43"/>
       <c r="T31" s="42"/>
       <c r="U31" s="45"/>
       <c r="V31" s="42"/>
       <c r="W31" s="45"/>
       <c r="X31" s="42"/>
       <c r="Y31" s="45"/>
     </row>
-    <row r="32" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:26" s="32" customFormat="1" ht="11.25">
       <c r="A32" s="41"/>
       <c r="B32" s="43"/>
       <c r="C32" s="45"/>
       <c r="D32" s="42"/>
       <c r="E32" s="42"/>
       <c r="F32" s="42"/>
       <c r="G32" s="42"/>
       <c r="H32" s="42"/>
       <c r="I32" s="42"/>
       <c r="J32" s="42"/>
       <c r="K32" s="42"/>
       <c r="L32" s="42"/>
       <c r="M32" s="42"/>
       <c r="N32" s="42"/>
       <c r="O32" s="42"/>
       <c r="P32" s="42"/>
       <c r="Q32" s="42"/>
       <c r="R32" s="45"/>
       <c r="S32" s="43"/>
       <c r="T32" s="42"/>
       <c r="U32" s="45"/>
       <c r="V32" s="42"/>
       <c r="W32" s="45"/>
       <c r="X32" s="42"/>
       <c r="Y32" s="45"/>
     </row>
-    <row r="33" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="33" spans="1:26" s="32" customFormat="1" ht="11.25">
       <c r="A33" s="41"/>
       <c r="B33" s="43"/>
       <c r="C33" s="45"/>
       <c r="D33" s="42"/>
       <c r="E33" s="42"/>
       <c r="F33" s="42"/>
       <c r="G33" s="42"/>
       <c r="H33" s="42"/>
       <c r="I33" s="42"/>
       <c r="J33" s="42"/>
       <c r="K33" s="42"/>
       <c r="L33" s="42"/>
       <c r="M33" s="42"/>
       <c r="N33" s="42"/>
       <c r="O33" s="42"/>
       <c r="P33" s="42"/>
       <c r="Q33" s="42"/>
       <c r="R33" s="45"/>
       <c r="S33" s="43"/>
       <c r="T33" s="42"/>
       <c r="U33" s="45"/>
       <c r="V33" s="42"/>
       <c r="W33" s="45"/>
       <c r="X33" s="42"/>
       <c r="Y33" s="45"/>
     </row>
-    <row r="34" spans="1:26" s="32" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
-[...1 lines deleted...]
-      <c r="B34" s="51" t="s">
+    <row r="34" spans="1:26" s="32" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A34" s="50"/>
+      <c r="B34" s="52" t="s">
         <v>64</v>
       </c>
-      <c r="C34" s="52"/>
-      <c r="D34" s="51" t="s">
+      <c r="C34" s="53"/>
+      <c r="D34" s="52" t="s">
         <v>65</v>
       </c>
-      <c r="E34" s="52"/>
-      <c r="F34" s="51" t="s">
+      <c r="E34" s="53"/>
+      <c r="F34" s="52" t="s">
         <v>66</v>
       </c>
-      <c r="G34" s="52"/>
-      <c r="H34" s="51" t="s">
+      <c r="G34" s="53"/>
+      <c r="H34" s="52" t="s">
         <v>67</v>
       </c>
-      <c r="I34" s="52"/>
-      <c r="J34" s="51" t="s">
+      <c r="I34" s="53"/>
+      <c r="J34" s="52" t="s">
         <v>68</v>
       </c>
-      <c r="K34" s="51"/>
-      <c r="L34" s="51" t="s">
+      <c r="K34" s="52"/>
+      <c r="L34" s="52" t="s">
         <v>69</v>
       </c>
-      <c r="M34" s="51"/>
-      <c r="N34" s="51" t="s">
+      <c r="M34" s="52"/>
+      <c r="N34" s="52" t="s">
         <v>70</v>
       </c>
-      <c r="O34" s="51"/>
-      <c r="P34" s="51" t="s">
+      <c r="O34" s="52"/>
+      <c r="P34" s="52" t="s">
         <v>71</v>
       </c>
-      <c r="Q34" s="51"/>
-      <c r="R34" s="51" t="s">
+      <c r="Q34" s="52"/>
+      <c r="R34" s="52" t="s">
         <v>72</v>
       </c>
-      <c r="S34" s="51"/>
-      <c r="T34" s="51" t="s">
+      <c r="S34" s="52"/>
+      <c r="T34" s="52" t="s">
         <v>73</v>
       </c>
-      <c r="U34" s="52"/>
-      <c r="V34" s="51" t="s">
+      <c r="U34" s="53"/>
+      <c r="V34" s="52" t="s">
         <v>74</v>
       </c>
-      <c r="W34" s="52"/>
-      <c r="X34" s="51" t="s">
+      <c r="W34" s="53"/>
+      <c r="X34" s="52" t="s">
         <v>75</v>
       </c>
-      <c r="Y34" s="52"/>
+      <c r="Y34" s="53"/>
       <c r="Z34" s="28"/>
     </row>
-    <row r="35" spans="1:26" s="32" customFormat="1" ht="45" x14ac:dyDescent="0.2">
-      <c r="A35" s="50"/>
+    <row r="35" spans="1:26" s="32" customFormat="1" ht="45">
+      <c r="A35" s="51"/>
       <c r="B35" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="35" t="s">
         <v>2</v>
       </c>
       <c r="D35" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E35" s="35" t="s">
         <v>2</v>
       </c>
       <c r="F35" s="34" t="s">
         <v>1</v>
       </c>
       <c r="G35" s="35" t="s">
         <v>2</v>
       </c>
       <c r="H35" s="34" t="s">
         <v>1</v>
       </c>
       <c r="I35" s="35" t="s">
         <v>2</v>
       </c>
       <c r="J35" s="34" t="s">
@@ -2999,51 +3005,51 @@
         <v>1</v>
       </c>
       <c r="S35" s="34" t="s">
         <v>2</v>
       </c>
       <c r="T35" s="34" t="s">
         <v>1</v>
       </c>
       <c r="U35" s="35" t="s">
         <v>2</v>
       </c>
       <c r="V35" s="34" t="s">
         <v>1</v>
       </c>
       <c r="W35" s="35" t="s">
         <v>2</v>
       </c>
       <c r="X35" s="34" t="s">
         <v>1</v>
       </c>
       <c r="Y35" s="35" t="s">
         <v>2</v>
       </c>
       <c r="Z35" s="28"/>
     </row>
-    <row r="36" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="36" spans="1:26" s="32" customFormat="1" ht="11.25">
       <c r="A36" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B36" s="39">
         <v>84229</v>
       </c>
       <c r="C36" s="44">
         <v>106</v>
       </c>
       <c r="D36" s="37">
         <v>175992.6</v>
       </c>
       <c r="E36" s="37">
         <v>104.8</v>
       </c>
       <c r="F36" s="37">
         <v>291469.7</v>
       </c>
       <c r="G36" s="37">
         <v>104.5</v>
       </c>
       <c r="H36" s="37">
         <v>401580</v>
       </c>
       <c r="I36" s="37">
@@ -3076,107 +3082,107 @@
       <c r="R36" s="44">
         <v>1261678.1000000001</v>
       </c>
       <c r="S36" s="39">
         <v>109</v>
       </c>
       <c r="T36" s="37">
         <v>1452166.7</v>
       </c>
       <c r="U36" s="44">
         <v>109.1</v>
       </c>
       <c r="V36" s="37">
         <v>1656599.3</v>
       </c>
       <c r="W36" s="44">
         <v>109.9</v>
       </c>
       <c r="X36" s="37">
         <v>1864937</v>
       </c>
       <c r="Y36" s="44">
         <v>110.9</v>
       </c>
     </row>
-    <row r="37" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...4 lines deleted...]
-      <c r="B40" s="51" t="s">
+    <row r="37" spans="1:26" s="32" customFormat="1" ht="11.25"/>
+    <row r="38" spans="1:26" s="32" customFormat="1" ht="11.25"/>
+    <row r="39" spans="1:26" s="32" customFormat="1" ht="11.25"/>
+    <row r="40" spans="1:26" s="32" customFormat="1" ht="20.25" customHeight="1">
+      <c r="A40" s="50"/>
+      <c r="B40" s="52" t="s">
         <v>76</v>
       </c>
-      <c r="C40" s="52"/>
-      <c r="D40" s="51" t="s">
+      <c r="C40" s="53"/>
+      <c r="D40" s="52" t="s">
         <v>77</v>
       </c>
-      <c r="E40" s="52"/>
-      <c r="F40" s="51" t="s">
+      <c r="E40" s="53"/>
+      <c r="F40" s="52" t="s">
         <v>78</v>
       </c>
-      <c r="G40" s="52"/>
-      <c r="H40" s="51" t="s">
+      <c r="G40" s="53"/>
+      <c r="H40" s="52" t="s">
         <v>79</v>
       </c>
-      <c r="I40" s="52"/>
-      <c r="J40" s="51" t="s">
+      <c r="I40" s="53"/>
+      <c r="J40" s="52" t="s">
         <v>80</v>
       </c>
-      <c r="K40" s="51"/>
-      <c r="L40" s="51" t="s">
+      <c r="K40" s="52"/>
+      <c r="L40" s="52" t="s">
         <v>81</v>
       </c>
-      <c r="M40" s="51"/>
-      <c r="N40" s="51" t="s">
+      <c r="M40" s="52"/>
+      <c r="N40" s="52" t="s">
         <v>82</v>
       </c>
-      <c r="O40" s="51"/>
-      <c r="P40" s="51" t="s">
+      <c r="O40" s="52"/>
+      <c r="P40" s="52" t="s">
         <v>83</v>
       </c>
-      <c r="Q40" s="51"/>
-      <c r="R40" s="51" t="s">
+      <c r="Q40" s="52"/>
+      <c r="R40" s="52" t="s">
         <v>84</v>
       </c>
-      <c r="S40" s="51"/>
-      <c r="T40" s="51" t="s">
+      <c r="S40" s="52"/>
+      <c r="T40" s="52" t="s">
         <v>85</v>
       </c>
-      <c r="U40" s="52"/>
-      <c r="V40" s="51" t="s">
+      <c r="U40" s="53"/>
+      <c r="V40" s="52" t="s">
         <v>86</v>
       </c>
-      <c r="W40" s="52"/>
-      <c r="X40" s="51" t="s">
+      <c r="W40" s="53"/>
+      <c r="X40" s="52" t="s">
         <v>87</v>
       </c>
-      <c r="Y40" s="52"/>
+      <c r="Y40" s="53"/>
       <c r="Z40" s="28"/>
     </row>
-    <row r="41" spans="1:26" s="32" customFormat="1" ht="45" x14ac:dyDescent="0.2">
-      <c r="A41" s="50"/>
+    <row r="41" spans="1:26" s="32" customFormat="1" ht="45">
+      <c r="A41" s="51"/>
       <c r="B41" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="35" t="s">
         <v>2</v>
       </c>
       <c r="D41" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E41" s="35" t="s">
         <v>2</v>
       </c>
       <c r="F41" s="34" t="s">
         <v>1</v>
       </c>
       <c r="G41" s="35" t="s">
         <v>2</v>
       </c>
       <c r="H41" s="34" t="s">
         <v>1</v>
       </c>
       <c r="I41" s="35" t="s">
         <v>2</v>
       </c>
       <c r="J41" s="34" t="s">
@@ -3207,51 +3213,51 @@
         <v>1</v>
       </c>
       <c r="S41" s="34" t="s">
         <v>2</v>
       </c>
       <c r="T41" s="34" t="s">
         <v>1</v>
       </c>
       <c r="U41" s="35" t="s">
         <v>2</v>
       </c>
       <c r="V41" s="34" t="s">
         <v>1</v>
       </c>
       <c r="W41" s="35" t="s">
         <v>2</v>
       </c>
       <c r="X41" s="34" t="s">
         <v>1</v>
       </c>
       <c r="Y41" s="35" t="s">
         <v>2</v>
       </c>
       <c r="Z41" s="28"/>
     </row>
-    <row r="42" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:26" s="32" customFormat="1" ht="11.25">
       <c r="A42" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B42" s="39">
         <v>111398.1</v>
       </c>
       <c r="C42" s="44">
         <v>128.19999999999999</v>
       </c>
       <c r="D42" s="37">
         <v>226592.3</v>
       </c>
       <c r="E42" s="37">
         <v>124.6</v>
       </c>
       <c r="F42" s="37">
         <v>358499.2</v>
       </c>
       <c r="G42" s="37">
         <v>118.6</v>
       </c>
       <c r="H42" s="37">
         <v>483164.9</v>
       </c>
       <c r="I42" s="37">
@@ -3284,140 +3290,150 @@
       <c r="R42" s="48">
         <v>1496269.9</v>
       </c>
       <c r="S42" s="39">
         <v>113</v>
       </c>
       <c r="T42" s="44">
         <v>1714661.4</v>
       </c>
       <c r="U42" s="44">
         <v>112.2</v>
       </c>
       <c r="V42" s="44">
         <v>1942542.1</v>
       </c>
       <c r="W42" s="44">
         <v>111</v>
       </c>
       <c r="X42" s="37">
         <v>2211212.9</v>
       </c>
       <c r="Y42" s="44">
         <v>111.9</v>
       </c>
     </row>
-    <row r="43" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
-[...4 lines deleted...]
-      <c r="B46" s="51" t="s">
+    <row r="43" spans="1:26" s="32" customFormat="1" ht="11.25"/>
+    <row r="44" spans="1:26" s="32" customFormat="1" ht="11.25"/>
+    <row r="45" spans="1:26" s="32" customFormat="1" ht="11.25"/>
+    <row r="46" spans="1:26" s="32" customFormat="1" ht="11.25">
+      <c r="A46" s="50"/>
+      <c r="B46" s="52" t="s">
         <v>88</v>
       </c>
-      <c r="C46" s="52"/>
-      <c r="D46" s="51" t="s">
+      <c r="C46" s="53"/>
+      <c r="D46" s="52" t="s">
         <v>89</v>
       </c>
-      <c r="E46" s="52"/>
-      <c r="F46" s="51" t="s">
+      <c r="E46" s="53"/>
+      <c r="F46" s="52" t="s">
         <v>90</v>
       </c>
-      <c r="G46" s="52"/>
-      <c r="H46" s="51" t="s">
+      <c r="G46" s="53"/>
+      <c r="H46" s="52" t="s">
         <v>91</v>
       </c>
-      <c r="I46" s="52"/>
-      <c r="J46" s="51" t="s">
+      <c r="I46" s="53"/>
+      <c r="J46" s="52" t="s">
         <v>92</v>
       </c>
-      <c r="K46" s="51"/>
-      <c r="L46" s="51" t="s">
+      <c r="K46" s="52"/>
+      <c r="L46" s="52" t="s">
         <v>93</v>
       </c>
-      <c r="M46" s="51"/>
-      <c r="N46" s="51" t="s">
+      <c r="M46" s="52"/>
+      <c r="N46" s="52" t="s">
         <v>94</v>
       </c>
-      <c r="O46" s="51"/>
-      <c r="P46" s="51" t="s">
+      <c r="O46" s="52"/>
+      <c r="P46" s="52" t="s">
         <v>95</v>
       </c>
-      <c r="Q46" s="51"/>
-[...2 lines deleted...]
-      <c r="A47" s="50"/>
+      <c r="Q46" s="52"/>
+      <c r="R46" s="52" t="s">
+        <v>137</v>
+      </c>
+      <c r="S46" s="52"/>
+    </row>
+    <row r="47" spans="1:26" s="32" customFormat="1" ht="45">
+      <c r="A47" s="51"/>
       <c r="B47" s="34" t="s">
         <v>1</v>
       </c>
       <c r="C47" s="35" t="s">
         <v>2</v>
       </c>
       <c r="D47" s="34" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="35" t="s">
         <v>2</v>
       </c>
       <c r="F47" s="34" t="s">
         <v>1</v>
       </c>
       <c r="G47" s="35" t="s">
         <v>2</v>
       </c>
       <c r="H47" s="34" t="s">
         <v>1</v>
       </c>
       <c r="I47" s="35" t="s">
         <v>2</v>
       </c>
       <c r="J47" s="34" t="s">
         <v>1</v>
       </c>
       <c r="K47" s="34" t="s">
         <v>2</v>
       </c>
       <c r="L47" s="34" t="s">
         <v>1</v>
       </c>
       <c r="M47" s="34" t="s">
         <v>2</v>
       </c>
       <c r="N47" s="34" t="s">
         <v>1</v>
       </c>
       <c r="O47" s="34" t="s">
         <v>2</v>
       </c>
       <c r="P47" s="34" t="s">
         <v>1</v>
       </c>
       <c r="Q47" s="34" t="s">
         <v>2</v>
       </c>
-    </row>
-    <row r="48" spans="1:26" s="32" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="R47" s="49" t="s">
+        <v>1</v>
+      </c>
+      <c r="S47" s="49" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="48" spans="1:26" s="32" customFormat="1" ht="11.25">
       <c r="A48" s="36" t="s">
         <v>0</v>
       </c>
       <c r="B48" s="39">
         <v>127641.60000000001</v>
       </c>
       <c r="C48" s="44">
         <v>104.2</v>
       </c>
       <c r="D48" s="37">
         <v>263195.3</v>
       </c>
       <c r="E48" s="37">
         <v>105.6</v>
       </c>
       <c r="F48" s="37">
         <v>417165.2</v>
       </c>
       <c r="G48" s="37">
         <v>106</v>
       </c>
       <c r="H48" s="37">
         <v>574916.9</v>
       </c>
       <c r="I48" s="37">
@@ -3425,73 +3441,80 @@
       </c>
       <c r="J48" s="37">
         <v>741626.2</v>
       </c>
       <c r="K48" s="37">
         <v>106.5</v>
       </c>
       <c r="L48" s="37">
         <v>977757.9</v>
       </c>
       <c r="M48" s="37">
         <v>103</v>
       </c>
       <c r="N48" s="48">
         <v>1214747.1000000001</v>
       </c>
       <c r="O48" s="37">
         <v>102.2</v>
       </c>
       <c r="P48" s="37">
         <v>1445220.7</v>
       </c>
       <c r="Q48" s="46">
         <v>103.1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-    <row r="52" spans="1:1" x14ac:dyDescent="0.2">
+      <c r="R48" s="44">
+        <v>1681261.5</v>
+      </c>
+      <c r="S48" s="39">
+        <v>102.8</v>
+      </c>
+    </row>
+    <row r="49" spans="1:1" s="32" customFormat="1" ht="11.25"/>
+    <row r="52" spans="1:1">
       <c r="A52" s="2" t="s">
         <v>3</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="101">
+  <mergeCells count="102">
     <mergeCell ref="N46:O46"/>
     <mergeCell ref="P46:Q46"/>
     <mergeCell ref="V16:W16"/>
     <mergeCell ref="F34:G34"/>
     <mergeCell ref="H34:I34"/>
     <mergeCell ref="J34:K34"/>
     <mergeCell ref="L34:M34"/>
     <mergeCell ref="N34:O34"/>
     <mergeCell ref="P34:Q34"/>
     <mergeCell ref="R34:S34"/>
     <mergeCell ref="T34:U34"/>
     <mergeCell ref="V34:W34"/>
     <mergeCell ref="V22:W22"/>
     <mergeCell ref="T22:U22"/>
+    <mergeCell ref="R46:S46"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="X22:Y22"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="D28:E28"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="H28:I28"/>
     <mergeCell ref="J28:K28"/>
     <mergeCell ref="L28:M28"/>
     <mergeCell ref="N28:O28"/>
     <mergeCell ref="P28:Q28"/>
     <mergeCell ref="R28:S28"/>
     <mergeCell ref="T28:U28"/>
     <mergeCell ref="V28:W28"/>
     <mergeCell ref="X28:Y28"/>
     <mergeCell ref="D22:E22"/>
     <mergeCell ref="F22:G22"/>
     <mergeCell ref="H22:I22"/>
     <mergeCell ref="J22:K22"/>
     <mergeCell ref="L22:M22"/>
     <mergeCell ref="N22:O22"/>
     <mergeCell ref="P22:Q22"/>
     <mergeCell ref="R22:S22"/>
     <mergeCell ref="D4:E4"/>