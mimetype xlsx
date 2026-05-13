--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14235" yWindow="-45" windowWidth="12585" windowHeight="12180"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$45</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="91">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="93">
   <si>
     <t>Қостанай</t>
   </si>
   <si>
     <t>Көрсетілген қызмет көлемі, млн. теңге</t>
   </si>
   <si>
     <t>НКИ, %-бен</t>
   </si>
   <si>
     <t>Ішкі сауда бойынша көрсетілген қызмет көлемі және НКИ (көтерме және бөлшек сауда) *</t>
   </si>
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>қаңтар 2019ж.</t>
   </si>
   <si>
     <t>қаңтар-ақпан 2019 ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2019 ж.</t>
   </si>
   <si>
@@ -287,50 +287,56 @@
     <t>қаңтар-маусым 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-шілде 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-тамыз 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-қазан 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-қараша 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан 2025 ж.</t>
   </si>
   <si>
     <t>қаңтар 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-ақпан 2026ж.</t>
+  </si>
+  <si>
+    <t>қаңтар-наурыз 2026ж.</t>
+  </si>
+  <si>
+    <t>қаңтар-сәуір 2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -446,51 +452,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="71">
+  <cellXfs count="75">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -606,67 +612,79 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -937,193 +955,193 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:C4"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="26.25" customHeight="1">
-      <c r="A1" s="69" t="s">
+      <c r="A1" s="74" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="69"/>
-[...22 lines deleted...]
-      <c r="Y1" s="69"/>
+      <c r="B1" s="74"/>
+      <c r="C1" s="74"/>
+      <c r="D1" s="74"/>
+      <c r="E1" s="74"/>
+      <c r="F1" s="74"/>
+      <c r="G1" s="74"/>
+      <c r="H1" s="74"/>
+      <c r="I1" s="74"/>
+      <c r="J1" s="74"/>
+      <c r="K1" s="74"/>
+      <c r="L1" s="74"/>
+      <c r="M1" s="74"/>
+      <c r="N1" s="74"/>
+      <c r="O1" s="74"/>
+      <c r="P1" s="74"/>
+      <c r="Q1" s="74"/>
+      <c r="R1" s="74"/>
+      <c r="S1" s="74"/>
+      <c r="T1" s="74"/>
+      <c r="U1" s="74"/>
+      <c r="V1" s="74"/>
+      <c r="W1" s="74"/>
+      <c r="X1" s="74"/>
+      <c r="Y1" s="74"/>
     </row>
     <row r="2" spans="1:26" s="11" customFormat="1"/>
     <row r="3" spans="1:26">
       <c r="A3" s="60"/>
       <c r="B3" s="61"/>
       <c r="C3" s="61"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
       <c r="J3" s="62"/>
       <c r="K3" s="62"/>
       <c r="L3" s="62"/>
       <c r="M3" s="62"/>
       <c r="N3" s="62"/>
       <c r="O3" s="62"/>
       <c r="P3" s="62"/>
       <c r="Q3" s="62"/>
       <c r="R3" s="62"/>
       <c r="S3" s="62"/>
       <c r="T3" s="62"/>
       <c r="U3" s="62"/>
       <c r="V3" s="62"/>
       <c r="W3" s="62"/>
       <c r="X3" s="62"/>
       <c r="Y3" s="62"/>
     </row>
     <row r="4" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="70"/>
-      <c r="B4" s="67" t="s">
+      <c r="A4" s="73"/>
+      <c r="B4" s="69" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="67"/>
-      <c r="D4" s="67" t="s">
+      <c r="C4" s="69"/>
+      <c r="D4" s="69" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="67"/>
-      <c r="F4" s="67" t="s">
+      <c r="E4" s="69"/>
+      <c r="F4" s="69" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="67"/>
-      <c r="H4" s="67" t="s">
+      <c r="G4" s="69"/>
+      <c r="H4" s="69" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="67"/>
-      <c r="J4" s="67" t="s">
+      <c r="I4" s="69"/>
+      <c r="J4" s="69" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="67"/>
-      <c r="L4" s="67" t="s">
+      <c r="K4" s="69"/>
+      <c r="L4" s="69" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="67"/>
-      <c r="N4" s="67" t="s">
+      <c r="M4" s="69"/>
+      <c r="N4" s="69" t="s">
         <v>11</v>
       </c>
-      <c r="O4" s="67"/>
-      <c r="P4" s="67" t="s">
+      <c r="O4" s="69"/>
+      <c r="P4" s="69" t="s">
         <v>12</v>
       </c>
-      <c r="Q4" s="67"/>
-      <c r="R4" s="67" t="s">
+      <c r="Q4" s="69"/>
+      <c r="R4" s="69" t="s">
         <v>13</v>
       </c>
-      <c r="S4" s="67"/>
-      <c r="T4" s="67" t="s">
+      <c r="S4" s="69"/>
+      <c r="T4" s="69" t="s">
         <v>14</v>
       </c>
-      <c r="U4" s="67"/>
-      <c r="V4" s="67" t="s">
+      <c r="U4" s="69"/>
+      <c r="V4" s="69" t="s">
         <v>15</v>
       </c>
-      <c r="W4" s="67"/>
-      <c r="X4" s="67" t="s">
+      <c r="W4" s="69"/>
+      <c r="X4" s="69" t="s">
         <v>16</v>
       </c>
-      <c r="Y4" s="68"/>
+      <c r="Y4" s="70"/>
     </row>
     <row r="5" spans="1:26" s="2" customFormat="1" ht="48">
-      <c r="A5" s="70"/>
+      <c r="A5" s="73"/>
       <c r="B5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -1231,102 +1249,102 @@
         <v>758377.8</v>
       </c>
       <c r="S6" s="5">
         <v>96.4</v>
       </c>
       <c r="T6" s="7">
         <v>871806.4</v>
       </c>
       <c r="U6" s="5">
         <v>98.4</v>
       </c>
       <c r="V6" s="5">
         <v>975158.2</v>
       </c>
       <c r="W6" s="5">
         <v>99.9</v>
       </c>
       <c r="X6" s="7">
         <v>1108312.3999999999</v>
       </c>
       <c r="Y6" s="5">
         <v>101.8</v>
       </c>
     </row>
     <row r="10" spans="1:26" s="2" customFormat="1" ht="27" customHeight="1">
-      <c r="A10" s="70"/>
-      <c r="B10" s="67" t="s">
+      <c r="A10" s="73"/>
+      <c r="B10" s="69" t="s">
         <v>17</v>
       </c>
-      <c r="C10" s="67"/>
-      <c r="D10" s="67" t="s">
+      <c r="C10" s="69"/>
+      <c r="D10" s="69" t="s">
         <v>18</v>
       </c>
-      <c r="E10" s="67"/>
-      <c r="F10" s="67" t="s">
+      <c r="E10" s="69"/>
+      <c r="F10" s="69" t="s">
         <v>19</v>
       </c>
-      <c r="G10" s="67"/>
-      <c r="H10" s="67" t="s">
+      <c r="G10" s="69"/>
+      <c r="H10" s="69" t="s">
         <v>20</v>
       </c>
-      <c r="I10" s="67"/>
-      <c r="J10" s="67" t="s">
+      <c r="I10" s="69"/>
+      <c r="J10" s="69" t="s">
         <v>21</v>
       </c>
-      <c r="K10" s="67"/>
-      <c r="L10" s="67" t="s">
+      <c r="K10" s="69"/>
+      <c r="L10" s="69" t="s">
         <v>22</v>
       </c>
-      <c r="M10" s="67"/>
-      <c r="N10" s="67" t="s">
+      <c r="M10" s="69"/>
+      <c r="N10" s="69" t="s">
         <v>23</v>
       </c>
-      <c r="O10" s="67"/>
-      <c r="P10" s="67" t="s">
+      <c r="O10" s="69"/>
+      <c r="P10" s="69" t="s">
         <v>24</v>
       </c>
-      <c r="Q10" s="67"/>
-      <c r="R10" s="67" t="s">
+      <c r="Q10" s="69"/>
+      <c r="R10" s="69" t="s">
         <v>25</v>
       </c>
-      <c r="S10" s="67"/>
-      <c r="T10" s="67" t="s">
+      <c r="S10" s="69"/>
+      <c r="T10" s="69" t="s">
         <v>26</v>
       </c>
-      <c r="U10" s="67"/>
-      <c r="V10" s="67" t="s">
+      <c r="U10" s="69"/>
+      <c r="V10" s="69" t="s">
         <v>27</v>
       </c>
-      <c r="W10" s="67"/>
-      <c r="X10" s="67" t="s">
+      <c r="W10" s="69"/>
+      <c r="X10" s="69" t="s">
         <v>28</v>
       </c>
-      <c r="Y10" s="68"/>
+      <c r="Y10" s="70"/>
     </row>
     <row r="11" spans="1:26" s="2" customFormat="1" ht="48">
-      <c r="A11" s="70"/>
+      <c r="A11" s="73"/>
       <c r="B11" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J11" s="3" t="s">
@@ -1461,103 +1479,103 @@
       <c r="C13" s="19"/>
       <c r="D13" s="20"/>
       <c r="E13" s="11"/>
       <c r="F13" s="19"/>
       <c r="G13" s="11"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="19"/>
       <c r="O13" s="19"/>
       <c r="P13" s="19"/>
       <c r="Q13" s="19"/>
       <c r="R13" s="19"/>
       <c r="S13" s="19"/>
       <c r="T13" s="19"/>
       <c r="U13" s="19"/>
       <c r="V13" s="19"/>
       <c r="W13" s="19"/>
       <c r="X13" s="20"/>
       <c r="Y13" s="19"/>
     </row>
     <row r="16" spans="1:26" ht="15" customHeight="1">
-      <c r="A16" s="70"/>
-      <c r="B16" s="67" t="s">
+      <c r="A16" s="73"/>
+      <c r="B16" s="69" t="s">
         <v>29</v>
       </c>
-      <c r="C16" s="67"/>
-      <c r="D16" s="67" t="s">
+      <c r="C16" s="69"/>
+      <c r="D16" s="69" t="s">
         <v>30</v>
       </c>
-      <c r="E16" s="67"/>
-      <c r="F16" s="67" t="s">
+      <c r="E16" s="69"/>
+      <c r="F16" s="69" t="s">
         <v>31</v>
       </c>
-      <c r="G16" s="67"/>
-      <c r="H16" s="67" t="s">
+      <c r="G16" s="69"/>
+      <c r="H16" s="69" t="s">
         <v>32</v>
       </c>
-      <c r="I16" s="67"/>
-      <c r="J16" s="67" t="s">
+      <c r="I16" s="69"/>
+      <c r="J16" s="69" t="s">
         <v>33</v>
       </c>
-      <c r="K16" s="67"/>
-      <c r="L16" s="67" t="s">
+      <c r="K16" s="69"/>
+      <c r="L16" s="69" t="s">
         <v>34</v>
       </c>
-      <c r="M16" s="67"/>
-      <c r="N16" s="67" t="s">
+      <c r="M16" s="69"/>
+      <c r="N16" s="69" t="s">
         <v>35</v>
       </c>
-      <c r="O16" s="67"/>
-      <c r="P16" s="67" t="s">
+      <c r="O16" s="69"/>
+      <c r="P16" s="69" t="s">
         <v>36</v>
       </c>
-      <c r="Q16" s="67"/>
-      <c r="R16" s="67" t="s">
+      <c r="Q16" s="69"/>
+      <c r="R16" s="69" t="s">
         <v>37</v>
       </c>
-      <c r="S16" s="67"/>
-      <c r="T16" s="67" t="s">
+      <c r="S16" s="69"/>
+      <c r="T16" s="69" t="s">
         <v>38</v>
       </c>
-      <c r="U16" s="67"/>
-      <c r="V16" s="67" t="s">
+      <c r="U16" s="69"/>
+      <c r="V16" s="69" t="s">
         <v>39</v>
       </c>
-      <c r="W16" s="67"/>
-      <c r="X16" s="67" t="s">
+      <c r="W16" s="69"/>
+      <c r="X16" s="69" t="s">
         <v>40</v>
       </c>
-      <c r="Y16" s="68"/>
+      <c r="Y16" s="70"/>
       <c r="Z16" s="11"/>
     </row>
     <row r="17" spans="1:26" ht="48">
-      <c r="A17" s="70"/>
+      <c r="A17" s="73"/>
       <c r="B17" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J17" s="3" t="s">
@@ -1693,103 +1711,103 @@
       <c r="C19" s="19"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="19"/>
       <c r="O19" s="19"/>
       <c r="P19" s="19"/>
       <c r="Q19" s="19"/>
       <c r="R19" s="19"/>
       <c r="S19" s="19"/>
       <c r="T19" s="19"/>
       <c r="U19" s="19"/>
       <c r="V19" s="19"/>
       <c r="W19" s="19"/>
       <c r="X19" s="19"/>
       <c r="Y19" s="19"/>
     </row>
     <row r="22" spans="1:26" ht="15" customHeight="1">
-      <c r="A22" s="70"/>
-      <c r="B22" s="67" t="s">
+      <c r="A22" s="73"/>
+      <c r="B22" s="69" t="s">
         <v>41</v>
       </c>
-      <c r="C22" s="67"/>
-      <c r="D22" s="67" t="s">
+      <c r="C22" s="69"/>
+      <c r="D22" s="69" t="s">
         <v>42</v>
       </c>
-      <c r="E22" s="67"/>
-      <c r="F22" s="67" t="s">
+      <c r="E22" s="69"/>
+      <c r="F22" s="69" t="s">
         <v>43</v>
       </c>
-      <c r="G22" s="67"/>
-      <c r="H22" s="67" t="s">
+      <c r="G22" s="69"/>
+      <c r="H22" s="69" t="s">
         <v>44</v>
       </c>
-      <c r="I22" s="67"/>
-      <c r="J22" s="67" t="s">
+      <c r="I22" s="69"/>
+      <c r="J22" s="69" t="s">
         <v>45</v>
       </c>
-      <c r="K22" s="67"/>
-      <c r="L22" s="67" t="s">
+      <c r="K22" s="69"/>
+      <c r="L22" s="69" t="s">
         <v>46</v>
       </c>
-      <c r="M22" s="67"/>
-      <c r="N22" s="67" t="s">
+      <c r="M22" s="69"/>
+      <c r="N22" s="69" t="s">
         <v>47</v>
       </c>
-      <c r="O22" s="67"/>
-      <c r="P22" s="67" t="s">
+      <c r="O22" s="69"/>
+      <c r="P22" s="69" t="s">
         <v>48</v>
       </c>
-      <c r="Q22" s="67"/>
-      <c r="R22" s="67" t="s">
+      <c r="Q22" s="69"/>
+      <c r="R22" s="69" t="s">
         <v>49</v>
       </c>
-      <c r="S22" s="67"/>
-      <c r="T22" s="67" t="s">
+      <c r="S22" s="69"/>
+      <c r="T22" s="69" t="s">
         <v>50</v>
       </c>
-      <c r="U22" s="68"/>
-      <c r="V22" s="67" t="s">
+      <c r="U22" s="70"/>
+      <c r="V22" s="69" t="s">
         <v>51</v>
       </c>
-      <c r="W22" s="68"/>
-      <c r="X22" s="67" t="s">
+      <c r="W22" s="70"/>
+      <c r="X22" s="69" t="s">
         <v>52</v>
       </c>
-      <c r="Y22" s="68"/>
+      <c r="Y22" s="70"/>
       <c r="Z22" s="11"/>
     </row>
     <row r="23" spans="1:26" ht="48">
-      <c r="A23" s="70"/>
+      <c r="A23" s="73"/>
       <c r="B23" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J23" s="3" t="s">
@@ -1902,103 +1920,103 @@
       </c>
       <c r="T24" s="5">
         <v>1153403.3999999999</v>
       </c>
       <c r="U24" s="10">
         <v>107.1</v>
       </c>
       <c r="V24" s="5">
         <v>1301535.6000000001</v>
       </c>
       <c r="W24" s="10">
         <v>106.6</v>
       </c>
       <c r="X24" s="5">
         <v>1444680.3</v>
       </c>
       <c r="Y24" s="10">
         <v>104.3</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="V25" s="11"/>
       <c r="W25" s="11"/>
     </row>
     <row r="28" spans="1:26" ht="12" customHeight="1">
-      <c r="A28" s="65"/>
-      <c r="B28" s="67" t="s">
+      <c r="A28" s="71"/>
+      <c r="B28" s="69" t="s">
         <v>53</v>
       </c>
-      <c r="C28" s="68"/>
-      <c r="D28" s="67" t="s">
+      <c r="C28" s="70"/>
+      <c r="D28" s="69" t="s">
         <v>54</v>
       </c>
-      <c r="E28" s="68"/>
-      <c r="F28" s="67" t="s">
+      <c r="E28" s="70"/>
+      <c r="F28" s="69" t="s">
         <v>55</v>
       </c>
-      <c r="G28" s="68"/>
-      <c r="H28" s="67" t="s">
+      <c r="G28" s="70"/>
+      <c r="H28" s="69" t="s">
         <v>56</v>
       </c>
-      <c r="I28" s="68"/>
-      <c r="J28" s="67" t="s">
+      <c r="I28" s="70"/>
+      <c r="J28" s="69" t="s">
         <v>57</v>
       </c>
-      <c r="K28" s="67"/>
-      <c r="L28" s="67" t="s">
+      <c r="K28" s="69"/>
+      <c r="L28" s="69" t="s">
         <v>58</v>
       </c>
-      <c r="M28" s="67"/>
-      <c r="N28" s="67" t="s">
+      <c r="M28" s="69"/>
+      <c r="N28" s="69" t="s">
         <v>59</v>
       </c>
-      <c r="O28" s="67"/>
-      <c r="P28" s="67" t="s">
+      <c r="O28" s="69"/>
+      <c r="P28" s="69" t="s">
         <v>60</v>
       </c>
-      <c r="Q28" s="67"/>
-      <c r="R28" s="67" t="s">
+      <c r="Q28" s="69"/>
+      <c r="R28" s="69" t="s">
         <v>61</v>
       </c>
-      <c r="S28" s="67"/>
-      <c r="T28" s="67" t="s">
+      <c r="S28" s="69"/>
+      <c r="T28" s="69" t="s">
         <v>62</v>
       </c>
-      <c r="U28" s="68"/>
-      <c r="V28" s="67" t="s">
+      <c r="U28" s="70"/>
+      <c r="V28" s="69" t="s">
         <v>63</v>
       </c>
-      <c r="W28" s="68"/>
-      <c r="X28" s="67" t="s">
+      <c r="W28" s="70"/>
+      <c r="X28" s="69" t="s">
         <v>64</v>
       </c>
-      <c r="Y28" s="68"/>
+      <c r="Y28" s="70"/>
       <c r="Z28" s="11"/>
     </row>
     <row r="29" spans="1:26" ht="48">
-      <c r="A29" s="66"/>
+      <c r="A29" s="72"/>
       <c r="B29" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>2</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I29" s="9" t="s">
         <v>2</v>
       </c>
       <c r="J29" s="3" t="s">
@@ -2188,103 +2206,103 @@
       <c r="C33" s="21"/>
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="19"/>
       <c r="I33" s="19"/>
       <c r="J33" s="19"/>
       <c r="K33" s="19"/>
       <c r="L33" s="19"/>
       <c r="M33" s="19"/>
       <c r="N33" s="19"/>
       <c r="O33" s="19"/>
       <c r="P33" s="19"/>
       <c r="Q33" s="19"/>
       <c r="R33" s="21"/>
       <c r="S33" s="20"/>
       <c r="T33" s="19"/>
       <c r="U33" s="21"/>
       <c r="V33" s="19"/>
       <c r="W33" s="21"/>
       <c r="X33" s="19"/>
       <c r="Y33" s="21"/>
     </row>
     <row r="34" spans="1:26" ht="20.25" customHeight="1">
-      <c r="A34" s="65"/>
-      <c r="B34" s="67" t="s">
+      <c r="A34" s="71"/>
+      <c r="B34" s="69" t="s">
         <v>65</v>
       </c>
-      <c r="C34" s="68"/>
-      <c r="D34" s="67" t="s">
+      <c r="C34" s="70"/>
+      <c r="D34" s="69" t="s">
         <v>66</v>
       </c>
-      <c r="E34" s="68"/>
-      <c r="F34" s="67" t="s">
+      <c r="E34" s="70"/>
+      <c r="F34" s="69" t="s">
         <v>67</v>
       </c>
-      <c r="G34" s="68"/>
-      <c r="H34" s="67" t="s">
+      <c r="G34" s="70"/>
+      <c r="H34" s="69" t="s">
         <v>68</v>
       </c>
-      <c r="I34" s="68"/>
-      <c r="J34" s="67" t="s">
+      <c r="I34" s="70"/>
+      <c r="J34" s="69" t="s">
         <v>69</v>
       </c>
-      <c r="K34" s="67"/>
-      <c r="L34" s="67" t="s">
+      <c r="K34" s="69"/>
+      <c r="L34" s="69" t="s">
         <v>70</v>
       </c>
-      <c r="M34" s="67"/>
-      <c r="N34" s="67" t="s">
+      <c r="M34" s="69"/>
+      <c r="N34" s="69" t="s">
         <v>71</v>
       </c>
-      <c r="O34" s="67"/>
-      <c r="P34" s="67" t="s">
+      <c r="O34" s="69"/>
+      <c r="P34" s="69" t="s">
         <v>72</v>
       </c>
-      <c r="Q34" s="67"/>
-      <c r="R34" s="67" t="s">
+      <c r="Q34" s="69"/>
+      <c r="R34" s="69" t="s">
         <v>73</v>
       </c>
-      <c r="S34" s="67"/>
-      <c r="T34" s="67" t="s">
+      <c r="S34" s="69"/>
+      <c r="T34" s="69" t="s">
         <v>74</v>
       </c>
-      <c r="U34" s="68"/>
-      <c r="V34" s="67" t="s">
+      <c r="U34" s="70"/>
+      <c r="V34" s="69" t="s">
         <v>75</v>
       </c>
-      <c r="W34" s="68"/>
-      <c r="X34" s="67" t="s">
+      <c r="W34" s="70"/>
+      <c r="X34" s="69" t="s">
         <v>76</v>
       </c>
-      <c r="Y34" s="68"/>
+      <c r="Y34" s="70"/>
       <c r="Z34" s="11"/>
     </row>
     <row r="35" spans="1:26" ht="48">
-      <c r="A35" s="66"/>
+      <c r="A35" s="72"/>
       <c r="B35" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E35" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F35" s="22" t="s">
         <v>1</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>2</v>
       </c>
       <c r="H35" s="24" t="s">
         <v>1</v>
       </c>
       <c r="I35" s="25" t="s">
         <v>2</v>
       </c>
       <c r="J35" s="26" t="s">
@@ -2393,103 +2411,103 @@
         <v>1261678.1000000001</v>
       </c>
       <c r="S36" s="7">
         <v>109</v>
       </c>
       <c r="T36" s="5">
         <v>1452166.7</v>
       </c>
       <c r="U36" s="10">
         <v>109.1</v>
       </c>
       <c r="V36" s="5">
         <v>1656599.3</v>
       </c>
       <c r="W36" s="10">
         <v>109.9</v>
       </c>
       <c r="X36" s="5">
         <v>1864937</v>
       </c>
       <c r="Y36" s="10">
         <v>110.9</v>
       </c>
     </row>
     <row r="40" spans="1:26" ht="20.25" customHeight="1">
-      <c r="A40" s="65"/>
-      <c r="B40" s="67" t="s">
+      <c r="A40" s="71"/>
+      <c r="B40" s="69" t="s">
         <v>77</v>
       </c>
-      <c r="C40" s="68"/>
-      <c r="D40" s="67" t="s">
+      <c r="C40" s="70"/>
+      <c r="D40" s="69" t="s">
         <v>78</v>
       </c>
-      <c r="E40" s="68"/>
-      <c r="F40" s="67" t="s">
+      <c r="E40" s="70"/>
+      <c r="F40" s="69" t="s">
         <v>79</v>
       </c>
-      <c r="G40" s="68"/>
-      <c r="H40" s="67" t="s">
+      <c r="G40" s="70"/>
+      <c r="H40" s="69" t="s">
         <v>80</v>
       </c>
-      <c r="I40" s="68"/>
-      <c r="J40" s="67" t="s">
+      <c r="I40" s="70"/>
+      <c r="J40" s="69" t="s">
         <v>81</v>
       </c>
-      <c r="K40" s="67"/>
-      <c r="L40" s="67" t="s">
+      <c r="K40" s="69"/>
+      <c r="L40" s="69" t="s">
         <v>82</v>
       </c>
-      <c r="M40" s="67"/>
-      <c r="N40" s="67" t="s">
+      <c r="M40" s="69"/>
+      <c r="N40" s="69" t="s">
         <v>83</v>
       </c>
-      <c r="O40" s="67"/>
-      <c r="P40" s="67" t="s">
+      <c r="O40" s="69"/>
+      <c r="P40" s="69" t="s">
         <v>84</v>
       </c>
-      <c r="Q40" s="67"/>
-      <c r="R40" s="67" t="s">
+      <c r="Q40" s="69"/>
+      <c r="R40" s="69" t="s">
         <v>85</v>
       </c>
-      <c r="S40" s="67"/>
-      <c r="T40" s="67" t="s">
+      <c r="S40" s="69"/>
+      <c r="T40" s="69" t="s">
         <v>86</v>
       </c>
-      <c r="U40" s="68"/>
-      <c r="V40" s="67" t="s">
+      <c r="U40" s="70"/>
+      <c r="V40" s="69" t="s">
         <v>87</v>
       </c>
-      <c r="W40" s="68"/>
-      <c r="X40" s="67" t="s">
+      <c r="W40" s="70"/>
+      <c r="X40" s="69" t="s">
         <v>88</v>
       </c>
-      <c r="Y40" s="68"/>
+      <c r="Y40" s="70"/>
       <c r="Z40" s="11"/>
     </row>
     <row r="41" spans="1:26" ht="48">
-      <c r="A41" s="66"/>
+      <c r="A41" s="72"/>
       <c r="B41" s="37" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="38" t="s">
         <v>2</v>
       </c>
       <c r="D41" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E41" s="40" t="s">
         <v>2</v>
       </c>
       <c r="F41" s="41" t="s">
         <v>1</v>
       </c>
       <c r="G41" s="42" t="s">
         <v>2</v>
       </c>
       <c r="H41" s="43" t="s">
         <v>1</v>
       </c>
       <c r="I41" s="44" t="s">
         <v>2</v>
       </c>
       <c r="J41" s="45" t="s">
@@ -2598,194 +2616,228 @@
         <v>1496269.9</v>
       </c>
       <c r="S42" s="7">
         <v>113</v>
       </c>
       <c r="T42" s="10">
         <v>1714661.4</v>
       </c>
       <c r="U42" s="10">
         <v>112.2</v>
       </c>
       <c r="V42" s="10">
         <v>1942542.1</v>
       </c>
       <c r="W42" s="10">
         <v>111</v>
       </c>
       <c r="X42" s="5">
         <v>2211212.9</v>
       </c>
       <c r="Y42" s="10">
         <v>111.9</v>
       </c>
     </row>
     <row r="46" spans="1:26">
-      <c r="A46" s="65"/>
-      <c r="B46" s="67" t="s">
+      <c r="A46" s="71"/>
+      <c r="B46" s="69" t="s">
         <v>89</v>
       </c>
-      <c r="C46" s="68"/>
-      <c r="D46" s="67" t="s">
+      <c r="C46" s="70"/>
+      <c r="D46" s="69" t="s">
         <v>90</v>
       </c>
-      <c r="E46" s="68"/>
+      <c r="E46" s="70"/>
+      <c r="F46" s="69" t="s">
+        <v>91</v>
+      </c>
+      <c r="G46" s="70"/>
+      <c r="H46" s="69" t="s">
+        <v>92</v>
+      </c>
+      <c r="I46" s="70"/>
     </row>
     <row r="47" spans="1:26" ht="48">
-      <c r="A47" s="66"/>
+      <c r="A47" s="72"/>
       <c r="B47" s="58" t="s">
         <v>1</v>
       </c>
       <c r="C47" s="59" t="s">
         <v>2</v>
       </c>
       <c r="D47" s="63" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="F47" s="65" t="s">
+        <v>1</v>
+      </c>
+      <c r="G47" s="66" t="s">
+        <v>2</v>
+      </c>
+      <c r="H47" s="67" t="s">
+        <v>1</v>
+      </c>
+      <c r="I47" s="68" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B48" s="7">
         <v>127641.60000000001</v>
       </c>
       <c r="C48" s="10">
         <v>104.2</v>
       </c>
       <c r="D48" s="5">
         <v>263195.3</v>
       </c>
       <c r="E48" s="5">
         <v>105.6</v>
       </c>
+      <c r="F48" s="5">
+        <v>417165.2</v>
+      </c>
+      <c r="G48" s="5">
+        <v>106</v>
+      </c>
+      <c r="H48" s="5">
+        <v>574916.9</v>
+      </c>
+      <c r="I48" s="5">
+        <v>108.5</v>
+      </c>
     </row>
     <row r="52" spans="1:1">
       <c r="A52" s="12" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="95">
-[...4 lines deleted...]
-    <mergeCell ref="V22:W22"/>
+  <mergeCells count="97">
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="T40:U40"/>
+    <mergeCell ref="V40:W40"/>
+    <mergeCell ref="X40:Y40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="T16:U16"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="T22:U22"/>
+    <mergeCell ref="N16:O16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="L16:M16"/>
     <mergeCell ref="R16:S16"/>
-    <mergeCell ref="V16:W16"/>
-[...8 lines deleted...]
-    <mergeCell ref="V34:W34"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="X22:Y22"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="D28:E28"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="H28:I28"/>
     <mergeCell ref="J28:K28"/>
     <mergeCell ref="L28:M28"/>
     <mergeCell ref="N28:O28"/>
     <mergeCell ref="P28:Q28"/>
     <mergeCell ref="R28:S28"/>
     <mergeCell ref="T28:U28"/>
     <mergeCell ref="V28:W28"/>
     <mergeCell ref="X28:Y28"/>
-    <mergeCell ref="A16:A17"/>
-[...61 lines deleted...]
-    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="N40:O40"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:I46"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="2" max="24" man="1"/>
     <brk id="8" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>