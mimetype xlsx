--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -1,64 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14235" yWindow="-45" windowWidth="12585" windowHeight="12180"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$45</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="274" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="277" uniqueCount="94">
   <si>
     <t>Қостанай</t>
   </si>
   <si>
     <t>Көрсетілген қызмет көлемі, млн. теңге</t>
   </si>
   <si>
     <t>НКИ, %-бен</t>
   </si>
   <si>
     <t>Ішкі сауда бойынша көрсетілген қызмет көлемі және НКИ (көтерме және бөлшек сауда) *</t>
   </si>
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>қаңтар 2019ж.</t>
   </si>
   <si>
     <t>қаңтар-ақпан 2019 ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2019 ж.</t>
   </si>
   <si>
@@ -293,50 +294,53 @@
     <t>қаңтар-тамыз 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-қыркүйек 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-қазан 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-қараша 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан 2025 ж.</t>
   </si>
   <si>
     <t>қаңтар 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-ақпан 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-сәуір 2026ж.</t>
+  </si>
+  <si>
+    <t>қаңтар-мамыр 2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -452,51 +456,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="76">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -627,64 +631,67 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -955,51 +962,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="H2" sqref="H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -1046,102 +1053,102 @@
       <c r="C3" s="61"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
       <c r="J3" s="62"/>
       <c r="K3" s="62"/>
       <c r="L3" s="62"/>
       <c r="M3" s="62"/>
       <c r="N3" s="62"/>
       <c r="O3" s="62"/>
       <c r="P3" s="62"/>
       <c r="Q3" s="62"/>
       <c r="R3" s="62"/>
       <c r="S3" s="62"/>
       <c r="T3" s="62"/>
       <c r="U3" s="62"/>
       <c r="V3" s="62"/>
       <c r="W3" s="62"/>
       <c r="X3" s="62"/>
       <c r="Y3" s="62"/>
     </row>
     <row r="4" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="73"/>
-      <c r="B4" s="69" t="s">
+      <c r="A4" s="75"/>
+      <c r="B4" s="72" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="69"/>
-      <c r="D4" s="69" t="s">
+      <c r="C4" s="72"/>
+      <c r="D4" s="72" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="69"/>
-      <c r="F4" s="69" t="s">
+      <c r="E4" s="72"/>
+      <c r="F4" s="72" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="69"/>
-      <c r="H4" s="69" t="s">
+      <c r="G4" s="72"/>
+      <c r="H4" s="72" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="69"/>
-      <c r="J4" s="69" t="s">
+      <c r="I4" s="72"/>
+      <c r="J4" s="72" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="69"/>
-      <c r="L4" s="69" t="s">
+      <c r="K4" s="72"/>
+      <c r="L4" s="72" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="69"/>
-      <c r="N4" s="69" t="s">
+      <c r="M4" s="72"/>
+      <c r="N4" s="72" t="s">
         <v>11</v>
       </c>
-      <c r="O4" s="69"/>
-      <c r="P4" s="69" t="s">
+      <c r="O4" s="72"/>
+      <c r="P4" s="72" t="s">
         <v>12</v>
       </c>
-      <c r="Q4" s="69"/>
-      <c r="R4" s="69" t="s">
+      <c r="Q4" s="72"/>
+      <c r="R4" s="72" t="s">
         <v>13</v>
       </c>
-      <c r="S4" s="69"/>
-      <c r="T4" s="69" t="s">
+      <c r="S4" s="72"/>
+      <c r="T4" s="72" t="s">
         <v>14</v>
       </c>
-      <c r="U4" s="69"/>
-      <c r="V4" s="69" t="s">
+      <c r="U4" s="72"/>
+      <c r="V4" s="72" t="s">
         <v>15</v>
       </c>
-      <c r="W4" s="69"/>
-      <c r="X4" s="69" t="s">
+      <c r="W4" s="72"/>
+      <c r="X4" s="72" t="s">
         <v>16</v>
       </c>
-      <c r="Y4" s="70"/>
+      <c r="Y4" s="73"/>
     </row>
     <row r="5" spans="1:26" s="2" customFormat="1" ht="48">
-      <c r="A5" s="73"/>
+      <c r="A5" s="75"/>
       <c r="B5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -1249,102 +1256,102 @@
         <v>758377.8</v>
       </c>
       <c r="S6" s="5">
         <v>96.4</v>
       </c>
       <c r="T6" s="7">
         <v>871806.4</v>
       </c>
       <c r="U6" s="5">
         <v>98.4</v>
       </c>
       <c r="V6" s="5">
         <v>975158.2</v>
       </c>
       <c r="W6" s="5">
         <v>99.9</v>
       </c>
       <c r="X6" s="7">
         <v>1108312.3999999999</v>
       </c>
       <c r="Y6" s="5">
         <v>101.8</v>
       </c>
     </row>
     <row r="10" spans="1:26" s="2" customFormat="1" ht="27" customHeight="1">
-      <c r="A10" s="73"/>
-      <c r="B10" s="69" t="s">
+      <c r="A10" s="75"/>
+      <c r="B10" s="72" t="s">
         <v>17</v>
       </c>
-      <c r="C10" s="69"/>
-      <c r="D10" s="69" t="s">
+      <c r="C10" s="72"/>
+      <c r="D10" s="72" t="s">
         <v>18</v>
       </c>
-      <c r="E10" s="69"/>
-      <c r="F10" s="69" t="s">
+      <c r="E10" s="72"/>
+      <c r="F10" s="72" t="s">
         <v>19</v>
       </c>
-      <c r="G10" s="69"/>
-      <c r="H10" s="69" t="s">
+      <c r="G10" s="72"/>
+      <c r="H10" s="72" t="s">
         <v>20</v>
       </c>
-      <c r="I10" s="69"/>
-      <c r="J10" s="69" t="s">
+      <c r="I10" s="72"/>
+      <c r="J10" s="72" t="s">
         <v>21</v>
       </c>
-      <c r="K10" s="69"/>
-      <c r="L10" s="69" t="s">
+      <c r="K10" s="72"/>
+      <c r="L10" s="72" t="s">
         <v>22</v>
       </c>
-      <c r="M10" s="69"/>
-      <c r="N10" s="69" t="s">
+      <c r="M10" s="72"/>
+      <c r="N10" s="72" t="s">
         <v>23</v>
       </c>
-      <c r="O10" s="69"/>
-      <c r="P10" s="69" t="s">
+      <c r="O10" s="72"/>
+      <c r="P10" s="72" t="s">
         <v>24</v>
       </c>
-      <c r="Q10" s="69"/>
-      <c r="R10" s="69" t="s">
+      <c r="Q10" s="72"/>
+      <c r="R10" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="S10" s="69"/>
-      <c r="T10" s="69" t="s">
+      <c r="S10" s="72"/>
+      <c r="T10" s="72" t="s">
         <v>26</v>
       </c>
-      <c r="U10" s="69"/>
-      <c r="V10" s="69" t="s">
+      <c r="U10" s="72"/>
+      <c r="V10" s="72" t="s">
         <v>27</v>
       </c>
-      <c r="W10" s="69"/>
-      <c r="X10" s="69" t="s">
+      <c r="W10" s="72"/>
+      <c r="X10" s="72" t="s">
         <v>28</v>
       </c>
-      <c r="Y10" s="70"/>
+      <c r="Y10" s="73"/>
     </row>
     <row r="11" spans="1:26" s="2" customFormat="1" ht="48">
-      <c r="A11" s="73"/>
+      <c r="A11" s="75"/>
       <c r="B11" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J11" s="3" t="s">
@@ -1479,103 +1486,103 @@
       <c r="C13" s="19"/>
       <c r="D13" s="20"/>
       <c r="E13" s="11"/>
       <c r="F13" s="19"/>
       <c r="G13" s="11"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="19"/>
       <c r="O13" s="19"/>
       <c r="P13" s="19"/>
       <c r="Q13" s="19"/>
       <c r="R13" s="19"/>
       <c r="S13" s="19"/>
       <c r="T13" s="19"/>
       <c r="U13" s="19"/>
       <c r="V13" s="19"/>
       <c r="W13" s="19"/>
       <c r="X13" s="20"/>
       <c r="Y13" s="19"/>
     </row>
     <row r="16" spans="1:26" ht="15" customHeight="1">
-      <c r="A16" s="73"/>
-      <c r="B16" s="69" t="s">
+      <c r="A16" s="75"/>
+      <c r="B16" s="72" t="s">
         <v>29</v>
       </c>
-      <c r="C16" s="69"/>
-      <c r="D16" s="69" t="s">
+      <c r="C16" s="72"/>
+      <c r="D16" s="72" t="s">
         <v>30</v>
       </c>
-      <c r="E16" s="69"/>
-      <c r="F16" s="69" t="s">
+      <c r="E16" s="72"/>
+      <c r="F16" s="72" t="s">
         <v>31</v>
       </c>
-      <c r="G16" s="69"/>
-      <c r="H16" s="69" t="s">
+      <c r="G16" s="72"/>
+      <c r="H16" s="72" t="s">
         <v>32</v>
       </c>
-      <c r="I16" s="69"/>
-      <c r="J16" s="69" t="s">
+      <c r="I16" s="72"/>
+      <c r="J16" s="72" t="s">
         <v>33</v>
       </c>
-      <c r="K16" s="69"/>
-      <c r="L16" s="69" t="s">
+      <c r="K16" s="72"/>
+      <c r="L16" s="72" t="s">
         <v>34</v>
       </c>
-      <c r="M16" s="69"/>
-      <c r="N16" s="69" t="s">
+      <c r="M16" s="72"/>
+      <c r="N16" s="72" t="s">
         <v>35</v>
       </c>
-      <c r="O16" s="69"/>
-      <c r="P16" s="69" t="s">
+      <c r="O16" s="72"/>
+      <c r="P16" s="72" t="s">
         <v>36</v>
       </c>
-      <c r="Q16" s="69"/>
-      <c r="R16" s="69" t="s">
+      <c r="Q16" s="72"/>
+      <c r="R16" s="72" t="s">
         <v>37</v>
       </c>
-      <c r="S16" s="69"/>
-      <c r="T16" s="69" t="s">
+      <c r="S16" s="72"/>
+      <c r="T16" s="72" t="s">
         <v>38</v>
       </c>
-      <c r="U16" s="69"/>
-      <c r="V16" s="69" t="s">
+      <c r="U16" s="72"/>
+      <c r="V16" s="72" t="s">
         <v>39</v>
       </c>
-      <c r="W16" s="69"/>
-      <c r="X16" s="69" t="s">
+      <c r="W16" s="72"/>
+      <c r="X16" s="72" t="s">
         <v>40</v>
       </c>
-      <c r="Y16" s="70"/>
+      <c r="Y16" s="73"/>
       <c r="Z16" s="11"/>
     </row>
     <row r="17" spans="1:26" ht="48">
-      <c r="A17" s="73"/>
+      <c r="A17" s="75"/>
       <c r="B17" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J17" s="3" t="s">
@@ -1711,103 +1718,103 @@
       <c r="C19" s="19"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="19"/>
       <c r="O19" s="19"/>
       <c r="P19" s="19"/>
       <c r="Q19" s="19"/>
       <c r="R19" s="19"/>
       <c r="S19" s="19"/>
       <c r="T19" s="19"/>
       <c r="U19" s="19"/>
       <c r="V19" s="19"/>
       <c r="W19" s="19"/>
       <c r="X19" s="19"/>
       <c r="Y19" s="19"/>
     </row>
     <row r="22" spans="1:26" ht="15" customHeight="1">
-      <c r="A22" s="73"/>
-      <c r="B22" s="69" t="s">
+      <c r="A22" s="75"/>
+      <c r="B22" s="72" t="s">
         <v>41</v>
       </c>
-      <c r="C22" s="69"/>
-      <c r="D22" s="69" t="s">
+      <c r="C22" s="72"/>
+      <c r="D22" s="72" t="s">
         <v>42</v>
       </c>
-      <c r="E22" s="69"/>
-      <c r="F22" s="69" t="s">
+      <c r="E22" s="72"/>
+      <c r="F22" s="72" t="s">
         <v>43</v>
       </c>
-      <c r="G22" s="69"/>
-      <c r="H22" s="69" t="s">
+      <c r="G22" s="72"/>
+      <c r="H22" s="72" t="s">
         <v>44</v>
       </c>
-      <c r="I22" s="69"/>
-      <c r="J22" s="69" t="s">
+      <c r="I22" s="72"/>
+      <c r="J22" s="72" t="s">
         <v>45</v>
       </c>
-      <c r="K22" s="69"/>
-      <c r="L22" s="69" t="s">
+      <c r="K22" s="72"/>
+      <c r="L22" s="72" t="s">
         <v>46</v>
       </c>
-      <c r="M22" s="69"/>
-      <c r="N22" s="69" t="s">
+      <c r="M22" s="72"/>
+      <c r="N22" s="72" t="s">
         <v>47</v>
       </c>
-      <c r="O22" s="69"/>
-      <c r="P22" s="69" t="s">
+      <c r="O22" s="72"/>
+      <c r="P22" s="72" t="s">
         <v>48</v>
       </c>
-      <c r="Q22" s="69"/>
-      <c r="R22" s="69" t="s">
+      <c r="Q22" s="72"/>
+      <c r="R22" s="72" t="s">
         <v>49</v>
       </c>
-      <c r="S22" s="69"/>
-      <c r="T22" s="69" t="s">
+      <c r="S22" s="72"/>
+      <c r="T22" s="72" t="s">
         <v>50</v>
       </c>
-      <c r="U22" s="70"/>
-      <c r="V22" s="69" t="s">
+      <c r="U22" s="73"/>
+      <c r="V22" s="72" t="s">
         <v>51</v>
       </c>
-      <c r="W22" s="70"/>
-      <c r="X22" s="69" t="s">
+      <c r="W22" s="73"/>
+      <c r="X22" s="72" t="s">
         <v>52</v>
       </c>
-      <c r="Y22" s="70"/>
+      <c r="Y22" s="73"/>
       <c r="Z22" s="11"/>
     </row>
     <row r="23" spans="1:26" ht="48">
-      <c r="A23" s="73"/>
+      <c r="A23" s="75"/>
       <c r="B23" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J23" s="3" t="s">
@@ -1920,103 +1927,103 @@
       </c>
       <c r="T24" s="5">
         <v>1153403.3999999999</v>
       </c>
       <c r="U24" s="10">
         <v>107.1</v>
       </c>
       <c r="V24" s="5">
         <v>1301535.6000000001</v>
       </c>
       <c r="W24" s="10">
         <v>106.6</v>
       </c>
       <c r="X24" s="5">
         <v>1444680.3</v>
       </c>
       <c r="Y24" s="10">
         <v>104.3</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="V25" s="11"/>
       <c r="W25" s="11"/>
     </row>
     <row r="28" spans="1:26" ht="12" customHeight="1">
-      <c r="A28" s="71"/>
-      <c r="B28" s="69" t="s">
+      <c r="A28" s="70"/>
+      <c r="B28" s="72" t="s">
         <v>53</v>
       </c>
-      <c r="C28" s="70"/>
-      <c r="D28" s="69" t="s">
+      <c r="C28" s="73"/>
+      <c r="D28" s="72" t="s">
         <v>54</v>
       </c>
-      <c r="E28" s="70"/>
-      <c r="F28" s="69" t="s">
+      <c r="E28" s="73"/>
+      <c r="F28" s="72" t="s">
         <v>55</v>
       </c>
-      <c r="G28" s="70"/>
-      <c r="H28" s="69" t="s">
+      <c r="G28" s="73"/>
+      <c r="H28" s="72" t="s">
         <v>56</v>
       </c>
-      <c r="I28" s="70"/>
-      <c r="J28" s="69" t="s">
+      <c r="I28" s="73"/>
+      <c r="J28" s="72" t="s">
         <v>57</v>
       </c>
-      <c r="K28" s="69"/>
-      <c r="L28" s="69" t="s">
+      <c r="K28" s="72"/>
+      <c r="L28" s="72" t="s">
         <v>58</v>
       </c>
-      <c r="M28" s="69"/>
-      <c r="N28" s="69" t="s">
+      <c r="M28" s="72"/>
+      <c r="N28" s="72" t="s">
         <v>59</v>
       </c>
-      <c r="O28" s="69"/>
-      <c r="P28" s="69" t="s">
+      <c r="O28" s="72"/>
+      <c r="P28" s="72" t="s">
         <v>60</v>
       </c>
-      <c r="Q28" s="69"/>
-      <c r="R28" s="69" t="s">
+      <c r="Q28" s="72"/>
+      <c r="R28" s="72" t="s">
         <v>61</v>
       </c>
-      <c r="S28" s="69"/>
-      <c r="T28" s="69" t="s">
+      <c r="S28" s="72"/>
+      <c r="T28" s="72" t="s">
         <v>62</v>
       </c>
-      <c r="U28" s="70"/>
-      <c r="V28" s="69" t="s">
+      <c r="U28" s="73"/>
+      <c r="V28" s="72" t="s">
         <v>63</v>
       </c>
-      <c r="W28" s="70"/>
-      <c r="X28" s="69" t="s">
+      <c r="W28" s="73"/>
+      <c r="X28" s="72" t="s">
         <v>64</v>
       </c>
-      <c r="Y28" s="70"/>
+      <c r="Y28" s="73"/>
       <c r="Z28" s="11"/>
     </row>
     <row r="29" spans="1:26" ht="48">
-      <c r="A29" s="72"/>
+      <c r="A29" s="71"/>
       <c r="B29" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>2</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I29" s="9" t="s">
         <v>2</v>
       </c>
       <c r="J29" s="3" t="s">
@@ -2206,103 +2213,103 @@
       <c r="C33" s="21"/>
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="19"/>
       <c r="I33" s="19"/>
       <c r="J33" s="19"/>
       <c r="K33" s="19"/>
       <c r="L33" s="19"/>
       <c r="M33" s="19"/>
       <c r="N33" s="19"/>
       <c r="O33" s="19"/>
       <c r="P33" s="19"/>
       <c r="Q33" s="19"/>
       <c r="R33" s="21"/>
       <c r="S33" s="20"/>
       <c r="T33" s="19"/>
       <c r="U33" s="21"/>
       <c r="V33" s="19"/>
       <c r="W33" s="21"/>
       <c r="X33" s="19"/>
       <c r="Y33" s="21"/>
     </row>
     <row r="34" spans="1:26" ht="20.25" customHeight="1">
-      <c r="A34" s="71"/>
-      <c r="B34" s="69" t="s">
+      <c r="A34" s="70"/>
+      <c r="B34" s="72" t="s">
         <v>65</v>
       </c>
-      <c r="C34" s="70"/>
-      <c r="D34" s="69" t="s">
+      <c r="C34" s="73"/>
+      <c r="D34" s="72" t="s">
         <v>66</v>
       </c>
-      <c r="E34" s="70"/>
-      <c r="F34" s="69" t="s">
+      <c r="E34" s="73"/>
+      <c r="F34" s="72" t="s">
         <v>67</v>
       </c>
-      <c r="G34" s="70"/>
-      <c r="H34" s="69" t="s">
+      <c r="G34" s="73"/>
+      <c r="H34" s="72" t="s">
         <v>68</v>
       </c>
-      <c r="I34" s="70"/>
-      <c r="J34" s="69" t="s">
+      <c r="I34" s="73"/>
+      <c r="J34" s="72" t="s">
         <v>69</v>
       </c>
-      <c r="K34" s="69"/>
-      <c r="L34" s="69" t="s">
+      <c r="K34" s="72"/>
+      <c r="L34" s="72" t="s">
         <v>70</v>
       </c>
-      <c r="M34" s="69"/>
-      <c r="N34" s="69" t="s">
+      <c r="M34" s="72"/>
+      <c r="N34" s="72" t="s">
         <v>71</v>
       </c>
-      <c r="O34" s="69"/>
-      <c r="P34" s="69" t="s">
+      <c r="O34" s="72"/>
+      <c r="P34" s="72" t="s">
         <v>72</v>
       </c>
-      <c r="Q34" s="69"/>
-      <c r="R34" s="69" t="s">
+      <c r="Q34" s="72"/>
+      <c r="R34" s="72" t="s">
         <v>73</v>
       </c>
-      <c r="S34" s="69"/>
-      <c r="T34" s="69" t="s">
+      <c r="S34" s="72"/>
+      <c r="T34" s="72" t="s">
         <v>74</v>
       </c>
-      <c r="U34" s="70"/>
-      <c r="V34" s="69" t="s">
+      <c r="U34" s="73"/>
+      <c r="V34" s="72" t="s">
         <v>75</v>
       </c>
-      <c r="W34" s="70"/>
-      <c r="X34" s="69" t="s">
+      <c r="W34" s="73"/>
+      <c r="X34" s="72" t="s">
         <v>76</v>
       </c>
-      <c r="Y34" s="70"/>
+      <c r="Y34" s="73"/>
       <c r="Z34" s="11"/>
     </row>
     <row r="35" spans="1:26" ht="48">
-      <c r="A35" s="72"/>
+      <c r="A35" s="71"/>
       <c r="B35" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E35" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F35" s="22" t="s">
         <v>1</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>2</v>
       </c>
       <c r="H35" s="24" t="s">
         <v>1</v>
       </c>
       <c r="I35" s="25" t="s">
         <v>2</v>
       </c>
       <c r="J35" s="26" t="s">
@@ -2411,103 +2418,103 @@
         <v>1261678.1000000001</v>
       </c>
       <c r="S36" s="7">
         <v>109</v>
       </c>
       <c r="T36" s="5">
         <v>1452166.7</v>
       </c>
       <c r="U36" s="10">
         <v>109.1</v>
       </c>
       <c r="V36" s="5">
         <v>1656599.3</v>
       </c>
       <c r="W36" s="10">
         <v>109.9</v>
       </c>
       <c r="X36" s="5">
         <v>1864937</v>
       </c>
       <c r="Y36" s="10">
         <v>110.9</v>
       </c>
     </row>
     <row r="40" spans="1:26" ht="20.25" customHeight="1">
-      <c r="A40" s="71"/>
-      <c r="B40" s="69" t="s">
+      <c r="A40" s="70"/>
+      <c r="B40" s="72" t="s">
         <v>77</v>
       </c>
-      <c r="C40" s="70"/>
-      <c r="D40" s="69" t="s">
+      <c r="C40" s="73"/>
+      <c r="D40" s="72" t="s">
         <v>78</v>
       </c>
-      <c r="E40" s="70"/>
-      <c r="F40" s="69" t="s">
+      <c r="E40" s="73"/>
+      <c r="F40" s="72" t="s">
         <v>79</v>
       </c>
-      <c r="G40" s="70"/>
-      <c r="H40" s="69" t="s">
+      <c r="G40" s="73"/>
+      <c r="H40" s="72" t="s">
         <v>80</v>
       </c>
-      <c r="I40" s="70"/>
-      <c r="J40" s="69" t="s">
+      <c r="I40" s="73"/>
+      <c r="J40" s="72" t="s">
         <v>81</v>
       </c>
-      <c r="K40" s="69"/>
-      <c r="L40" s="69" t="s">
+      <c r="K40" s="72"/>
+      <c r="L40" s="72" t="s">
         <v>82</v>
       </c>
-      <c r="M40" s="69"/>
-      <c r="N40" s="69" t="s">
+      <c r="M40" s="72"/>
+      <c r="N40" s="72" t="s">
         <v>83</v>
       </c>
-      <c r="O40" s="69"/>
-      <c r="P40" s="69" t="s">
+      <c r="O40" s="72"/>
+      <c r="P40" s="72" t="s">
         <v>84</v>
       </c>
-      <c r="Q40" s="69"/>
-      <c r="R40" s="69" t="s">
+      <c r="Q40" s="72"/>
+      <c r="R40" s="72" t="s">
         <v>85</v>
       </c>
-      <c r="S40" s="69"/>
-      <c r="T40" s="69" t="s">
+      <c r="S40" s="72"/>
+      <c r="T40" s="72" t="s">
         <v>86</v>
       </c>
-      <c r="U40" s="70"/>
-      <c r="V40" s="69" t="s">
+      <c r="U40" s="73"/>
+      <c r="V40" s="72" t="s">
         <v>87</v>
       </c>
-      <c r="W40" s="70"/>
-      <c r="X40" s="69" t="s">
+      <c r="W40" s="73"/>
+      <c r="X40" s="72" t="s">
         <v>88</v>
       </c>
-      <c r="Y40" s="70"/>
+      <c r="Y40" s="73"/>
       <c r="Z40" s="11"/>
     </row>
     <row r="41" spans="1:26" ht="48">
-      <c r="A41" s="72"/>
+      <c r="A41" s="71"/>
       <c r="B41" s="37" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="38" t="s">
         <v>2</v>
       </c>
       <c r="D41" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E41" s="40" t="s">
         <v>2</v>
       </c>
       <c r="F41" s="41" t="s">
         <v>1</v>
       </c>
       <c r="G41" s="42" t="s">
         <v>2</v>
       </c>
       <c r="H41" s="43" t="s">
         <v>1</v>
       </c>
       <c r="I41" s="44" t="s">
         <v>2</v>
       </c>
       <c r="J41" s="45" t="s">
@@ -2616,228 +2623,245 @@
         <v>1496269.9</v>
       </c>
       <c r="S42" s="7">
         <v>113</v>
       </c>
       <c r="T42" s="10">
         <v>1714661.4</v>
       </c>
       <c r="U42" s="10">
         <v>112.2</v>
       </c>
       <c r="V42" s="10">
         <v>1942542.1</v>
       </c>
       <c r="W42" s="10">
         <v>111</v>
       </c>
       <c r="X42" s="5">
         <v>2211212.9</v>
       </c>
       <c r="Y42" s="10">
         <v>111.9</v>
       </c>
     </row>
     <row r="46" spans="1:26">
-      <c r="A46" s="71"/>
-      <c r="B46" s="69" t="s">
+      <c r="A46" s="70"/>
+      <c r="B46" s="72" t="s">
         <v>89</v>
       </c>
-      <c r="C46" s="70"/>
-      <c r="D46" s="69" t="s">
+      <c r="C46" s="73"/>
+      <c r="D46" s="72" t="s">
         <v>90</v>
       </c>
-      <c r="E46" s="70"/>
-      <c r="F46" s="69" t="s">
+      <c r="E46" s="73"/>
+      <c r="F46" s="72" t="s">
         <v>91</v>
       </c>
-      <c r="G46" s="70"/>
-      <c r="H46" s="69" t="s">
+      <c r="G46" s="73"/>
+      <c r="H46" s="72" t="s">
         <v>92</v>
       </c>
-      <c r="I46" s="70"/>
+      <c r="I46" s="73"/>
+      <c r="J46" s="72" t="s">
+        <v>93</v>
+      </c>
+      <c r="K46" s="72"/>
     </row>
     <row r="47" spans="1:26" ht="48">
-      <c r="A47" s="72"/>
+      <c r="A47" s="71"/>
       <c r="B47" s="58" t="s">
         <v>1</v>
       </c>
       <c r="C47" s="59" t="s">
         <v>2</v>
       </c>
       <c r="D47" s="63" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="64" t="s">
         <v>2</v>
       </c>
       <c r="F47" s="65" t="s">
         <v>1</v>
       </c>
       <c r="G47" s="66" t="s">
         <v>2</v>
       </c>
       <c r="H47" s="67" t="s">
         <v>1</v>
       </c>
       <c r="I47" s="68" t="s">
+        <v>2</v>
+      </c>
+      <c r="J47" s="69" t="s">
+        <v>1</v>
+      </c>
+      <c r="K47" s="69" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B48" s="7">
         <v>127641.60000000001</v>
       </c>
       <c r="C48" s="10">
         <v>104.2</v>
       </c>
       <c r="D48" s="5">
         <v>263195.3</v>
       </c>
       <c r="E48" s="5">
         <v>105.6</v>
       </c>
       <c r="F48" s="5">
         <v>417165.2</v>
       </c>
       <c r="G48" s="5">
         <v>106</v>
       </c>
       <c r="H48" s="5">
         <v>574916.9</v>
       </c>
       <c r="I48" s="5">
         <v>108.5</v>
       </c>
+      <c r="J48" s="5">
+        <v>741626.2</v>
+      </c>
+      <c r="K48" s="5">
+        <v>106.5</v>
+      </c>
     </row>
     <row r="52" spans="1:1">
       <c r="A52" s="12" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="97">
+  <mergeCells count="98">
+    <mergeCell ref="N40:O40"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="X22:Y22"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="T16:U16"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="T22:U22"/>
+    <mergeCell ref="N16:O16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="J4:K4"/>
     <mergeCell ref="A46:A47"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="X34:Y34"/>
     <mergeCell ref="A34:A35"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="D34:E34"/>
     <mergeCell ref="A40:A41"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="D40:E40"/>
     <mergeCell ref="F40:G40"/>
     <mergeCell ref="H40:I40"/>
     <mergeCell ref="T40:U40"/>
     <mergeCell ref="V40:W40"/>
     <mergeCell ref="X40:Y40"/>
     <mergeCell ref="J40:K40"/>
     <mergeCell ref="L40:M40"/>
-    <mergeCell ref="A1:Y1"/>
-[...79 lines deleted...]
-    <mergeCell ref="H46:I46"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="2" max="24" man="1"/>
     <brk id="8" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>