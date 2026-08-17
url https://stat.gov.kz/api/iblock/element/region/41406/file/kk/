--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14235" yWindow="-45" windowWidth="12585" windowHeight="12180"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$45</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="283" uniqueCount="96">
   <si>
     <t>Қостанай</t>
   </si>
   <si>
     <t>Көрсетілген қызмет көлемі, млн. теңге</t>
   </si>
   <si>
     <t>НКИ, %-бен</t>
   </si>
   <si>
     <t>Ішкі сауда бойынша көрсетілген қызмет көлемі және НКИ (көтерме және бөлшек сауда) *</t>
   </si>
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>қаңтар 2019ж.</t>
   </si>
   <si>
     <t>қаңтар-ақпан 2019 ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2019 ж.</t>
   </si>
   <si>
@@ -300,50 +300,53 @@
     <t>қаңтар-қазан 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-қараша 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан 2025 ж.</t>
   </si>
   <si>
     <t>қаңтар 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-ақпан 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-сәуір 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-мамыр 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-маусым 2026ж.</t>
+  </si>
+  <si>
+    <t>қаңтар-шілде 2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -459,51 +462,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -640,64 +643,67 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -968,51 +974,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
@@ -1059,102 +1065,102 @@
       <c r="C3" s="61"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
       <c r="J3" s="62"/>
       <c r="K3" s="62"/>
       <c r="L3" s="62"/>
       <c r="M3" s="62"/>
       <c r="N3" s="62"/>
       <c r="O3" s="62"/>
       <c r="P3" s="62"/>
       <c r="Q3" s="62"/>
       <c r="R3" s="62"/>
       <c r="S3" s="62"/>
       <c r="T3" s="62"/>
       <c r="U3" s="62"/>
       <c r="V3" s="62"/>
       <c r="W3" s="62"/>
       <c r="X3" s="62"/>
       <c r="Y3" s="62"/>
     </row>
     <row r="4" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="75"/>
-      <c r="B4" s="71" t="s">
+      <c r="A4" s="77"/>
+      <c r="B4" s="74" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="71"/>
-      <c r="D4" s="71" t="s">
+      <c r="C4" s="74"/>
+      <c r="D4" s="74" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="71"/>
-      <c r="F4" s="71" t="s">
+      <c r="E4" s="74"/>
+      <c r="F4" s="74" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="71"/>
-      <c r="H4" s="71" t="s">
+      <c r="G4" s="74"/>
+      <c r="H4" s="74" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="71"/>
-      <c r="J4" s="71" t="s">
+      <c r="I4" s="74"/>
+      <c r="J4" s="74" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="71"/>
-      <c r="L4" s="71" t="s">
+      <c r="K4" s="74"/>
+      <c r="L4" s="74" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="71"/>
-      <c r="N4" s="71" t="s">
+      <c r="M4" s="74"/>
+      <c r="N4" s="74" t="s">
         <v>11</v>
       </c>
-      <c r="O4" s="71"/>
-      <c r="P4" s="71" t="s">
+      <c r="O4" s="74"/>
+      <c r="P4" s="74" t="s">
         <v>12</v>
       </c>
-      <c r="Q4" s="71"/>
-      <c r="R4" s="71" t="s">
+      <c r="Q4" s="74"/>
+      <c r="R4" s="74" t="s">
         <v>13</v>
       </c>
-      <c r="S4" s="71"/>
-      <c r="T4" s="71" t="s">
+      <c r="S4" s="74"/>
+      <c r="T4" s="74" t="s">
         <v>14</v>
       </c>
-      <c r="U4" s="71"/>
-      <c r="V4" s="71" t="s">
+      <c r="U4" s="74"/>
+      <c r="V4" s="74" t="s">
         <v>15</v>
       </c>
-      <c r="W4" s="71"/>
-      <c r="X4" s="71" t="s">
+      <c r="W4" s="74"/>
+      <c r="X4" s="74" t="s">
         <v>16</v>
       </c>
-      <c r="Y4" s="72"/>
+      <c r="Y4" s="75"/>
     </row>
     <row r="5" spans="1:26" s="2" customFormat="1" ht="48">
-      <c r="A5" s="75"/>
+      <c r="A5" s="77"/>
       <c r="B5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J5" s="3" t="s">
@@ -1262,102 +1268,102 @@
         <v>758377.8</v>
       </c>
       <c r="S6" s="5">
         <v>96.4</v>
       </c>
       <c r="T6" s="7">
         <v>871806.4</v>
       </c>
       <c r="U6" s="5">
         <v>98.4</v>
       </c>
       <c r="V6" s="5">
         <v>975158.2</v>
       </c>
       <c r="W6" s="5">
         <v>99.9</v>
       </c>
       <c r="X6" s="7">
         <v>1108312.3999999999</v>
       </c>
       <c r="Y6" s="5">
         <v>101.8</v>
       </c>
     </row>
     <row r="10" spans="1:26" s="2" customFormat="1" ht="27" customHeight="1">
-      <c r="A10" s="75"/>
-      <c r="B10" s="71" t="s">
+      <c r="A10" s="77"/>
+      <c r="B10" s="74" t="s">
         <v>17</v>
       </c>
-      <c r="C10" s="71"/>
-      <c r="D10" s="71" t="s">
+      <c r="C10" s="74"/>
+      <c r="D10" s="74" t="s">
         <v>18</v>
       </c>
-      <c r="E10" s="71"/>
-      <c r="F10" s="71" t="s">
+      <c r="E10" s="74"/>
+      <c r="F10" s="74" t="s">
         <v>19</v>
       </c>
-      <c r="G10" s="71"/>
-      <c r="H10" s="71" t="s">
+      <c r="G10" s="74"/>
+      <c r="H10" s="74" t="s">
         <v>20</v>
       </c>
-      <c r="I10" s="71"/>
-      <c r="J10" s="71" t="s">
+      <c r="I10" s="74"/>
+      <c r="J10" s="74" t="s">
         <v>21</v>
       </c>
-      <c r="K10" s="71"/>
-      <c r="L10" s="71" t="s">
+      <c r="K10" s="74"/>
+      <c r="L10" s="74" t="s">
         <v>22</v>
       </c>
-      <c r="M10" s="71"/>
-      <c r="N10" s="71" t="s">
+      <c r="M10" s="74"/>
+      <c r="N10" s="74" t="s">
         <v>23</v>
       </c>
-      <c r="O10" s="71"/>
-      <c r="P10" s="71" t="s">
+      <c r="O10" s="74"/>
+      <c r="P10" s="74" t="s">
         <v>24</v>
       </c>
-      <c r="Q10" s="71"/>
-      <c r="R10" s="71" t="s">
+      <c r="Q10" s="74"/>
+      <c r="R10" s="74" t="s">
         <v>25</v>
       </c>
-      <c r="S10" s="71"/>
-      <c r="T10" s="71" t="s">
+      <c r="S10" s="74"/>
+      <c r="T10" s="74" t="s">
         <v>26</v>
       </c>
-      <c r="U10" s="71"/>
-      <c r="V10" s="71" t="s">
+      <c r="U10" s="74"/>
+      <c r="V10" s="74" t="s">
         <v>27</v>
       </c>
-      <c r="W10" s="71"/>
-      <c r="X10" s="71" t="s">
+      <c r="W10" s="74"/>
+      <c r="X10" s="74" t="s">
         <v>28</v>
       </c>
-      <c r="Y10" s="72"/>
+      <c r="Y10" s="75"/>
     </row>
     <row r="11" spans="1:26" s="2" customFormat="1" ht="48">
-      <c r="A11" s="75"/>
+      <c r="A11" s="77"/>
       <c r="B11" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J11" s="3" t="s">
@@ -1492,103 +1498,103 @@
       <c r="C13" s="19"/>
       <c r="D13" s="20"/>
       <c r="E13" s="11"/>
       <c r="F13" s="19"/>
       <c r="G13" s="11"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="19"/>
       <c r="O13" s="19"/>
       <c r="P13" s="19"/>
       <c r="Q13" s="19"/>
       <c r="R13" s="19"/>
       <c r="S13" s="19"/>
       <c r="T13" s="19"/>
       <c r="U13" s="19"/>
       <c r="V13" s="19"/>
       <c r="W13" s="19"/>
       <c r="X13" s="20"/>
       <c r="Y13" s="19"/>
     </row>
     <row r="16" spans="1:26" ht="15" customHeight="1">
-      <c r="A16" s="75"/>
-      <c r="B16" s="71" t="s">
+      <c r="A16" s="77"/>
+      <c r="B16" s="74" t="s">
         <v>29</v>
       </c>
-      <c r="C16" s="71"/>
-      <c r="D16" s="71" t="s">
+      <c r="C16" s="74"/>
+      <c r="D16" s="74" t="s">
         <v>30</v>
       </c>
-      <c r="E16" s="71"/>
-      <c r="F16" s="71" t="s">
+      <c r="E16" s="74"/>
+      <c r="F16" s="74" t="s">
         <v>31</v>
       </c>
-      <c r="G16" s="71"/>
-      <c r="H16" s="71" t="s">
+      <c r="G16" s="74"/>
+      <c r="H16" s="74" t="s">
         <v>32</v>
       </c>
-      <c r="I16" s="71"/>
-      <c r="J16" s="71" t="s">
+      <c r="I16" s="74"/>
+      <c r="J16" s="74" t="s">
         <v>33</v>
       </c>
-      <c r="K16" s="71"/>
-      <c r="L16" s="71" t="s">
+      <c r="K16" s="74"/>
+      <c r="L16" s="74" t="s">
         <v>34</v>
       </c>
-      <c r="M16" s="71"/>
-      <c r="N16" s="71" t="s">
+      <c r="M16" s="74"/>
+      <c r="N16" s="74" t="s">
         <v>35</v>
       </c>
-      <c r="O16" s="71"/>
-      <c r="P16" s="71" t="s">
+      <c r="O16" s="74"/>
+      <c r="P16" s="74" t="s">
         <v>36</v>
       </c>
-      <c r="Q16" s="71"/>
-      <c r="R16" s="71" t="s">
+      <c r="Q16" s="74"/>
+      <c r="R16" s="74" t="s">
         <v>37</v>
       </c>
-      <c r="S16" s="71"/>
-      <c r="T16" s="71" t="s">
+      <c r="S16" s="74"/>
+      <c r="T16" s="74" t="s">
         <v>38</v>
       </c>
-      <c r="U16" s="71"/>
-      <c r="V16" s="71" t="s">
+      <c r="U16" s="74"/>
+      <c r="V16" s="74" t="s">
         <v>39</v>
       </c>
-      <c r="W16" s="71"/>
-      <c r="X16" s="71" t="s">
+      <c r="W16" s="74"/>
+      <c r="X16" s="74" t="s">
         <v>40</v>
       </c>
-      <c r="Y16" s="72"/>
+      <c r="Y16" s="75"/>
       <c r="Z16" s="11"/>
     </row>
     <row r="17" spans="1:26" ht="48">
-      <c r="A17" s="75"/>
+      <c r="A17" s="77"/>
       <c r="B17" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J17" s="3" t="s">
@@ -1724,103 +1730,103 @@
       <c r="C19" s="19"/>
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="19"/>
       <c r="O19" s="19"/>
       <c r="P19" s="19"/>
       <c r="Q19" s="19"/>
       <c r="R19" s="19"/>
       <c r="S19" s="19"/>
       <c r="T19" s="19"/>
       <c r="U19" s="19"/>
       <c r="V19" s="19"/>
       <c r="W19" s="19"/>
       <c r="X19" s="19"/>
       <c r="Y19" s="19"/>
     </row>
     <row r="22" spans="1:26" ht="15" customHeight="1">
-      <c r="A22" s="75"/>
-      <c r="B22" s="71" t="s">
+      <c r="A22" s="77"/>
+      <c r="B22" s="74" t="s">
         <v>41</v>
       </c>
-      <c r="C22" s="71"/>
-      <c r="D22" s="71" t="s">
+      <c r="C22" s="74"/>
+      <c r="D22" s="74" t="s">
         <v>42</v>
       </c>
-      <c r="E22" s="71"/>
-      <c r="F22" s="71" t="s">
+      <c r="E22" s="74"/>
+      <c r="F22" s="74" t="s">
         <v>43</v>
       </c>
-      <c r="G22" s="71"/>
-      <c r="H22" s="71" t="s">
+      <c r="G22" s="74"/>
+      <c r="H22" s="74" t="s">
         <v>44</v>
       </c>
-      <c r="I22" s="71"/>
-      <c r="J22" s="71" t="s">
+      <c r="I22" s="74"/>
+      <c r="J22" s="74" t="s">
         <v>45</v>
       </c>
-      <c r="K22" s="71"/>
-      <c r="L22" s="71" t="s">
+      <c r="K22" s="74"/>
+      <c r="L22" s="74" t="s">
         <v>46</v>
       </c>
-      <c r="M22" s="71"/>
-      <c r="N22" s="71" t="s">
+      <c r="M22" s="74"/>
+      <c r="N22" s="74" t="s">
         <v>47</v>
       </c>
-      <c r="O22" s="71"/>
-      <c r="P22" s="71" t="s">
+      <c r="O22" s="74"/>
+      <c r="P22" s="74" t="s">
         <v>48</v>
       </c>
-      <c r="Q22" s="71"/>
-      <c r="R22" s="71" t="s">
+      <c r="Q22" s="74"/>
+      <c r="R22" s="74" t="s">
         <v>49</v>
       </c>
-      <c r="S22" s="71"/>
-      <c r="T22" s="71" t="s">
+      <c r="S22" s="74"/>
+      <c r="T22" s="74" t="s">
         <v>50</v>
       </c>
-      <c r="U22" s="72"/>
-      <c r="V22" s="71" t="s">
+      <c r="U22" s="75"/>
+      <c r="V22" s="74" t="s">
         <v>51</v>
       </c>
-      <c r="W22" s="72"/>
-      <c r="X22" s="71" t="s">
+      <c r="W22" s="75"/>
+      <c r="X22" s="74" t="s">
         <v>52</v>
       </c>
-      <c r="Y22" s="72"/>
+      <c r="Y22" s="75"/>
       <c r="Z22" s="11"/>
     </row>
     <row r="23" spans="1:26" ht="48">
-      <c r="A23" s="75"/>
+      <c r="A23" s="77"/>
       <c r="B23" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>2</v>
       </c>
       <c r="J23" s="3" t="s">
@@ -1933,103 +1939,103 @@
       </c>
       <c r="T24" s="5">
         <v>1153403.3999999999</v>
       </c>
       <c r="U24" s="10">
         <v>107.1</v>
       </c>
       <c r="V24" s="5">
         <v>1301535.6000000001</v>
       </c>
       <c r="W24" s="10">
         <v>106.6</v>
       </c>
       <c r="X24" s="5">
         <v>1444680.3</v>
       </c>
       <c r="Y24" s="10">
         <v>104.3</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="V25" s="11"/>
       <c r="W25" s="11"/>
     </row>
     <row r="28" spans="1:26" ht="12" customHeight="1">
-      <c r="A28" s="73"/>
-      <c r="B28" s="71" t="s">
+      <c r="A28" s="72"/>
+      <c r="B28" s="74" t="s">
         <v>53</v>
       </c>
-      <c r="C28" s="72"/>
-      <c r="D28" s="71" t="s">
+      <c r="C28" s="75"/>
+      <c r="D28" s="74" t="s">
         <v>54</v>
       </c>
-      <c r="E28" s="72"/>
-      <c r="F28" s="71" t="s">
+      <c r="E28" s="75"/>
+      <c r="F28" s="74" t="s">
         <v>55</v>
       </c>
-      <c r="G28" s="72"/>
-      <c r="H28" s="71" t="s">
+      <c r="G28" s="75"/>
+      <c r="H28" s="74" t="s">
         <v>56</v>
       </c>
-      <c r="I28" s="72"/>
-      <c r="J28" s="71" t="s">
+      <c r="I28" s="75"/>
+      <c r="J28" s="74" t="s">
         <v>57</v>
       </c>
-      <c r="K28" s="71"/>
-      <c r="L28" s="71" t="s">
+      <c r="K28" s="74"/>
+      <c r="L28" s="74" t="s">
         <v>58</v>
       </c>
-      <c r="M28" s="71"/>
-      <c r="N28" s="71" t="s">
+      <c r="M28" s="74"/>
+      <c r="N28" s="74" t="s">
         <v>59</v>
       </c>
-      <c r="O28" s="71"/>
-      <c r="P28" s="71" t="s">
+      <c r="O28" s="74"/>
+      <c r="P28" s="74" t="s">
         <v>60</v>
       </c>
-      <c r="Q28" s="71"/>
-      <c r="R28" s="71" t="s">
+      <c r="Q28" s="74"/>
+      <c r="R28" s="74" t="s">
         <v>61</v>
       </c>
-      <c r="S28" s="71"/>
-      <c r="T28" s="71" t="s">
+      <c r="S28" s="74"/>
+      <c r="T28" s="74" t="s">
         <v>62</v>
       </c>
-      <c r="U28" s="72"/>
-      <c r="V28" s="71" t="s">
+      <c r="U28" s="75"/>
+      <c r="V28" s="74" t="s">
         <v>63</v>
       </c>
-      <c r="W28" s="72"/>
-      <c r="X28" s="71" t="s">
+      <c r="W28" s="75"/>
+      <c r="X28" s="74" t="s">
         <v>64</v>
       </c>
-      <c r="Y28" s="72"/>
+      <c r="Y28" s="75"/>
       <c r="Z28" s="11"/>
     </row>
     <row r="29" spans="1:26" ht="48">
-      <c r="A29" s="74"/>
+      <c r="A29" s="73"/>
       <c r="B29" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>2</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I29" s="9" t="s">
         <v>2</v>
       </c>
       <c r="J29" s="3" t="s">
@@ -2219,103 +2225,103 @@
       <c r="C33" s="21"/>
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="19"/>
       <c r="I33" s="19"/>
       <c r="J33" s="19"/>
       <c r="K33" s="19"/>
       <c r="L33" s="19"/>
       <c r="M33" s="19"/>
       <c r="N33" s="19"/>
       <c r="O33" s="19"/>
       <c r="P33" s="19"/>
       <c r="Q33" s="19"/>
       <c r="R33" s="21"/>
       <c r="S33" s="20"/>
       <c r="T33" s="19"/>
       <c r="U33" s="21"/>
       <c r="V33" s="19"/>
       <c r="W33" s="21"/>
       <c r="X33" s="19"/>
       <c r="Y33" s="21"/>
     </row>
     <row r="34" spans="1:26" ht="20.25" customHeight="1">
-      <c r="A34" s="73"/>
-      <c r="B34" s="71" t="s">
+      <c r="A34" s="72"/>
+      <c r="B34" s="74" t="s">
         <v>65</v>
       </c>
-      <c r="C34" s="72"/>
-      <c r="D34" s="71" t="s">
+      <c r="C34" s="75"/>
+      <c r="D34" s="74" t="s">
         <v>66</v>
       </c>
-      <c r="E34" s="72"/>
-      <c r="F34" s="71" t="s">
+      <c r="E34" s="75"/>
+      <c r="F34" s="74" t="s">
         <v>67</v>
       </c>
-      <c r="G34" s="72"/>
-      <c r="H34" s="71" t="s">
+      <c r="G34" s="75"/>
+      <c r="H34" s="74" t="s">
         <v>68</v>
       </c>
-      <c r="I34" s="72"/>
-      <c r="J34" s="71" t="s">
+      <c r="I34" s="75"/>
+      <c r="J34" s="74" t="s">
         <v>69</v>
       </c>
-      <c r="K34" s="71"/>
-      <c r="L34" s="71" t="s">
+      <c r="K34" s="74"/>
+      <c r="L34" s="74" t="s">
         <v>70</v>
       </c>
-      <c r="M34" s="71"/>
-      <c r="N34" s="71" t="s">
+      <c r="M34" s="74"/>
+      <c r="N34" s="74" t="s">
         <v>71</v>
       </c>
-      <c r="O34" s="71"/>
-      <c r="P34" s="71" t="s">
+      <c r="O34" s="74"/>
+      <c r="P34" s="74" t="s">
         <v>72</v>
       </c>
-      <c r="Q34" s="71"/>
-      <c r="R34" s="71" t="s">
+      <c r="Q34" s="74"/>
+      <c r="R34" s="74" t="s">
         <v>73</v>
       </c>
-      <c r="S34" s="71"/>
-      <c r="T34" s="71" t="s">
+      <c r="S34" s="74"/>
+      <c r="T34" s="74" t="s">
         <v>74</v>
       </c>
-      <c r="U34" s="72"/>
-      <c r="V34" s="71" t="s">
+      <c r="U34" s="75"/>
+      <c r="V34" s="74" t="s">
         <v>75</v>
       </c>
-      <c r="W34" s="72"/>
-      <c r="X34" s="71" t="s">
+      <c r="W34" s="75"/>
+      <c r="X34" s="74" t="s">
         <v>76</v>
       </c>
-      <c r="Y34" s="72"/>
+      <c r="Y34" s="75"/>
       <c r="Z34" s="11"/>
     </row>
     <row r="35" spans="1:26" ht="48">
-      <c r="A35" s="74"/>
+      <c r="A35" s="73"/>
       <c r="B35" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E35" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F35" s="22" t="s">
         <v>1</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>2</v>
       </c>
       <c r="H35" s="24" t="s">
         <v>1</v>
       </c>
       <c r="I35" s="25" t="s">
         <v>2</v>
       </c>
       <c r="J35" s="26" t="s">
@@ -2424,103 +2430,103 @@
         <v>1261678.1000000001</v>
       </c>
       <c r="S36" s="7">
         <v>109</v>
       </c>
       <c r="T36" s="5">
         <v>1452166.7</v>
       </c>
       <c r="U36" s="10">
         <v>109.1</v>
       </c>
       <c r="V36" s="5">
         <v>1656599.3</v>
       </c>
       <c r="W36" s="10">
         <v>109.9</v>
       </c>
       <c r="X36" s="5">
         <v>1864937</v>
       </c>
       <c r="Y36" s="10">
         <v>110.9</v>
       </c>
     </row>
     <row r="40" spans="1:26" ht="20.25" customHeight="1">
-      <c r="A40" s="73"/>
-      <c r="B40" s="71" t="s">
+      <c r="A40" s="72"/>
+      <c r="B40" s="74" t="s">
         <v>77</v>
       </c>
-      <c r="C40" s="72"/>
-      <c r="D40" s="71" t="s">
+      <c r="C40" s="75"/>
+      <c r="D40" s="74" t="s">
         <v>78</v>
       </c>
-      <c r="E40" s="72"/>
-      <c r="F40" s="71" t="s">
+      <c r="E40" s="75"/>
+      <c r="F40" s="74" t="s">
         <v>79</v>
       </c>
-      <c r="G40" s="72"/>
-      <c r="H40" s="71" t="s">
+      <c r="G40" s="75"/>
+      <c r="H40" s="74" t="s">
         <v>80</v>
       </c>
-      <c r="I40" s="72"/>
-      <c r="J40" s="71" t="s">
+      <c r="I40" s="75"/>
+      <c r="J40" s="74" t="s">
         <v>81</v>
       </c>
-      <c r="K40" s="71"/>
-      <c r="L40" s="71" t="s">
+      <c r="K40" s="74"/>
+      <c r="L40" s="74" t="s">
         <v>82</v>
       </c>
-      <c r="M40" s="71"/>
-      <c r="N40" s="71" t="s">
+      <c r="M40" s="74"/>
+      <c r="N40" s="74" t="s">
         <v>83</v>
       </c>
-      <c r="O40" s="71"/>
-      <c r="P40" s="71" t="s">
+      <c r="O40" s="74"/>
+      <c r="P40" s="74" t="s">
         <v>84</v>
       </c>
-      <c r="Q40" s="71"/>
-      <c r="R40" s="71" t="s">
+      <c r="Q40" s="74"/>
+      <c r="R40" s="74" t="s">
         <v>85</v>
       </c>
-      <c r="S40" s="71"/>
-      <c r="T40" s="71" t="s">
+      <c r="S40" s="74"/>
+      <c r="T40" s="74" t="s">
         <v>86</v>
       </c>
-      <c r="U40" s="72"/>
-      <c r="V40" s="71" t="s">
+      <c r="U40" s="75"/>
+      <c r="V40" s="74" t="s">
         <v>87</v>
       </c>
-      <c r="W40" s="72"/>
-      <c r="X40" s="71" t="s">
+      <c r="W40" s="75"/>
+      <c r="X40" s="74" t="s">
         <v>88</v>
       </c>
-      <c r="Y40" s="72"/>
+      <c r="Y40" s="75"/>
       <c r="Z40" s="11"/>
     </row>
     <row r="41" spans="1:26" ht="48">
-      <c r="A41" s="74"/>
+      <c r="A41" s="73"/>
       <c r="B41" s="37" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="38" t="s">
         <v>2</v>
       </c>
       <c r="D41" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E41" s="40" t="s">
         <v>2</v>
       </c>
       <c r="F41" s="41" t="s">
         <v>1</v>
       </c>
       <c r="G41" s="42" t="s">
         <v>2</v>
       </c>
       <c r="H41" s="43" t="s">
         <v>1</v>
       </c>
       <c r="I41" s="44" t="s">
         <v>2</v>
       </c>
       <c r="J41" s="45" t="s">
@@ -2629,262 +2635,279 @@
         <v>1496269.9</v>
       </c>
       <c r="S42" s="7">
         <v>113</v>
       </c>
       <c r="T42" s="10">
         <v>1714661.4</v>
       </c>
       <c r="U42" s="10">
         <v>112.2</v>
       </c>
       <c r="V42" s="10">
         <v>1942542.1</v>
       </c>
       <c r="W42" s="10">
         <v>111</v>
       </c>
       <c r="X42" s="5">
         <v>2211212.9</v>
       </c>
       <c r="Y42" s="10">
         <v>111.9</v>
       </c>
     </row>
     <row r="46" spans="1:26">
-      <c r="A46" s="73"/>
-      <c r="B46" s="71" t="s">
+      <c r="A46" s="72"/>
+      <c r="B46" s="74" t="s">
         <v>89</v>
       </c>
-      <c r="C46" s="72"/>
-      <c r="D46" s="71" t="s">
+      <c r="C46" s="75"/>
+      <c r="D46" s="74" t="s">
         <v>90</v>
       </c>
-      <c r="E46" s="72"/>
-      <c r="F46" s="71" t="s">
+      <c r="E46" s="75"/>
+      <c r="F46" s="74" t="s">
         <v>91</v>
       </c>
-      <c r="G46" s="72"/>
-      <c r="H46" s="71" t="s">
+      <c r="G46" s="75"/>
+      <c r="H46" s="74" t="s">
         <v>92</v>
       </c>
-      <c r="I46" s="72"/>
-      <c r="J46" s="71" t="s">
+      <c r="I46" s="75"/>
+      <c r="J46" s="74" t="s">
         <v>93</v>
       </c>
-      <c r="K46" s="71"/>
-      <c r="L46" s="71" t="s">
+      <c r="K46" s="74"/>
+      <c r="L46" s="74" t="s">
         <v>94</v>
       </c>
-      <c r="M46" s="71"/>
+      <c r="M46" s="74"/>
+      <c r="N46" s="74" t="s">
+        <v>95</v>
+      </c>
+      <c r="O46" s="74"/>
     </row>
     <row r="47" spans="1:26" ht="48">
-      <c r="A47" s="74"/>
+      <c r="A47" s="73"/>
       <c r="B47" s="58" t="s">
         <v>1</v>
       </c>
       <c r="C47" s="59" t="s">
         <v>2</v>
       </c>
       <c r="D47" s="63" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="64" t="s">
         <v>2</v>
       </c>
       <c r="F47" s="65" t="s">
         <v>1</v>
       </c>
       <c r="G47" s="66" t="s">
         <v>2</v>
       </c>
       <c r="H47" s="67" t="s">
         <v>1</v>
       </c>
       <c r="I47" s="68" t="s">
         <v>2</v>
       </c>
       <c r="J47" s="69" t="s">
         <v>1</v>
       </c>
       <c r="K47" s="69" t="s">
         <v>2</v>
       </c>
       <c r="L47" s="70" t="s">
         <v>1</v>
       </c>
       <c r="M47" s="70" t="s">
+        <v>2</v>
+      </c>
+      <c r="N47" s="71" t="s">
+        <v>1</v>
+      </c>
+      <c r="O47" s="71" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B48" s="7">
         <v>127641.60000000001</v>
       </c>
       <c r="C48" s="10">
         <v>104.2</v>
       </c>
       <c r="D48" s="5">
         <v>263195.3</v>
       </c>
       <c r="E48" s="5">
         <v>105.6</v>
       </c>
       <c r="F48" s="5">
         <v>417165.2</v>
       </c>
       <c r="G48" s="5">
         <v>106</v>
       </c>
       <c r="H48" s="5">
         <v>574916.9</v>
       </c>
       <c r="I48" s="5">
         <v>108.5</v>
       </c>
       <c r="J48" s="5">
         <v>741626.2</v>
       </c>
       <c r="K48" s="5">
         <v>106.5</v>
       </c>
       <c r="L48" s="5">
         <v>977757.9</v>
       </c>
       <c r="M48" s="5">
         <v>103</v>
       </c>
+      <c r="N48" s="50">
+        <v>1214747.1000000001</v>
+      </c>
+      <c r="O48" s="5">
+        <v>102.2</v>
+      </c>
     </row>
     <row r="52" spans="1:1">
       <c r="A52" s="12" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="99">
+  <mergeCells count="100">
+    <mergeCell ref="N40:O40"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="L46:M46"/>
+    <mergeCell ref="N46:O46"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B28:C28"/>
+    <mergeCell ref="X22:Y22"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:C22"/>
+    <mergeCell ref="D28:E28"/>
+    <mergeCell ref="F28:G28"/>
+    <mergeCell ref="H28:I28"/>
+    <mergeCell ref="J28:K28"/>
+    <mergeCell ref="L28:M28"/>
+    <mergeCell ref="N28:O28"/>
+    <mergeCell ref="P28:Q28"/>
+    <mergeCell ref="R28:S28"/>
+    <mergeCell ref="T28:U28"/>
+    <mergeCell ref="V28:W28"/>
+    <mergeCell ref="X28:Y28"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="T16:U16"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="T22:U22"/>
+    <mergeCell ref="N16:O16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="R16:S16"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="J4:K4"/>
     <mergeCell ref="A46:A47"/>
     <mergeCell ref="B46:C46"/>
     <mergeCell ref="X34:Y34"/>
     <mergeCell ref="A34:A35"/>
     <mergeCell ref="B34:C34"/>
     <mergeCell ref="D34:E34"/>
     <mergeCell ref="A40:A41"/>
     <mergeCell ref="B40:C40"/>
     <mergeCell ref="D40:E40"/>
     <mergeCell ref="F40:G40"/>
     <mergeCell ref="H40:I40"/>
     <mergeCell ref="T40:U40"/>
     <mergeCell ref="V40:W40"/>
     <mergeCell ref="X40:Y40"/>
     <mergeCell ref="J40:K40"/>
     <mergeCell ref="L40:M40"/>
-    <mergeCell ref="A1:Y1"/>
-[...81 lines deleted...]
-    <mergeCell ref="L46:M46"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="2" max="24" man="1"/>
     <brk id="8" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>