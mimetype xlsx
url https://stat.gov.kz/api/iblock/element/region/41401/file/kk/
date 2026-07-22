--- v0 (2026-06-24)
+++ v1 (2026-07-22)
@@ -15,51 +15,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="14235" yWindow="-45" windowWidth="12585" windowHeight="12180"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="3" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$Y$45</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="277" uniqueCount="94">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="95">
   <si>
     <t>Қостанай</t>
   </si>
   <si>
     <t>Көрсетілген қызмет көлемі, млн. теңге</t>
   </si>
   <si>
     <t>НКИ, %-бен</t>
   </si>
   <si>
     <t>Ішкі сауда бойынша көрсетілген қызмет көлемі және НКИ (көтерме және бөлшек сауда) *</t>
   </si>
   <si>
     <t>* жедел ақпарат</t>
   </si>
   <si>
     <t>қаңтар 2019ж.</t>
   </si>
   <si>
     <t>қаңтар-ақпан 2019 ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2019 ж.</t>
   </si>
   <si>
@@ -297,50 +297,53 @@
     <t>қаңтар-қыркүйек 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-қазан 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-қараша 2025ж.</t>
   </si>
   <si>
     <t>қаңтар-желтоқсан 2025 ж.</t>
   </si>
   <si>
     <t>қаңтар 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-ақпан 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-наурыз 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-сәуір 2026ж.</t>
   </si>
   <si>
     <t>қаңтар-мамыр 2026ж.</t>
+  </si>
+  <si>
+    <t>қаңтар-маусым 2026ж.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -456,51 +459,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -631,67 +634,70 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -962,190 +968,190 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Z52"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H2" sqref="H2"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="1" customWidth="1"/>
     <col min="3" max="3" width="10.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="12" style="1" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="1" customWidth="1"/>
     <col min="6" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="7" width="8.28515625" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="8.140625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="8.5703125" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="8.28515625" style="1" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" style="1" customWidth="1"/>
     <col min="15" max="15" width="8" style="1" customWidth="1"/>
     <col min="16" max="16" width="14.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="7.85546875" style="1" customWidth="1"/>
     <col min="18" max="18" width="13.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="7.5703125" style="1" customWidth="1"/>
     <col min="20" max="20" width="13.5703125" style="1" customWidth="1"/>
     <col min="21" max="21" width="8.28515625" style="1" customWidth="1"/>
     <col min="22" max="22" width="11.7109375" style="1" customWidth="1"/>
     <col min="23" max="23" width="8.7109375" style="1" customWidth="1"/>
     <col min="24" max="24" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" ht="26.25" customHeight="1">
-      <c r="A1" s="74" t="s">
+      <c r="A1" s="76" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="74"/>
-[...22 lines deleted...]
-      <c r="Y1" s="74"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="76"/>
+      <c r="I1" s="76"/>
+      <c r="J1" s="76"/>
+      <c r="K1" s="76"/>
+      <c r="L1" s="76"/>
+      <c r="M1" s="76"/>
+      <c r="N1" s="76"/>
+      <c r="O1" s="76"/>
+      <c r="P1" s="76"/>
+      <c r="Q1" s="76"/>
+      <c r="R1" s="76"/>
+      <c r="S1" s="76"/>
+      <c r="T1" s="76"/>
+      <c r="U1" s="76"/>
+      <c r="V1" s="76"/>
+      <c r="W1" s="76"/>
+      <c r="X1" s="76"/>
+      <c r="Y1" s="76"/>
     </row>
     <row r="2" spans="1:26" s="11" customFormat="1"/>
     <row r="3" spans="1:26">
       <c r="A3" s="60"/>
       <c r="B3" s="61"/>
       <c r="C3" s="61"/>
       <c r="D3" s="62"/>
       <c r="E3" s="62"/>
       <c r="F3" s="62"/>
       <c r="G3" s="62"/>
       <c r="H3" s="62"/>
       <c r="I3" s="62"/>
       <c r="J3" s="62"/>
       <c r="K3" s="62"/>
       <c r="L3" s="62"/>
       <c r="M3" s="62"/>
       <c r="N3" s="62"/>
       <c r="O3" s="62"/>
       <c r="P3" s="62"/>
       <c r="Q3" s="62"/>
       <c r="R3" s="62"/>
       <c r="S3" s="62"/>
       <c r="T3" s="62"/>
       <c r="U3" s="62"/>
       <c r="V3" s="62"/>
       <c r="W3" s="62"/>
       <c r="X3" s="62"/>
       <c r="Y3" s="62"/>
     </row>
     <row r="4" spans="1:26" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="A4" s="75"/>
-      <c r="B4" s="72" t="s">
+      <c r="B4" s="71" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="72"/>
-      <c r="D4" s="72" t="s">
+      <c r="C4" s="71"/>
+      <c r="D4" s="71" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="72"/>
-      <c r="F4" s="72" t="s">
+      <c r="E4" s="71"/>
+      <c r="F4" s="71" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="72"/>
-      <c r="H4" s="72" t="s">
+      <c r="G4" s="71"/>
+      <c r="H4" s="71" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="72"/>
-      <c r="J4" s="72" t="s">
+      <c r="I4" s="71"/>
+      <c r="J4" s="71" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="72"/>
-      <c r="L4" s="72" t="s">
+      <c r="K4" s="71"/>
+      <c r="L4" s="71" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="72"/>
-      <c r="N4" s="72" t="s">
+      <c r="M4" s="71"/>
+      <c r="N4" s="71" t="s">
         <v>11</v>
       </c>
-      <c r="O4" s="72"/>
-      <c r="P4" s="72" t="s">
+      <c r="O4" s="71"/>
+      <c r="P4" s="71" t="s">
         <v>12</v>
       </c>
-      <c r="Q4" s="72"/>
-      <c r="R4" s="72" t="s">
+      <c r="Q4" s="71"/>
+      <c r="R4" s="71" t="s">
         <v>13</v>
       </c>
-      <c r="S4" s="72"/>
-      <c r="T4" s="72" t="s">
+      <c r="S4" s="71"/>
+      <c r="T4" s="71" t="s">
         <v>14</v>
       </c>
-      <c r="U4" s="72"/>
-      <c r="V4" s="72" t="s">
+      <c r="U4" s="71"/>
+      <c r="V4" s="71" t="s">
         <v>15</v>
       </c>
-      <c r="W4" s="72"/>
-      <c r="X4" s="72" t="s">
+      <c r="W4" s="71"/>
+      <c r="X4" s="71" t="s">
         <v>16</v>
       </c>
-      <c r="Y4" s="73"/>
+      <c r="Y4" s="72"/>
     </row>
     <row r="5" spans="1:26" s="2" customFormat="1" ht="48">
       <c r="A5" s="75"/>
       <c r="B5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I5" s="3" t="s">
@@ -1257,98 +1263,98 @@
       </c>
       <c r="S6" s="5">
         <v>96.4</v>
       </c>
       <c r="T6" s="7">
         <v>871806.4</v>
       </c>
       <c r="U6" s="5">
         <v>98.4</v>
       </c>
       <c r="V6" s="5">
         <v>975158.2</v>
       </c>
       <c r="W6" s="5">
         <v>99.9</v>
       </c>
       <c r="X6" s="7">
         <v>1108312.3999999999</v>
       </c>
       <c r="Y6" s="5">
         <v>101.8</v>
       </c>
     </row>
     <row r="10" spans="1:26" s="2" customFormat="1" ht="27" customHeight="1">
       <c r="A10" s="75"/>
-      <c r="B10" s="72" t="s">
+      <c r="B10" s="71" t="s">
         <v>17</v>
       </c>
-      <c r="C10" s="72"/>
-      <c r="D10" s="72" t="s">
+      <c r="C10" s="71"/>
+      <c r="D10" s="71" t="s">
         <v>18</v>
       </c>
-      <c r="E10" s="72"/>
-      <c r="F10" s="72" t="s">
+      <c r="E10" s="71"/>
+      <c r="F10" s="71" t="s">
         <v>19</v>
       </c>
-      <c r="G10" s="72"/>
-      <c r="H10" s="72" t="s">
+      <c r="G10" s="71"/>
+      <c r="H10" s="71" t="s">
         <v>20</v>
       </c>
-      <c r="I10" s="72"/>
-      <c r="J10" s="72" t="s">
+      <c r="I10" s="71"/>
+      <c r="J10" s="71" t="s">
         <v>21</v>
       </c>
-      <c r="K10" s="72"/>
-      <c r="L10" s="72" t="s">
+      <c r="K10" s="71"/>
+      <c r="L10" s="71" t="s">
         <v>22</v>
       </c>
-      <c r="M10" s="72"/>
-      <c r="N10" s="72" t="s">
+      <c r="M10" s="71"/>
+      <c r="N10" s="71" t="s">
         <v>23</v>
       </c>
-      <c r="O10" s="72"/>
-      <c r="P10" s="72" t="s">
+      <c r="O10" s="71"/>
+      <c r="P10" s="71" t="s">
         <v>24</v>
       </c>
-      <c r="Q10" s="72"/>
-      <c r="R10" s="72" t="s">
+      <c r="Q10" s="71"/>
+      <c r="R10" s="71" t="s">
         <v>25</v>
       </c>
-      <c r="S10" s="72"/>
-      <c r="T10" s="72" t="s">
+      <c r="S10" s="71"/>
+      <c r="T10" s="71" t="s">
         <v>26</v>
       </c>
-      <c r="U10" s="72"/>
-      <c r="V10" s="72" t="s">
+      <c r="U10" s="71"/>
+      <c r="V10" s="71" t="s">
         <v>27</v>
       </c>
-      <c r="W10" s="72"/>
-      <c r="X10" s="72" t="s">
+      <c r="W10" s="71"/>
+      <c r="X10" s="71" t="s">
         <v>28</v>
       </c>
-      <c r="Y10" s="73"/>
+      <c r="Y10" s="72"/>
     </row>
     <row r="11" spans="1:26" s="2" customFormat="1" ht="48">
       <c r="A11" s="75"/>
       <c r="B11" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F11" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G11" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H11" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I11" s="3" t="s">
@@ -1487,98 +1493,98 @@
       <c r="D13" s="20"/>
       <c r="E13" s="11"/>
       <c r="F13" s="19"/>
       <c r="G13" s="11"/>
       <c r="H13" s="19"/>
       <c r="I13" s="19"/>
       <c r="J13" s="19"/>
       <c r="K13" s="19"/>
       <c r="L13" s="19"/>
       <c r="M13" s="19"/>
       <c r="N13" s="19"/>
       <c r="O13" s="19"/>
       <c r="P13" s="19"/>
       <c r="Q13" s="19"/>
       <c r="R13" s="19"/>
       <c r="S13" s="19"/>
       <c r="T13" s="19"/>
       <c r="U13" s="19"/>
       <c r="V13" s="19"/>
       <c r="W13" s="19"/>
       <c r="X13" s="20"/>
       <c r="Y13" s="19"/>
     </row>
     <row r="16" spans="1:26" ht="15" customHeight="1">
       <c r="A16" s="75"/>
-      <c r="B16" s="72" t="s">
+      <c r="B16" s="71" t="s">
         <v>29</v>
       </c>
-      <c r="C16" s="72"/>
-      <c r="D16" s="72" t="s">
+      <c r="C16" s="71"/>
+      <c r="D16" s="71" t="s">
         <v>30</v>
       </c>
-      <c r="E16" s="72"/>
-      <c r="F16" s="72" t="s">
+      <c r="E16" s="71"/>
+      <c r="F16" s="71" t="s">
         <v>31</v>
       </c>
-      <c r="G16" s="72"/>
-      <c r="H16" s="72" t="s">
+      <c r="G16" s="71"/>
+      <c r="H16" s="71" t="s">
         <v>32</v>
       </c>
-      <c r="I16" s="72"/>
-      <c r="J16" s="72" t="s">
+      <c r="I16" s="71"/>
+      <c r="J16" s="71" t="s">
         <v>33</v>
       </c>
-      <c r="K16" s="72"/>
-      <c r="L16" s="72" t="s">
+      <c r="K16" s="71"/>
+      <c r="L16" s="71" t="s">
         <v>34</v>
       </c>
-      <c r="M16" s="72"/>
-      <c r="N16" s="72" t="s">
+      <c r="M16" s="71"/>
+      <c r="N16" s="71" t="s">
         <v>35</v>
       </c>
-      <c r="O16" s="72"/>
-      <c r="P16" s="72" t="s">
+      <c r="O16" s="71"/>
+      <c r="P16" s="71" t="s">
         <v>36</v>
       </c>
-      <c r="Q16" s="72"/>
-      <c r="R16" s="72" t="s">
+      <c r="Q16" s="71"/>
+      <c r="R16" s="71" t="s">
         <v>37</v>
       </c>
-      <c r="S16" s="72"/>
-      <c r="T16" s="72" t="s">
+      <c r="S16" s="71"/>
+      <c r="T16" s="71" t="s">
         <v>38</v>
       </c>
-      <c r="U16" s="72"/>
-      <c r="V16" s="72" t="s">
+      <c r="U16" s="71"/>
+      <c r="V16" s="71" t="s">
         <v>39</v>
       </c>
-      <c r="W16" s="72"/>
-      <c r="X16" s="72" t="s">
+      <c r="W16" s="71"/>
+      <c r="X16" s="71" t="s">
         <v>40</v>
       </c>
-      <c r="Y16" s="73"/>
+      <c r="Y16" s="72"/>
       <c r="Z16" s="11"/>
     </row>
     <row r="17" spans="1:26" ht="48">
       <c r="A17" s="75"/>
       <c r="B17" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D17" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E17" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G17" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H17" s="3" t="s">
         <v>1</v>
       </c>
@@ -1719,98 +1725,98 @@
       <c r="D19" s="19"/>
       <c r="E19" s="19"/>
       <c r="F19" s="19"/>
       <c r="G19" s="19"/>
       <c r="H19" s="19"/>
       <c r="I19" s="19"/>
       <c r="J19" s="19"/>
       <c r="K19" s="19"/>
       <c r="L19" s="19"/>
       <c r="M19" s="19"/>
       <c r="N19" s="19"/>
       <c r="O19" s="19"/>
       <c r="P19" s="19"/>
       <c r="Q19" s="19"/>
       <c r="R19" s="19"/>
       <c r="S19" s="19"/>
       <c r="T19" s="19"/>
       <c r="U19" s="19"/>
       <c r="V19" s="19"/>
       <c r="W19" s="19"/>
       <c r="X19" s="19"/>
       <c r="Y19" s="19"/>
     </row>
     <row r="22" spans="1:26" ht="15" customHeight="1">
       <c r="A22" s="75"/>
-      <c r="B22" s="72" t="s">
+      <c r="B22" s="71" t="s">
         <v>41</v>
       </c>
-      <c r="C22" s="72"/>
-      <c r="D22" s="72" t="s">
+      <c r="C22" s="71"/>
+      <c r="D22" s="71" t="s">
         <v>42</v>
       </c>
-      <c r="E22" s="72"/>
-      <c r="F22" s="72" t="s">
+      <c r="E22" s="71"/>
+      <c r="F22" s="71" t="s">
         <v>43</v>
       </c>
-      <c r="G22" s="72"/>
-      <c r="H22" s="72" t="s">
+      <c r="G22" s="71"/>
+      <c r="H22" s="71" t="s">
         <v>44</v>
       </c>
-      <c r="I22" s="72"/>
-      <c r="J22" s="72" t="s">
+      <c r="I22" s="71"/>
+      <c r="J22" s="71" t="s">
         <v>45</v>
       </c>
-      <c r="K22" s="72"/>
-      <c r="L22" s="72" t="s">
+      <c r="K22" s="71"/>
+      <c r="L22" s="71" t="s">
         <v>46</v>
       </c>
-      <c r="M22" s="72"/>
-      <c r="N22" s="72" t="s">
+      <c r="M22" s="71"/>
+      <c r="N22" s="71" t="s">
         <v>47</v>
       </c>
-      <c r="O22" s="72"/>
-      <c r="P22" s="72" t="s">
+      <c r="O22" s="71"/>
+      <c r="P22" s="71" t="s">
         <v>48</v>
       </c>
-      <c r="Q22" s="72"/>
-      <c r="R22" s="72" t="s">
+      <c r="Q22" s="71"/>
+      <c r="R22" s="71" t="s">
         <v>49</v>
       </c>
-      <c r="S22" s="72"/>
-      <c r="T22" s="72" t="s">
+      <c r="S22" s="71"/>
+      <c r="T22" s="71" t="s">
         <v>50</v>
       </c>
-      <c r="U22" s="73"/>
-      <c r="V22" s="72" t="s">
+      <c r="U22" s="72"/>
+      <c r="V22" s="71" t="s">
         <v>51</v>
       </c>
-      <c r="W22" s="73"/>
-      <c r="X22" s="72" t="s">
+      <c r="W22" s="72"/>
+      <c r="X22" s="71" t="s">
         <v>52</v>
       </c>
-      <c r="Y22" s="73"/>
+      <c r="Y22" s="72"/>
       <c r="Z22" s="11"/>
     </row>
     <row r="23" spans="1:26" ht="48">
       <c r="A23" s="75"/>
       <c r="B23" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D23" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E23" s="3" t="s">
         <v>2</v>
       </c>
       <c r="F23" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G23" s="3" t="s">
         <v>2</v>
       </c>
       <c r="H23" s="3" t="s">
         <v>1</v>
       </c>
@@ -1927,103 +1933,103 @@
       </c>
       <c r="T24" s="5">
         <v>1153403.3999999999</v>
       </c>
       <c r="U24" s="10">
         <v>107.1</v>
       </c>
       <c r="V24" s="5">
         <v>1301535.6000000001</v>
       </c>
       <c r="W24" s="10">
         <v>106.6</v>
       </c>
       <c r="X24" s="5">
         <v>1444680.3</v>
       </c>
       <c r="Y24" s="10">
         <v>104.3</v>
       </c>
     </row>
     <row r="25" spans="1:26">
       <c r="V25" s="11"/>
       <c r="W25" s="11"/>
     </row>
     <row r="28" spans="1:26" ht="12" customHeight="1">
-      <c r="A28" s="70"/>
-      <c r="B28" s="72" t="s">
+      <c r="A28" s="73"/>
+      <c r="B28" s="71" t="s">
         <v>53</v>
       </c>
-      <c r="C28" s="73"/>
-      <c r="D28" s="72" t="s">
+      <c r="C28" s="72"/>
+      <c r="D28" s="71" t="s">
         <v>54</v>
       </c>
-      <c r="E28" s="73"/>
-      <c r="F28" s="72" t="s">
+      <c r="E28" s="72"/>
+      <c r="F28" s="71" t="s">
         <v>55</v>
       </c>
-      <c r="G28" s="73"/>
-      <c r="H28" s="72" t="s">
+      <c r="G28" s="72"/>
+      <c r="H28" s="71" t="s">
         <v>56</v>
       </c>
-      <c r="I28" s="73"/>
-      <c r="J28" s="72" t="s">
+      <c r="I28" s="72"/>
+      <c r="J28" s="71" t="s">
         <v>57</v>
       </c>
-      <c r="K28" s="72"/>
-      <c r="L28" s="72" t="s">
+      <c r="K28" s="71"/>
+      <c r="L28" s="71" t="s">
         <v>58</v>
       </c>
-      <c r="M28" s="72"/>
-      <c r="N28" s="72" t="s">
+      <c r="M28" s="71"/>
+      <c r="N28" s="71" t="s">
         <v>59</v>
       </c>
-      <c r="O28" s="72"/>
-      <c r="P28" s="72" t="s">
+      <c r="O28" s="71"/>
+      <c r="P28" s="71" t="s">
         <v>60</v>
       </c>
-      <c r="Q28" s="72"/>
-      <c r="R28" s="72" t="s">
+      <c r="Q28" s="71"/>
+      <c r="R28" s="71" t="s">
         <v>61</v>
       </c>
-      <c r="S28" s="72"/>
-      <c r="T28" s="72" t="s">
+      <c r="S28" s="71"/>
+      <c r="T28" s="71" t="s">
         <v>62</v>
       </c>
-      <c r="U28" s="73"/>
-      <c r="V28" s="72" t="s">
+      <c r="U28" s="72"/>
+      <c r="V28" s="71" t="s">
         <v>63</v>
       </c>
-      <c r="W28" s="73"/>
-      <c r="X28" s="72" t="s">
+      <c r="W28" s="72"/>
+      <c r="X28" s="71" t="s">
         <v>64</v>
       </c>
-      <c r="Y28" s="73"/>
+      <c r="Y28" s="72"/>
       <c r="Z28" s="11"/>
     </row>
     <row r="29" spans="1:26" ht="48">
-      <c r="A29" s="71"/>
+      <c r="A29" s="74"/>
       <c r="B29" s="3" t="s">
         <v>1</v>
       </c>
       <c r="C29" s="9" t="s">
         <v>2</v>
       </c>
       <c r="D29" s="3" t="s">
         <v>1</v>
       </c>
       <c r="E29" s="9" t="s">
         <v>2</v>
       </c>
       <c r="F29" s="3" t="s">
         <v>1</v>
       </c>
       <c r="G29" s="9" t="s">
         <v>2</v>
       </c>
       <c r="H29" s="3" t="s">
         <v>1</v>
       </c>
       <c r="I29" s="9" t="s">
         <v>2</v>
       </c>
       <c r="J29" s="3" t="s">
@@ -2213,103 +2219,103 @@
       <c r="C33" s="21"/>
       <c r="D33" s="19"/>
       <c r="E33" s="19"/>
       <c r="F33" s="19"/>
       <c r="G33" s="19"/>
       <c r="H33" s="19"/>
       <c r="I33" s="19"/>
       <c r="J33" s="19"/>
       <c r="K33" s="19"/>
       <c r="L33" s="19"/>
       <c r="M33" s="19"/>
       <c r="N33" s="19"/>
       <c r="O33" s="19"/>
       <c r="P33" s="19"/>
       <c r="Q33" s="19"/>
       <c r="R33" s="21"/>
       <c r="S33" s="20"/>
       <c r="T33" s="19"/>
       <c r="U33" s="21"/>
       <c r="V33" s="19"/>
       <c r="W33" s="21"/>
       <c r="X33" s="19"/>
       <c r="Y33" s="21"/>
     </row>
     <row r="34" spans="1:26" ht="20.25" customHeight="1">
-      <c r="A34" s="70"/>
-      <c r="B34" s="72" t="s">
+      <c r="A34" s="73"/>
+      <c r="B34" s="71" t="s">
         <v>65</v>
       </c>
-      <c r="C34" s="73"/>
-      <c r="D34" s="72" t="s">
+      <c r="C34" s="72"/>
+      <c r="D34" s="71" t="s">
         <v>66</v>
       </c>
-      <c r="E34" s="73"/>
-      <c r="F34" s="72" t="s">
+      <c r="E34" s="72"/>
+      <c r="F34" s="71" t="s">
         <v>67</v>
       </c>
-      <c r="G34" s="73"/>
-      <c r="H34" s="72" t="s">
+      <c r="G34" s="72"/>
+      <c r="H34" s="71" t="s">
         <v>68</v>
       </c>
-      <c r="I34" s="73"/>
-      <c r="J34" s="72" t="s">
+      <c r="I34" s="72"/>
+      <c r="J34" s="71" t="s">
         <v>69</v>
       </c>
-      <c r="K34" s="72"/>
-      <c r="L34" s="72" t="s">
+      <c r="K34" s="71"/>
+      <c r="L34" s="71" t="s">
         <v>70</v>
       </c>
-      <c r="M34" s="72"/>
-      <c r="N34" s="72" t="s">
+      <c r="M34" s="71"/>
+      <c r="N34" s="71" t="s">
         <v>71</v>
       </c>
-      <c r="O34" s="72"/>
-      <c r="P34" s="72" t="s">
+      <c r="O34" s="71"/>
+      <c r="P34" s="71" t="s">
         <v>72</v>
       </c>
-      <c r="Q34" s="72"/>
-      <c r="R34" s="72" t="s">
+      <c r="Q34" s="71"/>
+      <c r="R34" s="71" t="s">
         <v>73</v>
       </c>
-      <c r="S34" s="72"/>
-      <c r="T34" s="72" t="s">
+      <c r="S34" s="71"/>
+      <c r="T34" s="71" t="s">
         <v>74</v>
       </c>
-      <c r="U34" s="73"/>
-      <c r="V34" s="72" t="s">
+      <c r="U34" s="72"/>
+      <c r="V34" s="71" t="s">
         <v>75</v>
       </c>
-      <c r="W34" s="73"/>
-      <c r="X34" s="72" t="s">
+      <c r="W34" s="72"/>
+      <c r="X34" s="71" t="s">
         <v>76</v>
       </c>
-      <c r="Y34" s="73"/>
+      <c r="Y34" s="72"/>
       <c r="Z34" s="11"/>
     </row>
     <row r="35" spans="1:26" ht="48">
-      <c r="A35" s="71"/>
+      <c r="A35" s="74"/>
       <c r="B35" s="14" t="s">
         <v>1</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>2</v>
       </c>
       <c r="D35" s="16" t="s">
         <v>1</v>
       </c>
       <c r="E35" s="17" t="s">
         <v>2</v>
       </c>
       <c r="F35" s="22" t="s">
         <v>1</v>
       </c>
       <c r="G35" s="23" t="s">
         <v>2</v>
       </c>
       <c r="H35" s="24" t="s">
         <v>1</v>
       </c>
       <c r="I35" s="25" t="s">
         <v>2</v>
       </c>
       <c r="J35" s="26" t="s">
@@ -2418,103 +2424,103 @@
         <v>1261678.1000000001</v>
       </c>
       <c r="S36" s="7">
         <v>109</v>
       </c>
       <c r="T36" s="5">
         <v>1452166.7</v>
       </c>
       <c r="U36" s="10">
         <v>109.1</v>
       </c>
       <c r="V36" s="5">
         <v>1656599.3</v>
       </c>
       <c r="W36" s="10">
         <v>109.9</v>
       </c>
       <c r="X36" s="5">
         <v>1864937</v>
       </c>
       <c r="Y36" s="10">
         <v>110.9</v>
       </c>
     </row>
     <row r="40" spans="1:26" ht="20.25" customHeight="1">
-      <c r="A40" s="70"/>
-      <c r="B40" s="72" t="s">
+      <c r="A40" s="73"/>
+      <c r="B40" s="71" t="s">
         <v>77</v>
       </c>
-      <c r="C40" s="73"/>
-      <c r="D40" s="72" t="s">
+      <c r="C40" s="72"/>
+      <c r="D40" s="71" t="s">
         <v>78</v>
       </c>
-      <c r="E40" s="73"/>
-      <c r="F40" s="72" t="s">
+      <c r="E40" s="72"/>
+      <c r="F40" s="71" t="s">
         <v>79</v>
       </c>
-      <c r="G40" s="73"/>
-      <c r="H40" s="72" t="s">
+      <c r="G40" s="72"/>
+      <c r="H40" s="71" t="s">
         <v>80</v>
       </c>
-      <c r="I40" s="73"/>
-      <c r="J40" s="72" t="s">
+      <c r="I40" s="72"/>
+      <c r="J40" s="71" t="s">
         <v>81</v>
       </c>
-      <c r="K40" s="72"/>
-      <c r="L40" s="72" t="s">
+      <c r="K40" s="71"/>
+      <c r="L40" s="71" t="s">
         <v>82</v>
       </c>
-      <c r="M40" s="72"/>
-      <c r="N40" s="72" t="s">
+      <c r="M40" s="71"/>
+      <c r="N40" s="71" t="s">
         <v>83</v>
       </c>
-      <c r="O40" s="72"/>
-      <c r="P40" s="72" t="s">
+      <c r="O40" s="71"/>
+      <c r="P40" s="71" t="s">
         <v>84</v>
       </c>
-      <c r="Q40" s="72"/>
-      <c r="R40" s="72" t="s">
+      <c r="Q40" s="71"/>
+      <c r="R40" s="71" t="s">
         <v>85</v>
       </c>
-      <c r="S40" s="72"/>
-      <c r="T40" s="72" t="s">
+      <c r="S40" s="71"/>
+      <c r="T40" s="71" t="s">
         <v>86</v>
       </c>
-      <c r="U40" s="73"/>
-      <c r="V40" s="72" t="s">
+      <c r="U40" s="72"/>
+      <c r="V40" s="71" t="s">
         <v>87</v>
       </c>
-      <c r="W40" s="73"/>
-      <c r="X40" s="72" t="s">
+      <c r="W40" s="72"/>
+      <c r="X40" s="71" t="s">
         <v>88</v>
       </c>
-      <c r="Y40" s="73"/>
+      <c r="Y40" s="72"/>
       <c r="Z40" s="11"/>
     </row>
     <row r="41" spans="1:26" ht="48">
-      <c r="A41" s="71"/>
+      <c r="A41" s="74"/>
       <c r="B41" s="37" t="s">
         <v>1</v>
       </c>
       <c r="C41" s="38" t="s">
         <v>2</v>
       </c>
       <c r="D41" s="39" t="s">
         <v>1</v>
       </c>
       <c r="E41" s="40" t="s">
         <v>2</v>
       </c>
       <c r="F41" s="41" t="s">
         <v>1</v>
       </c>
       <c r="G41" s="42" t="s">
         <v>2</v>
       </c>
       <c r="H41" s="43" t="s">
         <v>1</v>
       </c>
       <c r="I41" s="44" t="s">
         <v>2</v>
       </c>
       <c r="J41" s="45" t="s">
@@ -2623,245 +2629,262 @@
         <v>1496269.9</v>
       </c>
       <c r="S42" s="7">
         <v>113</v>
       </c>
       <c r="T42" s="10">
         <v>1714661.4</v>
       </c>
       <c r="U42" s="10">
         <v>112.2</v>
       </c>
       <c r="V42" s="10">
         <v>1942542.1</v>
       </c>
       <c r="W42" s="10">
         <v>111</v>
       </c>
       <c r="X42" s="5">
         <v>2211212.9</v>
       </c>
       <c r="Y42" s="10">
         <v>111.9</v>
       </c>
     </row>
     <row r="46" spans="1:26">
-      <c r="A46" s="70"/>
-      <c r="B46" s="72" t="s">
+      <c r="A46" s="73"/>
+      <c r="B46" s="71" t="s">
         <v>89</v>
       </c>
-      <c r="C46" s="73"/>
-      <c r="D46" s="72" t="s">
+      <c r="C46" s="72"/>
+      <c r="D46" s="71" t="s">
         <v>90</v>
       </c>
-      <c r="E46" s="73"/>
-      <c r="F46" s="72" t="s">
+      <c r="E46" s="72"/>
+      <c r="F46" s="71" t="s">
         <v>91</v>
       </c>
-      <c r="G46" s="73"/>
-      <c r="H46" s="72" t="s">
+      <c r="G46" s="72"/>
+      <c r="H46" s="71" t="s">
         <v>92</v>
       </c>
-      <c r="I46" s="73"/>
-      <c r="J46" s="72" t="s">
+      <c r="I46" s="72"/>
+      <c r="J46" s="71" t="s">
         <v>93</v>
       </c>
-      <c r="K46" s="72"/>
+      <c r="K46" s="71"/>
+      <c r="L46" s="71" t="s">
+        <v>94</v>
+      </c>
+      <c r="M46" s="71"/>
     </row>
     <row r="47" spans="1:26" ht="48">
-      <c r="A47" s="71"/>
+      <c r="A47" s="74"/>
       <c r="B47" s="58" t="s">
         <v>1</v>
       </c>
       <c r="C47" s="59" t="s">
         <v>2</v>
       </c>
       <c r="D47" s="63" t="s">
         <v>1</v>
       </c>
       <c r="E47" s="64" t="s">
         <v>2</v>
       </c>
       <c r="F47" s="65" t="s">
         <v>1</v>
       </c>
       <c r="G47" s="66" t="s">
         <v>2</v>
       </c>
       <c r="H47" s="67" t="s">
         <v>1</v>
       </c>
       <c r="I47" s="68" t="s">
         <v>2</v>
       </c>
       <c r="J47" s="69" t="s">
         <v>1</v>
       </c>
       <c r="K47" s="69" t="s">
+        <v>2</v>
+      </c>
+      <c r="L47" s="70" t="s">
+        <v>1</v>
+      </c>
+      <c r="M47" s="70" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B48" s="7">
         <v>127641.60000000001</v>
       </c>
       <c r="C48" s="10">
         <v>104.2</v>
       </c>
       <c r="D48" s="5">
         <v>263195.3</v>
       </c>
       <c r="E48" s="5">
         <v>105.6</v>
       </c>
       <c r="F48" s="5">
         <v>417165.2</v>
       </c>
       <c r="G48" s="5">
         <v>106</v>
       </c>
       <c r="H48" s="5">
         <v>574916.9</v>
       </c>
       <c r="I48" s="5">
         <v>108.5</v>
       </c>
       <c r="J48" s="5">
         <v>741626.2</v>
       </c>
       <c r="K48" s="5">
         <v>106.5</v>
       </c>
+      <c r="L48" s="5">
+        <v>977757.9</v>
+      </c>
+      <c r="M48" s="5">
+        <v>103</v>
+      </c>
     </row>
     <row r="52" spans="1:1">
       <c r="A52" s="12" t="s">
         <v>4</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="98">
-[...17 lines deleted...]
-    <mergeCell ref="V34:W34"/>
+  <mergeCells count="99">
+    <mergeCell ref="A46:A47"/>
+    <mergeCell ref="B46:C46"/>
+    <mergeCell ref="X34:Y34"/>
+    <mergeCell ref="A34:A35"/>
+    <mergeCell ref="B34:C34"/>
+    <mergeCell ref="D34:E34"/>
+    <mergeCell ref="A40:A41"/>
+    <mergeCell ref="B40:C40"/>
+    <mergeCell ref="D40:E40"/>
+    <mergeCell ref="F40:G40"/>
+    <mergeCell ref="H40:I40"/>
+    <mergeCell ref="T40:U40"/>
+    <mergeCell ref="V40:W40"/>
+    <mergeCell ref="X40:Y40"/>
+    <mergeCell ref="J40:K40"/>
+    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="A1:Y1"/>
+    <mergeCell ref="X16:Y16"/>
+    <mergeCell ref="D16:E16"/>
+    <mergeCell ref="F16:G16"/>
+    <mergeCell ref="V10:W10"/>
+    <mergeCell ref="X10:Y10"/>
+    <mergeCell ref="J10:K10"/>
+    <mergeCell ref="L10:M10"/>
+    <mergeCell ref="N10:O10"/>
+    <mergeCell ref="P10:Q10"/>
+    <mergeCell ref="R10:S10"/>
+    <mergeCell ref="H16:I16"/>
+    <mergeCell ref="J16:K16"/>
+    <mergeCell ref="T10:U10"/>
+    <mergeCell ref="X4:Y4"/>
+    <mergeCell ref="J4:K4"/>
+    <mergeCell ref="V4:W4"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:C10"/>
+    <mergeCell ref="D10:E10"/>
+    <mergeCell ref="F10:G10"/>
+    <mergeCell ref="H10:I10"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:C4"/>
+    <mergeCell ref="D4:E4"/>
+    <mergeCell ref="F4:G4"/>
+    <mergeCell ref="H4:I4"/>
+    <mergeCell ref="L4:M4"/>
+    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="P4:Q4"/>
+    <mergeCell ref="R4:S4"/>
+    <mergeCell ref="T4:U4"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:C16"/>
+    <mergeCell ref="T16:U16"/>
+    <mergeCell ref="D22:E22"/>
+    <mergeCell ref="F22:G22"/>
+    <mergeCell ref="H22:I22"/>
+    <mergeCell ref="J22:K22"/>
+    <mergeCell ref="L22:M22"/>
+    <mergeCell ref="N22:O22"/>
+    <mergeCell ref="P22:Q22"/>
+    <mergeCell ref="R22:S22"/>
+    <mergeCell ref="T22:U22"/>
+    <mergeCell ref="N16:O16"/>
+    <mergeCell ref="P16:Q16"/>
+    <mergeCell ref="L16:M16"/>
+    <mergeCell ref="R16:S16"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="B28:C28"/>
     <mergeCell ref="X22:Y22"/>
     <mergeCell ref="A22:A23"/>
     <mergeCell ref="B22:C22"/>
     <mergeCell ref="D28:E28"/>
     <mergeCell ref="F28:G28"/>
     <mergeCell ref="H28:I28"/>
     <mergeCell ref="J28:K28"/>
     <mergeCell ref="L28:M28"/>
     <mergeCell ref="N28:O28"/>
     <mergeCell ref="P28:Q28"/>
     <mergeCell ref="R28:S28"/>
     <mergeCell ref="T28:U28"/>
     <mergeCell ref="V28:W28"/>
     <mergeCell ref="X28:Y28"/>
-    <mergeCell ref="A16:A17"/>
-[...62 lines deleted...]
-    <mergeCell ref="L40:M40"/>
+    <mergeCell ref="V16:W16"/>
+    <mergeCell ref="F34:G34"/>
+    <mergeCell ref="H34:I34"/>
+    <mergeCell ref="J34:K34"/>
+    <mergeCell ref="L34:M34"/>
+    <mergeCell ref="N34:O34"/>
+    <mergeCell ref="P34:Q34"/>
+    <mergeCell ref="R34:S34"/>
+    <mergeCell ref="T34:U34"/>
+    <mergeCell ref="V34:W34"/>
+    <mergeCell ref="N40:O40"/>
+    <mergeCell ref="R40:S40"/>
+    <mergeCell ref="P40:Q40"/>
+    <mergeCell ref="D46:E46"/>
+    <mergeCell ref="V22:W22"/>
+    <mergeCell ref="F46:G46"/>
+    <mergeCell ref="H46:I46"/>
+    <mergeCell ref="J46:K46"/>
+    <mergeCell ref="L46:M46"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="30" orientation="landscape" r:id="rId1"/>
   <rowBreaks count="2" manualBreakCount="2">
     <brk id="2" max="24" man="1"/>
     <brk id="8" max="24" man="1"/>
   </rowBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>