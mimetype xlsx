--- v1 (2026-07-22)
+++ v2 (2026-08-17)
@@ -1,721 +1,349 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
-  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14235" yWindow="-45" windowWidth="12585" windowHeight="12180"/>
+    <workbookView xWindow="13440" yWindow="165" windowWidth="14400" windowHeight="11655"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="3" r:id="rId1"/>
+    <sheet name="Көтерме сауда НҚИ" sheetId="6" r:id="rId1"/>
+    <sheet name="Көтерме сауда" sheetId="4" r:id="rId2"/>
   </sheets>
-  <definedNames>
-[...2 lines deleted...]
-  <calcPr calcId="144525"/>
+  <calcPr calcId="144525" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="16">
   <si>
-    <t>Қостанай</t>
+    <t>қаңтар</t>
   </si>
   <si>
-    <t>Көрсетілген қызмет көлемі, млн. теңге</t>
+    <t>ақпан</t>
   </si>
   <si>
-    <t>НКИ, %-бен</t>
+    <t>наурыз</t>
   </si>
   <si>
-    <t>Ішкі сауда бойынша көрсетілген қызмет көлемі және НКИ (көтерме және бөлшек сауда) *</t>
+    <t>сәуір</t>
   </si>
   <si>
-    <t>* жедел ақпарат</t>
+    <t>мамыр</t>
   </si>
   <si>
-    <t>қаңтар 2019ж.</t>
+    <t>маусым</t>
   </si>
   <si>
-    <t>қаңтар-ақпан 2019 ж.</t>
+    <t>шілде</t>
   </si>
   <si>
-    <t>қаңтар-наурыз 2019 ж.</t>
+    <t>тамыз</t>
   </si>
   <si>
-    <t>қаңтар-сәуір 2019 ж.</t>
+    <t>қыркүйек</t>
   </si>
   <si>
-    <t>қаңтар-мамыр 2019 ж.</t>
+    <t>казан</t>
   </si>
   <si>
-    <t>қаңтар-маусым 2019 ж.</t>
+    <t>қараша</t>
   </si>
   <si>
-    <t>қаңтар-шілде 2019 ж.</t>
+    <t>желтоқсан</t>
   </si>
   <si>
-    <t>қаңтар-тамыз 2019 ж.</t>
+    <t>Көтерме сауда нақты көлемінің индексі</t>
   </si>
   <si>
-    <t>қаңтар-қыркүйек 2019 ж.</t>
+    <t>өткен жылғы сәйкес кезеңіне %-бен</t>
   </si>
   <si>
-    <t>қаңтар-қазан 2019 ж.</t>
+    <t>Көтерме сауда</t>
   </si>
   <si>
-    <t>қаңтар-қараша 2019 ж.</t>
-[...236 lines deleted...]
-    <t>қаңтар-маусым 2026ж.</t>
+    <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="7">
-[...7 lines deleted...]
-    </font>
+  <fonts count="4">
     <font>
       <sz val="10"/>
-      <name val="Arial Cyr"/>
-      <charset val="204"/>
+      <name val="Arial"/>
     </font>
     <font>
       <b/>
-      <sz val="16"/>
-      <color theme="1"/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color theme="1"/>
+      <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...11 lines deleted...]
-      <sz val="9"/>
+      <sz val="10"/>
+      <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
-      <top style="thin">
+      <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...20 lines deleted...]
-      </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="thin">
+      <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="25">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...147 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -963,1955 +591,1107 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z52"/>
+  <dimension ref="A1:M12"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="20.7109375" style="1" customWidth="1"/>
-[...23 lines deleted...]
-    <col min="25" max="25" width="10.7109375" style="1" customWidth="1"/>
+    <col min="1" max="9" width="9.140625" style="1"/>
+    <col min="10" max="10" width="11.85546875" style="1" customWidth="1"/>
+    <col min="11" max="12" width="9.140625" style="1"/>
+    <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="13.5" thickBot="1">
+      <c r="A1" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
+      <c r="I1" s="19"/>
+      <c r="J1" s="19"/>
+      <c r="K1" s="19"/>
+      <c r="L1" s="19"/>
+      <c r="M1" s="19"/>
+    </row>
+    <row r="2" spans="1:13" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A2" s="2"/>
+      <c r="B2" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C2" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="E2" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="G2" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="H2" s="3" t="s">
+        <v>6</v>
+      </c>
+      <c r="I2" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="J2" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="K2" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="L2" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="M2" s="3" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" s="20" t="s">
+        <v>13</v>
+      </c>
+      <c r="B3" s="21"/>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+      <c r="H3" s="21"/>
+      <c r="I3" s="21"/>
+      <c r="J3" s="21"/>
+      <c r="K3" s="21"/>
+      <c r="L3" s="21"/>
+      <c r="M3" s="22"/>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" s="6">
+        <v>2018</v>
+      </c>
+      <c r="B4" s="7">
+        <v>100.1</v>
+      </c>
+      <c r="C4" s="7">
+        <v>107.1</v>
+      </c>
+      <c r="D4" s="7">
+        <v>108.9</v>
+      </c>
+      <c r="E4" s="7">
+        <v>116.5</v>
+      </c>
+      <c r="F4" s="7">
+        <v>122.7</v>
+      </c>
+      <c r="G4" s="8">
+        <v>127</v>
+      </c>
+      <c r="H4" s="7">
+        <v>128.1</v>
+      </c>
+      <c r="I4" s="7">
+        <v>127.8</v>
+      </c>
+      <c r="J4" s="7">
+        <v>135.30000000000001</v>
+      </c>
+      <c r="K4" s="7">
+        <v>134.1</v>
+      </c>
+      <c r="L4" s="7">
+        <v>132.80000000000001</v>
+      </c>
+      <c r="M4" s="7">
+        <v>132.19999999999999</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" s="6">
+        <v>2019</v>
+      </c>
+      <c r="B5" s="7">
+        <v>110.2</v>
+      </c>
+      <c r="C5" s="7">
+        <v>102.7</v>
+      </c>
+      <c r="D5" s="7">
+        <v>100.1</v>
+      </c>
+      <c r="E5" s="7">
+        <v>97.9</v>
+      </c>
+      <c r="F5" s="7">
+        <v>97.3</v>
+      </c>
+      <c r="G5" s="7">
+        <v>96.9</v>
+      </c>
+      <c r="H5" s="7">
+        <v>96.1</v>
+      </c>
+      <c r="I5" s="8">
+        <v>97</v>
+      </c>
+      <c r="J5" s="7">
+        <v>92.9</v>
+      </c>
+      <c r="K5" s="7">
+        <v>95.6</v>
+      </c>
+      <c r="L5" s="7">
+        <v>97.4</v>
+      </c>
+      <c r="M5" s="8">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13">
+      <c r="A6" s="6">
+        <v>2020</v>
+      </c>
+      <c r="B6" s="7">
+        <v>100.5</v>
+      </c>
+      <c r="C6" s="7">
+        <v>96.7</v>
+      </c>
+      <c r="D6" s="7">
+        <v>100.6</v>
+      </c>
+      <c r="E6" s="7">
+        <v>87.4</v>
+      </c>
+      <c r="F6" s="7">
+        <v>87.6</v>
+      </c>
+      <c r="G6" s="7">
+        <v>88.2</v>
+      </c>
+      <c r="H6" s="7">
+        <v>92.7</v>
+      </c>
+      <c r="I6" s="7">
+        <v>93.2</v>
+      </c>
+      <c r="J6" s="7">
+        <v>92.9</v>
+      </c>
+      <c r="K6" s="7">
+        <v>91.3</v>
+      </c>
+      <c r="L6" s="7">
+        <v>92.8</v>
+      </c>
+      <c r="M6" s="7">
+        <v>92.5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13">
+      <c r="A7" s="6">
+        <v>2021</v>
+      </c>
+      <c r="B7" s="9">
+        <v>98.7</v>
+      </c>
+      <c r="C7" s="9">
+        <v>102.6</v>
+      </c>
+      <c r="D7" s="9">
+        <v>103.6</v>
+      </c>
+      <c r="E7" s="9">
+        <v>104.3</v>
+      </c>
+      <c r="F7" s="9">
+        <v>100</v>
+      </c>
+      <c r="G7" s="9">
+        <v>104.1</v>
+      </c>
+      <c r="H7" s="9">
+        <v>105.5</v>
+      </c>
+      <c r="I7" s="9">
+        <v>106.3</v>
+      </c>
+      <c r="J7" s="9">
+        <v>105.2</v>
+      </c>
+      <c r="K7" s="9">
+        <v>104.3</v>
+      </c>
+      <c r="L7" s="9">
+        <v>104.1</v>
+      </c>
+      <c r="M7" s="9">
+        <v>102.3</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13">
+      <c r="A8" s="6">
+        <v>2022</v>
+      </c>
+      <c r="B8" s="9">
+        <v>107.7</v>
+      </c>
+      <c r="C8" s="10">
+        <v>107.4</v>
+      </c>
+      <c r="D8" s="10">
+        <v>105.7</v>
+      </c>
+      <c r="E8" s="9">
+        <v>109.8</v>
+      </c>
+      <c r="F8" s="9">
+        <v>108.6</v>
+      </c>
+      <c r="G8" s="9">
+        <v>107.2</v>
+      </c>
+      <c r="H8" s="9">
+        <v>103.8</v>
+      </c>
+      <c r="I8" s="9">
+        <v>104.6</v>
+      </c>
+      <c r="J8" s="9">
+        <v>105.4</v>
+      </c>
+      <c r="K8" s="9">
+        <v>108.3</v>
+      </c>
+      <c r="L8" s="9">
+        <v>107.4</v>
+      </c>
+      <c r="M8" s="9">
+        <v>105.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13">
+      <c r="A9" s="6">
+        <v>2023</v>
+      </c>
+      <c r="B9" s="7">
+        <v>100.7</v>
+      </c>
+      <c r="C9" s="7">
+        <v>101.2</v>
+      </c>
+      <c r="D9" s="8">
+        <v>102</v>
+      </c>
+      <c r="E9" s="10">
+        <v>104.5</v>
+      </c>
+      <c r="F9" s="10">
+        <v>103.3</v>
+      </c>
+      <c r="G9" s="10">
+        <v>101.9</v>
+      </c>
+      <c r="H9" s="10">
+        <v>103.7</v>
+      </c>
+      <c r="I9" s="10">
+        <v>103.9</v>
+      </c>
+      <c r="J9" s="10">
+        <v>105</v>
+      </c>
+      <c r="K9" s="10">
+        <v>104.6</v>
+      </c>
+      <c r="L9" s="9">
+        <v>106.1</v>
+      </c>
+      <c r="M9" s="9">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13">
+      <c r="A10" s="6">
+        <v>2024</v>
+      </c>
+      <c r="B10" s="7">
+        <v>103.9</v>
+      </c>
+      <c r="C10" s="7">
+        <v>102.2</v>
+      </c>
+      <c r="D10" s="8">
+        <v>101.5</v>
+      </c>
+      <c r="E10" s="10">
+        <v>101</v>
+      </c>
+      <c r="F10" s="10">
+        <v>105.5</v>
+      </c>
+      <c r="G10" s="10">
+        <v>106.5</v>
+      </c>
+      <c r="H10" s="10">
+        <v>106.3</v>
+      </c>
+      <c r="I10" s="10">
+        <v>106.9</v>
+      </c>
+      <c r="J10" s="10">
+        <v>108.4</v>
+      </c>
+      <c r="K10" s="10">
+        <v>108.1</v>
+      </c>
+      <c r="L10" s="9">
+        <v>109.1</v>
+      </c>
+      <c r="M10" s="9">
+        <v>110.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13">
+      <c r="A11" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B11" s="7">
+        <v>148.9</v>
+      </c>
+      <c r="C11" s="7">
+        <v>144.4</v>
+      </c>
+      <c r="D11" s="8">
+        <v>132.9</v>
+      </c>
+      <c r="E11" s="8">
+        <v>126.2</v>
+      </c>
+      <c r="F11" s="10">
+        <v>121.2</v>
+      </c>
+      <c r="G11" s="10">
+        <v>125.4</v>
+      </c>
+      <c r="H11" s="10">
+        <v>127</v>
+      </c>
+      <c r="I11" s="10">
+        <v>121</v>
+      </c>
+      <c r="J11" s="10">
+        <v>118.7</v>
+      </c>
+      <c r="K11" s="10">
+        <v>117</v>
+      </c>
+      <c r="L11" s="9">
+        <v>114.7</v>
+      </c>
+      <c r="M11" s="9">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13">
+      <c r="A12" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B12" s="7">
+        <v>105.5</v>
+      </c>
+      <c r="C12" s="17">
+        <v>108</v>
+      </c>
+      <c r="D12" s="8">
+        <v>108.7</v>
+      </c>
+      <c r="E12" s="8">
+        <v>111.7</v>
+      </c>
+      <c r="F12" s="10">
+        <v>107.9</v>
+      </c>
+      <c r="G12" s="10">
+        <v>101.8</v>
+      </c>
+      <c r="H12" s="10">
+        <v>100.5</v>
+      </c>
+      <c r="I12" s="10"/>
+      <c r="J12" s="10"/>
+      <c r="K12" s="10"/>
+      <c r="L12" s="9"/>
+      <c r="M12" s="9"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A3:M3"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:Y12"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="16.42578125" style="1" customWidth="1"/>
+    <col min="2" max="3" width="12.85546875" style="1" customWidth="1"/>
+    <col min="4" max="4" width="15.42578125" style="1" customWidth="1"/>
+    <col min="5" max="13" width="12.85546875" style="1" customWidth="1"/>
+    <col min="14" max="14" width="11" style="15" customWidth="1"/>
+    <col min="15" max="15" width="11.28515625" style="15" customWidth="1"/>
+    <col min="16" max="25" width="10.7109375" style="15" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="26.25" customHeight="1">
-      <c r="A1" s="76" t="s">
+    <row r="1" spans="1:25">
+      <c r="A1" s="19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" s="19"/>
+      <c r="C1" s="19"/>
+      <c r="D1" s="19"/>
+      <c r="E1" s="19"/>
+      <c r="F1" s="19"/>
+      <c r="G1" s="19"/>
+      <c r="H1" s="19"/>
+      <c r="I1" s="19"/>
+      <c r="J1" s="19"/>
+      <c r="K1" s="19"/>
+      <c r="L1" s="19"/>
+      <c r="M1" s="19"/>
+      <c r="N1" s="1"/>
+      <c r="O1" s="1"/>
+      <c r="P1" s="1"/>
+      <c r="Q1" s="1"/>
+      <c r="R1" s="1"/>
+      <c r="S1" s="1"/>
+      <c r="T1" s="1"/>
+      <c r="U1" s="1"/>
+      <c r="V1" s="1"/>
+      <c r="W1" s="1"/>
+      <c r="X1" s="1"/>
+      <c r="Y1" s="1"/>
+    </row>
+    <row r="2" spans="1:25" ht="13.5" thickBot="1">
+      <c r="A2" s="23" t="s">
+        <v>15</v>
+      </c>
+      <c r="B2" s="24"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
+      <c r="N2" s="1"/>
+      <c r="O2" s="1"/>
+      <c r="P2" s="1"/>
+      <c r="Q2" s="1"/>
+      <c r="R2" s="1"/>
+      <c r="S2" s="1"/>
+      <c r="T2" s="1"/>
+      <c r="U2" s="1"/>
+      <c r="V2" s="1"/>
+      <c r="W2" s="1"/>
+      <c r="X2" s="1"/>
+      <c r="Y2" s="1"/>
+    </row>
+    <row r="3" spans="1:25" ht="13.5" thickBot="1">
+      <c r="A3" s="2"/>
+      <c r="B3" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="E3" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="76"/>
-[...54 lines deleted...]
-      <c r="B4" s="71" t="s">
+      <c r="F3" s="3" t="s">
+        <v>4</v>
+      </c>
+      <c r="G3" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C4" s="71"/>
-      <c r="D4" s="71" t="s">
+      <c r="H3" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="E4" s="71"/>
-      <c r="F4" s="71" t="s">
+      <c r="I3" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="G4" s="71"/>
-      <c r="H4" s="71" t="s">
+      <c r="J3" s="3" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="71"/>
-      <c r="J4" s="71" t="s">
+      <c r="K3" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="K4" s="71"/>
-      <c r="L4" s="71" t="s">
+      <c r="L3" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="M4" s="71"/>
-      <c r="N4" s="71" t="s">
+      <c r="M3" s="3" t="s">
         <v>11</v>
       </c>
-      <c r="O4" s="71"/>
-[...1650 lines deleted...]
-      </c>
+      <c r="N3" s="1"/>
+      <c r="O3" s="1"/>
+      <c r="P3" s="1"/>
+      <c r="Q3" s="1"/>
+      <c r="R3" s="1"/>
+      <c r="S3" s="1"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="1"/>
+      <c r="V3" s="1"/>
+      <c r="W3" s="1"/>
+      <c r="X3" s="1"/>
+      <c r="Y3" s="1"/>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" s="12">
+        <v>2018</v>
+      </c>
+      <c r="B4" s="13">
+        <v>26690.9</v>
+      </c>
+      <c r="C4" s="16">
+        <v>32917</v>
+      </c>
+      <c r="D4" s="13">
+        <v>38771.5</v>
+      </c>
+      <c r="E4" s="13">
+        <v>57918.9</v>
+      </c>
+      <c r="F4" s="13">
+        <v>66706.7</v>
+      </c>
+      <c r="G4" s="13">
+        <v>70105.5</v>
+      </c>
+      <c r="H4" s="13">
+        <v>58969.3</v>
+      </c>
+      <c r="I4" s="13">
+        <v>62804.2</v>
+      </c>
+      <c r="J4" s="13">
+        <v>92378.4</v>
+      </c>
+      <c r="K4" s="13">
+        <v>65311.1</v>
+      </c>
+      <c r="L4" s="13">
+        <v>57162.6</v>
+      </c>
+      <c r="M4" s="13">
+        <v>70776.399999999994</v>
+      </c>
+      <c r="N4" s="1"/>
+      <c r="O4" s="1"/>
+      <c r="P4" s="1"/>
+      <c r="Q4" s="1"/>
+      <c r="R4" s="1"/>
+      <c r="S4" s="1"/>
+      <c r="T4" s="1"/>
+      <c r="U4" s="1"/>
+      <c r="V4" s="1"/>
+      <c r="W4" s="1"/>
+      <c r="X4" s="1"/>
+      <c r="Y4" s="1"/>
+    </row>
+    <row r="5" spans="1:25">
+      <c r="A5" s="12">
+        <v>2019</v>
+      </c>
+      <c r="B5" s="13">
+        <v>30674.5</v>
+      </c>
+      <c r="C5" s="13">
+        <v>33448.5</v>
+      </c>
+      <c r="D5" s="13">
+        <v>39057.9</v>
+      </c>
+      <c r="E5" s="13">
+        <v>57271</v>
+      </c>
+      <c r="F5" s="13">
+        <v>67139.7</v>
+      </c>
+      <c r="G5" s="13">
+        <v>70105.5</v>
+      </c>
+      <c r="H5" s="13">
+        <v>57708.4</v>
+      </c>
+      <c r="I5" s="13">
+        <v>67734.899999999994</v>
+      </c>
+      <c r="J5" s="13">
+        <v>72936.3</v>
+      </c>
+      <c r="K5" s="13">
+        <v>80991.199999999997</v>
+      </c>
+      <c r="L5" s="13">
+        <v>69375.399999999994</v>
+      </c>
+      <c r="M5" s="13">
+        <v>92039.2</v>
+      </c>
+      <c r="N5" s="1"/>
+      <c r="O5" s="1"/>
+      <c r="P5" s="1"/>
+      <c r="Q5" s="1"/>
+      <c r="R5" s="1"/>
+      <c r="S5" s="1"/>
+      <c r="T5" s="1"/>
+      <c r="U5" s="1"/>
+      <c r="V5" s="1"/>
+      <c r="W5" s="1"/>
+      <c r="X5" s="1"/>
+      <c r="Y5" s="1"/>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" s="12">
+        <v>2020</v>
+      </c>
+      <c r="B6" s="13">
+        <v>32397.3</v>
+      </c>
+      <c r="C6" s="13">
+        <v>32499.599999999999</v>
+      </c>
+      <c r="D6" s="13">
+        <v>43644.1</v>
+      </c>
+      <c r="E6" s="13">
+        <v>38645.300000000003</v>
+      </c>
+      <c r="F6" s="13">
+        <v>62763.1</v>
+      </c>
+      <c r="G6" s="13">
+        <v>68065.8</v>
+      </c>
+      <c r="H6" s="13">
+        <v>71649.899999999994</v>
+      </c>
+      <c r="I6" s="13">
+        <v>69241.600000000006</v>
+      </c>
+      <c r="J6" s="13">
+        <v>70288.800000000003</v>
+      </c>
+      <c r="K6" s="13">
+        <v>70459.7</v>
+      </c>
+      <c r="L6" s="13">
+        <v>77272.2</v>
+      </c>
+      <c r="M6" s="13">
+        <v>88745.5</v>
+      </c>
+      <c r="N6" s="1"/>
+      <c r="O6" s="1"/>
+      <c r="P6" s="1"/>
+      <c r="Q6" s="1"/>
+      <c r="R6" s="1"/>
+      <c r="S6" s="1"/>
+      <c r="T6" s="1"/>
+      <c r="U6" s="1"/>
+      <c r="V6" s="1"/>
+      <c r="W6" s="1"/>
+      <c r="X6" s="1"/>
+      <c r="Y6" s="1"/>
+    </row>
+    <row r="7" spans="1:25">
+      <c r="A7" s="12">
+        <v>2021</v>
+      </c>
+      <c r="B7" s="13">
+        <v>33922.6</v>
+      </c>
+      <c r="C7" s="13">
+        <v>36430.9</v>
+      </c>
+      <c r="D7" s="13">
+        <v>48269</v>
+      </c>
+      <c r="E7" s="13">
+        <v>42712</v>
+      </c>
+      <c r="F7" s="13">
+        <v>58314.400000000001</v>
+      </c>
+      <c r="G7" s="13">
+        <v>81633.3</v>
+      </c>
+      <c r="H7" s="13">
+        <v>81061.8</v>
+      </c>
+      <c r="I7" s="13">
+        <v>77893.3</v>
+      </c>
+      <c r="J7" s="13">
+        <v>70178</v>
+      </c>
+      <c r="K7" s="13">
+        <v>70084.7</v>
+      </c>
+      <c r="L7" s="13">
+        <v>81155.5</v>
+      </c>
+      <c r="M7" s="13">
+        <v>82129.3</v>
+      </c>
+      <c r="N7" s="1"/>
+      <c r="O7" s="1"/>
+      <c r="P7" s="1"/>
+      <c r="Q7" s="1"/>
+      <c r="R7" s="1"/>
+      <c r="S7" s="1"/>
+      <c r="T7" s="1"/>
+      <c r="U7" s="1"/>
+      <c r="V7" s="1"/>
+      <c r="W7" s="1"/>
+      <c r="X7" s="1"/>
+      <c r="Y7" s="1"/>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" s="12">
+        <v>2022</v>
+      </c>
+      <c r="B8" s="13">
+        <v>37993.1</v>
+      </c>
+      <c r="C8" s="13">
+        <v>41956</v>
+      </c>
+      <c r="D8" s="13">
+        <v>54576.9</v>
+      </c>
+      <c r="E8" s="13">
+        <v>58122.1</v>
+      </c>
+      <c r="F8" s="13">
+        <v>69799.199999999997</v>
+      </c>
+      <c r="G8" s="13">
+        <v>97083.5</v>
+      </c>
+      <c r="H8" s="13">
+        <v>86820.3</v>
+      </c>
+      <c r="I8" s="13">
+        <v>100283.7</v>
+      </c>
+      <c r="J8" s="13">
+        <v>92903.6</v>
+      </c>
+      <c r="K8" s="13">
+        <v>109626</v>
+      </c>
+      <c r="L8" s="13">
+        <v>99004.5</v>
+      </c>
+      <c r="M8" s="13">
+        <v>89028.6</v>
+      </c>
+      <c r="N8" s="1"/>
+      <c r="O8" s="1"/>
+      <c r="P8" s="1"/>
+      <c r="Q8" s="1"/>
+      <c r="R8" s="1"/>
+      <c r="S8" s="1"/>
+      <c r="T8" s="1"/>
+      <c r="U8" s="1"/>
+      <c r="V8" s="1"/>
+      <c r="W8" s="1"/>
+      <c r="X8" s="1"/>
+      <c r="Y8" s="1"/>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="A9" s="12">
+        <v>2023</v>
+      </c>
+      <c r="B9" s="13">
+        <v>46137.599999999999</v>
+      </c>
+      <c r="C9" s="13">
+        <v>49535.1</v>
+      </c>
+      <c r="D9" s="11">
+        <v>64506.1</v>
+      </c>
+      <c r="E9" s="11">
+        <v>70962.2</v>
+      </c>
+      <c r="F9" s="11">
+        <v>76426.899999999994</v>
+      </c>
+      <c r="G9" s="11">
+        <v>102363.2</v>
+      </c>
+      <c r="H9" s="11">
+        <v>102027</v>
+      </c>
+      <c r="I9" s="11">
+        <v>108886.2</v>
+      </c>
+      <c r="J9" s="11">
+        <v>106472.5</v>
+      </c>
+      <c r="K9" s="11">
+        <v>114004.5</v>
+      </c>
+      <c r="L9" s="14">
+        <v>116413.6</v>
+      </c>
+      <c r="M9" s="11">
+        <v>109029.6</v>
+      </c>
+      <c r="N9" s="1"/>
+      <c r="O9" s="1"/>
+      <c r="P9" s="1"/>
+      <c r="Q9" s="1"/>
+      <c r="R9" s="1"/>
+      <c r="S9" s="1"/>
+      <c r="T9" s="1"/>
+      <c r="U9" s="1"/>
+      <c r="V9" s="1"/>
+      <c r="W9" s="1"/>
+      <c r="X9" s="1"/>
+      <c r="Y9" s="1"/>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" s="12">
+        <v>2024</v>
+      </c>
+      <c r="B10" s="13">
+        <v>46120.800000000003</v>
+      </c>
+      <c r="C10" s="13">
+        <v>48947.199999999997</v>
+      </c>
+      <c r="D10" s="11">
+        <v>63232.4</v>
+      </c>
+      <c r="E10" s="11">
+        <v>69625.600000000006</v>
+      </c>
+      <c r="F10" s="11">
+        <v>89296.1</v>
+      </c>
+      <c r="G10" s="11">
+        <v>110818</v>
+      </c>
+      <c r="H10" s="11">
+        <v>106320.9</v>
+      </c>
+      <c r="I10" s="11">
+        <v>119651.2</v>
+      </c>
+      <c r="J10" s="11">
+        <v>124100</v>
+      </c>
+      <c r="K10" s="11">
+        <v>120223.3</v>
+      </c>
+      <c r="L10" s="14">
+        <v>134671</v>
+      </c>
+      <c r="M10" s="11">
+        <v>132810.9</v>
+      </c>
+      <c r="N10" s="1"/>
+      <c r="O10" s="1"/>
+      <c r="P10" s="1"/>
+      <c r="Q10" s="1"/>
+      <c r="R10" s="1"/>
+      <c r="S10" s="1"/>
+      <c r="T10" s="1"/>
+      <c r="U10" s="1"/>
+      <c r="V10" s="1"/>
+      <c r="W10" s="1"/>
+      <c r="X10" s="1"/>
+      <c r="Y10" s="1"/>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="A11" s="6">
+        <v>2025</v>
+      </c>
+      <c r="B11" s="17">
+        <v>69235</v>
+      </c>
+      <c r="C11" s="13">
+        <v>69276.899999999994</v>
+      </c>
+      <c r="D11" s="11">
+        <v>74590.100000000006</v>
+      </c>
+      <c r="E11" s="11">
+        <v>79442.3</v>
+      </c>
+      <c r="F11" s="11">
+        <v>99464.8</v>
+      </c>
+      <c r="G11" s="11">
+        <v>156715.9</v>
+      </c>
+      <c r="H11" s="11">
+        <v>146431.5</v>
+      </c>
+      <c r="I11" s="11">
+        <v>118685.4</v>
+      </c>
+      <c r="J11" s="11">
+        <v>138201.60000000001</v>
+      </c>
+      <c r="K11" s="11">
+        <v>135085.4</v>
+      </c>
+      <c r="L11" s="14">
+        <v>144070.20000000001</v>
+      </c>
+      <c r="M11" s="11">
+        <v>178932.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="A12" s="6">
+        <v>2026</v>
+      </c>
+      <c r="B12" s="13">
+        <v>80250.3</v>
+      </c>
+      <c r="C12" s="13">
+        <v>84056.7</v>
+      </c>
+      <c r="D12" s="11">
+        <v>89570.7</v>
+      </c>
+      <c r="E12" s="11">
+        <v>103811.8</v>
+      </c>
+      <c r="F12" s="11">
+        <v>105141.8</v>
+      </c>
+      <c r="G12" s="11">
+        <v>147966.9</v>
+      </c>
+      <c r="H12" s="11">
+        <v>152397.9</v>
+      </c>
+      <c r="I12" s="11"/>
+      <c r="J12" s="11"/>
+      <c r="K12" s="11"/>
+      <c r="L12" s="14"/>
+      <c r="M12" s="11"/>
     </row>
   </sheetData>
-  <mergeCells count="99">
-[...98 lines deleted...]
-    <mergeCell ref="L46:M46"/>
+  <mergeCells count="2">
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:M2"/>
   </mergeCells>
-  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-[...4 lines deleted...]
-  </rowBreaks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="51" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
-[...5 lines deleted...]
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
-      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
+      <vt:lpstr>Көтерме сауда НҚИ</vt:lpstr>
+      <vt:lpstr>Көтерме сауда</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Microsoft Corporation</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>