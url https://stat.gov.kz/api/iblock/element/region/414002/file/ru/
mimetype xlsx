--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -10,51 +10,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Сальдо миграции" sheetId="7" r:id="rId1"/>
     <sheet name="Иммигранты" sheetId="6" r:id="rId2"/>
     <sheet name="Эмигранты" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="124519" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="15">
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>Сальдо внешней миграции населения по области Жетісу</t>
   </si>
   <si>
     <t>Область Жетісу</t>
   </si>
   <si>
     <t>г.а. Талдыкорган</t>
@@ -75,51 +75,51 @@
     <t>Кербулакский район</t>
   </si>
   <si>
     <t>Коксуский район</t>
   </si>
   <si>
     <t>Каратальский район</t>
   </si>
   <si>
     <t>Панфиловский район</t>
   </si>
   <si>
     <t>Сарканский район</t>
   </si>
   <si>
     <t>Число прибывших по области Жетісу</t>
   </si>
   <si>
     <t>Число выбывших за пределы области Жетісу</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="15">
+  <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
@@ -173,56 +173,50 @@
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
-      <name val="Roboto"/>
-[...4 lines deleted...]
-      <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -284,51 +278,51 @@
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -363,101 +357,99 @@
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="49" fontId="10" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_обл.уровень" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -735,157 +727,167 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Q62"/>
+  <dimension ref="A2:R62"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A6" sqref="A6"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:O2"/>
+      <selection pane="bottomLeft" activeCell="P24" sqref="P24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="23.28515625" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15" customHeight="1">
-      <c r="A2" s="32" t="s">
+    <row r="2" spans="1:18" ht="15" customHeight="1">
+      <c r="A2" s="46" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="32"/>
-[...14 lines deleted...]
-    <row r="3" spans="1:17">
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="Q3" s="25"/>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3" s="25"/>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" s="4"/>
       <c r="B4" s="2">
         <v>2009</v>
       </c>
       <c r="C4" s="2">
         <v>2010</v>
       </c>
       <c r="D4" s="2">
         <v>2011</v>
       </c>
       <c r="E4" s="2">
         <v>2012</v>
       </c>
       <c r="F4" s="2">
         <v>2013</v>
       </c>
       <c r="G4" s="2">
         <v>2014</v>
       </c>
       <c r="H4" s="2">
         <v>2015</v>
       </c>
       <c r="I4" s="5">
         <v>2016</v>
       </c>
       <c r="J4" s="13">
         <v>2017</v>
       </c>
       <c r="K4" s="2">
         <v>2018</v>
       </c>
       <c r="L4" s="5">
         <v>2019</v>
       </c>
       <c r="M4" s="16">
         <v>2020</v>
       </c>
       <c r="N4" s="16">
         <v>2021</v>
       </c>
       <c r="O4" s="24">
         <v>2022</v>
       </c>
       <c r="P4" s="13">
         <v>2023</v>
       </c>
       <c r="Q4" s="26">
         <v>2024</v>
       </c>
-    </row>
-[...19 lines deleted...]
-    <row r="6" spans="1:17" s="34" customFormat="1" ht="11.25">
+      <c r="R4" s="26">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" ht="17.25" customHeight="1">
+      <c r="A5" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="44"/>
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
+      <c r="G5" s="44"/>
+      <c r="H5" s="44"/>
+      <c r="I5" s="44"/>
+      <c r="J5" s="44"/>
+      <c r="K5" s="44"/>
+      <c r="L5" s="44"/>
+      <c r="M5" s="44"/>
+      <c r="N5" s="44"/>
+      <c r="O5" s="44"/>
+      <c r="P5" s="44"/>
+      <c r="Q5" s="44"/>
+      <c r="R5" s="44"/>
+    </row>
+    <row r="6" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A6" s="29" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="27">
         <v>-142</v>
       </c>
       <c r="C6" s="27">
         <v>-219</v>
       </c>
       <c r="D6" s="27">
         <v>35</v>
       </c>
       <c r="E6" s="27">
         <v>-65</v>
       </c>
       <c r="F6" s="27">
         <v>73</v>
       </c>
       <c r="G6" s="27">
         <v>-432</v>
       </c>
       <c r="H6" s="27">
         <v>-432</v>
       </c>
       <c r="I6" s="27">
@@ -893,52 +895,55 @@
       </c>
       <c r="J6" s="27">
         <v>160</v>
       </c>
       <c r="K6" s="27">
         <v>-468</v>
       </c>
       <c r="L6" s="27">
         <v>-206</v>
       </c>
       <c r="M6" s="27">
         <v>21</v>
       </c>
       <c r="N6" s="27">
         <v>-262</v>
       </c>
       <c r="O6" s="27">
         <v>-314</v>
       </c>
       <c r="P6" s="27">
         <v>82</v>
       </c>
       <c r="Q6" s="27">
         <v>65</v>
       </c>
-    </row>
-    <row r="7" spans="1:17" s="34" customFormat="1" ht="11.25">
+      <c r="R6" s="43">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A7" s="29" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="27">
         <v>-85</v>
       </c>
       <c r="C7" s="27">
         <v>-166</v>
       </c>
       <c r="D7" s="27">
         <v>-15</v>
       </c>
       <c r="E7" s="27">
         <v>-62</v>
       </c>
       <c r="F7" s="27">
         <v>63</v>
       </c>
       <c r="G7" s="27">
         <v>-238</v>
       </c>
       <c r="H7" s="27">
         <v>-238</v>
       </c>
       <c r="I7" s="27">
@@ -946,52 +951,55 @@
       </c>
       <c r="J7" s="27">
         <v>32</v>
       </c>
       <c r="K7" s="27">
         <v>-267</v>
       </c>
       <c r="L7" s="27">
         <v>75</v>
       </c>
       <c r="M7" s="27">
         <v>64</v>
       </c>
       <c r="N7" s="27">
         <v>-114</v>
       </c>
       <c r="O7" s="27">
         <v>-89</v>
       </c>
       <c r="P7" s="27">
         <v>115</v>
       </c>
       <c r="Q7" s="27">
         <v>121</v>
       </c>
-    </row>
-    <row r="8" spans="1:17" s="34" customFormat="1" ht="11.25">
+      <c r="R7" s="43">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A8" s="29" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="27">
         <v>98</v>
       </c>
       <c r="C8" s="27">
         <v>61</v>
       </c>
       <c r="D8" s="27">
         <v>81</v>
       </c>
       <c r="E8" s="27">
         <v>97</v>
       </c>
       <c r="F8" s="27">
         <v>78</v>
       </c>
       <c r="G8" s="27">
         <v>-88</v>
       </c>
       <c r="H8" s="27">
         <v>-88</v>
       </c>
       <c r="I8" s="27">
@@ -999,52 +1007,55 @@
       </c>
       <c r="J8" s="27">
         <v>92</v>
       </c>
       <c r="K8" s="27">
         <v>-65</v>
       </c>
       <c r="L8" s="27">
         <v>-63</v>
       </c>
       <c r="M8" s="27">
         <v>-49</v>
       </c>
       <c r="N8" s="27">
         <v>-31</v>
       </c>
       <c r="O8" s="27">
         <v>-38</v>
       </c>
       <c r="P8" s="27">
         <v>2</v>
       </c>
       <c r="Q8" s="27">
         <v>5</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="34" customFormat="1" ht="11.25">
+      <c r="R8" s="43">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A9" s="29" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="27">
         <v>-10</v>
       </c>
       <c r="C9" s="27">
         <v>-4</v>
       </c>
       <c r="D9" s="27">
         <v>-4</v>
       </c>
       <c r="E9" s="27">
         <v>-8</v>
       </c>
       <c r="F9" s="27">
         <v>-2</v>
       </c>
       <c r="G9" s="27">
         <v>-6</v>
       </c>
       <c r="H9" s="27">
         <v>-6</v>
       </c>
       <c r="I9" s="27">
@@ -1052,52 +1063,55 @@
       </c>
       <c r="J9" s="27">
         <v>115</v>
       </c>
       <c r="K9" s="27">
         <v>-30</v>
       </c>
       <c r="L9" s="27">
         <v>-116</v>
       </c>
       <c r="M9" s="27">
         <v>123</v>
       </c>
       <c r="N9" s="27">
         <v>5</v>
       </c>
       <c r="O9" s="27">
         <v>-3</v>
       </c>
       <c r="P9" s="27">
         <v>0</v>
       </c>
       <c r="Q9" s="27">
         <v>2</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="34" customFormat="1" ht="11.25">
+      <c r="R9" s="43">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A10" s="29" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="27">
         <v>-11</v>
       </c>
       <c r="C10" s="27">
         <v>-16</v>
       </c>
       <c r="D10" s="27">
         <v>-11</v>
       </c>
       <c r="E10" s="27">
         <v>-17</v>
       </c>
       <c r="F10" s="27">
         <v>-6</v>
       </c>
       <c r="G10" s="27">
         <v>0</v>
       </c>
       <c r="H10" s="27">
         <v>0</v>
       </c>
       <c r="I10" s="27">
@@ -1105,52 +1119,55 @@
       </c>
       <c r="J10" s="27">
         <v>-30</v>
       </c>
       <c r="K10" s="27">
         <v>-14</v>
       </c>
       <c r="L10" s="27">
         <v>-15</v>
       </c>
       <c r="M10" s="27">
         <v>-15</v>
       </c>
       <c r="N10" s="27">
         <v>-6</v>
       </c>
       <c r="O10" s="27">
         <v>-18</v>
       </c>
       <c r="P10" s="27">
         <v>0</v>
       </c>
       <c r="Q10" s="27">
         <v>-3</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="34" customFormat="1" ht="11.25">
+      <c r="R10" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A11" s="29" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="27">
         <v>-51</v>
       </c>
       <c r="C11" s="27">
         <v>-38</v>
       </c>
       <c r="D11" s="27">
         <v>-5</v>
       </c>
       <c r="E11" s="27">
         <v>4</v>
       </c>
       <c r="F11" s="27">
         <v>5</v>
       </c>
       <c r="G11" s="27">
         <v>-5</v>
       </c>
       <c r="H11" s="27">
         <v>-5</v>
       </c>
       <c r="I11" s="27">
@@ -1158,52 +1175,55 @@
       </c>
       <c r="J11" s="27">
         <v>17</v>
       </c>
       <c r="K11" s="27">
         <v>3</v>
       </c>
       <c r="L11" s="27">
         <v>-1</v>
       </c>
       <c r="M11" s="27">
         <v>-44</v>
       </c>
       <c r="N11" s="27">
         <v>-39</v>
       </c>
       <c r="O11" s="27">
         <v>-57</v>
       </c>
       <c r="P11" s="27">
         <v>9</v>
       </c>
       <c r="Q11" s="27">
         <v>-21</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="34" customFormat="1" ht="11.25">
+      <c r="R11" s="43">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A12" s="29" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="27">
         <v>27</v>
       </c>
       <c r="C12" s="27">
         <v>21</v>
       </c>
       <c r="D12" s="27">
         <v>71</v>
       </c>
       <c r="E12" s="27">
         <v>23</v>
       </c>
       <c r="F12" s="27">
         <v>29</v>
       </c>
       <c r="G12" s="27">
         <v>-8</v>
       </c>
       <c r="H12" s="27">
         <v>-8</v>
       </c>
       <c r="I12" s="27">
@@ -1211,52 +1231,55 @@
       </c>
       <c r="J12" s="27">
         <v>-6</v>
       </c>
       <c r="K12" s="27">
         <v>-21</v>
       </c>
       <c r="L12" s="27">
         <v>-11</v>
       </c>
       <c r="M12" s="27">
         <v>-7</v>
       </c>
       <c r="N12" s="27">
         <v>-2</v>
       </c>
       <c r="O12" s="27">
         <v>-4</v>
       </c>
       <c r="P12" s="27">
         <v>-10</v>
       </c>
       <c r="Q12" s="27">
         <v>-1</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="34" customFormat="1" ht="11.25">
+      <c r="R12" s="43">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A13" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="27">
         <v>-22</v>
       </c>
       <c r="C13" s="27">
         <v>-25</v>
       </c>
       <c r="D13" s="27">
         <v>-34</v>
       </c>
       <c r="E13" s="27">
         <v>-33</v>
       </c>
       <c r="F13" s="27">
         <v>-41</v>
       </c>
       <c r="G13" s="27">
         <v>-37</v>
       </c>
       <c r="H13" s="27">
         <v>-37</v>
       </c>
       <c r="I13" s="27">
@@ -1264,52 +1287,55 @@
       </c>
       <c r="J13" s="27">
         <v>-15</v>
       </c>
       <c r="K13" s="27">
         <v>-27</v>
       </c>
       <c r="L13" s="27">
         <v>-14</v>
       </c>
       <c r="M13" s="27">
         <v>-7</v>
       </c>
       <c r="N13" s="27">
         <v>-16</v>
       </c>
       <c r="O13" s="27">
         <v>-11</v>
       </c>
       <c r="P13" s="27">
         <v>-4</v>
       </c>
       <c r="Q13" s="27">
         <v>-70</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="34" customFormat="1" ht="11.25">
+      <c r="R13" s="43">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A14" s="29" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="27">
         <v>-43</v>
       </c>
       <c r="C14" s="27">
         <v>-11</v>
       </c>
       <c r="D14" s="27">
         <v>-22</v>
       </c>
       <c r="E14" s="27">
         <v>-43</v>
       </c>
       <c r="F14" s="27">
         <v>-31</v>
       </c>
       <c r="G14" s="27">
         <v>-18</v>
       </c>
       <c r="H14" s="27">
         <v>-18</v>
       </c>
       <c r="I14" s="27">
@@ -1317,52 +1343,55 @@
       </c>
       <c r="J14" s="27">
         <v>-39</v>
       </c>
       <c r="K14" s="27">
         <v>-33</v>
       </c>
       <c r="L14" s="27">
         <v>-54</v>
       </c>
       <c r="M14" s="27">
         <v>-14</v>
       </c>
       <c r="N14" s="27">
         <v>-18</v>
       </c>
       <c r="O14" s="27">
         <v>-38</v>
       </c>
       <c r="P14" s="27">
         <v>-20</v>
       </c>
       <c r="Q14" s="27">
         <v>21</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="34" customFormat="1" ht="11.25">
+      <c r="R14" s="43">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A15" s="29" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="27">
         <v>-19</v>
       </c>
       <c r="C15" s="27">
         <v>-17</v>
       </c>
       <c r="D15" s="27">
         <v>-10</v>
       </c>
       <c r="E15" s="27">
         <v>-9</v>
       </c>
       <c r="F15" s="27">
         <v>-10</v>
       </c>
       <c r="G15" s="27">
         <v>-12</v>
       </c>
       <c r="H15" s="27">
         <v>-12</v>
       </c>
       <c r="I15" s="27">
@@ -1370,362 +1399,369 @@
       </c>
       <c r="J15" s="27">
         <v>-8</v>
       </c>
       <c r="K15" s="27">
         <v>-14</v>
       </c>
       <c r="L15" s="27">
         <v>-7</v>
       </c>
       <c r="M15" s="27">
         <v>-10</v>
       </c>
       <c r="N15" s="27">
         <v>-23</v>
       </c>
       <c r="O15" s="27">
         <v>-14</v>
       </c>
       <c r="P15" s="27">
         <v>-5</v>
       </c>
       <c r="Q15" s="27">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="45" t="s">
+      <c r="R15" s="43">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="30" customFormat="1" ht="11.25">
+      <c r="A16" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="46">
+      <c r="B16" s="42">
         <v>-26</v>
       </c>
-      <c r="C16" s="46">
+      <c r="C16" s="42">
         <v>-24</v>
       </c>
-      <c r="D16" s="46">
+      <c r="D16" s="42">
         <v>-16</v>
       </c>
-      <c r="E16" s="46">
+      <c r="E16" s="42">
         <v>-17</v>
       </c>
-      <c r="F16" s="46">
+      <c r="F16" s="42">
         <v>-12</v>
       </c>
-      <c r="G16" s="46">
+      <c r="G16" s="42">
         <v>-20</v>
       </c>
-      <c r="H16" s="46">
+      <c r="H16" s="42">
         <v>-20</v>
       </c>
-      <c r="I16" s="46">
+      <c r="I16" s="42">
         <v>-1</v>
       </c>
-      <c r="J16" s="46">
+      <c r="J16" s="42">
         <v>2</v>
       </c>
-      <c r="K16" s="46">
-[...5 lines deleted...]
-      <c r="M16" s="46">
+      <c r="K16" s="42">
+        <v>0</v>
+      </c>
+      <c r="L16" s="42">
+        <v>0</v>
+      </c>
+      <c r="M16" s="42">
         <v>-20</v>
       </c>
-      <c r="N16" s="46">
+      <c r="N16" s="42">
         <v>-18</v>
       </c>
-      <c r="O16" s="46">
+      <c r="O16" s="42">
         <v>-42</v>
       </c>
-      <c r="P16" s="46">
+      <c r="P16" s="42">
         <v>-5</v>
       </c>
-      <c r="Q16" s="46">
+      <c r="Q16" s="42">
         <v>12</v>
       </c>
-    </row>
-[...87 lines deleted...]
-    <row r="22" spans="1:17">
+      <c r="R16" s="42">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="36" customFormat="1" ht="11.25">
+      <c r="A17" s="31"/>
+      <c r="B17" s="32"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="32"/>
+      <c r="E17" s="32"/>
+      <c r="F17" s="32"/>
+      <c r="G17" s="33"/>
+      <c r="H17" s="33"/>
+      <c r="I17" s="33"/>
+      <c r="J17" s="32"/>
+      <c r="K17" s="33"/>
+      <c r="L17" s="32"/>
+      <c r="M17" s="33"/>
+      <c r="N17" s="34"/>
+      <c r="O17" s="34"/>
+      <c r="P17" s="34"/>
+      <c r="Q17" s="35"/>
+      <c r="R17" s="35"/>
+    </row>
+    <row r="18" spans="1:18" s="36" customFormat="1" ht="11.25">
+      <c r="A18" s="37"/>
+      <c r="B18" s="38"/>
+      <c r="C18" s="38"/>
+      <c r="D18" s="38"/>
+      <c r="E18" s="38"/>
+      <c r="F18" s="38"/>
+      <c r="G18" s="38"/>
+      <c r="H18" s="38"/>
+      <c r="I18" s="38"/>
+      <c r="J18" s="38"/>
+      <c r="K18" s="33"/>
+      <c r="L18" s="32"/>
+      <c r="M18" s="33"/>
+      <c r="N18" s="34"/>
+      <c r="O18" s="34"/>
+    </row>
+    <row r="19" spans="1:18" s="36" customFormat="1" ht="11.25">
+      <c r="A19" s="39"/>
+      <c r="B19" s="40"/>
+      <c r="C19" s="40"/>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="38"/>
+      <c r="H19" s="38"/>
+      <c r="I19" s="38"/>
+      <c r="J19" s="32"/>
+      <c r="K19" s="38"/>
+      <c r="L19" s="40"/>
+      <c r="M19" s="38"/>
+      <c r="N19" s="34"/>
+      <c r="O19" s="34"/>
+    </row>
+    <row r="20" spans="1:18" s="36" customFormat="1" ht="11.25">
+      <c r="A20" s="39"/>
+      <c r="B20" s="40"/>
+      <c r="C20" s="40"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="38"/>
+      <c r="H20" s="38"/>
+      <c r="I20" s="38"/>
+      <c r="J20" s="32"/>
+      <c r="K20" s="38"/>
+      <c r="L20" s="40"/>
+      <c r="M20" s="38"/>
+      <c r="N20" s="34"/>
+      <c r="O20" s="34"/>
+    </row>
+    <row r="21" spans="1:18" s="36" customFormat="1" ht="11.25">
+      <c r="A21" s="39"/>
+      <c r="B21" s="40"/>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="38"/>
+      <c r="H21" s="38"/>
+      <c r="I21" s="38"/>
+      <c r="J21" s="32"/>
+      <c r="K21" s="38"/>
+      <c r="L21" s="40"/>
+      <c r="M21" s="38"/>
+      <c r="N21" s="34"/>
+      <c r="O21" s="34"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" s="9"/>
       <c r="B22" s="18"/>
       <c r="C22" s="18"/>
       <c r="D22" s="18"/>
       <c r="E22" s="18"/>
       <c r="F22" s="18"/>
       <c r="G22" s="10"/>
       <c r="H22" s="10"/>
       <c r="I22" s="10"/>
       <c r="J22" s="17"/>
       <c r="K22" s="10"/>
       <c r="L22" s="18"/>
       <c r="M22" s="10"/>
       <c r="N22" s="21"/>
       <c r="O22" s="21"/>
     </row>
-    <row r="23" spans="1:17">
+    <row r="23" spans="1:18">
       <c r="A23" s="9"/>
       <c r="B23" s="18"/>
       <c r="C23" s="18"/>
       <c r="D23" s="18"/>
       <c r="E23" s="18"/>
       <c r="F23" s="18"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="17"/>
       <c r="K23" s="10"/>
       <c r="L23" s="18"/>
       <c r="M23" s="10"/>
       <c r="N23" s="21"/>
       <c r="O23" s="21"/>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" s="9"/>
       <c r="B24" s="18"/>
       <c r="C24" s="18"/>
       <c r="D24" s="18"/>
       <c r="E24" s="18"/>
       <c r="F24" s="18"/>
       <c r="G24" s="10"/>
       <c r="H24" s="10"/>
       <c r="I24" s="10"/>
       <c r="J24" s="17"/>
       <c r="K24" s="10"/>
       <c r="L24" s="18"/>
       <c r="M24" s="10"/>
       <c r="N24" s="21"/>
       <c r="O24" s="21"/>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:18">
       <c r="A25" s="14"/>
       <c r="B25" s="10"/>
       <c r="C25" s="10"/>
       <c r="D25" s="10"/>
       <c r="E25" s="10"/>
       <c r="F25" s="10"/>
       <c r="G25" s="10"/>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="11"/>
       <c r="L25" s="17"/>
       <c r="M25" s="11"/>
       <c r="N25" s="21"/>
       <c r="O25" s="21"/>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:18">
       <c r="A26" s="9"/>
       <c r="B26" s="18"/>
       <c r="C26" s="18"/>
       <c r="D26" s="18"/>
       <c r="E26" s="18"/>
       <c r="F26" s="18"/>
       <c r="G26" s="10"/>
       <c r="H26" s="10"/>
       <c r="I26" s="10"/>
       <c r="J26" s="17"/>
       <c r="K26" s="10"/>
       <c r="L26" s="18"/>
       <c r="M26" s="10"/>
       <c r="N26" s="21"/>
       <c r="O26" s="21"/>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:18">
       <c r="A27" s="9"/>
       <c r="B27" s="18"/>
       <c r="C27" s="18"/>
       <c r="D27" s="18"/>
       <c r="E27" s="18"/>
       <c r="F27" s="18"/>
       <c r="G27" s="10"/>
       <c r="H27" s="10"/>
       <c r="I27" s="10"/>
       <c r="J27" s="17"/>
       <c r="K27" s="10"/>
       <c r="L27" s="18"/>
       <c r="M27" s="10"/>
       <c r="N27" s="21"/>
       <c r="O27" s="21"/>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:18">
       <c r="A28" s="9"/>
       <c r="B28" s="18"/>
       <c r="C28" s="18"/>
       <c r="D28" s="18"/>
       <c r="E28" s="18"/>
       <c r="F28" s="18"/>
       <c r="G28" s="10"/>
       <c r="H28" s="10"/>
       <c r="I28" s="10"/>
       <c r="J28" s="17"/>
       <c r="K28" s="10"/>
       <c r="L28" s="18"/>
       <c r="M28" s="10"/>
       <c r="N28" s="21"/>
       <c r="O28" s="21"/>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" s="9"/>
       <c r="B29" s="18"/>
       <c r="C29" s="18"/>
       <c r="D29" s="18"/>
       <c r="E29" s="18"/>
       <c r="F29" s="18"/>
       <c r="G29" s="10"/>
       <c r="H29" s="10"/>
       <c r="I29" s="10"/>
       <c r="J29" s="17"/>
       <c r="K29" s="10"/>
       <c r="L29" s="18"/>
       <c r="M29" s="10"/>
       <c r="N29" s="21"/>
       <c r="O29" s="21"/>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:18">
       <c r="A30" s="9"/>
       <c r="B30" s="18"/>
       <c r="C30" s="18"/>
       <c r="D30" s="18"/>
       <c r="E30" s="18"/>
       <c r="F30" s="18"/>
       <c r="G30" s="10"/>
       <c r="H30" s="10"/>
       <c r="I30" s="10"/>
       <c r="J30" s="17"/>
       <c r="K30" s="10"/>
       <c r="L30" s="18"/>
       <c r="M30" s="10"/>
       <c r="N30" s="21"/>
       <c r="O30" s="21"/>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" s="9"/>
       <c r="B31" s="18"/>
       <c r="C31" s="18"/>
       <c r="D31" s="18"/>
       <c r="E31" s="18"/>
       <c r="F31" s="18"/>
       <c r="G31" s="10"/>
       <c r="H31" s="10"/>
       <c r="I31" s="10"/>
       <c r="J31" s="17"/>
       <c r="K31" s="10"/>
       <c r="L31" s="18"/>
       <c r="M31" s="10"/>
       <c r="N31" s="21"/>
       <c r="O31" s="21"/>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" s="7"/>
       <c r="B32" s="18"/>
       <c r="C32" s="18"/>
       <c r="D32" s="18"/>
       <c r="E32" s="18"/>
       <c r="F32" s="18"/>
       <c r="G32" s="10"/>
       <c r="H32" s="10"/>
       <c r="I32" s="10"/>
       <c r="J32" s="17"/>
       <c r="K32" s="10"/>
       <c r="L32" s="18"/>
       <c r="M32" s="10"/>
       <c r="N32" s="21"/>
       <c r="O32" s="21"/>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="7"/>
       <c r="B33" s="10"/>
       <c r="C33" s="10"/>
       <c r="D33" s="10"/>
       <c r="E33" s="10"/>
       <c r="F33" s="10"/>
       <c r="G33" s="10"/>
       <c r="H33" s="10"/>
@@ -1784,65 +1820,65 @@
       <c r="J36" s="17"/>
       <c r="K36" s="10"/>
       <c r="L36" s="18"/>
       <c r="M36" s="10"/>
       <c r="N36" s="21"/>
       <c r="O36" s="21"/>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="9"/>
       <c r="B37" s="10"/>
       <c r="C37" s="10"/>
       <c r="D37" s="10"/>
       <c r="E37" s="10"/>
       <c r="F37" s="10"/>
       <c r="G37" s="10"/>
       <c r="H37" s="10"/>
       <c r="I37" s="10"/>
       <c r="J37" s="10"/>
       <c r="K37" s="10"/>
       <c r="L37" s="18"/>
       <c r="M37" s="10"/>
       <c r="N37" s="22"/>
       <c r="O37" s="21"/>
     </row>
     <row r="38" spans="1:15" ht="16.5" customHeight="1">
-      <c r="A38" s="31"/>
-[...13 lines deleted...]
-      <c r="O38" s="31"/>
+      <c r="A38" s="45"/>
+      <c r="B38" s="45"/>
+      <c r="C38" s="45"/>
+      <c r="D38" s="45"/>
+      <c r="E38" s="45"/>
+      <c r="F38" s="45"/>
+      <c r="G38" s="45"/>
+      <c r="H38" s="45"/>
+      <c r="I38" s="45"/>
+      <c r="J38" s="45"/>
+      <c r="K38" s="45"/>
+      <c r="L38" s="45"/>
+      <c r="M38" s="45"/>
+      <c r="N38" s="45"/>
+      <c r="O38" s="45"/>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="6"/>
       <c r="B39" s="18"/>
       <c r="C39" s="18"/>
       <c r="D39" s="18"/>
       <c r="E39" s="18"/>
       <c r="F39" s="18"/>
       <c r="G39" s="10"/>
       <c r="H39" s="10"/>
       <c r="I39" s="10"/>
       <c r="J39" s="17"/>
       <c r="K39" s="10"/>
       <c r="L39" s="18"/>
       <c r="M39" s="10"/>
       <c r="N39" s="21"/>
       <c r="O39" s="21"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="14"/>
       <c r="B40" s="10"/>
       <c r="C40" s="10"/>
       <c r="D40" s="10"/>
       <c r="E40" s="10"/>
       <c r="F40" s="10"/>
@@ -2107,123 +2143,127 @@
       <c r="J55" s="10"/>
       <c r="K55" s="11"/>
       <c r="L55" s="17"/>
       <c r="M55" s="11"/>
       <c r="N55" s="21"/>
       <c r="O55" s="21"/>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" s="8"/>
       <c r="B56" s="19"/>
       <c r="C56" s="19"/>
       <c r="D56" s="19"/>
       <c r="E56" s="19"/>
       <c r="F56" s="19"/>
       <c r="G56" s="12"/>
       <c r="H56" s="12"/>
       <c r="I56" s="12"/>
       <c r="J56" s="20"/>
       <c r="K56" s="12"/>
       <c r="L56" s="19"/>
       <c r="M56" s="12"/>
       <c r="N56" s="23"/>
       <c r="O56" s="23"/>
     </row>
     <row r="57" spans="1:15" s="1" customFormat="1" ht="18" customHeight="1">
-      <c r="A57" s="33"/>
-[...13 lines deleted...]
-      <c r="O57" s="33"/>
+      <c r="A57" s="47"/>
+      <c r="B57" s="47"/>
+      <c r="C57" s="47"/>
+      <c r="D57" s="47"/>
+      <c r="E57" s="47"/>
+      <c r="F57" s="47"/>
+      <c r="G57" s="47"/>
+      <c r="H57" s="47"/>
+      <c r="I57" s="47"/>
+      <c r="J57" s="47"/>
+      <c r="K57" s="47"/>
+      <c r="L57" s="47"/>
+      <c r="M57" s="47"/>
+      <c r="N57" s="47"/>
+      <c r="O57" s="47"/>
     </row>
     <row r="60" spans="1:15">
       <c r="J60"/>
     </row>
     <row r="61" spans="1:15">
       <c r="J61"/>
     </row>
     <row r="62" spans="1:15">
       <c r="J62"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A5:O5"/>
     <mergeCell ref="A38:O38"/>
-    <mergeCell ref="A2:O2"/>
     <mergeCell ref="A57:O57"/>
+    <mergeCell ref="A2:R2"/>
+    <mergeCell ref="A5:R5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:R62"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="L27" sqref="L27"/>
+      <selection pane="bottomLeft" activeCell="J31" sqref="J31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="3"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:18" ht="15" customHeight="1">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="46" t="s">
         <v>13</v>
       </c>
-      <c r="B2" s="32"/>
-[...12 lines deleted...]
-      <c r="O2" s="32"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
     </row>
     <row r="3" spans="1:18">
       <c r="Q3" s="25"/>
+      <c r="R3" s="25"/>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="4"/>
       <c r="B4" s="2">
         <v>2009</v>
       </c>
       <c r="C4" s="2">
         <v>2010</v>
       </c>
       <c r="D4" s="2">
         <v>2011</v>
       </c>
       <c r="E4" s="2">
         <v>2012</v>
       </c>
       <c r="F4" s="2">
         <v>2013</v>
       </c>
       <c r="G4" s="2">
         <v>2014</v>
       </c>
       <c r="H4" s="2">
         <v>2015</v>
       </c>
       <c r="I4" s="5">
@@ -2231,71 +2271,77 @@
       </c>
       <c r="J4" s="13">
         <v>2017</v>
       </c>
       <c r="K4" s="2">
         <v>2018</v>
       </c>
       <c r="L4" s="5">
         <v>2019</v>
       </c>
       <c r="M4" s="16">
         <v>2020</v>
       </c>
       <c r="N4" s="16">
         <v>2021</v>
       </c>
       <c r="O4" s="24">
         <v>2022</v>
       </c>
       <c r="P4" s="13">
         <v>2023</v>
       </c>
       <c r="Q4" s="26">
         <v>2024</v>
       </c>
+      <c r="R4" s="26">
+        <v>2025</v>
+      </c>
     </row>
     <row r="5" spans="1:18" ht="17.25" customHeight="1">
-      <c r="A5" s="30" t="s">
-[...17 lines deleted...]
-    <row r="6" spans="1:18" s="34" customFormat="1" ht="11.25">
+      <c r="A5" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="44"/>
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
+      <c r="G5" s="44"/>
+      <c r="H5" s="44"/>
+      <c r="I5" s="44"/>
+      <c r="J5" s="44"/>
+      <c r="K5" s="44"/>
+      <c r="L5" s="44"/>
+      <c r="M5" s="44"/>
+      <c r="N5" s="44"/>
+      <c r="O5" s="44"/>
+      <c r="P5" s="44"/>
+      <c r="Q5" s="44"/>
+      <c r="R5" s="44"/>
+    </row>
+    <row r="6" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A6" s="29" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="27">
         <v>528</v>
       </c>
       <c r="C6" s="27">
         <v>373</v>
       </c>
       <c r="D6" s="27">
         <v>545</v>
       </c>
       <c r="E6" s="27">
         <v>555</v>
       </c>
       <c r="F6" s="27">
         <v>536</v>
       </c>
       <c r="G6" s="27">
         <v>42</v>
       </c>
       <c r="H6" s="27">
         <v>42</v>
       </c>
       <c r="I6" s="27">
@@ -2303,53 +2349,55 @@
       </c>
       <c r="J6" s="27">
         <v>843</v>
       </c>
       <c r="K6" s="27">
         <v>317</v>
       </c>
       <c r="L6" s="27">
         <v>561</v>
       </c>
       <c r="M6" s="27">
         <v>457</v>
       </c>
       <c r="N6" s="27">
         <v>152</v>
       </c>
       <c r="O6" s="27">
         <v>78</v>
       </c>
       <c r="P6" s="27">
         <v>379</v>
       </c>
       <c r="Q6" s="27">
         <v>357</v>
       </c>
-      <c r="R6" s="47"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:18" s="34" customFormat="1" ht="11.25">
+      <c r="R6" s="27">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A7" s="29" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="27">
         <v>287</v>
       </c>
       <c r="C7" s="27">
         <v>189</v>
       </c>
       <c r="D7" s="27">
         <v>278</v>
       </c>
       <c r="E7" s="27">
         <v>288</v>
       </c>
       <c r="F7" s="27">
         <v>313</v>
       </c>
       <c r="G7" s="27">
         <v>27</v>
       </c>
       <c r="H7" s="27">
         <v>27</v>
       </c>
       <c r="I7" s="27">
@@ -2357,53 +2405,55 @@
       </c>
       <c r="J7" s="27">
         <v>519</v>
       </c>
       <c r="K7" s="27">
         <v>251</v>
       </c>
       <c r="L7" s="27">
         <v>486</v>
       </c>
       <c r="M7" s="27">
         <v>295</v>
       </c>
       <c r="N7" s="27">
         <v>122</v>
       </c>
       <c r="O7" s="27">
         <v>26</v>
       </c>
       <c r="P7" s="27">
         <v>294</v>
       </c>
       <c r="Q7" s="27">
         <v>214</v>
       </c>
-      <c r="R7" s="47"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:18" s="34" customFormat="1" ht="11.25">
+      <c r="R7" s="27">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A8" s="29" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="27">
         <v>158</v>
       </c>
       <c r="C8" s="27">
         <v>125</v>
       </c>
       <c r="D8" s="27">
         <v>156</v>
       </c>
       <c r="E8" s="27">
         <v>209</v>
       </c>
       <c r="F8" s="27">
         <v>176</v>
       </c>
       <c r="G8" s="27">
         <v>7</v>
       </c>
       <c r="H8" s="27">
         <v>7</v>
       </c>
       <c r="I8" s="27">
@@ -2411,53 +2461,55 @@
       </c>
       <c r="J8" s="27">
         <v>175</v>
       </c>
       <c r="K8" s="27">
         <v>3</v>
       </c>
       <c r="L8" s="27">
         <v>10</v>
       </c>
       <c r="M8" s="27">
         <v>4</v>
       </c>
       <c r="N8" s="27">
         <v>4</v>
       </c>
       <c r="O8" s="27">
         <v>10</v>
       </c>
       <c r="P8" s="27">
         <v>17</v>
       </c>
       <c r="Q8" s="27">
         <v>21</v>
       </c>
-      <c r="R8" s="47"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:18" s="34" customFormat="1" ht="11.25">
+      <c r="R8" s="27">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A9" s="29" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="27">
         <v>3</v>
       </c>
       <c r="C9" s="27">
         <v>0</v>
       </c>
       <c r="D9" s="27">
         <v>1</v>
       </c>
       <c r="E9" s="27">
         <v>0</v>
       </c>
       <c r="F9" s="27">
         <v>1</v>
       </c>
       <c r="G9" s="27">
         <v>0</v>
       </c>
       <c r="H9" s="27">
         <v>0</v>
       </c>
       <c r="I9" s="27">
@@ -2465,53 +2517,55 @@
       </c>
       <c r="J9" s="27">
         <v>123</v>
       </c>
       <c r="K9" s="27">
         <v>41</v>
       </c>
       <c r="L9" s="27">
         <v>61</v>
       </c>
       <c r="M9" s="27">
         <v>124</v>
       </c>
       <c r="N9" s="27">
         <v>7</v>
       </c>
       <c r="O9" s="27">
         <v>0</v>
       </c>
       <c r="P9" s="27">
         <v>0</v>
       </c>
       <c r="Q9" s="27">
         <v>3</v>
       </c>
-      <c r="R9" s="47"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:18" s="34" customFormat="1" ht="11.25">
+      <c r="R9" s="27">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A10" s="29" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="27">
         <v>0</v>
       </c>
       <c r="C10" s="27">
         <v>1</v>
       </c>
       <c r="D10" s="27">
         <v>0</v>
       </c>
       <c r="E10" s="27">
         <v>1</v>
       </c>
       <c r="F10" s="27">
         <v>3</v>
       </c>
       <c r="G10" s="27">
         <v>0</v>
       </c>
       <c r="H10" s="27">
         <v>0</v>
       </c>
       <c r="I10" s="27">
@@ -2519,53 +2573,55 @@
       </c>
       <c r="J10" s="27">
         <v>2</v>
       </c>
       <c r="K10" s="27">
         <v>7</v>
       </c>
       <c r="L10" s="27">
         <v>0</v>
       </c>
       <c r="M10" s="27">
         <v>0</v>
       </c>
       <c r="N10" s="27">
         <v>1</v>
       </c>
       <c r="O10" s="27">
         <v>1</v>
       </c>
       <c r="P10" s="27">
         <v>2</v>
       </c>
       <c r="Q10" s="27">
         <v>0</v>
       </c>
-      <c r="R10" s="47"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:18" s="34" customFormat="1" ht="11.25">
+      <c r="R10" s="27">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A11" s="29" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="27">
         <v>8</v>
       </c>
       <c r="C11" s="27">
         <v>8</v>
       </c>
       <c r="D11" s="27">
         <v>0</v>
       </c>
       <c r="E11" s="27">
         <v>4</v>
       </c>
       <c r="F11" s="27">
         <v>7</v>
       </c>
       <c r="G11" s="27">
         <v>0</v>
       </c>
       <c r="H11" s="27">
         <v>0</v>
       </c>
       <c r="I11" s="27">
@@ -2573,53 +2629,55 @@
       </c>
       <c r="J11" s="27">
         <v>17</v>
       </c>
       <c r="K11" s="27">
         <v>3</v>
       </c>
       <c r="L11" s="27">
         <v>3</v>
       </c>
       <c r="M11" s="27">
         <v>5</v>
       </c>
       <c r="N11" s="27">
         <v>5</v>
       </c>
       <c r="O11" s="27">
         <v>16</v>
       </c>
       <c r="P11" s="27">
         <v>34</v>
       </c>
       <c r="Q11" s="27">
         <v>29</v>
       </c>
-      <c r="R11" s="47"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:18" s="34" customFormat="1" ht="11.25">
+      <c r="R11" s="27">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A12" s="29" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="27">
         <v>62</v>
       </c>
       <c r="C12" s="27">
         <v>46</v>
       </c>
       <c r="D12" s="27">
         <v>101</v>
       </c>
       <c r="E12" s="27">
         <v>50</v>
       </c>
       <c r="F12" s="27">
         <v>30</v>
       </c>
       <c r="G12" s="27">
         <v>0</v>
       </c>
       <c r="H12" s="27">
         <v>0</v>
       </c>
       <c r="I12" s="27">
@@ -2627,53 +2685,55 @@
       </c>
       <c r="J12" s="27">
         <v>0</v>
       </c>
       <c r="K12" s="27">
         <v>1</v>
       </c>
       <c r="L12" s="27">
         <v>0</v>
       </c>
       <c r="M12" s="27">
         <v>2</v>
       </c>
       <c r="N12" s="27">
         <v>0</v>
       </c>
       <c r="O12" s="27">
         <v>1</v>
       </c>
       <c r="P12" s="27">
         <v>0</v>
       </c>
       <c r="Q12" s="27">
         <v>5</v>
       </c>
-      <c r="R12" s="47"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:18" s="34" customFormat="1" ht="11.25">
+      <c r="R12" s="27">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A13" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="27">
         <v>2</v>
       </c>
       <c r="C13" s="27">
         <v>1</v>
       </c>
       <c r="D13" s="27">
         <v>4</v>
       </c>
       <c r="E13" s="27">
         <v>2</v>
       </c>
       <c r="F13" s="27">
         <v>4</v>
       </c>
       <c r="G13" s="27">
         <v>3</v>
       </c>
       <c r="H13" s="27">
         <v>3</v>
       </c>
       <c r="I13" s="27">
@@ -2681,53 +2741,55 @@
       </c>
       <c r="J13" s="27">
         <v>2</v>
       </c>
       <c r="K13" s="27">
         <v>1</v>
       </c>
       <c r="L13" s="27">
         <v>0</v>
       </c>
       <c r="M13" s="27">
         <v>10</v>
       </c>
       <c r="N13" s="27">
         <v>1</v>
       </c>
       <c r="O13" s="27">
         <v>16</v>
       </c>
       <c r="P13" s="27">
         <v>12</v>
       </c>
       <c r="Q13" s="27">
         <v>5</v>
       </c>
-      <c r="R13" s="47"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:18" s="40" customFormat="1" ht="11.25">
+      <c r="R13" s="27">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="36" customFormat="1" ht="11.25">
       <c r="A14" s="29" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="27">
         <v>0</v>
       </c>
       <c r="C14" s="27">
         <v>1</v>
       </c>
       <c r="D14" s="27">
         <v>1</v>
       </c>
       <c r="E14" s="27">
         <v>0</v>
       </c>
       <c r="F14" s="27">
         <v>1</v>
       </c>
       <c r="G14" s="27">
         <v>5</v>
       </c>
       <c r="H14" s="27">
         <v>5</v>
       </c>
       <c r="I14" s="27">
@@ -2735,210 +2797,216 @@
       </c>
       <c r="J14" s="27">
         <v>3</v>
       </c>
       <c r="K14" s="27">
         <v>6</v>
       </c>
       <c r="L14" s="27">
         <v>1</v>
       </c>
       <c r="M14" s="27">
         <v>13</v>
       </c>
       <c r="N14" s="27">
         <v>11</v>
       </c>
       <c r="O14" s="27">
         <v>7</v>
       </c>
       <c r="P14" s="27">
         <v>14</v>
       </c>
       <c r="Q14" s="27">
         <v>50</v>
       </c>
-      <c r="R14" s="48"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:18" s="40" customFormat="1" ht="11.25">
+      <c r="R14" s="27">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="36" customFormat="1" ht="11.25">
       <c r="A15" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="49">
-[...5 lines deleted...]
-      <c r="D15" s="49">
+      <c r="B15" s="43">
+        <v>0</v>
+      </c>
+      <c r="C15" s="43">
+        <v>0</v>
+      </c>
+      <c r="D15" s="43">
         <v>1</v>
       </c>
-      <c r="E15" s="49">
-[...17 lines deleted...]
-      <c r="K15" s="49">
+      <c r="E15" s="43">
+        <v>0</v>
+      </c>
+      <c r="F15" s="43">
+        <v>0</v>
+      </c>
+      <c r="G15" s="43">
+        <v>0</v>
+      </c>
+      <c r="H15" s="43">
+        <v>0</v>
+      </c>
+      <c r="I15" s="43">
+        <v>0</v>
+      </c>
+      <c r="J15" s="43">
+        <v>0</v>
+      </c>
+      <c r="K15" s="43">
         <v>4</v>
       </c>
-      <c r="L15" s="49">
-[...2 lines deleted...]
-      <c r="M15" s="49">
+      <c r="L15" s="43">
+        <v>0</v>
+      </c>
+      <c r="M15" s="43">
         <v>1</v>
       </c>
-      <c r="N15" s="49">
-[...5 lines deleted...]
-      <c r="P15" s="49">
+      <c r="N15" s="43">
+        <v>0</v>
+      </c>
+      <c r="O15" s="43">
+        <v>0</v>
+      </c>
+      <c r="P15" s="43">
         <v>4</v>
       </c>
-      <c r="Q15" s="49">
+      <c r="Q15" s="43">
         <v>11</v>
       </c>
-      <c r="R15" s="48"/>
-[...2 lines deleted...]
-      <c r="A16" s="45" t="s">
+      <c r="R15" s="27">
         <v>12</v>
       </c>
-      <c r="B16" s="46">
+    </row>
+    <row r="16" spans="1:18" s="36" customFormat="1" ht="11.25">
+      <c r="A16" s="41" t="s">
+        <v>12</v>
+      </c>
+      <c r="B16" s="42">
         <v>8</v>
       </c>
-      <c r="C16" s="46">
+      <c r="C16" s="42">
         <v>2</v>
       </c>
-      <c r="D16" s="46">
+      <c r="D16" s="42">
         <v>3</v>
       </c>
-      <c r="E16" s="46">
+      <c r="E16" s="42">
         <v>1</v>
       </c>
-      <c r="F16" s="46">
+      <c r="F16" s="42">
         <v>1</v>
       </c>
-      <c r="G16" s="46">
-[...5 lines deleted...]
-      <c r="I16" s="46">
+      <c r="G16" s="42">
+        <v>0</v>
+      </c>
+      <c r="H16" s="42">
+        <v>0</v>
+      </c>
+      <c r="I16" s="42">
         <v>1</v>
       </c>
-      <c r="J16" s="46">
+      <c r="J16" s="42">
         <v>2</v>
       </c>
-      <c r="K16" s="46">
-[...5 lines deleted...]
-      <c r="M16" s="46">
+      <c r="K16" s="42">
+        <v>0</v>
+      </c>
+      <c r="L16" s="42">
+        <v>0</v>
+      </c>
+      <c r="M16" s="42">
         <v>3</v>
       </c>
-      <c r="N16" s="46">
+      <c r="N16" s="42">
         <v>1</v>
       </c>
-      <c r="O16" s="46">
+      <c r="O16" s="42">
         <v>1</v>
       </c>
-      <c r="P16" s="46">
+      <c r="P16" s="42">
         <v>2</v>
       </c>
-      <c r="Q16" s="46">
+      <c r="Q16" s="42">
         <v>19</v>
       </c>
-      <c r="R16" s="48"/>
-[...50 lines deleted...]
-      <c r="O19" s="38"/>
+      <c r="R16" s="42">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15" s="36" customFormat="1" ht="11.25">
+      <c r="A17" s="39"/>
+      <c r="B17" s="40"/>
+      <c r="C17" s="40"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="38"/>
+      <c r="H17" s="38"/>
+      <c r="I17" s="38"/>
+      <c r="J17" s="32"/>
+      <c r="K17" s="38"/>
+      <c r="L17" s="40"/>
+      <c r="M17" s="38"/>
+      <c r="N17" s="34"/>
+      <c r="O17" s="34"/>
+    </row>
+    <row r="18" spans="1:15" s="36" customFormat="1" ht="11.25">
+      <c r="A18" s="39"/>
+      <c r="B18" s="40"/>
+      <c r="C18" s="40"/>
+      <c r="D18" s="40"/>
+      <c r="E18" s="40"/>
+      <c r="F18" s="40"/>
+      <c r="G18" s="38"/>
+      <c r="H18" s="38"/>
+      <c r="I18" s="38"/>
+      <c r="J18" s="32"/>
+      <c r="K18" s="38"/>
+      <c r="L18" s="40"/>
+      <c r="M18" s="38"/>
+      <c r="N18" s="34"/>
+      <c r="O18" s="34"/>
+    </row>
+    <row r="19" spans="1:15" s="36" customFormat="1" ht="11.25">
+      <c r="A19" s="39"/>
+      <c r="B19" s="40"/>
+      <c r="C19" s="40"/>
+      <c r="D19" s="40"/>
+      <c r="E19" s="40"/>
+      <c r="F19" s="40"/>
+      <c r="G19" s="38"/>
+      <c r="H19" s="38"/>
+      <c r="I19" s="38"/>
+      <c r="J19" s="32"/>
+      <c r="K19" s="38"/>
+      <c r="L19" s="40"/>
+      <c r="M19" s="38"/>
+      <c r="N19" s="34"/>
+      <c r="O19" s="34"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="9"/>
       <c r="B20" s="18"/>
       <c r="C20" s="18"/>
       <c r="D20" s="18"/>
       <c r="E20" s="18"/>
       <c r="F20" s="18"/>
       <c r="G20" s="10"/>
       <c r="H20" s="10"/>
       <c r="I20" s="10"/>
       <c r="J20" s="17"/>
       <c r="K20" s="10"/>
       <c r="L20" s="18"/>
       <c r="M20" s="10"/>
       <c r="N20" s="21"/>
       <c r="O20" s="21"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="9"/>
       <c r="B21" s="18"/>
       <c r="C21" s="18"/>
       <c r="D21" s="18"/>
       <c r="E21" s="18"/>
       <c r="F21" s="18"/>
@@ -3169,65 +3237,65 @@
       <c r="J34" s="17"/>
       <c r="K34" s="10"/>
       <c r="L34" s="18"/>
       <c r="M34" s="10"/>
       <c r="N34" s="21"/>
       <c r="O34" s="21"/>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="9"/>
       <c r="B35" s="10"/>
       <c r="C35" s="10"/>
       <c r="D35" s="10"/>
       <c r="E35" s="10"/>
       <c r="F35" s="10"/>
       <c r="G35" s="10"/>
       <c r="H35" s="10"/>
       <c r="I35" s="10"/>
       <c r="J35" s="10"/>
       <c r="K35" s="10"/>
       <c r="L35" s="18"/>
       <c r="M35" s="10"/>
       <c r="N35" s="22"/>
       <c r="O35" s="21"/>
     </row>
     <row r="36" spans="1:15" ht="16.5" customHeight="1">
-      <c r="A36" s="31"/>
-[...13 lines deleted...]
-      <c r="O36" s="31"/>
+      <c r="A36" s="45"/>
+      <c r="B36" s="45"/>
+      <c r="C36" s="45"/>
+      <c r="D36" s="45"/>
+      <c r="E36" s="45"/>
+      <c r="F36" s="45"/>
+      <c r="G36" s="45"/>
+      <c r="H36" s="45"/>
+      <c r="I36" s="45"/>
+      <c r="J36" s="45"/>
+      <c r="K36" s="45"/>
+      <c r="L36" s="45"/>
+      <c r="M36" s="45"/>
+      <c r="N36" s="45"/>
+      <c r="O36" s="45"/>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="6"/>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="10"/>
       <c r="H37" s="10"/>
       <c r="I37" s="10"/>
       <c r="J37" s="17"/>
       <c r="K37" s="10"/>
       <c r="L37" s="18"/>
       <c r="M37" s="10"/>
       <c r="N37" s="21"/>
       <c r="O37" s="21"/>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" s="14"/>
       <c r="B38" s="10"/>
       <c r="C38" s="10"/>
       <c r="D38" s="10"/>
       <c r="E38" s="10"/>
       <c r="F38" s="10"/>
@@ -3492,198 +3560,208 @@
       <c r="J53" s="10"/>
       <c r="K53" s="11"/>
       <c r="L53" s="17"/>
       <c r="M53" s="11"/>
       <c r="N53" s="21"/>
       <c r="O53" s="21"/>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" s="8"/>
       <c r="B54" s="19"/>
       <c r="C54" s="19"/>
       <c r="D54" s="19"/>
       <c r="E54" s="19"/>
       <c r="F54" s="19"/>
       <c r="G54" s="12"/>
       <c r="H54" s="12"/>
       <c r="I54" s="12"/>
       <c r="J54" s="20"/>
       <c r="K54" s="12"/>
       <c r="L54" s="19"/>
       <c r="M54" s="12"/>
       <c r="N54" s="23"/>
       <c r="O54" s="23"/>
     </row>
     <row r="55" spans="1:15" s="1" customFormat="1" ht="18" customHeight="1">
-      <c r="A55" s="33"/>
-[...13 lines deleted...]
-      <c r="O55" s="33"/>
+      <c r="A55" s="47"/>
+      <c r="B55" s="47"/>
+      <c r="C55" s="47"/>
+      <c r="D55" s="47"/>
+      <c r="E55" s="47"/>
+      <c r="F55" s="47"/>
+      <c r="G55" s="47"/>
+      <c r="H55" s="47"/>
+      <c r="I55" s="47"/>
+      <c r="J55" s="47"/>
+      <c r="K55" s="47"/>
+      <c r="L55" s="47"/>
+      <c r="M55" s="47"/>
+      <c r="N55" s="47"/>
+      <c r="O55" s="47"/>
     </row>
     <row r="58" spans="1:15">
       <c r="J58"/>
     </row>
     <row r="59" spans="1:15">
       <c r="J59"/>
     </row>
     <row r="60" spans="1:15">
       <c r="J60"/>
     </row>
     <row r="62" spans="1:15">
       <c r="F62" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="4">
-    <mergeCell ref="A5:O5"/>
     <mergeCell ref="A36:O36"/>
-    <mergeCell ref="A2:O2"/>
     <mergeCell ref="A55:O55"/>
+    <mergeCell ref="A2:R2"/>
+    <mergeCell ref="A5:R5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Q20"/>
+  <dimension ref="A2:R20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D24" sqref="D24"/>
+      <selection pane="bottomLeft" activeCell="N27" sqref="N27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.85546875" customWidth="1"/>
     <col min="10" max="10" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15" customHeight="1">
-      <c r="A2" s="32" t="s">
+    <row r="2" spans="1:18" ht="15" customHeight="1">
+      <c r="A2" s="46" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="32"/>
-[...14 lines deleted...]
-    <row r="3" spans="1:17">
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="Q3" s="25"/>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3" s="25"/>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" s="4"/>
       <c r="B4" s="2">
         <v>2009</v>
       </c>
       <c r="C4" s="2">
         <v>2010</v>
       </c>
       <c r="D4" s="2">
         <v>2011</v>
       </c>
       <c r="E4" s="2">
         <v>2012</v>
       </c>
       <c r="F4" s="2">
         <v>2013</v>
       </c>
       <c r="G4" s="2">
         <v>2014</v>
       </c>
       <c r="H4" s="2">
         <v>2015</v>
       </c>
       <c r="I4" s="5">
         <v>2016</v>
       </c>
       <c r="J4" s="13">
         <v>2017</v>
       </c>
       <c r="K4" s="2">
         <v>2018</v>
       </c>
       <c r="L4" s="2">
         <v>2019</v>
       </c>
       <c r="M4" s="5">
         <v>2020</v>
       </c>
       <c r="N4" s="5">
         <v>2021</v>
       </c>
       <c r="O4" s="24">
         <v>2022</v>
       </c>
       <c r="P4" s="13">
         <v>2023</v>
       </c>
       <c r="Q4" s="28">
         <v>2024</v>
       </c>
-    </row>
-[...19 lines deleted...]
-    <row r="6" spans="1:17" s="34" customFormat="1" ht="11.25">
+      <c r="R4" s="28">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" ht="17.25" customHeight="1">
+      <c r="A5" s="44" t="s">
+        <v>0</v>
+      </c>
+      <c r="B5" s="44"/>
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
+      <c r="G5" s="44"/>
+      <c r="H5" s="44"/>
+      <c r="I5" s="44"/>
+      <c r="J5" s="44"/>
+      <c r="K5" s="44"/>
+      <c r="L5" s="44"/>
+      <c r="M5" s="44"/>
+      <c r="N5" s="44"/>
+      <c r="O5" s="44"/>
+      <c r="P5" s="44"/>
+      <c r="Q5" s="44"/>
+      <c r="R5" s="44"/>
+    </row>
+    <row r="6" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A6" s="29" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="27">
         <v>670</v>
       </c>
       <c r="C6" s="27">
         <v>592</v>
       </c>
       <c r="D6" s="27">
         <v>510</v>
       </c>
       <c r="E6" s="27">
         <v>620</v>
       </c>
       <c r="F6" s="27">
         <v>463</v>
       </c>
       <c r="G6" s="27">
         <v>474</v>
       </c>
       <c r="H6" s="27">
         <v>474</v>
       </c>
       <c r="I6" s="27">
@@ -3691,52 +3769,55 @@
       </c>
       <c r="J6" s="27">
         <v>683</v>
       </c>
       <c r="K6" s="27">
         <v>785</v>
       </c>
       <c r="L6" s="27">
         <v>767</v>
       </c>
       <c r="M6" s="27">
         <v>436</v>
       </c>
       <c r="N6" s="27">
         <v>414</v>
       </c>
       <c r="O6" s="27">
         <v>392</v>
       </c>
       <c r="P6" s="27">
         <v>297</v>
       </c>
       <c r="Q6" s="27">
         <v>292</v>
       </c>
-    </row>
-    <row r="7" spans="1:17" s="34" customFormat="1" ht="11.25">
+      <c r="R6" s="43">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A7" s="29" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="27">
         <v>372</v>
       </c>
       <c r="C7" s="27">
         <v>355</v>
       </c>
       <c r="D7" s="27">
         <v>293</v>
       </c>
       <c r="E7" s="27">
         <v>350</v>
       </c>
       <c r="F7" s="27">
         <v>250</v>
       </c>
       <c r="G7" s="27">
         <v>265</v>
       </c>
       <c r="H7" s="27">
         <v>265</v>
       </c>
       <c r="I7" s="27">
@@ -3744,52 +3825,55 @@
       </c>
       <c r="J7" s="27">
         <v>487</v>
       </c>
       <c r="K7" s="27">
         <v>518</v>
       </c>
       <c r="L7" s="27">
         <v>411</v>
       </c>
       <c r="M7" s="27">
         <v>231</v>
       </c>
       <c r="N7" s="27">
         <v>236</v>
       </c>
       <c r="O7" s="27">
         <v>115</v>
       </c>
       <c r="P7" s="27">
         <v>179</v>
       </c>
       <c r="Q7" s="27">
         <v>93</v>
       </c>
-    </row>
-    <row r="8" spans="1:17" s="34" customFormat="1" ht="11.25">
+      <c r="R7" s="43">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A8" s="29" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="27">
         <v>60</v>
       </c>
       <c r="C8" s="27">
         <v>64</v>
       </c>
       <c r="D8" s="27">
         <v>75</v>
       </c>
       <c r="E8" s="27">
         <v>112</v>
       </c>
       <c r="F8" s="27">
         <v>98</v>
       </c>
       <c r="G8" s="27">
         <v>95</v>
       </c>
       <c r="H8" s="27">
         <v>95</v>
       </c>
       <c r="I8" s="27">
@@ -3797,52 +3881,55 @@
       </c>
       <c r="J8" s="27">
         <v>83</v>
       </c>
       <c r="K8" s="27">
         <v>68</v>
       </c>
       <c r="L8" s="27">
         <v>73</v>
       </c>
       <c r="M8" s="27">
         <v>53</v>
       </c>
       <c r="N8" s="27">
         <v>35</v>
       </c>
       <c r="O8" s="27">
         <v>48</v>
       </c>
       <c r="P8" s="27">
         <v>15</v>
       </c>
       <c r="Q8" s="27">
         <v>16</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="34" customFormat="1" ht="11.25">
+      <c r="R8" s="43">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A9" s="29" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="27">
         <v>13</v>
       </c>
       <c r="C9" s="27">
         <v>4</v>
       </c>
       <c r="D9" s="27">
         <v>5</v>
       </c>
       <c r="E9" s="27">
         <v>8</v>
       </c>
       <c r="F9" s="27">
         <v>3</v>
       </c>
       <c r="G9" s="27">
         <v>6</v>
       </c>
       <c r="H9" s="27">
         <v>6</v>
       </c>
       <c r="I9" s="27">
@@ -3850,52 +3937,55 @@
       </c>
       <c r="J9" s="27">
         <v>8</v>
       </c>
       <c r="K9" s="27">
         <v>71</v>
       </c>
       <c r="L9" s="27">
         <v>177</v>
       </c>
       <c r="M9" s="27">
         <v>1</v>
       </c>
       <c r="N9" s="27">
         <v>2</v>
       </c>
       <c r="O9" s="27">
         <v>3</v>
       </c>
       <c r="P9" s="27">
         <v>0</v>
       </c>
       <c r="Q9" s="27">
         <v>1</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="34" customFormat="1" ht="11.25">
+      <c r="R9" s="43">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A10" s="29" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="27">
         <v>11</v>
       </c>
       <c r="C10" s="27">
         <v>17</v>
       </c>
       <c r="D10" s="27">
         <v>11</v>
       </c>
       <c r="E10" s="27">
         <v>18</v>
       </c>
       <c r="F10" s="27">
         <v>9</v>
       </c>
       <c r="G10" s="27">
         <v>0</v>
       </c>
       <c r="H10" s="27">
         <v>0</v>
       </c>
       <c r="I10" s="27">
@@ -3903,52 +3993,55 @@
       </c>
       <c r="J10" s="27">
         <v>32</v>
       </c>
       <c r="K10" s="27">
         <v>21</v>
       </c>
       <c r="L10" s="27">
         <v>15</v>
       </c>
       <c r="M10" s="27">
         <v>15</v>
       </c>
       <c r="N10" s="27">
         <v>7</v>
       </c>
       <c r="O10" s="27">
         <v>19</v>
       </c>
       <c r="P10" s="27">
         <v>2</v>
       </c>
       <c r="Q10" s="27">
         <v>3</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="34" customFormat="1" ht="11.25">
+      <c r="R10" s="43">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A11" s="29" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="27">
         <v>59</v>
       </c>
       <c r="C11" s="27">
         <v>46</v>
       </c>
       <c r="D11" s="27">
         <v>5</v>
       </c>
       <c r="E11" s="27">
         <v>0</v>
       </c>
       <c r="F11" s="27">
         <v>2</v>
       </c>
       <c r="G11" s="27">
         <v>5</v>
       </c>
       <c r="H11" s="27">
         <v>5</v>
       </c>
       <c r="I11" s="27">
@@ -3956,52 +4049,55 @@
       </c>
       <c r="J11" s="27">
         <v>0</v>
       </c>
       <c r="K11" s="27">
         <v>0</v>
       </c>
       <c r="L11" s="27">
         <v>4</v>
       </c>
       <c r="M11" s="27">
         <v>49</v>
       </c>
       <c r="N11" s="27">
         <v>44</v>
       </c>
       <c r="O11" s="27">
         <v>73</v>
       </c>
       <c r="P11" s="27">
         <v>25</v>
       </c>
       <c r="Q11" s="27">
         <v>50</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="34" customFormat="1" ht="11.25">
+      <c r="R11" s="43">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A12" s="29" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="27">
         <v>35</v>
       </c>
       <c r="C12" s="27">
         <v>25</v>
       </c>
       <c r="D12" s="27">
         <v>30</v>
       </c>
       <c r="E12" s="27">
         <v>27</v>
       </c>
       <c r="F12" s="27">
         <v>1</v>
       </c>
       <c r="G12" s="27">
         <v>8</v>
       </c>
       <c r="H12" s="27">
         <v>8</v>
       </c>
       <c r="I12" s="27">
@@ -4009,52 +4105,55 @@
       </c>
       <c r="J12" s="27">
         <v>6</v>
       </c>
       <c r="K12" s="27">
         <v>22</v>
       </c>
       <c r="L12" s="27">
         <v>11</v>
       </c>
       <c r="M12" s="27">
         <v>9</v>
       </c>
       <c r="N12" s="27">
         <v>2</v>
       </c>
       <c r="O12" s="27">
         <v>5</v>
       </c>
       <c r="P12" s="27">
         <v>10</v>
       </c>
       <c r="Q12" s="27">
         <v>6</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="34" customFormat="1" ht="11.25">
+      <c r="R12" s="43">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A13" s="29" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="27">
         <v>24</v>
       </c>
       <c r="C13" s="27">
         <v>26</v>
       </c>
       <c r="D13" s="27">
         <v>38</v>
       </c>
       <c r="E13" s="27">
         <v>35</v>
       </c>
       <c r="F13" s="27">
         <v>45</v>
       </c>
       <c r="G13" s="27">
         <v>40</v>
       </c>
       <c r="H13" s="27">
         <v>40</v>
       </c>
       <c r="I13" s="27">
@@ -4062,52 +4161,55 @@
       </c>
       <c r="J13" s="27">
         <v>17</v>
       </c>
       <c r="K13" s="27">
         <v>28</v>
       </c>
       <c r="L13" s="27">
         <v>14</v>
       </c>
       <c r="M13" s="27">
         <v>17</v>
       </c>
       <c r="N13" s="27">
         <v>17</v>
       </c>
       <c r="O13" s="27">
         <v>27</v>
       </c>
       <c r="P13" s="27">
         <v>16</v>
       </c>
       <c r="Q13" s="27">
         <v>75</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="34" customFormat="1" ht="11.25">
+      <c r="R13" s="43">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A14" s="29" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="27">
         <v>43</v>
       </c>
       <c r="C14" s="27">
         <v>12</v>
       </c>
       <c r="D14" s="27">
         <v>23</v>
       </c>
       <c r="E14" s="27">
         <v>43</v>
       </c>
       <c r="F14" s="27">
         <v>32</v>
       </c>
       <c r="G14" s="27">
         <v>23</v>
       </c>
       <c r="H14" s="27">
         <v>23</v>
       </c>
       <c r="I14" s="27">
@@ -4115,171 +4217,180 @@
       </c>
       <c r="J14" s="27">
         <v>42</v>
       </c>
       <c r="K14" s="27">
         <v>39</v>
       </c>
       <c r="L14" s="27">
         <v>55</v>
       </c>
       <c r="M14" s="27">
         <v>27</v>
       </c>
       <c r="N14" s="27">
         <v>29</v>
       </c>
       <c r="O14" s="27">
         <v>45</v>
       </c>
       <c r="P14" s="27">
         <v>34</v>
       </c>
       <c r="Q14" s="27">
         <v>29</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="34" customFormat="1" ht="11.25">
+      <c r="R14" s="43">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="30" customFormat="1" ht="11.25">
       <c r="A15" s="29" t="s">
         <v>11</v>
       </c>
-      <c r="B15" s="49">
+      <c r="B15" s="43">
         <v>19</v>
       </c>
-      <c r="C15" s="49">
+      <c r="C15" s="43">
         <v>17</v>
       </c>
-      <c r="D15" s="49">
+      <c r="D15" s="43">
         <v>11</v>
       </c>
-      <c r="E15" s="49">
+      <c r="E15" s="43">
         <v>9</v>
       </c>
-      <c r="F15" s="49">
+      <c r="F15" s="43">
         <v>10</v>
       </c>
-      <c r="G15" s="49">
+      <c r="G15" s="43">
         <v>12</v>
       </c>
-      <c r="H15" s="49">
+      <c r="H15" s="43">
         <v>12</v>
       </c>
-      <c r="I15" s="49">
+      <c r="I15" s="43">
         <v>16</v>
       </c>
-      <c r="J15" s="49">
+      <c r="J15" s="43">
         <v>8</v>
       </c>
-      <c r="K15" s="49">
+      <c r="K15" s="43">
         <v>18</v>
       </c>
-      <c r="L15" s="49">
+      <c r="L15" s="43">
         <v>7</v>
       </c>
-      <c r="M15" s="49">
+      <c r="M15" s="43">
         <v>11</v>
       </c>
-      <c r="N15" s="49">
+      <c r="N15" s="43">
         <v>23</v>
       </c>
-      <c r="O15" s="49">
+      <c r="O15" s="43">
         <v>14</v>
       </c>
-      <c r="P15" s="49">
+      <c r="P15" s="43">
         <v>9</v>
       </c>
-      <c r="Q15" s="49">
+      <c r="Q15" s="43">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="45" t="s">
+      <c r="R15" s="43">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="30" customFormat="1" ht="11.25">
+      <c r="A16" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="B16" s="46">
+      <c r="B16" s="42">
         <v>34</v>
       </c>
-      <c r="C16" s="46">
+      <c r="C16" s="42">
         <v>26</v>
       </c>
-      <c r="D16" s="46">
+      <c r="D16" s="42">
         <v>19</v>
       </c>
-      <c r="E16" s="46">
+      <c r="E16" s="42">
         <v>18</v>
       </c>
-      <c r="F16" s="46">
+      <c r="F16" s="42">
         <v>13</v>
       </c>
-      <c r="G16" s="46">
+      <c r="G16" s="42">
         <v>20</v>
       </c>
-      <c r="H16" s="46">
+      <c r="H16" s="42">
         <v>20</v>
       </c>
-      <c r="I16" s="46">
+      <c r="I16" s="42">
         <v>2</v>
       </c>
-      <c r="J16" s="46">
-[...8 lines deleted...]
-      <c r="M16" s="46">
+      <c r="J16" s="42">
+        <v>0</v>
+      </c>
+      <c r="K16" s="42">
+        <v>0</v>
+      </c>
+      <c r="L16" s="42">
+        <v>0</v>
+      </c>
+      <c r="M16" s="42">
         <v>23</v>
       </c>
-      <c r="N16" s="46">
+      <c r="N16" s="42">
         <v>19</v>
       </c>
-      <c r="O16" s="46">
+      <c r="O16" s="42">
         <v>43</v>
       </c>
-      <c r="P16" s="46">
+      <c r="P16" s="42">
         <v>7</v>
       </c>
-      <c r="Q16" s="46">
+      <c r="Q16" s="42">
         <v>7</v>
       </c>
-    </row>
-[...8 lines deleted...]
-      <c r="J20" s="34"/>
+      <c r="R16" s="42">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="10:10" s="36" customFormat="1" ht="11.25"/>
+    <row r="18" spans="10:10" s="36" customFormat="1" ht="11.25">
+      <c r="J18" s="30"/>
+    </row>
+    <row r="19" spans="10:10" s="36" customFormat="1" ht="11.25">
+      <c r="J19" s="30"/>
+    </row>
+    <row r="20" spans="10:10" s="36" customFormat="1" ht="11.25">
+      <c r="J20" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A5:O5"/>
-    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="A2:R2"/>
+    <mergeCell ref="A5:R5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Сальдо миграции</vt:lpstr>
       <vt:lpstr>Иммигранты</vt:lpstr>