--- v0 (2026-04-15)
+++ v1 (2026-08-17)
@@ -1,88 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="105" windowWidth="15195" windowHeight="7935" activeTab="15"/>
+    <workbookView xWindow="0" yWindow="105" windowWidth="15195" windowHeight="7935" activeTab="16"/>
   </bookViews>
   <sheets>
     <sheet name="1990-1997" sheetId="9" r:id="rId1"/>
     <sheet name="1998-2001" sheetId="7" r:id="rId2"/>
     <sheet name="2002-2005" sheetId="6" r:id="rId3"/>
     <sheet name="2006-2009" sheetId="1" r:id="rId4"/>
     <sheet name="2010-2013" sheetId="8" r:id="rId5"/>
     <sheet name="2014" sheetId="10" r:id="rId6"/>
     <sheet name="2015" sheetId="11" r:id="rId7"/>
     <sheet name="2016" sheetId="12" r:id="rId8"/>
     <sheet name="2017" sheetId="13" r:id="rId9"/>
     <sheet name="2018" sheetId="14" r:id="rId10"/>
     <sheet name="2019" sheetId="15" r:id="rId11"/>
     <sheet name="2020" sheetId="16" r:id="rId12"/>
     <sheet name="2021" sheetId="17" r:id="rId13"/>
     <sheet name="2022" sheetId="18" r:id="rId14"/>
     <sheet name="2023" sheetId="19" r:id="rId15"/>
     <sheet name="2024" sheetId="20" r:id="rId16"/>
+    <sheet name="2025" sheetId="21" r:id="rId17"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="I27" i="1" l="1"/>
   <c r="G27" i="1"/>
   <c r="E27" i="1"/>
   <c r="C27" i="1"/>
   <c r="I26" i="1"/>
   <c r="G26" i="1"/>
   <c r="E26" i="1"/>
   <c r="C26" i="1"/>
   <c r="I25" i="1"/>
   <c r="G25" i="1"/>
   <c r="E25" i="1"/>
   <c r="C25" i="1"/>
   <c r="I24" i="1"/>
   <c r="G24" i="1"/>
   <c r="E24" i="1"/>
   <c r="C24" i="1"/>
   <c r="I23" i="1"/>
   <c r="G23" i="1"/>
@@ -150,51 +152,51 @@
   <c r="C8" i="1"/>
   <c r="I7" i="1"/>
   <c r="G7" i="1"/>
   <c r="E7" i="1"/>
   <c r="C7" i="1"/>
   <c r="I6" i="1"/>
   <c r="G6" i="1"/>
   <c r="E6" i="1"/>
   <c r="C6" i="1"/>
   <c r="I5" i="1"/>
   <c r="G5" i="1"/>
   <c r="E5" i="1"/>
   <c r="C5" i="1"/>
   <c r="I4" i="1"/>
   <c r="G4" i="1"/>
   <c r="E4" i="1"/>
   <c r="C4" i="1"/>
   <c r="I3" i="1"/>
   <c r="G3" i="1"/>
   <c r="E3" i="1"/>
   <c r="C3" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="743" uniqueCount="200">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="783" uniqueCount="201">
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>2006 жыл</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының жалпы көлеміне
 %-бен</t>
   </si>
   <si>
     <t xml:space="preserve">2007 жыл </t>
   </si>
   <si>
     <t>2008 жыл</t>
   </si>
   <si>
     <t xml:space="preserve">2009 жыл </t>
   </si>
   <si>
     <t>Орындалған құрылыс жұмыстарының (қызметтерінің) көлемі</t>
   </si>
   <si>
     <t>Ғимараттарды салу бойынша жұмыстар</t>
   </si>
@@ -758,50 +760,53 @@
     <t>174,3</t>
   </si>
   <si>
     <t>151,9</t>
   </si>
   <si>
     <t>161,9</t>
   </si>
   <si>
     <t>181,7</t>
   </si>
   <si>
     <t>189,3</t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>Орындалған құрылыс жұмыстарының (қызметтерінің) көлемі*</t>
   </si>
   <si>
     <t>2023 жыл</t>
   </si>
   <si>
     <t>2024 жыл</t>
+  </si>
+  <si>
+    <t>2025 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="7">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="170" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -1073,51 +1078,51 @@
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="197">
+  <cellXfs count="202">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1562,50 +1567,65 @@
     </xf>
     <xf numFmtId="167" fontId="27" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="23" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="169" fontId="23" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="23" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="23" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
@@ -1614,51 +1634,51 @@
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1973,80 +1993,80 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I55"/>
   <sheetViews>
     <sheetView topLeftCell="A7" workbookViewId="0">
       <selection activeCell="B5" sqref="B5:I29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="41.42578125" style="34" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="19" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="20" customWidth="1"/>
     <col min="4" max="4" width="12" style="19" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="20" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="19" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="20" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="13" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" style="21" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="186" t="s">
+      <c r="A1" s="191" t="s">
         <v>51</v>
       </c>
-      <c r="B1" s="186"/>
-[...6 lines deleted...]
-      <c r="I1" s="186"/>
+      <c r="B1" s="191"/>
+      <c r="C1" s="191"/>
+      <c r="D1" s="191"/>
+      <c r="E1" s="191"/>
+      <c r="F1" s="191"/>
+      <c r="G1" s="191"/>
+      <c r="H1" s="191"/>
+      <c r="I1" s="191"/>
     </row>
     <row r="2" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="35"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="2"/>
       <c r="E2" s="3"/>
       <c r="F2" s="2"/>
       <c r="G2" s="3"/>
       <c r="H2" s="2"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3" spans="1:9" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="26"/>
       <c r="B3" s="5"/>
       <c r="C3" s="6"/>
-      <c r="D3" s="187"/>
-[...1 lines deleted...]
-      <c r="F3" s="187"/>
+      <c r="D3" s="192"/>
+      <c r="E3" s="192"/>
+      <c r="F3" s="192"/>
       <c r="G3" s="7"/>
       <c r="I3" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9" s="11" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="27"/>
       <c r="B4" s="10" t="s">
         <v>42</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>43</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>44</v>
       </c>
       <c r="E4" s="10" t="s">
         <v>45</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>46</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>47</v>
       </c>
@@ -2772,59 +2792,59 @@
       <c r="F29" s="150">
         <v>130866</v>
       </c>
       <c r="G29" s="150">
         <v>273294</v>
       </c>
       <c r="H29" s="150">
         <v>218269</v>
       </c>
       <c r="I29" s="150">
         <v>210508</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="29"/>
       <c r="B30" s="15"/>
       <c r="C30" s="16"/>
       <c r="D30" s="15"/>
       <c r="E30" s="16"/>
       <c r="F30" s="15"/>
       <c r="G30" s="16"/>
       <c r="H30" s="17"/>
       <c r="I30" s="16"/>
     </row>
     <row r="31" spans="1:9" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="188" t="s">
+      <c r="A31" s="193" t="s">
         <v>50</v>
       </c>
-      <c r="B31" s="188"/>
-[...4 lines deleted...]
-      <c r="G31" s="188"/>
+      <c r="B31" s="193"/>
+      <c r="C31" s="193"/>
+      <c r="D31" s="193"/>
+      <c r="E31" s="193"/>
+      <c r="F31" s="193"/>
+      <c r="G31" s="193"/>
       <c r="H31" s="17"/>
       <c r="I31" s="16"/>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="29"/>
       <c r="B32" s="15"/>
       <c r="C32" s="16"/>
       <c r="D32" s="15"/>
       <c r="E32" s="16"/>
       <c r="F32" s="15"/>
       <c r="G32" s="16"/>
       <c r="H32" s="17"/>
       <c r="I32" s="16"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="29"/>
       <c r="B33" s="15"/>
       <c r="C33" s="16"/>
       <c r="D33" s="15"/>
       <c r="E33" s="16"/>
       <c r="F33" s="15"/>
       <c r="G33" s="16"/>
       <c r="H33" s="17"/>
       <c r="I33" s="16"/>
     </row>
@@ -3069,55 +3089,55 @@
   </mergeCells>
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="31" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:XFD2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.140625" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A1" s="193" t="s">
+      <c r="A1" s="198" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="194"/>
-      <c r="C1" s="194"/>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
     </row>
     <row r="2" spans="1:4" ht="45" x14ac:dyDescent="0.2">
       <c r="A2" s="9"/>
       <c r="B2" s="10" t="s">
         <v>149</v>
       </c>
       <c r="C2" s="24" t="s">
         <v>85</v>
       </c>
       <c r="D2" s="136"/>
     </row>
     <row r="3" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="118" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="119">
         <v>108598413</v>
       </c>
       <c r="C3" s="120">
         <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4" s="42" t="s">
         <v>99</v>
@@ -3490,55 +3510,55 @@
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D36"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:XFD2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.140625" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A1" s="193" t="s">
+      <c r="A1" s="198" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="194"/>
-      <c r="C1" s="194"/>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
     </row>
     <row r="2" spans="1:4" ht="45" x14ac:dyDescent="0.2">
       <c r="A2" s="9"/>
       <c r="B2" s="10" t="s">
         <v>151</v>
       </c>
       <c r="C2" s="24" t="s">
         <v>85</v>
       </c>
       <c r="D2" s="136"/>
     </row>
     <row r="3" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="118" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="119">
         <v>117777388</v>
       </c>
       <c r="C3" s="133">
         <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4" s="42" t="s">
         <v>99</v>
@@ -3888,55 +3908,55 @@
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C31"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:XFD2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.140625" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A1" s="193" t="s">
+      <c r="A1" s="198" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="194"/>
-      <c r="C1" s="194"/>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
     </row>
     <row r="2" spans="1:3" ht="45" x14ac:dyDescent="0.2">
       <c r="A2" s="9"/>
       <c r="B2" s="10" t="s">
         <v>152</v>
       </c>
       <c r="C2" s="24" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="118" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="119">
         <v>151643999</v>
       </c>
       <c r="C3" s="120">
         <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="130" t="s">
         <v>99</v>
       </c>
@@ -4246,55 +4266,55 @@
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.42578125" customWidth="1"/>
     <col min="2" max="2" width="15.140625" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A1" s="193" t="s">
+      <c r="A1" s="198" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="194"/>
-      <c r="C1" s="194"/>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
     </row>
     <row r="2" spans="1:3" ht="45" x14ac:dyDescent="0.2">
       <c r="A2" s="9"/>
       <c r="B2" s="10" t="s">
         <v>168</v>
       </c>
       <c r="C2" s="24" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="118" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="119">
         <v>175297259</v>
       </c>
       <c r="C3" s="139">
         <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="130" t="s">
         <v>99</v>
       </c>
@@ -4613,55 +4633,55 @@
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J24" sqref="J24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="163" customWidth="1"/>
     <col min="2" max="2" width="15.140625" style="163" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="163" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="163"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A1" s="195" t="s">
+      <c r="A1" s="200" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="196"/>
-      <c r="C1" s="196"/>
+      <c r="B1" s="201"/>
+      <c r="C1" s="201"/>
     </row>
     <row r="2" spans="1:3" ht="45" x14ac:dyDescent="0.2">
       <c r="A2" s="164"/>
       <c r="B2" s="165" t="s">
         <v>196</v>
       </c>
       <c r="C2" s="166" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="167" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="168">
         <v>186929854</v>
       </c>
       <c r="C3" s="169">
         <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="170" t="s">
         <v>99</v>
       </c>
@@ -5028,55 +5048,55 @@
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C33"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
       <selection activeCell="L20" sqref="L20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="163" customWidth="1"/>
     <col min="2" max="2" width="15.140625" style="163" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="163" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="163"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A1" s="195" t="s">
+      <c r="A1" s="200" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="196"/>
-      <c r="C1" s="196"/>
+      <c r="B1" s="201"/>
+      <c r="C1" s="201"/>
     </row>
     <row r="2" spans="1:3" ht="45" x14ac:dyDescent="0.2">
       <c r="A2" s="164"/>
       <c r="B2" s="165" t="s">
         <v>198</v>
       </c>
       <c r="C2" s="166" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="91" t="s">
         <v>197</v>
       </c>
       <c r="B3" s="178">
         <v>245672092</v>
       </c>
       <c r="C3" s="179">
         <v>127.3</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="94" t="s">
         <v>99</v>
       </c>
@@ -5397,68 +5417,68 @@
     </row>
     <row r="33" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A33" s="183" t="s">
         <v>166</v>
       </c>
       <c r="B33" s="184">
         <v>20009331</v>
       </c>
       <c r="C33" s="185">
         <v>152.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C35"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J16" sqref="J16"/>
+    <sheetView topLeftCell="A10" workbookViewId="0">
+      <selection activeCell="A10" sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="37.42578125" style="163" customWidth="1"/>
     <col min="2" max="2" width="15.140625" style="163" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" style="163" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="163"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-      <c r="A1" s="195" t="s">
+      <c r="A1" s="200" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="196"/>
-      <c r="C1" s="196"/>
+      <c r="B1" s="201"/>
+      <c r="C1" s="201"/>
     </row>
     <row r="2" spans="1:3" ht="45" x14ac:dyDescent="0.2">
       <c r="A2" s="164"/>
       <c r="B2" s="165" t="s">
         <v>199</v>
       </c>
       <c r="C2" s="166" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="91" t="s">
         <v>197</v>
       </c>
       <c r="B3" s="178">
         <v>327799174</v>
       </c>
       <c r="C3" s="179">
         <v>129.80000000000001</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A4" s="94" t="s">
         <v>99</v>
       </c>
@@ -5794,106 +5814,487 @@
       </c>
       <c r="B34" s="178">
         <v>38852</v>
       </c>
       <c r="C34" s="179">
         <v>187.3</v>
       </c>
     </row>
     <row r="35" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A35" s="183" t="s">
         <v>166</v>
       </c>
       <c r="B35" s="184">
         <v>45299943</v>
       </c>
       <c r="C35" s="185">
         <v>220.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C33"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H19" sqref="H19"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="37.42578125" style="163" customWidth="1"/>
+    <col min="2" max="2" width="15.140625" style="163" customWidth="1"/>
+    <col min="3" max="3" width="14.42578125" style="163" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="163"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A1" s="200" t="s">
+        <v>41</v>
+      </c>
+      <c r="B1" s="201"/>
+      <c r="C1" s="201"/>
+    </row>
+    <row r="2" spans="1:3" ht="45" x14ac:dyDescent="0.2">
+      <c r="A2" s="164"/>
+      <c r="B2" s="165" t="s">
+        <v>200</v>
+      </c>
+      <c r="C2" s="166" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A3" s="91" t="s">
+        <v>197</v>
+      </c>
+      <c r="B3" s="186">
+        <v>418101759</v>
+      </c>
+      <c r="C3" s="187">
+        <v>124.4</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A4" s="94" t="s">
+        <v>99</v>
+      </c>
+      <c r="B4" s="95" t="s">
+        <v>153</v>
+      </c>
+      <c r="C4" s="95" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A5" s="181" t="s">
+        <v>154</v>
+      </c>
+      <c r="B5" s="186">
+        <v>45484861</v>
+      </c>
+      <c r="C5" s="187">
+        <v>119.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A6" s="181" t="s">
+        <v>155</v>
+      </c>
+      <c r="B6" s="186">
+        <v>73359048</v>
+      </c>
+      <c r="C6" s="187">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A7" s="181" t="s">
+        <v>84</v>
+      </c>
+      <c r="B7" s="186">
+        <v>103390467</v>
+      </c>
+      <c r="C7" s="187">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A8" s="181" t="s">
+        <v>57</v>
+      </c>
+      <c r="B8" s="186">
+        <v>38588407</v>
+      </c>
+      <c r="C8" s="187">
+        <v>198.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A9" s="181" t="s">
+        <v>58</v>
+      </c>
+      <c r="B9" s="188" t="s">
+        <v>130</v>
+      </c>
+      <c r="C9" s="187">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="181" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="186">
+        <v>37093466</v>
+      </c>
+      <c r="C10" s="187">
+        <v>93.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A11" s="181" t="s">
+        <v>156</v>
+      </c>
+      <c r="B11" s="186">
+        <v>6709985</v>
+      </c>
+      <c r="C11" s="187">
+        <v>86.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A12" s="181" t="s">
+        <v>157</v>
+      </c>
+      <c r="B12" s="186">
+        <v>9566868</v>
+      </c>
+      <c r="C12" s="187">
+        <v>1042.4000000000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A13" s="181" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="186">
+        <v>771758</v>
+      </c>
+      <c r="C13" s="187">
+        <v>25.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="181" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" s="186">
+        <v>299371</v>
+      </c>
+      <c r="C14" s="187">
+        <v>9.6</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A15" s="181" t="s">
+        <v>145</v>
+      </c>
+      <c r="B15" s="188" t="s">
+        <v>130</v>
+      </c>
+      <c r="C15" s="187">
+        <v>17.899999999999999</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A16" s="181" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="186">
+        <v>4556265</v>
+      </c>
+      <c r="C16" s="187">
+        <v>68.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A17" s="181" t="s">
+        <v>89</v>
+      </c>
+      <c r="B17" s="188" t="s">
+        <v>130</v>
+      </c>
+      <c r="C17" s="187">
+        <v>105.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A18" s="181" t="s">
+        <v>74</v>
+      </c>
+      <c r="B18" s="186">
+        <v>1108072</v>
+      </c>
+      <c r="C18" s="187">
+        <v>1724</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A19" s="181" t="s">
+        <v>158</v>
+      </c>
+      <c r="B19" s="186">
+        <v>595383</v>
+      </c>
+      <c r="C19" s="187">
+        <v>53.2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A20" s="181" t="s">
+        <v>159</v>
+      </c>
+      <c r="B20" s="186">
+        <v>22145905</v>
+      </c>
+      <c r="C20" s="187">
+        <v>159.19999999999999</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A21" s="181" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" s="186">
+        <v>14276137</v>
+      </c>
+      <c r="C21" s="187">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A22" s="181" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" s="186">
+        <v>471777</v>
+      </c>
+      <c r="C22" s="187">
+        <v>118.3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A23" s="181" t="s">
+        <v>160</v>
+      </c>
+      <c r="B23" s="186">
+        <v>19286944</v>
+      </c>
+      <c r="C23" s="187">
+        <v>157.4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A24" s="181" t="s">
+        <v>79</v>
+      </c>
+      <c r="B24" s="186">
+        <v>612828</v>
+      </c>
+      <c r="C24" s="187">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A25" s="181" t="s">
+        <v>23</v>
+      </c>
+      <c r="B25" s="186">
+        <v>1244533</v>
+      </c>
+      <c r="C25" s="187">
+        <v>102.5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A26" s="181" t="s">
+        <v>161</v>
+      </c>
+      <c r="B26" s="186">
+        <v>746003</v>
+      </c>
+      <c r="C26" s="187">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A27" s="181" t="s">
+        <v>162</v>
+      </c>
+      <c r="B27" s="186">
+        <v>3337297</v>
+      </c>
+      <c r="C27" s="187">
+        <v>56.4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A28" s="181" t="s">
+        <v>163</v>
+      </c>
+      <c r="B28" s="186">
+        <v>361050</v>
+      </c>
+      <c r="C28" s="187">
+        <v>43.9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A29" s="181" t="s">
+        <v>80</v>
+      </c>
+      <c r="B29" s="186">
+        <v>4238218</v>
+      </c>
+      <c r="C29" s="187">
+        <v>79.7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A30" s="181" t="s">
+        <v>164</v>
+      </c>
+      <c r="B30" s="186">
+        <v>2243718</v>
+      </c>
+      <c r="C30" s="187">
+        <v>93.7</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A31" s="181" t="s">
+        <v>167</v>
+      </c>
+      <c r="B31" s="188" t="s">
+        <v>130</v>
+      </c>
+      <c r="C31" s="187">
+        <v>57.9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A32" s="181" t="s">
+        <v>165</v>
+      </c>
+      <c r="B32" s="186">
+        <v>59057</v>
+      </c>
+      <c r="C32" s="187">
+        <v>148.30000000000001</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A33" s="183" t="s">
+        <v>166</v>
+      </c>
+      <c r="B33" s="189">
+        <v>26766980</v>
+      </c>
+      <c r="C33" s="190">
+        <v>57.6</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:C1"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I55"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A25" sqref="A25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="41.42578125" style="34" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="19" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="20" customWidth="1"/>
     <col min="4" max="4" width="12" style="19" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="20" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="19" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" style="20" customWidth="1"/>
     <col min="8" max="8" width="11.7109375" style="13" customWidth="1"/>
     <col min="9" max="9" width="13.42578125" style="21" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="1" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="186" t="s">
+      <c r="A1" s="191" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="186"/>
-[...6 lines deleted...]
-      <c r="I1" s="186"/>
+      <c r="B1" s="191"/>
+      <c r="C1" s="191"/>
+      <c r="D1" s="191"/>
+      <c r="E1" s="191"/>
+      <c r="F1" s="191"/>
+      <c r="G1" s="191"/>
+      <c r="H1" s="191"/>
+      <c r="I1" s="191"/>
     </row>
     <row r="2" spans="1:9" s="1" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="35"/>
       <c r="B2" s="2"/>
       <c r="C2" s="3"/>
       <c r="D2" s="2"/>
       <c r="E2" s="3"/>
       <c r="F2" s="2"/>
       <c r="G2" s="3"/>
       <c r="H2" s="2"/>
       <c r="I2" s="3"/>
     </row>
     <row r="3" spans="1:9" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="26"/>
       <c r="B3" s="5"/>
       <c r="C3" s="6"/>
-      <c r="D3" s="187"/>
-[...1 lines deleted...]
-      <c r="F3" s="187"/>
+      <c r="D3" s="192"/>
+      <c r="E3" s="192"/>
+      <c r="F3" s="192"/>
       <c r="G3" s="7"/>
       <c r="I3" s="8" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:9" s="11" customFormat="1" ht="48" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="27"/>
       <c r="B4" s="10" t="s">
         <v>30</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>31</v>
       </c>
       <c r="E4" s="22" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>32</v>
       </c>
       <c r="G4" s="22" t="s">
         <v>2</v>
       </c>
@@ -6619,57 +7020,57 @@
       <c r="F29" s="51">
         <v>143819</v>
       </c>
       <c r="G29" s="153">
         <v>180</v>
       </c>
       <c r="H29" s="51">
         <v>350450</v>
       </c>
       <c r="I29" s="153">
         <v>217.4</v>
       </c>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="29"/>
       <c r="B30" s="15"/>
       <c r="C30" s="16"/>
       <c r="D30" s="15"/>
       <c r="E30" s="16"/>
       <c r="F30" s="15"/>
       <c r="G30" s="16"/>
       <c r="H30" s="17"/>
       <c r="I30" s="16"/>
     </row>
     <row r="31" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A31" s="189"/>
-[...5 lines deleted...]
-      <c r="G31" s="189"/>
+      <c r="A31" s="194"/>
+      <c r="B31" s="194"/>
+      <c r="C31" s="194"/>
+      <c r="D31" s="194"/>
+      <c r="E31" s="194"/>
+      <c r="F31" s="194"/>
+      <c r="G31" s="194"/>
       <c r="H31" s="17"/>
       <c r="I31" s="16"/>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="29"/>
       <c r="B32" s="15"/>
       <c r="C32" s="16"/>
       <c r="D32" s="15"/>
       <c r="E32" s="16"/>
       <c r="F32" s="15"/>
       <c r="G32" s="16"/>
       <c r="H32" s="17"/>
       <c r="I32" s="16"/>
     </row>
     <row r="33" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A33" s="29"/>
       <c r="B33" s="15"/>
       <c r="C33" s="16"/>
       <c r="D33" s="15"/>
       <c r="E33" s="16"/>
       <c r="F33" s="15"/>
       <c r="G33" s="16"/>
       <c r="H33" s="17"/>
       <c r="I33" s="16"/>
     </row>
@@ -6921,61 +7322,61 @@
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I54"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
       <selection activeCell="A14" sqref="A14:XFD14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="31.42578125" style="34" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="19" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="20" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="20" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="19" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="20" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="13" customWidth="1"/>
     <col min="9" max="9" width="13.28515625" style="21" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="190" t="s">
+      <c r="A1" s="195" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="191"/>
-[...6 lines deleted...]
-      <c r="I1" s="191"/>
+      <c r="B1" s="196"/>
+      <c r="C1" s="196"/>
+      <c r="D1" s="196"/>
+      <c r="E1" s="196"/>
+      <c r="F1" s="196"/>
+      <c r="G1" s="196"/>
+      <c r="H1" s="196"/>
+      <c r="I1" s="196"/>
     </row>
     <row r="2" spans="1:9" s="4" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="144"/>
       <c r="B2" s="5"/>
       <c r="C2" s="6"/>
       <c r="D2" s="141"/>
       <c r="E2" s="141"/>
       <c r="F2" s="141"/>
       <c r="G2" s="7"/>
       <c r="I2" s="25"/>
     </row>
     <row r="3" spans="1:9" s="11" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="27"/>
       <c r="B3" s="10" t="s">
         <v>34</v>
       </c>
       <c r="C3" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D3" s="10" t="s">
         <v>35</v>
       </c>
       <c r="E3" s="22" t="s">
         <v>2</v>
       </c>
@@ -7707,57 +8108,57 @@
       <c r="F28" s="49">
         <v>634742</v>
       </c>
       <c r="G28" s="152">
         <v>151.6</v>
       </c>
       <c r="H28" s="49">
         <v>1291968</v>
       </c>
       <c r="I28" s="154" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="29" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A29" s="29"/>
       <c r="B29" s="15"/>
       <c r="C29" s="16"/>
       <c r="D29" s="15"/>
       <c r="E29" s="16"/>
       <c r="F29" s="15"/>
       <c r="G29" s="16"/>
       <c r="H29" s="17"/>
       <c r="I29" s="16"/>
     </row>
     <row r="30" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="189"/>
-[...5 lines deleted...]
-      <c r="G30" s="189"/>
+      <c r="A30" s="194"/>
+      <c r="B30" s="194"/>
+      <c r="C30" s="194"/>
+      <c r="D30" s="194"/>
+      <c r="E30" s="194"/>
+      <c r="F30" s="194"/>
+      <c r="G30" s="194"/>
       <c r="H30" s="17"/>
       <c r="I30" s="16"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="29"/>
       <c r="B31" s="15"/>
       <c r="C31" s="16"/>
       <c r="D31" s="15"/>
       <c r="E31" s="16"/>
       <c r="F31" s="15"/>
       <c r="G31" s="16"/>
       <c r="H31" s="17"/>
       <c r="I31" s="16"/>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="29"/>
       <c r="B32" s="15"/>
       <c r="C32" s="16"/>
       <c r="D32" s="15"/>
       <c r="E32" s="16"/>
       <c r="F32" s="15"/>
       <c r="G32" s="16"/>
       <c r="H32" s="17"/>
       <c r="I32" s="16"/>
     </row>
@@ -8008,61 +8409,61 @@
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView topLeftCell="A10" workbookViewId="0">
       <selection activeCell="B27" sqref="B27:G27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="31.42578125" style="34" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="19" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="20" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="20" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="19" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="20" customWidth="1"/>
     <col min="8" max="8" width="12.28515625" style="13" customWidth="1"/>
     <col min="9" max="9" width="13.28515625" style="21" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="4" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="190" t="s">
+      <c r="A1" s="195" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="191"/>
-[...6 lines deleted...]
-      <c r="I1" s="191"/>
+      <c r="B1" s="196"/>
+      <c r="C1" s="196"/>
+      <c r="D1" s="196"/>
+      <c r="E1" s="196"/>
+      <c r="F1" s="196"/>
+      <c r="G1" s="196"/>
+      <c r="H1" s="196"/>
+      <c r="I1" s="196"/>
     </row>
     <row r="2" spans="1:9" s="11" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="27"/>
       <c r="B2" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="22" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G2" s="22" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="23" t="s">
         <v>5</v>
       </c>
       <c r="I2" s="24" t="s">
@@ -8884,57 +9285,57 @@
       </c>
       <c r="G27" s="162">
         <f t="shared" si="2"/>
         <v>164.40145164818054</v>
       </c>
       <c r="H27" s="160">
         <v>2430401</v>
       </c>
       <c r="I27" s="161">
         <f t="shared" si="3"/>
         <v>30.228909517164766</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="29"/>
       <c r="B28" s="15"/>
       <c r="C28" s="16"/>
       <c r="D28" s="15"/>
       <c r="E28" s="16"/>
       <c r="F28" s="15"/>
       <c r="G28" s="16"/>
       <c r="H28" s="17"/>
       <c r="I28" s="16"/>
     </row>
     <row r="29" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="192"/>
-[...5 lines deleted...]
-      <c r="G29" s="192"/>
+      <c r="A29" s="197"/>
+      <c r="B29" s="197"/>
+      <c r="C29" s="197"/>
+      <c r="D29" s="197"/>
+      <c r="E29" s="197"/>
+      <c r="F29" s="197"/>
+      <c r="G29" s="197"/>
       <c r="H29" s="17"/>
       <c r="I29" s="16"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="29"/>
       <c r="B30" s="15"/>
       <c r="C30" s="16"/>
       <c r="D30" s="15"/>
       <c r="E30" s="16"/>
       <c r="F30" s="15"/>
       <c r="G30" s="16"/>
       <c r="H30" s="17"/>
       <c r="I30" s="16"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="29"/>
       <c r="B31" s="15"/>
       <c r="C31" s="16"/>
       <c r="D31" s="15"/>
       <c r="E31" s="16"/>
       <c r="F31" s="15"/>
       <c r="G31" s="16"/>
       <c r="H31" s="17"/>
       <c r="I31" s="16"/>
     </row>
@@ -9186,61 +9587,61 @@
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="N8" sqref="N8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="31.42578125" style="34" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="19" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" style="20" customWidth="1"/>
     <col min="4" max="4" width="12.7109375" style="19" customWidth="1"/>
     <col min="5" max="5" width="12.7109375" style="20" customWidth="1"/>
     <col min="6" max="6" width="13.140625" style="19" customWidth="1"/>
     <col min="7" max="7" width="13.42578125" style="20" customWidth="1"/>
     <col min="8" max="8" width="13.28515625" style="13" customWidth="1"/>
     <col min="9" max="9" width="13.7109375" style="13" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="4" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="190" t="s">
+      <c r="A1" s="195" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="191"/>
-[...6 lines deleted...]
-      <c r="I1" s="191"/>
+      <c r="B1" s="196"/>
+      <c r="C1" s="196"/>
+      <c r="D1" s="196"/>
+      <c r="E1" s="196"/>
+      <c r="F1" s="196"/>
+      <c r="G1" s="196"/>
+      <c r="H1" s="196"/>
+      <c r="I1" s="196"/>
     </row>
     <row r="2" spans="1:9" s="11" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="27"/>
       <c r="B2" s="10" t="s">
         <v>38</v>
       </c>
       <c r="C2" s="22" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="10" t="s">
         <v>39</v>
       </c>
       <c r="E2" s="22" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="10" t="s">
         <v>40</v>
       </c>
       <c r="G2" s="24" t="s">
         <v>2</v>
       </c>
       <c r="H2" s="10" t="s">
         <v>52</v>
       </c>
       <c r="I2" s="24" t="s">
@@ -9952,57 +10353,57 @@
         <v>11.5</v>
       </c>
       <c r="F27" s="81" t="s">
         <v>129</v>
       </c>
       <c r="G27" s="80">
         <v>11.1</v>
       </c>
       <c r="H27" s="82">
         <v>11714730</v>
       </c>
       <c r="I27" s="80">
         <v>13.9</v>
       </c>
     </row>
     <row r="28" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A28" s="29"/>
       <c r="B28" s="15"/>
       <c r="C28" s="16"/>
       <c r="D28" s="15"/>
       <c r="E28" s="16"/>
       <c r="F28" s="15"/>
       <c r="G28" s="16"/>
     </row>
     <row r="29" spans="1:9" ht="15" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A29" s="192"/>
-[...5 lines deleted...]
-      <c r="G29" s="192"/>
+      <c r="A29" s="197"/>
+      <c r="B29" s="197"/>
+      <c r="C29" s="197"/>
+      <c r="D29" s="197"/>
+      <c r="E29" s="197"/>
+      <c r="F29" s="197"/>
+      <c r="G29" s="197"/>
     </row>
     <row r="30" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A30" s="29"/>
       <c r="B30" s="15"/>
       <c r="C30" s="16"/>
       <c r="D30" s="15"/>
       <c r="E30" s="16"/>
       <c r="F30" s="15"/>
       <c r="G30" s="16"/>
     </row>
     <row r="31" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A31" s="29"/>
       <c r="B31" s="15"/>
       <c r="C31" s="16"/>
       <c r="D31" s="15"/>
       <c r="E31" s="16"/>
       <c r="F31" s="15"/>
       <c r="G31" s="16"/>
     </row>
     <row r="32" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A32" s="29"/>
       <c r="B32" s="15"/>
       <c r="C32" s="16"/>
       <c r="D32" s="15"/>
       <c r="E32" s="16"/>
@@ -10208,55 +10609,55 @@
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:I53"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:XFD2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="31.42578125" style="18" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="19" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" style="20" customWidth="1"/>
     <col min="4" max="7" width="9.140625" style="13"/>
     <col min="8" max="8" width="11.5703125" style="13" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" s="4" customFormat="1" ht="10.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="193" t="s">
+      <c r="A1" s="198" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="194"/>
-      <c r="C1" s="194"/>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
       <c r="D1" s="145"/>
       <c r="E1" s="145"/>
       <c r="F1" s="145"/>
       <c r="G1" s="145"/>
       <c r="H1" s="145"/>
       <c r="I1" s="145"/>
     </row>
     <row r="2" spans="1:9" s="11" customFormat="1" ht="45" x14ac:dyDescent="0.2">
       <c r="A2" s="9"/>
       <c r="B2" s="10" t="s">
         <v>96</v>
       </c>
       <c r="C2" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="137"/>
     </row>
     <row r="3" spans="1:9" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="36" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="83">
         <v>88723128</v>
       </c>
       <c r="C3" s="84">
@@ -10659,55 +11060,55 @@
   <pageMargins left="0.19685039370078741" right="0.19685039370078741" top="0.59055118110236227" bottom="0.59055118110236227" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" firstPageNumber="31" orientation="landscape" useFirstPageNumber="1" r:id="rId1"/>
   <headerFooter alignWithMargins="0">
     <oddFooter>&amp;R&amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:XFD2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="13.140625" style="19" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" style="19" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A1" s="193" t="s">
+      <c r="A1" s="198" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="194"/>
-      <c r="C1" s="194"/>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
     </row>
     <row r="2" spans="1:4" ht="45" x14ac:dyDescent="0.2">
       <c r="A2" s="9"/>
       <c r="B2" s="10" t="s">
         <v>97</v>
       </c>
       <c r="C2" s="24" t="s">
         <v>85</v>
       </c>
       <c r="D2" s="18"/>
     </row>
     <row r="3" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="143" t="s">
         <v>170</v>
       </c>
       <c r="B3" s="106">
         <v>85706337</v>
       </c>
       <c r="C3" s="107">
         <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4" s="19" t="s">
         <v>86</v>
@@ -11085,55 +11486,55 @@
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2:XFD2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="41.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="19" customWidth="1"/>
     <col min="3" max="3" width="13.140625" style="19" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A1" s="193" t="s">
+      <c r="A1" s="198" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="194"/>
-      <c r="C1" s="194"/>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
     </row>
     <row r="2" spans="1:4" ht="45" x14ac:dyDescent="0.2">
       <c r="A2" s="9"/>
       <c r="B2" s="10" t="s">
         <v>98</v>
       </c>
       <c r="C2" s="24" t="s">
         <v>85</v>
       </c>
       <c r="D2" s="18"/>
     </row>
     <row r="3" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="91" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="92">
         <v>61766454</v>
       </c>
       <c r="C3" s="93">
         <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4" s="94" t="s">
         <v>99</v>
@@ -11522,55 +11923,55 @@
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E43"/>
   <sheetViews>
     <sheetView topLeftCell="A13" workbookViewId="0">
       <selection sqref="A1:C1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="41.85546875" style="19" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="12.42578125" style="19" customWidth="1"/>
     <col min="3" max="3" width="12.42578125" style="19" bestFit="1" customWidth="1"/>
     <col min="4" max="16384" width="9.140625" style="19"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.2">
-      <c r="A1" s="193" t="s">
+      <c r="A1" s="198" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="194"/>
-      <c r="C1" s="194"/>
+      <c r="B1" s="199"/>
+      <c r="C1" s="199"/>
     </row>
     <row r="2" spans="1:4" ht="45" x14ac:dyDescent="0.2">
       <c r="A2" s="9"/>
       <c r="B2" s="10" t="s">
         <v>148</v>
       </c>
       <c r="C2" s="24" t="s">
         <v>85</v>
       </c>
       <c r="D2" s="18"/>
     </row>
     <row r="3" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A3" s="118" t="s">
         <v>169</v>
       </c>
       <c r="B3" s="119">
         <v>82479726</v>
       </c>
       <c r="C3" s="120">
         <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.2">
       <c r="A4" s="42" t="s">
         <v>99</v>
@@ -11966,177 +12367,178 @@
       <c r="A43" s="18"/>
       <c r="B43" s="18"/>
       <c r="C43" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:C1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x0101007ADCE4694D4D0D4CA05F14D10ED64C7C" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="44426daeed329d84809263c33be87a2f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE4BA2E0-B450-42E4-A551-DBECC3E15B79}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{063BBA9E-EA7F-405F-9F76-98AAF6941237}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{063BBA9E-EA7F-405F-9F76-98AAF6941237}">
-[...12 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A607EF1E-45F4-4FAC-9D7A-67572C93321C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE4BA2E0-B450-42E4-A551-DBECC3E15B79}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>16</vt:i4>
+        <vt:i4>17</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="16" baseType="lpstr">
+    <vt:vector size="17" baseType="lpstr">
       <vt:lpstr>1990-1997</vt:lpstr>
       <vt:lpstr>1998-2001</vt:lpstr>
       <vt:lpstr>2002-2005</vt:lpstr>
       <vt:lpstr>2006-2009</vt:lpstr>
       <vt:lpstr>2010-2013</vt:lpstr>
       <vt:lpstr>2014</vt:lpstr>
       <vt:lpstr>2015</vt:lpstr>
       <vt:lpstr>2016</vt:lpstr>
       <vt:lpstr>2017</vt:lpstr>
       <vt:lpstr>2018</vt:lpstr>
       <vt:lpstr>2019</vt:lpstr>
       <vt:lpstr>2020</vt:lpstr>
       <vt:lpstr>2021</vt:lpstr>
       <vt:lpstr>2022</vt:lpstr>
       <vt:lpstr>2023</vt:lpstr>
       <vt:lpstr>2024</vt:lpstr>
+      <vt:lpstr>2025</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>АРКС</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>bdubirova</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>