--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -10,51 +10,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Көші-қон айырымы" sheetId="7" r:id="rId1"/>
     <sheet name="Иммигранттар" sheetId="6" r:id="rId2"/>
     <sheet name="Эмигранттар" sheetId="3" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
+  <calcPr calcId="124519" calcMode="manual"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="15">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Елдер бойынша Жетісу облысының халқының сыртқы көші-қон айырымы</t>
   </si>
   <si>
     <t>Жетісу облысының келгендердің саны</t>
   </si>
   <si>
     <t>Жетісу облысының кеткендердің саны</t>
@@ -690,95 +690,95 @@
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="3"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="3"/>
     </xf>
     <xf numFmtId="3" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="28" fillId="0" borderId="0" xfId="62" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="3" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="30" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" indent="3"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="0" xfId="63" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="64">
     <cellStyle name="20% - Акцент1" xfId="44"/>
     <cellStyle name="20% - Акцент1 2" xfId="3"/>
     <cellStyle name="20% - Акцент2" xfId="45"/>
     <cellStyle name="20% - Акцент2 2" xfId="4"/>
     <cellStyle name="20% - Акцент3" xfId="46"/>
     <cellStyle name="20% - Акцент3 2" xfId="5"/>
     <cellStyle name="20% - Акцент4" xfId="47"/>
     <cellStyle name="20% - Акцент4 2" xfId="6"/>
     <cellStyle name="20% - Акцент5" xfId="48"/>
     <cellStyle name="20% - Акцент5 2" xfId="7"/>
     <cellStyle name="20% - Акцент6" xfId="49"/>
     <cellStyle name="20% - Акцент6 2" xfId="8"/>
     <cellStyle name="40% - Акцент1" xfId="50"/>
     <cellStyle name="40% - Акцент1 2" xfId="9"/>
     <cellStyle name="40% - Акцент2" xfId="51"/>
     <cellStyle name="40% - Акцент2 2" xfId="10"/>
     <cellStyle name="40% - Акцент3" xfId="52"/>
     <cellStyle name="40% - Акцент3 2" xfId="11"/>
     <cellStyle name="40% - Акцент4" xfId="53"/>
     <cellStyle name="40% - Акцент4 2" xfId="12"/>
     <cellStyle name="40% - Акцент5" xfId="54"/>
     <cellStyle name="40% - Акцент5 2" xfId="13"/>
@@ -1117,2492 +1117,2612 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Q30"/>
+  <dimension ref="A2:R30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" sqref="A2:Z2"/>
-      <selection pane="bottomLeft" activeCell="Q28" sqref="Q28"/>
+      <selection pane="bottomLeft" activeCell="D28" sqref="D28"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="1" customWidth="1"/>
     <col min="2" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="3" customWidth="1"/>
     <col min="11" max="15" width="10" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15" customHeight="1">
-      <c r="A2" s="16" t="s">
+    <row r="2" spans="1:18" ht="15" customHeight="1">
+      <c r="A2" s="33" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="16"/>
-[...16 lines deleted...]
-    <row r="4" spans="1:17">
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+      <c r="N2" s="33"/>
+      <c r="O2" s="33"/>
+      <c r="P2" s="33"/>
+      <c r="Q2" s="33"/>
+      <c r="R2" s="33"/>
+    </row>
+    <row r="4" spans="1:18" ht="15">
       <c r="A4" s="2"/>
     </row>
-    <row r="5" spans="1:17">
+    <row r="5" spans="1:18">
       <c r="A5" s="4"/>
       <c r="B5" s="4"/>
       <c r="C5" s="4"/>
       <c r="D5" s="4"/>
       <c r="E5" s="4"/>
       <c r="F5" s="4"/>
       <c r="G5" s="4"/>
       <c r="H5" s="4"/>
-      <c r="Q5" s="5" t="s">
-[...3 lines deleted...]
-    <row r="6" spans="1:17">
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" s="6"/>
       <c r="B6" s="7">
         <v>2009</v>
       </c>
       <c r="C6" s="7">
         <v>2010</v>
       </c>
       <c r="D6" s="7">
         <v>2011</v>
       </c>
       <c r="E6" s="7">
         <v>2012</v>
       </c>
       <c r="F6" s="7">
         <v>2013</v>
       </c>
       <c r="G6" s="7">
         <v>2014</v>
       </c>
       <c r="H6" s="7">
         <v>2015</v>
       </c>
       <c r="I6" s="9">
         <v>2016</v>
       </c>
       <c r="J6" s="8">
         <v>2017</v>
       </c>
       <c r="K6" s="7">
         <v>2018</v>
       </c>
       <c r="L6" s="7">
         <v>2019</v>
       </c>
       <c r="M6" s="9">
         <v>2020</v>
       </c>
       <c r="N6" s="10">
         <v>2021</v>
       </c>
       <c r="O6" s="11">
         <v>2022</v>
       </c>
       <c r="P6" s="11">
         <v>2023</v>
       </c>
       <c r="Q6" s="11">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="17" t="s">
+      <c r="R6" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A7" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="21">
+      <c r="B7" s="20">
         <v>-142</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="20">
         <v>-219</v>
       </c>
-      <c r="D7" s="21">
+      <c r="D7" s="20">
         <v>35</v>
       </c>
-      <c r="E7" s="21">
+      <c r="E7" s="20">
         <v>-65</v>
       </c>
-      <c r="F7" s="21">
+      <c r="F7" s="20">
         <v>73</v>
       </c>
-      <c r="G7" s="21">
+      <c r="G7" s="20">
         <v>-432</v>
       </c>
-      <c r="H7" s="21">
+      <c r="H7" s="20">
         <v>-432</v>
       </c>
-      <c r="I7" s="21">
+      <c r="I7" s="20">
         <v>-361</v>
       </c>
-      <c r="J7" s="21">
+      <c r="J7" s="20">
         <v>160</v>
       </c>
-      <c r="K7" s="21">
+      <c r="K7" s="20">
         <v>-468</v>
       </c>
-      <c r="L7" s="21">
+      <c r="L7" s="20">
         <v>-206</v>
       </c>
-      <c r="M7" s="21">
+      <c r="M7" s="20">
         <v>21</v>
       </c>
-      <c r="N7" s="21">
+      <c r="N7" s="20">
         <v>-262</v>
       </c>
-      <c r="O7" s="21">
+      <c r="O7" s="20">
         <v>-314</v>
       </c>
-      <c r="P7" s="21">
+      <c r="P7" s="20">
         <v>82</v>
       </c>
-      <c r="Q7" s="21">
+      <c r="Q7" s="20">
         <v>65</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="18" t="s">
+      <c r="R7" s="30">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A8" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="B8" s="21">
+      <c r="B8" s="20">
         <v>-85</v>
       </c>
-      <c r="C8" s="21">
+      <c r="C8" s="20">
         <v>-166</v>
       </c>
-      <c r="D8" s="21">
+      <c r="D8" s="20">
         <v>-15</v>
       </c>
-      <c r="E8" s="21">
+      <c r="E8" s="20">
         <v>-62</v>
       </c>
-      <c r="F8" s="21">
+      <c r="F8" s="20">
         <v>63</v>
       </c>
-      <c r="G8" s="21">
+      <c r="G8" s="20">
         <v>-238</v>
       </c>
-      <c r="H8" s="21">
+      <c r="H8" s="20">
         <v>-238</v>
       </c>
-      <c r="I8" s="21">
+      <c r="I8" s="20">
         <v>-265</v>
       </c>
-      <c r="J8" s="21">
+      <c r="J8" s="20">
         <v>32</v>
       </c>
-      <c r="K8" s="21">
+      <c r="K8" s="20">
         <v>-267</v>
       </c>
-      <c r="L8" s="21">
+      <c r="L8" s="20">
         <v>75</v>
       </c>
-      <c r="M8" s="21">
+      <c r="M8" s="20">
         <v>64</v>
       </c>
-      <c r="N8" s="21">
+      <c r="N8" s="20">
         <v>-114</v>
       </c>
-      <c r="O8" s="21">
+      <c r="O8" s="20">
         <v>-89</v>
       </c>
-      <c r="P8" s="21">
+      <c r="P8" s="20">
         <v>115</v>
       </c>
-      <c r="Q8" s="21">
+      <c r="Q8" s="20">
         <v>121</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="18" t="s">
+      <c r="R8" s="30">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A9" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="B9" s="21">
+      <c r="B9" s="20">
         <v>98</v>
       </c>
-      <c r="C9" s="21">
+      <c r="C9" s="20">
         <v>61</v>
       </c>
-      <c r="D9" s="21">
+      <c r="D9" s="20">
         <v>81</v>
       </c>
-      <c r="E9" s="21">
+      <c r="E9" s="20">
         <v>97</v>
       </c>
-      <c r="F9" s="21">
+      <c r="F9" s="20">
         <v>78</v>
       </c>
-      <c r="G9" s="21">
+      <c r="G9" s="20">
         <v>-88</v>
       </c>
-      <c r="H9" s="21">
+      <c r="H9" s="20">
         <v>-88</v>
       </c>
-      <c r="I9" s="21">
+      <c r="I9" s="20">
         <v>-27</v>
       </c>
-      <c r="J9" s="21">
+      <c r="J9" s="20">
         <v>92</v>
       </c>
-      <c r="K9" s="21">
+      <c r="K9" s="20">
         <v>-65</v>
       </c>
-      <c r="L9" s="21">
+      <c r="L9" s="20">
         <v>-63</v>
       </c>
-      <c r="M9" s="21">
+      <c r="M9" s="20">
         <v>-49</v>
       </c>
-      <c r="N9" s="21">
+      <c r="N9" s="20">
         <v>-31</v>
       </c>
-      <c r="O9" s="21">
+      <c r="O9" s="20">
         <v>-38</v>
       </c>
-      <c r="P9" s="21">
+      <c r="P9" s="20">
         <v>2</v>
       </c>
-      <c r="Q9" s="21">
+      <c r="Q9" s="20">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="19" t="s">
+      <c r="R9" s="30">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A10" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="B10" s="21">
+      <c r="B10" s="20">
         <v>-10</v>
       </c>
-      <c r="C10" s="21">
+      <c r="C10" s="20">
         <v>-4</v>
       </c>
-      <c r="D10" s="21">
+      <c r="D10" s="20">
         <v>-4</v>
       </c>
-      <c r="E10" s="21">
+      <c r="E10" s="20">
         <v>-8</v>
       </c>
-      <c r="F10" s="21">
+      <c r="F10" s="20">
         <v>-2</v>
       </c>
-      <c r="G10" s="21">
+      <c r="G10" s="20">
         <v>-6</v>
       </c>
-      <c r="H10" s="21">
+      <c r="H10" s="20">
         <v>-6</v>
       </c>
-      <c r="I10" s="21">
+      <c r="I10" s="20">
         <v>13</v>
       </c>
-      <c r="J10" s="21">
+      <c r="J10" s="20">
         <v>115</v>
       </c>
-      <c r="K10" s="21">
+      <c r="K10" s="20">
         <v>-30</v>
       </c>
-      <c r="L10" s="21">
+      <c r="L10" s="20">
         <v>-116</v>
       </c>
-      <c r="M10" s="21">
+      <c r="M10" s="20">
         <v>123</v>
       </c>
-      <c r="N10" s="21">
+      <c r="N10" s="20">
         <v>5</v>
       </c>
-      <c r="O10" s="21">
+      <c r="O10" s="20">
         <v>-3</v>
       </c>
-      <c r="P10" s="21">
-[...2 lines deleted...]
-      <c r="Q10" s="21">
+      <c r="P10" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q10" s="20">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="19" t="s">
+      <c r="R10" s="30">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A11" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="B11" s="21">
+      <c r="B11" s="20">
         <v>-11</v>
       </c>
-      <c r="C11" s="21">
+      <c r="C11" s="20">
         <v>-16</v>
       </c>
-      <c r="D11" s="21">
+      <c r="D11" s="20">
         <v>-11</v>
       </c>
-      <c r="E11" s="21">
+      <c r="E11" s="20">
         <v>-17</v>
       </c>
-      <c r="F11" s="21">
+      <c r="F11" s="20">
         <v>-6</v>
       </c>
-      <c r="G11" s="21">
-[...5 lines deleted...]
-      <c r="I11" s="21">
+      <c r="G11" s="20">
+        <v>0</v>
+      </c>
+      <c r="H11" s="20">
+        <v>0</v>
+      </c>
+      <c r="I11" s="20">
         <v>-11</v>
       </c>
-      <c r="J11" s="21">
+      <c r="J11" s="20">
         <v>-30</v>
       </c>
-      <c r="K11" s="21">
+      <c r="K11" s="20">
         <v>-14</v>
       </c>
-      <c r="L11" s="21">
+      <c r="L11" s="20">
         <v>-15</v>
       </c>
-      <c r="M11" s="21">
+      <c r="M11" s="20">
         <v>-15</v>
       </c>
-      <c r="N11" s="21">
+      <c r="N11" s="20">
         <v>-6</v>
       </c>
-      <c r="O11" s="21">
+      <c r="O11" s="20">
         <v>-18</v>
       </c>
-      <c r="P11" s="21">
-[...2 lines deleted...]
-      <c r="Q11" s="21">
+      <c r="P11" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="20">
         <v>-3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="19" t="s">
+      <c r="R11" s="30">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A12" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="21">
+      <c r="B12" s="20">
         <v>-51</v>
       </c>
-      <c r="C12" s="21">
+      <c r="C12" s="20">
         <v>-38</v>
       </c>
-      <c r="D12" s="21">
+      <c r="D12" s="20">
         <v>-5</v>
       </c>
-      <c r="E12" s="21">
+      <c r="E12" s="20">
         <v>4</v>
       </c>
-      <c r="F12" s="21">
+      <c r="F12" s="20">
         <v>5</v>
       </c>
-      <c r="G12" s="21">
+      <c r="G12" s="20">
         <v>-5</v>
       </c>
-      <c r="H12" s="21">
+      <c r="H12" s="20">
         <v>-5</v>
       </c>
-      <c r="I12" s="21">
+      <c r="I12" s="20">
         <v>3</v>
       </c>
-      <c r="J12" s="21">
+      <c r="J12" s="20">
         <v>17</v>
       </c>
-      <c r="K12" s="21">
+      <c r="K12" s="20">
         <v>3</v>
       </c>
-      <c r="L12" s="21">
+      <c r="L12" s="20">
         <v>-1</v>
       </c>
-      <c r="M12" s="21">
+      <c r="M12" s="20">
         <v>-44</v>
       </c>
-      <c r="N12" s="21">
+      <c r="N12" s="20">
         <v>-39</v>
       </c>
-      <c r="O12" s="21">
+      <c r="O12" s="20">
         <v>-57</v>
       </c>
-      <c r="P12" s="21">
+      <c r="P12" s="20">
         <v>9</v>
       </c>
-      <c r="Q12" s="21">
+      <c r="Q12" s="20">
         <v>-21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="18" t="s">
+      <c r="R12" s="30">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A13" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="B13" s="21">
+      <c r="B13" s="20">
         <v>27</v>
       </c>
-      <c r="C13" s="21">
+      <c r="C13" s="20">
         <v>21</v>
       </c>
-      <c r="D13" s="21">
+      <c r="D13" s="20">
         <v>71</v>
       </c>
-      <c r="E13" s="21">
+      <c r="E13" s="20">
         <v>23</v>
       </c>
-      <c r="F13" s="21">
+      <c r="F13" s="20">
         <v>29</v>
       </c>
-      <c r="G13" s="21">
+      <c r="G13" s="20">
         <v>-8</v>
       </c>
-      <c r="H13" s="21">
+      <c r="H13" s="20">
         <v>-8</v>
       </c>
-      <c r="I13" s="21">
+      <c r="I13" s="20">
         <v>-20</v>
       </c>
-      <c r="J13" s="21">
+      <c r="J13" s="20">
         <v>-6</v>
       </c>
-      <c r="K13" s="21">
+      <c r="K13" s="20">
         <v>-21</v>
       </c>
-      <c r="L13" s="21">
+      <c r="L13" s="20">
         <v>-11</v>
       </c>
-      <c r="M13" s="21">
+      <c r="M13" s="20">
         <v>-7</v>
       </c>
-      <c r="N13" s="21">
+      <c r="N13" s="20">
         <v>-2</v>
       </c>
-      <c r="O13" s="21">
+      <c r="O13" s="20">
         <v>-4</v>
       </c>
-      <c r="P13" s="21">
+      <c r="P13" s="20">
         <v>-10</v>
       </c>
-      <c r="Q13" s="21">
+      <c r="Q13" s="20">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="20" t="s">
+      <c r="R13" s="30">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A14" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B14" s="21">
+      <c r="B14" s="20">
         <v>-22</v>
       </c>
-      <c r="C14" s="21">
+      <c r="C14" s="20">
         <v>-25</v>
       </c>
-      <c r="D14" s="21">
+      <c r="D14" s="20">
         <v>-34</v>
       </c>
-      <c r="E14" s="21">
+      <c r="E14" s="20">
         <v>-33</v>
       </c>
-      <c r="F14" s="21">
+      <c r="F14" s="20">
         <v>-41</v>
       </c>
-      <c r="G14" s="21">
+      <c r="G14" s="20">
         <v>-37</v>
       </c>
-      <c r="H14" s="21">
+      <c r="H14" s="20">
         <v>-37</v>
       </c>
-      <c r="I14" s="21">
+      <c r="I14" s="20">
         <v>8</v>
       </c>
-      <c r="J14" s="21">
+      <c r="J14" s="20">
         <v>-15</v>
       </c>
-      <c r="K14" s="21">
+      <c r="K14" s="20">
         <v>-27</v>
       </c>
-      <c r="L14" s="21">
+      <c r="L14" s="20">
         <v>-14</v>
       </c>
-      <c r="M14" s="21">
+      <c r="M14" s="20">
         <v>-7</v>
       </c>
-      <c r="N14" s="21">
+      <c r="N14" s="20">
         <v>-16</v>
       </c>
-      <c r="O14" s="21">
+      <c r="O14" s="20">
         <v>-11</v>
       </c>
-      <c r="P14" s="21">
+      <c r="P14" s="20">
         <v>-4</v>
       </c>
-      <c r="Q14" s="21">
+      <c r="Q14" s="20">
         <v>-70</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="19" t="s">
+      <c r="R14" s="30">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A15" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="B15" s="21">
+      <c r="B15" s="20">
         <v>-43</v>
       </c>
-      <c r="C15" s="21">
+      <c r="C15" s="20">
         <v>-11</v>
       </c>
-      <c r="D15" s="21">
+      <c r="D15" s="20">
         <v>-22</v>
       </c>
-      <c r="E15" s="21">
+      <c r="E15" s="20">
         <v>-43</v>
       </c>
-      <c r="F15" s="21">
+      <c r="F15" s="20">
         <v>-31</v>
       </c>
-      <c r="G15" s="21">
+      <c r="G15" s="20">
         <v>-18</v>
       </c>
-      <c r="H15" s="21">
+      <c r="H15" s="20">
         <v>-18</v>
       </c>
-      <c r="I15" s="21">
+      <c r="I15" s="20">
         <v>-45</v>
       </c>
-      <c r="J15" s="21">
+      <c r="J15" s="20">
         <v>-39</v>
       </c>
-      <c r="K15" s="21">
+      <c r="K15" s="20">
         <v>-33</v>
       </c>
-      <c r="L15" s="21">
+      <c r="L15" s="20">
         <v>-54</v>
       </c>
-      <c r="M15" s="21">
+      <c r="M15" s="20">
         <v>-14</v>
       </c>
-      <c r="N15" s="21">
+      <c r="N15" s="20">
         <v>-18</v>
       </c>
-      <c r="O15" s="21">
+      <c r="O15" s="20">
         <v>-38</v>
       </c>
-      <c r="P15" s="21">
+      <c r="P15" s="20">
         <v>-20</v>
       </c>
-      <c r="Q15" s="21">
+      <c r="Q15" s="20">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="17" t="s">
+      <c r="R15" s="30">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A16" s="16" t="s">
         <v>13</v>
       </c>
-      <c r="B16" s="21">
+      <c r="B16" s="20">
         <v>-19</v>
       </c>
-      <c r="C16" s="21">
+      <c r="C16" s="20">
         <v>-17</v>
       </c>
-      <c r="D16" s="21">
+      <c r="D16" s="20">
         <v>-10</v>
       </c>
-      <c r="E16" s="21">
+      <c r="E16" s="20">
         <v>-9</v>
       </c>
-      <c r="F16" s="21">
+      <c r="F16" s="20">
         <v>-10</v>
       </c>
-      <c r="G16" s="21">
+      <c r="G16" s="20">
         <v>-12</v>
       </c>
-      <c r="H16" s="21">
+      <c r="H16" s="20">
         <v>-12</v>
       </c>
-      <c r="I16" s="21">
+      <c r="I16" s="20">
         <v>-16</v>
       </c>
-      <c r="J16" s="21">
+      <c r="J16" s="20">
         <v>-8</v>
       </c>
-      <c r="K16" s="21">
+      <c r="K16" s="20">
         <v>-14</v>
       </c>
-      <c r="L16" s="21">
+      <c r="L16" s="20">
         <v>-7</v>
       </c>
-      <c r="M16" s="21">
+      <c r="M16" s="20">
         <v>-10</v>
       </c>
-      <c r="N16" s="21">
+      <c r="N16" s="20">
         <v>-23</v>
       </c>
-      <c r="O16" s="21">
+      <c r="O16" s="20">
         <v>-14</v>
       </c>
-      <c r="P16" s="21">
+      <c r="P16" s="20">
         <v>-5</v>
       </c>
-      <c r="Q16" s="21">
+      <c r="Q16" s="20">
         <v>-1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="23" t="s">
+      <c r="R16" s="30">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A17" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="B17" s="22">
+      <c r="B17" s="21">
         <v>-26</v>
       </c>
-      <c r="C17" s="22">
+      <c r="C17" s="21">
         <v>-24</v>
       </c>
-      <c r="D17" s="22">
+      <c r="D17" s="21">
         <v>-16</v>
       </c>
-      <c r="E17" s="22">
+      <c r="E17" s="21">
         <v>-17</v>
       </c>
-      <c r="F17" s="22">
+      <c r="F17" s="21">
         <v>-12</v>
       </c>
-      <c r="G17" s="22">
+      <c r="G17" s="21">
         <v>-20</v>
       </c>
-      <c r="H17" s="22">
+      <c r="H17" s="21">
         <v>-20</v>
       </c>
-      <c r="I17" s="22">
+      <c r="I17" s="21">
         <v>-1</v>
       </c>
-      <c r="J17" s="22">
+      <c r="J17" s="21">
         <v>2</v>
       </c>
-      <c r="K17" s="22">
-[...5 lines deleted...]
-      <c r="M17" s="22">
+      <c r="K17" s="21">
+        <v>0</v>
+      </c>
+      <c r="L17" s="21">
+        <v>0</v>
+      </c>
+      <c r="M17" s="21">
         <v>-20</v>
       </c>
-      <c r="N17" s="22">
+      <c r="N17" s="21">
         <v>-18</v>
       </c>
-      <c r="O17" s="22">
+      <c r="O17" s="21">
         <v>-42</v>
       </c>
-      <c r="P17" s="22">
+      <c r="P17" s="21">
         <v>-5</v>
       </c>
-      <c r="Q17" s="22">
+      <c r="Q17" s="21">
         <v>12</v>
       </c>
-    </row>
-[...56 lines deleted...]
-    <row r="24" spans="1:17">
+      <c r="R17" s="21">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="B18" s="24"/>
+      <c r="C18" s="24"/>
+      <c r="D18" s="24"/>
+      <c r="E18" s="24"/>
+      <c r="F18" s="24"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="25"/>
+      <c r="I18" s="25"/>
+      <c r="J18" s="24"/>
+      <c r="K18" s="25"/>
+      <c r="L18" s="26"/>
+    </row>
+    <row r="19" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A19" s="27"/>
+      <c r="B19" s="28"/>
+      <c r="C19" s="28"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="28"/>
+      <c r="F19" s="28"/>
+      <c r="G19" s="28"/>
+      <c r="H19" s="28"/>
+      <c r="I19" s="28"/>
+      <c r="J19" s="28"/>
+      <c r="K19" s="28"/>
+      <c r="L19" s="28"/>
+      <c r="M19" s="28"/>
+      <c r="N19" s="28"/>
+    </row>
+    <row r="20" spans="1:18" s="23" customFormat="1" ht="15" customHeight="1">
+      <c r="A20" s="27"/>
+      <c r="B20" s="28"/>
+      <c r="C20" s="28"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="28"/>
+      <c r="I20" s="28"/>
+      <c r="J20" s="28"/>
+      <c r="K20" s="28"/>
+      <c r="L20" s="28"/>
+      <c r="M20" s="28"/>
+      <c r="N20" s="28"/>
+    </row>
+    <row r="21" spans="1:18" s="23" customFormat="1" ht="15" customHeight="1">
+      <c r="A21" s="27"/>
+    </row>
+    <row r="22" spans="1:18" s="23" customFormat="1" ht="21" customHeight="1">
+      <c r="A22" s="27"/>
+      <c r="J22" s="29"/>
+    </row>
+    <row r="23" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A23" s="27"/>
+      <c r="J23" s="29"/>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" s="13"/>
     </row>
-    <row r="25" spans="1:17">
+    <row r="25" spans="1:18">
       <c r="A25" s="13"/>
     </row>
-    <row r="26" spans="1:17">
+    <row r="26" spans="1:18">
       <c r="A26" s="13"/>
     </row>
-    <row r="27" spans="1:17">
+    <row r="27" spans="1:18">
       <c r="A27" s="13"/>
     </row>
-    <row r="28" spans="1:17">
+    <row r="28" spans="1:18">
       <c r="A28" s="13"/>
     </row>
-    <row r="29" spans="1:17">
+    <row r="29" spans="1:18">
       <c r="A29" s="13"/>
     </row>
-    <row r="30" spans="1:17">
+    <row r="30" spans="1:18">
       <c r="A30" s="14"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A2:R2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="50" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Q22"/>
+  <dimension ref="A2:R20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Y100" sqref="Y100"/>
-      <selection pane="bottomLeft" activeCell="L33" sqref="L33"/>
+      <selection pane="bottomLeft" activeCell="L21" sqref="L21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="1" customWidth="1"/>
     <col min="2" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="3" customWidth="1"/>
     <col min="11" max="15" width="10" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15" customHeight="1">
-      <c r="A2" s="16" t="s">
+    <row r="2" spans="1:18" ht="15" customHeight="1">
+      <c r="A2" s="33" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="16"/>
-[...34 lines deleted...]
-      <c r="B6" s="7">
+      <c r="B2" s="33"/>
+      <c r="C2" s="33"/>
+      <c r="D2" s="33"/>
+      <c r="E2" s="33"/>
+      <c r="F2" s="33"/>
+      <c r="G2" s="33"/>
+      <c r="H2" s="33"/>
+      <c r="I2" s="33"/>
+      <c r="J2" s="33"/>
+      <c r="K2" s="33"/>
+      <c r="L2" s="33"/>
+      <c r="M2" s="33"/>
+      <c r="N2" s="33"/>
+      <c r="O2" s="33"/>
+      <c r="P2" s="33"/>
+      <c r="Q2" s="33"/>
+      <c r="R2" s="33"/>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" s="4"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="4"/>
+      <c r="D3" s="4"/>
+      <c r="E3" s="4"/>
+      <c r="F3" s="4"/>
+      <c r="G3" s="4"/>
+      <c r="H3" s="4"/>
+      <c r="Q3" s="5"/>
+      <c r="R3" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
+      <c r="A4" s="6"/>
+      <c r="B4" s="7">
         <v>2009</v>
       </c>
-      <c r="C6" s="7">
+      <c r="C4" s="7">
         <v>2010</v>
       </c>
-      <c r="D6" s="7">
+      <c r="D4" s="7">
         <v>2011</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E4" s="7">
         <v>2012</v>
       </c>
-      <c r="F6" s="7">
+      <c r="F4" s="7">
         <v>2013</v>
       </c>
-      <c r="G6" s="7">
+      <c r="G4" s="7">
         <v>2014</v>
       </c>
-      <c r="H6" s="7">
+      <c r="H4" s="7">
         <v>2015</v>
       </c>
-      <c r="I6" s="9">
+      <c r="I4" s="9">
         <v>2016</v>
       </c>
-      <c r="J6" s="8">
+      <c r="J4" s="8">
         <v>2017</v>
       </c>
-      <c r="K6" s="7">
+      <c r="K4" s="7">
         <v>2018</v>
       </c>
-      <c r="L6" s="7">
+      <c r="L4" s="7">
         <v>2019</v>
       </c>
-      <c r="M6" s="9">
+      <c r="M4" s="9">
         <v>2020</v>
       </c>
-      <c r="N6" s="10">
+      <c r="N4" s="10">
         <v>2021</v>
       </c>
-      <c r="O6" s="11">
+      <c r="O4" s="11">
         <v>2022</v>
       </c>
-      <c r="P6" s="11">
+      <c r="P4" s="11">
         <v>2023</v>
       </c>
-      <c r="Q6" s="11">
+      <c r="Q4" s="11">
         <v>2024</v>
       </c>
-    </row>
-    <row r="7" spans="1:17" s="24" customFormat="1" ht="11.25">
+      <c r="R4" s="11">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A5" s="16" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="20">
+        <v>528</v>
+      </c>
+      <c r="C5" s="20">
+        <v>373</v>
+      </c>
+      <c r="D5" s="20">
+        <v>545</v>
+      </c>
+      <c r="E5" s="20">
+        <v>555</v>
+      </c>
+      <c r="F5" s="20">
+        <v>536</v>
+      </c>
+      <c r="G5" s="20">
+        <v>42</v>
+      </c>
+      <c r="H5" s="20">
+        <v>42</v>
+      </c>
+      <c r="I5" s="20">
+        <v>190</v>
+      </c>
+      <c r="J5" s="20">
+        <v>843</v>
+      </c>
+      <c r="K5" s="20">
+        <v>317</v>
+      </c>
+      <c r="L5" s="20">
+        <v>561</v>
+      </c>
+      <c r="M5" s="20">
+        <v>457</v>
+      </c>
+      <c r="N5" s="20">
+        <v>152</v>
+      </c>
+      <c r="O5" s="20">
+        <v>78</v>
+      </c>
+      <c r="P5" s="20">
+        <v>379</v>
+      </c>
+      <c r="Q5" s="20">
+        <v>357</v>
+      </c>
+      <c r="R5" s="20">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A6" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="20">
+        <v>287</v>
+      </c>
+      <c r="C6" s="20">
+        <v>189</v>
+      </c>
+      <c r="D6" s="20">
+        <v>278</v>
+      </c>
+      <c r="E6" s="20">
+        <v>288</v>
+      </c>
+      <c r="F6" s="20">
+        <v>313</v>
+      </c>
+      <c r="G6" s="20">
+        <v>27</v>
+      </c>
+      <c r="H6" s="20">
+        <v>27</v>
+      </c>
+      <c r="I6" s="20">
+        <v>110</v>
+      </c>
+      <c r="J6" s="20">
+        <v>519</v>
+      </c>
+      <c r="K6" s="20">
+        <v>251</v>
+      </c>
+      <c r="L6" s="20">
+        <v>486</v>
+      </c>
+      <c r="M6" s="20">
+        <v>295</v>
+      </c>
+      <c r="N6" s="20">
+        <v>122</v>
+      </c>
+      <c r="O6" s="20">
+        <v>26</v>
+      </c>
+      <c r="P6" s="20">
+        <v>294</v>
+      </c>
+      <c r="Q6" s="20">
+        <v>214</v>
+      </c>
+      <c r="R6" s="20">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="23" customFormat="1" ht="11.25">
       <c r="A7" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="20">
+        <v>158</v>
+      </c>
+      <c r="C7" s="20">
+        <v>125</v>
+      </c>
+      <c r="D7" s="20">
+        <v>156</v>
+      </c>
+      <c r="E7" s="20">
+        <v>209</v>
+      </c>
+      <c r="F7" s="20">
+        <v>176</v>
+      </c>
+      <c r="G7" s="20">
+        <v>7</v>
+      </c>
+      <c r="H7" s="20">
+        <v>7</v>
+      </c>
+      <c r="I7" s="20">
+        <v>30</v>
+      </c>
+      <c r="J7" s="20">
+        <v>175</v>
+      </c>
+      <c r="K7" s="20">
+        <v>3</v>
+      </c>
+      <c r="L7" s="20">
+        <v>10</v>
+      </c>
+      <c r="M7" s="20">
         <v>4</v>
       </c>
-      <c r="B7" s="21">
-[...48 lines deleted...]
-    <row r="8" spans="1:17" s="24" customFormat="1" ht="11.25">
+      <c r="N7" s="20">
+        <v>4</v>
+      </c>
+      <c r="O7" s="20">
+        <v>10</v>
+      </c>
+      <c r="P7" s="20">
+        <v>17</v>
+      </c>
+      <c r="Q7" s="20">
+        <v>21</v>
+      </c>
+      <c r="R7" s="20">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="23" customFormat="1" ht="11.25">
       <c r="A8" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="20">
+        <v>3</v>
+      </c>
+      <c r="C8" s="20">
+        <v>0</v>
+      </c>
+      <c r="D8" s="20">
+        <v>1</v>
+      </c>
+      <c r="E8" s="20">
+        <v>0</v>
+      </c>
+      <c r="F8" s="20">
+        <v>1</v>
+      </c>
+      <c r="G8" s="20">
+        <v>0</v>
+      </c>
+      <c r="H8" s="20">
+        <v>0</v>
+      </c>
+      <c r="I8" s="20">
+        <v>18</v>
+      </c>
+      <c r="J8" s="20">
+        <v>123</v>
+      </c>
+      <c r="K8" s="20">
+        <v>41</v>
+      </c>
+      <c r="L8" s="20">
+        <v>61</v>
+      </c>
+      <c r="M8" s="20">
+        <v>124</v>
+      </c>
+      <c r="N8" s="20">
+        <v>7</v>
+      </c>
+      <c r="O8" s="20">
+        <v>0</v>
+      </c>
+      <c r="P8" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q8" s="20">
+        <v>3</v>
+      </c>
+      <c r="R8" s="20">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A9" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="20">
+        <v>0</v>
+      </c>
+      <c r="C9" s="20">
+        <v>1</v>
+      </c>
+      <c r="D9" s="20">
+        <v>0</v>
+      </c>
+      <c r="E9" s="20">
+        <v>1</v>
+      </c>
+      <c r="F9" s="20">
+        <v>3</v>
+      </c>
+      <c r="G9" s="20">
+        <v>0</v>
+      </c>
+      <c r="H9" s="20">
+        <v>0</v>
+      </c>
+      <c r="I9" s="20">
+        <v>3</v>
+      </c>
+      <c r="J9" s="20">
+        <v>2</v>
+      </c>
+      <c r="K9" s="20">
+        <v>7</v>
+      </c>
+      <c r="L9" s="20">
+        <v>0</v>
+      </c>
+      <c r="M9" s="20">
+        <v>0</v>
+      </c>
+      <c r="N9" s="20">
+        <v>1</v>
+      </c>
+      <c r="O9" s="20">
+        <v>1</v>
+      </c>
+      <c r="P9" s="20">
+        <v>2</v>
+      </c>
+      <c r="Q9" s="20">
+        <v>0</v>
+      </c>
+      <c r="R9" s="20">
         <v>5</v>
       </c>
-      <c r="B8" s="21">
-[...49 lines deleted...]
-      <c r="A9" s="18" t="s">
+    </row>
+    <row r="10" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A10" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="20">
+        <v>8</v>
+      </c>
+      <c r="C10" s="20">
+        <v>8</v>
+      </c>
+      <c r="D10" s="20">
+        <v>0</v>
+      </c>
+      <c r="E10" s="20">
+        <v>4</v>
+      </c>
+      <c r="F10" s="20">
+        <v>7</v>
+      </c>
+      <c r="G10" s="20">
+        <v>0</v>
+      </c>
+      <c r="H10" s="20">
+        <v>0</v>
+      </c>
+      <c r="I10" s="20">
+        <v>3</v>
+      </c>
+      <c r="J10" s="20">
+        <v>17</v>
+      </c>
+      <c r="K10" s="20">
+        <v>3</v>
+      </c>
+      <c r="L10" s="20">
+        <v>3</v>
+      </c>
+      <c r="M10" s="20">
+        <v>5</v>
+      </c>
+      <c r="N10" s="20">
+        <v>5</v>
+      </c>
+      <c r="O10" s="20">
+        <v>16</v>
+      </c>
+      <c r="P10" s="20">
+        <v>34</v>
+      </c>
+      <c r="Q10" s="20">
+        <v>29</v>
+      </c>
+      <c r="R10" s="20">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A11" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="20">
+        <v>62</v>
+      </c>
+      <c r="C11" s="20">
+        <v>46</v>
+      </c>
+      <c r="D11" s="20">
+        <v>101</v>
+      </c>
+      <c r="E11" s="20">
+        <v>50</v>
+      </c>
+      <c r="F11" s="20">
+        <v>30</v>
+      </c>
+      <c r="G11" s="20">
+        <v>0</v>
+      </c>
+      <c r="H11" s="20">
+        <v>0</v>
+      </c>
+      <c r="I11" s="20">
+        <v>3</v>
+      </c>
+      <c r="J11" s="20">
+        <v>0</v>
+      </c>
+      <c r="K11" s="20">
+        <v>1</v>
+      </c>
+      <c r="L11" s="20">
+        <v>0</v>
+      </c>
+      <c r="M11" s="20">
+        <v>2</v>
+      </c>
+      <c r="N11" s="20">
+        <v>0</v>
+      </c>
+      <c r="O11" s="20">
+        <v>1</v>
+      </c>
+      <c r="P11" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q11" s="20">
+        <v>5</v>
+      </c>
+      <c r="R11" s="20">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A12" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="20">
+        <v>2</v>
+      </c>
+      <c r="C12" s="20">
+        <v>1</v>
+      </c>
+      <c r="D12" s="20">
+        <v>4</v>
+      </c>
+      <c r="E12" s="20">
+        <v>2</v>
+      </c>
+      <c r="F12" s="20">
+        <v>4</v>
+      </c>
+      <c r="G12" s="20">
+        <v>3</v>
+      </c>
+      <c r="H12" s="20">
+        <v>3</v>
+      </c>
+      <c r="I12" s="20">
+        <v>17</v>
+      </c>
+      <c r="J12" s="20">
+        <v>2</v>
+      </c>
+      <c r="K12" s="20">
+        <v>1</v>
+      </c>
+      <c r="L12" s="20">
+        <v>0</v>
+      </c>
+      <c r="M12" s="20">
+        <v>10</v>
+      </c>
+      <c r="N12" s="20">
+        <v>1</v>
+      </c>
+      <c r="O12" s="20">
+        <v>16</v>
+      </c>
+      <c r="P12" s="20">
+        <v>12</v>
+      </c>
+      <c r="Q12" s="20">
+        <v>5</v>
+      </c>
+      <c r="R12" s="20">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A13" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B13" s="20">
+        <v>0</v>
+      </c>
+      <c r="C13" s="20">
+        <v>1</v>
+      </c>
+      <c r="D13" s="20">
+        <v>1</v>
+      </c>
+      <c r="E13" s="20">
+        <v>0</v>
+      </c>
+      <c r="F13" s="20">
+        <v>1</v>
+      </c>
+      <c r="G13" s="20">
+        <v>5</v>
+      </c>
+      <c r="H13" s="20">
+        <v>5</v>
+      </c>
+      <c r="I13" s="20">
+        <v>5</v>
+      </c>
+      <c r="J13" s="20">
+        <v>3</v>
+      </c>
+      <c r="K13" s="20">
         <v>6</v>
       </c>
-      <c r="B9" s="21">
-[...14 lines deleted...]
-      <c r="G9" s="21">
+      <c r="L13" s="20">
+        <v>1</v>
+      </c>
+      <c r="M13" s="20">
+        <v>13</v>
+      </c>
+      <c r="N13" s="20">
+        <v>11</v>
+      </c>
+      <c r="O13" s="20">
         <v>7</v>
       </c>
-      <c r="H9" s="21">
-[...8 lines deleted...]
-      <c r="K9" s="21">
+      <c r="P13" s="20">
+        <v>14</v>
+      </c>
+      <c r="Q13" s="20">
+        <v>50</v>
+      </c>
+      <c r="R13" s="20">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A14" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="B14" s="30">
+        <v>0</v>
+      </c>
+      <c r="C14" s="30">
+        <v>0</v>
+      </c>
+      <c r="D14" s="30">
+        <v>1</v>
+      </c>
+      <c r="E14" s="30">
+        <v>0</v>
+      </c>
+      <c r="F14" s="30">
+        <v>0</v>
+      </c>
+      <c r="G14" s="30">
+        <v>0</v>
+      </c>
+      <c r="H14" s="30">
+        <v>0</v>
+      </c>
+      <c r="I14" s="30">
+        <v>0</v>
+      </c>
+      <c r="J14" s="30">
+        <v>0</v>
+      </c>
+      <c r="K14" s="30">
+        <v>4</v>
+      </c>
+      <c r="L14" s="30">
+        <v>0</v>
+      </c>
+      <c r="M14" s="30">
+        <v>1</v>
+      </c>
+      <c r="N14" s="30">
+        <v>0</v>
+      </c>
+      <c r="O14" s="30">
+        <v>0</v>
+      </c>
+      <c r="P14" s="30">
+        <v>4</v>
+      </c>
+      <c r="Q14" s="30">
+        <v>11</v>
+      </c>
+      <c r="R14" s="20">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A15" s="22" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="21">
+        <v>8</v>
+      </c>
+      <c r="C15" s="21">
+        <v>2</v>
+      </c>
+      <c r="D15" s="21">
         <v>3</v>
       </c>
-      <c r="L9" s="21">
-[...28 lines deleted...]
-      <c r="D10" s="21">
+      <c r="E15" s="21">
         <v>1</v>
-      </c>
-[...266 lines deleted...]
-        <v>0</v>
       </c>
       <c r="F15" s="21">
         <v>1</v>
       </c>
       <c r="G15" s="21">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="H15" s="21">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="I15" s="21">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="J15" s="21">
+        <v>2</v>
+      </c>
+      <c r="K15" s="21">
+        <v>0</v>
+      </c>
+      <c r="L15" s="21">
+        <v>0</v>
+      </c>
+      <c r="M15" s="21">
         <v>3</v>
       </c>
-      <c r="K15" s="21">
-[...2 lines deleted...]
-      <c r="L15" s="21">
+      <c r="N15" s="21">
         <v>1</v>
       </c>
-      <c r="M15" s="21">
-[...4 lines deleted...]
-      </c>
       <c r="O15" s="21">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="P15" s="21">
-        <v>14</v>
+        <v>2</v>
       </c>
       <c r="Q15" s="21">
-        <v>50</v>
-[...104 lines deleted...]
-      <c r="Q17" s="22">
         <v>19</v>
       </c>
-    </row>
-[...21 lines deleted...]
-      <c r="I19" s="29"/>
+      <c r="R15" s="21">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="B16" s="31"/>
+      <c r="C16" s="31"/>
+      <c r="D16" s="31"/>
+      <c r="E16" s="31"/>
+      <c r="F16" s="31"/>
+      <c r="G16" s="31"/>
+      <c r="H16" s="31"/>
+      <c r="I16" s="31"/>
+      <c r="J16" s="31"/>
+      <c r="K16" s="31"/>
+      <c r="L16" s="31"/>
+    </row>
+    <row r="17" spans="2:14" s="23" customFormat="1" ht="11.25">
+      <c r="B17" s="28"/>
+      <c r="C17" s="28"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="28"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="28"/>
+      <c r="H17" s="28"/>
+      <c r="I17" s="28"/>
+      <c r="J17" s="28"/>
+      <c r="K17" s="28"/>
+      <c r="L17" s="28"/>
+      <c r="M17" s="28"/>
+    </row>
+    <row r="18" spans="2:14" s="23" customFormat="1" ht="11.25">
+      <c r="B18" s="28"/>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="28"/>
+      <c r="H18" s="28"/>
+      <c r="I18" s="28"/>
+      <c r="J18" s="28"/>
+      <c r="K18" s="28"/>
+      <c r="L18" s="28"/>
+      <c r="M18" s="28"/>
+      <c r="N18" s="28"/>
+    </row>
+    <row r="19" spans="2:14" s="23" customFormat="1" ht="11.25">
       <c r="J19" s="29"/>
-      <c r="K19" s="29"/>
-[...11 lines deleted...]
-      <c r="I20" s="29"/>
+    </row>
+    <row r="20" spans="2:14" s="23" customFormat="1" ht="11.25">
       <c r="J20" s="29"/>
-      <c r="K20" s="29"/>
-[...8 lines deleted...]
-      <c r="J22" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A2:R2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Q29"/>
+  <dimension ref="A1:R26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="Y100" sqref="Y100"/>
-      <selection pane="bottomLeft" activeCell="F30" sqref="F30"/>
+      <selection pane="bottomLeft" activeCell="L14" sqref="L14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="14.25"/>
   <cols>
     <col min="1" max="1" width="21.28515625" style="1" customWidth="1"/>
     <col min="2" max="9" width="10" style="1" customWidth="1"/>
     <col min="10" max="10" width="10" style="3" customWidth="1"/>
     <col min="11" max="15" width="10" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15" customHeight="1">
-      <c r="A2" s="16" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1">
+      <c r="A1" s="33" t="s">
         <v>3</v>
       </c>
-      <c r="B2" s="16"/>
-[...34 lines deleted...]
-      <c r="B6" s="8">
+      <c r="B1" s="33"/>
+      <c r="C1" s="33"/>
+      <c r="D1" s="33"/>
+      <c r="E1" s="33"/>
+      <c r="F1" s="33"/>
+      <c r="G1" s="33"/>
+      <c r="H1" s="33"/>
+      <c r="I1" s="33"/>
+      <c r="J1" s="33"/>
+      <c r="K1" s="33"/>
+      <c r="L1" s="33"/>
+      <c r="M1" s="33"/>
+      <c r="N1" s="33"/>
+      <c r="O1" s="33"/>
+      <c r="P1" s="33"/>
+      <c r="Q1" s="33"/>
+      <c r="R1" s="33"/>
+    </row>
+    <row r="2" spans="1:18">
+      <c r="A2" s="4"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="4"/>
+      <c r="D2" s="4"/>
+      <c r="E2" s="4"/>
+      <c r="F2" s="4"/>
+      <c r="G2" s="4"/>
+      <c r="H2" s="4"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" s="6"/>
+      <c r="B3" s="8">
         <v>2009</v>
       </c>
-      <c r="C6" s="7">
+      <c r="C3" s="7">
         <v>2010</v>
       </c>
-      <c r="D6" s="7">
+      <c r="D3" s="7">
         <v>2011</v>
       </c>
-      <c r="E6" s="7">
+      <c r="E3" s="7">
         <v>2012</v>
       </c>
-      <c r="F6" s="7">
+      <c r="F3" s="7">
         <v>2013</v>
       </c>
-      <c r="G6" s="7">
+      <c r="G3" s="7">
         <v>2014</v>
       </c>
-      <c r="H6" s="7">
+      <c r="H3" s="7">
         <v>2015</v>
       </c>
-      <c r="I6" s="9">
+      <c r="I3" s="9">
         <v>2016</v>
       </c>
-      <c r="J6" s="8">
+      <c r="J3" s="8">
         <v>2017</v>
       </c>
-      <c r="K6" s="7">
+      <c r="K3" s="7">
         <v>2018</v>
       </c>
-      <c r="L6" s="7">
+      <c r="L3" s="7">
         <v>2019</v>
       </c>
-      <c r="M6" s="9">
+      <c r="M3" s="9">
         <v>2020</v>
       </c>
-      <c r="N6" s="10">
+      <c r="N3" s="10">
         <v>2021</v>
       </c>
-      <c r="O6" s="11">
+      <c r="O3" s="11">
         <v>2022</v>
       </c>
-      <c r="P6" s="11">
+      <c r="P3" s="11">
         <v>2023</v>
       </c>
-      <c r="Q6" s="11">
+      <c r="Q3" s="11">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="17" t="s">
+      <c r="R3" s="11">
+        <v>2024</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A4" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="21">
+      <c r="B4" s="20">
         <v>670</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C4" s="20">
         <v>592</v>
       </c>
-      <c r="D7" s="21">
+      <c r="D4" s="20">
         <v>510</v>
       </c>
-      <c r="E7" s="21">
+      <c r="E4" s="20">
         <v>620</v>
       </c>
-      <c r="F7" s="21">
+      <c r="F4" s="20">
         <v>463</v>
       </c>
-      <c r="G7" s="21">
+      <c r="G4" s="20">
         <v>474</v>
       </c>
-      <c r="H7" s="21">
+      <c r="H4" s="20">
         <v>474</v>
       </c>
-      <c r="I7" s="21">
+      <c r="I4" s="20">
         <v>551</v>
       </c>
-      <c r="J7" s="21">
+      <c r="J4" s="20">
         <v>683</v>
       </c>
-      <c r="K7" s="21">
+      <c r="K4" s="20">
         <v>785</v>
       </c>
-      <c r="L7" s="21">
+      <c r="L4" s="20">
         <v>767</v>
       </c>
-      <c r="M7" s="21">
+      <c r="M4" s="20">
         <v>436</v>
       </c>
-      <c r="N7" s="21">
+      <c r="N4" s="20">
         <v>414</v>
       </c>
-      <c r="O7" s="21">
+      <c r="O4" s="20">
         <v>392</v>
       </c>
-      <c r="P7" s="21">
+      <c r="P4" s="20">
         <v>297</v>
       </c>
-      <c r="Q7" s="21">
+      <c r="Q4" s="20">
         <v>292</v>
       </c>
-    </row>
-    <row r="8" spans="1:17" s="24" customFormat="1" ht="11.25">
+      <c r="R4" s="30">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A5" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="B5" s="20">
+        <v>372</v>
+      </c>
+      <c r="C5" s="20">
+        <v>355</v>
+      </c>
+      <c r="D5" s="20">
+        <v>293</v>
+      </c>
+      <c r="E5" s="20">
+        <v>350</v>
+      </c>
+      <c r="F5" s="20">
+        <v>250</v>
+      </c>
+      <c r="G5" s="20">
+        <v>265</v>
+      </c>
+      <c r="H5" s="20">
+        <v>265</v>
+      </c>
+      <c r="I5" s="20">
+        <v>375</v>
+      </c>
+      <c r="J5" s="20">
+        <v>487</v>
+      </c>
+      <c r="K5" s="20">
+        <v>518</v>
+      </c>
+      <c r="L5" s="20">
+        <v>411</v>
+      </c>
+      <c r="M5" s="20">
+        <v>231</v>
+      </c>
+      <c r="N5" s="20">
+        <v>236</v>
+      </c>
+      <c r="O5" s="20">
+        <v>115</v>
+      </c>
+      <c r="P5" s="20">
+        <v>179</v>
+      </c>
+      <c r="Q5" s="20">
+        <v>93</v>
+      </c>
+      <c r="R5" s="30">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A6" s="17" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" s="20">
+        <v>60</v>
+      </c>
+      <c r="C6" s="20">
+        <v>64</v>
+      </c>
+      <c r="D6" s="20">
+        <v>75</v>
+      </c>
+      <c r="E6" s="20">
+        <v>112</v>
+      </c>
+      <c r="F6" s="20">
+        <v>98</v>
+      </c>
+      <c r="G6" s="20">
+        <v>95</v>
+      </c>
+      <c r="H6" s="20">
+        <v>95</v>
+      </c>
+      <c r="I6" s="20">
+        <v>57</v>
+      </c>
+      <c r="J6" s="20">
+        <v>83</v>
+      </c>
+      <c r="K6" s="20">
+        <v>68</v>
+      </c>
+      <c r="L6" s="20">
+        <v>73</v>
+      </c>
+      <c r="M6" s="20">
+        <v>53</v>
+      </c>
+      <c r="N6" s="20">
+        <v>35</v>
+      </c>
+      <c r="O6" s="20">
+        <v>48</v>
+      </c>
+      <c r="P6" s="20">
+        <v>15</v>
+      </c>
+      <c r="Q6" s="20">
+        <v>16</v>
+      </c>
+      <c r="R6" s="30">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A7" s="18" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="20">
+        <v>13</v>
+      </c>
+      <c r="C7" s="20">
+        <v>4</v>
+      </c>
+      <c r="D7" s="20">
+        <v>5</v>
+      </c>
+      <c r="E7" s="20">
+        <v>8</v>
+      </c>
+      <c r="F7" s="20">
+        <v>3</v>
+      </c>
+      <c r="G7" s="20">
+        <v>6</v>
+      </c>
+      <c r="H7" s="20">
+        <v>6</v>
+      </c>
+      <c r="I7" s="20">
+        <v>5</v>
+      </c>
+      <c r="J7" s="20">
+        <v>8</v>
+      </c>
+      <c r="K7" s="20">
+        <v>71</v>
+      </c>
+      <c r="L7" s="20">
+        <v>177</v>
+      </c>
+      <c r="M7" s="20">
+        <v>1</v>
+      </c>
+      <c r="N7" s="20">
+        <v>2</v>
+      </c>
+      <c r="O7" s="20">
+        <v>3</v>
+      </c>
+      <c r="P7" s="20">
+        <v>0</v>
+      </c>
+      <c r="Q7" s="20">
+        <v>1</v>
+      </c>
+      <c r="R7" s="30">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="23" customFormat="1" ht="11.25">
       <c r="A8" s="18" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="20">
+        <v>11</v>
+      </c>
+      <c r="C8" s="20">
+        <v>17</v>
+      </c>
+      <c r="D8" s="20">
+        <v>11</v>
+      </c>
+      <c r="E8" s="20">
+        <v>18</v>
+      </c>
+      <c r="F8" s="20">
+        <v>9</v>
+      </c>
+      <c r="G8" s="20">
+        <v>0</v>
+      </c>
+      <c r="H8" s="20">
+        <v>0</v>
+      </c>
+      <c r="I8" s="20">
+        <v>14</v>
+      </c>
+      <c r="J8" s="20">
+        <v>32</v>
+      </c>
+      <c r="K8" s="20">
+        <v>21</v>
+      </c>
+      <c r="L8" s="20">
+        <v>15</v>
+      </c>
+      <c r="M8" s="20">
+        <v>15</v>
+      </c>
+      <c r="N8" s="20">
+        <v>7</v>
+      </c>
+      <c r="O8" s="20">
+        <v>19</v>
+      </c>
+      <c r="P8" s="20">
+        <v>2</v>
+      </c>
+      <c r="Q8" s="20">
+        <v>3</v>
+      </c>
+      <c r="R8" s="30">
         <v>5</v>
       </c>
-      <c r="B8" s="21">
-[...48 lines deleted...]
-    <row r="9" spans="1:17" s="24" customFormat="1" ht="11.25">
+    </row>
+    <row r="9" spans="1:18" s="23" customFormat="1" ht="11.25">
       <c r="A9" s="18" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="20">
+        <v>59</v>
+      </c>
+      <c r="C9" s="20">
+        <v>46</v>
+      </c>
+      <c r="D9" s="20">
+        <v>5</v>
+      </c>
+      <c r="E9" s="20">
+        <v>0</v>
+      </c>
+      <c r="F9" s="20">
+        <v>2</v>
+      </c>
+      <c r="G9" s="20">
+        <v>5</v>
+      </c>
+      <c r="H9" s="20">
+        <v>5</v>
+      </c>
+      <c r="I9" s="20">
+        <v>0</v>
+      </c>
+      <c r="J9" s="20">
+        <v>0</v>
+      </c>
+      <c r="K9" s="20">
+        <v>0</v>
+      </c>
+      <c r="L9" s="20">
+        <v>4</v>
+      </c>
+      <c r="M9" s="20">
+        <v>49</v>
+      </c>
+      <c r="N9" s="20">
+        <v>44</v>
+      </c>
+      <c r="O9" s="20">
+        <v>73</v>
+      </c>
+      <c r="P9" s="20">
+        <v>25</v>
+      </c>
+      <c r="Q9" s="20">
+        <v>50</v>
+      </c>
+      <c r="R9" s="30">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A10" s="17" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="20">
+        <v>35</v>
+      </c>
+      <c r="C10" s="20">
+        <v>25</v>
+      </c>
+      <c r="D10" s="20">
+        <v>30</v>
+      </c>
+      <c r="E10" s="20">
+        <v>27</v>
+      </c>
+      <c r="F10" s="20">
+        <v>1</v>
+      </c>
+      <c r="G10" s="20">
+        <v>8</v>
+      </c>
+      <c r="H10" s="20">
+        <v>8</v>
+      </c>
+      <c r="I10" s="20">
+        <v>23</v>
+      </c>
+      <c r="J10" s="20">
         <v>6</v>
       </c>
-      <c r="B9" s="21">
-[...5 lines deleted...]
-      <c r="D9" s="21">
+      <c r="K10" s="20">
+        <v>22</v>
+      </c>
+      <c r="L10" s="20">
+        <v>11</v>
+      </c>
+      <c r="M10" s="20">
+        <v>9</v>
+      </c>
+      <c r="N10" s="20">
+        <v>2</v>
+      </c>
+      <c r="O10" s="20">
+        <v>5</v>
+      </c>
+      <c r="P10" s="20">
+        <v>10</v>
+      </c>
+      <c r="Q10" s="20">
+        <v>6</v>
+      </c>
+      <c r="R10" s="30">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A11" s="19" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="20">
+        <v>24</v>
+      </c>
+      <c r="C11" s="20">
+        <v>26</v>
+      </c>
+      <c r="D11" s="20">
+        <v>38</v>
+      </c>
+      <c r="E11" s="20">
+        <v>35</v>
+      </c>
+      <c r="F11" s="20">
+        <v>45</v>
+      </c>
+      <c r="G11" s="20">
+        <v>40</v>
+      </c>
+      <c r="H11" s="20">
+        <v>40</v>
+      </c>
+      <c r="I11" s="20">
+        <v>9</v>
+      </c>
+      <c r="J11" s="20">
+        <v>17</v>
+      </c>
+      <c r="K11" s="20">
+        <v>28</v>
+      </c>
+      <c r="L11" s="20">
+        <v>14</v>
+      </c>
+      <c r="M11" s="20">
+        <v>17</v>
+      </c>
+      <c r="N11" s="20">
+        <v>17</v>
+      </c>
+      <c r="O11" s="20">
+        <v>27</v>
+      </c>
+      <c r="P11" s="20">
+        <v>16</v>
+      </c>
+      <c r="Q11" s="20">
         <v>75</v>
       </c>
-      <c r="E9" s="21">
-[...35 lines deleted...]
-      <c r="Q9" s="21">
+      <c r="R11" s="30">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A12" s="18" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="20">
+        <v>43</v>
+      </c>
+      <c r="C12" s="20">
+        <v>12</v>
+      </c>
+      <c r="D12" s="20">
+        <v>23</v>
+      </c>
+      <c r="E12" s="20">
+        <v>43</v>
+      </c>
+      <c r="F12" s="20">
+        <v>32</v>
+      </c>
+      <c r="G12" s="20">
+        <v>23</v>
+      </c>
+      <c r="H12" s="20">
+        <v>23</v>
+      </c>
+      <c r="I12" s="20">
+        <v>50</v>
+      </c>
+      <c r="J12" s="20">
+        <v>42</v>
+      </c>
+      <c r="K12" s="20">
+        <v>39</v>
+      </c>
+      <c r="L12" s="20">
+        <v>55</v>
+      </c>
+      <c r="M12" s="20">
+        <v>27</v>
+      </c>
+      <c r="N12" s="20">
+        <v>29</v>
+      </c>
+      <c r="O12" s="20">
+        <v>45</v>
+      </c>
+      <c r="P12" s="20">
+        <v>34</v>
+      </c>
+      <c r="Q12" s="20">
+        <v>29</v>
+      </c>
+      <c r="R12" s="30">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A13" s="16" t="s">
+        <v>13</v>
+      </c>
+      <c r="B13" s="30">
+        <v>19</v>
+      </c>
+      <c r="C13" s="30">
+        <v>17</v>
+      </c>
+      <c r="D13" s="30">
+        <v>11</v>
+      </c>
+      <c r="E13" s="30">
+        <v>9</v>
+      </c>
+      <c r="F13" s="30">
+        <v>10</v>
+      </c>
+      <c r="G13" s="30">
+        <v>12</v>
+      </c>
+      <c r="H13" s="30">
+        <v>12</v>
+      </c>
+      <c r="I13" s="30">
         <v>16</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="19" t="s">
+      <c r="J13" s="30">
+        <v>8</v>
+      </c>
+      <c r="K13" s="30">
+        <v>18</v>
+      </c>
+      <c r="L13" s="30">
         <v>7</v>
       </c>
-      <c r="B10" s="21">
-[...52 lines deleted...]
-      <c r="B11" s="21">
+      <c r="M13" s="30">
         <v>11</v>
       </c>
-      <c r="C11" s="21">
-[...8 lines deleted...]
-      <c r="F11" s="21">
+      <c r="N13" s="30">
+        <v>23</v>
+      </c>
+      <c r="O13" s="30">
+        <v>14</v>
+      </c>
+      <c r="P13" s="30">
         <v>9</v>
       </c>
-      <c r="G11" s="21">
-[...5 lines deleted...]
-      <c r="I11" s="21">
+      <c r="Q13" s="30">
+        <v>12</v>
+      </c>
+      <c r="R13" s="30">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A14" s="22" t="s">
         <v>14</v>
       </c>
-      <c r="J11" s="21">
-[...133 lines deleted...]
-      </c>
       <c r="B14" s="21">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="C14" s="21">
         <v>26</v>
       </c>
       <c r="D14" s="21">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="E14" s="21">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="F14" s="21">
-        <v>45</v>
+        <v>13</v>
       </c>
       <c r="G14" s="21">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="H14" s="21">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="I14" s="21">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="J14" s="21">
-        <v>17</v>
+        <v>0</v>
       </c>
       <c r="K14" s="21">
-        <v>28</v>
+        <v>0</v>
       </c>
       <c r="L14" s="21">
-        <v>14</v>
+        <v>0</v>
       </c>
       <c r="M14" s="21">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="N14" s="21">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="O14" s="21">
-        <v>27</v>
+        <v>43</v>
       </c>
       <c r="P14" s="21">
-        <v>16</v>
+        <v>7</v>
       </c>
       <c r="Q14" s="21">
-        <v>75</v>
-[...3 lines deleted...]
-      <c r="A15" s="19" t="s">
+        <v>7</v>
+      </c>
+      <c r="R14" s="21">
         <v>12</v>
       </c>
-      <c r="B15" s="21">
-[...192 lines deleted...]
-    <row r="20" spans="1:17">
+    </row>
+    <row r="15" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A15" s="32"/>
+      <c r="B15" s="31"/>
+      <c r="C15" s="31"/>
+      <c r="D15" s="31"/>
+      <c r="E15" s="31"/>
+      <c r="F15" s="31"/>
+      <c r="G15" s="31"/>
+      <c r="H15" s="31"/>
+      <c r="I15" s="31"/>
+      <c r="J15" s="31"/>
+      <c r="K15" s="31"/>
+      <c r="L15" s="31"/>
+      <c r="M15" s="31"/>
+      <c r="N15" s="31"/>
+      <c r="O15" s="31"/>
+      <c r="P15" s="31"/>
+      <c r="Q15" s="31"/>
+      <c r="R15" s="31"/>
+    </row>
+    <row r="16" spans="1:18" s="23" customFormat="1" ht="11.25">
+      <c r="A16" s="32"/>
+      <c r="B16" s="31"/>
+      <c r="C16" s="31"/>
+      <c r="D16" s="31"/>
+      <c r="E16" s="31"/>
+      <c r="F16" s="31"/>
+      <c r="G16" s="31"/>
+      <c r="H16" s="31"/>
+      <c r="I16" s="31"/>
+      <c r="J16" s="31"/>
+      <c r="K16" s="31"/>
+      <c r="L16" s="31"/>
+      <c r="M16" s="31"/>
+      <c r="N16" s="31"/>
+      <c r="O16" s="31"/>
+      <c r="P16" s="31"/>
+      <c r="Q16" s="31"/>
+      <c r="R16" s="31"/>
+    </row>
+    <row r="17" spans="1:18">
+      <c r="A17" s="12"/>
+      <c r="B17" s="15"/>
+      <c r="C17" s="15"/>
+      <c r="D17" s="15"/>
+      <c r="E17" s="15"/>
+      <c r="F17" s="15"/>
+      <c r="G17" s="15"/>
+      <c r="H17" s="15"/>
+      <c r="I17" s="15"/>
+      <c r="J17" s="15"/>
+      <c r="K17" s="15"/>
+      <c r="L17" s="15"/>
+      <c r="M17" s="15"/>
+      <c r="N17" s="15"/>
+      <c r="O17" s="15"/>
+      <c r="P17" s="15"/>
+      <c r="Q17" s="15"/>
+      <c r="R17" s="15"/>
+    </row>
+    <row r="18" spans="1:18">
+      <c r="A18" s="12"/>
+      <c r="B18" s="15"/>
+      <c r="C18" s="15"/>
+      <c r="D18" s="15"/>
+      <c r="E18" s="15"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="15"/>
+      <c r="H18" s="15"/>
+      <c r="I18" s="15"/>
+      <c r="J18" s="15"/>
+      <c r="K18" s="15"/>
+      <c r="L18" s="15"/>
+      <c r="M18" s="15"/>
+      <c r="N18" s="15"/>
+      <c r="O18" s="15"/>
+      <c r="P18" s="15"/>
+      <c r="Q18" s="15"/>
+      <c r="R18" s="15"/>
+    </row>
+    <row r="19" spans="1:18">
+      <c r="A19" s="12"/>
+      <c r="B19" s="15"/>
+      <c r="C19" s="15"/>
+      <c r="D19" s="15"/>
+      <c r="E19" s="15"/>
+      <c r="F19" s="15"/>
+      <c r="G19" s="15"/>
+      <c r="H19" s="15"/>
+      <c r="I19" s="15"/>
+      <c r="J19" s="15"/>
+      <c r="K19" s="15"/>
+      <c r="L19" s="15"/>
+      <c r="M19" s="15"/>
+      <c r="N19" s="15"/>
+      <c r="O19" s="15"/>
+      <c r="P19" s="15"/>
+      <c r="Q19" s="15"/>
+      <c r="R19" s="15"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" s="12"/>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="15"/>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20" s="15"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" s="12"/>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="15"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="15"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="15"/>
       <c r="O21" s="15"/>
       <c r="P21" s="15"/>
       <c r="Q21" s="15"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21" s="15"/>
+    </row>
+    <row r="22" spans="1:18" ht="13.5" customHeight="1">
       <c r="A22" s="12"/>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="15"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
       <c r="I22" s="15"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15"/>
       <c r="L22" s="15"/>
       <c r="M22" s="15"/>
       <c r="N22" s="15"/>
       <c r="O22" s="15"/>
       <c r="P22" s="15"/>
       <c r="Q22" s="15"/>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22" s="15"/>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" s="12"/>
       <c r="B23" s="15"/>
       <c r="C23" s="15"/>
       <c r="D23" s="15"/>
       <c r="E23" s="15"/>
       <c r="F23" s="15"/>
       <c r="G23" s="15"/>
       <c r="H23" s="15"/>
       <c r="I23" s="15"/>
       <c r="J23" s="15"/>
       <c r="K23" s="15"/>
       <c r="L23" s="15"/>
       <c r="M23" s="15"/>
       <c r="N23" s="15"/>
       <c r="O23" s="15"/>
       <c r="P23" s="15"/>
       <c r="Q23" s="15"/>
-    </row>
-    <row r="24" spans="1:17">
+      <c r="R23" s="15"/>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" s="12"/>
       <c r="B24" s="15"/>
       <c r="C24" s="15"/>
       <c r="D24" s="15"/>
       <c r="E24" s="15"/>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15"/>
       <c r="I24" s="15"/>
       <c r="J24" s="15"/>
       <c r="K24" s="15"/>
       <c r="L24" s="15"/>
       <c r="M24" s="15"/>
       <c r="N24" s="15"/>
       <c r="O24" s="15"/>
       <c r="P24" s="15"/>
       <c r="Q24" s="15"/>
-    </row>
-    <row r="25" spans="1:17" ht="13.5" customHeight="1">
+      <c r="R24" s="15"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" s="12"/>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="15"/>
       <c r="E25" s="15"/>
       <c r="F25" s="15"/>
       <c r="G25" s="15"/>
       <c r="H25" s="15"/>
       <c r="I25" s="15"/>
       <c r="J25" s="15"/>
       <c r="K25" s="15"/>
       <c r="L25" s="15"/>
       <c r="M25" s="15"/>
       <c r="N25" s="15"/>
       <c r="O25" s="15"/>
       <c r="P25" s="15"/>
       <c r="Q25" s="15"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25" s="15"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" s="12"/>
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="15"/>
       <c r="E26" s="15"/>
       <c r="F26" s="15"/>
       <c r="G26" s="15"/>
       <c r="H26" s="15"/>
       <c r="I26" s="15"/>
       <c r="J26" s="15"/>
       <c r="K26" s="15"/>
       <c r="L26" s="15"/>
       <c r="M26" s="15"/>
       <c r="N26" s="15"/>
       <c r="O26" s="15"/>
       <c r="P26" s="15"/>
       <c r="Q26" s="15"/>
-    </row>
-[...55 lines deleted...]
-      <c r="Q29" s="15"/>
+      <c r="R26" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:Q2"/>
+    <mergeCell ref="A1:R1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Көші-қон айырымы</vt:lpstr>
       <vt:lpstr>Иммигранттар</vt:lpstr>