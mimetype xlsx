--- v4 (2026-08-17)
+++ v5 (2026-09-27)
@@ -1,446 +1,548 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="135" yWindow="330" windowWidth="11835" windowHeight="10965"/>
+    <workbookView xWindow="14505" yWindow="210" windowWidth="14580" windowHeight="12615"/>
   </bookViews>
   <sheets>
-    <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
-    <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
+    <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
-[...38 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="58">
   <si>
     <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
   </si>
   <si>
-    <t>в % к соответствующему периоду предыдущего года</t>
-[...8 lines deleted...]
-    <t>Индексы физического объема услуг по техническому обслуживанию и ремонту  автомобилей</t>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С января  2020 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Управление статистики торговли</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дробнич Алёна </t>
+  </si>
+  <si>
+    <t>+7 714 2 537255</t>
+  </si>
+  <si>
+    <t>a.drobnich@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>код КАТО</t>
+  </si>
+  <si>
+    <t>Костанайская область</t>
+  </si>
+  <si>
+    <t>КАТО=390000000</t>
+  </si>
+  <si>
+    <t>Январь</t>
+  </si>
+  <si>
+    <t>Февраль</t>
+  </si>
+  <si>
+    <t>Март</t>
+  </si>
+  <si>
+    <t>Апрель</t>
+  </si>
+  <si>
+    <t>Май</t>
+  </si>
+  <si>
+    <t>Июнь</t>
+  </si>
+  <si>
+    <t>Июль</t>
+  </si>
+  <si>
+    <t>Август</t>
+  </si>
+  <si>
+    <t>Сентябрь</t>
+  </si>
+  <si>
+    <t>Октябрь</t>
+  </si>
+  <si>
+    <t>Ноябрь</t>
+  </si>
+  <si>
+    <t>Декабрь</t>
+  </si>
+  <si>
+    <t>"Объем реализации товаров и услуг" (2-торговля, периодичность - месячная)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                                                                                                                                                                                                                          млн. теңге</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/kostanay/dynamic-tables/1448/</t>
+  </si>
+  <si>
+    <t>млн теңге</t>
+  </si>
+  <si>
+    <t>Данный показатель включает в себя техническое обслуживание и ремонт транспортных средств: механические, электротехнические ремонтные работы, ремонт систем электронного впрыска топлива, регулярный осмотр и текущий ремонт.</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702060?keyword=</t>
+  </si>
+  <si>
+    <t>171301 Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="3">
+  <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
-    <numFmt numFmtId="165" formatCode="0.0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="5">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <b/>
       <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="14">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="medium">
-[...68 lines deleted...]
-    <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...4 lines deleted...]
-      </top>
+      <right/>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...46 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="31">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1" applyFont="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="2" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="1" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...46 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...23 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -685,1082 +787,719 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kostanay/dynamic-tables/1448/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702060?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M20"/>
+  <dimension ref="A1:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A3" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="H8" sqref="H8"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="2" width="9.140625" style="1"/>
-[...3 lines deleted...]
-    <col min="11" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
+    <col min="2" max="2" width="113.85546875" style="17" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="13.5" thickBot="1">
-      <c r="A1" s="22" t="s">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A1" s="2"/>
+      <c r="B1" s="2"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="3" t="s">
+        <v>1</v>
+      </c>
+      <c r="B2" s="4">
+        <v>171301</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="B3" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A7" s="3" t="s">
+        <v>7</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B8" s="5" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A9" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="B9" s="8"/>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A10" s="3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B11" s="9"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A12" s="3" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="10" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A13" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B13" s="12" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A14" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="B1" s="23"/>
-[...685 lines deleted...]
-      <c r="M20" s="6"/>
+      <c r="B15" s="13" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B16" s="14">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B17" s="14">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="3" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" s="18" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B19" s="18" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" s="19" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="3" t="s">
+        <v>23</v>
+      </c>
+      <c r="B21" s="20" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A22" s="15"/>
+      <c r="B22" s="16"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...4 lines deleted...]
-  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M8"/>
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B45" sqref="B45"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="22" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="22" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="22"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="21"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="23" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="23" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="23" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="23" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="23" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="23"/>
+    </row>
+    <row r="12" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="24" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="23"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="23"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="25" t="s">
+        <v>34</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+      <selection activeCell="E19" sqref="E19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="12.7109375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="6.140625" style="1" customWidth="1"/>
+    <col min="3" max="14" width="11.42578125" style="1" customWidth="1"/>
+    <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...73 lines deleted...]
-      <c r="A4" s="18">
+    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="43" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+    </row>
+    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B2" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
+      <c r="K2" s="42"/>
+      <c r="L2" s="42"/>
+      <c r="M2" s="42"/>
+      <c r="N2" s="42"/>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A3" s="40" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" s="41"/>
+      <c r="C3" s="26" t="s">
+        <v>38</v>
+      </c>
+      <c r="D3" s="26" t="s">
+        <v>39</v>
+      </c>
+      <c r="E3" s="26" t="s">
+        <v>40</v>
+      </c>
+      <c r="F3" s="26" t="s">
+        <v>41</v>
+      </c>
+      <c r="G3" s="26" t="s">
+        <v>42</v>
+      </c>
+      <c r="H3" s="26" t="s">
+        <v>43</v>
+      </c>
+      <c r="I3" s="26" t="s">
+        <v>44</v>
+      </c>
+      <c r="J3" s="26" t="s">
+        <v>45</v>
+      </c>
+      <c r="K3" s="26" t="s">
+        <v>46</v>
+      </c>
+      <c r="L3" s="26" t="s">
+        <v>47</v>
+      </c>
+      <c r="M3" s="26" t="s">
+        <v>48</v>
+      </c>
+      <c r="N3" s="30" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A4" s="27" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" s="29">
+        <v>2020</v>
+      </c>
+      <c r="C4" s="31">
+        <v>209.8</v>
+      </c>
+      <c r="D4" s="31">
+        <v>219.9</v>
+      </c>
+      <c r="E4" s="31">
+        <v>244.7</v>
+      </c>
+      <c r="F4" s="31">
+        <v>171.1</v>
+      </c>
+      <c r="G4" s="31">
+        <v>350.3</v>
+      </c>
+      <c r="H4" s="31">
+        <v>526.79999999999995</v>
+      </c>
+      <c r="I4" s="31">
+        <v>358.3</v>
+      </c>
+      <c r="J4" s="31">
+        <v>327.39999999999998</v>
+      </c>
+      <c r="K4" s="31">
+        <v>231.6</v>
+      </c>
+      <c r="L4" s="31">
+        <v>234.4</v>
+      </c>
+      <c r="M4" s="28">
+        <v>201.1</v>
+      </c>
+      <c r="N4" s="31">
+        <v>221.5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A5" s="27" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="29">
+        <v>2021</v>
+      </c>
+      <c r="C5" s="31">
+        <v>229.3</v>
+      </c>
+      <c r="D5" s="31">
+        <v>258</v>
+      </c>
+      <c r="E5" s="31">
+        <v>295.60000000000002</v>
+      </c>
+      <c r="F5" s="31">
+        <v>263.5</v>
+      </c>
+      <c r="G5" s="31">
+        <v>259.7</v>
+      </c>
+      <c r="H5" s="31">
+        <v>464.4</v>
+      </c>
+      <c r="I5" s="31">
+        <v>495.1</v>
+      </c>
+      <c r="J5" s="31">
+        <v>457</v>
+      </c>
+      <c r="K5" s="31">
+        <v>492.5</v>
+      </c>
+      <c r="L5" s="31">
+        <v>459</v>
+      </c>
+      <c r="M5" s="28">
+        <v>425.5</v>
+      </c>
+      <c r="N5" s="31">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B6" s="29">
         <v>2022</v>
       </c>
-      <c r="B4" s="19">
+      <c r="C6" s="32">
         <v>374.4</v>
       </c>
-      <c r="C4" s="19">
+      <c r="D6" s="32">
         <v>342.1</v>
       </c>
-      <c r="D4" s="19">
+      <c r="E6" s="32">
         <v>254.2</v>
       </c>
-      <c r="E4" s="19">
+      <c r="F6" s="32">
         <v>303.39999999999998</v>
       </c>
-      <c r="F4" s="19">
+      <c r="G6" s="32">
         <v>275.39999999999998</v>
       </c>
-      <c r="G4" s="19">
+      <c r="H6" s="32">
         <v>496</v>
       </c>
-      <c r="H4" s="19">
+      <c r="I6" s="32">
         <v>603</v>
       </c>
-      <c r="I4" s="19">
+      <c r="J6" s="32">
         <v>597.4</v>
       </c>
-      <c r="J4" s="19">
+      <c r="K6" s="32">
         <v>577.1</v>
       </c>
-      <c r="K4" s="19">
+      <c r="L6" s="32">
         <v>572.5</v>
       </c>
-      <c r="L4" s="19">
+      <c r="M6" s="32">
         <v>600.70000000000005</v>
       </c>
-      <c r="M4" s="19">
+      <c r="N6" s="32">
         <v>607.70000000000005</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
-      <c r="A5" s="18">
+    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B7" s="29">
         <v>2023</v>
       </c>
-      <c r="B5" s="19">
+      <c r="C7" s="32">
         <v>498.5</v>
       </c>
-      <c r="C5" s="19">
+      <c r="D7" s="32">
         <v>484.3</v>
       </c>
-      <c r="D5" s="20">
+      <c r="E7" s="33">
         <v>517.5</v>
       </c>
-      <c r="E5" s="20">
+      <c r="F7" s="33">
         <v>593.79999999999995</v>
       </c>
-      <c r="F5" s="20">
+      <c r="G7" s="33">
         <v>567.9</v>
       </c>
-      <c r="G5" s="20">
+      <c r="H7" s="33">
         <v>575.5</v>
       </c>
-      <c r="H5" s="20">
+      <c r="I7" s="33">
         <v>457.4</v>
       </c>
-      <c r="I5" s="20">
+      <c r="J7" s="33">
         <v>485.4</v>
       </c>
-      <c r="J5" s="20">
+      <c r="K7" s="33">
         <v>473.5</v>
       </c>
-      <c r="K5" s="20">
+      <c r="L7" s="33">
         <v>527.4</v>
       </c>
-      <c r="L5" s="21">
+      <c r="M7" s="34">
         <v>526.20000000000005</v>
       </c>
-      <c r="M5" s="20">
+      <c r="N7" s="33">
         <v>571.1</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
-      <c r="A6" s="18">
+    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B8" s="29">
         <v>2024</v>
       </c>
-      <c r="B6" s="19">
+      <c r="C8" s="32">
         <v>596.4</v>
       </c>
-      <c r="C6" s="19">
+      <c r="D8" s="32">
         <v>624.20000000000005</v>
       </c>
-      <c r="D6" s="20">
+      <c r="E8" s="33">
         <v>618.79999999999995</v>
       </c>
-      <c r="E6" s="20">
+      <c r="F8" s="33">
         <v>729.7</v>
       </c>
-      <c r="F6" s="20">
+      <c r="G8" s="33">
         <v>685.5</v>
       </c>
-      <c r="G6" s="20">
+      <c r="H8" s="33">
         <v>748</v>
       </c>
-      <c r="H6" s="20">
+      <c r="I8" s="33">
         <v>577.70000000000005</v>
       </c>
-      <c r="I6" s="20">
+      <c r="J8" s="33">
         <v>599.1</v>
       </c>
-      <c r="J6" s="20">
+      <c r="K8" s="33">
         <v>632.9</v>
       </c>
-      <c r="K6" s="20">
+      <c r="L8" s="33">
         <v>614.5</v>
       </c>
-      <c r="L6" s="21">
+      <c r="M8" s="34">
         <v>693.2</v>
       </c>
-      <c r="M6" s="20">
+      <c r="N8" s="33">
         <v>793.3</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
-      <c r="A7" s="18">
+    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="B9" s="29">
         <v>2025</v>
       </c>
-      <c r="B7" s="19">
+      <c r="C9" s="32">
         <v>661.1</v>
       </c>
-      <c r="C7" s="19">
+      <c r="D9" s="32">
         <v>693.7</v>
       </c>
-      <c r="D7" s="20">
+      <c r="E9" s="33">
         <v>695.5</v>
       </c>
-      <c r="E7" s="20">
+      <c r="F9" s="33">
         <v>829.4</v>
       </c>
-      <c r="F7" s="20">
+      <c r="G9" s="33">
         <v>756.5</v>
       </c>
-      <c r="G7" s="20">
+      <c r="H9" s="33">
         <v>804.2</v>
       </c>
-      <c r="H7" s="20">
+      <c r="I9" s="33">
         <v>862.9</v>
       </c>
-      <c r="I7" s="20">
+      <c r="J9" s="33">
         <v>855.2</v>
       </c>
-      <c r="J7" s="20">
+      <c r="K9" s="33">
         <v>824.1</v>
       </c>
-      <c r="K7" s="20">
+      <c r="L9" s="33">
         <v>737.9</v>
       </c>
-      <c r="L7" s="21">
+      <c r="M9" s="34">
         <v>1332.9</v>
       </c>
-      <c r="M7" s="20">
+      <c r="N9" s="33">
         <v>1077.8</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
-      <c r="A8" s="18">
+    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+      <c r="A10" s="35"/>
+      <c r="B10" s="36">
         <v>2026</v>
       </c>
-      <c r="B8" s="19">
+      <c r="C10" s="37">
         <v>820.9</v>
       </c>
-      <c r="C8" s="19">
+      <c r="D10" s="37">
         <v>853.1</v>
       </c>
-      <c r="D8" s="20">
+      <c r="E10" s="38">
         <v>858.6</v>
       </c>
-      <c r="E8" s="20">
+      <c r="F10" s="38">
         <v>1011.1</v>
       </c>
-      <c r="F8" s="20">
+      <c r="G10" s="38">
         <v>946</v>
       </c>
-      <c r="G8" s="20">
+      <c r="H10" s="38">
         <v>1017</v>
       </c>
-      <c r="H8" s="20">
+      <c r="I10" s="38">
         <v>1000.1</v>
       </c>
-      <c r="I8" s="20"/>
-[...3 lines deleted...]
-      <c r="M8" s="20"/>
+      <c r="J10" s="38">
+        <v>1020.7</v>
+      </c>
+      <c r="K10" s="38"/>
+      <c r="L10" s="38"/>
+      <c r="M10" s="39"/>
+      <c r="N10" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="B2:N2"/>
+    <mergeCell ref="A1:N1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Объем тех. обс</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>