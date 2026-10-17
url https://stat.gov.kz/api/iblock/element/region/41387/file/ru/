--- v5 (2026-09-27)
+++ v6 (2026-10-17)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="210" windowWidth="14580" windowHeight="12615"/>
+    <workbookView xWindow="-105" yWindow="45" windowWidth="13110" windowHeight="12555"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="6" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="7" r:id="rId2"/>
     <sheet name="Показатель" sheetId="4" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="58">
   <si>
     <t>Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
@@ -198,51 +198,51 @@
     <t>https://stat.gov.kz/ru/region/kostanay/dynamic-tables/1448/</t>
   </si>
   <si>
     <t>млн теңге</t>
   </si>
   <si>
     <t>Данный показатель включает в себя техническое обслуживание и ремонт транспортных средств: механические, электротехнические ремонтные работы, ремонт систем электронного впрыска топлива, регулярный осмотр и текущий ремонт.</t>
   </si>
   <si>
     <t>Агрегация</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702060?keyword=</t>
   </si>
   <si>
     <t>171301 Объем оказанных услуг по техническому обслуживанию и ремонту автомобилей</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="16">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -803,677 +803,679 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kostanay/dynamic-tables/1448/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702060?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B29" sqref="B29"/>
+      <selection activeCell="A34" sqref="A34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="17" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="17" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:2">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:2">
       <c r="A2" s="3" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="4">
         <v>171301</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:2">
       <c r="A3" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:2">
       <c r="A4" s="3" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:2">
       <c r="A5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B5" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:2">
       <c r="A6" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B6" s="7" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="38.25" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:2" ht="25.5">
       <c r="A7" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B7" s="8" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:2">
       <c r="A8" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:2">
       <c r="A9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="8"/>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:2">
       <c r="A10" s="3" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:2">
       <c r="A11" s="3" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="9"/>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:2">
       <c r="A12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B12" s="10" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:2">
       <c r="A13" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:2">
       <c r="A14" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B14" s="13" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:2">
       <c r="A15" s="11" t="s">
         <v>17</v>
       </c>
       <c r="B15" s="13" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:2">
       <c r="A16" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="14">
-        <v>46279</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
       <c r="A17" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B17" s="14">
-        <v>46307</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
       <c r="A18" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="18" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:2">
       <c r="A19" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="18" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:2">
       <c r="A20" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:2">
       <c r="A21" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="20" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:2">
       <c r="A22" s="15"/>
       <c r="B22" s="16"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B12" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B15" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B45" sqref="B45"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="22" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="22" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="22"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2">
       <c r="B2" s="21"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="23" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="23" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="23" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="23" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="23" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="23"/>
     </row>
-    <row r="12" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2" ht="12.75" customHeight="1">
       <c r="B12" s="24" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="23"/>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2">
       <c r="B14" s="23"/>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:2">
       <c r="B18" s="25" t="s">
         <v>34</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N10"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="E19" sqref="E19"/>
+      <selection activeCell="C3" sqref="C3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.140625" style="1" customWidth="1"/>
     <col min="3" max="14" width="11.42578125" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:14" ht="15" customHeight="1">
       <c r="A1" s="43" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="43"/>
       <c r="C1" s="43"/>
       <c r="D1" s="43"/>
       <c r="E1" s="43"/>
       <c r="F1" s="43"/>
       <c r="G1" s="43"/>
       <c r="H1" s="43"/>
       <c r="I1" s="43"/>
       <c r="J1" s="43"/>
       <c r="K1" s="43"/>
       <c r="L1" s="43"/>
       <c r="M1" s="43"/>
       <c r="N1" s="43"/>
     </row>
-    <row r="2" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:14">
       <c r="B2" s="42" t="s">
         <v>51</v>
       </c>
       <c r="C2" s="42"/>
       <c r="D2" s="42"/>
       <c r="E2" s="42"/>
       <c r="F2" s="42"/>
       <c r="G2" s="42"/>
       <c r="H2" s="42"/>
       <c r="I2" s="42"/>
       <c r="J2" s="42"/>
       <c r="K2" s="42"/>
       <c r="L2" s="42"/>
       <c r="M2" s="42"/>
       <c r="N2" s="42"/>
     </row>
-    <row r="3" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:14">
       <c r="A3" s="40" t="s">
         <v>35</v>
       </c>
       <c r="B3" s="41"/>
       <c r="C3" s="26" t="s">
         <v>38</v>
       </c>
       <c r="D3" s="26" t="s">
         <v>39</v>
       </c>
       <c r="E3" s="26" t="s">
         <v>40</v>
       </c>
       <c r="F3" s="26" t="s">
         <v>41</v>
       </c>
       <c r="G3" s="26" t="s">
         <v>42</v>
       </c>
       <c r="H3" s="26" t="s">
         <v>43</v>
       </c>
       <c r="I3" s="26" t="s">
         <v>44</v>
       </c>
       <c r="J3" s="26" t="s">
         <v>45</v>
       </c>
       <c r="K3" s="26" t="s">
         <v>46</v>
       </c>
       <c r="L3" s="26" t="s">
         <v>47</v>
       </c>
       <c r="M3" s="26" t="s">
         <v>48</v>
       </c>
       <c r="N3" s="30" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="4" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:14">
       <c r="A4" s="27" t="s">
         <v>36</v>
       </c>
       <c r="B4" s="29">
         <v>2020</v>
       </c>
       <c r="C4" s="31">
         <v>209.8</v>
       </c>
       <c r="D4" s="31">
         <v>219.9</v>
       </c>
       <c r="E4" s="31">
         <v>244.7</v>
       </c>
       <c r="F4" s="31">
         <v>171.1</v>
       </c>
       <c r="G4" s="31">
         <v>350.3</v>
       </c>
       <c r="H4" s="31">
         <v>526.79999999999995</v>
       </c>
       <c r="I4" s="31">
         <v>358.3</v>
       </c>
       <c r="J4" s="31">
         <v>327.39999999999998</v>
       </c>
       <c r="K4" s="31">
         <v>231.6</v>
       </c>
       <c r="L4" s="31">
         <v>234.4</v>
       </c>
       <c r="M4" s="28">
         <v>201.1</v>
       </c>
       <c r="N4" s="31">
         <v>221.5</v>
       </c>
     </row>
-    <row r="5" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:14">
       <c r="A5" s="27" t="s">
         <v>37</v>
       </c>
       <c r="B5" s="29">
         <v>2021</v>
       </c>
       <c r="C5" s="31">
         <v>229.3</v>
       </c>
       <c r="D5" s="31">
         <v>258</v>
       </c>
       <c r="E5" s="31">
         <v>295.60000000000002</v>
       </c>
       <c r="F5" s="31">
         <v>263.5</v>
       </c>
       <c r="G5" s="31">
         <v>259.7</v>
       </c>
       <c r="H5" s="31">
         <v>464.4</v>
       </c>
       <c r="I5" s="31">
         <v>495.1</v>
       </c>
       <c r="J5" s="31">
         <v>457</v>
       </c>
       <c r="K5" s="31">
         <v>492.5</v>
       </c>
       <c r="L5" s="31">
         <v>459</v>
       </c>
       <c r="M5" s="28">
         <v>425.5</v>
       </c>
       <c r="N5" s="31">
         <v>453</v>
       </c>
     </row>
-    <row r="6" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:14">
       <c r="B6" s="29">
         <v>2022</v>
       </c>
       <c r="C6" s="32">
         <v>374.4</v>
       </c>
       <c r="D6" s="32">
         <v>342.1</v>
       </c>
       <c r="E6" s="32">
         <v>254.2</v>
       </c>
       <c r="F6" s="32">
         <v>303.39999999999998</v>
       </c>
       <c r="G6" s="32">
         <v>275.39999999999998</v>
       </c>
       <c r="H6" s="32">
         <v>496</v>
       </c>
       <c r="I6" s="32">
         <v>603</v>
       </c>
       <c r="J6" s="32">
         <v>597.4</v>
       </c>
       <c r="K6" s="32">
         <v>577.1</v>
       </c>
       <c r="L6" s="32">
         <v>572.5</v>
       </c>
       <c r="M6" s="32">
         <v>600.70000000000005</v>
       </c>
       <c r="N6" s="32">
         <v>607.70000000000005</v>
       </c>
     </row>
-    <row r="7" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:14">
       <c r="B7" s="29">
         <v>2023</v>
       </c>
       <c r="C7" s="32">
         <v>498.5</v>
       </c>
       <c r="D7" s="32">
         <v>484.3</v>
       </c>
       <c r="E7" s="33">
         <v>517.5</v>
       </c>
       <c r="F7" s="33">
         <v>593.79999999999995</v>
       </c>
       <c r="G7" s="33">
         <v>567.9</v>
       </c>
       <c r="H7" s="33">
         <v>575.5</v>
       </c>
       <c r="I7" s="33">
         <v>457.4</v>
       </c>
       <c r="J7" s="33">
         <v>485.4</v>
       </c>
       <c r="K7" s="33">
         <v>473.5</v>
       </c>
       <c r="L7" s="33">
         <v>527.4</v>
       </c>
       <c r="M7" s="34">
         <v>526.20000000000005</v>
       </c>
       <c r="N7" s="33">
         <v>571.1</v>
       </c>
     </row>
-    <row r="8" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:14">
       <c r="B8" s="29">
         <v>2024</v>
       </c>
       <c r="C8" s="32">
         <v>596.4</v>
       </c>
       <c r="D8" s="32">
         <v>624.20000000000005</v>
       </c>
       <c r="E8" s="33">
         <v>618.79999999999995</v>
       </c>
       <c r="F8" s="33">
         <v>729.7</v>
       </c>
       <c r="G8" s="33">
         <v>685.5</v>
       </c>
       <c r="H8" s="33">
         <v>748</v>
       </c>
       <c r="I8" s="33">
         <v>577.70000000000005</v>
       </c>
       <c r="J8" s="33">
         <v>599.1</v>
       </c>
       <c r="K8" s="33">
         <v>632.9</v>
       </c>
       <c r="L8" s="33">
         <v>614.5</v>
       </c>
       <c r="M8" s="34">
         <v>693.2</v>
       </c>
       <c r="N8" s="33">
         <v>793.3</v>
       </c>
     </row>
-    <row r="9" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:14">
       <c r="B9" s="29">
         <v>2025</v>
       </c>
       <c r="C9" s="32">
         <v>661.1</v>
       </c>
       <c r="D9" s="32">
         <v>693.7</v>
       </c>
       <c r="E9" s="33">
         <v>695.5</v>
       </c>
       <c r="F9" s="33">
         <v>829.4</v>
       </c>
       <c r="G9" s="33">
         <v>756.5</v>
       </c>
       <c r="H9" s="33">
         <v>804.2</v>
       </c>
       <c r="I9" s="33">
         <v>862.9</v>
       </c>
       <c r="J9" s="33">
         <v>855.2</v>
       </c>
       <c r="K9" s="33">
         <v>824.1</v>
       </c>
       <c r="L9" s="33">
         <v>737.9</v>
       </c>
       <c r="M9" s="34">
         <v>1332.9</v>
       </c>
       <c r="N9" s="33">
         <v>1077.8</v>
       </c>
     </row>
-    <row r="10" spans="1:14" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:14">
       <c r="A10" s="35"/>
       <c r="B10" s="36">
         <v>2026</v>
       </c>
       <c r="C10" s="37">
         <v>820.9</v>
       </c>
       <c r="D10" s="37">
         <v>853.1</v>
       </c>
       <c r="E10" s="38">
         <v>858.6</v>
       </c>
       <c r="F10" s="38">
         <v>1011.1</v>
       </c>
       <c r="G10" s="38">
         <v>946</v>
       </c>
       <c r="H10" s="38">
         <v>1017</v>
       </c>
       <c r="I10" s="38">
         <v>1000.1</v>
       </c>
       <c r="J10" s="38">
         <v>1020.7</v>
       </c>
-      <c r="K10" s="38"/>
+      <c r="K10" s="38">
+        <v>968.9</v>
+      </c>
       <c r="L10" s="38"/>
       <c r="M10" s="39"/>
       <c r="N10" s="38"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="B2:N2"/>
     <mergeCell ref="A1:N1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>