--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -696,51 +696,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="C38" sqref="C38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="9.85546875" style="1" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
       <c r="K1" s="23"/>
@@ -958,51 +958,53 @@
         <v>95.2</v>
       </c>
       <c r="K7" s="7">
         <v>89.5</v>
       </c>
       <c r="L7" s="6">
         <v>178.8</v>
       </c>
       <c r="M7" s="9">
         <v>77.3</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="5">
         <v>2026</v>
       </c>
       <c r="B8" s="6">
         <v>73.8</v>
       </c>
       <c r="C8" s="6">
         <v>103.9</v>
       </c>
       <c r="D8" s="6">
         <v>99.9</v>
       </c>
-      <c r="E8" s="7"/>
+      <c r="E8" s="7">
+        <v>116.4</v>
+      </c>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="6"/>
       <c r="M8" s="9"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="28"/>
       <c r="C9" s="28"/>
       <c r="D9" s="28"/>
       <c r="E9" s="28"/>
       <c r="F9" s="28"/>
       <c r="G9" s="28"/>
       <c r="H9" s="28"/>
       <c r="I9" s="28"/>
       <c r="J9" s="28"/>
       <c r="K9" s="28"/>
       <c r="L9" s="28"/>
       <c r="M9" s="29"/>
@@ -1162,51 +1164,53 @@
         <v>111.4</v>
       </c>
       <c r="K13" s="12">
         <v>103.3</v>
       </c>
       <c r="L13" s="11">
         <v>165.2</v>
       </c>
       <c r="M13" s="13">
         <v>113.3</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="5">
         <v>2026</v>
       </c>
       <c r="B14" s="11">
         <v>101</v>
       </c>
       <c r="C14" s="11">
         <v>101.3</v>
       </c>
       <c r="D14" s="11">
         <v>102.2</v>
       </c>
-      <c r="E14" s="12"/>
+      <c r="E14" s="12">
+        <v>100.3</v>
+      </c>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="11"/>
       <c r="M14" s="13"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="28"/>
       <c r="C15" s="28"/>
       <c r="D15" s="28"/>
       <c r="E15" s="28"/>
       <c r="F15" s="28"/>
       <c r="G15" s="28"/>
       <c r="H15" s="28"/>
       <c r="I15" s="28"/>
       <c r="J15" s="28"/>
       <c r="K15" s="28"/>
       <c r="L15" s="28"/>
       <c r="M15" s="29"/>
@@ -1366,78 +1370,80 @@
         <v>107.7</v>
       </c>
       <c r="K19" s="14">
         <v>107.3</v>
       </c>
       <c r="L19" s="6">
         <v>113.1</v>
       </c>
       <c r="M19" s="6">
         <v>113.2</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="5">
         <v>2026</v>
       </c>
       <c r="B20" s="6">
         <v>101</v>
       </c>
       <c r="C20" s="6">
         <v>101.2</v>
       </c>
       <c r="D20" s="6">
         <v>101.5</v>
       </c>
-      <c r="E20" s="14"/>
+      <c r="E20" s="14">
+        <v>101.2</v>
+      </c>
       <c r="F20" s="14"/>
       <c r="G20" s="14"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="D9" sqref="D9"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
       <c r="K1" s="23"/>
       <c r="L1" s="23"/>
       <c r="M1" s="23"/>
@@ -1653,51 +1659,53 @@
         <v>824.1</v>
       </c>
       <c r="K7" s="20">
         <v>737.9</v>
       </c>
       <c r="L7" s="21">
         <v>1332.9</v>
       </c>
       <c r="M7" s="20">
         <v>1077.8</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="18">
         <v>2026</v>
       </c>
       <c r="B8" s="19">
         <v>820.9</v>
       </c>
       <c r="C8" s="19">
         <v>853.1</v>
       </c>
       <c r="D8" s="20">
         <v>858.6</v>
       </c>
-      <c r="E8" s="20"/>
+      <c r="E8" s="20">
+        <v>1011.1</v>
+      </c>
       <c r="F8" s="20"/>
       <c r="G8" s="20"/>
       <c r="H8" s="20"/>
       <c r="I8" s="20"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="21"/>
       <c r="M8" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>