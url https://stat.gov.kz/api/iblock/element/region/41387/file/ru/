--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -1,44 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="135" yWindow="330" windowWidth="11835" windowHeight="10965"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО тех.обс." sheetId="5" r:id="rId1"/>
     <sheet name="Объем тех. обс" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="30" uniqueCount="18">
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
@@ -696,51 +697,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="C38" sqref="C38"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="9.85546875" style="1" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
       <c r="K1" s="23"/>
@@ -961,51 +962,53 @@
         <v>89.5</v>
       </c>
       <c r="L7" s="6">
         <v>178.8</v>
       </c>
       <c r="M7" s="9">
         <v>77.3</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="5">
         <v>2026</v>
       </c>
       <c r="B8" s="6">
         <v>73.8</v>
       </c>
       <c r="C8" s="6">
         <v>103.9</v>
       </c>
       <c r="D8" s="6">
         <v>99.9</v>
       </c>
       <c r="E8" s="7">
         <v>116.4</v>
       </c>
-      <c r="F8" s="7"/>
+      <c r="F8" s="7">
+        <v>93.6</v>
+      </c>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="6"/>
       <c r="M8" s="9"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="28"/>
       <c r="C9" s="28"/>
       <c r="D9" s="28"/>
       <c r="E9" s="28"/>
       <c r="F9" s="28"/>
       <c r="G9" s="28"/>
       <c r="H9" s="28"/>
       <c r="I9" s="28"/>
       <c r="J9" s="28"/>
       <c r="K9" s="28"/>
       <c r="L9" s="28"/>
       <c r="M9" s="29"/>
     </row>
@@ -1167,51 +1170,53 @@
         <v>103.3</v>
       </c>
       <c r="L13" s="11">
         <v>165.2</v>
       </c>
       <c r="M13" s="13">
         <v>113.3</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="5">
         <v>2026</v>
       </c>
       <c r="B14" s="11">
         <v>101</v>
       </c>
       <c r="C14" s="11">
         <v>101.3</v>
       </c>
       <c r="D14" s="11">
         <v>102.2</v>
       </c>
       <c r="E14" s="12">
         <v>100.3</v>
       </c>
-      <c r="F14" s="12"/>
+      <c r="F14" s="12">
+        <v>103.9</v>
+      </c>
       <c r="G14" s="12"/>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="11"/>
       <c r="M14" s="13"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="28"/>
       <c r="C15" s="28"/>
       <c r="D15" s="28"/>
       <c r="E15" s="28"/>
       <c r="F15" s="28"/>
       <c r="G15" s="28"/>
       <c r="H15" s="28"/>
       <c r="I15" s="28"/>
       <c r="J15" s="28"/>
       <c r="K15" s="28"/>
       <c r="L15" s="28"/>
       <c r="M15" s="29"/>
     </row>
@@ -1373,77 +1378,79 @@
         <v>107.3</v>
       </c>
       <c r="L19" s="6">
         <v>113.1</v>
       </c>
       <c r="M19" s="6">
         <v>113.2</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="5">
         <v>2026</v>
       </c>
       <c r="B20" s="6">
         <v>101</v>
       </c>
       <c r="C20" s="6">
         <v>101.2</v>
       </c>
       <c r="D20" s="6">
         <v>101.5</v>
       </c>
       <c r="E20" s="14">
         <v>101.2</v>
       </c>
-      <c r="F20" s="14"/>
+      <c r="F20" s="14">
+        <v>101.7</v>
+      </c>
       <c r="G20" s="14"/>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+      <selection activeCell="A2" sqref="A2:M2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
       <c r="K1" s="23"/>
       <c r="L1" s="23"/>
       <c r="M1" s="23"/>
@@ -1662,51 +1669,53 @@
         <v>737.9</v>
       </c>
       <c r="L7" s="21">
         <v>1332.9</v>
       </c>
       <c r="M7" s="20">
         <v>1077.8</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="18">
         <v>2026</v>
       </c>
       <c r="B8" s="19">
         <v>820.9</v>
       </c>
       <c r="C8" s="19">
         <v>853.1</v>
       </c>
       <c r="D8" s="20">
         <v>858.6</v>
       </c>
       <c r="E8" s="20">
         <v>1011.1</v>
       </c>
-      <c r="F8" s="20"/>
+      <c r="F8" s="20">
+        <v>946</v>
+      </c>
       <c r="G8" s="20"/>
       <c r="H8" s="20"/>
       <c r="I8" s="20"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="21"/>
       <c r="M8" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">