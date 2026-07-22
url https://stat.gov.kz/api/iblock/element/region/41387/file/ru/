--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -697,51 +697,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="9.85546875" style="1" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
       <c r="K1" s="23"/>
@@ -965,51 +965,53 @@
         <v>178.8</v>
       </c>
       <c r="M7" s="9">
         <v>77.3</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="5">
         <v>2026</v>
       </c>
       <c r="B8" s="6">
         <v>73.8</v>
       </c>
       <c r="C8" s="6">
         <v>103.9</v>
       </c>
       <c r="D8" s="6">
         <v>99.9</v>
       </c>
       <c r="E8" s="7">
         <v>116.4</v>
       </c>
       <c r="F8" s="7">
         <v>93.6</v>
       </c>
-      <c r="G8" s="7"/>
+      <c r="G8" s="7">
+        <v>107.5</v>
+      </c>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="6"/>
       <c r="M8" s="9"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="28"/>
       <c r="C9" s="28"/>
       <c r="D9" s="28"/>
       <c r="E9" s="28"/>
       <c r="F9" s="28"/>
       <c r="G9" s="28"/>
       <c r="H9" s="28"/>
       <c r="I9" s="28"/>
       <c r="J9" s="28"/>
       <c r="K9" s="28"/>
       <c r="L9" s="28"/>
       <c r="M9" s="29"/>
     </row>
     <row r="10" spans="1:13">
@@ -1173,51 +1175,53 @@
         <v>165.2</v>
       </c>
       <c r="M13" s="13">
         <v>113.3</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="5">
         <v>2026</v>
       </c>
       <c r="B14" s="11">
         <v>101</v>
       </c>
       <c r="C14" s="11">
         <v>101.3</v>
       </c>
       <c r="D14" s="11">
         <v>102.2</v>
       </c>
       <c r="E14" s="12">
         <v>100.3</v>
       </c>
       <c r="F14" s="12">
         <v>103.9</v>
       </c>
-      <c r="G14" s="12"/>
+      <c r="G14" s="12">
+        <v>107.6</v>
+      </c>
       <c r="H14" s="12"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="11"/>
       <c r="M14" s="13"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="28"/>
       <c r="C15" s="28"/>
       <c r="D15" s="28"/>
       <c r="E15" s="28"/>
       <c r="F15" s="28"/>
       <c r="G15" s="28"/>
       <c r="H15" s="28"/>
       <c r="I15" s="28"/>
       <c r="J15" s="28"/>
       <c r="K15" s="28"/>
       <c r="L15" s="28"/>
       <c r="M15" s="29"/>
     </row>
     <row r="16" spans="1:13">
@@ -1381,76 +1385,78 @@
         <v>113.1</v>
       </c>
       <c r="M19" s="6">
         <v>113.2</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="5">
         <v>2026</v>
       </c>
       <c r="B20" s="6">
         <v>101</v>
       </c>
       <c r="C20" s="6">
         <v>101.2</v>
       </c>
       <c r="D20" s="6">
         <v>101.5</v>
       </c>
       <c r="E20" s="14">
         <v>101.2</v>
       </c>
       <c r="F20" s="14">
         <v>101.7</v>
       </c>
-      <c r="G20" s="14"/>
+      <c r="G20" s="14">
+        <v>102.7</v>
+      </c>
       <c r="H20" s="14"/>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:M2"/>
+      <selection activeCell="B3" sqref="B3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
       <c r="K1" s="23"/>
       <c r="L1" s="23"/>
       <c r="M1" s="23"/>
@@ -1672,51 +1678,53 @@
         <v>1332.9</v>
       </c>
       <c r="M7" s="20">
         <v>1077.8</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="18">
         <v>2026</v>
       </c>
       <c r="B8" s="19">
         <v>820.9</v>
       </c>
       <c r="C8" s="19">
         <v>853.1</v>
       </c>
       <c r="D8" s="20">
         <v>858.6</v>
       </c>
       <c r="E8" s="20">
         <v>1011.1</v>
       </c>
       <c r="F8" s="20">
         <v>946</v>
       </c>
-      <c r="G8" s="20"/>
+      <c r="G8" s="20">
+        <v>1017</v>
+      </c>
       <c r="H8" s="20"/>
       <c r="I8" s="20"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="21"/>
       <c r="M8" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>