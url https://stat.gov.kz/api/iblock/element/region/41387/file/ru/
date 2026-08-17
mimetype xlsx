--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -696,52 +696,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M20"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+    <sheetView tabSelected="1" topLeftCell="A3" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="9.85546875" style="1" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="9.5703125" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
       <c r="K1" s="23"/>
@@ -968,51 +968,53 @@
         <v>77.3</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="5">
         <v>2026</v>
       </c>
       <c r="B8" s="6">
         <v>73.8</v>
       </c>
       <c r="C8" s="6">
         <v>103.9</v>
       </c>
       <c r="D8" s="6">
         <v>99.9</v>
       </c>
       <c r="E8" s="7">
         <v>116.4</v>
       </c>
       <c r="F8" s="7">
         <v>93.6</v>
       </c>
       <c r="G8" s="7">
         <v>107.5</v>
       </c>
-      <c r="H8" s="7"/>
+      <c r="H8" s="7">
+        <v>98.3</v>
+      </c>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="6"/>
       <c r="M8" s="9"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" s="27" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="28"/>
       <c r="C9" s="28"/>
       <c r="D9" s="28"/>
       <c r="E9" s="28"/>
       <c r="F9" s="28"/>
       <c r="G9" s="28"/>
       <c r="H9" s="28"/>
       <c r="I9" s="28"/>
       <c r="J9" s="28"/>
       <c r="K9" s="28"/>
       <c r="L9" s="28"/>
       <c r="M9" s="29"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" s="10">
@@ -1178,51 +1180,53 @@
         <v>113.3</v>
       </c>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" s="5">
         <v>2026</v>
       </c>
       <c r="B14" s="11">
         <v>101</v>
       </c>
       <c r="C14" s="11">
         <v>101.3</v>
       </c>
       <c r="D14" s="11">
         <v>102.2</v>
       </c>
       <c r="E14" s="12">
         <v>100.3</v>
       </c>
       <c r="F14" s="12">
         <v>103.9</v>
       </c>
       <c r="G14" s="12">
         <v>107.6</v>
       </c>
-      <c r="H14" s="12"/>
+      <c r="H14" s="12">
+        <v>102.8</v>
+      </c>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="11"/>
       <c r="M14" s="13"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" s="27" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="28"/>
       <c r="C15" s="28"/>
       <c r="D15" s="28"/>
       <c r="E15" s="28"/>
       <c r="F15" s="28"/>
       <c r="G15" s="28"/>
       <c r="H15" s="28"/>
       <c r="I15" s="28"/>
       <c r="J15" s="28"/>
       <c r="K15" s="28"/>
       <c r="L15" s="28"/>
       <c r="M15" s="29"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="5">
@@ -1388,75 +1392,77 @@
         <v>113.2</v>
       </c>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="5">
         <v>2026</v>
       </c>
       <c r="B20" s="6">
         <v>101</v>
       </c>
       <c r="C20" s="6">
         <v>101.2</v>
       </c>
       <c r="D20" s="6">
         <v>101.5</v>
       </c>
       <c r="E20" s="14">
         <v>101.2</v>
       </c>
       <c r="F20" s="14">
         <v>101.7</v>
       </c>
       <c r="G20" s="14">
         <v>102.7</v>
       </c>
-      <c r="H20" s="14"/>
+      <c r="H20" s="14">
+        <v>102.7</v>
+      </c>
       <c r="I20" s="14"/>
       <c r="J20" s="14"/>
       <c r="K20" s="14"/>
       <c r="L20" s="6"/>
       <c r="M20" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M8"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="130" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="A5" sqref="A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="12.7109375" style="1" customWidth="1"/>
     <col min="2" max="13" width="11.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="23" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="23"/>
       <c r="F1" s="23"/>
       <c r="G1" s="23"/>
       <c r="H1" s="23"/>
       <c r="I1" s="23"/>
       <c r="J1" s="23"/>
       <c r="K1" s="23"/>
       <c r="L1" s="23"/>
       <c r="M1" s="23"/>
@@ -1681,51 +1687,53 @@
         <v>1077.8</v>
       </c>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" s="18">
         <v>2026</v>
       </c>
       <c r="B8" s="19">
         <v>820.9</v>
       </c>
       <c r="C8" s="19">
         <v>853.1</v>
       </c>
       <c r="D8" s="20">
         <v>858.6</v>
       </c>
       <c r="E8" s="20">
         <v>1011.1</v>
       </c>
       <c r="F8" s="20">
         <v>946</v>
       </c>
       <c r="G8" s="20">
         <v>1017</v>
       </c>
-      <c r="H8" s="20"/>
+      <c r="H8" s="20">
+        <v>1000.1</v>
+      </c>
       <c r="I8" s="20"/>
       <c r="J8" s="20"/>
       <c r="K8" s="20"/>
       <c r="L8" s="21"/>
       <c r="M8" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="53" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>