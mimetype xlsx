--- v0 (2026-04-15)
+++ v1 (2026-10-05)
@@ -1,114 +1,271 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="6450" yWindow="1440" windowWidth="21105" windowHeight="9720"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="28830" windowHeight="4140"/>
   </bookViews>
   <sheets>
-    <sheet name="каз" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="2" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="3" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="1" r:id="rId3"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">Көрсеткіш!$A:$A</definedName>
+  </definedNames>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="13" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="63">
   <si>
     <t>Амортизация</t>
-  </si>
-[...1 lines deleted...]
-    <t>Өндіріс пайдалылығы (залалы),  %</t>
   </si>
   <si>
     <t>Материалдық шығындар</t>
   </si>
   <si>
     <t xml:space="preserve">Қызметкерлердің жалақы қоры </t>
   </si>
   <si>
     <t>Өндірістік шығыстар</t>
   </si>
   <si>
     <t>Дебиторлық берешек</t>
   </si>
   <si>
     <t>Міндеттемелер бойынша берешек</t>
   </si>
   <si>
     <t>56 104</t>
   </si>
   <si>
     <t xml:space="preserve">Салық салынғанға дейінгі пайда 
 (залал)   </t>
   </si>
   <si>
     <t>Өндірілген өнім, орындалған 
 жұмыстар мен көрсетілген қызметтер көлемі</t>
   </si>
   <si>
     <t xml:space="preserve">Өнімдерді өткізу мен қызметтерді 
 көрсетуден түскен кіріс      </t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>Ірі және орта кәсіпорындардың қаржы-шаруашылық қызмет көрсеткіштерінің динамикасы</t>
+  </si>
+  <si>
+    <t>Өндіріс пайдалылығы (залалы),  пайызбен</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t xml:space="preserve">271305, 271101, 271201, 271301, 271401, 271304 </t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтер көлемі, млн.теңге</t>
+  </si>
+  <si>
+    <t>Материалдық шығындар, млн.теңге</t>
+  </si>
+  <si>
+    <t>Өтелім, млн.теңге</t>
+  </si>
+  <si>
+    <t>Қызметкерлердің жалақы қоры, млн.теңге</t>
+  </si>
+  <si>
+    <t>Өндірістік шығыстар, млн.теңге</t>
+  </si>
+  <si>
+    <t>Өнімдерді  өткізуден және қызметтер көрсетуден түскен кіріс, млн.теңге</t>
+  </si>
+  <si>
+    <t>Салық салынғанға дейінгі пайда (залал), млн.теңге</t>
+  </si>
+  <si>
+    <t>Дебиторлық берешек, млн.теңге</t>
+  </si>
+  <si>
+    <t>Міндеттемелер бойынша берешек, млн.теңге</t>
+  </si>
+  <si>
+    <t>Өндіріс пайдалылығы (залалы), %</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Өндірілген өнім, орындалған жұмыстар мен көрсетілген қызметтер көлемі – өндірушінің бағасымен жіберілген өнім, орындалған жұмыстар мен көрсетілген қызметтердің құны; өнімдерді өткізу мен қызмет көрсетулерден түскен кіріс – қосылған құн салығы, акциздерді, сондай-ақ қайтарылып берілген тауарлар құны, сатып алушыларға ұсынылған сауда жеңілдіктері мен баға жеңілдіктерін алып тастағанда алуға жататын (алынған) кіріс сомасы; «cалық салынғанға дейінгі пайда (залал)» қаржыландырудан түскен жалпы пайда, кіріс, өзге де табыстардың сомасы мен өнімді өткізу мен қызмет көрсету бойынша шығыстардың, қаржыландыруға арналған шығыстардың, әкімшілік және өзге де шығыстардың сомасының айырмасы ретінде анықталады; дебиторлық берешек – жеке және заңды тұлғалармен шаруашылық қатынасының қорытындылары бойынша кәсіпорынға олардан тиесілі борыштар сомасы.</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Агрегация </t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Көрсеткіш халықаралық және ұлттық қаржылық есептіліктің стандарттарына сәйкес қалыптастырылады (ХҚЕС, ҰҚЕС). </t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>1-ПФ "Кәсіпорынның қаржы-шаруашылық қызметі туралы есеп" жалпымемлекеттік статистикалық байқаудың статистикалық нысанның негізінде қалыптастырылады.</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>Құрылымдық статистика басқармасы</t>
+  </si>
+  <si>
+    <t>Ашаманова Роза</t>
+  </si>
+  <si>
+    <t>+7 714 2 535329</t>
+  </si>
+  <si>
+    <t xml:space="preserve">r.ashamanova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>«-» – құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/117/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2003 жылдан бастап </t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/kostanay/spreadsheets/?industry=4493&amp;year=2025&amp;name=112436&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қостанай облысы бойынша жарияланады </t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме</t>
+  </si>
+  <si>
+    <t>Соңғы жаңарту күні</t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="29" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -120,63 +277,187 @@
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -184,55 +465,113 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="16">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="79">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
@@ -264,86 +603,189 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="10" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="13" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="14" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="13" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="6"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="13" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="8" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="8" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="16">
+    <cellStyle name="Гиперссылка" xfId="8" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="7"/>
+    <cellStyle name="Гиперссылка 3" xfId="10"/>
+    <cellStyle name="Гиперссылка 4" xfId="9"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 3" xfId="11"/>
+    <cellStyle name="Обычный 2 4" xfId="12"/>
+    <cellStyle name="Обычный 2 5" xfId="13"/>
+    <cellStyle name="Обычный 3" xfId="1"/>
+    <cellStyle name="Обычный 4 2" xfId="6"/>
+    <cellStyle name="Обычный 4 2 2" xfId="15"/>
+    <cellStyle name="Обычный 4 2 3" xfId="14"/>
+    <cellStyle name="Обычный 5" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -588,122 +1030,829 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/117/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.ashamanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:W18"/>
+  <dimension ref="A1:C28"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="X12" sqref="X12"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection sqref="A1:B1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="39.140625" customWidth="1"/>
+    <col min="2" max="2" width="84.28515625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" ht="15.75" x14ac:dyDescent="0.25">
+      <c r="A1" s="74"/>
+      <c r="B1" s="74"/>
+    </row>
+    <row r="2" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="B2" s="44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="75" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="44" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="76"/>
+      <c r="B4" s="44" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="76"/>
+      <c r="B5" s="44" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="76"/>
+      <c r="B6" s="44" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="76"/>
+      <c r="B7" s="44" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="76"/>
+      <c r="B8" s="44" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="76"/>
+      <c r="B9" s="44" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="76"/>
+      <c r="B10" s="45" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="76"/>
+      <c r="B11" s="45" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="77"/>
+      <c r="B12" s="45" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="46" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" s="44" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="140.25" x14ac:dyDescent="0.25">
+      <c r="A14" s="46" t="s">
+        <v>27</v>
+      </c>
+      <c r="B14" s="47" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="43" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15" s="48" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="43" t="s">
+        <v>31</v>
+      </c>
+      <c r="B16" s="47" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="43" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" s="49" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="43" t="s">
+        <v>35</v>
+      </c>
+      <c r="B18" s="50" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="43" t="s">
+        <v>36</v>
+      </c>
+      <c r="B19" s="70" t="s">
+        <v>51</v>
+      </c>
+      <c r="C19" s="72"/>
+    </row>
+    <row r="20" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="51" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="70" t="s">
+        <v>53</v>
+      </c>
+      <c r="C20" s="72"/>
+    </row>
+    <row r="21" spans="1:3" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A21" s="51" t="s">
+        <v>58</v>
+      </c>
+      <c r="B21" s="73" t="s">
+        <v>54</v>
+      </c>
+      <c r="C21" s="72"/>
+    </row>
+    <row r="22" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="51" t="s">
+        <v>59</v>
+      </c>
+      <c r="B22" s="70" t="s">
+        <v>55</v>
+      </c>
+      <c r="C22" s="72"/>
+    </row>
+    <row r="23" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="43" t="s">
+        <v>60</v>
+      </c>
+      <c r="B23" s="71">
+        <v>46280</v>
+      </c>
+      <c r="C23" s="72"/>
+    </row>
+    <row r="24" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="43" t="s">
+        <v>61</v>
+      </c>
+      <c r="B24" s="71">
+        <v>46609</v>
+      </c>
+      <c r="C24" s="72"/>
+    </row>
+    <row r="25" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="43" t="s">
+        <v>37</v>
+      </c>
+      <c r="B25" s="52" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="43" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" s="53" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="43" t="s">
+        <v>62</v>
+      </c>
+      <c r="B27" s="54" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="43" t="s">
+        <v>39</v>
+      </c>
+      <c r="B28" s="55" t="s">
+        <v>48</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A3:A12"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B28" r:id="rId1"/>
+    <hyperlink ref="B19" r:id="rId2"/>
+    <hyperlink ref="B20" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:X19"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="3.7109375" style="57" customWidth="1"/>
+    <col min="2" max="2" width="51.7109375" style="57" customWidth="1"/>
+    <col min="3" max="3" width="58.28515625" style="57" customWidth="1"/>
+    <col min="4" max="4" width="51.7109375" style="57" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="58"/>
+    <col min="257" max="257" width="3.7109375" style="58" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="58" customWidth="1"/>
+    <col min="259" max="259" width="58.28515625" style="58" customWidth="1"/>
+    <col min="260" max="260" width="51.7109375" style="58" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="58"/>
+    <col min="513" max="513" width="3.7109375" style="58" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="58" customWidth="1"/>
+    <col min="515" max="515" width="58.28515625" style="58" customWidth="1"/>
+    <col min="516" max="516" width="51.7109375" style="58" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="58"/>
+    <col min="769" max="769" width="3.7109375" style="58" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="58" customWidth="1"/>
+    <col min="771" max="771" width="58.28515625" style="58" customWidth="1"/>
+    <col min="772" max="772" width="51.7109375" style="58" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="58"/>
+    <col min="1025" max="1025" width="3.7109375" style="58" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="58" customWidth="1"/>
+    <col min="1027" max="1027" width="58.28515625" style="58" customWidth="1"/>
+    <col min="1028" max="1028" width="51.7109375" style="58" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="58"/>
+    <col min="1281" max="1281" width="3.7109375" style="58" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="58" customWidth="1"/>
+    <col min="1283" max="1283" width="58.28515625" style="58" customWidth="1"/>
+    <col min="1284" max="1284" width="51.7109375" style="58" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="58"/>
+    <col min="1537" max="1537" width="3.7109375" style="58" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="58" customWidth="1"/>
+    <col min="1539" max="1539" width="58.28515625" style="58" customWidth="1"/>
+    <col min="1540" max="1540" width="51.7109375" style="58" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="58"/>
+    <col min="1793" max="1793" width="3.7109375" style="58" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="58" customWidth="1"/>
+    <col min="1795" max="1795" width="58.28515625" style="58" customWidth="1"/>
+    <col min="1796" max="1796" width="51.7109375" style="58" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="58"/>
+    <col min="2049" max="2049" width="3.7109375" style="58" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="58" customWidth="1"/>
+    <col min="2051" max="2051" width="58.28515625" style="58" customWidth="1"/>
+    <col min="2052" max="2052" width="51.7109375" style="58" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="58"/>
+    <col min="2305" max="2305" width="3.7109375" style="58" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="58" customWidth="1"/>
+    <col min="2307" max="2307" width="58.28515625" style="58" customWidth="1"/>
+    <col min="2308" max="2308" width="51.7109375" style="58" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="58"/>
+    <col min="2561" max="2561" width="3.7109375" style="58" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="58" customWidth="1"/>
+    <col min="2563" max="2563" width="58.28515625" style="58" customWidth="1"/>
+    <col min="2564" max="2564" width="51.7109375" style="58" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="58"/>
+    <col min="2817" max="2817" width="3.7109375" style="58" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="58" customWidth="1"/>
+    <col min="2819" max="2819" width="58.28515625" style="58" customWidth="1"/>
+    <col min="2820" max="2820" width="51.7109375" style="58" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="58"/>
+    <col min="3073" max="3073" width="3.7109375" style="58" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="58" customWidth="1"/>
+    <col min="3075" max="3075" width="58.28515625" style="58" customWidth="1"/>
+    <col min="3076" max="3076" width="51.7109375" style="58" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="58"/>
+    <col min="3329" max="3329" width="3.7109375" style="58" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="58" customWidth="1"/>
+    <col min="3331" max="3331" width="58.28515625" style="58" customWidth="1"/>
+    <col min="3332" max="3332" width="51.7109375" style="58" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="58"/>
+    <col min="3585" max="3585" width="3.7109375" style="58" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="58" customWidth="1"/>
+    <col min="3587" max="3587" width="58.28515625" style="58" customWidth="1"/>
+    <col min="3588" max="3588" width="51.7109375" style="58" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="58"/>
+    <col min="3841" max="3841" width="3.7109375" style="58" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="58" customWidth="1"/>
+    <col min="3843" max="3843" width="58.28515625" style="58" customWidth="1"/>
+    <col min="3844" max="3844" width="51.7109375" style="58" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="58"/>
+    <col min="4097" max="4097" width="3.7109375" style="58" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="58" customWidth="1"/>
+    <col min="4099" max="4099" width="58.28515625" style="58" customWidth="1"/>
+    <col min="4100" max="4100" width="51.7109375" style="58" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="58"/>
+    <col min="4353" max="4353" width="3.7109375" style="58" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="58" customWidth="1"/>
+    <col min="4355" max="4355" width="58.28515625" style="58" customWidth="1"/>
+    <col min="4356" max="4356" width="51.7109375" style="58" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="58"/>
+    <col min="4609" max="4609" width="3.7109375" style="58" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="58" customWidth="1"/>
+    <col min="4611" max="4611" width="58.28515625" style="58" customWidth="1"/>
+    <col min="4612" max="4612" width="51.7109375" style="58" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="58"/>
+    <col min="4865" max="4865" width="3.7109375" style="58" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="58" customWidth="1"/>
+    <col min="4867" max="4867" width="58.28515625" style="58" customWidth="1"/>
+    <col min="4868" max="4868" width="51.7109375" style="58" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="58"/>
+    <col min="5121" max="5121" width="3.7109375" style="58" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="58" customWidth="1"/>
+    <col min="5123" max="5123" width="58.28515625" style="58" customWidth="1"/>
+    <col min="5124" max="5124" width="51.7109375" style="58" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="58"/>
+    <col min="5377" max="5377" width="3.7109375" style="58" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="58" customWidth="1"/>
+    <col min="5379" max="5379" width="58.28515625" style="58" customWidth="1"/>
+    <col min="5380" max="5380" width="51.7109375" style="58" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="58"/>
+    <col min="5633" max="5633" width="3.7109375" style="58" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="58" customWidth="1"/>
+    <col min="5635" max="5635" width="58.28515625" style="58" customWidth="1"/>
+    <col min="5636" max="5636" width="51.7109375" style="58" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="58"/>
+    <col min="5889" max="5889" width="3.7109375" style="58" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="58" customWidth="1"/>
+    <col min="5891" max="5891" width="58.28515625" style="58" customWidth="1"/>
+    <col min="5892" max="5892" width="51.7109375" style="58" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="58"/>
+    <col min="6145" max="6145" width="3.7109375" style="58" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="58" customWidth="1"/>
+    <col min="6147" max="6147" width="58.28515625" style="58" customWidth="1"/>
+    <col min="6148" max="6148" width="51.7109375" style="58" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="58"/>
+    <col min="6401" max="6401" width="3.7109375" style="58" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="58" customWidth="1"/>
+    <col min="6403" max="6403" width="58.28515625" style="58" customWidth="1"/>
+    <col min="6404" max="6404" width="51.7109375" style="58" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="58"/>
+    <col min="6657" max="6657" width="3.7109375" style="58" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="58" customWidth="1"/>
+    <col min="6659" max="6659" width="58.28515625" style="58" customWidth="1"/>
+    <col min="6660" max="6660" width="51.7109375" style="58" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="58"/>
+    <col min="6913" max="6913" width="3.7109375" style="58" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="58" customWidth="1"/>
+    <col min="6915" max="6915" width="58.28515625" style="58" customWidth="1"/>
+    <col min="6916" max="6916" width="51.7109375" style="58" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="58"/>
+    <col min="7169" max="7169" width="3.7109375" style="58" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="58" customWidth="1"/>
+    <col min="7171" max="7171" width="58.28515625" style="58" customWidth="1"/>
+    <col min="7172" max="7172" width="51.7109375" style="58" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="58"/>
+    <col min="7425" max="7425" width="3.7109375" style="58" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="58" customWidth="1"/>
+    <col min="7427" max="7427" width="58.28515625" style="58" customWidth="1"/>
+    <col min="7428" max="7428" width="51.7109375" style="58" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="58"/>
+    <col min="7681" max="7681" width="3.7109375" style="58" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="58" customWidth="1"/>
+    <col min="7683" max="7683" width="58.28515625" style="58" customWidth="1"/>
+    <col min="7684" max="7684" width="51.7109375" style="58" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="58"/>
+    <col min="7937" max="7937" width="3.7109375" style="58" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="58" customWidth="1"/>
+    <col min="7939" max="7939" width="58.28515625" style="58" customWidth="1"/>
+    <col min="7940" max="7940" width="51.7109375" style="58" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="58"/>
+    <col min="8193" max="8193" width="3.7109375" style="58" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="58" customWidth="1"/>
+    <col min="8195" max="8195" width="58.28515625" style="58" customWidth="1"/>
+    <col min="8196" max="8196" width="51.7109375" style="58" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="58"/>
+    <col min="8449" max="8449" width="3.7109375" style="58" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="58" customWidth="1"/>
+    <col min="8451" max="8451" width="58.28515625" style="58" customWidth="1"/>
+    <col min="8452" max="8452" width="51.7109375" style="58" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="58"/>
+    <col min="8705" max="8705" width="3.7109375" style="58" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="58" customWidth="1"/>
+    <col min="8707" max="8707" width="58.28515625" style="58" customWidth="1"/>
+    <col min="8708" max="8708" width="51.7109375" style="58" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="58"/>
+    <col min="8961" max="8961" width="3.7109375" style="58" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="58" customWidth="1"/>
+    <col min="8963" max="8963" width="58.28515625" style="58" customWidth="1"/>
+    <col min="8964" max="8964" width="51.7109375" style="58" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="58"/>
+    <col min="9217" max="9217" width="3.7109375" style="58" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="58" customWidth="1"/>
+    <col min="9219" max="9219" width="58.28515625" style="58" customWidth="1"/>
+    <col min="9220" max="9220" width="51.7109375" style="58" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="58"/>
+    <col min="9473" max="9473" width="3.7109375" style="58" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="58" customWidth="1"/>
+    <col min="9475" max="9475" width="58.28515625" style="58" customWidth="1"/>
+    <col min="9476" max="9476" width="51.7109375" style="58" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="58"/>
+    <col min="9729" max="9729" width="3.7109375" style="58" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="58" customWidth="1"/>
+    <col min="9731" max="9731" width="58.28515625" style="58" customWidth="1"/>
+    <col min="9732" max="9732" width="51.7109375" style="58" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="58"/>
+    <col min="9985" max="9985" width="3.7109375" style="58" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="58" customWidth="1"/>
+    <col min="9987" max="9987" width="58.28515625" style="58" customWidth="1"/>
+    <col min="9988" max="9988" width="51.7109375" style="58" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="58"/>
+    <col min="10241" max="10241" width="3.7109375" style="58" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="58" customWidth="1"/>
+    <col min="10243" max="10243" width="58.28515625" style="58" customWidth="1"/>
+    <col min="10244" max="10244" width="51.7109375" style="58" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="58"/>
+    <col min="10497" max="10497" width="3.7109375" style="58" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="58" customWidth="1"/>
+    <col min="10499" max="10499" width="58.28515625" style="58" customWidth="1"/>
+    <col min="10500" max="10500" width="51.7109375" style="58" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="58"/>
+    <col min="10753" max="10753" width="3.7109375" style="58" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="58" customWidth="1"/>
+    <col min="10755" max="10755" width="58.28515625" style="58" customWidth="1"/>
+    <col min="10756" max="10756" width="51.7109375" style="58" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="58"/>
+    <col min="11009" max="11009" width="3.7109375" style="58" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="58" customWidth="1"/>
+    <col min="11011" max="11011" width="58.28515625" style="58" customWidth="1"/>
+    <col min="11012" max="11012" width="51.7109375" style="58" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="58"/>
+    <col min="11265" max="11265" width="3.7109375" style="58" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="58" customWidth="1"/>
+    <col min="11267" max="11267" width="58.28515625" style="58" customWidth="1"/>
+    <col min="11268" max="11268" width="51.7109375" style="58" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="58"/>
+    <col min="11521" max="11521" width="3.7109375" style="58" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="58" customWidth="1"/>
+    <col min="11523" max="11523" width="58.28515625" style="58" customWidth="1"/>
+    <col min="11524" max="11524" width="51.7109375" style="58" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="58"/>
+    <col min="11777" max="11777" width="3.7109375" style="58" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="58" customWidth="1"/>
+    <col min="11779" max="11779" width="58.28515625" style="58" customWidth="1"/>
+    <col min="11780" max="11780" width="51.7109375" style="58" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="58"/>
+    <col min="12033" max="12033" width="3.7109375" style="58" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="58" customWidth="1"/>
+    <col min="12035" max="12035" width="58.28515625" style="58" customWidth="1"/>
+    <col min="12036" max="12036" width="51.7109375" style="58" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="58"/>
+    <col min="12289" max="12289" width="3.7109375" style="58" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="58" customWidth="1"/>
+    <col min="12291" max="12291" width="58.28515625" style="58" customWidth="1"/>
+    <col min="12292" max="12292" width="51.7109375" style="58" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="58"/>
+    <col min="12545" max="12545" width="3.7109375" style="58" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="58" customWidth="1"/>
+    <col min="12547" max="12547" width="58.28515625" style="58" customWidth="1"/>
+    <col min="12548" max="12548" width="51.7109375" style="58" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="58"/>
+    <col min="12801" max="12801" width="3.7109375" style="58" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="58" customWidth="1"/>
+    <col min="12803" max="12803" width="58.28515625" style="58" customWidth="1"/>
+    <col min="12804" max="12804" width="51.7109375" style="58" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="58"/>
+    <col min="13057" max="13057" width="3.7109375" style="58" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="58" customWidth="1"/>
+    <col min="13059" max="13059" width="58.28515625" style="58" customWidth="1"/>
+    <col min="13060" max="13060" width="51.7109375" style="58" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="58"/>
+    <col min="13313" max="13313" width="3.7109375" style="58" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="58" customWidth="1"/>
+    <col min="13315" max="13315" width="58.28515625" style="58" customWidth="1"/>
+    <col min="13316" max="13316" width="51.7109375" style="58" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="58"/>
+    <col min="13569" max="13569" width="3.7109375" style="58" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="58" customWidth="1"/>
+    <col min="13571" max="13571" width="58.28515625" style="58" customWidth="1"/>
+    <col min="13572" max="13572" width="51.7109375" style="58" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="58"/>
+    <col min="13825" max="13825" width="3.7109375" style="58" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="58" customWidth="1"/>
+    <col min="13827" max="13827" width="58.28515625" style="58" customWidth="1"/>
+    <col min="13828" max="13828" width="51.7109375" style="58" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="58"/>
+    <col min="14081" max="14081" width="3.7109375" style="58" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="58" customWidth="1"/>
+    <col min="14083" max="14083" width="58.28515625" style="58" customWidth="1"/>
+    <col min="14084" max="14084" width="51.7109375" style="58" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="58"/>
+    <col min="14337" max="14337" width="3.7109375" style="58" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="58" customWidth="1"/>
+    <col min="14339" max="14339" width="58.28515625" style="58" customWidth="1"/>
+    <col min="14340" max="14340" width="51.7109375" style="58" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="58"/>
+    <col min="14593" max="14593" width="3.7109375" style="58" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="58" customWidth="1"/>
+    <col min="14595" max="14595" width="58.28515625" style="58" customWidth="1"/>
+    <col min="14596" max="14596" width="51.7109375" style="58" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="58"/>
+    <col min="14849" max="14849" width="3.7109375" style="58" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="58" customWidth="1"/>
+    <col min="14851" max="14851" width="58.28515625" style="58" customWidth="1"/>
+    <col min="14852" max="14852" width="51.7109375" style="58" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="58"/>
+    <col min="15105" max="15105" width="3.7109375" style="58" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="58" customWidth="1"/>
+    <col min="15107" max="15107" width="58.28515625" style="58" customWidth="1"/>
+    <col min="15108" max="15108" width="51.7109375" style="58" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="58"/>
+    <col min="15361" max="15361" width="3.7109375" style="58" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="58" customWidth="1"/>
+    <col min="15363" max="15363" width="58.28515625" style="58" customWidth="1"/>
+    <col min="15364" max="15364" width="51.7109375" style="58" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="58"/>
+    <col min="15617" max="15617" width="3.7109375" style="58" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="58" customWidth="1"/>
+    <col min="15619" max="15619" width="58.28515625" style="58" customWidth="1"/>
+    <col min="15620" max="15620" width="51.7109375" style="58" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="58"/>
+    <col min="15873" max="15873" width="3.7109375" style="58" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="58" customWidth="1"/>
+    <col min="15875" max="15875" width="58.28515625" style="58" customWidth="1"/>
+    <col min="15876" max="15876" width="51.7109375" style="58" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="58"/>
+    <col min="16129" max="16129" width="3.7109375" style="58" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="58" customWidth="1"/>
+    <col min="16131" max="16131" width="58.28515625" style="58" customWidth="1"/>
+    <col min="16132" max="16132" width="51.7109375" style="58" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="58"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A1" s="56"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+    </row>
+    <row r="2" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A2" s="56"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+    </row>
+    <row r="3" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A3" s="59"/>
+      <c r="B3" s="60"/>
+      <c r="C3" s="60"/>
+      <c r="D3" s="61"/>
+    </row>
+    <row r="4" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A4" s="59"/>
+      <c r="C4" s="60"/>
+      <c r="D4" s="62"/>
+    </row>
+    <row r="5" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A5" s="59"/>
+      <c r="B5" s="63" t="s">
+        <v>40</v>
+      </c>
+      <c r="C5" s="60"/>
+      <c r="D5" s="61"/>
+    </row>
+    <row r="6" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A6" s="59"/>
+      <c r="B6" s="63" t="s">
+        <v>49</v>
+      </c>
+      <c r="C6" s="60"/>
+      <c r="D6" s="61"/>
+    </row>
+    <row r="7" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A7" s="59"/>
+      <c r="B7" s="63" t="s">
+        <v>41</v>
+      </c>
+      <c r="C7" s="60"/>
+      <c r="D7" s="61"/>
+    </row>
+    <row r="8" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A8" s="59"/>
+      <c r="B8" s="63" t="s">
+        <v>42</v>
+      </c>
+      <c r="C8" s="60"/>
+      <c r="D8" s="61"/>
+    </row>
+    <row r="9" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A9" s="59"/>
+      <c r="B9" s="63" t="s">
+        <v>43</v>
+      </c>
+      <c r="C9" s="60"/>
+      <c r="D9" s="61"/>
+    </row>
+    <row r="10" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A10" s="59"/>
+      <c r="B10" s="56"/>
+      <c r="C10" s="60"/>
+      <c r="D10" s="64"/>
+    </row>
+    <row r="11" spans="1:24" ht="51.75" x14ac:dyDescent="0.25">
+      <c r="A11" s="59"/>
+      <c r="B11" s="65" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" s="60"/>
+      <c r="D11" s="64"/>
+    </row>
+    <row r="12" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A12" s="59"/>
+      <c r="B12" s="59"/>
+      <c r="C12" s="60"/>
+      <c r="D12" s="64"/>
+    </row>
+    <row r="13" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A13" s="59"/>
+      <c r="B13" s="59"/>
+      <c r="C13" s="59"/>
+      <c r="D13" s="64"/>
+    </row>
+    <row r="14" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="B14" s="66" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" s="67"/>
+      <c r="D14" s="67"/>
+    </row>
+    <row r="15" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A15" s="61"/>
+      <c r="B15" s="62"/>
+      <c r="C15" s="61"/>
+      <c r="D15" s="62"/>
+      <c r="X15" s="68"/>
+    </row>
+    <row r="16" spans="1:24" x14ac:dyDescent="0.25">
+      <c r="A16" s="61"/>
+      <c r="B16" s="61"/>
+      <c r="C16" s="61"/>
+      <c r="D16" s="61"/>
+    </row>
+    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A17" s="61"/>
+      <c r="B17" s="61"/>
+      <c r="C17" s="61"/>
+      <c r="D17" s="61"/>
+    </row>
+    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A18" s="61"/>
+      <c r="B18" s="61"/>
+      <c r="C18" s="61"/>
+      <c r="D18" s="61"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A19" s="69"/>
+      <c r="B19" s="69"/>
+      <c r="C19" s="69"/>
+      <c r="D19" s="69"/>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:X18"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="32.42578125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="30.28515625" style="1" customWidth="1"/>
     <col min="2" max="22" width="8.42578125" style="1" customWidth="1"/>
     <col min="23" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:23" ht="15" x14ac:dyDescent="0.25">
-[...25 lines deleted...]
-    <row r="3" spans="1:23" ht="15" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:24" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="78" t="s">
+        <v>11</v>
+      </c>
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="35"/>
+      <c r="N2" s="35"/>
+      <c r="O2" s="35"/>
+      <c r="P2" s="35"/>
+      <c r="Q2" s="35"/>
+      <c r="R2" s="35"/>
+      <c r="S2" s="35"/>
+      <c r="T2" s="35"/>
+      <c r="U2" s="35"/>
+      <c r="V2" s="35"/>
+      <c r="W2" s="35"/>
+    </row>
+    <row r="3" spans="1:24" ht="15" x14ac:dyDescent="0.25">
       <c r="A3" s="2"/>
       <c r="B3" s="2"/>
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
       <c r="G3" s="2"/>
       <c r="H3" s="2"/>
       <c r="I3" s="2"/>
       <c r="J3" s="2"/>
       <c r="K3" s="2"/>
       <c r="L3" s="2"/>
       <c r="M3" s="2"/>
       <c r="N3" s="2"/>
       <c r="O3" s="2"/>
       <c r="P3" s="2"/>
       <c r="Q3" s="2"/>
       <c r="R3" s="2"/>
       <c r="S3" s="2"/>
     </row>
-    <row r="4" spans="1:23" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:24" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="T4" s="5"/>
-      <c r="W4" s="35" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:23" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X4" s="33" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="6"/>
       <c r="B5" s="32">
         <v>2003</v>
       </c>
       <c r="C5" s="32">
         <v>2004</v>
       </c>
       <c r="D5" s="32">
         <v>2005</v>
       </c>
       <c r="E5" s="32">
         <v>2006</v>
       </c>
       <c r="F5" s="32">
         <v>2007</v>
       </c>
       <c r="G5" s="32">
         <v>2008</v>
       </c>
       <c r="H5" s="32">
         <v>2009</v>
       </c>
       <c r="I5" s="32">
         <v>2010</v>
       </c>
@@ -724,57 +1873,60 @@
       </c>
       <c r="O5" s="32">
         <v>2016</v>
       </c>
       <c r="P5" s="32">
         <v>2017</v>
       </c>
       <c r="Q5" s="32">
         <v>2018</v>
       </c>
       <c r="R5" s="32">
         <v>2019</v>
       </c>
       <c r="S5" s="7">
         <v>2020</v>
       </c>
       <c r="T5" s="32">
         <v>2021</v>
       </c>
       <c r="U5" s="32">
         <v>2022</v>
       </c>
       <c r="V5" s="32">
         <v>2023</v>
       </c>
-      <c r="W5" s="7">
+      <c r="W5" s="36">
         <v>2024</v>
       </c>
-    </row>
-    <row r="6" spans="1:23" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
+      <c r="X5" s="7">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" s="4" customFormat="1" ht="33.75" x14ac:dyDescent="0.2">
       <c r="A6" s="8" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B6" s="9">
         <v>125715</v>
       </c>
       <c r="C6" s="10">
         <v>119791</v>
       </c>
       <c r="D6" s="9">
         <v>117385</v>
       </c>
       <c r="E6" s="9">
         <v>157533</v>
       </c>
       <c r="F6" s="9">
         <v>194061</v>
       </c>
       <c r="G6" s="9">
         <v>332976</v>
       </c>
       <c r="H6" s="9">
         <v>298967</v>
       </c>
       <c r="I6" s="9">
         <v>369434</v>
       </c>
@@ -792,60 +1944,63 @@
       </c>
       <c r="N6" s="13">
         <v>449950</v>
       </c>
       <c r="O6" s="9">
         <v>493836</v>
       </c>
       <c r="P6" s="11">
         <v>647225</v>
       </c>
       <c r="Q6" s="14">
         <v>750561</v>
       </c>
       <c r="R6" s="15">
         <v>968605</v>
       </c>
       <c r="S6" s="16">
         <v>1276040</v>
       </c>
       <c r="T6" s="10">
         <v>1618522</v>
       </c>
       <c r="U6" s="10">
         <v>2227335</v>
       </c>
-      <c r="V6" s="34">
+      <c r="V6" s="37">
         <v>2512105</v>
       </c>
-      <c r="W6" s="38">
+      <c r="W6" s="39">
         <v>2607806.9479999999</v>
       </c>
-    </row>
-    <row r="7" spans="1:23" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X6" s="37">
+        <v>3342178.19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="8" t="s">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B7" s="17">
         <v>85437</v>
       </c>
       <c r="C7" s="17">
         <v>87317</v>
       </c>
       <c r="D7" s="17">
         <v>107309</v>
       </c>
       <c r="E7" s="18">
         <v>129259</v>
       </c>
       <c r="F7" s="18">
         <v>161914</v>
       </c>
       <c r="G7" s="17">
         <v>199857</v>
       </c>
       <c r="H7" s="17">
         <v>172680</v>
       </c>
       <c r="I7" s="17">
         <v>217844</v>
       </c>
@@ -863,58 +2018,61 @@
       </c>
       <c r="N7" s="17">
         <v>260881</v>
       </c>
       <c r="O7" s="17">
         <v>342411</v>
       </c>
       <c r="P7" s="11">
         <v>407607</v>
       </c>
       <c r="Q7" s="20">
         <v>495066</v>
       </c>
       <c r="R7" s="13">
         <v>648626</v>
       </c>
       <c r="S7" s="13">
         <v>851046</v>
       </c>
       <c r="T7" s="21">
         <v>1192593</v>
       </c>
       <c r="U7" s="10">
         <v>1567544</v>
       </c>
-      <c r="V7" s="34">
+      <c r="V7" s="37">
         <v>2573017</v>
       </c>
-      <c r="W7" s="38">
-[...3 lines deleted...]
-    <row r="8" spans="1:23" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W7" s="39">
+        <v>2757895</v>
+      </c>
+      <c r="X7" s="37">
+        <v>5252306</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="22" t="s">
         <v>0</v>
       </c>
       <c r="B8" s="23">
         <v>4999.2</v>
       </c>
       <c r="C8" s="23">
         <v>6131</v>
       </c>
       <c r="D8" s="23">
         <v>8393</v>
       </c>
       <c r="E8" s="23">
         <v>16005</v>
       </c>
       <c r="F8" s="23">
         <v>19620</v>
       </c>
       <c r="G8" s="23">
         <v>24734</v>
       </c>
       <c r="H8" s="23">
         <v>29580</v>
       </c>
       <c r="I8" s="23">
@@ -934,60 +2092,63 @@
       </c>
       <c r="N8" s="17">
         <v>45427</v>
       </c>
       <c r="O8" s="23">
         <v>50924</v>
       </c>
       <c r="P8" s="23">
         <v>56479</v>
       </c>
       <c r="Q8" s="23">
         <v>59539</v>
       </c>
       <c r="R8" s="23">
         <v>65304</v>
       </c>
       <c r="S8" s="23">
         <v>69781</v>
       </c>
       <c r="T8" s="21">
         <v>74811</v>
       </c>
       <c r="U8" s="10">
         <v>87693</v>
       </c>
-      <c r="V8" s="34">
+      <c r="V8" s="37">
         <v>105984</v>
       </c>
-      <c r="W8" s="39">
+      <c r="W8" s="34">
         <v>125081</v>
       </c>
-    </row>
-    <row r="9" spans="1:23" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X8" s="37">
+        <v>128937</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="8" t="s">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="B9" s="17">
         <v>17641</v>
       </c>
       <c r="C9" s="17">
         <v>20984</v>
       </c>
       <c r="D9" s="17">
         <v>25113</v>
       </c>
       <c r="E9" s="17">
         <v>31405</v>
       </c>
       <c r="F9" s="17">
         <v>42298</v>
       </c>
       <c r="G9" s="17">
         <v>39181</v>
       </c>
       <c r="H9" s="17">
         <v>39962</v>
       </c>
       <c r="I9" s="17">
         <v>48289</v>
       </c>
@@ -1005,60 +2166,63 @@
       </c>
       <c r="N9" s="13">
         <v>61841</v>
       </c>
       <c r="O9" s="17">
         <v>96849</v>
       </c>
       <c r="P9" s="11">
         <v>99195</v>
       </c>
       <c r="Q9" s="14">
         <v>108530</v>
       </c>
       <c r="R9" s="13">
         <v>121351</v>
       </c>
       <c r="S9" s="13">
         <v>140443</v>
       </c>
       <c r="T9" s="10">
         <v>148293</v>
       </c>
       <c r="U9" s="10">
         <v>190602</v>
       </c>
-      <c r="V9" s="34">
+      <c r="V9" s="37">
         <v>217352</v>
       </c>
-      <c r="W9" s="38">
-[...3 lines deleted...]
-    <row r="10" spans="1:23" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W9" s="39">
+        <v>256083</v>
+      </c>
+      <c r="X9" s="37">
+        <v>306536</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="8" t="s">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="B10" s="17">
         <v>161101</v>
       </c>
       <c r="C10" s="10">
         <v>160654</v>
       </c>
       <c r="D10" s="17">
         <v>203511</v>
       </c>
       <c r="E10" s="17">
         <v>289549</v>
       </c>
       <c r="F10" s="17">
         <v>362896</v>
       </c>
       <c r="G10" s="11">
         <v>332717</v>
       </c>
       <c r="H10" s="11">
         <v>309006</v>
       </c>
       <c r="I10" s="17">
         <v>412840</v>
       </c>
@@ -1076,60 +2240,63 @@
       </c>
       <c r="N10" s="13">
         <v>428322</v>
       </c>
       <c r="O10" s="17">
         <v>516242</v>
       </c>
       <c r="P10" s="11">
         <v>581262</v>
       </c>
       <c r="Q10" s="14">
         <v>679916</v>
       </c>
       <c r="R10" s="13">
         <v>853867</v>
       </c>
       <c r="S10" s="13">
         <v>1084227</v>
       </c>
       <c r="T10" s="21">
         <v>1452360</v>
       </c>
       <c r="U10" s="10">
         <v>1865328</v>
       </c>
-      <c r="V10" s="34">
+      <c r="V10" s="37">
         <v>2879241</v>
       </c>
-      <c r="W10" s="38">
+      <c r="W10" s="39">
         <v>3142691.7680000002</v>
       </c>
-    </row>
-    <row r="11" spans="1:23" s="4" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="X10" s="37">
+        <v>5637509.2630000003</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" s="4" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A11" s="8" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="B11" s="17">
         <v>201022</v>
       </c>
       <c r="C11" s="10">
         <v>207414</v>
       </c>
       <c r="D11" s="17">
         <v>262830</v>
       </c>
       <c r="E11" s="18">
         <v>331112</v>
       </c>
       <c r="F11" s="18">
         <v>439965</v>
       </c>
       <c r="G11" s="17">
         <v>568044</v>
       </c>
       <c r="H11" s="17">
         <v>455230</v>
       </c>
       <c r="I11" s="17">
         <v>628564</v>
       </c>
@@ -1147,131 +2314,137 @@
       </c>
       <c r="N11" s="13">
         <v>570661</v>
       </c>
       <c r="O11" s="17">
         <v>763206</v>
       </c>
       <c r="P11" s="11">
         <v>883040</v>
       </c>
       <c r="Q11" s="14">
         <v>1021118</v>
       </c>
       <c r="R11" s="20">
         <v>1337581</v>
       </c>
       <c r="S11" s="13">
         <v>1739529</v>
       </c>
       <c r="T11" s="21">
         <v>2407806</v>
       </c>
       <c r="U11" s="10">
         <v>2639197</v>
       </c>
-      <c r="V11" s="34">
+      <c r="V11" s="37">
         <v>3050733</v>
       </c>
-      <c r="W11" s="38">
+      <c r="W11" s="39">
         <v>3123773.88</v>
       </c>
-    </row>
-    <row r="12" spans="1:23" s="4" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="X11" s="37">
+        <v>3896209.784</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" s="4" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A12" s="8" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B12" s="17">
         <v>15810</v>
       </c>
       <c r="C12" s="17">
         <v>41288</v>
       </c>
       <c r="D12" s="17">
         <v>55245</v>
       </c>
       <c r="E12" s="17">
         <v>32897</v>
       </c>
       <c r="F12" s="17">
         <v>64018</v>
       </c>
       <c r="G12" s="17">
         <v>121387</v>
       </c>
       <c r="H12" s="17">
         <v>35359</v>
       </c>
       <c r="I12" s="17">
         <v>156628</v>
       </c>
       <c r="J12" s="17">
         <v>238155</v>
       </c>
       <c r="K12" s="17">
         <v>112780</v>
       </c>
       <c r="L12" s="11">
         <v>105141</v>
       </c>
       <c r="M12" s="24" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="N12" s="13">
         <v>-119042</v>
       </c>
       <c r="O12" s="21">
         <v>110500</v>
       </c>
       <c r="P12" s="11">
         <v>37876</v>
       </c>
       <c r="Q12" s="13">
         <v>-23909</v>
       </c>
       <c r="R12" s="20">
         <v>202289</v>
       </c>
       <c r="S12" s="13">
         <v>128136</v>
       </c>
       <c r="T12" s="21">
         <v>661783</v>
       </c>
       <c r="U12" s="10">
         <v>471154</v>
       </c>
-      <c r="V12" s="34">
+      <c r="V12" s="37">
         <v>184591</v>
       </c>
       <c r="W12" s="40">
         <v>158329.32800000001</v>
       </c>
-    </row>
-    <row r="13" spans="1:23" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X12" s="37">
+        <v>337854.42800000001</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="8" t="s">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="B13" s="17">
         <v>81688</v>
       </c>
       <c r="C13" s="17">
         <v>88366</v>
       </c>
       <c r="D13" s="17">
         <v>117917</v>
       </c>
       <c r="E13" s="17">
         <v>147579</v>
       </c>
       <c r="F13" s="17">
         <v>234242</v>
       </c>
       <c r="G13" s="17">
         <v>297787</v>
       </c>
       <c r="H13" s="17">
         <v>282073</v>
       </c>
       <c r="I13" s="17">
         <v>277117</v>
       </c>
@@ -1289,60 +2462,63 @@
       </c>
       <c r="N13" s="13">
         <v>248097</v>
       </c>
       <c r="O13" s="17">
         <v>334707</v>
       </c>
       <c r="P13" s="11">
         <v>343619</v>
       </c>
       <c r="Q13" s="13">
         <v>308331</v>
       </c>
       <c r="R13" s="13">
         <v>245429</v>
       </c>
       <c r="S13" s="13">
         <v>273237</v>
       </c>
       <c r="T13" s="21">
         <v>306678</v>
       </c>
       <c r="U13" s="10">
         <v>309566</v>
       </c>
-      <c r="V13" s="34">
+      <c r="V13" s="37">
         <v>624712</v>
       </c>
       <c r="W13" s="40">
         <v>451816.01699999999</v>
       </c>
-    </row>
-    <row r="14" spans="1:23" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X13" s="37">
+        <v>560774.39500000002</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="8" t="s">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="B14" s="17">
         <v>122723</v>
       </c>
       <c r="C14" s="17">
         <v>123031</v>
       </c>
       <c r="D14" s="17">
         <v>184671</v>
       </c>
       <c r="E14" s="17">
         <v>249582</v>
       </c>
       <c r="F14" s="17">
         <v>374736</v>
       </c>
       <c r="G14" s="17">
         <v>446868</v>
       </c>
       <c r="H14" s="17">
         <v>457167</v>
       </c>
       <c r="I14" s="17">
         <v>463978</v>
       </c>
@@ -1360,60 +2536,63 @@
       </c>
       <c r="N14" s="13">
         <v>1122923</v>
       </c>
       <c r="O14" s="17">
         <v>1249891</v>
       </c>
       <c r="P14" s="11">
         <v>1359495</v>
       </c>
       <c r="Q14" s="13">
         <v>1373295</v>
       </c>
       <c r="R14" s="13">
         <v>1335624</v>
       </c>
       <c r="S14" s="13">
         <v>1267970</v>
       </c>
       <c r="T14" s="21">
         <v>1447952</v>
       </c>
       <c r="U14" s="10">
         <v>1437430</v>
       </c>
-      <c r="V14" s="34">
+      <c r="V14" s="37">
         <v>1968079</v>
       </c>
       <c r="W14" s="40">
         <v>2065448.7579999999</v>
       </c>
-    </row>
-    <row r="15" spans="1:23" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X14" s="37">
+        <v>2360160.7519999999</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" s="4" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="25" t="s">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B15" s="26">
         <v>8.9</v>
       </c>
       <c r="C15" s="26">
         <v>24.5</v>
       </c>
       <c r="D15" s="26">
         <v>25.9</v>
       </c>
       <c r="E15" s="26">
         <v>10.8</v>
       </c>
       <c r="F15" s="26">
         <v>16.600000000000001</v>
       </c>
       <c r="G15" s="26">
         <v>25.5</v>
       </c>
       <c r="H15" s="26">
         <v>7.8</v>
       </c>
       <c r="I15" s="26">
         <v>30.2</v>
       </c>
@@ -1431,82 +2610,94 @@
       </c>
       <c r="N15" s="29">
         <v>-11.6</v>
       </c>
       <c r="O15" s="29">
         <v>11.4</v>
       </c>
       <c r="P15" s="30">
         <v>3.6</v>
       </c>
       <c r="Q15" s="29">
         <v>-2</v>
       </c>
       <c r="R15" s="29">
         <v>15.6</v>
       </c>
       <c r="S15" s="31">
         <v>6.9</v>
       </c>
       <c r="T15" s="27">
         <v>33.1</v>
       </c>
       <c r="U15" s="27">
         <v>16.899999999999999</v>
       </c>
-      <c r="V15" s="33">
+      <c r="V15" s="41">
         <v>5.8</v>
       </c>
-      <c r="W15" s="41">
+      <c r="W15" s="42">
         <v>5</v>
+      </c>
+      <c r="X15" s="38">
+        <v>8.6999999999999993</v>
       </c>
     </row>
     <row r="17" spans="1:18" x14ac:dyDescent="0.2">
       <c r="A17" s="4"/>
     </row>
     <row r="18" spans="1:18" x14ac:dyDescent="0.2">
       <c r="R18" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="1">
-    <mergeCell ref="A2:L2"/>
+    <mergeCell ref="B2:L2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.59055118110236227" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>каз</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
+      <vt:lpstr>Көрсеткіш!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>