--- v0 (2026-10-17)
+++ v1 (2026-11-06)
@@ -225,204 +225,168 @@
   <si>
     <t>С января 2024 года</t>
   </si>
   <si>
     <t xml:space="preserve">Управление статистики строительства и инвестиций </t>
   </si>
   <si>
     <t>Тел. +7 7142 537264</t>
   </si>
   <si>
     <t>Лисничук Петр Николаевич</t>
   </si>
   <si>
     <t>p.lisnichuk@aspire.gov.kz</t>
   </si>
   <si>
     <t>Ввод в эксплуатацию жилых зданий, кв.м. общей площади</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/kostanay/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period=&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>16.10.2026г.</t>
   </si>
   <si>
-    <t>18.09.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">в процентах </t>
+  </si>
+  <si>
+    <t>18.11.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="22" x14ac:knownFonts="1">
+  <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-    <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...16 lines deleted...]
-      <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <color theme="1"/>
-[...4 lines deleted...]
-      <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-[...2 lines deleted...]
-      <family val="2"/>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color rgb="FF000000"/>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color rgb="FF0000FF"/>
-      <name val="Arial Cyr"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
@@ -478,204 +442,202 @@
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="63">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="11" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...121 lines deleted...]
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
@@ -952,1421 +914,1436 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701925?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kostanay/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.lisnichuk@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kostanay/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.lisnichuk@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="A28" sqref="A28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="44" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="5" width="9.140625" customWidth="1"/>
+    <col min="1" max="1" width="44" style="16" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="74.28515625" style="16" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="16"/>
+    <col min="4" max="5" width="9.140625" style="16" customWidth="1"/>
+    <col min="6" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="8"/>
-      <c r="B2" s="8"/>
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
     </row>
     <row r="3" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="9" t="s">
+      <c r="A3" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B3" s="10">
+      <c r="B3" s="5">
         <v>163206</v>
       </c>
     </row>
     <row r="4" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="9" t="s">
+      <c r="A4" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="10" t="s">
+      <c r="B4" s="5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B5" s="10" t="s">
+      <c r="B5" s="5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="9" t="s">
+      <c r="A6" s="4" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="12" t="s">
+      <c r="B6" s="6" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="7" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="13" t="s">
+      <c r="A7" s="7" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="10" t="s">
+      <c r="B7" s="5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="8" spans="1:2" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="13" t="s">
+      <c r="A8" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="15" t="s">
+      <c r="B8" s="9" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="9" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A9" s="9" t="s">
+      <c r="A9" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="B9" s="14" t="s">
+      <c r="B9" s="8" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="10" spans="1:2" ht="54" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="9" t="s">
+      <c r="A10" s="4" t="s">
         <v>27</v>
       </c>
-      <c r="B10" s="15" t="s">
+      <c r="B10" s="9" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:2" ht="76.5" x14ac:dyDescent="0.2">
-      <c r="A11" s="9" t="s">
+      <c r="A11" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B11" s="14" t="s">
+      <c r="B11" s="8" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="9" t="s">
+      <c r="A12" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B12" s="14"/>
+      <c r="B12" s="8"/>
     </row>
     <row r="13" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="9" t="s">
+      <c r="A13" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="B13" s="15" t="s">
+      <c r="B13" s="9" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="18" t="s">
+      <c r="A14" s="10" t="s">
         <v>33</v>
       </c>
-      <c r="B14" s="19" t="s">
+      <c r="B14" s="45" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:2" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="18" t="s">
+      <c r="A15" s="10" t="s">
         <v>35</v>
       </c>
-      <c r="B15" s="55" t="s">
+      <c r="B15" s="46" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A16" s="18" t="s">
+      <c r="A16" s="10" t="s">
         <v>36</v>
       </c>
-      <c r="B16" s="19" t="s">
+      <c r="B16" s="45" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="9" t="s">
+      <c r="A17" s="4" t="s">
         <v>38</v>
       </c>
-      <c r="B17" s="20" t="s">
-        <v>67</v>
+      <c r="B17" s="11" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="9" t="s">
+      <c r="A18" s="4" t="s">
         <v>39</v>
       </c>
-      <c r="B18" s="20" t="s">
-        <v>66</v>
+      <c r="B18" s="11" t="s">
+        <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="9" t="s">
+      <c r="A19" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="B19" s="12" t="s">
+      <c r="B19" s="6" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="9" t="s">
+      <c r="A20" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B20" s="12" t="s">
+      <c r="B20" s="6" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="21" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="9" t="s">
+      <c r="A21" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="B21" s="23" t="s">
+      <c r="B21" s="12" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="22" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="9" t="s">
+      <c r="A22" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="B22" s="24" t="s">
+      <c r="B22" s="47" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="23" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="24" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="25" spans="1:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B15" r:id="rId1"/>
     <hyperlink ref="B16" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
     <hyperlink ref="B22" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G11" sqref="G11"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="44" style="27" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="79.5703125" style="27" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="44" style="15" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="79.5703125" style="15" bestFit="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="8"/>
-[...3 lines deleted...]
-      <c r="A2" s="9" t="s">
+      <c r="A1" s="3"/>
+      <c r="B1" s="3"/>
+    </row>
+    <row r="2" spans="1:13" s="48" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="4" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="10">
+      <c r="B2" s="5">
         <v>163213</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="9" t="s">
+    <row r="3" spans="1:13" s="48" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="4" t="s">
         <v>18</v>
       </c>
-      <c r="B3" s="10" t="s">
+      <c r="B3" s="5" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="11" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="9" t="s">
+    <row r="4" spans="1:13" s="48" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="4" t="s">
         <v>20</v>
       </c>
-      <c r="B4" s="12" t="s">
+      <c r="B4" s="6" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="48" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="48" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="48" customFormat="1" ht="42.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="8" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="48" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="6" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="48" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="8" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="48" customFormat="1" ht="51.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="48" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="9"/>
+      <c r="M11" s="49"/>
+    </row>
+    <row r="12" spans="1:13" s="48" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="B12" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="M12" s="49"/>
+    </row>
+    <row r="13" spans="1:13" s="48" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="10" t="s">
+        <v>33</v>
+      </c>
+      <c r="B13" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="M13" s="49"/>
+    </row>
+    <row r="14" spans="1:13" s="48" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="51" t="s">
+        <v>65</v>
+      </c>
+      <c r="M14" s="49"/>
+    </row>
+    <row r="15" spans="1:13" s="48" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B15" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="M15" s="49"/>
+    </row>
+    <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>66</v>
+      </c>
+      <c r="M16" s="52"/>
+    </row>
+    <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="11" t="s">
         <v>68</v>
       </c>
-    </row>
-[...107 lines deleted...]
-      <c r="M17" s="22"/>
+      <c r="M17" s="53"/>
     </row>
     <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="9" t="s">
+      <c r="A18" s="4" t="s">
         <v>40</v>
       </c>
-      <c r="B18" s="12" t="s">
+      <c r="B18" s="6" t="s">
         <v>60</v>
       </c>
-      <c r="M18" s="21"/>
+      <c r="M18" s="52"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A19" s="9" t="s">
+      <c r="A19" s="4" t="s">
         <v>41</v>
       </c>
-      <c r="B19" s="12" t="s">
+      <c r="B19" s="6" t="s">
         <v>62</v>
       </c>
-      <c r="M19" s="22"/>
+      <c r="M19" s="53"/>
     </row>
     <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="9" t="s">
+      <c r="A20" s="4" t="s">
         <v>42</v>
       </c>
-      <c r="B20" s="23" t="s">
+      <c r="B20" s="12" t="s">
         <v>61</v>
       </c>
-      <c r="M20" s="21"/>
+      <c r="M20" s="52"/>
     </row>
     <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="9" t="s">
+      <c r="A21" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="B21" s="24" t="s">
+      <c r="B21" s="47" t="s">
         <v>63</v>
       </c>
-      <c r="M21" s="22"/>
+      <c r="M21" s="53"/>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A22" s="25"/>
-      <c r="B22" s="26"/>
+      <c r="A22" s="13"/>
+      <c r="B22" s="14"/>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M23" s="22"/>
+      <c r="M23" s="53"/>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M24" s="21"/>
+      <c r="M24" s="52"/>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M25" s="22"/>
+      <c r="M25" s="53"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="21"/>
+      <c r="M26" s="52"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B1:B36"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="29" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="9.140625" style="29"/>
+    <col min="1" max="1" width="4.42578125" style="16" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="16" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="16"/>
+    <col min="257" max="257" width="4.42578125" style="16" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="16" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="16"/>
+    <col min="513" max="513" width="4.42578125" style="16" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="16" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="16"/>
+    <col min="769" max="769" width="4.42578125" style="16" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="16" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="16"/>
+    <col min="1025" max="1025" width="4.42578125" style="16" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="16" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="16"/>
+    <col min="1281" max="1281" width="4.42578125" style="16" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="16" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="16"/>
+    <col min="1537" max="1537" width="4.42578125" style="16" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="16" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="16"/>
+    <col min="1793" max="1793" width="4.42578125" style="16" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="16" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="16"/>
+    <col min="2049" max="2049" width="4.42578125" style="16" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="16" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="16"/>
+    <col min="2305" max="2305" width="4.42578125" style="16" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="16" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="16"/>
+    <col min="2561" max="2561" width="4.42578125" style="16" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="16" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="16"/>
+    <col min="2817" max="2817" width="4.42578125" style="16" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="16" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="16"/>
+    <col min="3073" max="3073" width="4.42578125" style="16" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="16" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="16"/>
+    <col min="3329" max="3329" width="4.42578125" style="16" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="16" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="16"/>
+    <col min="3585" max="3585" width="4.42578125" style="16" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="16" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="16"/>
+    <col min="3841" max="3841" width="4.42578125" style="16" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="16" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="16"/>
+    <col min="4097" max="4097" width="4.42578125" style="16" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="16" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="16"/>
+    <col min="4353" max="4353" width="4.42578125" style="16" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="16" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="16"/>
+    <col min="4609" max="4609" width="4.42578125" style="16" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="16" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="16"/>
+    <col min="4865" max="4865" width="4.42578125" style="16" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="16" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="16"/>
+    <col min="5121" max="5121" width="4.42578125" style="16" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="16" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="16"/>
+    <col min="5377" max="5377" width="4.42578125" style="16" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="16" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="16"/>
+    <col min="5633" max="5633" width="4.42578125" style="16" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="16" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="16"/>
+    <col min="5889" max="5889" width="4.42578125" style="16" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="16" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="16"/>
+    <col min="6145" max="6145" width="4.42578125" style="16" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="16" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="16"/>
+    <col min="6401" max="6401" width="4.42578125" style="16" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="16" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="16"/>
+    <col min="6657" max="6657" width="4.42578125" style="16" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="16" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="16"/>
+    <col min="6913" max="6913" width="4.42578125" style="16" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="16" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="16"/>
+    <col min="7169" max="7169" width="4.42578125" style="16" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="16" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="16"/>
+    <col min="7425" max="7425" width="4.42578125" style="16" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="16" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="16"/>
+    <col min="7681" max="7681" width="4.42578125" style="16" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="16" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="16"/>
+    <col min="7937" max="7937" width="4.42578125" style="16" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="16" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="16"/>
+    <col min="8193" max="8193" width="4.42578125" style="16" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="16" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="16"/>
+    <col min="8449" max="8449" width="4.42578125" style="16" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="16" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="16"/>
+    <col min="8705" max="8705" width="4.42578125" style="16" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="16" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="16"/>
+    <col min="8961" max="8961" width="4.42578125" style="16" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="16" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="16"/>
+    <col min="9217" max="9217" width="4.42578125" style="16" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="16" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="16"/>
+    <col min="9473" max="9473" width="4.42578125" style="16" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="16" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="16"/>
+    <col min="9729" max="9729" width="4.42578125" style="16" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="16" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="16"/>
+    <col min="9985" max="9985" width="4.42578125" style="16" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="16" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="16"/>
+    <col min="10241" max="10241" width="4.42578125" style="16" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="16" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="16"/>
+    <col min="10497" max="10497" width="4.42578125" style="16" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="16" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="16"/>
+    <col min="10753" max="10753" width="4.42578125" style="16" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="16" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="16"/>
+    <col min="11009" max="11009" width="4.42578125" style="16" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="16" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="16"/>
+    <col min="11265" max="11265" width="4.42578125" style="16" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="16" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="16"/>
+    <col min="11521" max="11521" width="4.42578125" style="16" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="16" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="16"/>
+    <col min="11777" max="11777" width="4.42578125" style="16" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="16" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="16"/>
+    <col min="12033" max="12033" width="4.42578125" style="16" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="16" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="16"/>
+    <col min="12289" max="12289" width="4.42578125" style="16" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="16" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="16"/>
+    <col min="12545" max="12545" width="4.42578125" style="16" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="16" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="16"/>
+    <col min="12801" max="12801" width="4.42578125" style="16" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="16" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="16"/>
+    <col min="13057" max="13057" width="4.42578125" style="16" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="16" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="16"/>
+    <col min="13313" max="13313" width="4.42578125" style="16" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="16" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="16"/>
+    <col min="13569" max="13569" width="4.42578125" style="16" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="16" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="16"/>
+    <col min="13825" max="13825" width="4.42578125" style="16" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="16" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="16"/>
+    <col min="14081" max="14081" width="4.42578125" style="16" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="16" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="16"/>
+    <col min="14337" max="14337" width="4.42578125" style="16" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="16" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="16"/>
+    <col min="14593" max="14593" width="4.42578125" style="16" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="16" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="16"/>
+    <col min="14849" max="14849" width="4.42578125" style="16" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="16" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="16"/>
+    <col min="15105" max="15105" width="4.42578125" style="16" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="16" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="16"/>
+    <col min="15361" max="15361" width="4.42578125" style="16" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="16" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="16"/>
+    <col min="15617" max="15617" width="4.42578125" style="16" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="16" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="16"/>
+    <col min="15873" max="15873" width="4.42578125" style="16" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="16" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="16"/>
+    <col min="16129" max="16129" width="4.42578125" style="16" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="16" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="30"/>
+      <c r="B2" s="17"/>
     </row>
     <row r="3" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="6" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B6" s="31" t="s">
+      <c r="B6" s="18" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B7" s="31" t="s">
+      <c r="B7" s="18" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B8" s="31" t="s">
+      <c r="B8" s="18" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B9" s="31" t="s">
+      <c r="B9" s="18" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="10" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B10" s="31" t="s">
+      <c r="B10" s="18" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B11" s="31"/>
+      <c r="B11" s="18"/>
     </row>
     <row r="12" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B12" s="32" t="s">
+      <c r="B12" s="19" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="13" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B13" s="31"/>
+      <c r="B13" s="18"/>
     </row>
     <row r="14" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B14" s="31"/>
+      <c r="B14" s="18"/>
     </row>
     <row r="15" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="16" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="17" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="18" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="54" t="s">
+      <c r="B18" s="56" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="19" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="20" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="21" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="22" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="23" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="24" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="25" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="26" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="28" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="29" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="30" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="31" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="32" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="36" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M16"/>
   <sheetViews>
     <sheetView zoomScale="140" zoomScaleNormal="140" workbookViewId="0">
-      <selection activeCell="K24" sqref="K24"/>
+      <selection activeCell="I16" sqref="I16:I18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.42578125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="12" width="8.42578125" customWidth="1"/>
+    <col min="1" max="1" width="17.42578125" style="16" customWidth="1"/>
+    <col min="2" max="2" width="8.28515625" style="16" customWidth="1"/>
+    <col min="3" max="3" width="9.28515625" style="16" customWidth="1"/>
+    <col min="4" max="4" width="7.85546875" style="16" customWidth="1"/>
+    <col min="5" max="5" width="9" style="16" customWidth="1"/>
+    <col min="6" max="7" width="8.28515625" style="16" customWidth="1"/>
+    <col min="8" max="8" width="8.7109375" style="16" customWidth="1"/>
+    <col min="9" max="9" width="8.85546875" style="16" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" style="16" customWidth="1"/>
+    <col min="11" max="11" width="8.7109375" style="16" customWidth="1"/>
+    <col min="12" max="12" width="8.42578125" style="16" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="59" t="s">
+      <c r="A1" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="59"/>
-[...29 lines deleted...]
-      <c r="B3" s="7" t="s">
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+    </row>
+    <row r="2" spans="1:13" s="38" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="54"/>
+      <c r="B2" s="54"/>
+      <c r="C2" s="54"/>
+      <c r="D2" s="54"/>
+      <c r="E2" s="54"/>
+      <c r="F2" s="54"/>
+      <c r="G2" s="54"/>
+      <c r="H2" s="54"/>
+      <c r="I2" s="54"/>
+      <c r="J2" s="54"/>
+      <c r="K2" s="54"/>
+      <c r="L2" s="54"/>
+      <c r="M2" s="54"/>
+    </row>
+    <row r="3" spans="1:13" s="38" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="40"/>
+      <c r="B3" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="C3" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="D3" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="7" t="s">
+      <c r="E3" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="7" t="s">
+      <c r="F3" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="7" t="s">
+      <c r="G3" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="7" t="s">
+      <c r="H3" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="7" t="s">
+      <c r="I3" s="39" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="7" t="s">
+      <c r="J3" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="7" t="s">
+      <c r="K3" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="7" t="s">
+      <c r="L3" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="7" t="s">
+      <c r="M3" s="39" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="60" t="s">
+    <row r="4" spans="1:13" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="58" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="60"/>
-[...13 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="B4" s="58"/>
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="58"/>
+    </row>
+    <row r="5" spans="1:13" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B5" s="35">
+      <c r="B5" s="22">
         <v>78229</v>
       </c>
-      <c r="C5" s="33">
+      <c r="C5" s="20">
         <v>28716</v>
       </c>
-      <c r="D5" s="36">
+      <c r="D5" s="23">
         <v>10762</v>
       </c>
-      <c r="E5" s="37">
+      <c r="E5" s="24">
         <v>29522</v>
       </c>
-      <c r="F5" s="33">
+      <c r="F5" s="20">
         <v>27886</v>
       </c>
-      <c r="G5" s="38">
+      <c r="G5" s="25">
         <v>72587</v>
       </c>
-      <c r="H5" s="33">
+      <c r="H5" s="20">
         <v>35401</v>
       </c>
-      <c r="I5" s="33">
+      <c r="I5" s="20">
         <v>36676</v>
       </c>
-      <c r="J5" s="33">
+      <c r="J5" s="20">
         <v>58967</v>
       </c>
-      <c r="K5" s="39">
+      <c r="K5" s="26">
         <v>46928</v>
       </c>
-      <c r="L5" s="33">
+      <c r="L5" s="20">
         <v>19383</v>
       </c>
-      <c r="M5" s="40">
+      <c r="M5" s="27">
         <v>52823</v>
       </c>
     </row>
-    <row r="6" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="4" t="s">
+    <row r="6" spans="1:13" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B6" s="35">
+      <c r="B6" s="22">
         <v>23851</v>
       </c>
-      <c r="C6" s="33">
+      <c r="C6" s="20">
         <v>31672</v>
       </c>
-      <c r="D6" s="36">
+      <c r="D6" s="23">
         <v>64869</v>
       </c>
-      <c r="E6" s="37">
+      <c r="E6" s="24">
         <v>35897</v>
       </c>
-      <c r="F6" s="33">
+      <c r="F6" s="20">
         <v>23235</v>
       </c>
-      <c r="G6" s="38">
+      <c r="G6" s="25">
         <v>76582</v>
       </c>
-      <c r="H6" s="33">
+      <c r="H6" s="20">
         <v>36100</v>
       </c>
-      <c r="I6" s="33">
+      <c r="I6" s="20">
         <v>38544</v>
       </c>
-      <c r="J6" s="33">
+      <c r="J6" s="20">
         <v>60256</v>
       </c>
-      <c r="K6" s="39">
+      <c r="K6" s="26">
         <v>44555</v>
       </c>
-      <c r="L6" s="33">
+      <c r="L6" s="20">
         <v>43338</v>
       </c>
-      <c r="M6" s="40">
+      <c r="M6" s="27">
         <v>38494</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="4" t="s">
+    <row r="7" spans="1:13" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B7" s="41">
+      <c r="B7" s="28">
         <v>26274</v>
       </c>
-      <c r="C7" s="33">
+      <c r="C7" s="20">
         <v>29614</v>
       </c>
-      <c r="D7" s="36">
+      <c r="D7" s="23">
         <v>70369</v>
       </c>
-      <c r="E7" s="42">
+      <c r="E7" s="29">
         <v>30230</v>
       </c>
-      <c r="F7" s="43">
+      <c r="F7" s="30">
         <v>8820</v>
       </c>
-      <c r="G7" s="38">
+      <c r="G7" s="25">
         <v>96535</v>
       </c>
-      <c r="H7" s="33">
+      <c r="H7" s="20">
         <v>47921</v>
       </c>
-      <c r="I7" s="33">
+      <c r="I7" s="20">
         <v>24063</v>
       </c>
-      <c r="J7" s="33"/>
-[...22 lines deleted...]
-    <row r="12" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="J7" s="20">
+        <v>60682</v>
+      </c>
+      <c r="K7" s="26"/>
+      <c r="L7" s="20"/>
+      <c r="M7" s="27"/>
+    </row>
+    <row r="8" spans="1:13" s="38" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="41"/>
+      <c r="B8" s="41"/>
+      <c r="C8" s="41"/>
+      <c r="D8" s="41"/>
+      <c r="E8" s="41"/>
+      <c r="F8" s="41"/>
+      <c r="G8" s="41"/>
+      <c r="H8" s="41"/>
+      <c r="I8" s="41"/>
+      <c r="J8" s="41"/>
+      <c r="K8" s="41"/>
+      <c r="L8" s="41"/>
+      <c r="M8" s="41"/>
+    </row>
+    <row r="9" spans="1:13" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="1:13" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="11" spans="1:13" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="12" spans="1:13" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="13" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="14" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="15" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="D16" s="57"/>
-      <c r="E16" s="58"/>
+      <c r="D16" s="36"/>
+      <c r="E16" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:O17"/>
+  <dimension ref="A1:M17"/>
   <sheetViews>
     <sheetView zoomScale="160" zoomScaleNormal="160" workbookViewId="0">
-      <selection activeCell="E25" sqref="E25"/>
+      <selection activeCell="H21" sqref="H21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.42578125" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="12" max="12" width="8.42578125" customWidth="1"/>
+    <col min="1" max="1" width="17.42578125" style="16" customWidth="1"/>
+    <col min="2" max="2" width="8.28515625" style="16" customWidth="1"/>
+    <col min="3" max="3" width="9.28515625" style="16" customWidth="1"/>
+    <col min="4" max="4" width="7.85546875" style="16" customWidth="1"/>
+    <col min="5" max="5" width="7.7109375" style="16" customWidth="1"/>
+    <col min="6" max="7" width="8.28515625" style="16" customWidth="1"/>
+    <col min="8" max="8" width="8.7109375" style="16" customWidth="1"/>
+    <col min="9" max="9" width="8.85546875" style="16" customWidth="1"/>
+    <col min="10" max="10" width="9.7109375" style="16" customWidth="1"/>
+    <col min="11" max="11" width="8.7109375" style="16" customWidth="1"/>
+    <col min="12" max="12" width="8.42578125" style="16" customWidth="1"/>
+    <col min="13" max="16384" width="9.140625" style="16"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="59" t="s">
+    <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="57" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="59"/>
-[...30 lines deleted...]
-      <c r="B3" s="7" t="s">
+      <c r="B1" s="57"/>
+      <c r="C1" s="57"/>
+      <c r="D1" s="57"/>
+      <c r="E1" s="57"/>
+      <c r="F1" s="57"/>
+      <c r="G1" s="57"/>
+      <c r="H1" s="57"/>
+      <c r="I1" s="57"/>
+      <c r="J1" s="57"/>
+      <c r="K1" s="57"/>
+      <c r="L1" s="57"/>
+      <c r="M1" s="57"/>
+    </row>
+    <row r="2" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="55"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="55"/>
+      <c r="D2" s="55"/>
+      <c r="E2" s="55"/>
+      <c r="F2" s="55"/>
+      <c r="G2" s="55"/>
+      <c r="H2" s="55"/>
+      <c r="I2" s="55"/>
+      <c r="J2" s="55"/>
+      <c r="K2" s="55"/>
+      <c r="L2" s="55"/>
+      <c r="M2" s="55"/>
+    </row>
+    <row r="3" spans="1:13" s="38" customFormat="1" ht="33" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="40"/>
+      <c r="B3" s="39" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="7" t="s">
+      <c r="C3" s="39" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="7" t="s">
+      <c r="D3" s="39" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="7" t="s">
+      <c r="E3" s="39" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="7" t="s">
+      <c r="F3" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="7" t="s">
+      <c r="G3" s="39" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="7" t="s">
+      <c r="H3" s="39" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="7" t="s">
+      <c r="I3" s="39" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="7" t="s">
+      <c r="J3" s="39" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="7" t="s">
+      <c r="K3" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="7" t="s">
+      <c r="L3" s="39" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="7" t="s">
+      <c r="M3" s="39" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:15" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="61" t="s">
+    <row r="4" spans="1:13" s="38" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="59" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="61"/>
-[...13 lines deleted...]
-      <c r="A5" s="60" t="s">
+      <c r="B4" s="59"/>
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="59"/>
+    </row>
+    <row r="5" spans="1:13" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="60"/>
-[...13 lines deleted...]
-      <c r="A6" s="4" t="s">
+      <c r="B5" s="58"/>
+      <c r="C5" s="58"/>
+      <c r="D5" s="58"/>
+      <c r="E5" s="58"/>
+      <c r="F5" s="58"/>
+      <c r="G5" s="58"/>
+      <c r="H5" s="58"/>
+      <c r="I5" s="58"/>
+      <c r="J5" s="58"/>
+      <c r="K5" s="58"/>
+      <c r="L5" s="58"/>
+      <c r="M5" s="58"/>
+    </row>
+    <row r="6" spans="1:13" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B6" s="47">
+      <c r="B6" s="31">
         <v>166.2</v>
       </c>
-      <c r="C6" s="48">
+      <c r="C6" s="32">
         <v>36.700000000000003</v>
       </c>
-      <c r="D6" s="48">
+      <c r="D6" s="32">
         <v>37.5</v>
       </c>
-      <c r="E6" s="48">
+      <c r="E6" s="32">
         <v>274.3</v>
       </c>
-      <c r="F6" s="34">
+      <c r="F6" s="21">
         <v>94.5</v>
       </c>
-      <c r="G6" s="49">
+      <c r="G6" s="33">
         <v>260.3</v>
       </c>
-      <c r="H6" s="49">
+      <c r="H6" s="33">
         <v>48.8</v>
       </c>
-      <c r="I6" s="50">
+      <c r="I6" s="34">
         <v>103.6</v>
       </c>
-      <c r="J6" s="50">
+      <c r="J6" s="34">
         <v>160.80000000000001</v>
       </c>
-      <c r="K6" s="48">
+      <c r="K6" s="32">
         <v>79.599999999999994</v>
       </c>
-      <c r="L6" s="50">
+      <c r="L6" s="34">
         <v>41.3</v>
       </c>
-      <c r="M6" s="51">
+      <c r="M6" s="35">
         <v>272.5</v>
       </c>
     </row>
-    <row r="7" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="4" t="s">
+    <row r="7" spans="1:13" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="47">
+      <c r="B7" s="31">
         <v>45.2</v>
       </c>
-      <c r="C7" s="48">
+      <c r="C7" s="32">
         <v>132.80000000000001</v>
       </c>
-      <c r="D7" s="48">
+      <c r="D7" s="32">
         <v>204.8</v>
       </c>
-      <c r="E7" s="48">
+      <c r="E7" s="32">
         <v>55.3</v>
       </c>
-      <c r="F7" s="34">
+      <c r="F7" s="21">
         <v>64.7</v>
       </c>
-      <c r="G7" s="49">
+      <c r="G7" s="33">
         <v>329.6</v>
       </c>
-      <c r="H7" s="49">
+      <c r="H7" s="33">
         <v>47.1</v>
       </c>
-      <c r="I7" s="50">
+      <c r="I7" s="34">
         <v>106.8</v>
       </c>
-      <c r="J7" s="50">
+      <c r="J7" s="34">
         <v>156.30000000000001</v>
       </c>
-      <c r="K7" s="48">
+      <c r="K7" s="32">
         <v>73.900000000000006</v>
       </c>
-      <c r="L7" s="50">
+      <c r="L7" s="34">
         <v>97.3</v>
       </c>
-      <c r="M7" s="51">
+      <c r="M7" s="35">
         <v>88.8</v>
       </c>
     </row>
-    <row r="8" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="4" t="s">
+    <row r="8" spans="1:13" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B8" s="47">
+      <c r="B8" s="31">
         <v>68.3</v>
       </c>
-      <c r="C8" s="48">
+      <c r="C8" s="32">
         <v>112.7</v>
       </c>
-      <c r="D8" s="48">
+      <c r="D8" s="32">
         <v>237.6</v>
       </c>
-      <c r="E8" s="50">
+      <c r="E8" s="34">
         <v>43</v>
       </c>
-      <c r="F8" s="34">
+      <c r="F8" s="21">
         <v>29.2</v>
       </c>
-      <c r="G8" s="50">
+      <c r="G8" s="34">
         <v>1094.5</v>
       </c>
-      <c r="H8" s="49">
+      <c r="H8" s="33">
         <v>49.6</v>
       </c>
-      <c r="I8" s="50">
+      <c r="I8" s="34">
         <v>50.2</v>
       </c>
-      <c r="J8" s="50"/>
-[...5 lines deleted...]
-      <c r="A9" s="62" t="s">
+      <c r="J8" s="34">
+        <v>252.2</v>
+      </c>
+      <c r="K8" s="32"/>
+      <c r="L8" s="34"/>
+      <c r="M8" s="35"/>
+    </row>
+    <row r="9" spans="1:13" s="38" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="60" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="62"/>
-[...13 lines deleted...]
-      <c r="A10" s="60" t="s">
+      <c r="B9" s="60"/>
+      <c r="C9" s="60"/>
+      <c r="D9" s="60"/>
+      <c r="E9" s="60"/>
+      <c r="F9" s="60"/>
+      <c r="G9" s="60"/>
+      <c r="H9" s="60"/>
+      <c r="I9" s="60"/>
+      <c r="J9" s="60"/>
+      <c r="K9" s="60"/>
+      <c r="L9" s="60"/>
+      <c r="M9" s="60"/>
+    </row>
+    <row r="10" spans="1:13" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="58" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="60"/>
-[...13 lines deleted...]
-      <c r="A11" s="4" t="s">
+      <c r="B10" s="58"/>
+      <c r="C10" s="58"/>
+      <c r="D10" s="58"/>
+      <c r="E10" s="58"/>
+      <c r="F10" s="58"/>
+      <c r="G10" s="58"/>
+      <c r="H10" s="58"/>
+      <c r="I10" s="58"/>
+      <c r="J10" s="58"/>
+      <c r="K10" s="58"/>
+      <c r="L10" s="58"/>
+      <c r="M10" s="58"/>
+    </row>
+    <row r="11" spans="1:13" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="2" t="s">
         <v>15</v>
       </c>
-      <c r="B11" s="52">
+      <c r="B11" s="42">
         <v>101.6</v>
       </c>
-      <c r="C11" s="46">
+      <c r="C11" s="34">
         <v>103.3</v>
       </c>
-      <c r="D11" s="44">
+      <c r="D11" s="32">
         <v>117.8</v>
       </c>
-      <c r="E11" s="46">
+      <c r="E11" s="34">
         <v>91.7</v>
       </c>
-      <c r="F11" s="45">
+      <c r="F11" s="21">
         <v>96.6</v>
       </c>
-      <c r="G11" s="45">
+      <c r="G11" s="21">
         <v>107.5</v>
       </c>
-      <c r="H11" s="45">
+      <c r="H11" s="21">
         <v>94.3</v>
       </c>
-      <c r="I11" s="44">
+      <c r="I11" s="32">
         <v>113.6</v>
       </c>
-      <c r="J11" s="46">
+      <c r="J11" s="34">
         <v>93.6</v>
       </c>
-      <c r="K11" s="45">
+      <c r="K11" s="21">
         <v>126.7</v>
       </c>
-      <c r="L11" s="44">
+      <c r="L11" s="32">
         <v>126.9</v>
       </c>
-      <c r="M11" s="53">
+      <c r="M11" s="43">
         <v>112.2</v>
       </c>
     </row>
-    <row r="12" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="4" t="s">
+    <row r="12" spans="1:13" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="2" t="s">
         <v>16</v>
       </c>
-      <c r="B12" s="52">
+      <c r="B12" s="42">
         <v>30.5</v>
       </c>
-      <c r="C12" s="46">
+      <c r="C12" s="34">
         <v>110.3</v>
       </c>
-      <c r="D12" s="44">
+      <c r="D12" s="32">
         <v>602.79999999999995</v>
       </c>
-      <c r="E12" s="46">
+      <c r="E12" s="34">
         <v>121.6</v>
       </c>
-      <c r="F12" s="45">
+      <c r="F12" s="21">
         <v>83.3</v>
       </c>
-      <c r="G12" s="45">
+      <c r="G12" s="21">
         <v>105.5</v>
       </c>
-      <c r="H12" s="45">
+      <c r="H12" s="21">
         <v>102</v>
       </c>
-      <c r="I12" s="44">
+      <c r="I12" s="32">
         <v>105.1</v>
       </c>
-      <c r="J12" s="46">
+      <c r="J12" s="34">
         <v>102.2</v>
       </c>
-      <c r="K12" s="45">
+      <c r="K12" s="21">
         <v>94.9</v>
       </c>
-      <c r="L12" s="44">
+      <c r="L12" s="32">
         <v>223.6</v>
       </c>
-      <c r="M12" s="53">
+      <c r="M12" s="43">
         <v>72.900000000000006</v>
       </c>
     </row>
-    <row r="13" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="4" t="s">
+    <row r="13" spans="1:13" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="2" t="s">
         <v>58</v>
       </c>
-      <c r="B13" s="52">
+      <c r="B13" s="42">
         <v>110.2</v>
       </c>
-      <c r="C13" s="46">
+      <c r="C13" s="34">
         <v>93.5</v>
       </c>
-      <c r="D13" s="44">
+      <c r="D13" s="32">
         <v>108.5</v>
       </c>
-      <c r="E13" s="46">
+      <c r="E13" s="34">
         <v>84.2</v>
       </c>
-      <c r="F13" s="45">
+      <c r="F13" s="21">
         <v>38</v>
       </c>
-      <c r="G13" s="45">
+      <c r="G13" s="21">
         <v>126.1</v>
       </c>
-      <c r="H13" s="45">
+      <c r="H13" s="21">
         <v>132.69999999999999</v>
       </c>
-      <c r="I13" s="44">
+      <c r="I13" s="32">
         <v>62.4</v>
       </c>
-      <c r="J13" s="46"/>
-[...25 lines deleted...]
-    <row r="17" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+      <c r="J13" s="34">
+        <v>100.7</v>
+      </c>
+      <c r="K13" s="21"/>
+      <c r="L13" s="32"/>
+      <c r="M13" s="43"/>
+    </row>
+    <row r="14" spans="1:13" s="38" customFormat="1" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B14" s="44"/>
+      <c r="C14" s="44"/>
+      <c r="D14" s="44"/>
+    </row>
+    <row r="15" spans="1:13" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="1"/>
+      <c r="B15" s="1"/>
+      <c r="C15" s="1"/>
+      <c r="D15" s="1"/>
+      <c r="E15" s="1"/>
+      <c r="F15" s="1"/>
+      <c r="G15" s="1"/>
+      <c r="H15" s="1"/>
+      <c r="I15" s="1"/>
+      <c r="J15" s="1"/>
+      <c r="K15" s="1"/>
+      <c r="L15" s="1"/>
+      <c r="M15" s="1"/>
+    </row>
+    <row r="16" spans="1:13" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="17" s="38" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:M10"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2438,56 +2415,56 @@
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B808087-ABB2-4A5A-BA84-82729F33E8B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAE20C7F-EDC3-44EE-BE07-49C4AA2F478B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метаданные 163206</vt:lpstr>
       <vt:lpstr>Метаданные 163213</vt:lpstr>
       <vt:lpstr>Условные значения</vt:lpstr>
       <vt:lpstr>Показатель 163206</vt:lpstr>