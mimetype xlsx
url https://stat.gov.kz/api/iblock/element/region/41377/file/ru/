--- v0 (2026-10-17)
+++ v1 (2026-11-06)
@@ -5,65 +5,65 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12150" tabRatio="950"/>
+    <workbookView xWindow="32760" yWindow="32760" windowWidth="23250" windowHeight="11865" tabRatio="950"/>
   </bookViews>
   <sheets>
-    <sheet name="Метаданные 162101" sheetId="33" r:id="rId1"/>
-    <sheet name="Метаданные 162107" sheetId="4" r:id="rId2"/>
+    <sheet name="Метаданные 162101" sheetId="4" r:id="rId1"/>
+    <sheet name="Метаданные 162107" sheetId="32" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId3"/>
-    <sheet name="Показатель 162101" sheetId="32" r:id="rId4"/>
-    <sheet name="Показатель 162107" sheetId="31" r:id="rId5"/>
+    <sheet name="Показатель 162101" sheetId="33" r:id="rId4"/>
+    <sheet name="Показатель 162107_" sheetId="31" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="74">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
   <si>
     <t>Методологические пояснения:</t>
   </si>
   <si>
@@ -81,600 +81,572 @@
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t xml:space="preserve">Дата последней актуализации: </t>
   </si>
   <si>
     <t>Связанные публикации:</t>
   </si>
   <si>
     <t>Полезные ссылки:</t>
   </si>
   <si>
     <t>Краткое наименование КСП</t>
   </si>
   <si>
     <t>История показателя</t>
   </si>
   <si>
     <t>Определение показателя</t>
   </si>
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
     <t>Источник показателя</t>
   </si>
   <si>
     <t>Дата следующей актуализации:</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Методика расчета</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
+    <t>Объем выполненных строительных работ</t>
+  </si>
+  <si>
+    <t>К объему строительных работ относится стоимость строительных работ, выполненных предприятиями, осуществляющими строительную деятельность по заключенным договорам строительного подряда, который включает работы по строительству новых объектов, капитальному и текущему ремонту, реконструкции, модернизации жилых и нежилых зданий, инженерных сооружений.</t>
+  </si>
+  <si>
+    <t>Объем строительных работ формируется из первичных статистических данных по крупным, средним и малым предприятиям с основным и вторичным видами экономической деятельности код 41-43 "Строительство".</t>
+  </si>
+  <si>
     <t>Информационной базой являются первичные данные общегосударственных статистических наблюдений, по крупным, средним и малым предприятиям с основным и вторичным видами экономической деятельности код 41-43 "Строительство".</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/methodology/25/</t>
   </si>
   <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=</t>
+  </si>
+  <si>
+    <t>млн. тенге</t>
+  </si>
+  <si>
+    <t>Индекс физического объема строительных работ</t>
+  </si>
+  <si>
+    <t>Индекс физического объема строительных работ отражает изменение объема выполненных строительных работ в динамике и определяется как отношение объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен).</t>
+  </si>
+  <si>
+    <t>Расчет</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Индекс физического объема строительных работ (услуг) определяется соотношением объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен). </t>
+  </si>
+  <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=</t>
   </si>
   <si>
-    <t>Индекс физического объема строительных работ</t>
-[...89 lines deleted...]
-    <t>С января 2024 года</t>
+    <t xml:space="preserve">  В % к соответствующему периоду прошлого года</t>
+  </si>
+  <si>
+    <t>С января 2026 года</t>
   </si>
   <si>
     <t xml:space="preserve">Управление статистики строительства и инвестиций </t>
   </si>
   <si>
     <t>Лисничук Петр Николаевич</t>
   </si>
   <si>
     <t>Тел. +7 7142 537264</t>
   </si>
   <si>
     <t>p.lisnichuk@aspire.gov.kz</t>
   </si>
   <si>
-    <t>Объем строительных работ, тыс. тенге</t>
+    <t>Костанайская область</t>
+  </si>
+  <si>
+    <t>г. Костанай</t>
+  </si>
+  <si>
+    <t>г.а. Аркалык</t>
+  </si>
+  <si>
+    <t>г.а. Лисаковск</t>
+  </si>
+  <si>
+    <t>г.а. Рудный</t>
+  </si>
+  <si>
+    <t>Алтынсаринский</t>
+  </si>
+  <si>
+    <t>Амангельдинский</t>
+  </si>
+  <si>
+    <t>Аулиекольский</t>
+  </si>
+  <si>
+    <t>Денисовский</t>
+  </si>
+  <si>
+    <t>Джангельдинский</t>
+  </si>
+  <si>
+    <t>Житикаринский</t>
+  </si>
+  <si>
+    <t>Камыстинский</t>
+  </si>
+  <si>
+    <t>Карабалыкский</t>
+  </si>
+  <si>
+    <t>Карасуский</t>
+  </si>
+  <si>
+    <t>Костанайский</t>
+  </si>
+  <si>
+    <t>Мендыкаринский</t>
+  </si>
+  <si>
+    <t>Наурзумский</t>
+  </si>
+  <si>
+    <t>Сарыкольский</t>
+  </si>
+  <si>
+    <t>Беимбета Майлина</t>
+  </si>
+  <si>
+    <t>Узункольский</t>
+  </si>
+  <si>
+    <t>Федоровский</t>
+  </si>
+  <si>
+    <t>Тыс. тенге</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/kostanay/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period=&amp;type=spreadsheets</t>
   </si>
   <si>
     <t>16.10.2026г.</t>
   </si>
   <si>
-    <t>18.09.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>в процентах</t>
+  </si>
+  <si>
+    <t>18.11.2026г.</t>
+  </si>
+  <si>
+    <t>(Январь-сентябрь 2026г.)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="2">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+  <numFmts count="5">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="0.000"/>
+    <numFmt numFmtId="166" formatCode="#,##0.0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="26" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <b/>
-[...4 lines deleted...]
-    <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
-[...4 lines deleted...]
-    <font>
       <b/>
-      <sz val="9"/>
+      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...17 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Arial Cyr"/>
+      <b/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-    </font>
-[...6 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
+      <u/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...2 lines deleted...]
-      <family val="1"/>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="medium">
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </top>
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right style="thin">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="166" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="14" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...27 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="7" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="16" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="168" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="17" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="167" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="7">
-    <cellStyle name="Normal" xfId="1"/>
-    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="3"/>
-    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 3" xfId="3"/>
+    <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 8" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -955,489 +927,490 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kostanay/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.lisnichuk@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kostanay/spreadsheets/?industry=1499&amp;year=2026&amp;name=12859&amp;period=&amp;type=spreadsheets" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:p.lisnichuk@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr codeName="Лист5"/>
+  <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+    <sheetView tabSelected="1" zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="A37" sqref="A37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="8" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="10"/>
-[...3 lines deleted...]
-      <c r="A2" s="19" t="s">
+      <c r="A1" s="7"/>
+      <c r="B1" s="7"/>
+    </row>
+    <row r="2" spans="1:13" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="6">
+        <v>162101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="11" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="33" customFormat="1" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="15" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="33" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="18" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="33" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="18" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="13"/>
+      <c r="M11" s="34"/>
+    </row>
+    <row r="12" spans="1:13" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="M12" s="34"/>
+    </row>
+    <row r="13" spans="1:13" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="M13" s="34"/>
+    </row>
+    <row r="14" spans="1:13" s="33" customFormat="1" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="M14" s="34"/>
+    </row>
+    <row r="15" spans="1:13" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="M15" s="34"/>
+    </row>
+    <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="17" t="s">
+        <v>70</v>
+      </c>
+      <c r="M16" s="38"/>
+    </row>
+    <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="M17" s="39"/>
+    </row>
+    <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="M18" s="38"/>
+    </row>
+    <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="9">
-[...144 lines deleted...]
-      <c r="M19" s="5"/>
+      <c r="B19" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="M19" s="39"/>
     </row>
     <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="19" t="s">
+      <c r="A20" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B20" s="21" t="s">
-[...2 lines deleted...]
-      <c r="M20" s="4"/>
+      <c r="B20" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="M20" s="38"/>
     </row>
     <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="19" t="s">
+      <c r="A21" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="M21" s="5"/>
+      <c r="B21" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="M21" s="39"/>
     </row>
     <row r="22" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="12"/>
-      <c r="B22" s="13"/>
+      <c r="A22" s="9"/>
+      <c r="B22" s="10"/>
     </row>
     <row r="23" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M23" s="5"/>
-[...5 lines deleted...]
-      <c r="M25" s="5"/>
+      <c r="M23" s="39"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="38"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="39"/>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="M26" s="4"/>
+      <c r="M26" s="38"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <sheetPr codeName="Лист4"/>
-  <dimension ref="A1:M28"/>
+  <sheetPr codeName="Лист5"/>
+  <dimension ref="A1:M27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B5" sqref="B5"/>
+    <sheetView zoomScale="84" zoomScaleNormal="84" workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
-    <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="8" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="8" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="10"/>
-[...3 lines deleted...]
-      <c r="A2" s="19" t="s">
+      <c r="A1" s="7"/>
+      <c r="B1" s="7"/>
+    </row>
+    <row r="2" spans="1:13" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="B2" s="6">
+        <v>162107</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="14" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" s="6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="14" t="s">
+        <v>8</v>
+      </c>
+      <c r="B4" s="11" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B5" s="6" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" s="6" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="33" customFormat="1" ht="58.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="14" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="15" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="14" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="11" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="33" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="14" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="15" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="33" customFormat="1" ht="45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="14" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="15" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="14" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="13"/>
+      <c r="M11" s="34"/>
+    </row>
+    <row r="12" spans="1:13" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="14" t="s">
+        <v>9</v>
+      </c>
+      <c r="B12" s="35" t="s">
+        <v>28</v>
+      </c>
+      <c r="M12" s="34"/>
+    </row>
+    <row r="13" spans="1:13" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="12" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="M13" s="34"/>
+    </row>
+    <row r="14" spans="1:13" s="33" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="B14" s="37" t="s">
+        <v>69</v>
+      </c>
+      <c r="M14" s="34"/>
+    </row>
+    <row r="15" spans="1:13" s="33" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="36" t="s">
+        <v>40</v>
+      </c>
+      <c r="M15" s="34"/>
+    </row>
+    <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="14" t="s">
+        <v>13</v>
+      </c>
+      <c r="B16" s="17" t="s">
+        <v>70</v>
+      </c>
+      <c r="M16" s="38"/>
+    </row>
+    <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="14" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="17" t="s">
+        <v>72</v>
+      </c>
+      <c r="M17" s="39"/>
+    </row>
+    <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="14" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="11" t="s">
+        <v>43</v>
+      </c>
+      <c r="M18" s="38"/>
+    </row>
+    <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="14" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="9">
-[...144 lines deleted...]
-      <c r="M19" s="5"/>
+      <c r="B19" s="11" t="s">
+        <v>44</v>
+      </c>
+      <c r="M19" s="39"/>
     </row>
     <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="19" t="s">
+      <c r="A20" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B20" s="21" t="s">
-[...2 lines deleted...]
-      <c r="M20" s="4"/>
+      <c r="B20" s="16" t="s">
+        <v>45</v>
+      </c>
+      <c r="M20" s="38"/>
     </row>
     <row r="21" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A21" s="19" t="s">
+      <c r="A21" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="25" t="s">
-[...2 lines deleted...]
-      <c r="M21" s="5"/>
+      <c r="B21" s="40" t="s">
+        <v>46</v>
+      </c>
+      <c r="M21" s="39"/>
     </row>
     <row r="22" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A22" s="12"/>
-      <c r="B22" s="13"/>
+      <c r="A22" s="9"/>
+      <c r="B22" s="10"/>
     </row>
     <row r="23" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M23" s="5"/>
+      <c r="M23" s="39"/>
     </row>
     <row r="24" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M24" s="4"/>
+      <c r="M24" s="38"/>
     </row>
     <row r="25" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M25" s="5"/>
+      <c r="M25" s="39"/>
     </row>
     <row r="26" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="M26" s="4"/>
+      <c r="M26" s="38"/>
     </row>
     <row r="27" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="28" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B14" r:id="rId1"/>
     <hyperlink ref="B15" r:id="rId2"/>
     <hyperlink ref="B12" r:id="rId3"/>
     <hyperlink ref="B21" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr codeName="Лист2"/>
-  <dimension ref="B1:B45"/>
+  <dimension ref="B1:B35"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="D32" sqref="D32"/>
+      <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="1"/>
     <col min="257" max="257" width="4.42578125" style="1" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="1" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="1"/>
     <col min="513" max="513" width="4.42578125" style="1" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="1" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="1"/>
     <col min="769" max="769" width="4.42578125" style="1" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="1" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="1"/>
     <col min="1025" max="1025" width="4.42578125" style="1" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="1" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="1"/>
     <col min="1281" max="1281" width="4.42578125" style="1" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="1" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="1"/>
     <col min="1537" max="1537" width="4.42578125" style="1" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="1" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="1"/>
@@ -1594,933 +1567,667 @@
     <col min="14593" max="14593" width="4.42578125" style="1" customWidth="1"/>
     <col min="14594" max="14594" width="113.5703125" style="1" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="1"/>
     <col min="14849" max="14849" width="4.42578125" style="1" customWidth="1"/>
     <col min="14850" max="14850" width="113.5703125" style="1" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="1"/>
     <col min="15105" max="15105" width="4.42578125" style="1" customWidth="1"/>
     <col min="15106" max="15106" width="113.5703125" style="1" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="1"/>
     <col min="15361" max="15361" width="4.42578125" style="1" customWidth="1"/>
     <col min="15362" max="15362" width="113.5703125" style="1" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="1"/>
     <col min="15617" max="15617" width="4.42578125" style="1" customWidth="1"/>
     <col min="15618" max="15618" width="113.5703125" style="1" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="1"/>
     <col min="15873" max="15873" width="4.42578125" style="1" customWidth="1"/>
     <col min="15874" max="15874" width="113.5703125" style="1" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="1"/>
     <col min="16129" max="16129" width="4.42578125" style="1" customWidth="1"/>
     <col min="16130" max="16130" width="113.5703125" style="1" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="2" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="6"/>
+      <c r="B2" s="4"/>
     </row>
     <row r="3" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="4" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="5" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="6" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="9" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B9" s="2" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="10" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B10" s="2" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="11" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B11" s="2"/>
     </row>
     <row r="12" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B14" s="2"/>
     </row>
     <row r="15" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="16" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="17" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="18" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B18" s="7" t="s">
+    <row r="18" spans="2:2" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="46" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="19" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="20" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="21" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="22" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="23" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="24" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="25" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="26" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="27" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="28" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="29" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="30" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="31" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="32" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="33" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="34" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="35" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+  </sheetData>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C43"/>
+  <sheetViews>
+    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="F9" sqref="F9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="25" style="1" customWidth="1"/>
+    <col min="2" max="2" width="22.28515625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="12.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="47"/>
+    </row>
+    <row r="2" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B2" s="48"/>
+    </row>
+    <row r="3" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="21"/>
+      <c r="B3" s="21"/>
+    </row>
+    <row r="4" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="22"/>
+      <c r="B4" s="20" t="s">
+        <v>68</v>
+      </c>
+      <c r="C4" s="42"/>
+    </row>
+    <row r="5" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" s="24">
+        <v>292486994</v>
+      </c>
+      <c r="C5" s="43"/>
+    </row>
+    <row r="6" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="24">
+        <v>114147609</v>
+      </c>
+      <c r="C6" s="43"/>
+    </row>
+    <row r="7" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="24">
+        <v>16721104</v>
+      </c>
+      <c r="C7" s="43"/>
+    </row>
+    <row r="8" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="24">
+        <v>6756501</v>
+      </c>
+      <c r="C8" s="43"/>
+    </row>
+    <row r="9" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="24">
+        <v>24579427</v>
+      </c>
+      <c r="C9" s="43"/>
+    </row>
+    <row r="10" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="24">
+        <v>6499658</v>
+      </c>
+      <c r="C10" s="43"/>
+    </row>
+    <row r="11" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="24">
+        <v>352526</v>
+      </c>
+      <c r="C11" s="43"/>
+    </row>
+    <row r="12" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="24">
+        <v>5730635</v>
+      </c>
+      <c r="C12" s="43"/>
+    </row>
+    <row r="13" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="24">
+        <v>2594855</v>
+      </c>
+      <c r="C13" s="43"/>
+    </row>
+    <row r="14" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="24">
+        <v>2624739</v>
+      </c>
+      <c r="C14" s="43"/>
+    </row>
+    <row r="15" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="24">
+        <v>10604504</v>
+      </c>
+      <c r="C15" s="43"/>
+    </row>
+    <row r="16" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="24">
+        <v>2428852</v>
+      </c>
+      <c r="C16" s="43"/>
+    </row>
+    <row r="17" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="24">
+        <v>725757</v>
+      </c>
+      <c r="C17" s="43"/>
+    </row>
+    <row r="18" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" s="24">
+        <v>5552710</v>
+      </c>
+      <c r="C18" s="43"/>
+    </row>
+    <row r="19" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="24">
+        <v>56787171</v>
+      </c>
+      <c r="C19" s="43"/>
+    </row>
+    <row r="20" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" s="24">
+        <v>7793730</v>
+      </c>
+      <c r="C20" s="43"/>
+    </row>
+    <row r="21" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="24">
+        <v>2931236</v>
+      </c>
+      <c r="C21" s="43"/>
+    </row>
+    <row r="22" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="B22" s="24">
+        <v>548636</v>
+      </c>
+      <c r="C22" s="43"/>
+    </row>
+    <row r="23" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B23" s="24">
+        <v>16912290</v>
+      </c>
+      <c r="C23" s="43"/>
+    </row>
+    <row r="24" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B24" s="24">
+        <v>2582737</v>
+      </c>
+      <c r="C24" s="43"/>
+    </row>
+    <row r="25" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="B25" s="27">
+        <v>5612317</v>
+      </c>
+      <c r="C25" s="43"/>
+    </row>
+    <row r="26" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="29"/>
+    </row>
+    <row r="27" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="42"/>
+    </row>
+    <row r="28" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:3" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" spans="2:2" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="36" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="37" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="39" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="40" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B40" s="41"/>
+    </row>
+    <row r="41" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="42" spans="2:2" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="43" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B43" s="41"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
+  </mergeCells>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:D44"/>
+  <sheetViews>
+    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="H13" sqref="H13"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="26.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="24.5703125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="1"/>
+    <col min="4" max="4" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="47" t="s">
+        <v>36</v>
+      </c>
+      <c r="B1" s="47"/>
+    </row>
+    <row r="2" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="48" t="s">
+        <v>73</v>
+      </c>
+      <c r="B2" s="48"/>
+    </row>
+    <row r="3" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="21"/>
+      <c r="B3" s="21"/>
+    </row>
+    <row r="4" spans="1:4" s="28" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="22"/>
+      <c r="B4" s="19" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="23" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" s="30">
+        <v>105</v>
+      </c>
+      <c r="D5" s="44"/>
+    </row>
+    <row r="6" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="31">
+        <v>108.6</v>
+      </c>
+      <c r="D6" s="44"/>
+    </row>
+    <row r="7" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="31">
+        <v>79.2</v>
+      </c>
+      <c r="D7" s="44"/>
+    </row>
+    <row r="8" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="31">
+        <v>117.6</v>
+      </c>
+      <c r="D8" s="44"/>
+    </row>
+    <row r="9" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="31">
+        <v>67.2</v>
+      </c>
+      <c r="D9" s="44"/>
+    </row>
+    <row r="10" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="31">
+        <v>70.7</v>
+      </c>
+      <c r="D10" s="44"/>
+    </row>
+    <row r="11" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="31">
+        <v>51.2</v>
+      </c>
+      <c r="D11" s="44"/>
+    </row>
+    <row r="12" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="31">
+        <v>47.6</v>
+      </c>
+      <c r="D12" s="44"/>
+    </row>
+    <row r="13" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="31">
+        <v>42.7</v>
+      </c>
+      <c r="D13" s="44"/>
+    </row>
+    <row r="14" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="31">
+        <v>107.6</v>
+      </c>
+      <c r="D14" s="44"/>
+    </row>
+    <row r="15" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="25" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="31">
+        <v>114.4</v>
+      </c>
+      <c r="D15" s="44"/>
+    </row>
+    <row r="16" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="25" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="31">
+        <v>23.3</v>
+      </c>
+      <c r="D16" s="44"/>
+    </row>
+    <row r="17" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="25" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="31">
+        <v>8.9</v>
+      </c>
+      <c r="D17" s="44"/>
+    </row>
+    <row r="18" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="25" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" s="31">
+        <v>145.6</v>
+      </c>
+      <c r="D18" s="44"/>
+    </row>
+    <row r="19" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="25" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="31">
+        <v>312</v>
+      </c>
+      <c r="D19" s="44"/>
+    </row>
+    <row r="20" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="25" t="s">
+        <v>62</v>
+      </c>
+      <c r="B20" s="31">
+        <v>166.7</v>
+      </c>
+      <c r="C20" s="42"/>
+      <c r="D20" s="44"/>
+    </row>
+    <row r="21" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="25" t="s">
+        <v>63</v>
+      </c>
+      <c r="B21" s="31">
+        <v>157.5</v>
+      </c>
+      <c r="D21" s="44"/>
+    </row>
+    <row r="22" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="25" t="s">
+        <v>64</v>
+      </c>
+      <c r="B22" s="31">
+        <v>7.1</v>
+      </c>
+      <c r="D22" s="44"/>
+    </row>
+    <row r="23" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A23" s="25" t="s">
+        <v>65</v>
+      </c>
+      <c r="B23" s="31">
+        <v>210.9</v>
+      </c>
+      <c r="D23" s="44"/>
+    </row>
+    <row r="24" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A24" s="25" t="s">
+        <v>66</v>
+      </c>
+      <c r="B24" s="31">
+        <v>98.4</v>
+      </c>
+      <c r="D24" s="44"/>
+    </row>
+    <row r="25" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="26" t="s">
+        <v>67</v>
+      </c>
+      <c r="B25" s="32">
+        <v>119.7</v>
+      </c>
+      <c r="D25" s="44"/>
+    </row>
+    <row r="26" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="45"/>
+    </row>
+    <row r="27" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="28" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="29" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="30" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="31" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="32" spans="1:4" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="33" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="34" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="35" s="28" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="36" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="37" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="38" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="39" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="40" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="41" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="42" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="43" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="44" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
-    <row r="45" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
-[...288 lines deleted...]
-    <row r="18" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
-[...487 lines deleted...]
-  <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метаданные 162101</vt:lpstr>
       <vt:lpstr>Метаданные 162107</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Показатель 162101</vt:lpstr>
-      <vt:lpstr>Показатель 162107</vt:lpstr>
+      <vt:lpstr>Показатель 162107_</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>M.Bigalimov</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>