--- v0 (2026-07-22)
+++ v1 (2026-08-17)
@@ -69,53 +69,53 @@
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>Оптовая торговля</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>Индексы физического объема оптовой торговли</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
-    <numFmt numFmtId="196" formatCode="0.0"/>
-[...1 lines deleted...]
-    <numFmt numFmtId="206" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="4">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
@@ -256,98 +256,98 @@
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="196" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="206" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="197" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="197" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="197" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="196" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
@@ -628,51 +628,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="B2" sqref="B2"/>
+      <selection activeCell="H13" sqref="H13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="2" width="9.140625" style="1"/>
     <col min="3" max="3" width="10" style="1" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="1"/>
     <col min="10" max="10" width="11" style="1" customWidth="1"/>
     <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="13.5" thickBot="1">
       <c r="A1" s="20" t="s">
         <v>15</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
       <c r="I1" s="21"/>
       <c r="J1" s="21"/>
       <c r="K1" s="21"/>
@@ -1063,73 +1063,75 @@
         <v>116</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" s="5">
         <v>2026</v>
       </c>
       <c r="B12" s="6">
         <v>105.5</v>
       </c>
       <c r="C12" s="19">
         <v>108</v>
       </c>
       <c r="D12" s="7">
         <v>108.7</v>
       </c>
       <c r="E12" s="7">
         <v>111.7</v>
       </c>
       <c r="F12" s="9">
         <v>107.9</v>
       </c>
       <c r="G12" s="9">
         <v>101.8</v>
       </c>
-      <c r="H12" s="9"/>
+      <c r="H12" s="9">
+        <v>100.5</v>
+      </c>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="75" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:Y12"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="16.42578125" style="1" customWidth="1"/>
     <col min="2" max="3" width="12.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="15.42578125" style="1" customWidth="1"/>
     <col min="5" max="13" width="12.85546875" style="1" customWidth="1"/>
     <col min="14" max="14" width="11" style="17" customWidth="1"/>
     <col min="15" max="15" width="11.28515625" style="17" customWidth="1"/>
     <col min="16" max="25" width="10.7109375" style="17" bestFit="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:25">
       <c r="A1" s="21" t="s">
         <v>13</v>
       </c>
       <c r="B1" s="21"/>
       <c r="C1" s="21"/>
       <c r="D1" s="21"/>
       <c r="E1" s="21"/>
       <c r="F1" s="21"/>
       <c r="G1" s="21"/>
       <c r="H1" s="21"/>
@@ -1655,51 +1657,53 @@
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
     </row>
     <row r="12" spans="1:25">
       <c r="A12" s="14">
         <v>2026</v>
       </c>
       <c r="B12" s="15">
         <v>80250.3</v>
       </c>
       <c r="C12" s="15">
         <v>84056.7</v>
       </c>
       <c r="D12" s="13">
         <v>89570.7</v>
       </c>
       <c r="E12" s="13">
         <v>103811.8</v>
       </c>
       <c r="F12" s="13">
         <v>105141.8</v>
       </c>
       <c r="G12" s="13">
         <v>147966.9</v>
       </c>
-      <c r="H12" s="13"/>
+      <c r="H12" s="13">
+        <v>152397.9</v>
+      </c>
       <c r="I12" s="13"/>
       <c r="J12" s="13"/>
       <c r="K12" s="13"/>
       <c r="L12" s="16"/>
       <c r="M12" s="13"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:M2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="51" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>