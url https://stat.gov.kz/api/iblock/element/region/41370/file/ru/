--- v1 (2026-08-17)
+++ v2 (2026-09-27)
@@ -1,279 +1,552 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-465" yWindow="-120" windowWidth="13545" windowHeight="11490"/>
+    <workbookView xWindow="15390" yWindow="30" windowWidth="13545" windowHeight="11490"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="3" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$M$9</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">Показатель!$B$1:$N$12</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="15" uniqueCount="15">
-[...41 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="59">
   <si>
     <t>62  020,5</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>"Объем реализации товаров и услуг" (2-торговля, периодичность - месячная)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление статистики торговли</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дробнич Алёна </t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 714 2 537255</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>a.drobnich@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Объем розничной торговли в стоимостном выражении</t>
+  </si>
+  <si>
+    <t>С 2015 года</t>
+  </si>
+  <si>
+    <t>Объем перепродаж (продаж без переработки) новых и бывших в употреблении товаров населению для личного потребления или домашнего использования или утилизации в стоимостном выражении.</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>млн.теңге</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702038?keyword=</t>
+  </si>
+  <si>
+    <t>код КАТО</t>
+  </si>
+  <si>
+    <t>Костанайская область</t>
+  </si>
+  <si>
+    <t>КАТО=390000000</t>
+  </si>
+  <si>
+    <t>Январь</t>
+  </si>
+  <si>
+    <t>Февраль</t>
+  </si>
+  <si>
+    <t>Март</t>
+  </si>
+  <si>
+    <t>Апрель</t>
+  </si>
+  <si>
+    <t>Май</t>
+  </si>
+  <si>
+    <t>Июнь</t>
+  </si>
+  <si>
+    <t>Июль</t>
+  </si>
+  <si>
+    <t>Август</t>
+  </si>
+  <si>
+    <t>Сентябрь</t>
+  </si>
+  <si>
+    <t>Октябрь</t>
+  </si>
+  <si>
+    <t>Ноябрь</t>
+  </si>
+  <si>
+    <t>Декабрь</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>171202 Объем розничной торговли в стоимостном выражении</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/kostanay/dynamic-tables/1448/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="4">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="6">
+  <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...24 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
         <color indexed="64"/>
-      </left>
-[...6 lines deleted...]
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top/>
-      <bottom style="medium">
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="15">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="1" applyFill="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...22 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
+      <alignment horizontal="left" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -518,609 +791,1006 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kostanay/dynamic-tables/1448/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:S15"/>
+  <dimension ref="A1:B22"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="91" zoomScaleNormal="91" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="I16" sqref="I16"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B39" sqref="B39"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="19.140625" style="1" customWidth="1"/>
-[...16 lines deleted...]
-    <col min="30" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="42.28515625" style="25" customWidth="1"/>
+    <col min="2" max="2" width="113.85546875" style="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="17.25" customHeight="1">
-      <c r="A1" s="13" t="s">
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="10"/>
+      <c r="B1" s="10"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="11" t="s">
+        <v>8</v>
+      </c>
+      <c r="B2" s="26">
+        <v>171202</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="11" t="s">
+        <v>9</v>
+      </c>
+      <c r="B3" s="27" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" s="28" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" s="27" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="B6" s="27" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A7" s="11" t="s">
         <v>13</v>
       </c>
-      <c r="B1" s="13"/>
-[...13 lines deleted...]
-      <c r="A2" s="14" t="s">
+      <c r="B7" s="29" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="28" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="11" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="13"/>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="11" t="s">
+        <v>16</v>
+      </c>
+      <c r="B10" s="13" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" s="14"/>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B12" s="15" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="16" t="s">
+        <v>21</v>
+      </c>
+      <c r="B13" s="17" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A14" s="16" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="18" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="16" t="s">
+        <v>24</v>
+      </c>
+      <c r="B15" s="18" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A16" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B16" s="19">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="B17" s="19">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B19" s="20" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="11" t="s">
+        <v>31</v>
+      </c>
+      <c r="B20" s="21" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="B21" s="22" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A22" s="23"/>
+      <c r="B22" s="24"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B25" sqref="B25"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="6" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="6" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="6"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="5"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="7" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="7" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="7" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="7" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="7"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="8" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="7"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="7"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="9" t="s">
+        <v>7</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:T18"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
+      <selection activeCell="E35" sqref="E35"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="28" style="1" customWidth="1"/>
+    <col min="2" max="2" width="7.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="11" style="1" customWidth="1"/>
+    <col min="5" max="5" width="11.7109375" style="1" customWidth="1"/>
+    <col min="6" max="7" width="11.42578125" style="1" customWidth="1"/>
+    <col min="8" max="10" width="11" style="1" customWidth="1"/>
+    <col min="11" max="11" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="11" style="1" customWidth="1"/>
+    <col min="13" max="13" width="11" style="4" customWidth="1"/>
+    <col min="14" max="14" width="11" style="1" customWidth="1"/>
+    <col min="15" max="15" width="16.7109375" style="1" customWidth="1"/>
+    <col min="16" max="16" width="13" style="1" customWidth="1"/>
+    <col min="17" max="17" width="15" style="1" customWidth="1"/>
+    <col min="18" max="18" width="11" style="1" customWidth="1"/>
+    <col min="19" max="19" width="23" style="1" customWidth="1"/>
+    <col min="20" max="20" width="17.5703125" style="1" customWidth="1"/>
+    <col min="21" max="30" width="11" style="1" customWidth="1"/>
+    <col min="31" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="44" t="s">
+        <v>57</v>
+      </c>
+      <c r="B1" s="44"/>
+      <c r="C1" s="44"/>
+      <c r="D1" s="44"/>
+      <c r="E1" s="44"/>
+      <c r="F1" s="44"/>
+      <c r="G1" s="44"/>
+      <c r="H1" s="44"/>
+      <c r="I1" s="44"/>
+      <c r="J1" s="44"/>
+      <c r="K1" s="44"/>
+      <c r="L1" s="44"/>
+      <c r="M1" s="44"/>
+      <c r="N1" s="44"/>
+    </row>
+    <row r="2" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="33" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="34" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" s="36"/>
+      <c r="C3" s="31" t="s">
+        <v>44</v>
+      </c>
+      <c r="D3" s="31" t="s">
+        <v>45</v>
+      </c>
+      <c r="E3" s="31" t="s">
+        <v>46</v>
+      </c>
+      <c r="F3" s="31" t="s">
+        <v>47</v>
+      </c>
+      <c r="G3" s="31" t="s">
+        <v>48</v>
+      </c>
+      <c r="H3" s="31" t="s">
+        <v>49</v>
+      </c>
+      <c r="I3" s="31" t="s">
+        <v>50</v>
+      </c>
+      <c r="J3" s="31" t="s">
+        <v>51</v>
+      </c>
+      <c r="K3" s="31" t="s">
+        <v>52</v>
+      </c>
+      <c r="L3" s="31" t="s">
+        <v>53</v>
+      </c>
+      <c r="M3" s="31" t="s">
+        <v>54</v>
+      </c>
+      <c r="N3" s="35" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="30" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" s="38">
+        <v>2015</v>
+      </c>
+      <c r="C4" s="39">
+        <v>14439.6</v>
+      </c>
+      <c r="D4" s="39">
+        <v>14325.8</v>
+      </c>
+      <c r="E4" s="39">
+        <v>15424.8</v>
+      </c>
+      <c r="F4" s="39">
+        <v>16076.7</v>
+      </c>
+      <c r="G4" s="39">
+        <v>15890.7</v>
+      </c>
+      <c r="H4" s="39">
+        <v>16795.599999999999</v>
+      </c>
+      <c r="I4" s="39">
+        <v>17638.5</v>
+      </c>
+      <c r="J4" s="39">
+        <v>18159.900000000001</v>
+      </c>
+      <c r="K4" s="39">
+        <v>16319</v>
+      </c>
+      <c r="L4" s="39">
+        <v>17504.099999999999</v>
+      </c>
+      <c r="M4" s="39">
+        <v>18720.7</v>
+      </c>
+      <c r="N4" s="39">
+        <v>23841.200000000001</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="30" t="s">
+        <v>43</v>
+      </c>
+      <c r="B5" s="38">
+        <v>2016</v>
+      </c>
+      <c r="C5" s="39">
+        <v>15267.4</v>
+      </c>
+      <c r="D5" s="39">
+        <v>15826.3</v>
+      </c>
+      <c r="E5" s="39">
+        <v>18179.900000000001</v>
+      </c>
+      <c r="F5" s="39">
+        <v>19379.7</v>
+      </c>
+      <c r="G5" s="39">
+        <v>19207.099999999999</v>
+      </c>
+      <c r="H5" s="39">
+        <v>19832.7</v>
+      </c>
+      <c r="I5" s="39">
+        <v>21306.799999999999</v>
+      </c>
+      <c r="J5" s="39">
+        <v>21539.8</v>
+      </c>
+      <c r="K5" s="39">
+        <v>20085.7</v>
+      </c>
+      <c r="L5" s="39">
+        <v>19660.599999999999</v>
+      </c>
+      <c r="M5" s="39">
+        <v>20832.099999999999</v>
+      </c>
+      <c r="N5" s="39">
+        <v>28016.799999999999</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20" s="2" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="B6" s="38">
+        <v>2017</v>
+      </c>
+      <c r="C6" s="39">
+        <v>16822.3</v>
+      </c>
+      <c r="D6" s="39">
+        <v>17365.2</v>
+      </c>
+      <c r="E6" s="39">
+        <v>20316.3</v>
+      </c>
+      <c r="F6" s="39">
+        <v>21335.5</v>
+      </c>
+      <c r="G6" s="39">
+        <v>21353.200000000001</v>
+      </c>
+      <c r="H6" s="39">
+        <v>22176.7</v>
+      </c>
+      <c r="I6" s="39">
+        <v>23932.799999999999</v>
+      </c>
+      <c r="J6" s="39">
+        <v>25285.8</v>
+      </c>
+      <c r="K6" s="39">
+        <v>23955.4</v>
+      </c>
+      <c r="L6" s="39">
+        <v>23365.599999999999</v>
+      </c>
+      <c r="M6" s="39">
+        <v>23752.5</v>
+      </c>
+      <c r="N6" s="39">
+        <v>32311.8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B7" s="38">
+        <v>2018</v>
+      </c>
+      <c r="C7" s="39">
+        <v>19497.2</v>
+      </c>
+      <c r="D7" s="39">
+        <v>18744.900000000001</v>
+      </c>
+      <c r="E7" s="39">
+        <v>21747.4</v>
+      </c>
+      <c r="F7" s="39">
+        <v>23572</v>
+      </c>
+      <c r="G7" s="39">
+        <v>24087.1</v>
+      </c>
+      <c r="H7" s="39">
+        <v>24238.6</v>
+      </c>
+      <c r="I7" s="39">
+        <v>28780.1</v>
+      </c>
+      <c r="J7" s="39">
+        <v>29354</v>
+      </c>
+      <c r="K7" s="39">
+        <v>30206.1</v>
+      </c>
+      <c r="L7" s="39">
+        <v>26130.9</v>
+      </c>
+      <c r="M7" s="39">
+        <v>26535.4</v>
+      </c>
+      <c r="N7" s="39">
+        <v>35007.300000000003</v>
+      </c>
+      <c r="O7" s="3"/>
+      <c r="P7" s="4"/>
+      <c r="Q7" s="4"/>
+      <c r="R7" s="4"/>
+      <c r="S7" s="4"/>
+      <c r="T7" s="4"/>
+    </row>
+    <row r="8" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="38">
+        <v>2019</v>
+      </c>
+      <c r="C8" s="39">
+        <v>21264.6</v>
+      </c>
+      <c r="D8" s="39">
+        <v>20388.599999999999</v>
+      </c>
+      <c r="E8" s="39">
+        <v>24279.7</v>
+      </c>
+      <c r="F8" s="39">
+        <v>25905.599999999999</v>
+      </c>
+      <c r="G8" s="39">
+        <v>26736</v>
+      </c>
+      <c r="H8" s="39">
+        <v>28062.9</v>
+      </c>
+      <c r="I8" s="39">
+        <v>29762.799999999999</v>
+      </c>
+      <c r="J8" s="39">
+        <v>34349.699999999997</v>
+      </c>
+      <c r="K8" s="39">
+        <v>33101</v>
+      </c>
+      <c r="L8" s="39">
+        <v>30044.9</v>
+      </c>
+      <c r="M8" s="39">
+        <v>31429.1</v>
+      </c>
+      <c r="N8" s="39">
+        <v>39655.300000000003</v>
+      </c>
+      <c r="O8" s="4"/>
+      <c r="P8" s="4"/>
+      <c r="Q8" s="4"/>
+      <c r="R8" s="4"/>
+      <c r="S8" s="4"/>
+      <c r="T8" s="4"/>
+    </row>
+    <row r="9" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="38">
+        <v>2020</v>
+      </c>
+      <c r="C9" s="39">
+        <v>23204.799999999999</v>
+      </c>
+      <c r="D9" s="39">
+        <v>22704.799999999999</v>
+      </c>
+      <c r="E9" s="39">
+        <v>28837.8</v>
+      </c>
+      <c r="F9" s="39">
+        <v>19660.7</v>
+      </c>
+      <c r="G9" s="39">
+        <v>27608.2</v>
+      </c>
+      <c r="H9" s="39">
+        <v>32334.3</v>
+      </c>
+      <c r="I9" s="39">
+        <v>29979.3</v>
+      </c>
+      <c r="J9" s="39">
+        <v>39045.800000000003</v>
+      </c>
+      <c r="K9" s="39">
+        <v>36736.6</v>
+      </c>
+      <c r="L9" s="39">
+        <v>33681</v>
+      </c>
+      <c r="M9" s="39">
+        <v>33596.199999999997</v>
+      </c>
+      <c r="N9" s="39">
+        <v>44407.1</v>
+      </c>
+      <c r="O9" s="4"/>
+      <c r="P9" s="4"/>
+      <c r="Q9" s="4"/>
+      <c r="R9" s="4"/>
+      <c r="S9" s="4"/>
+      <c r="T9" s="4"/>
+    </row>
+    <row r="10" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B10" s="38">
+        <v>2021</v>
+      </c>
+      <c r="C10" s="39">
+        <v>24074.6</v>
+      </c>
+      <c r="D10" s="39">
+        <v>24803.1</v>
+      </c>
+      <c r="E10" s="39">
+        <v>30620.6</v>
+      </c>
+      <c r="F10" s="39">
+        <v>23858.5</v>
+      </c>
+      <c r="G10" s="39">
+        <v>30338.1</v>
+      </c>
+      <c r="H10" s="39">
+        <v>40262.300000000003</v>
+      </c>
+      <c r="I10" s="39">
+        <v>34884.6</v>
+      </c>
+      <c r="J10" s="39">
+        <v>42070.8</v>
+      </c>
+      <c r="K10" s="39">
+        <v>42191.7</v>
+      </c>
+      <c r="L10" s="39">
+        <v>41113.699999999997</v>
+      </c>
+      <c r="M10" s="39">
+        <v>38332.9</v>
+      </c>
+      <c r="N10" s="39">
+        <v>53687.199999999997</v>
+      </c>
+      <c r="O10" s="4"/>
+      <c r="P10" s="4"/>
+      <c r="Q10" s="4"/>
+      <c r="R10" s="4"/>
+      <c r="S10" s="4"/>
+      <c r="T10" s="4"/>
+    </row>
+    <row r="11" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="38">
+        <v>2022</v>
+      </c>
+      <c r="C11" s="39">
+        <v>26436.400000000001</v>
+      </c>
+      <c r="D11" s="39">
+        <v>28600</v>
+      </c>
+      <c r="E11" s="39">
+        <v>36821</v>
+      </c>
+      <c r="F11" s="39">
+        <v>30607.3</v>
+      </c>
+      <c r="G11" s="39">
+        <v>35462</v>
+      </c>
+      <c r="H11" s="39">
+        <v>47977.1</v>
+      </c>
+      <c r="I11" s="39">
+        <v>44018.6</v>
+      </c>
+      <c r="J11" s="39">
+        <v>50177.2</v>
+      </c>
+      <c r="K11" s="39">
+        <v>48808.6</v>
+      </c>
+      <c r="L11" s="39">
+        <v>50935.5</v>
+      </c>
+      <c r="M11" s="40">
+        <v>48527</v>
+      </c>
+      <c r="N11" s="39">
+        <v>53508.4</v>
+      </c>
+      <c r="O11" s="4"/>
+      <c r="P11" s="4"/>
+      <c r="Q11" s="4"/>
+      <c r="R11" s="4"/>
+      <c r="S11" s="4"/>
+      <c r="T11" s="4"/>
+    </row>
+    <row r="12" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="38">
+        <v>2023</v>
+      </c>
+      <c r="C12" s="40">
+        <v>32239.9</v>
+      </c>
+      <c r="D12" s="39">
+        <v>36802.400000000001</v>
+      </c>
+      <c r="E12" s="39">
+        <v>44427.9</v>
+      </c>
+      <c r="F12" s="39">
+        <v>37235.300000000003</v>
+      </c>
+      <c r="G12" s="39">
+        <v>40238.300000000003</v>
+      </c>
+      <c r="H12" s="39">
+        <v>57057.7</v>
+      </c>
+      <c r="I12" s="39">
+        <v>54808.7</v>
+      </c>
+      <c r="J12" s="39">
+        <v>54131.6</v>
+      </c>
+      <c r="K12" s="39">
+        <v>54305</v>
+      </c>
+      <c r="L12" s="39">
+        <v>56654.7</v>
+      </c>
+      <c r="M12" s="40">
+        <v>56020.9</v>
+      </c>
+      <c r="N12" s="39" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="14"/>
-[...334 lines deleted...]
-      <c r="A10" s="6">
+      <c r="O12" s="4"/>
+      <c r="P12" s="4"/>
+      <c r="Q12" s="4"/>
+      <c r="R12" s="4"/>
+      <c r="S12" s="4"/>
+      <c r="T12" s="4"/>
+    </row>
+    <row r="13" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="38">
         <v>2024</v>
       </c>
-      <c r="B10" s="12">
+      <c r="C13" s="40">
         <v>37511.800000000003</v>
       </c>
-      <c r="C10" s="7">
+      <c r="D13" s="39">
         <v>42192.2</v>
       </c>
-      <c r="D10" s="7">
+      <c r="E13" s="39">
         <v>51625.9</v>
       </c>
-      <c r="E10" s="7">
+      <c r="F13" s="39">
         <v>39754.9</v>
       </c>
-      <c r="F10" s="7">
+      <c r="G13" s="39">
         <v>45890.6</v>
       </c>
-      <c r="G10" s="7">
+      <c r="H13" s="39">
         <v>65355.7</v>
       </c>
-      <c r="H10" s="7">
+      <c r="I13" s="39">
         <v>62029.1</v>
       </c>
-      <c r="I10" s="7">
+      <c r="J13" s="39">
         <v>68971.899999999994</v>
       </c>
-      <c r="J10" s="7">
+      <c r="K13" s="39">
         <v>64421.5</v>
       </c>
-      <c r="K10" s="7">
+      <c r="L13" s="39">
         <v>69650.899999999994</v>
       </c>
-      <c r="L10" s="12">
+      <c r="M13" s="40">
         <v>69068.399999999994</v>
       </c>
-      <c r="M10" s="7">
+      <c r="N13" s="39">
         <v>74733.3</v>
       </c>
-      <c r="N10" s="9"/>
-[...7 lines deleted...]
-      <c r="A11" s="6">
+      <c r="O13" s="4"/>
+      <c r="P13" s="4"/>
+      <c r="Q13" s="4"/>
+      <c r="R13" s="4"/>
+      <c r="S13" s="4"/>
+      <c r="T13" s="4"/>
+    </row>
+    <row r="14" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="38">
         <v>2025</v>
       </c>
-      <c r="B11" s="12">
+      <c r="C14" s="40">
         <v>41502</v>
       </c>
-      <c r="C11" s="7">
+      <c r="D14" s="39">
         <v>45223.7</v>
       </c>
-      <c r="D11" s="7">
+      <c r="E14" s="39">
         <v>56621.2</v>
       </c>
-      <c r="E11" s="7">
+      <c r="F14" s="39">
         <v>44393.9</v>
       </c>
-      <c r="F11" s="7">
+      <c r="G14" s="39">
         <v>51510.8</v>
       </c>
-      <c r="G11" s="7">
+      <c r="H14" s="39">
         <v>74258.899999999994</v>
       </c>
-      <c r="H11" s="7">
+      <c r="I14" s="39">
         <v>71100.3</v>
       </c>
-      <c r="I11" s="7">
+      <c r="J14" s="39">
         <v>77800</v>
       </c>
-      <c r="J11" s="7">
+      <c r="K14" s="39">
         <v>74832.800000000003</v>
       </c>
-      <c r="K11" s="7">
+      <c r="L14" s="39">
         <v>82568.3</v>
       </c>
-      <c r="L11" s="12">
+      <c r="M14" s="40">
         <v>82477.600000000006</v>
       </c>
-      <c r="M11" s="7">
+      <c r="N14" s="39">
         <v>88660.1</v>
       </c>
-      <c r="N11" s="9"/>
-[...7 lines deleted...]
-      <c r="A12" s="6">
+      <c r="O14" s="4"/>
+      <c r="P14" s="4"/>
+      <c r="Q14" s="4"/>
+      <c r="R14" s="4"/>
+      <c r="S14" s="4"/>
+      <c r="T14" s="4"/>
+    </row>
+    <row r="15" spans="1:20" x14ac:dyDescent="0.2">
+      <c r="A15" s="37"/>
+      <c r="B15" s="41">
         <v>2026</v>
       </c>
-      <c r="B12" s="12">
+      <c r="C15" s="42">
         <v>46570.3</v>
       </c>
-      <c r="C12" s="7">
+      <c r="D15" s="43">
         <v>50643.9</v>
       </c>
-      <c r="D12" s="7">
+      <c r="E15" s="43">
         <v>63540.6</v>
       </c>
-      <c r="E12" s="7">
+      <c r="F15" s="43">
         <v>52928.800000000003</v>
       </c>
-      <c r="F12" s="7">
+      <c r="G15" s="43">
         <v>60621.4</v>
       </c>
-      <c r="G12" s="7">
+      <c r="H15" s="43">
         <v>87147.8</v>
       </c>
-      <c r="H12" s="7">
+      <c r="I15" s="43">
         <v>83591.199999999997</v>
       </c>
-      <c r="I12" s="7"/>
-[...19 lines deleted...]
-      <c r="P15" s="9"/>
+      <c r="J15" s="43">
+        <v>92255.1</v>
+      </c>
+      <c r="K15" s="43"/>
+      <c r="L15" s="43"/>
+      <c r="M15" s="42"/>
+      <c r="N15" s="43"/>
+    </row>
+    <row r="17" spans="3:17" x14ac:dyDescent="0.2">
+      <c r="C17" s="4"/>
+      <c r="D17" s="4"/>
+      <c r="E17" s="4"/>
+      <c r="F17" s="4"/>
+      <c r="G17" s="4"/>
+      <c r="H17" s="4"/>
+      <c r="I17" s="4"/>
+      <c r="J17" s="4"/>
+      <c r="K17" s="4"/>
+      <c r="L17" s="4"/>
+      <c r="N17" s="4"/>
+    </row>
+    <row r="18" spans="3:17" x14ac:dyDescent="0.2">
+      <c r="Q18" s="4"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...1 lines deleted...]
-    <mergeCell ref="A2:M2"/>
+  <mergeCells count="1">
+    <mergeCell ref="A1:N1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>Лист1!Область_печати</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
+      <vt:lpstr>Показатель!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Microsoft Corporation</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>