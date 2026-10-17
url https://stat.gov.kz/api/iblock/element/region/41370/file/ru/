--- v2 (2026-09-27)
+++ v3 (2026-10-17)
@@ -1,53 +1,53 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="15390" yWindow="30" windowWidth="13545" windowHeight="11490"/>
+    <workbookView xWindow="90" yWindow="195" windowWidth="13170" windowHeight="12330"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="3" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="2">Показатель!$B$1:$N$12</definedName>
   </definedNames>
   <calcPr calcId="124519" fullPrecision="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="59">
   <si>
     <t>62  020,5</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
@@ -205,51 +205,51 @@
   </si>
   <si>
     <t>Ноябрь</t>
   </si>
   <si>
     <t>Декабрь</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>171202 Объем розничной торговли в стоимостном выражении</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/region/kostanay/dynamic-tables/1448/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="16">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
@@ -803,961 +803,963 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/region/kostanay/dynamic-tables/1448/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/0c7/gupffjb5spd2hw40f5wi4tjh7bhr31vv/%D0%9F%D0%98-89986-template_application_ru(3).docx" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/e9e/23jwjg2dfuw1il5bncwcimz3t9pfydns.xlsx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:B22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B39" sqref="B39"/>
+      <selection activeCell="B35" sqref="B35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="25" customWidth="1"/>
     <col min="2" max="2" width="113.85546875" style="25" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:2">
       <c r="A1" s="10"/>
       <c r="B1" s="10"/>
     </row>
-    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:2">
       <c r="A2" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B2" s="26">
         <v>171202</v>
       </c>
     </row>
-    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:2">
       <c r="A3" s="11" t="s">
         <v>9</v>
       </c>
       <c r="B3" s="27" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:2">
       <c r="A4" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B4" s="28" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:2">
       <c r="A5" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="27" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:2">
       <c r="A6" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="27" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="7" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:2" ht="25.5">
       <c r="A7" s="11" t="s">
         <v>13</v>
       </c>
       <c r="B7" s="29" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:2">
       <c r="A8" s="11" t="s">
         <v>14</v>
       </c>
       <c r="B8" s="28" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:2">
       <c r="A9" s="11" t="s">
         <v>15</v>
       </c>
       <c r="B9" s="13"/>
     </row>
-    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:2">
       <c r="A10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B10" s="13" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:2">
       <c r="A11" s="11" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="14"/>
     </row>
-    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:2">
       <c r="A12" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="15" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:2">
       <c r="A13" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B13" s="17" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="14" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:2">
       <c r="A14" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="18" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:2">
       <c r="A15" s="16" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="18" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="16" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:2">
       <c r="A16" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="19">
-        <v>46279</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
       <c r="A17" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B17" s="19">
-        <v>46307</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+        <v>46338</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
       <c r="A18" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="20" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:2">
       <c r="A19" s="11" t="s">
         <v>29</v>
       </c>
       <c r="B19" s="20" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:2">
       <c r="A20" s="11" t="s">
         <v>31</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:2">
       <c r="A21" s="11" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="22" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:2">
       <c r="A22" s="23"/>
       <c r="B22" s="24"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B14" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="6" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="6" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="6"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2">
       <c r="B2" s="5"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="7" t="s">
         <v>1</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="7" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="7" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="7" t="s">
         <v>4</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="7"/>
     </row>
-    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2">
       <c r="B12" s="8" t="s">
         <v>6</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="7"/>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2">
       <c r="B14" s="7"/>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:2">
       <c r="B18" s="9" t="s">
         <v>7</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:T18"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="E35" sqref="E35"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="28" style="1" customWidth="1"/>
     <col min="2" max="2" width="7.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="1" customWidth="1"/>
     <col min="4" max="4" width="11" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="1" customWidth="1"/>
     <col min="6" max="7" width="11.42578125" style="1" customWidth="1"/>
     <col min="8" max="10" width="11" style="1" customWidth="1"/>
     <col min="11" max="11" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="1" customWidth="1"/>
     <col min="13" max="13" width="11" style="4" customWidth="1"/>
     <col min="14" max="14" width="11" style="1" customWidth="1"/>
     <col min="15" max="15" width="16.7109375" style="1" customWidth="1"/>
     <col min="16" max="16" width="13" style="1" customWidth="1"/>
     <col min="17" max="17" width="15" style="1" customWidth="1"/>
     <col min="18" max="18" width="11" style="1" customWidth="1"/>
     <col min="19" max="19" width="23" style="1" customWidth="1"/>
     <col min="20" max="20" width="17.5703125" style="1" customWidth="1"/>
     <col min="21" max="30" width="11" style="1" customWidth="1"/>
     <col min="31" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:20" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:20" ht="14.25" customHeight="1">
       <c r="A1" s="44" t="s">
         <v>57</v>
       </c>
       <c r="B1" s="44"/>
       <c r="C1" s="44"/>
       <c r="D1" s="44"/>
       <c r="E1" s="44"/>
       <c r="F1" s="44"/>
       <c r="G1" s="44"/>
       <c r="H1" s="44"/>
       <c r="I1" s="44"/>
       <c r="J1" s="44"/>
       <c r="K1" s="44"/>
       <c r="L1" s="44"/>
       <c r="M1" s="44"/>
       <c r="N1" s="44"/>
     </row>
-    <row r="2" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:20">
       <c r="B2" s="32"/>
       <c r="C2" s="32"/>
       <c r="D2" s="32"/>
       <c r="E2" s="32"/>
       <c r="F2" s="32"/>
       <c r="G2" s="32"/>
       <c r="H2" s="32"/>
       <c r="I2" s="32"/>
       <c r="J2" s="32"/>
       <c r="K2" s="32"/>
       <c r="L2" s="32"/>
       <c r="M2" s="32"/>
       <c r="N2" s="33" t="s">
         <v>56</v>
       </c>
     </row>
-    <row r="3" spans="1:20" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:20" s="2" customFormat="1">
       <c r="A3" s="34" t="s">
         <v>41</v>
       </c>
       <c r="B3" s="36"/>
       <c r="C3" s="31" t="s">
         <v>44</v>
       </c>
       <c r="D3" s="31" t="s">
         <v>45</v>
       </c>
       <c r="E3" s="31" t="s">
         <v>46</v>
       </c>
       <c r="F3" s="31" t="s">
         <v>47</v>
       </c>
       <c r="G3" s="31" t="s">
         <v>48</v>
       </c>
       <c r="H3" s="31" t="s">
         <v>49</v>
       </c>
       <c r="I3" s="31" t="s">
         <v>50</v>
       </c>
       <c r="J3" s="31" t="s">
         <v>51</v>
       </c>
       <c r="K3" s="31" t="s">
         <v>52</v>
       </c>
       <c r="L3" s="31" t="s">
         <v>53</v>
       </c>
       <c r="M3" s="31" t="s">
         <v>54</v>
       </c>
       <c r="N3" s="35" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="4" spans="1:20" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:20" s="2" customFormat="1">
       <c r="A4" s="30" t="s">
         <v>42</v>
       </c>
       <c r="B4" s="38">
         <v>2015</v>
       </c>
       <c r="C4" s="39">
         <v>14439.6</v>
       </c>
       <c r="D4" s="39">
         <v>14325.8</v>
       </c>
       <c r="E4" s="39">
         <v>15424.8</v>
       </c>
       <c r="F4" s="39">
         <v>16076.7</v>
       </c>
       <c r="G4" s="39">
         <v>15890.7</v>
       </c>
       <c r="H4" s="39">
         <v>16795.599999999999</v>
       </c>
       <c r="I4" s="39">
         <v>17638.5</v>
       </c>
       <c r="J4" s="39">
         <v>18159.900000000001</v>
       </c>
       <c r="K4" s="39">
         <v>16319</v>
       </c>
       <c r="L4" s="39">
         <v>17504.099999999999</v>
       </c>
       <c r="M4" s="39">
         <v>18720.7</v>
       </c>
       <c r="N4" s="39">
         <v>23841.200000000001</v>
       </c>
     </row>
-    <row r="5" spans="1:20" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:20" s="2" customFormat="1">
       <c r="A5" s="30" t="s">
         <v>43</v>
       </c>
       <c r="B5" s="38">
         <v>2016</v>
       </c>
       <c r="C5" s="39">
         <v>15267.4</v>
       </c>
       <c r="D5" s="39">
         <v>15826.3</v>
       </c>
       <c r="E5" s="39">
         <v>18179.900000000001</v>
       </c>
       <c r="F5" s="39">
         <v>19379.7</v>
       </c>
       <c r="G5" s="39">
         <v>19207.099999999999</v>
       </c>
       <c r="H5" s="39">
         <v>19832.7</v>
       </c>
       <c r="I5" s="39">
         <v>21306.799999999999</v>
       </c>
       <c r="J5" s="39">
         <v>21539.8</v>
       </c>
       <c r="K5" s="39">
         <v>20085.7</v>
       </c>
       <c r="L5" s="39">
         <v>19660.599999999999</v>
       </c>
       <c r="M5" s="39">
         <v>20832.099999999999</v>
       </c>
       <c r="N5" s="39">
         <v>28016.799999999999</v>
       </c>
     </row>
-    <row r="6" spans="1:20" s="2" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:20" s="2" customFormat="1">
       <c r="B6" s="38">
         <v>2017</v>
       </c>
       <c r="C6" s="39">
         <v>16822.3</v>
       </c>
       <c r="D6" s="39">
         <v>17365.2</v>
       </c>
       <c r="E6" s="39">
         <v>20316.3</v>
       </c>
       <c r="F6" s="39">
         <v>21335.5</v>
       </c>
       <c r="G6" s="39">
         <v>21353.200000000001</v>
       </c>
       <c r="H6" s="39">
         <v>22176.7</v>
       </c>
       <c r="I6" s="39">
         <v>23932.799999999999</v>
       </c>
       <c r="J6" s="39">
         <v>25285.8</v>
       </c>
       <c r="K6" s="39">
         <v>23955.4</v>
       </c>
       <c r="L6" s="39">
         <v>23365.599999999999</v>
       </c>
       <c r="M6" s="39">
         <v>23752.5</v>
       </c>
       <c r="N6" s="39">
         <v>32311.8</v>
       </c>
     </row>
-    <row r="7" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:20" ht="15" customHeight="1">
       <c r="B7" s="38">
         <v>2018</v>
       </c>
       <c r="C7" s="39">
         <v>19497.2</v>
       </c>
       <c r="D7" s="39">
         <v>18744.900000000001</v>
       </c>
       <c r="E7" s="39">
         <v>21747.4</v>
       </c>
       <c r="F7" s="39">
         <v>23572</v>
       </c>
       <c r="G7" s="39">
         <v>24087.1</v>
       </c>
       <c r="H7" s="39">
         <v>24238.6</v>
       </c>
       <c r="I7" s="39">
         <v>28780.1</v>
       </c>
       <c r="J7" s="39">
         <v>29354</v>
       </c>
       <c r="K7" s="39">
         <v>30206.1</v>
       </c>
       <c r="L7" s="39">
         <v>26130.9</v>
       </c>
       <c r="M7" s="39">
         <v>26535.4</v>
       </c>
       <c r="N7" s="39">
         <v>35007.300000000003</v>
       </c>
       <c r="O7" s="3"/>
       <c r="P7" s="4"/>
       <c r="Q7" s="4"/>
       <c r="R7" s="4"/>
       <c r="S7" s="4"/>
       <c r="T7" s="4"/>
     </row>
-    <row r="8" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:20" ht="15" customHeight="1">
       <c r="B8" s="38">
         <v>2019</v>
       </c>
       <c r="C8" s="39">
         <v>21264.6</v>
       </c>
       <c r="D8" s="39">
         <v>20388.599999999999</v>
       </c>
       <c r="E8" s="39">
         <v>24279.7</v>
       </c>
       <c r="F8" s="39">
         <v>25905.599999999999</v>
       </c>
       <c r="G8" s="39">
         <v>26736</v>
       </c>
       <c r="H8" s="39">
         <v>28062.9</v>
       </c>
       <c r="I8" s="39">
         <v>29762.799999999999</v>
       </c>
       <c r="J8" s="39">
         <v>34349.699999999997</v>
       </c>
       <c r="K8" s="39">
         <v>33101</v>
       </c>
       <c r="L8" s="39">
         <v>30044.9</v>
       </c>
       <c r="M8" s="39">
         <v>31429.1</v>
       </c>
       <c r="N8" s="39">
         <v>39655.300000000003</v>
       </c>
       <c r="O8" s="4"/>
       <c r="P8" s="4"/>
       <c r="Q8" s="4"/>
       <c r="R8" s="4"/>
       <c r="S8" s="4"/>
       <c r="T8" s="4"/>
     </row>
-    <row r="9" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:20" ht="15" customHeight="1">
       <c r="B9" s="38">
         <v>2020</v>
       </c>
       <c r="C9" s="39">
         <v>23204.799999999999</v>
       </c>
       <c r="D9" s="39">
         <v>22704.799999999999</v>
       </c>
       <c r="E9" s="39">
         <v>28837.8</v>
       </c>
       <c r="F9" s="39">
         <v>19660.7</v>
       </c>
       <c r="G9" s="39">
         <v>27608.2</v>
       </c>
       <c r="H9" s="39">
         <v>32334.3</v>
       </c>
       <c r="I9" s="39">
         <v>29979.3</v>
       </c>
       <c r="J9" s="39">
         <v>39045.800000000003</v>
       </c>
       <c r="K9" s="39">
         <v>36736.6</v>
       </c>
       <c r="L9" s="39">
         <v>33681</v>
       </c>
       <c r="M9" s="39">
         <v>33596.199999999997</v>
       </c>
       <c r="N9" s="39">
         <v>44407.1</v>
       </c>
       <c r="O9" s="4"/>
       <c r="P9" s="4"/>
       <c r="Q9" s="4"/>
       <c r="R9" s="4"/>
       <c r="S9" s="4"/>
       <c r="T9" s="4"/>
     </row>
-    <row r="10" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:20" ht="15" customHeight="1">
       <c r="B10" s="38">
         <v>2021</v>
       </c>
       <c r="C10" s="39">
         <v>24074.6</v>
       </c>
       <c r="D10" s="39">
         <v>24803.1</v>
       </c>
       <c r="E10" s="39">
         <v>30620.6</v>
       </c>
       <c r="F10" s="39">
         <v>23858.5</v>
       </c>
       <c r="G10" s="39">
         <v>30338.1</v>
       </c>
       <c r="H10" s="39">
         <v>40262.300000000003</v>
       </c>
       <c r="I10" s="39">
         <v>34884.6</v>
       </c>
       <c r="J10" s="39">
         <v>42070.8</v>
       </c>
       <c r="K10" s="39">
         <v>42191.7</v>
       </c>
       <c r="L10" s="39">
         <v>41113.699999999997</v>
       </c>
       <c r="M10" s="39">
         <v>38332.9</v>
       </c>
       <c r="N10" s="39">
         <v>53687.199999999997</v>
       </c>
       <c r="O10" s="4"/>
       <c r="P10" s="4"/>
       <c r="Q10" s="4"/>
       <c r="R10" s="4"/>
       <c r="S10" s="4"/>
       <c r="T10" s="4"/>
     </row>
-    <row r="11" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:20" ht="15" customHeight="1">
       <c r="B11" s="38">
         <v>2022</v>
       </c>
       <c r="C11" s="39">
         <v>26436.400000000001</v>
       </c>
       <c r="D11" s="39">
         <v>28600</v>
       </c>
       <c r="E11" s="39">
         <v>36821</v>
       </c>
       <c r="F11" s="39">
         <v>30607.3</v>
       </c>
       <c r="G11" s="39">
         <v>35462</v>
       </c>
       <c r="H11" s="39">
         <v>47977.1</v>
       </c>
       <c r="I11" s="39">
         <v>44018.6</v>
       </c>
       <c r="J11" s="39">
         <v>50177.2</v>
       </c>
       <c r="K11" s="39">
         <v>48808.6</v>
       </c>
       <c r="L11" s="39">
         <v>50935.5</v>
       </c>
       <c r="M11" s="40">
         <v>48527</v>
       </c>
       <c r="N11" s="39">
         <v>53508.4</v>
       </c>
       <c r="O11" s="4"/>
       <c r="P11" s="4"/>
       <c r="Q11" s="4"/>
       <c r="R11" s="4"/>
       <c r="S11" s="4"/>
       <c r="T11" s="4"/>
     </row>
-    <row r="12" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:20" ht="15" customHeight="1">
       <c r="B12" s="38">
         <v>2023</v>
       </c>
       <c r="C12" s="40">
         <v>32239.9</v>
       </c>
       <c r="D12" s="39">
         <v>36802.400000000001</v>
       </c>
       <c r="E12" s="39">
         <v>44427.9</v>
       </c>
       <c r="F12" s="39">
         <v>37235.300000000003</v>
       </c>
       <c r="G12" s="39">
         <v>40238.300000000003</v>
       </c>
       <c r="H12" s="39">
         <v>57057.7</v>
       </c>
       <c r="I12" s="39">
         <v>54808.7</v>
       </c>
       <c r="J12" s="39">
         <v>54131.6</v>
       </c>
       <c r="K12" s="39">
         <v>54305</v>
       </c>
       <c r="L12" s="39">
         <v>56654.7</v>
       </c>
       <c r="M12" s="40">
         <v>56020.9</v>
       </c>
       <c r="N12" s="39" t="s">
         <v>0</v>
       </c>
       <c r="O12" s="4"/>
       <c r="P12" s="4"/>
       <c r="Q12" s="4"/>
       <c r="R12" s="4"/>
       <c r="S12" s="4"/>
       <c r="T12" s="4"/>
     </row>
-    <row r="13" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:20" ht="15" customHeight="1">
       <c r="B13" s="38">
         <v>2024</v>
       </c>
       <c r="C13" s="40">
         <v>37511.800000000003</v>
       </c>
       <c r="D13" s="39">
         <v>42192.2</v>
       </c>
       <c r="E13" s="39">
         <v>51625.9</v>
       </c>
       <c r="F13" s="39">
         <v>39754.9</v>
       </c>
       <c r="G13" s="39">
         <v>45890.6</v>
       </c>
       <c r="H13" s="39">
         <v>65355.7</v>
       </c>
       <c r="I13" s="39">
         <v>62029.1</v>
       </c>
       <c r="J13" s="39">
         <v>68971.899999999994</v>
       </c>
       <c r="K13" s="39">
         <v>64421.5</v>
       </c>
       <c r="L13" s="39">
         <v>69650.899999999994</v>
       </c>
       <c r="M13" s="40">
         <v>69068.399999999994</v>
       </c>
       <c r="N13" s="39">
         <v>74733.3</v>
       </c>
       <c r="O13" s="4"/>
       <c r="P13" s="4"/>
       <c r="Q13" s="4"/>
       <c r="R13" s="4"/>
       <c r="S13" s="4"/>
       <c r="T13" s="4"/>
     </row>
-    <row r="14" spans="1:20" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:20" ht="15" customHeight="1">
       <c r="B14" s="38">
         <v>2025</v>
       </c>
       <c r="C14" s="40">
         <v>41502</v>
       </c>
       <c r="D14" s="39">
         <v>45223.7</v>
       </c>
       <c r="E14" s="39">
         <v>56621.2</v>
       </c>
       <c r="F14" s="39">
         <v>44393.9</v>
       </c>
       <c r="G14" s="39">
         <v>51510.8</v>
       </c>
       <c r="H14" s="39">
         <v>74258.899999999994</v>
       </c>
       <c r="I14" s="39">
         <v>71100.3</v>
       </c>
       <c r="J14" s="39">
         <v>77800</v>
       </c>
       <c r="K14" s="39">
         <v>74832.800000000003</v>
       </c>
       <c r="L14" s="39">
         <v>82568.3</v>
       </c>
       <c r="M14" s="40">
         <v>82477.600000000006</v>
       </c>
       <c r="N14" s="39">
         <v>88660.1</v>
       </c>
       <c r="O14" s="4"/>
       <c r="P14" s="4"/>
       <c r="Q14" s="4"/>
       <c r="R14" s="4"/>
       <c r="S14" s="4"/>
       <c r="T14" s="4"/>
     </row>
-    <row r="15" spans="1:20" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:20">
       <c r="A15" s="37"/>
       <c r="B15" s="41">
         <v>2026</v>
       </c>
       <c r="C15" s="42">
         <v>46570.3</v>
       </c>
       <c r="D15" s="43">
         <v>50643.9</v>
       </c>
       <c r="E15" s="43">
         <v>63540.6</v>
       </c>
       <c r="F15" s="43">
         <v>52928.800000000003</v>
       </c>
       <c r="G15" s="43">
         <v>60621.4</v>
       </c>
       <c r="H15" s="43">
         <v>87147.8</v>
       </c>
       <c r="I15" s="43">
         <v>83591.199999999997</v>
       </c>
       <c r="J15" s="43">
         <v>92255.1</v>
       </c>
-      <c r="K15" s="43"/>
+      <c r="K15" s="43">
+        <v>89924</v>
+      </c>
       <c r="L15" s="43"/>
       <c r="M15" s="42"/>
       <c r="N15" s="43"/>
     </row>
-    <row r="17" spans="3:17" x14ac:dyDescent="0.2">
+    <row r="17" spans="3:17">
       <c r="C17" s="4"/>
       <c r="D17" s="4"/>
       <c r="E17" s="4"/>
       <c r="F17" s="4"/>
       <c r="G17" s="4"/>
       <c r="H17" s="4"/>
       <c r="I17" s="4"/>
       <c r="J17" s="4"/>
       <c r="K17" s="4"/>
       <c r="L17" s="4"/>
       <c r="N17" s="4"/>
     </row>
-    <row r="18" spans="3:17" x14ac:dyDescent="0.2">
+    <row r="18" spans="3:17">
       <c r="Q18" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:N1"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="77" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>