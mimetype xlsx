--- v0 (2026-07-22)
+++ v1 (2026-08-17)
@@ -67,52 +67,52 @@
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>Розничная торговля</t>
   </si>
   <si>
     <t>62  020,5</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
-    <numFmt numFmtId="196" formatCode="0.0"/>
-    <numFmt numFmtId="197" formatCode="#,##0.0"/>
+    <numFmt numFmtId="164" formatCode="0.0"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="4">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
@@ -185,71 +185,71 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="196" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="197" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="197" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -526,51 +526,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S15"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="91" zoomScaleNormal="91" zoomScaleSheetLayoutView="115" workbookViewId="0">
-      <selection activeCell="B3" sqref="B3"/>
+      <selection activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="19.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5703125" style="1" customWidth="1"/>
     <col min="3" max="3" width="11" style="1" customWidth="1"/>
     <col min="4" max="4" width="11.7109375" style="1" customWidth="1"/>
     <col min="5" max="6" width="11.42578125" style="1" customWidth="1"/>
     <col min="7" max="9" width="11" style="1" customWidth="1"/>
     <col min="10" max="10" width="11.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11" style="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="9" customWidth="1"/>
     <col min="13" max="13" width="11" style="1" customWidth="1"/>
     <col min="14" max="14" width="16.7109375" style="1" customWidth="1"/>
     <col min="15" max="15" width="13" style="1" customWidth="1"/>
     <col min="16" max="16" width="15" style="1" customWidth="1"/>
     <col min="17" max="17" width="11" style="1" customWidth="1"/>
     <col min="18" max="18" width="23" style="1" customWidth="1"/>
     <col min="19" max="19" width="17.5703125" style="1" customWidth="1"/>
     <col min="20" max="29" width="11" style="1" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="17.25" customHeight="1">
@@ -1022,51 +1022,53 @@
       <c r="R11" s="9"/>
       <c r="S11" s="9"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="6">
         <v>2026</v>
       </c>
       <c r="B12" s="12">
         <v>46570.3</v>
       </c>
       <c r="C12" s="7">
         <v>50643.9</v>
       </c>
       <c r="D12" s="7">
         <v>63540.6</v>
       </c>
       <c r="E12" s="7">
         <v>52928.800000000003</v>
       </c>
       <c r="F12" s="7">
         <v>60621.4</v>
       </c>
       <c r="G12" s="7">
         <v>87147.8</v>
       </c>
-      <c r="H12" s="7"/>
+      <c r="H12" s="7">
+        <v>83591.199999999997</v>
+      </c>
       <c r="I12" s="7"/>
       <c r="J12" s="7"/>
       <c r="K12" s="7"/>
       <c r="L12" s="12"/>
       <c r="M12" s="7"/>
     </row>
     <row r="14" spans="1:19">
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:19">
       <c r="P15" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>