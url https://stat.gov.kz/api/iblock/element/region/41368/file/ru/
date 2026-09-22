--- v0 (2026-04-29)
+++ v1 (2026-09-22)
@@ -1,115 +1,294 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12705" yWindow="240" windowWidth="16065" windowHeight="12345"/>
+    <workbookView xWindow="-15" yWindow="8265" windowWidth="28830" windowHeight="4170"/>
   </bookViews>
   <sheets>
-    <sheet name="рус" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозначени" sheetId="3" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="1" r:id="rId3"/>
   </sheets>
+  <definedNames>
+    <definedName name="_xlnm.Print_Titles" localSheetId="2">Показатель!$A:$A</definedName>
+  </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="14" uniqueCount="14">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="65">
   <si>
     <t>Объем произведенной продукции, выполненных работ и оказанных услуг</t>
   </si>
   <si>
     <t>Материальные затраты</t>
   </si>
   <si>
     <t>Фонд заработной платы работников</t>
   </si>
   <si>
     <t>Доход от реализации продукции и оказания услуг</t>
   </si>
   <si>
     <t>Дебиторская задолженность</t>
   </si>
   <si>
     <t>Задолженность по обязательствам</t>
   </si>
   <si>
+    <t>Амортизация</t>
+  </si>
+  <si>
+    <t>Производственные расходы</t>
+  </si>
+  <si>
+    <t>56 104</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
+  <si>
+    <t>Динамика показателей финансово-хозяйственной деятельности крупных и средних предприятий Костанайской области</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>Рентабельность (убыточность), в процентах</t>
+  </si>
+  <si>
+    <t>Прибыль (убыток) до налогооблажения</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">271305, 271101, 271201, 271301, 271401, 271304 </t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Объем произведенной продукции, выполненных работ и оказанных услуг, млн.теңге</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>Материальные затраты, млн.теңге</t>
+  </si>
+  <si>
+    <t>Амортизация, млн.теңге</t>
+  </si>
+  <si>
+    <t>Фонд заработной платы работников, млн.теңге</t>
+  </si>
+  <si>
+    <t>Производственные расходы, млн.теңге</t>
+  </si>
+  <si>
+    <t>Доход от реализации продукции и оказания услуг, млн.теңге</t>
+  </si>
+  <si>
+    <t>Прибыль (убыток) до налогооблажения, млн.теңге</t>
+  </si>
+  <si>
+    <t>Дебиторская задолженность, млн.теңге</t>
+  </si>
+  <si>
+    <t>Задолженность по обязательствам, млн.теңге</t>
+  </si>
+  <si>
     <t>Рентабельность (убыточность), %</t>
   </si>
   <si>
-    <t>Амортизация</t>
-[...18 lines deleted...]
-    <t>Динамика показателей финансово-хозяйственной деятельности крупных и средних предприятий Костанайской области</t>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Объем произведенной продукции, выполненных работ и оказанных услуг – стоимость всей выпущенной продукции, выполненных работ и оказанных услуг в ценах производителя; доход от реализации продукции и оказания услуг – сумма подлежащего к получению (полученного) дохода за минусом налога на добавленную стоимость, акцизов, а также стоимости возвращенных товаров, скидки с продаж и скидки с цены, представленных покупателю; прибыль (убыток) до налогообложения определяется как разница между суммой валовой прибыли, доходов от финансирования, прочих доходов и суммой расходов по реализации продукции и оказанию услуг, расходов на финансирование, административных и прочих расходов; дебиторская задолженность – сумма долгов, причитающаяся предприятию, от юридических или физических лиц в итоге хозяйственных взаимоотношений с ними.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Показатель формируется в соответствии с  международными и национальными стандартами финансовой отчетности (МСФО, НСФО). </t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Формируется на основе </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>статистической формы</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> общегосударственного статистического наблюдения 1-ПФ "Отчет о финансово-хозяйственной деятельности предприятий". </t>
+    </r>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/22/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/respondents/statistical-forms/</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Управление структурной статистики</t>
+  </si>
+  <si>
+    <t>Ашаманова Роза</t>
+  </si>
+  <si>
+    <t>+7 714 2 535329</t>
+  </si>
+  <si>
+    <t xml:space="preserve">r.ashamanova@aspire.gov.kz </t>
+  </si>
+  <si>
+    <t>«-» – явление отсутствует</t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t>Полезные ссылки</t>
+  </si>
+  <si>
+    <t>Дата последней актуализации</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Номер телефона </t>
+  </si>
+  <si>
+    <t>С 2003 года</t>
+  </si>
+  <si>
+    <t>Публикуется по Костанайской области</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/kostanay/spreadsheets/?industry=1501&amp;year=2025&amp;name=15959&amp;period=year&amp;type=spreadsheets</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
@@ -122,60 +301,152 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -183,106 +454,141 @@
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="12">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -291,72 +597,162 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="1" fillId="0" borderId="1" xfId="5" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="11" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" indent="10"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="11" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="8" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="9" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="12">
+    <cellStyle name="Гиперссылка" xfId="8" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="7"/>
+    <cellStyle name="Гиперссылка 3" xfId="9"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="5"/>
+    <cellStyle name="Обычный 2 2 2" xfId="4"/>
+    <cellStyle name="Обычный 2 3" xfId="10"/>
+    <cellStyle name="Обычный 2 4" xfId="11"/>
+    <cellStyle name="Обычный 3" xfId="1"/>
+    <cellStyle name="Обычный 4 2" xfId="6"/>
+    <cellStyle name="Обычный 5" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -601,173 +997,858 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/respondents/statistical-forms/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/22/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.ashamanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:Z41"/>
+  <dimension ref="A1:C28"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="W23" sqref="W23"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="41.28515625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="92.28515625" style="1" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A1" s="47"/>
+      <c r="B1" s="47"/>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A2" s="48" t="s">
+        <v>20</v>
+      </c>
+      <c r="B2" s="49" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A3" s="48" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" s="49" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A4" s="74" t="s">
+        <v>24</v>
+      </c>
+      <c r="B4" s="50" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A5" s="75"/>
+      <c r="B5" s="51" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A6" s="75"/>
+      <c r="B6" s="50" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A7" s="75"/>
+      <c r="B7" s="50" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A8" s="75"/>
+      <c r="B8" s="50" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A9" s="75"/>
+      <c r="B9" s="50" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A10" s="75"/>
+      <c r="B10" s="50" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A11" s="75"/>
+      <c r="B11" s="50" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A12" s="75"/>
+      <c r="B12" s="50" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A13" s="52" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="49" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2" ht="127.5" x14ac:dyDescent="0.2">
+      <c r="A14" s="48" t="s">
+        <v>35</v>
+      </c>
+      <c r="B14" s="53" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A15" s="48" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="54" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A16" s="48" t="s">
+        <v>39</v>
+      </c>
+      <c r="B16" s="53" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A17" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="B17" s="55" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A18" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="B18" s="56" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A19" s="48" t="s">
+        <v>44</v>
+      </c>
+      <c r="B19" s="70" t="s">
+        <v>45</v>
+      </c>
+      <c r="C19" s="72"/>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A20" s="57" t="s">
+        <v>56</v>
+      </c>
+      <c r="B20" s="70" t="s">
+        <v>46</v>
+      </c>
+      <c r="C20" s="72"/>
+    </row>
+    <row r="21" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A21" s="57" t="s">
+        <v>57</v>
+      </c>
+      <c r="B21" s="71" t="s">
+        <v>64</v>
+      </c>
+      <c r="C21" s="72"/>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A22" s="57" t="s">
+        <v>58</v>
+      </c>
+      <c r="B22" s="70" t="s">
+        <v>47</v>
+      </c>
+      <c r="C22" s="72"/>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A23" s="48" t="s">
+        <v>59</v>
+      </c>
+      <c r="B23" s="69">
+        <v>46280</v>
+      </c>
+      <c r="C23" s="72"/>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A24" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="B24" s="69">
+        <v>46609</v>
+      </c>
+      <c r="C24" s="72"/>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A25" s="48" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25" s="58" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A26" s="48" t="s">
+        <v>49</v>
+      </c>
+      <c r="B26" s="58" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A27" s="48" t="s">
+        <v>61</v>
+      </c>
+      <c r="B27" s="59" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A28" s="48" t="s">
+        <v>50</v>
+      </c>
+      <c r="B28" s="73" t="s">
+        <v>54</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A4:A12"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B19" r:id="rId1"/>
+    <hyperlink ref="B20" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId3"/>
+    <hyperlink ref="B28" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:D19"/>
+  <sheetViews>
+    <sheetView zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.5703125" style="61" customWidth="1"/>
+    <col min="2" max="2" width="51.7109375" style="61" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="61"/>
+    <col min="4" max="4" width="51.7109375" style="61" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="62"/>
+    <col min="257" max="257" width="4.5703125" style="62" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="62" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="62"/>
+    <col min="260" max="260" width="51.7109375" style="62" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="62"/>
+    <col min="513" max="513" width="4.5703125" style="62" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="62" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="62"/>
+    <col min="516" max="516" width="51.7109375" style="62" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="62"/>
+    <col min="769" max="769" width="4.5703125" style="62" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="62" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="62"/>
+    <col min="772" max="772" width="51.7109375" style="62" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="62"/>
+    <col min="1025" max="1025" width="4.5703125" style="62" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="62" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="62"/>
+    <col min="1028" max="1028" width="51.7109375" style="62" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="62"/>
+    <col min="1281" max="1281" width="4.5703125" style="62" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="62" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="62"/>
+    <col min="1284" max="1284" width="51.7109375" style="62" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="62"/>
+    <col min="1537" max="1537" width="4.5703125" style="62" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="62" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="62"/>
+    <col min="1540" max="1540" width="51.7109375" style="62" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="62"/>
+    <col min="1793" max="1793" width="4.5703125" style="62" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="62" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="62"/>
+    <col min="1796" max="1796" width="51.7109375" style="62" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="62"/>
+    <col min="2049" max="2049" width="4.5703125" style="62" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="62" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="62"/>
+    <col min="2052" max="2052" width="51.7109375" style="62" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="62"/>
+    <col min="2305" max="2305" width="4.5703125" style="62" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="62" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="62"/>
+    <col min="2308" max="2308" width="51.7109375" style="62" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="62"/>
+    <col min="2561" max="2561" width="4.5703125" style="62" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="62" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="62"/>
+    <col min="2564" max="2564" width="51.7109375" style="62" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="62"/>
+    <col min="2817" max="2817" width="4.5703125" style="62" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="62" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="62"/>
+    <col min="2820" max="2820" width="51.7109375" style="62" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="62"/>
+    <col min="3073" max="3073" width="4.5703125" style="62" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="62" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="62"/>
+    <col min="3076" max="3076" width="51.7109375" style="62" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="62"/>
+    <col min="3329" max="3329" width="4.5703125" style="62" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="62" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="62"/>
+    <col min="3332" max="3332" width="51.7109375" style="62" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="62"/>
+    <col min="3585" max="3585" width="4.5703125" style="62" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="62" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="62"/>
+    <col min="3588" max="3588" width="51.7109375" style="62" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="62"/>
+    <col min="3841" max="3841" width="4.5703125" style="62" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="62" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="62"/>
+    <col min="3844" max="3844" width="51.7109375" style="62" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="62"/>
+    <col min="4097" max="4097" width="4.5703125" style="62" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="62" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="62"/>
+    <col min="4100" max="4100" width="51.7109375" style="62" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="62"/>
+    <col min="4353" max="4353" width="4.5703125" style="62" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="62" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="62"/>
+    <col min="4356" max="4356" width="51.7109375" style="62" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="62"/>
+    <col min="4609" max="4609" width="4.5703125" style="62" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="62" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="62"/>
+    <col min="4612" max="4612" width="51.7109375" style="62" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="62"/>
+    <col min="4865" max="4865" width="4.5703125" style="62" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="62" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="62"/>
+    <col min="4868" max="4868" width="51.7109375" style="62" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="62"/>
+    <col min="5121" max="5121" width="4.5703125" style="62" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="62" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="62"/>
+    <col min="5124" max="5124" width="51.7109375" style="62" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="62"/>
+    <col min="5377" max="5377" width="4.5703125" style="62" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="62" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="62"/>
+    <col min="5380" max="5380" width="51.7109375" style="62" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="62"/>
+    <col min="5633" max="5633" width="4.5703125" style="62" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="62" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="62"/>
+    <col min="5636" max="5636" width="51.7109375" style="62" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="62"/>
+    <col min="5889" max="5889" width="4.5703125" style="62" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="62" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="62"/>
+    <col min="5892" max="5892" width="51.7109375" style="62" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="62"/>
+    <col min="6145" max="6145" width="4.5703125" style="62" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="62" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="62"/>
+    <col min="6148" max="6148" width="51.7109375" style="62" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="62"/>
+    <col min="6401" max="6401" width="4.5703125" style="62" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="62" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="62"/>
+    <col min="6404" max="6404" width="51.7109375" style="62" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="62"/>
+    <col min="6657" max="6657" width="4.5703125" style="62" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="62" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="62"/>
+    <col min="6660" max="6660" width="51.7109375" style="62" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="62"/>
+    <col min="6913" max="6913" width="4.5703125" style="62" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="62" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="62"/>
+    <col min="6916" max="6916" width="51.7109375" style="62" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="62"/>
+    <col min="7169" max="7169" width="4.5703125" style="62" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="62" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="62"/>
+    <col min="7172" max="7172" width="51.7109375" style="62" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="62"/>
+    <col min="7425" max="7425" width="4.5703125" style="62" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="62" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="62"/>
+    <col min="7428" max="7428" width="51.7109375" style="62" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="62"/>
+    <col min="7681" max="7681" width="4.5703125" style="62" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="62" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="62"/>
+    <col min="7684" max="7684" width="51.7109375" style="62" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="62"/>
+    <col min="7937" max="7937" width="4.5703125" style="62" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="62" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="62"/>
+    <col min="7940" max="7940" width="51.7109375" style="62" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="62"/>
+    <col min="8193" max="8193" width="4.5703125" style="62" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="62" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="62"/>
+    <col min="8196" max="8196" width="51.7109375" style="62" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="62"/>
+    <col min="8449" max="8449" width="4.5703125" style="62" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="62" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="62"/>
+    <col min="8452" max="8452" width="51.7109375" style="62" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="62"/>
+    <col min="8705" max="8705" width="4.5703125" style="62" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="62" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="62"/>
+    <col min="8708" max="8708" width="51.7109375" style="62" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="62"/>
+    <col min="8961" max="8961" width="4.5703125" style="62" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="62" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="62"/>
+    <col min="8964" max="8964" width="51.7109375" style="62" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="62"/>
+    <col min="9217" max="9217" width="4.5703125" style="62" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="62" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="62"/>
+    <col min="9220" max="9220" width="51.7109375" style="62" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="62"/>
+    <col min="9473" max="9473" width="4.5703125" style="62" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="62" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="62"/>
+    <col min="9476" max="9476" width="51.7109375" style="62" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="62"/>
+    <col min="9729" max="9729" width="4.5703125" style="62" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="62" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="62"/>
+    <col min="9732" max="9732" width="51.7109375" style="62" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="62"/>
+    <col min="9985" max="9985" width="4.5703125" style="62" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="62" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="62"/>
+    <col min="9988" max="9988" width="51.7109375" style="62" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="62"/>
+    <col min="10241" max="10241" width="4.5703125" style="62" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="62" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="62"/>
+    <col min="10244" max="10244" width="51.7109375" style="62" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="62"/>
+    <col min="10497" max="10497" width="4.5703125" style="62" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="62" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="62"/>
+    <col min="10500" max="10500" width="51.7109375" style="62" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="62"/>
+    <col min="10753" max="10753" width="4.5703125" style="62" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="62" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="62"/>
+    <col min="10756" max="10756" width="51.7109375" style="62" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="62"/>
+    <col min="11009" max="11009" width="4.5703125" style="62" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="62" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="62"/>
+    <col min="11012" max="11012" width="51.7109375" style="62" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="62"/>
+    <col min="11265" max="11265" width="4.5703125" style="62" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="62" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="62"/>
+    <col min="11268" max="11268" width="51.7109375" style="62" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="62"/>
+    <col min="11521" max="11521" width="4.5703125" style="62" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="62" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="62"/>
+    <col min="11524" max="11524" width="51.7109375" style="62" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="62"/>
+    <col min="11777" max="11777" width="4.5703125" style="62" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="62" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="62"/>
+    <col min="11780" max="11780" width="51.7109375" style="62" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="62"/>
+    <col min="12033" max="12033" width="4.5703125" style="62" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="62" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="62"/>
+    <col min="12036" max="12036" width="51.7109375" style="62" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="62"/>
+    <col min="12289" max="12289" width="4.5703125" style="62" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="62" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="62"/>
+    <col min="12292" max="12292" width="51.7109375" style="62" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="62"/>
+    <col min="12545" max="12545" width="4.5703125" style="62" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="62" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="62"/>
+    <col min="12548" max="12548" width="51.7109375" style="62" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="62"/>
+    <col min="12801" max="12801" width="4.5703125" style="62" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="62" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="62"/>
+    <col min="12804" max="12804" width="51.7109375" style="62" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="62"/>
+    <col min="13057" max="13057" width="4.5703125" style="62" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="62" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="62"/>
+    <col min="13060" max="13060" width="51.7109375" style="62" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="62"/>
+    <col min="13313" max="13313" width="4.5703125" style="62" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="62" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="62"/>
+    <col min="13316" max="13316" width="51.7109375" style="62" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="62"/>
+    <col min="13569" max="13569" width="4.5703125" style="62" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="62" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="62"/>
+    <col min="13572" max="13572" width="51.7109375" style="62" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="62"/>
+    <col min="13825" max="13825" width="4.5703125" style="62" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="62" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="62"/>
+    <col min="13828" max="13828" width="51.7109375" style="62" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="62"/>
+    <col min="14081" max="14081" width="4.5703125" style="62" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="62" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="62"/>
+    <col min="14084" max="14084" width="51.7109375" style="62" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="62"/>
+    <col min="14337" max="14337" width="4.5703125" style="62" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="62" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="62"/>
+    <col min="14340" max="14340" width="51.7109375" style="62" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="62"/>
+    <col min="14593" max="14593" width="4.5703125" style="62" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="62" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="62"/>
+    <col min="14596" max="14596" width="51.7109375" style="62" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="62"/>
+    <col min="14849" max="14849" width="4.5703125" style="62" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="62" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="62"/>
+    <col min="14852" max="14852" width="51.7109375" style="62" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="62"/>
+    <col min="15105" max="15105" width="4.5703125" style="62" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="62" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="62"/>
+    <col min="15108" max="15108" width="51.7109375" style="62" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="62"/>
+    <col min="15361" max="15361" width="4.5703125" style="62" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="62" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="62"/>
+    <col min="15364" max="15364" width="51.7109375" style="62" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="62"/>
+    <col min="15617" max="15617" width="4.5703125" style="62" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="62" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="62"/>
+    <col min="15620" max="15620" width="51.7109375" style="62" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="62"/>
+    <col min="15873" max="15873" width="4.5703125" style="62" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="62" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="62"/>
+    <col min="15876" max="15876" width="51.7109375" style="62" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="62"/>
+    <col min="16129" max="16129" width="4.5703125" style="62" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="62" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="62"/>
+    <col min="16132" max="16132" width="51.7109375" style="62" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="62"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A1" s="60"/>
+      <c r="B1" s="60"/>
+      <c r="C1" s="60"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A2" s="60"/>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A3" s="60"/>
+      <c r="B3" s="63"/>
+      <c r="C3" s="63"/>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A4" s="60"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="64"/>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A5" s="60"/>
+      <c r="B5" s="63" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" s="63"/>
+    </row>
+    <row r="6" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A6" s="60"/>
+      <c r="B6" s="63" t="s">
+        <v>55</v>
+      </c>
+      <c r="C6" s="63"/>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A7" s="60"/>
+      <c r="B7" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C7" s="63"/>
+    </row>
+    <row r="8" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A8" s="60"/>
+      <c r="B8" s="63" t="s">
+        <v>15</v>
+      </c>
+      <c r="C8" s="63"/>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A9" s="60"/>
+      <c r="B9" s="63" t="s">
+        <v>16</v>
+      </c>
+      <c r="C9" s="63"/>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A10" s="60"/>
+      <c r="B10" s="60"/>
+      <c r="C10" s="63"/>
+      <c r="D10" s="65"/>
+    </row>
+    <row r="11" spans="1:4" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A11" s="60"/>
+      <c r="B11" s="66" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" s="63"/>
+      <c r="D11" s="65"/>
+    </row>
+    <row r="12" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A12" s="60"/>
+      <c r="B12" s="60"/>
+      <c r="C12" s="63"/>
+      <c r="D12" s="65"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A13" s="60"/>
+      <c r="B13" s="60"/>
+      <c r="C13" s="60"/>
+      <c r="D13" s="65"/>
+    </row>
+    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B14" s="67" t="s">
+        <v>18</v>
+      </c>
+      <c r="C14" s="68"/>
+      <c r="D14" s="68"/>
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="B15" s="64"/>
+      <c r="D15" s="64"/>
+    </row>
+    <row r="19" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A19" s="76"/>
+      <c r="B19" s="76"/>
+      <c r="C19" s="76"/>
+      <c r="D19" s="76"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A19:D19"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.78740157480314965" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A2:X41"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="30.28515625" style="1" customWidth="1"/>
     <col min="2" max="23" width="8" style="1" customWidth="1"/>
-    <col min="24" max="24" width="12.85546875" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="27" max="16384" width="9.140625" style="1"/>
+    <col min="24" max="24" width="8.140625" style="1" customWidth="1"/>
+    <col min="25" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:26" s="29" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-[...33 lines deleted...]
-      <c r="B4" s="31">
+    <row r="2" spans="1:24" s="28" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B2" s="39" t="s">
+        <v>10</v>
+      </c>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="39"/>
+      <c r="P2" s="39"/>
+      <c r="Q2" s="39"/>
+      <c r="R2" s="39"/>
+      <c r="S2" s="39"/>
+      <c r="T2" s="39"/>
+      <c r="U2" s="39"/>
+      <c r="V2" s="38"/>
+    </row>
+    <row r="3" spans="1:24" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="V3" s="36"/>
+      <c r="X3" s="36" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24" s="33" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="29"/>
+      <c r="B4" s="30">
         <v>2003</v>
       </c>
-      <c r="C4" s="31">
+      <c r="C4" s="30">
         <v>2004</v>
       </c>
-      <c r="D4" s="31">
+      <c r="D4" s="30">
         <v>2005</v>
       </c>
-      <c r="E4" s="31">
+      <c r="E4" s="30">
         <v>2006</v>
       </c>
-      <c r="F4" s="31">
+      <c r="F4" s="30">
         <v>2007</v>
       </c>
-      <c r="G4" s="31">
+      <c r="G4" s="30">
         <v>2008</v>
       </c>
-      <c r="H4" s="31">
+      <c r="H4" s="30">
         <v>2009</v>
       </c>
-      <c r="I4" s="31">
+      <c r="I4" s="30">
         <v>2010</v>
       </c>
-      <c r="J4" s="31">
+      <c r="J4" s="30">
         <v>2011</v>
       </c>
-      <c r="K4" s="31">
+      <c r="K4" s="30">
         <v>2012</v>
       </c>
-      <c r="L4" s="31">
+      <c r="L4" s="30">
         <v>2013</v>
       </c>
-      <c r="M4" s="31">
+      <c r="M4" s="30">
         <v>2014</v>
       </c>
-      <c r="N4" s="31">
+      <c r="N4" s="30">
         <v>2015</v>
       </c>
-      <c r="O4" s="31">
+      <c r="O4" s="30">
         <v>2016</v>
       </c>
-      <c r="P4" s="31">
+      <c r="P4" s="30">
         <v>2017</v>
       </c>
-      <c r="Q4" s="31">
+      <c r="Q4" s="30">
         <v>2018</v>
       </c>
-      <c r="R4" s="31">
+      <c r="R4" s="30">
         <v>2019</v>
       </c>
-      <c r="S4" s="32">
+      <c r="S4" s="31">
         <v>2020</v>
       </c>
-      <c r="T4" s="32">
+      <c r="T4" s="31">
         <v>2021</v>
       </c>
-      <c r="U4" s="32">
+      <c r="U4" s="31">
         <v>2022</v>
       </c>
-      <c r="V4" s="32">
+      <c r="V4" s="31">
         <v>2023</v>
       </c>
-      <c r="W4" s="33">
+      <c r="W4" s="31">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:26" s="3" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X4" s="32">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24" s="3" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="5">
         <v>125715</v>
       </c>
       <c r="C5" s="6">
         <v>119791</v>
       </c>
       <c r="D5" s="5">
         <v>117385</v>
       </c>
       <c r="E5" s="5">
         <v>157533</v>
       </c>
       <c r="F5" s="5">
         <v>194061</v>
       </c>
       <c r="G5" s="5">
         <v>332976</v>
       </c>
       <c r="H5" s="5">
         <v>298967</v>
       </c>
       <c r="I5" s="5">
@@ -787,59 +1868,61 @@
       </c>
       <c r="N5" s="9">
         <v>449950</v>
       </c>
       <c r="O5" s="5">
         <v>493836</v>
       </c>
       <c r="P5" s="7">
         <v>647225</v>
       </c>
       <c r="Q5" s="10">
         <v>750561</v>
       </c>
       <c r="R5" s="11">
         <v>968605</v>
       </c>
       <c r="S5" s="12">
         <v>1276040</v>
       </c>
       <c r="T5" s="6">
         <v>1618522</v>
       </c>
       <c r="U5" s="6">
         <v>2227335</v>
       </c>
-      <c r="V5" s="35">
+      <c r="V5" s="34">
         <v>2512105</v>
       </c>
-      <c r="W5" s="41">
+      <c r="W5" s="40">
         <v>2607806.9479999999</v>
       </c>
-      <c r="X5" s="35"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X5" s="34">
+        <v>3342178.19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="14">
         <v>85437</v>
       </c>
       <c r="C6" s="14">
         <v>87317</v>
       </c>
       <c r="D6" s="14">
         <v>107309</v>
       </c>
       <c r="E6" s="15">
         <v>129259</v>
       </c>
       <c r="F6" s="15">
         <v>161914</v>
       </c>
       <c r="G6" s="14">
         <v>199857</v>
       </c>
       <c r="H6" s="14">
         <v>172680</v>
       </c>
       <c r="I6" s="14">
@@ -859,61 +1942,63 @@
       </c>
       <c r="N6" s="14">
         <v>260881</v>
       </c>
       <c r="O6" s="14">
         <v>342411</v>
       </c>
       <c r="P6" s="7">
         <v>407607</v>
       </c>
       <c r="Q6" s="17">
         <v>495066</v>
       </c>
       <c r="R6" s="9">
         <v>648626</v>
       </c>
       <c r="S6" s="9">
         <v>851046</v>
       </c>
       <c r="T6" s="18">
         <v>1192593</v>
       </c>
       <c r="U6" s="18">
         <v>1567544</v>
       </c>
-      <c r="V6" s="35">
+      <c r="V6" s="34">
         <v>2573017</v>
       </c>
-      <c r="W6" s="41">
-[...4 lines deleted...]
-    <row r="7" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W6" s="40">
+        <v>2757895</v>
+      </c>
+      <c r="X6" s="34">
+        <v>5252306</v>
+      </c>
+    </row>
+    <row r="7" spans="1:24" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="19" t="s">
-        <v>7</v>
+        <v>6</v>
       </c>
       <c r="B7" s="20">
         <v>4999.2</v>
       </c>
       <c r="C7" s="20">
         <v>6131</v>
       </c>
       <c r="D7" s="20">
         <v>8393</v>
       </c>
       <c r="E7" s="20">
         <v>16005</v>
       </c>
       <c r="F7" s="20">
         <v>19620</v>
       </c>
       <c r="G7" s="20">
         <v>24734</v>
       </c>
       <c r="H7" s="20">
         <v>29580</v>
       </c>
       <c r="I7" s="20">
         <v>31544</v>
       </c>
@@ -931,61 +2016,61 @@
       </c>
       <c r="N7" s="14">
         <v>45427</v>
       </c>
       <c r="O7" s="20">
         <v>50924</v>
       </c>
       <c r="P7" s="20">
         <v>56479</v>
       </c>
       <c r="Q7" s="20">
         <v>59539</v>
       </c>
       <c r="R7" s="20">
         <v>65304</v>
       </c>
       <c r="S7" s="20">
         <v>69781</v>
       </c>
       <c r="T7" s="18">
         <v>74811</v>
       </c>
       <c r="U7" s="18">
         <v>87693</v>
       </c>
-      <c r="V7" s="35">
+      <c r="V7" s="34">
         <v>105984</v>
       </c>
-      <c r="W7" s="42">
+      <c r="W7" s="41">
         <v>125081</v>
       </c>
-      <c r="X7" s="35"/>
-[...3 lines deleted...]
-    <row r="8" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X7" s="34">
+        <v>128937</v>
+      </c>
+    </row>
+    <row r="8" spans="1:24" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="14">
         <v>17641</v>
       </c>
       <c r="C8" s="14">
         <v>20984</v>
       </c>
       <c r="D8" s="14">
         <v>25113</v>
       </c>
       <c r="E8" s="14">
         <v>31405</v>
       </c>
       <c r="F8" s="14">
         <v>42298</v>
       </c>
       <c r="G8" s="14">
         <v>39181</v>
       </c>
       <c r="H8" s="14">
         <v>39962</v>
       </c>
       <c r="I8" s="14">
@@ -1005,61 +2090,63 @@
       </c>
       <c r="N8" s="9">
         <v>61841</v>
       </c>
       <c r="O8" s="14">
         <v>96849</v>
       </c>
       <c r="P8" s="7">
         <v>99195</v>
       </c>
       <c r="Q8" s="10">
         <v>108530</v>
       </c>
       <c r="R8" s="9">
         <v>121351</v>
       </c>
       <c r="S8" s="9">
         <v>140443</v>
       </c>
       <c r="T8" s="6">
         <v>148293</v>
       </c>
       <c r="U8" s="6">
         <v>190602</v>
       </c>
-      <c r="V8" s="35">
+      <c r="V8" s="34">
         <v>217352</v>
       </c>
-      <c r="W8" s="41">
-[...4 lines deleted...]
-    <row r="9" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="W8" s="40">
+        <v>256083</v>
+      </c>
+      <c r="X8" s="34">
+        <v>306536</v>
+      </c>
+    </row>
+    <row r="9" spans="1:24" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="13" t="s">
-        <v>8</v>
+        <v>7</v>
       </c>
       <c r="B9" s="14">
         <v>161101</v>
       </c>
       <c r="C9" s="6">
         <v>160654</v>
       </c>
       <c r="D9" s="14">
         <v>203511</v>
       </c>
       <c r="E9" s="14">
         <v>289549</v>
       </c>
       <c r="F9" s="14">
         <v>362896</v>
       </c>
       <c r="G9" s="7">
         <v>332717</v>
       </c>
       <c r="H9" s="7">
         <v>309006</v>
       </c>
       <c r="I9" s="14">
         <v>412840</v>
       </c>
@@ -1077,59 +2164,61 @@
       </c>
       <c r="N9" s="9">
         <v>428322</v>
       </c>
       <c r="O9" s="14">
         <v>516242</v>
       </c>
       <c r="P9" s="7">
         <v>581262</v>
       </c>
       <c r="Q9" s="10">
         <v>679916</v>
       </c>
       <c r="R9" s="9">
         <v>853867</v>
       </c>
       <c r="S9" s="9">
         <v>1084227</v>
       </c>
       <c r="T9" s="18">
         <v>1452360</v>
       </c>
       <c r="U9" s="18">
         <v>1865328</v>
       </c>
-      <c r="V9" s="35">
+      <c r="V9" s="34">
         <v>2879241</v>
       </c>
-      <c r="W9" s="41">
+      <c r="W9" s="40">
         <v>3142691.7680000002</v>
       </c>
-      <c r="X9" s="35"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:26" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="X9" s="34">
+        <v>5637509.2630000003</v>
+      </c>
+    </row>
+    <row r="10" spans="1:24" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A10" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="14">
         <v>201022</v>
       </c>
       <c r="C10" s="6">
         <v>207414</v>
       </c>
       <c r="D10" s="14">
         <v>262830</v>
       </c>
       <c r="E10" s="15">
         <v>331112</v>
       </c>
       <c r="F10" s="15">
         <v>439965</v>
       </c>
       <c r="G10" s="14">
         <v>568044</v>
       </c>
       <c r="H10" s="14">
         <v>455230</v>
       </c>
       <c r="I10" s="14">
@@ -1149,131 +2238,135 @@
       </c>
       <c r="N10" s="9">
         <v>570661</v>
       </c>
       <c r="O10" s="14">
         <v>763206</v>
       </c>
       <c r="P10" s="7">
         <v>883040</v>
       </c>
       <c r="Q10" s="10">
         <v>1021118</v>
       </c>
       <c r="R10" s="17">
         <v>1337581</v>
       </c>
       <c r="S10" s="9">
         <v>1739529</v>
       </c>
       <c r="T10" s="18">
         <v>2407806</v>
       </c>
       <c r="U10" s="18">
         <v>2639197</v>
       </c>
-      <c r="V10" s="35">
+      <c r="V10" s="34">
         <v>3050733</v>
       </c>
-      <c r="W10" s="41">
+      <c r="W10" s="40">
         <v>3123773.88</v>
       </c>
-      <c r="X10" s="35"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:26" s="3" customFormat="1" ht="22.5" x14ac:dyDescent="0.2">
+      <c r="X10" s="34">
+        <v>3896209.784</v>
+      </c>
+    </row>
+    <row r="11" spans="1:24" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="13" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B11" s="14">
         <v>15810</v>
       </c>
       <c r="C11" s="14">
         <v>41288</v>
       </c>
       <c r="D11" s="14">
         <v>55245</v>
       </c>
       <c r="E11" s="14">
         <v>32897</v>
       </c>
       <c r="F11" s="14">
         <v>64018</v>
       </c>
       <c r="G11" s="14">
         <v>121387</v>
       </c>
       <c r="H11" s="14">
         <v>35359</v>
       </c>
       <c r="I11" s="14">
         <v>156628</v>
       </c>
       <c r="J11" s="14">
         <v>238155</v>
       </c>
       <c r="K11" s="14">
         <v>112780</v>
       </c>
       <c r="L11" s="7">
         <v>105141</v>
       </c>
       <c r="M11" s="21" t="s">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="N11" s="9">
         <v>-119042</v>
       </c>
       <c r="O11" s="18">
         <v>110500</v>
       </c>
       <c r="P11" s="7">
         <v>37876</v>
       </c>
       <c r="Q11" s="9">
         <v>-23909</v>
       </c>
       <c r="R11" s="17">
         <v>202289</v>
       </c>
       <c r="S11" s="9">
         <v>128136</v>
       </c>
       <c r="T11" s="18">
         <v>661783</v>
       </c>
       <c r="U11" s="18">
         <v>471154</v>
       </c>
-      <c r="V11" s="35">
+      <c r="V11" s="34">
         <v>184591</v>
       </c>
-      <c r="W11" s="43">
+      <c r="W11" s="42">
         <v>158329.32800000001</v>
       </c>
-      <c r="X11" s="35"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X11" s="34">
+        <v>337854.42800000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:24" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B12" s="14">
         <v>81688</v>
       </c>
       <c r="C12" s="14">
         <v>88366</v>
       </c>
       <c r="D12" s="14">
         <v>117917</v>
       </c>
       <c r="E12" s="14">
         <v>147579</v>
       </c>
       <c r="F12" s="14">
         <v>234242</v>
       </c>
       <c r="G12" s="14">
         <v>297787</v>
       </c>
       <c r="H12" s="14">
         <v>282073</v>
       </c>
       <c r="I12" s="14">
@@ -1293,59 +2386,61 @@
       </c>
       <c r="N12" s="9">
         <v>248097</v>
       </c>
       <c r="O12" s="14">
         <v>334707</v>
       </c>
       <c r="P12" s="7">
         <v>343619</v>
       </c>
       <c r="Q12" s="9">
         <v>308331</v>
       </c>
       <c r="R12" s="9">
         <v>245429</v>
       </c>
       <c r="S12" s="9">
         <v>273237</v>
       </c>
       <c r="T12" s="18">
         <v>306678</v>
       </c>
       <c r="U12" s="18">
         <v>309566</v>
       </c>
-      <c r="V12" s="35">
+      <c r="V12" s="34">
         <v>624712</v>
       </c>
-      <c r="W12" s="43">
+      <c r="W12" s="42">
         <v>451816.01699999999</v>
       </c>
-      <c r="X12" s="35"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:26" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="X12" s="34">
+        <v>560774.39500000002</v>
+      </c>
+    </row>
+    <row r="13" spans="1:24" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="14">
         <v>122723</v>
       </c>
       <c r="C13" s="14">
         <v>123031</v>
       </c>
       <c r="D13" s="14">
         <v>184671</v>
       </c>
       <c r="E13" s="14">
         <v>249582</v>
       </c>
       <c r="F13" s="14">
         <v>374736</v>
       </c>
       <c r="G13" s="14">
         <v>446868</v>
       </c>
       <c r="H13" s="14">
         <v>457167</v>
       </c>
       <c r="I13" s="14">
@@ -1365,132 +2460,137 @@
       </c>
       <c r="N13" s="9">
         <v>1122923</v>
       </c>
       <c r="O13" s="14">
         <v>1249891</v>
       </c>
       <c r="P13" s="7">
         <v>1359495</v>
       </c>
       <c r="Q13" s="9">
         <v>1373295</v>
       </c>
       <c r="R13" s="9">
         <v>1335624</v>
       </c>
       <c r="S13" s="9">
         <v>1267970</v>
       </c>
       <c r="T13" s="18">
         <v>1447952</v>
       </c>
       <c r="U13" s="18">
         <v>1437430</v>
       </c>
-      <c r="V13" s="35">
+      <c r="V13" s="34">
         <v>1968079</v>
       </c>
-      <c r="W13" s="43">
+      <c r="W13" s="42">
         <v>2065448.7579999999</v>
       </c>
-      <c r="X13" s="35"/>
-[...5 lines deleted...]
-      <c r="B14" s="23">
+      <c r="X13" s="34">
+        <v>2360160.7519999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:24" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="45" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="22">
         <v>8.9</v>
       </c>
-      <c r="C14" s="23">
+      <c r="C14" s="22">
         <v>24.5</v>
       </c>
-      <c r="D14" s="23">
+      <c r="D14" s="22">
         <v>25.9</v>
       </c>
-      <c r="E14" s="23">
+      <c r="E14" s="22">
         <v>10.8</v>
       </c>
-      <c r="F14" s="23">
+      <c r="F14" s="22">
         <v>16.600000000000001</v>
       </c>
-      <c r="G14" s="23">
+      <c r="G14" s="22">
         <v>25.5</v>
       </c>
-      <c r="H14" s="23">
+      <c r="H14" s="22">
         <v>7.8</v>
       </c>
-      <c r="I14" s="23">
+      <c r="I14" s="22">
         <v>30.2</v>
       </c>
-      <c r="J14" s="23">
+      <c r="J14" s="22">
         <v>39.4</v>
       </c>
-      <c r="K14" s="23">
+      <c r="K14" s="22">
         <v>16.3</v>
       </c>
-      <c r="L14" s="24">
+      <c r="L14" s="23">
         <v>15.3</v>
       </c>
-      <c r="M14" s="25">
+      <c r="M14" s="24">
         <v>7.2</v>
       </c>
-      <c r="N14" s="26">
+      <c r="N14" s="25">
         <v>-11.6</v>
       </c>
-      <c r="O14" s="26">
+      <c r="O14" s="25">
         <v>11.4</v>
       </c>
-      <c r="P14" s="27">
+      <c r="P14" s="26">
         <v>3.6</v>
       </c>
-      <c r="Q14" s="26">
+      <c r="Q14" s="25">
         <v>-2</v>
       </c>
-      <c r="R14" s="26">
+      <c r="R14" s="25">
         <v>15.6</v>
       </c>
-      <c r="S14" s="28">
+      <c r="S14" s="27">
         <v>6.9</v>
       </c>
-      <c r="T14" s="24">
+      <c r="T14" s="23">
         <v>33.1</v>
       </c>
-      <c r="U14" s="24">
+      <c r="U14" s="23">
         <v>16.899999999999999</v>
       </c>
-      <c r="V14" s="36">
+      <c r="V14" s="35">
         <v>5.8</v>
       </c>
-      <c r="W14" s="44">
+      <c r="W14" s="43">
         <v>5</v>
       </c>
-    </row>
-[...2 lines deleted...]
-      <c r="A16" s="38"/>
+      <c r="X14" s="44">
+        <v>8.6999999999999993</v>
+      </c>
+    </row>
+    <row r="15" spans="1:24" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2"/>
+    <row r="16" spans="1:24" x14ac:dyDescent="0.2">
+      <c r="A16" s="37"/>
       <c r="N16" s="2"/>
       <c r="O16" s="2"/>
       <c r="P16" s="2"/>
       <c r="Q16" s="2"/>
       <c r="R16" s="2"/>
       <c r="S16" s="2"/>
       <c r="T16" s="2"/>
       <c r="U16" s="2"/>
     </row>
     <row r="17" spans="9:21" x14ac:dyDescent="0.2">
       <c r="O17" s="2"/>
       <c r="P17" s="2"/>
       <c r="Q17" s="2"/>
       <c r="R17" s="2"/>
       <c r="S17" s="2"/>
       <c r="T17" s="2"/>
       <c r="U17" s="2"/>
     </row>
     <row r="18" spans="9:21" x14ac:dyDescent="0.2">
       <c r="N18" s="2"/>
       <c r="O18" s="2"/>
       <c r="P18" s="2"/>
       <c r="Q18" s="2"/>
       <c r="R18" s="2"/>
       <c r="S18" s="2"/>
@@ -1558,51 +2658,51 @@
       <c r="R25" s="2"/>
       <c r="S25" s="2"/>
       <c r="T25" s="2"/>
       <c r="U25" s="2"/>
     </row>
     <row r="26" spans="9:21" x14ac:dyDescent="0.2">
       <c r="O26" s="2"/>
       <c r="P26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="R26" s="2"/>
       <c r="S26" s="2"/>
       <c r="T26" s="2"/>
       <c r="U26" s="2"/>
     </row>
     <row r="27" spans="9:21" x14ac:dyDescent="0.2">
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="S27" s="2"/>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
     </row>
     <row r="28" spans="9:21" x14ac:dyDescent="0.2">
       <c r="I28" s="1" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="O28" s="2"/>
       <c r="P28" s="2"/>
       <c r="Q28" s="2"/>
       <c r="R28" s="2"/>
       <c r="S28" s="2"/>
       <c r="T28" s="2"/>
       <c r="U28" s="2"/>
     </row>
     <row r="29" spans="9:21" x14ac:dyDescent="0.2">
       <c r="O29" s="2"/>
       <c r="P29" s="2"/>
       <c r="Q29" s="2"/>
       <c r="R29" s="2"/>
       <c r="S29" s="2"/>
       <c r="T29" s="2"/>
       <c r="U29" s="2"/>
     </row>
     <row r="30" spans="9:21" x14ac:dyDescent="0.2">
       <c r="O30" s="2"/>
       <c r="P30" s="2"/>
       <c r="Q30" s="2"/>
       <c r="R30" s="2"/>
       <c r="S30" s="2"/>
       <c r="T30" s="2"/>
@@ -1686,68 +2786,74 @@
       <c r="Q39" s="2"/>
       <c r="R39" s="2"/>
       <c r="S39" s="2"/>
       <c r="T39" s="2"/>
       <c r="U39" s="2"/>
     </row>
     <row r="40" spans="15:21" x14ac:dyDescent="0.2">
       <c r="O40" s="2"/>
       <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
       <c r="R40" s="2"/>
       <c r="S40" s="2"/>
       <c r="T40" s="2"/>
       <c r="U40" s="2"/>
     </row>
     <row r="41" spans="15:21" x14ac:dyDescent="0.2">
       <c r="O41" s="2"/>
       <c r="P41" s="2"/>
       <c r="Q41" s="2"/>
       <c r="R41" s="2"/>
       <c r="S41" s="2"/>
       <c r="T41" s="2"/>
       <c r="U41" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="1">
-[...1 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.39370078740157483" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="180" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>рус</vt:lpstr>
+    <vt:vector size="4" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначени</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
+      <vt:lpstr>Показатель!Заголовки_для_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>