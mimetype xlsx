--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -1,66 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="15975" windowHeight="12795"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="12660" windowHeight="12825"/>
   </bookViews>
   <sheets>
     <sheet name="Объем" sheetId="1" r:id="rId1"/>
     <sheet name="Индексы" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Объем!$A$1:$R$25</definedName>
   </definedNames>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="138" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="142" uniqueCount="40">
   <si>
     <t>Костанайская область</t>
   </si>
   <si>
     <t>г.Костанай</t>
   </si>
   <si>
     <t>Аркалык г.а.</t>
   </si>
   <si>
     <t>Лисаковск г.а.</t>
   </si>
   <si>
     <t>Рудный г.а.</t>
   </si>
   <si>
     <t>Алтынсаринский</t>
   </si>
   <si>
     <t>Амангельдинский</t>
   </si>
   <si>
     <t>Аулиекольский</t>
   </si>
   <si>
@@ -142,93 +143,92 @@
     <t xml:space="preserve">   4,4 есе</t>
   </si>
   <si>
     <t>2,3 есе</t>
   </si>
   <si>
     <t xml:space="preserve">  10,7 раза</t>
   </si>
   <si>
     <t xml:space="preserve">   6,5 раза</t>
   </si>
   <si>
     <t>17,9 раза</t>
   </si>
   <si>
     <t xml:space="preserve">   3,1 раза</t>
   </si>
   <si>
     <t>73,6 раза</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="3">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
-    <numFmt numFmtId="166" formatCode="#,##0.000"/>
   </numFmts>
-  <fonts count="7" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="8"/>
       <name val="Roboto"/>
-      <charset val="204"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -244,51 +244,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -296,68 +296,69 @@
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -621,168 +622,167 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AQ46"/>
+  <dimension ref="A1:AO46"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A42" sqref="A42"/>
+      <selection activeCell="B32" sqref="B32"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="18" customWidth="1"/>
     <col min="2" max="13" width="12.5703125" style="18" customWidth="1"/>
     <col min="14" max="18" width="12.5703125" style="12" customWidth="1"/>
     <col min="19" max="19" width="10.7109375" style="20" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="10.7109375" style="12" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.7109375" style="12" customWidth="1"/>
     <col min="22" max="22" width="11" style="12" customWidth="1"/>
     <col min="23" max="23" width="11.85546875" style="12" customWidth="1"/>
-    <col min="24" max="24" width="14.28515625" style="12" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="44" max="16384" width="9.140625" style="18"/>
+    <col min="24" max="41" width="9.140625" style="12"/>
+    <col min="42" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:43" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:41" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A1" s="30" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="26"/>
-[...17 lines deleted...]
-      <c r="T1" s="26"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
+      <c r="I1" s="30"/>
+      <c r="J1" s="30"/>
+      <c r="K1" s="30"/>
+      <c r="L1" s="30"/>
+      <c r="M1" s="30"/>
+      <c r="N1" s="30"/>
+      <c r="O1" s="30"/>
+      <c r="P1" s="30"/>
+      <c r="Q1" s="30"/>
+      <c r="R1" s="30"/>
+      <c r="S1" s="30"/>
+      <c r="T1" s="30"/>
       <c r="U1" s="24"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="2"/>
       <c r="AE1" s="2"/>
       <c r="AF1" s="2"/>
       <c r="AG1" s="2"/>
       <c r="AH1" s="2"/>
       <c r="AI1" s="2"/>
       <c r="AJ1" s="2"/>
       <c r="AK1" s="2"/>
       <c r="AL1" s="2"/>
       <c r="AM1" s="2"/>
       <c r="AN1" s="2"/>
       <c r="AO1" s="2"/>
-      <c r="AP1" s="2"/>
-[...3 lines deleted...]
-      <c r="A2" s="25" t="s">
+    </row>
+    <row r="2" spans="1:41" s="3" customFormat="1">
+      <c r="A2" s="28"/>
+      <c r="B2" s="28"/>
+      <c r="C2" s="28"/>
+      <c r="D2" s="28"/>
+      <c r="E2" s="28"/>
+      <c r="F2" s="28"/>
+      <c r="G2" s="28"/>
+      <c r="H2" s="28"/>
+      <c r="I2" s="28"/>
+      <c r="J2" s="28"/>
+      <c r="K2" s="28"/>
+      <c r="L2" s="28"/>
+      <c r="M2" s="28"/>
+      <c r="N2" s="28"/>
+      <c r="O2" s="28"/>
+      <c r="P2" s="28"/>
+      <c r="Q2" s="28"/>
+      <c r="R2" s="28"/>
+      <c r="S2" s="28"/>
+      <c r="T2" s="28"/>
+      <c r="U2" s="28"/>
+      <c r="V2" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="25"/>
-[...19 lines deleted...]
-      <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2"/>
       <c r="AD2" s="2"/>
       <c r="AE2" s="2"/>
       <c r="AF2" s="2"/>
       <c r="AG2" s="2"/>
       <c r="AH2" s="2"/>
       <c r="AI2" s="2"/>
       <c r="AJ2" s="2"/>
       <c r="AK2" s="2"/>
       <c r="AL2" s="2"/>
       <c r="AM2" s="2"/>
       <c r="AN2" s="2"/>
       <c r="AO2" s="2"/>
-      <c r="AP2" s="2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:43" s="6" customFormat="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="3" spans="1:41" s="6" customFormat="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4">
         <v>2005</v>
       </c>
       <c r="C3" s="4">
         <v>2006</v>
       </c>
       <c r="D3" s="4">
         <v>2007</v>
       </c>
       <c r="E3" s="4">
         <v>2008</v>
       </c>
       <c r="F3" s="4">
         <v>2009</v>
       </c>
       <c r="G3" s="4">
         <v>2010</v>
       </c>
       <c r="H3" s="4">
         <v>2011</v>
       </c>
       <c r="I3" s="4">
         <v>2012</v>
       </c>
@@ -800,74 +800,74 @@
       </c>
       <c r="N3" s="4">
         <v>2017</v>
       </c>
       <c r="O3" s="4">
         <v>2018</v>
       </c>
       <c r="P3" s="4">
         <v>2019</v>
       </c>
       <c r="Q3" s="4">
         <v>2020</v>
       </c>
       <c r="R3" s="4">
         <v>2021</v>
       </c>
       <c r="S3" s="4">
         <v>2022</v>
       </c>
       <c r="T3" s="4">
         <v>2023</v>
       </c>
       <c r="U3" s="4">
         <v>2024</v>
       </c>
-      <c r="V3" s="5"/>
+      <c r="V3" s="4">
+        <v>2025</v>
+      </c>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
       <c r="AE3" s="5"/>
       <c r="AF3" s="5"/>
       <c r="AG3" s="5"/>
       <c r="AH3" s="5"/>
       <c r="AI3" s="5"/>
       <c r="AJ3" s="5"/>
       <c r="AK3" s="5"/>
       <c r="AL3" s="5"/>
       <c r="AM3" s="5"/>
       <c r="AN3" s="5"/>
       <c r="AO3" s="5"/>
-      <c r="AP3" s="5"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:43" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="4" spans="1:41" s="13" customFormat="1">
       <c r="A4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="8">
         <v>137024.087</v>
       </c>
       <c r="C4" s="8">
         <v>223906.90100000001</v>
       </c>
       <c r="D4" s="8">
         <v>363142.179</v>
       </c>
       <c r="E4" s="8">
         <v>376846.72899999999</v>
       </c>
       <c r="F4" s="8">
         <v>250876.481</v>
       </c>
       <c r="G4" s="8">
         <v>293235.56099999999</v>
       </c>
       <c r="H4" s="9">
         <v>345265.79700000002</v>
       </c>
       <c r="I4" s="8">
@@ -887,74 +887,74 @@
       </c>
       <c r="N4" s="8">
         <v>531795.25600000005</v>
       </c>
       <c r="O4" s="8">
         <v>624224.85199999996</v>
       </c>
       <c r="P4" s="8">
         <v>697708.84100000001</v>
       </c>
       <c r="Q4" s="8">
         <v>788448.40300000005</v>
       </c>
       <c r="R4" s="8">
         <v>822588.826</v>
       </c>
       <c r="S4" s="11">
         <v>1045635.6</v>
       </c>
       <c r="T4" s="11">
         <v>1117333</v>
       </c>
       <c r="U4" s="11">
         <v>1339454.3999999999</v>
       </c>
-      <c r="V4" s="28"/>
-[...2 lines deleted...]
-      <c r="Y4" s="30"/>
+      <c r="V4" s="11">
+        <v>1451643.0190000001</v>
+      </c>
+      <c r="W4" s="25"/>
+      <c r="X4" s="12"/>
+      <c r="Y4" s="12"/>
       <c r="Z4" s="12"/>
       <c r="AA4" s="12"/>
       <c r="AB4" s="12"/>
       <c r="AC4" s="12"/>
       <c r="AD4" s="12"/>
       <c r="AE4" s="12"/>
       <c r="AF4" s="12"/>
       <c r="AG4" s="12"/>
       <c r="AH4" s="12"/>
       <c r="AI4" s="12"/>
       <c r="AJ4" s="12"/>
       <c r="AK4" s="12"/>
       <c r="AL4" s="12"/>
       <c r="AM4" s="12"/>
       <c r="AN4" s="12"/>
       <c r="AO4" s="12"/>
-      <c r="AP4" s="12"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:43" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="5" spans="1:41" s="13" customFormat="1">
       <c r="A5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="8">
         <v>67992.816000000006</v>
       </c>
       <c r="C5" s="8">
         <v>108120.23</v>
       </c>
       <c r="D5" s="8">
         <v>188254.01500000001</v>
       </c>
       <c r="E5" s="8">
         <v>198337.84299999999</v>
       </c>
       <c r="F5" s="8">
         <v>155271.68299999999</v>
       </c>
       <c r="G5" s="8">
         <v>182418.71400000001</v>
       </c>
       <c r="H5" s="9">
         <v>229454.307</v>
       </c>
       <c r="I5" s="8">
@@ -974,74 +974,74 @@
       </c>
       <c r="N5" s="8">
         <v>425741.02399999998</v>
       </c>
       <c r="O5" s="8">
         <v>516496.68</v>
       </c>
       <c r="P5" s="8">
         <v>573204.13800000004</v>
       </c>
       <c r="Q5" s="8">
         <v>666362.10900000005</v>
       </c>
       <c r="R5" s="8">
         <v>670717.06400000001</v>
       </c>
       <c r="S5" s="23">
         <v>926569.6</v>
       </c>
       <c r="T5" s="23">
         <v>967237.6</v>
       </c>
       <c r="U5" s="23">
         <v>1123809.3999999999</v>
       </c>
-      <c r="V5" s="28"/>
-[...2 lines deleted...]
-      <c r="Y5" s="30"/>
+      <c r="V5" s="23">
+        <v>1184759.8230000001</v>
+      </c>
+      <c r="W5" s="25"/>
+      <c r="X5" s="12"/>
+      <c r="Y5" s="12"/>
       <c r="Z5" s="12"/>
       <c r="AA5" s="12"/>
       <c r="AB5" s="12"/>
       <c r="AC5" s="12"/>
       <c r="AD5" s="12"/>
       <c r="AE5" s="12"/>
       <c r="AF5" s="12"/>
       <c r="AG5" s="12"/>
       <c r="AH5" s="12"/>
       <c r="AI5" s="12"/>
       <c r="AJ5" s="12"/>
       <c r="AK5" s="12"/>
       <c r="AL5" s="12"/>
       <c r="AM5" s="12"/>
       <c r="AN5" s="12"/>
       <c r="AO5" s="12"/>
-      <c r="AP5" s="12"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:43" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="6" spans="1:41" s="13" customFormat="1">
       <c r="A6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="8">
         <v>567.38300000000004</v>
       </c>
       <c r="C6" s="8">
         <v>1619.182</v>
       </c>
       <c r="D6" s="8">
         <v>1672.8389999999999</v>
       </c>
       <c r="E6" s="8">
         <v>2026.7750000000001</v>
       </c>
       <c r="F6" s="8">
         <v>226.28899999999999</v>
       </c>
       <c r="G6" s="8">
         <v>331.61599999999999</v>
       </c>
       <c r="H6" s="9">
         <v>2873.277</v>
       </c>
       <c r="I6" s="8">
@@ -1061,74 +1061,74 @@
       </c>
       <c r="N6" s="8">
         <v>601.04600000000005</v>
       </c>
       <c r="O6" s="8">
         <v>1099.9280000000001</v>
       </c>
       <c r="P6" s="8">
         <v>427.76499999999999</v>
       </c>
       <c r="Q6" s="8">
         <v>723.23900000000003</v>
       </c>
       <c r="R6" s="9">
         <v>420.69600000000003</v>
       </c>
       <c r="S6" s="23">
         <v>340</v>
       </c>
       <c r="T6" s="23">
         <v>435</v>
       </c>
       <c r="U6" s="23">
         <v>1079.9000000000001</v>
       </c>
-      <c r="V6" s="28"/>
-[...2 lines deleted...]
-      <c r="Y6" s="30"/>
+      <c r="V6" s="23">
+        <v>2463.364</v>
+      </c>
+      <c r="W6" s="25"/>
+      <c r="X6" s="12"/>
+      <c r="Y6" s="12"/>
       <c r="Z6" s="12"/>
       <c r="AA6" s="12"/>
       <c r="AB6" s="12"/>
       <c r="AC6" s="12"/>
       <c r="AD6" s="12"/>
       <c r="AE6" s="12"/>
       <c r="AF6" s="12"/>
       <c r="AG6" s="12"/>
       <c r="AH6" s="12"/>
       <c r="AI6" s="12"/>
       <c r="AJ6" s="12"/>
       <c r="AK6" s="12"/>
       <c r="AL6" s="12"/>
       <c r="AM6" s="12"/>
       <c r="AN6" s="12"/>
       <c r="AO6" s="12"/>
-      <c r="AP6" s="12"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:43" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="7" spans="1:41" s="13" customFormat="1">
       <c r="A7" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="8">
         <v>3137.3090000000002</v>
       </c>
       <c r="C7" s="8">
         <v>5848.9949999999999</v>
       </c>
       <c r="D7" s="8">
         <v>17648.768</v>
       </c>
       <c r="E7" s="8">
         <v>5888.3869999999997</v>
       </c>
       <c r="F7" s="8">
         <v>867.19</v>
       </c>
       <c r="G7" s="8">
         <v>1199.405</v>
       </c>
       <c r="H7" s="9">
         <v>1019.047</v>
       </c>
       <c r="I7" s="8">
@@ -1148,74 +1148,74 @@
       </c>
       <c r="N7" s="8">
         <v>2419.9380000000001</v>
       </c>
       <c r="O7" s="8">
         <v>3552.384</v>
       </c>
       <c r="P7" s="8">
         <v>4725.8069999999998</v>
       </c>
       <c r="Q7" s="8">
         <v>3091.4110000000001</v>
       </c>
       <c r="R7" s="9">
         <v>7356.5919999999996</v>
       </c>
       <c r="S7" s="23">
         <v>10849.5</v>
       </c>
       <c r="T7" s="23">
         <v>11458.7</v>
       </c>
       <c r="U7" s="23">
         <v>9485.2000000000007</v>
       </c>
-      <c r="V7" s="28"/>
-[...2 lines deleted...]
-      <c r="Y7" s="30"/>
+      <c r="V7" s="23">
+        <v>9001.3060000000005</v>
+      </c>
+      <c r="W7" s="25"/>
+      <c r="X7" s="12"/>
+      <c r="Y7" s="12"/>
       <c r="Z7" s="12"/>
       <c r="AA7" s="12"/>
       <c r="AB7" s="12"/>
       <c r="AC7" s="12"/>
       <c r="AD7" s="12"/>
       <c r="AE7" s="12"/>
       <c r="AF7" s="12"/>
       <c r="AG7" s="12"/>
       <c r="AH7" s="12"/>
       <c r="AI7" s="12"/>
       <c r="AJ7" s="12"/>
       <c r="AK7" s="12"/>
       <c r="AL7" s="12"/>
       <c r="AM7" s="12"/>
       <c r="AN7" s="12"/>
       <c r="AO7" s="12"/>
-      <c r="AP7" s="12"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:43" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="8" spans="1:41" s="13" customFormat="1">
       <c r="A8" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="8">
         <v>18236.543000000001</v>
       </c>
       <c r="C8" s="8">
         <v>19217.738000000001</v>
       </c>
       <c r="D8" s="8">
         <v>24768.098999999998</v>
       </c>
       <c r="E8" s="8">
         <v>28193.830999999998</v>
       </c>
       <c r="F8" s="8">
         <v>18862.423999999999</v>
       </c>
       <c r="G8" s="8">
         <v>27403.681</v>
       </c>
       <c r="H8" s="9">
         <v>34238.610999999997</v>
       </c>
       <c r="I8" s="8">
@@ -1235,74 +1235,74 @@
       </c>
       <c r="N8" s="8">
         <v>48304.63</v>
       </c>
       <c r="O8" s="8">
         <v>48033.356</v>
       </c>
       <c r="P8" s="8">
         <v>52488.692999999999</v>
       </c>
       <c r="Q8" s="8">
         <v>52417.911999999997</v>
       </c>
       <c r="R8" s="9">
         <v>71482.231</v>
       </c>
       <c r="S8" s="23">
         <v>57816.6</v>
       </c>
       <c r="T8" s="23">
         <v>89547.7</v>
       </c>
       <c r="U8" s="23">
         <v>105490.4</v>
       </c>
-      <c r="V8" s="28"/>
-[...2 lines deleted...]
-      <c r="Y8" s="30"/>
+      <c r="V8" s="23">
+        <v>106769.905</v>
+      </c>
+      <c r="W8" s="25"/>
+      <c r="X8" s="12"/>
+      <c r="Y8" s="12"/>
       <c r="Z8" s="12"/>
       <c r="AA8" s="12"/>
       <c r="AB8" s="12"/>
       <c r="AC8" s="12"/>
       <c r="AD8" s="12"/>
       <c r="AE8" s="12"/>
       <c r="AF8" s="12"/>
       <c r="AG8" s="12"/>
       <c r="AH8" s="12"/>
       <c r="AI8" s="12"/>
       <c r="AJ8" s="12"/>
       <c r="AK8" s="12"/>
       <c r="AL8" s="12"/>
       <c r="AM8" s="12"/>
       <c r="AN8" s="12"/>
       <c r="AO8" s="12"/>
-      <c r="AP8" s="12"/>
-[...2 lines deleted...]
-    <row r="9" spans="1:43" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    </row>
+    <row r="9" spans="1:41" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A9" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="8">
         <v>6.9450000000000003</v>
       </c>
       <c r="C9" s="8">
         <v>353.04500000000002</v>
       </c>
       <c r="D9" s="8">
         <v>58.249000000000002</v>
       </c>
       <c r="E9" s="8">
         <v>207.815</v>
       </c>
       <c r="F9" s="8">
         <v>35.094999999999999</v>
       </c>
       <c r="G9" s="8">
         <v>289.57799999999997</v>
       </c>
       <c r="H9" s="9">
         <v>296.44400000000002</v>
       </c>
       <c r="I9" s="8">
@@ -1322,74 +1322,74 @@
       </c>
       <c r="N9" s="8">
         <v>63.982999999999997</v>
       </c>
       <c r="O9" s="8">
         <v>8.5129999999999999</v>
       </c>
       <c r="P9" s="8">
         <v>99.99</v>
       </c>
       <c r="Q9" s="8">
         <v>145.10900000000001</v>
       </c>
       <c r="R9" s="9">
         <v>130.42599999999999</v>
       </c>
       <c r="S9" s="23">
         <v>143.9</v>
       </c>
       <c r="T9" s="23">
         <v>765.4</v>
       </c>
       <c r="U9" s="23">
         <v>858.7</v>
       </c>
-      <c r="V9" s="28"/>
-[...2 lines deleted...]
-      <c r="Y9" s="30"/>
+      <c r="V9" s="23">
+        <v>805.00699999999995</v>
+      </c>
+      <c r="W9" s="25"/>
+      <c r="X9" s="12"/>
+      <c r="Y9" s="12"/>
       <c r="Z9" s="12"/>
       <c r="AA9" s="12"/>
       <c r="AB9" s="12"/>
       <c r="AC9" s="12"/>
       <c r="AD9" s="12"/>
       <c r="AE9" s="12"/>
       <c r="AF9" s="12"/>
       <c r="AG9" s="12"/>
       <c r="AH9" s="12"/>
       <c r="AI9" s="12"/>
       <c r="AJ9" s="12"/>
       <c r="AK9" s="12"/>
       <c r="AL9" s="12"/>
       <c r="AM9" s="12"/>
       <c r="AN9" s="12"/>
       <c r="AO9" s="12"/>
-      <c r="AP9" s="12"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:43" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="10" spans="1:41" s="13" customFormat="1">
       <c r="A10" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="8" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="8">
         <v>21.143999999999998</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G10" s="8" t="s">
         <v>21</v>
       </c>
       <c r="H10" s="8" t="s">
         <v>21</v>
       </c>
       <c r="I10" s="8" t="s">
@@ -1409,74 +1409,74 @@
       </c>
       <c r="N10" s="8">
         <v>11.53</v>
       </c>
       <c r="O10" s="8" t="s">
         <v>21</v>
       </c>
       <c r="P10" s="8" t="s">
         <v>21</v>
       </c>
       <c r="Q10" s="8" t="s">
         <v>21</v>
       </c>
       <c r="R10" s="8" t="s">
         <v>21</v>
       </c>
       <c r="S10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="T10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="U10" s="23">
         <v>36.700000000000003</v>
       </c>
-      <c r="V10" s="28"/>
-[...2 lines deleted...]
-      <c r="Y10" s="30"/>
+      <c r="V10" s="23" t="s">
+        <v>21</v>
+      </c>
+      <c r="W10" s="27"/>
+      <c r="X10" s="12"/>
+      <c r="Y10" s="12"/>
       <c r="Z10" s="12"/>
       <c r="AA10" s="12"/>
       <c r="AB10" s="12"/>
       <c r="AC10" s="12"/>
       <c r="AD10" s="12"/>
       <c r="AE10" s="12"/>
       <c r="AF10" s="12"/>
       <c r="AG10" s="12"/>
       <c r="AH10" s="12"/>
       <c r="AI10" s="12"/>
       <c r="AJ10" s="12"/>
       <c r="AK10" s="12"/>
       <c r="AL10" s="12"/>
       <c r="AM10" s="12"/>
       <c r="AN10" s="12"/>
       <c r="AO10" s="12"/>
-      <c r="AP10" s="12"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:43" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="11" spans="1:41" s="13" customFormat="1">
       <c r="A11" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="8">
         <v>3671.7579999999998</v>
       </c>
       <c r="C11" s="8">
         <v>211.483</v>
       </c>
       <c r="D11" s="8">
         <v>375.79700000000003</v>
       </c>
       <c r="E11" s="8">
         <v>685.46400000000006</v>
       </c>
       <c r="F11" s="8">
         <v>903.30100000000004</v>
       </c>
       <c r="G11" s="8">
         <v>661.26800000000003</v>
       </c>
       <c r="H11" s="9">
         <v>1214.7149999999999</v>
       </c>
       <c r="I11" s="8">
@@ -1496,74 +1496,74 @@
       </c>
       <c r="N11" s="8">
         <v>1858.664</v>
       </c>
       <c r="O11" s="8">
         <v>2204.7809999999999</v>
       </c>
       <c r="P11" s="8">
         <v>1981.3489999999999</v>
       </c>
       <c r="Q11" s="8">
         <v>1483.271</v>
       </c>
       <c r="R11" s="9">
         <v>1214.029</v>
       </c>
       <c r="S11" s="23">
         <v>1255.2</v>
       </c>
       <c r="T11" s="23">
         <v>1655.3</v>
       </c>
       <c r="U11" s="23">
         <v>5822.4</v>
       </c>
-      <c r="V11" s="28"/>
-[...2 lines deleted...]
-      <c r="Y11" s="30"/>
+      <c r="V11" s="23">
+        <v>10848.538</v>
+      </c>
+      <c r="W11" s="25"/>
+      <c r="X11" s="12"/>
+      <c r="Y11" s="12"/>
       <c r="Z11" s="12"/>
       <c r="AA11" s="12"/>
       <c r="AB11" s="12"/>
       <c r="AC11" s="12"/>
       <c r="AD11" s="12"/>
       <c r="AE11" s="12"/>
       <c r="AF11" s="12"/>
       <c r="AG11" s="12"/>
       <c r="AH11" s="12"/>
       <c r="AI11" s="12"/>
       <c r="AJ11" s="12"/>
       <c r="AK11" s="12"/>
       <c r="AL11" s="12"/>
       <c r="AM11" s="12"/>
       <c r="AN11" s="12"/>
       <c r="AO11" s="12"/>
-      <c r="AP11" s="12"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:43" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="12" spans="1:41" s="13" customFormat="1">
       <c r="A12" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="8">
         <v>482.12299999999999</v>
       </c>
       <c r="C12" s="8">
         <v>415.02499999999998</v>
       </c>
       <c r="D12" s="8">
         <v>803.96299999999997</v>
       </c>
       <c r="E12" s="8">
         <v>784.3</v>
       </c>
       <c r="F12" s="8">
         <v>535.99199999999996</v>
       </c>
       <c r="G12" s="8">
         <v>1426.79</v>
       </c>
       <c r="H12" s="9">
         <v>137.79499999999999</v>
       </c>
       <c r="I12" s="8">
@@ -1583,74 +1583,74 @@
       </c>
       <c r="N12" s="8">
         <v>347.38499999999999</v>
       </c>
       <c r="O12" s="8">
         <v>912.21</v>
       </c>
       <c r="P12" s="8">
         <v>450.65100000000001</v>
       </c>
       <c r="Q12" s="8">
         <v>1356.38</v>
       </c>
       <c r="R12" s="9">
         <v>1317.9680000000001</v>
       </c>
       <c r="S12" s="23">
         <v>689.6</v>
       </c>
       <c r="T12" s="23">
         <v>1570</v>
       </c>
       <c r="U12" s="23">
         <v>9897.4</v>
       </c>
-      <c r="V12" s="28"/>
-[...2 lines deleted...]
-      <c r="Y12" s="30"/>
+      <c r="V12" s="23">
+        <v>9742.1119999999992</v>
+      </c>
+      <c r="W12" s="25"/>
+      <c r="X12" s="12"/>
+      <c r="Y12" s="12"/>
       <c r="Z12" s="12"/>
       <c r="AA12" s="12"/>
       <c r="AB12" s="12"/>
       <c r="AC12" s="12"/>
       <c r="AD12" s="12"/>
       <c r="AE12" s="12"/>
       <c r="AF12" s="12"/>
       <c r="AG12" s="12"/>
       <c r="AH12" s="12"/>
       <c r="AI12" s="12"/>
       <c r="AJ12" s="12"/>
       <c r="AK12" s="12"/>
       <c r="AL12" s="12"/>
       <c r="AM12" s="12"/>
       <c r="AN12" s="12"/>
       <c r="AO12" s="12"/>
-      <c r="AP12" s="12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:43" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="13" spans="1:41" s="13" customFormat="1">
       <c r="A13" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="8" t="s">
         <v>21</v>
       </c>
       <c r="C13" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="8" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="8" t="s">
         <v>21</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G13" s="8" t="s">
         <v>21</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>21</v>
       </c>
       <c r="I13" s="8" t="s">
@@ -1670,74 +1670,74 @@
       </c>
       <c r="N13" s="8">
         <v>51.302999999999997</v>
       </c>
       <c r="O13" s="8">
         <v>41.314999999999998</v>
       </c>
       <c r="P13" s="8" t="s">
         <v>21</v>
       </c>
       <c r="Q13" s="8" t="s">
         <v>21</v>
       </c>
       <c r="R13" s="8" t="s">
         <v>21</v>
       </c>
       <c r="S13" s="23">
         <v>1</v>
       </c>
       <c r="T13" s="23">
         <v>26.5</v>
       </c>
       <c r="U13" s="23">
         <v>25.7</v>
       </c>
-      <c r="V13" s="28"/>
-[...2 lines deleted...]
-      <c r="Y13" s="30"/>
+      <c r="V13" s="23">
+        <v>18.058</v>
+      </c>
+      <c r="W13" s="25"/>
+      <c r="X13" s="12"/>
+      <c r="Y13" s="12"/>
       <c r="Z13" s="12"/>
       <c r="AA13" s="12"/>
       <c r="AB13" s="12"/>
       <c r="AC13" s="12"/>
       <c r="AD13" s="12"/>
       <c r="AE13" s="12"/>
       <c r="AF13" s="12"/>
       <c r="AG13" s="12"/>
       <c r="AH13" s="12"/>
       <c r="AI13" s="12"/>
       <c r="AJ13" s="12"/>
       <c r="AK13" s="12"/>
       <c r="AL13" s="12"/>
       <c r="AM13" s="12"/>
       <c r="AN13" s="12"/>
       <c r="AO13" s="12"/>
-      <c r="AP13" s="12"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:43" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="14" spans="1:41" s="13" customFormat="1">
       <c r="A14" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="8">
         <v>1044.741</v>
       </c>
       <c r="C14" s="8">
         <v>958.00400000000002</v>
       </c>
       <c r="D14" s="8">
         <v>2227.4490000000001</v>
       </c>
       <c r="E14" s="8">
         <v>3593.1970000000001</v>
       </c>
       <c r="F14" s="8">
         <v>1923.2660000000001</v>
       </c>
       <c r="G14" s="8">
         <v>3426.4940000000001</v>
       </c>
       <c r="H14" s="9">
         <v>2916.6010000000001</v>
       </c>
       <c r="I14" s="8">
@@ -1757,74 +1757,74 @@
       </c>
       <c r="N14" s="8">
         <v>4065.9589999999998</v>
       </c>
       <c r="O14" s="8">
         <v>8061.049</v>
       </c>
       <c r="P14" s="8">
         <v>8265.607</v>
       </c>
       <c r="Q14" s="8">
         <v>9433.3029999999999</v>
       </c>
       <c r="R14" s="9">
         <v>7797.8249999999998</v>
       </c>
       <c r="S14" s="23">
         <v>10728.2</v>
       </c>
       <c r="T14" s="23">
         <v>7419</v>
       </c>
       <c r="U14" s="23">
         <v>8564.6</v>
       </c>
-      <c r="V14" s="28"/>
-[...2 lines deleted...]
-      <c r="Y14" s="30"/>
+      <c r="V14" s="23">
+        <v>16625.223999999998</v>
+      </c>
+      <c r="W14" s="25"/>
+      <c r="X14" s="12"/>
+      <c r="Y14" s="12"/>
       <c r="Z14" s="12"/>
       <c r="AA14" s="12"/>
       <c r="AB14" s="12"/>
       <c r="AC14" s="12"/>
       <c r="AD14" s="12"/>
       <c r="AE14" s="12"/>
       <c r="AF14" s="12"/>
       <c r="AG14" s="12"/>
       <c r="AH14" s="12"/>
       <c r="AI14" s="12"/>
       <c r="AJ14" s="12"/>
       <c r="AK14" s="12"/>
       <c r="AL14" s="12"/>
       <c r="AM14" s="12"/>
       <c r="AN14" s="12"/>
       <c r="AO14" s="12"/>
-      <c r="AP14" s="12"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:43" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="15" spans="1:41" s="13" customFormat="1">
       <c r="A15" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="8">
         <v>91.617000000000004</v>
       </c>
       <c r="C15" s="8">
         <v>28.303999999999998</v>
       </c>
       <c r="D15" s="8">
         <v>10.156000000000001</v>
       </c>
       <c r="E15" s="8">
         <v>62.741999999999997</v>
       </c>
       <c r="F15" s="8">
         <v>27.038</v>
       </c>
       <c r="G15" s="8">
         <v>50.118000000000002</v>
       </c>
       <c r="H15" s="9" t="s">
         <v>21</v>
       </c>
       <c r="I15" s="9" t="s">
@@ -1844,74 +1844,74 @@
       </c>
       <c r="N15" s="8" t="s">
         <v>21</v>
       </c>
       <c r="O15" s="8" t="s">
         <v>21</v>
       </c>
       <c r="P15" s="8">
         <v>88.432000000000002</v>
       </c>
       <c r="Q15" s="8">
         <v>1588.3340000000001</v>
       </c>
       <c r="R15" s="9">
         <v>2801.0479999999998</v>
       </c>
       <c r="S15" s="23">
         <v>1315.4</v>
       </c>
       <c r="T15" s="23" t="s">
         <v>21</v>
       </c>
       <c r="U15" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="V15" s="31"/>
-[...2 lines deleted...]
-      <c r="Y15" s="30"/>
+      <c r="V15" s="23">
+        <v>2011.3779999999999</v>
+      </c>
+      <c r="W15" s="27"/>
+      <c r="X15" s="12"/>
+      <c r="Y15" s="12"/>
       <c r="Z15" s="12"/>
       <c r="AA15" s="12"/>
       <c r="AB15" s="12"/>
       <c r="AC15" s="12"/>
       <c r="AD15" s="12"/>
       <c r="AE15" s="12"/>
       <c r="AF15" s="12"/>
       <c r="AG15" s="12"/>
       <c r="AH15" s="12"/>
       <c r="AI15" s="12"/>
       <c r="AJ15" s="12"/>
       <c r="AK15" s="12"/>
       <c r="AL15" s="12"/>
       <c r="AM15" s="12"/>
       <c r="AN15" s="12"/>
       <c r="AO15" s="12"/>
-      <c r="AP15" s="12"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:43" s="16" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="16" spans="1:41" s="16" customFormat="1">
       <c r="A16" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="8">
         <v>1532.79</v>
       </c>
       <c r="C16" s="8">
         <v>2410.3960000000002</v>
       </c>
       <c r="D16" s="8">
         <v>2607.0549999999998</v>
       </c>
       <c r="E16" s="8">
         <v>3588.2849999999999</v>
       </c>
       <c r="F16" s="8">
         <v>594.26800000000003</v>
       </c>
       <c r="G16" s="8">
         <v>1106.1279999999999</v>
       </c>
       <c r="H16" s="9">
         <v>1344.932</v>
       </c>
       <c r="I16" s="8">
@@ -1931,74 +1931,74 @@
       </c>
       <c r="N16" s="8">
         <v>1440.248</v>
       </c>
       <c r="O16" s="8">
         <v>2396.174</v>
       </c>
       <c r="P16" s="8">
         <v>666.399</v>
       </c>
       <c r="Q16" s="8">
         <v>849.93600000000004</v>
       </c>
       <c r="R16" s="9">
         <v>1369.1010000000001</v>
       </c>
       <c r="S16" s="23">
         <v>2180.5</v>
       </c>
       <c r="T16" s="23">
         <v>1636.9</v>
       </c>
       <c r="U16" s="23">
         <v>3048.8</v>
       </c>
-      <c r="V16" s="28"/>
-[...2 lines deleted...]
-      <c r="Y16" s="32"/>
+      <c r="V16" s="23">
+        <v>3275.422</v>
+      </c>
+      <c r="W16" s="25"/>
+      <c r="X16" s="15"/>
+      <c r="Y16" s="15"/>
       <c r="Z16" s="15"/>
       <c r="AA16" s="15"/>
       <c r="AB16" s="15"/>
       <c r="AC16" s="15"/>
       <c r="AD16" s="15"/>
       <c r="AE16" s="15"/>
       <c r="AF16" s="15"/>
       <c r="AG16" s="15"/>
       <c r="AH16" s="15"/>
       <c r="AI16" s="15"/>
       <c r="AJ16" s="15"/>
       <c r="AK16" s="15"/>
       <c r="AL16" s="15"/>
       <c r="AM16" s="15"/>
       <c r="AN16" s="15"/>
       <c r="AO16" s="15"/>
-      <c r="AP16" s="15"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:43" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="17" spans="1:41" s="13" customFormat="1">
       <c r="A17" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="8">
         <v>2965.2109999999998</v>
       </c>
       <c r="C17" s="8">
         <v>5381.366</v>
       </c>
       <c r="D17" s="8">
         <v>10939.531000000001</v>
       </c>
       <c r="E17" s="8">
         <v>19180.392</v>
       </c>
       <c r="F17" s="8">
         <v>7920.19</v>
       </c>
       <c r="G17" s="8">
         <v>7007.1980000000003</v>
       </c>
       <c r="H17" s="9">
         <v>9850.6370000000006</v>
       </c>
       <c r="I17" s="8">
@@ -2018,74 +2018,74 @@
       </c>
       <c r="N17" s="8">
         <v>1613.2449999999999</v>
       </c>
       <c r="O17" s="8">
         <v>7441.9840000000004</v>
       </c>
       <c r="P17" s="8">
         <v>10406.312</v>
       </c>
       <c r="Q17" s="8">
         <v>3645.7660000000001</v>
       </c>
       <c r="R17" s="9">
         <v>4065.442</v>
       </c>
       <c r="S17" s="23">
         <v>5927.6</v>
       </c>
       <c r="T17" s="23">
         <v>2640.3</v>
       </c>
       <c r="U17" s="23">
         <v>14142.2</v>
       </c>
-      <c r="V17" s="28"/>
-[...2 lines deleted...]
-      <c r="Y17" s="30"/>
+      <c r="V17" s="23">
+        <v>19601.199000000001</v>
+      </c>
+      <c r="W17" s="25"/>
+      <c r="X17" s="12"/>
+      <c r="Y17" s="12"/>
       <c r="Z17" s="12"/>
       <c r="AA17" s="12"/>
       <c r="AB17" s="12"/>
       <c r="AC17" s="12"/>
       <c r="AD17" s="12"/>
       <c r="AE17" s="12"/>
       <c r="AF17" s="12"/>
       <c r="AG17" s="12"/>
       <c r="AH17" s="12"/>
       <c r="AI17" s="12"/>
       <c r="AJ17" s="12"/>
       <c r="AK17" s="12"/>
       <c r="AL17" s="12"/>
       <c r="AM17" s="12"/>
       <c r="AN17" s="12"/>
       <c r="AO17" s="12"/>
-      <c r="AP17" s="12"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:43" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="18" spans="1:41" s="13" customFormat="1">
       <c r="A18" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="8">
         <v>33815.404000000002</v>
       </c>
       <c r="C18" s="8">
         <v>76151.225000000006</v>
       </c>
       <c r="D18" s="8">
         <v>106364.768</v>
       </c>
       <c r="E18" s="8">
         <v>104052.11500000001</v>
       </c>
       <c r="F18" s="8">
         <v>57836.256000000001</v>
       </c>
       <c r="G18" s="8">
         <v>61777.002999999997</v>
       </c>
       <c r="H18" s="9">
         <v>58089.714999999997</v>
       </c>
       <c r="I18" s="8">
@@ -2105,74 +2105,74 @@
       </c>
       <c r="N18" s="8">
         <v>40840.76</v>
       </c>
       <c r="O18" s="8">
         <v>27033.825000000001</v>
       </c>
       <c r="P18" s="8">
         <v>29170.162</v>
       </c>
       <c r="Q18" s="8">
         <v>34891.597999999998</v>
       </c>
       <c r="R18" s="9">
         <v>35479.892999999996</v>
       </c>
       <c r="S18" s="23">
         <v>12413.8</v>
       </c>
       <c r="T18" s="23">
         <v>18143.5</v>
       </c>
       <c r="U18" s="23">
         <v>38064.699999999997</v>
       </c>
-      <c r="V18" s="28"/>
-[...2 lines deleted...]
-      <c r="Y18" s="30"/>
+      <c r="V18" s="23">
+        <v>43900.381000000001</v>
+      </c>
+      <c r="W18" s="25"/>
+      <c r="X18" s="12"/>
+      <c r="Y18" s="12"/>
       <c r="Z18" s="12"/>
       <c r="AA18" s="12"/>
       <c r="AB18" s="12"/>
       <c r="AC18" s="12"/>
       <c r="AD18" s="12"/>
       <c r="AE18" s="12"/>
       <c r="AF18" s="12"/>
       <c r="AG18" s="12"/>
       <c r="AH18" s="12"/>
       <c r="AI18" s="12"/>
       <c r="AJ18" s="12"/>
       <c r="AK18" s="12"/>
       <c r="AL18" s="12"/>
       <c r="AM18" s="12"/>
       <c r="AN18" s="12"/>
       <c r="AO18" s="12"/>
-      <c r="AP18" s="12"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:43" s="13" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="19" spans="1:41" s="13" customFormat="1">
       <c r="A19" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="8">
         <v>13.409000000000001</v>
       </c>
       <c r="C19" s="8" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="8">
         <v>631.16300000000001</v>
       </c>
       <c r="E19" s="8">
         <v>3982.991</v>
       </c>
       <c r="F19" s="8">
         <v>488.23200000000003</v>
       </c>
       <c r="G19" s="8">
         <v>1123.1089999999999</v>
       </c>
       <c r="H19" s="9">
         <v>1519.742</v>
       </c>
       <c r="I19" s="8">
@@ -2192,74 +2192,74 @@
       </c>
       <c r="N19" s="8">
         <v>667.15800000000002</v>
       </c>
       <c r="O19" s="8">
         <v>1626.55</v>
       </c>
       <c r="P19" s="8">
         <v>1919.7650000000001</v>
       </c>
       <c r="Q19" s="8">
         <v>1496.0139999999999</v>
       </c>
       <c r="R19" s="9">
         <v>1231.8140000000001</v>
       </c>
       <c r="S19" s="23">
         <v>666.6</v>
       </c>
       <c r="T19" s="23">
         <v>946.5</v>
       </c>
       <c r="U19" s="23">
         <v>875.1</v>
       </c>
-      <c r="V19" s="28"/>
-[...2 lines deleted...]
-      <c r="Y19" s="30"/>
+      <c r="V19" s="23">
+        <v>1269.874</v>
+      </c>
+      <c r="W19" s="25"/>
+      <c r="X19" s="12"/>
+      <c r="Y19" s="12"/>
       <c r="Z19" s="12"/>
       <c r="AA19" s="12"/>
       <c r="AB19" s="12"/>
       <c r="AC19" s="12"/>
       <c r="AD19" s="12"/>
       <c r="AE19" s="12"/>
       <c r="AF19" s="12"/>
       <c r="AG19" s="12"/>
       <c r="AH19" s="12"/>
       <c r="AI19" s="12"/>
       <c r="AJ19" s="12"/>
       <c r="AK19" s="12"/>
       <c r="AL19" s="12"/>
       <c r="AM19" s="12"/>
       <c r="AN19" s="12"/>
       <c r="AO19" s="12"/>
-      <c r="AP19" s="12"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:43" s="17" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="20" spans="1:41" s="17" customFormat="1">
       <c r="A20" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="8">
         <v>264.30399999999997</v>
       </c>
       <c r="C20" s="8">
         <v>85.551000000000002</v>
       </c>
       <c r="D20" s="8">
         <v>81.938999999999993</v>
       </c>
       <c r="E20" s="8">
         <v>97.921999999999997</v>
       </c>
       <c r="F20" s="8">
         <v>949.96900000000005</v>
       </c>
       <c r="G20" s="8" t="s">
         <v>21</v>
       </c>
       <c r="H20" s="9">
         <v>7.0030000000000001</v>
       </c>
       <c r="I20" s="8" t="s">
@@ -2279,61 +2279,61 @@
       </c>
       <c r="N20" s="8">
         <v>7.6420000000000003</v>
       </c>
       <c r="O20" s="8" t="s">
         <v>21</v>
       </c>
       <c r="P20" s="8" t="s">
         <v>21</v>
       </c>
       <c r="Q20" s="8" t="s">
         <v>21</v>
       </c>
       <c r="R20" s="8" t="s">
         <v>21</v>
       </c>
       <c r="S20" s="23" t="s">
         <v>21</v>
       </c>
       <c r="T20" s="23" t="s">
         <v>21</v>
       </c>
       <c r="U20" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="V20" s="31"/>
-[...2 lines deleted...]
-      <c r="Y20" s="32"/>
+      <c r="V20" s="23">
+        <v>9.67</v>
+      </c>
+      <c r="W20" s="27"/>
+      <c r="X20" s="15"/>
+      <c r="Y20" s="15"/>
       <c r="Z20" s="15"/>
       <c r="AA20" s="15"/>
       <c r="AB20" s="15"/>
-      <c r="AC20" s="15"/>
-[...2 lines deleted...]
-    <row r="21" spans="1:43" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="21" spans="1:41">
       <c r="A21" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="8">
         <v>278.245</v>
       </c>
       <c r="C21" s="8">
         <v>525.31600000000003</v>
       </c>
       <c r="D21" s="8">
         <v>2121.8629999999998</v>
       </c>
       <c r="E21" s="8">
         <v>3186.4940000000001</v>
       </c>
       <c r="F21" s="8">
         <v>2992.4780000000001</v>
       </c>
       <c r="G21" s="8">
         <v>1703.6959999999999</v>
       </c>
       <c r="H21" s="9">
         <v>839.024</v>
       </c>
       <c r="I21" s="8">
@@ -2353,69 +2353,69 @@
       </c>
       <c r="N21" s="8">
         <v>2.7</v>
       </c>
       <c r="O21" s="8">
         <v>30.238</v>
       </c>
       <c r="P21" s="8">
         <v>206.785</v>
       </c>
       <c r="Q21" s="8">
         <v>8.8819999999999997</v>
       </c>
       <c r="R21" s="9">
         <v>163.32499999999999</v>
       </c>
       <c r="S21" s="23">
         <v>254.4</v>
       </c>
       <c r="T21" s="23">
         <v>182</v>
       </c>
       <c r="U21" s="23">
         <v>1320.9</v>
       </c>
-      <c r="V21" s="28"/>
-[...2 lines deleted...]
-      <c r="Y21" s="30"/>
+      <c r="V21" s="23">
+        <v>9090.4310000000005</v>
+      </c>
+      <c r="W21" s="25"/>
+      <c r="AC21" s="18"/>
+      <c r="AD21" s="18"/>
       <c r="AE21" s="18"/>
       <c r="AF21" s="18"/>
       <c r="AG21" s="18"/>
       <c r="AH21" s="18"/>
       <c r="AI21" s="18"/>
       <c r="AJ21" s="18"/>
       <c r="AK21" s="18"/>
       <c r="AL21" s="18"/>
       <c r="AM21" s="18"/>
       <c r="AN21" s="18"/>
       <c r="AO21" s="18"/>
-      <c r="AP21" s="18"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:43" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="22" spans="1:41">
       <c r="A22" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="8">
         <v>2306.2260000000001</v>
       </c>
       <c r="C22" s="8">
         <v>1942.9090000000001</v>
       </c>
       <c r="D22" s="8">
         <v>3402.19</v>
       </c>
       <c r="E22" s="8">
         <v>1581.741</v>
       </c>
       <c r="F22" s="8">
         <v>174.411</v>
       </c>
       <c r="G22" s="8">
         <v>2302.9580000000001</v>
       </c>
       <c r="H22" s="9">
         <v>449.31099999999998</v>
       </c>
       <c r="I22" s="8">
@@ -2435,69 +2435,69 @@
       </c>
       <c r="N22" s="8">
         <v>2021.509</v>
       </c>
       <c r="O22" s="8">
         <v>3189.6010000000001</v>
       </c>
       <c r="P22" s="8">
         <v>10363.328</v>
       </c>
       <c r="Q22" s="8">
         <v>8925.9390000000003</v>
       </c>
       <c r="R22" s="9">
         <v>14823.923000000001</v>
       </c>
       <c r="S22" s="23">
         <v>11932.5</v>
       </c>
       <c r="T22" s="23">
         <v>11521</v>
       </c>
       <c r="U22" s="23">
         <v>11567.2</v>
       </c>
-      <c r="V22" s="28"/>
-[...2 lines deleted...]
-      <c r="Y22" s="30"/>
+      <c r="V22" s="23">
+        <v>7912.8829999999998</v>
+      </c>
+      <c r="W22" s="25"/>
+      <c r="AC22" s="18"/>
+      <c r="AD22" s="18"/>
       <c r="AE22" s="18"/>
       <c r="AF22" s="18"/>
       <c r="AG22" s="18"/>
       <c r="AH22" s="18"/>
       <c r="AI22" s="18"/>
       <c r="AJ22" s="18"/>
       <c r="AK22" s="18"/>
       <c r="AL22" s="18"/>
       <c r="AM22" s="18"/>
       <c r="AN22" s="18"/>
       <c r="AO22" s="18"/>
-      <c r="AP22" s="18"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:43" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="23" spans="1:41">
       <c r="A23" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="8">
         <v>8.3729999999999993</v>
       </c>
       <c r="C23" s="8">
         <v>153.029</v>
       </c>
       <c r="D23" s="8">
         <v>1.952</v>
       </c>
       <c r="E23" s="8">
         <v>13.164999999999999</v>
       </c>
       <c r="F23" s="8">
         <v>13.063000000000001</v>
       </c>
       <c r="G23" s="8">
         <v>26.571999999999999</v>
       </c>
       <c r="H23" s="9">
         <v>33.130000000000003</v>
       </c>
       <c r="I23" s="8">
@@ -2517,69 +2517,69 @@
       </c>
       <c r="N23" s="8">
         <v>854.49400000000003</v>
       </c>
       <c r="O23" s="8">
         <v>24.175999999999998</v>
       </c>
       <c r="P23" s="8">
         <v>11.628</v>
       </c>
       <c r="Q23" s="8">
         <v>20.635999999999999</v>
       </c>
       <c r="R23" s="9">
         <v>36.366</v>
       </c>
       <c r="S23" s="23">
         <v>51.6</v>
       </c>
       <c r="T23" s="23">
         <v>34.4</v>
       </c>
       <c r="U23" s="23">
         <v>770.8</v>
       </c>
-      <c r="V23" s="28"/>
-[...2 lines deleted...]
-      <c r="Y23" s="30"/>
+      <c r="V23" s="23">
+        <v>10666.446</v>
+      </c>
+      <c r="W23" s="25"/>
+      <c r="AC23" s="18"/>
+      <c r="AD23" s="18"/>
       <c r="AE23" s="18"/>
       <c r="AF23" s="18"/>
       <c r="AG23" s="18"/>
       <c r="AH23" s="18"/>
       <c r="AI23" s="18"/>
       <c r="AJ23" s="18"/>
       <c r="AK23" s="18"/>
       <c r="AL23" s="18"/>
       <c r="AM23" s="18"/>
       <c r="AN23" s="18"/>
       <c r="AO23" s="18"/>
-      <c r="AP23" s="18"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:43" ht="12.75" x14ac:dyDescent="0.2">
+    </row>
+    <row r="24" spans="1:41">
       <c r="A24" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="8">
         <v>608.89</v>
       </c>
       <c r="C24" s="8">
         <v>485.10300000000001</v>
       </c>
       <c r="D24" s="8">
         <v>1172.383</v>
       </c>
       <c r="E24" s="8">
         <v>1362.126</v>
       </c>
       <c r="F24" s="8">
         <v>1255.336</v>
       </c>
       <c r="G24" s="8">
         <v>981.23299999999995</v>
       </c>
       <c r="H24" s="9">
         <v>981.50599999999997</v>
       </c>
       <c r="I24" s="8">
@@ -2599,1774 +2599,1818 @@
       </c>
       <c r="N24" s="8">
         <v>882.03800000000001</v>
       </c>
       <c r="O24" s="8">
         <v>2072.0880000000002</v>
       </c>
       <c r="P24" s="8">
         <v>3232.03</v>
       </c>
       <c r="Q24" s="8">
         <v>2008.5640000000001</v>
       </c>
       <c r="R24" s="8">
         <v>2181.0830000000001</v>
       </c>
       <c r="S24" s="23">
         <v>2499.4</v>
       </c>
       <c r="T24" s="23">
         <v>2113.3000000000002</v>
       </c>
       <c r="U24" s="23">
         <v>4594.1000000000004</v>
       </c>
-      <c r="V24" s="28"/>
-[...2 lines deleted...]
-      <c r="Y24" s="30"/>
+      <c r="V24" s="23">
+        <v>12871.995999999999</v>
+      </c>
+      <c r="W24" s="25"/>
+      <c r="AC24" s="18"/>
+      <c r="AD24" s="18"/>
       <c r="AE24" s="18"/>
       <c r="AF24" s="18"/>
       <c r="AG24" s="18"/>
       <c r="AH24" s="18"/>
       <c r="AI24" s="18"/>
       <c r="AJ24" s="18"/>
       <c r="AK24" s="18"/>
       <c r="AL24" s="18"/>
       <c r="AM24" s="18"/>
       <c r="AN24" s="18"/>
       <c r="AO24" s="18"/>
-      <c r="AP24" s="18"/>
-[...6 lines deleted...]
-      <c r="Y25" s="30"/>
+    </row>
+    <row r="25" spans="1:41">
+      <c r="V25" s="26"/>
+      <c r="W25" s="26"/>
+      <c r="AC25" s="18"/>
+      <c r="AD25" s="18"/>
       <c r="AE25" s="18"/>
       <c r="AF25" s="18"/>
       <c r="AG25" s="18"/>
       <c r="AH25" s="18"/>
       <c r="AI25" s="18"/>
       <c r="AJ25" s="18"/>
       <c r="AK25" s="18"/>
       <c r="AL25" s="18"/>
       <c r="AM25" s="18"/>
       <c r="AN25" s="18"/>
       <c r="AO25" s="18"/>
-      <c r="AP25" s="18"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:43" x14ac:dyDescent="0.2">
+    </row>
+    <row r="26" spans="1:41">
       <c r="M26" s="1"/>
       <c r="N26" s="18"/>
       <c r="O26" s="18"/>
       <c r="P26" s="18"/>
       <c r="Q26" s="18"/>
       <c r="R26" s="18"/>
-      <c r="V26" s="30"/>
-[...2 lines deleted...]
-      <c r="Y26" s="30"/>
+      <c r="V26" s="26"/>
+      <c r="W26" s="26"/>
+      <c r="AC26" s="18"/>
+      <c r="AD26" s="18"/>
       <c r="AE26" s="18"/>
       <c r="AF26" s="18"/>
       <c r="AG26" s="18"/>
       <c r="AH26" s="18"/>
       <c r="AI26" s="18"/>
       <c r="AJ26" s="18"/>
       <c r="AK26" s="18"/>
       <c r="AL26" s="18"/>
       <c r="AM26" s="18"/>
       <c r="AN26" s="18"/>
       <c r="AO26" s="18"/>
-      <c r="AP26" s="18"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:43" x14ac:dyDescent="0.2">
+    </row>
+    <row r="27" spans="1:41">
       <c r="M27" s="1"/>
       <c r="N27" s="18"/>
       <c r="O27" s="18"/>
       <c r="P27" s="18"/>
       <c r="Q27" s="18"/>
       <c r="R27" s="18"/>
+      <c r="AC27" s="18"/>
+      <c r="AD27" s="18"/>
       <c r="AE27" s="18"/>
       <c r="AF27" s="18"/>
       <c r="AG27" s="18"/>
       <c r="AH27" s="18"/>
       <c r="AI27" s="18"/>
       <c r="AJ27" s="18"/>
       <c r="AK27" s="18"/>
       <c r="AL27" s="18"/>
       <c r="AM27" s="18"/>
       <c r="AN27" s="18"/>
       <c r="AO27" s="18"/>
-      <c r="AP27" s="18"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:43" x14ac:dyDescent="0.2">
+    </row>
+    <row r="28" spans="1:41">
       <c r="N28" s="18"/>
       <c r="O28" s="18"/>
       <c r="P28" s="18"/>
       <c r="Q28" s="18"/>
       <c r="R28" s="18"/>
+      <c r="AC28" s="18"/>
+      <c r="AD28" s="18"/>
       <c r="AE28" s="18"/>
       <c r="AF28" s="18"/>
       <c r="AG28" s="18"/>
       <c r="AH28" s="18"/>
       <c r="AI28" s="18"/>
       <c r="AJ28" s="18"/>
       <c r="AK28" s="18"/>
       <c r="AL28" s="18"/>
       <c r="AM28" s="18"/>
       <c r="AN28" s="18"/>
       <c r="AO28" s="18"/>
-      <c r="AP28" s="18"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:43" x14ac:dyDescent="0.2">
+    </row>
+    <row r="29" spans="1:41">
       <c r="N29" s="18"/>
       <c r="O29" s="18"/>
       <c r="P29" s="18"/>
       <c r="Q29" s="18"/>
       <c r="R29" s="18"/>
+      <c r="AC29" s="18"/>
+      <c r="AD29" s="18"/>
       <c r="AE29" s="18"/>
       <c r="AF29" s="18"/>
       <c r="AG29" s="18"/>
       <c r="AH29" s="18"/>
       <c r="AI29" s="18"/>
       <c r="AJ29" s="18"/>
       <c r="AK29" s="18"/>
       <c r="AL29" s="18"/>
       <c r="AM29" s="18"/>
       <c r="AN29" s="18"/>
       <c r="AO29" s="18"/>
-      <c r="AP29" s="18"/>
-[...2 lines deleted...]
-    <row r="30" spans="1:43" x14ac:dyDescent="0.2">
+    </row>
+    <row r="30" spans="1:41">
       <c r="N30" s="18"/>
       <c r="O30" s="18"/>
       <c r="P30" s="18"/>
       <c r="Q30" s="18"/>
       <c r="R30" s="18"/>
+      <c r="AC30" s="18"/>
+      <c r="AD30" s="18"/>
       <c r="AE30" s="18"/>
       <c r="AF30" s="18"/>
       <c r="AG30" s="18"/>
       <c r="AH30" s="18"/>
       <c r="AI30" s="18"/>
       <c r="AJ30" s="18"/>
       <c r="AK30" s="18"/>
       <c r="AL30" s="18"/>
       <c r="AM30" s="18"/>
       <c r="AN30" s="18"/>
       <c r="AO30" s="18"/>
-      <c r="AP30" s="18"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:43" x14ac:dyDescent="0.2">
+    </row>
+    <row r="31" spans="1:41">
       <c r="N31" s="18"/>
       <c r="O31" s="18"/>
       <c r="P31" s="18"/>
       <c r="Q31" s="18"/>
       <c r="R31" s="18"/>
+      <c r="AC31" s="18"/>
+      <c r="AD31" s="18"/>
       <c r="AE31" s="18"/>
       <c r="AF31" s="18"/>
       <c r="AG31" s="18"/>
       <c r="AH31" s="18"/>
       <c r="AI31" s="18"/>
       <c r="AJ31" s="18"/>
       <c r="AK31" s="18"/>
       <c r="AL31" s="18"/>
       <c r="AM31" s="18"/>
       <c r="AN31" s="18"/>
       <c r="AO31" s="18"/>
-      <c r="AP31" s="18"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:43" x14ac:dyDescent="0.2">
+    </row>
+    <row r="32" spans="1:41">
       <c r="N32" s="18"/>
       <c r="O32" s="18"/>
       <c r="P32" s="18"/>
       <c r="Q32" s="18"/>
       <c r="R32" s="18"/>
+      <c r="AC32" s="18"/>
+      <c r="AD32" s="18"/>
       <c r="AE32" s="18"/>
       <c r="AF32" s="18"/>
       <c r="AG32" s="18"/>
       <c r="AH32" s="18"/>
       <c r="AI32" s="18"/>
       <c r="AJ32" s="18"/>
       <c r="AK32" s="18"/>
       <c r="AL32" s="18"/>
       <c r="AM32" s="18"/>
       <c r="AN32" s="18"/>
       <c r="AO32" s="18"/>
-      <c r="AP32" s="18"/>
-[...2 lines deleted...]
-    <row r="33" spans="14:43" x14ac:dyDescent="0.2">
+    </row>
+    <row r="33" spans="14:41">
       <c r="N33" s="18"/>
       <c r="O33" s="18"/>
       <c r="P33" s="18"/>
       <c r="Q33" s="18"/>
       <c r="R33" s="18"/>
+      <c r="AC33" s="18"/>
+      <c r="AD33" s="18"/>
       <c r="AE33" s="18"/>
       <c r="AF33" s="18"/>
       <c r="AG33" s="18"/>
       <c r="AH33" s="18"/>
       <c r="AI33" s="18"/>
       <c r="AJ33" s="18"/>
       <c r="AK33" s="18"/>
       <c r="AL33" s="18"/>
       <c r="AM33" s="18"/>
       <c r="AN33" s="18"/>
       <c r="AO33" s="18"/>
-      <c r="AP33" s="18"/>
-[...2 lines deleted...]
-    <row r="34" spans="14:43" x14ac:dyDescent="0.2">
+    </row>
+    <row r="34" spans="14:41">
       <c r="N34" s="18"/>
       <c r="O34" s="18"/>
       <c r="P34" s="18"/>
       <c r="Q34" s="18"/>
       <c r="R34" s="18"/>
+      <c r="AC34" s="18"/>
+      <c r="AD34" s="18"/>
       <c r="AE34" s="18"/>
       <c r="AF34" s="18"/>
       <c r="AG34" s="18"/>
       <c r="AH34" s="18"/>
       <c r="AI34" s="18"/>
       <c r="AJ34" s="18"/>
       <c r="AK34" s="18"/>
       <c r="AL34" s="18"/>
       <c r="AM34" s="18"/>
       <c r="AN34" s="18"/>
       <c r="AO34" s="18"/>
-      <c r="AP34" s="18"/>
-[...2 lines deleted...]
-    <row r="35" spans="14:43" x14ac:dyDescent="0.2">
+    </row>
+    <row r="35" spans="14:41">
       <c r="N35" s="18"/>
       <c r="O35" s="18"/>
       <c r="P35" s="18"/>
       <c r="Q35" s="18"/>
       <c r="R35" s="18"/>
+      <c r="AC35" s="18"/>
+      <c r="AD35" s="18"/>
       <c r="AE35" s="18"/>
       <c r="AF35" s="18"/>
       <c r="AG35" s="18"/>
       <c r="AH35" s="18"/>
       <c r="AI35" s="18"/>
       <c r="AJ35" s="18"/>
       <c r="AK35" s="18"/>
       <c r="AL35" s="18"/>
       <c r="AM35" s="18"/>
       <c r="AN35" s="18"/>
       <c r="AO35" s="18"/>
-      <c r="AP35" s="18"/>
-[...2 lines deleted...]
-    <row r="36" spans="14:43" x14ac:dyDescent="0.2">
+    </row>
+    <row r="36" spans="14:41">
       <c r="N36" s="18"/>
       <c r="O36" s="18"/>
       <c r="P36" s="18"/>
       <c r="Q36" s="18"/>
       <c r="R36" s="18"/>
+      <c r="AC36" s="18"/>
+      <c r="AD36" s="18"/>
       <c r="AE36" s="18"/>
       <c r="AF36" s="18"/>
       <c r="AG36" s="18"/>
       <c r="AH36" s="18"/>
       <c r="AI36" s="18"/>
       <c r="AJ36" s="18"/>
       <c r="AK36" s="18"/>
       <c r="AL36" s="18"/>
       <c r="AM36" s="18"/>
       <c r="AN36" s="18"/>
       <c r="AO36" s="18"/>
-      <c r="AP36" s="18"/>
-[...2 lines deleted...]
-    <row r="37" spans="14:43" x14ac:dyDescent="0.2">
+    </row>
+    <row r="37" spans="14:41">
       <c r="N37" s="18"/>
       <c r="O37" s="18"/>
       <c r="P37" s="18"/>
       <c r="Q37" s="18"/>
       <c r="R37" s="18"/>
+      <c r="AC37" s="18"/>
+      <c r="AD37" s="18"/>
       <c r="AE37" s="18"/>
       <c r="AF37" s="18"/>
       <c r="AG37" s="18"/>
       <c r="AH37" s="18"/>
       <c r="AI37" s="18"/>
       <c r="AJ37" s="18"/>
       <c r="AK37" s="18"/>
       <c r="AL37" s="18"/>
       <c r="AM37" s="18"/>
       <c r="AN37" s="18"/>
       <c r="AO37" s="18"/>
-      <c r="AP37" s="18"/>
-[...2 lines deleted...]
-    <row r="38" spans="14:43" x14ac:dyDescent="0.2">
+    </row>
+    <row r="38" spans="14:41">
       <c r="N38" s="18"/>
       <c r="O38" s="18"/>
       <c r="P38" s="18"/>
       <c r="Q38" s="18"/>
       <c r="R38" s="18"/>
+      <c r="AC38" s="18"/>
+      <c r="AD38" s="18"/>
       <c r="AE38" s="18"/>
       <c r="AF38" s="18"/>
       <c r="AG38" s="18"/>
       <c r="AH38" s="18"/>
       <c r="AI38" s="18"/>
       <c r="AJ38" s="18"/>
       <c r="AK38" s="18"/>
       <c r="AL38" s="18"/>
       <c r="AM38" s="18"/>
       <c r="AN38" s="18"/>
       <c r="AO38" s="18"/>
-      <c r="AP38" s="18"/>
-[...2 lines deleted...]
-    <row r="39" spans="14:43" x14ac:dyDescent="0.2">
+    </row>
+    <row r="39" spans="14:41">
       <c r="N39" s="18"/>
       <c r="O39" s="18"/>
       <c r="P39" s="18"/>
       <c r="Q39" s="18"/>
       <c r="R39" s="18"/>
     </row>
-    <row r="40" spans="14:43" x14ac:dyDescent="0.2">
+    <row r="40" spans="14:41">
       <c r="N40" s="18"/>
       <c r="O40" s="18"/>
       <c r="P40" s="18"/>
       <c r="Q40" s="18"/>
       <c r="R40" s="18"/>
     </row>
-    <row r="41" spans="14:43" x14ac:dyDescent="0.2">
+    <row r="41" spans="14:41">
       <c r="N41" s="18"/>
       <c r="O41" s="18"/>
       <c r="P41" s="18"/>
       <c r="Q41" s="18"/>
       <c r="R41" s="18"/>
     </row>
-    <row r="42" spans="14:43" x14ac:dyDescent="0.2">
+    <row r="42" spans="14:41">
       <c r="N42" s="18"/>
       <c r="O42" s="18"/>
       <c r="P42" s="18"/>
       <c r="Q42" s="18"/>
       <c r="R42" s="18"/>
     </row>
-    <row r="43" spans="14:43" x14ac:dyDescent="0.2">
+    <row r="43" spans="14:41">
       <c r="N43" s="18"/>
       <c r="O43" s="18"/>
       <c r="P43" s="18"/>
       <c r="Q43" s="18"/>
       <c r="R43" s="18"/>
     </row>
-    <row r="44" spans="14:43" x14ac:dyDescent="0.2">
+    <row r="44" spans="14:41">
       <c r="N44" s="18"/>
       <c r="O44" s="18"/>
       <c r="P44" s="18"/>
       <c r="Q44" s="18"/>
       <c r="R44" s="18"/>
     </row>
-    <row r="45" spans="14:43" x14ac:dyDescent="0.2">
+    <row r="45" spans="14:41">
       <c r="N45" s="18"/>
       <c r="O45" s="18"/>
       <c r="P45" s="18"/>
       <c r="Q45" s="18"/>
       <c r="R45" s="18"/>
     </row>
-    <row r="46" spans="14:43" x14ac:dyDescent="0.2">
+    <row r="46" spans="14:41">
       <c r="N46" s="18"/>
       <c r="O46" s="18"/>
       <c r="P46" s="18"/>
       <c r="Q46" s="18"/>
       <c r="R46" s="18"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="A1:T1"/>
-    <mergeCell ref="A2:U2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="48" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AD38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="K15" sqref="K15"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="18" customWidth="1"/>
     <col min="2" max="8" width="10.140625" style="12" customWidth="1"/>
     <col min="9" max="30" width="9.140625" style="12"/>
     <col min="31" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="26" t="s">
+    <row r="1" spans="1:30" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A1" s="30" t="s">
         <v>24</v>
       </c>
-      <c r="B1" s="26"/>
-[...5 lines deleted...]
-      <c r="H1" s="26"/>
+      <c r="B1" s="30"/>
+      <c r="C1" s="30"/>
+      <c r="D1" s="30"/>
+      <c r="E1" s="30"/>
+      <c r="F1" s="30"/>
+      <c r="G1" s="30"/>
+      <c r="H1" s="30"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="2"/>
       <c r="Q1" s="2"/>
       <c r="R1" s="2"/>
       <c r="S1" s="2"/>
       <c r="T1" s="2"/>
       <c r="U1" s="2"/>
       <c r="V1" s="2"/>
       <c r="W1" s="2"/>
       <c r="X1" s="2"/>
       <c r="Y1" s="2"/>
       <c r="Z1" s="2"/>
       <c r="AA1" s="2"/>
       <c r="AB1" s="2"/>
       <c r="AC1" s="2"/>
       <c r="AD1" s="2"/>
     </row>
-    <row r="2" spans="1:30" s="3" customFormat="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="27" t="s">
+    <row r="2" spans="1:30" s="3" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="29"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="31" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="27"/>
-[...7 lines deleted...]
-      <c r="J2" s="2"/>
+      <c r="J2" s="31"/>
       <c r="K2" s="2"/>
       <c r="L2" s="2"/>
       <c r="M2" s="2"/>
       <c r="N2" s="2"/>
       <c r="O2" s="2"/>
       <c r="P2" s="2"/>
       <c r="Q2" s="2"/>
       <c r="R2" s="2"/>
       <c r="S2" s="2"/>
       <c r="T2" s="2"/>
       <c r="U2" s="2"/>
       <c r="V2" s="2"/>
       <c r="W2" s="2"/>
       <c r="X2" s="2"/>
       <c r="Y2" s="2"/>
       <c r="Z2" s="2"/>
       <c r="AA2" s="2"/>
       <c r="AB2" s="2"/>
       <c r="AC2" s="2"/>
       <c r="AD2" s="2"/>
     </row>
-    <row r="3" spans="1:30" s="6" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:30" s="6" customFormat="1">
       <c r="A3" s="4"/>
       <c r="B3" s="4">
         <v>2017</v>
       </c>
       <c r="C3" s="4">
         <v>2018</v>
       </c>
       <c r="D3" s="4">
         <v>2019</v>
       </c>
       <c r="E3" s="4">
         <v>2020</v>
       </c>
       <c r="F3" s="4">
         <v>2021</v>
       </c>
       <c r="G3" s="6">
         <v>2022</v>
       </c>
       <c r="H3" s="6">
         <v>2023</v>
       </c>
       <c r="I3" s="6">
         <v>2024</v>
       </c>
-      <c r="J3" s="5"/>
+      <c r="J3" s="6">
+        <v>2025</v>
+      </c>
       <c r="K3" s="5"/>
       <c r="L3" s="5"/>
       <c r="M3" s="5"/>
       <c r="N3" s="5"/>
       <c r="O3" s="5"/>
       <c r="P3" s="5"/>
       <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5"/>
       <c r="T3" s="5"/>
       <c r="U3" s="5"/>
       <c r="V3" s="5"/>
       <c r="W3" s="5"/>
       <c r="X3" s="5"/>
       <c r="Y3" s="5"/>
       <c r="Z3" s="5"/>
       <c r="AA3" s="5"/>
       <c r="AB3" s="5"/>
       <c r="AC3" s="5"/>
       <c r="AD3" s="5"/>
     </row>
-    <row r="4" spans="1:30" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:30" s="13" customFormat="1">
       <c r="A4" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="21">
         <v>101.6</v>
       </c>
       <c r="C4" s="21">
         <v>112.6</v>
       </c>
       <c r="D4" s="21">
         <v>106.1</v>
       </c>
       <c r="E4" s="21">
         <v>106.4</v>
       </c>
       <c r="F4" s="21">
         <v>101.4</v>
       </c>
       <c r="G4" s="22">
         <v>109.1</v>
       </c>
       <c r="H4" s="23">
         <v>101.4</v>
       </c>
       <c r="I4" s="23">
         <v>121.1</v>
       </c>
-      <c r="J4" s="12"/>
+      <c r="J4" s="23">
+        <v>103.9</v>
+      </c>
       <c r="K4" s="12"/>
       <c r="L4" s="12"/>
       <c r="M4" s="12"/>
       <c r="N4" s="12"/>
       <c r="O4" s="12"/>
       <c r="P4" s="12"/>
       <c r="Q4" s="12"/>
       <c r="R4" s="12"/>
       <c r="S4" s="12"/>
       <c r="T4" s="12"/>
       <c r="U4" s="12"/>
       <c r="V4" s="12"/>
       <c r="W4" s="12"/>
       <c r="X4" s="12"/>
       <c r="Y4" s="12"/>
       <c r="Z4" s="12"/>
       <c r="AA4" s="12"/>
       <c r="AB4" s="12"/>
       <c r="AC4" s="12"/>
       <c r="AD4" s="12"/>
     </row>
-    <row r="5" spans="1:30" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:30" s="13" customFormat="1">
       <c r="A5" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="21">
         <v>104.2</v>
       </c>
       <c r="C5" s="21">
         <v>116.4</v>
       </c>
       <c r="D5" s="21">
         <v>105.3</v>
       </c>
       <c r="E5" s="21">
         <v>109.5</v>
       </c>
       <c r="F5" s="21">
         <v>97.8</v>
       </c>
       <c r="G5" s="22">
         <v>118.6</v>
       </c>
       <c r="H5" s="23">
         <v>99</v>
       </c>
       <c r="I5" s="23">
         <v>117.4</v>
       </c>
-      <c r="J5" s="12"/>
+      <c r="J5" s="23">
+        <v>101.1</v>
+      </c>
       <c r="K5" s="12"/>
       <c r="L5" s="12"/>
       <c r="M5" s="12"/>
       <c r="N5" s="12"/>
       <c r="O5" s="12"/>
       <c r="P5" s="12"/>
       <c r="Q5" s="12"/>
       <c r="R5" s="12"/>
       <c r="S5" s="12"/>
       <c r="T5" s="12"/>
       <c r="U5" s="12"/>
       <c r="V5" s="12"/>
       <c r="W5" s="12"/>
       <c r="X5" s="12"/>
       <c r="Y5" s="12"/>
       <c r="Z5" s="12"/>
       <c r="AA5" s="12"/>
       <c r="AB5" s="12"/>
       <c r="AC5" s="12"/>
       <c r="AD5" s="12"/>
     </row>
-    <row r="6" spans="1:30" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:30" s="13" customFormat="1">
       <c r="A6" s="14" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="21">
         <v>55.6</v>
       </c>
       <c r="C6" s="21">
         <v>175.6</v>
       </c>
       <c r="D6" s="21">
         <v>36.9</v>
       </c>
       <c r="E6" s="21">
         <v>159.19999999999999</v>
       </c>
       <c r="F6" s="21">
         <v>56.5</v>
       </c>
       <c r="G6" s="22">
         <v>69.400000000000006</v>
       </c>
       <c r="H6" s="23">
         <v>121.4</v>
       </c>
       <c r="I6" s="23">
         <v>250.8</v>
       </c>
-      <c r="J6" s="12"/>
+      <c r="J6" s="23">
+        <v>218.7</v>
+      </c>
       <c r="K6" s="12"/>
       <c r="L6" s="12"/>
       <c r="M6" s="12"/>
       <c r="N6" s="12"/>
       <c r="O6" s="12"/>
       <c r="P6" s="12"/>
       <c r="Q6" s="12"/>
       <c r="R6" s="12"/>
       <c r="S6" s="12"/>
       <c r="T6" s="12"/>
       <c r="U6" s="12"/>
       <c r="V6" s="12"/>
       <c r="W6" s="12"/>
       <c r="X6" s="12"/>
       <c r="Y6" s="12"/>
       <c r="Z6" s="12"/>
       <c r="AA6" s="12"/>
       <c r="AB6" s="12"/>
       <c r="AC6" s="12"/>
       <c r="AD6" s="12"/>
     </row>
-    <row r="7" spans="1:30" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:30" s="13" customFormat="1">
       <c r="A7" s="14" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="21">
         <v>160.6</v>
       </c>
       <c r="C7" s="21">
         <v>140.9</v>
       </c>
       <c r="D7" s="21">
         <v>126.2</v>
       </c>
       <c r="E7" s="21">
         <v>61.6</v>
       </c>
       <c r="F7" s="21" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="22">
         <v>126.6</v>
       </c>
       <c r="H7" s="23">
         <v>100.2</v>
       </c>
       <c r="I7" s="23">
         <v>83.6</v>
       </c>
-      <c r="J7" s="12"/>
+      <c r="J7" s="23">
+        <v>91</v>
+      </c>
       <c r="K7" s="12"/>
       <c r="L7" s="12"/>
       <c r="M7" s="12"/>
       <c r="N7" s="12"/>
       <c r="O7" s="12"/>
       <c r="P7" s="12"/>
       <c r="Q7" s="12"/>
       <c r="R7" s="12"/>
       <c r="S7" s="12"/>
       <c r="T7" s="12"/>
       <c r="U7" s="12"/>
       <c r="V7" s="12"/>
       <c r="W7" s="12"/>
       <c r="X7" s="12"/>
       <c r="Y7" s="12"/>
       <c r="Z7" s="12"/>
       <c r="AA7" s="12"/>
       <c r="AB7" s="12"/>
       <c r="AC7" s="12"/>
       <c r="AD7" s="12"/>
     </row>
-    <row r="8" spans="1:30" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:30" s="13" customFormat="1">
       <c r="A8" s="14" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="21">
         <v>90.9</v>
       </c>
       <c r="C8" s="21">
         <v>95.4</v>
       </c>
       <c r="D8" s="21">
         <v>103.7</v>
       </c>
       <c r="E8" s="21">
         <v>94</v>
       </c>
       <c r="F8" s="21">
         <v>132.5</v>
       </c>
       <c r="G8" s="22">
         <v>69.400000000000006</v>
       </c>
       <c r="H8" s="23">
         <v>146.9</v>
       </c>
       <c r="I8" s="23">
         <v>119</v>
       </c>
-      <c r="J8" s="12"/>
+      <c r="J8" s="23">
+        <v>97</v>
+      </c>
       <c r="K8" s="12"/>
       <c r="L8" s="12"/>
       <c r="M8" s="12"/>
       <c r="N8" s="12"/>
       <c r="O8" s="12"/>
       <c r="P8" s="12"/>
       <c r="Q8" s="12"/>
       <c r="R8" s="12"/>
       <c r="S8" s="12"/>
       <c r="T8" s="12"/>
       <c r="U8" s="12"/>
       <c r="V8" s="12"/>
       <c r="W8" s="12"/>
       <c r="X8" s="12"/>
       <c r="Y8" s="12"/>
       <c r="Z8" s="12"/>
       <c r="AA8" s="12"/>
       <c r="AB8" s="12"/>
       <c r="AC8" s="12"/>
       <c r="AD8" s="12"/>
     </row>
-    <row r="9" spans="1:30" s="13" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:30" s="13" customFormat="1" ht="12.75" customHeight="1">
       <c r="A9" s="14" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="21" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="21">
         <v>12.8</v>
       </c>
       <c r="D9" s="21" t="s">
         <v>28</v>
       </c>
       <c r="E9" s="21">
         <v>136.69999999999999</v>
       </c>
       <c r="F9" s="21">
         <v>87.3</v>
       </c>
       <c r="G9" s="22">
         <v>94.7</v>
       </c>
       <c r="H9" s="23">
         <v>504.7</v>
       </c>
       <c r="I9" s="23">
         <v>113.3</v>
       </c>
-      <c r="J9" s="12"/>
+      <c r="J9" s="23">
+        <v>89.9</v>
+      </c>
       <c r="K9" s="12"/>
       <c r="L9" s="12"/>
       <c r="M9" s="12"/>
       <c r="N9" s="12"/>
       <c r="O9" s="12"/>
       <c r="P9" s="12"/>
       <c r="Q9" s="12"/>
       <c r="R9" s="12"/>
       <c r="S9" s="12"/>
       <c r="T9" s="12"/>
       <c r="U9" s="12"/>
       <c r="V9" s="12"/>
       <c r="W9" s="12"/>
       <c r="X9" s="12"/>
       <c r="Y9" s="12"/>
       <c r="Z9" s="12"/>
       <c r="AA9" s="12"/>
       <c r="AB9" s="12"/>
       <c r="AC9" s="12"/>
       <c r="AD9" s="12"/>
     </row>
-    <row r="10" spans="1:30" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:30" s="13" customFormat="1">
       <c r="A10" s="14" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C10" s="21" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="21" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="21" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="21" t="s">
         <v>21</v>
       </c>
       <c r="G10" s="22" t="s">
         <v>21</v>
       </c>
       <c r="H10" s="23" t="s">
         <v>21</v>
       </c>
       <c r="I10" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="J10" s="12"/>
+      <c r="J10" s="23" t="s">
+        <v>21</v>
+      </c>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="12"/>
       <c r="O10" s="12"/>
       <c r="P10" s="12"/>
       <c r="Q10" s="12"/>
       <c r="R10" s="12"/>
       <c r="S10" s="12"/>
       <c r="T10" s="12"/>
       <c r="U10" s="12"/>
       <c r="V10" s="12"/>
       <c r="W10" s="12"/>
       <c r="X10" s="12"/>
       <c r="Y10" s="12"/>
       <c r="Z10" s="12"/>
       <c r="AA10" s="12"/>
       <c r="AB10" s="12"/>
       <c r="AC10" s="12"/>
       <c r="AD10" s="12"/>
     </row>
-    <row r="11" spans="1:30" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:30" s="13" customFormat="1">
       <c r="A11" s="14" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="21">
         <v>38.299999999999997</v>
       </c>
       <c r="C11" s="21">
         <v>113.8</v>
       </c>
       <c r="D11" s="21">
         <v>85.3</v>
       </c>
       <c r="E11" s="21">
         <v>70.5</v>
       </c>
       <c r="F11" s="21">
         <v>79.5</v>
       </c>
       <c r="G11" s="22">
         <v>88.8</v>
       </c>
       <c r="H11" s="23">
         <v>125.1</v>
       </c>
       <c r="I11" s="23">
         <v>355.3</v>
       </c>
-      <c r="J11" s="12"/>
+      <c r="J11" s="23">
+        <v>178.6</v>
+      </c>
       <c r="K11" s="12"/>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
       <c r="N11" s="12"/>
       <c r="O11" s="12"/>
       <c r="P11" s="12"/>
       <c r="Q11" s="12"/>
       <c r="R11" s="12"/>
       <c r="S11" s="12"/>
       <c r="T11" s="12"/>
       <c r="U11" s="12"/>
       <c r="V11" s="12"/>
       <c r="W11" s="12"/>
       <c r="X11" s="12"/>
       <c r="Y11" s="12"/>
       <c r="Z11" s="12"/>
       <c r="AA11" s="12"/>
       <c r="AB11" s="12"/>
       <c r="AC11" s="12"/>
       <c r="AD11" s="12"/>
     </row>
-    <row r="12" spans="1:30" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:30" s="13" customFormat="1">
       <c r="A12" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="21">
         <v>181.6</v>
       </c>
       <c r="C12" s="21" t="s">
         <v>29</v>
       </c>
       <c r="D12" s="21">
         <v>46.9</v>
       </c>
       <c r="E12" s="21" t="s">
         <v>30</v>
       </c>
       <c r="F12" s="21">
         <v>94.4</v>
       </c>
       <c r="G12" s="22">
         <v>44.9</v>
       </c>
       <c r="H12" s="23">
         <v>216</v>
       </c>
       <c r="I12" s="23">
         <v>636.79999999999995</v>
       </c>
-      <c r="J12" s="12"/>
+      <c r="J12" s="23">
+        <v>94.4</v>
+      </c>
       <c r="K12" s="12"/>
       <c r="L12" s="12"/>
       <c r="M12" s="12"/>
       <c r="N12" s="12"/>
       <c r="O12" s="12"/>
       <c r="P12" s="12"/>
       <c r="Q12" s="12"/>
       <c r="R12" s="12"/>
       <c r="S12" s="12"/>
       <c r="T12" s="12"/>
       <c r="U12" s="12"/>
       <c r="V12" s="12"/>
       <c r="W12" s="12"/>
       <c r="X12" s="12"/>
       <c r="Y12" s="12"/>
       <c r="Z12" s="12"/>
       <c r="AA12" s="12"/>
       <c r="AB12" s="12"/>
       <c r="AC12" s="12"/>
       <c r="AD12" s="12"/>
     </row>
-    <row r="13" spans="1:30" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:30" s="13" customFormat="1">
       <c r="A13" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="21" t="s">
         <v>31</v>
       </c>
       <c r="C13" s="21">
         <v>77.3</v>
       </c>
       <c r="D13" s="21" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="21" t="s">
         <v>21</v>
       </c>
       <c r="F13" s="21" t="s">
         <v>21</v>
       </c>
       <c r="G13" s="22" t="s">
         <v>21</v>
       </c>
       <c r="H13" s="23">
         <v>2417.5</v>
       </c>
       <c r="I13" s="23">
         <v>97.9</v>
       </c>
-      <c r="J13" s="12"/>
+      <c r="J13" s="23">
+        <v>67.400000000000006</v>
+      </c>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="12"/>
       <c r="O13" s="12"/>
       <c r="P13" s="12"/>
       <c r="Q13" s="12"/>
       <c r="R13" s="12"/>
       <c r="S13" s="12"/>
       <c r="T13" s="12"/>
       <c r="U13" s="12"/>
       <c r="V13" s="12"/>
       <c r="W13" s="12"/>
       <c r="X13" s="12"/>
       <c r="Y13" s="12"/>
       <c r="Z13" s="12"/>
       <c r="AA13" s="12"/>
       <c r="AB13" s="12"/>
       <c r="AC13" s="12"/>
       <c r="AD13" s="12"/>
     </row>
-    <row r="14" spans="1:30" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:30" s="13" customFormat="1">
       <c r="A14" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="21">
         <v>148.1</v>
       </c>
       <c r="C14" s="21">
         <v>190.3</v>
       </c>
       <c r="D14" s="21">
         <v>97.3</v>
       </c>
       <c r="E14" s="21">
         <v>107.5</v>
       </c>
       <c r="F14" s="21">
         <v>80.3</v>
       </c>
       <c r="G14" s="22">
         <v>118.1</v>
       </c>
       <c r="H14" s="23">
         <v>65.599999999999994</v>
       </c>
       <c r="I14" s="23">
         <v>116.6</v>
       </c>
-      <c r="J14" s="12"/>
+      <c r="J14" s="23">
+        <v>186.1</v>
+      </c>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="12"/>
       <c r="O14" s="12"/>
       <c r="P14" s="12"/>
       <c r="Q14" s="12"/>
       <c r="R14" s="12"/>
       <c r="S14" s="12"/>
       <c r="T14" s="12"/>
       <c r="U14" s="12"/>
       <c r="V14" s="12"/>
       <c r="W14" s="12"/>
       <c r="X14" s="12"/>
       <c r="Y14" s="12"/>
       <c r="Z14" s="12"/>
       <c r="AA14" s="12"/>
       <c r="AB14" s="12"/>
       <c r="AC14" s="12"/>
       <c r="AD14" s="12"/>
     </row>
-    <row r="15" spans="1:30" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:30" s="13" customFormat="1">
       <c r="A15" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="21" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="21" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="21" t="s">
         <v>32</v>
       </c>
       <c r="F15" s="21">
         <v>171.4</v>
       </c>
       <c r="G15" s="22">
         <v>40.299999999999997</v>
       </c>
       <c r="H15" s="23" t="s">
         <v>21</v>
       </c>
       <c r="I15" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="J15" s="12"/>
+      <c r="J15" s="23" t="s">
+        <v>21</v>
+      </c>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
       <c r="M15" s="12"/>
       <c r="N15" s="12"/>
       <c r="O15" s="12"/>
       <c r="P15" s="12"/>
       <c r="Q15" s="12"/>
       <c r="R15" s="12"/>
       <c r="S15" s="12"/>
       <c r="T15" s="12"/>
       <c r="U15" s="12"/>
       <c r="V15" s="12"/>
       <c r="W15" s="12"/>
       <c r="X15" s="12"/>
       <c r="Y15" s="12"/>
       <c r="Z15" s="12"/>
       <c r="AA15" s="12"/>
       <c r="AB15" s="12"/>
       <c r="AC15" s="12"/>
       <c r="AD15" s="12"/>
     </row>
-    <row r="16" spans="1:30" s="16" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:30" s="16" customFormat="1">
       <c r="A16" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="21">
         <v>146.6</v>
       </c>
       <c r="C16" s="21">
         <v>159.69999999999999</v>
       </c>
       <c r="D16" s="21">
         <v>26.4</v>
       </c>
       <c r="E16" s="21">
         <v>120.1</v>
       </c>
       <c r="F16" s="21">
         <v>156.5</v>
       </c>
       <c r="G16" s="22">
         <v>136.69999999999999</v>
       </c>
       <c r="H16" s="23">
         <v>71.2</v>
       </c>
       <c r="I16" s="23">
         <v>188.1</v>
       </c>
-      <c r="J16" s="15"/>
+      <c r="J16" s="23">
+        <v>103</v>
+      </c>
       <c r="K16" s="15"/>
       <c r="L16" s="15"/>
       <c r="M16" s="15"/>
       <c r="N16" s="15"/>
       <c r="O16" s="15"/>
       <c r="P16" s="15"/>
       <c r="Q16" s="15"/>
       <c r="R16" s="15"/>
       <c r="S16" s="15"/>
       <c r="T16" s="15"/>
       <c r="U16" s="15"/>
       <c r="V16" s="15"/>
       <c r="W16" s="15"/>
       <c r="X16" s="15"/>
       <c r="Y16" s="15"/>
       <c r="Z16" s="15"/>
       <c r="AA16" s="15"/>
       <c r="AB16" s="15"/>
       <c r="AC16" s="15"/>
       <c r="AD16" s="15"/>
     </row>
-    <row r="17" spans="1:30" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:30" s="13" customFormat="1">
       <c r="A17" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="21">
         <v>75.900000000000006</v>
       </c>
       <c r="C17" s="21" t="s">
         <v>33</v>
       </c>
       <c r="D17" s="21">
         <v>132.69999999999999</v>
       </c>
       <c r="E17" s="21">
         <v>33</v>
       </c>
       <c r="F17" s="21">
         <v>108.4</v>
       </c>
       <c r="G17" s="22">
         <v>125.2</v>
       </c>
       <c r="H17" s="23">
         <v>42.3</v>
       </c>
       <c r="I17" s="23">
         <v>541</v>
       </c>
-      <c r="J17" s="12"/>
+      <c r="J17" s="23">
+        <v>132.9</v>
+      </c>
       <c r="K17" s="12"/>
       <c r="L17" s="12"/>
       <c r="M17" s="12"/>
       <c r="N17" s="12"/>
       <c r="O17" s="12"/>
       <c r="P17" s="12"/>
       <c r="Q17" s="12"/>
       <c r="R17" s="12"/>
       <c r="S17" s="12"/>
       <c r="T17" s="12"/>
       <c r="U17" s="12"/>
       <c r="V17" s="12"/>
       <c r="W17" s="12"/>
       <c r="X17" s="12"/>
       <c r="Y17" s="12"/>
       <c r="Z17" s="12"/>
       <c r="AA17" s="12"/>
       <c r="AB17" s="12"/>
       <c r="AC17" s="12"/>
       <c r="AD17" s="12"/>
     </row>
-    <row r="18" spans="1:30" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:30" s="13" customFormat="1">
       <c r="A18" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="21">
         <v>98.7</v>
       </c>
       <c r="C18" s="21">
         <v>63.5</v>
       </c>
       <c r="D18" s="21">
         <v>102.4</v>
       </c>
       <c r="E18" s="21">
         <v>112.6</v>
       </c>
       <c r="F18" s="21">
         <v>98.8</v>
       </c>
       <c r="G18" s="22">
         <v>30</v>
       </c>
       <c r="H18" s="23">
         <v>138.69999999999999</v>
       </c>
       <c r="I18" s="23">
         <v>211.9</v>
       </c>
-      <c r="J18" s="12"/>
+      <c r="J18" s="23">
+        <v>110.6</v>
+      </c>
       <c r="K18" s="12"/>
       <c r="L18" s="12"/>
       <c r="M18" s="12"/>
       <c r="N18" s="12"/>
       <c r="O18" s="12"/>
       <c r="P18" s="12"/>
       <c r="Q18" s="12"/>
       <c r="R18" s="12"/>
       <c r="S18" s="12"/>
       <c r="T18" s="12"/>
       <c r="U18" s="12"/>
       <c r="V18" s="12"/>
       <c r="W18" s="12"/>
       <c r="X18" s="12"/>
       <c r="Y18" s="12"/>
       <c r="Z18" s="12"/>
       <c r="AA18" s="12"/>
       <c r="AB18" s="12"/>
       <c r="AC18" s="12"/>
       <c r="AD18" s="12"/>
     </row>
-    <row r="19" spans="1:30" s="13" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:30" s="13" customFormat="1">
       <c r="A19" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="21">
         <v>59.1</v>
       </c>
       <c r="C19" s="21" t="s">
         <v>34</v>
       </c>
       <c r="D19" s="21">
         <v>112</v>
       </c>
       <c r="E19" s="21">
         <v>73.400000000000006</v>
       </c>
       <c r="F19" s="21">
         <v>80</v>
       </c>
       <c r="G19" s="22">
         <v>46.5</v>
       </c>
       <c r="H19" s="23">
         <v>134.69999999999999</v>
       </c>
       <c r="I19" s="23">
         <v>93.4</v>
       </c>
-      <c r="J19" s="12"/>
+      <c r="J19" s="23">
+        <v>139.1</v>
+      </c>
       <c r="K19" s="12"/>
       <c r="L19" s="12"/>
       <c r="M19" s="12"/>
       <c r="N19" s="12"/>
       <c r="O19" s="12"/>
       <c r="P19" s="12"/>
       <c r="Q19" s="12"/>
       <c r="R19" s="12"/>
       <c r="S19" s="12"/>
       <c r="T19" s="12"/>
       <c r="U19" s="12"/>
       <c r="V19" s="12"/>
       <c r="W19" s="12"/>
       <c r="X19" s="12"/>
       <c r="Y19" s="12"/>
       <c r="Z19" s="12"/>
       <c r="AA19" s="12"/>
       <c r="AB19" s="12"/>
       <c r="AC19" s="12"/>
       <c r="AD19" s="12"/>
     </row>
-    <row r="20" spans="1:30" s="17" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:30" s="17" customFormat="1">
       <c r="A20" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="21" t="s">
         <v>21</v>
       </c>
       <c r="C20" s="21" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="21" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="21" t="s">
         <v>21</v>
       </c>
       <c r="F20" s="21" t="s">
         <v>21</v>
       </c>
       <c r="G20" s="22" t="s">
         <v>21</v>
       </c>
       <c r="H20" s="23" t="s">
         <v>21</v>
       </c>
       <c r="I20" s="23" t="s">
         <v>21</v>
       </c>
-      <c r="J20" s="15"/>
+      <c r="J20" s="23" t="s">
+        <v>21</v>
+      </c>
       <c r="K20" s="15"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="15"/>
       <c r="O20" s="15"/>
       <c r="P20" s="15"/>
       <c r="Q20" s="15"/>
     </row>
-    <row r="21" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:30">
       <c r="A21" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="21">
         <v>0.2</v>
       </c>
       <c r="C21" s="21" t="s">
         <v>35</v>
       </c>
       <c r="D21" s="21" t="s">
         <v>36</v>
       </c>
       <c r="E21" s="21">
         <v>4</v>
       </c>
       <c r="F21" s="21" t="s">
         <v>37</v>
       </c>
       <c r="G21" s="22">
         <v>133.69999999999999</v>
       </c>
       <c r="H21" s="23">
         <v>67.900000000000006</v>
       </c>
       <c r="I21" s="23">
         <v>733.1</v>
+      </c>
+      <c r="J21" s="23">
+        <v>659.8</v>
       </c>
       <c r="R21" s="18"/>
       <c r="S21" s="18"/>
       <c r="T21" s="18"/>
       <c r="U21" s="18"/>
       <c r="V21" s="18"/>
       <c r="W21" s="18"/>
       <c r="X21" s="18"/>
       <c r="Y21" s="18"/>
       <c r="Z21" s="18"/>
       <c r="AA21" s="18"/>
       <c r="AB21" s="18"/>
       <c r="AC21" s="18"/>
       <c r="AD21" s="18"/>
     </row>
-    <row r="22" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:30">
       <c r="A22" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="21">
         <v>66.5</v>
       </c>
       <c r="C22" s="21">
         <v>151.4</v>
       </c>
       <c r="D22" s="21" t="s">
         <v>38</v>
       </c>
       <c r="E22" s="21">
         <v>81.099999999999994</v>
       </c>
       <c r="F22" s="21">
         <v>161.4</v>
       </c>
       <c r="G22" s="22">
         <v>69.099999999999994</v>
       </c>
       <c r="H22" s="23">
         <v>91.6</v>
       </c>
       <c r="I22" s="23">
         <v>101.4</v>
+      </c>
+      <c r="J22" s="23">
+        <v>65.599999999999994</v>
       </c>
       <c r="R22" s="18"/>
       <c r="S22" s="18"/>
       <c r="T22" s="18"/>
       <c r="U22" s="18"/>
       <c r="V22" s="18"/>
       <c r="W22" s="18"/>
       <c r="X22" s="18"/>
       <c r="Y22" s="18"/>
       <c r="Z22" s="18"/>
       <c r="AA22" s="18"/>
       <c r="AB22" s="18"/>
       <c r="AC22" s="18"/>
       <c r="AD22" s="18"/>
     </row>
-    <row r="23" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:30">
       <c r="A23" s="14" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="21">
         <v>127.3</v>
       </c>
       <c r="C23" s="21">
         <v>2.7</v>
       </c>
       <c r="D23" s="21">
         <v>45.6</v>
       </c>
       <c r="E23" s="21">
         <v>167.1</v>
       </c>
       <c r="F23" s="21">
         <v>171.3</v>
       </c>
       <c r="G23" s="22">
         <v>121.9</v>
       </c>
       <c r="H23" s="23">
         <v>63.2</v>
       </c>
       <c r="I23" s="23">
         <v>2264</v>
+      </c>
+      <c r="J23" s="23">
+        <v>1326.7</v>
       </c>
       <c r="R23" s="18"/>
       <c r="S23" s="18"/>
       <c r="T23" s="18"/>
       <c r="U23" s="18"/>
       <c r="V23" s="18"/>
       <c r="W23" s="18"/>
       <c r="X23" s="18"/>
       <c r="Y23" s="18"/>
       <c r="Z23" s="18"/>
       <c r="AA23" s="18"/>
       <c r="AB23" s="18"/>
       <c r="AC23" s="18"/>
       <c r="AD23" s="18"/>
     </row>
-    <row r="24" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:30">
       <c r="A24" s="14" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="21" t="s">
         <v>39</v>
       </c>
       <c r="C24" s="21" t="s">
         <v>34</v>
       </c>
       <c r="D24" s="21">
         <v>148</v>
       </c>
       <c r="E24" s="21">
         <v>58.5</v>
       </c>
       <c r="F24" s="21">
         <v>105.5</v>
       </c>
       <c r="G24" s="22">
         <v>98.4</v>
       </c>
       <c r="H24" s="23">
         <v>80.2</v>
       </c>
       <c r="I24" s="23">
         <v>219.6</v>
+      </c>
+      <c r="J24" s="23">
+        <v>268.60000000000002</v>
       </c>
       <c r="R24" s="18"/>
       <c r="S24" s="18"/>
       <c r="T24" s="18"/>
       <c r="U24" s="18"/>
       <c r="V24" s="18"/>
       <c r="W24" s="18"/>
       <c r="X24" s="18"/>
       <c r="Y24" s="18"/>
       <c r="Z24" s="18"/>
       <c r="AA24" s="18"/>
       <c r="AB24" s="18"/>
       <c r="AC24" s="18"/>
       <c r="AD24" s="18"/>
     </row>
-    <row r="25" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:30">
       <c r="R25" s="18"/>
       <c r="S25" s="18"/>
       <c r="T25" s="18"/>
       <c r="U25" s="18"/>
       <c r="V25" s="18"/>
       <c r="W25" s="18"/>
       <c r="X25" s="18"/>
       <c r="Y25" s="18"/>
       <c r="Z25" s="18"/>
       <c r="AA25" s="18"/>
       <c r="AB25" s="18"/>
       <c r="AC25" s="18"/>
       <c r="AD25" s="18"/>
     </row>
-    <row r="26" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:30">
       <c r="R26" s="18"/>
       <c r="S26" s="18"/>
       <c r="T26" s="18"/>
       <c r="U26" s="18"/>
       <c r="V26" s="18"/>
       <c r="W26" s="18"/>
       <c r="X26" s="18"/>
       <c r="Y26" s="18"/>
       <c r="Z26" s="18"/>
       <c r="AA26" s="18"/>
       <c r="AB26" s="18"/>
       <c r="AC26" s="18"/>
       <c r="AD26" s="18"/>
     </row>
-    <row r="27" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:30">
       <c r="R27" s="18"/>
       <c r="S27" s="18"/>
       <c r="T27" s="18"/>
       <c r="U27" s="18"/>
       <c r="V27" s="18"/>
       <c r="W27" s="18"/>
       <c r="X27" s="18"/>
       <c r="Y27" s="18"/>
       <c r="Z27" s="18"/>
       <c r="AA27" s="18"/>
       <c r="AB27" s="18"/>
       <c r="AC27" s="18"/>
       <c r="AD27" s="18"/>
     </row>
-    <row r="28" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:30">
       <c r="R28" s="18"/>
       <c r="S28" s="18"/>
       <c r="T28" s="18"/>
       <c r="U28" s="18"/>
       <c r="V28" s="18"/>
       <c r="W28" s="18"/>
       <c r="X28" s="18"/>
       <c r="Y28" s="18"/>
       <c r="Z28" s="18"/>
       <c r="AA28" s="18"/>
       <c r="AB28" s="18"/>
       <c r="AC28" s="18"/>
       <c r="AD28" s="18"/>
     </row>
-    <row r="29" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:30">
       <c r="R29" s="18"/>
       <c r="S29" s="18"/>
       <c r="T29" s="18"/>
       <c r="U29" s="18"/>
       <c r="V29" s="18"/>
       <c r="W29" s="18"/>
       <c r="X29" s="18"/>
       <c r="Y29" s="18"/>
       <c r="Z29" s="18"/>
       <c r="AA29" s="18"/>
       <c r="AB29" s="18"/>
       <c r="AC29" s="18"/>
       <c r="AD29" s="18"/>
     </row>
-    <row r="30" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:30">
       <c r="R30" s="18"/>
       <c r="S30" s="18"/>
       <c r="T30" s="18"/>
       <c r="U30" s="18"/>
       <c r="V30" s="18"/>
       <c r="W30" s="18"/>
       <c r="X30" s="18"/>
       <c r="Y30" s="18"/>
       <c r="Z30" s="18"/>
       <c r="AA30" s="18"/>
       <c r="AB30" s="18"/>
       <c r="AC30" s="18"/>
       <c r="AD30" s="18"/>
     </row>
-    <row r="31" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:30">
       <c r="R31" s="18"/>
       <c r="S31" s="18"/>
       <c r="T31" s="18"/>
       <c r="U31" s="18"/>
       <c r="V31" s="18"/>
       <c r="W31" s="18"/>
       <c r="X31" s="18"/>
       <c r="Y31" s="18"/>
       <c r="Z31" s="18"/>
       <c r="AA31" s="18"/>
       <c r="AB31" s="18"/>
       <c r="AC31" s="18"/>
       <c r="AD31" s="18"/>
     </row>
-    <row r="32" spans="1:30" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:30">
       <c r="R32" s="18"/>
       <c r="S32" s="18"/>
       <c r="T32" s="18"/>
       <c r="U32" s="18"/>
       <c r="V32" s="18"/>
       <c r="W32" s="18"/>
       <c r="X32" s="18"/>
       <c r="Y32" s="18"/>
       <c r="Z32" s="18"/>
       <c r="AA32" s="18"/>
       <c r="AB32" s="18"/>
       <c r="AC32" s="18"/>
       <c r="AD32" s="18"/>
     </row>
-    <row r="33" spans="18:30" x14ac:dyDescent="0.2">
+    <row r="33" spans="18:30">
       <c r="R33" s="18"/>
       <c r="S33" s="18"/>
       <c r="T33" s="18"/>
       <c r="U33" s="18"/>
       <c r="V33" s="18"/>
       <c r="W33" s="18"/>
       <c r="X33" s="18"/>
       <c r="Y33" s="18"/>
       <c r="Z33" s="18"/>
       <c r="AA33" s="18"/>
       <c r="AB33" s="18"/>
       <c r="AC33" s="18"/>
       <c r="AD33" s="18"/>
     </row>
-    <row r="34" spans="18:30" x14ac:dyDescent="0.2">
+    <row r="34" spans="18:30">
       <c r="R34" s="18"/>
       <c r="S34" s="18"/>
       <c r="T34" s="18"/>
       <c r="U34" s="18"/>
       <c r="V34" s="18"/>
       <c r="W34" s="18"/>
       <c r="X34" s="18"/>
       <c r="Y34" s="18"/>
       <c r="Z34" s="18"/>
       <c r="AA34" s="18"/>
       <c r="AB34" s="18"/>
       <c r="AC34" s="18"/>
       <c r="AD34" s="18"/>
     </row>
-    <row r="35" spans="18:30" x14ac:dyDescent="0.2">
+    <row r="35" spans="18:30">
       <c r="R35" s="18"/>
       <c r="S35" s="18"/>
       <c r="T35" s="18"/>
       <c r="U35" s="18"/>
       <c r="V35" s="18"/>
       <c r="W35" s="18"/>
       <c r="X35" s="18"/>
       <c r="Y35" s="18"/>
       <c r="Z35" s="18"/>
       <c r="AA35" s="18"/>
       <c r="AB35" s="18"/>
       <c r="AC35" s="18"/>
       <c r="AD35" s="18"/>
     </row>
-    <row r="36" spans="18:30" x14ac:dyDescent="0.2">
+    <row r="36" spans="18:30">
       <c r="R36" s="18"/>
       <c r="S36" s="18"/>
       <c r="T36" s="18"/>
       <c r="U36" s="18"/>
       <c r="V36" s="18"/>
       <c r="W36" s="18"/>
       <c r="X36" s="18"/>
       <c r="Y36" s="18"/>
       <c r="Z36" s="18"/>
       <c r="AA36" s="18"/>
       <c r="AB36" s="18"/>
       <c r="AC36" s="18"/>
       <c r="AD36" s="18"/>
     </row>
-    <row r="37" spans="18:30" x14ac:dyDescent="0.2">
+    <row r="37" spans="18:30">
       <c r="R37" s="18"/>
       <c r="S37" s="18"/>
       <c r="T37" s="18"/>
       <c r="U37" s="18"/>
       <c r="V37" s="18"/>
       <c r="W37" s="18"/>
       <c r="X37" s="18"/>
       <c r="Y37" s="18"/>
       <c r="Z37" s="18"/>
       <c r="AA37" s="18"/>
       <c r="AB37" s="18"/>
       <c r="AC37" s="18"/>
       <c r="AD37" s="18"/>
     </row>
-    <row r="38" spans="18:30" x14ac:dyDescent="0.2">
+    <row r="38" spans="18:30">
       <c r="R38" s="18"/>
       <c r="S38" s="18"/>
       <c r="T38" s="18"/>
       <c r="U38" s="18"/>
       <c r="V38" s="18"/>
       <c r="W38" s="18"/>
       <c r="X38" s="18"/>
       <c r="Y38" s="18"/>
       <c r="Z38" s="18"/>
       <c r="AA38" s="18"/>
       <c r="AB38" s="18"/>
       <c r="AC38" s="18"/>
       <c r="AD38" s="18"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:H1"/>
-    <mergeCell ref="A2:I2"/>
+    <mergeCell ref="I2:J2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>