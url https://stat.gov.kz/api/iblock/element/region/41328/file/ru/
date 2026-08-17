--- v0 (2026-04-29)
+++ v1 (2026-08-17)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="3060" yWindow="1725" windowWidth="18330" windowHeight="10470"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="337" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="39">
   <si>
     <t>Динамика ввода в эксплуатацию объектов социальной сферы</t>
   </si>
   <si>
     <t>Общеобразовательные школы</t>
   </si>
   <si>
     <t>Дошкольные учреждения</t>
   </si>
   <si>
     <t>Больницы</t>
   </si>
   <si>
     <t>Амбулаторно-поликлинические учреждения</t>
   </si>
   <si>
     <t>ученических мест</t>
   </si>
   <si>
     <t>в % к предыдущему году</t>
   </si>
   <si>
     <t>мест</t>
   </si>
   <si>
@@ -174,69 +174,72 @@
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <name val="Arial"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <i/>
-[...1 lines deleted...]
-      <name val="Arial Cyr"/>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-      <name val="Arial Cyr"/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color indexed="8"/>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -341,103 +344,107 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -704,1908 +711,1953 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:O51"/>
+  <dimension ref="A1:O54"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane xSplit="1" ySplit="3" topLeftCell="B19" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="3" topLeftCell="B15" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="P40" sqref="P40"/>
+      <selection pane="bottomRight" activeCell="N26" sqref="N26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="8.7109375" style="29" customWidth="1"/>
     <col min="2" max="2" width="10.140625" style="29" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="29" customWidth="1"/>
     <col min="4" max="4" width="14" style="29" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" style="29" customWidth="1"/>
     <col min="6" max="6" width="8.140625" style="29" customWidth="1"/>
     <col min="7" max="7" width="13" style="29" customWidth="1"/>
     <col min="8" max="8" width="11.42578125" style="29" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="29" customWidth="1"/>
     <col min="10" max="10" width="15.140625" style="29" customWidth="1"/>
     <col min="11" max="11" width="10.7109375" style="29" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" style="29" customWidth="1"/>
     <col min="13" max="13" width="15.140625" style="29" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="29"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13" s="52" customFormat="1" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="50" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="50"/>
       <c r="C1" s="51"/>
       <c r="D1" s="51"/>
       <c r="E1" s="51"/>
       <c r="F1" s="51"/>
       <c r="G1" s="51"/>
       <c r="H1" s="51"/>
       <c r="I1" s="51"/>
       <c r="J1" s="51"/>
       <c r="K1" s="51"/>
       <c r="L1" s="51"/>
       <c r="M1" s="51"/>
     </row>
     <row r="2" spans="1:13" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="52"/>
-[...5 lines deleted...]
-      <c r="E2" s="53" t="s">
+      <c r="A2" s="47"/>
+      <c r="B2" s="48" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="F2" s="53"/>
-[...1 lines deleted...]
-      <c r="H2" s="53" t="s">
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="I2" s="53"/>
-[...1 lines deleted...]
-      <c r="K2" s="54" t="s">
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="L2" s="54"/>
-      <c r="M2" s="54"/>
+      <c r="L2" s="49"/>
+      <c r="M2" s="49"/>
     </row>
     <row r="3" spans="1:13" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="52"/>
+      <c r="A3" s="47"/>
       <c r="B3" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="C3" s="35" t="s">
+      <c r="C3" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="D3" s="36" t="s">
+      <c r="D3" s="45" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="F3" s="35" t="s">
+      <c r="F3" s="44" t="s">
         <v>7</v>
       </c>
-      <c r="G3" s="36" t="s">
+      <c r="G3" s="45" t="s">
         <v>6</v>
       </c>
       <c r="H3" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="I3" s="35" t="s">
+      <c r="I3" s="44" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="36" t="s">
+      <c r="J3" s="45" t="s">
         <v>6</v>
       </c>
       <c r="K3" s="30" t="s">
         <v>12</v>
       </c>
-      <c r="L3" s="35" t="s">
+      <c r="L3" s="44" t="s">
         <v>9</v>
       </c>
-      <c r="M3" s="36" t="s">
+      <c r="M3" s="45" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A4" s="31">
         <v>1980</v>
       </c>
       <c r="B4" s="34">
         <v>18</v>
       </c>
       <c r="C4" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="D4" s="37" t="s">
-[...5 lines deleted...]
-      <c r="F4" s="39" t="s">
+      <c r="D4" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="F4" s="36" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="13"/>
-      <c r="H4" s="37" t="s">
+      <c r="H4" s="35" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="33">
         <v>120</v>
       </c>
       <c r="J4" s="13"/>
-      <c r="K4" s="37" t="s">
+      <c r="K4" s="35" t="s">
         <v>13</v>
       </c>
       <c r="L4" s="33" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A5" s="1">
         <v>1981</v>
       </c>
       <c r="B5" s="22">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>15</v>
       </c>
       <c r="D5" s="5">
         <v>105.6</v>
       </c>
-      <c r="E5" s="37" t="s">
+      <c r="E5" s="35" t="s">
         <v>13</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="6"/>
-      <c r="H5" s="37" t="s">
+      <c r="H5" s="35" t="s">
         <v>13</v>
       </c>
       <c r="I5" s="4">
         <v>90</v>
       </c>
       <c r="J5" s="5"/>
-      <c r="K5" s="37" t="s">
+      <c r="K5" s="35" t="s">
         <v>13</v>
       </c>
       <c r="L5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="M5" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A6" s="1">
         <v>1982</v>
       </c>
       <c r="B6" s="34">
         <v>12</v>
       </c>
       <c r="C6" s="2" t="s">
         <v>16</v>
       </c>
       <c r="D6" s="5">
         <v>80</v>
       </c>
-      <c r="E6" s="37" t="s">
+      <c r="E6" s="35" t="s">
         <v>13</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>25</v>
       </c>
       <c r="G6" s="6"/>
-      <c r="H6" s="37" t="s">
+      <c r="H6" s="35" t="s">
         <v>13</v>
       </c>
       <c r="I6" s="4">
         <v>42</v>
       </c>
       <c r="J6" s="5"/>
-      <c r="K6" s="37" t="s">
+      <c r="K6" s="35" t="s">
         <v>13</v>
       </c>
       <c r="L6" s="7">
         <v>220</v>
       </c>
       <c r="M6" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A7" s="1">
         <v>1985</v>
       </c>
       <c r="B7" s="22">
         <v>10</v>
       </c>
       <c r="C7" s="8" t="s">
         <v>17</v>
       </c>
       <c r="D7" s="3">
         <v>73.3</v>
       </c>
-      <c r="E7" s="37" t="s">
+      <c r="E7" s="35" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>26</v>
       </c>
       <c r="G7" s="6"/>
-      <c r="H7" s="37" t="s">
+      <c r="H7" s="35" t="s">
         <v>13</v>
       </c>
       <c r="I7" s="4">
         <v>22</v>
       </c>
       <c r="J7" s="5"/>
-      <c r="K7" s="37" t="s">
+      <c r="K7" s="35" t="s">
         <v>13</v>
       </c>
       <c r="L7" s="4" t="s">
         <v>13</v>
       </c>
       <c r="M7" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A8" s="1">
         <v>1986</v>
       </c>
       <c r="B8" s="34">
         <v>15</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>18</v>
       </c>
       <c r="D8" s="3">
         <v>159.1</v>
       </c>
-      <c r="E8" s="37" t="s">
+      <c r="E8" s="35" t="s">
         <v>13</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>27</v>
       </c>
       <c r="G8" s="6"/>
-      <c r="H8" s="37" t="s">
+      <c r="H8" s="35" t="s">
         <v>13</v>
       </c>
       <c r="I8" s="4">
         <v>250</v>
       </c>
       <c r="J8" s="5"/>
-      <c r="K8" s="37" t="s">
+      <c r="K8" s="35" t="s">
         <v>13</v>
       </c>
       <c r="L8" s="4">
         <v>173</v>
       </c>
       <c r="M8" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A9" s="1">
         <v>1987</v>
       </c>
       <c r="B9" s="22">
         <v>19</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>19</v>
       </c>
       <c r="D9" s="5">
         <v>144.30000000000001</v>
       </c>
-      <c r="E9" s="37" t="s">
+      <c r="E9" s="35" t="s">
         <v>13</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>28</v>
       </c>
       <c r="G9" s="6"/>
-      <c r="H9" s="37" t="s">
+      <c r="H9" s="35" t="s">
         <v>13</v>
       </c>
       <c r="I9" s="4">
         <v>300</v>
       </c>
       <c r="J9" s="5"/>
-      <c r="K9" s="37" t="s">
+      <c r="K9" s="35" t="s">
         <v>13</v>
       </c>
       <c r="L9" s="4">
         <v>400</v>
       </c>
       <c r="M9" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A10" s="1">
         <v>1988</v>
       </c>
       <c r="B10" s="34">
         <v>19</v>
       </c>
       <c r="C10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="D10" s="3">
         <v>76.2</v>
       </c>
-      <c r="E10" s="37" t="s">
+      <c r="E10" s="35" t="s">
         <v>13</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G10" s="6"/>
-      <c r="H10" s="37" t="s">
+      <c r="H10" s="35" t="s">
         <v>13</v>
       </c>
       <c r="I10" s="4">
         <v>315</v>
       </c>
       <c r="J10" s="5"/>
-      <c r="K10" s="37" t="s">
+      <c r="K10" s="35" t="s">
         <v>13</v>
       </c>
       <c r="L10" s="4">
         <v>580</v>
       </c>
       <c r="M10" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A11" s="1">
         <v>1989</v>
       </c>
       <c r="B11" s="22" t="s">
         <v>13</v>
       </c>
       <c r="C11" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D11" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E11" s="37" t="s">
+      <c r="E11" s="35" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G11" s="6"/>
-      <c r="H11" s="37" t="s">
+      <c r="H11" s="35" t="s">
         <v>13</v>
       </c>
       <c r="I11" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J11" s="5"/>
-      <c r="K11" s="37" t="s">
+      <c r="K11" s="35" t="s">
         <v>13</v>
       </c>
       <c r="L11" s="4">
         <v>1670</v>
       </c>
       <c r="M11" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A12" s="9">
         <v>1990</v>
       </c>
       <c r="B12" s="34">
         <v>17</v>
       </c>
       <c r="C12" s="10">
         <v>3102</v>
       </c>
-      <c r="D12" s="37" t="s">
-[...5 lines deleted...]
-      <c r="F12" s="40">
+      <c r="D12" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="E12" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="F12" s="37">
         <v>2315</v>
       </c>
       <c r="G12" s="6"/>
-      <c r="H12" s="37" t="s">
+      <c r="H12" s="35" t="s">
         <v>13</v>
       </c>
       <c r="I12" s="7" t="s">
         <v>13</v>
       </c>
       <c r="J12" s="5"/>
-      <c r="K12" s="37" t="s">
+      <c r="K12" s="35" t="s">
         <v>13</v>
       </c>
       <c r="L12" s="7" t="s">
         <v>13</v>
       </c>
       <c r="M12" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A13" s="11">
         <v>1991</v>
       </c>
-      <c r="B13" s="37">
+      <c r="B13" s="35">
         <v>17</v>
       </c>
       <c r="C13" s="12">
         <v>3216</v>
       </c>
       <c r="D13" s="13">
         <v>103.7</v>
       </c>
-      <c r="E13" s="37" t="s">
-[...2 lines deleted...]
-      <c r="F13" s="41">
+      <c r="E13" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" s="38">
         <v>3050</v>
       </c>
       <c r="G13" s="6"/>
-      <c r="H13" s="37" t="s">
+      <c r="H13" s="35" t="s">
         <v>13</v>
       </c>
       <c r="I13" s="14">
         <v>272</v>
       </c>
       <c r="J13" s="15"/>
-      <c r="K13" s="37" t="s">
+      <c r="K13" s="35" t="s">
         <v>13</v>
       </c>
       <c r="L13" s="14">
         <v>550</v>
       </c>
       <c r="M13" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A14" s="9">
         <v>1992</v>
       </c>
-      <c r="B14" s="37">
+      <c r="B14" s="35">
         <v>10</v>
       </c>
       <c r="C14" s="10">
         <v>2702</v>
       </c>
       <c r="D14" s="3">
         <v>84</v>
       </c>
-      <c r="E14" s="37" t="s">
-[...2 lines deleted...]
-      <c r="F14" s="42">
+      <c r="E14" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="39">
         <v>2555</v>
       </c>
       <c r="G14" s="5"/>
-      <c r="H14" s="37" t="s">
+      <c r="H14" s="35" t="s">
         <v>13</v>
       </c>
       <c r="I14" s="7" t="s">
         <v>13</v>
       </c>
       <c r="J14" s="5"/>
-      <c r="K14" s="37" t="s">
+      <c r="K14" s="35" t="s">
         <v>13</v>
       </c>
       <c r="L14" s="7">
         <v>218</v>
       </c>
       <c r="M14" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="15" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A15" s="9">
         <v>1993</v>
       </c>
-      <c r="B15" s="37">
+      <c r="B15" s="35">
         <v>5</v>
       </c>
       <c r="C15" s="10">
         <v>2109</v>
       </c>
       <c r="D15" s="3">
         <v>78.099999999999994</v>
       </c>
-      <c r="E15" s="37" t="s">
+      <c r="E15" s="35" t="s">
         <v>13</v>
       </c>
       <c r="F15" s="7">
         <v>805</v>
       </c>
       <c r="G15" s="3"/>
-      <c r="H15" s="37">
+      <c r="H15" s="35">
         <v>1</v>
       </c>
       <c r="I15" s="7">
         <v>60</v>
       </c>
       <c r="J15" s="5"/>
-      <c r="K15" s="37" t="s">
+      <c r="K15" s="35" t="s">
         <v>13</v>
       </c>
       <c r="L15" s="7">
         <v>70</v>
       </c>
       <c r="M15" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="16" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A16" s="9">
         <v>1994</v>
       </c>
-      <c r="B16" s="37">
+      <c r="B16" s="35">
         <v>2</v>
       </c>
       <c r="C16" s="10">
         <v>1154</v>
       </c>
       <c r="D16" s="3">
         <v>54.7</v>
       </c>
-      <c r="E16" s="37" t="s">
+      <c r="E16" s="35" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G16" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="H16" s="37" t="s">
-[...8 lines deleted...]
-      <c r="K16" s="37" t="s">
+      <c r="H16" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="I16" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="J16" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K16" s="35" t="s">
         <v>13</v>
       </c>
       <c r="L16" s="7">
         <v>28</v>
       </c>
       <c r="M16" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A17" s="9">
         <v>1995</v>
       </c>
-      <c r="B17" s="37">
+      <c r="B17" s="35">
         <v>1</v>
       </c>
       <c r="C17" s="10">
         <v>108</v>
       </c>
       <c r="D17" s="5">
         <v>9.4</v>
       </c>
-      <c r="E17" s="37" t="s">
+      <c r="E17" s="35" t="s">
         <v>13</v>
       </c>
       <c r="F17" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G17" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="H17" s="37" t="s">
-[...8 lines deleted...]
-      <c r="K17" s="37" t="s">
+      <c r="H17" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="I17" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="J17" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K17" s="35" t="s">
         <v>13</v>
       </c>
       <c r="L17" s="7" t="s">
         <v>13</v>
       </c>
       <c r="M17" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="18" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A18" s="9">
         <v>1996</v>
       </c>
-      <c r="B18" s="37" t="s">
+      <c r="B18" s="35" t="s">
         <v>13</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D18" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E18" s="37" t="s">
+      <c r="E18" s="35" t="s">
         <v>13</v>
       </c>
       <c r="F18" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G18" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="H18" s="37" t="s">
-[...8 lines deleted...]
-      <c r="K18" s="37" t="s">
+      <c r="H18" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="I18" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="J18" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K18" s="35" t="s">
         <v>13</v>
       </c>
       <c r="L18" s="7" t="s">
         <v>13</v>
       </c>
       <c r="M18" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A19" s="9">
         <v>1997</v>
       </c>
-      <c r="B19" s="37" t="s">
+      <c r="B19" s="35" t="s">
         <v>13</v>
       </c>
       <c r="C19" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D19" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E19" s="37" t="s">
+      <c r="E19" s="35" t="s">
         <v>13</v>
       </c>
       <c r="F19" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G19" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="H19" s="37" t="s">
-[...8 lines deleted...]
-      <c r="K19" s="37">
+      <c r="H19" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="I19" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="J19" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K19" s="35">
         <v>1</v>
       </c>
       <c r="L19" s="7">
         <v>10</v>
       </c>
       <c r="M19" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A20" s="9">
         <v>1998</v>
       </c>
-      <c r="B20" s="37" t="s">
+      <c r="B20" s="35" t="s">
         <v>13</v>
       </c>
       <c r="C20" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D20" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="E20" s="37" t="s">
+      <c r="E20" s="35" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="H20" s="37" t="s">
-[...8 lines deleted...]
-      <c r="K20" s="37" t="s">
+      <c r="H20" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="I20" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="J20" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K20" s="35" t="s">
         <v>13</v>
       </c>
       <c r="L20" s="7" t="s">
         <v>13</v>
       </c>
       <c r="M20" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="21" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A21" s="9">
         <v>1999</v>
       </c>
-      <c r="B21" s="37" t="s">
+      <c r="B21" s="35" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E21" s="37" t="s">
+      <c r="E21" s="35" t="s">
         <v>13</v>
       </c>
       <c r="F21" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G21" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="H21" s="37" t="s">
-[...8 lines deleted...]
-      <c r="K21" s="37" t="s">
+      <c r="H21" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="I21" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="J21" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K21" s="35" t="s">
         <v>13</v>
       </c>
       <c r="L21" s="7" t="s">
         <v>13</v>
       </c>
       <c r="M21" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A22" s="9">
         <v>2000</v>
       </c>
-      <c r="B22" s="37" t="s">
+      <c r="B22" s="35" t="s">
         <v>13</v>
       </c>
       <c r="C22" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E22" s="37" t="s">
+      <c r="E22" s="35" t="s">
         <v>13</v>
       </c>
       <c r="F22" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G22" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="H22" s="37" t="s">
-[...8 lines deleted...]
-      <c r="K22" s="37">
+      <c r="H22" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="I22" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="J22" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K22" s="35">
         <v>3</v>
       </c>
       <c r="L22" s="7">
         <v>20</v>
       </c>
       <c r="M22" s="33" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A23" s="9">
         <v>2001</v>
       </c>
-      <c r="B23" s="37">
+      <c r="B23" s="35">
         <v>1</v>
       </c>
       <c r="C23" s="10">
         <v>50</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E23" s="37" t="s">
+      <c r="E23" s="35" t="s">
         <v>13</v>
       </c>
       <c r="F23" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="H23" s="37" t="s">
-[...8 lines deleted...]
-      <c r="K23" s="37">
+      <c r="H23" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="I23" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="J23" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K23" s="35">
         <v>1</v>
       </c>
       <c r="L23" s="7">
         <v>29</v>
       </c>
       <c r="M23" s="5">
         <v>145</v>
       </c>
     </row>
     <row r="24" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A24" s="9">
         <v>2002</v>
       </c>
-      <c r="B24" s="37">
+      <c r="B24" s="35">
         <v>1</v>
       </c>
       <c r="C24" s="10">
         <v>160</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>31</v>
       </c>
-      <c r="E24" s="37" t="s">
+      <c r="E24" s="35" t="s">
         <v>13</v>
       </c>
       <c r="F24" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="H24" s="37" t="s">
-[...8 lines deleted...]
-      <c r="K24" s="37">
+      <c r="H24" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="I24" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="J24" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K24" s="35">
         <v>3</v>
       </c>
       <c r="L24" s="7">
         <v>233</v>
       </c>
       <c r="M24" s="5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="25" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A25" s="9">
         <v>2003</v>
       </c>
-      <c r="B25" s="37" t="s">
+      <c r="B25" s="35" t="s">
         <v>13</v>
       </c>
       <c r="C25" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E25" s="37" t="s">
+      <c r="E25" s="35" t="s">
         <v>13</v>
       </c>
       <c r="F25" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="H25" s="37" t="s">
-[...8 lines deleted...]
-      <c r="K25" s="37">
+      <c r="H25" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="I25" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="J25" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K25" s="35">
         <v>1</v>
       </c>
       <c r="L25" s="7">
         <v>65</v>
       </c>
       <c r="M25" s="5">
         <v>27.9</v>
       </c>
     </row>
     <row r="26" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A26" s="9">
         <v>2004</v>
       </c>
-      <c r="B26" s="37">
+      <c r="B26" s="35">
         <v>1</v>
       </c>
       <c r="C26" s="10">
         <v>362</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E26" s="37" t="s">
+      <c r="E26" s="35" t="s">
         <v>13</v>
       </c>
       <c r="F26" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="H26" s="37" t="s">
-[...8 lines deleted...]
-      <c r="K26" s="37">
+      <c r="H26" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="I26" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="J26" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K26" s="35">
         <v>3</v>
       </c>
       <c r="L26" s="7">
         <v>45</v>
       </c>
       <c r="M26" s="5">
         <v>69.2</v>
       </c>
     </row>
     <row r="27" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A27" s="9">
         <v>2005</v>
       </c>
-      <c r="B27" s="37" t="s">
+      <c r="B27" s="35" t="s">
         <v>13</v>
       </c>
       <c r="C27" s="10" t="s">
         <v>13</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>13</v>
       </c>
-      <c r="E27" s="37" t="s">
+      <c r="E27" s="35" t="s">
         <v>13</v>
       </c>
       <c r="F27" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="H27" s="37" t="s">
-[...8 lines deleted...]
-      <c r="K27" s="37">
+      <c r="H27" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="I27" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="J27" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K27" s="35">
         <v>3</v>
       </c>
       <c r="L27" s="7">
         <v>169</v>
       </c>
       <c r="M27" s="5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="28" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A28" s="9">
         <v>2006</v>
       </c>
-      <c r="B28" s="37">
+      <c r="B28" s="35">
         <v>1</v>
       </c>
       <c r="C28" s="10">
         <v>680</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E28" s="3">
         <v>1</v>
       </c>
       <c r="F28" s="3">
         <v>190</v>
       </c>
       <c r="G28" s="7" t="s">
         <v>13</v>
       </c>
-      <c r="H28" s="37" t="s">
-[...8 lines deleted...]
-      <c r="K28" s="37">
+      <c r="H28" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="I28" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="J28" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K28" s="35">
         <v>3</v>
       </c>
       <c r="L28" s="7">
         <v>255</v>
       </c>
       <c r="M28" s="5">
         <v>150.9</v>
       </c>
     </row>
     <row r="29" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A29" s="9">
         <v>2007</v>
       </c>
-      <c r="B29" s="37">
+      <c r="B29" s="35">
         <v>2</v>
       </c>
       <c r="C29" s="10">
         <v>1108</v>
       </c>
       <c r="D29" s="3">
         <v>162.9</v>
       </c>
       <c r="E29" s="3">
         <v>1</v>
       </c>
       <c r="F29" s="3">
         <v>50</v>
       </c>
       <c r="G29" s="3">
         <v>26.3</v>
       </c>
-      <c r="H29" s="37" t="s">
-[...8 lines deleted...]
-      <c r="K29" s="37">
+      <c r="H29" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="I29" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="J29" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K29" s="35">
         <v>5</v>
       </c>
       <c r="L29" s="7">
         <v>414</v>
       </c>
       <c r="M29" s="5">
         <v>162.30000000000001</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="16">
         <v>2008</v>
       </c>
-      <c r="B30" s="37">
+      <c r="B30" s="35">
         <v>2</v>
       </c>
       <c r="C30" s="17">
         <v>630</v>
       </c>
       <c r="D30" s="18">
         <v>56.9</v>
       </c>
-      <c r="E30" s="37" t="s">
-[...2 lines deleted...]
-      <c r="F30" s="37" t="s">
+      <c r="E30" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="F30" s="35" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="H30" s="37">
+      <c r="H30" s="35">
         <v>1</v>
       </c>
       <c r="I30" s="19">
         <v>100</v>
       </c>
-      <c r="J30" s="37" t="s">
-[...2 lines deleted...]
-      <c r="K30" s="37">
+      <c r="J30" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K30" s="35">
         <v>1</v>
       </c>
       <c r="L30" s="19">
         <v>39</v>
       </c>
       <c r="M30" s="20">
         <v>9.4</v>
       </c>
     </row>
     <row r="31" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A31" s="21">
         <v>2009</v>
       </c>
-      <c r="B31" s="37">
+      <c r="B31" s="35">
         <v>4</v>
       </c>
       <c r="C31" s="17">
         <v>1700</v>
       </c>
       <c r="D31" s="18" t="s">
         <v>32</v>
       </c>
-      <c r="E31" s="37">
-[...2 lines deleted...]
-      <c r="F31" s="37">
+      <c r="E31" s="35">
+        <v>1</v>
+      </c>
+      <c r="F31" s="35">
         <v>140</v>
       </c>
       <c r="G31" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="H31" s="37" t="s">
+      <c r="H31" s="35" t="s">
         <v>13</v>
       </c>
       <c r="I31" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="J31" s="37" t="s">
-[...2 lines deleted...]
-      <c r="K31" s="37">
+      <c r="J31" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K31" s="35">
         <v>6</v>
       </c>
       <c r="L31" s="19">
         <v>99</v>
       </c>
       <c r="M31" s="20" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="32" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A32" s="21">
         <v>2010</v>
       </c>
-      <c r="B32" s="37" t="s">
+      <c r="B32" s="35" t="s">
         <v>13</v>
       </c>
       <c r="C32" s="17" t="s">
         <v>13</v>
       </c>
       <c r="D32" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="E32" s="37" t="s">
-[...2 lines deleted...]
-      <c r="F32" s="37" t="s">
+      <c r="E32" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="F32" s="35" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="H32" s="37">
+      <c r="H32" s="35">
         <v>1</v>
       </c>
       <c r="I32" s="19">
         <v>200</v>
       </c>
-      <c r="J32" s="37" t="s">
-[...2 lines deleted...]
-      <c r="K32" s="37">
+      <c r="J32" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K32" s="35">
         <v>4</v>
       </c>
       <c r="L32" s="19">
         <v>581</v>
       </c>
       <c r="M32" s="23" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A33" s="24">
         <v>2011</v>
       </c>
       <c r="B33" s="19">
         <v>2</v>
       </c>
       <c r="C33" s="17">
         <v>450</v>
       </c>
       <c r="D33" s="22" t="s">
         <v>13</v>
       </c>
       <c r="E33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="F33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="22" t="s">
         <v>13</v>
       </c>
       <c r="H33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="I33" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="J33" s="37" t="s">
+      <c r="J33" s="35" t="s">
         <v>13</v>
       </c>
       <c r="K33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="L33" s="19" t="s">
         <v>13</v>
       </c>
       <c r="M33" s="20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="34" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A34" s="24">
         <v>2012</v>
       </c>
       <c r="B34" s="19">
         <v>2</v>
       </c>
       <c r="C34" s="19">
         <v>600</v>
       </c>
       <c r="D34" s="18">
         <v>133.30000000000001</v>
       </c>
       <c r="E34" s="19" t="s">
         <v>13</v>
       </c>
       <c r="F34" s="19" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="22" t="s">
         <v>13</v>
       </c>
       <c r="H34" s="19">
         <v>1</v>
       </c>
       <c r="I34" s="19">
         <v>300</v>
       </c>
-      <c r="J34" s="37" t="s">
+      <c r="J34" s="35" t="s">
         <v>13</v>
       </c>
       <c r="K34" s="19" t="s">
         <v>13</v>
       </c>
       <c r="L34" s="19" t="s">
         <v>13</v>
       </c>
       <c r="M34" s="20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A35" s="24">
         <v>2013</v>
       </c>
       <c r="B35" s="19" t="s">
         <v>13</v>
       </c>
       <c r="C35" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="D35" s="47" t="s">
+      <c r="D35" s="41" t="s">
         <v>13</v>
       </c>
       <c r="E35" s="19">
         <v>2</v>
       </c>
       <c r="F35" s="19">
         <v>280</v>
       </c>
       <c r="G35" s="22" t="s">
         <v>13</v>
       </c>
       <c r="H35" s="19" t="s">
         <v>13</v>
       </c>
       <c r="I35" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="J35" s="37" t="s">
+      <c r="J35" s="35" t="s">
         <v>13</v>
       </c>
       <c r="K35" s="19">
         <v>6</v>
       </c>
       <c r="L35" s="25">
         <v>150</v>
       </c>
       <c r="M35" s="20" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A36" s="24">
         <v>2014</v>
       </c>
       <c r="B36" s="19">
         <v>2</v>
       </c>
       <c r="C36" s="25">
         <v>1320</v>
       </c>
-      <c r="D36" s="47" t="s">
+      <c r="D36" s="41" t="s">
         <v>13</v>
       </c>
       <c r="E36" s="19" t="s">
         <v>13</v>
       </c>
       <c r="F36" s="25" t="s">
         <v>13</v>
       </c>
       <c r="G36" s="22" t="s">
         <v>13</v>
       </c>
       <c r="H36" s="19" t="s">
         <v>13</v>
       </c>
       <c r="I36" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="J36" s="37" t="s">
+      <c r="J36" s="35" t="s">
         <v>13</v>
       </c>
       <c r="K36" s="19">
         <v>7</v>
       </c>
       <c r="L36" s="25">
         <v>175</v>
       </c>
       <c r="M36" s="20">
         <v>116.7</v>
       </c>
     </row>
     <row r="37" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A37" s="24">
         <v>2015</v>
       </c>
-      <c r="B37" s="37">
+      <c r="B37" s="35">
         <v>1</v>
       </c>
       <c r="C37" s="19">
         <v>500</v>
       </c>
-      <c r="D37" s="47">
+      <c r="D37" s="41">
         <v>37.9</v>
       </c>
-      <c r="E37" s="37" t="s">
+      <c r="E37" s="35" t="s">
         <v>13</v>
       </c>
       <c r="F37" s="19" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="H37" s="37" t="s">
+      <c r="H37" s="35" t="s">
         <v>13</v>
       </c>
       <c r="I37" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="J37" s="37" t="s">
-[...2 lines deleted...]
-      <c r="K37" s="37">
+      <c r="J37" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K37" s="35">
         <v>3</v>
       </c>
       <c r="L37" s="19">
         <v>75</v>
       </c>
       <c r="M37" s="20">
         <v>42.9</v>
       </c>
     </row>
     <row r="38" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A38" s="24">
         <v>2016</v>
       </c>
-      <c r="B38" s="37">
+      <c r="B38" s="35">
         <v>1</v>
       </c>
       <c r="C38" s="19">
         <v>150</v>
       </c>
-      <c r="D38" s="47">
+      <c r="D38" s="41">
         <v>30</v>
       </c>
-      <c r="E38" s="37">
+      <c r="E38" s="35">
         <v>2</v>
       </c>
       <c r="F38" s="19">
         <v>560</v>
       </c>
       <c r="G38" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="H38" s="37" t="s">
+      <c r="H38" s="35" t="s">
         <v>13</v>
       </c>
       <c r="I38" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="J38" s="37" t="s">
-[...2 lines deleted...]
-      <c r="K38" s="37">
+      <c r="J38" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K38" s="35">
         <v>1</v>
       </c>
       <c r="L38" s="19">
         <v>300</v>
       </c>
       <c r="M38" s="20" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="39" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A39" s="24">
         <v>2017</v>
       </c>
-      <c r="B39" s="37">
+      <c r="B39" s="35">
         <v>1</v>
       </c>
       <c r="C39" s="19">
         <v>60</v>
       </c>
-      <c r="D39" s="47">
+      <c r="D39" s="41">
         <v>40</v>
       </c>
-      <c r="E39" s="37" t="s">
-[...2 lines deleted...]
-      <c r="F39" s="37" t="s">
+      <c r="E39" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="F39" s="35" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="H39" s="37" t="s">
-[...14 lines deleted...]
-      <c r="M39" s="37" t="s">
+      <c r="H39" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="I39" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="J39" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K39" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="L39" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="M39" s="35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="40" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A40" s="21">
         <v>2018</v>
       </c>
-      <c r="B40" s="46" t="s">
-[...5 lines deleted...]
-      <c r="D40" s="46" t="s">
+      <c r="B40" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="C40" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="D40" s="40" t="s">
         <v>13</v>
       </c>
       <c r="E40" s="18">
         <v>1</v>
       </c>
       <c r="F40" s="18">
         <v>150</v>
       </c>
       <c r="G40" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="H40" s="46" t="s">
-[...14 lines deleted...]
-      <c r="M40" s="37" t="s">
+      <c r="H40" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="I40" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="J40" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K40" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="L40" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M40" s="35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A41" s="21">
         <v>2019</v>
       </c>
-      <c r="B41" s="49">
-[...2 lines deleted...]
-      <c r="C41" s="49">
+      <c r="B41" s="43">
+        <v>1</v>
+      </c>
+      <c r="C41" s="43">
         <v>900</v>
       </c>
-      <c r="D41" s="46" t="s">
-[...2 lines deleted...]
-      <c r="E41" s="49">
+      <c r="D41" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="E41" s="43">
         <v>1</v>
       </c>
       <c r="F41" s="18">
         <v>50</v>
       </c>
-      <c r="G41" s="48">
+      <c r="G41" s="42">
         <v>33.299999999999997</v>
       </c>
-      <c r="H41" s="46" t="s">
-[...11 lines deleted...]
-      <c r="L41" s="49">
+      <c r="H41" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="I41" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="J41" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K41" s="43">
+        <v>1</v>
+      </c>
+      <c r="L41" s="43">
         <v>37</v>
       </c>
-      <c r="M41" s="37" t="s">
+      <c r="M41" s="35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="42" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A42" s="21">
         <v>2020</v>
       </c>
-      <c r="B42" s="49">
+      <c r="B42" s="43">
         <v>2</v>
       </c>
-      <c r="C42" s="49">
+      <c r="C42" s="43">
         <v>1520</v>
       </c>
-      <c r="D42" s="48">
+      <c r="D42" s="42">
         <v>168.9</v>
       </c>
-      <c r="E42" s="49">
-[...2 lines deleted...]
-      <c r="F42" s="49">
+      <c r="E42" s="43">
+        <v>1</v>
+      </c>
+      <c r="F42" s="43">
         <v>30</v>
       </c>
-      <c r="G42" s="48">
+      <c r="G42" s="42">
         <v>60</v>
       </c>
-      <c r="H42" s="46" t="s">
-[...14 lines deleted...]
-      <c r="M42" s="37" t="s">
+      <c r="H42" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="I42" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="J42" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K42" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="L42" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M42" s="35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="43" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A43" s="21">
         <v>2021</v>
       </c>
-      <c r="B43" s="49">
-[...2 lines deleted...]
-      <c r="C43" s="49">
+      <c r="B43" s="43">
+        <v>1</v>
+      </c>
+      <c r="C43" s="43">
         <v>320</v>
       </c>
-      <c r="D43" s="48">
+      <c r="D43" s="42">
         <v>21.1</v>
       </c>
-      <c r="E43" s="37" t="s">
-[...11 lines deleted...]
-      <c r="I43" s="49">
+      <c r="E43" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="F43" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G43" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="H43" s="43">
+        <v>1</v>
+      </c>
+      <c r="I43" s="43">
         <v>200</v>
       </c>
-      <c r="J43" s="37" t="s">
-[...12 lines deleted...]
-      <c r="O43" s="38"/>
+      <c r="J43" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K43" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="L43" s="40" t="s">
+        <v>13</v>
+      </c>
+      <c r="M43" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="N43" s="53"/>
+      <c r="O43" s="53"/>
     </row>
     <row r="44" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A44" s="21">
         <v>2022</v>
       </c>
-      <c r="B44" s="49">
+      <c r="B44" s="43">
         <v>2</v>
       </c>
-      <c r="C44" s="49">
+      <c r="C44" s="43">
         <v>820</v>
       </c>
       <c r="D44" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="E44" s="37" t="s">
-[...17 lines deleted...]
-      <c r="K44" s="49">
+      <c r="E44" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="F44" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="H44" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="I44" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="J44" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K44" s="43">
         <v>2</v>
       </c>
-      <c r="L44" s="49">
+      <c r="L44" s="43">
         <v>27</v>
       </c>
-      <c r="M44" s="37" t="s">
-[...3 lines deleted...]
-      <c r="O44" s="38"/>
+      <c r="M44" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="N44" s="53"/>
+      <c r="O44" s="53"/>
     </row>
     <row r="45" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A45" s="21">
         <v>2023</v>
       </c>
-      <c r="B45" s="37" t="s">
-[...26 lines deleted...]
-      <c r="K45" s="49">
+      <c r="B45" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="C45" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="D45" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="E45" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="F45" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="H45" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="I45" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="J45" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K45" s="43">
         <v>4</v>
       </c>
-      <c r="L45" s="49">
+      <c r="L45" s="43">
         <v>155</v>
       </c>
-      <c r="M45" s="48">
+      <c r="M45" s="42">
         <v>574.1</v>
       </c>
-      <c r="N45" s="38"/>
-      <c r="O45" s="38"/>
+      <c r="N45" s="53"/>
+      <c r="O45" s="53"/>
     </row>
     <row r="46" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A46" s="21">
         <v>2024</v>
       </c>
-      <c r="B46" s="49">
-[...2 lines deleted...]
-      <c r="C46" s="49">
+      <c r="B46" s="43">
+        <v>1</v>
+      </c>
+      <c r="C46" s="43">
         <v>60</v>
       </c>
-      <c r="D46" s="37" t="s">
-[...5 lines deleted...]
-      <c r="F46" s="49">
+      <c r="D46" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="E46" s="43">
+        <v>1</v>
+      </c>
+      <c r="F46" s="43">
         <v>280</v>
       </c>
-      <c r="G46" s="37" t="s">
-[...11 lines deleted...]
-      <c r="K46" s="49">
+      <c r="G46" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="H46" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="I46" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="J46" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K46" s="43">
         <v>21</v>
       </c>
-      <c r="L46" s="49">
+      <c r="L46" s="43">
         <v>850</v>
       </c>
       <c r="M46" s="23" t="s">
         <v>38</v>
       </c>
-      <c r="N46" s="38"/>
-      <c r="O46" s="38"/>
+      <c r="N46" s="53"/>
+      <c r="O46" s="53"/>
     </row>
     <row r="47" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A47" s="43"/>
-[...1 lines deleted...]
-      <c r="C47" s="45"/>
+      <c r="A47" s="21">
+        <v>2025</v>
+      </c>
+      <c r="B47" s="43">
+        <v>6</v>
+      </c>
+      <c r="C47" s="43">
+        <v>4800</v>
+      </c>
+      <c r="D47" s="42">
+        <v>8000</v>
+      </c>
+      <c r="E47" s="43">
+        <v>1</v>
+      </c>
+      <c r="F47" s="43">
+        <v>280</v>
+      </c>
+      <c r="G47" s="42">
+        <v>100</v>
+      </c>
+      <c r="H47" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="I47" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="J47" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="K47" s="43">
+        <v>5</v>
+      </c>
+      <c r="L47" s="43">
+        <v>320</v>
+      </c>
+      <c r="M47" s="23">
+        <v>37.6</v>
+      </c>
+      <c r="N47" s="53"/>
+      <c r="O47" s="53"/>
     </row>
     <row r="48" spans="1:15" x14ac:dyDescent="0.2">
-      <c r="A48"/>
-[...4 lines deleted...]
-      <c r="A49" s="26" t="s">
+      <c r="A48" s="26"/>
+      <c r="B48" s="27"/>
+      <c r="C48" s="28"/>
+    </row>
+    <row r="50" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A50" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="B49" s="26"/>
-[...4 lines deleted...]
-      <c r="A50" s="26" t="s">
+      <c r="B50" s="26"/>
+      <c r="C50" s="27"/>
+      <c r="D50" s="28"/>
+    </row>
+    <row r="51" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A51" s="26" t="s">
         <v>21</v>
       </c>
-      <c r="B50" s="26"/>
-[...2 lines deleted...]
-      <c r="A51" s="26" t="s">
+      <c r="B51" s="26"/>
+      <c r="K51" s="54"/>
+      <c r="L51" s="54"/>
+    </row>
+    <row r="52" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A52" s="26" t="s">
         <v>22</v>
       </c>
-      <c r="B51" s="26"/>
+      <c r="B52" s="26"/>
+    </row>
+    <row r="54" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="B54" s="46"/>
+      <c r="C54" s="46"/>
+      <c r="D54" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:D2"/>
     <mergeCell ref="E2:G2"/>
     <mergeCell ref="H2:J2"/>
     <mergeCell ref="K2:M2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.74803149606299213" right="0.74803149606299213" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="83" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
@@ -2683,55 +2735,55 @@
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2AB2152-2727-4EA8-AA13-FBE3284C22CD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>