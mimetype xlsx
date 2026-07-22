--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -1,66 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="4530" windowWidth="26520" windowHeight="6300"/>
+    <workbookView xWindow="13830" yWindow="60" windowWidth="14730" windowHeight="12750"/>
   </bookViews>
   <sheets>
     <sheet name="көлемдер" sheetId="1" r:id="rId1"/>
     <sheet name="индекстер" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">көлемдер!$A$1:$K$25</definedName>
   </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="126" uniqueCount="26">
   <si>
     <t>Қостанай</t>
   </si>
   <si>
     <t>Қостанай қаласы</t>
   </si>
   <si>
     <t>Алтынсарин</t>
   </si>
   <si>
     <t>Амангелді</t>
   </si>
   <si>
     <t>Әулиекөл</t>
   </si>
   <si>
     <t>Денисов</t>
   </si>
   <si>
     <t>Жангелдин</t>
   </si>
   <si>
     <t>Жітіқара</t>
   </si>
   <si>
@@ -133,51 +134,51 @@
       </rPr>
       <t>ә.</t>
     </r>
   </si>
   <si>
     <r>
       <t>Рудный қ.</t>
     </r>
     <r>
       <rPr>
         <sz val="8"/>
         <rFont val="Roboto"/>
         <charset val="204"/>
       </rPr>
       <t>ә.</t>
     </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
@@ -186,50 +187,57 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="1"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -316,106 +324,104 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="20">
+  <cellXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -682,111 +688,112 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:U24"/>
+  <dimension ref="A1:V24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="H11" sqref="H11"/>
+      <selection activeCell="H10" sqref="H10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="19" width="9.42578125" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21" ht="13.5" customHeight="1">
-      <c r="A1" s="14" t="s">
+    <row r="1" spans="1:22" ht="13.5" customHeight="1">
+      <c r="A1" s="20" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="14"/>
-[...18 lines deleted...]
-      <c r="A2" s="15" t="s">
+      <c r="B1" s="20"/>
+      <c r="C1" s="20"/>
+      <c r="D1" s="20"/>
+      <c r="E1" s="20"/>
+      <c r="F1" s="20"/>
+      <c r="G1" s="20"/>
+      <c r="H1" s="20"/>
+      <c r="I1" s="20"/>
+      <c r="J1" s="20"/>
+      <c r="K1" s="20"/>
+      <c r="L1" s="20"/>
+      <c r="M1" s="20"/>
+      <c r="N1" s="20"/>
+      <c r="O1" s="20"/>
+      <c r="P1" s="20"/>
+      <c r="Q1" s="20"/>
+      <c r="R1" s="20"/>
+    </row>
+    <row r="2" spans="1:22" ht="12.75" customHeight="1" thickBot="1">
+      <c r="A2" s="16"/>
+      <c r="B2" s="16"/>
+      <c r="C2" s="16"/>
+      <c r="D2" s="16"/>
+      <c r="E2" s="16"/>
+      <c r="F2" s="16"/>
+      <c r="G2" s="16"/>
+      <c r="H2" s="16"/>
+      <c r="I2" s="16"/>
+      <c r="J2" s="16"/>
+      <c r="K2" s="16"/>
+      <c r="L2" s="16"/>
+      <c r="M2" s="16"/>
+      <c r="N2" s="16"/>
+      <c r="O2" s="16"/>
+      <c r="P2" s="16"/>
+      <c r="Q2" s="16"/>
+      <c r="R2" s="16"/>
+      <c r="S2" s="16"/>
+      <c r="T2" s="16"/>
+      <c r="U2" s="16"/>
+      <c r="V2" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="15"/>
-[...20 lines deleted...]
-    <row r="3" spans="1:21" s="2" customFormat="1" ht="12" thickBot="1">
+    </row>
+    <row r="3" spans="1:22" s="2" customFormat="1" ht="12" thickBot="1">
       <c r="A3" s="10"/>
       <c r="B3" s="11">
         <v>2005</v>
       </c>
       <c r="C3" s="12">
         <v>2006</v>
       </c>
       <c r="D3" s="11">
         <v>2007</v>
       </c>
       <c r="E3" s="12">
         <v>2008</v>
       </c>
       <c r="F3" s="11">
         <v>2009</v>
       </c>
       <c r="G3" s="12">
         <v>2010</v>
       </c>
       <c r="H3" s="11">
         <v>2011</v>
       </c>
       <c r="I3" s="12">
         <v>2012</v>
       </c>
@@ -804,53 +811,56 @@
       </c>
       <c r="N3" s="11">
         <v>2017</v>
       </c>
       <c r="O3" s="12">
         <v>2018</v>
       </c>
       <c r="P3" s="11">
         <v>2019</v>
       </c>
       <c r="Q3" s="12">
         <v>2020</v>
       </c>
       <c r="R3" s="11">
         <v>2021</v>
       </c>
       <c r="S3" s="12">
         <v>2022</v>
       </c>
       <c r="T3" s="11">
         <v>2023</v>
       </c>
       <c r="U3" s="13">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="18" t="s">
+      <c r="V3" s="13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22">
+      <c r="A4" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="7">
         <v>1109.6320000000001</v>
       </c>
       <c r="C4" s="7">
         <v>1553.8040000000001</v>
       </c>
       <c r="D4" s="7">
         <v>2303.2979999999998</v>
       </c>
       <c r="E4" s="7">
         <v>2260.8090000000002</v>
       </c>
       <c r="F4" s="7">
         <v>2462.8470000000002</v>
       </c>
       <c r="G4" s="7">
         <v>4051.069</v>
       </c>
       <c r="H4" s="8">
         <v>4889.8389999999999</v>
       </c>
       <c r="I4" s="7">
         <v>4752.16</v>
@@ -869,52 +879,55 @@
       </c>
       <c r="N4" s="7">
         <v>8671.4040000000005</v>
       </c>
       <c r="O4" s="7">
         <v>9722.0779999999995</v>
       </c>
       <c r="P4" s="7">
         <v>10913.047</v>
       </c>
       <c r="Q4" s="8">
         <v>8115.7929999999997</v>
       </c>
       <c r="R4" s="7">
         <v>13223.8</v>
       </c>
       <c r="S4" s="9">
         <v>22108.3</v>
       </c>
       <c r="T4" s="9">
         <v>26590.400000000001</v>
       </c>
       <c r="U4" s="9">
         <v>30500.7</v>
       </c>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4" s="9">
+        <v>37000.923000000003</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22">
       <c r="A5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="3">
         <v>560.16800000000001</v>
       </c>
       <c r="C5" s="3">
         <v>562.57100000000003</v>
       </c>
       <c r="D5" s="3">
         <v>848.29100000000005</v>
       </c>
       <c r="E5" s="3">
         <v>716.93700000000001</v>
       </c>
       <c r="F5" s="3">
         <v>1158.6420000000001</v>
       </c>
       <c r="G5" s="3">
         <v>1801.412</v>
       </c>
       <c r="H5" s="4">
         <v>2351.953</v>
       </c>
       <c r="I5" s="3">
@@ -934,52 +947,55 @@
       </c>
       <c r="N5" s="3">
         <v>3362.1959999999999</v>
       </c>
       <c r="O5" s="3">
         <v>4552.3230000000003</v>
       </c>
       <c r="P5" s="3">
         <v>5398.174</v>
       </c>
       <c r="Q5" s="4">
         <v>4345.0910000000003</v>
       </c>
       <c r="R5" s="3">
         <v>7730</v>
       </c>
       <c r="S5" s="5">
         <v>10389.799999999999</v>
       </c>
       <c r="T5" s="5">
         <v>19449.400000000001</v>
       </c>
       <c r="U5" s="5">
         <v>14539</v>
       </c>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5" s="5">
+        <v>25291.073</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22">
       <c r="A6" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="3">
         <v>6.7949999999999999</v>
       </c>
       <c r="C6" s="3">
         <v>25.449000000000002</v>
       </c>
       <c r="D6" s="3">
         <v>47.345999999999997</v>
       </c>
       <c r="E6" s="3">
         <v>49.914000000000001</v>
       </c>
       <c r="F6" s="3">
         <v>83.822000000000003</v>
       </c>
       <c r="G6" s="3">
         <v>116.43300000000001</v>
       </c>
       <c r="H6" s="4">
         <v>95.509</v>
       </c>
       <c r="I6" s="3">
@@ -999,52 +1015,55 @@
       </c>
       <c r="N6" s="3">
         <v>227.251</v>
       </c>
       <c r="O6" s="3">
         <v>244.14400000000001</v>
       </c>
       <c r="P6" s="3">
         <v>586.00199999999995</v>
       </c>
       <c r="Q6" s="4">
         <v>228.40700000000001</v>
       </c>
       <c r="R6" s="3">
         <v>29.8</v>
       </c>
       <c r="S6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="T6" s="5">
         <v>89.3</v>
       </c>
       <c r="U6" s="5">
         <v>118.7</v>
       </c>
-    </row>
-    <row r="7" spans="1:21">
+      <c r="V6" s="5">
+        <v>926.71199999999999</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22">
       <c r="A7" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="3">
         <v>22.638999999999999</v>
       </c>
       <c r="C7" s="3">
         <v>27.239000000000001</v>
       </c>
       <c r="D7" s="3">
         <v>74.275000000000006</v>
       </c>
       <c r="E7" s="3">
         <v>105.163</v>
       </c>
       <c r="F7" s="3">
         <v>82.277000000000001</v>
       </c>
       <c r="G7" s="3">
         <v>48.061</v>
       </c>
       <c r="H7" s="4">
         <v>60.627000000000002</v>
       </c>
       <c r="I7" s="3">
@@ -1064,52 +1083,55 @@
       </c>
       <c r="N7" s="3">
         <v>584.49</v>
       </c>
       <c r="O7" s="3">
         <v>313.67500000000001</v>
       </c>
       <c r="P7" s="3">
         <v>763.22900000000004</v>
       </c>
       <c r="Q7" s="4">
         <v>177.89099999999999</v>
       </c>
       <c r="R7" s="3">
         <v>119.4</v>
       </c>
       <c r="S7" s="5">
         <v>1380.4</v>
       </c>
       <c r="T7" s="5">
         <v>122.8</v>
       </c>
       <c r="U7" s="5">
         <v>638</v>
       </c>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7" s="5">
+        <v>280.14600000000002</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22">
       <c r="A8" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="3">
         <v>361.49400000000003</v>
       </c>
       <c r="C8" s="3">
         <v>618.94200000000001</v>
       </c>
       <c r="D8" s="3">
         <v>899.60699999999997</v>
       </c>
       <c r="E8" s="3">
         <v>951.60299999999995</v>
       </c>
       <c r="F8" s="3">
         <v>702.29700000000003</v>
       </c>
       <c r="G8" s="3">
         <v>1275.7650000000001</v>
       </c>
       <c r="H8" s="4">
         <v>1528.683</v>
       </c>
       <c r="I8" s="3">
@@ -1129,52 +1151,55 @@
       </c>
       <c r="N8" s="3">
         <v>2448.0239999999999</v>
       </c>
       <c r="O8" s="3">
         <v>2953.0329999999999</v>
       </c>
       <c r="P8" s="3">
         <v>2248.6390000000001</v>
       </c>
       <c r="Q8" s="4">
         <v>1714.28</v>
       </c>
       <c r="R8" s="3">
         <v>4039.2</v>
       </c>
       <c r="S8" s="5">
         <v>6650.2</v>
       </c>
       <c r="T8" s="5">
         <v>2810.4</v>
       </c>
       <c r="U8" s="5">
         <v>7126.7</v>
       </c>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8" s="5">
+        <v>5627.6469999999999</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22">
       <c r="A9" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="3">
         <v>13.233000000000001</v>
       </c>
       <c r="C9" s="3">
         <v>7.8280000000000003</v>
       </c>
       <c r="D9" s="3">
         <v>16.332000000000001</v>
       </c>
       <c r="E9" s="3">
         <v>16.018000000000001</v>
       </c>
       <c r="F9" s="3">
         <v>20.251999999999999</v>
       </c>
       <c r="G9" s="3">
         <v>39.082999999999998</v>
       </c>
       <c r="H9" s="4">
         <v>21.242999999999999</v>
       </c>
       <c r="I9" s="3">
@@ -1194,52 +1219,55 @@
       </c>
       <c r="N9" s="3">
         <v>77.442999999999998</v>
       </c>
       <c r="O9" s="3">
         <v>111.30500000000001</v>
       </c>
       <c r="P9" s="3">
         <v>126.127</v>
       </c>
       <c r="Q9" s="4">
         <v>7.1660000000000004</v>
       </c>
       <c r="R9" s="3">
         <v>24.8</v>
       </c>
       <c r="S9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="T9" s="5">
         <v>85.5</v>
       </c>
       <c r="U9" s="5">
         <v>565.5</v>
       </c>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22">
       <c r="A10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="3">
         <v>3.5209999999999999</v>
       </c>
       <c r="C10" s="3">
         <v>7.7619999999999996</v>
       </c>
       <c r="D10" s="3">
         <v>7.7649999999999997</v>
       </c>
       <c r="E10" s="3">
         <v>9.9410000000000007</v>
       </c>
       <c r="F10" s="3">
         <v>14.521000000000001</v>
       </c>
       <c r="G10" s="3">
         <v>24.277999999999999</v>
       </c>
       <c r="H10" s="4">
         <v>39.168999999999997</v>
       </c>
       <c r="I10" s="3">
@@ -1259,52 +1287,55 @@
       </c>
       <c r="N10" s="3">
         <v>20.905000000000001</v>
       </c>
       <c r="O10" s="3">
         <v>22.704999999999998</v>
       </c>
       <c r="P10" s="3">
         <v>37.838000000000001</v>
       </c>
       <c r="Q10" s="4">
         <v>9.4740000000000002</v>
       </c>
       <c r="R10" s="3">
         <v>21.1</v>
       </c>
       <c r="S10" s="5">
         <v>0.6</v>
       </c>
       <c r="T10" s="5">
         <v>10.7</v>
       </c>
       <c r="U10" s="5">
         <v>12.9</v>
       </c>
-    </row>
-    <row r="11" spans="1:21">
+      <c r="V10" s="5">
+        <v>91.998999999999995</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22">
       <c r="A11" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="3">
         <v>10.676</v>
       </c>
       <c r="C11" s="3">
         <v>22.802</v>
       </c>
       <c r="D11" s="3">
         <v>23.603999999999999</v>
       </c>
       <c r="E11" s="3">
         <v>12.391999999999999</v>
       </c>
       <c r="F11" s="3">
         <v>22.914000000000001</v>
       </c>
       <c r="G11" s="3">
         <v>35.793999999999997</v>
       </c>
       <c r="H11" s="4">
         <v>34.863</v>
       </c>
       <c r="I11" s="3">
@@ -1324,52 +1355,55 @@
       </c>
       <c r="N11" s="3">
         <v>184.51900000000001</v>
       </c>
       <c r="O11" s="3">
         <v>230.608</v>
       </c>
       <c r="P11" s="3">
         <v>26.785</v>
       </c>
       <c r="Q11" s="4">
         <v>120.69499999999999</v>
       </c>
       <c r="R11" s="3">
         <v>66.7</v>
       </c>
       <c r="S11" s="5">
         <v>258.39999999999998</v>
       </c>
       <c r="T11" s="5">
         <v>159.80000000000001</v>
       </c>
       <c r="U11" s="5">
         <v>228</v>
       </c>
-    </row>
-    <row r="12" spans="1:21">
+      <c r="V11" s="5">
+        <v>602.06399999999996</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22">
       <c r="A12" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="3">
         <v>21.277000000000001</v>
       </c>
       <c r="C12" s="3">
         <v>26.614000000000001</v>
       </c>
       <c r="D12" s="3">
         <v>32.421999999999997</v>
       </c>
       <c r="E12" s="3">
         <v>40.478999999999999</v>
       </c>
       <c r="F12" s="3">
         <v>12</v>
       </c>
       <c r="G12" s="3">
         <v>46.283000000000001</v>
       </c>
       <c r="H12" s="4">
         <v>17.204000000000001</v>
       </c>
       <c r="I12" s="3">
@@ -1389,52 +1423,55 @@
       </c>
       <c r="N12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="O12" s="3">
         <v>1.68</v>
       </c>
       <c r="P12" s="3">
         <v>60.287999999999997</v>
       </c>
       <c r="Q12" s="4">
         <v>103.211</v>
       </c>
       <c r="R12" s="4">
         <v>9.1999999999999993</v>
       </c>
       <c r="S12" s="5">
         <v>268.39999999999998</v>
       </c>
       <c r="T12" s="5">
         <v>398.7</v>
       </c>
       <c r="U12" s="5">
         <v>67.599999999999994</v>
       </c>
-    </row>
-    <row r="13" spans="1:21">
+      <c r="V12" s="5">
+        <v>236.56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22">
       <c r="A13" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="3">
         <v>0.111</v>
       </c>
       <c r="E13" s="3">
         <v>0.26700000000000002</v>
       </c>
       <c r="F13" s="3">
         <v>9</v>
       </c>
       <c r="G13" s="3">
         <v>7.2</v>
       </c>
       <c r="H13" s="4">
         <v>7.32</v>
       </c>
       <c r="I13" s="3">
@@ -1454,52 +1491,55 @@
       </c>
       <c r="N13" s="3">
         <v>3.0609999999999999</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="P13" s="3">
         <v>1.3939999999999999</v>
       </c>
       <c r="Q13" s="4">
         <v>8.1579999999999995</v>
       </c>
       <c r="R13" s="4">
         <v>10.6</v>
       </c>
       <c r="S13" s="5">
         <v>12.1</v>
       </c>
       <c r="T13" s="5">
         <v>4.0999999999999996</v>
       </c>
       <c r="U13" s="5">
         <v>71.3</v>
       </c>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13" s="5">
+        <v>17.913</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22">
       <c r="A14" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="3">
         <v>10.218</v>
       </c>
       <c r="C14" s="3">
         <v>82.411000000000001</v>
       </c>
       <c r="D14" s="3">
         <v>103.40900000000001</v>
       </c>
       <c r="E14" s="3">
         <v>91.792000000000002</v>
       </c>
       <c r="F14" s="3">
         <v>107.268</v>
       </c>
       <c r="G14" s="3">
         <v>167.756</v>
       </c>
       <c r="H14" s="4">
         <v>151.40700000000001</v>
       </c>
       <c r="I14" s="3">
@@ -1519,52 +1559,55 @@
       </c>
       <c r="N14" s="3">
         <v>622.59199999999998</v>
       </c>
       <c r="O14" s="3">
         <v>316.33300000000003</v>
       </c>
       <c r="P14" s="3">
         <v>468.49799999999999</v>
       </c>
       <c r="Q14" s="4">
         <v>542.62400000000002</v>
       </c>
       <c r="R14" s="4">
         <v>698.6</v>
       </c>
       <c r="S14" s="5">
         <v>1044.9000000000001</v>
       </c>
       <c r="T14" s="5">
         <v>1308.9000000000001</v>
       </c>
       <c r="U14" s="5">
         <v>4689</v>
       </c>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14" s="5">
+        <v>2305.3200000000002</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22">
       <c r="A15" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="3">
         <v>9.3089999999999993</v>
       </c>
       <c r="C15" s="3">
         <v>12.332000000000001</v>
       </c>
       <c r="D15" s="3">
         <v>61.636000000000003</v>
       </c>
       <c r="E15" s="3">
         <v>20.594000000000001</v>
       </c>
       <c r="F15" s="3">
         <v>14.429</v>
       </c>
       <c r="G15" s="3">
         <v>26.611999999999998</v>
       </c>
       <c r="H15" s="4">
         <v>30.298999999999999</v>
       </c>
       <c r="I15" s="3">
@@ -1584,52 +1627,55 @@
       </c>
       <c r="N15" s="3">
         <v>82.216999999999999</v>
       </c>
       <c r="O15" s="3">
         <v>91.091999999999999</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Q15" s="4">
         <v>5.827</v>
       </c>
       <c r="R15" s="4">
         <v>1.7</v>
       </c>
       <c r="S15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="T15" s="5">
         <v>921.7</v>
       </c>
       <c r="U15" s="5">
         <v>213.9</v>
       </c>
-    </row>
-    <row r="16" spans="1:21">
+      <c r="V15" s="5">
+        <v>429.35</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22">
       <c r="A16" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="3">
         <v>18.616</v>
       </c>
       <c r="C16" s="3">
         <v>32.51</v>
       </c>
       <c r="D16" s="3">
         <v>29.295999999999999</v>
       </c>
       <c r="E16" s="3">
         <v>20.847999999999999</v>
       </c>
       <c r="F16" s="3">
         <v>19.751000000000001</v>
       </c>
       <c r="G16" s="3">
         <v>21.841999999999999</v>
       </c>
       <c r="H16" s="4">
         <v>41.786000000000001</v>
       </c>
       <c r="I16" s="3">
@@ -1649,52 +1695,55 @@
       </c>
       <c r="N16" s="3">
         <v>46.920999999999999</v>
       </c>
       <c r="O16" s="3">
         <v>125.717</v>
       </c>
       <c r="P16" s="3">
         <v>56.031999999999996</v>
       </c>
       <c r="Q16" s="4">
         <v>116.926</v>
       </c>
       <c r="R16" s="3">
         <v>34.9</v>
       </c>
       <c r="S16" s="5">
         <v>11.9</v>
       </c>
       <c r="T16" s="5">
         <v>194</v>
       </c>
       <c r="U16" s="5">
         <v>698.4</v>
       </c>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16" s="5">
+        <v>262.62900000000002</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22">
       <c r="A17" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="3">
         <v>17.059000000000001</v>
       </c>
       <c r="C17" s="3">
         <v>24.696999999999999</v>
       </c>
       <c r="D17" s="3">
         <v>3.4980000000000002</v>
       </c>
       <c r="E17" s="3">
         <v>15.074</v>
       </c>
       <c r="F17" s="3">
         <v>9.8230000000000004</v>
       </c>
       <c r="G17" s="3">
         <v>16.716000000000001</v>
       </c>
       <c r="H17" s="4">
         <v>23.914000000000001</v>
       </c>
       <c r="I17" s="3">
@@ -1714,52 +1763,55 @@
       </c>
       <c r="N17" s="3">
         <v>160.56800000000001</v>
       </c>
       <c r="O17" s="3">
         <v>240.48699999999999</v>
       </c>
       <c r="P17" s="3">
         <v>412.56200000000001</v>
       </c>
       <c r="Q17" s="4">
         <v>125.321</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="S17" s="5" t="s">
         <v>17</v>
       </c>
       <c r="T17" s="5">
         <v>96.4</v>
       </c>
       <c r="U17" s="5">
         <v>71.7</v>
       </c>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17" s="5">
+        <v>27.25</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22">
       <c r="A18" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B18" s="3">
         <v>17.100000000000001</v>
       </c>
       <c r="C18" s="3">
         <v>42.051000000000002</v>
       </c>
       <c r="D18" s="3">
         <v>62.051000000000002</v>
       </c>
       <c r="E18" s="3">
         <v>55.128</v>
       </c>
       <c r="F18" s="3">
         <v>75.269000000000005</v>
       </c>
       <c r="G18" s="3">
         <v>120.91800000000001</v>
       </c>
       <c r="H18" s="4">
         <v>147.72999999999999</v>
       </c>
       <c r="I18" s="3">
@@ -1779,52 +1831,55 @@
       </c>
       <c r="N18" s="3">
         <v>313.02600000000001</v>
       </c>
       <c r="O18" s="3">
         <v>106.884</v>
       </c>
       <c r="P18" s="3">
         <v>213.637</v>
       </c>
       <c r="Q18" s="4">
         <v>10.558999999999999</v>
       </c>
       <c r="R18" s="3">
         <v>356.5</v>
       </c>
       <c r="S18" s="5">
         <v>151.5</v>
       </c>
       <c r="T18" s="5">
         <v>0.1</v>
       </c>
       <c r="U18" s="5">
         <v>813.7</v>
       </c>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18" s="5">
+        <v>408.14800000000002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22">
       <c r="A19" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="3">
         <v>7.3689999999999998</v>
       </c>
       <c r="C19" s="3">
         <v>5.694</v>
       </c>
       <c r="D19" s="3">
         <v>14.638</v>
       </c>
       <c r="E19" s="3">
         <v>20.088000000000001</v>
       </c>
       <c r="F19" s="3">
         <v>26.529</v>
       </c>
       <c r="G19" s="3">
         <v>67.073999999999998</v>
       </c>
       <c r="H19" s="4">
         <v>37.018999999999998</v>
       </c>
       <c r="I19" s="3">
@@ -1844,52 +1899,55 @@
       </c>
       <c r="N19" s="3">
         <v>154.80600000000001</v>
       </c>
       <c r="O19" s="3">
         <v>69.784999999999997</v>
       </c>
       <c r="P19" s="3">
         <v>117.84699999999999</v>
       </c>
       <c r="Q19" s="4">
         <v>81.120999999999995</v>
       </c>
       <c r="R19" s="3">
         <v>0.4</v>
       </c>
       <c r="S19" s="5">
         <v>25.3</v>
       </c>
       <c r="T19" s="5">
         <v>16.7</v>
       </c>
       <c r="U19" s="5">
         <v>46.5</v>
       </c>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19" s="5">
+        <v>140.69399999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22">
       <c r="A20" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="3">
         <v>1.0720000000000001</v>
       </c>
       <c r="C20" s="3">
         <v>5.375</v>
       </c>
       <c r="D20" s="3">
         <v>5.1740000000000004</v>
       </c>
       <c r="E20" s="3">
         <v>1.726</v>
       </c>
       <c r="F20" s="3">
         <v>2</v>
       </c>
       <c r="G20" s="3">
         <v>10.285</v>
       </c>
       <c r="H20" s="4">
         <v>9.15</v>
       </c>
       <c r="I20" s="3">
@@ -1909,52 +1967,55 @@
       </c>
       <c r="N20" s="3">
         <v>15.055</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Q20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="S20" s="5">
         <v>30</v>
       </c>
       <c r="T20" s="5" t="s">
         <v>17</v>
       </c>
       <c r="U20" s="5">
         <v>1.3</v>
       </c>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22">
       <c r="A21" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="3">
         <v>11.39</v>
       </c>
       <c r="C21" s="3">
         <v>21.359000000000002</v>
       </c>
       <c r="D21" s="3">
         <v>16.518000000000001</v>
       </c>
       <c r="E21" s="3">
         <v>52.837000000000003</v>
       </c>
       <c r="F21" s="3">
         <v>28.995999999999999</v>
       </c>
       <c r="G21" s="3">
         <v>60.77</v>
       </c>
       <c r="H21" s="4">
         <v>90.956999999999994</v>
       </c>
       <c r="I21" s="3">
@@ -1974,52 +2035,55 @@
       </c>
       <c r="N21" s="3">
         <v>220.50899999999999</v>
       </c>
       <c r="O21" s="3">
         <v>84.695999999999998</v>
       </c>
       <c r="P21" s="3">
         <v>45.639000000000003</v>
       </c>
       <c r="Q21" s="4">
         <v>87.975999999999999</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="S21" s="5">
         <v>17.3</v>
       </c>
       <c r="T21" s="5">
         <v>457.6</v>
       </c>
       <c r="U21" s="5" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="22" spans="1:21">
+      <c r="V21" s="5">
+        <v>66.650000000000006</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22">
       <c r="A22" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="3">
         <v>7.944</v>
       </c>
       <c r="C22" s="3">
         <v>10.183</v>
       </c>
       <c r="D22" s="3">
         <v>20.239999999999998</v>
       </c>
       <c r="E22" s="3">
         <v>31.614999999999998</v>
       </c>
       <c r="F22" s="3">
         <v>38.491</v>
       </c>
       <c r="G22" s="3">
         <v>68.361999999999995</v>
       </c>
       <c r="H22" s="4">
         <v>73.864999999999995</v>
       </c>
       <c r="I22" s="3">
@@ -2039,52 +2103,55 @@
       </c>
       <c r="N22" s="3">
         <v>49.372</v>
       </c>
       <c r="O22" s="3">
         <v>236.929</v>
       </c>
       <c r="P22" s="3">
         <v>118.42400000000001</v>
       </c>
       <c r="Q22" s="4">
         <v>2.48</v>
       </c>
       <c r="R22" s="3">
         <v>14.7</v>
       </c>
       <c r="S22" s="5">
         <v>749.1</v>
       </c>
       <c r="T22" s="5">
         <v>366.2</v>
       </c>
       <c r="U22" s="5">
         <v>238.6</v>
       </c>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22" s="5">
+        <v>108.999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22">
       <c r="A23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="3">
         <v>1.911</v>
       </c>
       <c r="C23" s="3">
         <v>5.2549999999999999</v>
       </c>
       <c r="D23" s="3">
         <v>11.801</v>
       </c>
       <c r="E23" s="3">
         <v>3.883</v>
       </c>
       <c r="F23" s="3">
         <v>7.6</v>
       </c>
       <c r="G23" s="3">
         <v>8.9459999999999997</v>
       </c>
       <c r="H23" s="4">
         <v>26.535</v>
       </c>
       <c r="I23" s="3">
@@ -2104,53 +2171,56 @@
       </c>
       <c r="N23" s="3">
         <v>82.004999999999995</v>
       </c>
       <c r="O23" s="3">
         <v>17.061</v>
       </c>
       <c r="P23" s="3">
         <v>32.340000000000003</v>
       </c>
       <c r="Q23" s="4" t="s">
         <v>17</v>
       </c>
       <c r="R23" s="3">
         <v>12.1</v>
       </c>
       <c r="S23" s="5">
         <v>2.6</v>
       </c>
       <c r="T23" s="5">
         <v>27.1</v>
       </c>
       <c r="U23" s="5">
         <v>6.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="19" t="s">
+      <c r="V23" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22">
+      <c r="A24" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="3">
         <v>7.8410000000000002</v>
       </c>
       <c r="C24" s="3">
         <v>12.73</v>
       </c>
       <c r="D24" s="3">
         <v>25.283999999999999</v>
       </c>
       <c r="E24" s="3">
         <v>44.51</v>
       </c>
       <c r="F24" s="3">
         <v>26.966000000000001</v>
       </c>
       <c r="G24" s="3">
         <v>87.478999999999999</v>
       </c>
       <c r="H24" s="4">
         <v>100.60599999999999</v>
       </c>
       <c r="I24" s="3">
         <v>97.6</v>
@@ -2169,128 +2239,129 @@
       </c>
       <c r="N24" s="3">
         <v>16.443000000000001</v>
       </c>
       <c r="O24" s="3">
         <v>3.62</v>
       </c>
       <c r="P24" s="3">
         <v>199.59200000000001</v>
       </c>
       <c r="Q24" s="4">
         <v>428.58499999999998</v>
       </c>
       <c r="R24" s="3">
         <v>54.1</v>
       </c>
       <c r="S24" s="5">
         <v>1115.8</v>
       </c>
       <c r="T24" s="5">
         <v>71</v>
       </c>
       <c r="U24" s="5">
         <v>353.4</v>
       </c>
+      <c r="V24" s="5">
+        <v>177.77</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="A1:R1"/>
-    <mergeCell ref="A2:U2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:U29"/>
+  <dimension ref="A1:V29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D16" sqref="D16"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.28515625" customWidth="1"/>
     <col min="2" max="21" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
-      <c r="A1" s="16" t="s">
+    <row r="1" spans="1:22">
+      <c r="A1" s="21" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="16"/>
-[...21 lines deleted...]
-      <c r="A2" s="17" t="s">
+      <c r="B1" s="21"/>
+      <c r="C1" s="21"/>
+      <c r="D1" s="21"/>
+      <c r="E1" s="21"/>
+      <c r="F1" s="21"/>
+      <c r="G1" s="21"/>
+      <c r="H1" s="21"/>
+      <c r="I1" s="21"/>
+      <c r="J1" s="21"/>
+      <c r="K1" s="21"/>
+      <c r="L1" s="21"/>
+      <c r="M1" s="21"/>
+      <c r="N1" s="21"/>
+      <c r="O1" s="21"/>
+      <c r="P1" s="21"/>
+      <c r="Q1" s="21"/>
+      <c r="R1" s="21"/>
+      <c r="S1" s="21"/>
+      <c r="T1" s="21"/>
+      <c r="U1" s="21"/>
+    </row>
+    <row r="2" spans="1:22" ht="13.5" thickBot="1">
+      <c r="A2" s="18"/>
+      <c r="B2" s="18"/>
+      <c r="C2" s="18"/>
+      <c r="D2" s="18"/>
+      <c r="E2" s="18"/>
+      <c r="F2" s="18"/>
+      <c r="G2" s="18"/>
+      <c r="H2" s="18"/>
+      <c r="I2" s="18"/>
+      <c r="J2" s="18"/>
+      <c r="K2" s="18"/>
+      <c r="L2" s="18"/>
+      <c r="M2" s="18"/>
+      <c r="N2" s="18"/>
+      <c r="O2" s="18"/>
+      <c r="P2" s="18"/>
+      <c r="Q2" s="18"/>
+      <c r="R2" s="18"/>
+      <c r="S2" s="18"/>
+      <c r="T2" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="17"/>
-[...20 lines deleted...]
-    <row r="3" spans="1:21" ht="13.5" thickBot="1">
+    </row>
+    <row r="3" spans="1:22" ht="13.5" thickBot="1">
       <c r="A3" s="10"/>
       <c r="B3" s="11">
         <v>2005</v>
       </c>
       <c r="C3" s="12">
         <v>2006</v>
       </c>
       <c r="D3" s="11">
         <v>2007</v>
       </c>
       <c r="E3" s="12">
         <v>2008</v>
       </c>
       <c r="F3" s="11">
         <v>2009</v>
       </c>
       <c r="G3" s="12">
         <v>2010</v>
       </c>
       <c r="H3" s="11">
         <v>2011</v>
       </c>
       <c r="I3" s="12">
         <v>2012</v>
       </c>
@@ -2308,53 +2379,56 @@
       </c>
       <c r="N3" s="11">
         <v>2017</v>
       </c>
       <c r="O3" s="12">
         <v>2018</v>
       </c>
       <c r="P3" s="11">
         <v>2019</v>
       </c>
       <c r="Q3" s="12">
         <v>2020</v>
       </c>
       <c r="R3" s="11">
         <v>2021</v>
       </c>
       <c r="S3" s="12">
         <v>2022</v>
       </c>
       <c r="T3" s="11">
         <v>2023</v>
       </c>
       <c r="U3" s="13">
         <v>2024</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="18" t="s">
+      <c r="V3" s="13">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22" ht="11.25" customHeight="1">
+      <c r="A4" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="7">
         <v>153.80000000000001</v>
       </c>
       <c r="C4" s="7">
         <v>131.57</v>
       </c>
       <c r="D4" s="7">
         <v>140.91</v>
       </c>
       <c r="E4" s="7">
         <v>78.64</v>
       </c>
       <c r="F4" s="7">
         <v>99.8</v>
       </c>
       <c r="G4" s="7">
         <v>149.66</v>
       </c>
       <c r="H4" s="8">
         <v>115.6</v>
       </c>
       <c r="I4" s="7">
         <v>96.19</v>
@@ -2373,52 +2447,55 @@
       </c>
       <c r="N4" s="7">
         <v>107.6</v>
       </c>
       <c r="O4" s="7">
         <v>105.9</v>
       </c>
       <c r="P4" s="7">
         <v>101.2</v>
       </c>
       <c r="Q4" s="8">
         <v>71</v>
       </c>
       <c r="R4" s="7">
         <v>147.69999999999999</v>
       </c>
       <c r="S4" s="9">
         <v>153.19999999999999</v>
       </c>
       <c r="T4" s="9">
         <v>105.9</v>
       </c>
       <c r="U4" s="9">
         <v>101.8</v>
       </c>
-    </row>
-    <row r="5" spans="1:21" ht="11.25" customHeight="1">
+      <c r="V4" s="9">
+        <v>109.5</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22" ht="11.25" customHeight="1">
       <c r="A5" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C5" s="3">
         <v>94.36</v>
       </c>
       <c r="D5" s="3">
         <v>143.33000000000001</v>
       </c>
       <c r="E5" s="3">
         <v>67.709999999999994</v>
       </c>
       <c r="F5" s="3">
         <v>148.05574190220153</v>
       </c>
       <c r="G5" s="3">
         <v>141.46</v>
       </c>
       <c r="H5" s="4">
         <v>125.0398666368159</v>
       </c>
       <c r="I5" s="3">
@@ -2438,52 +2515,55 @@
       </c>
       <c r="N5" s="3">
         <v>108.5</v>
       </c>
       <c r="O5" s="3">
         <v>127.9</v>
       </c>
       <c r="P5" s="3">
         <v>106.9</v>
       </c>
       <c r="Q5" s="4">
         <v>76.8</v>
       </c>
       <c r="R5" s="3">
         <v>161.30000000000001</v>
       </c>
       <c r="S5" s="5">
         <v>123.2</v>
       </c>
       <c r="T5" s="5">
         <v>164.8</v>
       </c>
       <c r="U5" s="5">
         <v>66.3</v>
       </c>
-    </row>
-    <row r="6" spans="1:21" ht="11.25" customHeight="1">
+      <c r="V5" s="5">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22" ht="11.25" customHeight="1">
       <c r="A6" s="6" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C6" s="3">
         <v>351.9</v>
       </c>
       <c r="D6" s="3">
         <v>176.85</v>
       </c>
       <c r="E6" s="3">
         <v>84.46</v>
       </c>
       <c r="F6" s="3">
         <v>153.8482731780972</v>
       </c>
       <c r="G6" s="3">
         <v>126.38</v>
       </c>
       <c r="H6" s="4">
         <v>78.559936688646118</v>
       </c>
       <c r="I6" s="3">
@@ -2503,52 +2583,55 @@
       </c>
       <c r="N6" s="3">
         <v>89</v>
       </c>
       <c r="O6" s="3">
         <v>101.4</v>
       </c>
       <c r="P6" s="3">
         <v>216.4</v>
       </c>
       <c r="Q6" s="4">
         <v>37.200000000000003</v>
       </c>
       <c r="R6" s="3">
         <v>11.8</v>
       </c>
       <c r="S6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="T6" s="5" t="s">
         <v>17</v>
       </c>
       <c r="U6" s="5">
         <v>118</v>
       </c>
-    </row>
-    <row r="7" spans="1:21" ht="11.25" customHeight="1">
+      <c r="V6" s="5">
+        <v>704.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:22" ht="11.25" customHeight="1">
       <c r="A7" s="6" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="3">
         <v>113.05</v>
       </c>
       <c r="D7" s="3">
         <v>259.2</v>
       </c>
       <c r="E7" s="3">
         <v>113.43</v>
       </c>
       <c r="F7" s="3">
         <v>71.675785804580528</v>
       </c>
       <c r="G7" s="3">
         <v>53.15</v>
       </c>
       <c r="H7" s="4">
         <v>120.81091960831463</v>
       </c>
       <c r="I7" s="3">
@@ -2568,52 +2651,55 @@
       </c>
       <c r="N7" s="3">
         <v>183.4</v>
       </c>
       <c r="O7" s="3">
         <v>50.7</v>
       </c>
       <c r="P7" s="3">
         <v>219.4</v>
       </c>
       <c r="Q7" s="4">
         <v>22.2</v>
       </c>
       <c r="R7" s="3">
         <v>60.8</v>
       </c>
       <c r="S7" s="5">
         <v>1060</v>
       </c>
       <c r="T7" s="5">
         <v>7.8</v>
       </c>
       <c r="U7" s="5">
         <v>460.9</v>
       </c>
-    </row>
-    <row r="8" spans="1:21" ht="11.25" customHeight="1">
+      <c r="V7" s="5">
+        <v>39.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:22" ht="11.25" customHeight="1">
       <c r="A8" s="6" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C8" s="3">
         <v>160.87</v>
       </c>
       <c r="D8" s="3">
         <v>138.16</v>
       </c>
       <c r="E8" s="3">
         <v>84.75</v>
       </c>
       <c r="F8" s="3">
         <v>67.611721282764833</v>
       </c>
       <c r="G8" s="3">
         <v>165.28</v>
       </c>
       <c r="H8" s="4">
         <v>114.75712703581105</v>
       </c>
       <c r="I8" s="3">
@@ -2633,52 +2719,55 @@
       </c>
       <c r="N8" s="3">
         <v>131.19999999999999</v>
       </c>
       <c r="O8" s="3">
         <v>113.9</v>
       </c>
       <c r="P8" s="3">
         <v>68.7</v>
       </c>
       <c r="Q8" s="4">
         <v>72.7</v>
       </c>
       <c r="R8" s="3">
         <v>213.6</v>
       </c>
       <c r="S8" s="5">
         <v>150.9</v>
       </c>
       <c r="T8" s="5">
         <v>37.200000000000003</v>
       </c>
       <c r="U8" s="5">
         <v>225</v>
       </c>
-    </row>
-    <row r="9" spans="1:21" ht="11.25" customHeight="1">
+      <c r="V8" s="5">
+        <v>71.3</v>
+      </c>
+    </row>
+    <row r="9" spans="1:22" ht="11.25" customHeight="1">
       <c r="A9" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="3">
         <v>55.58</v>
       </c>
       <c r="D9" s="3">
         <v>198.32</v>
       </c>
       <c r="E9" s="3">
         <v>78.58</v>
       </c>
       <c r="F9" s="3">
         <v>115.82881443609126</v>
       </c>
       <c r="G9" s="3">
         <v>175.58</v>
       </c>
       <c r="H9" s="4">
         <v>52.054810629957515</v>
       </c>
       <c r="I9" s="3">
@@ -2698,52 +2787,55 @@
       </c>
       <c r="N9" s="3">
         <v>15.9</v>
       </c>
       <c r="O9" s="3">
         <v>135.69999999999999</v>
       </c>
       <c r="P9" s="3">
         <v>102.2</v>
       </c>
       <c r="Q9" s="4">
         <v>5.4</v>
       </c>
       <c r="R9" s="3">
         <v>314.39999999999998</v>
       </c>
       <c r="S9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="T9" s="5" t="s">
         <v>17</v>
       </c>
       <c r="U9" s="5">
         <v>586.70000000000005</v>
       </c>
-    </row>
-    <row r="10" spans="1:21" ht="11.25" customHeight="1">
+      <c r="V9" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:22" ht="11.25" customHeight="1">
       <c r="A10" s="6" t="s">
         <v>3</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C10" s="3">
         <v>207.13</v>
       </c>
       <c r="D10" s="3">
         <v>95.09</v>
       </c>
       <c r="E10" s="3">
         <v>102.57</v>
       </c>
       <c r="F10" s="3">
         <v>133.82074193639855</v>
       </c>
       <c r="G10" s="3">
         <v>152.12</v>
       </c>
       <c r="H10" s="4">
         <v>154.5120986474941</v>
       </c>
       <c r="I10" s="3">
@@ -2763,52 +2855,55 @@
       </c>
       <c r="N10" s="3">
         <v>85</v>
       </c>
       <c r="O10" s="3">
         <v>102.6</v>
       </c>
       <c r="P10" s="3">
         <v>150.30000000000001</v>
       </c>
       <c r="Q10" s="4">
         <v>23.9</v>
       </c>
       <c r="R10" s="3">
         <v>201.7</v>
       </c>
       <c r="S10" s="5">
         <v>2.6</v>
       </c>
       <c r="T10" s="5">
         <v>1562.9</v>
       </c>
       <c r="U10" s="5">
         <v>107.5</v>
       </c>
-    </row>
-    <row r="11" spans="1:21" ht="11.25" customHeight="1">
+      <c r="V10" s="5">
+        <v>643.4</v>
+      </c>
+    </row>
+    <row r="11" spans="1:22" ht="11.25" customHeight="1">
       <c r="A11" s="6" t="s">
         <v>4</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C11" s="3">
         <v>200.68</v>
       </c>
       <c r="D11" s="3">
         <v>98.4</v>
       </c>
       <c r="E11" s="3">
         <v>42.06</v>
       </c>
       <c r="F11" s="3">
         <v>169.40120129520605</v>
       </c>
       <c r="G11" s="3">
         <v>142.13</v>
       </c>
       <c r="H11" s="4">
         <v>93.279763558561854</v>
       </c>
       <c r="I11" s="3">
@@ -2828,52 +2923,55 @@
       </c>
       <c r="N11" s="3">
         <v>110.1</v>
       </c>
       <c r="O11" s="3">
         <v>118</v>
       </c>
       <c r="P11" s="3">
         <v>10.5</v>
       </c>
       <c r="Q11" s="4">
         <v>430</v>
       </c>
       <c r="R11" s="3">
         <v>50.1</v>
       </c>
       <c r="S11" s="5">
         <v>355.1</v>
       </c>
       <c r="T11" s="5">
         <v>54.4</v>
       </c>
       <c r="U11" s="5">
         <v>126.6</v>
       </c>
-    </row>
-    <row r="12" spans="1:21" ht="11.25" customHeight="1">
+      <c r="V11" s="5">
+        <v>238.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:22" ht="11.25" customHeight="1">
       <c r="A12" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C12" s="3">
         <v>117.53</v>
       </c>
       <c r="D12" s="3">
         <v>115.8</v>
       </c>
       <c r="E12" s="3">
         <v>100.02</v>
       </c>
       <c r="F12" s="3">
         <v>27.158667163521148</v>
       </c>
       <c r="G12" s="3">
         <v>350.92</v>
       </c>
       <c r="H12" s="4">
         <v>35.5992498645358</v>
       </c>
       <c r="I12" s="3">
@@ -2893,52 +2991,55 @@
       </c>
       <c r="N12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>17</v>
       </c>
       <c r="P12" s="3">
         <v>3235.9</v>
       </c>
       <c r="Q12" s="4">
         <v>163.4</v>
       </c>
       <c r="R12" s="4">
         <v>8</v>
       </c>
       <c r="S12" s="5">
         <v>2688.4</v>
       </c>
       <c r="T12" s="5">
         <v>130.80000000000001</v>
       </c>
       <c r="U12" s="5">
         <v>15</v>
       </c>
-    </row>
-    <row r="13" spans="1:21" ht="11.25" customHeight="1">
+      <c r="V12" s="5">
+        <v>315.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:22" ht="11.25" customHeight="1">
       <c r="A13" s="6" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="E13" s="3">
         <v>192.71</v>
       </c>
       <c r="F13" s="3">
         <v>3088.0777755959903</v>
       </c>
       <c r="G13" s="3">
         <v>72.790000000000006</v>
       </c>
       <c r="H13" s="4">
         <v>97.366934986339359</v>
       </c>
       <c r="I13" s="3">
@@ -2958,52 +3059,55 @@
       </c>
       <c r="N13" s="3">
         <v>49.3</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="P13" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Q13" s="4">
         <v>558.29999999999995</v>
       </c>
       <c r="R13" s="4">
         <v>117.7</v>
       </c>
       <c r="S13" s="5">
         <v>105.1</v>
       </c>
       <c r="T13" s="5">
         <v>29.6</v>
       </c>
       <c r="U13" s="5">
         <v>1550.1</v>
       </c>
-    </row>
-    <row r="14" spans="1:21" ht="11.25" customHeight="1">
+      <c r="V13" s="5">
+        <v>22.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:22" ht="11.25" customHeight="1">
       <c r="A14" s="6" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="3">
         <v>757.8</v>
       </c>
       <c r="D14" s="3">
         <v>119.28</v>
       </c>
       <c r="E14" s="3">
         <v>71.12</v>
       </c>
       <c r="F14" s="3">
         <v>107.05879048320888</v>
       </c>
       <c r="G14" s="3">
         <v>142.29</v>
       </c>
       <c r="H14" s="4">
         <v>86.437223180954945</v>
       </c>
       <c r="I14" s="3">
@@ -3023,52 +3127,55 @@
       </c>
       <c r="N14" s="3">
         <v>138</v>
       </c>
       <c r="O14" s="3">
         <v>48</v>
       </c>
       <c r="P14" s="3">
         <v>133.5</v>
       </c>
       <c r="Q14" s="4">
         <v>110.5</v>
       </c>
       <c r="R14" s="4">
         <v>116.7</v>
       </c>
       <c r="S14" s="5">
         <v>137.1</v>
       </c>
       <c r="T14" s="5">
         <v>110.3</v>
       </c>
       <c r="U14" s="5">
         <v>317.89999999999998</v>
       </c>
-    </row>
-    <row r="15" spans="1:21" ht="11.25" customHeight="1">
+      <c r="V14" s="5">
+        <v>44.4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:22" ht="11.25" customHeight="1">
       <c r="A15" s="6" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="3">
         <v>124.47</v>
       </c>
       <c r="D15" s="3">
         <v>475.1</v>
       </c>
       <c r="E15" s="3">
         <v>26.77</v>
       </c>
       <c r="F15" s="3">
         <v>64.187802368693696</v>
       </c>
       <c r="G15" s="3">
         <v>167.8</v>
       </c>
       <c r="H15" s="4">
         <v>109.03946068275975</v>
       </c>
       <c r="I15" s="3">
@@ -3088,52 +3195,55 @@
       </c>
       <c r="N15" s="3">
         <v>131.9</v>
       </c>
       <c r="O15" s="3">
         <v>104.6</v>
       </c>
       <c r="P15" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Q15" s="4" t="s">
         <v>17</v>
       </c>
       <c r="R15" s="4">
         <v>26.9</v>
       </c>
       <c r="S15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="T15" s="5" t="s">
         <v>17</v>
       </c>
       <c r="U15" s="5">
         <v>20.6</v>
       </c>
-    </row>
-    <row r="16" spans="1:21" ht="11.25" customHeight="1">
+      <c r="V15" s="5">
+        <v>181.2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:22" ht="11.25" customHeight="1">
       <c r="A16" s="6" t="s">
         <v>9</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="3">
         <v>164.08</v>
       </c>
       <c r="D16" s="3">
         <v>85.66</v>
       </c>
       <c r="E16" s="3">
         <v>57.01</v>
       </c>
       <c r="F16" s="3">
         <v>86.792394937578024</v>
       </c>
       <c r="G16" s="3">
         <v>100.62</v>
       </c>
       <c r="H16" s="4">
         <v>183.21933882859958</v>
       </c>
       <c r="I16" s="3">
@@ -3153,52 +3263,55 @@
       </c>
       <c r="N16" s="3">
         <v>107.8</v>
       </c>
       <c r="O16" s="3">
         <v>253</v>
       </c>
       <c r="P16" s="3">
         <v>40.200000000000003</v>
       </c>
       <c r="Q16" s="4">
         <v>199.1</v>
       </c>
       <c r="R16" s="3">
         <v>27.1</v>
       </c>
       <c r="S16" s="5">
         <v>31.3</v>
       </c>
       <c r="T16" s="5">
         <v>1429.7</v>
       </c>
       <c r="U16" s="5">
         <v>319.39999999999998</v>
       </c>
-    </row>
-    <row r="17" spans="1:21" ht="11.25" customHeight="1">
+      <c r="V16" s="5">
+        <v>33.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:22" ht="11.25" customHeight="1">
       <c r="A17" s="6" t="s">
         <v>10</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C17" s="3">
         <v>136.03</v>
       </c>
       <c r="D17" s="3">
         <v>13.46</v>
       </c>
       <c r="E17" s="3">
         <v>345.24</v>
       </c>
       <c r="F17" s="3">
         <v>59.699764076809245</v>
       </c>
       <c r="G17" s="3">
         <v>154.83000000000001</v>
       </c>
       <c r="H17" s="4">
         <v>137.01016106665173</v>
       </c>
       <c r="I17" s="3">
@@ -3218,52 +3331,55 @@
       </c>
       <c r="N17" s="3">
         <v>92.9</v>
       </c>
       <c r="O17" s="3">
         <v>141.4</v>
       </c>
       <c r="P17" s="3">
         <v>154.69999999999999</v>
       </c>
       <c r="Q17" s="4">
         <v>29</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="S17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="T17" s="3" t="s">
         <v>17</v>
       </c>
       <c r="U17" s="5">
         <v>66</v>
       </c>
-    </row>
-    <row r="18" spans="1:21" ht="11.25" customHeight="1">
+      <c r="V17" s="5">
+        <v>34.299999999999997</v>
+      </c>
+    </row>
+    <row r="18" spans="1:22" ht="11.25" customHeight="1">
       <c r="A18" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="3">
         <v>231.06</v>
       </c>
       <c r="D18" s="3">
         <v>140.27000000000001</v>
       </c>
       <c r="E18" s="3">
         <v>71.180000000000007</v>
       </c>
       <c r="F18" s="3">
         <v>125.08374946868366</v>
       </c>
       <c r="G18" s="3">
         <v>146.16</v>
       </c>
       <c r="H18" s="4">
         <v>117.00668009019452</v>
       </c>
       <c r="I18" s="3">
@@ -3283,52 +3399,55 @@
       </c>
       <c r="N18" s="3">
         <v>159.1</v>
       </c>
       <c r="O18" s="3">
         <v>32.200000000000003</v>
       </c>
       <c r="P18" s="3">
         <v>180.2</v>
       </c>
       <c r="Q18" s="4">
         <v>4.7</v>
       </c>
       <c r="R18" s="3">
         <v>3061</v>
       </c>
       <c r="S18" s="5">
         <v>38.9</v>
       </c>
       <c r="T18" s="5">
         <v>0.1</v>
       </c>
       <c r="U18" s="5">
         <v>784740.4</v>
       </c>
-    </row>
-    <row r="19" spans="1:21" ht="11.25" customHeight="1">
+      <c r="V18" s="5">
+        <v>45.3</v>
+      </c>
+    </row>
+    <row r="19" spans="1:22" ht="11.25" customHeight="1">
       <c r="A19" s="6" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C19" s="3">
         <v>72.599999999999994</v>
       </c>
       <c r="D19" s="3">
         <v>244.37</v>
       </c>
       <c r="E19" s="3">
         <v>109.94</v>
       </c>
       <c r="F19" s="3">
         <v>120.98768356700444</v>
       </c>
       <c r="G19" s="3">
         <v>230.04</v>
       </c>
       <c r="H19" s="4">
         <v>52.857107167556514</v>
       </c>
       <c r="I19" s="3">
@@ -3348,52 +3467,55 @@
       </c>
       <c r="N19" s="3">
         <v>192.8</v>
       </c>
       <c r="O19" s="3">
         <v>42.6</v>
       </c>
       <c r="P19" s="3">
         <v>152.30000000000001</v>
       </c>
       <c r="Q19" s="4">
         <v>65.7</v>
       </c>
       <c r="R19" s="3">
         <v>0.5</v>
       </c>
       <c r="S19" s="5">
         <v>5376.9</v>
       </c>
       <c r="T19" s="5">
         <v>58.2</v>
       </c>
       <c r="U19" s="5">
         <v>246.8</v>
       </c>
-    </row>
-    <row r="20" spans="1:21" ht="11.25" customHeight="1">
+      <c r="V19" s="5">
+        <v>273.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:22" ht="11.25" customHeight="1">
       <c r="A20" s="6" t="s">
         <v>12</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C20" s="3">
         <v>471.11</v>
       </c>
       <c r="D20" s="3">
         <v>91.5</v>
       </c>
       <c r="E20" s="3">
         <v>26.73</v>
       </c>
       <c r="F20" s="3">
         <v>106.15640093783048</v>
       </c>
       <c r="G20" s="3">
         <v>467.88</v>
       </c>
       <c r="H20" s="4">
         <v>85.201984917555095</v>
       </c>
       <c r="I20" s="3">
@@ -3413,52 +3535,55 @@
       </c>
       <c r="N20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="P20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="Q20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="R20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="S20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="T20" s="3" t="s">
         <v>17</v>
       </c>
       <c r="U20" s="3" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="21" spans="1:21" ht="11.25" customHeight="1">
+      <c r="V20" s="3" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="21" spans="1:22" ht="11.25" customHeight="1">
       <c r="A21" s="6" t="s">
         <v>13</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="3">
         <v>176.19</v>
       </c>
       <c r="D21" s="3">
         <v>73.510000000000005</v>
       </c>
       <c r="E21" s="3">
         <v>256.27</v>
       </c>
       <c r="F21" s="3">
         <v>50.275560580181434</v>
       </c>
       <c r="G21" s="3">
         <v>190.68</v>
       </c>
       <c r="H21" s="4">
         <v>143.34409459292849</v>
       </c>
       <c r="I21" s="3">
@@ -3478,52 +3603,55 @@
       </c>
       <c r="N21" s="3">
         <v>55.8</v>
       </c>
       <c r="O21" s="3">
         <v>36.299999999999997</v>
       </c>
       <c r="P21" s="3">
         <v>48.6</v>
       </c>
       <c r="Q21" s="4">
         <v>183.9</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>17</v>
       </c>
       <c r="S21" s="5" t="s">
         <v>17</v>
       </c>
       <c r="T21" s="5">
         <v>2329</v>
       </c>
       <c r="U21" s="5" t="s">
         <v>17</v>
       </c>
-    </row>
-    <row r="22" spans="1:21" ht="11.25" customHeight="1">
+      <c r="V21" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:22" ht="11.25" customHeight="1">
       <c r="A22" s="6" t="s">
         <v>14</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C22" s="3">
         <v>120.44</v>
       </c>
       <c r="D22" s="3">
         <v>188.94</v>
       </c>
       <c r="E22" s="3">
         <v>125.14</v>
       </c>
       <c r="F22" s="3">
         <v>111.53803519195959</v>
       </c>
       <c r="G22" s="3">
         <v>161.59</v>
       </c>
       <c r="H22" s="4">
         <v>103.48010402815997</v>
       </c>
       <c r="I22" s="3">
@@ -3543,52 +3671,55 @@
       </c>
       <c r="N22" s="3">
         <v>23.7</v>
       </c>
       <c r="O22" s="3">
         <v>453.2</v>
       </c>
       <c r="P22" s="3">
         <v>45.1</v>
       </c>
       <c r="Q22" s="4">
         <v>2</v>
       </c>
       <c r="R22" s="3">
         <v>535.6</v>
       </c>
       <c r="S22" s="5">
         <v>4686.5</v>
       </c>
       <c r="T22" s="5">
         <v>43</v>
       </c>
       <c r="U22" s="5">
         <v>57.8</v>
       </c>
-    </row>
-    <row r="23" spans="1:21" ht="11.25" customHeight="1">
+      <c r="V22" s="5">
+        <v>41.2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:22" ht="11.25" customHeight="1">
       <c r="A23" s="6" t="s">
         <v>15</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C23" s="3">
         <v>258.37</v>
       </c>
       <c r="D23" s="3">
         <v>213.47</v>
       </c>
       <c r="E23" s="3">
         <v>26.36</v>
       </c>
       <c r="F23" s="3">
         <v>179.30945209143511</v>
       </c>
       <c r="G23" s="3">
         <v>107.1</v>
       </c>
       <c r="H23" s="4">
         <v>284.06852259595985</v>
       </c>
       <c r="I23" s="3">
@@ -3608,53 +3739,56 @@
       </c>
       <c r="N23" s="3">
         <v>59.9</v>
       </c>
       <c r="O23" s="3">
         <v>19.600000000000001</v>
       </c>
       <c r="P23" s="3">
         <v>170.9</v>
       </c>
       <c r="Q23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>17</v>
       </c>
       <c r="S23" s="5">
         <v>19.899999999999999</v>
       </c>
       <c r="T23" s="5">
         <v>905.5</v>
       </c>
       <c r="U23" s="5">
         <v>21.6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="19" t="s">
+      <c r="V23" s="5" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:22" ht="11.25" customHeight="1">
+      <c r="A24" s="15" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>17</v>
       </c>
       <c r="C24" s="3">
         <v>152.54</v>
       </c>
       <c r="D24" s="3">
         <v>188.8</v>
       </c>
       <c r="E24" s="3">
         <v>141.04</v>
       </c>
       <c r="F24" s="3">
         <v>55.502930962392057</v>
       </c>
       <c r="G24" s="3">
         <v>295.14999999999998</v>
       </c>
       <c r="H24" s="4">
         <v>110.14200722911474</v>
       </c>
       <c r="I24" s="3">
         <v>96.02</v>
@@ -3673,59 +3807,61 @@
       </c>
       <c r="N24" s="3">
         <v>29.1</v>
       </c>
       <c r="O24" s="3">
         <v>20.8</v>
       </c>
       <c r="P24" s="3">
         <v>4971.1000000000004</v>
       </c>
       <c r="Q24" s="4">
         <v>204.9</v>
       </c>
       <c r="R24" s="3">
         <v>11.4</v>
       </c>
       <c r="S24" s="5">
         <v>1890.3</v>
       </c>
       <c r="T24" s="5">
         <v>5.6</v>
       </c>
       <c r="U24" s="5">
         <v>441.4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-    <row r="29" spans="1:21">
+      <c r="V24" s="5">
+        <v>45.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:22" ht="11.25" customHeight="1"/>
+    <row r="29" spans="1:22">
       <c r="D29" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
+  <mergeCells count="1">
     <mergeCell ref="A1:U1"/>
-    <mergeCell ref="A2:U2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>