--- v0 (2026-04-14)
+++ v1 (2026-07-15)
@@ -1,64 +1,64 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="5" rupBuild="4505"/>
   <workbookPr filterPrivacy="1"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="22260" windowHeight="12645"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13935" windowHeight="11835"/>
   </bookViews>
   <sheets>
     <sheet name="Лист2" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист2!$A$1:$O$6</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="5">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="19" uniqueCount="5">
   <si>
     <t>Қызмет көлемі, млн. теңге</t>
   </si>
   <si>
     <t>НКИ, в %</t>
   </si>
   <si>
     <t>Қазақстан Республикасы</t>
   </si>
   <si>
     <t>"Сауда" саласы бойынша  көлемі және нақты көлем индексі (НКИ)</t>
   </si>
   <si>
     <t>Алматы облысы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="7">
@@ -181,89 +181,93 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="16">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -498,291 +502,314 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:Q6"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="70" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+    <sheetView tabSelected="1" topLeftCell="H1" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <selection activeCell="P10" sqref="P10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.85546875" customWidth="1"/>
     <col min="2" max="2" width="15.42578125" customWidth="1"/>
     <col min="3" max="3" width="6.42578125" customWidth="1"/>
     <col min="4" max="4" width="16" customWidth="1"/>
     <col min="5" max="5" width="6.42578125" customWidth="1"/>
     <col min="6" max="6" width="16" customWidth="1"/>
     <col min="7" max="7" width="6.140625" customWidth="1"/>
     <col min="8" max="8" width="16" customWidth="1"/>
     <col min="9" max="9" width="6" customWidth="1"/>
     <col min="10" max="10" width="16" customWidth="1"/>
     <col min="11" max="11" width="6.7109375" customWidth="1"/>
     <col min="12" max="12" width="16" customWidth="1"/>
     <col min="13" max="13" width="6.7109375" customWidth="1"/>
     <col min="14" max="14" width="13.42578125" customWidth="1"/>
-    <col min="15" max="15" width="11.85546875" customWidth="1"/>
+    <col min="15" max="16" width="11.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
-      <c r="A1" s="11" t="s">
+    <row r="1" spans="1:17">
+      <c r="A1" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="B1" s="11"/>
-[...10 lines deleted...]
-      <c r="M1" s="11"/>
+      <c r="B1" s="13"/>
+      <c r="C1" s="13"/>
+      <c r="D1" s="13"/>
+      <c r="E1" s="13"/>
+      <c r="F1" s="13"/>
+      <c r="G1" s="13"/>
+      <c r="H1" s="13"/>
+      <c r="I1" s="13"/>
+      <c r="J1" s="13"/>
+      <c r="K1" s="13"/>
+      <c r="L1" s="13"/>
+      <c r="M1" s="13"/>
     </row>
-    <row r="2" spans="1:15">
+    <row r="2" spans="1:17">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="1"/>
       <c r="M2" s="1"/>
     </row>
-    <row r="3" spans="1:15" ht="13.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="B3" s="9">
+    <row r="3" spans="1:17" ht="13.5" customHeight="1">
+      <c r="A3" s="14"/>
+      <c r="B3" s="11">
         <v>2018</v>
       </c>
-      <c r="C3" s="14"/>
-      <c r="D3" s="9">
+      <c r="C3" s="16"/>
+      <c r="D3" s="11">
         <v>2019</v>
       </c>
-      <c r="E3" s="14"/>
-      <c r="F3" s="9">
+      <c r="E3" s="16"/>
+      <c r="F3" s="11">
         <v>2020</v>
       </c>
-      <c r="G3" s="14"/>
-      <c r="H3" s="9">
+      <c r="G3" s="16"/>
+      <c r="H3" s="11">
         <v>2021</v>
       </c>
-      <c r="I3" s="14"/>
-      <c r="J3" s="9">
+      <c r="I3" s="16"/>
+      <c r="J3" s="11">
         <v>2022</v>
       </c>
-      <c r="K3" s="14"/>
-      <c r="L3" s="9">
+      <c r="K3" s="16"/>
+      <c r="L3" s="11">
         <v>2023</v>
       </c>
-      <c r="M3" s="10"/>
-      <c r="N3" s="9">
+      <c r="M3" s="12"/>
+      <c r="N3" s="11">
         <v>2024</v>
       </c>
-      <c r="O3" s="10"/>
+      <c r="O3" s="12"/>
+      <c r="P3" s="11">
+        <v>2025</v>
+      </c>
+      <c r="Q3" s="12"/>
     </row>
-    <row r="4" spans="1:15" ht="22.5">
-      <c r="A4" s="13"/>
+    <row r="4" spans="1:17" ht="33.75">
+      <c r="A4" s="15"/>
       <c r="B4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="L4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="M4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>0</v>
       </c>
       <c r="O4" s="8" t="s">
         <v>1</v>
       </c>
+      <c r="P4" s="2" t="s">
+        <v>0</v>
+      </c>
+      <c r="Q4" s="9" t="s">
+        <v>1</v>
+      </c>
     </row>
-    <row r="5" spans="1:15">
+    <row r="5" spans="1:17">
       <c r="A5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="3">
         <v>34894330.799999997</v>
       </c>
       <c r="C5" s="3">
         <v>107.6</v>
       </c>
       <c r="D5" s="3">
         <v>39477803.200000003</v>
       </c>
       <c r="E5" s="3">
         <v>107.2</v>
       </c>
       <c r="F5" s="3">
         <v>39845500.200000003</v>
       </c>
       <c r="G5" s="3">
         <v>96.7</v>
       </c>
       <c r="H5" s="3">
         <v>45327612.299999997</v>
       </c>
       <c r="I5" s="4">
         <v>104.7</v>
       </c>
       <c r="J5" s="5">
         <v>53524878.799999997</v>
       </c>
       <c r="K5" s="4">
         <v>103.3</v>
       </c>
       <c r="L5" s="5">
         <v>62461663.600000001</v>
       </c>
       <c r="M5" s="4">
         <v>107.9</v>
       </c>
       <c r="N5" s="5">
         <v>71584002.299999997</v>
       </c>
       <c r="O5" s="4">
         <v>109.4</v>
       </c>
+      <c r="P5" s="17">
+        <v>81624021.900000006</v>
+      </c>
+      <c r="Q5" s="17">
+        <v>108.2</v>
+      </c>
     </row>
-    <row r="6" spans="1:15">
-      <c r="A6" s="15" t="s">
+    <row r="6" spans="1:17">
+      <c r="A6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="3">
         <v>1056302.8</v>
       </c>
       <c r="C6" s="3">
         <v>102</v>
       </c>
       <c r="D6" s="3">
         <v>1268591.1000000001</v>
       </c>
       <c r="E6" s="3">
         <v>113.1</v>
       </c>
       <c r="F6" s="3">
         <v>1493107.7</v>
       </c>
       <c r="G6" s="3">
         <v>110.3</v>
       </c>
       <c r="H6" s="3">
         <v>1703227.7</v>
       </c>
       <c r="I6" s="4">
         <v>105.6</v>
       </c>
       <c r="J6" s="5">
         <v>1382189</v>
       </c>
       <c r="K6" s="4">
         <v>91.2</v>
       </c>
       <c r="L6" s="5">
         <v>1700801.3</v>
       </c>
       <c r="M6" s="4">
         <v>109.8</v>
       </c>
       <c r="N6" s="5">
         <v>2146474.7999999998</v>
       </c>
       <c r="O6" s="4">
         <v>121.5</v>
       </c>
+      <c r="P6" s="17">
+        <v>2485965.9</v>
+      </c>
+      <c r="Q6" s="17">
+        <v>108.2</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
+  <mergeCells count="10">
+    <mergeCell ref="P3:Q3"/>
     <mergeCell ref="N3:O3"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:C3"/>
     <mergeCell ref="D3:E3"/>
     <mergeCell ref="F3:G3"/>
     <mergeCell ref="H3:I3"/>
     <mergeCell ref="J3:K3"/>
     <mergeCell ref="L3:M3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="56" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>