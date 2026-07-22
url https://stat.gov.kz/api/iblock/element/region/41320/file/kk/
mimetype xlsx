--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -1,43 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="10950" yWindow="15" windowWidth="14535" windowHeight="12105"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$W$25</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="24">
   <si>
     <t>Қостанай</t>
   </si>
   <si>
@@ -531,122 +532,122 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Z24"/>
+  <dimension ref="A1:AA24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="B32" sqref="B32"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="6" width="11.85546875" style="1" customWidth="1"/>
     <col min="7" max="23" width="11" style="1" customWidth="1"/>
     <col min="24" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" ht="13.5" customHeight="1">
+    <row r="1" spans="1:27" ht="13.5" customHeight="1">
       <c r="A1" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B1" s="17"/>
       <c r="C1" s="17"/>
       <c r="D1" s="17"/>
       <c r="E1" s="17"/>
       <c r="F1" s="17"/>
       <c r="G1" s="17"/>
       <c r="H1" s="17"/>
       <c r="I1" s="17"/>
       <c r="J1" s="17"/>
       <c r="K1" s="17"/>
       <c r="L1" s="17"/>
       <c r="M1" s="17"/>
       <c r="N1" s="17"/>
       <c r="O1" s="17"/>
       <c r="P1" s="17"/>
       <c r="Q1" s="17"/>
       <c r="R1" s="17"/>
       <c r="S1" s="17"/>
       <c r="T1" s="17"/>
       <c r="U1" s="17"/>
       <c r="V1" s="17"/>
       <c r="W1" s="17"/>
     </row>
-    <row r="2" spans="1:26" ht="12.75" customHeight="1">
+    <row r="2" spans="1:27" ht="12.75" customHeight="1">
       <c r="A2" s="18"/>
       <c r="B2" s="18"/>
       <c r="C2" s="18"/>
       <c r="D2" s="18"/>
       <c r="E2" s="18"/>
       <c r="F2" s="18"/>
       <c r="G2" s="18"/>
       <c r="H2" s="18"/>
       <c r="I2" s="18"/>
       <c r="J2" s="18"/>
       <c r="K2" s="18"/>
       <c r="L2" s="18"/>
       <c r="M2" s="18"/>
       <c r="N2" s="18"/>
       <c r="O2" s="18"/>
       <c r="P2" s="18"/>
       <c r="Q2" s="18"/>
       <c r="R2" s="18"/>
       <c r="S2" s="18"/>
       <c r="T2" s="18"/>
       <c r="U2" s="18"/>
       <c r="V2" s="18"/>
       <c r="W2" s="18"/>
       <c r="X2" s="18"/>
       <c r="Y2" s="18"/>
-      <c r="Z2" s="1" t="s">
+      <c r="AA2" s="1" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:26" s="3" customFormat="1">
+    <row r="3" spans="1:27" s="3" customFormat="1">
       <c r="A3" s="2"/>
       <c r="B3" s="15">
         <v>2000</v>
       </c>
       <c r="C3" s="15">
         <v>2001</v>
       </c>
       <c r="D3" s="15">
         <v>2002</v>
       </c>
       <c r="E3" s="15">
         <v>2003</v>
       </c>
       <c r="F3" s="15">
         <v>2004</v>
       </c>
       <c r="G3" s="15">
         <v>2005</v>
       </c>
       <c r="H3" s="15">
         <v>2006</v>
       </c>
       <c r="I3" s="15">
         <v>2007</v>
       </c>
@@ -679,52 +680,55 @@
       </c>
       <c r="S3" s="15">
         <v>2017</v>
       </c>
       <c r="T3" s="15">
         <v>2018</v>
       </c>
       <c r="U3" s="15">
         <v>2019</v>
       </c>
       <c r="V3" s="15">
         <v>2020</v>
       </c>
       <c r="W3" s="15">
         <v>2021</v>
       </c>
       <c r="X3" s="16">
         <v>2022</v>
       </c>
       <c r="Y3" s="16">
         <v>2023</v>
       </c>
       <c r="Z3" s="16">
         <v>2024</v>
       </c>
+      <c r="AA3" s="16">
+        <v>2025</v>
+      </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" s="4" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="5">
         <v>116.7</v>
       </c>
       <c r="C4" s="5">
         <v>119.4</v>
       </c>
       <c r="D4" s="5">
         <v>92.4</v>
       </c>
       <c r="E4" s="5">
         <v>108.8</v>
       </c>
       <c r="F4" s="5">
         <v>111.8</v>
       </c>
       <c r="G4" s="6">
         <v>106.1</v>
       </c>
       <c r="H4" s="6">
         <v>109.4</v>
       </c>
       <c r="I4" s="6">
@@ -759,52 +763,55 @@
       </c>
       <c r="S4" s="7">
         <v>106.4</v>
       </c>
       <c r="T4" s="7">
         <v>105.8</v>
       </c>
       <c r="U4" s="7">
         <v>104.6</v>
       </c>
       <c r="V4" s="7">
         <v>100.2</v>
       </c>
       <c r="W4" s="7">
         <v>107.1</v>
       </c>
       <c r="X4" s="8">
         <v>102.1</v>
       </c>
       <c r="Y4" s="8">
         <v>108.7</v>
       </c>
       <c r="Z4" s="8">
         <v>104.1</v>
       </c>
+      <c r="AA4" s="8">
+        <v>107.5</v>
+      </c>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="10">
         <v>110.4</v>
       </c>
       <c r="C5" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D5" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F5" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G5" s="7">
         <v>116</v>
       </c>
       <c r="H5" s="7">
         <v>105.3</v>
       </c>
       <c r="I5" s="7">
@@ -839,52 +846,55 @@
       </c>
       <c r="S5" s="7">
         <v>106</v>
       </c>
       <c r="T5" s="7">
         <v>107.3</v>
       </c>
       <c r="U5" s="7">
         <v>106.2</v>
       </c>
       <c r="V5" s="7">
         <v>108.7</v>
       </c>
       <c r="W5" s="7">
         <v>115.8</v>
       </c>
       <c r="X5" s="8">
         <v>101</v>
       </c>
       <c r="Y5" s="8">
         <v>110</v>
       </c>
       <c r="Z5" s="8">
         <v>103.7</v>
       </c>
+      <c r="AA5" s="8">
+        <v>105.9</v>
+      </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" s="9" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="10">
         <v>75.2</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G6" s="7">
         <v>111.9</v>
       </c>
       <c r="H6" s="7">
         <v>114.8</v>
       </c>
       <c r="I6" s="7">
@@ -919,52 +929,55 @@
       </c>
       <c r="S6" s="7">
         <v>102.2</v>
       </c>
       <c r="T6" s="7">
         <v>102.3</v>
       </c>
       <c r="U6" s="7">
         <v>101.3</v>
       </c>
       <c r="V6" s="7">
         <v>92.9</v>
       </c>
       <c r="W6" s="7">
         <v>102.5</v>
       </c>
       <c r="X6" s="8">
         <v>108.9</v>
       </c>
       <c r="Y6" s="8">
         <v>100.2</v>
       </c>
       <c r="Z6" s="8">
         <v>81</v>
       </c>
+      <c r="AA6" s="8">
+        <v>114.2</v>
+      </c>
     </row>
-    <row r="7" spans="1:26">
+    <row r="7" spans="1:27">
       <c r="A7" s="9" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="10">
         <v>89</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G7" s="7">
         <v>67.7</v>
       </c>
       <c r="H7" s="7">
         <v>88.3</v>
       </c>
       <c r="I7" s="7">
@@ -999,52 +1012,55 @@
       </c>
       <c r="S7" s="7">
         <v>109.9</v>
       </c>
       <c r="T7" s="7">
         <v>103.8</v>
       </c>
       <c r="U7" s="7">
         <v>101.4</v>
       </c>
       <c r="V7" s="7">
         <v>99.9</v>
       </c>
       <c r="W7" s="7">
         <v>103.5</v>
       </c>
       <c r="X7" s="8">
         <v>110.1</v>
       </c>
       <c r="Y7" s="8">
         <v>100.5</v>
       </c>
       <c r="Z7" s="8">
         <v>89.1</v>
       </c>
+      <c r="AA7" s="8">
+        <v>175.6</v>
+      </c>
     </row>
-    <row r="8" spans="1:26">
+    <row r="8" spans="1:27">
       <c r="A8" s="9" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="10">
         <v>105.9</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G8" s="7">
         <v>75.099999999999994</v>
       </c>
       <c r="H8" s="7">
         <v>109.5</v>
       </c>
       <c r="I8" s="7">
@@ -1079,52 +1095,55 @@
       </c>
       <c r="S8" s="7">
         <v>106.9</v>
       </c>
       <c r="T8" s="7">
         <v>104</v>
       </c>
       <c r="U8" s="7">
         <v>100.8</v>
       </c>
       <c r="V8" s="7">
         <v>88.3</v>
       </c>
       <c r="W8" s="7">
         <v>69.7</v>
       </c>
       <c r="X8" s="8">
         <v>100.8</v>
       </c>
       <c r="Y8" s="8">
         <v>100.4</v>
       </c>
       <c r="Z8" s="8">
         <v>116</v>
       </c>
+      <c r="AA8" s="8">
+        <v>101.9</v>
+      </c>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:27">
       <c r="A9" s="12" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="10">
         <v>249.1</v>
       </c>
       <c r="C9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="7">
         <v>110.4</v>
       </c>
       <c r="H9" s="7">
         <v>133.69999999999999</v>
       </c>
       <c r="I9" s="7">
@@ -1159,52 +1178,55 @@
       </c>
       <c r="S9" s="7">
         <v>105.9</v>
       </c>
       <c r="T9" s="7">
         <v>101</v>
       </c>
       <c r="U9" s="7">
         <v>108.2</v>
       </c>
       <c r="V9" s="7">
         <v>99.7</v>
       </c>
       <c r="W9" s="7">
         <v>100.1</v>
       </c>
       <c r="X9" s="8">
         <v>113.3</v>
       </c>
       <c r="Y9" s="8">
         <v>106</v>
       </c>
       <c r="Z9" s="8">
         <v>13.1</v>
       </c>
+      <c r="AA9" s="8">
+        <v>1441.8</v>
+      </c>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:27">
       <c r="A10" s="12" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F10" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G10" s="7">
         <v>134.6</v>
       </c>
       <c r="H10" s="7">
         <v>158.6</v>
       </c>
       <c r="I10" s="7">
@@ -1239,52 +1261,55 @@
       </c>
       <c r="S10" s="7">
         <v>104.5</v>
       </c>
       <c r="T10" s="7">
         <v>103.2</v>
       </c>
       <c r="U10" s="7">
         <v>102.3</v>
       </c>
       <c r="V10" s="7">
         <v>82.7</v>
       </c>
       <c r="W10" s="7">
         <v>100.2</v>
       </c>
       <c r="X10" s="8">
         <v>104.2</v>
       </c>
       <c r="Y10" s="8">
         <v>100.1</v>
       </c>
       <c r="Z10" s="8">
         <v>142.4</v>
       </c>
+      <c r="AA10" s="8">
+        <v>156.80000000000001</v>
+      </c>
     </row>
-    <row r="11" spans="1:26">
+    <row r="11" spans="1:27">
       <c r="A11" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="10">
         <v>169.3</v>
       </c>
       <c r="C11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F11" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G11" s="7">
         <v>110.9</v>
       </c>
       <c r="H11" s="7">
         <v>98.2</v>
       </c>
       <c r="I11" s="7">
@@ -1319,52 +1344,55 @@
       </c>
       <c r="S11" s="7">
         <v>105.3</v>
       </c>
       <c r="T11" s="7">
         <v>102</v>
       </c>
       <c r="U11" s="7">
         <v>101.5</v>
       </c>
       <c r="V11" s="7">
         <v>99.7</v>
       </c>
       <c r="W11" s="7">
         <v>116.1</v>
       </c>
       <c r="X11" s="8">
         <v>102.9</v>
       </c>
       <c r="Y11" s="8">
         <v>137.30000000000001</v>
       </c>
       <c r="Z11" s="8">
         <v>94.3</v>
       </c>
+      <c r="AA11" s="8">
+        <v>50</v>
+      </c>
     </row>
-    <row r="12" spans="1:26">
+    <row r="12" spans="1:27">
       <c r="A12" s="12" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="13">
         <v>606.79999999999995</v>
       </c>
       <c r="C12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F12" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G12" s="7">
         <v>99.1</v>
       </c>
       <c r="H12" s="7">
         <v>115.8</v>
       </c>
       <c r="I12" s="7">
@@ -1399,52 +1427,55 @@
       </c>
       <c r="S12" s="7">
         <v>102</v>
       </c>
       <c r="T12" s="7">
         <v>103</v>
       </c>
       <c r="U12" s="7">
         <v>101.9</v>
       </c>
       <c r="V12" s="7">
         <v>100.3</v>
       </c>
       <c r="W12" s="7">
         <v>101.8</v>
       </c>
       <c r="X12" s="8">
         <v>111.6</v>
       </c>
       <c r="Y12" s="8">
         <v>100.3</v>
       </c>
       <c r="Z12" s="8">
         <v>103.4</v>
       </c>
+      <c r="AA12" s="8">
+        <v>419.5</v>
+      </c>
     </row>
-    <row r="13" spans="1:26">
+    <row r="13" spans="1:27">
       <c r="A13" s="12" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="11" t="s">
         <v>22</v>
       </c>
       <c r="C13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F13" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G13" s="7">
         <v>134.4</v>
       </c>
       <c r="H13" s="7">
         <v>179.2</v>
       </c>
       <c r="I13" s="7">
@@ -1479,52 +1510,55 @@
       </c>
       <c r="S13" s="7">
         <v>105.1</v>
       </c>
       <c r="T13" s="7">
         <v>103.4</v>
       </c>
       <c r="U13" s="7">
         <v>101.6</v>
       </c>
       <c r="V13" s="7">
         <v>95.1</v>
       </c>
       <c r="W13" s="7">
         <v>100.9</v>
       </c>
       <c r="X13" s="8">
         <v>103.7</v>
       </c>
       <c r="Y13" s="8">
         <v>100.1</v>
       </c>
       <c r="Z13" s="8">
         <v>128.19999999999999</v>
       </c>
+      <c r="AA13" s="8">
+        <v>49.7</v>
+      </c>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:27">
       <c r="A14" s="12" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="10">
         <v>115.5</v>
       </c>
       <c r="C14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F14" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G14" s="7">
         <v>101.8</v>
       </c>
       <c r="H14" s="7">
         <v>108</v>
       </c>
       <c r="I14" s="7">
@@ -1559,52 +1593,55 @@
       </c>
       <c r="S14" s="7">
         <v>104.3</v>
       </c>
       <c r="T14" s="7">
         <v>106.3</v>
       </c>
       <c r="U14" s="7">
         <v>102.4</v>
       </c>
       <c r="V14" s="7">
         <v>100.8</v>
       </c>
       <c r="W14" s="7">
         <v>124.5</v>
       </c>
       <c r="X14" s="8">
         <v>101.3</v>
       </c>
       <c r="Y14" s="8">
         <v>138</v>
       </c>
       <c r="Z14" s="8">
         <v>134.1</v>
       </c>
+      <c r="AA14" s="8">
+        <v>122.3</v>
+      </c>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:27">
       <c r="A15" s="12" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="10">
         <v>61.4</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F15" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G15" s="7">
         <v>99.3</v>
       </c>
       <c r="H15" s="7">
         <v>114.8</v>
       </c>
       <c r="I15" s="7">
@@ -1639,52 +1676,55 @@
       </c>
       <c r="S15" s="7">
         <v>103.7</v>
       </c>
       <c r="T15" s="7">
         <v>104</v>
       </c>
       <c r="U15" s="7">
         <v>104.5</v>
       </c>
       <c r="V15" s="7">
         <v>96.8</v>
       </c>
       <c r="W15" s="7">
         <v>108</v>
       </c>
       <c r="X15" s="8">
         <v>112.9</v>
       </c>
       <c r="Y15" s="8">
         <v>100.4</v>
       </c>
       <c r="Z15" s="8">
         <v>107</v>
       </c>
+      <c r="AA15" s="8">
+        <v>132</v>
+      </c>
     </row>
-    <row r="16" spans="1:26">
+    <row r="16" spans="1:27">
       <c r="A16" s="12" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="10">
         <v>444.4</v>
       </c>
       <c r="C16" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D16" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E16" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F16" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G16" s="7">
         <v>95.7</v>
       </c>
       <c r="H16" s="7">
         <v>170</v>
       </c>
       <c r="I16" s="7">
@@ -1719,52 +1759,55 @@
       </c>
       <c r="S16" s="7">
         <v>100.2</v>
       </c>
       <c r="T16" s="7">
         <v>105.5</v>
       </c>
       <c r="U16" s="7">
         <v>102.6</v>
       </c>
       <c r="V16" s="7">
         <v>98.2</v>
       </c>
       <c r="W16" s="7">
         <v>134.19999999999999</v>
       </c>
       <c r="X16" s="8">
         <v>102.4</v>
       </c>
       <c r="Y16" s="8">
         <v>100.2</v>
       </c>
       <c r="Z16" s="8">
         <v>108.8</v>
       </c>
+      <c r="AA16" s="8">
+        <v>46</v>
+      </c>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:27">
       <c r="A17" s="12" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="10">
         <v>102.1</v>
       </c>
       <c r="C17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F17" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G17" s="7">
         <v>163.19999999999999</v>
       </c>
       <c r="H17" s="7">
         <v>109.1</v>
       </c>
       <c r="I17" s="7">
@@ -1799,52 +1842,55 @@
       </c>
       <c r="S17" s="7">
         <v>101.5</v>
       </c>
       <c r="T17" s="7">
         <v>101.2</v>
       </c>
       <c r="U17" s="7">
         <v>101.3</v>
       </c>
       <c r="V17" s="7">
         <v>98.7</v>
       </c>
       <c r="W17" s="7">
         <v>108.2</v>
       </c>
       <c r="X17" s="8">
         <v>108.5</v>
       </c>
       <c r="Y17" s="8">
         <v>100.6</v>
       </c>
       <c r="Z17" s="8">
         <v>89</v>
       </c>
+      <c r="AA17" s="8">
+        <v>46.1</v>
+      </c>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:27">
       <c r="A18" s="12" t="s">
         <v>0</v>
       </c>
       <c r="B18" s="10">
         <v>269.10000000000002</v>
       </c>
       <c r="C18" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D18" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E18" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F18" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G18" s="7">
         <v>102.3</v>
       </c>
       <c r="H18" s="7">
         <v>148.69999999999999</v>
       </c>
       <c r="I18" s="7">
@@ -1879,52 +1925,55 @@
       </c>
       <c r="S18" s="7">
         <v>110</v>
       </c>
       <c r="T18" s="7">
         <v>102</v>
       </c>
       <c r="U18" s="7">
         <v>104.8</v>
       </c>
       <c r="V18" s="7">
         <v>55</v>
       </c>
       <c r="W18" s="7">
         <v>82.5</v>
       </c>
       <c r="X18" s="8">
         <v>104</v>
       </c>
       <c r="Y18" s="8">
         <v>101</v>
       </c>
       <c r="Z18" s="8">
         <v>89</v>
       </c>
+      <c r="AA18" s="8">
+        <v>193</v>
+      </c>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:27">
       <c r="A19" s="12" t="s">
         <v>14</v>
       </c>
       <c r="B19" s="10">
         <v>84.2</v>
       </c>
       <c r="C19" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D19" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E19" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F19" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G19" s="7">
         <v>162.80000000000001</v>
       </c>
       <c r="H19" s="7">
         <v>139.19999999999999</v>
       </c>
       <c r="I19" s="7">
@@ -1959,52 +2008,55 @@
       </c>
       <c r="S19" s="7">
         <v>104.5</v>
       </c>
       <c r="T19" s="7">
         <v>102</v>
       </c>
       <c r="U19" s="7">
         <v>101.2</v>
       </c>
       <c r="V19" s="7">
         <v>84</v>
       </c>
       <c r="W19" s="7">
         <v>101.1</v>
       </c>
       <c r="X19" s="8">
         <v>101.4</v>
       </c>
       <c r="Y19" s="8">
         <v>100</v>
       </c>
       <c r="Z19" s="8">
         <v>102.3</v>
       </c>
+      <c r="AA19" s="8">
+        <v>67.5</v>
+      </c>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:27">
       <c r="A20" s="12" t="s">
         <v>15</v>
       </c>
       <c r="B20" s="10">
         <v>168.1</v>
       </c>
       <c r="C20" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D20" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E20" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F20" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G20" s="7">
         <v>172.5</v>
       </c>
       <c r="H20" s="7">
         <v>118.7</v>
       </c>
       <c r="I20" s="7">
@@ -2039,52 +2091,55 @@
       </c>
       <c r="S20" s="7">
         <v>105.3</v>
       </c>
       <c r="T20" s="7">
         <v>101</v>
       </c>
       <c r="U20" s="7">
         <v>101</v>
       </c>
       <c r="V20" s="7">
         <v>96.4</v>
       </c>
       <c r="W20" s="7">
         <v>100.3</v>
       </c>
       <c r="X20" s="8">
         <v>101.4</v>
       </c>
       <c r="Y20" s="8">
         <v>100.2</v>
       </c>
       <c r="Z20" s="8">
         <v>102.7</v>
       </c>
+      <c r="AA20" s="8">
+        <v>1.4</v>
+      </c>
     </row>
-    <row r="21" spans="1:26">
+    <row r="21" spans="1:27">
       <c r="A21" s="12" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="10">
         <v>107.9</v>
       </c>
       <c r="C21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F21" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G21" s="7">
         <v>154.69999999999999</v>
       </c>
       <c r="H21" s="7">
         <v>125.3</v>
       </c>
       <c r="I21" s="7">
@@ -2119,52 +2174,55 @@
       </c>
       <c r="S21" s="7">
         <v>103.4</v>
       </c>
       <c r="T21" s="7">
         <v>103.7</v>
       </c>
       <c r="U21" s="7">
         <v>103.4</v>
       </c>
       <c r="V21" s="7">
         <v>97.3</v>
       </c>
       <c r="W21" s="7">
         <v>111</v>
       </c>
       <c r="X21" s="8">
         <v>141.19999999999999</v>
       </c>
       <c r="Y21" s="8">
         <v>100.8</v>
       </c>
       <c r="Z21" s="8">
         <v>104</v>
       </c>
+      <c r="AA21" s="8">
+        <v>36.4</v>
+      </c>
     </row>
-    <row r="22" spans="1:26">
+    <row r="22" spans="1:27">
       <c r="A22" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B22" s="10">
         <v>161.69999999999999</v>
       </c>
       <c r="C22" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D22" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F22" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G22" s="7">
         <v>119.1</v>
       </c>
       <c r="H22" s="7">
         <v>117.4</v>
       </c>
       <c r="I22" s="7">
@@ -2199,52 +2257,55 @@
       </c>
       <c r="S22" s="7">
         <v>105.4</v>
       </c>
       <c r="T22" s="7">
         <v>103</v>
       </c>
       <c r="U22" s="7">
         <v>101.8</v>
       </c>
       <c r="V22" s="7">
         <v>95.8</v>
       </c>
       <c r="W22" s="7">
         <v>102.6</v>
       </c>
       <c r="X22" s="8">
         <v>104</v>
       </c>
       <c r="Y22" s="8">
         <v>107.6</v>
       </c>
       <c r="Z22" s="8">
         <v>103.1</v>
       </c>
+      <c r="AA22" s="8">
+        <v>117.7</v>
+      </c>
     </row>
-    <row r="23" spans="1:26">
+    <row r="23" spans="1:27">
       <c r="A23" s="12" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="10">
         <v>346.3</v>
       </c>
       <c r="C23" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D23" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E23" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F23" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G23" s="7">
         <v>42.3</v>
       </c>
       <c r="H23" s="7">
         <v>108.3</v>
       </c>
       <c r="I23" s="7">
@@ -2279,52 +2340,55 @@
       </c>
       <c r="S23" s="7">
         <v>108.1</v>
       </c>
       <c r="T23" s="7">
         <v>104.4</v>
       </c>
       <c r="U23" s="7">
         <v>101.6</v>
       </c>
       <c r="V23" s="7">
         <v>98.3</v>
       </c>
       <c r="W23" s="7">
         <v>100.1</v>
       </c>
       <c r="X23" s="8">
         <v>148.6</v>
       </c>
       <c r="Y23" s="8">
         <v>100.8</v>
       </c>
       <c r="Z23" s="8">
         <v>110.2</v>
       </c>
+      <c r="AA23" s="8">
+        <v>71.7</v>
+      </c>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:27">
       <c r="A24" s="12" t="s">
         <v>19</v>
       </c>
       <c r="B24" s="10">
         <v>57.3</v>
       </c>
       <c r="C24" s="11" t="s">
         <v>21</v>
       </c>
       <c r="D24" s="11" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="11" t="s">
         <v>21</v>
       </c>
       <c r="F24" s="11" t="s">
         <v>21</v>
       </c>
       <c r="G24" s="7">
         <v>102.6</v>
       </c>
       <c r="H24" s="7">
         <v>169.9</v>
       </c>
       <c r="I24" s="7">
@@ -2358,50 +2422,53 @@
         <v>101.9</v>
       </c>
       <c r="S24" s="7">
         <v>124.2</v>
       </c>
       <c r="T24" s="7">
         <v>107</v>
       </c>
       <c r="U24" s="7">
         <v>108.1</v>
       </c>
       <c r="V24" s="7">
         <v>99.6</v>
       </c>
       <c r="W24" s="7">
         <v>100.2</v>
       </c>
       <c r="X24" s="8">
         <v>103.1</v>
       </c>
       <c r="Y24" s="8">
         <v>124.1</v>
       </c>
       <c r="Z24" s="8">
         <v>102.2</v>
+      </c>
+      <c r="AA24" s="8">
+        <v>37.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:W1"/>
     <mergeCell ref="A2:Y2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="11" max="24" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>