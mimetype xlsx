--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12990" yWindow="-135" windowWidth="14325" windowHeight="12795"/>
+    <workbookView xWindow="15165" yWindow="-135" windowWidth="12150" windowHeight="11955"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$S$25</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="27">
   <si>
     <t>теңге</t>
   </si>
   <si>
     <t>Қостанай</t>
   </si>
   <si>
     <t>Жан басына шаққандағы бөлшек сауда</t>
   </si>
   <si>
     <t>Қостанай қаласы</t>
   </si>
@@ -101,51 +102,51 @@
     <t>Ұзынкөл</t>
   </si>
   <si>
     <t>Федоров</t>
   </si>
   <si>
     <t>1 025 754</t>
   </si>
   <si>
     <t>472 889</t>
   </si>
   <si>
     <t>235 275</t>
   </si>
   <si>
     <t xml:space="preserve">   265 601</t>
   </si>
   <si>
     <t xml:space="preserve">   312 353</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="5">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
@@ -262,58 +263,58 @@
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -580,114 +581,114 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:V24"/>
+  <dimension ref="A1:W24"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="G33" sqref="G33"/>
+      <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="23" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="11" width="12.7109375" style="1" customWidth="1"/>
     <col min="12" max="12" width="11.140625" style="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" style="1"/>
     <col min="14" max="14" width="10.28515625" style="1" customWidth="1"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:23" ht="13.5" customHeight="1">
+      <c r="A1" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="B1" s="21"/>
-[...38 lines deleted...]
-      <c r="V2" s="23" t="s">
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="22"/>
+      <c r="J1" s="22"/>
+      <c r="K1" s="22"/>
+      <c r="L1" s="22"/>
+      <c r="M1" s="22"/>
+      <c r="N1" s="22"/>
+      <c r="O1" s="22"/>
+      <c r="P1" s="22"/>
+      <c r="Q1" s="22"/>
+    </row>
+    <row r="2" spans="1:23" ht="12.75" customHeight="1" thickBot="1">
+      <c r="A2" s="23"/>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
+      <c r="N2" s="23"/>
+      <c r="O2" s="23"/>
+      <c r="P2" s="23"/>
+      <c r="Q2" s="23"/>
+      <c r="R2" s="23"/>
+      <c r="S2" s="23"/>
+      <c r="T2" s="23"/>
+      <c r="U2" s="23"/>
+      <c r="W2" s="21" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="3" spans="1:22" s="4" customFormat="1" ht="12" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:23" s="4" customFormat="1" ht="12" thickBot="1">
       <c r="A3" s="2"/>
       <c r="B3" s="3">
         <v>2004</v>
       </c>
       <c r="C3" s="3">
         <v>2005</v>
       </c>
       <c r="D3" s="3">
         <v>2006</v>
       </c>
       <c r="E3" s="3">
         <v>2007</v>
       </c>
       <c r="F3" s="3">
         <v>2008</v>
       </c>
       <c r="G3" s="3">
         <v>2009</v>
       </c>
       <c r="H3" s="3">
         <v>2010</v>
       </c>
       <c r="I3" s="3">
         <v>2011</v>
       </c>
@@ -708,52 +709,55 @@
       </c>
       <c r="O3" s="3">
         <v>2017</v>
       </c>
       <c r="P3" s="3">
         <v>2018</v>
       </c>
       <c r="Q3" s="3">
         <v>2019</v>
       </c>
       <c r="R3" s="3">
         <v>2020</v>
       </c>
       <c r="S3" s="3">
         <v>2021</v>
       </c>
       <c r="T3" s="3">
         <v>2022</v>
       </c>
       <c r="U3" s="3">
         <v>2023</v>
       </c>
       <c r="V3" s="20">
         <v>2024</v>
       </c>
-    </row>
-    <row r="4" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W3" s="20">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="6">
         <v>39740</v>
       </c>
       <c r="C4" s="6">
         <v>44375</v>
       </c>
       <c r="D4" s="6">
         <v>51537</v>
       </c>
       <c r="E4" s="6">
         <v>59021</v>
       </c>
       <c r="F4" s="6">
         <v>71882</v>
       </c>
       <c r="G4" s="6">
         <v>86381</v>
       </c>
       <c r="H4" s="6">
         <v>116739</v>
       </c>
       <c r="I4" s="6">
@@ -776,52 +780,55 @@
       </c>
       <c r="O4" s="8">
         <v>361475</v>
       </c>
       <c r="P4" s="8">
         <v>412272</v>
       </c>
       <c r="Q4" s="8">
         <v>463975</v>
       </c>
       <c r="R4" s="8">
         <v>503072</v>
       </c>
       <c r="S4" s="8">
         <v>588080</v>
       </c>
       <c r="T4" s="9">
         <v>712008</v>
       </c>
       <c r="U4" s="10">
         <v>878559</v>
       </c>
       <c r="V4" s="16">
         <v>969888</v>
       </c>
-    </row>
-    <row r="5" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W4" s="16">
+        <v>1141529.2044768743</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" s="11" t="s">
         <v>3</v>
       </c>
       <c r="B5" s="12">
         <v>110627</v>
       </c>
       <c r="C5" s="12">
         <v>133198</v>
       </c>
       <c r="D5" s="12">
         <v>147400</v>
       </c>
       <c r="E5" s="12">
         <v>163354</v>
       </c>
       <c r="F5" s="12">
         <v>190854</v>
       </c>
       <c r="G5" s="12">
         <v>213949</v>
       </c>
       <c r="H5" s="12">
         <v>276823</v>
       </c>
       <c r="I5" s="13">
@@ -844,52 +851,55 @@
       </c>
       <c r="O5" s="12">
         <v>809037</v>
       </c>
       <c r="P5" s="12">
         <v>917508</v>
       </c>
       <c r="Q5" s="14" t="s">
         <v>22</v>
       </c>
       <c r="R5" s="12">
         <v>1179991</v>
       </c>
       <c r="S5" s="12">
         <v>1464140</v>
       </c>
       <c r="T5" s="15">
         <v>1634583</v>
       </c>
       <c r="U5" s="16">
         <v>2007289</v>
       </c>
       <c r="V5" s="16">
         <v>2164410</v>
       </c>
-    </row>
-    <row r="6" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W5" s="16">
+        <v>2456087.3792764773</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" s="11" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="12">
         <v>13522</v>
       </c>
       <c r="C6" s="12">
         <v>15702</v>
       </c>
       <c r="D6" s="12">
         <v>19241</v>
       </c>
       <c r="E6" s="12">
         <v>21257</v>
       </c>
       <c r="F6" s="12">
         <v>26216</v>
       </c>
       <c r="G6" s="12">
         <v>45464</v>
       </c>
       <c r="H6" s="12">
         <v>53257</v>
       </c>
       <c r="I6" s="13">
@@ -912,52 +922,55 @@
       </c>
       <c r="O6" s="12">
         <v>100704</v>
       </c>
       <c r="P6" s="12">
         <v>110905</v>
       </c>
       <c r="Q6" s="12">
         <v>121845</v>
       </c>
       <c r="R6" s="12">
         <v>124738</v>
       </c>
       <c r="S6" s="12">
         <v>141865</v>
       </c>
       <c r="T6" s="15">
         <v>179047</v>
       </c>
       <c r="U6" s="16">
         <v>205374</v>
       </c>
       <c r="V6" s="16">
         <v>178912</v>
       </c>
-    </row>
-    <row r="7" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W6" s="16">
+        <v>228075.51962417722</v>
+      </c>
+    </row>
+    <row r="7" spans="1:23">
       <c r="A7" s="11" t="s">
         <v>5</v>
       </c>
       <c r="B7" s="12">
         <v>36098</v>
       </c>
       <c r="C7" s="12">
         <v>25007</v>
       </c>
       <c r="D7" s="12">
         <v>23062</v>
       </c>
       <c r="E7" s="12">
         <v>33724</v>
       </c>
       <c r="F7" s="12">
         <v>41255</v>
       </c>
       <c r="G7" s="12">
         <v>67917</v>
       </c>
       <c r="H7" s="12">
         <v>96558</v>
       </c>
       <c r="I7" s="13">
@@ -980,52 +993,55 @@
       </c>
       <c r="O7" s="12">
         <v>236883</v>
       </c>
       <c r="P7" s="12">
         <v>265882</v>
       </c>
       <c r="Q7" s="12">
         <v>291117</v>
       </c>
       <c r="R7" s="12">
         <v>315441</v>
       </c>
       <c r="S7" s="12">
         <v>357706</v>
       </c>
       <c r="T7" s="15">
         <v>513193</v>
       </c>
       <c r="U7" s="16">
         <v>588231</v>
       </c>
       <c r="V7" s="16">
         <v>555880</v>
       </c>
-    </row>
-    <row r="8" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W7" s="16">
+        <v>1068241.4695872238</v>
+      </c>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" s="11" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="12">
         <v>49772</v>
       </c>
       <c r="C8" s="12">
         <v>38468</v>
       </c>
       <c r="D8" s="12">
         <v>43708</v>
       </c>
       <c r="E8" s="12">
         <v>47047</v>
       </c>
       <c r="F8" s="12">
         <v>64417</v>
       </c>
       <c r="G8" s="12">
         <v>83786</v>
       </c>
       <c r="H8" s="12">
         <v>137994</v>
       </c>
       <c r="I8" s="13">
@@ -1048,52 +1064,55 @@
       </c>
       <c r="O8" s="12">
         <v>423792</v>
       </c>
       <c r="P8" s="14" t="s">
         <v>23</v>
       </c>
       <c r="Q8" s="12">
         <v>511387</v>
       </c>
       <c r="R8" s="12">
         <v>488788</v>
       </c>
       <c r="S8" s="12">
         <v>372778</v>
       </c>
       <c r="T8" s="15">
         <v>446652</v>
       </c>
       <c r="U8" s="16">
         <v>507858</v>
       </c>
       <c r="V8" s="16">
         <v>623350</v>
       </c>
-    </row>
-    <row r="9" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W8" s="16">
+        <v>692902.88047139416</v>
+      </c>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B9" s="12">
         <v>2792</v>
       </c>
       <c r="C9" s="12">
         <v>3343</v>
       </c>
       <c r="D9" s="12">
         <v>4841</v>
       </c>
       <c r="E9" s="12">
         <v>8568</v>
       </c>
       <c r="F9" s="12">
         <v>11359</v>
       </c>
       <c r="G9" s="12">
         <v>12294</v>
       </c>
       <c r="H9" s="12">
         <v>14235</v>
       </c>
       <c r="I9" s="13">
@@ -1116,52 +1135,55 @@
       </c>
       <c r="O9" s="12">
         <v>39944</v>
       </c>
       <c r="P9" s="12">
         <v>44238</v>
       </c>
       <c r="Q9" s="12">
         <v>52469</v>
       </c>
       <c r="R9" s="12">
         <v>57424</v>
       </c>
       <c r="S9" s="12">
         <v>63177</v>
       </c>
       <c r="T9" s="15">
         <v>86941</v>
       </c>
       <c r="U9" s="16">
         <v>105329</v>
       </c>
       <c r="V9" s="16">
         <v>14857</v>
       </c>
-    </row>
-    <row r="10" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W9" s="16">
+        <v>239476.70099611682</v>
+      </c>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="12">
         <v>3992</v>
       </c>
       <c r="C10" s="12">
         <v>6006</v>
       </c>
       <c r="D10" s="12">
         <v>10259</v>
       </c>
       <c r="E10" s="12">
         <v>11736</v>
       </c>
       <c r="F10" s="12">
         <v>13932</v>
       </c>
       <c r="G10" s="12">
         <v>17367</v>
       </c>
       <c r="H10" s="12">
         <v>18447</v>
       </c>
       <c r="I10" s="13">
@@ -1184,52 +1206,55 @@
       </c>
       <c r="O10" s="12">
         <v>41983</v>
       </c>
       <c r="P10" s="12">
         <v>47214</v>
       </c>
       <c r="Q10" s="12">
         <v>52554</v>
       </c>
       <c r="R10" s="12">
         <v>47387</v>
       </c>
       <c r="S10" s="12">
         <v>51906</v>
       </c>
       <c r="T10" s="15">
         <v>73387</v>
       </c>
       <c r="U10" s="16">
         <v>84289</v>
       </c>
       <c r="V10" s="16">
         <v>129865</v>
       </c>
-    </row>
-    <row r="11" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W10" s="16">
+        <v>229791.25248508947</v>
+      </c>
+    </row>
+    <row r="11" spans="1:23">
       <c r="A11" s="17" t="s">
         <v>9</v>
       </c>
       <c r="B11" s="12">
         <v>13668</v>
       </c>
       <c r="C11" s="12">
         <v>16112</v>
       </c>
       <c r="D11" s="12">
         <v>16912</v>
       </c>
       <c r="E11" s="12">
         <v>18061</v>
       </c>
       <c r="F11" s="12">
         <v>21865</v>
       </c>
       <c r="G11" s="12">
         <v>32093</v>
       </c>
       <c r="H11" s="12">
         <v>36018</v>
       </c>
       <c r="I11" s="13">
@@ -1252,52 +1277,55 @@
       </c>
       <c r="O11" s="12">
         <v>86449</v>
       </c>
       <c r="P11" s="12">
         <v>96559</v>
       </c>
       <c r="Q11" s="12">
         <v>107171</v>
       </c>
       <c r="R11" s="12">
         <v>117473</v>
       </c>
       <c r="S11" s="12">
         <v>151113</v>
       </c>
       <c r="T11" s="15">
         <v>203392</v>
       </c>
       <c r="U11" s="16">
         <v>320991</v>
       </c>
       <c r="V11" s="16">
         <v>325578</v>
       </c>
-    </row>
-    <row r="12" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W11" s="16">
+        <v>181828.42130692111</v>
+      </c>
+    </row>
+    <row r="12" spans="1:23">
       <c r="A12" s="17" t="s">
         <v>10</v>
       </c>
       <c r="B12" s="12">
         <v>11615</v>
       </c>
       <c r="C12" s="12">
         <v>12403</v>
       </c>
       <c r="D12" s="12">
         <v>15520</v>
       </c>
       <c r="E12" s="12">
         <v>18163</v>
       </c>
       <c r="F12" s="12">
         <v>25770</v>
       </c>
       <c r="G12" s="12">
         <v>31185</v>
       </c>
       <c r="H12" s="12">
         <v>35784</v>
       </c>
       <c r="I12" s="13">
@@ -1320,52 +1348,55 @@
       </c>
       <c r="O12" s="12">
         <v>103750</v>
       </c>
       <c r="P12" s="12">
         <v>117264</v>
       </c>
       <c r="Q12" s="12">
         <v>131285</v>
       </c>
       <c r="R12" s="12">
         <v>145051</v>
       </c>
       <c r="S12" s="12">
         <v>163743</v>
       </c>
       <c r="T12" s="15">
         <v>218442</v>
       </c>
       <c r="U12" s="16">
         <v>252922</v>
       </c>
       <c r="V12" s="16">
         <v>281776</v>
       </c>
-    </row>
-    <row r="13" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W12" s="16">
+        <v>1320782.3665001921</v>
+      </c>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" s="17" t="s">
         <v>11</v>
       </c>
       <c r="B13" s="12">
         <v>2406</v>
       </c>
       <c r="C13" s="12">
         <v>3481</v>
       </c>
       <c r="D13" s="12">
         <v>6764</v>
       </c>
       <c r="E13" s="12">
         <v>7596</v>
       </c>
       <c r="F13" s="12">
         <v>7959</v>
       </c>
       <c r="G13" s="12">
         <v>8842</v>
       </c>
       <c r="H13" s="12">
         <v>10317</v>
       </c>
       <c r="I13" s="13">
@@ -1388,52 +1419,55 @@
       </c>
       <c r="O13" s="12">
         <v>26336</v>
       </c>
       <c r="P13" s="12">
         <v>30110</v>
       </c>
       <c r="Q13" s="12">
         <v>33591</v>
       </c>
       <c r="R13" s="12">
         <v>34984</v>
       </c>
       <c r="S13" s="12">
         <v>38853</v>
       </c>
       <c r="T13" s="15">
         <v>49825</v>
       </c>
       <c r="U13" s="16">
         <v>57616</v>
       </c>
       <c r="V13" s="16">
         <v>80074</v>
       </c>
-    </row>
-    <row r="14" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W13" s="16">
+        <v>44900.339185953715</v>
+      </c>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" s="17" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="12">
         <v>14456</v>
       </c>
       <c r="C14" s="12">
         <v>15436</v>
       </c>
       <c r="D14" s="12">
         <v>17641</v>
       </c>
       <c r="E14" s="12">
         <v>18143</v>
       </c>
       <c r="F14" s="12">
         <v>20667</v>
       </c>
       <c r="G14" s="12">
         <v>27753</v>
       </c>
       <c r="H14" s="12">
         <v>37362</v>
       </c>
       <c r="I14" s="13">
@@ -1456,52 +1490,55 @@
       </c>
       <c r="O14" s="12">
         <v>95769</v>
       </c>
       <c r="P14" s="12">
         <v>110770</v>
       </c>
       <c r="Q14" s="12">
         <v>123013</v>
       </c>
       <c r="R14" s="12">
         <v>135330</v>
       </c>
       <c r="S14" s="12">
         <v>185692</v>
       </c>
       <c r="T14" s="15">
         <v>234609</v>
       </c>
       <c r="U14" s="16">
         <v>371094</v>
       </c>
       <c r="V14" s="16">
         <v>533186</v>
       </c>
-    </row>
-    <row r="15" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W14" s="16">
+        <v>721944.63929075934</v>
+      </c>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" s="17" t="s">
         <v>13</v>
       </c>
       <c r="B15" s="12">
         <v>7552</v>
       </c>
       <c r="C15" s="12">
         <v>8137</v>
       </c>
       <c r="D15" s="12">
         <v>10220</v>
       </c>
       <c r="E15" s="12">
         <v>13688</v>
       </c>
       <c r="F15" s="12">
         <v>16145</v>
       </c>
       <c r="G15" s="12">
         <v>13389</v>
       </c>
       <c r="H15" s="12">
         <v>16535</v>
       </c>
       <c r="I15" s="13">
@@ -1524,52 +1561,55 @@
       </c>
       <c r="O15" s="12">
         <v>45128</v>
       </c>
       <c r="P15" s="12">
         <v>52024</v>
       </c>
       <c r="Q15" s="12">
         <v>60212</v>
       </c>
       <c r="R15" s="12">
         <v>64508</v>
       </c>
       <c r="S15" s="12">
         <v>77245</v>
       </c>
       <c r="T15" s="15">
         <v>105242</v>
       </c>
       <c r="U15" s="16">
         <v>122656</v>
       </c>
       <c r="V15" s="16">
         <v>142867</v>
       </c>
-    </row>
-    <row r="16" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W15" s="16">
+        <v>212614.98656582745</v>
+      </c>
+    </row>
+    <row r="16" spans="1:23">
       <c r="A16" s="17" t="s">
         <v>14</v>
       </c>
       <c r="B16" s="12">
         <v>7661</v>
       </c>
       <c r="C16" s="12">
         <v>7830</v>
       </c>
       <c r="D16" s="12">
         <v>14373</v>
       </c>
       <c r="E16" s="12">
         <v>19672</v>
       </c>
       <c r="F16" s="12">
         <v>22788</v>
       </c>
       <c r="G16" s="12">
         <v>45850</v>
       </c>
       <c r="H16" s="12">
         <v>60476</v>
       </c>
       <c r="I16" s="13">
@@ -1592,52 +1632,55 @@
       </c>
       <c r="O16" s="12">
         <v>174896</v>
       </c>
       <c r="P16" s="12">
         <v>201017</v>
       </c>
       <c r="Q16" s="12">
         <v>224758</v>
       </c>
       <c r="R16" s="12">
         <v>241578</v>
       </c>
       <c r="S16" s="12">
         <v>357838</v>
       </c>
       <c r="T16" s="15">
         <v>449695</v>
       </c>
       <c r="U16" s="16">
         <v>516320</v>
       </c>
       <c r="V16" s="16">
         <v>602484</v>
       </c>
-    </row>
-    <row r="17" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W16" s="16">
+        <v>306637.81263247138</v>
+      </c>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" s="17" t="s">
         <v>15</v>
       </c>
       <c r="B17" s="12">
         <v>9157</v>
       </c>
       <c r="C17" s="12">
         <v>15972</v>
       </c>
       <c r="D17" s="12">
         <v>18752</v>
       </c>
       <c r="E17" s="12">
         <v>20435</v>
       </c>
       <c r="F17" s="12">
         <v>24332</v>
       </c>
       <c r="G17" s="12">
         <v>25984</v>
       </c>
       <c r="H17" s="12">
         <v>32835</v>
       </c>
       <c r="I17" s="13">
@@ -1660,52 +1703,55 @@
       </c>
       <c r="O17" s="12">
         <v>106299</v>
       </c>
       <c r="P17" s="12">
         <v>118301</v>
       </c>
       <c r="Q17" s="12">
         <v>131469</v>
       </c>
       <c r="R17" s="12">
         <v>142835</v>
       </c>
       <c r="S17" s="12">
         <v>170759</v>
       </c>
       <c r="T17" s="15">
         <v>245077</v>
       </c>
       <c r="U17" s="16">
         <v>285797</v>
       </c>
       <c r="V17" s="16">
         <v>276395</v>
       </c>
-    </row>
-    <row r="18" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W17" s="16">
+        <v>143386.62684064353</v>
+      </c>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="12">
         <v>31583</v>
       </c>
       <c r="C18" s="12">
         <v>33313</v>
       </c>
       <c r="D18" s="12">
         <v>51302</v>
       </c>
       <c r="E18" s="12">
         <v>49503</v>
       </c>
       <c r="F18" s="12">
         <v>63384</v>
       </c>
       <c r="G18" s="12">
         <v>61680</v>
       </c>
       <c r="H18" s="12">
         <v>88732</v>
       </c>
       <c r="I18" s="13">
@@ -1728,52 +1774,55 @@
       </c>
       <c r="O18" s="12">
         <v>296556</v>
       </c>
       <c r="P18" s="12">
         <v>322316</v>
       </c>
       <c r="Q18" s="12">
         <v>360059</v>
       </c>
       <c r="R18" s="12">
         <v>212662</v>
       </c>
       <c r="S18" s="12">
         <v>189989</v>
       </c>
       <c r="T18" s="15">
         <v>221839</v>
       </c>
       <c r="U18" s="16">
         <v>253106</v>
       </c>
       <c r="V18" s="16">
         <v>238179</v>
       </c>
-    </row>
-    <row r="19" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W18" s="16">
+        <v>500481.67274615081</v>
+      </c>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" s="17" t="s">
         <v>16</v>
       </c>
       <c r="B19" s="12">
         <v>2412</v>
       </c>
       <c r="C19" s="12">
         <v>4250</v>
       </c>
       <c r="D19" s="12">
         <v>6449</v>
       </c>
       <c r="E19" s="12">
         <v>36641</v>
       </c>
       <c r="F19" s="12">
         <v>45636</v>
       </c>
       <c r="G19" s="12">
         <v>50933</v>
       </c>
       <c r="H19" s="12">
         <v>69193</v>
       </c>
       <c r="I19" s="13">
@@ -1796,52 +1845,55 @@
       </c>
       <c r="O19" s="12">
         <v>174640</v>
       </c>
       <c r="P19" s="12">
         <v>195895</v>
       </c>
       <c r="Q19" s="12">
         <v>217687</v>
       </c>
       <c r="R19" s="12">
         <v>201499</v>
       </c>
       <c r="S19" s="12">
         <v>225600</v>
       </c>
       <c r="T19" s="15">
         <v>302820</v>
       </c>
       <c r="U19" s="16">
         <v>349265</v>
       </c>
       <c r="V19" s="16">
         <v>385719</v>
       </c>
-    </row>
-    <row r="20" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W19" s="16">
+        <v>291768.35479531041</v>
+      </c>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" s="17" t="s">
         <v>17</v>
       </c>
       <c r="B20" s="12">
         <v>2009</v>
       </c>
       <c r="C20" s="12">
         <v>3727</v>
       </c>
       <c r="D20" s="12">
         <v>4806</v>
       </c>
       <c r="E20" s="12">
         <v>7602</v>
       </c>
       <c r="F20" s="12">
         <v>8164</v>
       </c>
       <c r="G20" s="12">
         <v>11250</v>
       </c>
       <c r="H20" s="12">
         <v>13321</v>
       </c>
       <c r="I20" s="13">
@@ -1864,52 +1916,55 @@
       </c>
       <c r="O20" s="12">
         <v>35876</v>
       </c>
       <c r="P20" s="12">
         <v>40357</v>
       </c>
       <c r="Q20" s="12">
         <v>45216</v>
       </c>
       <c r="R20" s="12">
         <v>48416</v>
       </c>
       <c r="S20" s="12">
         <v>53831</v>
       </c>
       <c r="T20" s="15">
         <v>67365</v>
       </c>
       <c r="U20" s="16">
         <v>78784</v>
       </c>
       <c r="V20" s="16">
         <v>89016</v>
       </c>
-    </row>
-    <row r="21" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W20" s="16">
+        <v>1425.3109527834802</v>
+      </c>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="12">
         <v>7269</v>
       </c>
       <c r="C21" s="12">
         <v>12117</v>
       </c>
       <c r="D21" s="12">
         <v>16505</v>
       </c>
       <c r="E21" s="12">
         <v>26064</v>
       </c>
       <c r="F21" s="12">
         <v>32722</v>
       </c>
       <c r="G21" s="12">
         <v>37791</v>
       </c>
       <c r="H21" s="12">
         <v>44268</v>
       </c>
       <c r="I21" s="13">
@@ -1932,52 +1987,55 @@
       </c>
       <c r="O21" s="12">
         <v>123143</v>
       </c>
       <c r="P21" s="12">
         <v>140569</v>
       </c>
       <c r="Q21" s="12">
         <v>160161</v>
       </c>
       <c r="R21" s="12">
         <v>172856</v>
       </c>
       <c r="S21" s="12">
         <v>213683</v>
       </c>
       <c r="T21" s="15">
         <v>374571</v>
       </c>
       <c r="U21" s="16">
         <v>436866</v>
       </c>
       <c r="V21" s="16">
         <v>492481</v>
       </c>
-    </row>
-    <row r="22" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W21" s="16">
+        <v>201239.1384163505</v>
+      </c>
+    </row>
+    <row r="22" spans="1:23">
       <c r="A22" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="12">
         <v>5071</v>
       </c>
       <c r="C22" s="12">
         <v>6502</v>
       </c>
       <c r="D22" s="12">
         <v>8184</v>
       </c>
       <c r="E22" s="12">
         <v>10761</v>
       </c>
       <c r="F22" s="12">
         <v>16918</v>
       </c>
       <c r="G22" s="12">
         <v>33231</v>
       </c>
       <c r="H22" s="12">
         <v>35756</v>
       </c>
       <c r="I22" s="13">
@@ -2000,52 +2058,55 @@
       </c>
       <c r="O22" s="12">
         <v>109373</v>
       </c>
       <c r="P22" s="12">
         <v>123666</v>
       </c>
       <c r="Q22" s="12">
         <v>138156</v>
       </c>
       <c r="R22" s="12">
         <v>145933</v>
       </c>
       <c r="S22" s="12">
         <v>166534</v>
       </c>
       <c r="T22" s="15">
         <v>200379</v>
       </c>
       <c r="U22" s="16">
         <v>249194</v>
       </c>
       <c r="V22" s="16">
         <v>276654</v>
       </c>
-    </row>
-    <row r="23" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W22" s="16">
+        <v>363000.68921154202</v>
+      </c>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" s="17" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="12">
         <v>9585</v>
       </c>
       <c r="C23" s="12">
         <v>4348</v>
       </c>
       <c r="D23" s="12">
         <v>5100</v>
       </c>
       <c r="E23" s="12">
         <v>9792</v>
       </c>
       <c r="F23" s="12">
         <v>7607</v>
       </c>
       <c r="G23" s="12">
         <v>14612</v>
       </c>
       <c r="H23" s="12">
         <v>17659</v>
       </c>
       <c r="I23" s="13">
@@ -2068,52 +2129,55 @@
       </c>
       <c r="O23" s="12">
         <v>46092</v>
       </c>
       <c r="P23" s="12">
         <v>53006</v>
       </c>
       <c r="Q23" s="12">
         <v>59200</v>
       </c>
       <c r="R23" s="12">
         <v>64488</v>
       </c>
       <c r="S23" s="12">
         <v>71774</v>
       </c>
       <c r="T23" s="15">
         <v>156279</v>
       </c>
       <c r="U23" s="16">
         <v>182436</v>
       </c>
       <c r="V23" s="16">
         <v>218607</v>
       </c>
-    </row>
-    <row r="24" spans="1:22" x14ac:dyDescent="0.2">
+      <c r="W23" s="16">
+        <v>176505.30560271649</v>
+      </c>
+    </row>
+    <row r="24" spans="1:23">
       <c r="A24" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="12">
         <v>5818</v>
       </c>
       <c r="C24" s="12">
         <v>6494</v>
       </c>
       <c r="D24" s="12">
         <v>12020</v>
       </c>
       <c r="E24" s="12">
         <v>18391</v>
       </c>
       <c r="F24" s="12">
         <v>21939</v>
       </c>
       <c r="G24" s="12">
         <v>28399</v>
       </c>
       <c r="H24" s="12">
         <v>35773</v>
       </c>
       <c r="I24" s="13">
@@ -2135,50 +2199,53 @@
         <v>86261</v>
       </c>
       <c r="O24" s="12">
         <v>117658</v>
       </c>
       <c r="P24" s="12">
         <v>137552</v>
       </c>
       <c r="Q24" s="12">
         <v>162229</v>
       </c>
       <c r="R24" s="12">
         <v>176824</v>
       </c>
       <c r="S24" s="12">
         <v>195170</v>
       </c>
       <c r="T24" s="15">
         <v>234399</v>
       </c>
       <c r="U24" s="16">
         <v>333748</v>
       </c>
       <c r="V24" s="16">
         <v>366774</v>
+      </c>
+      <c r="W24" s="16">
+        <v>150979.3684026869</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:Q1"/>
     <mergeCell ref="A2:U2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="54" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="7" max="24" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>