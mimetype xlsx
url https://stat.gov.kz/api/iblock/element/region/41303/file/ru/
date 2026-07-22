--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -1,51 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="7680" windowHeight="8250"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="10020" windowHeight="12825"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Лист1!$A$1:$R$25</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="25">
   <si>
     <t>Костанайская область</t>
   </si>
   <si>
     <t>г.Костанай</t>
   </si>
   <si>
     <t>Аркалык г.а.</t>
   </si>
   <si>
     <t>Лисаковск г.а.</t>
   </si>
@@ -100,83 +101,88 @@
   <si>
     <t>Федоровский</t>
   </si>
   <si>
     <t>Индексы физического объема розничной торговли</t>
   </si>
   <si>
     <t>…</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>в процентах</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="4">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -192,51 +198,51 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="30">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
@@ -245,54 +251,57 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -562,162 +571,162 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AP81"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <selection activeCell="Z9" sqref="Z9"/>
+      <selection activeCell="B4" sqref="B4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="20" customWidth="1"/>
     <col min="2" max="5" width="10.42578125" style="20" customWidth="1"/>
     <col min="6" max="9" width="10.42578125" style="11" customWidth="1"/>
     <col min="10" max="10" width="10.42578125" style="26" customWidth="1"/>
     <col min="11" max="12" width="10.42578125" style="11" customWidth="1"/>
     <col min="13" max="13" width="10" style="11" customWidth="1"/>
     <col min="14" max="15" width="9.85546875" style="11" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="9.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="9.5703125" style="11" customWidth="1"/>
     <col min="18" max="18" width="9.28515625" style="11" bestFit="1" customWidth="1"/>
     <col min="19" max="42" width="9.140625" style="11"/>
     <col min="43" max="16384" width="9.140625" style="20"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:42" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:42" s="2" customFormat="1" ht="12.75" customHeight="1">
       <c r="A1" s="28" t="s">
         <v>21</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
       <c r="M1" s="28"/>
       <c r="N1" s="28"/>
       <c r="O1" s="28"/>
       <c r="P1" s="28"/>
       <c r="Q1" s="28"/>
       <c r="R1" s="28"/>
       <c r="S1" s="28"/>
       <c r="T1" s="28"/>
       <c r="U1" s="28"/>
       <c r="V1" s="28"/>
       <c r="W1" s="28"/>
       <c r="X1" s="28"/>
       <c r="Y1" s="28"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
       <c r="AC1" s="1"/>
       <c r="AD1" s="1"/>
       <c r="AE1" s="1"/>
       <c r="AF1" s="1"/>
       <c r="AG1" s="1"/>
       <c r="AH1" s="1"/>
       <c r="AI1" s="1"/>
       <c r="AJ1" s="1"/>
       <c r="AK1" s="1"/>
       <c r="AL1" s="1"/>
       <c r="AM1" s="1"/>
       <c r="AN1" s="1"/>
       <c r="AO1" s="1"/>
       <c r="AP1" s="1"/>
     </row>
-    <row r="2" spans="1:42" s="2" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-[...2 lines deleted...]
-      </c>
+    <row r="2" spans="1:42" s="2" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="27"/>
       <c r="B2" s="27"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
       <c r="E2" s="27"/>
       <c r="F2" s="27"/>
       <c r="G2" s="27"/>
       <c r="H2" s="27"/>
       <c r="I2" s="27"/>
       <c r="J2" s="27"/>
       <c r="K2" s="27"/>
       <c r="L2" s="27"/>
       <c r="M2" s="27"/>
       <c r="N2" s="27"/>
       <c r="O2" s="27"/>
       <c r="P2" s="27"/>
       <c r="Q2" s="27"/>
       <c r="R2" s="27"/>
       <c r="S2" s="27"/>
       <c r="T2" s="27"/>
       <c r="U2" s="27"/>
       <c r="V2" s="27"/>
       <c r="W2" s="27"/>
       <c r="X2" s="27"/>
       <c r="Y2" s="27"/>
-      <c r="Z2" s="27"/>
-      <c r="AA2" s="1"/>
+      <c r="Z2" s="29" t="s">
+        <v>24</v>
+      </c>
+      <c r="AA2" s="29"/>
       <c r="AB2" s="1"/>
       <c r="AC2" s="1"/>
       <c r="AD2" s="1"/>
       <c r="AE2" s="1"/>
       <c r="AF2" s="1"/>
       <c r="AG2" s="1"/>
       <c r="AH2" s="1"/>
       <c r="AI2" s="1"/>
       <c r="AJ2" s="1"/>
       <c r="AK2" s="1"/>
       <c r="AL2" s="1"/>
       <c r="AM2" s="1"/>
       <c r="AN2" s="1"/>
       <c r="AO2" s="1"/>
       <c r="AP2" s="1"/>
     </row>
-    <row r="3" spans="1:42" s="5" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:42" s="5" customFormat="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3">
         <v>2000</v>
       </c>
       <c r="C3" s="3">
         <v>2001</v>
       </c>
       <c r="D3" s="3">
         <v>2002</v>
       </c>
       <c r="E3" s="3">
         <v>2003</v>
       </c>
       <c r="F3" s="3">
         <v>2004</v>
       </c>
       <c r="G3" s="3">
         <v>2005</v>
       </c>
       <c r="H3" s="3">
         <v>2006</v>
       </c>
       <c r="I3" s="3">
         <v>2007</v>
       </c>
@@ -750,68 +759,70 @@
       </c>
       <c r="S3" s="3">
         <v>2017</v>
       </c>
       <c r="T3" s="3">
         <v>2018</v>
       </c>
       <c r="U3" s="3">
         <v>2019</v>
       </c>
       <c r="V3" s="3">
         <v>2020</v>
       </c>
       <c r="W3" s="3">
         <v>2021</v>
       </c>
       <c r="X3" s="5">
         <v>2022</v>
       </c>
       <c r="Y3" s="5">
         <v>2023</v>
       </c>
       <c r="Z3" s="5">
         <v>2024</v>
       </c>
-      <c r="AA3" s="4"/>
+      <c r="AA3" s="5">
+        <v>2025</v>
+      </c>
       <c r="AB3" s="4"/>
       <c r="AC3" s="4"/>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4"/>
       <c r="AG3" s="4"/>
       <c r="AH3" s="4"/>
       <c r="AI3" s="4"/>
       <c r="AJ3" s="4"/>
       <c r="AK3" s="4"/>
       <c r="AL3" s="4"/>
       <c r="AM3" s="4"/>
       <c r="AN3" s="4"/>
       <c r="AO3" s="4"/>
       <c r="AP3" s="4"/>
     </row>
-    <row r="4" spans="1:42" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:42" s="12" customFormat="1">
       <c r="A4" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B4" s="7">
         <v>116.7</v>
       </c>
       <c r="C4" s="7">
         <v>119.4</v>
       </c>
       <c r="D4" s="7">
         <v>92.4</v>
       </c>
       <c r="E4" s="7">
         <v>108.8</v>
       </c>
       <c r="F4" s="7">
         <v>111.8</v>
       </c>
       <c r="G4" s="8">
         <v>106.1</v>
       </c>
       <c r="H4" s="8">
         <v>109.4</v>
       </c>
       <c r="I4" s="8">
@@ -846,68 +857,70 @@
       </c>
       <c r="S4" s="9">
         <v>106.4</v>
       </c>
       <c r="T4" s="9">
         <v>105.8</v>
       </c>
       <c r="U4" s="9">
         <v>104.6</v>
       </c>
       <c r="V4" s="9">
         <v>100.2</v>
       </c>
       <c r="W4" s="9">
         <v>107.1</v>
       </c>
       <c r="X4" s="10">
         <v>102.1</v>
       </c>
       <c r="Y4" s="10">
         <v>108.7</v>
       </c>
       <c r="Z4" s="10">
         <v>104.1</v>
       </c>
-      <c r="AA4" s="11"/>
+      <c r="AA4" s="10">
+        <v>107.5</v>
+      </c>
       <c r="AB4" s="11"/>
       <c r="AC4" s="11"/>
       <c r="AD4" s="11"/>
       <c r="AE4" s="11"/>
       <c r="AF4" s="11"/>
       <c r="AG4" s="11"/>
       <c r="AH4" s="11"/>
       <c r="AI4" s="11"/>
       <c r="AJ4" s="11"/>
       <c r="AK4" s="11"/>
       <c r="AL4" s="11"/>
       <c r="AM4" s="11"/>
       <c r="AN4" s="11"/>
       <c r="AO4" s="11"/>
       <c r="AP4" s="11"/>
     </row>
-    <row r="5" spans="1:42" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:42" s="12" customFormat="1">
       <c r="A5" s="13" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="14">
         <v>110.4</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D5" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E5" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G5" s="9">
         <v>116</v>
       </c>
       <c r="H5" s="9">
         <v>105.3</v>
       </c>
       <c r="I5" s="9">
@@ -942,68 +955,70 @@
       </c>
       <c r="S5" s="9">
         <v>106</v>
       </c>
       <c r="T5" s="9">
         <v>107.3</v>
       </c>
       <c r="U5" s="9">
         <v>106.2</v>
       </c>
       <c r="V5" s="9">
         <v>108.7</v>
       </c>
       <c r="W5" s="9">
         <v>115.8</v>
       </c>
       <c r="X5" s="10">
         <v>101</v>
       </c>
       <c r="Y5" s="10">
         <v>110</v>
       </c>
       <c r="Z5" s="10">
         <v>103.7</v>
       </c>
-      <c r="AA5" s="11"/>
+      <c r="AA5" s="10">
+        <v>105.9</v>
+      </c>
       <c r="AB5" s="11"/>
       <c r="AC5" s="11"/>
       <c r="AD5" s="11"/>
       <c r="AE5" s="11"/>
       <c r="AF5" s="11"/>
       <c r="AG5" s="11"/>
       <c r="AH5" s="11"/>
       <c r="AI5" s="11"/>
       <c r="AJ5" s="11"/>
       <c r="AK5" s="11"/>
       <c r="AL5" s="11"/>
       <c r="AM5" s="11"/>
       <c r="AN5" s="11"/>
       <c r="AO5" s="11"/>
       <c r="AP5" s="11"/>
     </row>
-    <row r="6" spans="1:42" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:42" s="12" customFormat="1">
       <c r="A6" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="14">
         <v>75.2</v>
       </c>
       <c r="C6" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D6" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E6" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F6" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G6" s="9">
         <v>111.9</v>
       </c>
       <c r="H6" s="9">
         <v>114.8</v>
       </c>
       <c r="I6" s="9">
@@ -1038,68 +1053,70 @@
       </c>
       <c r="S6" s="9">
         <v>102.2</v>
       </c>
       <c r="T6" s="9">
         <v>102.3</v>
       </c>
       <c r="U6" s="9">
         <v>101.3</v>
       </c>
       <c r="V6" s="9">
         <v>92.9</v>
       </c>
       <c r="W6" s="9">
         <v>102.5</v>
       </c>
       <c r="X6" s="10">
         <v>108.9</v>
       </c>
       <c r="Y6" s="10">
         <v>100.2</v>
       </c>
       <c r="Z6" s="10">
         <v>81</v>
       </c>
-      <c r="AA6" s="11"/>
+      <c r="AA6" s="10">
+        <v>114.2</v>
+      </c>
       <c r="AB6" s="11"/>
       <c r="AC6" s="11"/>
       <c r="AD6" s="11"/>
       <c r="AE6" s="11"/>
       <c r="AF6" s="11"/>
       <c r="AG6" s="11"/>
       <c r="AH6" s="11"/>
       <c r="AI6" s="11"/>
       <c r="AJ6" s="11"/>
       <c r="AK6" s="11"/>
       <c r="AL6" s="11"/>
       <c r="AM6" s="11"/>
       <c r="AN6" s="11"/>
       <c r="AO6" s="11"/>
       <c r="AP6" s="11"/>
     </row>
-    <row r="7" spans="1:42" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:42" s="12" customFormat="1">
       <c r="A7" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B7" s="14">
         <v>89</v>
       </c>
       <c r="C7" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D7" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E7" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F7" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G7" s="9">
         <v>67.7</v>
       </c>
       <c r="H7" s="9">
         <v>88.3</v>
       </c>
       <c r="I7" s="9">
@@ -1134,68 +1151,70 @@
       </c>
       <c r="S7" s="9">
         <v>109.9</v>
       </c>
       <c r="T7" s="9">
         <v>103.8</v>
       </c>
       <c r="U7" s="9">
         <v>101.4</v>
       </c>
       <c r="V7" s="9">
         <v>99.9</v>
       </c>
       <c r="W7" s="9">
         <v>103.5</v>
       </c>
       <c r="X7" s="10">
         <v>110.1</v>
       </c>
       <c r="Y7" s="10">
         <v>100.5</v>
       </c>
       <c r="Z7" s="10">
         <v>89.1</v>
       </c>
-      <c r="AA7" s="11"/>
+      <c r="AA7" s="10">
+        <v>175.6</v>
+      </c>
       <c r="AB7" s="11"/>
       <c r="AC7" s="11"/>
       <c r="AD7" s="11"/>
       <c r="AE7" s="11"/>
       <c r="AF7" s="11"/>
       <c r="AG7" s="11"/>
       <c r="AH7" s="11"/>
       <c r="AI7" s="11"/>
       <c r="AJ7" s="11"/>
       <c r="AK7" s="11"/>
       <c r="AL7" s="11"/>
       <c r="AM7" s="11"/>
       <c r="AN7" s="11"/>
       <c r="AO7" s="11"/>
       <c r="AP7" s="11"/>
     </row>
-    <row r="8" spans="1:42" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:42" s="12" customFormat="1">
       <c r="A8" s="13" t="s">
         <v>4</v>
       </c>
       <c r="B8" s="14">
         <v>105.9</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E8" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F8" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G8" s="9">
         <v>75.099999999999994</v>
       </c>
       <c r="H8" s="9">
         <v>109.5</v>
       </c>
       <c r="I8" s="9">
@@ -1230,68 +1249,70 @@
       </c>
       <c r="S8" s="9">
         <v>106.9</v>
       </c>
       <c r="T8" s="9">
         <v>104</v>
       </c>
       <c r="U8" s="9">
         <v>100.8</v>
       </c>
       <c r="V8" s="9">
         <v>88.3</v>
       </c>
       <c r="W8" s="9">
         <v>69.7</v>
       </c>
       <c r="X8" s="10">
         <v>100.8</v>
       </c>
       <c r="Y8" s="10">
         <v>100.4</v>
       </c>
       <c r="Z8" s="10">
         <v>116</v>
       </c>
-      <c r="AA8" s="11"/>
+      <c r="AA8" s="10">
+        <v>101.9</v>
+      </c>
       <c r="AB8" s="11"/>
       <c r="AC8" s="11"/>
       <c r="AD8" s="11"/>
       <c r="AE8" s="11"/>
       <c r="AF8" s="11"/>
       <c r="AG8" s="11"/>
       <c r="AH8" s="11"/>
       <c r="AI8" s="11"/>
       <c r="AJ8" s="11"/>
       <c r="AK8" s="11"/>
       <c r="AL8" s="11"/>
       <c r="AM8" s="11"/>
       <c r="AN8" s="11"/>
       <c r="AO8" s="11"/>
       <c r="AP8" s="11"/>
     </row>
-    <row r="9" spans="1:42" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:42" s="12" customFormat="1">
       <c r="A9" s="13" t="s">
         <v>5</v>
       </c>
       <c r="B9" s="14">
         <v>249.1</v>
       </c>
       <c r="C9" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D9" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E9" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G9" s="9">
         <v>110.4</v>
       </c>
       <c r="H9" s="9">
         <v>133.69999999999999</v>
       </c>
       <c r="I9" s="9">
@@ -1326,68 +1347,70 @@
       </c>
       <c r="S9" s="9">
         <v>105.9</v>
       </c>
       <c r="T9" s="9">
         <v>101</v>
       </c>
       <c r="U9" s="9">
         <v>108.2</v>
       </c>
       <c r="V9" s="9">
         <v>99.7</v>
       </c>
       <c r="W9" s="9">
         <v>100.1</v>
       </c>
       <c r="X9" s="10">
         <v>113.3</v>
       </c>
       <c r="Y9" s="10">
         <v>106</v>
       </c>
       <c r="Z9" s="10">
         <v>13.1</v>
       </c>
-      <c r="AA9" s="11"/>
+      <c r="AA9" s="10">
+        <v>1441.8</v>
+      </c>
       <c r="AB9" s="11"/>
       <c r="AC9" s="11"/>
       <c r="AD9" s="11"/>
       <c r="AE9" s="11"/>
       <c r="AF9" s="11"/>
       <c r="AG9" s="11"/>
       <c r="AH9" s="11"/>
       <c r="AI9" s="11"/>
       <c r="AJ9" s="11"/>
       <c r="AK9" s="11"/>
       <c r="AL9" s="11"/>
       <c r="AM9" s="11"/>
       <c r="AN9" s="11"/>
       <c r="AO9" s="11"/>
       <c r="AP9" s="11"/>
     </row>
-    <row r="10" spans="1:42" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:42" s="12" customFormat="1">
       <c r="A10" s="13" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="15" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D10" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F10" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G10" s="9">
         <v>134.6</v>
       </c>
       <c r="H10" s="9">
         <v>158.6</v>
       </c>
       <c r="I10" s="9">
@@ -1422,68 +1445,70 @@
       </c>
       <c r="S10" s="9">
         <v>104.5</v>
       </c>
       <c r="T10" s="9">
         <v>103.2</v>
       </c>
       <c r="U10" s="9">
         <v>102.3</v>
       </c>
       <c r="V10" s="9">
         <v>82.7</v>
       </c>
       <c r="W10" s="9">
         <v>100.2</v>
       </c>
       <c r="X10" s="10">
         <v>104.2</v>
       </c>
       <c r="Y10" s="10">
         <v>100.1</v>
       </c>
       <c r="Z10" s="10">
         <v>142.4</v>
       </c>
-      <c r="AA10" s="11"/>
+      <c r="AA10" s="10">
+        <v>156.80000000000001</v>
+      </c>
       <c r="AB10" s="11"/>
       <c r="AC10" s="11"/>
       <c r="AD10" s="11"/>
       <c r="AE10" s="11"/>
       <c r="AF10" s="11"/>
       <c r="AG10" s="11"/>
       <c r="AH10" s="11"/>
       <c r="AI10" s="11"/>
       <c r="AJ10" s="11"/>
       <c r="AK10" s="11"/>
       <c r="AL10" s="11"/>
       <c r="AM10" s="11"/>
       <c r="AN10" s="11"/>
       <c r="AO10" s="11"/>
       <c r="AP10" s="11"/>
     </row>
-    <row r="11" spans="1:42" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:42" s="12" customFormat="1">
       <c r="A11" s="13" t="s">
         <v>7</v>
       </c>
       <c r="B11" s="14">
         <v>169.3</v>
       </c>
       <c r="C11" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D11" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E11" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F11" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G11" s="9">
         <v>110.9</v>
       </c>
       <c r="H11" s="9">
         <v>98.2</v>
       </c>
       <c r="I11" s="9">
@@ -1518,68 +1543,70 @@
       </c>
       <c r="S11" s="9">
         <v>105.3</v>
       </c>
       <c r="T11" s="9">
         <v>102</v>
       </c>
       <c r="U11" s="9">
         <v>101.5</v>
       </c>
       <c r="V11" s="9">
         <v>99.7</v>
       </c>
       <c r="W11" s="9">
         <v>116.1</v>
       </c>
       <c r="X11" s="10">
         <v>102.9</v>
       </c>
       <c r="Y11" s="10">
         <v>137.30000000000001</v>
       </c>
       <c r="Z11" s="10">
         <v>94.3</v>
       </c>
-      <c r="AA11" s="11"/>
+      <c r="AA11" s="10">
+        <v>50</v>
+      </c>
       <c r="AB11" s="11"/>
       <c r="AC11" s="11"/>
       <c r="AD11" s="11"/>
       <c r="AE11" s="11"/>
       <c r="AF11" s="11"/>
       <c r="AG11" s="11"/>
       <c r="AH11" s="11"/>
       <c r="AI11" s="11"/>
       <c r="AJ11" s="11"/>
       <c r="AK11" s="11"/>
       <c r="AL11" s="11"/>
       <c r="AM11" s="11"/>
       <c r="AN11" s="11"/>
       <c r="AO11" s="11"/>
       <c r="AP11" s="11"/>
     </row>
-    <row r="12" spans="1:42" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:42" s="12" customFormat="1">
       <c r="A12" s="13" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="16">
         <v>606.79999999999995</v>
       </c>
       <c r="C12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F12" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G12" s="9">
         <v>99.1</v>
       </c>
       <c r="H12" s="9">
         <v>115.8</v>
       </c>
       <c r="I12" s="9">
@@ -1614,68 +1641,70 @@
       </c>
       <c r="S12" s="9">
         <v>102</v>
       </c>
       <c r="T12" s="9">
         <v>103</v>
       </c>
       <c r="U12" s="9">
         <v>101.9</v>
       </c>
       <c r="V12" s="9">
         <v>100.3</v>
       </c>
       <c r="W12" s="9">
         <v>101.8</v>
       </c>
       <c r="X12" s="10">
         <v>111.6</v>
       </c>
       <c r="Y12" s="10">
         <v>100.3</v>
       </c>
       <c r="Z12" s="10">
         <v>103.4</v>
       </c>
-      <c r="AA12" s="11"/>
+      <c r="AA12" s="10">
+        <v>419.5</v>
+      </c>
       <c r="AB12" s="11"/>
       <c r="AC12" s="11"/>
       <c r="AD12" s="11"/>
       <c r="AE12" s="11"/>
       <c r="AF12" s="11"/>
       <c r="AG12" s="11"/>
       <c r="AH12" s="11"/>
       <c r="AI12" s="11"/>
       <c r="AJ12" s="11"/>
       <c r="AK12" s="11"/>
       <c r="AL12" s="11"/>
       <c r="AM12" s="11"/>
       <c r="AN12" s="11"/>
       <c r="AO12" s="11"/>
       <c r="AP12" s="11"/>
     </row>
-    <row r="13" spans="1:42" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:42" s="12" customFormat="1">
       <c r="A13" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="15" t="s">
         <v>23</v>
       </c>
       <c r="C13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F13" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G13" s="9">
         <v>134.4</v>
       </c>
       <c r="H13" s="9">
         <v>179.2</v>
       </c>
       <c r="I13" s="9">
@@ -1710,68 +1739,70 @@
       </c>
       <c r="S13" s="9">
         <v>105.1</v>
       </c>
       <c r="T13" s="9">
         <v>103.4</v>
       </c>
       <c r="U13" s="9">
         <v>101.6</v>
       </c>
       <c r="V13" s="9">
         <v>95.1</v>
       </c>
       <c r="W13" s="9">
         <v>100.9</v>
       </c>
       <c r="X13" s="10">
         <v>103.7</v>
       </c>
       <c r="Y13" s="10">
         <v>100.1</v>
       </c>
       <c r="Z13" s="10">
         <v>128.19999999999999</v>
       </c>
-      <c r="AA13" s="11"/>
+      <c r="AA13" s="10">
+        <v>49.7</v>
+      </c>
       <c r="AB13" s="11"/>
       <c r="AC13" s="11"/>
       <c r="AD13" s="11"/>
       <c r="AE13" s="11"/>
       <c r="AF13" s="11"/>
       <c r="AG13" s="11"/>
       <c r="AH13" s="11"/>
       <c r="AI13" s="11"/>
       <c r="AJ13" s="11"/>
       <c r="AK13" s="11"/>
       <c r="AL13" s="11"/>
       <c r="AM13" s="11"/>
       <c r="AN13" s="11"/>
       <c r="AO13" s="11"/>
       <c r="AP13" s="11"/>
     </row>
-    <row r="14" spans="1:42" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:42" s="12" customFormat="1">
       <c r="A14" s="13" t="s">
         <v>10</v>
       </c>
       <c r="B14" s="14">
         <v>115.5</v>
       </c>
       <c r="C14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F14" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G14" s="9">
         <v>101.8</v>
       </c>
       <c r="H14" s="9">
         <v>108</v>
       </c>
       <c r="I14" s="9">
@@ -1806,68 +1837,70 @@
       </c>
       <c r="S14" s="9">
         <v>104.3</v>
       </c>
       <c r="T14" s="9">
         <v>106.3</v>
       </c>
       <c r="U14" s="9">
         <v>102.4</v>
       </c>
       <c r="V14" s="9">
         <v>100.8</v>
       </c>
       <c r="W14" s="9">
         <v>124.5</v>
       </c>
       <c r="X14" s="10">
         <v>101.3</v>
       </c>
       <c r="Y14" s="10">
         <v>138</v>
       </c>
       <c r="Z14" s="10">
         <v>134.1</v>
       </c>
-      <c r="AA14" s="11"/>
+      <c r="AA14" s="10">
+        <v>122.3</v>
+      </c>
       <c r="AB14" s="11"/>
       <c r="AC14" s="11"/>
       <c r="AD14" s="11"/>
       <c r="AE14" s="11"/>
       <c r="AF14" s="11"/>
       <c r="AG14" s="11"/>
       <c r="AH14" s="11"/>
       <c r="AI14" s="11"/>
       <c r="AJ14" s="11"/>
       <c r="AK14" s="11"/>
       <c r="AL14" s="11"/>
       <c r="AM14" s="11"/>
       <c r="AN14" s="11"/>
       <c r="AO14" s="11"/>
       <c r="AP14" s="11"/>
     </row>
-    <row r="15" spans="1:42" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:42" s="12" customFormat="1">
       <c r="A15" s="13" t="s">
         <v>11</v>
       </c>
       <c r="B15" s="14">
         <v>61.4</v>
       </c>
       <c r="C15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F15" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G15" s="9">
         <v>99.3</v>
       </c>
       <c r="H15" s="9">
         <v>114.8</v>
       </c>
       <c r="I15" s="9">
@@ -1902,68 +1935,70 @@
       </c>
       <c r="S15" s="9">
         <v>103.7</v>
       </c>
       <c r="T15" s="9">
         <v>104</v>
       </c>
       <c r="U15" s="9">
         <v>104.5</v>
       </c>
       <c r="V15" s="9">
         <v>96.8</v>
       </c>
       <c r="W15" s="9">
         <v>108</v>
       </c>
       <c r="X15" s="10">
         <v>112.9</v>
       </c>
       <c r="Y15" s="10">
         <v>100.4</v>
       </c>
       <c r="Z15" s="10">
         <v>107</v>
       </c>
-      <c r="AA15" s="11"/>
+      <c r="AA15" s="10">
+        <v>132</v>
+      </c>
       <c r="AB15" s="11"/>
       <c r="AC15" s="11"/>
       <c r="AD15" s="11"/>
       <c r="AE15" s="11"/>
       <c r="AF15" s="11"/>
       <c r="AG15" s="11"/>
       <c r="AH15" s="11"/>
       <c r="AI15" s="11"/>
       <c r="AJ15" s="11"/>
       <c r="AK15" s="11"/>
       <c r="AL15" s="11"/>
       <c r="AM15" s="11"/>
       <c r="AN15" s="11"/>
       <c r="AO15" s="11"/>
       <c r="AP15" s="11"/>
     </row>
-    <row r="16" spans="1:42" s="18" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:42" s="18" customFormat="1">
       <c r="A16" s="13" t="s">
         <v>12</v>
       </c>
       <c r="B16" s="14">
         <v>444.4</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F16" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G16" s="9">
         <v>95.7</v>
       </c>
       <c r="H16" s="9">
         <v>170</v>
       </c>
       <c r="I16" s="9">
@@ -1998,68 +2033,70 @@
       </c>
       <c r="S16" s="9">
         <v>100.2</v>
       </c>
       <c r="T16" s="9">
         <v>105.5</v>
       </c>
       <c r="U16" s="9">
         <v>102.6</v>
       </c>
       <c r="V16" s="9">
         <v>98.2</v>
       </c>
       <c r="W16" s="9">
         <v>134.19999999999999</v>
       </c>
       <c r="X16" s="10">
         <v>102.4</v>
       </c>
       <c r="Y16" s="10">
         <v>100.2</v>
       </c>
       <c r="Z16" s="10">
         <v>108.8</v>
       </c>
-      <c r="AA16" s="17"/>
+      <c r="AA16" s="10">
+        <v>46</v>
+      </c>
       <c r="AB16" s="17"/>
       <c r="AC16" s="17"/>
       <c r="AD16" s="17"/>
       <c r="AE16" s="17"/>
       <c r="AF16" s="17"/>
       <c r="AG16" s="17"/>
       <c r="AH16" s="17"/>
       <c r="AI16" s="17"/>
       <c r="AJ16" s="17"/>
       <c r="AK16" s="17"/>
       <c r="AL16" s="17"/>
       <c r="AM16" s="17"/>
       <c r="AN16" s="17"/>
       <c r="AO16" s="17"/>
       <c r="AP16" s="17"/>
     </row>
-    <row r="17" spans="1:42" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:42" s="12" customFormat="1">
       <c r="A17" s="13" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="14">
         <v>102.1</v>
       </c>
       <c r="C17" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D17" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E17" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F17" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G17" s="9">
         <v>163.19999999999999</v>
       </c>
       <c r="H17" s="9">
         <v>109.1</v>
       </c>
       <c r="I17" s="9">
@@ -2094,68 +2131,70 @@
       </c>
       <c r="S17" s="9">
         <v>101.5</v>
       </c>
       <c r="T17" s="9">
         <v>101.2</v>
       </c>
       <c r="U17" s="9">
         <v>101.3</v>
       </c>
       <c r="V17" s="9">
         <v>98.7</v>
       </c>
       <c r="W17" s="9">
         <v>108.2</v>
       </c>
       <c r="X17" s="10">
         <v>108.5</v>
       </c>
       <c r="Y17" s="10">
         <v>100.6</v>
       </c>
       <c r="Z17" s="10">
         <v>89</v>
       </c>
-      <c r="AA17" s="11"/>
+      <c r="AA17" s="10">
+        <v>46.1</v>
+      </c>
       <c r="AB17" s="11"/>
       <c r="AC17" s="11"/>
       <c r="AD17" s="11"/>
       <c r="AE17" s="11"/>
       <c r="AF17" s="11"/>
       <c r="AG17" s="11"/>
       <c r="AH17" s="11"/>
       <c r="AI17" s="11"/>
       <c r="AJ17" s="11"/>
       <c r="AK17" s="11"/>
       <c r="AL17" s="11"/>
       <c r="AM17" s="11"/>
       <c r="AN17" s="11"/>
       <c r="AO17" s="11"/>
       <c r="AP17" s="11"/>
     </row>
-    <row r="18" spans="1:42" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:42" s="12" customFormat="1">
       <c r="A18" s="13" t="s">
         <v>14</v>
       </c>
       <c r="B18" s="14">
         <v>269.10000000000002</v>
       </c>
       <c r="C18" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D18" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E18" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F18" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G18" s="9">
         <v>102.3</v>
       </c>
       <c r="H18" s="9">
         <v>148.69999999999999</v>
       </c>
       <c r="I18" s="9">
@@ -2190,68 +2229,70 @@
       </c>
       <c r="S18" s="9">
         <v>110</v>
       </c>
       <c r="T18" s="9">
         <v>102</v>
       </c>
       <c r="U18" s="9">
         <v>104.8</v>
       </c>
       <c r="V18" s="9">
         <v>55</v>
       </c>
       <c r="W18" s="9">
         <v>82.5</v>
       </c>
       <c r="X18" s="10">
         <v>104</v>
       </c>
       <c r="Y18" s="10">
         <v>101</v>
       </c>
       <c r="Z18" s="10">
         <v>89</v>
       </c>
-      <c r="AA18" s="11"/>
+      <c r="AA18" s="10">
+        <v>193</v>
+      </c>
       <c r="AB18" s="11"/>
       <c r="AC18" s="11"/>
       <c r="AD18" s="11"/>
       <c r="AE18" s="11"/>
       <c r="AF18" s="11"/>
       <c r="AG18" s="11"/>
       <c r="AH18" s="11"/>
       <c r="AI18" s="11"/>
       <c r="AJ18" s="11"/>
       <c r="AK18" s="11"/>
       <c r="AL18" s="11"/>
       <c r="AM18" s="11"/>
       <c r="AN18" s="11"/>
       <c r="AO18" s="11"/>
       <c r="AP18" s="11"/>
     </row>
-    <row r="19" spans="1:42" s="12" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:42" s="12" customFormat="1">
       <c r="A19" s="13" t="s">
         <v>15</v>
       </c>
       <c r="B19" s="14">
         <v>84.2</v>
       </c>
       <c r="C19" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D19" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E19" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F19" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G19" s="9">
         <v>162.80000000000001</v>
       </c>
       <c r="H19" s="9">
         <v>139.19999999999999</v>
       </c>
       <c r="I19" s="9">
@@ -2286,68 +2327,70 @@
       </c>
       <c r="S19" s="9">
         <v>104.5</v>
       </c>
       <c r="T19" s="9">
         <v>102</v>
       </c>
       <c r="U19" s="9">
         <v>101.2</v>
       </c>
       <c r="V19" s="9">
         <v>84</v>
       </c>
       <c r="W19" s="9">
         <v>101.1</v>
       </c>
       <c r="X19" s="10">
         <v>101.4</v>
       </c>
       <c r="Y19" s="10">
         <v>100</v>
       </c>
       <c r="Z19" s="10">
         <v>102.3</v>
       </c>
-      <c r="AA19" s="11"/>
+      <c r="AA19" s="10">
+        <v>67.5</v>
+      </c>
       <c r="AB19" s="11"/>
       <c r="AC19" s="11"/>
       <c r="AD19" s="11"/>
       <c r="AE19" s="11"/>
       <c r="AF19" s="11"/>
       <c r="AG19" s="11"/>
       <c r="AH19" s="11"/>
       <c r="AI19" s="11"/>
       <c r="AJ19" s="11"/>
       <c r="AK19" s="11"/>
       <c r="AL19" s="11"/>
       <c r="AM19" s="11"/>
       <c r="AN19" s="11"/>
       <c r="AO19" s="11"/>
       <c r="AP19" s="11"/>
     </row>
-    <row r="20" spans="1:42" s="19" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:42" s="19" customFormat="1">
       <c r="A20" s="13" t="s">
         <v>16</v>
       </c>
       <c r="B20" s="14">
         <v>168.1</v>
       </c>
       <c r="C20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F20" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G20" s="9">
         <v>172.5</v>
       </c>
       <c r="H20" s="9">
         <v>118.7</v>
       </c>
       <c r="I20" s="9">
@@ -2382,55 +2425,57 @@
       </c>
       <c r="S20" s="9">
         <v>105.3</v>
       </c>
       <c r="T20" s="9">
         <v>101</v>
       </c>
       <c r="U20" s="9">
         <v>101</v>
       </c>
       <c r="V20" s="9">
         <v>96.4</v>
       </c>
       <c r="W20" s="9">
         <v>100.3</v>
       </c>
       <c r="X20" s="10">
         <v>101.4</v>
       </c>
       <c r="Y20" s="10">
         <v>100.2</v>
       </c>
       <c r="Z20" s="10">
         <v>102.7</v>
       </c>
-      <c r="AA20" s="17"/>
+      <c r="AA20" s="10">
+        <v>1.4</v>
+      </c>
       <c r="AB20" s="17"/>
       <c r="AC20" s="17"/>
     </row>
-    <row r="21" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:42">
       <c r="A21" s="13" t="s">
         <v>17</v>
       </c>
       <c r="B21" s="14">
         <v>107.9</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F21" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G21" s="9">
         <v>154.69999999999999</v>
       </c>
       <c r="H21" s="9">
         <v>125.3</v>
       </c>
       <c r="I21" s="9">
@@ -2464,66 +2509,69 @@
         <v>101.6</v>
       </c>
       <c r="S21" s="9">
         <v>103.4</v>
       </c>
       <c r="T21" s="9">
         <v>103.7</v>
       </c>
       <c r="U21" s="9">
         <v>103.4</v>
       </c>
       <c r="V21" s="9">
         <v>97.3</v>
       </c>
       <c r="W21" s="9">
         <v>111</v>
       </c>
       <c r="X21" s="10">
         <v>141.19999999999999</v>
       </c>
       <c r="Y21" s="10">
         <v>100.8</v>
       </c>
       <c r="Z21" s="10">
         <v>104</v>
+      </c>
+      <c r="AA21" s="10">
+        <v>36.4</v>
       </c>
       <c r="AD21" s="20"/>
       <c r="AE21" s="20"/>
       <c r="AF21" s="20"/>
       <c r="AG21" s="20"/>
       <c r="AH21" s="20"/>
       <c r="AI21" s="20"/>
       <c r="AJ21" s="20"/>
       <c r="AK21" s="20"/>
       <c r="AL21" s="20"/>
       <c r="AM21" s="20"/>
       <c r="AN21" s="20"/>
       <c r="AO21" s="20"/>
       <c r="AP21" s="20"/>
     </row>
-    <row r="22" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:42">
       <c r="A22" s="21" t="s">
         <v>18</v>
       </c>
       <c r="B22" s="14">
         <v>161.69999999999999</v>
       </c>
       <c r="C22" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D22" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E22" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G22" s="9">
         <v>119.1</v>
       </c>
       <c r="H22" s="9">
         <v>117.4</v>
       </c>
       <c r="I22" s="9">
@@ -2557,66 +2605,69 @@
         <v>101.8</v>
       </c>
       <c r="S22" s="9">
         <v>105.4</v>
       </c>
       <c r="T22" s="9">
         <v>103</v>
       </c>
       <c r="U22" s="9">
         <v>101.8</v>
       </c>
       <c r="V22" s="9">
         <v>95.8</v>
       </c>
       <c r="W22" s="9">
         <v>102.6</v>
       </c>
       <c r="X22" s="10">
         <v>104</v>
       </c>
       <c r="Y22" s="10">
         <v>107.6</v>
       </c>
       <c r="Z22" s="10">
         <v>103.1</v>
+      </c>
+      <c r="AA22" s="10">
+        <v>117.7</v>
       </c>
       <c r="AD22" s="20"/>
       <c r="AE22" s="20"/>
       <c r="AF22" s="20"/>
       <c r="AG22" s="20"/>
       <c r="AH22" s="20"/>
       <c r="AI22" s="20"/>
       <c r="AJ22" s="20"/>
       <c r="AK22" s="20"/>
       <c r="AL22" s="20"/>
       <c r="AM22" s="20"/>
       <c r="AN22" s="20"/>
       <c r="AO22" s="20"/>
       <c r="AP22" s="20"/>
     </row>
-    <row r="23" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:42">
       <c r="A23" s="13" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="14">
         <v>346.3</v>
       </c>
       <c r="C23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F23" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G23" s="9">
         <v>42.3</v>
       </c>
       <c r="H23" s="9">
         <v>108.3</v>
       </c>
       <c r="I23" s="9">
@@ -2650,66 +2701,69 @@
         <v>101.5</v>
       </c>
       <c r="S23" s="9">
         <v>108.1</v>
       </c>
       <c r="T23" s="9">
         <v>104.4</v>
       </c>
       <c r="U23" s="9">
         <v>101.6</v>
       </c>
       <c r="V23" s="9">
         <v>98.3</v>
       </c>
       <c r="W23" s="9">
         <v>100.1</v>
       </c>
       <c r="X23" s="10">
         <v>148.6</v>
       </c>
       <c r="Y23" s="10">
         <v>100.8</v>
       </c>
       <c r="Z23" s="10">
         <v>110.2</v>
+      </c>
+      <c r="AA23" s="10">
+        <v>71.7</v>
       </c>
       <c r="AD23" s="20"/>
       <c r="AE23" s="20"/>
       <c r="AF23" s="20"/>
       <c r="AG23" s="20"/>
       <c r="AH23" s="20"/>
       <c r="AI23" s="20"/>
       <c r="AJ23" s="20"/>
       <c r="AK23" s="20"/>
       <c r="AL23" s="20"/>
       <c r="AM23" s="20"/>
       <c r="AN23" s="20"/>
       <c r="AO23" s="20"/>
       <c r="AP23" s="20"/>
     </row>
-    <row r="24" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:42">
       <c r="A24" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B24" s="14">
         <v>57.3</v>
       </c>
       <c r="C24" s="15" t="s">
         <v>22</v>
       </c>
       <c r="D24" s="15" t="s">
         <v>22</v>
       </c>
       <c r="E24" s="15" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="15" t="s">
         <v>22</v>
       </c>
       <c r="G24" s="9">
         <v>102.6</v>
       </c>
       <c r="H24" s="9">
         <v>169.9</v>
       </c>
       <c r="I24" s="9">
@@ -2743,655 +2797,658 @@
         <v>101.9</v>
       </c>
       <c r="S24" s="9">
         <v>124.2</v>
       </c>
       <c r="T24" s="9">
         <v>107</v>
       </c>
       <c r="U24" s="9">
         <v>108.1</v>
       </c>
       <c r="V24" s="9">
         <v>99.6</v>
       </c>
       <c r="W24" s="9">
         <v>100.2</v>
       </c>
       <c r="X24" s="10">
         <v>103.1</v>
       </c>
       <c r="Y24" s="10">
         <v>124.1</v>
       </c>
       <c r="Z24" s="10">
         <v>102.2</v>
+      </c>
+      <c r="AA24" s="10">
+        <v>37.1</v>
       </c>
       <c r="AD24" s="20"/>
       <c r="AE24" s="20"/>
       <c r="AF24" s="20"/>
       <c r="AG24" s="20"/>
       <c r="AH24" s="20"/>
       <c r="AI24" s="20"/>
       <c r="AJ24" s="20"/>
       <c r="AK24" s="20"/>
       <c r="AL24" s="20"/>
       <c r="AM24" s="20"/>
       <c r="AN24" s="20"/>
       <c r="AO24" s="20"/>
       <c r="AP24" s="20"/>
     </row>
-    <row r="25" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:42">
       <c r="F25" s="22"/>
       <c r="G25" s="23"/>
       <c r="J25" s="11"/>
       <c r="AD25" s="20"/>
       <c r="AE25" s="20"/>
       <c r="AF25" s="20"/>
       <c r="AG25" s="20"/>
       <c r="AH25" s="20"/>
       <c r="AI25" s="20"/>
       <c r="AJ25" s="20"/>
       <c r="AK25" s="20"/>
       <c r="AL25" s="20"/>
       <c r="AM25" s="20"/>
       <c r="AN25" s="20"/>
       <c r="AO25" s="20"/>
       <c r="AP25" s="20"/>
     </row>
-    <row r="26" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:42">
       <c r="F26" s="22"/>
       <c r="G26" s="23"/>
       <c r="J26" s="11"/>
       <c r="AD26" s="20"/>
       <c r="AE26" s="20"/>
       <c r="AF26" s="20"/>
       <c r="AG26" s="20"/>
       <c r="AH26" s="20"/>
       <c r="AI26" s="20"/>
       <c r="AJ26" s="20"/>
       <c r="AK26" s="20"/>
       <c r="AL26" s="20"/>
       <c r="AM26" s="20"/>
       <c r="AN26" s="20"/>
       <c r="AO26" s="20"/>
       <c r="AP26" s="20"/>
     </row>
-    <row r="27" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="27" spans="1:42">
       <c r="F27" s="22"/>
       <c r="G27" s="23"/>
       <c r="J27" s="11"/>
       <c r="AD27" s="20"/>
       <c r="AE27" s="20"/>
       <c r="AF27" s="20"/>
       <c r="AG27" s="20"/>
       <c r="AH27" s="20"/>
       <c r="AI27" s="20"/>
       <c r="AJ27" s="20"/>
       <c r="AK27" s="20"/>
       <c r="AL27" s="20"/>
       <c r="AM27" s="20"/>
       <c r="AN27" s="20"/>
       <c r="AO27" s="20"/>
       <c r="AP27" s="20"/>
     </row>
-    <row r="28" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:42">
       <c r="F28" s="22"/>
       <c r="G28" s="23"/>
       <c r="J28" s="11"/>
       <c r="AD28" s="20"/>
       <c r="AE28" s="20"/>
       <c r="AF28" s="20"/>
       <c r="AG28" s="20"/>
       <c r="AH28" s="20"/>
       <c r="AI28" s="20"/>
       <c r="AJ28" s="20"/>
       <c r="AK28" s="20"/>
       <c r="AL28" s="20"/>
       <c r="AM28" s="20"/>
       <c r="AN28" s="20"/>
       <c r="AO28" s="20"/>
       <c r="AP28" s="20"/>
     </row>
-    <row r="29" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="29" spans="1:42">
       <c r="F29" s="22"/>
       <c r="G29" s="23"/>
       <c r="J29" s="11"/>
       <c r="AD29" s="20"/>
       <c r="AE29" s="20"/>
       <c r="AF29" s="20"/>
       <c r="AG29" s="20"/>
       <c r="AH29" s="20"/>
       <c r="AI29" s="20"/>
       <c r="AJ29" s="20"/>
       <c r="AK29" s="20"/>
       <c r="AL29" s="20"/>
       <c r="AM29" s="20"/>
       <c r="AN29" s="20"/>
       <c r="AO29" s="20"/>
       <c r="AP29" s="20"/>
     </row>
-    <row r="30" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="30" spans="1:42">
       <c r="F30" s="22"/>
       <c r="G30" s="23"/>
       <c r="J30" s="11"/>
       <c r="AD30" s="20"/>
       <c r="AE30" s="20"/>
       <c r="AF30" s="20"/>
       <c r="AG30" s="20"/>
       <c r="AH30" s="20"/>
       <c r="AI30" s="20"/>
       <c r="AJ30" s="20"/>
       <c r="AK30" s="20"/>
       <c r="AL30" s="20"/>
       <c r="AM30" s="20"/>
       <c r="AN30" s="20"/>
       <c r="AO30" s="20"/>
       <c r="AP30" s="20"/>
     </row>
-    <row r="31" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="31" spans="1:42">
       <c r="F31" s="22"/>
       <c r="G31" s="23"/>
       <c r="J31" s="11"/>
       <c r="AD31" s="20"/>
       <c r="AE31" s="20"/>
       <c r="AF31" s="20"/>
       <c r="AG31" s="20"/>
       <c r="AH31" s="20"/>
       <c r="AI31" s="20"/>
       <c r="AJ31" s="20"/>
       <c r="AK31" s="20"/>
       <c r="AL31" s="20"/>
       <c r="AM31" s="20"/>
       <c r="AN31" s="20"/>
       <c r="AO31" s="20"/>
       <c r="AP31" s="20"/>
     </row>
-    <row r="32" spans="1:42" x14ac:dyDescent="0.2">
+    <row r="32" spans="1:42">
       <c r="F32" s="22"/>
       <c r="G32" s="23"/>
       <c r="J32" s="11"/>
       <c r="AD32" s="20"/>
       <c r="AE32" s="20"/>
       <c r="AF32" s="20"/>
       <c r="AG32" s="20"/>
       <c r="AH32" s="20"/>
       <c r="AI32" s="20"/>
       <c r="AJ32" s="20"/>
       <c r="AK32" s="20"/>
       <c r="AL32" s="20"/>
       <c r="AM32" s="20"/>
       <c r="AN32" s="20"/>
       <c r="AO32" s="20"/>
       <c r="AP32" s="20"/>
     </row>
-    <row r="33" spans="6:42" x14ac:dyDescent="0.2">
+    <row r="33" spans="6:42">
       <c r="F33" s="22"/>
       <c r="G33" s="23"/>
       <c r="J33" s="11"/>
       <c r="AD33" s="20"/>
       <c r="AE33" s="20"/>
       <c r="AF33" s="20"/>
       <c r="AG33" s="20"/>
       <c r="AH33" s="20"/>
       <c r="AI33" s="20"/>
       <c r="AJ33" s="20"/>
       <c r="AK33" s="20"/>
       <c r="AL33" s="20"/>
       <c r="AM33" s="20"/>
       <c r="AN33" s="20"/>
       <c r="AO33" s="20"/>
       <c r="AP33" s="20"/>
     </row>
-    <row r="34" spans="6:42" x14ac:dyDescent="0.2">
+    <row r="34" spans="6:42">
       <c r="F34" s="22"/>
       <c r="G34" s="23"/>
       <c r="J34" s="11"/>
       <c r="AD34" s="20"/>
       <c r="AE34" s="20"/>
       <c r="AF34" s="20"/>
       <c r="AG34" s="20"/>
       <c r="AH34" s="20"/>
       <c r="AI34" s="20"/>
       <c r="AJ34" s="20"/>
       <c r="AK34" s="20"/>
       <c r="AL34" s="20"/>
       <c r="AM34" s="20"/>
       <c r="AN34" s="20"/>
       <c r="AO34" s="20"/>
       <c r="AP34" s="20"/>
     </row>
-    <row r="35" spans="6:42" x14ac:dyDescent="0.2">
+    <row r="35" spans="6:42">
       <c r="F35" s="22"/>
       <c r="G35" s="23"/>
       <c r="J35" s="11"/>
       <c r="AD35" s="20"/>
       <c r="AE35" s="20"/>
       <c r="AF35" s="20"/>
       <c r="AG35" s="20"/>
       <c r="AH35" s="20"/>
       <c r="AI35" s="20"/>
       <c r="AJ35" s="20"/>
       <c r="AK35" s="20"/>
       <c r="AL35" s="20"/>
       <c r="AM35" s="20"/>
       <c r="AN35" s="20"/>
       <c r="AO35" s="20"/>
       <c r="AP35" s="20"/>
     </row>
-    <row r="36" spans="6:42" x14ac:dyDescent="0.2">
+    <row r="36" spans="6:42">
       <c r="F36" s="22"/>
       <c r="G36" s="23"/>
       <c r="J36" s="11"/>
       <c r="AD36" s="20"/>
       <c r="AE36" s="20"/>
       <c r="AF36" s="20"/>
       <c r="AG36" s="20"/>
       <c r="AH36" s="20"/>
       <c r="AI36" s="20"/>
       <c r="AJ36" s="20"/>
       <c r="AK36" s="20"/>
       <c r="AL36" s="20"/>
       <c r="AM36" s="20"/>
       <c r="AN36" s="20"/>
       <c r="AO36" s="20"/>
       <c r="AP36" s="20"/>
     </row>
-    <row r="37" spans="6:42" x14ac:dyDescent="0.2">
+    <row r="37" spans="6:42">
       <c r="F37" s="22"/>
       <c r="G37" s="23"/>
       <c r="J37" s="11"/>
       <c r="AD37" s="20"/>
       <c r="AE37" s="20"/>
       <c r="AF37" s="20"/>
       <c r="AG37" s="20"/>
       <c r="AH37" s="20"/>
       <c r="AI37" s="20"/>
       <c r="AJ37" s="20"/>
       <c r="AK37" s="20"/>
       <c r="AL37" s="20"/>
       <c r="AM37" s="20"/>
       <c r="AN37" s="20"/>
       <c r="AO37" s="20"/>
       <c r="AP37" s="20"/>
     </row>
-    <row r="38" spans="6:42" x14ac:dyDescent="0.2">
+    <row r="38" spans="6:42">
       <c r="G38" s="24"/>
       <c r="J38" s="11"/>
       <c r="AD38" s="20"/>
       <c r="AE38" s="20"/>
       <c r="AF38" s="20"/>
       <c r="AG38" s="20"/>
       <c r="AH38" s="20"/>
       <c r="AI38" s="20"/>
       <c r="AJ38" s="20"/>
       <c r="AK38" s="20"/>
       <c r="AL38" s="20"/>
       <c r="AM38" s="20"/>
       <c r="AN38" s="20"/>
       <c r="AO38" s="20"/>
       <c r="AP38" s="20"/>
     </row>
-    <row r="39" spans="6:42" x14ac:dyDescent="0.2">
+    <row r="39" spans="6:42">
       <c r="F39" s="23"/>
       <c r="G39" s="23"/>
       <c r="H39" s="25"/>
       <c r="I39" s="25"/>
       <c r="J39" s="25"/>
       <c r="K39" s="25"/>
       <c r="L39" s="25"/>
     </row>
-    <row r="40" spans="6:42" x14ac:dyDescent="0.2">
+    <row r="40" spans="6:42">
       <c r="F40" s="20"/>
       <c r="G40" s="20"/>
       <c r="H40" s="25"/>
       <c r="I40" s="25"/>
       <c r="J40" s="25"/>
       <c r="K40" s="25"/>
       <c r="L40" s="25"/>
     </row>
-    <row r="41" spans="6:42" x14ac:dyDescent="0.2">
+    <row r="41" spans="6:42">
       <c r="F41" s="20"/>
       <c r="G41" s="20"/>
       <c r="H41" s="25"/>
       <c r="I41" s="25"/>
       <c r="J41" s="25"/>
       <c r="K41" s="25"/>
       <c r="L41" s="25"/>
     </row>
-    <row r="42" spans="6:42" x14ac:dyDescent="0.2">
+    <row r="42" spans="6:42">
       <c r="F42" s="20"/>
       <c r="G42" s="20"/>
       <c r="H42" s="25"/>
       <c r="I42" s="25"/>
       <c r="J42" s="25"/>
       <c r="K42" s="25"/>
       <c r="L42" s="25"/>
     </row>
-    <row r="43" spans="6:42" x14ac:dyDescent="0.2">
+    <row r="43" spans="6:42">
       <c r="F43" s="20"/>
       <c r="G43" s="20"/>
       <c r="H43" s="25"/>
       <c r="I43" s="25"/>
       <c r="J43" s="25"/>
       <c r="K43" s="25"/>
       <c r="L43" s="25"/>
     </row>
-    <row r="44" spans="6:42" x14ac:dyDescent="0.2">
+    <row r="44" spans="6:42">
       <c r="F44" s="20"/>
       <c r="G44" s="20"/>
       <c r="H44" s="25"/>
       <c r="I44" s="25"/>
       <c r="J44" s="25"/>
       <c r="K44" s="25"/>
       <c r="L44" s="25"/>
     </row>
-    <row r="45" spans="6:42" x14ac:dyDescent="0.2">
+    <row r="45" spans="6:42">
       <c r="F45" s="20"/>
       <c r="G45" s="20"/>
       <c r="H45" s="25"/>
       <c r="I45" s="25"/>
       <c r="J45" s="25"/>
       <c r="K45" s="25"/>
       <c r="L45" s="25"/>
     </row>
-    <row r="46" spans="6:42" x14ac:dyDescent="0.2">
+    <row r="46" spans="6:42">
       <c r="F46" s="20"/>
       <c r="G46" s="20"/>
       <c r="H46" s="25"/>
       <c r="I46" s="25"/>
       <c r="J46" s="25"/>
       <c r="K46" s="25"/>
       <c r="L46" s="25"/>
     </row>
-    <row r="47" spans="6:42" x14ac:dyDescent="0.2">
+    <row r="47" spans="6:42">
       <c r="F47" s="20"/>
       <c r="G47" s="20"/>
       <c r="H47" s="25"/>
       <c r="I47" s="25"/>
       <c r="J47" s="25"/>
       <c r="K47" s="25"/>
       <c r="L47" s="25"/>
     </row>
-    <row r="48" spans="6:42" x14ac:dyDescent="0.2">
+    <row r="48" spans="6:42">
       <c r="F48" s="20"/>
       <c r="G48" s="20"/>
       <c r="H48" s="25"/>
       <c r="I48" s="25"/>
       <c r="J48" s="25"/>
       <c r="K48" s="25"/>
       <c r="L48" s="25"/>
     </row>
-    <row r="49" spans="6:12" x14ac:dyDescent="0.2">
+    <row r="49" spans="6:12">
       <c r="F49" s="20"/>
       <c r="G49" s="20"/>
       <c r="H49" s="25"/>
       <c r="I49" s="25"/>
       <c r="J49" s="25"/>
       <c r="K49" s="25"/>
       <c r="L49" s="25"/>
     </row>
-    <row r="50" spans="6:12" x14ac:dyDescent="0.2">
+    <row r="50" spans="6:12">
       <c r="F50" s="20"/>
       <c r="G50" s="20"/>
       <c r="H50" s="25"/>
       <c r="I50" s="25"/>
       <c r="J50" s="25"/>
       <c r="K50" s="25"/>
       <c r="L50" s="25"/>
     </row>
-    <row r="51" spans="6:12" x14ac:dyDescent="0.2">
+    <row r="51" spans="6:12">
       <c r="F51" s="20"/>
       <c r="G51" s="20"/>
       <c r="H51" s="25"/>
       <c r="I51" s="25"/>
       <c r="J51" s="25"/>
       <c r="K51" s="25"/>
       <c r="L51" s="25"/>
     </row>
-    <row r="52" spans="6:12" x14ac:dyDescent="0.2">
+    <row r="52" spans="6:12">
       <c r="F52" s="20"/>
       <c r="G52" s="20"/>
       <c r="H52" s="25"/>
       <c r="I52" s="25"/>
       <c r="J52" s="25"/>
       <c r="K52" s="25"/>
       <c r="L52" s="25"/>
     </row>
-    <row r="53" spans="6:12" x14ac:dyDescent="0.2">
+    <row r="53" spans="6:12">
       <c r="F53" s="20"/>
       <c r="G53" s="20"/>
       <c r="H53" s="25"/>
       <c r="I53" s="25"/>
       <c r="J53" s="25"/>
       <c r="K53" s="25"/>
       <c r="L53" s="25"/>
     </row>
-    <row r="54" spans="6:12" x14ac:dyDescent="0.2">
+    <row r="54" spans="6:12">
       <c r="F54" s="20"/>
       <c r="G54" s="20"/>
       <c r="H54" s="25"/>
       <c r="I54" s="25"/>
       <c r="J54" s="25"/>
       <c r="K54" s="25"/>
       <c r="L54" s="25"/>
     </row>
-    <row r="55" spans="6:12" x14ac:dyDescent="0.2">
+    <row r="55" spans="6:12">
       <c r="F55" s="20"/>
       <c r="G55" s="20"/>
       <c r="H55" s="25"/>
       <c r="I55" s="25"/>
       <c r="J55" s="25"/>
       <c r="K55" s="25"/>
       <c r="L55" s="25"/>
     </row>
-    <row r="56" spans="6:12" x14ac:dyDescent="0.2">
+    <row r="56" spans="6:12">
       <c r="F56" s="20"/>
       <c r="G56" s="20"/>
       <c r="H56" s="25"/>
       <c r="I56" s="25"/>
       <c r="J56" s="25"/>
       <c r="K56" s="25"/>
       <c r="L56" s="25"/>
     </row>
-    <row r="57" spans="6:12" x14ac:dyDescent="0.2">
+    <row r="57" spans="6:12">
       <c r="F57" s="20"/>
       <c r="G57" s="20"/>
       <c r="H57" s="25"/>
       <c r="I57" s="25"/>
       <c r="J57" s="25"/>
       <c r="K57" s="25"/>
       <c r="L57" s="25"/>
     </row>
-    <row r="58" spans="6:12" x14ac:dyDescent="0.2">
+    <row r="58" spans="6:12">
       <c r="F58" s="20"/>
       <c r="G58" s="20"/>
       <c r="H58" s="25"/>
       <c r="I58" s="25"/>
       <c r="J58" s="25"/>
       <c r="K58" s="25"/>
       <c r="L58" s="25"/>
     </row>
-    <row r="59" spans="6:12" x14ac:dyDescent="0.2">
+    <row r="59" spans="6:12">
       <c r="F59" s="20"/>
       <c r="G59" s="20"/>
       <c r="H59" s="25"/>
       <c r="I59" s="25"/>
       <c r="J59" s="25"/>
       <c r="K59" s="25"/>
       <c r="L59" s="25"/>
     </row>
-    <row r="61" spans="6:12" x14ac:dyDescent="0.2">
+    <row r="61" spans="6:12">
       <c r="H61" s="23"/>
       <c r="I61" s="23"/>
       <c r="J61" s="23"/>
       <c r="K61" s="23"/>
     </row>
-    <row r="62" spans="6:12" x14ac:dyDescent="0.2">
+    <row r="62" spans="6:12">
       <c r="H62" s="20"/>
       <c r="I62" s="20"/>
       <c r="J62" s="20"/>
       <c r="K62" s="20"/>
       <c r="L62" s="20"/>
     </row>
-    <row r="63" spans="6:12" x14ac:dyDescent="0.2">
+    <row r="63" spans="6:12">
       <c r="H63" s="20"/>
       <c r="I63" s="20"/>
       <c r="J63" s="20"/>
       <c r="K63" s="20"/>
       <c r="L63" s="20"/>
     </row>
-    <row r="64" spans="6:12" x14ac:dyDescent="0.2">
+    <row r="64" spans="6:12">
       <c r="H64" s="20"/>
       <c r="I64" s="20"/>
       <c r="J64" s="20"/>
       <c r="K64" s="20"/>
       <c r="L64" s="20"/>
     </row>
-    <row r="65" spans="8:12" x14ac:dyDescent="0.2">
+    <row r="65" spans="8:12">
       <c r="H65" s="20"/>
       <c r="I65" s="20"/>
       <c r="J65" s="20"/>
       <c r="K65" s="20"/>
       <c r="L65" s="20"/>
     </row>
-    <row r="66" spans="8:12" x14ac:dyDescent="0.2">
+    <row r="66" spans="8:12">
       <c r="H66" s="20"/>
       <c r="I66" s="20"/>
       <c r="J66" s="20"/>
       <c r="K66" s="20"/>
       <c r="L66" s="20"/>
     </row>
-    <row r="67" spans="8:12" x14ac:dyDescent="0.2">
+    <row r="67" spans="8:12">
       <c r="H67" s="20"/>
       <c r="I67" s="20"/>
       <c r="J67" s="20"/>
       <c r="K67" s="20"/>
       <c r="L67" s="20"/>
     </row>
-    <row r="68" spans="8:12" x14ac:dyDescent="0.2">
+    <row r="68" spans="8:12">
       <c r="H68" s="20"/>
       <c r="I68" s="20"/>
       <c r="J68" s="20"/>
       <c r="K68" s="20"/>
       <c r="L68" s="20"/>
     </row>
-    <row r="69" spans="8:12" x14ac:dyDescent="0.2">
+    <row r="69" spans="8:12">
       <c r="H69" s="20"/>
       <c r="I69" s="20"/>
       <c r="J69" s="20"/>
       <c r="K69" s="20"/>
       <c r="L69" s="20"/>
     </row>
-    <row r="70" spans="8:12" x14ac:dyDescent="0.2">
+    <row r="70" spans="8:12">
       <c r="H70" s="20"/>
       <c r="I70" s="20"/>
       <c r="J70" s="20"/>
       <c r="K70" s="20"/>
       <c r="L70" s="20"/>
     </row>
-    <row r="71" spans="8:12" x14ac:dyDescent="0.2">
+    <row r="71" spans="8:12">
       <c r="H71" s="20"/>
       <c r="I71" s="20"/>
       <c r="J71" s="20"/>
       <c r="K71" s="20"/>
       <c r="L71" s="20"/>
     </row>
-    <row r="72" spans="8:12" x14ac:dyDescent="0.2">
+    <row r="72" spans="8:12">
       <c r="H72" s="20"/>
       <c r="I72" s="20"/>
       <c r="J72" s="20"/>
       <c r="K72" s="20"/>
       <c r="L72" s="20"/>
     </row>
-    <row r="73" spans="8:12" x14ac:dyDescent="0.2">
+    <row r="73" spans="8:12">
       <c r="H73" s="20"/>
       <c r="I73" s="20"/>
       <c r="J73" s="20"/>
       <c r="K73" s="20"/>
       <c r="L73" s="20"/>
     </row>
-    <row r="74" spans="8:12" x14ac:dyDescent="0.2">
+    <row r="74" spans="8:12">
       <c r="H74" s="20"/>
       <c r="I74" s="20"/>
       <c r="J74" s="20"/>
       <c r="K74" s="20"/>
       <c r="L74" s="20"/>
     </row>
-    <row r="75" spans="8:12" x14ac:dyDescent="0.2">
+    <row r="75" spans="8:12">
       <c r="H75" s="20"/>
       <c r="I75" s="20"/>
       <c r="J75" s="20"/>
       <c r="K75" s="20"/>
       <c r="L75" s="20"/>
     </row>
-    <row r="76" spans="8:12" x14ac:dyDescent="0.2">
+    <row r="76" spans="8:12">
       <c r="H76" s="20"/>
       <c r="I76" s="20"/>
       <c r="J76" s="20"/>
       <c r="K76" s="20"/>
       <c r="L76" s="20"/>
     </row>
-    <row r="77" spans="8:12" x14ac:dyDescent="0.2">
+    <row r="77" spans="8:12">
       <c r="H77" s="20"/>
       <c r="I77" s="20"/>
       <c r="J77" s="20"/>
       <c r="K77" s="20"/>
       <c r="L77" s="20"/>
     </row>
-    <row r="78" spans="8:12" x14ac:dyDescent="0.2">
+    <row r="78" spans="8:12">
       <c r="H78" s="20"/>
       <c r="I78" s="20"/>
       <c r="J78" s="20"/>
       <c r="K78" s="20"/>
       <c r="L78" s="20"/>
     </row>
-    <row r="79" spans="8:12" x14ac:dyDescent="0.2">
+    <row r="79" spans="8:12">
       <c r="H79" s="20"/>
       <c r="I79" s="20"/>
       <c r="J79" s="20"/>
       <c r="K79" s="20"/>
       <c r="L79" s="20"/>
     </row>
-    <row r="80" spans="8:12" x14ac:dyDescent="0.2">
+    <row r="80" spans="8:12">
       <c r="H80" s="20"/>
       <c r="I80" s="20"/>
       <c r="J80" s="20"/>
       <c r="K80" s="20"/>
       <c r="L80" s="20"/>
     </row>
-    <row r="81" spans="8:12" x14ac:dyDescent="0.2">
+    <row r="81" spans="8:12">
       <c r="H81" s="20"/>
       <c r="I81" s="20"/>
       <c r="J81" s="20"/>
       <c r="K81" s="20"/>
       <c r="L81" s="20"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:Y1"/>
-    <mergeCell ref="A2:Z2"/>
+    <mergeCell ref="Z2:AA2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" scale="48" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>