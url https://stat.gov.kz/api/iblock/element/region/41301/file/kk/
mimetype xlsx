--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -9,103 +9,105 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-705" yWindow="1080" windowWidth="28800" windowHeight="11835" tabRatio="931" firstSheet="4" activeTab="25"/>
+    <workbookView xWindow="-705" yWindow="1080" windowWidth="28800" windowHeight="11835" tabRatio="931" firstSheet="14" activeTab="26"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="7" r:id="rId1"/>
     <sheet name="01-02" sheetId="9" r:id="rId2"/>
     <sheet name="01-03" sheetId="10" r:id="rId3"/>
     <sheet name="01-04" sheetId="11" r:id="rId4"/>
     <sheet name="01-05" sheetId="12" r:id="rId5"/>
     <sheet name="01-06" sheetId="13" r:id="rId6"/>
     <sheet name="01-07" sheetId="14" r:id="rId7"/>
     <sheet name="01-08" sheetId="15" r:id="rId8"/>
     <sheet name="01-09" sheetId="16" r:id="rId9"/>
     <sheet name="01-10" sheetId="17" r:id="rId10"/>
     <sheet name="01-11" sheetId="18" r:id="rId11"/>
     <sheet name="01-12" sheetId="19" r:id="rId12"/>
     <sheet name="01.2025" sheetId="20" r:id="rId13"/>
     <sheet name="02.2025" sheetId="21" r:id="rId14"/>
     <sheet name="03.2025" sheetId="22" r:id="rId15"/>
     <sheet name="04.2025" sheetId="23" r:id="rId16"/>
     <sheet name="05.2025" sheetId="24" r:id="rId17"/>
     <sheet name="06.2025" sheetId="25" r:id="rId18"/>
     <sheet name="07.2025" sheetId="26" r:id="rId19"/>
     <sheet name="08.2025" sheetId="27" r:id="rId20"/>
     <sheet name="09.2025" sheetId="28" r:id="rId21"/>
     <sheet name="10.2025" sheetId="29" r:id="rId22"/>
     <sheet name="11.2025" sheetId="30" r:id="rId23"/>
     <sheet name="12.2025" sheetId="31" r:id="rId24"/>
     <sheet name="01.2026" sheetId="32" r:id="rId25"/>
     <sheet name="02.2026" sheetId="33" r:id="rId26"/>
+    <sheet name="03.2026" sheetId="34" r:id="rId27"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="798" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="833" uniqueCount="95">
   <si>
     <t xml:space="preserve">Тұрғын үй құрылысына салынған инвестициялар </t>
   </si>
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсарин </t>
   </si>
   <si>
     <t xml:space="preserve">Амангелді </t>
   </si>
   <si>
     <t xml:space="preserve">Әулиекөл </t>
   </si>
   <si>
     <t xml:space="preserve">Денисов </t>
   </si>
   <si>
     <t xml:space="preserve">Жангелдин </t>
   </si>
   <si>
@@ -340,62 +342,68 @@
     <t>(2025 жылғы қаңтар-қазан)</t>
   </si>
   <si>
     <t>(2025 жылғы қаңтар-қараша)</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 жылғы қаңтар-қарашаға           %-бен</t>
   </si>
   <si>
     <t>(2025 жылғы қаңтар-желтоқсан)</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 жылға %-бен</t>
   </si>
   <si>
     <t>(2026 жылғы қаңтар)</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025 жылғы қаңтарға %-бен</t>
   </si>
   <si>
     <t>(2026 жылғы қаңтар-ақпан)</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025 жылғы қаңтар-ақпанға %-бен</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2025 жылғы қаңтар-наурызға %-бен</t>
+  </si>
+  <si>
+    <t>(2026 жылғы қаңтар-наурыз)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
-    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="167" formatCode="0.0"/>
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="#,##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="168" formatCode="0.0"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -982,177 +990,177 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="2" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="21" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="21" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="167" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="129">
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 3" xfId="3"/>
     <cellStyle name="20% - Акцент1 4" xfId="4"/>
     <cellStyle name="20% - Акцент2 2" xfId="5"/>
     <cellStyle name="20% - Акцент2 3" xfId="6"/>
     <cellStyle name="20% - Акцент2 4" xfId="7"/>
     <cellStyle name="20% - Акцент3 2" xfId="8"/>
     <cellStyle name="20% - Акцент3 3" xfId="9"/>
     <cellStyle name="20% - Акцент3 4" xfId="10"/>
     <cellStyle name="20% - Акцент4 2" xfId="11"/>
     <cellStyle name="20% - Акцент4 3" xfId="12"/>
     <cellStyle name="20% - Акцент4 4" xfId="13"/>
@@ -1263,51 +1271,51 @@
     <cellStyle name="Примечание 2" xfId="114"/>
     <cellStyle name="Примечание 3" xfId="115"/>
     <cellStyle name="Примечание 4" xfId="116"/>
     <cellStyle name="Связанная ячейка 2" xfId="117"/>
     <cellStyle name="Связанная ячейка 3" xfId="118"/>
     <cellStyle name="Связанная ячейка 4" xfId="119"/>
     <cellStyle name="Текст предупреждения 2" xfId="120"/>
     <cellStyle name="Текст предупреждения 3" xfId="121"/>
     <cellStyle name="Текст предупреждения 4" xfId="122"/>
     <cellStyle name="Финансовый 2" xfId="126"/>
     <cellStyle name="Хороший 2" xfId="123"/>
     <cellStyle name="Хороший 3" xfId="124"/>
     <cellStyle name="Хороший 4" xfId="125"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6742,52 +6750,52 @@
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="18">
         <v>439951</v>
       </c>
       <c r="C25" s="19" t="s">
         <v>48</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B4" sqref="B4:C24"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="46"/>
       <c r="C1" s="46"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A2" s="47" t="s">
         <v>91</v>
       </c>
       <c r="B2" s="47"/>
       <c r="C2" s="47"/>
     </row>
     <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
@@ -7005,50 +7013,328 @@
       </c>
       <c r="C22" s="10">
         <v>236</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="8">
         <v>439951</v>
       </c>
       <c r="C24" s="10">
         <v>7152.7</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C24"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J14" sqref="I13:J14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="17" customWidth="1"/>
+    <col min="2" max="2" width="14.7109375" customWidth="1"/>
+    <col min="3" max="3" width="15.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="46" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="47" t="s">
+        <v>94</v>
+      </c>
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+    </row>
+    <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A3" s="3"/>
+      <c r="B3" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C3" s="7" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A4" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="8">
+        <v>11812140</v>
+      </c>
+      <c r="C4" s="10">
+        <v>68.599999999999994</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="9">
+        <v>6759048</v>
+      </c>
+      <c r="C5" s="10">
+        <v>53.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" s="8">
+        <v>231246</v>
+      </c>
+      <c r="C6" s="10">
+        <v>381.3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B7" s="9">
+        <v>15000</v>
+      </c>
+      <c r="C7" s="10">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="8">
+        <v>624675</v>
+      </c>
+      <c r="C8" s="10">
+        <v>41.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="9">
+        <v>20500</v>
+      </c>
+      <c r="C9" s="10">
+        <v>1085.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B10" s="8">
+        <v>127000</v>
+      </c>
+      <c r="C10" s="10">
+        <v>222.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B11" s="9">
+        <v>73210</v>
+      </c>
+      <c r="C11" s="10">
+        <v>86.2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" s="8">
+        <v>436000</v>
+      </c>
+      <c r="C12" s="10">
+        <v>160.6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B13" s="9">
+        <v>42900</v>
+      </c>
+      <c r="C13" s="10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B14" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C14" s="10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B15" s="9">
+        <v>60000</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B16" s="8">
+        <v>91800</v>
+      </c>
+      <c r="C16" s="10">
+        <v>177.6</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="9">
+        <v>10800</v>
+      </c>
+      <c r="C17" s="10">
+        <v>54.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="8">
+        <v>2691545</v>
+      </c>
+      <c r="C18" s="10">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="9">
+        <v>40525</v>
+      </c>
+      <c r="C19" s="10">
+        <v>204.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B20" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C20" s="10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="C21" s="10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B22" s="8">
+        <v>67940</v>
+      </c>
+      <c r="C22" s="10">
+        <v>488.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="C23" s="10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B24" s="8">
+        <v>519951</v>
+      </c>
+      <c r="C24" s="10">
+        <v>8493.2000000000007</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H31" sqref="H31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="15.140625" customWidth="1"/>
   </cols>
@@ -8987,74 +9273,75 @@
       <c r="C24" s="10">
         <v>12.6</v>
       </c>
       <c r="D24" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>26</vt:i4>
+        <vt:i4>27</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="26" baseType="lpstr">
+    <vt:vector size="27" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>01-02</vt:lpstr>
       <vt:lpstr>01-03</vt:lpstr>
       <vt:lpstr>01-04</vt:lpstr>
       <vt:lpstr>01-05</vt:lpstr>
       <vt:lpstr>01-06</vt:lpstr>
       <vt:lpstr>01-07</vt:lpstr>
       <vt:lpstr>01-08</vt:lpstr>
       <vt:lpstr>01-09</vt:lpstr>
       <vt:lpstr>01-10</vt:lpstr>
       <vt:lpstr>01-11</vt:lpstr>
       <vt:lpstr>01-12</vt:lpstr>
       <vt:lpstr>01.2025</vt:lpstr>
       <vt:lpstr>02.2025</vt:lpstr>
       <vt:lpstr>03.2025</vt:lpstr>
       <vt:lpstr>04.2025</vt:lpstr>
       <vt:lpstr>05.2025</vt:lpstr>
       <vt:lpstr>06.2025</vt:lpstr>
       <vt:lpstr>07.2025</vt:lpstr>
       <vt:lpstr>08.2025</vt:lpstr>
       <vt:lpstr>09.2025</vt:lpstr>
       <vt:lpstr>10.2025</vt:lpstr>
       <vt:lpstr>11.2025</vt:lpstr>
       <vt:lpstr>12.2025</vt:lpstr>
       <vt:lpstr>01.2026</vt:lpstr>
       <vt:lpstr>02.2026</vt:lpstr>
+      <vt:lpstr>03.2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Бахитгуль Жансугурова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>