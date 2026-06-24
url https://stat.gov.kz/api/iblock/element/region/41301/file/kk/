--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -10,104 +10,108 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-705" yWindow="1080" windowWidth="28800" windowHeight="11835" tabRatio="931" firstSheet="14" activeTab="26"/>
+    <workbookView xWindow="-705" yWindow="1080" windowWidth="28800" windowHeight="11835" tabRatio="931" firstSheet="14" activeTab="28"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="7" r:id="rId1"/>
     <sheet name="01-02" sheetId="9" r:id="rId2"/>
     <sheet name="01-03" sheetId="10" r:id="rId3"/>
     <sheet name="01-04" sheetId="11" r:id="rId4"/>
     <sheet name="01-05" sheetId="12" r:id="rId5"/>
     <sheet name="01-06" sheetId="13" r:id="rId6"/>
     <sheet name="01-07" sheetId="14" r:id="rId7"/>
     <sheet name="01-08" sheetId="15" r:id="rId8"/>
     <sheet name="01-09" sheetId="16" r:id="rId9"/>
     <sheet name="01-10" sheetId="17" r:id="rId10"/>
     <sheet name="01-11" sheetId="18" r:id="rId11"/>
     <sheet name="01-12" sheetId="19" r:id="rId12"/>
     <sheet name="01.2025" sheetId="20" r:id="rId13"/>
     <sheet name="02.2025" sheetId="21" r:id="rId14"/>
     <sheet name="03.2025" sheetId="22" r:id="rId15"/>
     <sheet name="04.2025" sheetId="23" r:id="rId16"/>
     <sheet name="05.2025" sheetId="24" r:id="rId17"/>
     <sheet name="06.2025" sheetId="25" r:id="rId18"/>
     <sheet name="07.2025" sheetId="26" r:id="rId19"/>
     <sheet name="08.2025" sheetId="27" r:id="rId20"/>
     <sheet name="09.2025" sheetId="28" r:id="rId21"/>
     <sheet name="10.2025" sheetId="29" r:id="rId22"/>
     <sheet name="11.2025" sheetId="30" r:id="rId23"/>
     <sheet name="12.2025" sheetId="31" r:id="rId24"/>
     <sheet name="01.2026" sheetId="32" r:id="rId25"/>
     <sheet name="02.2026" sheetId="33" r:id="rId26"/>
     <sheet name="03.2026" sheetId="34" r:id="rId27"/>
+    <sheet name="04.2026" sheetId="35" r:id="rId28"/>
+    <sheet name="05.2026" sheetId="36" r:id="rId29"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="833" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="888" uniqueCount="99">
   <si>
     <t xml:space="preserve">Тұрғын үй құрылысына салынған инвестициялар </t>
   </si>
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсарин </t>
   </si>
   <si>
     <t xml:space="preserve">Амангелді </t>
   </si>
   <si>
     <t xml:space="preserve">Әулиекөл </t>
   </si>
   <si>
     <t xml:space="preserve">Денисов </t>
   </si>
   <si>
     <t xml:space="preserve">Жангелдин </t>
   </si>
   <si>
@@ -348,50 +352,62 @@
     <t xml:space="preserve"> 2024 жылғы қаңтар-қарашаға           %-бен</t>
   </si>
   <si>
     <t>(2025 жылғы қаңтар-желтоқсан)</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 жылға %-бен</t>
   </si>
   <si>
     <t>(2026 жылғы қаңтар)</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025 жылғы қаңтарға %-бен</t>
   </si>
   <si>
     <t>(2026 жылғы қаңтар-ақпан)</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025 жылғы қаңтар-ақпанға %-бен</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025 жылғы қаңтар-наурызға %-бен</t>
   </si>
   <si>
     <t>(2026 жылғы қаңтар-наурыз)</t>
+  </si>
+  <si>
+    <t>(2026 жылғы қаңтар-сәуір)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2025 жылғы қаңтар-сәуірге               %-бен</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2025 жылғы қаңтар-мамырға               %-бен</t>
+  </si>
+  <si>
+    <t>(2026 жылғы қаңтар-мамыр)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -994,51 +1010,51 @@
     <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="2" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1118,50 +1134,56 @@
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="129">
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 3" xfId="3"/>
     <cellStyle name="20% - Акцент1 4" xfId="4"/>
     <cellStyle name="20% - Акцент2 2" xfId="5"/>
     <cellStyle name="20% - Акцент2 3" xfId="6"/>
     <cellStyle name="20% - Акцент2 4" xfId="7"/>
     <cellStyle name="20% - Акцент3 2" xfId="8"/>
     <cellStyle name="20% - Акцент3 3" xfId="9"/>
     <cellStyle name="20% - Акцент3 4" xfId="10"/>
     <cellStyle name="20% - Акцент4 2" xfId="11"/>
     <cellStyle name="20% - Акцент4 3" xfId="12"/>
     <cellStyle name="20% - Акцент4 4" xfId="13"/>
     <cellStyle name="20% - Акцент5 2" xfId="14"/>
@@ -1271,51 +1293,51 @@
     <cellStyle name="Примечание 2" xfId="114"/>
     <cellStyle name="Примечание 3" xfId="115"/>
     <cellStyle name="Примечание 4" xfId="116"/>
     <cellStyle name="Связанная ячейка 2" xfId="117"/>
     <cellStyle name="Связанная ячейка 3" xfId="118"/>
     <cellStyle name="Связанная ячейка 4" xfId="119"/>
     <cellStyle name="Текст предупреждения 2" xfId="120"/>
     <cellStyle name="Текст предупреждения 3" xfId="121"/>
     <cellStyle name="Текст предупреждения 4" xfId="122"/>
     <cellStyle name="Финансовый 2" xfId="126"/>
     <cellStyle name="Хороший 2" xfId="123"/>
     <cellStyle name="Хороший 3" xfId="124"/>
     <cellStyle name="Хороший 4" xfId="125"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1591,62 +1613,62 @@
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J12" sqref="J12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="14.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:4" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="13">
         <v>8739346</v>
       </c>
       <c r="C4" s="14">
         <v>107.1</v>
       </c>
       <c r="D4" s="1"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
@@ -1892,62 +1914,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="14.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:4" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>64298416</v>
       </c>
       <c r="C4" s="10">
         <v>87.7</v>
       </c>
       <c r="D4" s="1"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
@@ -2192,62 +2214,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E23" sqref="E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>45</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:4" ht="51" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>68486955</v>
       </c>
       <c r="C4" s="10">
         <v>88.6</v>
       </c>
       <c r="D4" s="1"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
@@ -2493,62 +2515,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:4" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="15">
         <v>85864474</v>
       </c>
       <c r="C4" s="17">
         <v>106</v>
       </c>
       <c r="D4" s="1"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
@@ -2794,62 +2816,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="17.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="50" t="s">
         <v>67</v>
       </c>
-      <c r="B2" s="48"/>
-      <c r="C2" s="48"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="16"/>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
     </row>
     <row r="4" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A4" s="20"/>
       <c r="B4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="18">
         <v>4069940</v>
       </c>
       <c r="C5" s="19">
         <v>45.6</v>
       </c>
@@ -3077,62 +3099,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>10866271</v>
       </c>
       <c r="C4" s="10">
         <v>82.2</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>21</v>
       </c>
@@ -3356,62 +3378,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="17.140625" customWidth="1"/>
     <col min="3" max="3" width="16.5703125" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>71</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="23">
         <v>16277551</v>
       </c>
       <c r="C4" s="24">
         <v>105</v>
       </c>
       <c r="G4" s="32"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>21</v>
@@ -3655,62 +3677,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>73</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="34"/>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
     </row>
     <row r="4" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8">
         <v>24375084</v>
       </c>
       <c r="C5" s="10">
         <v>126.1</v>
       </c>
@@ -3938,62 +3960,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>75</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="35"/>
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
     </row>
     <row r="4" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8">
         <v>29126668</v>
       </c>
       <c r="C5" s="10">
         <v>115.3</v>
       </c>
@@ -4220,62 +4242,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="O32" sqref="O32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>75</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="36"/>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
     </row>
     <row r="4" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8">
         <v>41304938</v>
       </c>
       <c r="C5" s="10">
         <v>122.1</v>
       </c>
@@ -4503,62 +4525,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="Q35" sqref="Q35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>77</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="37"/>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
     </row>
     <row r="4" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8">
         <v>47873851</v>
       </c>
       <c r="C5" s="10">
         <v>128.30000000000001</v>
       </c>
@@ -4786,62 +4808,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>12908806</v>
       </c>
       <c r="C4" s="10">
         <v>76</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>21</v>
       </c>
@@ -5064,62 +5086,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>79</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="38"/>
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
     </row>
     <row r="4" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8">
         <v>53504936</v>
       </c>
       <c r="C5" s="10">
         <v>115.8</v>
       </c>
@@ -5347,62 +5369,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>81</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="39"/>
       <c r="B3" s="39"/>
       <c r="C3" s="39"/>
     </row>
     <row r="4" spans="1:3" ht="51" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8">
         <v>60772851</v>
       </c>
       <c r="C5" s="10">
         <v>110.5</v>
       </c>
@@ -5630,62 +5652,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>84</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="40"/>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
     </row>
     <row r="4" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8">
         <v>67983577</v>
       </c>
       <c r="C5" s="10">
         <v>102.1</v>
       </c>
@@ -5913,62 +5935,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>85</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="41"/>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
     </row>
     <row r="4" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8">
         <v>74230787</v>
       </c>
       <c r="C5" s="10">
         <v>104.6</v>
       </c>
@@ -6196,62 +6218,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I13" sqref="I13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="15.5703125" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>87</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="42"/>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8">
         <v>86171723</v>
       </c>
       <c r="C5" s="10">
         <v>99.7</v>
       </c>
@@ -6479,62 +6501,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="50" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="48"/>
-      <c r="C2" s="48"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="43"/>
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
     </row>
     <row r="4" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A4" s="20"/>
       <c r="B4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="44">
         <v>3593624</v>
       </c>
       <c r="C5" s="45">
         <v>82.6</v>
       </c>
@@ -6762,62 +6784,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>91</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>7870266</v>
       </c>
       <c r="C4" s="10">
         <v>68.099999999999994</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>21</v>
       </c>
@@ -7028,74 +7050,74 @@
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="8">
         <v>439951</v>
       </c>
       <c r="C24" s="10">
         <v>7152.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J14" sqref="I13:J14"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J14" sqref="J14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>94</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>11812140</v>
       </c>
       <c r="C4" s="10">
         <v>68.599999999999994</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>21</v>
       </c>
@@ -7291,89 +7313,655 @@
       </c>
       <c r="C22" s="10">
         <v>488.1</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="10" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="8">
         <v>519951</v>
       </c>
       <c r="C24" s="10">
         <v>8493.2000000000007</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C25"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="C34" sqref="C34"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="16.5703125" customWidth="1"/>
+    <col min="2" max="2" width="14.42578125" customWidth="1"/>
+    <col min="3" max="3" width="14.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="49" t="s">
+        <v>95</v>
+      </c>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" s="46"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+    </row>
+    <row r="4" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A4" s="3"/>
+      <c r="B4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="8">
+        <v>162845945</v>
+      </c>
+      <c r="C5" s="10">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="9">
+        <v>86820537</v>
+      </c>
+      <c r="C6" s="10">
+        <v>114.9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="8">
+        <v>2363171</v>
+      </c>
+      <c r="C7" s="10">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="9">
+        <v>4923984</v>
+      </c>
+      <c r="C8" s="10">
+        <v>39.200000000000003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="8">
+        <v>10294952</v>
+      </c>
+      <c r="C9" s="10">
+        <v>61.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="9">
+        <v>5085875</v>
+      </c>
+      <c r="C10" s="10">
+        <v>160.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="8">
+        <v>272592</v>
+      </c>
+      <c r="C11" s="10">
+        <v>140.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="9">
+        <v>1990423</v>
+      </c>
+      <c r="C12" s="10">
+        <v>77.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="8">
+        <v>1858271</v>
+      </c>
+      <c r="C13" s="10">
+        <v>113.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="9">
+        <v>67710</v>
+      </c>
+      <c r="C14" s="10">
+        <v>78.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="8">
+        <v>6334242</v>
+      </c>
+      <c r="C15" s="10">
+        <v>71.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="9">
+        <v>1748892</v>
+      </c>
+      <c r="C16" s="10">
+        <v>85.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="8">
+        <v>2336719</v>
+      </c>
+      <c r="C17" s="10">
+        <v>46.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="9">
+        <v>4146482</v>
+      </c>
+      <c r="C18" s="10">
+        <v>287.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="8">
+        <v>13563046</v>
+      </c>
+      <c r="C19" s="10">
+        <v>141.69999999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="9">
+        <v>595020</v>
+      </c>
+      <c r="C20" s="10">
+        <v>62.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="8">
+        <v>194061</v>
+      </c>
+      <c r="C21" s="10">
+        <v>230.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="9">
+        <v>960062</v>
+      </c>
+      <c r="C22" s="10">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="8">
+        <v>13786328</v>
+      </c>
+      <c r="C23" s="10">
+        <v>179.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="9">
+        <v>3468374</v>
+      </c>
+      <c r="C24" s="10">
+        <v>110.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="8">
+        <v>2035205</v>
+      </c>
+      <c r="C25" s="10">
+        <v>117.1</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C25"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I4" sqref="I4"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="16.5703125" customWidth="1"/>
+    <col min="2" max="2" width="14.42578125" customWidth="1"/>
+    <col min="3" max="3" width="14.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="48" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="49" t="s">
+        <v>98</v>
+      </c>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" s="47"/>
+      <c r="B3" s="47"/>
+      <c r="C3" s="47"/>
+    </row>
+    <row r="4" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
+      <c r="A4" s="3"/>
+      <c r="B4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="8">
+        <v>25375093</v>
+      </c>
+      <c r="C5" s="10">
+        <v>82.6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="9">
+        <v>18048960</v>
+      </c>
+      <c r="C6" s="10">
+        <v>83.7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="8">
+        <v>231246</v>
+      </c>
+      <c r="C7" s="10">
+        <v>362.6</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="9">
+        <v>15000</v>
+      </c>
+      <c r="C8" s="10">
+        <v>7.8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="8">
+        <v>718690</v>
+      </c>
+      <c r="C9" s="10">
+        <v>46.6</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="9">
+        <v>76500</v>
+      </c>
+      <c r="C10" s="10">
+        <v>115.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="8">
+        <v>127000</v>
+      </c>
+      <c r="C11" s="10">
+        <v>156.80000000000001</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="9">
+        <v>125072</v>
+      </c>
+      <c r="C12" s="10">
+        <v>95.4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="8">
+        <v>436000</v>
+      </c>
+      <c r="C13" s="10">
+        <v>161.80000000000001</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="9">
+        <v>42900</v>
+      </c>
+      <c r="C14" s="10">
+        <v>182.8</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="9">
+        <v>60000</v>
+      </c>
+      <c r="C16" s="10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="8">
+        <v>91800</v>
+      </c>
+      <c r="C17" s="10">
+        <v>130.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="9">
+        <v>48800</v>
+      </c>
+      <c r="C18" s="10">
+        <v>146.69999999999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="8">
+        <v>4575329</v>
+      </c>
+      <c r="C19" s="10">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="9">
+        <v>40525</v>
+      </c>
+      <c r="C20" s="10">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="8">
+        <v>84000</v>
+      </c>
+      <c r="C21" s="10">
+        <v>39961.9</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="9">
+        <v>63500</v>
+      </c>
+      <c r="C22" s="10">
+        <v>60.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="8">
+        <v>67940</v>
+      </c>
+      <c r="C23" s="10">
+        <v>488.6</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="C24" s="10" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="8">
+        <v>521831</v>
+      </c>
+      <c r="C25" s="10">
+        <v>6085.7</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H31" sqref="H31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="15.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>15096292</v>
       </c>
       <c r="C4" s="10">
         <v>60.3</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>21</v>
       </c>
@@ -7596,62 +8184,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>18762016</v>
       </c>
       <c r="C4" s="10">
         <v>54.6</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>21</v>
       </c>
@@ -7874,62 +8462,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B4" sqref="B4:C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" customWidth="1"/>
     <col min="3" max="3" width="14.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>24499243</v>
       </c>
       <c r="C4" s="10">
         <v>57.8</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>21</v>
       </c>
@@ -8144,62 +8732,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J11" sqref="J11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C4" s="12">
         <v>63.9</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>21</v>
       </c>
@@ -8422,62 +9010,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.140625" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>36110625</v>
       </c>
       <c r="C4" s="10">
         <v>62.5</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>21</v>
       </c>
@@ -8700,62 +9288,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:3" ht="51" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>44697729</v>
       </c>
       <c r="C4" s="10">
         <v>72.099999999999994</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>21</v>
       </c>
@@ -8978,62 +9566,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+      <c r="A1" s="48" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-      <c r="C1" s="46"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="47" t="s">
+      <c r="A2" s="49" t="s">
         <v>41</v>
       </c>
-      <c r="B2" s="47"/>
-      <c r="C2" s="47"/>
+      <c r="B2" s="49"/>
+      <c r="C2" s="49"/>
     </row>
     <row r="3" spans="1:4" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>53169361</v>
       </c>
       <c r="C4" s="10">
         <v>80</v>
       </c>
       <c r="D4" s="1"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
@@ -9273,75 +9861,77 @@
       <c r="C24" s="10">
         <v>12.6</v>
       </c>
       <c r="D24" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>27</vt:i4>
+        <vt:i4>29</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="27" baseType="lpstr">
+    <vt:vector size="29" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>01-02</vt:lpstr>
       <vt:lpstr>01-03</vt:lpstr>
       <vt:lpstr>01-04</vt:lpstr>
       <vt:lpstr>01-05</vt:lpstr>
       <vt:lpstr>01-06</vt:lpstr>
       <vt:lpstr>01-07</vt:lpstr>
       <vt:lpstr>01-08</vt:lpstr>
       <vt:lpstr>01-09</vt:lpstr>
       <vt:lpstr>01-10</vt:lpstr>
       <vt:lpstr>01-11</vt:lpstr>
       <vt:lpstr>01-12</vt:lpstr>
       <vt:lpstr>01.2025</vt:lpstr>
       <vt:lpstr>02.2025</vt:lpstr>
       <vt:lpstr>03.2025</vt:lpstr>
       <vt:lpstr>04.2025</vt:lpstr>
       <vt:lpstr>05.2025</vt:lpstr>
       <vt:lpstr>06.2025</vt:lpstr>
       <vt:lpstr>07.2025</vt:lpstr>
       <vt:lpstr>08.2025</vt:lpstr>
       <vt:lpstr>09.2025</vt:lpstr>
       <vt:lpstr>10.2025</vt:lpstr>
       <vt:lpstr>11.2025</vt:lpstr>
       <vt:lpstr>12.2025</vt:lpstr>
       <vt:lpstr>01.2026</vt:lpstr>
       <vt:lpstr>02.2026</vt:lpstr>
       <vt:lpstr>03.2026</vt:lpstr>
+      <vt:lpstr>04.2026</vt:lpstr>
+      <vt:lpstr>05.2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Бахитгуль Жансугурова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>