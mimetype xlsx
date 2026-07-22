--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -12,106 +12,108 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-705" yWindow="1080" windowWidth="28800" windowHeight="11835" tabRatio="931" firstSheet="14" activeTab="28"/>
+    <workbookView xWindow="-705" yWindow="1080" windowWidth="28800" windowHeight="11835" tabRatio="931" firstSheet="14" activeTab="29"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="7" r:id="rId1"/>
     <sheet name="01-02" sheetId="9" r:id="rId2"/>
     <sheet name="01-03" sheetId="10" r:id="rId3"/>
     <sheet name="01-04" sheetId="11" r:id="rId4"/>
     <sheet name="01-05" sheetId="12" r:id="rId5"/>
     <sheet name="01-06" sheetId="13" r:id="rId6"/>
     <sheet name="01-07" sheetId="14" r:id="rId7"/>
     <sheet name="01-08" sheetId="15" r:id="rId8"/>
     <sheet name="01-09" sheetId="16" r:id="rId9"/>
     <sheet name="01-10" sheetId="17" r:id="rId10"/>
     <sheet name="01-11" sheetId="18" r:id="rId11"/>
     <sheet name="01-12" sheetId="19" r:id="rId12"/>
     <sheet name="01.2025" sheetId="20" r:id="rId13"/>
     <sheet name="02.2025" sheetId="21" r:id="rId14"/>
     <sheet name="03.2025" sheetId="22" r:id="rId15"/>
     <sheet name="04.2025" sheetId="23" r:id="rId16"/>
     <sheet name="05.2025" sheetId="24" r:id="rId17"/>
     <sheet name="06.2025" sheetId="25" r:id="rId18"/>
     <sheet name="07.2025" sheetId="26" r:id="rId19"/>
     <sheet name="08.2025" sheetId="27" r:id="rId20"/>
     <sheet name="09.2025" sheetId="28" r:id="rId21"/>
     <sheet name="10.2025" sheetId="29" r:id="rId22"/>
     <sheet name="11.2025" sheetId="30" r:id="rId23"/>
     <sheet name="12.2025" sheetId="31" r:id="rId24"/>
     <sheet name="01.2026" sheetId="32" r:id="rId25"/>
     <sheet name="02.2026" sheetId="33" r:id="rId26"/>
     <sheet name="03.2026" sheetId="34" r:id="rId27"/>
     <sheet name="04.2026" sheetId="35" r:id="rId28"/>
     <sheet name="05.2026" sheetId="36" r:id="rId29"/>
+    <sheet name="06.2026" sheetId="37" r:id="rId30"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="888" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="914" uniqueCount="101">
   <si>
     <t xml:space="preserve">Тұрғын үй құрылысына салынған инвестициялар </t>
   </si>
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсарин </t>
   </si>
   <si>
     <t xml:space="preserve">Амангелді </t>
   </si>
   <si>
     <t xml:space="preserve">Әулиекөл </t>
   </si>
   <si>
     <t xml:space="preserve">Денисов </t>
   </si>
   <si>
     <t xml:space="preserve">Жангелдин </t>
   </si>
   <si>
@@ -365,61 +367,67 @@
   </si>
   <si>
     <t>(2026 жылғы қаңтар-ақпан)</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025 жылғы қаңтар-ақпанға %-бен</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025 жылғы қаңтар-наурызға %-бен</t>
   </si>
   <si>
     <t>(2026 жылғы қаңтар-наурыз)</t>
   </si>
   <si>
     <t>(2026 жылғы қаңтар-сәуір)</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025 жылғы қаңтар-сәуірге               %-бен</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025 жылғы қаңтар-мамырға               %-бен</t>
   </si>
   <si>
     <t>(2026 жылғы қаңтар-мамыр)</t>
   </si>
+  <si>
+    <t>(2026 жылғы қаңтар-маусымға)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2025 жылғы қаңтар-маусымға               %-бен</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
-    <numFmt numFmtId="164" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
-[...3 lines deleted...]
-    <numFmt numFmtId="168" formatCode="0.0"/>
+    <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="#,##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="30" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -1006,178 +1014,181 @@
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="23" borderId="9" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="52">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="2" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="22" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="49" fontId="23" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="27" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="26" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="21" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="21" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="28" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="168" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="25" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="129">
     <cellStyle name="20% - Акцент1 2" xfId="2"/>
     <cellStyle name="20% - Акцент1 3" xfId="3"/>
     <cellStyle name="20% - Акцент1 4" xfId="4"/>
     <cellStyle name="20% - Акцент2 2" xfId="5"/>
     <cellStyle name="20% - Акцент2 3" xfId="6"/>
     <cellStyle name="20% - Акцент2 4" xfId="7"/>
     <cellStyle name="20% - Акцент3 2" xfId="8"/>
@@ -1293,51 +1304,51 @@
     <cellStyle name="Примечание 2" xfId="114"/>
     <cellStyle name="Примечание 3" xfId="115"/>
     <cellStyle name="Примечание 4" xfId="116"/>
     <cellStyle name="Связанная ячейка 2" xfId="117"/>
     <cellStyle name="Связанная ячейка 3" xfId="118"/>
     <cellStyle name="Связанная ячейка 4" xfId="119"/>
     <cellStyle name="Текст предупреждения 2" xfId="120"/>
     <cellStyle name="Текст предупреждения 3" xfId="121"/>
     <cellStyle name="Текст предупреждения 4" xfId="122"/>
     <cellStyle name="Финансовый 2" xfId="126"/>
     <cellStyle name="Хороший 2" xfId="123"/>
     <cellStyle name="Хороший 3" xfId="124"/>
     <cellStyle name="Хороший 4" xfId="125"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1613,62 +1624,62 @@
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J12" sqref="J12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="14.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:4" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>26</v>
       </c>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="13">
         <v>8739346</v>
       </c>
       <c r="C4" s="14">
         <v>107.1</v>
       </c>
       <c r="D4" s="1"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
@@ -1914,62 +1925,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H8" sqref="H8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="14.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:4" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>44</v>
       </c>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>64298416</v>
       </c>
       <c r="C4" s="10">
         <v>87.7</v>
       </c>
       <c r="D4" s="1"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
@@ -2214,62 +2225,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E23" sqref="E23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="15.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>45</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:4" ht="51" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>46</v>
       </c>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>68486955</v>
       </c>
       <c r="C4" s="10">
         <v>88.6</v>
       </c>
       <c r="D4" s="1"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
@@ -2515,62 +2526,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>23</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:4" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>24</v>
       </c>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="15">
         <v>85864474</v>
       </c>
       <c r="C4" s="17">
         <v>106</v>
       </c>
       <c r="D4" s="1"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
@@ -2816,62 +2827,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:C25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="19.5703125" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="17.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="50" t="s">
+      <c r="A2" s="51" t="s">
         <v>67</v>
       </c>
-      <c r="B2" s="50"/>
-      <c r="C2" s="50"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
     </row>
     <row r="3" spans="1:3" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A3" s="16"/>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
     </row>
     <row r="4" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A4" s="20"/>
       <c r="B4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="18">
         <v>4069940</v>
       </c>
       <c r="C5" s="19">
         <v>45.6</v>
       </c>
@@ -3099,62 +3110,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>72</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>10866271</v>
       </c>
       <c r="C4" s="10">
         <v>82.2</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>21</v>
       </c>
@@ -3378,62 +3389,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="17.140625" customWidth="1"/>
     <col min="3" max="3" width="16.5703125" customWidth="1"/>
     <col min="7" max="7" width="9.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>71</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:8" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="4" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="23">
         <v>16277551</v>
       </c>
       <c r="C4" s="24">
         <v>105</v>
       </c>
       <c r="G4" s="32"/>
     </row>
     <row r="5" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>21</v>
@@ -3677,62 +3688,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>73</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="34"/>
       <c r="B3" s="34"/>
       <c r="C3" s="34"/>
     </row>
     <row r="4" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8">
         <v>24375084</v>
       </c>
       <c r="C5" s="10">
         <v>126.1</v>
       </c>
@@ -3960,62 +3971,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>75</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="35"/>
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
     </row>
     <row r="4" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8">
         <v>29126668</v>
       </c>
       <c r="C5" s="10">
         <v>115.3</v>
       </c>
@@ -4242,62 +4253,62 @@
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet18.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="O32" sqref="O32"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>75</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="36"/>
       <c r="B3" s="36"/>
       <c r="C3" s="36"/>
     </row>
     <row r="4" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8">
         <v>41304938</v>
       </c>
       <c r="C5" s="10">
         <v>122.1</v>
       </c>
@@ -4525,62 +4536,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet19.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="Q35" sqref="Q35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>77</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="37"/>
       <c r="B3" s="37"/>
       <c r="C3" s="37"/>
     </row>
     <row r="4" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8">
         <v>47873851</v>
       </c>
       <c r="C5" s="10">
         <v>128.30000000000001</v>
       </c>
@@ -4808,62 +4819,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>27</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>12908806</v>
       </c>
       <c r="C4" s="10">
         <v>76</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>21</v>
       </c>
@@ -5086,62 +5097,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet20.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>79</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="38"/>
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
     </row>
     <row r="4" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8">
         <v>53504936</v>
       </c>
       <c r="C5" s="10">
         <v>115.8</v>
       </c>
@@ -5369,62 +5380,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet21.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>81</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="39"/>
       <c r="B3" s="39"/>
       <c r="C3" s="39"/>
     </row>
     <row r="4" spans="1:3" ht="51" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8">
         <v>60772851</v>
       </c>
       <c r="C5" s="10">
         <v>110.5</v>
       </c>
@@ -5652,62 +5663,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet22.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>84</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="40"/>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
     </row>
     <row r="4" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8">
         <v>67983577</v>
       </c>
       <c r="C5" s="10">
         <v>102.1</v>
       </c>
@@ -5935,62 +5946,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet23.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>85</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="41"/>
       <c r="B3" s="41"/>
       <c r="C3" s="41"/>
     </row>
     <row r="4" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8">
         <v>74230787</v>
       </c>
       <c r="C5" s="10">
         <v>104.6</v>
       </c>
@@ -6218,62 +6229,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet24.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I13" sqref="I13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="15.5703125" customWidth="1"/>
     <col min="3" max="3" width="20.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>87</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="42"/>
       <c r="B3" s="42"/>
       <c r="C3" s="42"/>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8">
         <v>86171723</v>
       </c>
       <c r="C5" s="10">
         <v>99.7</v>
       </c>
@@ -6501,62 +6512,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet25.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="50" t="s">
+      <c r="A2" s="51" t="s">
         <v>89</v>
       </c>
-      <c r="B2" s="50"/>
-      <c r="C2" s="50"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="43"/>
       <c r="B3" s="43"/>
       <c r="C3" s="43"/>
     </row>
     <row r="4" spans="1:3" ht="25.5" x14ac:dyDescent="0.25">
       <c r="A4" s="20"/>
       <c r="B4" s="21" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="22" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="44">
         <v>3593624</v>
       </c>
       <c r="C5" s="45">
         <v>82.6</v>
       </c>
@@ -6784,62 +6795,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="13.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>91</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>7870266</v>
       </c>
       <c r="C4" s="10">
         <v>68.099999999999994</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>21</v>
       </c>
@@ -7062,62 +7073,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J14" sqref="J14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="17" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="15.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>94</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>11812140</v>
       </c>
       <c r="C4" s="10">
         <v>68.599999999999994</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>21</v>
       </c>
@@ -7340,62 +7351,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="C34" sqref="C34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>95</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="46"/>
       <c r="B3" s="46"/>
       <c r="C3" s="46"/>
     </row>
     <row r="4" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8">
         <v>162845945</v>
       </c>
       <c r="C5" s="10">
         <v>101.2</v>
       </c>
@@ -7611,74 +7622,74 @@
     </row>
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="8">
         <v>2035205</v>
       </c>
       <c r="C25" s="10">
         <v>117.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I4" sqref="I4"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>98</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A3" s="47"/>
       <c r="B3" s="47"/>
       <c r="C3" s="47"/>
     </row>
     <row r="4" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A4" s="3"/>
       <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C4" s="7" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8">
         <v>25375093</v>
       </c>
       <c r="C5" s="10">
         <v>82.6</v>
       </c>
@@ -7906,62 +7917,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H31" sqref="H31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="13.7109375" customWidth="1"/>
     <col min="3" max="3" width="15.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>15096292</v>
       </c>
       <c r="C4" s="10">
         <v>60.3</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>21</v>
       </c>
@@ -8157,89 +8168,372 @@
       </c>
       <c r="C22" s="10">
         <v>120</v>
       </c>
     </row>
     <row r="23" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A23" s="5" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="9">
         <v>70000</v>
       </c>
       <c r="C23" s="10">
         <v>147.30000000000001</v>
       </c>
     </row>
     <row r="24" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A24" s="5" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="8">
         <v>43164</v>
       </c>
       <c r="C24" s="10">
         <v>16.100000000000001</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C25"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="M22" sqref="M22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="16.5703125" customWidth="1"/>
+    <col min="2" max="2" width="14.42578125" customWidth="1"/>
+    <col min="3" max="3" width="14.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A1" s="49" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A2" s="50" t="s">
+        <v>99</v>
+      </c>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" s="48"/>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+    </row>
+    <row r="4" spans="1:3" ht="51" x14ac:dyDescent="0.25">
+      <c r="A4" s="3"/>
+      <c r="B4" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="7" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A5" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="8">
+        <v>37468866</v>
+      </c>
+      <c r="C5" s="10">
+        <v>86.1</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A6" s="6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="9">
+        <v>25957885</v>
+      </c>
+      <c r="C6" s="10">
+        <v>102.1</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A7" s="6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="8">
+        <v>248246</v>
+      </c>
+      <c r="C7" s="10">
+        <v>363.2</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A8" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="9">
+        <v>22000</v>
+      </c>
+      <c r="C8" s="10">
+        <v>11.4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A9" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="8">
+        <v>1089590</v>
+      </c>
+      <c r="C9" s="10">
+        <v>47.3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A10" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="9">
+        <v>496500</v>
+      </c>
+      <c r="C10" s="10">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A11" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="8">
+        <v>207000</v>
+      </c>
+      <c r="C11" s="10">
+        <v>175.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A12" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="9">
+        <v>167967</v>
+      </c>
+      <c r="C12" s="10">
+        <v>83.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A13" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="8">
+        <v>439000</v>
+      </c>
+      <c r="C13" s="10">
+        <v>139.19999999999999</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A14" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="9">
+        <v>42900</v>
+      </c>
+      <c r="C14" s="10">
+        <v>183.5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A15" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="C15" s="10">
+        <v>1367.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A16" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="9">
+        <v>60000</v>
+      </c>
+      <c r="C16" s="10">
+        <v>1.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A17" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="8">
+        <v>316800</v>
+      </c>
+      <c r="C17" s="10">
+        <v>30.2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A18" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="9">
+        <v>59700</v>
+      </c>
+      <c r="C18" s="10">
+        <v>48.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A19" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="8">
+        <v>6936569</v>
+      </c>
+      <c r="C19" s="10">
+        <v>83.3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A20" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="9">
+        <v>46090</v>
+      </c>
+      <c r="C20" s="10">
+        <v>127.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A21" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="8">
+        <v>84000</v>
+      </c>
+      <c r="C21" s="10">
+        <v>6705</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A22" s="5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="9">
+        <v>121700</v>
+      </c>
+      <c r="C22" s="10">
+        <v>116.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A23" s="5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="8">
+        <v>67940</v>
+      </c>
+      <c r="C23" s="10">
+        <v>487.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A24" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="9">
+        <v>105090</v>
+      </c>
+      <c r="C24" s="10">
+        <v>8.5</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A25" s="5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="8">
+        <v>525751</v>
+      </c>
+      <c r="C25" s="10">
+        <v>203.3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.5703125" customWidth="1"/>
     <col min="2" max="2" width="14.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>18762016</v>
       </c>
       <c r="C4" s="10">
         <v>54.6</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>21</v>
       </c>
@@ -8462,62 +8756,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B4" sqref="B4:C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" customWidth="1"/>
     <col min="3" max="3" width="14.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>24499243</v>
       </c>
       <c r="C4" s="10">
         <v>57.8</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>21</v>
       </c>
@@ -8732,62 +9026,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J11" sqref="J11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.28515625" customWidth="1"/>
     <col min="2" max="2" width="14.28515625" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="11" t="s">
         <v>49</v>
       </c>
       <c r="C4" s="12">
         <v>63.9</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>21</v>
       </c>
@@ -9010,62 +9304,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I12" sqref="I12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.140625" customWidth="1"/>
     <col min="2" max="2" width="12.85546875" customWidth="1"/>
     <col min="3" max="3" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:3" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>36110625</v>
       </c>
       <c r="C4" s="10">
         <v>62.5</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>21</v>
       </c>
@@ -9288,62 +9582,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F8" sqref="F8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="13.5703125" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:3" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:3" ht="51" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>44697729</v>
       </c>
       <c r="C4" s="10">
         <v>72.099999999999994</v>
       </c>
     </row>
     <row r="5" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
         <v>21</v>
       </c>
@@ -9566,62 +9860,62 @@
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="E6" sqref="E6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.42578125" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" customWidth="1"/>
     <col min="3" max="3" width="17" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="48"/>
-      <c r="C1" s="48"/>
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
-      <c r="A2" s="49" t="s">
+      <c r="A2" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="B2" s="49"/>
-      <c r="C2" s="49"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
     </row>
     <row r="3" spans="1:4" ht="38.25" x14ac:dyDescent="0.25">
       <c r="A3" s="3"/>
       <c r="B3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="7" t="s">
         <v>42</v>
       </c>
       <c r="D3" s="1"/>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" s="4" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="8">
         <v>53169361</v>
       </c>
       <c r="C4" s="10">
         <v>80</v>
       </c>
       <c r="D4" s="1"/>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" s="6" t="s">
@@ -9861,77 +10155,78 @@
       <c r="C24" s="10">
         <v>12.6</v>
       </c>
       <c r="D24" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>29</vt:i4>
+        <vt:i4>30</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="29" baseType="lpstr">
+    <vt:vector size="30" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>01-02</vt:lpstr>
       <vt:lpstr>01-03</vt:lpstr>
       <vt:lpstr>01-04</vt:lpstr>
       <vt:lpstr>01-05</vt:lpstr>
       <vt:lpstr>01-06</vt:lpstr>
       <vt:lpstr>01-07</vt:lpstr>
       <vt:lpstr>01-08</vt:lpstr>
       <vt:lpstr>01-09</vt:lpstr>
       <vt:lpstr>01-10</vt:lpstr>
       <vt:lpstr>01-11</vt:lpstr>
       <vt:lpstr>01-12</vt:lpstr>
       <vt:lpstr>01.2025</vt:lpstr>
       <vt:lpstr>02.2025</vt:lpstr>
       <vt:lpstr>03.2025</vt:lpstr>
       <vt:lpstr>04.2025</vt:lpstr>
       <vt:lpstr>05.2025</vt:lpstr>
       <vt:lpstr>06.2025</vt:lpstr>
       <vt:lpstr>07.2025</vt:lpstr>
       <vt:lpstr>08.2025</vt:lpstr>
       <vt:lpstr>09.2025</vt:lpstr>
       <vt:lpstr>10.2025</vt:lpstr>
       <vt:lpstr>11.2025</vt:lpstr>
       <vt:lpstr>12.2025</vt:lpstr>
       <vt:lpstr>01.2026</vt:lpstr>
       <vt:lpstr>02.2026</vt:lpstr>
       <vt:lpstr>03.2026</vt:lpstr>
       <vt:lpstr>04.2026</vt:lpstr>
       <vt:lpstr>05.2026</vt:lpstr>
+      <vt:lpstr>06.2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Бахитгуль Жансугурова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>