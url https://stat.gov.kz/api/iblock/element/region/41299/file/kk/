--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -9,103 +9,105 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" tabRatio="896" activeTab="25"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" tabRatio="896" firstSheet="14" activeTab="26"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="5" r:id="rId1"/>
     <sheet name="01-02" sheetId="6" r:id="rId2"/>
     <sheet name="01-03" sheetId="7" r:id="rId3"/>
     <sheet name="01-04" sheetId="8" r:id="rId4"/>
     <sheet name="01-05" sheetId="9" r:id="rId5"/>
     <sheet name="01-06" sheetId="10" r:id="rId6"/>
     <sheet name="01-07" sheetId="11" r:id="rId7"/>
     <sheet name="01-08" sheetId="12" r:id="rId8"/>
     <sheet name="01-09" sheetId="13" r:id="rId9"/>
     <sheet name="01-10" sheetId="14" r:id="rId10"/>
     <sheet name="01-11" sheetId="15" r:id="rId11"/>
     <sheet name="01-12" sheetId="16" r:id="rId12"/>
     <sheet name="01.2025" sheetId="17" r:id="rId13"/>
     <sheet name="02.2025" sheetId="18" r:id="rId14"/>
     <sheet name="03.2025" sheetId="19" r:id="rId15"/>
     <sheet name="04.2025" sheetId="20" r:id="rId16"/>
     <sheet name="05.2025" sheetId="21" r:id="rId17"/>
     <sheet name="06.2025" sheetId="22" r:id="rId18"/>
     <sheet name="07.2025" sheetId="23" r:id="rId19"/>
     <sheet name="08.2025" sheetId="24" r:id="rId20"/>
     <sheet name="09.2025" sheetId="25" r:id="rId21"/>
     <sheet name="10.2025" sheetId="26" r:id="rId22"/>
     <sheet name="11.2025" sheetId="27" r:id="rId23"/>
     <sheet name="12.2025" sheetId="28" r:id="rId24"/>
     <sheet name="01.2026" sheetId="29" r:id="rId25"/>
     <sheet name="02.2026" sheetId="30" r:id="rId26"/>
+    <sheet name="03.2026" sheetId="31" r:id="rId27"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="669" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="694" uniqueCount="79">
   <si>
     <t>Негізгі капиталға салынған инвестициялар</t>
   </si>
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсарин </t>
   </si>
   <si>
     <t xml:space="preserve">Амангелді </t>
   </si>
   <si>
     <t xml:space="preserve">Әулиекөл </t>
   </si>
   <si>
     <t xml:space="preserve">Денисов </t>
   </si>
   <si>
     <t xml:space="preserve">Жангелдин </t>
   </si>
   <si>
@@ -292,50 +294,56 @@
     <t xml:space="preserve"> 2024 жылғы қаңтар-қазанға %-бен</t>
   </si>
   <si>
     <t>(2025 жылғы қаңтар-қараша)</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 жылғы қаңтар-қарашаға %-бен</t>
   </si>
   <si>
     <t>(2025 жылғы қаңтар-желтоқсан)</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 жылға %-бен</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025 жылғы қаңтарға %-бен</t>
   </si>
   <si>
     <t>(2026 жылғы қаңтар)</t>
   </si>
   <si>
     <t>(2026 жылғы қаңтар-ақпан)</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025 жылғы қаңтар-ақпанға %-бен</t>
+  </si>
+  <si>
+    <t>(2026 жылғы қаңтар-наурыз)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2025 жылғы қаңтар-наурызға %-бен</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -1254,51 +1262,51 @@
     <cellStyle name="Примечание 2" xfId="114"/>
     <cellStyle name="Примечание 3" xfId="115"/>
     <cellStyle name="Примечание 4" xfId="116"/>
     <cellStyle name="Связанная ячейка 2" xfId="117"/>
     <cellStyle name="Связанная ячейка 3" xfId="118"/>
     <cellStyle name="Связанная ячейка 4" xfId="119"/>
     <cellStyle name="Текст предупреждения 2" xfId="120"/>
     <cellStyle name="Текст предупреждения 3" xfId="121"/>
     <cellStyle name="Текст предупреждения 4" xfId="122"/>
     <cellStyle name="Финансовый 2" xfId="126"/>
     <cellStyle name="Хороший 2" xfId="123"/>
     <cellStyle name="Хороший 3" xfId="124"/>
     <cellStyle name="Хороший 4" xfId="125"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6788,52 +6796,52 @@
     <row r="25" spans="1:3" x14ac:dyDescent="0.25">
       <c r="A25" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="27">
         <v>514835</v>
       </c>
       <c r="C25" s="33">
         <v>225.2</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet26.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I10" sqref="I10"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K35" sqref="K35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="16.5703125" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
     </row>
     <row r="2" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="42" t="s">
         <v>75</v>
       </c>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
     </row>
     <row r="3" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="28"/>
@@ -7056,50 +7064,333 @@
       </c>
       <c r="C23" s="34">
         <v>36.1</v>
       </c>
     </row>
     <row r="24" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="25">
         <v>343759</v>
       </c>
       <c r="C24" s="34">
         <v>12.5</v>
       </c>
     </row>
     <row r="25" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="27">
         <v>730380</v>
       </c>
       <c r="C25" s="34">
         <v>261</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C25"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H11" sqref="H11"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="22.140625" customWidth="1"/>
+    <col min="2" max="2" width="16.5703125" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+    </row>
+    <row r="2" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="42" t="s">
+        <v>77</v>
+      </c>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+    </row>
+    <row r="3" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="28"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+    </row>
+    <row r="4" spans="1:3" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="29"/>
+      <c r="B4" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="31" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="23">
+        <v>70948821</v>
+      </c>
+      <c r="C5" s="32">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="25">
+        <v>22639015</v>
+      </c>
+      <c r="C6" s="33">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="25">
+        <v>1170278</v>
+      </c>
+      <c r="C7" s="33">
+        <v>40.799999999999997</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="25">
+        <v>3954535</v>
+      </c>
+      <c r="C8" s="33">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="25">
+        <v>5496236</v>
+      </c>
+      <c r="C9" s="34">
+        <v>38.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="25">
+        <v>4366278</v>
+      </c>
+      <c r="C10" s="34">
+        <v>150.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="25">
+        <v>129582</v>
+      </c>
+      <c r="C11" s="34">
+        <v>91.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="25">
+        <v>1063580</v>
+      </c>
+      <c r="C12" s="34">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="26">
+        <v>1449523</v>
+      </c>
+      <c r="C13" s="34">
+        <v>103.4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="25">
+        <v>48566</v>
+      </c>
+      <c r="C14" s="34">
+        <v>77.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="25">
+        <v>2132593</v>
+      </c>
+      <c r="C15" s="34">
+        <v>40.6</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="25">
+        <v>1528254</v>
+      </c>
+      <c r="C16" s="34">
+        <v>121.8</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="25">
+        <v>1946646</v>
+      </c>
+      <c r="C17" s="34">
+        <v>40.299999999999997</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="25">
+        <v>3418611</v>
+      </c>
+      <c r="C18" s="34">
+        <v>389.6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="25">
+        <v>5432324</v>
+      </c>
+      <c r="C19" s="34">
+        <v>109.1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="25">
+        <v>327701</v>
+      </c>
+      <c r="C20" s="34">
+        <v>46.9</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="25">
+        <v>147944</v>
+      </c>
+      <c r="C21" s="34">
+        <v>260.5</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="25">
+        <v>737758</v>
+      </c>
+      <c r="C22" s="38">
+        <v>17.8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="25">
+        <v>10783004</v>
+      </c>
+      <c r="C23" s="34">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="25">
+        <v>2904979</v>
+      </c>
+      <c r="C24" s="34">
+        <v>105.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="27">
+        <v>1271411</v>
+      </c>
+      <c r="C25" s="34">
+        <v>125.6</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
@@ -9224,74 +9515,75 @@
       <c r="C25" s="11">
         <v>106.6</v>
       </c>
       <c r="D25" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>26</vt:i4>
+        <vt:i4>27</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="26" baseType="lpstr">
+    <vt:vector size="27" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>01-02</vt:lpstr>
       <vt:lpstr>01-03</vt:lpstr>
       <vt:lpstr>01-04</vt:lpstr>
       <vt:lpstr>01-05</vt:lpstr>
       <vt:lpstr>01-06</vt:lpstr>
       <vt:lpstr>01-07</vt:lpstr>
       <vt:lpstr>01-08</vt:lpstr>
       <vt:lpstr>01-09</vt:lpstr>
       <vt:lpstr>01-10</vt:lpstr>
       <vt:lpstr>01-11</vt:lpstr>
       <vt:lpstr>01-12</vt:lpstr>
       <vt:lpstr>01.2025</vt:lpstr>
       <vt:lpstr>02.2025</vt:lpstr>
       <vt:lpstr>03.2025</vt:lpstr>
       <vt:lpstr>04.2025</vt:lpstr>
       <vt:lpstr>05.2025</vt:lpstr>
       <vt:lpstr>06.2025</vt:lpstr>
       <vt:lpstr>07.2025</vt:lpstr>
       <vt:lpstr>08.2025</vt:lpstr>
       <vt:lpstr>09.2025</vt:lpstr>
       <vt:lpstr>10.2025</vt:lpstr>
       <vt:lpstr>11.2025</vt:lpstr>
       <vt:lpstr>12.2025</vt:lpstr>
       <vt:lpstr>01.2026</vt:lpstr>
       <vt:lpstr>02.2026</vt:lpstr>
+      <vt:lpstr>03.2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Бахитгуль Жансугурова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>