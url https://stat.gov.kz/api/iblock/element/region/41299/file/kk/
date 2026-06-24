--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -10,104 +10,108 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" tabRatio="896" firstSheet="14" activeTab="26"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" tabRatio="896" firstSheet="14" activeTab="28"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="5" r:id="rId1"/>
     <sheet name="01-02" sheetId="6" r:id="rId2"/>
     <sheet name="01-03" sheetId="7" r:id="rId3"/>
     <sheet name="01-04" sheetId="8" r:id="rId4"/>
     <sheet name="01-05" sheetId="9" r:id="rId5"/>
     <sheet name="01-06" sheetId="10" r:id="rId6"/>
     <sheet name="01-07" sheetId="11" r:id="rId7"/>
     <sheet name="01-08" sheetId="12" r:id="rId8"/>
     <sheet name="01-09" sheetId="13" r:id="rId9"/>
     <sheet name="01-10" sheetId="14" r:id="rId10"/>
     <sheet name="01-11" sheetId="15" r:id="rId11"/>
     <sheet name="01-12" sheetId="16" r:id="rId12"/>
     <sheet name="01.2025" sheetId="17" r:id="rId13"/>
     <sheet name="02.2025" sheetId="18" r:id="rId14"/>
     <sheet name="03.2025" sheetId="19" r:id="rId15"/>
     <sheet name="04.2025" sheetId="20" r:id="rId16"/>
     <sheet name="05.2025" sheetId="21" r:id="rId17"/>
     <sheet name="06.2025" sheetId="22" r:id="rId18"/>
     <sheet name="07.2025" sheetId="23" r:id="rId19"/>
     <sheet name="08.2025" sheetId="24" r:id="rId20"/>
     <sheet name="09.2025" sheetId="25" r:id="rId21"/>
     <sheet name="10.2025" sheetId="26" r:id="rId22"/>
     <sheet name="11.2025" sheetId="27" r:id="rId23"/>
     <sheet name="12.2025" sheetId="28" r:id="rId24"/>
     <sheet name="01.2026" sheetId="29" r:id="rId25"/>
     <sheet name="02.2026" sheetId="30" r:id="rId26"/>
     <sheet name="03.2026" sheetId="31" r:id="rId27"/>
+    <sheet name="04.2026" sheetId="32" r:id="rId28"/>
+    <sheet name="05.2026" sheetId="33" r:id="rId29"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="694" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="744" uniqueCount="83">
   <si>
     <t>Негізгі капиталға салынған инвестициялар</t>
   </si>
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсарин </t>
   </si>
   <si>
     <t xml:space="preserve">Амангелді </t>
   </si>
   <si>
     <t xml:space="preserve">Әулиекөл </t>
   </si>
   <si>
     <t xml:space="preserve">Денисов </t>
   </si>
   <si>
     <t xml:space="preserve">Жангелдин </t>
   </si>
   <si>
@@ -300,50 +304,62 @@
     <t xml:space="preserve"> 2024 жылғы қаңтар-қарашаға %-бен</t>
   </si>
   <si>
     <t>(2025 жылғы қаңтар-желтоқсан)</t>
   </si>
   <si>
     <t xml:space="preserve"> 2024 жылға %-бен</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025 жылғы қаңтарға %-бен</t>
   </si>
   <si>
     <t>(2026 жылғы қаңтар)</t>
   </si>
   <si>
     <t>(2026 жылғы қаңтар-ақпан)</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025 жылғы қаңтар-ақпанға %-бен</t>
   </si>
   <si>
     <t>(2026 жылғы қаңтар-наурыз)</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025 жылғы қаңтар-наурызға %-бен</t>
+  </si>
+  <si>
+    <t>(2026 жылғы қаңтар-сәуір)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2025 жылғы қаңтар-сәуірге %-бен</t>
+  </si>
+  <si>
+    <t>(2026 жылғы қаңтар-мамыр)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2025 жылғы қаңтар-мамырға %-бен</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -1262,51 +1278,51 @@
     <cellStyle name="Примечание 2" xfId="114"/>
     <cellStyle name="Примечание 3" xfId="115"/>
     <cellStyle name="Примечание 4" xfId="116"/>
     <cellStyle name="Связанная ячейка 2" xfId="117"/>
     <cellStyle name="Связанная ячейка 3" xfId="118"/>
     <cellStyle name="Связанная ячейка 4" xfId="119"/>
     <cellStyle name="Текст предупреждения 2" xfId="120"/>
     <cellStyle name="Текст предупреждения 3" xfId="121"/>
     <cellStyle name="Текст предупреждения 4" xfId="122"/>
     <cellStyle name="Финансовый 2" xfId="126"/>
     <cellStyle name="Хороший 2" xfId="123"/>
     <cellStyle name="Хороший 3" xfId="124"/>
     <cellStyle name="Хороший 4" xfId="125"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7079,51 +7095,51 @@
     </row>
     <row r="25" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="27">
         <v>730380</v>
       </c>
       <c r="C25" s="34">
         <v>261</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet27.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="16.5703125" customWidth="1"/>
     <col min="3" max="3" width="13.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
     </row>
     <row r="2" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="42" t="s">
         <v>77</v>
       </c>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
     </row>
     <row r="3" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
@@ -7347,50 +7363,616 @@
       </c>
       <c r="C23" s="34">
         <v>165</v>
       </c>
     </row>
     <row r="24" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A24" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="25">
         <v>2904979</v>
       </c>
       <c r="C24" s="34">
         <v>105.4</v>
       </c>
     </row>
     <row r="25" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="27">
         <v>1271411</v>
       </c>
       <c r="C25" s="34">
         <v>125.6</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet28.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C25"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="M16" sqref="M16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="22.140625" customWidth="1"/>
+    <col min="2" max="2" width="16.5703125" customWidth="1"/>
+    <col min="3" max="3" width="18.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+    </row>
+    <row r="2" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="42" t="s">
+        <v>79</v>
+      </c>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+    </row>
+    <row r="3" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="28"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+    </row>
+    <row r="4" spans="1:3" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="29"/>
+      <c r="B4" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="31" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="23">
+        <v>162845945</v>
+      </c>
+      <c r="C5" s="32">
+        <v>101.2</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="25">
+        <v>86820537</v>
+      </c>
+      <c r="C6" s="33">
+        <v>114.9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="25">
+        <v>2363171</v>
+      </c>
+      <c r="C7" s="33">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="25">
+        <v>4923984</v>
+      </c>
+      <c r="C8" s="33">
+        <v>39.200000000000003</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="25">
+        <v>10294952</v>
+      </c>
+      <c r="C9" s="33">
+        <v>61.9</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="25">
+        <v>5085875</v>
+      </c>
+      <c r="C10" s="33">
+        <v>160.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="25">
+        <v>272592</v>
+      </c>
+      <c r="C11" s="33">
+        <v>140.4</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="25">
+        <v>1990423</v>
+      </c>
+      <c r="C12" s="33">
+        <v>77.5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="26">
+        <v>1858271</v>
+      </c>
+      <c r="C13" s="33">
+        <v>113.8</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="25">
+        <v>67710</v>
+      </c>
+      <c r="C14" s="34">
+        <v>78.3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="25">
+        <v>6334242</v>
+      </c>
+      <c r="C15" s="33">
+        <v>71.5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="25">
+        <v>1748892</v>
+      </c>
+      <c r="C16" s="33">
+        <v>85.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="25">
+        <v>2336719</v>
+      </c>
+      <c r="C17" s="33">
+        <v>46.1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="25">
+        <v>4146482</v>
+      </c>
+      <c r="C18" s="33">
+        <v>287.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="25">
+        <v>13563046</v>
+      </c>
+      <c r="C19" s="33">
+        <v>141.69999999999999</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="25">
+        <v>595020</v>
+      </c>
+      <c r="C20" s="33">
+        <v>62.3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="25">
+        <v>194061</v>
+      </c>
+      <c r="C21" s="34">
+        <v>230.6</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="25">
+        <v>960062</v>
+      </c>
+      <c r="C22" s="35">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="25">
+        <v>13786328</v>
+      </c>
+      <c r="C23" s="33">
+        <v>179.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="25">
+        <v>3468374</v>
+      </c>
+      <c r="C24" s="33">
+        <v>110.2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="27">
+        <v>2035205</v>
+      </c>
+      <c r="C25" s="33">
+        <v>117.1</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C25"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="H9" sqref="H9"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="22.140625" customWidth="1"/>
+    <col min="2" max="2" width="16.5703125" customWidth="1"/>
+    <col min="3" max="3" width="18.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+    </row>
+    <row r="2" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="42" t="s">
+        <v>81</v>
+      </c>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+    </row>
+    <row r="3" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="28"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+    </row>
+    <row r="4" spans="1:3" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="29"/>
+      <c r="B4" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="31" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="23">
+        <v>209782702</v>
+      </c>
+      <c r="C5" s="32">
+        <v>92.5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="25">
+        <v>98453017</v>
+      </c>
+      <c r="C6" s="33">
+        <v>83.9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="25">
+        <v>5381784</v>
+      </c>
+      <c r="C7" s="33">
+        <v>71.5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="25">
+        <v>9066885</v>
+      </c>
+      <c r="C8" s="33">
+        <v>62.6</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="25">
+        <v>19941907</v>
+      </c>
+      <c r="C9" s="33">
+        <v>103.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="25">
+        <v>5508700</v>
+      </c>
+      <c r="C10" s="33">
+        <v>161.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="25">
+        <v>339676</v>
+      </c>
+      <c r="C11" s="33">
+        <v>91.1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="25">
+        <v>3133574</v>
+      </c>
+      <c r="C12" s="33">
+        <v>75.400000000000006</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="26">
+        <v>2278906</v>
+      </c>
+      <c r="C13" s="33">
+        <v>93.2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="25">
+        <v>67710</v>
+      </c>
+      <c r="C14" s="34">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="25">
+        <v>10616889</v>
+      </c>
+      <c r="C15" s="33">
+        <v>97.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="25">
+        <v>2225392</v>
+      </c>
+      <c r="C16" s="33">
+        <v>69.599999999999994</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="25">
+        <v>3090934</v>
+      </c>
+      <c r="C17" s="33">
+        <v>45.4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="25">
+        <v>4359154</v>
+      </c>
+      <c r="C18" s="33">
+        <v>200.9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="25">
+        <v>16099708</v>
+      </c>
+      <c r="C19" s="33">
+        <v>130.80000000000001</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="25">
+        <v>912149</v>
+      </c>
+      <c r="C20" s="33">
+        <v>45.5</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="25">
+        <v>290174</v>
+      </c>
+      <c r="C21" s="34">
+        <v>75.400000000000006</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="25">
+        <v>1872315</v>
+      </c>
+      <c r="C22" s="35">
+        <v>41.1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="25">
+        <v>18887705</v>
+      </c>
+      <c r="C23" s="33">
+        <v>214.2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="25">
+        <v>4625771</v>
+      </c>
+      <c r="C24" s="33">
+        <v>125.4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="27">
+        <v>2630352</v>
+      </c>
+      <c r="C25" s="33">
+        <v>107</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="I16" sqref="I16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="14.28515625" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
@@ -9515,75 +10097,77 @@
       <c r="C25" s="11">
         <v>106.6</v>
       </c>
       <c r="D25" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>27</vt:i4>
+        <vt:i4>29</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="27" baseType="lpstr">
+    <vt:vector size="29" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>01-02</vt:lpstr>
       <vt:lpstr>01-03</vt:lpstr>
       <vt:lpstr>01-04</vt:lpstr>
       <vt:lpstr>01-05</vt:lpstr>
       <vt:lpstr>01-06</vt:lpstr>
       <vt:lpstr>01-07</vt:lpstr>
       <vt:lpstr>01-08</vt:lpstr>
       <vt:lpstr>01-09</vt:lpstr>
       <vt:lpstr>01-10</vt:lpstr>
       <vt:lpstr>01-11</vt:lpstr>
       <vt:lpstr>01-12</vt:lpstr>
       <vt:lpstr>01.2025</vt:lpstr>
       <vt:lpstr>02.2025</vt:lpstr>
       <vt:lpstr>03.2025</vt:lpstr>
       <vt:lpstr>04.2025</vt:lpstr>
       <vt:lpstr>05.2025</vt:lpstr>
       <vt:lpstr>06.2025</vt:lpstr>
       <vt:lpstr>07.2025</vt:lpstr>
       <vt:lpstr>08.2025</vt:lpstr>
       <vt:lpstr>09.2025</vt:lpstr>
       <vt:lpstr>10.2025</vt:lpstr>
       <vt:lpstr>11.2025</vt:lpstr>
       <vt:lpstr>12.2025</vt:lpstr>
       <vt:lpstr>01.2026</vt:lpstr>
       <vt:lpstr>02.2026</vt:lpstr>
       <vt:lpstr>03.2026</vt:lpstr>
+      <vt:lpstr>04.2026</vt:lpstr>
+      <vt:lpstr>05.2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Бахитгуль Жансугурова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>