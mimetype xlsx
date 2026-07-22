--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -12,106 +12,108 @@
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet15.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet16.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet17.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" tabRatio="896" firstSheet="14" activeTab="28"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835" tabRatio="896" firstSheet="14" activeTab="29"/>
   </bookViews>
   <sheets>
     <sheet name="01" sheetId="5" r:id="rId1"/>
     <sheet name="01-02" sheetId="6" r:id="rId2"/>
     <sheet name="01-03" sheetId="7" r:id="rId3"/>
     <sheet name="01-04" sheetId="8" r:id="rId4"/>
     <sheet name="01-05" sheetId="9" r:id="rId5"/>
     <sheet name="01-06" sheetId="10" r:id="rId6"/>
     <sheet name="01-07" sheetId="11" r:id="rId7"/>
     <sheet name="01-08" sheetId="12" r:id="rId8"/>
     <sheet name="01-09" sheetId="13" r:id="rId9"/>
     <sheet name="01-10" sheetId="14" r:id="rId10"/>
     <sheet name="01-11" sheetId="15" r:id="rId11"/>
     <sheet name="01-12" sheetId="16" r:id="rId12"/>
     <sheet name="01.2025" sheetId="17" r:id="rId13"/>
     <sheet name="02.2025" sheetId="18" r:id="rId14"/>
     <sheet name="03.2025" sheetId="19" r:id="rId15"/>
     <sheet name="04.2025" sheetId="20" r:id="rId16"/>
     <sheet name="05.2025" sheetId="21" r:id="rId17"/>
     <sheet name="06.2025" sheetId="22" r:id="rId18"/>
     <sheet name="07.2025" sheetId="23" r:id="rId19"/>
     <sheet name="08.2025" sheetId="24" r:id="rId20"/>
     <sheet name="09.2025" sheetId="25" r:id="rId21"/>
     <sheet name="10.2025" sheetId="26" r:id="rId22"/>
     <sheet name="11.2025" sheetId="27" r:id="rId23"/>
     <sheet name="12.2025" sheetId="28" r:id="rId24"/>
     <sheet name="01.2026" sheetId="29" r:id="rId25"/>
     <sheet name="02.2026" sheetId="30" r:id="rId26"/>
     <sheet name="03.2026" sheetId="31" r:id="rId27"/>
     <sheet name="04.2026" sheetId="32" r:id="rId28"/>
     <sheet name="05.2026" sheetId="33" r:id="rId29"/>
+    <sheet name="06.2026" sheetId="34" r:id="rId30"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="744" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="769" uniqueCount="85">
   <si>
     <t>Негізгі капиталға салынған инвестициялар</t>
   </si>
   <si>
     <t>мың теңге</t>
   </si>
   <si>
     <t>Қостанай облысы</t>
   </si>
   <si>
     <t xml:space="preserve">Алтынсарин </t>
   </si>
   <si>
     <t xml:space="preserve">Амангелді </t>
   </si>
   <si>
     <t xml:space="preserve">Әулиекөл </t>
   </si>
   <si>
     <t xml:space="preserve">Денисов </t>
   </si>
   <si>
     <t xml:space="preserve">Жангелдин </t>
   </si>
   <si>
@@ -316,50 +318,56 @@
     <t>(2026 жылғы қаңтар)</t>
   </si>
   <si>
     <t>(2026 жылғы қаңтар-ақпан)</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025 жылғы қаңтар-ақпанға %-бен</t>
   </si>
   <si>
     <t>(2026 жылғы қаңтар-наурыз)</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025 жылғы қаңтар-наурызға %-бен</t>
   </si>
   <si>
     <t>(2026 жылғы қаңтар-сәуір)</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025 жылғы қаңтар-сәуірге %-бен</t>
   </si>
   <si>
     <t>(2026 жылғы қаңтар-мамыр)</t>
   </si>
   <si>
     <t xml:space="preserve"> 2025 жылғы қаңтар-мамырға %-бен</t>
+  </si>
+  <si>
+    <t>(2026 жылғы қаңтар-маусым)</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2025 жылғы қаңтар-маусымға %-бен</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
   <fonts count="34" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -1278,51 +1286,51 @@
     <cellStyle name="Примечание 2" xfId="114"/>
     <cellStyle name="Примечание 3" xfId="115"/>
     <cellStyle name="Примечание 4" xfId="116"/>
     <cellStyle name="Связанная ячейка 2" xfId="117"/>
     <cellStyle name="Связанная ячейка 3" xfId="118"/>
     <cellStyle name="Связанная ячейка 4" xfId="119"/>
     <cellStyle name="Текст предупреждения 2" xfId="120"/>
     <cellStyle name="Текст предупреждения 3" xfId="121"/>
     <cellStyle name="Текст предупреждения 4" xfId="122"/>
     <cellStyle name="Финансовый 2" xfId="126"/>
     <cellStyle name="Хороший 2" xfId="123"/>
     <cellStyle name="Хороший 3" xfId="124"/>
     <cellStyle name="Хороший 4" xfId="125"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet18.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet26.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet21.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet17.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet25.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet16.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet20.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet29.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet24.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet15.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet23.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet28.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet19.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet22.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet27.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet30.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7661,52 +7669,52 @@
     </row>
     <row r="25" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A25" s="24" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="27">
         <v>2035205</v>
       </c>
       <c r="C25" s="33">
         <v>117.1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet29.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C25"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H9" sqref="H9"/>
+    <sheetView workbookViewId="0">
+      <selection sqref="A1:XFD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="16.5703125" customWidth="1"/>
     <col min="3" max="3" width="18.85546875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A1" s="41" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
     </row>
     <row r="2" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A2" s="42" t="s">
         <v>81</v>
       </c>
       <c r="B2" s="42"/>
       <c r="C2" s="42"/>
     </row>
     <row r="3" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="28"/>
@@ -8237,50 +8245,333 @@
       <c r="D23" s="1"/>
     </row>
     <row r="24" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A24" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B24" s="15">
         <v>1016987</v>
       </c>
       <c r="C24" s="16">
         <v>52.6</v>
       </c>
       <c r="D24" s="1"/>
     </row>
     <row r="25" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="15">
         <v>881835</v>
       </c>
       <c r="C25" s="16">
         <v>47</v>
       </c>
       <c r="D25" s="1"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A1:C1"/>
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet30.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C25"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="N14" sqref="N14"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="22.140625" customWidth="1"/>
+    <col min="2" max="2" width="16.5703125" customWidth="1"/>
+    <col min="3" max="3" width="18.85546875" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="41" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="41"/>
+      <c r="C1" s="41"/>
+    </row>
+    <row r="2" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="42" t="s">
+        <v>83</v>
+      </c>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+    </row>
+    <row r="3" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="28"/>
+      <c r="B3" s="28"/>
+      <c r="C3" s="28"/>
+    </row>
+    <row r="4" spans="1:3" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="29"/>
+      <c r="B4" s="30" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="31" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="22" t="s">
+        <v>2</v>
+      </c>
+      <c r="B5" s="23">
+        <v>296010310</v>
+      </c>
+      <c r="C5" s="32">
+        <v>102.9</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="24" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="25">
+        <v>132539165</v>
+      </c>
+      <c r="C6" s="33">
+        <v>100.9</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="24" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="25">
+        <v>10152882</v>
+      </c>
+      <c r="C7" s="33">
+        <v>65.900000000000006</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B8" s="25">
+        <v>13063842</v>
+      </c>
+      <c r="C8" s="33">
+        <v>75.5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="24" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" s="25">
+        <v>27310232</v>
+      </c>
+      <c r="C9" s="33">
+        <v>120.5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="24" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="25">
+        <v>8911718</v>
+      </c>
+      <c r="C10" s="33">
+        <v>237.2</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="24" t="s">
+        <v>4</v>
+      </c>
+      <c r="B11" s="25">
+        <v>889834</v>
+      </c>
+      <c r="C11" s="33">
+        <v>97.7</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="24" t="s">
+        <v>5</v>
+      </c>
+      <c r="B12" s="25">
+        <v>4413776</v>
+      </c>
+      <c r="C12" s="33">
+        <v>62.9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="24" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" s="26">
+        <v>3749198</v>
+      </c>
+      <c r="C13" s="33">
+        <v>79.7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="24" t="s">
+        <v>7</v>
+      </c>
+      <c r="B14" s="25">
+        <v>337661</v>
+      </c>
+      <c r="C14" s="34">
+        <v>37.799999999999997</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="24" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="25">
+        <v>13825339</v>
+      </c>
+      <c r="C15" s="33">
+        <v>103.7</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="24" t="s">
+        <v>9</v>
+      </c>
+      <c r="B16" s="25">
+        <v>2519368</v>
+      </c>
+      <c r="C16" s="33">
+        <v>32.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="24" t="s">
+        <v>10</v>
+      </c>
+      <c r="B17" s="25">
+        <v>6000301</v>
+      </c>
+      <c r="C17" s="33">
+        <v>50.6</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="24" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="25">
+        <v>5502133</v>
+      </c>
+      <c r="C18" s="33">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="24" t="s">
+        <v>12</v>
+      </c>
+      <c r="B19" s="25">
+        <v>22513677</v>
+      </c>
+      <c r="C19" s="33">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="24" t="s">
+        <v>13</v>
+      </c>
+      <c r="B20" s="25">
+        <v>2644163</v>
+      </c>
+      <c r="C20" s="33">
+        <v>78.900000000000006</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="24" t="s">
+        <v>14</v>
+      </c>
+      <c r="B21" s="25">
+        <v>1003255</v>
+      </c>
+      <c r="C21" s="34">
+        <v>79.099999999999994</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="24" t="s">
+        <v>15</v>
+      </c>
+      <c r="B22" s="25">
+        <v>4269576</v>
+      </c>
+      <c r="C22" s="35">
+        <v>75.400000000000006</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="24" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="25">
+        <v>23666378</v>
+      </c>
+      <c r="C23" s="33">
+        <v>244.1</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" s="25">
+        <v>6297094</v>
+      </c>
+      <c r="C24" s="33">
+        <v>125.9</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="24" t="s">
+        <v>17</v>
+      </c>
+      <c r="B25" s="27">
+        <v>6400716</v>
+      </c>
+      <c r="C25" s="33">
+        <v>121</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H11" sqref="H11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="24.140625" customWidth="1"/>
     <col min="2" max="2" width="16.42578125" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" customWidth="1"/>
   </cols>
@@ -10097,77 +10388,78 @@
       <c r="C25" s="11">
         <v>106.6</v>
       </c>
       <c r="D25" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>29</vt:i4>
+        <vt:i4>30</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="29" baseType="lpstr">
+    <vt:vector size="30" baseType="lpstr">
       <vt:lpstr>01</vt:lpstr>
       <vt:lpstr>01-02</vt:lpstr>
       <vt:lpstr>01-03</vt:lpstr>
       <vt:lpstr>01-04</vt:lpstr>
       <vt:lpstr>01-05</vt:lpstr>
       <vt:lpstr>01-06</vt:lpstr>
       <vt:lpstr>01-07</vt:lpstr>
       <vt:lpstr>01-08</vt:lpstr>
       <vt:lpstr>01-09</vt:lpstr>
       <vt:lpstr>01-10</vt:lpstr>
       <vt:lpstr>01-11</vt:lpstr>
       <vt:lpstr>01-12</vt:lpstr>
       <vt:lpstr>01.2025</vt:lpstr>
       <vt:lpstr>02.2025</vt:lpstr>
       <vt:lpstr>03.2025</vt:lpstr>
       <vt:lpstr>04.2025</vt:lpstr>
       <vt:lpstr>05.2025</vt:lpstr>
       <vt:lpstr>06.2025</vt:lpstr>
       <vt:lpstr>07.2025</vt:lpstr>
       <vt:lpstr>08.2025</vt:lpstr>
       <vt:lpstr>09.2025</vt:lpstr>
       <vt:lpstr>10.2025</vt:lpstr>
       <vt:lpstr>11.2025</vt:lpstr>
       <vt:lpstr>12.2025</vt:lpstr>
       <vt:lpstr>01.2026</vt:lpstr>
       <vt:lpstr>02.2026</vt:lpstr>
       <vt:lpstr>03.2026</vt:lpstr>
       <vt:lpstr>04.2026</vt:lpstr>
       <vt:lpstr>05.2026</vt:lpstr>
+      <vt:lpstr>06.2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Бахитгуль Жансугурова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>