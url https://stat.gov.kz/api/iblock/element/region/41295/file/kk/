--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -2,362 +2,533 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14475" yWindow="-240" windowWidth="15360" windowHeight="8715" activeTab="1"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
   </bookViews>
   <sheets>
-    <sheet name="инд_мес_к_мес" sheetId="1" r:id="rId1"/>
-    <sheet name="инд_пер_к_пер" sheetId="2" r:id="rId2"/>
+    <sheet name="Өткен айға пайызбен" sheetId="2" r:id="rId1"/>
+    <sheet name="Өткен жылғы тиісті кезеңге пайы" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="18">
-[...1 lines deleted...]
-    <t>Негізгі капиталға салынған инвестициялар</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="30">
+  <si>
+    <t>Тұрғын үй құрылысына салынған инвестициялар</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
-    <t>Негізгі капиталға салынған инвестициялар, мың теңге</t>
-[...11 lines deleted...]
-    <t>өткен жылғы тиісті кезеңге пайызбен</t>
+    <t>Тұрғын үй құрылысына салынған инвестициялар, мың теңге</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Тұрғын үй құрылысына салынған инвестициялар            </t>
+  </si>
+  <si>
+    <t>Өткен жылғы тиісті кезеңге пайызбен</t>
+  </si>
+  <si>
+    <t>Өткен айға пайызбен</t>
+  </si>
+  <si>
+    <t>Өткен жылғы тиісті айға пайызбен</t>
+  </si>
+  <si>
+    <t>қаңтар-ақпан</t>
+  </si>
+  <si>
+    <t>қаңтар-наурыз</t>
+  </si>
+  <si>
+    <t>қаңтар-сәуір</t>
+  </si>
+  <si>
+    <t>қаңтар-мамыр</t>
+  </si>
+  <si>
+    <t>қаңтар-маусым</t>
+  </si>
+  <si>
+    <t>қаңтар-шілде</t>
+  </si>
+  <si>
+    <t>қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t>қаңтар-қыркүйек</t>
+  </si>
+  <si>
+    <t>қаңтар-қазан</t>
+  </si>
+  <si>
+    <t>қаңтар-қараша</t>
+  </si>
+  <si>
+    <t>қаңтар-желтоқсан</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 2,8 есе</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="3">
+  <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
-    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="16" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color theme="1"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
-      <sz val="10"/>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
-[...21 lines deleted...]
-      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom/>
-[...5 lines deleted...]
-      <top style="medium">
+      <bottom style="medium">
         <color indexed="64"/>
-      </top>
-      <bottom/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right style="medium">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="168" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="10" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="168" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="7" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="9" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...32 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -627,1253 +798,1354 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N20"/>
+  <dimension ref="A1:Q21"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="K31" sqref="K31"/>
+    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="G33" sqref="G33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="9.42578125" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="14" max="14" width="10.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="5.5703125" customWidth="1"/>
+    <col min="2" max="2" width="11" customWidth="1"/>
+    <col min="3" max="3" width="10.5703125" customWidth="1"/>
+    <col min="4" max="4" width="10" customWidth="1"/>
+    <col min="5" max="5" width="10.85546875" customWidth="1"/>
+    <col min="6" max="6" width="11.5703125" customWidth="1"/>
+    <col min="7" max="7" width="10.42578125" customWidth="1"/>
+    <col min="8" max="9" width="10.140625" customWidth="1"/>
+    <col min="10" max="11" width="11" customWidth="1"/>
+    <col min="12" max="12" width="11.28515625" customWidth="1"/>
+    <col min="13" max="13" width="10.85546875" customWidth="1"/>
+    <col min="14" max="14" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="11" customWidth="1"/>
+    <col min="16" max="16" width="9.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A1" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="28"/>
-[...14 lines deleted...]
-      <c r="B2" s="5" t="s">
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+    </row>
+    <row r="2" spans="1:17" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="1"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+    </row>
+    <row r="3" spans="1:17" ht="21.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="5" t="s">
+      <c r="C3" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="D3" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="E3" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="F3" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="5" t="s">
+      <c r="G3" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="5" t="s">
+      <c r="H3" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="I3" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="J3" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="5" t="s">
+      <c r="K3" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="5" t="s">
+      <c r="L3" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="6" t="s">
+      <c r="M3" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="3" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="29" t="s">
+    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A4" s="49" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="29"/>
-[...14 lines deleted...]
-      <c r="A4" s="1">
+      <c r="B4" s="50"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="3"/>
+    </row>
+    <row r="5" spans="1:17" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A5" s="12">
         <v>2022</v>
       </c>
-      <c r="B4" s="7">
-[...37 lines deleted...]
-      <c r="A5" s="1">
+      <c r="B5" s="26">
+        <v>10422689</v>
+      </c>
+      <c r="C5" s="26">
+        <v>4851556</v>
+      </c>
+      <c r="D5" s="26">
+        <v>2886359</v>
+      </c>
+      <c r="E5" s="26">
+        <v>2875641</v>
+      </c>
+      <c r="F5" s="26">
+        <v>2726752</v>
+      </c>
+      <c r="G5" s="16">
+        <v>9778981</v>
+      </c>
+      <c r="H5" s="22">
+        <v>6851870</v>
+      </c>
+      <c r="I5" s="26">
+        <v>7157546</v>
+      </c>
+      <c r="J5" s="21">
+        <v>6000513</v>
+      </c>
+      <c r="K5" s="26">
+        <v>8072605</v>
+      </c>
+      <c r="L5" s="16">
+        <v>6467277</v>
+      </c>
+      <c r="M5" s="16">
+        <v>7800793</v>
+      </c>
+      <c r="N5" s="13"/>
+    </row>
+    <row r="6" spans="1:17" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A6" s="12">
         <v>2023</v>
       </c>
-      <c r="B5" s="19" t="s">
+      <c r="B6" s="26">
+        <v>7814927</v>
+      </c>
+      <c r="C6" s="26">
+        <v>8654278</v>
+      </c>
+      <c r="D6" s="26">
+        <v>7967769</v>
+      </c>
+      <c r="E6" s="26">
+        <v>9150389</v>
+      </c>
+      <c r="F6" s="26">
+        <v>8233454</v>
+      </c>
+      <c r="G6" s="26">
+        <v>8809822</v>
+      </c>
+      <c r="H6" s="22">
+        <v>6497735</v>
+      </c>
+      <c r="I6" s="26">
+        <v>4267631</v>
+      </c>
+      <c r="J6" s="21">
+        <v>4399997</v>
+      </c>
+      <c r="K6" s="26">
+        <v>6617389</v>
+      </c>
+      <c r="L6" s="16">
+        <v>3849668</v>
+      </c>
+      <c r="M6" s="16">
+        <v>7395472</v>
+      </c>
+      <c r="N6" s="9"/>
+      <c r="O6" s="7"/>
+      <c r="P6" s="10"/>
+    </row>
+    <row r="7" spans="1:17" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="12">
+        <v>2024</v>
+      </c>
+      <c r="B7" s="26">
+        <v>8739346</v>
+      </c>
+      <c r="C7" s="26">
+        <v>4169460</v>
+      </c>
+      <c r="D7" s="26">
+        <v>2187486</v>
+      </c>
+      <c r="E7" s="26">
+        <v>3665724</v>
+      </c>
+      <c r="F7" s="26">
+        <v>5737227</v>
+      </c>
+      <c r="G7" s="26">
+        <v>8277796</v>
+      </c>
+      <c r="H7" s="22">
+        <v>3333586</v>
+      </c>
+      <c r="I7" s="26">
+        <v>8587104</v>
+      </c>
+      <c r="J7" s="21">
+        <v>8471632</v>
+      </c>
+      <c r="K7" s="26">
+        <v>11129055</v>
+      </c>
+      <c r="L7" s="16">
+        <v>4188539</v>
+      </c>
+      <c r="M7" s="16">
+        <v>17377519</v>
+      </c>
+      <c r="N7" s="9"/>
+      <c r="O7" s="19"/>
+      <c r="P7" s="20"/>
+      <c r="Q7" s="9"/>
+    </row>
+    <row r="8" spans="1:17" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="12">
+        <v>2025</v>
+      </c>
+      <c r="B8" s="26">
+        <v>4069940</v>
+      </c>
+      <c r="C8" s="26">
+        <v>6796331</v>
+      </c>
+      <c r="D8" s="26">
+        <v>5411280</v>
+      </c>
+      <c r="E8" s="26">
+        <v>8097533</v>
+      </c>
+      <c r="F8" s="26">
+        <v>4751584</v>
+      </c>
+      <c r="G8" s="26">
+        <v>12178270</v>
+      </c>
+      <c r="H8" s="22">
+        <v>6568913</v>
+      </c>
+      <c r="I8" s="26">
+        <v>5631085</v>
+      </c>
+      <c r="J8" s="21">
+        <v>7267915</v>
+      </c>
+      <c r="K8" s="26">
+        <v>7210726</v>
+      </c>
+      <c r="L8" s="16">
+        <v>6247210</v>
+      </c>
+      <c r="M8" s="16">
+        <v>11940936</v>
+      </c>
+      <c r="N8" s="9"/>
+      <c r="O8" s="19"/>
+      <c r="P8" s="20"/>
+      <c r="Q8" s="9"/>
+    </row>
+    <row r="9" spans="1:17" s="8" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="12">
+        <v>2026</v>
+      </c>
+      <c r="B9" s="26">
+        <v>3593624</v>
+      </c>
+      <c r="C9" s="26">
+        <v>4276642</v>
+      </c>
+      <c r="D9" s="26">
+        <v>3941874</v>
+      </c>
+      <c r="E9" s="26"/>
+      <c r="F9" s="26"/>
+      <c r="G9" s="26"/>
+      <c r="H9" s="22"/>
+      <c r="I9" s="26"/>
+      <c r="J9" s="21"/>
+      <c r="K9" s="26"/>
+      <c r="L9" s="16"/>
+      <c r="M9" s="16"/>
+      <c r="N9" s="9"/>
+      <c r="O9" s="19"/>
+      <c r="P9" s="20"/>
+      <c r="Q9" s="9"/>
+    </row>
+    <row r="10" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A10" s="47" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="14">
-[...34 lines deleted...]
-      <c r="A6" s="1">
+      <c r="B10" s="48"/>
+      <c r="C10" s="48"/>
+      <c r="D10" s="48"/>
+      <c r="E10" s="48"/>
+      <c r="F10" s="48"/>
+      <c r="G10" s="48"/>
+      <c r="H10" s="48"/>
+      <c r="I10" s="48"/>
+      <c r="J10" s="48"/>
+      <c r="K10" s="48"/>
+      <c r="L10" s="48"/>
+      <c r="M10" s="48"/>
+      <c r="N10" s="14"/>
+    </row>
+    <row r="11" spans="1:17" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A11" s="12">
+        <v>2022</v>
+      </c>
+      <c r="B11" s="34">
+        <v>131.56074984693538</v>
+      </c>
+      <c r="C11" s="34">
+        <v>46.532633243292842</v>
+      </c>
+      <c r="D11" s="34">
+        <v>59.242641970712718</v>
+      </c>
+      <c r="E11" s="34">
+        <v>98.838023469550848</v>
+      </c>
+      <c r="F11" s="34">
+        <v>94.095091241234712</v>
+      </c>
+      <c r="G11" s="34">
+        <v>355.79462883860725</v>
+      </c>
+      <c r="H11" s="34">
+        <v>69.605435753251584</v>
+      </c>
+      <c r="I11" s="34">
+        <v>104.40552159681843</v>
+      </c>
+      <c r="J11" s="34">
+        <v>83.179092685787779</v>
+      </c>
+      <c r="K11" s="34">
+        <v>133.61244893547965</v>
+      </c>
+      <c r="L11" s="34">
+        <v>79.685773680587957</v>
+      </c>
+      <c r="M11" s="34">
+        <v>120.8785791462747</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A12" s="12">
+        <v>2023</v>
+      </c>
+      <c r="B12" s="34">
+        <v>100.17882254875374</v>
+      </c>
+      <c r="C12" s="34">
+        <v>110.7</v>
+      </c>
+      <c r="D12" s="34">
+        <v>92.2</v>
+      </c>
+      <c r="E12" s="34">
+        <v>115.22025936456997</v>
+      </c>
+      <c r="F12" s="34">
+        <v>88.83766811562586</v>
+      </c>
+      <c r="G12" s="34">
+        <v>107</v>
+      </c>
+      <c r="H12" s="34">
+        <v>73.676767043273827</v>
+      </c>
+      <c r="I12" s="34">
+        <v>65.772177914881453</v>
+      </c>
+      <c r="J12" s="34">
+        <v>103.61701838835171</v>
+      </c>
+      <c r="K12" s="34">
+        <v>150.59498010134183</v>
+      </c>
+      <c r="L12" s="34">
+        <v>58.214762702399085</v>
+      </c>
+      <c r="M12" s="34">
+        <v>191.1254756502569</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A13" s="12">
         <v>2024</v>
       </c>
-      <c r="B6" s="19">
-[...38 lines deleted...]
-      <c r="A7" s="1">
+      <c r="B13" s="34">
+        <v>118</v>
+      </c>
+      <c r="C13" s="34">
+        <v>47.974974708650464</v>
+      </c>
+      <c r="D13" s="34">
+        <v>52.5</v>
+      </c>
+      <c r="E13" s="34">
+        <v>167.7</v>
+      </c>
+      <c r="F13" s="34">
+        <v>156.4</v>
+      </c>
+      <c r="G13" s="34">
+        <v>144.30000000000001</v>
+      </c>
+      <c r="H13" s="34">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="I13" s="34">
+        <v>258.10000000000002</v>
+      </c>
+      <c r="J13" s="34">
+        <v>98.4</v>
+      </c>
+      <c r="K13" s="34">
+        <v>130.5</v>
+      </c>
+      <c r="L13" s="34">
+        <v>37.4</v>
+      </c>
+      <c r="M13" s="35">
+        <v>412.8</v>
+      </c>
+      <c r="O13" s="11"/>
+    </row>
+    <row r="14" spans="1:17" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="12">
         <v>2025</v>
       </c>
-      <c r="B7" s="19">
-[...38 lines deleted...]
-      <c r="A8" s="1">
+      <c r="B14" s="34">
+        <v>23.3</v>
+      </c>
+      <c r="C14" s="34">
+        <v>166.5</v>
+      </c>
+      <c r="D14" s="34">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="E14" s="34">
+        <v>148.69999999999999</v>
+      </c>
+      <c r="F14" s="34">
+        <v>58.9</v>
+      </c>
+      <c r="G14" s="34">
+        <v>255.3</v>
+      </c>
+      <c r="H14" s="34">
+        <v>53.939623608279341</v>
+      </c>
+      <c r="I14" s="34">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="J14" s="34">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="K14" s="34">
+        <v>98.6</v>
+      </c>
+      <c r="L14" s="34">
+        <v>86.3</v>
+      </c>
+      <c r="M14" s="35">
+        <v>190.8</v>
+      </c>
+      <c r="O14" s="11"/>
+    </row>
+    <row r="15" spans="1:17" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A15" s="12">
         <v>2026</v>
       </c>
-      <c r="B8" s="19">
-[...36 lines deleted...]
-      <c r="A10" s="1">
+      <c r="B15" s="34">
+        <v>28.9</v>
+      </c>
+      <c r="C15" s="34">
+        <v>120.7</v>
+      </c>
+      <c r="D15" s="34">
+        <v>92</v>
+      </c>
+      <c r="E15" s="34"/>
+      <c r="F15" s="34"/>
+      <c r="G15" s="34"/>
+      <c r="H15" s="34"/>
+      <c r="I15" s="34"/>
+      <c r="J15" s="34"/>
+      <c r="K15" s="34"/>
+      <c r="L15" s="34"/>
+      <c r="M15" s="35"/>
+      <c r="O15" s="11"/>
+    </row>
+    <row r="16" spans="1:17" x14ac:dyDescent="0.25">
+      <c r="A16" s="47" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="48"/>
+      <c r="C16" s="48"/>
+      <c r="D16" s="48"/>
+      <c r="E16" s="48"/>
+      <c r="F16" s="48"/>
+      <c r="G16" s="48"/>
+      <c r="H16" s="48"/>
+      <c r="I16" s="48"/>
+      <c r="J16" s="48"/>
+      <c r="K16" s="48"/>
+      <c r="L16" s="48"/>
+      <c r="M16" s="48"/>
+      <c r="N16" s="14"/>
+    </row>
+    <row r="17" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A17" s="12">
         <v>2022</v>
       </c>
-      <c r="B10" s="8">
-[...37 lines deleted...]
-      <c r="A11" s="1">
+      <c r="B17" s="25">
+        <v>230.7</v>
+      </c>
+      <c r="C17" s="25">
+        <v>208.1</v>
+      </c>
+      <c r="D17" s="18">
+        <v>98.2</v>
+      </c>
+      <c r="E17" s="18">
+        <v>80.2</v>
+      </c>
+      <c r="F17" s="25">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="G17" s="23">
+        <v>124.7</v>
+      </c>
+      <c r="H17" s="24">
+        <v>196.1</v>
+      </c>
+      <c r="I17" s="25">
+        <v>87</v>
+      </c>
+      <c r="J17" s="18">
+        <v>127.6</v>
+      </c>
+      <c r="K17" s="25" t="s">
+        <v>29</v>
+      </c>
+      <c r="L17" s="23">
+        <v>140.69999999999999</v>
+      </c>
+      <c r="M17" s="23">
+        <v>91.8</v>
+      </c>
+      <c r="N17" s="15"/>
+    </row>
+    <row r="18" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A18" s="12">
         <v>2023</v>
       </c>
-      <c r="B11" s="15">
-[...37 lines deleted...]
-      <c r="A12" s="1">
+      <c r="B18" s="25">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="C18" s="25">
+        <v>171.2</v>
+      </c>
+      <c r="D18" s="25">
+        <v>264.2</v>
+      </c>
+      <c r="E18" s="25">
+        <v>304.2</v>
+      </c>
+      <c r="F18" s="25">
+        <v>287.60000000000002</v>
+      </c>
+      <c r="G18" s="25">
+        <v>86.7</v>
+      </c>
+      <c r="H18" s="24">
+        <v>91.6</v>
+      </c>
+      <c r="I18" s="25">
+        <v>57.7</v>
+      </c>
+      <c r="J18" s="18">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="K18" s="25">
+        <v>80.900000000000006</v>
+      </c>
+      <c r="L18" s="23">
+        <v>58.9</v>
+      </c>
+      <c r="M18" s="23">
+        <v>94.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14" s="8" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="12">
         <v>2024</v>
       </c>
-      <c r="B12" s="15">
-[...8 lines deleted...]
-      <c r="E12" s="8">
+      <c r="B19" s="25">
+        <v>107.1</v>
+      </c>
+      <c r="C19" s="25">
+        <v>47.4</v>
+      </c>
+      <c r="D19" s="18">
+        <v>27.2</v>
+      </c>
+      <c r="E19" s="18">
+        <v>39.5</v>
+      </c>
+      <c r="F19" s="25">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="G19" s="25">
+        <v>93.6</v>
+      </c>
+      <c r="H19" s="24">
+        <v>51.3</v>
+      </c>
+      <c r="I19" s="25">
+        <v>200.8</v>
+      </c>
+      <c r="J19" s="25">
+        <v>191.8</v>
+      </c>
+      <c r="K19" s="25">
+        <v>165.9</v>
+      </c>
+      <c r="L19" s="23">
+        <v>106.7</v>
+      </c>
+      <c r="M19" s="23">
+        <v>230.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:14" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A20" s="39">
+        <v>2025</v>
+      </c>
+      <c r="B20" s="37">
+        <v>45.6</v>
+      </c>
+      <c r="C20" s="37">
+        <v>158.69999999999999</v>
+      </c>
+      <c r="D20" s="37">
+        <v>239.2</v>
+      </c>
+      <c r="E20" s="37">
+        <v>212.4</v>
+      </c>
+      <c r="F20" s="37">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="G20" s="37">
+        <v>141.9</v>
+      </c>
+      <c r="H20" s="37">
+        <v>197.1</v>
+      </c>
+      <c r="I20" s="37">
+        <v>62.8</v>
+      </c>
+      <c r="J20" s="37">
+        <v>82.1</v>
+      </c>
+      <c r="K20" s="37">
+        <v>61.7</v>
+      </c>
+      <c r="L20" s="37">
+        <v>143.30000000000001</v>
+      </c>
+      <c r="M20" s="44">
+        <v>65.400000000000006</v>
+      </c>
+    </row>
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A21" s="39">
+        <v>2026</v>
+      </c>
+      <c r="B21" s="37">
+        <v>82.6</v>
+      </c>
+      <c r="C21" s="37">
+        <v>59.8</v>
+      </c>
+      <c r="D21" s="37">
         <v>69.099999999999994</v>
       </c>
-      <c r="F12" s="16">
-[...287 lines deleted...]
-      <c r="M20" s="9"/>
+      <c r="E21" s="37"/>
+      <c r="F21" s="37"/>
+      <c r="G21" s="37"/>
+      <c r="H21" s="37"/>
+      <c r="I21" s="37"/>
+      <c r="J21" s="37"/>
+      <c r="K21" s="37"/>
+      <c r="L21" s="37"/>
+      <c r="M21" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A3:M3"/>
-[...1 lines deleted...]
-    <mergeCell ref="A15:M15"/>
+    <mergeCell ref="A10:M10"/>
+    <mergeCell ref="A16:M16"/>
+    <mergeCell ref="A4:M4"/>
   </mergeCells>
-  <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:M24"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J35" sqref="J35"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B36" sqref="B36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="13" width="10.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="10.28515625" customWidth="1"/>
+    <col min="4" max="4" width="10.7109375" customWidth="1"/>
+    <col min="5" max="5" width="10.42578125" customWidth="1"/>
+    <col min="6" max="6" width="11.5703125" customWidth="1"/>
+    <col min="7" max="8" width="11.28515625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="10.42578125" customWidth="1"/>
+    <col min="10" max="10" width="14.28515625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="11" customWidth="1"/>
+    <col min="12" max="12" width="10.7109375" customWidth="1"/>
+    <col min="13" max="13" width="13.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...18 lines deleted...]
-      <c r="B2" s="5" t="s">
+    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A1" s="52" t="s">
+        <v>14</v>
+      </c>
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+    </row>
+    <row r="2" spans="1:13" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="1"/>
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+    </row>
+    <row r="3" spans="1:13" s="33" customFormat="1" ht="27" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="4"/>
+      <c r="B3" s="31" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="5" t="s">
-[...34 lines deleted...]
-      <c r="A3" s="29" t="s">
+      <c r="C3" s="31" t="s">
+        <v>18</v>
+      </c>
+      <c r="D3" s="31" t="s">
+        <v>19</v>
+      </c>
+      <c r="E3" s="31" t="s">
+        <v>20</v>
+      </c>
+      <c r="F3" s="31" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3" s="31" t="s">
+        <v>23</v>
+      </c>
+      <c r="I3" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="J3" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="K3" s="31" t="s">
+        <v>26</v>
+      </c>
+      <c r="L3" s="31" t="s">
+        <v>27</v>
+      </c>
+      <c r="M3" s="32" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A4" s="54" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="29"/>
-[...13 lines deleted...]
-      <c r="A4" s="1">
+      <c r="B4" s="54"/>
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="55"/>
+      <c r="G4" s="55"/>
+      <c r="H4" s="55"/>
+      <c r="I4" s="55"/>
+      <c r="J4" s="55"/>
+      <c r="K4" s="55"/>
+      <c r="L4" s="55"/>
+      <c r="M4" s="55"/>
+    </row>
+    <row r="5" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A5" s="27">
         <v>2022</v>
       </c>
-      <c r="B4" s="7">
-[...37 lines deleted...]
-      <c r="A5" s="1">
+      <c r="B5" s="26">
+        <v>10422689</v>
+      </c>
+      <c r="C5" s="26">
+        <v>15274245</v>
+      </c>
+      <c r="D5" s="26">
+        <v>18160604</v>
+      </c>
+      <c r="E5" s="26">
+        <v>21036245</v>
+      </c>
+      <c r="F5" s="26">
+        <v>23762997</v>
+      </c>
+      <c r="G5" s="16">
+        <v>33541978</v>
+      </c>
+      <c r="H5" s="28">
+        <v>40393848</v>
+      </c>
+      <c r="I5" s="17">
+        <v>47551394</v>
+      </c>
+      <c r="J5" s="26">
+        <v>53551907</v>
+      </c>
+      <c r="K5" s="26">
+        <v>61624512</v>
+      </c>
+      <c r="L5" s="17">
+        <v>68091789</v>
+      </c>
+      <c r="M5" s="17">
+        <v>75892582</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A6" s="27">
         <v>2023</v>
       </c>
-      <c r="B5" s="19" t="s">
-[...37 lines deleted...]
-      <c r="A6" s="1">
+      <c r="B6" s="26">
+        <v>7814927</v>
+      </c>
+      <c r="C6" s="26">
+        <v>16469205</v>
+      </c>
+      <c r="D6" s="26">
+        <v>24436974</v>
+      </c>
+      <c r="E6" s="26">
+        <v>33587363</v>
+      </c>
+      <c r="F6" s="26">
+        <v>41820817</v>
+      </c>
+      <c r="G6" s="26">
+        <v>50630639</v>
+      </c>
+      <c r="H6" s="28">
+        <v>57128374</v>
+      </c>
+      <c r="I6" s="17">
+        <v>61396005</v>
+      </c>
+      <c r="J6" s="26">
+        <v>65796002</v>
+      </c>
+      <c r="K6" s="26">
+        <v>72413391</v>
+      </c>
+      <c r="L6" s="17">
+        <v>76263059</v>
+      </c>
+      <c r="M6" s="17">
+        <v>83658531</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A7" s="27">
         <v>2024</v>
       </c>
-      <c r="B6" s="19">
-[...37 lines deleted...]
-      <c r="A7" s="1">
+      <c r="B7" s="26">
+        <v>8739346</v>
+      </c>
+      <c r="C7" s="26">
+        <v>12908806</v>
+      </c>
+      <c r="D7" s="26">
+        <v>15096292</v>
+      </c>
+      <c r="E7" s="26">
+        <v>18762016</v>
+      </c>
+      <c r="F7" s="26">
+        <v>24499243</v>
+      </c>
+      <c r="G7" s="26">
+        <v>32777039</v>
+      </c>
+      <c r="H7" s="28">
+        <v>36110625</v>
+      </c>
+      <c r="I7" s="17">
+        <v>44697729</v>
+      </c>
+      <c r="J7" s="26">
+        <v>53169361</v>
+      </c>
+      <c r="K7" s="26">
+        <v>64298416</v>
+      </c>
+      <c r="L7" s="17">
+        <v>68486955</v>
+      </c>
+      <c r="M7" s="17">
+        <v>85864474</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A8" s="40">
         <v>2025</v>
       </c>
-      <c r="B7" s="19">
-[...37 lines deleted...]
-      <c r="A8" s="1">
+      <c r="B8" s="41">
+        <v>4069940</v>
+      </c>
+      <c r="C8" s="41">
+        <v>10866271</v>
+      </c>
+      <c r="D8" s="41">
+        <v>16277551</v>
+      </c>
+      <c r="E8" s="41">
+        <v>24375084</v>
+      </c>
+      <c r="F8" s="41">
+        <v>29126668</v>
+      </c>
+      <c r="G8" s="41">
+        <v>41304938</v>
+      </c>
+      <c r="H8" s="42">
+        <v>47873851</v>
+      </c>
+      <c r="I8" s="43">
+        <v>53504936</v>
+      </c>
+      <c r="J8" s="41">
+        <v>60772851</v>
+      </c>
+      <c r="K8" s="41">
+        <v>67988577</v>
+      </c>
+      <c r="L8" s="43">
+        <v>74230787</v>
+      </c>
+      <c r="M8" s="43">
+        <v>86171723</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A9" s="40">
         <v>2026</v>
       </c>
-      <c r="B8" s="19">
-[...34 lines deleted...]
-      <c r="A10" s="1">
+      <c r="B9" s="41">
+        <v>3593624</v>
+      </c>
+      <c r="C9" s="41">
+        <v>7870266</v>
+      </c>
+      <c r="D9" s="41">
+        <v>11812140</v>
+      </c>
+      <c r="E9" s="41"/>
+      <c r="F9" s="41"/>
+      <c r="G9" s="41"/>
+      <c r="H9" s="42"/>
+      <c r="I9" s="43"/>
+      <c r="J9" s="41"/>
+      <c r="K9" s="41"/>
+      <c r="L9" s="43"/>
+      <c r="M9" s="43"/>
+    </row>
+    <row r="10" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A10" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B10" s="51"/>
+      <c r="C10" s="51"/>
+      <c r="D10" s="51"/>
+      <c r="E10" s="51"/>
+      <c r="F10" s="51"/>
+      <c r="G10" s="51"/>
+      <c r="H10" s="51"/>
+      <c r="I10" s="51"/>
+      <c r="J10" s="51"/>
+      <c r="K10" s="51"/>
+      <c r="L10" s="51"/>
+      <c r="M10" s="51"/>
+    </row>
+    <row r="11" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A11" s="12">
         <v>2022</v>
       </c>
-      <c r="B10" s="8">
-[...37 lines deleted...]
-      <c r="A11" s="1">
+      <c r="B11" s="25">
+        <v>230.7</v>
+      </c>
+      <c r="C11" s="25">
+        <v>223.5</v>
+      </c>
+      <c r="D11" s="18">
+        <v>186</v>
+      </c>
+      <c r="E11" s="18">
+        <v>157.80000000000001</v>
+      </c>
+      <c r="F11" s="25">
+        <v>116.7</v>
+      </c>
+      <c r="G11" s="29">
+        <v>118.9</v>
+      </c>
+      <c r="H11" s="30">
+        <v>127.4</v>
+      </c>
+      <c r="I11" s="29">
+        <v>118.9</v>
+      </c>
+      <c r="J11" s="25">
+        <v>119.7</v>
+      </c>
+      <c r="K11" s="25">
+        <v>129.69999999999999</v>
+      </c>
+      <c r="L11" s="29">
+        <v>130.5</v>
+      </c>
+      <c r="M11" s="29">
+        <v>124.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A12" s="12">
         <v>2023</v>
       </c>
-      <c r="B11" s="15">
-[...26 lines deleted...]
-      <c r="K11" s="17">
+      <c r="B12" s="25">
+        <v>72.900000000000006</v>
+      </c>
+      <c r="C12" s="25">
+        <v>104.3</v>
+      </c>
+      <c r="D12" s="18">
+        <v>129.5</v>
+      </c>
+      <c r="E12" s="18">
+        <v>152.9</v>
+      </c>
+      <c r="F12" s="25">
+        <v>168.3</v>
+      </c>
+      <c r="G12" s="25">
+        <v>144.4</v>
+      </c>
+      <c r="H12" s="30">
+        <v>135.5</v>
+      </c>
+      <c r="I12" s="29">
+        <v>123.9</v>
+      </c>
+      <c r="J12" s="25">
+        <v>118.1</v>
+      </c>
+      <c r="K12" s="25">
+        <v>113.3</v>
+      </c>
+      <c r="L12" s="29">
+        <v>108.3</v>
+      </c>
+      <c r="M12" s="29">
         <v>107.4</v>
       </c>
-      <c r="L11" s="9">
-[...7 lines deleted...]
-      <c r="A12" s="1">
+    </row>
+    <row r="13" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A13" s="12">
         <v>2024</v>
       </c>
-      <c r="B12" s="15">
-[...37 lines deleted...]
-      <c r="A13" s="1">
+      <c r="B13" s="25">
+        <v>107.1</v>
+      </c>
+      <c r="C13" s="25">
+        <v>76</v>
+      </c>
+      <c r="D13" s="18">
+        <v>60.3</v>
+      </c>
+      <c r="E13" s="18">
+        <v>54.6</v>
+      </c>
+      <c r="F13" s="25">
+        <v>57.8</v>
+      </c>
+      <c r="G13" s="25">
+        <v>63.9</v>
+      </c>
+      <c r="H13" s="30">
+        <v>62.5</v>
+      </c>
+      <c r="I13" s="29">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="J13" s="25">
+        <v>80</v>
+      </c>
+      <c r="K13" s="25">
+        <v>87.7</v>
+      </c>
+      <c r="L13" s="29">
+        <v>88.6</v>
+      </c>
+      <c r="M13" s="29">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" s="38" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A14" s="39">
         <v>2025</v>
       </c>
-      <c r="B13" s="15">
-[...38 lines deleted...]
-      <c r="A14" s="26">
+      <c r="B14" s="37">
+        <v>45.6</v>
+      </c>
+      <c r="C14" s="37">
+        <v>82.2</v>
+      </c>
+      <c r="D14" s="44">
+        <v>105</v>
+      </c>
+      <c r="E14" s="44">
+        <v>126.1</v>
+      </c>
+      <c r="F14" s="37">
+        <v>115.3</v>
+      </c>
+      <c r="G14" s="37">
+        <v>122.1</v>
+      </c>
+      <c r="H14" s="37">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="I14" s="37">
+        <v>115.8</v>
+      </c>
+      <c r="J14" s="37">
+        <v>110.5</v>
+      </c>
+      <c r="K14" s="37">
+        <v>102.1</v>
+      </c>
+      <c r="L14" s="37">
+        <v>104.6</v>
+      </c>
+      <c r="M14" s="37">
+        <v>99.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A15" s="39">
         <v>2026</v>
       </c>
-      <c r="B14" s="9">
-[...14 lines deleted...]
-      <c r="M14" s="9"/>
+      <c r="B15" s="37">
+        <v>82.6</v>
+      </c>
+      <c r="C15" s="37">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="D15" s="37">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="E15" s="37"/>
+      <c r="F15" s="37"/>
+      <c r="G15" s="37"/>
+      <c r="H15" s="37"/>
+      <c r="I15" s="37"/>
+      <c r="J15" s="37"/>
+      <c r="K15" s="37"/>
+      <c r="L15" s="37"/>
+      <c r="M15" s="37"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="E16" s="36"/>
+    </row>
+    <row r="18" spans="4:6" x14ac:dyDescent="0.25">
+      <c r="D18" s="45"/>
+      <c r="F18" s="45"/>
+    </row>
+    <row r="19" spans="4:6" x14ac:dyDescent="0.25">
+      <c r="D19" s="45"/>
+      <c r="E19" s="45"/>
+      <c r="F19" s="45"/>
+    </row>
+    <row r="20" spans="4:6" x14ac:dyDescent="0.25">
+      <c r="D20" s="45"/>
+      <c r="E20" s="45"/>
+      <c r="F20" s="45"/>
+    </row>
+    <row r="21" spans="4:6" x14ac:dyDescent="0.25">
+      <c r="D21" s="45"/>
+      <c r="E21" s="45"/>
+      <c r="F21" s="45"/>
+    </row>
+    <row r="22" spans="4:6" x14ac:dyDescent="0.25">
+      <c r="D22" s="45"/>
+      <c r="E22" s="45"/>
+      <c r="F22" s="45"/>
+    </row>
+    <row r="23" spans="4:6" x14ac:dyDescent="0.25">
+      <c r="D23" s="45"/>
+      <c r="E23" s="45"/>
+      <c r="F23" s="45"/>
+    </row>
+    <row r="24" spans="4:6" x14ac:dyDescent="0.25">
+      <c r="D24" s="45"/>
+      <c r="E24" s="45"/>
+      <c r="F24" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="3">
+    <mergeCell ref="A10:M10"/>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A3:M3"/>
-    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>инд_мес_к_мес</vt:lpstr>
-      <vt:lpstr>инд_пер_к_пер</vt:lpstr>
+      <vt:lpstr>Өткен айға пайызбен</vt:lpstr>
+      <vt:lpstr>Өткен жылғы тиісті кезеңге пайы</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Бахитгуль Жансугурова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>