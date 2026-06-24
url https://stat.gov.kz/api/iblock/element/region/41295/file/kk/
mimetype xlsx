--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -2,533 +2,362 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11835"/>
+    <workbookView xWindow="14475" yWindow="-240" windowWidth="15360" windowHeight="8715" activeTab="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Өткен айға пайызбен" sheetId="2" r:id="rId1"/>
-    <sheet name="Өткен жылғы тиісті кезеңге пайы" sheetId="4" r:id="rId2"/>
+    <sheet name="инд_мес_к_мес" sheetId="1" r:id="rId1"/>
+    <sheet name="инд_пер_к_пер" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="30">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="18">
   <si>
-    <t>Тұрғын үй құрылысына салынған инвестициялар</t>
+    <t>Негізгі капиталға салынған инвестициялар</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
-    <t>Тұрғын үй құрылысына салынған инвестициялар, мың теңге</t>
+    <t>Негізгі капиталға салынған инвестициялар, мың теңге</t>
   </si>
   <si>
-    <t xml:space="preserve">Тұрғын үй құрылысына салынған инвестициялар            </t>
+    <t>өткен айға пайызбен</t>
   </si>
   <si>
-    <t>Өткен жылғы тиісті кезеңге пайызбен</t>
+    <t>өткен жылғы тиісті айға пайызбен</t>
   </si>
   <si>
-    <t>Өткен айға пайызбен</t>
+    <t>35 307 174</t>
   </si>
   <si>
-    <t>Өткен жылғы тиісті айға пайызбен</t>
-[...35 lines deleted...]
-    <t xml:space="preserve"> 2,8 есе</t>
+    <t>өткен жылғы тиісті кезеңге пайызбен</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="5">
+  <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0"/>
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
-[...2 lines deleted...]
-    <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="16" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
-      <charset val="204"/>
-[...5 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <b/>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...6 lines deleted...]
-      <color theme="1"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
-[...2 lines deleted...]
-      <family val="1"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
-      <name val="Calibri"/>
-[...34 lines deleted...]
-      <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
-      <bottom style="medium">
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
         <color indexed="64"/>
-      </bottom>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...20 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="32">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="168" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="15" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -798,1354 +627,1283 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:Q21"/>
+  <dimension ref="A1:N20"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A4" workbookViewId="0">
-      <selection activeCell="G33" sqref="G33"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I25" sqref="I25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="5.5703125" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="16" max="16" width="9.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="9.42578125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="10.7109375" customWidth="1"/>
+    <col min="3" max="3" width="11.140625" customWidth="1"/>
+    <col min="4" max="4" width="11" customWidth="1"/>
+    <col min="5" max="5" width="10" bestFit="1" customWidth="1"/>
+    <col min="6" max="7" width="10.42578125" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.7109375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="10.42578125" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="11.28515625" customWidth="1"/>
+    <col min="11" max="11" width="10.42578125" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="10.7109375" customWidth="1"/>
+    <col min="13" max="13" width="12" customWidth="1"/>
+    <col min="14" max="14" width="10.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A1" s="46" t="s">
+    <row r="1" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="46"/>
-[...29 lines deleted...]
-      <c r="B3" s="5" t="s">
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
+      <c r="L1" s="28"/>
+      <c r="M1" s="28"/>
+    </row>
+    <row r="2" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="4"/>
+      <c r="B2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="C2" s="5" t="s">
         <v>2</v>
       </c>
-      <c r="D3" s="5" t="s">
+      <c r="D2" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="E3" s="5" t="s">
+      <c r="E2" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="F3" s="5" t="s">
+      <c r="F2" s="5" t="s">
         <v>5</v>
       </c>
-      <c r="G3" s="5" t="s">
+      <c r="G2" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="H3" s="5" t="s">
+      <c r="H2" s="5" t="s">
         <v>7</v>
       </c>
-      <c r="I3" s="5" t="s">
+      <c r="I2" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="J3" s="5" t="s">
+      <c r="J2" s="5" t="s">
         <v>9</v>
       </c>
-      <c r="K3" s="5" t="s">
+      <c r="K2" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="L3" s="5" t="s">
+      <c r="L2" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="M3" s="6" t="s">
+      <c r="M2" s="6" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="4" spans="1:17" x14ac:dyDescent="0.25">
-      <c r="A4" s="49" t="s">
+    <row r="3" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="50"/>
-[...14 lines deleted...]
-      <c r="A5" s="12">
+      <c r="B3" s="29"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="29"/>
+      <c r="M3" s="29"/>
+      <c r="N3" s="2"/>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A4" s="1">
         <v>2022</v>
       </c>
-      <c r="B5" s="26">
-[...38 lines deleted...]
-      <c r="A6" s="12">
+      <c r="B4" s="7">
+        <v>31590970</v>
+      </c>
+      <c r="C4" s="7">
+        <v>28125264</v>
+      </c>
+      <c r="D4" s="14">
+        <v>23584027</v>
+      </c>
+      <c r="E4" s="14">
+        <v>22322551</v>
+      </c>
+      <c r="F4" s="14">
+        <v>21572796</v>
+      </c>
+      <c r="G4" s="10">
+        <v>49143202</v>
+      </c>
+      <c r="H4" s="7">
+        <v>37349325</v>
+      </c>
+      <c r="I4" s="7">
+        <v>39050861</v>
+      </c>
+      <c r="J4" s="7">
+        <v>53331029</v>
+      </c>
+      <c r="K4" s="18">
+        <v>43388009</v>
+      </c>
+      <c r="L4" s="10">
+        <v>40567630</v>
+      </c>
+      <c r="M4" s="10">
+        <v>96465412</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A5" s="1">
         <v>2023</v>
       </c>
-      <c r="B6" s="26">
-[...40 lines deleted...]
-      <c r="A7" s="12">
+      <c r="B5" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="14">
+        <v>31377418</v>
+      </c>
+      <c r="D5" s="14">
+        <v>35362610</v>
+      </c>
+      <c r="E5" s="14">
+        <v>38348394</v>
+      </c>
+      <c r="F5" s="14">
+        <v>43346769</v>
+      </c>
+      <c r="G5" s="21">
+        <v>35348401</v>
+      </c>
+      <c r="H5" s="14">
+        <v>37403226</v>
+      </c>
+      <c r="I5" s="18">
+        <v>40338102</v>
+      </c>
+      <c r="J5" s="14">
+        <v>50412650</v>
+      </c>
+      <c r="K5" s="18">
+        <v>45663648</v>
+      </c>
+      <c r="L5" s="18">
+        <v>43807182</v>
+      </c>
+      <c r="M5" s="18">
+        <v>117565696</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A6" s="1">
         <v>2024</v>
       </c>
-      <c r="B7" s="26">
-[...41 lines deleted...]
-      <c r="A8" s="12">
+      <c r="B6" s="19">
+        <v>38269903</v>
+      </c>
+      <c r="C6" s="14">
+        <v>39275632</v>
+      </c>
+      <c r="D6" s="14">
+        <v>27368537</v>
+      </c>
+      <c r="E6" s="14">
+        <v>18892766</v>
+      </c>
+      <c r="F6" s="14">
+        <v>56915529</v>
+      </c>
+      <c r="G6" s="21">
+        <v>49335866</v>
+      </c>
+      <c r="H6" s="7">
+        <v>43594850</v>
+      </c>
+      <c r="I6" s="7">
+        <v>49148881</v>
+      </c>
+      <c r="J6" s="7">
+        <v>57829150</v>
+      </c>
+      <c r="K6" s="18">
+        <v>62561986</v>
+      </c>
+      <c r="L6" s="10">
+        <v>52770203</v>
+      </c>
+      <c r="M6" s="10">
+        <v>140938349</v>
+      </c>
+      <c r="N6" s="3"/>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A7" s="1">
         <v>2025</v>
       </c>
-      <c r="B8" s="26">
-[...41 lines deleted...]
-      <c r="A9" s="12">
+      <c r="B7" s="19">
+        <v>19000911</v>
+      </c>
+      <c r="C7" s="14">
+        <v>74791600</v>
+      </c>
+      <c r="D7" s="14">
+        <v>28213958</v>
+      </c>
+      <c r="E7" s="14">
+        <v>30862643</v>
+      </c>
+      <c r="F7" s="14">
+        <v>62089047</v>
+      </c>
+      <c r="G7" s="21">
+        <v>57841410</v>
+      </c>
+      <c r="H7" s="7">
+        <v>56298866</v>
+      </c>
+      <c r="I7" s="7">
+        <v>50556345</v>
+      </c>
+      <c r="J7" s="7">
+        <v>69155889</v>
+      </c>
+      <c r="K7" s="18">
+        <v>40057191</v>
+      </c>
+      <c r="L7" s="10">
+        <v>67554557</v>
+      </c>
+      <c r="M7" s="10">
+        <v>236434362</v>
+      </c>
+      <c r="N7" s="3"/>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A8" s="1">
         <v>2026</v>
       </c>
-      <c r="B9" s="26">
-[...41 lines deleted...]
-      <c r="A11" s="12">
+      <c r="B8" s="19">
+        <v>13542943</v>
+      </c>
+      <c r="C8" s="14">
+        <v>13711573</v>
+      </c>
+      <c r="D8" s="14">
+        <v>43694305</v>
+      </c>
+      <c r="E8" s="14">
+        <v>91897124</v>
+      </c>
+      <c r="F8" s="14">
+        <v>46936757</v>
+      </c>
+      <c r="G8" s="21"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="18"/>
+      <c r="L8" s="10"/>
+      <c r="M8" s="10"/>
+      <c r="N8" s="3"/>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A9" s="30" t="s">
+        <v>14</v>
+      </c>
+      <c r="B9" s="31"/>
+      <c r="C9" s="31"/>
+      <c r="D9" s="31"/>
+      <c r="E9" s="31"/>
+      <c r="F9" s="31"/>
+      <c r="G9" s="31"/>
+      <c r="H9" s="31"/>
+      <c r="I9" s="31"/>
+      <c r="J9" s="31"/>
+      <c r="K9" s="31"/>
+      <c r="L9" s="31"/>
+      <c r="M9" s="31"/>
+      <c r="N9" s="2"/>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A10" s="1">
         <v>2022</v>
       </c>
-      <c r="B11" s="34">
-[...37 lines deleted...]
-      <c r="A12" s="12">
+      <c r="B10" s="8">
+        <v>40.1</v>
+      </c>
+      <c r="C10" s="12">
+        <v>89</v>
+      </c>
+      <c r="D10" s="15">
+        <v>83.5</v>
+      </c>
+      <c r="E10" s="8">
+        <v>93.9</v>
+      </c>
+      <c r="F10" s="16">
+        <v>95.9</v>
+      </c>
+      <c r="G10" s="11">
+        <v>226</v>
+      </c>
+      <c r="H10" s="9">
+        <v>75.5</v>
+      </c>
+      <c r="I10" s="8">
+        <v>104.5</v>
+      </c>
+      <c r="J10" s="8">
+        <v>135.5</v>
+      </c>
+      <c r="K10" s="17">
+        <v>80.8</v>
+      </c>
+      <c r="L10" s="11">
+        <v>93</v>
+      </c>
+      <c r="M10" s="13">
+        <v>238.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A11" s="1">
         <v>2023</v>
       </c>
-      <c r="B12" s="34">
-[...37 lines deleted...]
-      <c r="A13" s="12">
+      <c r="B11" s="15">
+        <v>36.6</v>
+      </c>
+      <c r="C11" s="20">
+        <v>88.8</v>
+      </c>
+      <c r="D11" s="15">
+        <v>112.8</v>
+      </c>
+      <c r="E11" s="8">
+        <v>108.8</v>
+      </c>
+      <c r="F11" s="16">
+        <v>111.6</v>
+      </c>
+      <c r="G11" s="15">
+        <v>81.5</v>
+      </c>
+      <c r="H11" s="9">
+        <v>105.7</v>
+      </c>
+      <c r="I11" s="12">
+        <v>108</v>
+      </c>
+      <c r="J11" s="8">
+        <v>125.6</v>
+      </c>
+      <c r="K11" s="17">
+        <v>90.7</v>
+      </c>
+      <c r="L11" s="11">
+        <v>96</v>
+      </c>
+      <c r="M11" s="23">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A12" s="1">
         <v>2024</v>
       </c>
-      <c r="B13" s="34">
-[...38 lines deleted...]
-      <c r="A14" s="12">
+      <c r="B12" s="15">
+        <v>32.5</v>
+      </c>
+      <c r="C12" s="20">
+        <v>103.2</v>
+      </c>
+      <c r="D12" s="15">
+        <v>69.7</v>
+      </c>
+      <c r="E12" s="8">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="F12" s="16">
+        <v>301</v>
+      </c>
+      <c r="G12" s="15">
+        <v>86.7</v>
+      </c>
+      <c r="H12" s="9">
+        <v>88.4</v>
+      </c>
+      <c r="I12" s="12">
+        <v>113</v>
+      </c>
+      <c r="J12" s="8">
+        <v>117.3</v>
+      </c>
+      <c r="K12" s="17">
+        <v>107.4</v>
+      </c>
+      <c r="L12" s="11">
+        <v>83.8</v>
+      </c>
+      <c r="M12" s="23">
+        <v>265.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A13" s="1">
         <v>2025</v>
       </c>
-      <c r="B14" s="34">
-[...38 lines deleted...]
-      <c r="A15" s="12">
+      <c r="B13" s="15">
+        <v>13.4</v>
+      </c>
+      <c r="C13" s="20">
+        <v>392.4</v>
+      </c>
+      <c r="D13" s="15">
+        <v>37.5</v>
+      </c>
+      <c r="E13" s="8">
+        <v>108.7</v>
+      </c>
+      <c r="F13" s="16">
+        <v>201.8</v>
+      </c>
+      <c r="G13" s="15">
+        <v>92.8</v>
+      </c>
+      <c r="H13" s="9">
+        <v>93.5</v>
+      </c>
+      <c r="I13" s="12">
+        <v>89.6</v>
+      </c>
+      <c r="J13" s="8">
+        <v>136.4</v>
+      </c>
+      <c r="K13" s="17">
+        <v>57.6</v>
+      </c>
+      <c r="L13" s="11">
+        <v>168</v>
+      </c>
+      <c r="M13" s="23">
+        <v>349.3</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A14" s="1">
         <v>2026</v>
       </c>
-      <c r="B15" s="34">
-[...38 lines deleted...]
-      <c r="A17" s="12">
+      <c r="B14" s="15">
+        <v>5.5</v>
+      </c>
+      <c r="C14" s="20">
+        <v>102.7</v>
+      </c>
+      <c r="D14" s="20">
+        <v>318</v>
+      </c>
+      <c r="E14" s="12">
+        <v>211.4</v>
+      </c>
+      <c r="F14" s="16">
+        <v>50.6</v>
+      </c>
+      <c r="G14" s="20"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="16"/>
+      <c r="L14" s="11"/>
+      <c r="M14" s="23"/>
+    </row>
+    <row r="15" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A15" s="30" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="31"/>
+      <c r="C15" s="31"/>
+      <c r="D15" s="31"/>
+      <c r="E15" s="31"/>
+      <c r="F15" s="31"/>
+      <c r="G15" s="31"/>
+      <c r="H15" s="31"/>
+      <c r="I15" s="31"/>
+      <c r="J15" s="31"/>
+      <c r="K15" s="31"/>
+      <c r="L15" s="31"/>
+      <c r="M15" s="31"/>
+      <c r="N15" s="2"/>
+    </row>
+    <row r="16" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A16" s="1">
         <v>2022</v>
       </c>
-      <c r="B17" s="25">
-[...38 lines deleted...]
-      <c r="A18" s="12">
+      <c r="B16" s="8">
+        <v>104.5</v>
+      </c>
+      <c r="C16" s="12">
+        <v>180.3</v>
+      </c>
+      <c r="D16" s="12">
+        <v>78</v>
+      </c>
+      <c r="E16" s="8">
+        <v>122.7</v>
+      </c>
+      <c r="F16" s="17">
+        <v>71.900000000000006</v>
+      </c>
+      <c r="G16" s="9">
+        <v>105.9</v>
+      </c>
+      <c r="H16" s="11">
+        <v>125.1</v>
+      </c>
+      <c r="I16" s="9">
+        <v>91.4</v>
+      </c>
+      <c r="J16" s="8">
+        <v>102.3</v>
+      </c>
+      <c r="K16" s="17">
+        <v>113.5</v>
+      </c>
+      <c r="L16" s="9">
+        <v>114.9</v>
+      </c>
+      <c r="M16" s="9">
+        <v>108.9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A17" s="1">
         <v>2023</v>
       </c>
-      <c r="B18" s="25">
-[...15 lines deleted...]
-        <v>86.7</v>
+      <c r="B17" s="15">
+        <v>108.6</v>
+      </c>
+      <c r="C17" s="20">
+        <v>108</v>
+      </c>
+      <c r="D17" s="15">
+        <v>143.5</v>
+      </c>
+      <c r="E17" s="8">
+        <v>164.2</v>
+      </c>
+      <c r="F17" s="17">
+        <v>191.4</v>
+      </c>
+      <c r="G17" s="22">
+        <v>69.2</v>
+      </c>
+      <c r="H17" s="11">
+        <v>94.8</v>
+      </c>
+      <c r="I17" s="9">
+        <v>97.9</v>
+      </c>
+      <c r="J17" s="8">
+        <v>91.3</v>
+      </c>
+      <c r="K17" s="17">
+        <v>101.9</v>
+      </c>
+      <c r="L17" s="9">
+        <v>104.7</v>
+      </c>
+      <c r="M17" s="11">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A18" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B18" s="15">
+        <v>103.8</v>
+      </c>
+      <c r="C18" s="20">
+        <v>123.1</v>
+      </c>
+      <c r="D18" s="15">
+        <v>76.8</v>
+      </c>
+      <c r="E18" s="8">
+        <v>48.6</v>
+      </c>
+      <c r="F18" s="17">
+        <v>132.1</v>
+      </c>
+      <c r="G18" s="22">
+        <v>139</v>
       </c>
       <c r="H18" s="24">
-        <v>91.6</v>
-[...59 lines deleted...]
-      <c r="A20" s="39">
+        <v>113.6</v>
+      </c>
+      <c r="I18" s="9">
+        <v>118.6</v>
+      </c>
+      <c r="J18" s="8">
+        <v>111.7</v>
+      </c>
+      <c r="K18" s="16">
+        <v>132</v>
+      </c>
+      <c r="L18" s="9">
+        <v>115.3</v>
+      </c>
+      <c r="M18" s="11">
+        <v>115.5</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" s="25" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
+      <c r="A19" s="26">
         <v>2025</v>
       </c>
-      <c r="B20" s="37">
-[...2 lines deleted...]
-      <c r="C20" s="37">
+      <c r="B19" s="9">
+        <v>48.6</v>
+      </c>
+      <c r="C19" s="9">
+        <v>185.4</v>
+      </c>
+      <c r="D19" s="9">
+        <v>99.7</v>
+      </c>
+      <c r="E19" s="9">
+        <v>157.1</v>
+      </c>
+      <c r="F19" s="9">
+        <v>105.9</v>
+      </c>
+      <c r="G19" s="9">
+        <v>113.1</v>
+      </c>
+      <c r="H19" s="9">
+        <v>123.8</v>
+      </c>
+      <c r="I19" s="9">
+        <v>97.5</v>
+      </c>
+      <c r="J19" s="9">
+        <v>113.5</v>
+      </c>
+      <c r="K19" s="11">
+        <v>61</v>
+      </c>
+      <c r="L19" s="11">
+        <v>121.9</v>
+      </c>
+      <c r="M19" s="11">
         <v>158.69999999999999</v>
       </c>
-      <c r="D20" s="37">
-[...31 lines deleted...]
-      <c r="A21" s="39">
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.25">
+      <c r="A20" s="26">
         <v>2026</v>
       </c>
-      <c r="B21" s="37">
-[...16 lines deleted...]
-      <c r="M21" s="37"/>
+      <c r="B20" s="9">
+        <v>66.7</v>
+      </c>
+      <c r="C20" s="9">
+        <v>17.399999999999999</v>
+      </c>
+      <c r="D20" s="9">
+        <v>146.9</v>
+      </c>
+      <c r="E20" s="9">
+        <v>286.89999999999998</v>
+      </c>
+      <c r="F20" s="9">
+        <v>71.7</v>
+      </c>
+      <c r="G20" s="9"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="9"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="9"/>
+      <c r="L20" s="9"/>
+      <c r="M20" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A10:M10"/>
-[...1 lines deleted...]
-    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A3:M3"/>
+    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="A15:M15"/>
   </mergeCells>
-  <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:M24"/>
+  <dimension ref="A1:N14"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="B36" sqref="B36"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I20" sqref="I20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="2" max="2" width="10.28515625" bestFit="1" customWidth="1"/>
-[...9 lines deleted...]
-    <col min="13" max="13" width="13.85546875" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
+    <col min="4" max="6" width="10.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="11.7109375" customWidth="1"/>
+    <col min="8" max="13" width="10.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.25">
-[...33 lines deleted...]
-      <c r="B3" s="31" t="s">
+    <row r="1" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="28" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="28"/>
+      <c r="C1" s="28"/>
+      <c r="D1" s="28"/>
+      <c r="E1" s="28"/>
+      <c r="F1" s="28"/>
+      <c r="G1" s="28"/>
+      <c r="H1" s="28"/>
+      <c r="I1" s="28"/>
+      <c r="J1" s="28"/>
+      <c r="K1" s="28"/>
+      <c r="L1" s="28"/>
+      <c r="M1" s="28"/>
+    </row>
+    <row r="2" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="4"/>
+      <c r="B2" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="31" t="s">
-[...34 lines deleted...]
-      <c r="A4" s="54" t="s">
+      <c r="C2" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="D2" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="E2" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="G2" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="H2" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="I2" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="J2" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="K2" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="L2" s="5" t="s">
+        <v>11</v>
+      </c>
+      <c r="M2" s="6" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A3" s="29" t="s">
         <v>13</v>
       </c>
-      <c r="B4" s="54"/>
-[...13 lines deleted...]
-      <c r="A5" s="27">
+      <c r="B3" s="29"/>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="29"/>
+      <c r="M3" s="29"/>
+    </row>
+    <row r="4" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A4" s="1">
         <v>2022</v>
       </c>
-      <c r="B5" s="26">
-[...37 lines deleted...]
-      <c r="A6" s="27">
+      <c r="B4" s="7">
+        <v>31590970</v>
+      </c>
+      <c r="C4" s="7">
+        <v>59716234</v>
+      </c>
+      <c r="D4" s="14">
+        <v>83300261</v>
+      </c>
+      <c r="E4" s="14">
+        <v>105622812</v>
+      </c>
+      <c r="F4" s="14">
+        <v>127195608</v>
+      </c>
+      <c r="G4" s="10">
+        <v>176338809</v>
+      </c>
+      <c r="H4" s="7">
+        <v>213688134</v>
+      </c>
+      <c r="I4" s="7">
+        <v>252738995</v>
+      </c>
+      <c r="J4" s="7">
+        <v>306070024</v>
+      </c>
+      <c r="K4" s="18">
+        <v>349458033</v>
+      </c>
+      <c r="L4" s="10">
+        <v>390025663</v>
+      </c>
+      <c r="M4" s="10">
+        <v>486491075</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A5" s="1">
         <v>2023</v>
       </c>
-      <c r="B6" s="26">
-[...37 lines deleted...]
-      <c r="A7" s="27">
+      <c r="B5" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="C5" s="14">
+        <v>66684592</v>
+      </c>
+      <c r="D5" s="14">
+        <v>102047202</v>
+      </c>
+      <c r="E5" s="14">
+        <v>140395596</v>
+      </c>
+      <c r="F5" s="14">
+        <v>183742365</v>
+      </c>
+      <c r="G5" s="21">
+        <v>219090766</v>
+      </c>
+      <c r="H5" s="7">
+        <v>256493992</v>
+      </c>
+      <c r="I5" s="7">
+        <v>296832094</v>
+      </c>
+      <c r="J5" s="7">
+        <v>347244744</v>
+      </c>
+      <c r="K5" s="18">
+        <v>392908392</v>
+      </c>
+      <c r="L5" s="10">
+        <v>436715574</v>
+      </c>
+      <c r="M5" s="10">
+        <v>554281270</v>
+      </c>
+    </row>
+    <row r="6" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A6" s="1">
         <v>2024</v>
       </c>
-      <c r="B7" s="26">
-[...37 lines deleted...]
-      <c r="A8" s="40">
+      <c r="B6" s="19">
+        <v>38269903</v>
+      </c>
+      <c r="C6" s="14">
+        <v>77545535</v>
+      </c>
+      <c r="D6" s="14">
+        <v>104914072</v>
+      </c>
+      <c r="E6" s="14">
+        <v>123806838</v>
+      </c>
+      <c r="F6" s="14">
+        <v>180722367</v>
+      </c>
+      <c r="G6" s="21">
+        <v>230058233</v>
+      </c>
+      <c r="H6" s="7">
+        <v>273653083</v>
+      </c>
+      <c r="I6" s="7">
+        <v>322801964</v>
+      </c>
+      <c r="J6" s="7">
+        <v>380631114</v>
+      </c>
+      <c r="K6" s="18">
+        <v>443193100</v>
+      </c>
+      <c r="L6" s="10">
+        <v>495963303</v>
+      </c>
+      <c r="M6" s="10">
+        <v>636901652</v>
+      </c>
+    </row>
+    <row r="7" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A7" s="1">
         <v>2025</v>
       </c>
-      <c r="B8" s="41">
-[...37 lines deleted...]
-      <c r="A9" s="40">
+      <c r="B7" s="19">
+        <v>19000911</v>
+      </c>
+      <c r="C7" s="14">
+        <v>93792511</v>
+      </c>
+      <c r="D7" s="14">
+        <v>122006469</v>
+      </c>
+      <c r="E7" s="14">
+        <v>152869112</v>
+      </c>
+      <c r="F7" s="14">
+        <v>214958159</v>
+      </c>
+      <c r="G7" s="21">
+        <v>272799569</v>
+      </c>
+      <c r="H7" s="7">
+        <v>329098435</v>
+      </c>
+      <c r="I7" s="7">
+        <v>379654780</v>
+      </c>
+      <c r="J7" s="7">
+        <v>448810669</v>
+      </c>
+      <c r="K7" s="18">
+        <v>488867860</v>
+      </c>
+      <c r="L7" s="10">
+        <v>556422417</v>
+      </c>
+      <c r="M7" s="10">
+        <v>792856779</v>
+      </c>
+    </row>
+    <row r="8" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A8" s="1">
         <v>2026</v>
       </c>
-      <c r="B9" s="41">
-[...36 lines deleted...]
-      <c r="A11" s="12">
+      <c r="B8" s="19">
+        <v>13542943</v>
+      </c>
+      <c r="C8" s="14">
+        <v>27254516</v>
+      </c>
+      <c r="D8" s="14">
+        <v>70948821</v>
+      </c>
+      <c r="E8" s="14">
+        <v>162845945</v>
+      </c>
+      <c r="F8" s="14">
+        <v>209782702</v>
+      </c>
+      <c r="G8" s="21"/>
+      <c r="H8" s="7"/>
+      <c r="I8" s="7"/>
+      <c r="J8" s="7"/>
+      <c r="K8" s="18"/>
+      <c r="L8" s="10"/>
+      <c r="M8" s="10"/>
+    </row>
+    <row r="9" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A9" s="30" t="s">
+        <v>17</v>
+      </c>
+      <c r="B9" s="31"/>
+      <c r="C9" s="31"/>
+      <c r="D9" s="31"/>
+      <c r="E9" s="31"/>
+      <c r="F9" s="31"/>
+      <c r="G9" s="31"/>
+      <c r="H9" s="31"/>
+      <c r="I9" s="31"/>
+      <c r="J9" s="31"/>
+      <c r="K9" s="31"/>
+      <c r="L9" s="31"/>
+      <c r="M9" s="31"/>
+    </row>
+    <row r="10" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A10" s="1">
         <v>2022</v>
       </c>
-      <c r="B11" s="25">
-[...14 lines deleted...]
-      <c r="G11" s="29">
+      <c r="B10" s="8">
+        <v>104.5</v>
+      </c>
+      <c r="C10" s="12">
+        <v>130.6</v>
+      </c>
+      <c r="D10" s="12">
+        <v>109.7</v>
+      </c>
+      <c r="E10" s="8">
+        <v>112.5</v>
+      </c>
+      <c r="F10" s="17">
+        <v>102.7</v>
+      </c>
+      <c r="G10" s="9">
+        <v>103.5</v>
+      </c>
+      <c r="H10" s="11">
+        <v>106.7</v>
+      </c>
+      <c r="I10" s="9">
+        <v>103.9</v>
+      </c>
+      <c r="J10" s="8">
+        <v>103.6</v>
+      </c>
+      <c r="K10" s="17">
+        <v>104.9</v>
+      </c>
+      <c r="L10" s="9">
+        <v>105.7</v>
+      </c>
+      <c r="M10" s="9">
+        <v>106.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A11" s="1">
+        <v>2023</v>
+      </c>
+      <c r="B11" s="15">
+        <v>108.6</v>
+      </c>
+      <c r="C11" s="20">
+        <v>108</v>
+      </c>
+      <c r="D11" s="15">
+        <v>117.9</v>
+      </c>
+      <c r="E11" s="8">
+        <v>127.3</v>
+      </c>
+      <c r="F11" s="17">
+        <v>138.1</v>
+      </c>
+      <c r="G11" s="22">
         <v>118.9</v>
       </c>
-      <c r="H11" s="30">
-[...46 lines deleted...]
-      <c r="J12" s="25">
+      <c r="H11" s="11">
+        <v>114.6</v>
+      </c>
+      <c r="I11" s="9">
+        <v>112</v>
+      </c>
+      <c r="J11" s="8">
+        <v>108.2</v>
+      </c>
+      <c r="K11" s="17">
+        <v>107.4</v>
+      </c>
+      <c r="L11" s="9">
+        <v>107.2</v>
+      </c>
+      <c r="M11" s="11">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="12" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A12" s="1">
+        <v>2024</v>
+      </c>
+      <c r="B12" s="15">
+        <v>103.8</v>
+      </c>
+      <c r="C12" s="20">
+        <v>112.8</v>
+      </c>
+      <c r="D12" s="15">
+        <v>100.3</v>
+      </c>
+      <c r="E12" s="8">
+        <v>86.2</v>
+      </c>
+      <c r="F12" s="16">
+        <v>97</v>
+      </c>
+      <c r="G12" s="22">
+        <v>103.7</v>
+      </c>
+      <c r="H12" s="11">
+        <v>105.1</v>
+      </c>
+      <c r="I12" s="24">
+        <v>107</v>
+      </c>
+      <c r="J12" s="8">
+        <v>107.6</v>
+      </c>
+      <c r="K12" s="17">
+        <v>110.2</v>
+      </c>
+      <c r="L12" s="9">
+        <v>110.7</v>
+      </c>
+      <c r="M12" s="11">
+        <v>111.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A13" s="1">
+        <v>2025</v>
+      </c>
+      <c r="B13" s="15">
+        <v>48.6</v>
+      </c>
+      <c r="C13" s="20">
         <v>118.1</v>
       </c>
-      <c r="K12" s="25">
-[...46 lines deleted...]
-      <c r="M13" s="29">
+      <c r="D13" s="15">
+        <v>113.2</v>
+      </c>
+      <c r="E13" s="8">
+        <v>119.9</v>
+      </c>
+      <c r="F13" s="16">
+        <v>115.4</v>
+      </c>
+      <c r="G13" s="22">
+        <v>114.9</v>
+      </c>
+      <c r="H13" s="11">
+        <v>116.2</v>
+      </c>
+      <c r="I13" s="24">
+        <v>113.4</v>
+      </c>
+      <c r="J13" s="8">
+        <v>113.6</v>
+      </c>
+      <c r="K13" s="16">
         <v>106</v>
       </c>
-    </row>
-[...42 lines deleted...]
-      <c r="A15" s="39">
+      <c r="L13" s="11">
+        <v>107.8</v>
+      </c>
+      <c r="M13" s="11">
+        <v>119</v>
+      </c>
+      <c r="N13" s="27"/>
+    </row>
+    <row r="14" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="A14" s="26">
         <v>2026</v>
       </c>
-      <c r="B15" s="37">
-[...53 lines deleted...]
-      <c r="F24" s="45"/>
+      <c r="B14" s="9">
+        <v>66.7</v>
+      </c>
+      <c r="C14" s="9">
+        <v>27.3</v>
+      </c>
+      <c r="D14" s="11">
+        <v>55</v>
+      </c>
+      <c r="E14" s="9">
+        <v>101.2</v>
+      </c>
+      <c r="F14" s="9">
+        <v>92.5</v>
+      </c>
+      <c r="G14" s="9"/>
+      <c r="H14" s="9"/>
+      <c r="I14" s="9"/>
+      <c r="J14" s="9"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="9"/>
+      <c r="M14" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="3">
-    <mergeCell ref="A10:M10"/>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A4:M4"/>
+    <mergeCell ref="A3:M3"/>
+    <mergeCell ref="A9:M9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>Өткен айға пайызбен</vt:lpstr>
-      <vt:lpstr>Өткен жылғы тиісті кезеңге пайы</vt:lpstr>
+      <vt:lpstr>инд_мес_к_мес</vt:lpstr>
+      <vt:lpstr>инд_пер_к_пер</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Бахитгуль Жансугурова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>