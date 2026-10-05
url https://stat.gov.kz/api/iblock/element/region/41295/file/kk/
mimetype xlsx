--- v3 (2026-07-22)
+++ v4 (2026-10-05)
@@ -1,379 +1,834 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14475" yWindow="-240" windowWidth="15360" windowHeight="8715" activeTab="1"/>
+    <workbookView xWindow="8745" yWindow="240" windowWidth="18330" windowHeight="12195"/>
   </bookViews>
   <sheets>
-    <sheet name="инд_мес_к_мес" sheetId="1" r:id="rId1"/>
-    <sheet name="инд_пер_к_пер" sheetId="2" r:id="rId2"/>
+    <sheet name="Метадеректер 161104" sheetId="11" r:id="rId1"/>
+    <sheet name="Метадеректер 161203" sheetId="20" r:id="rId2"/>
+    <sheet name="Шартты белгілер" sheetId="10" r:id="rId3"/>
+    <sheet name="Көрсеткіш_161104_161203" sheetId="18" r:id="rId4"/>
+    <sheet name="Көрсеткіш 161104_161203" sheetId="19" r:id="rId5"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="18">
-[...1 lines deleted...]
-    <t>Негізгі капиталға салынған инвестициялар</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="77">
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/205/</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
+  </si>
+  <si>
+    <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>2024 жылғы қаңтардан бастап</t>
+  </si>
+  <si>
+    <t>Тұрғын үй құрылысына салынған инвестициялар</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қазан</t>
   </si>
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
-    <t>Негізгі капиталға салынған инвестициялар, мың теңге</t>
-[...11 lines deleted...]
-    <t>өткен жылғы тиісті кезеңге пайызбен</t>
+    <t>ағымдағы жылдың өткен айына %-бен</t>
+  </si>
+  <si>
+    <t>өткен  жылдың тиісті айына %-бен</t>
+  </si>
+  <si>
+    <t>қаңтар-ақпан</t>
+  </si>
+  <si>
+    <t>қаңтар-наурыз</t>
+  </si>
+  <si>
+    <t>қаңтар-сәуір</t>
+  </si>
+  <si>
+    <t>қаңтар-мамыр</t>
+  </si>
+  <si>
+    <t>қаңтар-маусым</t>
+  </si>
+  <si>
+    <t>қаңтар-шілде</t>
+  </si>
+  <si>
+    <t>қаңтар-тамыз</t>
+  </si>
+  <si>
+    <t>қаңтар-қыркүйек</t>
+  </si>
+  <si>
+    <t>қаңтар-қазан</t>
+  </si>
+  <si>
+    <t>қаңтар-қараша</t>
+  </si>
+  <si>
+    <t>қаңтар-желтоқсан</t>
+  </si>
+  <si>
+    <t>өткен  жылдың тиісті кезеңіне %-бен</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/93/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/classifiers/statistical/114/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701834?keyword=</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=</t>
+  </si>
+  <si>
+    <t>Тұрғын үй құрылысына салынған инвестициялардың негізгі капиталға салынған көлемінің нақты көлем индекс</t>
+  </si>
+  <si>
+    <t>Құрылыс және инвестиция статистикасы басқармасы</t>
+  </si>
+  <si>
+    <t>+7 714 2 536230</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/kostanay/spreadsheets/</t>
+  </si>
+  <si>
+    <t>мың теңге</t>
+  </si>
+  <si>
+    <t>Тұрғын үй құрылысына салынған инвестициялар, мың теңге</t>
+  </si>
+  <si>
+    <t>пайызбен</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Раушан Ақанбайқызы Мустафина </t>
+  </si>
+  <si>
+    <t>16.10.2026ж.</t>
+  </si>
+  <si>
+    <t>r.mustafina@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Негізгі капиталға салынған инвестициялар туралы статистикалық ақпарат айлық, тоқсандық және жылдық кезеңділіктің жалпымемлекеттік статистикалық байқаулары негізінде қалыптастырылады.</t>
+  </si>
+  <si>
+    <t>Ақпаратты есепті кезеңде жұмыс істейтіндердің санына және экономикалық қызмет түріне қарамастан негізгі капиталға салуды жүзеге асыратын заңды тұлғалар және олардың құрылымдық және оқшауланған бөлімшелері, сондай-ақ сәулет және қала құрылысы, шаруа немесе фермер қожалықтары саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органдардың құрылымдық бөлімшелері ұсынады.</t>
+  </si>
+  <si>
+    <t>18.09.2026ж.</t>
+  </si>
+  <si>
+    <t>Жеке және көппәтерлі тұрғын үй, жатақханалар, әлеуметтік топтарға арналған тұрғын үй құрылысын салуға шыққан шығындар.</t>
+  </si>
+  <si>
+    <t>Дефляторды есепке ала отырып динамикадағы тұрғын үй құрылысына салынған инвестициялар көлемiнiң өзгерiсiн көрсетедi және iс жүзiнде әрекеттенген бағаларда талданатын мерзiмнiң тұрғын үй құрылысына салынған инвестициялар көлемiнiң өткен мерзiмге қатынасы (баға индексi) ретінде анықталады.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <numFmts count="3">
-[...1 lines deleted...]
-    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
+  <numFmts count="4">
+    <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
+    <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
+    <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-[...9 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
-      <color theme="1"/>
-[...24 lines deleted...]
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <color theme="1"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="7">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
-[...7 lines deleted...]
-    <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
-      <top style="medium">
-[...14 lines deleted...]
-      </top>
+      <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="32">
+  <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="16" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="164" fontId="17" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="13" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 3" xfId="7"/>
+    <cellStyle name="Обычный 3" xfId="4"/>
+    <cellStyle name="Обычный 4 2" xfId="5"/>
+    <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -618,1302 +1073,3261 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.mustafina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701834?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.mustafina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N20"/>
+  <dimension ref="A1:J26"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="E28" sqref="E28"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="B31" sqref="B31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="9.42578125" bestFit="1" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="14" max="14" width="10.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="16" customWidth="1"/>
+    <col min="254" max="254" width="42.28515625" customWidth="1"/>
+    <col min="255" max="255" width="97.7109375" customWidth="1"/>
+    <col min="510" max="510" width="42.28515625" customWidth="1"/>
+    <col min="511" max="511" width="97.7109375" customWidth="1"/>
+    <col min="766" max="766" width="42.28515625" customWidth="1"/>
+    <col min="767" max="767" width="97.7109375" customWidth="1"/>
+    <col min="1022" max="1022" width="42.28515625" customWidth="1"/>
+    <col min="1023" max="1023" width="97.7109375" customWidth="1"/>
+    <col min="1278" max="1278" width="42.28515625" customWidth="1"/>
+    <col min="1279" max="1279" width="97.7109375" customWidth="1"/>
+    <col min="1534" max="1534" width="42.28515625" customWidth="1"/>
+    <col min="1535" max="1535" width="97.7109375" customWidth="1"/>
+    <col min="1790" max="1790" width="42.28515625" customWidth="1"/>
+    <col min="1791" max="1791" width="97.7109375" customWidth="1"/>
+    <col min="2046" max="2046" width="42.28515625" customWidth="1"/>
+    <col min="2047" max="2047" width="97.7109375" customWidth="1"/>
+    <col min="2302" max="2302" width="42.28515625" customWidth="1"/>
+    <col min="2303" max="2303" width="97.7109375" customWidth="1"/>
+    <col min="2558" max="2558" width="42.28515625" customWidth="1"/>
+    <col min="2559" max="2559" width="97.7109375" customWidth="1"/>
+    <col min="2814" max="2814" width="42.28515625" customWidth="1"/>
+    <col min="2815" max="2815" width="97.7109375" customWidth="1"/>
+    <col min="3070" max="3070" width="42.28515625" customWidth="1"/>
+    <col min="3071" max="3071" width="97.7109375" customWidth="1"/>
+    <col min="3326" max="3326" width="42.28515625" customWidth="1"/>
+    <col min="3327" max="3327" width="97.7109375" customWidth="1"/>
+    <col min="3582" max="3582" width="42.28515625" customWidth="1"/>
+    <col min="3583" max="3583" width="97.7109375" customWidth="1"/>
+    <col min="3838" max="3838" width="42.28515625" customWidth="1"/>
+    <col min="3839" max="3839" width="97.7109375" customWidth="1"/>
+    <col min="4094" max="4094" width="42.28515625" customWidth="1"/>
+    <col min="4095" max="4095" width="97.7109375" customWidth="1"/>
+    <col min="4350" max="4350" width="42.28515625" customWidth="1"/>
+    <col min="4351" max="4351" width="97.7109375" customWidth="1"/>
+    <col min="4606" max="4606" width="42.28515625" customWidth="1"/>
+    <col min="4607" max="4607" width="97.7109375" customWidth="1"/>
+    <col min="4862" max="4862" width="42.28515625" customWidth="1"/>
+    <col min="4863" max="4863" width="97.7109375" customWidth="1"/>
+    <col min="5118" max="5118" width="42.28515625" customWidth="1"/>
+    <col min="5119" max="5119" width="97.7109375" customWidth="1"/>
+    <col min="5374" max="5374" width="42.28515625" customWidth="1"/>
+    <col min="5375" max="5375" width="97.7109375" customWidth="1"/>
+    <col min="5630" max="5630" width="42.28515625" customWidth="1"/>
+    <col min="5631" max="5631" width="97.7109375" customWidth="1"/>
+    <col min="5886" max="5886" width="42.28515625" customWidth="1"/>
+    <col min="5887" max="5887" width="97.7109375" customWidth="1"/>
+    <col min="6142" max="6142" width="42.28515625" customWidth="1"/>
+    <col min="6143" max="6143" width="97.7109375" customWidth="1"/>
+    <col min="6398" max="6398" width="42.28515625" customWidth="1"/>
+    <col min="6399" max="6399" width="97.7109375" customWidth="1"/>
+    <col min="6654" max="6654" width="42.28515625" customWidth="1"/>
+    <col min="6655" max="6655" width="97.7109375" customWidth="1"/>
+    <col min="6910" max="6910" width="42.28515625" customWidth="1"/>
+    <col min="6911" max="6911" width="97.7109375" customWidth="1"/>
+    <col min="7166" max="7166" width="42.28515625" customWidth="1"/>
+    <col min="7167" max="7167" width="97.7109375" customWidth="1"/>
+    <col min="7422" max="7422" width="42.28515625" customWidth="1"/>
+    <col min="7423" max="7423" width="97.7109375" customWidth="1"/>
+    <col min="7678" max="7678" width="42.28515625" customWidth="1"/>
+    <col min="7679" max="7679" width="97.7109375" customWidth="1"/>
+    <col min="7934" max="7934" width="42.28515625" customWidth="1"/>
+    <col min="7935" max="7935" width="97.7109375" customWidth="1"/>
+    <col min="8190" max="8190" width="42.28515625" customWidth="1"/>
+    <col min="8191" max="8191" width="97.7109375" customWidth="1"/>
+    <col min="8446" max="8446" width="42.28515625" customWidth="1"/>
+    <col min="8447" max="8447" width="97.7109375" customWidth="1"/>
+    <col min="8702" max="8702" width="42.28515625" customWidth="1"/>
+    <col min="8703" max="8703" width="97.7109375" customWidth="1"/>
+    <col min="8958" max="8958" width="42.28515625" customWidth="1"/>
+    <col min="8959" max="8959" width="97.7109375" customWidth="1"/>
+    <col min="9214" max="9214" width="42.28515625" customWidth="1"/>
+    <col min="9215" max="9215" width="97.7109375" customWidth="1"/>
+    <col min="9470" max="9470" width="42.28515625" customWidth="1"/>
+    <col min="9471" max="9471" width="97.7109375" customWidth="1"/>
+    <col min="9726" max="9726" width="42.28515625" customWidth="1"/>
+    <col min="9727" max="9727" width="97.7109375" customWidth="1"/>
+    <col min="9982" max="9982" width="42.28515625" customWidth="1"/>
+    <col min="9983" max="9983" width="97.7109375" customWidth="1"/>
+    <col min="10238" max="10238" width="42.28515625" customWidth="1"/>
+    <col min="10239" max="10239" width="97.7109375" customWidth="1"/>
+    <col min="10494" max="10494" width="42.28515625" customWidth="1"/>
+    <col min="10495" max="10495" width="97.7109375" customWidth="1"/>
+    <col min="10750" max="10750" width="42.28515625" customWidth="1"/>
+    <col min="10751" max="10751" width="97.7109375" customWidth="1"/>
+    <col min="11006" max="11006" width="42.28515625" customWidth="1"/>
+    <col min="11007" max="11007" width="97.7109375" customWidth="1"/>
+    <col min="11262" max="11262" width="42.28515625" customWidth="1"/>
+    <col min="11263" max="11263" width="97.7109375" customWidth="1"/>
+    <col min="11518" max="11518" width="42.28515625" customWidth="1"/>
+    <col min="11519" max="11519" width="97.7109375" customWidth="1"/>
+    <col min="11774" max="11774" width="42.28515625" customWidth="1"/>
+    <col min="11775" max="11775" width="97.7109375" customWidth="1"/>
+    <col min="12030" max="12030" width="42.28515625" customWidth="1"/>
+    <col min="12031" max="12031" width="97.7109375" customWidth="1"/>
+    <col min="12286" max="12286" width="42.28515625" customWidth="1"/>
+    <col min="12287" max="12287" width="97.7109375" customWidth="1"/>
+    <col min="12542" max="12542" width="42.28515625" customWidth="1"/>
+    <col min="12543" max="12543" width="97.7109375" customWidth="1"/>
+    <col min="12798" max="12798" width="42.28515625" customWidth="1"/>
+    <col min="12799" max="12799" width="97.7109375" customWidth="1"/>
+    <col min="13054" max="13054" width="42.28515625" customWidth="1"/>
+    <col min="13055" max="13055" width="97.7109375" customWidth="1"/>
+    <col min="13310" max="13310" width="42.28515625" customWidth="1"/>
+    <col min="13311" max="13311" width="97.7109375" customWidth="1"/>
+    <col min="13566" max="13566" width="42.28515625" customWidth="1"/>
+    <col min="13567" max="13567" width="97.7109375" customWidth="1"/>
+    <col min="13822" max="13822" width="42.28515625" customWidth="1"/>
+    <col min="13823" max="13823" width="97.7109375" customWidth="1"/>
+    <col min="14078" max="14078" width="42.28515625" customWidth="1"/>
+    <col min="14079" max="14079" width="97.7109375" customWidth="1"/>
+    <col min="14334" max="14334" width="42.28515625" customWidth="1"/>
+    <col min="14335" max="14335" width="97.7109375" customWidth="1"/>
+    <col min="14590" max="14590" width="42.28515625" customWidth="1"/>
+    <col min="14591" max="14591" width="97.7109375" customWidth="1"/>
+    <col min="14846" max="14846" width="42.28515625" customWidth="1"/>
+    <col min="14847" max="14847" width="97.7109375" customWidth="1"/>
+    <col min="15102" max="15102" width="42.28515625" customWidth="1"/>
+    <col min="15103" max="15103" width="97.7109375" customWidth="1"/>
+    <col min="15358" max="15358" width="42.28515625" customWidth="1"/>
+    <col min="15359" max="15359" width="97.7109375" customWidth="1"/>
+    <col min="15614" max="15614" width="42.28515625" customWidth="1"/>
+    <col min="15615" max="15615" width="97.7109375" customWidth="1"/>
+    <col min="15870" max="15870" width="42.28515625" customWidth="1"/>
+    <col min="15871" max="15871" width="97.7109375" customWidth="1"/>
+    <col min="16126" max="16126" width="42.28515625" customWidth="1"/>
+    <col min="16127" max="16127" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-[...21 lines deleted...]
-      <c r="C2" s="5" t="s">
+    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="30" t="s">
         <v>2</v>
       </c>
-      <c r="D2" s="5" t="s">
+      <c r="B2" s="2">
+        <v>161104</v>
+      </c>
+    </row>
+    <row r="3" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="30" t="s">
         <v>3</v>
       </c>
-      <c r="E2" s="5" t="s">
+      <c r="B3" s="2" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="4" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="30" t="s">
         <v>4</v>
       </c>
-      <c r="F2" s="5" t="s">
+      <c r="B4" s="4" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="5" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="31" t="s">
         <v>5</v>
       </c>
-      <c r="G2" s="5" t="s">
+      <c r="B6" s="37" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="30" t="s">
         <v>6</v>
       </c>
-      <c r="H2" s="5" t="s">
+      <c r="B7" s="5" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="30" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" s="38" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="3" customFormat="1" ht="27.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="30" t="s">
         <v>7</v>
       </c>
-      <c r="I2" s="5" t="s">
+      <c r="B9" s="5" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="3" customFormat="1" ht="55.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="30" t="s">
         <v>8</v>
       </c>
-      <c r="J2" s="5" t="s">
+      <c r="B10" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="30" t="s">
         <v>9</v>
       </c>
-      <c r="K2" s="5" t="s">
+      <c r="B11" s="6"/>
+      <c r="J11" s="7"/>
+    </row>
+    <row r="12" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="30" t="s">
         <v>10</v>
       </c>
-      <c r="L2" s="5" t="s">
+      <c r="B12" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="J12" s="7"/>
+    </row>
+    <row r="13" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="J13" s="7"/>
+    </row>
+    <row r="14" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="J14" s="7"/>
+    </row>
+    <row r="15" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="53" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="J15" s="7"/>
+    </row>
+    <row r="16" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="53" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="J16" s="10"/>
+    </row>
+    <row r="17" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="6" t="s">
+      <c r="B17" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="J17" s="11"/>
+    </row>
+    <row r="18" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="30" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="29" t="s">
+      <c r="B18" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="J18" s="10"/>
+    </row>
+    <row r="19" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="29"/>
-[...629 lines deleted...]
-      <c r="M20" s="9"/>
+      <c r="B19" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="J19" s="11"/>
+    </row>
+    <row r="20" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="53" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="J20" s="10"/>
+    </row>
+    <row r="21" spans="1:10" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="53" t="s">
+        <v>68</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="J21" s="11"/>
+    </row>
+    <row r="22" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="A22" s="14"/>
+      <c r="B22" s="15"/>
+    </row>
+    <row r="23" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="J23" s="11"/>
+    </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="J24" s="10"/>
+    </row>
+    <row r="25" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="J25" s="11"/>
+    </row>
+    <row r="26" spans="1:10" x14ac:dyDescent="0.2">
+      <c r="J26" s="10"/>
     </row>
   </sheetData>
-  <mergeCells count="4">
-[...6 lines deleted...]
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3" display="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name="/>
+    <hyperlink ref="B12" r:id="rId4"/>
+    <hyperlink ref="B15" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N14"/>
+  <dimension ref="A1:L22"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H27" sqref="H27"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="2" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="8" max="13" width="10.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
+    <col min="2" max="2" width="101.42578125" style="16" customWidth="1"/>
+    <col min="256" max="256" width="42.28515625" customWidth="1"/>
+    <col min="257" max="257" width="97.7109375" customWidth="1"/>
+    <col min="512" max="512" width="42.28515625" customWidth="1"/>
+    <col min="513" max="513" width="97.7109375" customWidth="1"/>
+    <col min="768" max="768" width="42.28515625" customWidth="1"/>
+    <col min="769" max="769" width="97.7109375" customWidth="1"/>
+    <col min="1024" max="1024" width="42.28515625" customWidth="1"/>
+    <col min="1025" max="1025" width="97.7109375" customWidth="1"/>
+    <col min="1280" max="1280" width="42.28515625" customWidth="1"/>
+    <col min="1281" max="1281" width="97.7109375" customWidth="1"/>
+    <col min="1536" max="1536" width="42.28515625" customWidth="1"/>
+    <col min="1537" max="1537" width="97.7109375" customWidth="1"/>
+    <col min="1792" max="1792" width="42.28515625" customWidth="1"/>
+    <col min="1793" max="1793" width="97.7109375" customWidth="1"/>
+    <col min="2048" max="2048" width="42.28515625" customWidth="1"/>
+    <col min="2049" max="2049" width="97.7109375" customWidth="1"/>
+    <col min="2304" max="2304" width="42.28515625" customWidth="1"/>
+    <col min="2305" max="2305" width="97.7109375" customWidth="1"/>
+    <col min="2560" max="2560" width="42.28515625" customWidth="1"/>
+    <col min="2561" max="2561" width="97.7109375" customWidth="1"/>
+    <col min="2816" max="2816" width="42.28515625" customWidth="1"/>
+    <col min="2817" max="2817" width="97.7109375" customWidth="1"/>
+    <col min="3072" max="3072" width="42.28515625" customWidth="1"/>
+    <col min="3073" max="3073" width="97.7109375" customWidth="1"/>
+    <col min="3328" max="3328" width="42.28515625" customWidth="1"/>
+    <col min="3329" max="3329" width="97.7109375" customWidth="1"/>
+    <col min="3584" max="3584" width="42.28515625" customWidth="1"/>
+    <col min="3585" max="3585" width="97.7109375" customWidth="1"/>
+    <col min="3840" max="3840" width="42.28515625" customWidth="1"/>
+    <col min="3841" max="3841" width="97.7109375" customWidth="1"/>
+    <col min="4096" max="4096" width="42.28515625" customWidth="1"/>
+    <col min="4097" max="4097" width="97.7109375" customWidth="1"/>
+    <col min="4352" max="4352" width="42.28515625" customWidth="1"/>
+    <col min="4353" max="4353" width="97.7109375" customWidth="1"/>
+    <col min="4608" max="4608" width="42.28515625" customWidth="1"/>
+    <col min="4609" max="4609" width="97.7109375" customWidth="1"/>
+    <col min="4864" max="4864" width="42.28515625" customWidth="1"/>
+    <col min="4865" max="4865" width="97.7109375" customWidth="1"/>
+    <col min="5120" max="5120" width="42.28515625" customWidth="1"/>
+    <col min="5121" max="5121" width="97.7109375" customWidth="1"/>
+    <col min="5376" max="5376" width="42.28515625" customWidth="1"/>
+    <col min="5377" max="5377" width="97.7109375" customWidth="1"/>
+    <col min="5632" max="5632" width="42.28515625" customWidth="1"/>
+    <col min="5633" max="5633" width="97.7109375" customWidth="1"/>
+    <col min="5888" max="5888" width="42.28515625" customWidth="1"/>
+    <col min="5889" max="5889" width="97.7109375" customWidth="1"/>
+    <col min="6144" max="6144" width="42.28515625" customWidth="1"/>
+    <col min="6145" max="6145" width="97.7109375" customWidth="1"/>
+    <col min="6400" max="6400" width="42.28515625" customWidth="1"/>
+    <col min="6401" max="6401" width="97.7109375" customWidth="1"/>
+    <col min="6656" max="6656" width="42.28515625" customWidth="1"/>
+    <col min="6657" max="6657" width="97.7109375" customWidth="1"/>
+    <col min="6912" max="6912" width="42.28515625" customWidth="1"/>
+    <col min="6913" max="6913" width="97.7109375" customWidth="1"/>
+    <col min="7168" max="7168" width="42.28515625" customWidth="1"/>
+    <col min="7169" max="7169" width="97.7109375" customWidth="1"/>
+    <col min="7424" max="7424" width="42.28515625" customWidth="1"/>
+    <col min="7425" max="7425" width="97.7109375" customWidth="1"/>
+    <col min="7680" max="7680" width="42.28515625" customWidth="1"/>
+    <col min="7681" max="7681" width="97.7109375" customWidth="1"/>
+    <col min="7936" max="7936" width="42.28515625" customWidth="1"/>
+    <col min="7937" max="7937" width="97.7109375" customWidth="1"/>
+    <col min="8192" max="8192" width="42.28515625" customWidth="1"/>
+    <col min="8193" max="8193" width="97.7109375" customWidth="1"/>
+    <col min="8448" max="8448" width="42.28515625" customWidth="1"/>
+    <col min="8449" max="8449" width="97.7109375" customWidth="1"/>
+    <col min="8704" max="8704" width="42.28515625" customWidth="1"/>
+    <col min="8705" max="8705" width="97.7109375" customWidth="1"/>
+    <col min="8960" max="8960" width="42.28515625" customWidth="1"/>
+    <col min="8961" max="8961" width="97.7109375" customWidth="1"/>
+    <col min="9216" max="9216" width="42.28515625" customWidth="1"/>
+    <col min="9217" max="9217" width="97.7109375" customWidth="1"/>
+    <col min="9472" max="9472" width="42.28515625" customWidth="1"/>
+    <col min="9473" max="9473" width="97.7109375" customWidth="1"/>
+    <col min="9728" max="9728" width="42.28515625" customWidth="1"/>
+    <col min="9729" max="9729" width="97.7109375" customWidth="1"/>
+    <col min="9984" max="9984" width="42.28515625" customWidth="1"/>
+    <col min="9985" max="9985" width="97.7109375" customWidth="1"/>
+    <col min="10240" max="10240" width="42.28515625" customWidth="1"/>
+    <col min="10241" max="10241" width="97.7109375" customWidth="1"/>
+    <col min="10496" max="10496" width="42.28515625" customWidth="1"/>
+    <col min="10497" max="10497" width="97.7109375" customWidth="1"/>
+    <col min="10752" max="10752" width="42.28515625" customWidth="1"/>
+    <col min="10753" max="10753" width="97.7109375" customWidth="1"/>
+    <col min="11008" max="11008" width="42.28515625" customWidth="1"/>
+    <col min="11009" max="11009" width="97.7109375" customWidth="1"/>
+    <col min="11264" max="11264" width="42.28515625" customWidth="1"/>
+    <col min="11265" max="11265" width="97.7109375" customWidth="1"/>
+    <col min="11520" max="11520" width="42.28515625" customWidth="1"/>
+    <col min="11521" max="11521" width="97.7109375" customWidth="1"/>
+    <col min="11776" max="11776" width="42.28515625" customWidth="1"/>
+    <col min="11777" max="11777" width="97.7109375" customWidth="1"/>
+    <col min="12032" max="12032" width="42.28515625" customWidth="1"/>
+    <col min="12033" max="12033" width="97.7109375" customWidth="1"/>
+    <col min="12288" max="12288" width="42.28515625" customWidth="1"/>
+    <col min="12289" max="12289" width="97.7109375" customWidth="1"/>
+    <col min="12544" max="12544" width="42.28515625" customWidth="1"/>
+    <col min="12545" max="12545" width="97.7109375" customWidth="1"/>
+    <col min="12800" max="12800" width="42.28515625" customWidth="1"/>
+    <col min="12801" max="12801" width="97.7109375" customWidth="1"/>
+    <col min="13056" max="13056" width="42.28515625" customWidth="1"/>
+    <col min="13057" max="13057" width="97.7109375" customWidth="1"/>
+    <col min="13312" max="13312" width="42.28515625" customWidth="1"/>
+    <col min="13313" max="13313" width="97.7109375" customWidth="1"/>
+    <col min="13568" max="13568" width="42.28515625" customWidth="1"/>
+    <col min="13569" max="13569" width="97.7109375" customWidth="1"/>
+    <col min="13824" max="13824" width="42.28515625" customWidth="1"/>
+    <col min="13825" max="13825" width="97.7109375" customWidth="1"/>
+    <col min="14080" max="14080" width="42.28515625" customWidth="1"/>
+    <col min="14081" max="14081" width="97.7109375" customWidth="1"/>
+    <col min="14336" max="14336" width="42.28515625" customWidth="1"/>
+    <col min="14337" max="14337" width="97.7109375" customWidth="1"/>
+    <col min="14592" max="14592" width="42.28515625" customWidth="1"/>
+    <col min="14593" max="14593" width="97.7109375" customWidth="1"/>
+    <col min="14848" max="14848" width="42.28515625" customWidth="1"/>
+    <col min="14849" max="14849" width="97.7109375" customWidth="1"/>
+    <col min="15104" max="15104" width="42.28515625" customWidth="1"/>
+    <col min="15105" max="15105" width="97.7109375" customWidth="1"/>
+    <col min="15360" max="15360" width="42.28515625" customWidth="1"/>
+    <col min="15361" max="15361" width="97.7109375" customWidth="1"/>
+    <col min="15616" max="15616" width="42.28515625" customWidth="1"/>
+    <col min="15617" max="15617" width="97.7109375" customWidth="1"/>
+    <col min="15872" max="15872" width="42.28515625" customWidth="1"/>
+    <col min="15873" max="15873" width="97.7109375" customWidth="1"/>
+    <col min="16128" max="16128" width="42.28515625" customWidth="1"/>
+    <col min="16129" max="16129" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="28" t="s">
+    <row r="1" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:12" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="30" t="s">
+        <v>2</v>
+      </c>
+      <c r="B2" s="19">
+        <v>161203</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="30" t="s">
+        <v>3</v>
+      </c>
+      <c r="B3" s="37" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="30" t="s">
+        <v>4</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="31" t="s">
+        <v>61</v>
+      </c>
+      <c r="B5" s="37" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="37" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12" s="3" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="30" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="32" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="54" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" s="40" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="3" customFormat="1" ht="27" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="30" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="5" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="3" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="30" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="5" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="30" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="6"/>
+      <c r="L11" s="7"/>
+    </row>
+    <row r="12" spans="1:12" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="30" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="28"/>
-[...14 lines deleted...]
-      <c r="B2" s="5" t="s">
+      <c r="L12" s="7"/>
+    </row>
+    <row r="13" spans="1:12" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="54" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="9" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="5" t="s">
-[...26 lines deleted...]
-      <c r="L2" s="5" t="s">
+      <c r="L13" s="7"/>
+    </row>
+    <row r="14" spans="1:12" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="33" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="L14" s="7"/>
+    </row>
+    <row r="15" spans="1:12" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="33" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="L15" s="7"/>
+    </row>
+    <row r="16" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="30" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="45" t="s">
+        <v>74</v>
+      </c>
+      <c r="L16" s="10"/>
+    </row>
+    <row r="17" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="30" t="s">
         <v>11</v>
       </c>
-      <c r="M2" s="6" t="s">
+      <c r="B17" s="45" t="s">
+        <v>70</v>
+      </c>
+      <c r="L17" s="11"/>
+    </row>
+    <row r="18" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="30" t="s">
         <v>12</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="29" t="s">
+      <c r="B18" s="38" t="s">
+        <v>55</v>
+      </c>
+      <c r="L18" s="10"/>
+    </row>
+    <row r="19" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="30" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="29"/>
-[...57 lines deleted...]
-      <c r="B5" s="19" t="s">
+      <c r="B19" s="46" t="s">
+        <v>69</v>
+      </c>
+      <c r="L19" s="11"/>
+    </row>
+    <row r="20" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="30" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="L20" s="10"/>
+    </row>
+    <row r="21" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="30" t="s">
+        <v>68</v>
+      </c>
+      <c r="B21" s="13" t="s">
+        <v>71</v>
+      </c>
+      <c r="L21" s="11"/>
+    </row>
+    <row r="22" spans="1:12" x14ac:dyDescent="0.2">
+      <c r="A22" s="14"/>
+      <c r="B22" s="15"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C18"/>
+  <sheetViews>
+    <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="B26" sqref="B26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="17" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="17" customWidth="1"/>
+    <col min="3" max="256" width="8.85546875" style="17"/>
+    <col min="257" max="257" width="4.42578125" style="17" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="17" customWidth="1"/>
+    <col min="259" max="512" width="8.85546875" style="17"/>
+    <col min="513" max="513" width="4.42578125" style="17" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="17" customWidth="1"/>
+    <col min="515" max="768" width="8.85546875" style="17"/>
+    <col min="769" max="769" width="4.42578125" style="17" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="17" customWidth="1"/>
+    <col min="771" max="1024" width="8.85546875" style="17"/>
+    <col min="1025" max="1025" width="4.42578125" style="17" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="17" customWidth="1"/>
+    <col min="1027" max="1280" width="8.85546875" style="17"/>
+    <col min="1281" max="1281" width="4.42578125" style="17" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="17" customWidth="1"/>
+    <col min="1283" max="1536" width="8.85546875" style="17"/>
+    <col min="1537" max="1537" width="4.42578125" style="17" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="17" customWidth="1"/>
+    <col min="1539" max="1792" width="8.85546875" style="17"/>
+    <col min="1793" max="1793" width="4.42578125" style="17" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="17" customWidth="1"/>
+    <col min="1795" max="2048" width="8.85546875" style="17"/>
+    <col min="2049" max="2049" width="4.42578125" style="17" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="17" customWidth="1"/>
+    <col min="2051" max="2304" width="8.85546875" style="17"/>
+    <col min="2305" max="2305" width="4.42578125" style="17" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="17" customWidth="1"/>
+    <col min="2307" max="2560" width="8.85546875" style="17"/>
+    <col min="2561" max="2561" width="4.42578125" style="17" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="17" customWidth="1"/>
+    <col min="2563" max="2816" width="8.85546875" style="17"/>
+    <col min="2817" max="2817" width="4.42578125" style="17" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="17" customWidth="1"/>
+    <col min="2819" max="3072" width="8.85546875" style="17"/>
+    <col min="3073" max="3073" width="4.42578125" style="17" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="17" customWidth="1"/>
+    <col min="3075" max="3328" width="8.85546875" style="17"/>
+    <col min="3329" max="3329" width="4.42578125" style="17" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="17" customWidth="1"/>
+    <col min="3331" max="3584" width="8.85546875" style="17"/>
+    <col min="3585" max="3585" width="4.42578125" style="17" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="17" customWidth="1"/>
+    <col min="3587" max="3840" width="8.85546875" style="17"/>
+    <col min="3841" max="3841" width="4.42578125" style="17" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="17" customWidth="1"/>
+    <col min="3843" max="4096" width="8.85546875" style="17"/>
+    <col min="4097" max="4097" width="4.42578125" style="17" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="17" customWidth="1"/>
+    <col min="4099" max="4352" width="8.85546875" style="17"/>
+    <col min="4353" max="4353" width="4.42578125" style="17" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="17" customWidth="1"/>
+    <col min="4355" max="4608" width="8.85546875" style="17"/>
+    <col min="4609" max="4609" width="4.42578125" style="17" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="17" customWidth="1"/>
+    <col min="4611" max="4864" width="8.85546875" style="17"/>
+    <col min="4865" max="4865" width="4.42578125" style="17" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="17" customWidth="1"/>
+    <col min="4867" max="5120" width="8.85546875" style="17"/>
+    <col min="5121" max="5121" width="4.42578125" style="17" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="17" customWidth="1"/>
+    <col min="5123" max="5376" width="8.85546875" style="17"/>
+    <col min="5377" max="5377" width="4.42578125" style="17" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="17" customWidth="1"/>
+    <col min="5379" max="5632" width="8.85546875" style="17"/>
+    <col min="5633" max="5633" width="4.42578125" style="17" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="17" customWidth="1"/>
+    <col min="5635" max="5888" width="8.85546875" style="17"/>
+    <col min="5889" max="5889" width="4.42578125" style="17" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="17" customWidth="1"/>
+    <col min="5891" max="6144" width="8.85546875" style="17"/>
+    <col min="6145" max="6145" width="4.42578125" style="17" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="17" customWidth="1"/>
+    <col min="6147" max="6400" width="8.85546875" style="17"/>
+    <col min="6401" max="6401" width="4.42578125" style="17" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="17" customWidth="1"/>
+    <col min="6403" max="6656" width="8.85546875" style="17"/>
+    <col min="6657" max="6657" width="4.42578125" style="17" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="17" customWidth="1"/>
+    <col min="6659" max="6912" width="8.85546875" style="17"/>
+    <col min="6913" max="6913" width="4.42578125" style="17" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="17" customWidth="1"/>
+    <col min="6915" max="7168" width="8.85546875" style="17"/>
+    <col min="7169" max="7169" width="4.42578125" style="17" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="17" customWidth="1"/>
+    <col min="7171" max="7424" width="8.85546875" style="17"/>
+    <col min="7425" max="7425" width="4.42578125" style="17" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="17" customWidth="1"/>
+    <col min="7427" max="7680" width="8.85546875" style="17"/>
+    <col min="7681" max="7681" width="4.42578125" style="17" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="17" customWidth="1"/>
+    <col min="7683" max="7936" width="8.85546875" style="17"/>
+    <col min="7937" max="7937" width="4.42578125" style="17" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="17" customWidth="1"/>
+    <col min="7939" max="8192" width="8.85546875" style="17"/>
+    <col min="8193" max="8193" width="4.42578125" style="17" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="17" customWidth="1"/>
+    <col min="8195" max="8448" width="8.85546875" style="17"/>
+    <col min="8449" max="8449" width="4.42578125" style="17" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="17" customWidth="1"/>
+    <col min="8451" max="8704" width="8.85546875" style="17"/>
+    <col min="8705" max="8705" width="4.42578125" style="17" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="17" customWidth="1"/>
+    <col min="8707" max="8960" width="8.85546875" style="17"/>
+    <col min="8961" max="8961" width="4.42578125" style="17" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="17" customWidth="1"/>
+    <col min="8963" max="9216" width="8.85546875" style="17"/>
+    <col min="9217" max="9217" width="4.42578125" style="17" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="17" customWidth="1"/>
+    <col min="9219" max="9472" width="8.85546875" style="17"/>
+    <col min="9473" max="9473" width="4.42578125" style="17" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="17" customWidth="1"/>
+    <col min="9475" max="9728" width="8.85546875" style="17"/>
+    <col min="9729" max="9729" width="4.42578125" style="17" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="17" customWidth="1"/>
+    <col min="9731" max="9984" width="8.85546875" style="17"/>
+    <col min="9985" max="9985" width="4.42578125" style="17" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="17" customWidth="1"/>
+    <col min="9987" max="10240" width="8.85546875" style="17"/>
+    <col min="10241" max="10241" width="4.42578125" style="17" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="17" customWidth="1"/>
+    <col min="10243" max="10496" width="8.85546875" style="17"/>
+    <col min="10497" max="10497" width="4.42578125" style="17" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="17" customWidth="1"/>
+    <col min="10499" max="10752" width="8.85546875" style="17"/>
+    <col min="10753" max="10753" width="4.42578125" style="17" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="17" customWidth="1"/>
+    <col min="10755" max="11008" width="8.85546875" style="17"/>
+    <col min="11009" max="11009" width="4.42578125" style="17" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="17" customWidth="1"/>
+    <col min="11011" max="11264" width="8.85546875" style="17"/>
+    <col min="11265" max="11265" width="4.42578125" style="17" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="17" customWidth="1"/>
+    <col min="11267" max="11520" width="8.85546875" style="17"/>
+    <col min="11521" max="11521" width="4.42578125" style="17" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="17" customWidth="1"/>
+    <col min="11523" max="11776" width="8.85546875" style="17"/>
+    <col min="11777" max="11777" width="4.42578125" style="17" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="17" customWidth="1"/>
+    <col min="11779" max="12032" width="8.85546875" style="17"/>
+    <col min="12033" max="12033" width="4.42578125" style="17" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="17" customWidth="1"/>
+    <col min="12035" max="12288" width="8.85546875" style="17"/>
+    <col min="12289" max="12289" width="4.42578125" style="17" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="17" customWidth="1"/>
+    <col min="12291" max="12544" width="8.85546875" style="17"/>
+    <col min="12545" max="12545" width="4.42578125" style="17" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="17" customWidth="1"/>
+    <col min="12547" max="12800" width="8.85546875" style="17"/>
+    <col min="12801" max="12801" width="4.42578125" style="17" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="17" customWidth="1"/>
+    <col min="12803" max="13056" width="8.85546875" style="17"/>
+    <col min="13057" max="13057" width="4.42578125" style="17" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="17" customWidth="1"/>
+    <col min="13059" max="13312" width="8.85546875" style="17"/>
+    <col min="13313" max="13313" width="4.42578125" style="17" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="17" customWidth="1"/>
+    <col min="13315" max="13568" width="8.85546875" style="17"/>
+    <col min="13569" max="13569" width="4.42578125" style="17" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="17" customWidth="1"/>
+    <col min="13571" max="13824" width="8.85546875" style="17"/>
+    <col min="13825" max="13825" width="4.42578125" style="17" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="17" customWidth="1"/>
+    <col min="13827" max="14080" width="8.85546875" style="17"/>
+    <col min="14081" max="14081" width="4.42578125" style="17" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="17" customWidth="1"/>
+    <col min="14083" max="14336" width="8.85546875" style="17"/>
+    <col min="14337" max="14337" width="4.42578125" style="17" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="17" customWidth="1"/>
+    <col min="14339" max="14592" width="8.85546875" style="17"/>
+    <col min="14593" max="14593" width="4.42578125" style="17" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="17" customWidth="1"/>
+    <col min="14595" max="14848" width="8.85546875" style="17"/>
+    <col min="14849" max="14849" width="4.42578125" style="17" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="17" customWidth="1"/>
+    <col min="14851" max="15104" width="8.85546875" style="17"/>
+    <col min="15105" max="15105" width="4.42578125" style="17" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="17" customWidth="1"/>
+    <col min="15107" max="15360" width="8.85546875" style="17"/>
+    <col min="15361" max="15361" width="4.42578125" style="17" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="17" customWidth="1"/>
+    <col min="15363" max="15616" width="8.85546875" style="17"/>
+    <col min="15617" max="15617" width="4.42578125" style="17" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="17" customWidth="1"/>
+    <col min="15619" max="15872" width="8.85546875" style="17"/>
+    <col min="15873" max="15873" width="4.42578125" style="17" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="17" customWidth="1"/>
+    <col min="15875" max="16128" width="8.85546875" style="17"/>
+    <col min="16129" max="16129" width="4.42578125" style="17" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="17" customWidth="1"/>
+    <col min="16131" max="16384" width="8.85546875" style="17"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A1" s="55"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="34"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A2" s="55"/>
+      <c r="B2" s="55"/>
+      <c r="C2" s="34"/>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A3" s="55"/>
+      <c r="B3" s="55"/>
+      <c r="C3" s="36"/>
+    </row>
+    <row r="4" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="34"/>
+      <c r="B4" s="35" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" s="36"/>
+    </row>
+    <row r="5" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="34"/>
+      <c r="B5" s="35" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="36"/>
+    </row>
+    <row r="6" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="34"/>
+      <c r="B6" s="35" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="14">
-[...34 lines deleted...]
-      <c r="A6" s="1">
+      <c r="C6" s="36"/>
+    </row>
+    <row r="7" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="34"/>
+      <c r="B7" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" s="36"/>
+    </row>
+    <row r="8" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="34"/>
+      <c r="B8" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="C8" s="36"/>
+    </row>
+    <row r="9" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A9" s="55"/>
+      <c r="B9" s="55"/>
+      <c r="C9" s="36"/>
+    </row>
+    <row r="10" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="34"/>
+      <c r="B10" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" s="36"/>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A11" s="55"/>
+      <c r="B11" s="55"/>
+      <c r="C11" s="36"/>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A12" s="55"/>
+      <c r="B12" s="55"/>
+      <c r="C12" s="36"/>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A13" s="55"/>
+      <c r="B13" s="55"/>
+      <c r="C13" s="34"/>
+    </row>
+    <row r="14" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="56" t="s">
+        <v>20</v>
+      </c>
+      <c r="B14" s="56"/>
+      <c r="C14" s="56"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A15" s="55"/>
+      <c r="B15" s="55"/>
+      <c r="C15" s="34"/>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A16" s="57"/>
+      <c r="B16" s="57"/>
+      <c r="C16" s="57"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="18"/>
+    </row>
+  </sheetData>
+  <mergeCells count="10">
+    <mergeCell ref="A14:C14"/>
+    <mergeCell ref="A12:B12"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="A15:B15"/>
+    <mergeCell ref="A16:C16"/>
+    <mergeCell ref="A1:B1"/>
+    <mergeCell ref="A2:B2"/>
+    <mergeCell ref="A3:B3"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A11:B11"/>
+  </mergeCells>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M23"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="F38" sqref="F38"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="12.7109375" style="17" customWidth="1"/>
+    <col min="2" max="2" width="9.7109375" style="17" customWidth="1"/>
+    <col min="3" max="3" width="9.5703125" style="17" customWidth="1"/>
+    <col min="4" max="4" width="10" style="17" customWidth="1"/>
+    <col min="5" max="5" width="9.7109375" style="17" customWidth="1"/>
+    <col min="6" max="6" width="10.28515625" style="17" customWidth="1"/>
+    <col min="7" max="7" width="10.42578125" style="17" customWidth="1"/>
+    <col min="8" max="8" width="11.140625" style="17" customWidth="1"/>
+    <col min="9" max="9" width="10" style="17" customWidth="1"/>
+    <col min="10" max="10" width="10.7109375" style="17" customWidth="1"/>
+    <col min="11" max="11" width="11" style="17" customWidth="1"/>
+    <col min="12" max="12" width="10" style="17" customWidth="1"/>
+    <col min="13" max="13" width="12.85546875" style="17" customWidth="1"/>
+    <col min="14" max="256" width="9.140625" style="17"/>
+    <col min="257" max="257" width="12.7109375" style="17" customWidth="1"/>
+    <col min="258" max="258" width="9.140625" style="17"/>
+    <col min="259" max="259" width="9.5703125" style="17" customWidth="1"/>
+    <col min="260" max="265" width="9.140625" style="17"/>
+    <col min="266" max="266" width="10.7109375" style="17" customWidth="1"/>
+    <col min="267" max="268" width="9.140625" style="17"/>
+    <col min="269" max="269" width="12.85546875" style="17" customWidth="1"/>
+    <col min="270" max="512" width="9.140625" style="17"/>
+    <col min="513" max="513" width="12.7109375" style="17" customWidth="1"/>
+    <col min="514" max="514" width="9.140625" style="17"/>
+    <col min="515" max="515" width="9.5703125" style="17" customWidth="1"/>
+    <col min="516" max="521" width="9.140625" style="17"/>
+    <col min="522" max="522" width="10.7109375" style="17" customWidth="1"/>
+    <col min="523" max="524" width="9.140625" style="17"/>
+    <col min="525" max="525" width="12.85546875" style="17" customWidth="1"/>
+    <col min="526" max="768" width="9.140625" style="17"/>
+    <col min="769" max="769" width="12.7109375" style="17" customWidth="1"/>
+    <col min="770" max="770" width="9.140625" style="17"/>
+    <col min="771" max="771" width="9.5703125" style="17" customWidth="1"/>
+    <col min="772" max="777" width="9.140625" style="17"/>
+    <col min="778" max="778" width="10.7109375" style="17" customWidth="1"/>
+    <col min="779" max="780" width="9.140625" style="17"/>
+    <col min="781" max="781" width="12.85546875" style="17" customWidth="1"/>
+    <col min="782" max="1024" width="9.140625" style="17"/>
+    <col min="1025" max="1025" width="12.7109375" style="17" customWidth="1"/>
+    <col min="1026" max="1026" width="9.140625" style="17"/>
+    <col min="1027" max="1027" width="9.5703125" style="17" customWidth="1"/>
+    <col min="1028" max="1033" width="9.140625" style="17"/>
+    <col min="1034" max="1034" width="10.7109375" style="17" customWidth="1"/>
+    <col min="1035" max="1036" width="9.140625" style="17"/>
+    <col min="1037" max="1037" width="12.85546875" style="17" customWidth="1"/>
+    <col min="1038" max="1280" width="9.140625" style="17"/>
+    <col min="1281" max="1281" width="12.7109375" style="17" customWidth="1"/>
+    <col min="1282" max="1282" width="9.140625" style="17"/>
+    <col min="1283" max="1283" width="9.5703125" style="17" customWidth="1"/>
+    <col min="1284" max="1289" width="9.140625" style="17"/>
+    <col min="1290" max="1290" width="10.7109375" style="17" customWidth="1"/>
+    <col min="1291" max="1292" width="9.140625" style="17"/>
+    <col min="1293" max="1293" width="12.85546875" style="17" customWidth="1"/>
+    <col min="1294" max="1536" width="9.140625" style="17"/>
+    <col min="1537" max="1537" width="12.7109375" style="17" customWidth="1"/>
+    <col min="1538" max="1538" width="9.140625" style="17"/>
+    <col min="1539" max="1539" width="9.5703125" style="17" customWidth="1"/>
+    <col min="1540" max="1545" width="9.140625" style="17"/>
+    <col min="1546" max="1546" width="10.7109375" style="17" customWidth="1"/>
+    <col min="1547" max="1548" width="9.140625" style="17"/>
+    <col min="1549" max="1549" width="12.85546875" style="17" customWidth="1"/>
+    <col min="1550" max="1792" width="9.140625" style="17"/>
+    <col min="1793" max="1793" width="12.7109375" style="17" customWidth="1"/>
+    <col min="1794" max="1794" width="9.140625" style="17"/>
+    <col min="1795" max="1795" width="9.5703125" style="17" customWidth="1"/>
+    <col min="1796" max="1801" width="9.140625" style="17"/>
+    <col min="1802" max="1802" width="10.7109375" style="17" customWidth="1"/>
+    <col min="1803" max="1804" width="9.140625" style="17"/>
+    <col min="1805" max="1805" width="12.85546875" style="17" customWidth="1"/>
+    <col min="1806" max="2048" width="9.140625" style="17"/>
+    <col min="2049" max="2049" width="12.7109375" style="17" customWidth="1"/>
+    <col min="2050" max="2050" width="9.140625" style="17"/>
+    <col min="2051" max="2051" width="9.5703125" style="17" customWidth="1"/>
+    <col min="2052" max="2057" width="9.140625" style="17"/>
+    <col min="2058" max="2058" width="10.7109375" style="17" customWidth="1"/>
+    <col min="2059" max="2060" width="9.140625" style="17"/>
+    <col min="2061" max="2061" width="12.85546875" style="17" customWidth="1"/>
+    <col min="2062" max="2304" width="9.140625" style="17"/>
+    <col min="2305" max="2305" width="12.7109375" style="17" customWidth="1"/>
+    <col min="2306" max="2306" width="9.140625" style="17"/>
+    <col min="2307" max="2307" width="9.5703125" style="17" customWidth="1"/>
+    <col min="2308" max="2313" width="9.140625" style="17"/>
+    <col min="2314" max="2314" width="10.7109375" style="17" customWidth="1"/>
+    <col min="2315" max="2316" width="9.140625" style="17"/>
+    <col min="2317" max="2317" width="12.85546875" style="17" customWidth="1"/>
+    <col min="2318" max="2560" width="9.140625" style="17"/>
+    <col min="2561" max="2561" width="12.7109375" style="17" customWidth="1"/>
+    <col min="2562" max="2562" width="9.140625" style="17"/>
+    <col min="2563" max="2563" width="9.5703125" style="17" customWidth="1"/>
+    <col min="2564" max="2569" width="9.140625" style="17"/>
+    <col min="2570" max="2570" width="10.7109375" style="17" customWidth="1"/>
+    <col min="2571" max="2572" width="9.140625" style="17"/>
+    <col min="2573" max="2573" width="12.85546875" style="17" customWidth="1"/>
+    <col min="2574" max="2816" width="9.140625" style="17"/>
+    <col min="2817" max="2817" width="12.7109375" style="17" customWidth="1"/>
+    <col min="2818" max="2818" width="9.140625" style="17"/>
+    <col min="2819" max="2819" width="9.5703125" style="17" customWidth="1"/>
+    <col min="2820" max="2825" width="9.140625" style="17"/>
+    <col min="2826" max="2826" width="10.7109375" style="17" customWidth="1"/>
+    <col min="2827" max="2828" width="9.140625" style="17"/>
+    <col min="2829" max="2829" width="12.85546875" style="17" customWidth="1"/>
+    <col min="2830" max="3072" width="9.140625" style="17"/>
+    <col min="3073" max="3073" width="12.7109375" style="17" customWidth="1"/>
+    <col min="3074" max="3074" width="9.140625" style="17"/>
+    <col min="3075" max="3075" width="9.5703125" style="17" customWidth="1"/>
+    <col min="3076" max="3081" width="9.140625" style="17"/>
+    <col min="3082" max="3082" width="10.7109375" style="17" customWidth="1"/>
+    <col min="3083" max="3084" width="9.140625" style="17"/>
+    <col min="3085" max="3085" width="12.85546875" style="17" customWidth="1"/>
+    <col min="3086" max="3328" width="9.140625" style="17"/>
+    <col min="3329" max="3329" width="12.7109375" style="17" customWidth="1"/>
+    <col min="3330" max="3330" width="9.140625" style="17"/>
+    <col min="3331" max="3331" width="9.5703125" style="17" customWidth="1"/>
+    <col min="3332" max="3337" width="9.140625" style="17"/>
+    <col min="3338" max="3338" width="10.7109375" style="17" customWidth="1"/>
+    <col min="3339" max="3340" width="9.140625" style="17"/>
+    <col min="3341" max="3341" width="12.85546875" style="17" customWidth="1"/>
+    <col min="3342" max="3584" width="9.140625" style="17"/>
+    <col min="3585" max="3585" width="12.7109375" style="17" customWidth="1"/>
+    <col min="3586" max="3586" width="9.140625" style="17"/>
+    <col min="3587" max="3587" width="9.5703125" style="17" customWidth="1"/>
+    <col min="3588" max="3593" width="9.140625" style="17"/>
+    <col min="3594" max="3594" width="10.7109375" style="17" customWidth="1"/>
+    <col min="3595" max="3596" width="9.140625" style="17"/>
+    <col min="3597" max="3597" width="12.85546875" style="17" customWidth="1"/>
+    <col min="3598" max="3840" width="9.140625" style="17"/>
+    <col min="3841" max="3841" width="12.7109375" style="17" customWidth="1"/>
+    <col min="3842" max="3842" width="9.140625" style="17"/>
+    <col min="3843" max="3843" width="9.5703125" style="17" customWidth="1"/>
+    <col min="3844" max="3849" width="9.140625" style="17"/>
+    <col min="3850" max="3850" width="10.7109375" style="17" customWidth="1"/>
+    <col min="3851" max="3852" width="9.140625" style="17"/>
+    <col min="3853" max="3853" width="12.85546875" style="17" customWidth="1"/>
+    <col min="3854" max="4096" width="9.140625" style="17"/>
+    <col min="4097" max="4097" width="12.7109375" style="17" customWidth="1"/>
+    <col min="4098" max="4098" width="9.140625" style="17"/>
+    <col min="4099" max="4099" width="9.5703125" style="17" customWidth="1"/>
+    <col min="4100" max="4105" width="9.140625" style="17"/>
+    <col min="4106" max="4106" width="10.7109375" style="17" customWidth="1"/>
+    <col min="4107" max="4108" width="9.140625" style="17"/>
+    <col min="4109" max="4109" width="12.85546875" style="17" customWidth="1"/>
+    <col min="4110" max="4352" width="9.140625" style="17"/>
+    <col min="4353" max="4353" width="12.7109375" style="17" customWidth="1"/>
+    <col min="4354" max="4354" width="9.140625" style="17"/>
+    <col min="4355" max="4355" width="9.5703125" style="17" customWidth="1"/>
+    <col min="4356" max="4361" width="9.140625" style="17"/>
+    <col min="4362" max="4362" width="10.7109375" style="17" customWidth="1"/>
+    <col min="4363" max="4364" width="9.140625" style="17"/>
+    <col min="4365" max="4365" width="12.85546875" style="17" customWidth="1"/>
+    <col min="4366" max="4608" width="9.140625" style="17"/>
+    <col min="4609" max="4609" width="12.7109375" style="17" customWidth="1"/>
+    <col min="4610" max="4610" width="9.140625" style="17"/>
+    <col min="4611" max="4611" width="9.5703125" style="17" customWidth="1"/>
+    <col min="4612" max="4617" width="9.140625" style="17"/>
+    <col min="4618" max="4618" width="10.7109375" style="17" customWidth="1"/>
+    <col min="4619" max="4620" width="9.140625" style="17"/>
+    <col min="4621" max="4621" width="12.85546875" style="17" customWidth="1"/>
+    <col min="4622" max="4864" width="9.140625" style="17"/>
+    <col min="4865" max="4865" width="12.7109375" style="17" customWidth="1"/>
+    <col min="4866" max="4866" width="9.140625" style="17"/>
+    <col min="4867" max="4867" width="9.5703125" style="17" customWidth="1"/>
+    <col min="4868" max="4873" width="9.140625" style="17"/>
+    <col min="4874" max="4874" width="10.7109375" style="17" customWidth="1"/>
+    <col min="4875" max="4876" width="9.140625" style="17"/>
+    <col min="4877" max="4877" width="12.85546875" style="17" customWidth="1"/>
+    <col min="4878" max="5120" width="9.140625" style="17"/>
+    <col min="5121" max="5121" width="12.7109375" style="17" customWidth="1"/>
+    <col min="5122" max="5122" width="9.140625" style="17"/>
+    <col min="5123" max="5123" width="9.5703125" style="17" customWidth="1"/>
+    <col min="5124" max="5129" width="9.140625" style="17"/>
+    <col min="5130" max="5130" width="10.7109375" style="17" customWidth="1"/>
+    <col min="5131" max="5132" width="9.140625" style="17"/>
+    <col min="5133" max="5133" width="12.85546875" style="17" customWidth="1"/>
+    <col min="5134" max="5376" width="9.140625" style="17"/>
+    <col min="5377" max="5377" width="12.7109375" style="17" customWidth="1"/>
+    <col min="5378" max="5378" width="9.140625" style="17"/>
+    <col min="5379" max="5379" width="9.5703125" style="17" customWidth="1"/>
+    <col min="5380" max="5385" width="9.140625" style="17"/>
+    <col min="5386" max="5386" width="10.7109375" style="17" customWidth="1"/>
+    <col min="5387" max="5388" width="9.140625" style="17"/>
+    <col min="5389" max="5389" width="12.85546875" style="17" customWidth="1"/>
+    <col min="5390" max="5632" width="9.140625" style="17"/>
+    <col min="5633" max="5633" width="12.7109375" style="17" customWidth="1"/>
+    <col min="5634" max="5634" width="9.140625" style="17"/>
+    <col min="5635" max="5635" width="9.5703125" style="17" customWidth="1"/>
+    <col min="5636" max="5641" width="9.140625" style="17"/>
+    <col min="5642" max="5642" width="10.7109375" style="17" customWidth="1"/>
+    <col min="5643" max="5644" width="9.140625" style="17"/>
+    <col min="5645" max="5645" width="12.85546875" style="17" customWidth="1"/>
+    <col min="5646" max="5888" width="9.140625" style="17"/>
+    <col min="5889" max="5889" width="12.7109375" style="17" customWidth="1"/>
+    <col min="5890" max="5890" width="9.140625" style="17"/>
+    <col min="5891" max="5891" width="9.5703125" style="17" customWidth="1"/>
+    <col min="5892" max="5897" width="9.140625" style="17"/>
+    <col min="5898" max="5898" width="10.7109375" style="17" customWidth="1"/>
+    <col min="5899" max="5900" width="9.140625" style="17"/>
+    <col min="5901" max="5901" width="12.85546875" style="17" customWidth="1"/>
+    <col min="5902" max="6144" width="9.140625" style="17"/>
+    <col min="6145" max="6145" width="12.7109375" style="17" customWidth="1"/>
+    <col min="6146" max="6146" width="9.140625" style="17"/>
+    <col min="6147" max="6147" width="9.5703125" style="17" customWidth="1"/>
+    <col min="6148" max="6153" width="9.140625" style="17"/>
+    <col min="6154" max="6154" width="10.7109375" style="17" customWidth="1"/>
+    <col min="6155" max="6156" width="9.140625" style="17"/>
+    <col min="6157" max="6157" width="12.85546875" style="17" customWidth="1"/>
+    <col min="6158" max="6400" width="9.140625" style="17"/>
+    <col min="6401" max="6401" width="12.7109375" style="17" customWidth="1"/>
+    <col min="6402" max="6402" width="9.140625" style="17"/>
+    <col min="6403" max="6403" width="9.5703125" style="17" customWidth="1"/>
+    <col min="6404" max="6409" width="9.140625" style="17"/>
+    <col min="6410" max="6410" width="10.7109375" style="17" customWidth="1"/>
+    <col min="6411" max="6412" width="9.140625" style="17"/>
+    <col min="6413" max="6413" width="12.85546875" style="17" customWidth="1"/>
+    <col min="6414" max="6656" width="9.140625" style="17"/>
+    <col min="6657" max="6657" width="12.7109375" style="17" customWidth="1"/>
+    <col min="6658" max="6658" width="9.140625" style="17"/>
+    <col min="6659" max="6659" width="9.5703125" style="17" customWidth="1"/>
+    <col min="6660" max="6665" width="9.140625" style="17"/>
+    <col min="6666" max="6666" width="10.7109375" style="17" customWidth="1"/>
+    <col min="6667" max="6668" width="9.140625" style="17"/>
+    <col min="6669" max="6669" width="12.85546875" style="17" customWidth="1"/>
+    <col min="6670" max="6912" width="9.140625" style="17"/>
+    <col min="6913" max="6913" width="12.7109375" style="17" customWidth="1"/>
+    <col min="6914" max="6914" width="9.140625" style="17"/>
+    <col min="6915" max="6915" width="9.5703125" style="17" customWidth="1"/>
+    <col min="6916" max="6921" width="9.140625" style="17"/>
+    <col min="6922" max="6922" width="10.7109375" style="17" customWidth="1"/>
+    <col min="6923" max="6924" width="9.140625" style="17"/>
+    <col min="6925" max="6925" width="12.85546875" style="17" customWidth="1"/>
+    <col min="6926" max="7168" width="9.140625" style="17"/>
+    <col min="7169" max="7169" width="12.7109375" style="17" customWidth="1"/>
+    <col min="7170" max="7170" width="9.140625" style="17"/>
+    <col min="7171" max="7171" width="9.5703125" style="17" customWidth="1"/>
+    <col min="7172" max="7177" width="9.140625" style="17"/>
+    <col min="7178" max="7178" width="10.7109375" style="17" customWidth="1"/>
+    <col min="7179" max="7180" width="9.140625" style="17"/>
+    <col min="7181" max="7181" width="12.85546875" style="17" customWidth="1"/>
+    <col min="7182" max="7424" width="9.140625" style="17"/>
+    <col min="7425" max="7425" width="12.7109375" style="17" customWidth="1"/>
+    <col min="7426" max="7426" width="9.140625" style="17"/>
+    <col min="7427" max="7427" width="9.5703125" style="17" customWidth="1"/>
+    <col min="7428" max="7433" width="9.140625" style="17"/>
+    <col min="7434" max="7434" width="10.7109375" style="17" customWidth="1"/>
+    <col min="7435" max="7436" width="9.140625" style="17"/>
+    <col min="7437" max="7437" width="12.85546875" style="17" customWidth="1"/>
+    <col min="7438" max="7680" width="9.140625" style="17"/>
+    <col min="7681" max="7681" width="12.7109375" style="17" customWidth="1"/>
+    <col min="7682" max="7682" width="9.140625" style="17"/>
+    <col min="7683" max="7683" width="9.5703125" style="17" customWidth="1"/>
+    <col min="7684" max="7689" width="9.140625" style="17"/>
+    <col min="7690" max="7690" width="10.7109375" style="17" customWidth="1"/>
+    <col min="7691" max="7692" width="9.140625" style="17"/>
+    <col min="7693" max="7693" width="12.85546875" style="17" customWidth="1"/>
+    <col min="7694" max="7936" width="9.140625" style="17"/>
+    <col min="7937" max="7937" width="12.7109375" style="17" customWidth="1"/>
+    <col min="7938" max="7938" width="9.140625" style="17"/>
+    <col min="7939" max="7939" width="9.5703125" style="17" customWidth="1"/>
+    <col min="7940" max="7945" width="9.140625" style="17"/>
+    <col min="7946" max="7946" width="10.7109375" style="17" customWidth="1"/>
+    <col min="7947" max="7948" width="9.140625" style="17"/>
+    <col min="7949" max="7949" width="12.85546875" style="17" customWidth="1"/>
+    <col min="7950" max="8192" width="9.140625" style="17"/>
+    <col min="8193" max="8193" width="12.7109375" style="17" customWidth="1"/>
+    <col min="8194" max="8194" width="9.140625" style="17"/>
+    <col min="8195" max="8195" width="9.5703125" style="17" customWidth="1"/>
+    <col min="8196" max="8201" width="9.140625" style="17"/>
+    <col min="8202" max="8202" width="10.7109375" style="17" customWidth="1"/>
+    <col min="8203" max="8204" width="9.140625" style="17"/>
+    <col min="8205" max="8205" width="12.85546875" style="17" customWidth="1"/>
+    <col min="8206" max="8448" width="9.140625" style="17"/>
+    <col min="8449" max="8449" width="12.7109375" style="17" customWidth="1"/>
+    <col min="8450" max="8450" width="9.140625" style="17"/>
+    <col min="8451" max="8451" width="9.5703125" style="17" customWidth="1"/>
+    <col min="8452" max="8457" width="9.140625" style="17"/>
+    <col min="8458" max="8458" width="10.7109375" style="17" customWidth="1"/>
+    <col min="8459" max="8460" width="9.140625" style="17"/>
+    <col min="8461" max="8461" width="12.85546875" style="17" customWidth="1"/>
+    <col min="8462" max="8704" width="9.140625" style="17"/>
+    <col min="8705" max="8705" width="12.7109375" style="17" customWidth="1"/>
+    <col min="8706" max="8706" width="9.140625" style="17"/>
+    <col min="8707" max="8707" width="9.5703125" style="17" customWidth="1"/>
+    <col min="8708" max="8713" width="9.140625" style="17"/>
+    <col min="8714" max="8714" width="10.7109375" style="17" customWidth="1"/>
+    <col min="8715" max="8716" width="9.140625" style="17"/>
+    <col min="8717" max="8717" width="12.85546875" style="17" customWidth="1"/>
+    <col min="8718" max="8960" width="9.140625" style="17"/>
+    <col min="8961" max="8961" width="12.7109375" style="17" customWidth="1"/>
+    <col min="8962" max="8962" width="9.140625" style="17"/>
+    <col min="8963" max="8963" width="9.5703125" style="17" customWidth="1"/>
+    <col min="8964" max="8969" width="9.140625" style="17"/>
+    <col min="8970" max="8970" width="10.7109375" style="17" customWidth="1"/>
+    <col min="8971" max="8972" width="9.140625" style="17"/>
+    <col min="8973" max="8973" width="12.85546875" style="17" customWidth="1"/>
+    <col min="8974" max="9216" width="9.140625" style="17"/>
+    <col min="9217" max="9217" width="12.7109375" style="17" customWidth="1"/>
+    <col min="9218" max="9218" width="9.140625" style="17"/>
+    <col min="9219" max="9219" width="9.5703125" style="17" customWidth="1"/>
+    <col min="9220" max="9225" width="9.140625" style="17"/>
+    <col min="9226" max="9226" width="10.7109375" style="17" customWidth="1"/>
+    <col min="9227" max="9228" width="9.140625" style="17"/>
+    <col min="9229" max="9229" width="12.85546875" style="17" customWidth="1"/>
+    <col min="9230" max="9472" width="9.140625" style="17"/>
+    <col min="9473" max="9473" width="12.7109375" style="17" customWidth="1"/>
+    <col min="9474" max="9474" width="9.140625" style="17"/>
+    <col min="9475" max="9475" width="9.5703125" style="17" customWidth="1"/>
+    <col min="9476" max="9481" width="9.140625" style="17"/>
+    <col min="9482" max="9482" width="10.7109375" style="17" customWidth="1"/>
+    <col min="9483" max="9484" width="9.140625" style="17"/>
+    <col min="9485" max="9485" width="12.85546875" style="17" customWidth="1"/>
+    <col min="9486" max="9728" width="9.140625" style="17"/>
+    <col min="9729" max="9729" width="12.7109375" style="17" customWidth="1"/>
+    <col min="9730" max="9730" width="9.140625" style="17"/>
+    <col min="9731" max="9731" width="9.5703125" style="17" customWidth="1"/>
+    <col min="9732" max="9737" width="9.140625" style="17"/>
+    <col min="9738" max="9738" width="10.7109375" style="17" customWidth="1"/>
+    <col min="9739" max="9740" width="9.140625" style="17"/>
+    <col min="9741" max="9741" width="12.85546875" style="17" customWidth="1"/>
+    <col min="9742" max="9984" width="9.140625" style="17"/>
+    <col min="9985" max="9985" width="12.7109375" style="17" customWidth="1"/>
+    <col min="9986" max="9986" width="9.140625" style="17"/>
+    <col min="9987" max="9987" width="9.5703125" style="17" customWidth="1"/>
+    <col min="9988" max="9993" width="9.140625" style="17"/>
+    <col min="9994" max="9994" width="10.7109375" style="17" customWidth="1"/>
+    <col min="9995" max="9996" width="9.140625" style="17"/>
+    <col min="9997" max="9997" width="12.85546875" style="17" customWidth="1"/>
+    <col min="9998" max="10240" width="9.140625" style="17"/>
+    <col min="10241" max="10241" width="12.7109375" style="17" customWidth="1"/>
+    <col min="10242" max="10242" width="9.140625" style="17"/>
+    <col min="10243" max="10243" width="9.5703125" style="17" customWidth="1"/>
+    <col min="10244" max="10249" width="9.140625" style="17"/>
+    <col min="10250" max="10250" width="10.7109375" style="17" customWidth="1"/>
+    <col min="10251" max="10252" width="9.140625" style="17"/>
+    <col min="10253" max="10253" width="12.85546875" style="17" customWidth="1"/>
+    <col min="10254" max="10496" width="9.140625" style="17"/>
+    <col min="10497" max="10497" width="12.7109375" style="17" customWidth="1"/>
+    <col min="10498" max="10498" width="9.140625" style="17"/>
+    <col min="10499" max="10499" width="9.5703125" style="17" customWidth="1"/>
+    <col min="10500" max="10505" width="9.140625" style="17"/>
+    <col min="10506" max="10506" width="10.7109375" style="17" customWidth="1"/>
+    <col min="10507" max="10508" width="9.140625" style="17"/>
+    <col min="10509" max="10509" width="12.85546875" style="17" customWidth="1"/>
+    <col min="10510" max="10752" width="9.140625" style="17"/>
+    <col min="10753" max="10753" width="12.7109375" style="17" customWidth="1"/>
+    <col min="10754" max="10754" width="9.140625" style="17"/>
+    <col min="10755" max="10755" width="9.5703125" style="17" customWidth="1"/>
+    <col min="10756" max="10761" width="9.140625" style="17"/>
+    <col min="10762" max="10762" width="10.7109375" style="17" customWidth="1"/>
+    <col min="10763" max="10764" width="9.140625" style="17"/>
+    <col min="10765" max="10765" width="12.85546875" style="17" customWidth="1"/>
+    <col min="10766" max="11008" width="9.140625" style="17"/>
+    <col min="11009" max="11009" width="12.7109375" style="17" customWidth="1"/>
+    <col min="11010" max="11010" width="9.140625" style="17"/>
+    <col min="11011" max="11011" width="9.5703125" style="17" customWidth="1"/>
+    <col min="11012" max="11017" width="9.140625" style="17"/>
+    <col min="11018" max="11018" width="10.7109375" style="17" customWidth="1"/>
+    <col min="11019" max="11020" width="9.140625" style="17"/>
+    <col min="11021" max="11021" width="12.85546875" style="17" customWidth="1"/>
+    <col min="11022" max="11264" width="9.140625" style="17"/>
+    <col min="11265" max="11265" width="12.7109375" style="17" customWidth="1"/>
+    <col min="11266" max="11266" width="9.140625" style="17"/>
+    <col min="11267" max="11267" width="9.5703125" style="17" customWidth="1"/>
+    <col min="11268" max="11273" width="9.140625" style="17"/>
+    <col min="11274" max="11274" width="10.7109375" style="17" customWidth="1"/>
+    <col min="11275" max="11276" width="9.140625" style="17"/>
+    <col min="11277" max="11277" width="12.85546875" style="17" customWidth="1"/>
+    <col min="11278" max="11520" width="9.140625" style="17"/>
+    <col min="11521" max="11521" width="12.7109375" style="17" customWidth="1"/>
+    <col min="11522" max="11522" width="9.140625" style="17"/>
+    <col min="11523" max="11523" width="9.5703125" style="17" customWidth="1"/>
+    <col min="11524" max="11529" width="9.140625" style="17"/>
+    <col min="11530" max="11530" width="10.7109375" style="17" customWidth="1"/>
+    <col min="11531" max="11532" width="9.140625" style="17"/>
+    <col min="11533" max="11533" width="12.85546875" style="17" customWidth="1"/>
+    <col min="11534" max="11776" width="9.140625" style="17"/>
+    <col min="11777" max="11777" width="12.7109375" style="17" customWidth="1"/>
+    <col min="11778" max="11778" width="9.140625" style="17"/>
+    <col min="11779" max="11779" width="9.5703125" style="17" customWidth="1"/>
+    <col min="11780" max="11785" width="9.140625" style="17"/>
+    <col min="11786" max="11786" width="10.7109375" style="17" customWidth="1"/>
+    <col min="11787" max="11788" width="9.140625" style="17"/>
+    <col min="11789" max="11789" width="12.85546875" style="17" customWidth="1"/>
+    <col min="11790" max="12032" width="9.140625" style="17"/>
+    <col min="12033" max="12033" width="12.7109375" style="17" customWidth="1"/>
+    <col min="12034" max="12034" width="9.140625" style="17"/>
+    <col min="12035" max="12035" width="9.5703125" style="17" customWidth="1"/>
+    <col min="12036" max="12041" width="9.140625" style="17"/>
+    <col min="12042" max="12042" width="10.7109375" style="17" customWidth="1"/>
+    <col min="12043" max="12044" width="9.140625" style="17"/>
+    <col min="12045" max="12045" width="12.85546875" style="17" customWidth="1"/>
+    <col min="12046" max="12288" width="9.140625" style="17"/>
+    <col min="12289" max="12289" width="12.7109375" style="17" customWidth="1"/>
+    <col min="12290" max="12290" width="9.140625" style="17"/>
+    <col min="12291" max="12291" width="9.5703125" style="17" customWidth="1"/>
+    <col min="12292" max="12297" width="9.140625" style="17"/>
+    <col min="12298" max="12298" width="10.7109375" style="17" customWidth="1"/>
+    <col min="12299" max="12300" width="9.140625" style="17"/>
+    <col min="12301" max="12301" width="12.85546875" style="17" customWidth="1"/>
+    <col min="12302" max="12544" width="9.140625" style="17"/>
+    <col min="12545" max="12545" width="12.7109375" style="17" customWidth="1"/>
+    <col min="12546" max="12546" width="9.140625" style="17"/>
+    <col min="12547" max="12547" width="9.5703125" style="17" customWidth="1"/>
+    <col min="12548" max="12553" width="9.140625" style="17"/>
+    <col min="12554" max="12554" width="10.7109375" style="17" customWidth="1"/>
+    <col min="12555" max="12556" width="9.140625" style="17"/>
+    <col min="12557" max="12557" width="12.85546875" style="17" customWidth="1"/>
+    <col min="12558" max="12800" width="9.140625" style="17"/>
+    <col min="12801" max="12801" width="12.7109375" style="17" customWidth="1"/>
+    <col min="12802" max="12802" width="9.140625" style="17"/>
+    <col min="12803" max="12803" width="9.5703125" style="17" customWidth="1"/>
+    <col min="12804" max="12809" width="9.140625" style="17"/>
+    <col min="12810" max="12810" width="10.7109375" style="17" customWidth="1"/>
+    <col min="12811" max="12812" width="9.140625" style="17"/>
+    <col min="12813" max="12813" width="12.85546875" style="17" customWidth="1"/>
+    <col min="12814" max="13056" width="9.140625" style="17"/>
+    <col min="13057" max="13057" width="12.7109375" style="17" customWidth="1"/>
+    <col min="13058" max="13058" width="9.140625" style="17"/>
+    <col min="13059" max="13059" width="9.5703125" style="17" customWidth="1"/>
+    <col min="13060" max="13065" width="9.140625" style="17"/>
+    <col min="13066" max="13066" width="10.7109375" style="17" customWidth="1"/>
+    <col min="13067" max="13068" width="9.140625" style="17"/>
+    <col min="13069" max="13069" width="12.85546875" style="17" customWidth="1"/>
+    <col min="13070" max="13312" width="9.140625" style="17"/>
+    <col min="13313" max="13313" width="12.7109375" style="17" customWidth="1"/>
+    <col min="13314" max="13314" width="9.140625" style="17"/>
+    <col min="13315" max="13315" width="9.5703125" style="17" customWidth="1"/>
+    <col min="13316" max="13321" width="9.140625" style="17"/>
+    <col min="13322" max="13322" width="10.7109375" style="17" customWidth="1"/>
+    <col min="13323" max="13324" width="9.140625" style="17"/>
+    <col min="13325" max="13325" width="12.85546875" style="17" customWidth="1"/>
+    <col min="13326" max="13568" width="9.140625" style="17"/>
+    <col min="13569" max="13569" width="12.7109375" style="17" customWidth="1"/>
+    <col min="13570" max="13570" width="9.140625" style="17"/>
+    <col min="13571" max="13571" width="9.5703125" style="17" customWidth="1"/>
+    <col min="13572" max="13577" width="9.140625" style="17"/>
+    <col min="13578" max="13578" width="10.7109375" style="17" customWidth="1"/>
+    <col min="13579" max="13580" width="9.140625" style="17"/>
+    <col min="13581" max="13581" width="12.85546875" style="17" customWidth="1"/>
+    <col min="13582" max="13824" width="9.140625" style="17"/>
+    <col min="13825" max="13825" width="12.7109375" style="17" customWidth="1"/>
+    <col min="13826" max="13826" width="9.140625" style="17"/>
+    <col min="13827" max="13827" width="9.5703125" style="17" customWidth="1"/>
+    <col min="13828" max="13833" width="9.140625" style="17"/>
+    <col min="13834" max="13834" width="10.7109375" style="17" customWidth="1"/>
+    <col min="13835" max="13836" width="9.140625" style="17"/>
+    <col min="13837" max="13837" width="12.85546875" style="17" customWidth="1"/>
+    <col min="13838" max="14080" width="9.140625" style="17"/>
+    <col min="14081" max="14081" width="12.7109375" style="17" customWidth="1"/>
+    <col min="14082" max="14082" width="9.140625" style="17"/>
+    <col min="14083" max="14083" width="9.5703125" style="17" customWidth="1"/>
+    <col min="14084" max="14089" width="9.140625" style="17"/>
+    <col min="14090" max="14090" width="10.7109375" style="17" customWidth="1"/>
+    <col min="14091" max="14092" width="9.140625" style="17"/>
+    <col min="14093" max="14093" width="12.85546875" style="17" customWidth="1"/>
+    <col min="14094" max="14336" width="9.140625" style="17"/>
+    <col min="14337" max="14337" width="12.7109375" style="17" customWidth="1"/>
+    <col min="14338" max="14338" width="9.140625" style="17"/>
+    <col min="14339" max="14339" width="9.5703125" style="17" customWidth="1"/>
+    <col min="14340" max="14345" width="9.140625" style="17"/>
+    <col min="14346" max="14346" width="10.7109375" style="17" customWidth="1"/>
+    <col min="14347" max="14348" width="9.140625" style="17"/>
+    <col min="14349" max="14349" width="12.85546875" style="17" customWidth="1"/>
+    <col min="14350" max="14592" width="9.140625" style="17"/>
+    <col min="14593" max="14593" width="12.7109375" style="17" customWidth="1"/>
+    <col min="14594" max="14594" width="9.140625" style="17"/>
+    <col min="14595" max="14595" width="9.5703125" style="17" customWidth="1"/>
+    <col min="14596" max="14601" width="9.140625" style="17"/>
+    <col min="14602" max="14602" width="10.7109375" style="17" customWidth="1"/>
+    <col min="14603" max="14604" width="9.140625" style="17"/>
+    <col min="14605" max="14605" width="12.85546875" style="17" customWidth="1"/>
+    <col min="14606" max="14848" width="9.140625" style="17"/>
+    <col min="14849" max="14849" width="12.7109375" style="17" customWidth="1"/>
+    <col min="14850" max="14850" width="9.140625" style="17"/>
+    <col min="14851" max="14851" width="9.5703125" style="17" customWidth="1"/>
+    <col min="14852" max="14857" width="9.140625" style="17"/>
+    <col min="14858" max="14858" width="10.7109375" style="17" customWidth="1"/>
+    <col min="14859" max="14860" width="9.140625" style="17"/>
+    <col min="14861" max="14861" width="12.85546875" style="17" customWidth="1"/>
+    <col min="14862" max="15104" width="9.140625" style="17"/>
+    <col min="15105" max="15105" width="12.7109375" style="17" customWidth="1"/>
+    <col min="15106" max="15106" width="9.140625" style="17"/>
+    <col min="15107" max="15107" width="9.5703125" style="17" customWidth="1"/>
+    <col min="15108" max="15113" width="9.140625" style="17"/>
+    <col min="15114" max="15114" width="10.7109375" style="17" customWidth="1"/>
+    <col min="15115" max="15116" width="9.140625" style="17"/>
+    <col min="15117" max="15117" width="12.85546875" style="17" customWidth="1"/>
+    <col min="15118" max="15360" width="9.140625" style="17"/>
+    <col min="15361" max="15361" width="12.7109375" style="17" customWidth="1"/>
+    <col min="15362" max="15362" width="9.140625" style="17"/>
+    <col min="15363" max="15363" width="9.5703125" style="17" customWidth="1"/>
+    <col min="15364" max="15369" width="9.140625" style="17"/>
+    <col min="15370" max="15370" width="10.7109375" style="17" customWidth="1"/>
+    <col min="15371" max="15372" width="9.140625" style="17"/>
+    <col min="15373" max="15373" width="12.85546875" style="17" customWidth="1"/>
+    <col min="15374" max="15616" width="9.140625" style="17"/>
+    <col min="15617" max="15617" width="12.7109375" style="17" customWidth="1"/>
+    <col min="15618" max="15618" width="9.140625" style="17"/>
+    <col min="15619" max="15619" width="9.5703125" style="17" customWidth="1"/>
+    <col min="15620" max="15625" width="9.140625" style="17"/>
+    <col min="15626" max="15626" width="10.7109375" style="17" customWidth="1"/>
+    <col min="15627" max="15628" width="9.140625" style="17"/>
+    <col min="15629" max="15629" width="12.85546875" style="17" customWidth="1"/>
+    <col min="15630" max="15872" width="9.140625" style="17"/>
+    <col min="15873" max="15873" width="12.7109375" style="17" customWidth="1"/>
+    <col min="15874" max="15874" width="9.140625" style="17"/>
+    <col min="15875" max="15875" width="9.5703125" style="17" customWidth="1"/>
+    <col min="15876" max="15881" width="9.140625" style="17"/>
+    <col min="15882" max="15882" width="10.7109375" style="17" customWidth="1"/>
+    <col min="15883" max="15884" width="9.140625" style="17"/>
+    <col min="15885" max="15885" width="12.85546875" style="17" customWidth="1"/>
+    <col min="15886" max="16128" width="9.140625" style="17"/>
+    <col min="16129" max="16129" width="12.7109375" style="17" customWidth="1"/>
+    <col min="16130" max="16130" width="9.140625" style="17"/>
+    <col min="16131" max="16131" width="9.5703125" style="17" customWidth="1"/>
+    <col min="16132" max="16137" width="9.140625" style="17"/>
+    <col min="16138" max="16138" width="10.7109375" style="17" customWidth="1"/>
+    <col min="16139" max="16140" width="9.140625" style="17"/>
+    <col min="16141" max="16141" width="12.85546875" style="17" customWidth="1"/>
+    <col min="16142" max="16384" width="9.140625" style="17"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="58" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" s="58"/>
+      <c r="C1" s="58"/>
+      <c r="D1" s="58"/>
+      <c r="E1" s="58"/>
+      <c r="F1" s="58"/>
+      <c r="G1" s="58"/>
+      <c r="H1" s="58"/>
+      <c r="I1" s="58"/>
+      <c r="J1" s="58"/>
+      <c r="K1" s="58"/>
+      <c r="L1" s="58"/>
+      <c r="M1" s="58"/>
+    </row>
+    <row r="2" spans="1:13" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="52"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
+    </row>
+    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="59"/>
+      <c r="B3" s="61" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" s="61" t="s">
+        <v>24</v>
+      </c>
+      <c r="D3" s="61" t="s">
+        <v>25</v>
+      </c>
+      <c r="E3" s="61" t="s">
+        <v>26</v>
+      </c>
+      <c r="F3" s="61" t="s">
+        <v>27</v>
+      </c>
+      <c r="G3" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="H3" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="I3" s="61" t="s">
+        <v>30</v>
+      </c>
+      <c r="J3" s="61" t="s">
+        <v>31</v>
+      </c>
+      <c r="K3" s="61" t="s">
+        <v>32</v>
+      </c>
+      <c r="L3" s="61" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" s="61" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="60"/>
+      <c r="B4" s="62"/>
+      <c r="C4" s="62"/>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="62"/>
+    </row>
+    <row r="5" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="67" t="s">
+        <v>59</v>
+      </c>
+      <c r="B5" s="68"/>
+      <c r="C5" s="68"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="69"/>
+    </row>
+    <row r="6" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="22">
         <v>2024</v>
       </c>
-      <c r="B6" s="19">
-[...12 lines deleted...]
-        <v>180722367</v>
+      <c r="B6" s="21">
+        <v>8739346</v>
+      </c>
+      <c r="C6" s="21">
+        <v>4169460</v>
+      </c>
+      <c r="D6" s="21">
+        <v>2187486</v>
+      </c>
+      <c r="E6" s="21">
+        <v>3665724</v>
+      </c>
+      <c r="F6" s="21">
+        <v>5737227</v>
       </c>
       <c r="G6" s="21">
-        <v>230058233</v>
-[...21 lines deleted...]
-      <c r="A7" s="1">
+        <v>8277796</v>
+      </c>
+      <c r="H6" s="21">
+        <v>3333586</v>
+      </c>
+      <c r="I6" s="21">
+        <v>8587104</v>
+      </c>
+      <c r="J6" s="21">
+        <v>8471632</v>
+      </c>
+      <c r="K6" s="20">
+        <v>11129055</v>
+      </c>
+      <c r="L6" s="20">
+        <v>4188539</v>
+      </c>
+      <c r="M6" s="23">
+        <v>17377519</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="22">
         <v>2025</v>
       </c>
-      <c r="B7" s="19">
-[...12 lines deleted...]
-        <v>214958159</v>
+      <c r="B7" s="21">
+        <v>4069940</v>
+      </c>
+      <c r="C7" s="21">
+        <v>6796331</v>
+      </c>
+      <c r="D7" s="21">
+        <v>5411280</v>
+      </c>
+      <c r="E7" s="21">
+        <v>8097533</v>
+      </c>
+      <c r="F7" s="21">
+        <v>4751584</v>
       </c>
       <c r="G7" s="21">
-        <v>272799569</v>
-[...21 lines deleted...]
-      <c r="A8" s="1">
+        <v>12178270</v>
+      </c>
+      <c r="H7" s="21">
+        <v>6568913</v>
+      </c>
+      <c r="I7" s="21">
+        <v>5631085</v>
+      </c>
+      <c r="J7" s="21">
+        <v>7267915</v>
+      </c>
+      <c r="K7" s="20">
+        <v>7210726</v>
+      </c>
+      <c r="L7" s="20">
+        <v>6247210</v>
+      </c>
+      <c r="M7" s="23">
+        <v>11940936</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22">
         <v>2026</v>
       </c>
-      <c r="B8" s="19">
-[...12 lines deleted...]
-        <v>209782702</v>
+      <c r="B8" s="21">
+        <v>3593624</v>
+      </c>
+      <c r="C8" s="21">
+        <v>4276642</v>
+      </c>
+      <c r="D8" s="21">
+        <v>3941874</v>
+      </c>
+      <c r="E8" s="21">
+        <v>9015846</v>
+      </c>
+      <c r="F8" s="21">
+        <v>4547107</v>
       </c>
       <c r="G8" s="21">
-        <v>296010310</v>
-[...47 lines deleted...]
-      <c r="H10" s="11">
+        <v>12093773</v>
+      </c>
+      <c r="H8" s="21">
+        <v>22442881</v>
+      </c>
+      <c r="I8" s="21">
+        <v>3646251</v>
+      </c>
+      <c r="J8" s="21"/>
+      <c r="K8" s="20"/>
+      <c r="L8" s="20"/>
+      <c r="M8" s="23"/>
+    </row>
+    <row r="9" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="63" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" s="63"/>
+      <c r="C9" s="63"/>
+      <c r="D9" s="63"/>
+      <c r="E9" s="63"/>
+      <c r="F9" s="63"/>
+      <c r="G9" s="63"/>
+      <c r="H9" s="63"/>
+      <c r="I9" s="63"/>
+      <c r="J9" s="63"/>
+      <c r="K9" s="63"/>
+      <c r="L9" s="63"/>
+      <c r="M9" s="63"/>
+    </row>
+    <row r="10" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="64" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="65"/>
+      <c r="C10" s="65"/>
+      <c r="D10" s="65"/>
+      <c r="E10" s="65"/>
+      <c r="F10" s="65"/>
+      <c r="G10" s="65"/>
+      <c r="H10" s="65"/>
+      <c r="I10" s="65"/>
+      <c r="J10" s="65"/>
+      <c r="K10" s="65"/>
+      <c r="L10" s="65"/>
+      <c r="M10" s="66"/>
+    </row>
+    <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="22">
+        <v>2024</v>
+      </c>
+      <c r="B11" s="49">
+        <v>118</v>
+      </c>
+      <c r="C11" s="49">
+        <v>47.974974708650464</v>
+      </c>
+      <c r="D11" s="49">
+        <v>52.5</v>
+      </c>
+      <c r="E11" s="50">
+        <v>167.7</v>
+      </c>
+      <c r="F11" s="49">
+        <v>156.4</v>
+      </c>
+      <c r="G11" s="49">
+        <v>144.30000000000001</v>
+      </c>
+      <c r="H11" s="49">
+        <v>40.299999999999997</v>
+      </c>
+      <c r="I11" s="49">
+        <v>258.10000000000002</v>
+      </c>
+      <c r="J11" s="49">
+        <v>98.4</v>
+      </c>
+      <c r="K11" s="49">
+        <v>130.5</v>
+      </c>
+      <c r="L11" s="49">
+        <v>37.4</v>
+      </c>
+      <c r="M11" s="49">
+        <v>412.8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B12" s="49">
+        <v>23.3</v>
+      </c>
+      <c r="C12" s="49">
+        <v>166.5</v>
+      </c>
+      <c r="D12" s="49">
+        <v>79.099999999999994</v>
+      </c>
+      <c r="E12" s="50">
+        <v>148.69999999999999</v>
+      </c>
+      <c r="F12" s="49">
+        <v>58.9</v>
+      </c>
+      <c r="G12" s="49">
+        <v>255.3</v>
+      </c>
+      <c r="H12" s="49">
+        <v>53.939623608279341</v>
+      </c>
+      <c r="I12" s="49">
+        <v>66.900000000000006</v>
+      </c>
+      <c r="J12" s="49">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="K12" s="49">
+        <v>98.6</v>
+      </c>
+      <c r="L12" s="49">
+        <v>86.3</v>
+      </c>
+      <c r="M12" s="49">
+        <v>190.8</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="22">
+        <v>2026</v>
+      </c>
+      <c r="B13" s="49">
+        <v>28.9</v>
+      </c>
+      <c r="C13" s="49">
+        <v>120.7</v>
+      </c>
+      <c r="D13" s="49">
+        <v>92</v>
+      </c>
+      <c r="E13" s="50">
+        <v>229.9</v>
+      </c>
+      <c r="F13" s="49">
+        <v>49.9</v>
+      </c>
+      <c r="G13" s="49">
+        <v>264.60000000000002</v>
+      </c>
+      <c r="H13" s="49">
+        <v>186.7</v>
+      </c>
+      <c r="I13" s="49">
+        <v>16.2</v>
+      </c>
+      <c r="J13" s="49"/>
+      <c r="K13" s="49"/>
+      <c r="L13" s="49"/>
+      <c r="M13" s="49"/>
+    </row>
+    <row r="14" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="63" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="63"/>
+      <c r="C14" s="63"/>
+      <c r="D14" s="63"/>
+      <c r="E14" s="63"/>
+      <c r="F14" s="63"/>
+      <c r="G14" s="63"/>
+      <c r="H14" s="63"/>
+      <c r="I14" s="63"/>
+      <c r="J14" s="63"/>
+      <c r="K14" s="63"/>
+      <c r="L14" s="63"/>
+      <c r="M14" s="63"/>
+    </row>
+    <row r="15" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="64" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="65"/>
+      <c r="C15" s="65"/>
+      <c r="D15" s="65"/>
+      <c r="E15" s="65"/>
+      <c r="F15" s="65"/>
+      <c r="G15" s="65"/>
+      <c r="H15" s="65"/>
+      <c r="I15" s="65"/>
+      <c r="J15" s="65"/>
+      <c r="K15" s="65"/>
+      <c r="L15" s="65"/>
+      <c r="M15" s="66"/>
+    </row>
+    <row r="16" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="22">
+        <v>2024</v>
+      </c>
+      <c r="B16" s="24">
+        <v>107.1</v>
+      </c>
+      <c r="C16" s="26">
+        <v>47.4</v>
+      </c>
+      <c r="D16" s="24">
+        <v>27.2</v>
+      </c>
+      <c r="E16" s="25">
+        <v>39.5</v>
+      </c>
+      <c r="F16" s="24">
+        <v>70.099999999999994</v>
+      </c>
+      <c r="G16" s="24">
+        <v>93.6</v>
+      </c>
+      <c r="H16" s="24">
+        <v>51.3</v>
+      </c>
+      <c r="I16" s="24">
+        <v>200.8</v>
+      </c>
+      <c r="J16" s="24">
+        <v>191.8</v>
+      </c>
+      <c r="K16" s="24">
+        <v>165.9</v>
+      </c>
+      <c r="L16" s="27">
         <v>106.7</v>
       </c>
-      <c r="I10" s="9">
-[...57 lines deleted...]
-      <c r="A12" s="1">
+      <c r="M16" s="24">
+        <v>230.4</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B17" s="24">
+        <v>45.6</v>
+      </c>
+      <c r="C17" s="26">
+        <v>158.69999999999999</v>
+      </c>
+      <c r="D17" s="24">
+        <v>239.2</v>
+      </c>
+      <c r="E17" s="25">
+        <v>212.4</v>
+      </c>
+      <c r="F17" s="26">
+        <v>80.400000000000006</v>
+      </c>
+      <c r="G17" s="24">
+        <v>141.9</v>
+      </c>
+      <c r="H17" s="24">
+        <v>197.1</v>
+      </c>
+      <c r="I17" s="24">
+        <v>62.8</v>
+      </c>
+      <c r="J17" s="24">
+        <v>82.1</v>
+      </c>
+      <c r="K17" s="24">
+        <v>61.7</v>
+      </c>
+      <c r="L17" s="27">
+        <v>143.30000000000001</v>
+      </c>
+      <c r="M17" s="26">
+        <v>65.400000000000006</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="22">
+        <v>2026</v>
+      </c>
+      <c r="B18" s="24">
+        <v>82.6</v>
+      </c>
+      <c r="C18" s="26">
+        <v>59.8</v>
+      </c>
+      <c r="D18" s="49">
+        <v>69.099999999999994</v>
+      </c>
+      <c r="E18" s="50">
+        <v>107.3</v>
+      </c>
+      <c r="F18" s="49">
+        <v>90.7</v>
+      </c>
+      <c r="G18" s="49">
+        <v>94</v>
+      </c>
+      <c r="H18" s="49">
+        <v>323.8</v>
+      </c>
+      <c r="I18" s="49">
+        <v>62</v>
+      </c>
+      <c r="J18" s="24"/>
+      <c r="K18" s="24"/>
+      <c r="L18" s="27"/>
+      <c r="M18" s="26"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="28"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="E22" s="41"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="E23" s="41"/>
+      <c r="F23" s="42"/>
+      <c r="J23" s="29"/>
+    </row>
+  </sheetData>
+  <mergeCells count="19">
+    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="A10:M10"/>
+    <mergeCell ref="A14:M14"/>
+    <mergeCell ref="A5:M5"/>
+    <mergeCell ref="A15:M15"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="I3:I4"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="K3:K4"/>
+    <mergeCell ref="L3:L4"/>
+    <mergeCell ref="M3:M4"/>
+  </mergeCells>
+  <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
+  <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:M14"/>
+  <sheetViews>
+    <sheetView zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="I38" sqref="I38"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="12.7109375" style="17" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="17"/>
+    <col min="3" max="3" width="9.5703125" style="17" customWidth="1"/>
+    <col min="4" max="4" width="10" style="17" customWidth="1"/>
+    <col min="5" max="5" width="10.28515625" style="17" customWidth="1"/>
+    <col min="6" max="6" width="10.140625" style="17" customWidth="1"/>
+    <col min="7" max="7" width="10" style="17" customWidth="1"/>
+    <col min="8" max="8" width="10.42578125" style="17" customWidth="1"/>
+    <col min="9" max="9" width="10.140625" style="17" customWidth="1"/>
+    <col min="10" max="10" width="10.7109375" style="17" customWidth="1"/>
+    <col min="11" max="11" width="10" style="17" customWidth="1"/>
+    <col min="12" max="12" width="13.5703125" style="17" customWidth="1"/>
+    <col min="13" max="13" width="12" style="17" customWidth="1"/>
+    <col min="14" max="256" width="9.140625" style="17"/>
+    <col min="257" max="257" width="12.7109375" style="17" customWidth="1"/>
+    <col min="258" max="258" width="9.140625" style="17"/>
+    <col min="259" max="259" width="9.5703125" style="17" customWidth="1"/>
+    <col min="260" max="265" width="9.140625" style="17"/>
+    <col min="266" max="266" width="10.7109375" style="17" customWidth="1"/>
+    <col min="267" max="267" width="9.140625" style="17"/>
+    <col min="268" max="268" width="13.5703125" style="17" customWidth="1"/>
+    <col min="269" max="269" width="12" style="17" customWidth="1"/>
+    <col min="270" max="512" width="9.140625" style="17"/>
+    <col min="513" max="513" width="12.7109375" style="17" customWidth="1"/>
+    <col min="514" max="514" width="9.140625" style="17"/>
+    <col min="515" max="515" width="9.5703125" style="17" customWidth="1"/>
+    <col min="516" max="521" width="9.140625" style="17"/>
+    <col min="522" max="522" width="10.7109375" style="17" customWidth="1"/>
+    <col min="523" max="523" width="9.140625" style="17"/>
+    <col min="524" max="524" width="13.5703125" style="17" customWidth="1"/>
+    <col min="525" max="525" width="12" style="17" customWidth="1"/>
+    <col min="526" max="768" width="9.140625" style="17"/>
+    <col min="769" max="769" width="12.7109375" style="17" customWidth="1"/>
+    <col min="770" max="770" width="9.140625" style="17"/>
+    <col min="771" max="771" width="9.5703125" style="17" customWidth="1"/>
+    <col min="772" max="777" width="9.140625" style="17"/>
+    <col min="778" max="778" width="10.7109375" style="17" customWidth="1"/>
+    <col min="779" max="779" width="9.140625" style="17"/>
+    <col min="780" max="780" width="13.5703125" style="17" customWidth="1"/>
+    <col min="781" max="781" width="12" style="17" customWidth="1"/>
+    <col min="782" max="1024" width="9.140625" style="17"/>
+    <col min="1025" max="1025" width="12.7109375" style="17" customWidth="1"/>
+    <col min="1026" max="1026" width="9.140625" style="17"/>
+    <col min="1027" max="1027" width="9.5703125" style="17" customWidth="1"/>
+    <col min="1028" max="1033" width="9.140625" style="17"/>
+    <col min="1034" max="1034" width="10.7109375" style="17" customWidth="1"/>
+    <col min="1035" max="1035" width="9.140625" style="17"/>
+    <col min="1036" max="1036" width="13.5703125" style="17" customWidth="1"/>
+    <col min="1037" max="1037" width="12" style="17" customWidth="1"/>
+    <col min="1038" max="1280" width="9.140625" style="17"/>
+    <col min="1281" max="1281" width="12.7109375" style="17" customWidth="1"/>
+    <col min="1282" max="1282" width="9.140625" style="17"/>
+    <col min="1283" max="1283" width="9.5703125" style="17" customWidth="1"/>
+    <col min="1284" max="1289" width="9.140625" style="17"/>
+    <col min="1290" max="1290" width="10.7109375" style="17" customWidth="1"/>
+    <col min="1291" max="1291" width="9.140625" style="17"/>
+    <col min="1292" max="1292" width="13.5703125" style="17" customWidth="1"/>
+    <col min="1293" max="1293" width="12" style="17" customWidth="1"/>
+    <col min="1294" max="1536" width="9.140625" style="17"/>
+    <col min="1537" max="1537" width="12.7109375" style="17" customWidth="1"/>
+    <col min="1538" max="1538" width="9.140625" style="17"/>
+    <col min="1539" max="1539" width="9.5703125" style="17" customWidth="1"/>
+    <col min="1540" max="1545" width="9.140625" style="17"/>
+    <col min="1546" max="1546" width="10.7109375" style="17" customWidth="1"/>
+    <col min="1547" max="1547" width="9.140625" style="17"/>
+    <col min="1548" max="1548" width="13.5703125" style="17" customWidth="1"/>
+    <col min="1549" max="1549" width="12" style="17" customWidth="1"/>
+    <col min="1550" max="1792" width="9.140625" style="17"/>
+    <col min="1793" max="1793" width="12.7109375" style="17" customWidth="1"/>
+    <col min="1794" max="1794" width="9.140625" style="17"/>
+    <col min="1795" max="1795" width="9.5703125" style="17" customWidth="1"/>
+    <col min="1796" max="1801" width="9.140625" style="17"/>
+    <col min="1802" max="1802" width="10.7109375" style="17" customWidth="1"/>
+    <col min="1803" max="1803" width="9.140625" style="17"/>
+    <col min="1804" max="1804" width="13.5703125" style="17" customWidth="1"/>
+    <col min="1805" max="1805" width="12" style="17" customWidth="1"/>
+    <col min="1806" max="2048" width="9.140625" style="17"/>
+    <col min="2049" max="2049" width="12.7109375" style="17" customWidth="1"/>
+    <col min="2050" max="2050" width="9.140625" style="17"/>
+    <col min="2051" max="2051" width="9.5703125" style="17" customWidth="1"/>
+    <col min="2052" max="2057" width="9.140625" style="17"/>
+    <col min="2058" max="2058" width="10.7109375" style="17" customWidth="1"/>
+    <col min="2059" max="2059" width="9.140625" style="17"/>
+    <col min="2060" max="2060" width="13.5703125" style="17" customWidth="1"/>
+    <col min="2061" max="2061" width="12" style="17" customWidth="1"/>
+    <col min="2062" max="2304" width="9.140625" style="17"/>
+    <col min="2305" max="2305" width="12.7109375" style="17" customWidth="1"/>
+    <col min="2306" max="2306" width="9.140625" style="17"/>
+    <col min="2307" max="2307" width="9.5703125" style="17" customWidth="1"/>
+    <col min="2308" max="2313" width="9.140625" style="17"/>
+    <col min="2314" max="2314" width="10.7109375" style="17" customWidth="1"/>
+    <col min="2315" max="2315" width="9.140625" style="17"/>
+    <col min="2316" max="2316" width="13.5703125" style="17" customWidth="1"/>
+    <col min="2317" max="2317" width="12" style="17" customWidth="1"/>
+    <col min="2318" max="2560" width="9.140625" style="17"/>
+    <col min="2561" max="2561" width="12.7109375" style="17" customWidth="1"/>
+    <col min="2562" max="2562" width="9.140625" style="17"/>
+    <col min="2563" max="2563" width="9.5703125" style="17" customWidth="1"/>
+    <col min="2564" max="2569" width="9.140625" style="17"/>
+    <col min="2570" max="2570" width="10.7109375" style="17" customWidth="1"/>
+    <col min="2571" max="2571" width="9.140625" style="17"/>
+    <col min="2572" max="2572" width="13.5703125" style="17" customWidth="1"/>
+    <col min="2573" max="2573" width="12" style="17" customWidth="1"/>
+    <col min="2574" max="2816" width="9.140625" style="17"/>
+    <col min="2817" max="2817" width="12.7109375" style="17" customWidth="1"/>
+    <col min="2818" max="2818" width="9.140625" style="17"/>
+    <col min="2819" max="2819" width="9.5703125" style="17" customWidth="1"/>
+    <col min="2820" max="2825" width="9.140625" style="17"/>
+    <col min="2826" max="2826" width="10.7109375" style="17" customWidth="1"/>
+    <col min="2827" max="2827" width="9.140625" style="17"/>
+    <col min="2828" max="2828" width="13.5703125" style="17" customWidth="1"/>
+    <col min="2829" max="2829" width="12" style="17" customWidth="1"/>
+    <col min="2830" max="3072" width="9.140625" style="17"/>
+    <col min="3073" max="3073" width="12.7109375" style="17" customWidth="1"/>
+    <col min="3074" max="3074" width="9.140625" style="17"/>
+    <col min="3075" max="3075" width="9.5703125" style="17" customWidth="1"/>
+    <col min="3076" max="3081" width="9.140625" style="17"/>
+    <col min="3082" max="3082" width="10.7109375" style="17" customWidth="1"/>
+    <col min="3083" max="3083" width="9.140625" style="17"/>
+    <col min="3084" max="3084" width="13.5703125" style="17" customWidth="1"/>
+    <col min="3085" max="3085" width="12" style="17" customWidth="1"/>
+    <col min="3086" max="3328" width="9.140625" style="17"/>
+    <col min="3329" max="3329" width="12.7109375" style="17" customWidth="1"/>
+    <col min="3330" max="3330" width="9.140625" style="17"/>
+    <col min="3331" max="3331" width="9.5703125" style="17" customWidth="1"/>
+    <col min="3332" max="3337" width="9.140625" style="17"/>
+    <col min="3338" max="3338" width="10.7109375" style="17" customWidth="1"/>
+    <col min="3339" max="3339" width="9.140625" style="17"/>
+    <col min="3340" max="3340" width="13.5703125" style="17" customWidth="1"/>
+    <col min="3341" max="3341" width="12" style="17" customWidth="1"/>
+    <col min="3342" max="3584" width="9.140625" style="17"/>
+    <col min="3585" max="3585" width="12.7109375" style="17" customWidth="1"/>
+    <col min="3586" max="3586" width="9.140625" style="17"/>
+    <col min="3587" max="3587" width="9.5703125" style="17" customWidth="1"/>
+    <col min="3588" max="3593" width="9.140625" style="17"/>
+    <col min="3594" max="3594" width="10.7109375" style="17" customWidth="1"/>
+    <col min="3595" max="3595" width="9.140625" style="17"/>
+    <col min="3596" max="3596" width="13.5703125" style="17" customWidth="1"/>
+    <col min="3597" max="3597" width="12" style="17" customWidth="1"/>
+    <col min="3598" max="3840" width="9.140625" style="17"/>
+    <col min="3841" max="3841" width="12.7109375" style="17" customWidth="1"/>
+    <col min="3842" max="3842" width="9.140625" style="17"/>
+    <col min="3843" max="3843" width="9.5703125" style="17" customWidth="1"/>
+    <col min="3844" max="3849" width="9.140625" style="17"/>
+    <col min="3850" max="3850" width="10.7109375" style="17" customWidth="1"/>
+    <col min="3851" max="3851" width="9.140625" style="17"/>
+    <col min="3852" max="3852" width="13.5703125" style="17" customWidth="1"/>
+    <col min="3853" max="3853" width="12" style="17" customWidth="1"/>
+    <col min="3854" max="4096" width="9.140625" style="17"/>
+    <col min="4097" max="4097" width="12.7109375" style="17" customWidth="1"/>
+    <col min="4098" max="4098" width="9.140625" style="17"/>
+    <col min="4099" max="4099" width="9.5703125" style="17" customWidth="1"/>
+    <col min="4100" max="4105" width="9.140625" style="17"/>
+    <col min="4106" max="4106" width="10.7109375" style="17" customWidth="1"/>
+    <col min="4107" max="4107" width="9.140625" style="17"/>
+    <col min="4108" max="4108" width="13.5703125" style="17" customWidth="1"/>
+    <col min="4109" max="4109" width="12" style="17" customWidth="1"/>
+    <col min="4110" max="4352" width="9.140625" style="17"/>
+    <col min="4353" max="4353" width="12.7109375" style="17" customWidth="1"/>
+    <col min="4354" max="4354" width="9.140625" style="17"/>
+    <col min="4355" max="4355" width="9.5703125" style="17" customWidth="1"/>
+    <col min="4356" max="4361" width="9.140625" style="17"/>
+    <col min="4362" max="4362" width="10.7109375" style="17" customWidth="1"/>
+    <col min="4363" max="4363" width="9.140625" style="17"/>
+    <col min="4364" max="4364" width="13.5703125" style="17" customWidth="1"/>
+    <col min="4365" max="4365" width="12" style="17" customWidth="1"/>
+    <col min="4366" max="4608" width="9.140625" style="17"/>
+    <col min="4609" max="4609" width="12.7109375" style="17" customWidth="1"/>
+    <col min="4610" max="4610" width="9.140625" style="17"/>
+    <col min="4611" max="4611" width="9.5703125" style="17" customWidth="1"/>
+    <col min="4612" max="4617" width="9.140625" style="17"/>
+    <col min="4618" max="4618" width="10.7109375" style="17" customWidth="1"/>
+    <col min="4619" max="4619" width="9.140625" style="17"/>
+    <col min="4620" max="4620" width="13.5703125" style="17" customWidth="1"/>
+    <col min="4621" max="4621" width="12" style="17" customWidth="1"/>
+    <col min="4622" max="4864" width="9.140625" style="17"/>
+    <col min="4865" max="4865" width="12.7109375" style="17" customWidth="1"/>
+    <col min="4866" max="4866" width="9.140625" style="17"/>
+    <col min="4867" max="4867" width="9.5703125" style="17" customWidth="1"/>
+    <col min="4868" max="4873" width="9.140625" style="17"/>
+    <col min="4874" max="4874" width="10.7109375" style="17" customWidth="1"/>
+    <col min="4875" max="4875" width="9.140625" style="17"/>
+    <col min="4876" max="4876" width="13.5703125" style="17" customWidth="1"/>
+    <col min="4877" max="4877" width="12" style="17" customWidth="1"/>
+    <col min="4878" max="5120" width="9.140625" style="17"/>
+    <col min="5121" max="5121" width="12.7109375" style="17" customWidth="1"/>
+    <col min="5122" max="5122" width="9.140625" style="17"/>
+    <col min="5123" max="5123" width="9.5703125" style="17" customWidth="1"/>
+    <col min="5124" max="5129" width="9.140625" style="17"/>
+    <col min="5130" max="5130" width="10.7109375" style="17" customWidth="1"/>
+    <col min="5131" max="5131" width="9.140625" style="17"/>
+    <col min="5132" max="5132" width="13.5703125" style="17" customWidth="1"/>
+    <col min="5133" max="5133" width="12" style="17" customWidth="1"/>
+    <col min="5134" max="5376" width="9.140625" style="17"/>
+    <col min="5377" max="5377" width="12.7109375" style="17" customWidth="1"/>
+    <col min="5378" max="5378" width="9.140625" style="17"/>
+    <col min="5379" max="5379" width="9.5703125" style="17" customWidth="1"/>
+    <col min="5380" max="5385" width="9.140625" style="17"/>
+    <col min="5386" max="5386" width="10.7109375" style="17" customWidth="1"/>
+    <col min="5387" max="5387" width="9.140625" style="17"/>
+    <col min="5388" max="5388" width="13.5703125" style="17" customWidth="1"/>
+    <col min="5389" max="5389" width="12" style="17" customWidth="1"/>
+    <col min="5390" max="5632" width="9.140625" style="17"/>
+    <col min="5633" max="5633" width="12.7109375" style="17" customWidth="1"/>
+    <col min="5634" max="5634" width="9.140625" style="17"/>
+    <col min="5635" max="5635" width="9.5703125" style="17" customWidth="1"/>
+    <col min="5636" max="5641" width="9.140625" style="17"/>
+    <col min="5642" max="5642" width="10.7109375" style="17" customWidth="1"/>
+    <col min="5643" max="5643" width="9.140625" style="17"/>
+    <col min="5644" max="5644" width="13.5703125" style="17" customWidth="1"/>
+    <col min="5645" max="5645" width="12" style="17" customWidth="1"/>
+    <col min="5646" max="5888" width="9.140625" style="17"/>
+    <col min="5889" max="5889" width="12.7109375" style="17" customWidth="1"/>
+    <col min="5890" max="5890" width="9.140625" style="17"/>
+    <col min="5891" max="5891" width="9.5703125" style="17" customWidth="1"/>
+    <col min="5892" max="5897" width="9.140625" style="17"/>
+    <col min="5898" max="5898" width="10.7109375" style="17" customWidth="1"/>
+    <col min="5899" max="5899" width="9.140625" style="17"/>
+    <col min="5900" max="5900" width="13.5703125" style="17" customWidth="1"/>
+    <col min="5901" max="5901" width="12" style="17" customWidth="1"/>
+    <col min="5902" max="6144" width="9.140625" style="17"/>
+    <col min="6145" max="6145" width="12.7109375" style="17" customWidth="1"/>
+    <col min="6146" max="6146" width="9.140625" style="17"/>
+    <col min="6147" max="6147" width="9.5703125" style="17" customWidth="1"/>
+    <col min="6148" max="6153" width="9.140625" style="17"/>
+    <col min="6154" max="6154" width="10.7109375" style="17" customWidth="1"/>
+    <col min="6155" max="6155" width="9.140625" style="17"/>
+    <col min="6156" max="6156" width="13.5703125" style="17" customWidth="1"/>
+    <col min="6157" max="6157" width="12" style="17" customWidth="1"/>
+    <col min="6158" max="6400" width="9.140625" style="17"/>
+    <col min="6401" max="6401" width="12.7109375" style="17" customWidth="1"/>
+    <col min="6402" max="6402" width="9.140625" style="17"/>
+    <col min="6403" max="6403" width="9.5703125" style="17" customWidth="1"/>
+    <col min="6404" max="6409" width="9.140625" style="17"/>
+    <col min="6410" max="6410" width="10.7109375" style="17" customWidth="1"/>
+    <col min="6411" max="6411" width="9.140625" style="17"/>
+    <col min="6412" max="6412" width="13.5703125" style="17" customWidth="1"/>
+    <col min="6413" max="6413" width="12" style="17" customWidth="1"/>
+    <col min="6414" max="6656" width="9.140625" style="17"/>
+    <col min="6657" max="6657" width="12.7109375" style="17" customWidth="1"/>
+    <col min="6658" max="6658" width="9.140625" style="17"/>
+    <col min="6659" max="6659" width="9.5703125" style="17" customWidth="1"/>
+    <col min="6660" max="6665" width="9.140625" style="17"/>
+    <col min="6666" max="6666" width="10.7109375" style="17" customWidth="1"/>
+    <col min="6667" max="6667" width="9.140625" style="17"/>
+    <col min="6668" max="6668" width="13.5703125" style="17" customWidth="1"/>
+    <col min="6669" max="6669" width="12" style="17" customWidth="1"/>
+    <col min="6670" max="6912" width="9.140625" style="17"/>
+    <col min="6913" max="6913" width="12.7109375" style="17" customWidth="1"/>
+    <col min="6914" max="6914" width="9.140625" style="17"/>
+    <col min="6915" max="6915" width="9.5703125" style="17" customWidth="1"/>
+    <col min="6916" max="6921" width="9.140625" style="17"/>
+    <col min="6922" max="6922" width="10.7109375" style="17" customWidth="1"/>
+    <col min="6923" max="6923" width="9.140625" style="17"/>
+    <col min="6924" max="6924" width="13.5703125" style="17" customWidth="1"/>
+    <col min="6925" max="6925" width="12" style="17" customWidth="1"/>
+    <col min="6926" max="7168" width="9.140625" style="17"/>
+    <col min="7169" max="7169" width="12.7109375" style="17" customWidth="1"/>
+    <col min="7170" max="7170" width="9.140625" style="17"/>
+    <col min="7171" max="7171" width="9.5703125" style="17" customWidth="1"/>
+    <col min="7172" max="7177" width="9.140625" style="17"/>
+    <col min="7178" max="7178" width="10.7109375" style="17" customWidth="1"/>
+    <col min="7179" max="7179" width="9.140625" style="17"/>
+    <col min="7180" max="7180" width="13.5703125" style="17" customWidth="1"/>
+    <col min="7181" max="7181" width="12" style="17" customWidth="1"/>
+    <col min="7182" max="7424" width="9.140625" style="17"/>
+    <col min="7425" max="7425" width="12.7109375" style="17" customWidth="1"/>
+    <col min="7426" max="7426" width="9.140625" style="17"/>
+    <col min="7427" max="7427" width="9.5703125" style="17" customWidth="1"/>
+    <col min="7428" max="7433" width="9.140625" style="17"/>
+    <col min="7434" max="7434" width="10.7109375" style="17" customWidth="1"/>
+    <col min="7435" max="7435" width="9.140625" style="17"/>
+    <col min="7436" max="7436" width="13.5703125" style="17" customWidth="1"/>
+    <col min="7437" max="7437" width="12" style="17" customWidth="1"/>
+    <col min="7438" max="7680" width="9.140625" style="17"/>
+    <col min="7681" max="7681" width="12.7109375" style="17" customWidth="1"/>
+    <col min="7682" max="7682" width="9.140625" style="17"/>
+    <col min="7683" max="7683" width="9.5703125" style="17" customWidth="1"/>
+    <col min="7684" max="7689" width="9.140625" style="17"/>
+    <col min="7690" max="7690" width="10.7109375" style="17" customWidth="1"/>
+    <col min="7691" max="7691" width="9.140625" style="17"/>
+    <col min="7692" max="7692" width="13.5703125" style="17" customWidth="1"/>
+    <col min="7693" max="7693" width="12" style="17" customWidth="1"/>
+    <col min="7694" max="7936" width="9.140625" style="17"/>
+    <col min="7937" max="7937" width="12.7109375" style="17" customWidth="1"/>
+    <col min="7938" max="7938" width="9.140625" style="17"/>
+    <col min="7939" max="7939" width="9.5703125" style="17" customWidth="1"/>
+    <col min="7940" max="7945" width="9.140625" style="17"/>
+    <col min="7946" max="7946" width="10.7109375" style="17" customWidth="1"/>
+    <col min="7947" max="7947" width="9.140625" style="17"/>
+    <col min="7948" max="7948" width="13.5703125" style="17" customWidth="1"/>
+    <col min="7949" max="7949" width="12" style="17" customWidth="1"/>
+    <col min="7950" max="8192" width="9.140625" style="17"/>
+    <col min="8193" max="8193" width="12.7109375" style="17" customWidth="1"/>
+    <col min="8194" max="8194" width="9.140625" style="17"/>
+    <col min="8195" max="8195" width="9.5703125" style="17" customWidth="1"/>
+    <col min="8196" max="8201" width="9.140625" style="17"/>
+    <col min="8202" max="8202" width="10.7109375" style="17" customWidth="1"/>
+    <col min="8203" max="8203" width="9.140625" style="17"/>
+    <col min="8204" max="8204" width="13.5703125" style="17" customWidth="1"/>
+    <col min="8205" max="8205" width="12" style="17" customWidth="1"/>
+    <col min="8206" max="8448" width="9.140625" style="17"/>
+    <col min="8449" max="8449" width="12.7109375" style="17" customWidth="1"/>
+    <col min="8450" max="8450" width="9.140625" style="17"/>
+    <col min="8451" max="8451" width="9.5703125" style="17" customWidth="1"/>
+    <col min="8452" max="8457" width="9.140625" style="17"/>
+    <col min="8458" max="8458" width="10.7109375" style="17" customWidth="1"/>
+    <col min="8459" max="8459" width="9.140625" style="17"/>
+    <col min="8460" max="8460" width="13.5703125" style="17" customWidth="1"/>
+    <col min="8461" max="8461" width="12" style="17" customWidth="1"/>
+    <col min="8462" max="8704" width="9.140625" style="17"/>
+    <col min="8705" max="8705" width="12.7109375" style="17" customWidth="1"/>
+    <col min="8706" max="8706" width="9.140625" style="17"/>
+    <col min="8707" max="8707" width="9.5703125" style="17" customWidth="1"/>
+    <col min="8708" max="8713" width="9.140625" style="17"/>
+    <col min="8714" max="8714" width="10.7109375" style="17" customWidth="1"/>
+    <col min="8715" max="8715" width="9.140625" style="17"/>
+    <col min="8716" max="8716" width="13.5703125" style="17" customWidth="1"/>
+    <col min="8717" max="8717" width="12" style="17" customWidth="1"/>
+    <col min="8718" max="8960" width="9.140625" style="17"/>
+    <col min="8961" max="8961" width="12.7109375" style="17" customWidth="1"/>
+    <col min="8962" max="8962" width="9.140625" style="17"/>
+    <col min="8963" max="8963" width="9.5703125" style="17" customWidth="1"/>
+    <col min="8964" max="8969" width="9.140625" style="17"/>
+    <col min="8970" max="8970" width="10.7109375" style="17" customWidth="1"/>
+    <col min="8971" max="8971" width="9.140625" style="17"/>
+    <col min="8972" max="8972" width="13.5703125" style="17" customWidth="1"/>
+    <col min="8973" max="8973" width="12" style="17" customWidth="1"/>
+    <col min="8974" max="9216" width="9.140625" style="17"/>
+    <col min="9217" max="9217" width="12.7109375" style="17" customWidth="1"/>
+    <col min="9218" max="9218" width="9.140625" style="17"/>
+    <col min="9219" max="9219" width="9.5703125" style="17" customWidth="1"/>
+    <col min="9220" max="9225" width="9.140625" style="17"/>
+    <col min="9226" max="9226" width="10.7109375" style="17" customWidth="1"/>
+    <col min="9227" max="9227" width="9.140625" style="17"/>
+    <col min="9228" max="9228" width="13.5703125" style="17" customWidth="1"/>
+    <col min="9229" max="9229" width="12" style="17" customWidth="1"/>
+    <col min="9230" max="9472" width="9.140625" style="17"/>
+    <col min="9473" max="9473" width="12.7109375" style="17" customWidth="1"/>
+    <col min="9474" max="9474" width="9.140625" style="17"/>
+    <col min="9475" max="9475" width="9.5703125" style="17" customWidth="1"/>
+    <col min="9476" max="9481" width="9.140625" style="17"/>
+    <col min="9482" max="9482" width="10.7109375" style="17" customWidth="1"/>
+    <col min="9483" max="9483" width="9.140625" style="17"/>
+    <col min="9484" max="9484" width="13.5703125" style="17" customWidth="1"/>
+    <col min="9485" max="9485" width="12" style="17" customWidth="1"/>
+    <col min="9486" max="9728" width="9.140625" style="17"/>
+    <col min="9729" max="9729" width="12.7109375" style="17" customWidth="1"/>
+    <col min="9730" max="9730" width="9.140625" style="17"/>
+    <col min="9731" max="9731" width="9.5703125" style="17" customWidth="1"/>
+    <col min="9732" max="9737" width="9.140625" style="17"/>
+    <col min="9738" max="9738" width="10.7109375" style="17" customWidth="1"/>
+    <col min="9739" max="9739" width="9.140625" style="17"/>
+    <col min="9740" max="9740" width="13.5703125" style="17" customWidth="1"/>
+    <col min="9741" max="9741" width="12" style="17" customWidth="1"/>
+    <col min="9742" max="9984" width="9.140625" style="17"/>
+    <col min="9985" max="9985" width="12.7109375" style="17" customWidth="1"/>
+    <col min="9986" max="9986" width="9.140625" style="17"/>
+    <col min="9987" max="9987" width="9.5703125" style="17" customWidth="1"/>
+    <col min="9988" max="9993" width="9.140625" style="17"/>
+    <col min="9994" max="9994" width="10.7109375" style="17" customWidth="1"/>
+    <col min="9995" max="9995" width="9.140625" style="17"/>
+    <col min="9996" max="9996" width="13.5703125" style="17" customWidth="1"/>
+    <col min="9997" max="9997" width="12" style="17" customWidth="1"/>
+    <col min="9998" max="10240" width="9.140625" style="17"/>
+    <col min="10241" max="10241" width="12.7109375" style="17" customWidth="1"/>
+    <col min="10242" max="10242" width="9.140625" style="17"/>
+    <col min="10243" max="10243" width="9.5703125" style="17" customWidth="1"/>
+    <col min="10244" max="10249" width="9.140625" style="17"/>
+    <col min="10250" max="10250" width="10.7109375" style="17" customWidth="1"/>
+    <col min="10251" max="10251" width="9.140625" style="17"/>
+    <col min="10252" max="10252" width="13.5703125" style="17" customWidth="1"/>
+    <col min="10253" max="10253" width="12" style="17" customWidth="1"/>
+    <col min="10254" max="10496" width="9.140625" style="17"/>
+    <col min="10497" max="10497" width="12.7109375" style="17" customWidth="1"/>
+    <col min="10498" max="10498" width="9.140625" style="17"/>
+    <col min="10499" max="10499" width="9.5703125" style="17" customWidth="1"/>
+    <col min="10500" max="10505" width="9.140625" style="17"/>
+    <col min="10506" max="10506" width="10.7109375" style="17" customWidth="1"/>
+    <col min="10507" max="10507" width="9.140625" style="17"/>
+    <col min="10508" max="10508" width="13.5703125" style="17" customWidth="1"/>
+    <col min="10509" max="10509" width="12" style="17" customWidth="1"/>
+    <col min="10510" max="10752" width="9.140625" style="17"/>
+    <col min="10753" max="10753" width="12.7109375" style="17" customWidth="1"/>
+    <col min="10754" max="10754" width="9.140625" style="17"/>
+    <col min="10755" max="10755" width="9.5703125" style="17" customWidth="1"/>
+    <col min="10756" max="10761" width="9.140625" style="17"/>
+    <col min="10762" max="10762" width="10.7109375" style="17" customWidth="1"/>
+    <col min="10763" max="10763" width="9.140625" style="17"/>
+    <col min="10764" max="10764" width="13.5703125" style="17" customWidth="1"/>
+    <col min="10765" max="10765" width="12" style="17" customWidth="1"/>
+    <col min="10766" max="11008" width="9.140625" style="17"/>
+    <col min="11009" max="11009" width="12.7109375" style="17" customWidth="1"/>
+    <col min="11010" max="11010" width="9.140625" style="17"/>
+    <col min="11011" max="11011" width="9.5703125" style="17" customWidth="1"/>
+    <col min="11012" max="11017" width="9.140625" style="17"/>
+    <col min="11018" max="11018" width="10.7109375" style="17" customWidth="1"/>
+    <col min="11019" max="11019" width="9.140625" style="17"/>
+    <col min="11020" max="11020" width="13.5703125" style="17" customWidth="1"/>
+    <col min="11021" max="11021" width="12" style="17" customWidth="1"/>
+    <col min="11022" max="11264" width="9.140625" style="17"/>
+    <col min="11265" max="11265" width="12.7109375" style="17" customWidth="1"/>
+    <col min="11266" max="11266" width="9.140625" style="17"/>
+    <col min="11267" max="11267" width="9.5703125" style="17" customWidth="1"/>
+    <col min="11268" max="11273" width="9.140625" style="17"/>
+    <col min="11274" max="11274" width="10.7109375" style="17" customWidth="1"/>
+    <col min="11275" max="11275" width="9.140625" style="17"/>
+    <col min="11276" max="11276" width="13.5703125" style="17" customWidth="1"/>
+    <col min="11277" max="11277" width="12" style="17" customWidth="1"/>
+    <col min="11278" max="11520" width="9.140625" style="17"/>
+    <col min="11521" max="11521" width="12.7109375" style="17" customWidth="1"/>
+    <col min="11522" max="11522" width="9.140625" style="17"/>
+    <col min="11523" max="11523" width="9.5703125" style="17" customWidth="1"/>
+    <col min="11524" max="11529" width="9.140625" style="17"/>
+    <col min="11530" max="11530" width="10.7109375" style="17" customWidth="1"/>
+    <col min="11531" max="11531" width="9.140625" style="17"/>
+    <col min="11532" max="11532" width="13.5703125" style="17" customWidth="1"/>
+    <col min="11533" max="11533" width="12" style="17" customWidth="1"/>
+    <col min="11534" max="11776" width="9.140625" style="17"/>
+    <col min="11777" max="11777" width="12.7109375" style="17" customWidth="1"/>
+    <col min="11778" max="11778" width="9.140625" style="17"/>
+    <col min="11779" max="11779" width="9.5703125" style="17" customWidth="1"/>
+    <col min="11780" max="11785" width="9.140625" style="17"/>
+    <col min="11786" max="11786" width="10.7109375" style="17" customWidth="1"/>
+    <col min="11787" max="11787" width="9.140625" style="17"/>
+    <col min="11788" max="11788" width="13.5703125" style="17" customWidth="1"/>
+    <col min="11789" max="11789" width="12" style="17" customWidth="1"/>
+    <col min="11790" max="12032" width="9.140625" style="17"/>
+    <col min="12033" max="12033" width="12.7109375" style="17" customWidth="1"/>
+    <col min="12034" max="12034" width="9.140625" style="17"/>
+    <col min="12035" max="12035" width="9.5703125" style="17" customWidth="1"/>
+    <col min="12036" max="12041" width="9.140625" style="17"/>
+    <col min="12042" max="12042" width="10.7109375" style="17" customWidth="1"/>
+    <col min="12043" max="12043" width="9.140625" style="17"/>
+    <col min="12044" max="12044" width="13.5703125" style="17" customWidth="1"/>
+    <col min="12045" max="12045" width="12" style="17" customWidth="1"/>
+    <col min="12046" max="12288" width="9.140625" style="17"/>
+    <col min="12289" max="12289" width="12.7109375" style="17" customWidth="1"/>
+    <col min="12290" max="12290" width="9.140625" style="17"/>
+    <col min="12291" max="12291" width="9.5703125" style="17" customWidth="1"/>
+    <col min="12292" max="12297" width="9.140625" style="17"/>
+    <col min="12298" max="12298" width="10.7109375" style="17" customWidth="1"/>
+    <col min="12299" max="12299" width="9.140625" style="17"/>
+    <col min="12300" max="12300" width="13.5703125" style="17" customWidth="1"/>
+    <col min="12301" max="12301" width="12" style="17" customWidth="1"/>
+    <col min="12302" max="12544" width="9.140625" style="17"/>
+    <col min="12545" max="12545" width="12.7109375" style="17" customWidth="1"/>
+    <col min="12546" max="12546" width="9.140625" style="17"/>
+    <col min="12547" max="12547" width="9.5703125" style="17" customWidth="1"/>
+    <col min="12548" max="12553" width="9.140625" style="17"/>
+    <col min="12554" max="12554" width="10.7109375" style="17" customWidth="1"/>
+    <col min="12555" max="12555" width="9.140625" style="17"/>
+    <col min="12556" max="12556" width="13.5703125" style="17" customWidth="1"/>
+    <col min="12557" max="12557" width="12" style="17" customWidth="1"/>
+    <col min="12558" max="12800" width="9.140625" style="17"/>
+    <col min="12801" max="12801" width="12.7109375" style="17" customWidth="1"/>
+    <col min="12802" max="12802" width="9.140625" style="17"/>
+    <col min="12803" max="12803" width="9.5703125" style="17" customWidth="1"/>
+    <col min="12804" max="12809" width="9.140625" style="17"/>
+    <col min="12810" max="12810" width="10.7109375" style="17" customWidth="1"/>
+    <col min="12811" max="12811" width="9.140625" style="17"/>
+    <col min="12812" max="12812" width="13.5703125" style="17" customWidth="1"/>
+    <col min="12813" max="12813" width="12" style="17" customWidth="1"/>
+    <col min="12814" max="13056" width="9.140625" style="17"/>
+    <col min="13057" max="13057" width="12.7109375" style="17" customWidth="1"/>
+    <col min="13058" max="13058" width="9.140625" style="17"/>
+    <col min="13059" max="13059" width="9.5703125" style="17" customWidth="1"/>
+    <col min="13060" max="13065" width="9.140625" style="17"/>
+    <col min="13066" max="13066" width="10.7109375" style="17" customWidth="1"/>
+    <col min="13067" max="13067" width="9.140625" style="17"/>
+    <col min="13068" max="13068" width="13.5703125" style="17" customWidth="1"/>
+    <col min="13069" max="13069" width="12" style="17" customWidth="1"/>
+    <col min="13070" max="13312" width="9.140625" style="17"/>
+    <col min="13313" max="13313" width="12.7109375" style="17" customWidth="1"/>
+    <col min="13314" max="13314" width="9.140625" style="17"/>
+    <col min="13315" max="13315" width="9.5703125" style="17" customWidth="1"/>
+    <col min="13316" max="13321" width="9.140625" style="17"/>
+    <col min="13322" max="13322" width="10.7109375" style="17" customWidth="1"/>
+    <col min="13323" max="13323" width="9.140625" style="17"/>
+    <col min="13324" max="13324" width="13.5703125" style="17" customWidth="1"/>
+    <col min="13325" max="13325" width="12" style="17" customWidth="1"/>
+    <col min="13326" max="13568" width="9.140625" style="17"/>
+    <col min="13569" max="13569" width="12.7109375" style="17" customWidth="1"/>
+    <col min="13570" max="13570" width="9.140625" style="17"/>
+    <col min="13571" max="13571" width="9.5703125" style="17" customWidth="1"/>
+    <col min="13572" max="13577" width="9.140625" style="17"/>
+    <col min="13578" max="13578" width="10.7109375" style="17" customWidth="1"/>
+    <col min="13579" max="13579" width="9.140625" style="17"/>
+    <col min="13580" max="13580" width="13.5703125" style="17" customWidth="1"/>
+    <col min="13581" max="13581" width="12" style="17" customWidth="1"/>
+    <col min="13582" max="13824" width="9.140625" style="17"/>
+    <col min="13825" max="13825" width="12.7109375" style="17" customWidth="1"/>
+    <col min="13826" max="13826" width="9.140625" style="17"/>
+    <col min="13827" max="13827" width="9.5703125" style="17" customWidth="1"/>
+    <col min="13828" max="13833" width="9.140625" style="17"/>
+    <col min="13834" max="13834" width="10.7109375" style="17" customWidth="1"/>
+    <col min="13835" max="13835" width="9.140625" style="17"/>
+    <col min="13836" max="13836" width="13.5703125" style="17" customWidth="1"/>
+    <col min="13837" max="13837" width="12" style="17" customWidth="1"/>
+    <col min="13838" max="14080" width="9.140625" style="17"/>
+    <col min="14081" max="14081" width="12.7109375" style="17" customWidth="1"/>
+    <col min="14082" max="14082" width="9.140625" style="17"/>
+    <col min="14083" max="14083" width="9.5703125" style="17" customWidth="1"/>
+    <col min="14084" max="14089" width="9.140625" style="17"/>
+    <col min="14090" max="14090" width="10.7109375" style="17" customWidth="1"/>
+    <col min="14091" max="14091" width="9.140625" style="17"/>
+    <col min="14092" max="14092" width="13.5703125" style="17" customWidth="1"/>
+    <col min="14093" max="14093" width="12" style="17" customWidth="1"/>
+    <col min="14094" max="14336" width="9.140625" style="17"/>
+    <col min="14337" max="14337" width="12.7109375" style="17" customWidth="1"/>
+    <col min="14338" max="14338" width="9.140625" style="17"/>
+    <col min="14339" max="14339" width="9.5703125" style="17" customWidth="1"/>
+    <col min="14340" max="14345" width="9.140625" style="17"/>
+    <col min="14346" max="14346" width="10.7109375" style="17" customWidth="1"/>
+    <col min="14347" max="14347" width="9.140625" style="17"/>
+    <col min="14348" max="14348" width="13.5703125" style="17" customWidth="1"/>
+    <col min="14349" max="14349" width="12" style="17" customWidth="1"/>
+    <col min="14350" max="14592" width="9.140625" style="17"/>
+    <col min="14593" max="14593" width="12.7109375" style="17" customWidth="1"/>
+    <col min="14594" max="14594" width="9.140625" style="17"/>
+    <col min="14595" max="14595" width="9.5703125" style="17" customWidth="1"/>
+    <col min="14596" max="14601" width="9.140625" style="17"/>
+    <col min="14602" max="14602" width="10.7109375" style="17" customWidth="1"/>
+    <col min="14603" max="14603" width="9.140625" style="17"/>
+    <col min="14604" max="14604" width="13.5703125" style="17" customWidth="1"/>
+    <col min="14605" max="14605" width="12" style="17" customWidth="1"/>
+    <col min="14606" max="14848" width="9.140625" style="17"/>
+    <col min="14849" max="14849" width="12.7109375" style="17" customWidth="1"/>
+    <col min="14850" max="14850" width="9.140625" style="17"/>
+    <col min="14851" max="14851" width="9.5703125" style="17" customWidth="1"/>
+    <col min="14852" max="14857" width="9.140625" style="17"/>
+    <col min="14858" max="14858" width="10.7109375" style="17" customWidth="1"/>
+    <col min="14859" max="14859" width="9.140625" style="17"/>
+    <col min="14860" max="14860" width="13.5703125" style="17" customWidth="1"/>
+    <col min="14861" max="14861" width="12" style="17" customWidth="1"/>
+    <col min="14862" max="15104" width="9.140625" style="17"/>
+    <col min="15105" max="15105" width="12.7109375" style="17" customWidth="1"/>
+    <col min="15106" max="15106" width="9.140625" style="17"/>
+    <col min="15107" max="15107" width="9.5703125" style="17" customWidth="1"/>
+    <col min="15108" max="15113" width="9.140625" style="17"/>
+    <col min="15114" max="15114" width="10.7109375" style="17" customWidth="1"/>
+    <col min="15115" max="15115" width="9.140625" style="17"/>
+    <col min="15116" max="15116" width="13.5703125" style="17" customWidth="1"/>
+    <col min="15117" max="15117" width="12" style="17" customWidth="1"/>
+    <col min="15118" max="15360" width="9.140625" style="17"/>
+    <col min="15361" max="15361" width="12.7109375" style="17" customWidth="1"/>
+    <col min="15362" max="15362" width="9.140625" style="17"/>
+    <col min="15363" max="15363" width="9.5703125" style="17" customWidth="1"/>
+    <col min="15364" max="15369" width="9.140625" style="17"/>
+    <col min="15370" max="15370" width="10.7109375" style="17" customWidth="1"/>
+    <col min="15371" max="15371" width="9.140625" style="17"/>
+    <col min="15372" max="15372" width="13.5703125" style="17" customWidth="1"/>
+    <col min="15373" max="15373" width="12" style="17" customWidth="1"/>
+    <col min="15374" max="15616" width="9.140625" style="17"/>
+    <col min="15617" max="15617" width="12.7109375" style="17" customWidth="1"/>
+    <col min="15618" max="15618" width="9.140625" style="17"/>
+    <col min="15619" max="15619" width="9.5703125" style="17" customWidth="1"/>
+    <col min="15620" max="15625" width="9.140625" style="17"/>
+    <col min="15626" max="15626" width="10.7109375" style="17" customWidth="1"/>
+    <col min="15627" max="15627" width="9.140625" style="17"/>
+    <col min="15628" max="15628" width="13.5703125" style="17" customWidth="1"/>
+    <col min="15629" max="15629" width="12" style="17" customWidth="1"/>
+    <col min="15630" max="15872" width="9.140625" style="17"/>
+    <col min="15873" max="15873" width="12.7109375" style="17" customWidth="1"/>
+    <col min="15874" max="15874" width="9.140625" style="17"/>
+    <col min="15875" max="15875" width="9.5703125" style="17" customWidth="1"/>
+    <col min="15876" max="15881" width="9.140625" style="17"/>
+    <col min="15882" max="15882" width="10.7109375" style="17" customWidth="1"/>
+    <col min="15883" max="15883" width="9.140625" style="17"/>
+    <col min="15884" max="15884" width="13.5703125" style="17" customWidth="1"/>
+    <col min="15885" max="15885" width="12" style="17" customWidth="1"/>
+    <col min="15886" max="16128" width="9.140625" style="17"/>
+    <col min="16129" max="16129" width="12.7109375" style="17" customWidth="1"/>
+    <col min="16130" max="16130" width="9.140625" style="17"/>
+    <col min="16131" max="16131" width="9.5703125" style="17" customWidth="1"/>
+    <col min="16132" max="16137" width="9.140625" style="17"/>
+    <col min="16138" max="16138" width="10.7109375" style="17" customWidth="1"/>
+    <col min="16139" max="16139" width="9.140625" style="17"/>
+    <col min="16140" max="16140" width="13.5703125" style="17" customWidth="1"/>
+    <col min="16141" max="16141" width="12" style="17" customWidth="1"/>
+    <col min="16142" max="16384" width="9.140625" style="17"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="70" t="s">
+        <v>22</v>
+      </c>
+      <c r="B1" s="70"/>
+      <c r="C1" s="70"/>
+      <c r="D1" s="70"/>
+      <c r="E1" s="70"/>
+      <c r="F1" s="70"/>
+      <c r="G1" s="70"/>
+      <c r="H1" s="70"/>
+      <c r="I1" s="70"/>
+      <c r="J1" s="70"/>
+      <c r="K1" s="70"/>
+      <c r="L1" s="70"/>
+      <c r="M1" s="70"/>
+    </row>
+    <row r="2" spans="1:13" ht="14.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="51"/>
+      <c r="B2" s="51"/>
+      <c r="C2" s="51"/>
+      <c r="D2" s="51"/>
+      <c r="E2" s="51"/>
+      <c r="F2" s="51"/>
+      <c r="G2" s="51"/>
+      <c r="H2" s="51"/>
+      <c r="I2" s="51"/>
+      <c r="J2" s="51"/>
+      <c r="K2" s="51"/>
+      <c r="L2" s="51"/>
+      <c r="M2" s="51"/>
+    </row>
+    <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="71"/>
+      <c r="B3" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="C3" s="72" t="s">
+        <v>37</v>
+      </c>
+      <c r="D3" s="72" t="s">
+        <v>38</v>
+      </c>
+      <c r="E3" s="72" t="s">
+        <v>39</v>
+      </c>
+      <c r="F3" s="72" t="s">
+        <v>40</v>
+      </c>
+      <c r="G3" s="72" t="s">
+        <v>41</v>
+      </c>
+      <c r="H3" s="72" t="s">
+        <v>42</v>
+      </c>
+      <c r="I3" s="72" t="s">
+        <v>43</v>
+      </c>
+      <c r="J3" s="72" t="s">
+        <v>44</v>
+      </c>
+      <c r="K3" s="72" t="s">
+        <v>45</v>
+      </c>
+      <c r="L3" s="72" t="s">
+        <v>46</v>
+      </c>
+      <c r="M3" s="72" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="60"/>
+      <c r="B4" s="62"/>
+      <c r="C4" s="62"/>
+      <c r="D4" s="62"/>
+      <c r="E4" s="62"/>
+      <c r="F4" s="62"/>
+      <c r="G4" s="62"/>
+      <c r="H4" s="62"/>
+      <c r="I4" s="62"/>
+      <c r="J4" s="62"/>
+      <c r="K4" s="62"/>
+      <c r="L4" s="62"/>
+      <c r="M4" s="62"/>
+    </row>
+    <row r="5" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="67" t="s">
+        <v>59</v>
+      </c>
+      <c r="B5" s="68"/>
+      <c r="C5" s="68"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="69"/>
+    </row>
+    <row r="6" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="22">
         <v>2024</v>
       </c>
-      <c r="B12" s="15">
-[...2 lines deleted...]
-      <c r="C12" s="20">
+      <c r="B6" s="21">
+        <v>8739346</v>
+      </c>
+      <c r="C6" s="21">
+        <v>12908806</v>
+      </c>
+      <c r="D6" s="21">
+        <v>15096292</v>
+      </c>
+      <c r="E6" s="21">
+        <v>18762016</v>
+      </c>
+      <c r="F6" s="21">
+        <v>24499243</v>
+      </c>
+      <c r="G6" s="21">
+        <v>32777039</v>
+      </c>
+      <c r="H6" s="21">
+        <v>36110625</v>
+      </c>
+      <c r="I6" s="21">
+        <v>44697729</v>
+      </c>
+      <c r="J6" s="21">
+        <v>53169361</v>
+      </c>
+      <c r="K6" s="20">
+        <v>64298416</v>
+      </c>
+      <c r="L6" s="23">
+        <v>68486955</v>
+      </c>
+      <c r="M6" s="20">
+        <v>85864474</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B7" s="21">
+        <v>4069940</v>
+      </c>
+      <c r="C7" s="21">
+        <v>10866271</v>
+      </c>
+      <c r="D7" s="21">
+        <v>16277551</v>
+      </c>
+      <c r="E7" s="47">
+        <v>24375084</v>
+      </c>
+      <c r="F7" s="21">
+        <v>29126668</v>
+      </c>
+      <c r="G7" s="21">
+        <v>41304938</v>
+      </c>
+      <c r="H7" s="21">
+        <v>47873851</v>
+      </c>
+      <c r="I7" s="21">
+        <v>53504936</v>
+      </c>
+      <c r="J7" s="21">
+        <v>60772851</v>
+      </c>
+      <c r="K7" s="20">
+        <v>67988577</v>
+      </c>
+      <c r="L7" s="23">
+        <v>74230787</v>
+      </c>
+      <c r="M7" s="20">
+        <v>86171723</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="22">
+        <v>2026</v>
+      </c>
+      <c r="B8" s="21">
+        <v>3593624</v>
+      </c>
+      <c r="C8" s="21">
+        <v>7870266</v>
+      </c>
+      <c r="D8" s="21">
+        <v>11812140</v>
+      </c>
+      <c r="E8" s="43">
+        <v>20827986</v>
+      </c>
+      <c r="F8" s="21">
+        <v>25375093</v>
+      </c>
+      <c r="G8" s="48">
+        <v>37468866</v>
+      </c>
+      <c r="H8" s="21">
+        <v>59911747</v>
+      </c>
+      <c r="I8" s="21">
+        <v>63557998</v>
+      </c>
+      <c r="J8" s="21"/>
+      <c r="K8" s="20"/>
+      <c r="L8" s="44"/>
+      <c r="M8" s="20"/>
+    </row>
+    <row r="9" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A9" s="63" t="s">
+        <v>48</v>
+      </c>
+      <c r="B9" s="63"/>
+      <c r="C9" s="63"/>
+      <c r="D9" s="63"/>
+      <c r="E9" s="63"/>
+      <c r="F9" s="63"/>
+      <c r="G9" s="63"/>
+      <c r="H9" s="63"/>
+      <c r="I9" s="63"/>
+      <c r="J9" s="63"/>
+      <c r="K9" s="63"/>
+      <c r="L9" s="63"/>
+      <c r="M9" s="63"/>
+    </row>
+    <row r="10" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A10" s="64" t="s">
+        <v>22</v>
+      </c>
+      <c r="B10" s="65"/>
+      <c r="C10" s="65"/>
+      <c r="D10" s="65"/>
+      <c r="E10" s="65"/>
+      <c r="F10" s="65"/>
+      <c r="G10" s="65"/>
+      <c r="H10" s="65"/>
+      <c r="I10" s="65"/>
+      <c r="J10" s="65"/>
+      <c r="K10" s="65"/>
+      <c r="L10" s="65"/>
+      <c r="M10" s="66"/>
+    </row>
+    <row r="11" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="22">
+        <v>2024</v>
+      </c>
+      <c r="B11" s="26">
+        <v>107.1</v>
+      </c>
+      <c r="C11" s="26">
+        <v>76</v>
+      </c>
+      <c r="D11" s="26">
+        <v>60.3</v>
+      </c>
+      <c r="E11" s="26">
+        <v>54.6</v>
+      </c>
+      <c r="F11" s="26">
+        <v>57.8</v>
+      </c>
+      <c r="G11" s="26">
+        <v>63.9</v>
+      </c>
+      <c r="H11" s="26">
+        <v>62.5</v>
+      </c>
+      <c r="I11" s="26">
+        <v>72.099999999999994</v>
+      </c>
+      <c r="J11" s="26">
+        <v>80</v>
+      </c>
+      <c r="K11" s="26">
+        <v>87.7</v>
+      </c>
+      <c r="L11" s="73">
+        <v>88.6</v>
+      </c>
+      <c r="M11" s="26">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="22">
+        <v>2025</v>
+      </c>
+      <c r="B12" s="26">
+        <v>45.6</v>
+      </c>
+      <c r="C12" s="26">
+        <v>82.2</v>
+      </c>
+      <c r="D12" s="26">
+        <v>105</v>
+      </c>
+      <c r="E12" s="26">
+        <v>126.1</v>
+      </c>
+      <c r="F12" s="26">
+        <v>115.3</v>
+      </c>
+      <c r="G12" s="26">
+        <v>122.1</v>
+      </c>
+      <c r="H12" s="26">
+        <v>128.30000000000001</v>
+      </c>
+      <c r="I12" s="26">
+        <v>115.8</v>
+      </c>
+      <c r="J12" s="26">
+        <v>110.5</v>
+      </c>
+      <c r="K12" s="26">
+        <v>102.1</v>
+      </c>
+      <c r="L12" s="73">
+        <v>104.6</v>
+      </c>
+      <c r="M12" s="26">
+        <v>99.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="22">
+        <v>2026</v>
+      </c>
+      <c r="B13" s="26">
+        <v>82.6</v>
+      </c>
+      <c r="C13" s="26">
+        <v>68.099999999999994</v>
+      </c>
+      <c r="D13" s="26">
+        <v>68.599999999999994</v>
+      </c>
+      <c r="E13" s="26">
+        <v>81.099999999999994</v>
+      </c>
+      <c r="F13" s="26">
+        <v>82.6</v>
+      </c>
+      <c r="G13" s="26">
+        <v>86.1</v>
+      </c>
+      <c r="H13" s="26">
+        <v>118.8</v>
+      </c>
+      <c r="I13" s="26">
         <v>112.8</v>
       </c>
-      <c r="D12" s="15">
-[...99 lines deleted...]
-      <c r="M14" s="9"/>
+      <c r="J13" s="26"/>
+      <c r="K13" s="26"/>
+      <c r="L13" s="73"/>
+      <c r="M13" s="26"/>
+    </row>
+    <row r="14" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A14" s="28"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
+  <mergeCells count="17">
+    <mergeCell ref="A5:M5"/>
+    <mergeCell ref="A10:M10"/>
+    <mergeCell ref="J3:J4"/>
+    <mergeCell ref="K3:K4"/>
+    <mergeCell ref="L3:L4"/>
+    <mergeCell ref="M3:M4"/>
+    <mergeCell ref="A9:M9"/>
     <mergeCell ref="A1:M1"/>
-    <mergeCell ref="A3:M3"/>
-    <mergeCell ref="A9:M9"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="B3:B4"/>
+    <mergeCell ref="C3:C4"/>
+    <mergeCell ref="D3:D4"/>
+    <mergeCell ref="E3:E4"/>
+    <mergeCell ref="F3:F4"/>
+    <mergeCell ref="G3:G4"/>
+    <mergeCell ref="H3:H4"/>
+    <mergeCell ref="I3:I4"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100EE3256D1FAD84240A04A377C3397605D" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="d2ea086c066174e03ee27436b514db7d">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all/>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>2</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>инд_пер_к_пер</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метадеректер 161104</vt:lpstr>
+      <vt:lpstr>Метадеректер 161203</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш_161104_161203</vt:lpstr>
+      <vt:lpstr>Көрсеткіш 161104_161203</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Бахитгуль Жансугурова</dc:creator>
+  <dc:creator>I.Kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>