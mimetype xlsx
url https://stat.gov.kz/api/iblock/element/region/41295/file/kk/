--- v4 (2026-10-05)
+++ v5 (2026-10-25)
@@ -231,213 +231,219 @@
   <si>
     <t>СКК қысқаша атауы</t>
   </si>
   <si>
     <t>Деректерді өңдеу әдісі</t>
   </si>
   <si>
     <t>Әдістемелік түсініктемелер:</t>
   </si>
   <si>
     <t>Байланысты жарияланымдар:</t>
   </si>
   <si>
     <t>Пайдалы сілтеме:</t>
   </si>
   <si>
     <t xml:space="preserve">Соңғы жаңарту күні: </t>
   </si>
   <si>
     <t>Байланыс телефоны:</t>
   </si>
   <si>
     <t>Электрондық почта</t>
   </si>
   <si>
-    <t xml:space="preserve">Раушан Ақанбайқызы Мустафина </t>
-[...1 lines deleted...]
-  <si>
     <t>16.10.2026ж.</t>
   </si>
   <si>
-    <t>r.mustafina@aspire.gov.kz</t>
-[...1 lines deleted...]
-  <si>
     <t>Негізгі капиталға салынған инвестициялар туралы статистикалық ақпарат айлық, тоқсандық және жылдық кезеңділіктің жалпымемлекеттік статистикалық байқаулары негізінде қалыптастырылады.</t>
   </si>
   <si>
     <t>Ақпаратты есепті кезеңде жұмыс істейтіндердің санына және экономикалық қызмет түріне қарамастан негізгі капиталға салуды жүзеге асыратын заңды тұлғалар және олардың құрылымдық және оқшауланған бөлімшелері, сондай-ақ сәулет және қала құрылысы, шаруа немесе фермер қожалықтары саласындағы функцияларды жүзеге асыратын жергілікті атқарушы органдардың құрылымдық бөлімшелері ұсынады.</t>
   </si>
   <si>
-    <t>18.09.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>Жеке және көппәтерлі тұрғын үй, жатақханалар, әлеуметтік топтарға арналған тұрғын үй құрылысын салуға шыққан шығындар.</t>
   </si>
   <si>
     <t>Дефляторды есепке ала отырып динамикадағы тұрғын үй құрылысына салынған инвестициялар көлемiнiң өзгерiсiн көрсетедi және iс жүзiнде әрекеттенген бағаларда талданатын мерзiмнiң тұрғын үй құрылысына салынған инвестициялар көлемiнiң өткен мерзiмге қатынасы (баға индексi) ретінде анықталады.</t>
+  </si>
+  <si>
+    <t>17.11.2026ж.</t>
+  </si>
+  <si>
+    <t>a.zhanburshinova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Алмагүл Серикхановна Жанбуршинова</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...4 lines deleted...]
-    <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
-      <name val="Arial Cyr"/>
-[...4 lines deleted...]
-      <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...10 lines deleted...]
-    <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
-      <name val="Arial Cyr"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
@@ -557,251 +563,249 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="74">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="3" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" readingOrder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="18" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="18" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="21" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...36 lines deleted...]
-    <xf numFmtId="167" fontId="13" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...34 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
     <cellStyle name="Обычный 2 3" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4 2" xfId="5"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -1073,3106 +1077,3242 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.mustafina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701834?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/114/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/93/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701834?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:r.mustafina@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701854?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:J26"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="B31" sqref="B31"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16127" max="16127" width="97.7109375" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="9" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="9" customWidth="1"/>
+    <col min="3" max="253" width="9.140625" style="10"/>
+    <col min="254" max="254" width="42.28515625" style="10" customWidth="1"/>
+    <col min="255" max="255" width="97.7109375" style="10" customWidth="1"/>
+    <col min="256" max="509" width="9.140625" style="10"/>
+    <col min="510" max="510" width="42.28515625" style="10" customWidth="1"/>
+    <col min="511" max="511" width="97.7109375" style="10" customWidth="1"/>
+    <col min="512" max="765" width="9.140625" style="10"/>
+    <col min="766" max="766" width="42.28515625" style="10" customWidth="1"/>
+    <col min="767" max="767" width="97.7109375" style="10" customWidth="1"/>
+    <col min="768" max="1021" width="9.140625" style="10"/>
+    <col min="1022" max="1022" width="42.28515625" style="10" customWidth="1"/>
+    <col min="1023" max="1023" width="97.7109375" style="10" customWidth="1"/>
+    <col min="1024" max="1277" width="9.140625" style="10"/>
+    <col min="1278" max="1278" width="42.28515625" style="10" customWidth="1"/>
+    <col min="1279" max="1279" width="97.7109375" style="10" customWidth="1"/>
+    <col min="1280" max="1533" width="9.140625" style="10"/>
+    <col min="1534" max="1534" width="42.28515625" style="10" customWidth="1"/>
+    <col min="1535" max="1535" width="97.7109375" style="10" customWidth="1"/>
+    <col min="1536" max="1789" width="9.140625" style="10"/>
+    <col min="1790" max="1790" width="42.28515625" style="10" customWidth="1"/>
+    <col min="1791" max="1791" width="97.7109375" style="10" customWidth="1"/>
+    <col min="1792" max="2045" width="9.140625" style="10"/>
+    <col min="2046" max="2046" width="42.28515625" style="10" customWidth="1"/>
+    <col min="2047" max="2047" width="97.7109375" style="10" customWidth="1"/>
+    <col min="2048" max="2301" width="9.140625" style="10"/>
+    <col min="2302" max="2302" width="42.28515625" style="10" customWidth="1"/>
+    <col min="2303" max="2303" width="97.7109375" style="10" customWidth="1"/>
+    <col min="2304" max="2557" width="9.140625" style="10"/>
+    <col min="2558" max="2558" width="42.28515625" style="10" customWidth="1"/>
+    <col min="2559" max="2559" width="97.7109375" style="10" customWidth="1"/>
+    <col min="2560" max="2813" width="9.140625" style="10"/>
+    <col min="2814" max="2814" width="42.28515625" style="10" customWidth="1"/>
+    <col min="2815" max="2815" width="97.7109375" style="10" customWidth="1"/>
+    <col min="2816" max="3069" width="9.140625" style="10"/>
+    <col min="3070" max="3070" width="42.28515625" style="10" customWidth="1"/>
+    <col min="3071" max="3071" width="97.7109375" style="10" customWidth="1"/>
+    <col min="3072" max="3325" width="9.140625" style="10"/>
+    <col min="3326" max="3326" width="42.28515625" style="10" customWidth="1"/>
+    <col min="3327" max="3327" width="97.7109375" style="10" customWidth="1"/>
+    <col min="3328" max="3581" width="9.140625" style="10"/>
+    <col min="3582" max="3582" width="42.28515625" style="10" customWidth="1"/>
+    <col min="3583" max="3583" width="97.7109375" style="10" customWidth="1"/>
+    <col min="3584" max="3837" width="9.140625" style="10"/>
+    <col min="3838" max="3838" width="42.28515625" style="10" customWidth="1"/>
+    <col min="3839" max="3839" width="97.7109375" style="10" customWidth="1"/>
+    <col min="3840" max="4093" width="9.140625" style="10"/>
+    <col min="4094" max="4094" width="42.28515625" style="10" customWidth="1"/>
+    <col min="4095" max="4095" width="97.7109375" style="10" customWidth="1"/>
+    <col min="4096" max="4349" width="9.140625" style="10"/>
+    <col min="4350" max="4350" width="42.28515625" style="10" customWidth="1"/>
+    <col min="4351" max="4351" width="97.7109375" style="10" customWidth="1"/>
+    <col min="4352" max="4605" width="9.140625" style="10"/>
+    <col min="4606" max="4606" width="42.28515625" style="10" customWidth="1"/>
+    <col min="4607" max="4607" width="97.7109375" style="10" customWidth="1"/>
+    <col min="4608" max="4861" width="9.140625" style="10"/>
+    <col min="4862" max="4862" width="42.28515625" style="10" customWidth="1"/>
+    <col min="4863" max="4863" width="97.7109375" style="10" customWidth="1"/>
+    <col min="4864" max="5117" width="9.140625" style="10"/>
+    <col min="5118" max="5118" width="42.28515625" style="10" customWidth="1"/>
+    <col min="5119" max="5119" width="97.7109375" style="10" customWidth="1"/>
+    <col min="5120" max="5373" width="9.140625" style="10"/>
+    <col min="5374" max="5374" width="42.28515625" style="10" customWidth="1"/>
+    <col min="5375" max="5375" width="97.7109375" style="10" customWidth="1"/>
+    <col min="5376" max="5629" width="9.140625" style="10"/>
+    <col min="5630" max="5630" width="42.28515625" style="10" customWidth="1"/>
+    <col min="5631" max="5631" width="97.7109375" style="10" customWidth="1"/>
+    <col min="5632" max="5885" width="9.140625" style="10"/>
+    <col min="5886" max="5886" width="42.28515625" style="10" customWidth="1"/>
+    <col min="5887" max="5887" width="97.7109375" style="10" customWidth="1"/>
+    <col min="5888" max="6141" width="9.140625" style="10"/>
+    <col min="6142" max="6142" width="42.28515625" style="10" customWidth="1"/>
+    <col min="6143" max="6143" width="97.7109375" style="10" customWidth="1"/>
+    <col min="6144" max="6397" width="9.140625" style="10"/>
+    <col min="6398" max="6398" width="42.28515625" style="10" customWidth="1"/>
+    <col min="6399" max="6399" width="97.7109375" style="10" customWidth="1"/>
+    <col min="6400" max="6653" width="9.140625" style="10"/>
+    <col min="6654" max="6654" width="42.28515625" style="10" customWidth="1"/>
+    <col min="6655" max="6655" width="97.7109375" style="10" customWidth="1"/>
+    <col min="6656" max="6909" width="9.140625" style="10"/>
+    <col min="6910" max="6910" width="42.28515625" style="10" customWidth="1"/>
+    <col min="6911" max="6911" width="97.7109375" style="10" customWidth="1"/>
+    <col min="6912" max="7165" width="9.140625" style="10"/>
+    <col min="7166" max="7166" width="42.28515625" style="10" customWidth="1"/>
+    <col min="7167" max="7167" width="97.7109375" style="10" customWidth="1"/>
+    <col min="7168" max="7421" width="9.140625" style="10"/>
+    <col min="7422" max="7422" width="42.28515625" style="10" customWidth="1"/>
+    <col min="7423" max="7423" width="97.7109375" style="10" customWidth="1"/>
+    <col min="7424" max="7677" width="9.140625" style="10"/>
+    <col min="7678" max="7678" width="42.28515625" style="10" customWidth="1"/>
+    <col min="7679" max="7679" width="97.7109375" style="10" customWidth="1"/>
+    <col min="7680" max="7933" width="9.140625" style="10"/>
+    <col min="7934" max="7934" width="42.28515625" style="10" customWidth="1"/>
+    <col min="7935" max="7935" width="97.7109375" style="10" customWidth="1"/>
+    <col min="7936" max="8189" width="9.140625" style="10"/>
+    <col min="8190" max="8190" width="42.28515625" style="10" customWidth="1"/>
+    <col min="8191" max="8191" width="97.7109375" style="10" customWidth="1"/>
+    <col min="8192" max="8445" width="9.140625" style="10"/>
+    <col min="8446" max="8446" width="42.28515625" style="10" customWidth="1"/>
+    <col min="8447" max="8447" width="97.7109375" style="10" customWidth="1"/>
+    <col min="8448" max="8701" width="9.140625" style="10"/>
+    <col min="8702" max="8702" width="42.28515625" style="10" customWidth="1"/>
+    <col min="8703" max="8703" width="97.7109375" style="10" customWidth="1"/>
+    <col min="8704" max="8957" width="9.140625" style="10"/>
+    <col min="8958" max="8958" width="42.28515625" style="10" customWidth="1"/>
+    <col min="8959" max="8959" width="97.7109375" style="10" customWidth="1"/>
+    <col min="8960" max="9213" width="9.140625" style="10"/>
+    <col min="9214" max="9214" width="42.28515625" style="10" customWidth="1"/>
+    <col min="9215" max="9215" width="97.7109375" style="10" customWidth="1"/>
+    <col min="9216" max="9469" width="9.140625" style="10"/>
+    <col min="9470" max="9470" width="42.28515625" style="10" customWidth="1"/>
+    <col min="9471" max="9471" width="97.7109375" style="10" customWidth="1"/>
+    <col min="9472" max="9725" width="9.140625" style="10"/>
+    <col min="9726" max="9726" width="42.28515625" style="10" customWidth="1"/>
+    <col min="9727" max="9727" width="97.7109375" style="10" customWidth="1"/>
+    <col min="9728" max="9981" width="9.140625" style="10"/>
+    <col min="9982" max="9982" width="42.28515625" style="10" customWidth="1"/>
+    <col min="9983" max="9983" width="97.7109375" style="10" customWidth="1"/>
+    <col min="9984" max="10237" width="9.140625" style="10"/>
+    <col min="10238" max="10238" width="42.28515625" style="10" customWidth="1"/>
+    <col min="10239" max="10239" width="97.7109375" style="10" customWidth="1"/>
+    <col min="10240" max="10493" width="9.140625" style="10"/>
+    <col min="10494" max="10494" width="42.28515625" style="10" customWidth="1"/>
+    <col min="10495" max="10495" width="97.7109375" style="10" customWidth="1"/>
+    <col min="10496" max="10749" width="9.140625" style="10"/>
+    <col min="10750" max="10750" width="42.28515625" style="10" customWidth="1"/>
+    <col min="10751" max="10751" width="97.7109375" style="10" customWidth="1"/>
+    <col min="10752" max="11005" width="9.140625" style="10"/>
+    <col min="11006" max="11006" width="42.28515625" style="10" customWidth="1"/>
+    <col min="11007" max="11007" width="97.7109375" style="10" customWidth="1"/>
+    <col min="11008" max="11261" width="9.140625" style="10"/>
+    <col min="11262" max="11262" width="42.28515625" style="10" customWidth="1"/>
+    <col min="11263" max="11263" width="97.7109375" style="10" customWidth="1"/>
+    <col min="11264" max="11517" width="9.140625" style="10"/>
+    <col min="11518" max="11518" width="42.28515625" style="10" customWidth="1"/>
+    <col min="11519" max="11519" width="97.7109375" style="10" customWidth="1"/>
+    <col min="11520" max="11773" width="9.140625" style="10"/>
+    <col min="11774" max="11774" width="42.28515625" style="10" customWidth="1"/>
+    <col min="11775" max="11775" width="97.7109375" style="10" customWidth="1"/>
+    <col min="11776" max="12029" width="9.140625" style="10"/>
+    <col min="12030" max="12030" width="42.28515625" style="10" customWidth="1"/>
+    <col min="12031" max="12031" width="97.7109375" style="10" customWidth="1"/>
+    <col min="12032" max="12285" width="9.140625" style="10"/>
+    <col min="12286" max="12286" width="42.28515625" style="10" customWidth="1"/>
+    <col min="12287" max="12287" width="97.7109375" style="10" customWidth="1"/>
+    <col min="12288" max="12541" width="9.140625" style="10"/>
+    <col min="12542" max="12542" width="42.28515625" style="10" customWidth="1"/>
+    <col min="12543" max="12543" width="97.7109375" style="10" customWidth="1"/>
+    <col min="12544" max="12797" width="9.140625" style="10"/>
+    <col min="12798" max="12798" width="42.28515625" style="10" customWidth="1"/>
+    <col min="12799" max="12799" width="97.7109375" style="10" customWidth="1"/>
+    <col min="12800" max="13053" width="9.140625" style="10"/>
+    <col min="13054" max="13054" width="42.28515625" style="10" customWidth="1"/>
+    <col min="13055" max="13055" width="97.7109375" style="10" customWidth="1"/>
+    <col min="13056" max="13309" width="9.140625" style="10"/>
+    <col min="13310" max="13310" width="42.28515625" style="10" customWidth="1"/>
+    <col min="13311" max="13311" width="97.7109375" style="10" customWidth="1"/>
+    <col min="13312" max="13565" width="9.140625" style="10"/>
+    <col min="13566" max="13566" width="42.28515625" style="10" customWidth="1"/>
+    <col min="13567" max="13567" width="97.7109375" style="10" customWidth="1"/>
+    <col min="13568" max="13821" width="9.140625" style="10"/>
+    <col min="13822" max="13822" width="42.28515625" style="10" customWidth="1"/>
+    <col min="13823" max="13823" width="97.7109375" style="10" customWidth="1"/>
+    <col min="13824" max="14077" width="9.140625" style="10"/>
+    <col min="14078" max="14078" width="42.28515625" style="10" customWidth="1"/>
+    <col min="14079" max="14079" width="97.7109375" style="10" customWidth="1"/>
+    <col min="14080" max="14333" width="9.140625" style="10"/>
+    <col min="14334" max="14334" width="42.28515625" style="10" customWidth="1"/>
+    <col min="14335" max="14335" width="97.7109375" style="10" customWidth="1"/>
+    <col min="14336" max="14589" width="9.140625" style="10"/>
+    <col min="14590" max="14590" width="42.28515625" style="10" customWidth="1"/>
+    <col min="14591" max="14591" width="97.7109375" style="10" customWidth="1"/>
+    <col min="14592" max="14845" width="9.140625" style="10"/>
+    <col min="14846" max="14846" width="42.28515625" style="10" customWidth="1"/>
+    <col min="14847" max="14847" width="97.7109375" style="10" customWidth="1"/>
+    <col min="14848" max="15101" width="9.140625" style="10"/>
+    <col min="15102" max="15102" width="42.28515625" style="10" customWidth="1"/>
+    <col min="15103" max="15103" width="97.7109375" style="10" customWidth="1"/>
+    <col min="15104" max="15357" width="9.140625" style="10"/>
+    <col min="15358" max="15358" width="42.28515625" style="10" customWidth="1"/>
+    <col min="15359" max="15359" width="97.7109375" style="10" customWidth="1"/>
+    <col min="15360" max="15613" width="9.140625" style="10"/>
+    <col min="15614" max="15614" width="42.28515625" style="10" customWidth="1"/>
+    <col min="15615" max="15615" width="97.7109375" style="10" customWidth="1"/>
+    <col min="15616" max="15869" width="9.140625" style="10"/>
+    <col min="15870" max="15870" width="42.28515625" style="10" customWidth="1"/>
+    <col min="15871" max="15871" width="97.7109375" style="10" customWidth="1"/>
+    <col min="15872" max="16125" width="9.140625" style="10"/>
+    <col min="16126" max="16126" width="42.28515625" style="10" customWidth="1"/>
+    <col min="16127" max="16127" width="97.7109375" style="10" customWidth="1"/>
+    <col min="16128" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:10">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="30" t="s">
+    <row r="2" spans="1:10" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="13" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2">
         <v>161104</v>
       </c>
     </row>
-    <row r="3" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="30" t="s">
+    <row r="3" spans="1:10" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A3" s="13" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="4" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="30" t="s">
+    <row r="4" spans="1:10" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A4" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="4" t="s">
+      <c r="B4" s="3" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="5" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="31" t="s">
+    <row r="5" spans="1:10" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="14" t="s">
         <v>61</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="6" spans="1:10" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="31" t="s">
+    <row r="6" spans="1:10" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="37" t="s">
+      <c r="B6" s="19" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="7" spans="1:10" s="3" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="30" t="s">
+    <row r="7" spans="1:10" s="25" customFormat="1" ht="26.25" customHeight="1">
+      <c r="A7" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="5" t="s">
+      <c r="B7" s="4" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A8" s="13" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" s="20" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="25" customFormat="1" ht="27.75" customHeight="1">
+      <c r="A9" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" s="25" customFormat="1" ht="55.5" customHeight="1">
+      <c r="A10" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A11" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="5"/>
+      <c r="J11" s="26"/>
+    </row>
+    <row r="12" spans="1:10" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A12" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>51</v>
+      </c>
+      <c r="J12" s="26"/>
+    </row>
+    <row r="13" spans="1:10" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A13" s="16" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="28" t="s">
+        <v>50</v>
+      </c>
+      <c r="J13" s="26"/>
+    </row>
+    <row r="14" spans="1:10" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A14" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="J14" s="26"/>
+    </row>
+    <row r="15" spans="1:10" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A15" s="29" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="28" t="s">
+        <v>52</v>
+      </c>
+      <c r="J15" s="26"/>
+    </row>
+    <row r="16" spans="1:10" ht="12.75" customHeight="1">
+      <c r="A16" s="29" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="J16" s="30"/>
+    </row>
+    <row r="17" spans="1:10" ht="12.75" customHeight="1">
+      <c r="A17" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="J17" s="31"/>
+    </row>
+    <row r="18" spans="1:10" ht="12.75" customHeight="1">
+      <c r="A18" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="J18" s="30"/>
+    </row>
+    <row r="19" spans="1:10" ht="12.75" customHeight="1">
+      <c r="A19" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="3" t="s">
+        <v>76</v>
+      </c>
+      <c r="J19" s="31"/>
+    </row>
+    <row r="20" spans="1:10" ht="12.75" customHeight="1">
+      <c r="A20" s="29" t="s">
+        <v>67</v>
+      </c>
+      <c r="B20" s="6" t="s">
+        <v>56</v>
+      </c>
+      <c r="J20" s="30"/>
+    </row>
+    <row r="21" spans="1:10" ht="12.75" customHeight="1">
+      <c r="A21" s="29" t="s">
+        <v>68</v>
+      </c>
+      <c r="B21" s="32" t="s">
         <v>75</v>
       </c>
-    </row>
-[...135 lines deleted...]
-      <c r="J26" s="10"/>
+      <c r="J21" s="31"/>
+    </row>
+    <row r="22" spans="1:10">
+      <c r="A22" s="7"/>
+      <c r="B22" s="8"/>
+    </row>
+    <row r="23" spans="1:10">
+      <c r="J23" s="31"/>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="J24" s="30"/>
+    </row>
+    <row r="25" spans="1:10">
+      <c r="J25" s="31"/>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="J26" s="30"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...3 lines deleted...]
-    <hyperlink ref="B15" r:id="rId5"/>
+    <hyperlink ref="B13" r:id="rId1"/>
+    <hyperlink ref="B14" r:id="rId2" display="https://stat.gov.kz/industries/business-statistics/stat-invest/publications/?year=&amp;period=month&amp;name="/>
+    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId6"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:L22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B30" sqref="B30"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="42.28515625" style="16" customWidth="1"/>
-[...126 lines deleted...]
-    <col min="16129" max="16129" width="97.7109375" customWidth="1"/>
+    <col min="1" max="1" width="42.28515625" style="9" customWidth="1"/>
+    <col min="2" max="2" width="101.42578125" style="9" customWidth="1"/>
+    <col min="3" max="255" width="9.140625" style="10"/>
+    <col min="256" max="256" width="42.28515625" style="10" customWidth="1"/>
+    <col min="257" max="257" width="97.7109375" style="10" customWidth="1"/>
+    <col min="258" max="511" width="9.140625" style="10"/>
+    <col min="512" max="512" width="42.28515625" style="10" customWidth="1"/>
+    <col min="513" max="513" width="97.7109375" style="10" customWidth="1"/>
+    <col min="514" max="767" width="9.140625" style="10"/>
+    <col min="768" max="768" width="42.28515625" style="10" customWidth="1"/>
+    <col min="769" max="769" width="97.7109375" style="10" customWidth="1"/>
+    <col min="770" max="1023" width="9.140625" style="10"/>
+    <col min="1024" max="1024" width="42.28515625" style="10" customWidth="1"/>
+    <col min="1025" max="1025" width="97.7109375" style="10" customWidth="1"/>
+    <col min="1026" max="1279" width="9.140625" style="10"/>
+    <col min="1280" max="1280" width="42.28515625" style="10" customWidth="1"/>
+    <col min="1281" max="1281" width="97.7109375" style="10" customWidth="1"/>
+    <col min="1282" max="1535" width="9.140625" style="10"/>
+    <col min="1536" max="1536" width="42.28515625" style="10" customWidth="1"/>
+    <col min="1537" max="1537" width="97.7109375" style="10" customWidth="1"/>
+    <col min="1538" max="1791" width="9.140625" style="10"/>
+    <col min="1792" max="1792" width="42.28515625" style="10" customWidth="1"/>
+    <col min="1793" max="1793" width="97.7109375" style="10" customWidth="1"/>
+    <col min="1794" max="2047" width="9.140625" style="10"/>
+    <col min="2048" max="2048" width="42.28515625" style="10" customWidth="1"/>
+    <col min="2049" max="2049" width="97.7109375" style="10" customWidth="1"/>
+    <col min="2050" max="2303" width="9.140625" style="10"/>
+    <col min="2304" max="2304" width="42.28515625" style="10" customWidth="1"/>
+    <col min="2305" max="2305" width="97.7109375" style="10" customWidth="1"/>
+    <col min="2306" max="2559" width="9.140625" style="10"/>
+    <col min="2560" max="2560" width="42.28515625" style="10" customWidth="1"/>
+    <col min="2561" max="2561" width="97.7109375" style="10" customWidth="1"/>
+    <col min="2562" max="2815" width="9.140625" style="10"/>
+    <col min="2816" max="2816" width="42.28515625" style="10" customWidth="1"/>
+    <col min="2817" max="2817" width="97.7109375" style="10" customWidth="1"/>
+    <col min="2818" max="3071" width="9.140625" style="10"/>
+    <col min="3072" max="3072" width="42.28515625" style="10" customWidth="1"/>
+    <col min="3073" max="3073" width="97.7109375" style="10" customWidth="1"/>
+    <col min="3074" max="3327" width="9.140625" style="10"/>
+    <col min="3328" max="3328" width="42.28515625" style="10" customWidth="1"/>
+    <col min="3329" max="3329" width="97.7109375" style="10" customWidth="1"/>
+    <col min="3330" max="3583" width="9.140625" style="10"/>
+    <col min="3584" max="3584" width="42.28515625" style="10" customWidth="1"/>
+    <col min="3585" max="3585" width="97.7109375" style="10" customWidth="1"/>
+    <col min="3586" max="3839" width="9.140625" style="10"/>
+    <col min="3840" max="3840" width="42.28515625" style="10" customWidth="1"/>
+    <col min="3841" max="3841" width="97.7109375" style="10" customWidth="1"/>
+    <col min="3842" max="4095" width="9.140625" style="10"/>
+    <col min="4096" max="4096" width="42.28515625" style="10" customWidth="1"/>
+    <col min="4097" max="4097" width="97.7109375" style="10" customWidth="1"/>
+    <col min="4098" max="4351" width="9.140625" style="10"/>
+    <col min="4352" max="4352" width="42.28515625" style="10" customWidth="1"/>
+    <col min="4353" max="4353" width="97.7109375" style="10" customWidth="1"/>
+    <col min="4354" max="4607" width="9.140625" style="10"/>
+    <col min="4608" max="4608" width="42.28515625" style="10" customWidth="1"/>
+    <col min="4609" max="4609" width="97.7109375" style="10" customWidth="1"/>
+    <col min="4610" max="4863" width="9.140625" style="10"/>
+    <col min="4864" max="4864" width="42.28515625" style="10" customWidth="1"/>
+    <col min="4865" max="4865" width="97.7109375" style="10" customWidth="1"/>
+    <col min="4866" max="5119" width="9.140625" style="10"/>
+    <col min="5120" max="5120" width="42.28515625" style="10" customWidth="1"/>
+    <col min="5121" max="5121" width="97.7109375" style="10" customWidth="1"/>
+    <col min="5122" max="5375" width="9.140625" style="10"/>
+    <col min="5376" max="5376" width="42.28515625" style="10" customWidth="1"/>
+    <col min="5377" max="5377" width="97.7109375" style="10" customWidth="1"/>
+    <col min="5378" max="5631" width="9.140625" style="10"/>
+    <col min="5632" max="5632" width="42.28515625" style="10" customWidth="1"/>
+    <col min="5633" max="5633" width="97.7109375" style="10" customWidth="1"/>
+    <col min="5634" max="5887" width="9.140625" style="10"/>
+    <col min="5888" max="5888" width="42.28515625" style="10" customWidth="1"/>
+    <col min="5889" max="5889" width="97.7109375" style="10" customWidth="1"/>
+    <col min="5890" max="6143" width="9.140625" style="10"/>
+    <col min="6144" max="6144" width="42.28515625" style="10" customWidth="1"/>
+    <col min="6145" max="6145" width="97.7109375" style="10" customWidth="1"/>
+    <col min="6146" max="6399" width="9.140625" style="10"/>
+    <col min="6400" max="6400" width="42.28515625" style="10" customWidth="1"/>
+    <col min="6401" max="6401" width="97.7109375" style="10" customWidth="1"/>
+    <col min="6402" max="6655" width="9.140625" style="10"/>
+    <col min="6656" max="6656" width="42.28515625" style="10" customWidth="1"/>
+    <col min="6657" max="6657" width="97.7109375" style="10" customWidth="1"/>
+    <col min="6658" max="6911" width="9.140625" style="10"/>
+    <col min="6912" max="6912" width="42.28515625" style="10" customWidth="1"/>
+    <col min="6913" max="6913" width="97.7109375" style="10" customWidth="1"/>
+    <col min="6914" max="7167" width="9.140625" style="10"/>
+    <col min="7168" max="7168" width="42.28515625" style="10" customWidth="1"/>
+    <col min="7169" max="7169" width="97.7109375" style="10" customWidth="1"/>
+    <col min="7170" max="7423" width="9.140625" style="10"/>
+    <col min="7424" max="7424" width="42.28515625" style="10" customWidth="1"/>
+    <col min="7425" max="7425" width="97.7109375" style="10" customWidth="1"/>
+    <col min="7426" max="7679" width="9.140625" style="10"/>
+    <col min="7680" max="7680" width="42.28515625" style="10" customWidth="1"/>
+    <col min="7681" max="7681" width="97.7109375" style="10" customWidth="1"/>
+    <col min="7682" max="7935" width="9.140625" style="10"/>
+    <col min="7936" max="7936" width="42.28515625" style="10" customWidth="1"/>
+    <col min="7937" max="7937" width="97.7109375" style="10" customWidth="1"/>
+    <col min="7938" max="8191" width="9.140625" style="10"/>
+    <col min="8192" max="8192" width="42.28515625" style="10" customWidth="1"/>
+    <col min="8193" max="8193" width="97.7109375" style="10" customWidth="1"/>
+    <col min="8194" max="8447" width="9.140625" style="10"/>
+    <col min="8448" max="8448" width="42.28515625" style="10" customWidth="1"/>
+    <col min="8449" max="8449" width="97.7109375" style="10" customWidth="1"/>
+    <col min="8450" max="8703" width="9.140625" style="10"/>
+    <col min="8704" max="8704" width="42.28515625" style="10" customWidth="1"/>
+    <col min="8705" max="8705" width="97.7109375" style="10" customWidth="1"/>
+    <col min="8706" max="8959" width="9.140625" style="10"/>
+    <col min="8960" max="8960" width="42.28515625" style="10" customWidth="1"/>
+    <col min="8961" max="8961" width="97.7109375" style="10" customWidth="1"/>
+    <col min="8962" max="9215" width="9.140625" style="10"/>
+    <col min="9216" max="9216" width="42.28515625" style="10" customWidth="1"/>
+    <col min="9217" max="9217" width="97.7109375" style="10" customWidth="1"/>
+    <col min="9218" max="9471" width="9.140625" style="10"/>
+    <col min="9472" max="9472" width="42.28515625" style="10" customWidth="1"/>
+    <col min="9473" max="9473" width="97.7109375" style="10" customWidth="1"/>
+    <col min="9474" max="9727" width="9.140625" style="10"/>
+    <col min="9728" max="9728" width="42.28515625" style="10" customWidth="1"/>
+    <col min="9729" max="9729" width="97.7109375" style="10" customWidth="1"/>
+    <col min="9730" max="9983" width="9.140625" style="10"/>
+    <col min="9984" max="9984" width="42.28515625" style="10" customWidth="1"/>
+    <col min="9985" max="9985" width="97.7109375" style="10" customWidth="1"/>
+    <col min="9986" max="10239" width="9.140625" style="10"/>
+    <col min="10240" max="10240" width="42.28515625" style="10" customWidth="1"/>
+    <col min="10241" max="10241" width="97.7109375" style="10" customWidth="1"/>
+    <col min="10242" max="10495" width="9.140625" style="10"/>
+    <col min="10496" max="10496" width="42.28515625" style="10" customWidth="1"/>
+    <col min="10497" max="10497" width="97.7109375" style="10" customWidth="1"/>
+    <col min="10498" max="10751" width="9.140625" style="10"/>
+    <col min="10752" max="10752" width="42.28515625" style="10" customWidth="1"/>
+    <col min="10753" max="10753" width="97.7109375" style="10" customWidth="1"/>
+    <col min="10754" max="11007" width="9.140625" style="10"/>
+    <col min="11008" max="11008" width="42.28515625" style="10" customWidth="1"/>
+    <col min="11009" max="11009" width="97.7109375" style="10" customWidth="1"/>
+    <col min="11010" max="11263" width="9.140625" style="10"/>
+    <col min="11264" max="11264" width="42.28515625" style="10" customWidth="1"/>
+    <col min="11265" max="11265" width="97.7109375" style="10" customWidth="1"/>
+    <col min="11266" max="11519" width="9.140625" style="10"/>
+    <col min="11520" max="11520" width="42.28515625" style="10" customWidth="1"/>
+    <col min="11521" max="11521" width="97.7109375" style="10" customWidth="1"/>
+    <col min="11522" max="11775" width="9.140625" style="10"/>
+    <col min="11776" max="11776" width="42.28515625" style="10" customWidth="1"/>
+    <col min="11777" max="11777" width="97.7109375" style="10" customWidth="1"/>
+    <col min="11778" max="12031" width="9.140625" style="10"/>
+    <col min="12032" max="12032" width="42.28515625" style="10" customWidth="1"/>
+    <col min="12033" max="12033" width="97.7109375" style="10" customWidth="1"/>
+    <col min="12034" max="12287" width="9.140625" style="10"/>
+    <col min="12288" max="12288" width="42.28515625" style="10" customWidth="1"/>
+    <col min="12289" max="12289" width="97.7109375" style="10" customWidth="1"/>
+    <col min="12290" max="12543" width="9.140625" style="10"/>
+    <col min="12544" max="12544" width="42.28515625" style="10" customWidth="1"/>
+    <col min="12545" max="12545" width="97.7109375" style="10" customWidth="1"/>
+    <col min="12546" max="12799" width="9.140625" style="10"/>
+    <col min="12800" max="12800" width="42.28515625" style="10" customWidth="1"/>
+    <col min="12801" max="12801" width="97.7109375" style="10" customWidth="1"/>
+    <col min="12802" max="13055" width="9.140625" style="10"/>
+    <col min="13056" max="13056" width="42.28515625" style="10" customWidth="1"/>
+    <col min="13057" max="13057" width="97.7109375" style="10" customWidth="1"/>
+    <col min="13058" max="13311" width="9.140625" style="10"/>
+    <col min="13312" max="13312" width="42.28515625" style="10" customWidth="1"/>
+    <col min="13313" max="13313" width="97.7109375" style="10" customWidth="1"/>
+    <col min="13314" max="13567" width="9.140625" style="10"/>
+    <col min="13568" max="13568" width="42.28515625" style="10" customWidth="1"/>
+    <col min="13569" max="13569" width="97.7109375" style="10" customWidth="1"/>
+    <col min="13570" max="13823" width="9.140625" style="10"/>
+    <col min="13824" max="13824" width="42.28515625" style="10" customWidth="1"/>
+    <col min="13825" max="13825" width="97.7109375" style="10" customWidth="1"/>
+    <col min="13826" max="14079" width="9.140625" style="10"/>
+    <col min="14080" max="14080" width="42.28515625" style="10" customWidth="1"/>
+    <col min="14081" max="14081" width="97.7109375" style="10" customWidth="1"/>
+    <col min="14082" max="14335" width="9.140625" style="10"/>
+    <col min="14336" max="14336" width="42.28515625" style="10" customWidth="1"/>
+    <col min="14337" max="14337" width="97.7109375" style="10" customWidth="1"/>
+    <col min="14338" max="14591" width="9.140625" style="10"/>
+    <col min="14592" max="14592" width="42.28515625" style="10" customWidth="1"/>
+    <col min="14593" max="14593" width="97.7109375" style="10" customWidth="1"/>
+    <col min="14594" max="14847" width="9.140625" style="10"/>
+    <col min="14848" max="14848" width="42.28515625" style="10" customWidth="1"/>
+    <col min="14849" max="14849" width="97.7109375" style="10" customWidth="1"/>
+    <col min="14850" max="15103" width="9.140625" style="10"/>
+    <col min="15104" max="15104" width="42.28515625" style="10" customWidth="1"/>
+    <col min="15105" max="15105" width="97.7109375" style="10" customWidth="1"/>
+    <col min="15106" max="15359" width="9.140625" style="10"/>
+    <col min="15360" max="15360" width="42.28515625" style="10" customWidth="1"/>
+    <col min="15361" max="15361" width="97.7109375" style="10" customWidth="1"/>
+    <col min="15362" max="15615" width="9.140625" style="10"/>
+    <col min="15616" max="15616" width="42.28515625" style="10" customWidth="1"/>
+    <col min="15617" max="15617" width="97.7109375" style="10" customWidth="1"/>
+    <col min="15618" max="15871" width="9.140625" style="10"/>
+    <col min="15872" max="15872" width="42.28515625" style="10" customWidth="1"/>
+    <col min="15873" max="15873" width="97.7109375" style="10" customWidth="1"/>
+    <col min="15874" max="16127" width="9.140625" style="10"/>
+    <col min="16128" max="16128" width="42.28515625" style="10" customWidth="1"/>
+    <col min="16129" max="16129" width="97.7109375" style="10" customWidth="1"/>
+    <col min="16130" max="16384" width="9.140625" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:12">
       <c r="A1" s="1"/>
       <c r="B1" s="1"/>
     </row>
-    <row r="2" spans="1:12" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="30" t="s">
+    <row r="2" spans="1:12" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="13" t="s">
         <v>2</v>
       </c>
-      <c r="B2" s="19">
+      <c r="B2" s="12">
         <v>161203</v>
       </c>
     </row>
-    <row r="3" spans="1:12" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="30" t="s">
+    <row r="3" spans="1:12" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A3" s="13" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="37" t="s">
+      <c r="B3" s="19" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="4" spans="1:12" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="30" t="s">
+    <row r="4" spans="1:12" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A4" s="13" t="s">
         <v>4</v>
       </c>
-      <c r="B4" s="38" t="s">
+      <c r="B4" s="20" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="5" spans="1:12" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="31" t="s">
+    <row r="5" spans="1:12" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A5" s="14" t="s">
         <v>61</v>
       </c>
-      <c r="B5" s="37" t="s">
+      <c r="B5" s="19" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="6" spans="1:12" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A6" s="31" t="s">
+    <row r="6" spans="1:12" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A6" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="37" t="s">
+      <c r="B6" s="19" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="7" spans="1:12" s="3" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="30" t="s">
+    <row r="7" spans="1:12" s="25" customFormat="1" ht="39" customHeight="1">
+      <c r="A7" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="32" t="s">
+      <c r="B7" s="15" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A8" s="33" t="s">
+        <v>62</v>
+      </c>
+      <c r="B8" s="22" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12" s="25" customFormat="1" ht="27" customHeight="1">
+      <c r="A9" s="13" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12" s="25" customFormat="1" ht="53.25" customHeight="1">
+      <c r="A10" s="13" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A11" s="13" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="5"/>
+      <c r="L11" s="26"/>
+    </row>
+    <row r="12" spans="1:12" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A12" s="13" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="27" t="s">
+        <v>0</v>
+      </c>
+      <c r="L12" s="26"/>
+    </row>
+    <row r="13" spans="1:12" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A13" s="33" t="s">
+        <v>63</v>
+      </c>
+      <c r="B13" s="28" t="s">
+        <v>1</v>
+      </c>
+      <c r="L13" s="26"/>
+    </row>
+    <row r="14" spans="1:12" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A14" s="16" t="s">
+        <v>64</v>
+      </c>
+      <c r="B14" s="28" t="s">
+        <v>57</v>
+      </c>
+      <c r="L14" s="26"/>
+    </row>
+    <row r="15" spans="1:12" s="25" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A15" s="16" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" s="28" t="s">
+        <v>53</v>
+      </c>
+      <c r="L15" s="26"/>
+    </row>
+    <row r="16" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A16" s="13" t="s">
+        <v>66</v>
+      </c>
+      <c r="B16" s="23" t="s">
+        <v>69</v>
+      </c>
+      <c r="L16" s="30"/>
+    </row>
+    <row r="17" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A17" s="13" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="23" t="s">
+        <v>74</v>
+      </c>
+      <c r="L17" s="31"/>
+    </row>
+    <row r="18" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A18" s="13" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="L18" s="30"/>
+    </row>
+    <row r="19" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A19" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="B19" s="3" t="s">
         <v>76</v>
       </c>
-    </row>
-[...104 lines deleted...]
-      <c r="A20" s="30" t="s">
+      <c r="L19" s="31"/>
+    </row>
+    <row r="20" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A20" s="13" t="s">
         <v>67</v>
       </c>
-      <c r="B20" s="12" t="s">
+      <c r="B20" s="6" t="s">
         <v>56</v>
       </c>
-      <c r="L20" s="10"/>
-[...2 lines deleted...]
-      <c r="A21" s="30" t="s">
+      <c r="L20" s="30"/>
+    </row>
+    <row r="21" spans="1:12" ht="12.75" customHeight="1">
+      <c r="A21" s="13" t="s">
         <v>68</v>
       </c>
-      <c r="B21" s="13" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="15"/>
+      <c r="B21" s="32" t="s">
+        <v>75</v>
+      </c>
+      <c r="L21" s="31"/>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" s="7"/>
+      <c r="B22" s="8"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...2 lines deleted...]
-    <hyperlink ref="B15" r:id="rId4"/>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:C18"/>
   <sheetViews>
     <sheetView zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B30" sqref="B30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="17" customWidth="1"/>
-[...190 lines deleted...]
-    <col min="16131" max="16384" width="8.85546875" style="17"/>
+    <col min="1" max="1" width="4.42578125" style="10" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="10" customWidth="1"/>
+    <col min="3" max="256" width="8.85546875" style="10"/>
+    <col min="257" max="257" width="4.42578125" style="10" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="10" customWidth="1"/>
+    <col min="259" max="512" width="8.85546875" style="10"/>
+    <col min="513" max="513" width="4.42578125" style="10" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="10" customWidth="1"/>
+    <col min="515" max="768" width="8.85546875" style="10"/>
+    <col min="769" max="769" width="4.42578125" style="10" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="10" customWidth="1"/>
+    <col min="771" max="1024" width="8.85546875" style="10"/>
+    <col min="1025" max="1025" width="4.42578125" style="10" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="10" customWidth="1"/>
+    <col min="1027" max="1280" width="8.85546875" style="10"/>
+    <col min="1281" max="1281" width="4.42578125" style="10" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="10" customWidth="1"/>
+    <col min="1283" max="1536" width="8.85546875" style="10"/>
+    <col min="1537" max="1537" width="4.42578125" style="10" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="10" customWidth="1"/>
+    <col min="1539" max="1792" width="8.85546875" style="10"/>
+    <col min="1793" max="1793" width="4.42578125" style="10" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="10" customWidth="1"/>
+    <col min="1795" max="2048" width="8.85546875" style="10"/>
+    <col min="2049" max="2049" width="4.42578125" style="10" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="10" customWidth="1"/>
+    <col min="2051" max="2304" width="8.85546875" style="10"/>
+    <col min="2305" max="2305" width="4.42578125" style="10" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="10" customWidth="1"/>
+    <col min="2307" max="2560" width="8.85546875" style="10"/>
+    <col min="2561" max="2561" width="4.42578125" style="10" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="10" customWidth="1"/>
+    <col min="2563" max="2816" width="8.85546875" style="10"/>
+    <col min="2817" max="2817" width="4.42578125" style="10" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="10" customWidth="1"/>
+    <col min="2819" max="3072" width="8.85546875" style="10"/>
+    <col min="3073" max="3073" width="4.42578125" style="10" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="10" customWidth="1"/>
+    <col min="3075" max="3328" width="8.85546875" style="10"/>
+    <col min="3329" max="3329" width="4.42578125" style="10" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="10" customWidth="1"/>
+    <col min="3331" max="3584" width="8.85546875" style="10"/>
+    <col min="3585" max="3585" width="4.42578125" style="10" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="10" customWidth="1"/>
+    <col min="3587" max="3840" width="8.85546875" style="10"/>
+    <col min="3841" max="3841" width="4.42578125" style="10" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="10" customWidth="1"/>
+    <col min="3843" max="4096" width="8.85546875" style="10"/>
+    <col min="4097" max="4097" width="4.42578125" style="10" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="10" customWidth="1"/>
+    <col min="4099" max="4352" width="8.85546875" style="10"/>
+    <col min="4353" max="4353" width="4.42578125" style="10" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="10" customWidth="1"/>
+    <col min="4355" max="4608" width="8.85546875" style="10"/>
+    <col min="4609" max="4609" width="4.42578125" style="10" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="10" customWidth="1"/>
+    <col min="4611" max="4864" width="8.85546875" style="10"/>
+    <col min="4865" max="4865" width="4.42578125" style="10" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="10" customWidth="1"/>
+    <col min="4867" max="5120" width="8.85546875" style="10"/>
+    <col min="5121" max="5121" width="4.42578125" style="10" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="10" customWidth="1"/>
+    <col min="5123" max="5376" width="8.85546875" style="10"/>
+    <col min="5377" max="5377" width="4.42578125" style="10" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="10" customWidth="1"/>
+    <col min="5379" max="5632" width="8.85546875" style="10"/>
+    <col min="5633" max="5633" width="4.42578125" style="10" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="10" customWidth="1"/>
+    <col min="5635" max="5888" width="8.85546875" style="10"/>
+    <col min="5889" max="5889" width="4.42578125" style="10" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="10" customWidth="1"/>
+    <col min="5891" max="6144" width="8.85546875" style="10"/>
+    <col min="6145" max="6145" width="4.42578125" style="10" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="10" customWidth="1"/>
+    <col min="6147" max="6400" width="8.85546875" style="10"/>
+    <col min="6401" max="6401" width="4.42578125" style="10" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="10" customWidth="1"/>
+    <col min="6403" max="6656" width="8.85546875" style="10"/>
+    <col min="6657" max="6657" width="4.42578125" style="10" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="10" customWidth="1"/>
+    <col min="6659" max="6912" width="8.85546875" style="10"/>
+    <col min="6913" max="6913" width="4.42578125" style="10" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="10" customWidth="1"/>
+    <col min="6915" max="7168" width="8.85546875" style="10"/>
+    <col min="7169" max="7169" width="4.42578125" style="10" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="10" customWidth="1"/>
+    <col min="7171" max="7424" width="8.85546875" style="10"/>
+    <col min="7425" max="7425" width="4.42578125" style="10" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="10" customWidth="1"/>
+    <col min="7427" max="7680" width="8.85546875" style="10"/>
+    <col min="7681" max="7681" width="4.42578125" style="10" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="10" customWidth="1"/>
+    <col min="7683" max="7936" width="8.85546875" style="10"/>
+    <col min="7937" max="7937" width="4.42578125" style="10" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="10" customWidth="1"/>
+    <col min="7939" max="8192" width="8.85546875" style="10"/>
+    <col min="8193" max="8193" width="4.42578125" style="10" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="10" customWidth="1"/>
+    <col min="8195" max="8448" width="8.85546875" style="10"/>
+    <col min="8449" max="8449" width="4.42578125" style="10" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="10" customWidth="1"/>
+    <col min="8451" max="8704" width="8.85546875" style="10"/>
+    <col min="8705" max="8705" width="4.42578125" style="10" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="10" customWidth="1"/>
+    <col min="8707" max="8960" width="8.85546875" style="10"/>
+    <col min="8961" max="8961" width="4.42578125" style="10" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="10" customWidth="1"/>
+    <col min="8963" max="9216" width="8.85546875" style="10"/>
+    <col min="9217" max="9217" width="4.42578125" style="10" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="10" customWidth="1"/>
+    <col min="9219" max="9472" width="8.85546875" style="10"/>
+    <col min="9473" max="9473" width="4.42578125" style="10" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="10" customWidth="1"/>
+    <col min="9475" max="9728" width="8.85546875" style="10"/>
+    <col min="9729" max="9729" width="4.42578125" style="10" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="10" customWidth="1"/>
+    <col min="9731" max="9984" width="8.85546875" style="10"/>
+    <col min="9985" max="9985" width="4.42578125" style="10" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="10" customWidth="1"/>
+    <col min="9987" max="10240" width="8.85546875" style="10"/>
+    <col min="10241" max="10241" width="4.42578125" style="10" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="10" customWidth="1"/>
+    <col min="10243" max="10496" width="8.85546875" style="10"/>
+    <col min="10497" max="10497" width="4.42578125" style="10" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="10" customWidth="1"/>
+    <col min="10499" max="10752" width="8.85546875" style="10"/>
+    <col min="10753" max="10753" width="4.42578125" style="10" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="10" customWidth="1"/>
+    <col min="10755" max="11008" width="8.85546875" style="10"/>
+    <col min="11009" max="11009" width="4.42578125" style="10" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="10" customWidth="1"/>
+    <col min="11011" max="11264" width="8.85546875" style="10"/>
+    <col min="11265" max="11265" width="4.42578125" style="10" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="10" customWidth="1"/>
+    <col min="11267" max="11520" width="8.85546875" style="10"/>
+    <col min="11521" max="11521" width="4.42578125" style="10" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="10" customWidth="1"/>
+    <col min="11523" max="11776" width="8.85546875" style="10"/>
+    <col min="11777" max="11777" width="4.42578125" style="10" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="10" customWidth="1"/>
+    <col min="11779" max="12032" width="8.85546875" style="10"/>
+    <col min="12033" max="12033" width="4.42578125" style="10" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="10" customWidth="1"/>
+    <col min="12035" max="12288" width="8.85546875" style="10"/>
+    <col min="12289" max="12289" width="4.42578125" style="10" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="10" customWidth="1"/>
+    <col min="12291" max="12544" width="8.85546875" style="10"/>
+    <col min="12545" max="12545" width="4.42578125" style="10" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="10" customWidth="1"/>
+    <col min="12547" max="12800" width="8.85546875" style="10"/>
+    <col min="12801" max="12801" width="4.42578125" style="10" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="10" customWidth="1"/>
+    <col min="12803" max="13056" width="8.85546875" style="10"/>
+    <col min="13057" max="13057" width="4.42578125" style="10" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="10" customWidth="1"/>
+    <col min="13059" max="13312" width="8.85546875" style="10"/>
+    <col min="13313" max="13313" width="4.42578125" style="10" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="10" customWidth="1"/>
+    <col min="13315" max="13568" width="8.85546875" style="10"/>
+    <col min="13569" max="13569" width="4.42578125" style="10" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="10" customWidth="1"/>
+    <col min="13571" max="13824" width="8.85546875" style="10"/>
+    <col min="13825" max="13825" width="4.42578125" style="10" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="10" customWidth="1"/>
+    <col min="13827" max="14080" width="8.85546875" style="10"/>
+    <col min="14081" max="14081" width="4.42578125" style="10" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="10" customWidth="1"/>
+    <col min="14083" max="14336" width="8.85546875" style="10"/>
+    <col min="14337" max="14337" width="4.42578125" style="10" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="10" customWidth="1"/>
+    <col min="14339" max="14592" width="8.85546875" style="10"/>
+    <col min="14593" max="14593" width="4.42578125" style="10" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="10" customWidth="1"/>
+    <col min="14595" max="14848" width="8.85546875" style="10"/>
+    <col min="14849" max="14849" width="4.42578125" style="10" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="10" customWidth="1"/>
+    <col min="14851" max="15104" width="8.85546875" style="10"/>
+    <col min="15105" max="15105" width="4.42578125" style="10" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="10" customWidth="1"/>
+    <col min="15107" max="15360" width="8.85546875" style="10"/>
+    <col min="15361" max="15361" width="4.42578125" style="10" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="10" customWidth="1"/>
+    <col min="15363" max="15616" width="8.85546875" style="10"/>
+    <col min="15617" max="15617" width="4.42578125" style="10" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="10" customWidth="1"/>
+    <col min="15619" max="15872" width="8.85546875" style="10"/>
+    <col min="15873" max="15873" width="4.42578125" style="10" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="10" customWidth="1"/>
+    <col min="15875" max="16128" width="8.85546875" style="10"/>
+    <col min="16129" max="16129" width="4.42578125" style="10" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="10" customWidth="1"/>
+    <col min="16131" max="16384" width="8.85546875" style="10"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
-[...16 lines deleted...]
-      <c r="B4" s="35" t="s">
+    <row r="1" spans="1:3">
+      <c r="A1" s="56"/>
+      <c r="B1" s="56"/>
+      <c r="C1" s="24"/>
+    </row>
+    <row r="2" spans="1:3">
+      <c r="A2" s="56"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="24"/>
+    </row>
+    <row r="3" spans="1:3">
+      <c r="A3" s="56"/>
+      <c r="B3" s="56"/>
+      <c r="C3" s="18"/>
+    </row>
+    <row r="4" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A4" s="24"/>
+      <c r="B4" s="17" t="s">
         <v>14</v>
       </c>
-      <c r="C4" s="36"/>
-[...3 lines deleted...]
-      <c r="B5" s="35" t="s">
+      <c r="C4" s="18"/>
+    </row>
+    <row r="5" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A5" s="24"/>
+      <c r="B5" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="C5" s="36"/>
-[...3 lines deleted...]
-      <c r="B6" s="35" t="s">
+      <c r="C5" s="18"/>
+    </row>
+    <row r="6" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A6" s="24"/>
+      <c r="B6" s="17" t="s">
         <v>16</v>
       </c>
-      <c r="C6" s="36"/>
-[...3 lines deleted...]
-      <c r="B7" s="35" t="s">
+      <c r="C6" s="18"/>
+    </row>
+    <row r="7" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A7" s="24"/>
+      <c r="B7" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="C7" s="36"/>
-[...3 lines deleted...]
-      <c r="B8" s="35" t="s">
+      <c r="C7" s="18"/>
+    </row>
+    <row r="8" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A8" s="24"/>
+      <c r="B8" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="C8" s="36"/>
-[...8 lines deleted...]
-      <c r="B10" s="39" t="s">
+      <c r="C8" s="18"/>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="56"/>
+      <c r="B9" s="56"/>
+      <c r="C9" s="18"/>
+    </row>
+    <row r="10" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A10" s="24"/>
+      <c r="B10" s="21" t="s">
         <v>19</v>
       </c>
-      <c r="C10" s="36"/>
-[...17 lines deleted...]
-      <c r="A14" s="56" t="s">
+      <c r="C10" s="18"/>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="56"/>
+      <c r="B11" s="56"/>
+      <c r="C11" s="18"/>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="56"/>
+      <c r="B12" s="56"/>
+      <c r="C12" s="18"/>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="56"/>
+      <c r="B13" s="56"/>
+      <c r="C13" s="24"/>
+    </row>
+    <row r="14" spans="1:3" ht="12.75" customHeight="1">
+      <c r="A14" s="57" t="s">
         <v>20</v>
       </c>
-      <c r="B14" s="56"/>
-[...13 lines deleted...]
-      <c r="B18" s="18"/>
+      <c r="B14" s="57"/>
+      <c r="C14" s="57"/>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="56"/>
+      <c r="B15" s="56"/>
+      <c r="C15" s="24"/>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="58"/>
+      <c r="B16" s="58"/>
+      <c r="C16" s="58"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="A14:C14"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="A15:B15"/>
     <mergeCell ref="A16:C16"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="A9:B9"/>
     <mergeCell ref="A11:B11"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M23"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="F38" sqref="F38"/>
+      <selection activeCell="K35" sqref="K35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="12.7109375" style="17" customWidth="1"/>
-[...516 lines deleted...]
-    <col min="16142" max="16384" width="9.140625" style="17"/>
+    <col min="1" max="1" width="12.7109375" style="34" customWidth="1"/>
+    <col min="2" max="2" width="9.7109375" style="34" customWidth="1"/>
+    <col min="3" max="3" width="9.5703125" style="34" customWidth="1"/>
+    <col min="4" max="4" width="10" style="34" customWidth="1"/>
+    <col min="5" max="5" width="9.7109375" style="34" customWidth="1"/>
+    <col min="6" max="6" width="10.28515625" style="34" customWidth="1"/>
+    <col min="7" max="7" width="10.42578125" style="34" customWidth="1"/>
+    <col min="8" max="8" width="11.140625" style="34" customWidth="1"/>
+    <col min="9" max="9" width="10" style="34" customWidth="1"/>
+    <col min="10" max="10" width="10.7109375" style="34" customWidth="1"/>
+    <col min="11" max="11" width="11" style="34" customWidth="1"/>
+    <col min="12" max="12" width="10" style="34" customWidth="1"/>
+    <col min="13" max="13" width="12.85546875" style="34" customWidth="1"/>
+    <col min="14" max="256" width="9.140625" style="34"/>
+    <col min="257" max="257" width="12.7109375" style="34" customWidth="1"/>
+    <col min="258" max="258" width="9.140625" style="34"/>
+    <col min="259" max="259" width="9.5703125" style="34" customWidth="1"/>
+    <col min="260" max="265" width="9.140625" style="34"/>
+    <col min="266" max="266" width="10.7109375" style="34" customWidth="1"/>
+    <col min="267" max="268" width="9.140625" style="34"/>
+    <col min="269" max="269" width="12.85546875" style="34" customWidth="1"/>
+    <col min="270" max="512" width="9.140625" style="34"/>
+    <col min="513" max="513" width="12.7109375" style="34" customWidth="1"/>
+    <col min="514" max="514" width="9.140625" style="34"/>
+    <col min="515" max="515" width="9.5703125" style="34" customWidth="1"/>
+    <col min="516" max="521" width="9.140625" style="34"/>
+    <col min="522" max="522" width="10.7109375" style="34" customWidth="1"/>
+    <col min="523" max="524" width="9.140625" style="34"/>
+    <col min="525" max="525" width="12.85546875" style="34" customWidth="1"/>
+    <col min="526" max="768" width="9.140625" style="34"/>
+    <col min="769" max="769" width="12.7109375" style="34" customWidth="1"/>
+    <col min="770" max="770" width="9.140625" style="34"/>
+    <col min="771" max="771" width="9.5703125" style="34" customWidth="1"/>
+    <col min="772" max="777" width="9.140625" style="34"/>
+    <col min="778" max="778" width="10.7109375" style="34" customWidth="1"/>
+    <col min="779" max="780" width="9.140625" style="34"/>
+    <col min="781" max="781" width="12.85546875" style="34" customWidth="1"/>
+    <col min="782" max="1024" width="9.140625" style="34"/>
+    <col min="1025" max="1025" width="12.7109375" style="34" customWidth="1"/>
+    <col min="1026" max="1026" width="9.140625" style="34"/>
+    <col min="1027" max="1027" width="9.5703125" style="34" customWidth="1"/>
+    <col min="1028" max="1033" width="9.140625" style="34"/>
+    <col min="1034" max="1034" width="10.7109375" style="34" customWidth="1"/>
+    <col min="1035" max="1036" width="9.140625" style="34"/>
+    <col min="1037" max="1037" width="12.85546875" style="34" customWidth="1"/>
+    <col min="1038" max="1280" width="9.140625" style="34"/>
+    <col min="1281" max="1281" width="12.7109375" style="34" customWidth="1"/>
+    <col min="1282" max="1282" width="9.140625" style="34"/>
+    <col min="1283" max="1283" width="9.5703125" style="34" customWidth="1"/>
+    <col min="1284" max="1289" width="9.140625" style="34"/>
+    <col min="1290" max="1290" width="10.7109375" style="34" customWidth="1"/>
+    <col min="1291" max="1292" width="9.140625" style="34"/>
+    <col min="1293" max="1293" width="12.85546875" style="34" customWidth="1"/>
+    <col min="1294" max="1536" width="9.140625" style="34"/>
+    <col min="1537" max="1537" width="12.7109375" style="34" customWidth="1"/>
+    <col min="1538" max="1538" width="9.140625" style="34"/>
+    <col min="1539" max="1539" width="9.5703125" style="34" customWidth="1"/>
+    <col min="1540" max="1545" width="9.140625" style="34"/>
+    <col min="1546" max="1546" width="10.7109375" style="34" customWidth="1"/>
+    <col min="1547" max="1548" width="9.140625" style="34"/>
+    <col min="1549" max="1549" width="12.85546875" style="34" customWidth="1"/>
+    <col min="1550" max="1792" width="9.140625" style="34"/>
+    <col min="1793" max="1793" width="12.7109375" style="34" customWidth="1"/>
+    <col min="1794" max="1794" width="9.140625" style="34"/>
+    <col min="1795" max="1795" width="9.5703125" style="34" customWidth="1"/>
+    <col min="1796" max="1801" width="9.140625" style="34"/>
+    <col min="1802" max="1802" width="10.7109375" style="34" customWidth="1"/>
+    <col min="1803" max="1804" width="9.140625" style="34"/>
+    <col min="1805" max="1805" width="12.85546875" style="34" customWidth="1"/>
+    <col min="1806" max="2048" width="9.140625" style="34"/>
+    <col min="2049" max="2049" width="12.7109375" style="34" customWidth="1"/>
+    <col min="2050" max="2050" width="9.140625" style="34"/>
+    <col min="2051" max="2051" width="9.5703125" style="34" customWidth="1"/>
+    <col min="2052" max="2057" width="9.140625" style="34"/>
+    <col min="2058" max="2058" width="10.7109375" style="34" customWidth="1"/>
+    <col min="2059" max="2060" width="9.140625" style="34"/>
+    <col min="2061" max="2061" width="12.85546875" style="34" customWidth="1"/>
+    <col min="2062" max="2304" width="9.140625" style="34"/>
+    <col min="2305" max="2305" width="12.7109375" style="34" customWidth="1"/>
+    <col min="2306" max="2306" width="9.140625" style="34"/>
+    <col min="2307" max="2307" width="9.5703125" style="34" customWidth="1"/>
+    <col min="2308" max="2313" width="9.140625" style="34"/>
+    <col min="2314" max="2314" width="10.7109375" style="34" customWidth="1"/>
+    <col min="2315" max="2316" width="9.140625" style="34"/>
+    <col min="2317" max="2317" width="12.85546875" style="34" customWidth="1"/>
+    <col min="2318" max="2560" width="9.140625" style="34"/>
+    <col min="2561" max="2561" width="12.7109375" style="34" customWidth="1"/>
+    <col min="2562" max="2562" width="9.140625" style="34"/>
+    <col min="2563" max="2563" width="9.5703125" style="34" customWidth="1"/>
+    <col min="2564" max="2569" width="9.140625" style="34"/>
+    <col min="2570" max="2570" width="10.7109375" style="34" customWidth="1"/>
+    <col min="2571" max="2572" width="9.140625" style="34"/>
+    <col min="2573" max="2573" width="12.85546875" style="34" customWidth="1"/>
+    <col min="2574" max="2816" width="9.140625" style="34"/>
+    <col min="2817" max="2817" width="12.7109375" style="34" customWidth="1"/>
+    <col min="2818" max="2818" width="9.140625" style="34"/>
+    <col min="2819" max="2819" width="9.5703125" style="34" customWidth="1"/>
+    <col min="2820" max="2825" width="9.140625" style="34"/>
+    <col min="2826" max="2826" width="10.7109375" style="34" customWidth="1"/>
+    <col min="2827" max="2828" width="9.140625" style="34"/>
+    <col min="2829" max="2829" width="12.85546875" style="34" customWidth="1"/>
+    <col min="2830" max="3072" width="9.140625" style="34"/>
+    <col min="3073" max="3073" width="12.7109375" style="34" customWidth="1"/>
+    <col min="3074" max="3074" width="9.140625" style="34"/>
+    <col min="3075" max="3075" width="9.5703125" style="34" customWidth="1"/>
+    <col min="3076" max="3081" width="9.140625" style="34"/>
+    <col min="3082" max="3082" width="10.7109375" style="34" customWidth="1"/>
+    <col min="3083" max="3084" width="9.140625" style="34"/>
+    <col min="3085" max="3085" width="12.85546875" style="34" customWidth="1"/>
+    <col min="3086" max="3328" width="9.140625" style="34"/>
+    <col min="3329" max="3329" width="12.7109375" style="34" customWidth="1"/>
+    <col min="3330" max="3330" width="9.140625" style="34"/>
+    <col min="3331" max="3331" width="9.5703125" style="34" customWidth="1"/>
+    <col min="3332" max="3337" width="9.140625" style="34"/>
+    <col min="3338" max="3338" width="10.7109375" style="34" customWidth="1"/>
+    <col min="3339" max="3340" width="9.140625" style="34"/>
+    <col min="3341" max="3341" width="12.85546875" style="34" customWidth="1"/>
+    <col min="3342" max="3584" width="9.140625" style="34"/>
+    <col min="3585" max="3585" width="12.7109375" style="34" customWidth="1"/>
+    <col min="3586" max="3586" width="9.140625" style="34"/>
+    <col min="3587" max="3587" width="9.5703125" style="34" customWidth="1"/>
+    <col min="3588" max="3593" width="9.140625" style="34"/>
+    <col min="3594" max="3594" width="10.7109375" style="34" customWidth="1"/>
+    <col min="3595" max="3596" width="9.140625" style="34"/>
+    <col min="3597" max="3597" width="12.85546875" style="34" customWidth="1"/>
+    <col min="3598" max="3840" width="9.140625" style="34"/>
+    <col min="3841" max="3841" width="12.7109375" style="34" customWidth="1"/>
+    <col min="3842" max="3842" width="9.140625" style="34"/>
+    <col min="3843" max="3843" width="9.5703125" style="34" customWidth="1"/>
+    <col min="3844" max="3849" width="9.140625" style="34"/>
+    <col min="3850" max="3850" width="10.7109375" style="34" customWidth="1"/>
+    <col min="3851" max="3852" width="9.140625" style="34"/>
+    <col min="3853" max="3853" width="12.85546875" style="34" customWidth="1"/>
+    <col min="3854" max="4096" width="9.140625" style="34"/>
+    <col min="4097" max="4097" width="12.7109375" style="34" customWidth="1"/>
+    <col min="4098" max="4098" width="9.140625" style="34"/>
+    <col min="4099" max="4099" width="9.5703125" style="34" customWidth="1"/>
+    <col min="4100" max="4105" width="9.140625" style="34"/>
+    <col min="4106" max="4106" width="10.7109375" style="34" customWidth="1"/>
+    <col min="4107" max="4108" width="9.140625" style="34"/>
+    <col min="4109" max="4109" width="12.85546875" style="34" customWidth="1"/>
+    <col min="4110" max="4352" width="9.140625" style="34"/>
+    <col min="4353" max="4353" width="12.7109375" style="34" customWidth="1"/>
+    <col min="4354" max="4354" width="9.140625" style="34"/>
+    <col min="4355" max="4355" width="9.5703125" style="34" customWidth="1"/>
+    <col min="4356" max="4361" width="9.140625" style="34"/>
+    <col min="4362" max="4362" width="10.7109375" style="34" customWidth="1"/>
+    <col min="4363" max="4364" width="9.140625" style="34"/>
+    <col min="4365" max="4365" width="12.85546875" style="34" customWidth="1"/>
+    <col min="4366" max="4608" width="9.140625" style="34"/>
+    <col min="4609" max="4609" width="12.7109375" style="34" customWidth="1"/>
+    <col min="4610" max="4610" width="9.140625" style="34"/>
+    <col min="4611" max="4611" width="9.5703125" style="34" customWidth="1"/>
+    <col min="4612" max="4617" width="9.140625" style="34"/>
+    <col min="4618" max="4618" width="10.7109375" style="34" customWidth="1"/>
+    <col min="4619" max="4620" width="9.140625" style="34"/>
+    <col min="4621" max="4621" width="12.85546875" style="34" customWidth="1"/>
+    <col min="4622" max="4864" width="9.140625" style="34"/>
+    <col min="4865" max="4865" width="12.7109375" style="34" customWidth="1"/>
+    <col min="4866" max="4866" width="9.140625" style="34"/>
+    <col min="4867" max="4867" width="9.5703125" style="34" customWidth="1"/>
+    <col min="4868" max="4873" width="9.140625" style="34"/>
+    <col min="4874" max="4874" width="10.7109375" style="34" customWidth="1"/>
+    <col min="4875" max="4876" width="9.140625" style="34"/>
+    <col min="4877" max="4877" width="12.85546875" style="34" customWidth="1"/>
+    <col min="4878" max="5120" width="9.140625" style="34"/>
+    <col min="5121" max="5121" width="12.7109375" style="34" customWidth="1"/>
+    <col min="5122" max="5122" width="9.140625" style="34"/>
+    <col min="5123" max="5123" width="9.5703125" style="34" customWidth="1"/>
+    <col min="5124" max="5129" width="9.140625" style="34"/>
+    <col min="5130" max="5130" width="10.7109375" style="34" customWidth="1"/>
+    <col min="5131" max="5132" width="9.140625" style="34"/>
+    <col min="5133" max="5133" width="12.85546875" style="34" customWidth="1"/>
+    <col min="5134" max="5376" width="9.140625" style="34"/>
+    <col min="5377" max="5377" width="12.7109375" style="34" customWidth="1"/>
+    <col min="5378" max="5378" width="9.140625" style="34"/>
+    <col min="5379" max="5379" width="9.5703125" style="34" customWidth="1"/>
+    <col min="5380" max="5385" width="9.140625" style="34"/>
+    <col min="5386" max="5386" width="10.7109375" style="34" customWidth="1"/>
+    <col min="5387" max="5388" width="9.140625" style="34"/>
+    <col min="5389" max="5389" width="12.85546875" style="34" customWidth="1"/>
+    <col min="5390" max="5632" width="9.140625" style="34"/>
+    <col min="5633" max="5633" width="12.7109375" style="34" customWidth="1"/>
+    <col min="5634" max="5634" width="9.140625" style="34"/>
+    <col min="5635" max="5635" width="9.5703125" style="34" customWidth="1"/>
+    <col min="5636" max="5641" width="9.140625" style="34"/>
+    <col min="5642" max="5642" width="10.7109375" style="34" customWidth="1"/>
+    <col min="5643" max="5644" width="9.140625" style="34"/>
+    <col min="5645" max="5645" width="12.85546875" style="34" customWidth="1"/>
+    <col min="5646" max="5888" width="9.140625" style="34"/>
+    <col min="5889" max="5889" width="12.7109375" style="34" customWidth="1"/>
+    <col min="5890" max="5890" width="9.140625" style="34"/>
+    <col min="5891" max="5891" width="9.5703125" style="34" customWidth="1"/>
+    <col min="5892" max="5897" width="9.140625" style="34"/>
+    <col min="5898" max="5898" width="10.7109375" style="34" customWidth="1"/>
+    <col min="5899" max="5900" width="9.140625" style="34"/>
+    <col min="5901" max="5901" width="12.85546875" style="34" customWidth="1"/>
+    <col min="5902" max="6144" width="9.140625" style="34"/>
+    <col min="6145" max="6145" width="12.7109375" style="34" customWidth="1"/>
+    <col min="6146" max="6146" width="9.140625" style="34"/>
+    <col min="6147" max="6147" width="9.5703125" style="34" customWidth="1"/>
+    <col min="6148" max="6153" width="9.140625" style="34"/>
+    <col min="6154" max="6154" width="10.7109375" style="34" customWidth="1"/>
+    <col min="6155" max="6156" width="9.140625" style="34"/>
+    <col min="6157" max="6157" width="12.85546875" style="34" customWidth="1"/>
+    <col min="6158" max="6400" width="9.140625" style="34"/>
+    <col min="6401" max="6401" width="12.7109375" style="34" customWidth="1"/>
+    <col min="6402" max="6402" width="9.140625" style="34"/>
+    <col min="6403" max="6403" width="9.5703125" style="34" customWidth="1"/>
+    <col min="6404" max="6409" width="9.140625" style="34"/>
+    <col min="6410" max="6410" width="10.7109375" style="34" customWidth="1"/>
+    <col min="6411" max="6412" width="9.140625" style="34"/>
+    <col min="6413" max="6413" width="12.85546875" style="34" customWidth="1"/>
+    <col min="6414" max="6656" width="9.140625" style="34"/>
+    <col min="6657" max="6657" width="12.7109375" style="34" customWidth="1"/>
+    <col min="6658" max="6658" width="9.140625" style="34"/>
+    <col min="6659" max="6659" width="9.5703125" style="34" customWidth="1"/>
+    <col min="6660" max="6665" width="9.140625" style="34"/>
+    <col min="6666" max="6666" width="10.7109375" style="34" customWidth="1"/>
+    <col min="6667" max="6668" width="9.140625" style="34"/>
+    <col min="6669" max="6669" width="12.85546875" style="34" customWidth="1"/>
+    <col min="6670" max="6912" width="9.140625" style="34"/>
+    <col min="6913" max="6913" width="12.7109375" style="34" customWidth="1"/>
+    <col min="6914" max="6914" width="9.140625" style="34"/>
+    <col min="6915" max="6915" width="9.5703125" style="34" customWidth="1"/>
+    <col min="6916" max="6921" width="9.140625" style="34"/>
+    <col min="6922" max="6922" width="10.7109375" style="34" customWidth="1"/>
+    <col min="6923" max="6924" width="9.140625" style="34"/>
+    <col min="6925" max="6925" width="12.85546875" style="34" customWidth="1"/>
+    <col min="6926" max="7168" width="9.140625" style="34"/>
+    <col min="7169" max="7169" width="12.7109375" style="34" customWidth="1"/>
+    <col min="7170" max="7170" width="9.140625" style="34"/>
+    <col min="7171" max="7171" width="9.5703125" style="34" customWidth="1"/>
+    <col min="7172" max="7177" width="9.140625" style="34"/>
+    <col min="7178" max="7178" width="10.7109375" style="34" customWidth="1"/>
+    <col min="7179" max="7180" width="9.140625" style="34"/>
+    <col min="7181" max="7181" width="12.85546875" style="34" customWidth="1"/>
+    <col min="7182" max="7424" width="9.140625" style="34"/>
+    <col min="7425" max="7425" width="12.7109375" style="34" customWidth="1"/>
+    <col min="7426" max="7426" width="9.140625" style="34"/>
+    <col min="7427" max="7427" width="9.5703125" style="34" customWidth="1"/>
+    <col min="7428" max="7433" width="9.140625" style="34"/>
+    <col min="7434" max="7434" width="10.7109375" style="34" customWidth="1"/>
+    <col min="7435" max="7436" width="9.140625" style="34"/>
+    <col min="7437" max="7437" width="12.85546875" style="34" customWidth="1"/>
+    <col min="7438" max="7680" width="9.140625" style="34"/>
+    <col min="7681" max="7681" width="12.7109375" style="34" customWidth="1"/>
+    <col min="7682" max="7682" width="9.140625" style="34"/>
+    <col min="7683" max="7683" width="9.5703125" style="34" customWidth="1"/>
+    <col min="7684" max="7689" width="9.140625" style="34"/>
+    <col min="7690" max="7690" width="10.7109375" style="34" customWidth="1"/>
+    <col min="7691" max="7692" width="9.140625" style="34"/>
+    <col min="7693" max="7693" width="12.85546875" style="34" customWidth="1"/>
+    <col min="7694" max="7936" width="9.140625" style="34"/>
+    <col min="7937" max="7937" width="12.7109375" style="34" customWidth="1"/>
+    <col min="7938" max="7938" width="9.140625" style="34"/>
+    <col min="7939" max="7939" width="9.5703125" style="34" customWidth="1"/>
+    <col min="7940" max="7945" width="9.140625" style="34"/>
+    <col min="7946" max="7946" width="10.7109375" style="34" customWidth="1"/>
+    <col min="7947" max="7948" width="9.140625" style="34"/>
+    <col min="7949" max="7949" width="12.85546875" style="34" customWidth="1"/>
+    <col min="7950" max="8192" width="9.140625" style="34"/>
+    <col min="8193" max="8193" width="12.7109375" style="34" customWidth="1"/>
+    <col min="8194" max="8194" width="9.140625" style="34"/>
+    <col min="8195" max="8195" width="9.5703125" style="34" customWidth="1"/>
+    <col min="8196" max="8201" width="9.140625" style="34"/>
+    <col min="8202" max="8202" width="10.7109375" style="34" customWidth="1"/>
+    <col min="8203" max="8204" width="9.140625" style="34"/>
+    <col min="8205" max="8205" width="12.85546875" style="34" customWidth="1"/>
+    <col min="8206" max="8448" width="9.140625" style="34"/>
+    <col min="8449" max="8449" width="12.7109375" style="34" customWidth="1"/>
+    <col min="8450" max="8450" width="9.140625" style="34"/>
+    <col min="8451" max="8451" width="9.5703125" style="34" customWidth="1"/>
+    <col min="8452" max="8457" width="9.140625" style="34"/>
+    <col min="8458" max="8458" width="10.7109375" style="34" customWidth="1"/>
+    <col min="8459" max="8460" width="9.140625" style="34"/>
+    <col min="8461" max="8461" width="12.85546875" style="34" customWidth="1"/>
+    <col min="8462" max="8704" width="9.140625" style="34"/>
+    <col min="8705" max="8705" width="12.7109375" style="34" customWidth="1"/>
+    <col min="8706" max="8706" width="9.140625" style="34"/>
+    <col min="8707" max="8707" width="9.5703125" style="34" customWidth="1"/>
+    <col min="8708" max="8713" width="9.140625" style="34"/>
+    <col min="8714" max="8714" width="10.7109375" style="34" customWidth="1"/>
+    <col min="8715" max="8716" width="9.140625" style="34"/>
+    <col min="8717" max="8717" width="12.85546875" style="34" customWidth="1"/>
+    <col min="8718" max="8960" width="9.140625" style="34"/>
+    <col min="8961" max="8961" width="12.7109375" style="34" customWidth="1"/>
+    <col min="8962" max="8962" width="9.140625" style="34"/>
+    <col min="8963" max="8963" width="9.5703125" style="34" customWidth="1"/>
+    <col min="8964" max="8969" width="9.140625" style="34"/>
+    <col min="8970" max="8970" width="10.7109375" style="34" customWidth="1"/>
+    <col min="8971" max="8972" width="9.140625" style="34"/>
+    <col min="8973" max="8973" width="12.85546875" style="34" customWidth="1"/>
+    <col min="8974" max="9216" width="9.140625" style="34"/>
+    <col min="9217" max="9217" width="12.7109375" style="34" customWidth="1"/>
+    <col min="9218" max="9218" width="9.140625" style="34"/>
+    <col min="9219" max="9219" width="9.5703125" style="34" customWidth="1"/>
+    <col min="9220" max="9225" width="9.140625" style="34"/>
+    <col min="9226" max="9226" width="10.7109375" style="34" customWidth="1"/>
+    <col min="9227" max="9228" width="9.140625" style="34"/>
+    <col min="9229" max="9229" width="12.85546875" style="34" customWidth="1"/>
+    <col min="9230" max="9472" width="9.140625" style="34"/>
+    <col min="9473" max="9473" width="12.7109375" style="34" customWidth="1"/>
+    <col min="9474" max="9474" width="9.140625" style="34"/>
+    <col min="9475" max="9475" width="9.5703125" style="34" customWidth="1"/>
+    <col min="9476" max="9481" width="9.140625" style="34"/>
+    <col min="9482" max="9482" width="10.7109375" style="34" customWidth="1"/>
+    <col min="9483" max="9484" width="9.140625" style="34"/>
+    <col min="9485" max="9485" width="12.85546875" style="34" customWidth="1"/>
+    <col min="9486" max="9728" width="9.140625" style="34"/>
+    <col min="9729" max="9729" width="12.7109375" style="34" customWidth="1"/>
+    <col min="9730" max="9730" width="9.140625" style="34"/>
+    <col min="9731" max="9731" width="9.5703125" style="34" customWidth="1"/>
+    <col min="9732" max="9737" width="9.140625" style="34"/>
+    <col min="9738" max="9738" width="10.7109375" style="34" customWidth="1"/>
+    <col min="9739" max="9740" width="9.140625" style="34"/>
+    <col min="9741" max="9741" width="12.85546875" style="34" customWidth="1"/>
+    <col min="9742" max="9984" width="9.140625" style="34"/>
+    <col min="9985" max="9985" width="12.7109375" style="34" customWidth="1"/>
+    <col min="9986" max="9986" width="9.140625" style="34"/>
+    <col min="9987" max="9987" width="9.5703125" style="34" customWidth="1"/>
+    <col min="9988" max="9993" width="9.140625" style="34"/>
+    <col min="9994" max="9994" width="10.7109375" style="34" customWidth="1"/>
+    <col min="9995" max="9996" width="9.140625" style="34"/>
+    <col min="9997" max="9997" width="12.85546875" style="34" customWidth="1"/>
+    <col min="9998" max="10240" width="9.140625" style="34"/>
+    <col min="10241" max="10241" width="12.7109375" style="34" customWidth="1"/>
+    <col min="10242" max="10242" width="9.140625" style="34"/>
+    <col min="10243" max="10243" width="9.5703125" style="34" customWidth="1"/>
+    <col min="10244" max="10249" width="9.140625" style="34"/>
+    <col min="10250" max="10250" width="10.7109375" style="34" customWidth="1"/>
+    <col min="10251" max="10252" width="9.140625" style="34"/>
+    <col min="10253" max="10253" width="12.85546875" style="34" customWidth="1"/>
+    <col min="10254" max="10496" width="9.140625" style="34"/>
+    <col min="10497" max="10497" width="12.7109375" style="34" customWidth="1"/>
+    <col min="10498" max="10498" width="9.140625" style="34"/>
+    <col min="10499" max="10499" width="9.5703125" style="34" customWidth="1"/>
+    <col min="10500" max="10505" width="9.140625" style="34"/>
+    <col min="10506" max="10506" width="10.7109375" style="34" customWidth="1"/>
+    <col min="10507" max="10508" width="9.140625" style="34"/>
+    <col min="10509" max="10509" width="12.85546875" style="34" customWidth="1"/>
+    <col min="10510" max="10752" width="9.140625" style="34"/>
+    <col min="10753" max="10753" width="12.7109375" style="34" customWidth="1"/>
+    <col min="10754" max="10754" width="9.140625" style="34"/>
+    <col min="10755" max="10755" width="9.5703125" style="34" customWidth="1"/>
+    <col min="10756" max="10761" width="9.140625" style="34"/>
+    <col min="10762" max="10762" width="10.7109375" style="34" customWidth="1"/>
+    <col min="10763" max="10764" width="9.140625" style="34"/>
+    <col min="10765" max="10765" width="12.85546875" style="34" customWidth="1"/>
+    <col min="10766" max="11008" width="9.140625" style="34"/>
+    <col min="11009" max="11009" width="12.7109375" style="34" customWidth="1"/>
+    <col min="11010" max="11010" width="9.140625" style="34"/>
+    <col min="11011" max="11011" width="9.5703125" style="34" customWidth="1"/>
+    <col min="11012" max="11017" width="9.140625" style="34"/>
+    <col min="11018" max="11018" width="10.7109375" style="34" customWidth="1"/>
+    <col min="11019" max="11020" width="9.140625" style="34"/>
+    <col min="11021" max="11021" width="12.85546875" style="34" customWidth="1"/>
+    <col min="11022" max="11264" width="9.140625" style="34"/>
+    <col min="11265" max="11265" width="12.7109375" style="34" customWidth="1"/>
+    <col min="11266" max="11266" width="9.140625" style="34"/>
+    <col min="11267" max="11267" width="9.5703125" style="34" customWidth="1"/>
+    <col min="11268" max="11273" width="9.140625" style="34"/>
+    <col min="11274" max="11274" width="10.7109375" style="34" customWidth="1"/>
+    <col min="11275" max="11276" width="9.140625" style="34"/>
+    <col min="11277" max="11277" width="12.85546875" style="34" customWidth="1"/>
+    <col min="11278" max="11520" width="9.140625" style="34"/>
+    <col min="11521" max="11521" width="12.7109375" style="34" customWidth="1"/>
+    <col min="11522" max="11522" width="9.140625" style="34"/>
+    <col min="11523" max="11523" width="9.5703125" style="34" customWidth="1"/>
+    <col min="11524" max="11529" width="9.140625" style="34"/>
+    <col min="11530" max="11530" width="10.7109375" style="34" customWidth="1"/>
+    <col min="11531" max="11532" width="9.140625" style="34"/>
+    <col min="11533" max="11533" width="12.85546875" style="34" customWidth="1"/>
+    <col min="11534" max="11776" width="9.140625" style="34"/>
+    <col min="11777" max="11777" width="12.7109375" style="34" customWidth="1"/>
+    <col min="11778" max="11778" width="9.140625" style="34"/>
+    <col min="11779" max="11779" width="9.5703125" style="34" customWidth="1"/>
+    <col min="11780" max="11785" width="9.140625" style="34"/>
+    <col min="11786" max="11786" width="10.7109375" style="34" customWidth="1"/>
+    <col min="11787" max="11788" width="9.140625" style="34"/>
+    <col min="11789" max="11789" width="12.85546875" style="34" customWidth="1"/>
+    <col min="11790" max="12032" width="9.140625" style="34"/>
+    <col min="12033" max="12033" width="12.7109375" style="34" customWidth="1"/>
+    <col min="12034" max="12034" width="9.140625" style="34"/>
+    <col min="12035" max="12035" width="9.5703125" style="34" customWidth="1"/>
+    <col min="12036" max="12041" width="9.140625" style="34"/>
+    <col min="12042" max="12042" width="10.7109375" style="34" customWidth="1"/>
+    <col min="12043" max="12044" width="9.140625" style="34"/>
+    <col min="12045" max="12045" width="12.85546875" style="34" customWidth="1"/>
+    <col min="12046" max="12288" width="9.140625" style="34"/>
+    <col min="12289" max="12289" width="12.7109375" style="34" customWidth="1"/>
+    <col min="12290" max="12290" width="9.140625" style="34"/>
+    <col min="12291" max="12291" width="9.5703125" style="34" customWidth="1"/>
+    <col min="12292" max="12297" width="9.140625" style="34"/>
+    <col min="12298" max="12298" width="10.7109375" style="34" customWidth="1"/>
+    <col min="12299" max="12300" width="9.140625" style="34"/>
+    <col min="12301" max="12301" width="12.85546875" style="34" customWidth="1"/>
+    <col min="12302" max="12544" width="9.140625" style="34"/>
+    <col min="12545" max="12545" width="12.7109375" style="34" customWidth="1"/>
+    <col min="12546" max="12546" width="9.140625" style="34"/>
+    <col min="12547" max="12547" width="9.5703125" style="34" customWidth="1"/>
+    <col min="12548" max="12553" width="9.140625" style="34"/>
+    <col min="12554" max="12554" width="10.7109375" style="34" customWidth="1"/>
+    <col min="12555" max="12556" width="9.140625" style="34"/>
+    <col min="12557" max="12557" width="12.85546875" style="34" customWidth="1"/>
+    <col min="12558" max="12800" width="9.140625" style="34"/>
+    <col min="12801" max="12801" width="12.7109375" style="34" customWidth="1"/>
+    <col min="12802" max="12802" width="9.140625" style="34"/>
+    <col min="12803" max="12803" width="9.5703125" style="34" customWidth="1"/>
+    <col min="12804" max="12809" width="9.140625" style="34"/>
+    <col min="12810" max="12810" width="10.7109375" style="34" customWidth="1"/>
+    <col min="12811" max="12812" width="9.140625" style="34"/>
+    <col min="12813" max="12813" width="12.85546875" style="34" customWidth="1"/>
+    <col min="12814" max="13056" width="9.140625" style="34"/>
+    <col min="13057" max="13057" width="12.7109375" style="34" customWidth="1"/>
+    <col min="13058" max="13058" width="9.140625" style="34"/>
+    <col min="13059" max="13059" width="9.5703125" style="34" customWidth="1"/>
+    <col min="13060" max="13065" width="9.140625" style="34"/>
+    <col min="13066" max="13066" width="10.7109375" style="34" customWidth="1"/>
+    <col min="13067" max="13068" width="9.140625" style="34"/>
+    <col min="13069" max="13069" width="12.85546875" style="34" customWidth="1"/>
+    <col min="13070" max="13312" width="9.140625" style="34"/>
+    <col min="13313" max="13313" width="12.7109375" style="34" customWidth="1"/>
+    <col min="13314" max="13314" width="9.140625" style="34"/>
+    <col min="13315" max="13315" width="9.5703125" style="34" customWidth="1"/>
+    <col min="13316" max="13321" width="9.140625" style="34"/>
+    <col min="13322" max="13322" width="10.7109375" style="34" customWidth="1"/>
+    <col min="13323" max="13324" width="9.140625" style="34"/>
+    <col min="13325" max="13325" width="12.85546875" style="34" customWidth="1"/>
+    <col min="13326" max="13568" width="9.140625" style="34"/>
+    <col min="13569" max="13569" width="12.7109375" style="34" customWidth="1"/>
+    <col min="13570" max="13570" width="9.140625" style="34"/>
+    <col min="13571" max="13571" width="9.5703125" style="34" customWidth="1"/>
+    <col min="13572" max="13577" width="9.140625" style="34"/>
+    <col min="13578" max="13578" width="10.7109375" style="34" customWidth="1"/>
+    <col min="13579" max="13580" width="9.140625" style="34"/>
+    <col min="13581" max="13581" width="12.85546875" style="34" customWidth="1"/>
+    <col min="13582" max="13824" width="9.140625" style="34"/>
+    <col min="13825" max="13825" width="12.7109375" style="34" customWidth="1"/>
+    <col min="13826" max="13826" width="9.140625" style="34"/>
+    <col min="13827" max="13827" width="9.5703125" style="34" customWidth="1"/>
+    <col min="13828" max="13833" width="9.140625" style="34"/>
+    <col min="13834" max="13834" width="10.7109375" style="34" customWidth="1"/>
+    <col min="13835" max="13836" width="9.140625" style="34"/>
+    <col min="13837" max="13837" width="12.85546875" style="34" customWidth="1"/>
+    <col min="13838" max="14080" width="9.140625" style="34"/>
+    <col min="14081" max="14081" width="12.7109375" style="34" customWidth="1"/>
+    <col min="14082" max="14082" width="9.140625" style="34"/>
+    <col min="14083" max="14083" width="9.5703125" style="34" customWidth="1"/>
+    <col min="14084" max="14089" width="9.140625" style="34"/>
+    <col min="14090" max="14090" width="10.7109375" style="34" customWidth="1"/>
+    <col min="14091" max="14092" width="9.140625" style="34"/>
+    <col min="14093" max="14093" width="12.85546875" style="34" customWidth="1"/>
+    <col min="14094" max="14336" width="9.140625" style="34"/>
+    <col min="14337" max="14337" width="12.7109375" style="34" customWidth="1"/>
+    <col min="14338" max="14338" width="9.140625" style="34"/>
+    <col min="14339" max="14339" width="9.5703125" style="34" customWidth="1"/>
+    <col min="14340" max="14345" width="9.140625" style="34"/>
+    <col min="14346" max="14346" width="10.7109375" style="34" customWidth="1"/>
+    <col min="14347" max="14348" width="9.140625" style="34"/>
+    <col min="14349" max="14349" width="12.85546875" style="34" customWidth="1"/>
+    <col min="14350" max="14592" width="9.140625" style="34"/>
+    <col min="14593" max="14593" width="12.7109375" style="34" customWidth="1"/>
+    <col min="14594" max="14594" width="9.140625" style="34"/>
+    <col min="14595" max="14595" width="9.5703125" style="34" customWidth="1"/>
+    <col min="14596" max="14601" width="9.140625" style="34"/>
+    <col min="14602" max="14602" width="10.7109375" style="34" customWidth="1"/>
+    <col min="14603" max="14604" width="9.140625" style="34"/>
+    <col min="14605" max="14605" width="12.85546875" style="34" customWidth="1"/>
+    <col min="14606" max="14848" width="9.140625" style="34"/>
+    <col min="14849" max="14849" width="12.7109375" style="34" customWidth="1"/>
+    <col min="14850" max="14850" width="9.140625" style="34"/>
+    <col min="14851" max="14851" width="9.5703125" style="34" customWidth="1"/>
+    <col min="14852" max="14857" width="9.140625" style="34"/>
+    <col min="14858" max="14858" width="10.7109375" style="34" customWidth="1"/>
+    <col min="14859" max="14860" width="9.140625" style="34"/>
+    <col min="14861" max="14861" width="12.85546875" style="34" customWidth="1"/>
+    <col min="14862" max="15104" width="9.140625" style="34"/>
+    <col min="15105" max="15105" width="12.7109375" style="34" customWidth="1"/>
+    <col min="15106" max="15106" width="9.140625" style="34"/>
+    <col min="15107" max="15107" width="9.5703125" style="34" customWidth="1"/>
+    <col min="15108" max="15113" width="9.140625" style="34"/>
+    <col min="15114" max="15114" width="10.7109375" style="34" customWidth="1"/>
+    <col min="15115" max="15116" width="9.140625" style="34"/>
+    <col min="15117" max="15117" width="12.85546875" style="34" customWidth="1"/>
+    <col min="15118" max="15360" width="9.140625" style="34"/>
+    <col min="15361" max="15361" width="12.7109375" style="34" customWidth="1"/>
+    <col min="15362" max="15362" width="9.140625" style="34"/>
+    <col min="15363" max="15363" width="9.5703125" style="34" customWidth="1"/>
+    <col min="15364" max="15369" width="9.140625" style="34"/>
+    <col min="15370" max="15370" width="10.7109375" style="34" customWidth="1"/>
+    <col min="15371" max="15372" width="9.140625" style="34"/>
+    <col min="15373" max="15373" width="12.85546875" style="34" customWidth="1"/>
+    <col min="15374" max="15616" width="9.140625" style="34"/>
+    <col min="15617" max="15617" width="12.7109375" style="34" customWidth="1"/>
+    <col min="15618" max="15618" width="9.140625" style="34"/>
+    <col min="15619" max="15619" width="9.5703125" style="34" customWidth="1"/>
+    <col min="15620" max="15625" width="9.140625" style="34"/>
+    <col min="15626" max="15626" width="10.7109375" style="34" customWidth="1"/>
+    <col min="15627" max="15628" width="9.140625" style="34"/>
+    <col min="15629" max="15629" width="12.85546875" style="34" customWidth="1"/>
+    <col min="15630" max="15872" width="9.140625" style="34"/>
+    <col min="15873" max="15873" width="12.7109375" style="34" customWidth="1"/>
+    <col min="15874" max="15874" width="9.140625" style="34"/>
+    <col min="15875" max="15875" width="9.5703125" style="34" customWidth="1"/>
+    <col min="15876" max="15881" width="9.140625" style="34"/>
+    <col min="15882" max="15882" width="10.7109375" style="34" customWidth="1"/>
+    <col min="15883" max="15884" width="9.140625" style="34"/>
+    <col min="15885" max="15885" width="12.85546875" style="34" customWidth="1"/>
+    <col min="15886" max="16128" width="9.140625" style="34"/>
+    <col min="16129" max="16129" width="12.7109375" style="34" customWidth="1"/>
+    <col min="16130" max="16130" width="9.140625" style="34"/>
+    <col min="16131" max="16131" width="9.5703125" style="34" customWidth="1"/>
+    <col min="16132" max="16137" width="9.140625" style="34"/>
+    <col min="16138" max="16138" width="10.7109375" style="34" customWidth="1"/>
+    <col min="16139" max="16140" width="9.140625" style="34"/>
+    <col min="16141" max="16141" width="12.85546875" style="34" customWidth="1"/>
+    <col min="16142" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
-      <c r="A1" s="58" t="s">
+    <row r="1" spans="1:13" s="10" customFormat="1" ht="12.75">
+      <c r="A1" s="59" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="58"/>
-[...29 lines deleted...]
-      <c r="B3" s="61" t="s">
+      <c r="B1" s="59"/>
+      <c r="C1" s="59"/>
+      <c r="D1" s="59"/>
+      <c r="E1" s="59"/>
+      <c r="F1" s="59"/>
+      <c r="G1" s="59"/>
+      <c r="H1" s="59"/>
+      <c r="I1" s="59"/>
+      <c r="J1" s="59"/>
+      <c r="K1" s="59"/>
+      <c r="L1" s="59"/>
+      <c r="M1" s="59"/>
+    </row>
+    <row r="2" spans="1:13" ht="14.25" customHeight="1">
+      <c r="A2" s="35"/>
+      <c r="B2" s="35"/>
+      <c r="C2" s="35"/>
+      <c r="D2" s="35"/>
+      <c r="E2" s="35"/>
+      <c r="F2" s="35"/>
+      <c r="G2" s="35"/>
+      <c r="H2" s="35"/>
+      <c r="I2" s="35"/>
+      <c r="J2" s="35"/>
+      <c r="K2" s="35"/>
+      <c r="L2" s="35"/>
+      <c r="M2" s="35"/>
+    </row>
+    <row r="3" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A3" s="60"/>
+      <c r="B3" s="62" t="s">
         <v>23</v>
       </c>
-      <c r="C3" s="61" t="s">
+      <c r="C3" s="62" t="s">
         <v>24</v>
       </c>
-      <c r="D3" s="61" t="s">
+      <c r="D3" s="62" t="s">
         <v>25</v>
       </c>
-      <c r="E3" s="61" t="s">
+      <c r="E3" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="F3" s="61" t="s">
+      <c r="F3" s="62" t="s">
         <v>27</v>
       </c>
-      <c r="G3" s="61" t="s">
+      <c r="G3" s="62" t="s">
         <v>28</v>
       </c>
-      <c r="H3" s="61" t="s">
+      <c r="H3" s="62" t="s">
         <v>29</v>
       </c>
-      <c r="I3" s="61" t="s">
+      <c r="I3" s="62" t="s">
         <v>30</v>
       </c>
-      <c r="J3" s="61" t="s">
+      <c r="J3" s="62" t="s">
         <v>31</v>
       </c>
-      <c r="K3" s="61" t="s">
+      <c r="K3" s="62" t="s">
         <v>32</v>
       </c>
-      <c r="L3" s="61" t="s">
+      <c r="L3" s="62" t="s">
         <v>33</v>
       </c>
-      <c r="M3" s="61" t="s">
+      <c r="M3" s="62" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="A5" s="67" t="s">
+    <row r="4" spans="1:13" ht="12.75" customHeight="1" thickBot="1">
+      <c r="A4" s="61"/>
+      <c r="B4" s="63"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+    </row>
+    <row r="5" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A5" s="68" t="s">
         <v>59</v>
       </c>
-      <c r="B5" s="68"/>
-[...13 lines deleted...]
-      <c r="A6" s="22">
+      <c r="B5" s="69"/>
+      <c r="C5" s="69"/>
+      <c r="D5" s="69"/>
+      <c r="E5" s="69"/>
+      <c r="F5" s="69"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="69"/>
+      <c r="I5" s="69"/>
+      <c r="J5" s="69"/>
+      <c r="K5" s="69"/>
+      <c r="L5" s="69"/>
+      <c r="M5" s="70"/>
+    </row>
+    <row r="6" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A6" s="36">
         <v>2024</v>
       </c>
-      <c r="B6" s="21">
+      <c r="B6" s="37">
         <v>8739346</v>
       </c>
-      <c r="C6" s="21">
+      <c r="C6" s="37">
         <v>4169460</v>
       </c>
-      <c r="D6" s="21">
+      <c r="D6" s="37">
         <v>2187486</v>
       </c>
-      <c r="E6" s="21">
+      <c r="E6" s="37">
         <v>3665724</v>
       </c>
-      <c r="F6" s="21">
+      <c r="F6" s="37">
         <v>5737227</v>
       </c>
-      <c r="G6" s="21">
+      <c r="G6" s="37">
         <v>8277796</v>
       </c>
-      <c r="H6" s="21">
+      <c r="H6" s="37">
         <v>3333586</v>
       </c>
-      <c r="I6" s="21">
+      <c r="I6" s="37">
         <v>8587104</v>
       </c>
-      <c r="J6" s="21">
+      <c r="J6" s="37">
         <v>8471632</v>
       </c>
-      <c r="K6" s="20">
+      <c r="K6" s="38">
         <v>11129055</v>
       </c>
-      <c r="L6" s="20">
+      <c r="L6" s="38">
         <v>4188539</v>
       </c>
-      <c r="M6" s="23">
+      <c r="M6" s="39">
         <v>17377519</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="22">
+    <row r="7" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A7" s="36">
         <v>2025</v>
       </c>
-      <c r="B7" s="21">
+      <c r="B7" s="37">
         <v>4069940</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="37">
         <v>6796331</v>
       </c>
-      <c r="D7" s="21">
+      <c r="D7" s="37">
         <v>5411280</v>
       </c>
-      <c r="E7" s="21">
+      <c r="E7" s="37">
         <v>8097533</v>
       </c>
-      <c r="F7" s="21">
+      <c r="F7" s="37">
         <v>4751584</v>
       </c>
-      <c r="G7" s="21">
+      <c r="G7" s="37">
         <v>12178270</v>
       </c>
-      <c r="H7" s="21">
+      <c r="H7" s="37">
         <v>6568913</v>
       </c>
-      <c r="I7" s="21">
+      <c r="I7" s="37">
         <v>5631085</v>
       </c>
-      <c r="J7" s="21">
+      <c r="J7" s="37">
         <v>7267915</v>
       </c>
-      <c r="K7" s="20">
+      <c r="K7" s="38">
         <v>7210726</v>
       </c>
-      <c r="L7" s="20">
+      <c r="L7" s="38">
         <v>6247210</v>
       </c>
-      <c r="M7" s="23">
+      <c r="M7" s="39">
         <v>11940936</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="22">
+    <row r="8" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A8" s="36">
         <v>2026</v>
       </c>
-      <c r="B8" s="21">
+      <c r="B8" s="37">
         <v>3593624</v>
       </c>
-      <c r="C8" s="21">
+      <c r="C8" s="37">
         <v>4276642</v>
       </c>
-      <c r="D8" s="21">
+      <c r="D8" s="37">
         <v>3941874</v>
       </c>
-      <c r="E8" s="21">
+      <c r="E8" s="37">
         <v>9015846</v>
       </c>
-      <c r="F8" s="21">
+      <c r="F8" s="37">
         <v>4547107</v>
       </c>
-      <c r="G8" s="21">
+      <c r="G8" s="37">
         <v>12093773</v>
       </c>
-      <c r="H8" s="21">
+      <c r="H8" s="37">
         <v>22442881</v>
       </c>
-      <c r="I8" s="21">
+      <c r="I8" s="37">
         <v>3646251</v>
       </c>
-      <c r="J8" s="21"/>
-[...5 lines deleted...]
-      <c r="A9" s="63" t="s">
+      <c r="J8" s="37">
+        <v>10507540</v>
+      </c>
+      <c r="K8" s="38"/>
+      <c r="L8" s="38"/>
+      <c r="M8" s="39"/>
+    </row>
+    <row r="9" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A9" s="64" t="s">
         <v>35</v>
       </c>
-      <c r="B9" s="63"/>
-[...13 lines deleted...]
-      <c r="A10" s="64" t="s">
+      <c r="B9" s="64"/>
+      <c r="C9" s="64"/>
+      <c r="D9" s="64"/>
+      <c r="E9" s="64"/>
+      <c r="F9" s="64"/>
+      <c r="G9" s="64"/>
+      <c r="H9" s="64"/>
+      <c r="I9" s="64"/>
+      <c r="J9" s="64"/>
+      <c r="K9" s="64"/>
+      <c r="L9" s="64"/>
+      <c r="M9" s="64"/>
+    </row>
+    <row r="10" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A10" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="65"/>
-[...13 lines deleted...]
-      <c r="A11" s="22">
+      <c r="B10" s="66"/>
+      <c r="C10" s="66"/>
+      <c r="D10" s="66"/>
+      <c r="E10" s="66"/>
+      <c r="F10" s="66"/>
+      <c r="G10" s="66"/>
+      <c r="H10" s="66"/>
+      <c r="I10" s="66"/>
+      <c r="J10" s="66"/>
+      <c r="K10" s="66"/>
+      <c r="L10" s="66"/>
+      <c r="M10" s="67"/>
+    </row>
+    <row r="11" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A11" s="36">
         <v>2024</v>
       </c>
-      <c r="B11" s="49">
+      <c r="B11" s="40">
         <v>118</v>
       </c>
-      <c r="C11" s="49">
+      <c r="C11" s="40">
         <v>47.974974708650464</v>
       </c>
-      <c r="D11" s="49">
+      <c r="D11" s="40">
         <v>52.5</v>
       </c>
-      <c r="E11" s="50">
+      <c r="E11" s="41">
         <v>167.7</v>
       </c>
-      <c r="F11" s="49">
+      <c r="F11" s="40">
         <v>156.4</v>
       </c>
-      <c r="G11" s="49">
+      <c r="G11" s="40">
         <v>144.30000000000001</v>
       </c>
-      <c r="H11" s="49">
+      <c r="H11" s="40">
         <v>40.299999999999997</v>
       </c>
-      <c r="I11" s="49">
+      <c r="I11" s="40">
         <v>258.10000000000002</v>
       </c>
-      <c r="J11" s="49">
+      <c r="J11" s="40">
         <v>98.4</v>
       </c>
-      <c r="K11" s="49">
+      <c r="K11" s="40">
         <v>130.5</v>
       </c>
-      <c r="L11" s="49">
+      <c r="L11" s="40">
         <v>37.4</v>
       </c>
-      <c r="M11" s="49">
+      <c r="M11" s="40">
         <v>412.8</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="22">
+    <row r="12" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A12" s="36">
         <v>2025</v>
       </c>
-      <c r="B12" s="49">
+      <c r="B12" s="40">
         <v>23.3</v>
       </c>
-      <c r="C12" s="49">
+      <c r="C12" s="40">
         <v>166.5</v>
       </c>
-      <c r="D12" s="49">
+      <c r="D12" s="40">
         <v>79.099999999999994</v>
       </c>
-      <c r="E12" s="50">
+      <c r="E12" s="41">
         <v>148.69999999999999</v>
       </c>
-      <c r="F12" s="49">
+      <c r="F12" s="40">
         <v>58.9</v>
       </c>
-      <c r="G12" s="49">
+      <c r="G12" s="40">
         <v>255.3</v>
       </c>
-      <c r="H12" s="49">
+      <c r="H12" s="40">
         <v>53.939623608279341</v>
       </c>
-      <c r="I12" s="49">
+      <c r="I12" s="40">
         <v>66.900000000000006</v>
       </c>
-      <c r="J12" s="49">
+      <c r="J12" s="40">
         <v>128.69999999999999</v>
       </c>
-      <c r="K12" s="49">
+      <c r="K12" s="40">
         <v>98.6</v>
       </c>
-      <c r="L12" s="49">
+      <c r="L12" s="40">
         <v>86.3</v>
       </c>
-      <c r="M12" s="49">
+      <c r="M12" s="40">
         <v>190.8</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="22">
+    <row r="13" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A13" s="36">
         <v>2026</v>
       </c>
-      <c r="B13" s="49">
+      <c r="B13" s="40">
         <v>28.9</v>
       </c>
-      <c r="C13" s="49">
+      <c r="C13" s="40">
         <v>120.7</v>
       </c>
-      <c r="D13" s="49">
+      <c r="D13" s="40">
         <v>92</v>
       </c>
-      <c r="E13" s="50">
+      <c r="E13" s="41">
         <v>229.9</v>
       </c>
-      <c r="F13" s="49">
+      <c r="F13" s="40">
         <v>49.9</v>
       </c>
-      <c r="G13" s="49">
+      <c r="G13" s="40">
         <v>264.60000000000002</v>
       </c>
-      <c r="H13" s="49">
+      <c r="H13" s="40">
         <v>186.7</v>
       </c>
-      <c r="I13" s="49">
+      <c r="I13" s="40">
         <v>16.2</v>
       </c>
-      <c r="J13" s="49"/>
-[...5 lines deleted...]
-      <c r="A14" s="63" t="s">
+      <c r="J13" s="44">
+        <v>287.3</v>
+      </c>
+      <c r="K13" s="40"/>
+      <c r="L13" s="40"/>
+      <c r="M13" s="40"/>
+    </row>
+    <row r="14" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A14" s="64" t="s">
         <v>36</v>
       </c>
-      <c r="B14" s="63"/>
-[...13 lines deleted...]
-      <c r="A15" s="64" t="s">
+      <c r="B14" s="64"/>
+      <c r="C14" s="64"/>
+      <c r="D14" s="64"/>
+      <c r="E14" s="64"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="64"/>
+      <c r="H14" s="64"/>
+      <c r="I14" s="64"/>
+      <c r="J14" s="64"/>
+      <c r="K14" s="64"/>
+      <c r="L14" s="64"/>
+      <c r="M14" s="64"/>
+    </row>
+    <row r="15" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A15" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="B15" s="65"/>
-[...13 lines deleted...]
-      <c r="A16" s="22">
+      <c r="B15" s="66"/>
+      <c r="C15" s="66"/>
+      <c r="D15" s="66"/>
+      <c r="E15" s="66"/>
+      <c r="F15" s="66"/>
+      <c r="G15" s="66"/>
+      <c r="H15" s="66"/>
+      <c r="I15" s="66"/>
+      <c r="J15" s="66"/>
+      <c r="K15" s="66"/>
+      <c r="L15" s="66"/>
+      <c r="M15" s="67"/>
+    </row>
+    <row r="16" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A16" s="36">
         <v>2024</v>
       </c>
-      <c r="B16" s="24">
+      <c r="B16" s="42">
         <v>107.1</v>
       </c>
-      <c r="C16" s="26">
+      <c r="C16" s="43">
         <v>47.4</v>
       </c>
-      <c r="D16" s="24">
+      <c r="D16" s="42">
         <v>27.2</v>
       </c>
-      <c r="E16" s="25">
+      <c r="E16" s="44">
         <v>39.5</v>
       </c>
-      <c r="F16" s="24">
+      <c r="F16" s="42">
         <v>70.099999999999994</v>
       </c>
-      <c r="G16" s="24">
+      <c r="G16" s="42">
         <v>93.6</v>
       </c>
-      <c r="H16" s="24">
+      <c r="H16" s="42">
         <v>51.3</v>
       </c>
-      <c r="I16" s="24">
+      <c r="I16" s="42">
         <v>200.8</v>
       </c>
-      <c r="J16" s="24">
+      <c r="J16" s="42">
         <v>191.8</v>
       </c>
-      <c r="K16" s="24">
+      <c r="K16" s="42">
         <v>165.9</v>
       </c>
-      <c r="L16" s="27">
+      <c r="L16" s="45">
         <v>106.7</v>
       </c>
-      <c r="M16" s="24">
+      <c r="M16" s="42">
         <v>230.4</v>
       </c>
     </row>
-    <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A17" s="22">
+    <row r="17" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A17" s="36">
         <v>2025</v>
       </c>
-      <c r="B17" s="24">
+      <c r="B17" s="42">
         <v>45.6</v>
       </c>
-      <c r="C17" s="26">
+      <c r="C17" s="43">
         <v>158.69999999999999</v>
       </c>
-      <c r="D17" s="24">
+      <c r="D17" s="42">
         <v>239.2</v>
       </c>
-      <c r="E17" s="25">
+      <c r="E17" s="44">
         <v>212.4</v>
       </c>
-      <c r="F17" s="26">
+      <c r="F17" s="43">
         <v>80.400000000000006</v>
       </c>
-      <c r="G17" s="24">
+      <c r="G17" s="42">
         <v>141.9</v>
       </c>
-      <c r="H17" s="24">
+      <c r="H17" s="42">
         <v>197.1</v>
       </c>
-      <c r="I17" s="24">
+      <c r="I17" s="42">
         <v>62.8</v>
       </c>
-      <c r="J17" s="24">
+      <c r="J17" s="42">
         <v>82.1</v>
       </c>
-      <c r="K17" s="24">
+      <c r="K17" s="42">
         <v>61.7</v>
       </c>
-      <c r="L17" s="27">
+      <c r="L17" s="45">
         <v>143.30000000000001</v>
       </c>
-      <c r="M17" s="26">
+      <c r="M17" s="43">
         <v>65.400000000000006</v>
       </c>
     </row>
-    <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="22">
+    <row r="18" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A18" s="36">
         <v>2026</v>
       </c>
-      <c r="B18" s="24">
+      <c r="B18" s="42">
         <v>82.6</v>
       </c>
-      <c r="C18" s="26">
+      <c r="C18" s="43">
         <v>59.8</v>
       </c>
-      <c r="D18" s="49">
+      <c r="D18" s="40">
         <v>69.099999999999994</v>
       </c>
-      <c r="E18" s="50">
+      <c r="E18" s="41">
         <v>107.3</v>
       </c>
-      <c r="F18" s="49">
+      <c r="F18" s="40">
         <v>90.7</v>
       </c>
-      <c r="G18" s="49">
+      <c r="G18" s="40">
         <v>94</v>
       </c>
-      <c r="H18" s="49">
+      <c r="H18" s="40">
         <v>323.8</v>
       </c>
-      <c r="I18" s="49">
+      <c r="I18" s="40">
         <v>62</v>
       </c>
-      <c r="J18" s="24"/>
-[...13 lines deleted...]
-      <c r="J23" s="29"/>
+      <c r="J18" s="42">
+        <v>136.6</v>
+      </c>
+      <c r="K18" s="42"/>
+      <c r="L18" s="45"/>
+      <c r="M18" s="43"/>
+    </row>
+    <row r="19" spans="1:13">
+      <c r="A19" s="46"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="E22" s="47"/>
+    </row>
+    <row r="23" spans="1:13">
+      <c r="E23" s="47"/>
+      <c r="F23" s="48"/>
+      <c r="J23" s="49"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A14:M14"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
   </mergeCells>
   <pageMargins left="0.35433070866141736" right="0.35433070866141736" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M14"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I38" sqref="I38"/>
+      <selection activeCell="J30" sqref="J30"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="12.7109375" style="17" customWidth="1"/>
-[...579 lines deleted...]
-    <col min="16142" max="16384" width="9.140625" style="17"/>
+    <col min="1" max="1" width="12.7109375" style="34" customWidth="1"/>
+    <col min="2" max="2" width="9.140625" style="34"/>
+    <col min="3" max="3" width="9.5703125" style="34" customWidth="1"/>
+    <col min="4" max="4" width="10" style="34" customWidth="1"/>
+    <col min="5" max="5" width="10.28515625" style="34" customWidth="1"/>
+    <col min="6" max="6" width="10.140625" style="34" customWidth="1"/>
+    <col min="7" max="7" width="10" style="34" customWidth="1"/>
+    <col min="8" max="8" width="10.42578125" style="34" customWidth="1"/>
+    <col min="9" max="9" width="10.140625" style="34" customWidth="1"/>
+    <col min="10" max="10" width="10.7109375" style="34" customWidth="1"/>
+    <col min="11" max="11" width="10" style="34" customWidth="1"/>
+    <col min="12" max="12" width="13.5703125" style="34" customWidth="1"/>
+    <col min="13" max="13" width="12" style="34" customWidth="1"/>
+    <col min="14" max="256" width="9.140625" style="34"/>
+    <col min="257" max="257" width="12.7109375" style="34" customWidth="1"/>
+    <col min="258" max="258" width="9.140625" style="34"/>
+    <col min="259" max="259" width="9.5703125" style="34" customWidth="1"/>
+    <col min="260" max="265" width="9.140625" style="34"/>
+    <col min="266" max="266" width="10.7109375" style="34" customWidth="1"/>
+    <col min="267" max="267" width="9.140625" style="34"/>
+    <col min="268" max="268" width="13.5703125" style="34" customWidth="1"/>
+    <col min="269" max="269" width="12" style="34" customWidth="1"/>
+    <col min="270" max="512" width="9.140625" style="34"/>
+    <col min="513" max="513" width="12.7109375" style="34" customWidth="1"/>
+    <col min="514" max="514" width="9.140625" style="34"/>
+    <col min="515" max="515" width="9.5703125" style="34" customWidth="1"/>
+    <col min="516" max="521" width="9.140625" style="34"/>
+    <col min="522" max="522" width="10.7109375" style="34" customWidth="1"/>
+    <col min="523" max="523" width="9.140625" style="34"/>
+    <col min="524" max="524" width="13.5703125" style="34" customWidth="1"/>
+    <col min="525" max="525" width="12" style="34" customWidth="1"/>
+    <col min="526" max="768" width="9.140625" style="34"/>
+    <col min="769" max="769" width="12.7109375" style="34" customWidth="1"/>
+    <col min="770" max="770" width="9.140625" style="34"/>
+    <col min="771" max="771" width="9.5703125" style="34" customWidth="1"/>
+    <col min="772" max="777" width="9.140625" style="34"/>
+    <col min="778" max="778" width="10.7109375" style="34" customWidth="1"/>
+    <col min="779" max="779" width="9.140625" style="34"/>
+    <col min="780" max="780" width="13.5703125" style="34" customWidth="1"/>
+    <col min="781" max="781" width="12" style="34" customWidth="1"/>
+    <col min="782" max="1024" width="9.140625" style="34"/>
+    <col min="1025" max="1025" width="12.7109375" style="34" customWidth="1"/>
+    <col min="1026" max="1026" width="9.140625" style="34"/>
+    <col min="1027" max="1027" width="9.5703125" style="34" customWidth="1"/>
+    <col min="1028" max="1033" width="9.140625" style="34"/>
+    <col min="1034" max="1034" width="10.7109375" style="34" customWidth="1"/>
+    <col min="1035" max="1035" width="9.140625" style="34"/>
+    <col min="1036" max="1036" width="13.5703125" style="34" customWidth="1"/>
+    <col min="1037" max="1037" width="12" style="34" customWidth="1"/>
+    <col min="1038" max="1280" width="9.140625" style="34"/>
+    <col min="1281" max="1281" width="12.7109375" style="34" customWidth="1"/>
+    <col min="1282" max="1282" width="9.140625" style="34"/>
+    <col min="1283" max="1283" width="9.5703125" style="34" customWidth="1"/>
+    <col min="1284" max="1289" width="9.140625" style="34"/>
+    <col min="1290" max="1290" width="10.7109375" style="34" customWidth="1"/>
+    <col min="1291" max="1291" width="9.140625" style="34"/>
+    <col min="1292" max="1292" width="13.5703125" style="34" customWidth="1"/>
+    <col min="1293" max="1293" width="12" style="34" customWidth="1"/>
+    <col min="1294" max="1536" width="9.140625" style="34"/>
+    <col min="1537" max="1537" width="12.7109375" style="34" customWidth="1"/>
+    <col min="1538" max="1538" width="9.140625" style="34"/>
+    <col min="1539" max="1539" width="9.5703125" style="34" customWidth="1"/>
+    <col min="1540" max="1545" width="9.140625" style="34"/>
+    <col min="1546" max="1546" width="10.7109375" style="34" customWidth="1"/>
+    <col min="1547" max="1547" width="9.140625" style="34"/>
+    <col min="1548" max="1548" width="13.5703125" style="34" customWidth="1"/>
+    <col min="1549" max="1549" width="12" style="34" customWidth="1"/>
+    <col min="1550" max="1792" width="9.140625" style="34"/>
+    <col min="1793" max="1793" width="12.7109375" style="34" customWidth="1"/>
+    <col min="1794" max="1794" width="9.140625" style="34"/>
+    <col min="1795" max="1795" width="9.5703125" style="34" customWidth="1"/>
+    <col min="1796" max="1801" width="9.140625" style="34"/>
+    <col min="1802" max="1802" width="10.7109375" style="34" customWidth="1"/>
+    <col min="1803" max="1803" width="9.140625" style="34"/>
+    <col min="1804" max="1804" width="13.5703125" style="34" customWidth="1"/>
+    <col min="1805" max="1805" width="12" style="34" customWidth="1"/>
+    <col min="1806" max="2048" width="9.140625" style="34"/>
+    <col min="2049" max="2049" width="12.7109375" style="34" customWidth="1"/>
+    <col min="2050" max="2050" width="9.140625" style="34"/>
+    <col min="2051" max="2051" width="9.5703125" style="34" customWidth="1"/>
+    <col min="2052" max="2057" width="9.140625" style="34"/>
+    <col min="2058" max="2058" width="10.7109375" style="34" customWidth="1"/>
+    <col min="2059" max="2059" width="9.140625" style="34"/>
+    <col min="2060" max="2060" width="13.5703125" style="34" customWidth="1"/>
+    <col min="2061" max="2061" width="12" style="34" customWidth="1"/>
+    <col min="2062" max="2304" width="9.140625" style="34"/>
+    <col min="2305" max="2305" width="12.7109375" style="34" customWidth="1"/>
+    <col min="2306" max="2306" width="9.140625" style="34"/>
+    <col min="2307" max="2307" width="9.5703125" style="34" customWidth="1"/>
+    <col min="2308" max="2313" width="9.140625" style="34"/>
+    <col min="2314" max="2314" width="10.7109375" style="34" customWidth="1"/>
+    <col min="2315" max="2315" width="9.140625" style="34"/>
+    <col min="2316" max="2316" width="13.5703125" style="34" customWidth="1"/>
+    <col min="2317" max="2317" width="12" style="34" customWidth="1"/>
+    <col min="2318" max="2560" width="9.140625" style="34"/>
+    <col min="2561" max="2561" width="12.7109375" style="34" customWidth="1"/>
+    <col min="2562" max="2562" width="9.140625" style="34"/>
+    <col min="2563" max="2563" width="9.5703125" style="34" customWidth="1"/>
+    <col min="2564" max="2569" width="9.140625" style="34"/>
+    <col min="2570" max="2570" width="10.7109375" style="34" customWidth="1"/>
+    <col min="2571" max="2571" width="9.140625" style="34"/>
+    <col min="2572" max="2572" width="13.5703125" style="34" customWidth="1"/>
+    <col min="2573" max="2573" width="12" style="34" customWidth="1"/>
+    <col min="2574" max="2816" width="9.140625" style="34"/>
+    <col min="2817" max="2817" width="12.7109375" style="34" customWidth="1"/>
+    <col min="2818" max="2818" width="9.140625" style="34"/>
+    <col min="2819" max="2819" width="9.5703125" style="34" customWidth="1"/>
+    <col min="2820" max="2825" width="9.140625" style="34"/>
+    <col min="2826" max="2826" width="10.7109375" style="34" customWidth="1"/>
+    <col min="2827" max="2827" width="9.140625" style="34"/>
+    <col min="2828" max="2828" width="13.5703125" style="34" customWidth="1"/>
+    <col min="2829" max="2829" width="12" style="34" customWidth="1"/>
+    <col min="2830" max="3072" width="9.140625" style="34"/>
+    <col min="3073" max="3073" width="12.7109375" style="34" customWidth="1"/>
+    <col min="3074" max="3074" width="9.140625" style="34"/>
+    <col min="3075" max="3075" width="9.5703125" style="34" customWidth="1"/>
+    <col min="3076" max="3081" width="9.140625" style="34"/>
+    <col min="3082" max="3082" width="10.7109375" style="34" customWidth="1"/>
+    <col min="3083" max="3083" width="9.140625" style="34"/>
+    <col min="3084" max="3084" width="13.5703125" style="34" customWidth="1"/>
+    <col min="3085" max="3085" width="12" style="34" customWidth="1"/>
+    <col min="3086" max="3328" width="9.140625" style="34"/>
+    <col min="3329" max="3329" width="12.7109375" style="34" customWidth="1"/>
+    <col min="3330" max="3330" width="9.140625" style="34"/>
+    <col min="3331" max="3331" width="9.5703125" style="34" customWidth="1"/>
+    <col min="3332" max="3337" width="9.140625" style="34"/>
+    <col min="3338" max="3338" width="10.7109375" style="34" customWidth="1"/>
+    <col min="3339" max="3339" width="9.140625" style="34"/>
+    <col min="3340" max="3340" width="13.5703125" style="34" customWidth="1"/>
+    <col min="3341" max="3341" width="12" style="34" customWidth="1"/>
+    <col min="3342" max="3584" width="9.140625" style="34"/>
+    <col min="3585" max="3585" width="12.7109375" style="34" customWidth="1"/>
+    <col min="3586" max="3586" width="9.140625" style="34"/>
+    <col min="3587" max="3587" width="9.5703125" style="34" customWidth="1"/>
+    <col min="3588" max="3593" width="9.140625" style="34"/>
+    <col min="3594" max="3594" width="10.7109375" style="34" customWidth="1"/>
+    <col min="3595" max="3595" width="9.140625" style="34"/>
+    <col min="3596" max="3596" width="13.5703125" style="34" customWidth="1"/>
+    <col min="3597" max="3597" width="12" style="34" customWidth="1"/>
+    <col min="3598" max="3840" width="9.140625" style="34"/>
+    <col min="3841" max="3841" width="12.7109375" style="34" customWidth="1"/>
+    <col min="3842" max="3842" width="9.140625" style="34"/>
+    <col min="3843" max="3843" width="9.5703125" style="34" customWidth="1"/>
+    <col min="3844" max="3849" width="9.140625" style="34"/>
+    <col min="3850" max="3850" width="10.7109375" style="34" customWidth="1"/>
+    <col min="3851" max="3851" width="9.140625" style="34"/>
+    <col min="3852" max="3852" width="13.5703125" style="34" customWidth="1"/>
+    <col min="3853" max="3853" width="12" style="34" customWidth="1"/>
+    <col min="3854" max="4096" width="9.140625" style="34"/>
+    <col min="4097" max="4097" width="12.7109375" style="34" customWidth="1"/>
+    <col min="4098" max="4098" width="9.140625" style="34"/>
+    <col min="4099" max="4099" width="9.5703125" style="34" customWidth="1"/>
+    <col min="4100" max="4105" width="9.140625" style="34"/>
+    <col min="4106" max="4106" width="10.7109375" style="34" customWidth="1"/>
+    <col min="4107" max="4107" width="9.140625" style="34"/>
+    <col min="4108" max="4108" width="13.5703125" style="34" customWidth="1"/>
+    <col min="4109" max="4109" width="12" style="34" customWidth="1"/>
+    <col min="4110" max="4352" width="9.140625" style="34"/>
+    <col min="4353" max="4353" width="12.7109375" style="34" customWidth="1"/>
+    <col min="4354" max="4354" width="9.140625" style="34"/>
+    <col min="4355" max="4355" width="9.5703125" style="34" customWidth="1"/>
+    <col min="4356" max="4361" width="9.140625" style="34"/>
+    <col min="4362" max="4362" width="10.7109375" style="34" customWidth="1"/>
+    <col min="4363" max="4363" width="9.140625" style="34"/>
+    <col min="4364" max="4364" width="13.5703125" style="34" customWidth="1"/>
+    <col min="4365" max="4365" width="12" style="34" customWidth="1"/>
+    <col min="4366" max="4608" width="9.140625" style="34"/>
+    <col min="4609" max="4609" width="12.7109375" style="34" customWidth="1"/>
+    <col min="4610" max="4610" width="9.140625" style="34"/>
+    <col min="4611" max="4611" width="9.5703125" style="34" customWidth="1"/>
+    <col min="4612" max="4617" width="9.140625" style="34"/>
+    <col min="4618" max="4618" width="10.7109375" style="34" customWidth="1"/>
+    <col min="4619" max="4619" width="9.140625" style="34"/>
+    <col min="4620" max="4620" width="13.5703125" style="34" customWidth="1"/>
+    <col min="4621" max="4621" width="12" style="34" customWidth="1"/>
+    <col min="4622" max="4864" width="9.140625" style="34"/>
+    <col min="4865" max="4865" width="12.7109375" style="34" customWidth="1"/>
+    <col min="4866" max="4866" width="9.140625" style="34"/>
+    <col min="4867" max="4867" width="9.5703125" style="34" customWidth="1"/>
+    <col min="4868" max="4873" width="9.140625" style="34"/>
+    <col min="4874" max="4874" width="10.7109375" style="34" customWidth="1"/>
+    <col min="4875" max="4875" width="9.140625" style="34"/>
+    <col min="4876" max="4876" width="13.5703125" style="34" customWidth="1"/>
+    <col min="4877" max="4877" width="12" style="34" customWidth="1"/>
+    <col min="4878" max="5120" width="9.140625" style="34"/>
+    <col min="5121" max="5121" width="12.7109375" style="34" customWidth="1"/>
+    <col min="5122" max="5122" width="9.140625" style="34"/>
+    <col min="5123" max="5123" width="9.5703125" style="34" customWidth="1"/>
+    <col min="5124" max="5129" width="9.140625" style="34"/>
+    <col min="5130" max="5130" width="10.7109375" style="34" customWidth="1"/>
+    <col min="5131" max="5131" width="9.140625" style="34"/>
+    <col min="5132" max="5132" width="13.5703125" style="34" customWidth="1"/>
+    <col min="5133" max="5133" width="12" style="34" customWidth="1"/>
+    <col min="5134" max="5376" width="9.140625" style="34"/>
+    <col min="5377" max="5377" width="12.7109375" style="34" customWidth="1"/>
+    <col min="5378" max="5378" width="9.140625" style="34"/>
+    <col min="5379" max="5379" width="9.5703125" style="34" customWidth="1"/>
+    <col min="5380" max="5385" width="9.140625" style="34"/>
+    <col min="5386" max="5386" width="10.7109375" style="34" customWidth="1"/>
+    <col min="5387" max="5387" width="9.140625" style="34"/>
+    <col min="5388" max="5388" width="13.5703125" style="34" customWidth="1"/>
+    <col min="5389" max="5389" width="12" style="34" customWidth="1"/>
+    <col min="5390" max="5632" width="9.140625" style="34"/>
+    <col min="5633" max="5633" width="12.7109375" style="34" customWidth="1"/>
+    <col min="5634" max="5634" width="9.140625" style="34"/>
+    <col min="5635" max="5635" width="9.5703125" style="34" customWidth="1"/>
+    <col min="5636" max="5641" width="9.140625" style="34"/>
+    <col min="5642" max="5642" width="10.7109375" style="34" customWidth="1"/>
+    <col min="5643" max="5643" width="9.140625" style="34"/>
+    <col min="5644" max="5644" width="13.5703125" style="34" customWidth="1"/>
+    <col min="5645" max="5645" width="12" style="34" customWidth="1"/>
+    <col min="5646" max="5888" width="9.140625" style="34"/>
+    <col min="5889" max="5889" width="12.7109375" style="34" customWidth="1"/>
+    <col min="5890" max="5890" width="9.140625" style="34"/>
+    <col min="5891" max="5891" width="9.5703125" style="34" customWidth="1"/>
+    <col min="5892" max="5897" width="9.140625" style="34"/>
+    <col min="5898" max="5898" width="10.7109375" style="34" customWidth="1"/>
+    <col min="5899" max="5899" width="9.140625" style="34"/>
+    <col min="5900" max="5900" width="13.5703125" style="34" customWidth="1"/>
+    <col min="5901" max="5901" width="12" style="34" customWidth="1"/>
+    <col min="5902" max="6144" width="9.140625" style="34"/>
+    <col min="6145" max="6145" width="12.7109375" style="34" customWidth="1"/>
+    <col min="6146" max="6146" width="9.140625" style="34"/>
+    <col min="6147" max="6147" width="9.5703125" style="34" customWidth="1"/>
+    <col min="6148" max="6153" width="9.140625" style="34"/>
+    <col min="6154" max="6154" width="10.7109375" style="34" customWidth="1"/>
+    <col min="6155" max="6155" width="9.140625" style="34"/>
+    <col min="6156" max="6156" width="13.5703125" style="34" customWidth="1"/>
+    <col min="6157" max="6157" width="12" style="34" customWidth="1"/>
+    <col min="6158" max="6400" width="9.140625" style="34"/>
+    <col min="6401" max="6401" width="12.7109375" style="34" customWidth="1"/>
+    <col min="6402" max="6402" width="9.140625" style="34"/>
+    <col min="6403" max="6403" width="9.5703125" style="34" customWidth="1"/>
+    <col min="6404" max="6409" width="9.140625" style="34"/>
+    <col min="6410" max="6410" width="10.7109375" style="34" customWidth="1"/>
+    <col min="6411" max="6411" width="9.140625" style="34"/>
+    <col min="6412" max="6412" width="13.5703125" style="34" customWidth="1"/>
+    <col min="6413" max="6413" width="12" style="34" customWidth="1"/>
+    <col min="6414" max="6656" width="9.140625" style="34"/>
+    <col min="6657" max="6657" width="12.7109375" style="34" customWidth="1"/>
+    <col min="6658" max="6658" width="9.140625" style="34"/>
+    <col min="6659" max="6659" width="9.5703125" style="34" customWidth="1"/>
+    <col min="6660" max="6665" width="9.140625" style="34"/>
+    <col min="6666" max="6666" width="10.7109375" style="34" customWidth="1"/>
+    <col min="6667" max="6667" width="9.140625" style="34"/>
+    <col min="6668" max="6668" width="13.5703125" style="34" customWidth="1"/>
+    <col min="6669" max="6669" width="12" style="34" customWidth="1"/>
+    <col min="6670" max="6912" width="9.140625" style="34"/>
+    <col min="6913" max="6913" width="12.7109375" style="34" customWidth="1"/>
+    <col min="6914" max="6914" width="9.140625" style="34"/>
+    <col min="6915" max="6915" width="9.5703125" style="34" customWidth="1"/>
+    <col min="6916" max="6921" width="9.140625" style="34"/>
+    <col min="6922" max="6922" width="10.7109375" style="34" customWidth="1"/>
+    <col min="6923" max="6923" width="9.140625" style="34"/>
+    <col min="6924" max="6924" width="13.5703125" style="34" customWidth="1"/>
+    <col min="6925" max="6925" width="12" style="34" customWidth="1"/>
+    <col min="6926" max="7168" width="9.140625" style="34"/>
+    <col min="7169" max="7169" width="12.7109375" style="34" customWidth="1"/>
+    <col min="7170" max="7170" width="9.140625" style="34"/>
+    <col min="7171" max="7171" width="9.5703125" style="34" customWidth="1"/>
+    <col min="7172" max="7177" width="9.140625" style="34"/>
+    <col min="7178" max="7178" width="10.7109375" style="34" customWidth="1"/>
+    <col min="7179" max="7179" width="9.140625" style="34"/>
+    <col min="7180" max="7180" width="13.5703125" style="34" customWidth="1"/>
+    <col min="7181" max="7181" width="12" style="34" customWidth="1"/>
+    <col min="7182" max="7424" width="9.140625" style="34"/>
+    <col min="7425" max="7425" width="12.7109375" style="34" customWidth="1"/>
+    <col min="7426" max="7426" width="9.140625" style="34"/>
+    <col min="7427" max="7427" width="9.5703125" style="34" customWidth="1"/>
+    <col min="7428" max="7433" width="9.140625" style="34"/>
+    <col min="7434" max="7434" width="10.7109375" style="34" customWidth="1"/>
+    <col min="7435" max="7435" width="9.140625" style="34"/>
+    <col min="7436" max="7436" width="13.5703125" style="34" customWidth="1"/>
+    <col min="7437" max="7437" width="12" style="34" customWidth="1"/>
+    <col min="7438" max="7680" width="9.140625" style="34"/>
+    <col min="7681" max="7681" width="12.7109375" style="34" customWidth="1"/>
+    <col min="7682" max="7682" width="9.140625" style="34"/>
+    <col min="7683" max="7683" width="9.5703125" style="34" customWidth="1"/>
+    <col min="7684" max="7689" width="9.140625" style="34"/>
+    <col min="7690" max="7690" width="10.7109375" style="34" customWidth="1"/>
+    <col min="7691" max="7691" width="9.140625" style="34"/>
+    <col min="7692" max="7692" width="13.5703125" style="34" customWidth="1"/>
+    <col min="7693" max="7693" width="12" style="34" customWidth="1"/>
+    <col min="7694" max="7936" width="9.140625" style="34"/>
+    <col min="7937" max="7937" width="12.7109375" style="34" customWidth="1"/>
+    <col min="7938" max="7938" width="9.140625" style="34"/>
+    <col min="7939" max="7939" width="9.5703125" style="34" customWidth="1"/>
+    <col min="7940" max="7945" width="9.140625" style="34"/>
+    <col min="7946" max="7946" width="10.7109375" style="34" customWidth="1"/>
+    <col min="7947" max="7947" width="9.140625" style="34"/>
+    <col min="7948" max="7948" width="13.5703125" style="34" customWidth="1"/>
+    <col min="7949" max="7949" width="12" style="34" customWidth="1"/>
+    <col min="7950" max="8192" width="9.140625" style="34"/>
+    <col min="8193" max="8193" width="12.7109375" style="34" customWidth="1"/>
+    <col min="8194" max="8194" width="9.140625" style="34"/>
+    <col min="8195" max="8195" width="9.5703125" style="34" customWidth="1"/>
+    <col min="8196" max="8201" width="9.140625" style="34"/>
+    <col min="8202" max="8202" width="10.7109375" style="34" customWidth="1"/>
+    <col min="8203" max="8203" width="9.140625" style="34"/>
+    <col min="8204" max="8204" width="13.5703125" style="34" customWidth="1"/>
+    <col min="8205" max="8205" width="12" style="34" customWidth="1"/>
+    <col min="8206" max="8448" width="9.140625" style="34"/>
+    <col min="8449" max="8449" width="12.7109375" style="34" customWidth="1"/>
+    <col min="8450" max="8450" width="9.140625" style="34"/>
+    <col min="8451" max="8451" width="9.5703125" style="34" customWidth="1"/>
+    <col min="8452" max="8457" width="9.140625" style="34"/>
+    <col min="8458" max="8458" width="10.7109375" style="34" customWidth="1"/>
+    <col min="8459" max="8459" width="9.140625" style="34"/>
+    <col min="8460" max="8460" width="13.5703125" style="34" customWidth="1"/>
+    <col min="8461" max="8461" width="12" style="34" customWidth="1"/>
+    <col min="8462" max="8704" width="9.140625" style="34"/>
+    <col min="8705" max="8705" width="12.7109375" style="34" customWidth="1"/>
+    <col min="8706" max="8706" width="9.140625" style="34"/>
+    <col min="8707" max="8707" width="9.5703125" style="34" customWidth="1"/>
+    <col min="8708" max="8713" width="9.140625" style="34"/>
+    <col min="8714" max="8714" width="10.7109375" style="34" customWidth="1"/>
+    <col min="8715" max="8715" width="9.140625" style="34"/>
+    <col min="8716" max="8716" width="13.5703125" style="34" customWidth="1"/>
+    <col min="8717" max="8717" width="12" style="34" customWidth="1"/>
+    <col min="8718" max="8960" width="9.140625" style="34"/>
+    <col min="8961" max="8961" width="12.7109375" style="34" customWidth="1"/>
+    <col min="8962" max="8962" width="9.140625" style="34"/>
+    <col min="8963" max="8963" width="9.5703125" style="34" customWidth="1"/>
+    <col min="8964" max="8969" width="9.140625" style="34"/>
+    <col min="8970" max="8970" width="10.7109375" style="34" customWidth="1"/>
+    <col min="8971" max="8971" width="9.140625" style="34"/>
+    <col min="8972" max="8972" width="13.5703125" style="34" customWidth="1"/>
+    <col min="8973" max="8973" width="12" style="34" customWidth="1"/>
+    <col min="8974" max="9216" width="9.140625" style="34"/>
+    <col min="9217" max="9217" width="12.7109375" style="34" customWidth="1"/>
+    <col min="9218" max="9218" width="9.140625" style="34"/>
+    <col min="9219" max="9219" width="9.5703125" style="34" customWidth="1"/>
+    <col min="9220" max="9225" width="9.140625" style="34"/>
+    <col min="9226" max="9226" width="10.7109375" style="34" customWidth="1"/>
+    <col min="9227" max="9227" width="9.140625" style="34"/>
+    <col min="9228" max="9228" width="13.5703125" style="34" customWidth="1"/>
+    <col min="9229" max="9229" width="12" style="34" customWidth="1"/>
+    <col min="9230" max="9472" width="9.140625" style="34"/>
+    <col min="9473" max="9473" width="12.7109375" style="34" customWidth="1"/>
+    <col min="9474" max="9474" width="9.140625" style="34"/>
+    <col min="9475" max="9475" width="9.5703125" style="34" customWidth="1"/>
+    <col min="9476" max="9481" width="9.140625" style="34"/>
+    <col min="9482" max="9482" width="10.7109375" style="34" customWidth="1"/>
+    <col min="9483" max="9483" width="9.140625" style="34"/>
+    <col min="9484" max="9484" width="13.5703125" style="34" customWidth="1"/>
+    <col min="9485" max="9485" width="12" style="34" customWidth="1"/>
+    <col min="9486" max="9728" width="9.140625" style="34"/>
+    <col min="9729" max="9729" width="12.7109375" style="34" customWidth="1"/>
+    <col min="9730" max="9730" width="9.140625" style="34"/>
+    <col min="9731" max="9731" width="9.5703125" style="34" customWidth="1"/>
+    <col min="9732" max="9737" width="9.140625" style="34"/>
+    <col min="9738" max="9738" width="10.7109375" style="34" customWidth="1"/>
+    <col min="9739" max="9739" width="9.140625" style="34"/>
+    <col min="9740" max="9740" width="13.5703125" style="34" customWidth="1"/>
+    <col min="9741" max="9741" width="12" style="34" customWidth="1"/>
+    <col min="9742" max="9984" width="9.140625" style="34"/>
+    <col min="9985" max="9985" width="12.7109375" style="34" customWidth="1"/>
+    <col min="9986" max="9986" width="9.140625" style="34"/>
+    <col min="9987" max="9987" width="9.5703125" style="34" customWidth="1"/>
+    <col min="9988" max="9993" width="9.140625" style="34"/>
+    <col min="9994" max="9994" width="10.7109375" style="34" customWidth="1"/>
+    <col min="9995" max="9995" width="9.140625" style="34"/>
+    <col min="9996" max="9996" width="13.5703125" style="34" customWidth="1"/>
+    <col min="9997" max="9997" width="12" style="34" customWidth="1"/>
+    <col min="9998" max="10240" width="9.140625" style="34"/>
+    <col min="10241" max="10241" width="12.7109375" style="34" customWidth="1"/>
+    <col min="10242" max="10242" width="9.140625" style="34"/>
+    <col min="10243" max="10243" width="9.5703125" style="34" customWidth="1"/>
+    <col min="10244" max="10249" width="9.140625" style="34"/>
+    <col min="10250" max="10250" width="10.7109375" style="34" customWidth="1"/>
+    <col min="10251" max="10251" width="9.140625" style="34"/>
+    <col min="10252" max="10252" width="13.5703125" style="34" customWidth="1"/>
+    <col min="10253" max="10253" width="12" style="34" customWidth="1"/>
+    <col min="10254" max="10496" width="9.140625" style="34"/>
+    <col min="10497" max="10497" width="12.7109375" style="34" customWidth="1"/>
+    <col min="10498" max="10498" width="9.140625" style="34"/>
+    <col min="10499" max="10499" width="9.5703125" style="34" customWidth="1"/>
+    <col min="10500" max="10505" width="9.140625" style="34"/>
+    <col min="10506" max="10506" width="10.7109375" style="34" customWidth="1"/>
+    <col min="10507" max="10507" width="9.140625" style="34"/>
+    <col min="10508" max="10508" width="13.5703125" style="34" customWidth="1"/>
+    <col min="10509" max="10509" width="12" style="34" customWidth="1"/>
+    <col min="10510" max="10752" width="9.140625" style="34"/>
+    <col min="10753" max="10753" width="12.7109375" style="34" customWidth="1"/>
+    <col min="10754" max="10754" width="9.140625" style="34"/>
+    <col min="10755" max="10755" width="9.5703125" style="34" customWidth="1"/>
+    <col min="10756" max="10761" width="9.140625" style="34"/>
+    <col min="10762" max="10762" width="10.7109375" style="34" customWidth="1"/>
+    <col min="10763" max="10763" width="9.140625" style="34"/>
+    <col min="10764" max="10764" width="13.5703125" style="34" customWidth="1"/>
+    <col min="10765" max="10765" width="12" style="34" customWidth="1"/>
+    <col min="10766" max="11008" width="9.140625" style="34"/>
+    <col min="11009" max="11009" width="12.7109375" style="34" customWidth="1"/>
+    <col min="11010" max="11010" width="9.140625" style="34"/>
+    <col min="11011" max="11011" width="9.5703125" style="34" customWidth="1"/>
+    <col min="11012" max="11017" width="9.140625" style="34"/>
+    <col min="11018" max="11018" width="10.7109375" style="34" customWidth="1"/>
+    <col min="11019" max="11019" width="9.140625" style="34"/>
+    <col min="11020" max="11020" width="13.5703125" style="34" customWidth="1"/>
+    <col min="11021" max="11021" width="12" style="34" customWidth="1"/>
+    <col min="11022" max="11264" width="9.140625" style="34"/>
+    <col min="11265" max="11265" width="12.7109375" style="34" customWidth="1"/>
+    <col min="11266" max="11266" width="9.140625" style="34"/>
+    <col min="11267" max="11267" width="9.5703125" style="34" customWidth="1"/>
+    <col min="11268" max="11273" width="9.140625" style="34"/>
+    <col min="11274" max="11274" width="10.7109375" style="34" customWidth="1"/>
+    <col min="11275" max="11275" width="9.140625" style="34"/>
+    <col min="11276" max="11276" width="13.5703125" style="34" customWidth="1"/>
+    <col min="11277" max="11277" width="12" style="34" customWidth="1"/>
+    <col min="11278" max="11520" width="9.140625" style="34"/>
+    <col min="11521" max="11521" width="12.7109375" style="34" customWidth="1"/>
+    <col min="11522" max="11522" width="9.140625" style="34"/>
+    <col min="11523" max="11523" width="9.5703125" style="34" customWidth="1"/>
+    <col min="11524" max="11529" width="9.140625" style="34"/>
+    <col min="11530" max="11530" width="10.7109375" style="34" customWidth="1"/>
+    <col min="11531" max="11531" width="9.140625" style="34"/>
+    <col min="11532" max="11532" width="13.5703125" style="34" customWidth="1"/>
+    <col min="11533" max="11533" width="12" style="34" customWidth="1"/>
+    <col min="11534" max="11776" width="9.140625" style="34"/>
+    <col min="11777" max="11777" width="12.7109375" style="34" customWidth="1"/>
+    <col min="11778" max="11778" width="9.140625" style="34"/>
+    <col min="11779" max="11779" width="9.5703125" style="34" customWidth="1"/>
+    <col min="11780" max="11785" width="9.140625" style="34"/>
+    <col min="11786" max="11786" width="10.7109375" style="34" customWidth="1"/>
+    <col min="11787" max="11787" width="9.140625" style="34"/>
+    <col min="11788" max="11788" width="13.5703125" style="34" customWidth="1"/>
+    <col min="11789" max="11789" width="12" style="34" customWidth="1"/>
+    <col min="11790" max="12032" width="9.140625" style="34"/>
+    <col min="12033" max="12033" width="12.7109375" style="34" customWidth="1"/>
+    <col min="12034" max="12034" width="9.140625" style="34"/>
+    <col min="12035" max="12035" width="9.5703125" style="34" customWidth="1"/>
+    <col min="12036" max="12041" width="9.140625" style="34"/>
+    <col min="12042" max="12042" width="10.7109375" style="34" customWidth="1"/>
+    <col min="12043" max="12043" width="9.140625" style="34"/>
+    <col min="12044" max="12044" width="13.5703125" style="34" customWidth="1"/>
+    <col min="12045" max="12045" width="12" style="34" customWidth="1"/>
+    <col min="12046" max="12288" width="9.140625" style="34"/>
+    <col min="12289" max="12289" width="12.7109375" style="34" customWidth="1"/>
+    <col min="12290" max="12290" width="9.140625" style="34"/>
+    <col min="12291" max="12291" width="9.5703125" style="34" customWidth="1"/>
+    <col min="12292" max="12297" width="9.140625" style="34"/>
+    <col min="12298" max="12298" width="10.7109375" style="34" customWidth="1"/>
+    <col min="12299" max="12299" width="9.140625" style="34"/>
+    <col min="12300" max="12300" width="13.5703125" style="34" customWidth="1"/>
+    <col min="12301" max="12301" width="12" style="34" customWidth="1"/>
+    <col min="12302" max="12544" width="9.140625" style="34"/>
+    <col min="12545" max="12545" width="12.7109375" style="34" customWidth="1"/>
+    <col min="12546" max="12546" width="9.140625" style="34"/>
+    <col min="12547" max="12547" width="9.5703125" style="34" customWidth="1"/>
+    <col min="12548" max="12553" width="9.140625" style="34"/>
+    <col min="12554" max="12554" width="10.7109375" style="34" customWidth="1"/>
+    <col min="12555" max="12555" width="9.140625" style="34"/>
+    <col min="12556" max="12556" width="13.5703125" style="34" customWidth="1"/>
+    <col min="12557" max="12557" width="12" style="34" customWidth="1"/>
+    <col min="12558" max="12800" width="9.140625" style="34"/>
+    <col min="12801" max="12801" width="12.7109375" style="34" customWidth="1"/>
+    <col min="12802" max="12802" width="9.140625" style="34"/>
+    <col min="12803" max="12803" width="9.5703125" style="34" customWidth="1"/>
+    <col min="12804" max="12809" width="9.140625" style="34"/>
+    <col min="12810" max="12810" width="10.7109375" style="34" customWidth="1"/>
+    <col min="12811" max="12811" width="9.140625" style="34"/>
+    <col min="12812" max="12812" width="13.5703125" style="34" customWidth="1"/>
+    <col min="12813" max="12813" width="12" style="34" customWidth="1"/>
+    <col min="12814" max="13056" width="9.140625" style="34"/>
+    <col min="13057" max="13057" width="12.7109375" style="34" customWidth="1"/>
+    <col min="13058" max="13058" width="9.140625" style="34"/>
+    <col min="13059" max="13059" width="9.5703125" style="34" customWidth="1"/>
+    <col min="13060" max="13065" width="9.140625" style="34"/>
+    <col min="13066" max="13066" width="10.7109375" style="34" customWidth="1"/>
+    <col min="13067" max="13067" width="9.140625" style="34"/>
+    <col min="13068" max="13068" width="13.5703125" style="34" customWidth="1"/>
+    <col min="13069" max="13069" width="12" style="34" customWidth="1"/>
+    <col min="13070" max="13312" width="9.140625" style="34"/>
+    <col min="13313" max="13313" width="12.7109375" style="34" customWidth="1"/>
+    <col min="13314" max="13314" width="9.140625" style="34"/>
+    <col min="13315" max="13315" width="9.5703125" style="34" customWidth="1"/>
+    <col min="13316" max="13321" width="9.140625" style="34"/>
+    <col min="13322" max="13322" width="10.7109375" style="34" customWidth="1"/>
+    <col min="13323" max="13323" width="9.140625" style="34"/>
+    <col min="13324" max="13324" width="13.5703125" style="34" customWidth="1"/>
+    <col min="13325" max="13325" width="12" style="34" customWidth="1"/>
+    <col min="13326" max="13568" width="9.140625" style="34"/>
+    <col min="13569" max="13569" width="12.7109375" style="34" customWidth="1"/>
+    <col min="13570" max="13570" width="9.140625" style="34"/>
+    <col min="13571" max="13571" width="9.5703125" style="34" customWidth="1"/>
+    <col min="13572" max="13577" width="9.140625" style="34"/>
+    <col min="13578" max="13578" width="10.7109375" style="34" customWidth="1"/>
+    <col min="13579" max="13579" width="9.140625" style="34"/>
+    <col min="13580" max="13580" width="13.5703125" style="34" customWidth="1"/>
+    <col min="13581" max="13581" width="12" style="34" customWidth="1"/>
+    <col min="13582" max="13824" width="9.140625" style="34"/>
+    <col min="13825" max="13825" width="12.7109375" style="34" customWidth="1"/>
+    <col min="13826" max="13826" width="9.140625" style="34"/>
+    <col min="13827" max="13827" width="9.5703125" style="34" customWidth="1"/>
+    <col min="13828" max="13833" width="9.140625" style="34"/>
+    <col min="13834" max="13834" width="10.7109375" style="34" customWidth="1"/>
+    <col min="13835" max="13835" width="9.140625" style="34"/>
+    <col min="13836" max="13836" width="13.5703125" style="34" customWidth="1"/>
+    <col min="13837" max="13837" width="12" style="34" customWidth="1"/>
+    <col min="13838" max="14080" width="9.140625" style="34"/>
+    <col min="14081" max="14081" width="12.7109375" style="34" customWidth="1"/>
+    <col min="14082" max="14082" width="9.140625" style="34"/>
+    <col min="14083" max="14083" width="9.5703125" style="34" customWidth="1"/>
+    <col min="14084" max="14089" width="9.140625" style="34"/>
+    <col min="14090" max="14090" width="10.7109375" style="34" customWidth="1"/>
+    <col min="14091" max="14091" width="9.140625" style="34"/>
+    <col min="14092" max="14092" width="13.5703125" style="34" customWidth="1"/>
+    <col min="14093" max="14093" width="12" style="34" customWidth="1"/>
+    <col min="14094" max="14336" width="9.140625" style="34"/>
+    <col min="14337" max="14337" width="12.7109375" style="34" customWidth="1"/>
+    <col min="14338" max="14338" width="9.140625" style="34"/>
+    <col min="14339" max="14339" width="9.5703125" style="34" customWidth="1"/>
+    <col min="14340" max="14345" width="9.140625" style="34"/>
+    <col min="14346" max="14346" width="10.7109375" style="34" customWidth="1"/>
+    <col min="14347" max="14347" width="9.140625" style="34"/>
+    <col min="14348" max="14348" width="13.5703125" style="34" customWidth="1"/>
+    <col min="14349" max="14349" width="12" style="34" customWidth="1"/>
+    <col min="14350" max="14592" width="9.140625" style="34"/>
+    <col min="14593" max="14593" width="12.7109375" style="34" customWidth="1"/>
+    <col min="14594" max="14594" width="9.140625" style="34"/>
+    <col min="14595" max="14595" width="9.5703125" style="34" customWidth="1"/>
+    <col min="14596" max="14601" width="9.140625" style="34"/>
+    <col min="14602" max="14602" width="10.7109375" style="34" customWidth="1"/>
+    <col min="14603" max="14603" width="9.140625" style="34"/>
+    <col min="14604" max="14604" width="13.5703125" style="34" customWidth="1"/>
+    <col min="14605" max="14605" width="12" style="34" customWidth="1"/>
+    <col min="14606" max="14848" width="9.140625" style="34"/>
+    <col min="14849" max="14849" width="12.7109375" style="34" customWidth="1"/>
+    <col min="14850" max="14850" width="9.140625" style="34"/>
+    <col min="14851" max="14851" width="9.5703125" style="34" customWidth="1"/>
+    <col min="14852" max="14857" width="9.140625" style="34"/>
+    <col min="14858" max="14858" width="10.7109375" style="34" customWidth="1"/>
+    <col min="14859" max="14859" width="9.140625" style="34"/>
+    <col min="14860" max="14860" width="13.5703125" style="34" customWidth="1"/>
+    <col min="14861" max="14861" width="12" style="34" customWidth="1"/>
+    <col min="14862" max="15104" width="9.140625" style="34"/>
+    <col min="15105" max="15105" width="12.7109375" style="34" customWidth="1"/>
+    <col min="15106" max="15106" width="9.140625" style="34"/>
+    <col min="15107" max="15107" width="9.5703125" style="34" customWidth="1"/>
+    <col min="15108" max="15113" width="9.140625" style="34"/>
+    <col min="15114" max="15114" width="10.7109375" style="34" customWidth="1"/>
+    <col min="15115" max="15115" width="9.140625" style="34"/>
+    <col min="15116" max="15116" width="13.5703125" style="34" customWidth="1"/>
+    <col min="15117" max="15117" width="12" style="34" customWidth="1"/>
+    <col min="15118" max="15360" width="9.140625" style="34"/>
+    <col min="15361" max="15361" width="12.7109375" style="34" customWidth="1"/>
+    <col min="15362" max="15362" width="9.140625" style="34"/>
+    <col min="15363" max="15363" width="9.5703125" style="34" customWidth="1"/>
+    <col min="15364" max="15369" width="9.140625" style="34"/>
+    <col min="15370" max="15370" width="10.7109375" style="34" customWidth="1"/>
+    <col min="15371" max="15371" width="9.140625" style="34"/>
+    <col min="15372" max="15372" width="13.5703125" style="34" customWidth="1"/>
+    <col min="15373" max="15373" width="12" style="34" customWidth="1"/>
+    <col min="15374" max="15616" width="9.140625" style="34"/>
+    <col min="15617" max="15617" width="12.7109375" style="34" customWidth="1"/>
+    <col min="15618" max="15618" width="9.140625" style="34"/>
+    <col min="15619" max="15619" width="9.5703125" style="34" customWidth="1"/>
+    <col min="15620" max="15625" width="9.140625" style="34"/>
+    <col min="15626" max="15626" width="10.7109375" style="34" customWidth="1"/>
+    <col min="15627" max="15627" width="9.140625" style="34"/>
+    <col min="15628" max="15628" width="13.5703125" style="34" customWidth="1"/>
+    <col min="15629" max="15629" width="12" style="34" customWidth="1"/>
+    <col min="15630" max="15872" width="9.140625" style="34"/>
+    <col min="15873" max="15873" width="12.7109375" style="34" customWidth="1"/>
+    <col min="15874" max="15874" width="9.140625" style="34"/>
+    <col min="15875" max="15875" width="9.5703125" style="34" customWidth="1"/>
+    <col min="15876" max="15881" width="9.140625" style="34"/>
+    <col min="15882" max="15882" width="10.7109375" style="34" customWidth="1"/>
+    <col min="15883" max="15883" width="9.140625" style="34"/>
+    <col min="15884" max="15884" width="13.5703125" style="34" customWidth="1"/>
+    <col min="15885" max="15885" width="12" style="34" customWidth="1"/>
+    <col min="15886" max="16128" width="9.140625" style="34"/>
+    <col min="16129" max="16129" width="12.7109375" style="34" customWidth="1"/>
+    <col min="16130" max="16130" width="9.140625" style="34"/>
+    <col min="16131" max="16131" width="9.5703125" style="34" customWidth="1"/>
+    <col min="16132" max="16137" width="9.140625" style="34"/>
+    <col min="16138" max="16138" width="10.7109375" style="34" customWidth="1"/>
+    <col min="16139" max="16139" width="9.140625" style="34"/>
+    <col min="16140" max="16140" width="13.5703125" style="34" customWidth="1"/>
+    <col min="16141" max="16141" width="12" style="34" customWidth="1"/>
+    <col min="16142" max="16384" width="9.140625" style="34"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="70" t="s">
+    <row r="1" spans="1:13" s="10" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A1" s="71" t="s">
         <v>22</v>
       </c>
-      <c r="B1" s="70"/>
-[...29 lines deleted...]
-      <c r="B3" s="72" t="s">
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+      <c r="I1" s="71"/>
+      <c r="J1" s="71"/>
+      <c r="K1" s="71"/>
+      <c r="L1" s="71"/>
+      <c r="M1" s="71"/>
+    </row>
+    <row r="2" spans="1:13" ht="14.25" customHeight="1" thickBot="1">
+      <c r="A2" s="50"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+    </row>
+    <row r="3" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A3" s="72"/>
+      <c r="B3" s="73" t="s">
         <v>23</v>
       </c>
-      <c r="C3" s="72" t="s">
+      <c r="C3" s="73" t="s">
         <v>37</v>
       </c>
-      <c r="D3" s="72" t="s">
+      <c r="D3" s="73" t="s">
         <v>38</v>
       </c>
-      <c r="E3" s="72" t="s">
+      <c r="E3" s="73" t="s">
         <v>39</v>
       </c>
-      <c r="F3" s="72" t="s">
+      <c r="F3" s="73" t="s">
         <v>40</v>
       </c>
-      <c r="G3" s="72" t="s">
+      <c r="G3" s="73" t="s">
         <v>41</v>
       </c>
-      <c r="H3" s="72" t="s">
+      <c r="H3" s="73" t="s">
         <v>42</v>
       </c>
-      <c r="I3" s="72" t="s">
+      <c r="I3" s="73" t="s">
         <v>43</v>
       </c>
-      <c r="J3" s="72" t="s">
+      <c r="J3" s="73" t="s">
         <v>44</v>
       </c>
-      <c r="K3" s="72" t="s">
+      <c r="K3" s="73" t="s">
         <v>45</v>
       </c>
-      <c r="L3" s="72" t="s">
+      <c r="L3" s="73" t="s">
         <v>46</v>
       </c>
-      <c r="M3" s="72" t="s">
+      <c r="M3" s="73" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="4" spans="1:13" ht="12.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="A5" s="67" t="s">
+    <row r="4" spans="1:13" ht="12.75" customHeight="1" thickBot="1">
+      <c r="A4" s="61"/>
+      <c r="B4" s="63"/>
+      <c r="C4" s="63"/>
+      <c r="D4" s="63"/>
+      <c r="E4" s="63"/>
+      <c r="F4" s="63"/>
+      <c r="G4" s="63"/>
+      <c r="H4" s="63"/>
+      <c r="I4" s="63"/>
+      <c r="J4" s="63"/>
+      <c r="K4" s="63"/>
+      <c r="L4" s="63"/>
+      <c r="M4" s="63"/>
+    </row>
+    <row r="5" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A5" s="68" t="s">
         <v>59</v>
       </c>
-      <c r="B5" s="68"/>
-[...13 lines deleted...]
-      <c r="A6" s="22">
+      <c r="B5" s="69"/>
+      <c r="C5" s="69"/>
+      <c r="D5" s="69"/>
+      <c r="E5" s="69"/>
+      <c r="F5" s="69"/>
+      <c r="G5" s="69"/>
+      <c r="H5" s="69"/>
+      <c r="I5" s="69"/>
+      <c r="J5" s="69"/>
+      <c r="K5" s="69"/>
+      <c r="L5" s="69"/>
+      <c r="M5" s="70"/>
+    </row>
+    <row r="6" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A6" s="36">
         <v>2024</v>
       </c>
-      <c r="B6" s="21">
+      <c r="B6" s="37">
         <v>8739346</v>
       </c>
-      <c r="C6" s="21">
+      <c r="C6" s="37">
         <v>12908806</v>
       </c>
-      <c r="D6" s="21">
+      <c r="D6" s="37">
         <v>15096292</v>
       </c>
-      <c r="E6" s="21">
+      <c r="E6" s="37">
         <v>18762016</v>
       </c>
-      <c r="F6" s="21">
+      <c r="F6" s="37">
         <v>24499243</v>
       </c>
-      <c r="G6" s="21">
+      <c r="G6" s="37">
         <v>32777039</v>
       </c>
-      <c r="H6" s="21">
+      <c r="H6" s="37">
         <v>36110625</v>
       </c>
-      <c r="I6" s="21">
+      <c r="I6" s="37">
         <v>44697729</v>
       </c>
-      <c r="J6" s="21">
+      <c r="J6" s="37">
         <v>53169361</v>
       </c>
-      <c r="K6" s="20">
+      <c r="K6" s="38">
         <v>64298416</v>
       </c>
-      <c r="L6" s="23">
+      <c r="L6" s="39">
         <v>68486955</v>
       </c>
-      <c r="M6" s="20">
+      <c r="M6" s="38">
         <v>85864474</v>
       </c>
     </row>
-    <row r="7" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A7" s="22">
+    <row r="7" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A7" s="36">
         <v>2025</v>
       </c>
-      <c r="B7" s="21">
+      <c r="B7" s="37">
         <v>4069940</v>
       </c>
-      <c r="C7" s="21">
+      <c r="C7" s="37">
         <v>10866271</v>
       </c>
-      <c r="D7" s="21">
+      <c r="D7" s="37">
         <v>16277551</v>
       </c>
-      <c r="E7" s="47">
+      <c r="E7" s="51">
         <v>24375084</v>
       </c>
-      <c r="F7" s="21">
+      <c r="F7" s="37">
         <v>29126668</v>
       </c>
-      <c r="G7" s="21">
+      <c r="G7" s="37">
         <v>41304938</v>
       </c>
-      <c r="H7" s="21">
+      <c r="H7" s="37">
         <v>47873851</v>
       </c>
-      <c r="I7" s="21">
+      <c r="I7" s="37">
         <v>53504936</v>
       </c>
-      <c r="J7" s="21">
+      <c r="J7" s="37">
         <v>60772851</v>
       </c>
-      <c r="K7" s="20">
+      <c r="K7" s="38">
         <v>67988577</v>
       </c>
-      <c r="L7" s="23">
+      <c r="L7" s="39">
         <v>74230787</v>
       </c>
-      <c r="M7" s="20">
+      <c r="M7" s="38">
         <v>86171723</v>
       </c>
     </row>
-    <row r="8" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A8" s="22">
+    <row r="8" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A8" s="36">
         <v>2026</v>
       </c>
-      <c r="B8" s="21">
+      <c r="B8" s="37">
         <v>3593624</v>
       </c>
-      <c r="C8" s="21">
+      <c r="C8" s="37">
         <v>7870266</v>
       </c>
-      <c r="D8" s="21">
+      <c r="D8" s="37">
         <v>11812140</v>
       </c>
-      <c r="E8" s="43">
+      <c r="E8" s="52">
         <v>20827986</v>
       </c>
-      <c r="F8" s="21">
+      <c r="F8" s="37">
         <v>25375093</v>
       </c>
-      <c r="G8" s="48">
+      <c r="G8" s="53">
         <v>37468866</v>
       </c>
-      <c r="H8" s="21">
+      <c r="H8" s="37">
         <v>59911747</v>
       </c>
-      <c r="I8" s="21">
+      <c r="I8" s="37">
         <v>63557998</v>
       </c>
-      <c r="J8" s="21"/>
-[...5 lines deleted...]
-      <c r="A9" s="63" t="s">
+      <c r="J8" s="37">
+        <v>74065538</v>
+      </c>
+      <c r="K8" s="38"/>
+      <c r="L8" s="54"/>
+      <c r="M8" s="38"/>
+    </row>
+    <row r="9" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A9" s="64" t="s">
         <v>48</v>
       </c>
-      <c r="B9" s="63"/>
-[...13 lines deleted...]
-      <c r="A10" s="64" t="s">
+      <c r="B9" s="64"/>
+      <c r="C9" s="64"/>
+      <c r="D9" s="64"/>
+      <c r="E9" s="64"/>
+      <c r="F9" s="64"/>
+      <c r="G9" s="64"/>
+      <c r="H9" s="64"/>
+      <c r="I9" s="64"/>
+      <c r="J9" s="64"/>
+      <c r="K9" s="64"/>
+      <c r="L9" s="64"/>
+      <c r="M9" s="64"/>
+    </row>
+    <row r="10" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A10" s="65" t="s">
         <v>22</v>
       </c>
-      <c r="B10" s="65"/>
-[...13 lines deleted...]
-      <c r="A11" s="22">
+      <c r="B10" s="66"/>
+      <c r="C10" s="66"/>
+      <c r="D10" s="66"/>
+      <c r="E10" s="66"/>
+      <c r="F10" s="66"/>
+      <c r="G10" s="66"/>
+      <c r="H10" s="66"/>
+      <c r="I10" s="66"/>
+      <c r="J10" s="66"/>
+      <c r="K10" s="66"/>
+      <c r="L10" s="66"/>
+      <c r="M10" s="67"/>
+    </row>
+    <row r="11" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A11" s="36">
         <v>2024</v>
       </c>
-      <c r="B11" s="26">
+      <c r="B11" s="43">
         <v>107.1</v>
       </c>
-      <c r="C11" s="26">
+      <c r="C11" s="43">
         <v>76</v>
       </c>
-      <c r="D11" s="26">
+      <c r="D11" s="43">
         <v>60.3</v>
       </c>
-      <c r="E11" s="26">
+      <c r="E11" s="43">
         <v>54.6</v>
       </c>
-      <c r="F11" s="26">
+      <c r="F11" s="43">
         <v>57.8</v>
       </c>
-      <c r="G11" s="26">
+      <c r="G11" s="43">
         <v>63.9</v>
       </c>
-      <c r="H11" s="26">
+      <c r="H11" s="43">
         <v>62.5</v>
       </c>
-      <c r="I11" s="26">
+      <c r="I11" s="43">
         <v>72.099999999999994</v>
       </c>
-      <c r="J11" s="26">
+      <c r="J11" s="43">
         <v>80</v>
       </c>
-      <c r="K11" s="26">
+      <c r="K11" s="43">
         <v>87.7</v>
       </c>
-      <c r="L11" s="73">
+      <c r="L11" s="55">
         <v>88.6</v>
       </c>
-      <c r="M11" s="26">
+      <c r="M11" s="43">
         <v>106</v>
       </c>
     </row>
-    <row r="12" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="22">
+    <row r="12" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A12" s="36">
         <v>2025</v>
       </c>
-      <c r="B12" s="26">
+      <c r="B12" s="43">
         <v>45.6</v>
       </c>
-      <c r="C12" s="26">
+      <c r="C12" s="43">
         <v>82.2</v>
       </c>
-      <c r="D12" s="26">
+      <c r="D12" s="43">
         <v>105</v>
       </c>
-      <c r="E12" s="26">
+      <c r="E12" s="43">
         <v>126.1</v>
       </c>
-      <c r="F12" s="26">
+      <c r="F12" s="43">
         <v>115.3</v>
       </c>
-      <c r="G12" s="26">
+      <c r="G12" s="43">
         <v>122.1</v>
       </c>
-      <c r="H12" s="26">
+      <c r="H12" s="43">
         <v>128.30000000000001</v>
       </c>
-      <c r="I12" s="26">
+      <c r="I12" s="43">
         <v>115.8</v>
       </c>
-      <c r="J12" s="26">
+      <c r="J12" s="43">
         <v>110.5</v>
       </c>
-      <c r="K12" s="26">
+      <c r="K12" s="43">
         <v>102.1</v>
       </c>
-      <c r="L12" s="73">
+      <c r="L12" s="55">
         <v>104.6</v>
       </c>
-      <c r="M12" s="26">
+      <c r="M12" s="43">
         <v>99.7</v>
       </c>
     </row>
-    <row r="13" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A13" s="22">
+    <row r="13" spans="1:13" ht="12.75" customHeight="1">
+      <c r="A13" s="36">
         <v>2026</v>
       </c>
-      <c r="B13" s="26">
+      <c r="B13" s="43">
         <v>82.6</v>
       </c>
-      <c r="C13" s="26">
+      <c r="C13" s="43">
         <v>68.099999999999994</v>
       </c>
-      <c r="D13" s="26">
+      <c r="D13" s="43">
         <v>68.599999999999994</v>
       </c>
-      <c r="E13" s="26">
+      <c r="E13" s="43">
         <v>81.099999999999994</v>
       </c>
-      <c r="F13" s="26">
+      <c r="F13" s="43">
         <v>82.6</v>
       </c>
-      <c r="G13" s="26">
+      <c r="G13" s="43">
         <v>86.1</v>
       </c>
-      <c r="H13" s="26">
+      <c r="H13" s="43">
         <v>118.8</v>
       </c>
-      <c r="I13" s="26">
+      <c r="I13" s="43">
         <v>112.8</v>
       </c>
-      <c r="J13" s="26"/>
-[...5 lines deleted...]
-      <c r="A14" s="28"/>
+      <c r="J13" s="43">
+        <v>115.7</v>
+      </c>
+      <c r="K13" s="43"/>
+      <c r="L13" s="55"/>
+      <c r="M13" s="43"/>
+    </row>
+    <row r="14" spans="1:13">
+      <c r="A14" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="J3:J4"/>
     <mergeCell ref="K3:K4"/>
     <mergeCell ref="L3:L4"/>
     <mergeCell ref="M3:M4"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="C3:C4"/>
     <mergeCell ref="D3:D4"/>
     <mergeCell ref="E3:E4"/>
     <mergeCell ref="F3:F4"/>
     <mergeCell ref="G3:G4"/>
     <mergeCell ref="H3:H4"/>
     <mergeCell ref="I3:I4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
@@ -4257,54 +4397,54 @@
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E52B1112-A291-4B1D-8EA9-FB0D848FC085}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{07FA019D-3BDA-4A1F-A37A-FE8A22753F2E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{21B13734-2653-412E-B9C6-FD41B0538B1F}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер 161104</vt:lpstr>