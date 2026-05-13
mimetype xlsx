--- v0 (2026-04-16)
+++ v1 (2026-05-13)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="11415"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="15360" windowHeight="8115"/>
   </bookViews>
   <sheets>
     <sheet name="период" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1057" uniqueCount="719">
   <si>
     <t>Все виды транспорта</t>
   </si>
   <si>
     <t>Перевезено грузов, багажа, грузобагажа, тыс. тонн</t>
   </si>
   <si>
     <t>Перевезено пассажиров, тыс. человек</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>Железнодорожный транспорт</t>
   </si>
@@ -2367,51 +2367,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="105">
+  <cellXfs count="106">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -2633,60 +2633,63 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -2986,65 +2989,65 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="102" t="s">
+      <c r="A1" s="103" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="102"/>
-[...10 lines deleted...]
-      <c r="M1" s="102"/>
+      <c r="B1" s="103"/>
+      <c r="C1" s="103"/>
+      <c r="D1" s="103"/>
+      <c r="E1" s="103"/>
+      <c r="F1" s="103"/>
+      <c r="G1" s="103"/>
+      <c r="H1" s="103"/>
+      <c r="I1" s="103"/>
+      <c r="J1" s="103"/>
+      <c r="K1" s="103"/>
+      <c r="L1" s="103"/>
+      <c r="M1" s="103"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="11"/>
       <c r="B3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="13" t="s">
@@ -3740,95 +3743,97 @@
         <v>29270.22</v>
       </c>
       <c r="J20" s="75">
         <v>33119.07</v>
       </c>
       <c r="K20" s="77">
         <v>37655.980000000003</v>
       </c>
       <c r="L20" s="69">
         <v>41514.04</v>
       </c>
       <c r="M20" s="70">
         <v>45781.49</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="58" t="s">
         <v>715</v>
       </c>
       <c r="B21" s="70">
         <v>3884.12</v>
       </c>
       <c r="C21" s="69">
         <v>7782.09</v>
       </c>
-      <c r="D21" s="104">
+      <c r="D21" s="101">
         <v>11613.83</v>
       </c>
       <c r="E21" s="69">
         <v>15402.76</v>
       </c>
       <c r="F21" s="69">
         <v>19192.91</v>
       </c>
       <c r="G21" s="86">
         <v>22987.64</v>
       </c>
       <c r="H21" s="86">
         <v>27023.53</v>
       </c>
       <c r="I21" s="82">
         <v>31307.61</v>
       </c>
       <c r="J21" s="82">
         <v>35606.25</v>
       </c>
       <c r="K21" s="70">
         <v>40102.01</v>
       </c>
       <c r="L21" s="70">
         <v>44558.52</v>
       </c>
       <c r="M21" s="86">
         <v>49411.44</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="58" t="s">
         <v>716</v>
       </c>
       <c r="B22" s="70">
         <v>4005.25</v>
       </c>
       <c r="C22" s="70">
         <v>7236.51</v>
       </c>
       <c r="D22" s="70">
         <v>10459.07</v>
       </c>
-      <c r="E22" s="69"/>
+      <c r="E22" s="69">
+        <v>13317.52</v>
+      </c>
       <c r="F22" s="69"/>
       <c r="G22" s="86"/>
       <c r="H22" s="86"/>
       <c r="I22" s="82"/>
       <c r="J22" s="82"/>
       <c r="K22" s="70"/>
       <c r="L22" s="70"/>
       <c r="M22" s="86"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="22"/>
       <c r="C23" s="22"/>
       <c r="D23" s="23"/>
       <c r="E23" s="22"/>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="23"/>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
@@ -4532,51 +4537,53 @@
         <v>21773027.899999999</v>
       </c>
       <c r="K40" s="72">
         <v>24405492</v>
       </c>
       <c r="L40" s="72">
         <v>26969937.800000001</v>
       </c>
       <c r="M40" s="85">
         <v>30271599.100000001</v>
       </c>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A41" s="58" t="s">
         <v>716</v>
       </c>
       <c r="B41" s="72">
         <v>2497300.7799999998</v>
       </c>
       <c r="C41" s="72">
         <v>4408847.79</v>
       </c>
       <c r="D41" s="72">
         <v>6463417.3799999999</v>
       </c>
-      <c r="E41" s="71"/>
+      <c r="E41" s="71">
+        <v>8014203.0499999998</v>
+      </c>
       <c r="F41" s="71"/>
       <c r="G41" s="85"/>
       <c r="H41" s="85"/>
       <c r="I41" s="71"/>
       <c r="J41" s="81"/>
       <c r="K41" s="72"/>
       <c r="L41" s="72"/>
       <c r="M41" s="85"/>
     </row>
     <row r="42" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B42" s="22"/>
       <c r="C42" s="22"/>
       <c r="D42" s="22"/>
       <c r="E42" s="22"/>
       <c r="F42" s="22"/>
       <c r="G42" s="22"/>
       <c r="H42" s="23"/>
       <c r="I42" s="22"/>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
       <c r="L42" s="22"/>
       <c r="M42" s="22"/>
@@ -5282,51 +5289,53 @@
         <v>38274.85</v>
       </c>
       <c r="K59" s="70">
         <v>43088.79</v>
       </c>
       <c r="L59" s="70">
         <v>47598.87</v>
       </c>
       <c r="M59" s="86">
         <v>52207.8</v>
       </c>
     </row>
     <row r="60" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A60" s="58" t="s">
         <v>716</v>
       </c>
       <c r="B60" s="70">
         <v>4169.58</v>
       </c>
       <c r="C60" s="70">
         <v>8519.18</v>
       </c>
       <c r="D60" s="70">
         <v>12976.56</v>
       </c>
-      <c r="E60" s="69"/>
+      <c r="E60" s="69">
+        <v>17692.36</v>
+      </c>
       <c r="F60" s="69"/>
       <c r="G60" s="86"/>
       <c r="H60" s="86"/>
       <c r="I60" s="69"/>
       <c r="J60" s="82"/>
       <c r="K60" s="70"/>
       <c r="L60" s="70"/>
       <c r="M60" s="86"/>
     </row>
     <row r="61" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="22"/>
       <c r="D61" s="23"/>
       <c r="E61" s="22"/>
       <c r="F61" s="22"/>
       <c r="G61" s="22"/>
       <c r="H61" s="22"/>
       <c r="I61" s="22"/>
       <c r="J61" s="22"/>
       <c r="K61" s="22"/>
       <c r="L61" s="22"/>
       <c r="M61" s="22"/>
@@ -6039,107 +6048,109 @@
       <c r="K78" s="72">
         <v>950657.6</v>
       </c>
       <c r="L78" s="72">
         <v>1055247.2</v>
       </c>
       <c r="M78" s="85">
         <v>1193146.6000000001</v>
       </c>
       <c r="O78" s="4"/>
       <c r="P78" s="5"/>
     </row>
     <row r="79" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A79" s="26" t="s">
         <v>716</v>
       </c>
       <c r="B79" s="73">
         <v>137521.9</v>
       </c>
       <c r="C79" s="73">
         <v>278205</v>
       </c>
       <c r="D79" s="73">
         <v>418680.4</v>
       </c>
-      <c r="E79" s="73"/>
+      <c r="E79" s="73">
+        <v>565244.4</v>
+      </c>
       <c r="F79" s="73"/>
       <c r="G79" s="83"/>
       <c r="H79" s="83"/>
       <c r="I79" s="73"/>
       <c r="J79" s="83"/>
       <c r="K79" s="73"/>
       <c r="L79" s="73"/>
       <c r="M79" s="83"/>
       <c r="O79" s="4"/>
       <c r="P79" s="5"/>
     </row>
     <row r="80" spans="1:25" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="103" t="s">
+      <c r="A80" s="104" t="s">
         <v>35</v>
       </c>
-      <c r="B80" s="103"/>
-[...10 lines deleted...]
-      <c r="M80" s="103"/>
+      <c r="B80" s="104"/>
+      <c r="C80" s="104"/>
+      <c r="D80" s="104"/>
+      <c r="E80" s="104"/>
+      <c r="F80" s="104"/>
+      <c r="G80" s="104"/>
+      <c r="H80" s="104"/>
+      <c r="I80" s="104"/>
+      <c r="J80" s="104"/>
+      <c r="K80" s="104"/>
+      <c r="L80" s="104"/>
+      <c r="M80" s="104"/>
       <c r="N80" s="8"/>
       <c r="O80" s="8"/>
       <c r="P80" s="8"/>
       <c r="Q80" s="8"/>
       <c r="R80" s="8"/>
       <c r="S80" s="8"/>
       <c r="T80" s="8"/>
       <c r="U80" s="8"/>
       <c r="V80" s="8"/>
       <c r="W80" s="8"/>
       <c r="X80" s="8"/>
       <c r="Y80" s="8"/>
     </row>
     <row r="81" spans="1:15" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="102" t="s">
+      <c r="A81" s="103" t="s">
         <v>4</v>
       </c>
-      <c r="B81" s="102"/>
-[...10 lines deleted...]
-      <c r="M81" s="102"/>
+      <c r="B81" s="103"/>
+      <c r="C81" s="103"/>
+      <c r="D81" s="103"/>
+      <c r="E81" s="103"/>
+      <c r="F81" s="103"/>
+      <c r="G81" s="103"/>
+      <c r="H81" s="103"/>
+      <c r="I81" s="103"/>
+      <c r="J81" s="103"/>
+      <c r="K81" s="103"/>
+      <c r="L81" s="103"/>
+      <c r="M81" s="103"/>
     </row>
     <row r="82" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A82" s="9"/>
       <c r="B82" s="10"/>
       <c r="C82" s="10"/>
       <c r="D82" s="10"/>
       <c r="E82" s="10"/>
       <c r="F82" s="10"/>
       <c r="G82" s="10"/>
       <c r="H82" s="10"/>
       <c r="I82" s="10"/>
       <c r="J82" s="10"/>
       <c r="K82" s="10"/>
       <c r="L82" s="10"/>
       <c r="M82" s="10"/>
     </row>
     <row r="83" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="11"/>
       <c r="B83" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C83" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D83" s="13" t="s">
@@ -6348,51 +6359,53 @@
       </c>
       <c r="K88" s="69">
         <v>23559.81</v>
       </c>
       <c r="L88" s="69">
         <v>26022.36</v>
       </c>
       <c r="M88" s="69">
         <v>28858.61</v>
       </c>
       <c r="O88" s="7"/>
     </row>
     <row r="89" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A89" s="15">
         <v>2026</v>
       </c>
       <c r="B89" s="69">
         <v>2275.0700000000002</v>
       </c>
       <c r="C89" s="69">
         <v>3809.46</v>
       </c>
       <c r="D89" s="69">
         <v>5476.87</v>
       </c>
-      <c r="E89" s="69"/>
+      <c r="E89" s="69">
+        <v>6572.56</v>
+      </c>
       <c r="F89" s="69"/>
       <c r="G89" s="69"/>
       <c r="H89" s="82"/>
       <c r="I89" s="69"/>
       <c r="J89" s="82"/>
       <c r="K89" s="69"/>
       <c r="L89" s="69"/>
       <c r="M89" s="69"/>
       <c r="O89" s="7"/>
     </row>
     <row r="90" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B90" s="29"/>
       <c r="C90" s="29"/>
       <c r="D90" s="29"/>
       <c r="E90" s="29"/>
       <c r="F90" s="29"/>
       <c r="G90" s="29"/>
       <c r="H90" s="29"/>
       <c r="I90" s="29"/>
       <c r="J90" s="29"/>
       <c r="K90" s="29"/>
       <c r="L90" s="29"/>
@@ -6556,51 +6569,53 @@
       </c>
       <c r="K94" s="71">
         <v>20270045.600000001</v>
       </c>
       <c r="L94" s="71">
         <v>22444498.5</v>
       </c>
       <c r="M94" s="71">
         <v>25368524.399999999</v>
       </c>
       <c r="O94" s="7"/>
     </row>
     <row r="95" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A95" s="15">
         <v>2026</v>
       </c>
       <c r="B95" s="71">
         <v>2084375.67</v>
       </c>
       <c r="C95" s="71">
         <v>3580539.66</v>
       </c>
       <c r="D95" s="71">
         <v>5218535.1399999997</v>
       </c>
-      <c r="E95" s="71"/>
+      <c r="E95" s="71">
+        <v>6422836.8200000003</v>
+      </c>
       <c r="F95" s="71"/>
       <c r="G95" s="71"/>
       <c r="H95" s="81"/>
       <c r="I95" s="71"/>
       <c r="J95" s="81"/>
       <c r="K95" s="71"/>
       <c r="L95" s="71"/>
       <c r="M95" s="71"/>
       <c r="O95" s="7"/>
     </row>
     <row r="96" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A96" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B96" s="29"/>
       <c r="C96" s="29"/>
       <c r="D96" s="29"/>
       <c r="E96" s="29"/>
       <c r="F96" s="29"/>
       <c r="G96" s="29"/>
       <c r="H96" s="22"/>
       <c r="I96" s="29"/>
       <c r="J96" s="29"/>
       <c r="K96" s="29"/>
       <c r="L96" s="29"/>
@@ -6764,51 +6779,53 @@
       </c>
       <c r="K100" s="69">
         <v>320.68</v>
       </c>
       <c r="L100" s="69">
         <v>350.91</v>
       </c>
       <c r="M100" s="69">
         <v>424.21</v>
       </c>
       <c r="O100" s="7"/>
     </row>
     <row r="101" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A101" s="15">
         <v>20256</v>
       </c>
       <c r="B101" s="69">
         <v>72.88</v>
       </c>
       <c r="C101" s="69">
         <v>141.24</v>
       </c>
       <c r="D101" s="69">
         <v>205.69</v>
       </c>
-      <c r="E101" s="69"/>
+      <c r="E101" s="69">
+        <v>263.98</v>
+      </c>
       <c r="F101" s="69"/>
       <c r="G101" s="69"/>
       <c r="H101" s="82"/>
       <c r="I101" s="69"/>
       <c r="J101" s="82"/>
       <c r="K101" s="69"/>
       <c r="L101" s="69"/>
       <c r="M101" s="69"/>
       <c r="O101" s="7"/>
     </row>
     <row r="102" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A102" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B102" s="29"/>
       <c r="C102" s="22"/>
       <c r="D102" s="22"/>
       <c r="E102" s="29"/>
       <c r="F102" s="29"/>
       <c r="G102" s="29"/>
       <c r="H102" s="22"/>
       <c r="I102" s="29"/>
       <c r="J102" s="29"/>
       <c r="K102" s="29"/>
       <c r="L102" s="29"/>
@@ -6971,77 +6988,79 @@
       </c>
       <c r="K106" s="72">
         <v>180256.2</v>
       </c>
       <c r="L106" s="72">
         <v>195954.2</v>
       </c>
       <c r="M106" s="72">
         <v>242498.9</v>
       </c>
       <c r="O106" s="7"/>
     </row>
     <row r="107" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A107" s="30">
         <v>2026</v>
       </c>
       <c r="B107" s="73">
         <v>48197.599999999999</v>
       </c>
       <c r="C107" s="73">
         <v>97578.6</v>
       </c>
       <c r="D107" s="73">
         <v>142352.9</v>
       </c>
-      <c r="E107" s="73"/>
+      <c r="E107" s="73">
+        <v>184695.6</v>
+      </c>
       <c r="F107" s="73"/>
       <c r="G107" s="73"/>
       <c r="H107" s="83"/>
       <c r="I107" s="73"/>
       <c r="J107" s="83"/>
       <c r="K107" s="73"/>
       <c r="L107" s="73"/>
       <c r="M107" s="73"/>
       <c r="O107" s="7"/>
     </row>
     <row r="108" spans="1:15" s="74" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A108" s="102" t="s">
+      <c r="A108" s="103" t="s">
         <v>19</v>
       </c>
-      <c r="B108" s="102"/>
-[...10 lines deleted...]
-      <c r="M108" s="102"/>
+      <c r="B108" s="103"/>
+      <c r="C108" s="103"/>
+      <c r="D108" s="103"/>
+      <c r="E108" s="103"/>
+      <c r="F108" s="103"/>
+      <c r="G108" s="103"/>
+      <c r="H108" s="103"/>
+      <c r="I108" s="103"/>
+      <c r="J108" s="103"/>
+      <c r="K108" s="103"/>
+      <c r="L108" s="103"/>
+      <c r="M108" s="103"/>
     </row>
     <row r="109" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A109" s="9"/>
       <c r="B109" s="10"/>
       <c r="C109" s="10"/>
       <c r="D109" s="10"/>
       <c r="E109" s="10"/>
       <c r="F109" s="10"/>
       <c r="G109" s="10"/>
       <c r="H109" s="10"/>
       <c r="I109" s="10"/>
       <c r="J109" s="10"/>
       <c r="K109" s="10"/>
       <c r="L109" s="10"/>
       <c r="M109" s="10"/>
     </row>
     <row r="110" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="11"/>
       <c r="B110" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C110" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D110" s="13" t="s">
@@ -7796,51 +7815,53 @@
       </c>
       <c r="K128" s="69">
         <v>7220.23</v>
       </c>
       <c r="L128" s="69">
         <v>8091.06</v>
       </c>
       <c r="M128" s="82">
         <v>8981.57</v>
       </c>
       <c r="O128" s="7"/>
     </row>
     <row r="129" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A129" s="21" t="s">
         <v>716</v>
       </c>
       <c r="B129" s="69">
         <v>507.89</v>
       </c>
       <c r="C129" s="69">
         <v>1188.06</v>
       </c>
       <c r="D129" s="69">
         <v>1687.73</v>
       </c>
-      <c r="E129" s="69"/>
+      <c r="E129" s="69">
+        <v>2311.04</v>
+      </c>
       <c r="F129" s="69"/>
       <c r="G129" s="69"/>
       <c r="H129" s="69"/>
       <c r="I129" s="69"/>
       <c r="J129" s="69"/>
       <c r="K129" s="69"/>
       <c r="L129" s="69"/>
       <c r="M129" s="82"/>
       <c r="O129" s="7"/>
     </row>
     <row r="130" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A130" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B130" s="22"/>
       <c r="C130" s="22"/>
       <c r="D130" s="22"/>
       <c r="E130" s="22"/>
       <c r="F130" s="22"/>
       <c r="G130" s="22"/>
       <c r="H130" s="22"/>
       <c r="I130" s="22"/>
       <c r="J130" s="22"/>
       <c r="K130" s="22"/>
       <c r="L130" s="22"/>
@@ -8551,77 +8572,79 @@
       </c>
       <c r="K147" s="72">
         <v>3637771</v>
       </c>
       <c r="L147" s="72">
         <v>3967669.7</v>
       </c>
       <c r="M147" s="85">
         <v>4283214.7</v>
       </c>
       <c r="O147" s="7"/>
     </row>
     <row r="148" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A148" s="26" t="s">
         <v>716</v>
       </c>
       <c r="B148" s="73">
         <v>341579.31</v>
       </c>
       <c r="C148" s="73">
         <v>691946.23</v>
       </c>
       <c r="D148" s="73">
         <v>1045123.64</v>
       </c>
-      <c r="E148" s="73"/>
+      <c r="E148" s="73">
+        <v>1327095.72</v>
+      </c>
       <c r="F148" s="73"/>
       <c r="G148" s="55"/>
       <c r="H148" s="89"/>
       <c r="I148" s="73"/>
       <c r="J148" s="73"/>
       <c r="K148" s="73"/>
       <c r="L148" s="73"/>
       <c r="M148" s="83"/>
       <c r="O148" s="7"/>
     </row>
     <row r="149" spans="1:25" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A149" s="103" t="s">
+      <c r="A149" s="104" t="s">
         <v>35</v>
       </c>
-      <c r="B149" s="103"/>
-[...10 lines deleted...]
-      <c r="M149" s="103"/>
+      <c r="B149" s="104"/>
+      <c r="C149" s="104"/>
+      <c r="D149" s="104"/>
+      <c r="E149" s="104"/>
+      <c r="F149" s="104"/>
+      <c r="G149" s="104"/>
+      <c r="H149" s="104"/>
+      <c r="I149" s="104"/>
+      <c r="J149" s="104"/>
+      <c r="K149" s="104"/>
+      <c r="L149" s="104"/>
+      <c r="M149" s="104"/>
       <c r="N149" s="8"/>
       <c r="O149" s="8"/>
       <c r="P149" s="8"/>
       <c r="Q149" s="8"/>
       <c r="R149" s="8"/>
       <c r="S149" s="8"/>
       <c r="T149" s="8"/>
       <c r="U149" s="8"/>
       <c r="V149" s="8"/>
       <c r="W149" s="8"/>
       <c r="X149" s="8"/>
       <c r="Y149" s="8"/>
     </row>
     <row r="150" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A150" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B150" s="22"/>
       <c r="C150" s="29"/>
       <c r="D150" s="29"/>
       <c r="E150" s="29"/>
       <c r="F150" s="29"/>
       <c r="G150" s="29"/>
       <c r="H150" s="29"/>
       <c r="I150" s="29"/>
@@ -11307,139 +11330,145 @@
       <c r="C236" s="69"/>
       <c r="D236" s="82"/>
       <c r="E236" s="69"/>
       <c r="F236" s="69"/>
       <c r="G236" s="69"/>
       <c r="H236" s="19"/>
       <c r="I236" s="69"/>
       <c r="J236" s="69"/>
       <c r="K236" s="69"/>
       <c r="L236" s="69"/>
       <c r="M236" s="82"/>
     </row>
     <row r="237" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A237" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B237" s="69">
         <v>4080.78</v>
       </c>
       <c r="C237" s="69">
         <v>8348.93</v>
       </c>
       <c r="D237" s="69">
         <v>12725.68</v>
       </c>
-      <c r="E237" s="69"/>
+      <c r="E237" s="19">
+        <v>17366.400000000001</v>
+      </c>
       <c r="F237" s="69"/>
       <c r="G237" s="69"/>
       <c r="H237" s="19"/>
       <c r="I237" s="69"/>
       <c r="J237" s="69"/>
       <c r="K237" s="69"/>
       <c r="L237" s="69"/>
       <c r="M237" s="82"/>
     </row>
     <row r="238" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A238" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B238" s="69"/>
       <c r="C238" s="69"/>
       <c r="D238" s="82"/>
       <c r="E238" s="69"/>
       <c r="F238" s="69"/>
       <c r="G238" s="69"/>
       <c r="H238" s="19"/>
       <c r="I238" s="69"/>
       <c r="J238" s="69"/>
       <c r="K238" s="69"/>
       <c r="L238" s="69"/>
       <c r="M238" s="82"/>
     </row>
     <row r="239" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A239" s="33" t="s">
         <v>8</v>
       </c>
       <c r="B239" s="69">
         <v>3135.02</v>
       </c>
       <c r="C239" s="69">
         <v>6487.89</v>
       </c>
       <c r="D239" s="69">
         <v>10018.56</v>
       </c>
-      <c r="E239" s="69"/>
+      <c r="E239" s="69">
+        <v>13855.87</v>
+      </c>
       <c r="F239" s="69"/>
       <c r="G239" s="69"/>
       <c r="H239" s="19"/>
       <c r="I239" s="69"/>
       <c r="J239" s="69"/>
       <c r="K239" s="69"/>
       <c r="L239" s="69"/>
       <c r="M239" s="82"/>
     </row>
     <row r="240" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A240" s="33" t="s">
         <v>9</v>
       </c>
       <c r="B240" s="69">
         <v>945.76</v>
       </c>
       <c r="C240" s="69">
         <v>1861.03</v>
       </c>
       <c r="D240" s="69">
         <v>2707.12</v>
       </c>
-      <c r="E240" s="69"/>
+      <c r="E240" s="69">
+        <v>3510.56</v>
+      </c>
       <c r="F240" s="69"/>
       <c r="G240" s="69"/>
       <c r="H240" s="19"/>
       <c r="I240" s="69"/>
       <c r="J240" s="69"/>
       <c r="K240" s="69"/>
       <c r="L240" s="69"/>
       <c r="M240" s="82"/>
     </row>
     <row r="241" spans="1:25" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A241" s="103" t="s">
+      <c r="A241" s="104" t="s">
         <v>35</v>
       </c>
-      <c r="B241" s="103"/>
-[...10 lines deleted...]
-      <c r="M241" s="103"/>
+      <c r="B241" s="104"/>
+      <c r="C241" s="104"/>
+      <c r="D241" s="104"/>
+      <c r="E241" s="104"/>
+      <c r="F241" s="104"/>
+      <c r="G241" s="104"/>
+      <c r="H241" s="104"/>
+      <c r="I241" s="104"/>
+      <c r="J241" s="104"/>
+      <c r="K241" s="104"/>
+      <c r="L241" s="104"/>
+      <c r="M241" s="104"/>
       <c r="N241" s="8"/>
       <c r="O241" s="8"/>
       <c r="P241" s="8"/>
       <c r="Q241" s="8"/>
       <c r="R241" s="8"/>
       <c r="S241" s="8"/>
       <c r="T241" s="8"/>
       <c r="U241" s="8"/>
       <c r="V241" s="8"/>
       <c r="W241" s="8"/>
       <c r="X241" s="8"/>
       <c r="Y241" s="8"/>
     </row>
     <row r="242" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A242" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B242" s="29"/>
       <c r="C242" s="29"/>
       <c r="D242" s="29"/>
       <c r="E242" s="29"/>
       <c r="F242" s="29"/>
       <c r="G242" s="29"/>
       <c r="H242" s="29"/>
       <c r="I242" s="29"/>
@@ -14124,183 +14153,189 @@
       <c r="C328" s="72"/>
       <c r="D328" s="85"/>
       <c r="E328" s="72"/>
       <c r="F328" s="72"/>
       <c r="G328" s="72"/>
       <c r="H328" s="90"/>
       <c r="I328" s="72"/>
       <c r="J328" s="72"/>
       <c r="K328" s="70"/>
       <c r="L328" s="70"/>
       <c r="M328" s="85"/>
     </row>
     <row r="329" spans="1:25" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A329" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B329" s="71">
         <v>64924.3</v>
       </c>
       <c r="C329" s="71">
         <v>136200.9</v>
       </c>
       <c r="D329" s="71">
         <v>209490.5</v>
       </c>
-      <c r="E329" s="72"/>
+      <c r="E329" s="71">
+        <v>286545.7</v>
+      </c>
       <c r="F329" s="72"/>
       <c r="G329" s="72"/>
       <c r="H329" s="90"/>
       <c r="I329" s="72"/>
       <c r="J329" s="72"/>
       <c r="K329" s="70"/>
       <c r="L329" s="70"/>
       <c r="M329" s="85"/>
     </row>
     <row r="330" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A330" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B330" s="72"/>
       <c r="C330" s="72"/>
       <c r="D330" s="85"/>
       <c r="E330" s="72"/>
       <c r="F330" s="72"/>
       <c r="G330" s="72"/>
       <c r="H330" s="90"/>
       <c r="I330" s="72"/>
       <c r="J330" s="72"/>
       <c r="K330" s="70"/>
       <c r="L330" s="70"/>
       <c r="M330" s="85"/>
     </row>
     <row r="331" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A331" s="34" t="s">
         <v>10</v>
       </c>
       <c r="B331" s="70">
         <v>49.2</v>
       </c>
       <c r="C331" s="72">
         <v>105535</v>
       </c>
       <c r="D331" s="72">
         <v>165120.6</v>
       </c>
-      <c r="E331" s="72"/>
+      <c r="E331" s="72">
+        <v>229231.4</v>
+      </c>
       <c r="F331" s="72"/>
       <c r="G331" s="72"/>
       <c r="H331" s="90"/>
       <c r="I331" s="72"/>
       <c r="J331" s="72"/>
       <c r="K331" s="70"/>
       <c r="L331" s="70"/>
       <c r="M331" s="85"/>
     </row>
     <row r="332" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A332" s="52" t="s">
         <v>9</v>
       </c>
       <c r="B332" s="73">
         <v>15663.6</v>
       </c>
       <c r="C332" s="73">
         <v>30665.9</v>
       </c>
       <c r="D332" s="73">
         <v>44369.9</v>
       </c>
-      <c r="E332" s="73"/>
+      <c r="E332" s="73">
+        <v>57314.3</v>
+      </c>
       <c r="F332" s="73"/>
       <c r="G332" s="73"/>
       <c r="H332" s="89"/>
       <c r="I332" s="73"/>
       <c r="J332" s="73"/>
       <c r="K332" s="55"/>
       <c r="L332" s="55"/>
       <c r="M332" s="83"/>
     </row>
     <row r="333" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A333" s="62"/>
       <c r="B333" s="72"/>
       <c r="C333" s="72"/>
       <c r="D333" s="85"/>
       <c r="E333" s="72"/>
       <c r="F333" s="72"/>
       <c r="G333" s="72"/>
       <c r="H333" s="90"/>
       <c r="I333" s="72"/>
       <c r="J333" s="72"/>
       <c r="K333" s="70"/>
       <c r="L333" s="70"/>
       <c r="M333" s="85"/>
     </row>
     <row r="334" spans="1:25" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A334" s="103" t="s">
+      <c r="A334" s="104" t="s">
         <v>35</v>
       </c>
-      <c r="B334" s="103"/>
-[...10 lines deleted...]
-      <c r="M334" s="103"/>
+      <c r="B334" s="104"/>
+      <c r="C334" s="104"/>
+      <c r="D334" s="104"/>
+      <c r="E334" s="104"/>
+      <c r="F334" s="104"/>
+      <c r="G334" s="104"/>
+      <c r="H334" s="104"/>
+      <c r="I334" s="104"/>
+      <c r="J334" s="104"/>
+      <c r="K334" s="104"/>
+      <c r="L334" s="104"/>
+      <c r="M334" s="104"/>
       <c r="N334" s="8"/>
       <c r="O334" s="8"/>
       <c r="P334" s="8"/>
       <c r="Q334" s="8"/>
       <c r="R334" s="8"/>
       <c r="S334" s="8"/>
       <c r="T334" s="8"/>
       <c r="U334" s="8"/>
       <c r="V334" s="8"/>
       <c r="W334" s="8"/>
       <c r="X334" s="8"/>
       <c r="Y334" s="8"/>
     </row>
     <row r="335" spans="1:25" s="74" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A335" s="102" t="s">
+      <c r="A335" s="103" t="s">
         <v>5</v>
       </c>
-      <c r="B335" s="102"/>
-[...10 lines deleted...]
-      <c r="M335" s="102"/>
+      <c r="B335" s="103"/>
+      <c r="C335" s="103"/>
+      <c r="D335" s="103"/>
+      <c r="E335" s="103"/>
+      <c r="F335" s="103"/>
+      <c r="G335" s="103"/>
+      <c r="H335" s="103"/>
+      <c r="I335" s="103"/>
+      <c r="J335" s="103"/>
+      <c r="K335" s="103"/>
+      <c r="L335" s="103"/>
+      <c r="M335" s="103"/>
     </row>
     <row r="336" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A336" s="9"/>
       <c r="B336" s="10"/>
       <c r="C336" s="10"/>
       <c r="D336" s="10"/>
       <c r="E336" s="10"/>
       <c r="F336" s="10"/>
       <c r="G336" s="10"/>
       <c r="H336" s="10"/>
       <c r="I336" s="10"/>
       <c r="J336" s="10"/>
       <c r="K336" s="10"/>
       <c r="L336" s="10"/>
       <c r="M336" s="10"/>
     </row>
     <row r="337" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A337" s="11"/>
       <c r="B337" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C337" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D337" s="13" t="s">
@@ -14591,51 +14626,53 @@
       </c>
       <c r="K344" s="70">
         <v>9321.9599999999991</v>
       </c>
       <c r="L344" s="69">
         <v>10445.09</v>
       </c>
       <c r="M344" s="70">
         <v>11571.25</v>
       </c>
       <c r="O344" s="7"/>
     </row>
     <row r="345" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A345" s="15">
         <v>2026</v>
       </c>
       <c r="B345" s="70">
         <v>1222.28</v>
       </c>
       <c r="C345" s="69">
         <v>2238.98</v>
       </c>
       <c r="D345" s="69">
         <v>3294.46</v>
       </c>
-      <c r="E345" s="69"/>
+      <c r="E345" s="69">
+        <v>4433.91</v>
+      </c>
       <c r="F345" s="70"/>
       <c r="G345" s="70"/>
       <c r="H345" s="69"/>
       <c r="I345" s="70"/>
       <c r="J345" s="70"/>
       <c r="K345" s="70"/>
       <c r="L345" s="69"/>
       <c r="M345" s="70"/>
       <c r="O345" s="7"/>
     </row>
     <row r="346" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A346" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B346" s="29"/>
       <c r="C346" s="29"/>
       <c r="D346" s="29"/>
       <c r="E346" s="29"/>
       <c r="F346" s="29"/>
       <c r="G346" s="29"/>
       <c r="H346" s="29"/>
       <c r="I346" s="10"/>
       <c r="J346" s="29"/>
       <c r="K346" s="29"/>
       <c r="L346" s="29"/>
@@ -14878,76 +14915,78 @@
         <v>447203.6</v>
       </c>
       <c r="K352" s="72">
         <v>497675.3</v>
       </c>
       <c r="L352" s="72">
         <v>557769.6</v>
       </c>
       <c r="M352" s="72">
         <v>619860</v>
       </c>
     </row>
     <row r="353" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A353" s="54">
         <v>2026</v>
       </c>
       <c r="B353" s="73">
         <v>71341</v>
       </c>
       <c r="C353" s="55">
         <v>136.4</v>
       </c>
       <c r="D353" s="73">
         <v>199840.8</v>
       </c>
-      <c r="E353" s="73"/>
+      <c r="E353" s="105">
+        <v>264.2</v>
+      </c>
       <c r="F353" s="73"/>
       <c r="G353" s="73"/>
       <c r="H353" s="73"/>
       <c r="I353" s="73"/>
       <c r="J353" s="73"/>
       <c r="K353" s="73"/>
       <c r="L353" s="73"/>
       <c r="M353" s="73"/>
     </row>
     <row r="354" spans="1:15" s="74" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A354" s="101" t="s">
+      <c r="A354" s="102" t="s">
         <v>6</v>
       </c>
-      <c r="B354" s="101"/>
-[...10 lines deleted...]
-      <c r="M354" s="101"/>
+      <c r="B354" s="102"/>
+      <c r="C354" s="102"/>
+      <c r="D354" s="102"/>
+      <c r="E354" s="102"/>
+      <c r="F354" s="102"/>
+      <c r="G354" s="102"/>
+      <c r="H354" s="102"/>
+      <c r="I354" s="102"/>
+      <c r="J354" s="102"/>
+      <c r="K354" s="102"/>
+      <c r="L354" s="102"/>
+      <c r="M354" s="102"/>
     </row>
     <row r="355" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A355" s="56"/>
       <c r="B355" s="10"/>
       <c r="C355" s="10"/>
       <c r="D355" s="10"/>
       <c r="E355" s="10"/>
       <c r="F355" s="10"/>
       <c r="G355" s="10"/>
       <c r="H355" s="10"/>
       <c r="I355" s="10"/>
       <c r="J355" s="10"/>
       <c r="K355" s="10"/>
       <c r="L355" s="10"/>
       <c r="M355" s="10"/>
     </row>
     <row r="356" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A356" s="11"/>
       <c r="B356" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C356" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D356" s="13" t="s">
@@ -15112,51 +15151,53 @@
         <v>718</v>
       </c>
       <c r="K360" s="100" t="s">
         <v>718</v>
       </c>
       <c r="L360" s="100" t="s">
         <v>718</v>
       </c>
       <c r="M360" s="100" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="361" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A361" s="15">
         <v>2026</v>
       </c>
       <c r="B361" s="69">
         <v>0.01</v>
       </c>
       <c r="C361" s="69">
         <v>0.01</v>
       </c>
       <c r="D361" s="69">
         <v>0.01</v>
       </c>
-      <c r="E361" s="94"/>
+      <c r="E361" s="69">
+        <v>0.01</v>
+      </c>
       <c r="F361" s="94"/>
       <c r="G361" s="94"/>
       <c r="H361" s="94"/>
       <c r="I361" s="94"/>
       <c r="J361" s="94"/>
       <c r="K361" s="94"/>
       <c r="L361" s="94"/>
       <c r="M361" s="94"/>
     </row>
     <row r="362" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A362" s="99" t="s">
         <v>717</v>
       </c>
       <c r="B362" s="94"/>
       <c r="C362" s="94"/>
       <c r="D362" s="94"/>
       <c r="E362" s="94"/>
       <c r="F362" s="94"/>
       <c r="G362" s="94"/>
       <c r="H362" s="94"/>
       <c r="I362" s="94"/>
       <c r="J362" s="94"/>
       <c r="K362" s="94"/>
       <c r="L362" s="94"/>
       <c r="M362" s="94"/>
@@ -15275,51 +15316,53 @@
         <v>718</v>
       </c>
       <c r="K365" s="100" t="s">
         <v>718</v>
       </c>
       <c r="L365" s="100" t="s">
         <v>718</v>
       </c>
       <c r="M365" s="100" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="366" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="15">
         <v>2026</v>
       </c>
       <c r="B366" s="69">
         <v>0.01</v>
       </c>
       <c r="C366" s="69">
         <v>0.01</v>
       </c>
       <c r="D366" s="69">
         <v>0.01</v>
       </c>
-      <c r="E366" s="94"/>
+      <c r="E366" s="69">
+        <v>0.01</v>
+      </c>
       <c r="F366" s="94"/>
       <c r="G366" s="94"/>
       <c r="H366" s="94"/>
       <c r="I366" s="94"/>
       <c r="J366" s="94"/>
       <c r="K366" s="94"/>
       <c r="L366" s="94"/>
       <c r="M366" s="94"/>
     </row>
     <row r="367" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B367" s="57"/>
       <c r="C367" s="10"/>
       <c r="D367" s="10"/>
       <c r="E367" s="10"/>
       <c r="F367" s="10"/>
       <c r="G367" s="10"/>
       <c r="H367" s="10"/>
       <c r="I367" s="10"/>
       <c r="J367" s="10"/>
       <c r="K367" s="10"/>
       <c r="L367" s="10"/>
       <c r="M367" s="10"/>
@@ -15441,51 +15484,53 @@
       </c>
       <c r="K370" s="69">
         <v>98.68</v>
       </c>
       <c r="L370" s="69">
         <v>107.06</v>
       </c>
       <c r="M370" s="69">
         <v>115.17</v>
       </c>
       <c r="O370" s="7"/>
     </row>
     <row r="371" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A371" s="15">
         <v>2026</v>
       </c>
       <c r="B371" s="69">
         <v>15.93</v>
       </c>
       <c r="C371" s="69">
         <v>29.01</v>
       </c>
       <c r="D371" s="69">
         <v>45.2</v>
       </c>
-      <c r="E371" s="69"/>
+      <c r="E371" s="69">
+        <v>61.94</v>
+      </c>
       <c r="F371" s="69"/>
       <c r="G371" s="69"/>
       <c r="H371" s="69"/>
       <c r="I371" s="69"/>
       <c r="J371" s="69"/>
       <c r="K371" s="69"/>
       <c r="L371" s="69"/>
       <c r="M371" s="69"/>
       <c r="O371" s="7"/>
     </row>
     <row r="372" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A372" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B372" s="57"/>
       <c r="C372" s="29"/>
       <c r="D372" s="29"/>
       <c r="E372" s="29"/>
       <c r="F372" s="29"/>
       <c r="G372" s="29"/>
       <c r="H372" s="29"/>
       <c r="I372" s="29"/>
       <c r="J372" s="29"/>
       <c r="K372" s="29"/>
       <c r="L372" s="29"/>
@@ -15605,51 +15650,53 @@
         <v>115923.5</v>
       </c>
       <c r="K375" s="72">
         <v>126066.3</v>
       </c>
       <c r="L375" s="72">
         <v>136229</v>
       </c>
       <c r="M375" s="72">
         <v>145953.5</v>
       </c>
     </row>
     <row r="376" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A376" s="64">
         <v>2026</v>
       </c>
       <c r="B376" s="73">
         <v>24400</v>
       </c>
       <c r="C376" s="73">
         <v>44425.5</v>
       </c>
       <c r="D376" s="73">
         <v>66837</v>
       </c>
-      <c r="E376" s="95"/>
+      <c r="E376" s="73">
+        <v>94003.1</v>
+      </c>
       <c r="F376" s="96"/>
       <c r="G376" s="95"/>
       <c r="H376" s="95"/>
       <c r="I376" s="95"/>
       <c r="J376" s="95"/>
       <c r="K376" s="95"/>
       <c r="L376" s="97"/>
       <c r="M376" s="95"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A354:M354"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A81:M81"/>
     <mergeCell ref="A108:M108"/>
     <mergeCell ref="A335:M335"/>
     <mergeCell ref="A80:M80"/>
     <mergeCell ref="A149:M149"/>
     <mergeCell ref="A241:M241"/>
     <mergeCell ref="A334:M334"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>