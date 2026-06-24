--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -2367,51 +2367,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="106">
+  <cellXfs count="105">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -2620,93 +2620,87 @@
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
     <cellStyle name="Обычный 3" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
-    </ext>
-[...1 lines deleted...]
-      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -3743,98 +3737,100 @@
         <v>29270.22</v>
       </c>
       <c r="J20" s="75">
         <v>33119.07</v>
       </c>
       <c r="K20" s="77">
         <v>37655.980000000003</v>
       </c>
       <c r="L20" s="69">
         <v>41514.04</v>
       </c>
       <c r="M20" s="70">
         <v>45781.49</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="58" t="s">
         <v>715</v>
       </c>
       <c r="B21" s="70">
         <v>3884.12</v>
       </c>
       <c r="C21" s="69">
         <v>7782.09</v>
       </c>
-      <c r="D21" s="101">
+      <c r="D21" s="100">
         <v>11613.83</v>
       </c>
       <c r="E21" s="69">
         <v>15402.76</v>
       </c>
       <c r="F21" s="69">
         <v>19192.91</v>
       </c>
       <c r="G21" s="86">
         <v>22987.64</v>
       </c>
       <c r="H21" s="86">
         <v>27023.53</v>
       </c>
       <c r="I21" s="82">
         <v>31307.61</v>
       </c>
       <c r="J21" s="82">
         <v>35606.25</v>
       </c>
       <c r="K21" s="70">
         <v>40102.01</v>
       </c>
       <c r="L21" s="70">
         <v>44558.52</v>
       </c>
       <c r="M21" s="86">
         <v>49411.44</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="58" t="s">
         <v>716</v>
       </c>
       <c r="B22" s="70">
         <v>4005.25</v>
       </c>
       <c r="C22" s="70">
         <v>7236.51</v>
       </c>
       <c r="D22" s="70">
         <v>10459.07</v>
       </c>
       <c r="E22" s="69">
-        <v>13317.52</v>
-[...1 lines deleted...]
-      <c r="F22" s="69"/>
+        <v>13257.6</v>
+      </c>
+      <c r="F22" s="69">
+        <v>16726.16</v>
+      </c>
       <c r="G22" s="86"/>
       <c r="H22" s="86"/>
       <c r="I22" s="82"/>
       <c r="J22" s="82"/>
       <c r="K22" s="70"/>
       <c r="L22" s="70"/>
       <c r="M22" s="86"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="22"/>
       <c r="C23" s="22"/>
       <c r="D23" s="23"/>
       <c r="E23" s="22"/>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="23"/>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
     </row>
@@ -4538,53 +4534,55 @@
       </c>
       <c r="K40" s="72">
         <v>24405492</v>
       </c>
       <c r="L40" s="72">
         <v>26969937.800000001</v>
       </c>
       <c r="M40" s="85">
         <v>30271599.100000001</v>
       </c>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A41" s="58" t="s">
         <v>716</v>
       </c>
       <c r="B41" s="72">
         <v>2497300.7799999998</v>
       </c>
       <c r="C41" s="72">
         <v>4408847.79</v>
       </c>
       <c r="D41" s="72">
         <v>6463417.3799999999</v>
       </c>
       <c r="E41" s="71">
-        <v>8014203.0499999998</v>
-[...1 lines deleted...]
-      <c r="F41" s="71"/>
+        <v>7950144.3499999996</v>
+      </c>
+      <c r="F41" s="71">
+        <v>10140921.49</v>
+      </c>
       <c r="G41" s="85"/>
       <c r="H41" s="85"/>
       <c r="I41" s="71"/>
       <c r="J41" s="81"/>
       <c r="K41" s="72"/>
       <c r="L41" s="72"/>
       <c r="M41" s="85"/>
     </row>
     <row r="42" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B42" s="22"/>
       <c r="C42" s="22"/>
       <c r="D42" s="22"/>
       <c r="E42" s="22"/>
       <c r="F42" s="22"/>
       <c r="G42" s="22"/>
       <c r="H42" s="23"/>
       <c r="I42" s="22"/>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
       <c r="L42" s="22"/>
       <c r="M42" s="22"/>
       <c r="N42" s="3"/>
@@ -5292,51 +5290,53 @@
         <v>43088.79</v>
       </c>
       <c r="L59" s="70">
         <v>47598.87</v>
       </c>
       <c r="M59" s="86">
         <v>52207.8</v>
       </c>
     </row>
     <row r="60" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A60" s="58" t="s">
         <v>716</v>
       </c>
       <c r="B60" s="70">
         <v>4169.58</v>
       </c>
       <c r="C60" s="70">
         <v>8519.18</v>
       </c>
       <c r="D60" s="70">
         <v>12976.56</v>
       </c>
       <c r="E60" s="69">
         <v>17692.36</v>
       </c>
-      <c r="F60" s="69"/>
+      <c r="F60" s="69">
+        <v>21544.080000000002</v>
+      </c>
       <c r="G60" s="86"/>
       <c r="H60" s="86"/>
       <c r="I60" s="69"/>
       <c r="J60" s="82"/>
       <c r="K60" s="70"/>
       <c r="L60" s="70"/>
       <c r="M60" s="86"/>
     </row>
     <row r="61" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="22"/>
       <c r="D61" s="23"/>
       <c r="E61" s="22"/>
       <c r="F61" s="22"/>
       <c r="G61" s="22"/>
       <c r="H61" s="22"/>
       <c r="I61" s="22"/>
       <c r="J61" s="22"/>
       <c r="K61" s="22"/>
       <c r="L61" s="22"/>
       <c r="M61" s="22"/>
       <c r="N61" s="3"/>
@@ -6051,51 +6051,53 @@
       <c r="L78" s="72">
         <v>1055247.2</v>
       </c>
       <c r="M78" s="85">
         <v>1193146.6000000001</v>
       </c>
       <c r="O78" s="4"/>
       <c r="P78" s="5"/>
     </row>
     <row r="79" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A79" s="26" t="s">
         <v>716</v>
       </c>
       <c r="B79" s="73">
         <v>137521.9</v>
       </c>
       <c r="C79" s="73">
         <v>278205</v>
       </c>
       <c r="D79" s="73">
         <v>418680.4</v>
       </c>
       <c r="E79" s="73">
         <v>565244.4</v>
       </c>
-      <c r="F79" s="73"/>
+      <c r="F79" s="73">
+        <v>710802.6</v>
+      </c>
       <c r="G79" s="83"/>
       <c r="H79" s="83"/>
       <c r="I79" s="73"/>
       <c r="J79" s="83"/>
       <c r="K79" s="73"/>
       <c r="L79" s="73"/>
       <c r="M79" s="83"/>
       <c r="O79" s="4"/>
       <c r="P79" s="5"/>
     </row>
     <row r="80" spans="1:25" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="104" t="s">
         <v>35</v>
       </c>
       <c r="B80" s="104"/>
       <c r="C80" s="104"/>
       <c r="D80" s="104"/>
       <c r="E80" s="104"/>
       <c r="F80" s="104"/>
       <c r="G80" s="104"/>
       <c r="H80" s="104"/>
       <c r="I80" s="104"/>
       <c r="J80" s="104"/>
       <c r="K80" s="104"/>
       <c r="L80" s="104"/>
@@ -6360,53 +6362,55 @@
       <c r="K88" s="69">
         <v>23559.81</v>
       </c>
       <c r="L88" s="69">
         <v>26022.36</v>
       </c>
       <c r="M88" s="69">
         <v>28858.61</v>
       </c>
       <c r="O88" s="7"/>
     </row>
     <row r="89" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A89" s="15">
         <v>2026</v>
       </c>
       <c r="B89" s="69">
         <v>2275.0700000000002</v>
       </c>
       <c r="C89" s="69">
         <v>3809.46</v>
       </c>
       <c r="D89" s="69">
         <v>5476.87</v>
       </c>
       <c r="E89" s="69">
-        <v>6572.56</v>
-[...1 lines deleted...]
-      <c r="F89" s="69"/>
+        <v>6512.63</v>
+      </c>
+      <c r="F89" s="69">
+        <v>8394.2999999999993</v>
+      </c>
       <c r="G89" s="69"/>
       <c r="H89" s="82"/>
       <c r="I89" s="69"/>
       <c r="J89" s="82"/>
       <c r="K89" s="69"/>
       <c r="L89" s="69"/>
       <c r="M89" s="69"/>
       <c r="O89" s="7"/>
     </row>
     <row r="90" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B90" s="29"/>
       <c r="C90" s="29"/>
       <c r="D90" s="29"/>
       <c r="E90" s="29"/>
       <c r="F90" s="29"/>
       <c r="G90" s="29"/>
       <c r="H90" s="29"/>
       <c r="I90" s="29"/>
       <c r="J90" s="29"/>
       <c r="K90" s="29"/>
       <c r="L90" s="29"/>
       <c r="M90" s="22"/>
@@ -6570,53 +6574,55 @@
       <c r="K94" s="71">
         <v>20270045.600000001</v>
       </c>
       <c r="L94" s="71">
         <v>22444498.5</v>
       </c>
       <c r="M94" s="71">
         <v>25368524.399999999</v>
       </c>
       <c r="O94" s="7"/>
     </row>
     <row r="95" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A95" s="15">
         <v>2026</v>
       </c>
       <c r="B95" s="71">
         <v>2084375.67</v>
       </c>
       <c r="C95" s="71">
         <v>3580539.66</v>
       </c>
       <c r="D95" s="71">
         <v>5218535.1399999997</v>
       </c>
       <c r="E95" s="71">
-        <v>6422836.8200000003</v>
-[...1 lines deleted...]
-      <c r="F95" s="71"/>
+        <v>6358778.1200000001</v>
+      </c>
+      <c r="F95" s="71">
+        <v>8222526.6900000004</v>
+      </c>
       <c r="G95" s="71"/>
       <c r="H95" s="81"/>
       <c r="I95" s="71"/>
       <c r="J95" s="81"/>
       <c r="K95" s="71"/>
       <c r="L95" s="71"/>
       <c r="M95" s="71"/>
       <c r="O95" s="7"/>
     </row>
     <row r="96" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A96" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B96" s="29"/>
       <c r="C96" s="29"/>
       <c r="D96" s="29"/>
       <c r="E96" s="29"/>
       <c r="F96" s="29"/>
       <c r="G96" s="29"/>
       <c r="H96" s="22"/>
       <c r="I96" s="29"/>
       <c r="J96" s="29"/>
       <c r="K96" s="29"/>
       <c r="L96" s="29"/>
       <c r="M96" s="29"/>
@@ -6782,51 +6788,53 @@
       </c>
       <c r="L100" s="69">
         <v>350.91</v>
       </c>
       <c r="M100" s="69">
         <v>424.21</v>
       </c>
       <c r="O100" s="7"/>
     </row>
     <row r="101" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A101" s="15">
         <v>20256</v>
       </c>
       <c r="B101" s="69">
         <v>72.88</v>
       </c>
       <c r="C101" s="69">
         <v>141.24</v>
       </c>
       <c r="D101" s="69">
         <v>205.69</v>
       </c>
       <c r="E101" s="69">
         <v>263.98</v>
       </c>
-      <c r="F101" s="69"/>
+      <c r="F101" s="69">
+        <v>322.49</v>
+      </c>
       <c r="G101" s="69"/>
       <c r="H101" s="82"/>
       <c r="I101" s="69"/>
       <c r="J101" s="82"/>
       <c r="K101" s="69"/>
       <c r="L101" s="69"/>
       <c r="M101" s="69"/>
       <c r="O101" s="7"/>
     </row>
     <row r="102" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A102" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B102" s="29"/>
       <c r="C102" s="22"/>
       <c r="D102" s="22"/>
       <c r="E102" s="29"/>
       <c r="F102" s="29"/>
       <c r="G102" s="29"/>
       <c r="H102" s="22"/>
       <c r="I102" s="29"/>
       <c r="J102" s="29"/>
       <c r="K102" s="29"/>
       <c r="L102" s="29"/>
       <c r="M102" s="22"/>
@@ -6991,51 +6999,53 @@
       </c>
       <c r="L106" s="72">
         <v>195954.2</v>
       </c>
       <c r="M106" s="72">
         <v>242498.9</v>
       </c>
       <c r="O106" s="7"/>
     </row>
     <row r="107" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A107" s="30">
         <v>2026</v>
       </c>
       <c r="B107" s="73">
         <v>48197.599999999999</v>
       </c>
       <c r="C107" s="73">
         <v>97578.6</v>
       </c>
       <c r="D107" s="73">
         <v>142352.9</v>
       </c>
       <c r="E107" s="73">
         <v>184695.6</v>
       </c>
-      <c r="F107" s="73"/>
+      <c r="F107" s="73">
+        <v>230989.2</v>
+      </c>
       <c r="G107" s="73"/>
       <c r="H107" s="83"/>
       <c r="I107" s="73"/>
       <c r="J107" s="83"/>
       <c r="K107" s="73"/>
       <c r="L107" s="73"/>
       <c r="M107" s="73"/>
       <c r="O107" s="7"/>
     </row>
     <row r="108" spans="1:15" s="74" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="103" t="s">
         <v>19</v>
       </c>
       <c r="B108" s="103"/>
       <c r="C108" s="103"/>
       <c r="D108" s="103"/>
       <c r="E108" s="103"/>
       <c r="F108" s="103"/>
       <c r="G108" s="103"/>
       <c r="H108" s="103"/>
       <c r="I108" s="103"/>
       <c r="J108" s="103"/>
       <c r="K108" s="103"/>
       <c r="L108" s="103"/>
       <c r="M108" s="103"/>
@@ -7818,51 +7828,53 @@
       </c>
       <c r="L128" s="69">
         <v>8091.06</v>
       </c>
       <c r="M128" s="82">
         <v>8981.57</v>
       </c>
       <c r="O128" s="7"/>
     </row>
     <row r="129" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A129" s="21" t="s">
         <v>716</v>
       </c>
       <c r="B129" s="69">
         <v>507.89</v>
       </c>
       <c r="C129" s="69">
         <v>1188.06</v>
       </c>
       <c r="D129" s="69">
         <v>1687.73</v>
       </c>
       <c r="E129" s="69">
         <v>2311.04</v>
       </c>
-      <c r="F129" s="69"/>
+      <c r="F129" s="69">
+        <v>2928.44</v>
+      </c>
       <c r="G129" s="69"/>
       <c r="H129" s="69"/>
       <c r="I129" s="69"/>
       <c r="J129" s="69"/>
       <c r="K129" s="69"/>
       <c r="L129" s="69"/>
       <c r="M129" s="82"/>
       <c r="O129" s="7"/>
     </row>
     <row r="130" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A130" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B130" s="22"/>
       <c r="C130" s="22"/>
       <c r="D130" s="22"/>
       <c r="E130" s="22"/>
       <c r="F130" s="22"/>
       <c r="G130" s="22"/>
       <c r="H130" s="22"/>
       <c r="I130" s="22"/>
       <c r="J130" s="22"/>
       <c r="K130" s="22"/>
       <c r="L130" s="22"/>
       <c r="M130" s="22"/>
@@ -8575,51 +8587,53 @@
       </c>
       <c r="L147" s="72">
         <v>3967669.7</v>
       </c>
       <c r="M147" s="85">
         <v>4283214.7</v>
       </c>
       <c r="O147" s="7"/>
     </row>
     <row r="148" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A148" s="26" t="s">
         <v>716</v>
       </c>
       <c r="B148" s="73">
         <v>341579.31</v>
       </c>
       <c r="C148" s="73">
         <v>691946.23</v>
       </c>
       <c r="D148" s="73">
         <v>1045123.64</v>
       </c>
       <c r="E148" s="73">
         <v>1327095.72</v>
       </c>
-      <c r="F148" s="73"/>
+      <c r="F148" s="73">
+        <v>1603014</v>
+      </c>
       <c r="G148" s="55"/>
       <c r="H148" s="89"/>
       <c r="I148" s="73"/>
       <c r="J148" s="73"/>
       <c r="K148" s="73"/>
       <c r="L148" s="73"/>
       <c r="M148" s="83"/>
       <c r="O148" s="7"/>
     </row>
     <row r="149" spans="1:25" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="104" t="s">
         <v>35</v>
       </c>
       <c r="B149" s="104"/>
       <c r="C149" s="104"/>
       <c r="D149" s="104"/>
       <c r="E149" s="104"/>
       <c r="F149" s="104"/>
       <c r="G149" s="104"/>
       <c r="H149" s="104"/>
       <c r="I149" s="104"/>
       <c r="J149" s="104"/>
       <c r="K149" s="104"/>
       <c r="L149" s="104"/>
       <c r="M149" s="104"/>
@@ -11333,118 +11347,124 @@
       <c r="F236" s="69"/>
       <c r="G236" s="69"/>
       <c r="H236" s="19"/>
       <c r="I236" s="69"/>
       <c r="J236" s="69"/>
       <c r="K236" s="69"/>
       <c r="L236" s="69"/>
       <c r="M236" s="82"/>
     </row>
     <row r="237" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A237" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B237" s="69">
         <v>4080.78</v>
       </c>
       <c r="C237" s="69">
         <v>8348.93</v>
       </c>
       <c r="D237" s="69">
         <v>12725.68</v>
       </c>
       <c r="E237" s="19">
         <v>17366.400000000001</v>
       </c>
-      <c r="F237" s="69"/>
+      <c r="F237" s="69">
+        <v>21139.200000000001</v>
+      </c>
       <c r="G237" s="69"/>
       <c r="H237" s="19"/>
       <c r="I237" s="69"/>
       <c r="J237" s="69"/>
       <c r="K237" s="69"/>
       <c r="L237" s="69"/>
       <c r="M237" s="82"/>
     </row>
     <row r="238" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A238" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B238" s="69"/>
       <c r="C238" s="69"/>
       <c r="D238" s="82"/>
       <c r="E238" s="69"/>
       <c r="F238" s="69"/>
       <c r="G238" s="69"/>
       <c r="H238" s="19"/>
       <c r="I238" s="69"/>
       <c r="J238" s="69"/>
       <c r="K238" s="69"/>
       <c r="L238" s="69"/>
       <c r="M238" s="82"/>
     </row>
     <row r="239" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A239" s="33" t="s">
         <v>8</v>
       </c>
       <c r="B239" s="69">
         <v>3135.02</v>
       </c>
       <c r="C239" s="69">
         <v>6487.89</v>
       </c>
       <c r="D239" s="69">
         <v>10018.56</v>
       </c>
       <c r="E239" s="69">
         <v>13855.87</v>
       </c>
-      <c r="F239" s="69"/>
+      <c r="F239" s="69">
+        <v>17421.11</v>
+      </c>
       <c r="G239" s="69"/>
       <c r="H239" s="19"/>
       <c r="I239" s="69"/>
       <c r="J239" s="69"/>
       <c r="K239" s="69"/>
       <c r="L239" s="69"/>
       <c r="M239" s="82"/>
     </row>
     <row r="240" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A240" s="33" t="s">
         <v>9</v>
       </c>
       <c r="B240" s="69">
         <v>945.76</v>
       </c>
       <c r="C240" s="69">
         <v>1861.03</v>
       </c>
       <c r="D240" s="69">
         <v>2707.12</v>
       </c>
       <c r="E240" s="69">
         <v>3510.56</v>
       </c>
-      <c r="F240" s="69"/>
+      <c r="F240" s="69">
+        <v>3718.09</v>
+      </c>
       <c r="G240" s="69"/>
       <c r="H240" s="19"/>
       <c r="I240" s="69"/>
       <c r="J240" s="69"/>
       <c r="K240" s="69"/>
       <c r="L240" s="69"/>
       <c r="M240" s="82"/>
     </row>
     <row r="241" spans="1:25" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="104" t="s">
         <v>35</v>
       </c>
       <c r="B241" s="104"/>
       <c r="C241" s="104"/>
       <c r="D241" s="104"/>
       <c r="E241" s="104"/>
       <c r="F241" s="104"/>
       <c r="G241" s="104"/>
       <c r="H241" s="104"/>
       <c r="I241" s="104"/>
       <c r="J241" s="104"/>
       <c r="K241" s="104"/>
       <c r="L241" s="104"/>
       <c r="M241" s="104"/>
       <c r="N241" s="8"/>
@@ -14156,118 +14176,124 @@
       <c r="F328" s="72"/>
       <c r="G328" s="72"/>
       <c r="H328" s="90"/>
       <c r="I328" s="72"/>
       <c r="J328" s="72"/>
       <c r="K328" s="70"/>
       <c r="L328" s="70"/>
       <c r="M328" s="85"/>
     </row>
     <row r="329" spans="1:25" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A329" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B329" s="71">
         <v>64924.3</v>
       </c>
       <c r="C329" s="71">
         <v>136200.9</v>
       </c>
       <c r="D329" s="71">
         <v>209490.5</v>
       </c>
       <c r="E329" s="71">
         <v>286545.7</v>
       </c>
-      <c r="F329" s="72"/>
+      <c r="F329" s="71">
+        <v>349001</v>
+      </c>
       <c r="G329" s="72"/>
       <c r="H329" s="90"/>
       <c r="I329" s="72"/>
       <c r="J329" s="72"/>
       <c r="K329" s="70"/>
       <c r="L329" s="70"/>
       <c r="M329" s="85"/>
     </row>
     <row r="330" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A330" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B330" s="72"/>
       <c r="C330" s="72"/>
       <c r="D330" s="85"/>
       <c r="E330" s="72"/>
       <c r="F330" s="72"/>
       <c r="G330" s="72"/>
       <c r="H330" s="90"/>
       <c r="I330" s="72"/>
       <c r="J330" s="72"/>
       <c r="K330" s="70"/>
       <c r="L330" s="70"/>
       <c r="M330" s="85"/>
     </row>
     <row r="331" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A331" s="34" t="s">
         <v>10</v>
       </c>
       <c r="B331" s="70">
         <v>49.2</v>
       </c>
       <c r="C331" s="72">
         <v>105535</v>
       </c>
       <c r="D331" s="72">
         <v>165120.6</v>
       </c>
       <c r="E331" s="72">
         <v>229231.4</v>
       </c>
-      <c r="F331" s="72"/>
+      <c r="F331" s="72">
+        <v>287271.7</v>
+      </c>
       <c r="G331" s="72"/>
       <c r="H331" s="90"/>
       <c r="I331" s="72"/>
       <c r="J331" s="72"/>
       <c r="K331" s="70"/>
       <c r="L331" s="70"/>
       <c r="M331" s="85"/>
     </row>
     <row r="332" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A332" s="52" t="s">
         <v>9</v>
       </c>
       <c r="B332" s="73">
         <v>15663.6</v>
       </c>
       <c r="C332" s="73">
         <v>30665.9</v>
       </c>
       <c r="D332" s="73">
         <v>44369.9</v>
       </c>
       <c r="E332" s="73">
         <v>57314.3</v>
       </c>
-      <c r="F332" s="73"/>
+      <c r="F332" s="73">
+        <v>61729.4</v>
+      </c>
       <c r="G332" s="73"/>
       <c r="H332" s="89"/>
       <c r="I332" s="73"/>
       <c r="J332" s="73"/>
       <c r="K332" s="55"/>
       <c r="L332" s="55"/>
       <c r="M332" s="83"/>
     </row>
     <row r="333" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A333" s="62"/>
       <c r="B333" s="72"/>
       <c r="C333" s="72"/>
       <c r="D333" s="85"/>
       <c r="E333" s="72"/>
       <c r="F333" s="72"/>
       <c r="G333" s="72"/>
       <c r="H333" s="90"/>
       <c r="I333" s="72"/>
       <c r="J333" s="72"/>
       <c r="K333" s="70"/>
       <c r="L333" s="70"/>
       <c r="M333" s="85"/>
     </row>
     <row r="334" spans="1:25" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A334" s="104" t="s">
@@ -14629,51 +14655,53 @@
       </c>
       <c r="L344" s="69">
         <v>10445.09</v>
       </c>
       <c r="M344" s="70">
         <v>11571.25</v>
       </c>
       <c r="O344" s="7"/>
     </row>
     <row r="345" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A345" s="15">
         <v>2026</v>
       </c>
       <c r="B345" s="70">
         <v>1222.28</v>
       </c>
       <c r="C345" s="69">
         <v>2238.98</v>
       </c>
       <c r="D345" s="69">
         <v>3294.46</v>
       </c>
       <c r="E345" s="69">
         <v>4433.91</v>
       </c>
-      <c r="F345" s="70"/>
+      <c r="F345" s="69">
+        <v>5403.39</v>
+      </c>
       <c r="G345" s="70"/>
       <c r="H345" s="69"/>
       <c r="I345" s="70"/>
       <c r="J345" s="70"/>
       <c r="K345" s="70"/>
       <c r="L345" s="69"/>
       <c r="M345" s="70"/>
       <c r="O345" s="7"/>
     </row>
     <row r="346" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A346" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B346" s="29"/>
       <c r="C346" s="29"/>
       <c r="D346" s="29"/>
       <c r="E346" s="29"/>
       <c r="F346" s="29"/>
       <c r="G346" s="29"/>
       <c r="H346" s="29"/>
       <c r="I346" s="10"/>
       <c r="J346" s="29"/>
       <c r="K346" s="29"/>
       <c r="L346" s="29"/>
       <c r="M346" s="22"/>
@@ -14915,54 +14943,56 @@
         <v>447203.6</v>
       </c>
       <c r="K352" s="72">
         <v>497675.3</v>
       </c>
       <c r="L352" s="72">
         <v>557769.6</v>
       </c>
       <c r="M352" s="72">
         <v>619860</v>
       </c>
     </row>
     <row r="353" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A353" s="54">
         <v>2026</v>
       </c>
       <c r="B353" s="73">
         <v>71341</v>
       </c>
       <c r="C353" s="55">
         <v>136.4</v>
       </c>
       <c r="D353" s="73">
         <v>199840.8</v>
       </c>
-      <c r="E353" s="105">
+      <c r="E353" s="101">
         <v>264.2</v>
       </c>
-      <c r="F353" s="73"/>
+      <c r="F353" s="73">
+        <v>315350</v>
+      </c>
       <c r="G353" s="73"/>
       <c r="H353" s="73"/>
       <c r="I353" s="73"/>
       <c r="J353" s="73"/>
       <c r="K353" s="73"/>
       <c r="L353" s="73"/>
       <c r="M353" s="73"/>
     </row>
     <row r="354" spans="1:15" s="74" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A354" s="102" t="s">
         <v>6</v>
       </c>
       <c r="B354" s="102"/>
       <c r="C354" s="102"/>
       <c r="D354" s="102"/>
       <c r="E354" s="102"/>
       <c r="F354" s="102"/>
       <c r="G354" s="102"/>
       <c r="H354" s="102"/>
       <c r="I354" s="102"/>
       <c r="J354" s="102"/>
       <c r="K354" s="102"/>
       <c r="L354" s="102"/>
       <c r="M354" s="102"/>
     </row>
@@ -14999,371 +15029,375 @@
         <v>27</v>
       </c>
       <c r="G356" s="13" t="s">
         <v>28</v>
       </c>
       <c r="H356" s="13" t="s">
         <v>29</v>
       </c>
       <c r="I356" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J356" s="13" t="s">
         <v>14</v>
       </c>
       <c r="K356" s="13" t="s">
         <v>15</v>
       </c>
       <c r="L356" s="13" t="s">
         <v>16</v>
       </c>
       <c r="M356" s="14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="357" spans="1:15" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A357" s="98" t="s">
+      <c r="A357" s="97" t="s">
         <v>1</v>
       </c>
       <c r="B357" s="94"/>
       <c r="C357" s="94"/>
       <c r="D357" s="94"/>
       <c r="E357" s="94"/>
       <c r="F357" s="94"/>
       <c r="G357" s="94"/>
       <c r="H357" s="94"/>
       <c r="I357" s="94"/>
       <c r="J357" s="94"/>
       <c r="K357" s="94"/>
       <c r="L357" s="94"/>
       <c r="M357" s="94"/>
     </row>
     <row r="358" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A358" s="15">
         <v>2023</v>
       </c>
-      <c r="B358" s="100" t="s">
+      <c r="B358" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="C358" s="100" t="s">
+      <c r="C358" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="D358" s="100" t="s">
+      <c r="D358" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="E358" s="100" t="s">
+      <c r="E358" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="F358" s="100" t="s">
+      <c r="F358" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="G358" s="100" t="s">
+      <c r="G358" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="H358" s="100" t="s">
+      <c r="H358" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="I358" s="100" t="s">
+      <c r="I358" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="J358" s="100" t="s">
+      <c r="J358" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="K358" s="100" t="s">
+      <c r="K358" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="L358" s="100" t="s">
+      <c r="L358" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="M358" s="100" t="s">
+      <c r="M358" s="99" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="359" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A359" s="15">
         <v>2024</v>
       </c>
-      <c r="B359" s="100" t="s">
+      <c r="B359" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="C359" s="100" t="s">
+      <c r="C359" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="D359" s="100" t="s">
+      <c r="D359" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="E359" s="100" t="s">
+      <c r="E359" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="F359" s="100" t="s">
+      <c r="F359" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="G359" s="100" t="s">
+      <c r="G359" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="H359" s="100" t="s">
+      <c r="H359" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="I359" s="100" t="s">
+      <c r="I359" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="J359" s="100" t="s">
+      <c r="J359" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="K359" s="100" t="s">
+      <c r="K359" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="L359" s="100" t="s">
+      <c r="L359" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="M359" s="100" t="s">
+      <c r="M359" s="99" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="360" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A360" s="15">
         <v>2025</v>
       </c>
-      <c r="B360" s="100" t="s">
+      <c r="B360" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="C360" s="100" t="s">
+      <c r="C360" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="D360" s="100" t="s">
+      <c r="D360" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="E360" s="100" t="s">
+      <c r="E360" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="F360" s="100" t="s">
+      <c r="F360" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="G360" s="100" t="s">
+      <c r="G360" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="H360" s="100" t="s">
+      <c r="H360" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="I360" s="100" t="s">
+      <c r="I360" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="J360" s="100" t="s">
+      <c r="J360" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="K360" s="100" t="s">
+      <c r="K360" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="L360" s="100" t="s">
+      <c r="L360" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="M360" s="100" t="s">
+      <c r="M360" s="99" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="361" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A361" s="15">
         <v>2026</v>
       </c>
       <c r="B361" s="69">
         <v>0.01</v>
       </c>
       <c r="C361" s="69">
         <v>0.01</v>
       </c>
       <c r="D361" s="69">
         <v>0.01</v>
       </c>
       <c r="E361" s="69">
         <v>0.01</v>
       </c>
-      <c r="F361" s="94"/>
+      <c r="F361" s="69">
+        <v>0.01</v>
+      </c>
       <c r="G361" s="94"/>
       <c r="H361" s="94"/>
       <c r="I361" s="94"/>
       <c r="J361" s="94"/>
       <c r="K361" s="94"/>
       <c r="L361" s="94"/>
       <c r="M361" s="94"/>
     </row>
     <row r="362" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A362" s="99" t="s">
+      <c r="A362" s="98" t="s">
         <v>717</v>
       </c>
       <c r="B362" s="94"/>
       <c r="C362" s="94"/>
       <c r="D362" s="94"/>
       <c r="E362" s="94"/>
       <c r="F362" s="94"/>
       <c r="G362" s="94"/>
       <c r="H362" s="94"/>
       <c r="I362" s="94"/>
       <c r="J362" s="94"/>
       <c r="K362" s="94"/>
       <c r="L362" s="94"/>
       <c r="M362" s="94"/>
     </row>
     <row r="363" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A363" s="15">
         <v>2023</v>
       </c>
-      <c r="B363" s="100" t="s">
+      <c r="B363" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="C363" s="100" t="s">
+      <c r="C363" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="D363" s="100" t="s">
+      <c r="D363" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="E363" s="100" t="s">
+      <c r="E363" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="F363" s="100" t="s">
+      <c r="F363" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="G363" s="100" t="s">
+      <c r="G363" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="H363" s="100" t="s">
+      <c r="H363" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="I363" s="100" t="s">
+      <c r="I363" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="J363" s="100" t="s">
+      <c r="J363" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="K363" s="100" t="s">
+      <c r="K363" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="L363" s="100" t="s">
+      <c r="L363" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="M363" s="100" t="s">
+      <c r="M363" s="99" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="364" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A364" s="15">
         <v>2024</v>
       </c>
-      <c r="B364" s="100" t="s">
+      <c r="B364" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="C364" s="100" t="s">
+      <c r="C364" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="D364" s="100" t="s">
+      <c r="D364" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="E364" s="100" t="s">
+      <c r="E364" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="F364" s="100" t="s">
+      <c r="F364" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="G364" s="100" t="s">
+      <c r="G364" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="H364" s="100" t="s">
+      <c r="H364" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="I364" s="100" t="s">
+      <c r="I364" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="J364" s="100" t="s">
+      <c r="J364" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="K364" s="100" t="s">
+      <c r="K364" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="L364" s="100" t="s">
+      <c r="L364" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="M364" s="100" t="s">
+      <c r="M364" s="99" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="365" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="15">
         <v>2025</v>
       </c>
-      <c r="B365" s="100" t="s">
+      <c r="B365" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="C365" s="100" t="s">
+      <c r="C365" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="D365" s="100" t="s">
+      <c r="D365" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="E365" s="100" t="s">
+      <c r="E365" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="F365" s="100" t="s">
+      <c r="F365" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="G365" s="100" t="s">
+      <c r="G365" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="H365" s="100" t="s">
+      <c r="H365" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="I365" s="100" t="s">
+      <c r="I365" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="J365" s="100" t="s">
+      <c r="J365" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="K365" s="100" t="s">
+      <c r="K365" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="L365" s="100" t="s">
+      <c r="L365" s="99" t="s">
         <v>718</v>
       </c>
-      <c r="M365" s="100" t="s">
+      <c r="M365" s="99" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="366" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="15">
         <v>2026</v>
       </c>
       <c r="B366" s="69">
         <v>0.01</v>
       </c>
       <c r="C366" s="69">
         <v>0.01</v>
       </c>
       <c r="D366" s="69">
         <v>0.01</v>
       </c>
       <c r="E366" s="69">
         <v>0.01</v>
       </c>
-      <c r="F366" s="94"/>
+      <c r="F366" s="69">
+        <v>0.01</v>
+      </c>
       <c r="G366" s="94"/>
       <c r="H366" s="94"/>
       <c r="I366" s="94"/>
       <c r="J366" s="94"/>
       <c r="K366" s="94"/>
       <c r="L366" s="94"/>
       <c r="M366" s="94"/>
     </row>
     <row r="367" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B367" s="57"/>
       <c r="C367" s="10"/>
       <c r="D367" s="10"/>
       <c r="E367" s="10"/>
       <c r="F367" s="10"/>
       <c r="G367" s="10"/>
       <c r="H367" s="10"/>
       <c r="I367" s="10"/>
       <c r="J367" s="10"/>
       <c r="K367" s="10"/>
       <c r="L367" s="10"/>
       <c r="M367" s="10"/>
     </row>
@@ -15487,51 +15521,53 @@
       </c>
       <c r="L370" s="69">
         <v>107.06</v>
       </c>
       <c r="M370" s="69">
         <v>115.17</v>
       </c>
       <c r="O370" s="7"/>
     </row>
     <row r="371" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A371" s="15">
         <v>2026</v>
       </c>
       <c r="B371" s="69">
         <v>15.93</v>
       </c>
       <c r="C371" s="69">
         <v>29.01</v>
       </c>
       <c r="D371" s="69">
         <v>45.2</v>
       </c>
       <c r="E371" s="69">
         <v>61.94</v>
       </c>
-      <c r="F371" s="69"/>
+      <c r="F371" s="69">
+        <v>82.38</v>
+      </c>
       <c r="G371" s="69"/>
       <c r="H371" s="69"/>
       <c r="I371" s="69"/>
       <c r="J371" s="69"/>
       <c r="K371" s="69"/>
       <c r="L371" s="69"/>
       <c r="M371" s="69"/>
       <c r="O371" s="7"/>
     </row>
     <row r="372" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A372" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B372" s="57"/>
       <c r="C372" s="29"/>
       <c r="D372" s="29"/>
       <c r="E372" s="29"/>
       <c r="F372" s="29"/>
       <c r="G372" s="29"/>
       <c r="H372" s="29"/>
       <c r="I372" s="29"/>
       <c r="J372" s="29"/>
       <c r="K372" s="29"/>
       <c r="L372" s="29"/>
       <c r="M372" s="29"/>
@@ -15653,57 +15689,59 @@
         <v>126066.3</v>
       </c>
       <c r="L375" s="72">
         <v>136229</v>
       </c>
       <c r="M375" s="72">
         <v>145953.5</v>
       </c>
     </row>
     <row r="376" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A376" s="64">
         <v>2026</v>
       </c>
       <c r="B376" s="73">
         <v>24400</v>
       </c>
       <c r="C376" s="73">
         <v>44425.5</v>
       </c>
       <c r="D376" s="73">
         <v>66837</v>
       </c>
       <c r="E376" s="73">
         <v>94003.1</v>
       </c>
-      <c r="F376" s="96"/>
+      <c r="F376" s="73">
+        <v>130812.4</v>
+      </c>
       <c r="G376" s="95"/>
       <c r="H376" s="95"/>
       <c r="I376" s="95"/>
       <c r="J376" s="95"/>
       <c r="K376" s="95"/>
-      <c r="L376" s="97"/>
+      <c r="L376" s="96"/>
       <c r="M376" s="95"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A354:M354"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A81:M81"/>
     <mergeCell ref="A108:M108"/>
     <mergeCell ref="A335:M335"/>
     <mergeCell ref="A80:M80"/>
     <mergeCell ref="A149:M149"/>
     <mergeCell ref="A241:M241"/>
     <mergeCell ref="A334:M334"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>