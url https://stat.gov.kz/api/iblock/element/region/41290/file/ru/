--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -3787,51 +3787,53 @@
         <v>44558.52</v>
       </c>
       <c r="M21" s="86">
         <v>49411.44</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="58" t="s">
         <v>716</v>
       </c>
       <c r="B22" s="70">
         <v>4005.25</v>
       </c>
       <c r="C22" s="70">
         <v>7236.51</v>
       </c>
       <c r="D22" s="70">
         <v>10459.07</v>
       </c>
       <c r="E22" s="69">
         <v>13257.6</v>
       </c>
       <c r="F22" s="69">
         <v>16726.16</v>
       </c>
-      <c r="G22" s="86"/>
+      <c r="G22" s="69">
+        <v>20563.18</v>
+      </c>
       <c r="H22" s="86"/>
       <c r="I22" s="82"/>
       <c r="J22" s="82"/>
       <c r="K22" s="70"/>
       <c r="L22" s="70"/>
       <c r="M22" s="86"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="22"/>
       <c r="C23" s="22"/>
       <c r="D23" s="23"/>
       <c r="E23" s="22"/>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="23"/>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
@@ -4539,51 +4541,53 @@
         <v>26969937.800000001</v>
       </c>
       <c r="M40" s="85">
         <v>30271599.100000001</v>
       </c>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A41" s="58" t="s">
         <v>716</v>
       </c>
       <c r="B41" s="72">
         <v>2497300.7799999998</v>
       </c>
       <c r="C41" s="72">
         <v>4408847.79</v>
       </c>
       <c r="D41" s="72">
         <v>6463417.3799999999</v>
       </c>
       <c r="E41" s="71">
         <v>7950144.3499999996</v>
       </c>
       <c r="F41" s="71">
         <v>10140921.49</v>
       </c>
-      <c r="G41" s="85"/>
+      <c r="G41" s="71">
+        <v>12443338.970000001</v>
+      </c>
       <c r="H41" s="85"/>
       <c r="I41" s="71"/>
       <c r="J41" s="81"/>
       <c r="K41" s="72"/>
       <c r="L41" s="72"/>
       <c r="M41" s="85"/>
     </row>
     <row r="42" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B42" s="22"/>
       <c r="C42" s="22"/>
       <c r="D42" s="22"/>
       <c r="E42" s="22"/>
       <c r="F42" s="22"/>
       <c r="G42" s="22"/>
       <c r="H42" s="23"/>
       <c r="I42" s="22"/>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
       <c r="L42" s="22"/>
       <c r="M42" s="22"/>
       <c r="N42" s="3"/>
     </row>
@@ -5293,51 +5297,53 @@
         <v>47598.87</v>
       </c>
       <c r="M59" s="86">
         <v>52207.8</v>
       </c>
     </row>
     <row r="60" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A60" s="58" t="s">
         <v>716</v>
       </c>
       <c r="B60" s="70">
         <v>4169.58</v>
       </c>
       <c r="C60" s="70">
         <v>8519.18</v>
       </c>
       <c r="D60" s="70">
         <v>12976.56</v>
       </c>
       <c r="E60" s="69">
         <v>17692.36</v>
       </c>
       <c r="F60" s="69">
         <v>21544.080000000002</v>
       </c>
-      <c r="G60" s="86"/>
+      <c r="G60" s="69">
+        <v>25341.14</v>
+      </c>
       <c r="H60" s="86"/>
       <c r="I60" s="69"/>
       <c r="J60" s="82"/>
       <c r="K60" s="70"/>
       <c r="L60" s="70"/>
       <c r="M60" s="86"/>
     </row>
     <row r="61" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="22"/>
       <c r="D61" s="23"/>
       <c r="E61" s="22"/>
       <c r="F61" s="22"/>
       <c r="G61" s="22"/>
       <c r="H61" s="22"/>
       <c r="I61" s="22"/>
       <c r="J61" s="22"/>
       <c r="K61" s="22"/>
       <c r="L61" s="22"/>
       <c r="M61" s="22"/>
       <c r="N61" s="3"/>
     </row>
@@ -6054,51 +6060,53 @@
       <c r="M78" s="85">
         <v>1193146.6000000001</v>
       </c>
       <c r="O78" s="4"/>
       <c r="P78" s="5"/>
     </row>
     <row r="79" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A79" s="26" t="s">
         <v>716</v>
       </c>
       <c r="B79" s="73">
         <v>137521.9</v>
       </c>
       <c r="C79" s="73">
         <v>278205</v>
       </c>
       <c r="D79" s="73">
         <v>418680.4</v>
       </c>
       <c r="E79" s="73">
         <v>565244.4</v>
       </c>
       <c r="F79" s="73">
         <v>710802.6</v>
       </c>
-      <c r="G79" s="83"/>
+      <c r="G79" s="73">
+        <v>872708.8</v>
+      </c>
       <c r="H79" s="83"/>
       <c r="I79" s="73"/>
       <c r="J79" s="83"/>
       <c r="K79" s="73"/>
       <c r="L79" s="73"/>
       <c r="M79" s="83"/>
       <c r="O79" s="4"/>
       <c r="P79" s="5"/>
     </row>
     <row r="80" spans="1:25" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="104" t="s">
         <v>35</v>
       </c>
       <c r="B80" s="104"/>
       <c r="C80" s="104"/>
       <c r="D80" s="104"/>
       <c r="E80" s="104"/>
       <c r="F80" s="104"/>
       <c r="G80" s="104"/>
       <c r="H80" s="104"/>
       <c r="I80" s="104"/>
       <c r="J80" s="104"/>
       <c r="K80" s="104"/>
       <c r="L80" s="104"/>
       <c r="M80" s="104"/>
@@ -6367,51 +6375,53 @@
       </c>
       <c r="M88" s="69">
         <v>28858.61</v>
       </c>
       <c r="O88" s="7"/>
     </row>
     <row r="89" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A89" s="15">
         <v>2026</v>
       </c>
       <c r="B89" s="69">
         <v>2275.0700000000002</v>
       </c>
       <c r="C89" s="69">
         <v>3809.46</v>
       </c>
       <c r="D89" s="69">
         <v>5476.87</v>
       </c>
       <c r="E89" s="69">
         <v>6512.63</v>
       </c>
       <c r="F89" s="69">
         <v>8394.2999999999993</v>
       </c>
-      <c r="G89" s="69"/>
+      <c r="G89" s="69">
+        <v>10384.67</v>
+      </c>
       <c r="H89" s="82"/>
       <c r="I89" s="69"/>
       <c r="J89" s="82"/>
       <c r="K89" s="69"/>
       <c r="L89" s="69"/>
       <c r="M89" s="69"/>
       <c r="O89" s="7"/>
     </row>
     <row r="90" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B90" s="29"/>
       <c r="C90" s="29"/>
       <c r="D90" s="29"/>
       <c r="E90" s="29"/>
       <c r="F90" s="29"/>
       <c r="G90" s="29"/>
       <c r="H90" s="29"/>
       <c r="I90" s="29"/>
       <c r="J90" s="29"/>
       <c r="K90" s="29"/>
       <c r="L90" s="29"/>
       <c r="M90" s="22"/>
     </row>
@@ -6579,51 +6589,53 @@
       </c>
       <c r="M94" s="71">
         <v>25368524.399999999</v>
       </c>
       <c r="O94" s="7"/>
     </row>
     <row r="95" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A95" s="15">
         <v>2026</v>
       </c>
       <c r="B95" s="71">
         <v>2084375.67</v>
       </c>
       <c r="C95" s="71">
         <v>3580539.66</v>
       </c>
       <c r="D95" s="71">
         <v>5218535.1399999997</v>
       </c>
       <c r="E95" s="71">
         <v>6358778.1200000001</v>
       </c>
       <c r="F95" s="71">
         <v>8222526.6900000004</v>
       </c>
-      <c r="G95" s="71"/>
+      <c r="G95" s="71">
+        <v>10174785.789999999</v>
+      </c>
       <c r="H95" s="81"/>
       <c r="I95" s="71"/>
       <c r="J95" s="81"/>
       <c r="K95" s="71"/>
       <c r="L95" s="71"/>
       <c r="M95" s="71"/>
       <c r="O95" s="7"/>
     </row>
     <row r="96" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A96" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B96" s="29"/>
       <c r="C96" s="29"/>
       <c r="D96" s="29"/>
       <c r="E96" s="29"/>
       <c r="F96" s="29"/>
       <c r="G96" s="29"/>
       <c r="H96" s="22"/>
       <c r="I96" s="29"/>
       <c r="J96" s="29"/>
       <c r="K96" s="29"/>
       <c r="L96" s="29"/>
       <c r="M96" s="29"/>
     </row>
@@ -6791,51 +6803,53 @@
       </c>
       <c r="M100" s="69">
         <v>424.21</v>
       </c>
       <c r="O100" s="7"/>
     </row>
     <row r="101" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A101" s="15">
         <v>20256</v>
       </c>
       <c r="B101" s="69">
         <v>72.88</v>
       </c>
       <c r="C101" s="69">
         <v>141.24</v>
       </c>
       <c r="D101" s="69">
         <v>205.69</v>
       </c>
       <c r="E101" s="69">
         <v>263.98</v>
       </c>
       <c r="F101" s="69">
         <v>322.49</v>
       </c>
-      <c r="G101" s="69"/>
+      <c r="G101" s="69">
+        <v>390.47</v>
+      </c>
       <c r="H101" s="82"/>
       <c r="I101" s="69"/>
       <c r="J101" s="82"/>
       <c r="K101" s="69"/>
       <c r="L101" s="69"/>
       <c r="M101" s="69"/>
       <c r="O101" s="7"/>
     </row>
     <row r="102" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A102" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B102" s="29"/>
       <c r="C102" s="22"/>
       <c r="D102" s="22"/>
       <c r="E102" s="29"/>
       <c r="F102" s="29"/>
       <c r="G102" s="29"/>
       <c r="H102" s="22"/>
       <c r="I102" s="29"/>
       <c r="J102" s="29"/>
       <c r="K102" s="29"/>
       <c r="L102" s="29"/>
       <c r="M102" s="22"/>
     </row>
@@ -7002,51 +7016,53 @@
       </c>
       <c r="M106" s="72">
         <v>242498.9</v>
       </c>
       <c r="O106" s="7"/>
     </row>
     <row r="107" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A107" s="30">
         <v>2026</v>
       </c>
       <c r="B107" s="73">
         <v>48197.599999999999</v>
       </c>
       <c r="C107" s="73">
         <v>97578.6</v>
       </c>
       <c r="D107" s="73">
         <v>142352.9</v>
       </c>
       <c r="E107" s="73">
         <v>184695.6</v>
       </c>
       <c r="F107" s="73">
         <v>230989.2</v>
       </c>
-      <c r="G107" s="73"/>
+      <c r="G107" s="73">
+        <v>285306.40000000002</v>
+      </c>
       <c r="H107" s="83"/>
       <c r="I107" s="73"/>
       <c r="J107" s="83"/>
       <c r="K107" s="73"/>
       <c r="L107" s="73"/>
       <c r="M107" s="73"/>
       <c r="O107" s="7"/>
     </row>
     <row r="108" spans="1:15" s="74" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A108" s="103" t="s">
         <v>19</v>
       </c>
       <c r="B108" s="103"/>
       <c r="C108" s="103"/>
       <c r="D108" s="103"/>
       <c r="E108" s="103"/>
       <c r="F108" s="103"/>
       <c r="G108" s="103"/>
       <c r="H108" s="103"/>
       <c r="I108" s="103"/>
       <c r="J108" s="103"/>
       <c r="K108" s="103"/>
       <c r="L108" s="103"/>
       <c r="M108" s="103"/>
     </row>
@@ -7831,51 +7847,53 @@
       </c>
       <c r="M128" s="82">
         <v>8981.57</v>
       </c>
       <c r="O128" s="7"/>
     </row>
     <row r="129" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A129" s="21" t="s">
         <v>716</v>
       </c>
       <c r="B129" s="69">
         <v>507.89</v>
       </c>
       <c r="C129" s="69">
         <v>1188.06</v>
       </c>
       <c r="D129" s="69">
         <v>1687.73</v>
       </c>
       <c r="E129" s="69">
         <v>2311.04</v>
       </c>
       <c r="F129" s="69">
         <v>2928.44</v>
       </c>
-      <c r="G129" s="69"/>
+      <c r="G129" s="69">
+        <v>3607.69</v>
+      </c>
       <c r="H129" s="69"/>
       <c r="I129" s="69"/>
       <c r="J129" s="69"/>
       <c r="K129" s="69"/>
       <c r="L129" s="69"/>
       <c r="M129" s="82"/>
       <c r="O129" s="7"/>
     </row>
     <row r="130" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A130" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B130" s="22"/>
       <c r="C130" s="22"/>
       <c r="D130" s="22"/>
       <c r="E130" s="22"/>
       <c r="F130" s="22"/>
       <c r="G130" s="22"/>
       <c r="H130" s="22"/>
       <c r="I130" s="22"/>
       <c r="J130" s="22"/>
       <c r="K130" s="22"/>
       <c r="L130" s="22"/>
       <c r="M130" s="22"/>
       <c r="N130" s="3"/>
@@ -8590,51 +8608,53 @@
       </c>
       <c r="M147" s="85">
         <v>4283214.7</v>
       </c>
       <c r="O147" s="7"/>
     </row>
     <row r="148" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A148" s="26" t="s">
         <v>716</v>
       </c>
       <c r="B148" s="73">
         <v>341579.31</v>
       </c>
       <c r="C148" s="73">
         <v>691946.23</v>
       </c>
       <c r="D148" s="73">
         <v>1045123.64</v>
       </c>
       <c r="E148" s="73">
         <v>1327095.72</v>
       </c>
       <c r="F148" s="73">
         <v>1603014</v>
       </c>
-      <c r="G148" s="55"/>
+      <c r="G148" s="73">
+        <v>1898024.28</v>
+      </c>
       <c r="H148" s="89"/>
       <c r="I148" s="73"/>
       <c r="J148" s="73"/>
       <c r="K148" s="73"/>
       <c r="L148" s="73"/>
       <c r="M148" s="83"/>
       <c r="O148" s="7"/>
     </row>
     <row r="149" spans="1:25" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A149" s="104" t="s">
         <v>35</v>
       </c>
       <c r="B149" s="104"/>
       <c r="C149" s="104"/>
       <c r="D149" s="104"/>
       <c r="E149" s="104"/>
       <c r="F149" s="104"/>
       <c r="G149" s="104"/>
       <c r="H149" s="104"/>
       <c r="I149" s="104"/>
       <c r="J149" s="104"/>
       <c r="K149" s="104"/>
       <c r="L149" s="104"/>
       <c r="M149" s="104"/>
       <c r="N149" s="8"/>
@@ -11350,122 +11370,128 @@
       <c r="I236" s="69"/>
       <c r="J236" s="69"/>
       <c r="K236" s="69"/>
       <c r="L236" s="69"/>
       <c r="M236" s="82"/>
     </row>
     <row r="237" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A237" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B237" s="69">
         <v>4080.78</v>
       </c>
       <c r="C237" s="69">
         <v>8348.93</v>
       </c>
       <c r="D237" s="69">
         <v>12725.68</v>
       </c>
       <c r="E237" s="19">
         <v>17366.400000000001</v>
       </c>
       <c r="F237" s="69">
         <v>21139.200000000001</v>
       </c>
-      <c r="G237" s="69"/>
+      <c r="G237" s="69">
+        <v>24842.12</v>
+      </c>
       <c r="H237" s="19"/>
       <c r="I237" s="69"/>
       <c r="J237" s="69"/>
       <c r="K237" s="69"/>
       <c r="L237" s="69"/>
       <c r="M237" s="82"/>
     </row>
     <row r="238" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A238" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B238" s="69"/>
       <c r="C238" s="69"/>
       <c r="D238" s="82"/>
       <c r="E238" s="69"/>
       <c r="F238" s="69"/>
       <c r="G238" s="69"/>
       <c r="H238" s="19"/>
       <c r="I238" s="69"/>
       <c r="J238" s="69"/>
       <c r="K238" s="69"/>
       <c r="L238" s="69"/>
       <c r="M238" s="82"/>
     </row>
     <row r="239" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A239" s="33" t="s">
         <v>8</v>
       </c>
       <c r="B239" s="69">
         <v>3135.02</v>
       </c>
       <c r="C239" s="69">
         <v>6487.89</v>
       </c>
       <c r="D239" s="69">
         <v>10018.56</v>
       </c>
       <c r="E239" s="69">
         <v>13855.87</v>
       </c>
       <c r="F239" s="69">
         <v>17421.11</v>
       </c>
-      <c r="G239" s="69"/>
+      <c r="G239" s="69">
+        <v>20925</v>
+      </c>
       <c r="H239" s="19"/>
       <c r="I239" s="69"/>
       <c r="J239" s="69"/>
       <c r="K239" s="69"/>
       <c r="L239" s="69"/>
       <c r="M239" s="82"/>
     </row>
     <row r="240" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A240" s="33" t="s">
         <v>9</v>
       </c>
       <c r="B240" s="69">
         <v>945.76</v>
       </c>
       <c r="C240" s="69">
         <v>1861.03</v>
       </c>
       <c r="D240" s="69">
         <v>2707.12</v>
       </c>
       <c r="E240" s="69">
         <v>3510.56</v>
       </c>
       <c r="F240" s="69">
         <v>3718.09</v>
       </c>
-      <c r="G240" s="69"/>
+      <c r="G240" s="69">
+        <v>3917.12</v>
+      </c>
       <c r="H240" s="19"/>
       <c r="I240" s="69"/>
       <c r="J240" s="69"/>
       <c r="K240" s="69"/>
       <c r="L240" s="69"/>
       <c r="M240" s="82"/>
     </row>
     <row r="241" spans="1:25" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A241" s="104" t="s">
         <v>35</v>
       </c>
       <c r="B241" s="104"/>
       <c r="C241" s="104"/>
       <c r="D241" s="104"/>
       <c r="E241" s="104"/>
       <c r="F241" s="104"/>
       <c r="G241" s="104"/>
       <c r="H241" s="104"/>
       <c r="I241" s="104"/>
       <c r="J241" s="104"/>
       <c r="K241" s="104"/>
       <c r="L241" s="104"/>
       <c r="M241" s="104"/>
       <c r="N241" s="8"/>
       <c r="O241" s="8"/>
@@ -14179,122 +14205,128 @@
       <c r="I328" s="72"/>
       <c r="J328" s="72"/>
       <c r="K328" s="70"/>
       <c r="L328" s="70"/>
       <c r="M328" s="85"/>
     </row>
     <row r="329" spans="1:25" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A329" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B329" s="71">
         <v>64924.3</v>
       </c>
       <c r="C329" s="71">
         <v>136200.9</v>
       </c>
       <c r="D329" s="71">
         <v>209490.5</v>
       </c>
       <c r="E329" s="71">
         <v>286545.7</v>
       </c>
       <c r="F329" s="71">
         <v>349001</v>
       </c>
-      <c r="G329" s="72"/>
+      <c r="G329" s="71">
+        <v>411296.3</v>
+      </c>
       <c r="H329" s="90"/>
       <c r="I329" s="72"/>
       <c r="J329" s="72"/>
       <c r="K329" s="70"/>
       <c r="L329" s="70"/>
       <c r="M329" s="85"/>
     </row>
     <row r="330" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A330" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B330" s="72"/>
       <c r="C330" s="72"/>
       <c r="D330" s="85"/>
       <c r="E330" s="72"/>
       <c r="F330" s="72"/>
       <c r="G330" s="72"/>
       <c r="H330" s="90"/>
       <c r="I330" s="72"/>
       <c r="J330" s="72"/>
       <c r="K330" s="70"/>
       <c r="L330" s="70"/>
       <c r="M330" s="85"/>
     </row>
     <row r="331" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A331" s="34" t="s">
         <v>10</v>
       </c>
       <c r="B331" s="70">
         <v>49.2</v>
       </c>
       <c r="C331" s="72">
         <v>105535</v>
       </c>
       <c r="D331" s="72">
         <v>165120.6</v>
       </c>
       <c r="E331" s="72">
         <v>229231.4</v>
       </c>
       <c r="F331" s="72">
         <v>287271.7</v>
       </c>
-      <c r="G331" s="72"/>
+      <c r="G331" s="72">
+        <v>345294.6</v>
+      </c>
       <c r="H331" s="90"/>
       <c r="I331" s="72"/>
       <c r="J331" s="72"/>
       <c r="K331" s="70"/>
       <c r="L331" s="70"/>
       <c r="M331" s="85"/>
     </row>
     <row r="332" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A332" s="52" t="s">
         <v>9</v>
       </c>
       <c r="B332" s="73">
         <v>15663.6</v>
       </c>
       <c r="C332" s="73">
         <v>30665.9</v>
       </c>
       <c r="D332" s="73">
         <v>44369.9</v>
       </c>
       <c r="E332" s="73">
         <v>57314.3</v>
       </c>
       <c r="F332" s="73">
         <v>61729.4</v>
       </c>
-      <c r="G332" s="73"/>
+      <c r="G332" s="73">
+        <v>66001.7</v>
+      </c>
       <c r="H332" s="89"/>
       <c r="I332" s="73"/>
       <c r="J332" s="73"/>
       <c r="K332" s="55"/>
       <c r="L332" s="55"/>
       <c r="M332" s="83"/>
     </row>
     <row r="333" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A333" s="62"/>
       <c r="B333" s="72"/>
       <c r="C333" s="72"/>
       <c r="D333" s="85"/>
       <c r="E333" s="72"/>
       <c r="F333" s="72"/>
       <c r="G333" s="72"/>
       <c r="H333" s="90"/>
       <c r="I333" s="72"/>
       <c r="J333" s="72"/>
       <c r="K333" s="70"/>
       <c r="L333" s="70"/>
       <c r="M333" s="85"/>
     </row>
     <row r="334" spans="1:25" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A334" s="104" t="s">
         <v>35</v>
@@ -14658,51 +14690,53 @@
       </c>
       <c r="M344" s="70">
         <v>11571.25</v>
       </c>
       <c r="O344" s="7"/>
     </row>
     <row r="345" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A345" s="15">
         <v>2026</v>
       </c>
       <c r="B345" s="70">
         <v>1222.28</v>
       </c>
       <c r="C345" s="69">
         <v>2238.98</v>
       </c>
       <c r="D345" s="69">
         <v>3294.46</v>
       </c>
       <c r="E345" s="69">
         <v>4433.91</v>
       </c>
       <c r="F345" s="69">
         <v>5403.39</v>
       </c>
-      <c r="G345" s="70"/>
+      <c r="G345" s="69">
+        <v>6570.79</v>
+      </c>
       <c r="H345" s="69"/>
       <c r="I345" s="70"/>
       <c r="J345" s="70"/>
       <c r="K345" s="70"/>
       <c r="L345" s="69"/>
       <c r="M345" s="70"/>
       <c r="O345" s="7"/>
     </row>
     <row r="346" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A346" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B346" s="29"/>
       <c r="C346" s="29"/>
       <c r="D346" s="29"/>
       <c r="E346" s="29"/>
       <c r="F346" s="29"/>
       <c r="G346" s="29"/>
       <c r="H346" s="29"/>
       <c r="I346" s="10"/>
       <c r="J346" s="29"/>
       <c r="K346" s="29"/>
       <c r="L346" s="29"/>
       <c r="M346" s="22"/>
     </row>
@@ -14949,51 +14983,53 @@
         <v>557769.6</v>
       </c>
       <c r="M352" s="72">
         <v>619860</v>
       </c>
     </row>
     <row r="353" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A353" s="54">
         <v>2026</v>
       </c>
       <c r="B353" s="73">
         <v>71341</v>
       </c>
       <c r="C353" s="55">
         <v>136.4</v>
       </c>
       <c r="D353" s="73">
         <v>199840.8</v>
       </c>
       <c r="E353" s="101">
         <v>264.2</v>
       </c>
       <c r="F353" s="73">
         <v>315350</v>
       </c>
-      <c r="G353" s="73"/>
+      <c r="G353" s="73">
+        <v>370480</v>
+      </c>
       <c r="H353" s="73"/>
       <c r="I353" s="73"/>
       <c r="J353" s="73"/>
       <c r="K353" s="73"/>
       <c r="L353" s="73"/>
       <c r="M353" s="73"/>
     </row>
     <row r="354" spans="1:15" s="74" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A354" s="102" t="s">
         <v>6</v>
       </c>
       <c r="B354" s="102"/>
       <c r="C354" s="102"/>
       <c r="D354" s="102"/>
       <c r="E354" s="102"/>
       <c r="F354" s="102"/>
       <c r="G354" s="102"/>
       <c r="H354" s="102"/>
       <c r="I354" s="102"/>
       <c r="J354" s="102"/>
       <c r="K354" s="102"/>
       <c r="L354" s="102"/>
       <c r="M354" s="102"/>
     </row>
     <row r="355" spans="1:15" x14ac:dyDescent="0.2">
@@ -15187,51 +15223,53 @@
         <v>718</v>
       </c>
       <c r="M360" s="99" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="361" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A361" s="15">
         <v>2026</v>
       </c>
       <c r="B361" s="69">
         <v>0.01</v>
       </c>
       <c r="C361" s="69">
         <v>0.01</v>
       </c>
       <c r="D361" s="69">
         <v>0.01</v>
       </c>
       <c r="E361" s="69">
         <v>0.01</v>
       </c>
       <c r="F361" s="69">
         <v>0.01</v>
       </c>
-      <c r="G361" s="94"/>
+      <c r="G361" s="69">
+        <v>0.01</v>
+      </c>
       <c r="H361" s="94"/>
       <c r="I361" s="94"/>
       <c r="J361" s="94"/>
       <c r="K361" s="94"/>
       <c r="L361" s="94"/>
       <c r="M361" s="94"/>
     </row>
     <row r="362" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A362" s="98" t="s">
         <v>717</v>
       </c>
       <c r="B362" s="94"/>
       <c r="C362" s="94"/>
       <c r="D362" s="94"/>
       <c r="E362" s="94"/>
       <c r="F362" s="94"/>
       <c r="G362" s="94"/>
       <c r="H362" s="94"/>
       <c r="I362" s="94"/>
       <c r="J362" s="94"/>
       <c r="K362" s="94"/>
       <c r="L362" s="94"/>
       <c r="M362" s="94"/>
     </row>
     <row r="363" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -15354,51 +15392,53 @@
         <v>718</v>
       </c>
       <c r="M365" s="99" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="366" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="15">
         <v>2026</v>
       </c>
       <c r="B366" s="69">
         <v>0.01</v>
       </c>
       <c r="C366" s="69">
         <v>0.01</v>
       </c>
       <c r="D366" s="69">
         <v>0.01</v>
       </c>
       <c r="E366" s="69">
         <v>0.01</v>
       </c>
       <c r="F366" s="69">
         <v>0.01</v>
       </c>
-      <c r="G366" s="94"/>
+      <c r="G366" s="69">
+        <v>0.01</v>
+      </c>
       <c r="H366" s="94"/>
       <c r="I366" s="94"/>
       <c r="J366" s="94"/>
       <c r="K366" s="94"/>
       <c r="L366" s="94"/>
       <c r="M366" s="94"/>
     </row>
     <row r="367" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B367" s="57"/>
       <c r="C367" s="10"/>
       <c r="D367" s="10"/>
       <c r="E367" s="10"/>
       <c r="F367" s="10"/>
       <c r="G367" s="10"/>
       <c r="H367" s="10"/>
       <c r="I367" s="10"/>
       <c r="J367" s="10"/>
       <c r="K367" s="10"/>
       <c r="L367" s="10"/>
       <c r="M367" s="10"/>
     </row>
     <row r="368" spans="1:15" x14ac:dyDescent="0.2">
@@ -15524,51 +15564,53 @@
       </c>
       <c r="M370" s="69">
         <v>115.17</v>
       </c>
       <c r="O370" s="7"/>
     </row>
     <row r="371" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A371" s="15">
         <v>2026</v>
       </c>
       <c r="B371" s="69">
         <v>15.93</v>
       </c>
       <c r="C371" s="69">
         <v>29.01</v>
       </c>
       <c r="D371" s="69">
         <v>45.2</v>
       </c>
       <c r="E371" s="69">
         <v>61.94</v>
       </c>
       <c r="F371" s="69">
         <v>82.38</v>
       </c>
-      <c r="G371" s="69"/>
+      <c r="G371" s="69">
+        <v>108.55</v>
+      </c>
       <c r="H371" s="69"/>
       <c r="I371" s="69"/>
       <c r="J371" s="69"/>
       <c r="K371" s="69"/>
       <c r="L371" s="69"/>
       <c r="M371" s="69"/>
       <c r="O371" s="7"/>
     </row>
     <row r="372" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A372" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B372" s="57"/>
       <c r="C372" s="29"/>
       <c r="D372" s="29"/>
       <c r="E372" s="29"/>
       <c r="F372" s="29"/>
       <c r="G372" s="29"/>
       <c r="H372" s="29"/>
       <c r="I372" s="29"/>
       <c r="J372" s="29"/>
       <c r="K372" s="29"/>
       <c r="L372" s="29"/>
       <c r="M372" s="29"/>
     </row>
@@ -15692,51 +15734,53 @@
         <v>136229</v>
       </c>
       <c r="M375" s="72">
         <v>145953.5</v>
       </c>
     </row>
     <row r="376" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A376" s="64">
         <v>2026</v>
       </c>
       <c r="B376" s="73">
         <v>24400</v>
       </c>
       <c r="C376" s="73">
         <v>44425.5</v>
       </c>
       <c r="D376" s="73">
         <v>66837</v>
       </c>
       <c r="E376" s="73">
         <v>94003.1</v>
       </c>
       <c r="F376" s="73">
         <v>130812.4</v>
       </c>
-      <c r="G376" s="95"/>
+      <c r="G376" s="73">
+        <v>176106.1</v>
+      </c>
       <c r="H376" s="95"/>
       <c r="I376" s="95"/>
       <c r="J376" s="95"/>
       <c r="K376" s="95"/>
       <c r="L376" s="96"/>
       <c r="M376" s="95"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A354:M354"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A81:M81"/>
     <mergeCell ref="A108:M108"/>
     <mergeCell ref="A335:M335"/>
     <mergeCell ref="A80:M80"/>
     <mergeCell ref="A149:M149"/>
     <mergeCell ref="A241:M241"/>
     <mergeCell ref="A334:M334"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>