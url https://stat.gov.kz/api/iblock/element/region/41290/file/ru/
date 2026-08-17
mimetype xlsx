--- v3 (2026-07-22)
+++ v4 (2026-08-17)
@@ -2367,51 +2367,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="105">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -2599,53 +2599,50 @@
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="167" fontId="10" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="15" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="10" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -2983,65 +2980,65 @@
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:M1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="3" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="3" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="11.140625" style="3" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="9.7109375" style="3" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="12.28515625" style="3" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="3" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="11" style="3" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="11.85546875" style="3" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="17.7109375" style="2" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="103" t="s">
+      <c r="A1" s="102" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="103"/>
-[...10 lines deleted...]
-      <c r="M1" s="103"/>
+      <c r="B1" s="102"/>
+      <c r="C1" s="102"/>
+      <c r="D1" s="102"/>
+      <c r="E1" s="102"/>
+      <c r="F1" s="102"/>
+      <c r="G1" s="102"/>
+      <c r="H1" s="102"/>
+      <c r="I1" s="102"/>
+      <c r="J1" s="102"/>
+      <c r="K1" s="102"/>
+      <c r="L1" s="102"/>
+      <c r="M1" s="102"/>
     </row>
     <row r="2" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A2" s="9"/>
       <c r="B2" s="10"/>
       <c r="C2" s="10"/>
       <c r="D2" s="10"/>
       <c r="E2" s="10"/>
       <c r="F2" s="10"/>
       <c r="G2" s="10"/>
       <c r="H2" s="10"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
     </row>
     <row r="3" spans="1:14" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="11"/>
       <c r="B3" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C3" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D3" s="13" t="s">
@@ -3737,51 +3734,51 @@
         <v>29270.22</v>
       </c>
       <c r="J20" s="75">
         <v>33119.07</v>
       </c>
       <c r="K20" s="77">
         <v>37655.980000000003</v>
       </c>
       <c r="L20" s="69">
         <v>41514.04</v>
       </c>
       <c r="M20" s="70">
         <v>45781.49</v>
       </c>
     </row>
     <row r="21" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A21" s="58" t="s">
         <v>715</v>
       </c>
       <c r="B21" s="70">
         <v>3884.12</v>
       </c>
       <c r="C21" s="69">
         <v>7782.09</v>
       </c>
-      <c r="D21" s="100">
+      <c r="D21" s="99">
         <v>11613.83</v>
       </c>
       <c r="E21" s="69">
         <v>15402.76</v>
       </c>
       <c r="F21" s="69">
         <v>19192.91</v>
       </c>
       <c r="G21" s="86">
         <v>22987.64</v>
       </c>
       <c r="H21" s="86">
         <v>27023.53</v>
       </c>
       <c r="I21" s="82">
         <v>31307.61</v>
       </c>
       <c r="J21" s="82">
         <v>35606.25</v>
       </c>
       <c r="K21" s="70">
         <v>40102.01</v>
       </c>
       <c r="L21" s="70">
         <v>44558.52</v>
@@ -3790,51 +3787,53 @@
         <v>49411.44</v>
       </c>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A22" s="58" t="s">
         <v>716</v>
       </c>
       <c r="B22" s="70">
         <v>4005.25</v>
       </c>
       <c r="C22" s="70">
         <v>7236.51</v>
       </c>
       <c r="D22" s="70">
         <v>10459.07</v>
       </c>
       <c r="E22" s="69">
         <v>13257.6</v>
       </c>
       <c r="F22" s="69">
         <v>16726.16</v>
       </c>
       <c r="G22" s="69">
         <v>20563.18</v>
       </c>
-      <c r="H22" s="86"/>
+      <c r="H22" s="70">
+        <v>24680.74</v>
+      </c>
       <c r="I22" s="82"/>
       <c r="J22" s="82"/>
       <c r="K22" s="70"/>
       <c r="L22" s="70"/>
       <c r="M22" s="86"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A23" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="22"/>
       <c r="C23" s="22"/>
       <c r="D23" s="23"/>
       <c r="E23" s="22"/>
       <c r="F23" s="22"/>
       <c r="G23" s="22"/>
       <c r="H23" s="23"/>
       <c r="I23" s="22"/>
       <c r="J23" s="22"/>
       <c r="K23" s="22"/>
       <c r="L23" s="22"/>
       <c r="M23" s="22"/>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A24" s="15">
@@ -4544,51 +4543,53 @@
         <v>30271599.100000001</v>
       </c>
     </row>
     <row r="41" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A41" s="58" t="s">
         <v>716</v>
       </c>
       <c r="B41" s="72">
         <v>2497300.7799999998</v>
       </c>
       <c r="C41" s="72">
         <v>4408847.79</v>
       </c>
       <c r="D41" s="72">
         <v>6463417.3799999999</v>
       </c>
       <c r="E41" s="71">
         <v>7950144.3499999996</v>
       </c>
       <c r="F41" s="71">
         <v>10140921.49</v>
       </c>
       <c r="G41" s="71">
         <v>12443338.970000001</v>
       </c>
-      <c r="H41" s="85"/>
+      <c r="H41" s="72">
+        <v>14906428.630000001</v>
+      </c>
       <c r="I41" s="71"/>
       <c r="J41" s="81"/>
       <c r="K41" s="72"/>
       <c r="L41" s="72"/>
       <c r="M41" s="85"/>
     </row>
     <row r="42" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A42" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B42" s="22"/>
       <c r="C42" s="22"/>
       <c r="D42" s="22"/>
       <c r="E42" s="22"/>
       <c r="F42" s="22"/>
       <c r="G42" s="22"/>
       <c r="H42" s="23"/>
       <c r="I42" s="22"/>
       <c r="J42" s="22"/>
       <c r="K42" s="22"/>
       <c r="L42" s="22"/>
       <c r="M42" s="22"/>
       <c r="N42" s="3"/>
     </row>
     <row r="43" spans="1:14" x14ac:dyDescent="0.2">
@@ -5300,51 +5301,53 @@
         <v>52207.8</v>
       </c>
     </row>
     <row r="60" spans="1:14" x14ac:dyDescent="0.2">
       <c r="A60" s="58" t="s">
         <v>716</v>
       </c>
       <c r="B60" s="70">
         <v>4169.58</v>
       </c>
       <c r="C60" s="70">
         <v>8519.18</v>
       </c>
       <c r="D60" s="70">
         <v>12976.56</v>
       </c>
       <c r="E60" s="69">
         <v>17692.36</v>
       </c>
       <c r="F60" s="69">
         <v>21544.080000000002</v>
       </c>
       <c r="G60" s="69">
         <v>25341.14</v>
       </c>
-      <c r="H60" s="86"/>
+      <c r="H60" s="69">
+        <v>28835.63</v>
+      </c>
       <c r="I60" s="69"/>
       <c r="J60" s="82"/>
       <c r="K60" s="70"/>
       <c r="L60" s="70"/>
       <c r="M60" s="86"/>
     </row>
     <row r="61" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A61" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B61" s="22"/>
       <c r="C61" s="22"/>
       <c r="D61" s="23"/>
       <c r="E61" s="22"/>
       <c r="F61" s="22"/>
       <c r="G61" s="22"/>
       <c r="H61" s="22"/>
       <c r="I61" s="22"/>
       <c r="J61" s="22"/>
       <c r="K61" s="22"/>
       <c r="L61" s="22"/>
       <c r="M61" s="22"/>
       <c r="N61" s="3"/>
     </row>
     <row r="62" spans="1:14" x14ac:dyDescent="0.2">
@@ -6002,51 +6005,51 @@
       <c r="H77" s="72">
         <v>1101353.3</v>
       </c>
       <c r="I77" s="72">
         <v>1277556.1000000001</v>
       </c>
       <c r="J77" s="78">
         <v>1416983.8</v>
       </c>
       <c r="K77" s="72">
         <v>1557060.8</v>
       </c>
       <c r="L77" s="72">
         <v>1712967.1</v>
       </c>
       <c r="M77" s="72">
         <v>1870075.3</v>
       </c>
       <c r="O77" s="4"/>
       <c r="P77" s="5"/>
     </row>
     <row r="78" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A78" s="58" t="s">
         <v>715</v>
       </c>
-      <c r="B78" s="91">
+      <c r="B78" s="90">
         <v>97.3</v>
       </c>
       <c r="C78" s="72">
         <v>183307.3</v>
       </c>
       <c r="D78" s="85">
         <v>271190.8</v>
       </c>
       <c r="E78" s="72">
         <v>354228.2</v>
       </c>
       <c r="F78" s="72">
         <v>443451</v>
       </c>
       <c r="G78" s="85">
         <v>536420.4</v>
       </c>
       <c r="H78" s="85">
         <v>636947.4</v>
       </c>
       <c r="I78" s="72">
         <v>739430.6</v>
       </c>
       <c r="J78" s="85">
         <v>840598.6</v>
@@ -6063,104 +6066,106 @@
       <c r="O78" s="4"/>
       <c r="P78" s="5"/>
     </row>
     <row r="79" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A79" s="26" t="s">
         <v>716</v>
       </c>
       <c r="B79" s="73">
         <v>137521.9</v>
       </c>
       <c r="C79" s="73">
         <v>278205</v>
       </c>
       <c r="D79" s="73">
         <v>418680.4</v>
       </c>
       <c r="E79" s="73">
         <v>565244.4</v>
       </c>
       <c r="F79" s="73">
         <v>710802.6</v>
       </c>
       <c r="G79" s="73">
         <v>872708.8</v>
       </c>
-      <c r="H79" s="83"/>
+      <c r="H79" s="73">
+        <v>1038261.1</v>
+      </c>
       <c r="I79" s="73"/>
       <c r="J79" s="83"/>
       <c r="K79" s="73"/>
       <c r="L79" s="73"/>
       <c r="M79" s="83"/>
       <c r="O79" s="4"/>
       <c r="P79" s="5"/>
     </row>
     <row r="80" spans="1:25" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="104" t="s">
+      <c r="A80" s="103" t="s">
         <v>35</v>
       </c>
-      <c r="B80" s="104"/>
-[...10 lines deleted...]
-      <c r="M80" s="104"/>
+      <c r="B80" s="103"/>
+      <c r="C80" s="103"/>
+      <c r="D80" s="103"/>
+      <c r="E80" s="103"/>
+      <c r="F80" s="103"/>
+      <c r="G80" s="103"/>
+      <c r="H80" s="103"/>
+      <c r="I80" s="103"/>
+      <c r="J80" s="103"/>
+      <c r="K80" s="103"/>
+      <c r="L80" s="103"/>
+      <c r="M80" s="103"/>
       <c r="N80" s="8"/>
       <c r="O80" s="8"/>
       <c r="P80" s="8"/>
       <c r="Q80" s="8"/>
       <c r="R80" s="8"/>
       <c r="S80" s="8"/>
       <c r="T80" s="8"/>
       <c r="U80" s="8"/>
       <c r="V80" s="8"/>
       <c r="W80" s="8"/>
       <c r="X80" s="8"/>
       <c r="Y80" s="8"/>
     </row>
     <row r="81" spans="1:15" s="1" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A81" s="103" t="s">
+      <c r="A81" s="102" t="s">
         <v>4</v>
       </c>
-      <c r="B81" s="103"/>
-[...10 lines deleted...]
-      <c r="M81" s="103"/>
+      <c r="B81" s="102"/>
+      <c r="C81" s="102"/>
+      <c r="D81" s="102"/>
+      <c r="E81" s="102"/>
+      <c r="F81" s="102"/>
+      <c r="G81" s="102"/>
+      <c r="H81" s="102"/>
+      <c r="I81" s="102"/>
+      <c r="J81" s="102"/>
+      <c r="K81" s="102"/>
+      <c r="L81" s="102"/>
+      <c r="M81" s="102"/>
     </row>
     <row r="82" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A82" s="9"/>
       <c r="B82" s="10"/>
       <c r="C82" s="10"/>
       <c r="D82" s="10"/>
       <c r="E82" s="10"/>
       <c r="F82" s="10"/>
       <c r="G82" s="10"/>
       <c r="H82" s="10"/>
       <c r="I82" s="10"/>
       <c r="J82" s="10"/>
       <c r="K82" s="10"/>
       <c r="L82" s="10"/>
       <c r="M82" s="10"/>
     </row>
     <row r="83" spans="1:15" ht="27" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="11"/>
       <c r="B83" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C83" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D83" s="13" t="s">
@@ -6378,51 +6383,53 @@
       </c>
       <c r="O88" s="7"/>
     </row>
     <row r="89" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A89" s="15">
         <v>2026</v>
       </c>
       <c r="B89" s="69">
         <v>2275.0700000000002</v>
       </c>
       <c r="C89" s="69">
         <v>3809.46</v>
       </c>
       <c r="D89" s="69">
         <v>5476.87</v>
       </c>
       <c r="E89" s="69">
         <v>6512.63</v>
       </c>
       <c r="F89" s="69">
         <v>8394.2999999999993</v>
       </c>
       <c r="G89" s="69">
         <v>10384.67</v>
       </c>
-      <c r="H89" s="82"/>
+      <c r="H89" s="69">
+        <v>12455.8</v>
+      </c>
       <c r="I89" s="69"/>
       <c r="J89" s="82"/>
       <c r="K89" s="69"/>
       <c r="L89" s="69"/>
       <c r="M89" s="69"/>
       <c r="O89" s="7"/>
     </row>
     <row r="90" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A90" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B90" s="29"/>
       <c r="C90" s="29"/>
       <c r="D90" s="29"/>
       <c r="E90" s="29"/>
       <c r="F90" s="29"/>
       <c r="G90" s="29"/>
       <c r="H90" s="29"/>
       <c r="I90" s="29"/>
       <c r="J90" s="29"/>
       <c r="K90" s="29"/>
       <c r="L90" s="29"/>
       <c r="M90" s="22"/>
     </row>
     <row r="91" spans="1:15" x14ac:dyDescent="0.2">
@@ -6592,51 +6599,53 @@
       </c>
       <c r="O94" s="7"/>
     </row>
     <row r="95" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A95" s="15">
         <v>2026</v>
       </c>
       <c r="B95" s="71">
         <v>2084375.67</v>
       </c>
       <c r="C95" s="71">
         <v>3580539.66</v>
       </c>
       <c r="D95" s="71">
         <v>5218535.1399999997</v>
       </c>
       <c r="E95" s="71">
         <v>6358778.1200000001</v>
       </c>
       <c r="F95" s="71">
         <v>8222526.6900000004</v>
       </c>
       <c r="G95" s="71">
         <v>10174785.789999999</v>
       </c>
-      <c r="H95" s="81"/>
+      <c r="H95" s="71">
+        <v>12168737.199999999</v>
+      </c>
       <c r="I95" s="71"/>
       <c r="J95" s="81"/>
       <c r="K95" s="71"/>
       <c r="L95" s="71"/>
       <c r="M95" s="71"/>
       <c r="O95" s="7"/>
     </row>
     <row r="96" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A96" s="15" t="s">
         <v>30</v>
       </c>
       <c r="B96" s="29"/>
       <c r="C96" s="29"/>
       <c r="D96" s="29"/>
       <c r="E96" s="29"/>
       <c r="F96" s="29"/>
       <c r="G96" s="29"/>
       <c r="H96" s="22"/>
       <c r="I96" s="29"/>
       <c r="J96" s="29"/>
       <c r="K96" s="29"/>
       <c r="L96" s="29"/>
       <c r="M96" s="29"/>
     </row>
     <row r="97" spans="1:15" x14ac:dyDescent="0.2">
@@ -6806,51 +6815,53 @@
       </c>
       <c r="O100" s="7"/>
     </row>
     <row r="101" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A101" s="15">
         <v>20256</v>
       </c>
       <c r="B101" s="69">
         <v>72.88</v>
       </c>
       <c r="C101" s="69">
         <v>141.24</v>
       </c>
       <c r="D101" s="69">
         <v>205.69</v>
       </c>
       <c r="E101" s="69">
         <v>263.98</v>
       </c>
       <c r="F101" s="69">
         <v>322.49</v>
       </c>
       <c r="G101" s="69">
         <v>390.47</v>
       </c>
-      <c r="H101" s="82"/>
+      <c r="H101" s="69">
+        <v>463.07</v>
+      </c>
       <c r="I101" s="69"/>
       <c r="J101" s="82"/>
       <c r="K101" s="69"/>
       <c r="L101" s="69"/>
       <c r="M101" s="69"/>
       <c r="O101" s="7"/>
     </row>
     <row r="102" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A102" s="15" t="s">
         <v>31</v>
       </c>
       <c r="B102" s="29"/>
       <c r="C102" s="22"/>
       <c r="D102" s="22"/>
       <c r="E102" s="29"/>
       <c r="F102" s="29"/>
       <c r="G102" s="29"/>
       <c r="H102" s="22"/>
       <c r="I102" s="29"/>
       <c r="J102" s="29"/>
       <c r="K102" s="29"/>
       <c r="L102" s="29"/>
       <c r="M102" s="22"/>
     </row>
     <row r="103" spans="1:15" x14ac:dyDescent="0.2">
@@ -6965,51 +6976,51 @@
       </c>
       <c r="J105" s="72">
         <v>597399.4</v>
       </c>
       <c r="K105" s="78">
         <v>661107.1</v>
       </c>
       <c r="L105" s="72">
         <v>720875.5</v>
       </c>
       <c r="M105" s="72">
         <v>777580</v>
       </c>
       <c r="O105" s="7"/>
     </row>
     <row r="106" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A106" s="59">
         <v>2025</v>
       </c>
       <c r="B106" s="72">
         <v>18391.3</v>
       </c>
       <c r="C106" s="72">
         <v>35427.199999999997</v>
       </c>
-      <c r="D106" s="92">
+      <c r="D106" s="91">
         <v>51755.5</v>
       </c>
       <c r="E106" s="72">
         <v>68520</v>
       </c>
       <c r="F106" s="72">
         <v>85321.1</v>
       </c>
       <c r="G106" s="72">
         <v>103588.3</v>
       </c>
       <c r="H106" s="85">
         <v>125495.9</v>
       </c>
       <c r="I106" s="72">
         <v>145480.20000000001</v>
       </c>
       <c r="J106" s="85">
         <v>164540.20000000001</v>
       </c>
       <c r="K106" s="72">
         <v>180256.2</v>
       </c>
       <c r="L106" s="72">
         <v>195954.2</v>
@@ -7019,74 +7030,76 @@
       </c>
       <c r="O106" s="7"/>
     </row>
     <row r="107" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A107" s="30">
         <v>2026</v>
       </c>
       <c r="B107" s="73">
         <v>48197.599999999999</v>
       </c>
       <c r="C107" s="73">
         <v>97578.6</v>
       </c>
       <c r="D107" s="73">
         <v>142352.9</v>
       </c>
       <c r="E107" s="73">
         <v>184695.6</v>
       </c>
       <c r="F107" s="73">
         <v>230989.2</v>
       </c>
       <c r="G107" s="73">
         <v>285306.40000000002</v>
       </c>
-      <c r="H107" s="83"/>
+      <c r="H107" s="73">
+        <v>342249.6</v>
+      </c>
       <c r="I107" s="73"/>
       <c r="J107" s="83"/>
       <c r="K107" s="73"/>
       <c r="L107" s="73"/>
       <c r="M107" s="73"/>
       <c r="O107" s="7"/>
     </row>
     <row r="108" spans="1:15" s="74" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A108" s="103" t="s">
+      <c r="A108" s="102" t="s">
         <v>19</v>
       </c>
-      <c r="B108" s="103"/>
-[...10 lines deleted...]
-      <c r="M108" s="103"/>
+      <c r="B108" s="102"/>
+      <c r="C108" s="102"/>
+      <c r="D108" s="102"/>
+      <c r="E108" s="102"/>
+      <c r="F108" s="102"/>
+      <c r="G108" s="102"/>
+      <c r="H108" s="102"/>
+      <c r="I108" s="102"/>
+      <c r="J108" s="102"/>
+      <c r="K108" s="102"/>
+      <c r="L108" s="102"/>
+      <c r="M108" s="102"/>
     </row>
     <row r="109" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A109" s="9"/>
       <c r="B109" s="10"/>
       <c r="C109" s="10"/>
       <c r="D109" s="10"/>
       <c r="E109" s="10"/>
       <c r="F109" s="10"/>
       <c r="G109" s="10"/>
       <c r="H109" s="10"/>
       <c r="I109" s="10"/>
       <c r="J109" s="10"/>
       <c r="K109" s="10"/>
       <c r="L109" s="10"/>
       <c r="M109" s="10"/>
     </row>
     <row r="110" spans="1:15" ht="26.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A110" s="11"/>
       <c r="B110" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C110" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D110" s="13" t="s">
@@ -7850,51 +7863,53 @@
       </c>
       <c r="O128" s="7"/>
     </row>
     <row r="129" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A129" s="21" t="s">
         <v>716</v>
       </c>
       <c r="B129" s="69">
         <v>507.89</v>
       </c>
       <c r="C129" s="69">
         <v>1188.06</v>
       </c>
       <c r="D129" s="69">
         <v>1687.73</v>
       </c>
       <c r="E129" s="69">
         <v>2311.04</v>
       </c>
       <c r="F129" s="69">
         <v>2928.44</v>
       </c>
       <c r="G129" s="69">
         <v>3607.69</v>
       </c>
-      <c r="H129" s="69"/>
+      <c r="H129" s="69">
+        <v>4503.74</v>
+      </c>
       <c r="I129" s="69"/>
       <c r="J129" s="69"/>
       <c r="K129" s="69"/>
       <c r="L129" s="69"/>
       <c r="M129" s="82"/>
       <c r="O129" s="7"/>
     </row>
     <row r="130" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A130" s="15" t="s">
         <v>25</v>
       </c>
       <c r="B130" s="22"/>
       <c r="C130" s="22"/>
       <c r="D130" s="22"/>
       <c r="E130" s="22"/>
       <c r="F130" s="22"/>
       <c r="G130" s="22"/>
       <c r="H130" s="22"/>
       <c r="I130" s="22"/>
       <c r="J130" s="22"/>
       <c r="K130" s="22"/>
       <c r="L130" s="22"/>
       <c r="M130" s="22"/>
       <c r="N130" s="3"/>
     </row>
@@ -8569,116 +8584,118 @@
       </c>
       <c r="O146" s="7"/>
     </row>
     <row r="147" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A147" s="58" t="s">
         <v>715</v>
       </c>
       <c r="B147" s="72">
         <v>352674.8</v>
       </c>
       <c r="C147" s="72">
         <v>721421.7</v>
       </c>
       <c r="D147" s="85">
         <v>1080927.1000000001</v>
       </c>
       <c r="E147" s="72">
         <v>1361329.4</v>
       </c>
       <c r="F147" s="72">
         <v>1654315.1</v>
       </c>
       <c r="G147" s="70">
         <v>1964.2</v>
       </c>
-      <c r="H147" s="90">
+      <c r="H147" s="89">
         <v>2404872.1</v>
       </c>
       <c r="I147" s="72">
         <v>2850780.2</v>
       </c>
       <c r="J147" s="72">
         <v>3308819.1</v>
       </c>
       <c r="K147" s="72">
         <v>3637771</v>
       </c>
       <c r="L147" s="72">
         <v>3967669.7</v>
       </c>
       <c r="M147" s="85">
         <v>4283214.7</v>
       </c>
       <c r="O147" s="7"/>
     </row>
     <row r="148" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A148" s="26" t="s">
         <v>716</v>
       </c>
       <c r="B148" s="73">
         <v>341579.31</v>
       </c>
       <c r="C148" s="73">
         <v>691946.23</v>
       </c>
       <c r="D148" s="73">
         <v>1045123.64</v>
       </c>
       <c r="E148" s="73">
         <v>1327095.72</v>
       </c>
       <c r="F148" s="73">
         <v>1603014</v>
       </c>
       <c r="G148" s="73">
         <v>1898024.28</v>
       </c>
-      <c r="H148" s="89"/>
+      <c r="H148" s="73">
+        <v>2313038.0299999998</v>
+      </c>
       <c r="I148" s="73"/>
       <c r="J148" s="73"/>
       <c r="K148" s="73"/>
       <c r="L148" s="73"/>
       <c r="M148" s="83"/>
       <c r="O148" s="7"/>
     </row>
     <row r="149" spans="1:25" ht="39.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A149" s="104" t="s">
+      <c r="A149" s="103" t="s">
         <v>35</v>
       </c>
-      <c r="B149" s="104"/>
-[...10 lines deleted...]
-      <c r="M149" s="104"/>
+      <c r="B149" s="103"/>
+      <c r="C149" s="103"/>
+      <c r="D149" s="103"/>
+      <c r="E149" s="103"/>
+      <c r="F149" s="103"/>
+      <c r="G149" s="103"/>
+      <c r="H149" s="103"/>
+      <c r="I149" s="103"/>
+      <c r="J149" s="103"/>
+      <c r="K149" s="103"/>
+      <c r="L149" s="103"/>
+      <c r="M149" s="103"/>
       <c r="N149" s="8"/>
       <c r="O149" s="8"/>
       <c r="P149" s="8"/>
       <c r="Q149" s="8"/>
       <c r="R149" s="8"/>
       <c r="S149" s="8"/>
       <c r="T149" s="8"/>
       <c r="U149" s="8"/>
       <c r="V149" s="8"/>
       <c r="W149" s="8"/>
       <c r="X149" s="8"/>
       <c r="Y149" s="8"/>
     </row>
     <row r="150" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A150" s="15" t="s">
         <v>32</v>
       </c>
       <c r="B150" s="22"/>
       <c r="C150" s="29"/>
       <c r="D150" s="29"/>
       <c r="E150" s="29"/>
       <c r="F150" s="29"/>
       <c r="G150" s="29"/>
       <c r="H150" s="29"/>
       <c r="I150" s="29"/>
@@ -11373,148 +11390,154 @@
       <c r="L236" s="69"/>
       <c r="M236" s="82"/>
     </row>
     <row r="237" spans="1:13" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A237" s="33" t="s">
         <v>21</v>
       </c>
       <c r="B237" s="69">
         <v>4080.78</v>
       </c>
       <c r="C237" s="69">
         <v>8348.93</v>
       </c>
       <c r="D237" s="69">
         <v>12725.68</v>
       </c>
       <c r="E237" s="19">
         <v>17366.400000000001</v>
       </c>
       <c r="F237" s="69">
         <v>21139.200000000001</v>
       </c>
       <c r="G237" s="69">
         <v>24842.12</v>
       </c>
-      <c r="H237" s="19"/>
+      <c r="H237" s="69">
+        <v>28235.59</v>
+      </c>
       <c r="I237" s="69"/>
       <c r="J237" s="69"/>
       <c r="K237" s="69"/>
       <c r="L237" s="69"/>
       <c r="M237" s="82"/>
     </row>
     <row r="238" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A238" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B238" s="69"/>
       <c r="C238" s="69"/>
       <c r="D238" s="82"/>
       <c r="E238" s="69"/>
       <c r="F238" s="69"/>
       <c r="G238" s="69"/>
       <c r="H238" s="19"/>
       <c r="I238" s="69"/>
       <c r="J238" s="69"/>
       <c r="K238" s="69"/>
       <c r="L238" s="69"/>
       <c r="M238" s="82"/>
     </row>
     <row r="239" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A239" s="33" t="s">
         <v>8</v>
       </c>
       <c r="B239" s="69">
         <v>3135.02</v>
       </c>
       <c r="C239" s="69">
         <v>6487.89</v>
       </c>
       <c r="D239" s="69">
         <v>10018.56</v>
       </c>
       <c r="E239" s="69">
         <v>13855.87</v>
       </c>
       <c r="F239" s="69">
         <v>17421.11</v>
       </c>
       <c r="G239" s="69">
         <v>20925</v>
       </c>
-      <c r="H239" s="19"/>
+      <c r="H239" s="69">
+        <v>24127.84</v>
+      </c>
       <c r="I239" s="69"/>
       <c r="J239" s="69"/>
       <c r="K239" s="69"/>
       <c r="L239" s="69"/>
       <c r="M239" s="82"/>
     </row>
     <row r="240" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A240" s="33" t="s">
         <v>9</v>
       </c>
       <c r="B240" s="69">
         <v>945.76</v>
       </c>
       <c r="C240" s="69">
         <v>1861.03</v>
       </c>
       <c r="D240" s="69">
         <v>2707.12</v>
       </c>
       <c r="E240" s="69">
         <v>3510.56</v>
       </c>
       <c r="F240" s="69">
         <v>3718.09</v>
       </c>
       <c r="G240" s="69">
         <v>3917.12</v>
       </c>
-      <c r="H240" s="19"/>
+      <c r="H240" s="69">
+        <v>4107.75</v>
+      </c>
       <c r="I240" s="69"/>
       <c r="J240" s="69"/>
       <c r="K240" s="69"/>
       <c r="L240" s="69"/>
       <c r="M240" s="82"/>
     </row>
     <row r="241" spans="1:25" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A241" s="104" t="s">
+      <c r="A241" s="103" t="s">
         <v>35</v>
       </c>
-      <c r="B241" s="104"/>
-[...10 lines deleted...]
-      <c r="M241" s="104"/>
+      <c r="B241" s="103"/>
+      <c r="C241" s="103"/>
+      <c r="D241" s="103"/>
+      <c r="E241" s="103"/>
+      <c r="F241" s="103"/>
+      <c r="G241" s="103"/>
+      <c r="H241" s="103"/>
+      <c r="I241" s="103"/>
+      <c r="J241" s="103"/>
+      <c r="K241" s="103"/>
+      <c r="L241" s="103"/>
+      <c r="M241" s="103"/>
       <c r="N241" s="8"/>
       <c r="O241" s="8"/>
       <c r="P241" s="8"/>
       <c r="Q241" s="8"/>
       <c r="R241" s="8"/>
       <c r="S241" s="8"/>
       <c r="T241" s="8"/>
       <c r="U241" s="8"/>
       <c r="V241" s="8"/>
       <c r="W241" s="8"/>
       <c r="X241" s="8"/>
       <c r="Y241" s="8"/>
     </row>
     <row r="242" spans="1:25" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A242" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B242" s="29"/>
       <c r="C242" s="29"/>
       <c r="D242" s="29"/>
       <c r="E242" s="29"/>
       <c r="F242" s="29"/>
       <c r="G242" s="29"/>
       <c r="H242" s="29"/>
       <c r="I242" s="29"/>
@@ -14109,291 +14132,297 @@
       <c r="L325" s="72"/>
       <c r="M325" s="72"/>
     </row>
     <row r="326" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A326" s="34" t="s">
         <v>10</v>
       </c>
       <c r="B326" s="72">
         <v>57452.9</v>
       </c>
       <c r="C326" s="72">
         <v>108160.2</v>
       </c>
       <c r="D326" s="85">
         <v>159403.9</v>
       </c>
       <c r="E326" s="72">
         <v>205674.1</v>
       </c>
       <c r="F326" s="72">
         <v>255430.9</v>
       </c>
       <c r="G326" s="72">
         <v>301703.90000000002</v>
       </c>
-      <c r="H326" s="90">
+      <c r="H326" s="89">
         <v>347670.5</v>
       </c>
       <c r="I326" s="72">
         <v>398136.8</v>
       </c>
       <c r="J326" s="72">
         <v>453990.7</v>
       </c>
       <c r="K326" s="72">
         <v>522872.7</v>
       </c>
       <c r="L326" s="72">
         <v>586116.5</v>
       </c>
       <c r="M326" s="85">
         <v>651983.6</v>
       </c>
     </row>
     <row r="327" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A327" s="62" t="s">
         <v>9</v>
       </c>
       <c r="B327" s="72">
         <v>11249.9</v>
       </c>
       <c r="C327" s="72">
         <v>20495.7</v>
       </c>
       <c r="D327" s="85">
         <v>30542.6</v>
       </c>
       <c r="E327" s="72">
         <v>41112.1</v>
       </c>
       <c r="F327" s="72">
         <v>52016.5</v>
       </c>
       <c r="G327" s="72">
         <v>64183.199999999997</v>
       </c>
-      <c r="H327" s="90">
+      <c r="H327" s="89">
         <v>77446.399999999994</v>
       </c>
       <c r="I327" s="72">
         <v>91380.4</v>
       </c>
       <c r="J327" s="72">
         <v>106144.3</v>
       </c>
       <c r="K327" s="70">
         <v>121.4</v>
       </c>
       <c r="L327" s="70">
         <v>137</v>
       </c>
       <c r="M327" s="85">
         <v>152710.70000000001</v>
       </c>
     </row>
     <row r="328" spans="1:25" x14ac:dyDescent="0.2">
-      <c r="A328" s="93" t="s">
+      <c r="A328" s="92" t="s">
         <v>716</v>
       </c>
       <c r="B328" s="72"/>
       <c r="C328" s="72"/>
       <c r="D328" s="85"/>
       <c r="E328" s="72"/>
       <c r="F328" s="72"/>
       <c r="G328" s="72"/>
-      <c r="H328" s="90"/>
+      <c r="H328" s="89"/>
       <c r="I328" s="72"/>
       <c r="J328" s="72"/>
       <c r="K328" s="70"/>
       <c r="L328" s="70"/>
       <c r="M328" s="85"/>
     </row>
     <row r="329" spans="1:25" ht="56.25" x14ac:dyDescent="0.2">
       <c r="A329" s="33" t="s">
         <v>20</v>
       </c>
       <c r="B329" s="71">
         <v>64924.3</v>
       </c>
       <c r="C329" s="71">
         <v>136200.9</v>
       </c>
       <c r="D329" s="71">
         <v>209490.5</v>
       </c>
       <c r="E329" s="71">
         <v>286545.7</v>
       </c>
       <c r="F329" s="71">
         <v>349001</v>
       </c>
       <c r="G329" s="71">
         <v>411296.3</v>
       </c>
-      <c r="H329" s="90"/>
+      <c r="H329" s="71">
+        <v>471733</v>
+      </c>
       <c r="I329" s="72"/>
       <c r="J329" s="72"/>
       <c r="K329" s="70"/>
       <c r="L329" s="70"/>
       <c r="M329" s="85"/>
     </row>
     <row r="330" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A330" s="33" t="s">
         <v>7</v>
       </c>
       <c r="B330" s="72"/>
       <c r="C330" s="72"/>
       <c r="D330" s="85"/>
       <c r="E330" s="72"/>
       <c r="F330" s="72"/>
       <c r="G330" s="72"/>
-      <c r="H330" s="90"/>
+      <c r="H330" s="89"/>
       <c r="I330" s="72"/>
       <c r="J330" s="72"/>
       <c r="K330" s="70"/>
       <c r="L330" s="70"/>
       <c r="M330" s="85"/>
     </row>
     <row r="331" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A331" s="34" t="s">
         <v>10</v>
       </c>
       <c r="B331" s="70">
         <v>49.2</v>
       </c>
       <c r="C331" s="72">
         <v>105535</v>
       </c>
       <c r="D331" s="72">
         <v>165120.6</v>
       </c>
       <c r="E331" s="72">
         <v>229231.4</v>
       </c>
       <c r="F331" s="72">
         <v>287271.7</v>
       </c>
       <c r="G331" s="72">
         <v>345294.6</v>
       </c>
-      <c r="H331" s="90"/>
+      <c r="H331" s="72">
+        <v>401628.5</v>
+      </c>
       <c r="I331" s="72"/>
       <c r="J331" s="72"/>
       <c r="K331" s="70"/>
       <c r="L331" s="70"/>
       <c r="M331" s="85"/>
     </row>
     <row r="332" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A332" s="52" t="s">
         <v>9</v>
       </c>
       <c r="B332" s="73">
         <v>15663.6</v>
       </c>
       <c r="C332" s="73">
         <v>30665.9</v>
       </c>
       <c r="D332" s="73">
         <v>44369.9</v>
       </c>
       <c r="E332" s="73">
         <v>57314.3</v>
       </c>
       <c r="F332" s="73">
         <v>61729.4</v>
       </c>
       <c r="G332" s="73">
         <v>66001.7</v>
       </c>
-      <c r="H332" s="89"/>
+      <c r="H332" s="73">
+        <v>70104.5</v>
+      </c>
       <c r="I332" s="73"/>
       <c r="J332" s="73"/>
       <c r="K332" s="55"/>
       <c r="L332" s="55"/>
       <c r="M332" s="83"/>
     </row>
     <row r="333" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A333" s="62"/>
       <c r="B333" s="72"/>
       <c r="C333" s="72"/>
       <c r="D333" s="85"/>
       <c r="E333" s="72"/>
       <c r="F333" s="72"/>
       <c r="G333" s="72"/>
-      <c r="H333" s="90"/>
+      <c r="H333" s="89"/>
       <c r="I333" s="72"/>
       <c r="J333" s="72"/>
       <c r="K333" s="70"/>
       <c r="L333" s="70"/>
       <c r="M333" s="85"/>
     </row>
     <row r="334" spans="1:25" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A334" s="104" t="s">
+      <c r="A334" s="103" t="s">
         <v>35</v>
       </c>
-      <c r="B334" s="104"/>
-[...10 lines deleted...]
-      <c r="M334" s="104"/>
+      <c r="B334" s="103"/>
+      <c r="C334" s="103"/>
+      <c r="D334" s="103"/>
+      <c r="E334" s="103"/>
+      <c r="F334" s="103"/>
+      <c r="G334" s="103"/>
+      <c r="H334" s="103"/>
+      <c r="I334" s="103"/>
+      <c r="J334" s="103"/>
+      <c r="K334" s="103"/>
+      <c r="L334" s="103"/>
+      <c r="M334" s="103"/>
       <c r="N334" s="8"/>
       <c r="O334" s="8"/>
       <c r="P334" s="8"/>
       <c r="Q334" s="8"/>
       <c r="R334" s="8"/>
       <c r="S334" s="8"/>
       <c r="T334" s="8"/>
       <c r="U334" s="8"/>
       <c r="V334" s="8"/>
       <c r="W334" s="8"/>
       <c r="X334" s="8"/>
       <c r="Y334" s="8"/>
     </row>
     <row r="335" spans="1:25" s="74" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A335" s="103" t="s">
+      <c r="A335" s="102" t="s">
         <v>5</v>
       </c>
-      <c r="B335" s="103"/>
-[...10 lines deleted...]
-      <c r="M335" s="103"/>
+      <c r="B335" s="102"/>
+      <c r="C335" s="102"/>
+      <c r="D335" s="102"/>
+      <c r="E335" s="102"/>
+      <c r="F335" s="102"/>
+      <c r="G335" s="102"/>
+      <c r="H335" s="102"/>
+      <c r="I335" s="102"/>
+      <c r="J335" s="102"/>
+      <c r="K335" s="102"/>
+      <c r="L335" s="102"/>
+      <c r="M335" s="102"/>
     </row>
     <row r="336" spans="1:25" x14ac:dyDescent="0.2">
       <c r="A336" s="9"/>
       <c r="B336" s="10"/>
       <c r="C336" s="10"/>
       <c r="D336" s="10"/>
       <c r="E336" s="10"/>
       <c r="F336" s="10"/>
       <c r="G336" s="10"/>
       <c r="H336" s="10"/>
       <c r="I336" s="10"/>
       <c r="J336" s="10"/>
       <c r="K336" s="10"/>
       <c r="L336" s="10"/>
       <c r="M336" s="10"/>
     </row>
     <row r="337" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A337" s="11"/>
       <c r="B337" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C337" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D337" s="13" t="s">
@@ -14693,51 +14722,53 @@
       </c>
       <c r="O344" s="7"/>
     </row>
     <row r="345" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A345" s="15">
         <v>2026</v>
       </c>
       <c r="B345" s="70">
         <v>1222.28</v>
       </c>
       <c r="C345" s="69">
         <v>2238.98</v>
       </c>
       <c r="D345" s="69">
         <v>3294.46</v>
       </c>
       <c r="E345" s="69">
         <v>4433.91</v>
       </c>
       <c r="F345" s="69">
         <v>5403.39</v>
       </c>
       <c r="G345" s="69">
         <v>6570.79</v>
       </c>
-      <c r="H345" s="69"/>
+      <c r="H345" s="69">
+        <v>7721.16</v>
+      </c>
       <c r="I345" s="70"/>
       <c r="J345" s="70"/>
       <c r="K345" s="70"/>
       <c r="L345" s="69"/>
       <c r="M345" s="70"/>
       <c r="O345" s="7"/>
     </row>
     <row r="346" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A346" s="16" t="s">
         <v>25</v>
       </c>
       <c r="B346" s="29"/>
       <c r="C346" s="29"/>
       <c r="D346" s="29"/>
       <c r="E346" s="29"/>
       <c r="F346" s="29"/>
       <c r="G346" s="29"/>
       <c r="H346" s="29"/>
       <c r="I346" s="10"/>
       <c r="J346" s="29"/>
       <c r="K346" s="29"/>
       <c r="L346" s="29"/>
       <c r="M346" s="22"/>
     </row>
     <row r="347" spans="1:15" x14ac:dyDescent="0.2">
@@ -14977,82 +15008,84 @@
         <v>447203.6</v>
       </c>
       <c r="K352" s="72">
         <v>497675.3</v>
       </c>
       <c r="L352" s="72">
         <v>557769.6</v>
       </c>
       <c r="M352" s="72">
         <v>619860</v>
       </c>
     </row>
     <row r="353" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A353" s="54">
         <v>2026</v>
       </c>
       <c r="B353" s="73">
         <v>71341</v>
       </c>
       <c r="C353" s="55">
         <v>136.4</v>
       </c>
       <c r="D353" s="73">
         <v>199840.8</v>
       </c>
-      <c r="E353" s="101">
+      <c r="E353" s="100">
         <v>264.2</v>
       </c>
       <c r="F353" s="73">
         <v>315350</v>
       </c>
       <c r="G353" s="73">
         <v>370480</v>
       </c>
-      <c r="H353" s="73"/>
+      <c r="H353" s="73">
+        <v>424584.9</v>
+      </c>
       <c r="I353" s="73"/>
       <c r="J353" s="73"/>
       <c r="K353" s="73"/>
       <c r="L353" s="73"/>
       <c r="M353" s="73"/>
     </row>
     <row r="354" spans="1:15" s="74" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A354" s="102" t="s">
+      <c r="A354" s="101" t="s">
         <v>6</v>
       </c>
-      <c r="B354" s="102"/>
-[...10 lines deleted...]
-      <c r="M354" s="102"/>
+      <c r="B354" s="101"/>
+      <c r="C354" s="101"/>
+      <c r="D354" s="101"/>
+      <c r="E354" s="101"/>
+      <c r="F354" s="101"/>
+      <c r="G354" s="101"/>
+      <c r="H354" s="101"/>
+      <c r="I354" s="101"/>
+      <c r="J354" s="101"/>
+      <c r="K354" s="101"/>
+      <c r="L354" s="101"/>
+      <c r="M354" s="101"/>
     </row>
     <row r="355" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A355" s="56"/>
       <c r="B355" s="10"/>
       <c r="C355" s="10"/>
       <c r="D355" s="10"/>
       <c r="E355" s="10"/>
       <c r="F355" s="10"/>
       <c r="G355" s="10"/>
       <c r="H355" s="10"/>
       <c r="I355" s="10"/>
       <c r="J355" s="10"/>
       <c r="K355" s="10"/>
       <c r="L355" s="10"/>
       <c r="M355" s="10"/>
     </row>
     <row r="356" spans="1:15" ht="25.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A356" s="11"/>
       <c r="B356" s="12" t="s">
         <v>3</v>
       </c>
       <c r="C356" s="13" t="s">
         <v>11</v>
       </c>
       <c r="D356" s="13" t="s">
@@ -15065,386 +15098,390 @@
         <v>27</v>
       </c>
       <c r="G356" s="13" t="s">
         <v>28</v>
       </c>
       <c r="H356" s="13" t="s">
         <v>29</v>
       </c>
       <c r="I356" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J356" s="13" t="s">
         <v>14</v>
       </c>
       <c r="K356" s="13" t="s">
         <v>15</v>
       </c>
       <c r="L356" s="13" t="s">
         <v>16</v>
       </c>
       <c r="M356" s="14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="357" spans="1:15" ht="33.75" x14ac:dyDescent="0.2">
-      <c r="A357" s="97" t="s">
+      <c r="A357" s="96" t="s">
         <v>1</v>
       </c>
-      <c r="B357" s="94"/>
-[...10 lines deleted...]
-      <c r="M357" s="94"/>
+      <c r="B357" s="93"/>
+      <c r="C357" s="93"/>
+      <c r="D357" s="93"/>
+      <c r="E357" s="93"/>
+      <c r="F357" s="93"/>
+      <c r="G357" s="93"/>
+      <c r="H357" s="93"/>
+      <c r="I357" s="93"/>
+      <c r="J357" s="93"/>
+      <c r="K357" s="93"/>
+      <c r="L357" s="93"/>
+      <c r="M357" s="93"/>
     </row>
     <row r="358" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A358" s="15">
         <v>2023</v>
       </c>
-      <c r="B358" s="99" t="s">
+      <c r="B358" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="C358" s="99" t="s">
+      <c r="C358" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="D358" s="99" t="s">
+      <c r="D358" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="E358" s="99" t="s">
+      <c r="E358" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="F358" s="99" t="s">
+      <c r="F358" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="G358" s="99" t="s">
+      <c r="G358" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="H358" s="99" t="s">
+      <c r="H358" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="I358" s="99" t="s">
+      <c r="I358" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="J358" s="99" t="s">
+      <c r="J358" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="K358" s="99" t="s">
+      <c r="K358" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="L358" s="99" t="s">
+      <c r="L358" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="M358" s="99" t="s">
+      <c r="M358" s="98" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="359" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A359" s="15">
         <v>2024</v>
       </c>
-      <c r="B359" s="99" t="s">
+      <c r="B359" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="C359" s="99" t="s">
+      <c r="C359" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="D359" s="99" t="s">
+      <c r="D359" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="E359" s="99" t="s">
+      <c r="E359" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="F359" s="99" t="s">
+      <c r="F359" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="G359" s="99" t="s">
+      <c r="G359" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="H359" s="99" t="s">
+      <c r="H359" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="I359" s="99" t="s">
+      <c r="I359" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="J359" s="99" t="s">
+      <c r="J359" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="K359" s="99" t="s">
+      <c r="K359" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="L359" s="99" t="s">
+      <c r="L359" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="M359" s="99" t="s">
+      <c r="M359" s="98" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="360" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A360" s="15">
         <v>2025</v>
       </c>
-      <c r="B360" s="99" t="s">
+      <c r="B360" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="C360" s="99" t="s">
+      <c r="C360" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="D360" s="99" t="s">
+      <c r="D360" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="E360" s="99" t="s">
+      <c r="E360" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="F360" s="99" t="s">
+      <c r="F360" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="G360" s="99" t="s">
+      <c r="G360" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="H360" s="99" t="s">
+      <c r="H360" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="I360" s="99" t="s">
+      <c r="I360" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="J360" s="99" t="s">
+      <c r="J360" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="K360" s="99" t="s">
+      <c r="K360" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="L360" s="99" t="s">
+      <c r="L360" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="M360" s="99" t="s">
+      <c r="M360" s="98" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="361" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A361" s="15">
         <v>2026</v>
       </c>
       <c r="B361" s="69">
         <v>0.01</v>
       </c>
       <c r="C361" s="69">
         <v>0.01</v>
       </c>
       <c r="D361" s="69">
         <v>0.01</v>
       </c>
       <c r="E361" s="69">
         <v>0.01</v>
       </c>
       <c r="F361" s="69">
         <v>0.01</v>
       </c>
       <c r="G361" s="69">
         <v>0.01</v>
       </c>
-      <c r="H361" s="94"/>
-[...4 lines deleted...]
-      <c r="M361" s="94"/>
+      <c r="H361" s="69">
+        <v>0.01</v>
+      </c>
+      <c r="I361" s="93"/>
+      <c r="J361" s="93"/>
+      <c r="K361" s="93"/>
+      <c r="L361" s="93"/>
+      <c r="M361" s="93"/>
     </row>
     <row r="362" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
-      <c r="A362" s="98" t="s">
+      <c r="A362" s="97" t="s">
         <v>717</v>
       </c>
-      <c r="B362" s="94"/>
-[...10 lines deleted...]
-      <c r="M362" s="94"/>
+      <c r="B362" s="93"/>
+      <c r="C362" s="93"/>
+      <c r="D362" s="93"/>
+      <c r="E362" s="93"/>
+      <c r="F362" s="93"/>
+      <c r="G362" s="93"/>
+      <c r="H362" s="93"/>
+      <c r="I362" s="93"/>
+      <c r="J362" s="93"/>
+      <c r="K362" s="93"/>
+      <c r="L362" s="93"/>
+      <c r="M362" s="93"/>
     </row>
     <row r="363" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A363" s="15">
         <v>2023</v>
       </c>
-      <c r="B363" s="99" t="s">
+      <c r="B363" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="C363" s="99" t="s">
+      <c r="C363" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="D363" s="99" t="s">
+      <c r="D363" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="E363" s="99" t="s">
+      <c r="E363" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="F363" s="99" t="s">
+      <c r="F363" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="G363" s="99" t="s">
+      <c r="G363" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="H363" s="99" t="s">
+      <c r="H363" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="I363" s="99" t="s">
+      <c r="I363" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="J363" s="99" t="s">
+      <c r="J363" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="K363" s="99" t="s">
+      <c r="K363" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="L363" s="99" t="s">
+      <c r="L363" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="M363" s="99" t="s">
+      <c r="M363" s="98" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="364" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A364" s="15">
         <v>2024</v>
       </c>
-      <c r="B364" s="99" t="s">
+      <c r="B364" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="C364" s="99" t="s">
+      <c r="C364" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="D364" s="99" t="s">
+      <c r="D364" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="E364" s="99" t="s">
+      <c r="E364" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="F364" s="99" t="s">
+      <c r="F364" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="G364" s="99" t="s">
+      <c r="G364" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="H364" s="99" t="s">
+      <c r="H364" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="I364" s="99" t="s">
+      <c r="I364" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="J364" s="99" t="s">
+      <c r="J364" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="K364" s="99" t="s">
+      <c r="K364" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="L364" s="99" t="s">
+      <c r="L364" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="M364" s="99" t="s">
+      <c r="M364" s="98" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="365" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A365" s="15">
         <v>2025</v>
       </c>
-      <c r="B365" s="99" t="s">
+      <c r="B365" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="C365" s="99" t="s">
+      <c r="C365" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="D365" s="99" t="s">
+      <c r="D365" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="E365" s="99" t="s">
+      <c r="E365" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="F365" s="99" t="s">
+      <c r="F365" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="G365" s="99" t="s">
+      <c r="G365" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="H365" s="99" t="s">
+      <c r="H365" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="I365" s="99" t="s">
+      <c r="I365" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="J365" s="99" t="s">
+      <c r="J365" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="K365" s="99" t="s">
+      <c r="K365" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="L365" s="99" t="s">
+      <c r="L365" s="98" t="s">
         <v>718</v>
       </c>
-      <c r="M365" s="99" t="s">
+      <c r="M365" s="98" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="366" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A366" s="15">
         <v>2026</v>
       </c>
       <c r="B366" s="69">
         <v>0.01</v>
       </c>
       <c r="C366" s="69">
         <v>0.01</v>
       </c>
       <c r="D366" s="69">
         <v>0.01</v>
       </c>
       <c r="E366" s="69">
         <v>0.01</v>
       </c>
       <c r="F366" s="69">
         <v>0.01</v>
       </c>
       <c r="G366" s="69">
         <v>0.01</v>
       </c>
-      <c r="H366" s="94"/>
-[...4 lines deleted...]
-      <c r="M366" s="94"/>
+      <c r="H366" s="71">
+        <v>68.5</v>
+      </c>
+      <c r="I366" s="93"/>
+      <c r="J366" s="93"/>
+      <c r="K366" s="93"/>
+      <c r="L366" s="93"/>
+      <c r="M366" s="93"/>
     </row>
     <row r="367" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A367" s="15" t="s">
         <v>2</v>
       </c>
       <c r="B367" s="57"/>
       <c r="C367" s="10"/>
       <c r="D367" s="10"/>
       <c r="E367" s="10"/>
       <c r="F367" s="10"/>
       <c r="G367" s="10"/>
       <c r="H367" s="10"/>
       <c r="I367" s="10"/>
       <c r="J367" s="10"/>
       <c r="K367" s="10"/>
       <c r="L367" s="10"/>
       <c r="M367" s="10"/>
     </row>
     <row r="368" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A368" s="15">
         <v>2023</v>
       </c>
       <c r="B368" s="68">
         <v>11.3</v>
       </c>
@@ -15567,51 +15604,53 @@
       </c>
       <c r="O370" s="7"/>
     </row>
     <row r="371" spans="1:15" x14ac:dyDescent="0.2">
       <c r="A371" s="15">
         <v>2026</v>
       </c>
       <c r="B371" s="69">
         <v>15.93</v>
       </c>
       <c r="C371" s="69">
         <v>29.01</v>
       </c>
       <c r="D371" s="69">
         <v>45.2</v>
       </c>
       <c r="E371" s="69">
         <v>61.94</v>
       </c>
       <c r="F371" s="69">
         <v>82.38</v>
       </c>
       <c r="G371" s="69">
         <v>108.55</v>
       </c>
-      <c r="H371" s="69"/>
+      <c r="H371" s="69">
+        <v>136.97</v>
+      </c>
       <c r="I371" s="69"/>
       <c r="J371" s="69"/>
       <c r="K371" s="69"/>
       <c r="L371" s="69"/>
       <c r="M371" s="69"/>
       <c r="O371" s="7"/>
     </row>
     <row r="372" spans="1:15" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A372" s="15" t="s">
         <v>24</v>
       </c>
       <c r="B372" s="57"/>
       <c r="C372" s="29"/>
       <c r="D372" s="29"/>
       <c r="E372" s="29"/>
       <c r="F372" s="29"/>
       <c r="G372" s="29"/>
       <c r="H372" s="29"/>
       <c r="I372" s="29"/>
       <c r="J372" s="29"/>
       <c r="K372" s="29"/>
       <c r="L372" s="29"/>
       <c r="M372" s="29"/>
     </row>
     <row r="373" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
@@ -15737,56 +15776,58 @@
         <v>145953.5</v>
       </c>
     </row>
     <row r="376" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A376" s="64">
         <v>2026</v>
       </c>
       <c r="B376" s="73">
         <v>24400</v>
       </c>
       <c r="C376" s="73">
         <v>44425.5</v>
       </c>
       <c r="D376" s="73">
         <v>66837</v>
       </c>
       <c r="E376" s="73">
         <v>94003.1</v>
       </c>
       <c r="F376" s="73">
         <v>130812.4</v>
       </c>
       <c r="G376" s="73">
         <v>176106.1</v>
       </c>
-      <c r="H376" s="95"/>
-[...4 lines deleted...]
-      <c r="M376" s="95"/>
+      <c r="H376" s="73">
+        <v>224278.5</v>
+      </c>
+      <c r="I376" s="94"/>
+      <c r="J376" s="94"/>
+      <c r="K376" s="94"/>
+      <c r="L376" s="95"/>
+      <c r="M376" s="94"/>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A354:M354"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A81:M81"/>
     <mergeCell ref="A108:M108"/>
     <mergeCell ref="A335:M335"/>
     <mergeCell ref="A80:M80"/>
     <mergeCell ref="A149:M149"/>
     <mergeCell ref="A241:M241"/>
     <mergeCell ref="A334:M334"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.2" right="0.19" top="0.27" bottom="1" header="0.17" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>