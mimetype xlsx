--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14475" yWindow="-240" windowWidth="15360" windowHeight="8715" activeTab="1"/>
+    <workbookView xWindow="14475" yWindow="-240" windowWidth="15360" windowHeight="8715"/>
   </bookViews>
   <sheets>
     <sheet name="инд_мес_к_мес" sheetId="1" r:id="rId1"/>
     <sheet name="инд_пер_к_пер" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="18">
   <si>
     <t>Негізгі капиталға салынған инвестициялар</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
@@ -629,52 +629,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="K31" sqref="K31"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="J33" sqref="J33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="3" width="11.140625" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="5" width="10" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
     <col min="13" max="13" width="12" customWidth="1"/>
     <col min="14" max="14" width="10.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
@@ -900,51 +900,53 @@
       </c>
       <c r="J7" s="7">
         <v>69155889</v>
       </c>
       <c r="K7" s="18">
         <v>40057191</v>
       </c>
       <c r="L7" s="10">
         <v>67554557</v>
       </c>
       <c r="M7" s="10">
         <v>236434362</v>
       </c>
       <c r="N7" s="3"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="1">
         <v>2026</v>
       </c>
       <c r="B8" s="19">
         <v>13542943</v>
       </c>
       <c r="C8" s="14">
         <v>13711573</v>
       </c>
-      <c r="D8" s="14"/>
+      <c r="D8" s="14">
+        <v>43694305</v>
+      </c>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="21"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="18"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
       <c r="N8" s="3"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="31"/>
       <c r="C9" s="31"/>
       <c r="D9" s="31"/>
       <c r="E9" s="31"/>
       <c r="F9" s="31"/>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
@@ -1104,58 +1106,60 @@
         <v>89.6</v>
       </c>
       <c r="J13" s="8">
         <v>136.4</v>
       </c>
       <c r="K13" s="17">
         <v>57.6</v>
       </c>
       <c r="L13" s="11">
         <v>168</v>
       </c>
       <c r="M13" s="23">
         <v>349.3</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" s="1">
         <v>2026</v>
       </c>
       <c r="B14" s="15">
         <v>5.5</v>
       </c>
       <c r="C14" s="20">
         <v>102.7</v>
       </c>
-      <c r="D14" s="15"/>
-      <c r="E14" s="8"/>
+      <c r="D14" s="20">
+        <v>318</v>
+      </c>
+      <c r="E14" s="12"/>
       <c r="F14" s="16"/>
-      <c r="G14" s="15"/>
-      <c r="H14" s="9"/>
+      <c r="G14" s="20"/>
+      <c r="H14" s="11"/>
       <c r="I14" s="12"/>
-      <c r="J14" s="8"/>
-      <c r="K14" s="17"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="16"/>
       <c r="L14" s="11"/>
       <c r="M14" s="23"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="31"/>
       <c r="C15" s="31"/>
       <c r="D15" s="31"/>
       <c r="E15" s="31"/>
       <c r="F15" s="31"/>
       <c r="G15" s="31"/>
       <c r="H15" s="31"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
       <c r="M15" s="31"/>
       <c r="N15" s="2"/>
     </row>
     <row r="16" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A16" s="1">
         <v>2022</v>
       </c>
@@ -1307,79 +1311,81 @@
         <v>97.5</v>
       </c>
       <c r="J19" s="9">
         <v>113.5</v>
       </c>
       <c r="K19" s="11">
         <v>61</v>
       </c>
       <c r="L19" s="11">
         <v>121.9</v>
       </c>
       <c r="M19" s="11">
         <v>158.69999999999999</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="26">
         <v>2026</v>
       </c>
       <c r="B20" s="9">
         <v>66.7</v>
       </c>
       <c r="C20" s="9">
         <v>17.399999999999999</v>
       </c>
-      <c r="D20" s="9"/>
+      <c r="D20" s="9">
+        <v>146.9</v>
+      </c>
       <c r="E20" s="9"/>
       <c r="F20" s="9"/>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="9"/>
       <c r="M20" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N14"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J35" sqref="J35"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J29" sqref="J29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="6" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" customWidth="1"/>
     <col min="8" max="13" width="10.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
@@ -1593,51 +1599,53 @@
         <v>379654780</v>
       </c>
       <c r="J7" s="7">
         <v>448810669</v>
       </c>
       <c r="K7" s="18">
         <v>488867860</v>
       </c>
       <c r="L7" s="10">
         <v>556422417</v>
       </c>
       <c r="M7" s="10">
         <v>792856779</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="1">
         <v>2026</v>
       </c>
       <c r="B8" s="19">
         <v>13542943</v>
       </c>
       <c r="C8" s="14">
         <v>27254516</v>
       </c>
-      <c r="D8" s="14"/>
+      <c r="D8" s="14">
+        <v>70948821</v>
+      </c>
       <c r="E8" s="14"/>
       <c r="F8" s="14"/>
       <c r="G8" s="21"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="18"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="31"/>
       <c r="C9" s="31"/>
       <c r="D9" s="31"/>
       <c r="E9" s="31"/>
       <c r="F9" s="31"/>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="31"/>
@@ -1796,51 +1804,53 @@
       </c>
       <c r="J13" s="8">
         <v>113.6</v>
       </c>
       <c r="K13" s="16">
         <v>106</v>
       </c>
       <c r="L13" s="11">
         <v>107.8</v>
       </c>
       <c r="M13" s="11">
         <v>119</v>
       </c>
       <c r="N13" s="27"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" s="26">
         <v>2026</v>
       </c>
       <c r="B14" s="9">
         <v>66.7</v>
       </c>
       <c r="C14" s="9">
         <v>27.3</v>
       </c>
-      <c r="D14" s="9"/>
+      <c r="D14" s="11">
+        <v>55</v>
+      </c>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>