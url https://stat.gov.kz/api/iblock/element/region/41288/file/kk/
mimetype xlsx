--- v1 (2026-05-13)
+++ v2 (2026-06-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14475" yWindow="-240" windowWidth="15360" windowHeight="8715"/>
+    <workbookView xWindow="14475" yWindow="-240" windowWidth="15360" windowHeight="8715" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="инд_мес_к_мес" sheetId="1" r:id="rId1"/>
     <sheet name="инд_пер_к_пер" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="33" uniqueCount="18">
   <si>
     <t>Негізгі капиталға салынған инвестициялар</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
@@ -629,52 +629,52 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N20"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="J33" sqref="J33"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="I25" sqref="I25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="3" width="11.140625" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="5" width="10" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
     <col min="13" max="13" width="12" customWidth="1"/>
     <col min="14" max="14" width="10.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
@@ -903,52 +903,56 @@
       </c>
       <c r="K7" s="18">
         <v>40057191</v>
       </c>
       <c r="L7" s="10">
         <v>67554557</v>
       </c>
       <c r="M7" s="10">
         <v>236434362</v>
       </c>
       <c r="N7" s="3"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="1">
         <v>2026</v>
       </c>
       <c r="B8" s="19">
         <v>13542943</v>
       </c>
       <c r="C8" s="14">
         <v>13711573</v>
       </c>
       <c r="D8" s="14">
         <v>43694305</v>
       </c>
-      <c r="E8" s="14"/>
-      <c r="F8" s="14"/>
+      <c r="E8" s="14">
+        <v>91897124</v>
+      </c>
+      <c r="F8" s="14">
+        <v>46936757</v>
+      </c>
       <c r="G8" s="21"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="18"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
       <c r="N8" s="3"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="31"/>
       <c r="C9" s="31"/>
       <c r="D9" s="31"/>
       <c r="E9" s="31"/>
       <c r="F9" s="31"/>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="31"/>
       <c r="M9" s="31"/>
@@ -1109,52 +1113,56 @@
         <v>136.4</v>
       </c>
       <c r="K13" s="17">
         <v>57.6</v>
       </c>
       <c r="L13" s="11">
         <v>168</v>
       </c>
       <c r="M13" s="23">
         <v>349.3</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" s="1">
         <v>2026</v>
       </c>
       <c r="B14" s="15">
         <v>5.5</v>
       </c>
       <c r="C14" s="20">
         <v>102.7</v>
       </c>
       <c r="D14" s="20">
         <v>318</v>
       </c>
-      <c r="E14" s="12"/>
-      <c r="F14" s="16"/>
+      <c r="E14" s="12">
+        <v>211.4</v>
+      </c>
+      <c r="F14" s="16">
+        <v>50.6</v>
+      </c>
       <c r="G14" s="20"/>
       <c r="H14" s="11"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="16"/>
       <c r="L14" s="11"/>
       <c r="M14" s="23"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="31"/>
       <c r="C15" s="31"/>
       <c r="D15" s="31"/>
       <c r="E15" s="31"/>
       <c r="F15" s="31"/>
       <c r="G15" s="31"/>
       <c r="H15" s="31"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
       <c r="M15" s="31"/>
       <c r="N15" s="2"/>
@@ -1314,78 +1322,82 @@
         <v>113.5</v>
       </c>
       <c r="K19" s="11">
         <v>61</v>
       </c>
       <c r="L19" s="11">
         <v>121.9</v>
       </c>
       <c r="M19" s="11">
         <v>158.69999999999999</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="26">
         <v>2026</v>
       </c>
       <c r="B20" s="9">
         <v>66.7</v>
       </c>
       <c r="C20" s="9">
         <v>17.399999999999999</v>
       </c>
       <c r="D20" s="9">
         <v>146.9</v>
       </c>
-      <c r="E20" s="9"/>
-      <c r="F20" s="9"/>
+      <c r="E20" s="9">
+        <v>286.89999999999998</v>
+      </c>
+      <c r="F20" s="9">
+        <v>71.7</v>
+      </c>
       <c r="G20" s="9"/>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="9"/>
       <c r="M20" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N14"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="J29" sqref="J29"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="I20" sqref="I20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="6" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" customWidth="1"/>
     <col min="8" max="13" width="10.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
@@ -1602,52 +1614,56 @@
         <v>448810669</v>
       </c>
       <c r="K7" s="18">
         <v>488867860</v>
       </c>
       <c r="L7" s="10">
         <v>556422417</v>
       </c>
       <c r="M7" s="10">
         <v>792856779</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="1">
         <v>2026</v>
       </c>
       <c r="B8" s="19">
         <v>13542943</v>
       </c>
       <c r="C8" s="14">
         <v>27254516</v>
       </c>
       <c r="D8" s="14">
         <v>70948821</v>
       </c>
-      <c r="E8" s="14"/>
-      <c r="F8" s="14"/>
+      <c r="E8" s="14">
+        <v>162845945</v>
+      </c>
+      <c r="F8" s="14">
+        <v>209782702</v>
+      </c>
       <c r="G8" s="21"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="18"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="31"/>
       <c r="C9" s="31"/>
       <c r="D9" s="31"/>
       <c r="E9" s="31"/>
       <c r="F9" s="31"/>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="31"/>
       <c r="M9" s="31"/>
     </row>
@@ -1807,52 +1823,56 @@
       </c>
       <c r="K13" s="16">
         <v>106</v>
       </c>
       <c r="L13" s="11">
         <v>107.8</v>
       </c>
       <c r="M13" s="11">
         <v>119</v>
       </c>
       <c r="N13" s="27"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" s="26">
         <v>2026</v>
       </c>
       <c r="B14" s="9">
         <v>66.7</v>
       </c>
       <c r="C14" s="9">
         <v>27.3</v>
       </c>
       <c r="D14" s="11">
         <v>55</v>
       </c>
-      <c r="E14" s="9"/>
-      <c r="F14" s="9"/>
+      <c r="E14" s="9">
+        <v>101.2</v>
+      </c>
+      <c r="F14" s="9">
+        <v>92.5</v>
+      </c>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>