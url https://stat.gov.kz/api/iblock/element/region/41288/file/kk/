--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -630,51 +630,51 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="I25" sqref="I25"/>
+      <selection activeCell="E28" sqref="E28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="9.42578125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="10.7109375" customWidth="1"/>
     <col min="3" max="3" width="11.140625" customWidth="1"/>
     <col min="4" max="4" width="11" customWidth="1"/>
     <col min="5" max="5" width="10" bestFit="1" customWidth="1"/>
     <col min="6" max="7" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="10.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" customWidth="1"/>
     <col min="11" max="11" width="10.42578125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="10.7109375" customWidth="1"/>
     <col min="13" max="13" width="12" customWidth="1"/>
     <col min="14" max="14" width="10.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
@@ -909,51 +909,53 @@
       </c>
       <c r="M7" s="10">
         <v>236434362</v>
       </c>
       <c r="N7" s="3"/>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="1">
         <v>2026</v>
       </c>
       <c r="B8" s="19">
         <v>13542943</v>
       </c>
       <c r="C8" s="14">
         <v>13711573</v>
       </c>
       <c r="D8" s="14">
         <v>43694305</v>
       </c>
       <c r="E8" s="14">
         <v>91897124</v>
       </c>
       <c r="F8" s="14">
         <v>46936757</v>
       </c>
-      <c r="G8" s="21"/>
+      <c r="G8" s="21">
+        <v>86227608</v>
+      </c>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="18"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
       <c r="N8" s="3"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" s="30" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="31"/>
       <c r="C9" s="31"/>
       <c r="D9" s="31"/>
       <c r="E9" s="31"/>
       <c r="F9" s="31"/>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="31"/>
       <c r="M9" s="31"/>
       <c r="N9" s="2"/>
@@ -1119,51 +1121,53 @@
         <v>168</v>
       </c>
       <c r="M13" s="23">
         <v>349.3</v>
       </c>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" s="1">
         <v>2026</v>
       </c>
       <c r="B14" s="15">
         <v>5.5</v>
       </c>
       <c r="C14" s="20">
         <v>102.7</v>
       </c>
       <c r="D14" s="20">
         <v>318</v>
       </c>
       <c r="E14" s="12">
         <v>211.4</v>
       </c>
       <c r="F14" s="16">
         <v>50.6</v>
       </c>
-      <c r="G14" s="20"/>
+      <c r="G14" s="20">
+        <v>182.8</v>
+      </c>
       <c r="H14" s="11"/>
       <c r="I14" s="12"/>
       <c r="J14" s="12"/>
       <c r="K14" s="16"/>
       <c r="L14" s="11"/>
       <c r="M14" s="23"/>
     </row>
     <row r="15" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A15" s="30" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="31"/>
       <c r="C15" s="31"/>
       <c r="D15" s="31"/>
       <c r="E15" s="31"/>
       <c r="F15" s="31"/>
       <c r="G15" s="31"/>
       <c r="H15" s="31"/>
       <c r="I15" s="31"/>
       <c r="J15" s="31"/>
       <c r="K15" s="31"/>
       <c r="L15" s="31"/>
       <c r="M15" s="31"/>
       <c r="N15" s="2"/>
     </row>
@@ -1328,76 +1332,78 @@
         <v>121.9</v>
       </c>
       <c r="M19" s="11">
         <v>158.69999999999999</v>
       </c>
     </row>
     <row r="20" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A20" s="26">
         <v>2026</v>
       </c>
       <c r="B20" s="9">
         <v>66.7</v>
       </c>
       <c r="C20" s="9">
         <v>17.399999999999999</v>
       </c>
       <c r="D20" s="9">
         <v>146.9</v>
       </c>
       <c r="E20" s="9">
         <v>286.89999999999998</v>
       </c>
       <c r="F20" s="9">
         <v>71.7</v>
       </c>
-      <c r="G20" s="9"/>
+      <c r="G20" s="11">
+        <v>141</v>
+      </c>
       <c r="H20" s="9"/>
       <c r="I20" s="9"/>
       <c r="J20" s="9"/>
       <c r="K20" s="9"/>
       <c r="L20" s="9"/>
       <c r="M20" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A15:M15"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="I20" sqref="I20"/>
+      <selection activeCell="H27" sqref="H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="3" width="9.85546875" bestFit="1" customWidth="1"/>
     <col min="4" max="6" width="10.85546875" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="11.7109375" customWidth="1"/>
     <col min="8" max="13" width="10.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="15.75" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="28" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="28"/>
       <c r="C1" s="28"/>
       <c r="D1" s="28"/>
       <c r="E1" s="28"/>
       <c r="F1" s="28"/>
       <c r="G1" s="28"/>
       <c r="H1" s="28"/>
       <c r="I1" s="28"/>
       <c r="J1" s="28"/>
       <c r="K1" s="28"/>
       <c r="L1" s="28"/>
@@ -1620,51 +1626,53 @@
         <v>556422417</v>
       </c>
       <c r="M7" s="10">
         <v>792856779</v>
       </c>
     </row>
     <row r="8" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A8" s="1">
         <v>2026</v>
       </c>
       <c r="B8" s="19">
         <v>13542943</v>
       </c>
       <c r="C8" s="14">
         <v>27254516</v>
       </c>
       <c r="D8" s="14">
         <v>70948821</v>
       </c>
       <c r="E8" s="14">
         <v>162845945</v>
       </c>
       <c r="F8" s="14">
         <v>209782702</v>
       </c>
-      <c r="G8" s="21"/>
+      <c r="G8" s="21">
+        <v>296010310</v>
+      </c>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="18"/>
       <c r="L8" s="10"/>
       <c r="M8" s="10"/>
     </row>
     <row r="9" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A9" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B9" s="31"/>
       <c r="C9" s="31"/>
       <c r="D9" s="31"/>
       <c r="E9" s="31"/>
       <c r="F9" s="31"/>
       <c r="G9" s="31"/>
       <c r="H9" s="31"/>
       <c r="I9" s="31"/>
       <c r="J9" s="31"/>
       <c r="K9" s="31"/>
       <c r="L9" s="31"/>
       <c r="M9" s="31"/>
     </row>
     <row r="10" spans="1:14" x14ac:dyDescent="0.25">
@@ -1829,51 +1837,53 @@
       </c>
       <c r="M13" s="11">
         <v>119</v>
       </c>
       <c r="N13" s="27"/>
     </row>
     <row r="14" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A14" s="26">
         <v>2026</v>
       </c>
       <c r="B14" s="9">
         <v>66.7</v>
       </c>
       <c r="C14" s="9">
         <v>27.3</v>
       </c>
       <c r="D14" s="11">
         <v>55</v>
       </c>
       <c r="E14" s="9">
         <v>101.2</v>
       </c>
       <c r="F14" s="9">
         <v>92.5</v>
       </c>
-      <c r="G14" s="9"/>
+      <c r="G14" s="9">
+        <v>102.9</v>
+      </c>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A9:M9"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">