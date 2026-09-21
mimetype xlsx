--- v4 (2026-08-27)
+++ v5 (2026-09-21)
@@ -375,64 +375,64 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -696,52 +696,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE57"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CR1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="DJ14" sqref="DJ14"/>
+      <pane xSplit="1" topLeftCell="CS1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="DK16" sqref="DK16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.140625" style="1" customWidth="1"/>
     <col min="2" max="49" width="9.140625" style="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
@@ -801,123 +801,123 @@
       <c r="BQ1" s="3"/>
       <c r="BR1" s="3"/>
       <c r="BS1" s="3"/>
       <c r="BT1" s="3"/>
       <c r="BU1" s="3"/>
       <c r="BV1" s="3"/>
       <c r="BW1" s="3"/>
       <c r="BX1" s="3"/>
       <c r="BY1" s="3"/>
       <c r="BZ1" s="4"/>
       <c r="CA1" s="4"/>
       <c r="CB1" s="4"/>
       <c r="CC1" s="4"/>
       <c r="CD1" s="4"/>
       <c r="CE1" s="4"/>
       <c r="CF1" s="4"/>
       <c r="CG1" s="4"/>
       <c r="CH1" s="4"/>
       <c r="CI1" s="4"/>
       <c r="CJ1" s="4"/>
       <c r="CK1" s="4"/>
       <c r="CL1" s="4"/>
       <c r="CM1" s="4"/>
     </row>
     <row r="2" spans="1:109" ht="25.5" customHeight="1">
-      <c r="A2" s="25" t="s">
+      <c r="A2" s="23" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="25"/>
-[...68 lines deleted...]
-      <c r="BS2" s="26"/>
+      <c r="B2" s="23"/>
+      <c r="C2" s="23"/>
+      <c r="D2" s="23"/>
+      <c r="E2" s="23"/>
+      <c r="F2" s="23"/>
+      <c r="G2" s="23"/>
+      <c r="H2" s="23"/>
+      <c r="I2" s="23"/>
+      <c r="J2" s="23"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
+      <c r="N2" s="23"/>
+      <c r="O2" s="23"/>
+      <c r="P2" s="23"/>
+      <c r="Q2" s="23"/>
+      <c r="R2" s="23"/>
+      <c r="S2" s="23"/>
+      <c r="T2" s="23"/>
+      <c r="U2" s="23"/>
+      <c r="V2" s="23"/>
+      <c r="W2" s="23"/>
+      <c r="X2" s="23"/>
+      <c r="Y2" s="23"/>
+      <c r="Z2" s="23"/>
+      <c r="AA2" s="23"/>
+      <c r="AB2" s="23"/>
+      <c r="AC2" s="23"/>
+      <c r="AD2" s="23"/>
+      <c r="AE2" s="23"/>
+      <c r="AF2" s="23"/>
+      <c r="AG2" s="23"/>
+      <c r="AH2" s="23"/>
+      <c r="AI2" s="23"/>
+      <c r="AJ2" s="23"/>
+      <c r="AK2" s="23"/>
+      <c r="AL2" s="23"/>
+      <c r="AM2" s="23"/>
+      <c r="AN2" s="23"/>
+      <c r="AO2" s="23"/>
+      <c r="AP2" s="23"/>
+      <c r="AQ2" s="23"/>
+      <c r="AR2" s="23"/>
+      <c r="AS2" s="23"/>
+      <c r="AT2" s="23"/>
+      <c r="AU2" s="23"/>
+      <c r="AV2" s="23"/>
+      <c r="AW2" s="23"/>
+      <c r="AX2" s="23"/>
+      <c r="AY2" s="23"/>
+      <c r="AZ2" s="23"/>
+      <c r="BA2" s="23"/>
+      <c r="BB2" s="23"/>
+      <c r="BC2" s="23"/>
+      <c r="BD2" s="23"/>
+      <c r="BE2" s="23"/>
+      <c r="BF2" s="23"/>
+      <c r="BG2" s="23"/>
+      <c r="BH2" s="23"/>
+      <c r="BI2" s="23"/>
+      <c r="BJ2" s="24"/>
+      <c r="BK2" s="24"/>
+      <c r="BL2" s="24"/>
+      <c r="BM2" s="24"/>
+      <c r="BN2" s="24"/>
+      <c r="BO2" s="24"/>
+      <c r="BP2" s="24"/>
+      <c r="BQ2" s="24"/>
+      <c r="BR2" s="24"/>
+      <c r="BS2" s="24"/>
       <c r="BT2" s="3"/>
       <c r="BU2" s="3"/>
       <c r="BV2" s="3"/>
       <c r="BW2" s="3"/>
       <c r="BX2" s="3"/>
       <c r="BY2" s="3"/>
       <c r="BZ2" s="4"/>
       <c r="CA2" s="4"/>
       <c r="CB2" s="4"/>
       <c r="CC2" s="4"/>
       <c r="CD2" s="4"/>
       <c r="CE2" s="4"/>
       <c r="CF2" s="4"/>
       <c r="CG2" s="4"/>
       <c r="CH2" s="4"/>
       <c r="CI2" s="4"/>
       <c r="CJ2" s="4"/>
       <c r="CK2" s="4"/>
       <c r="CL2" s="4"/>
       <c r="CM2" s="4"/>
     </row>
     <row r="3" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
@@ -1025,51 +1025,51 @@
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="22" t="s">
         <v>15</v>
       </c>
       <c r="CQ3" s="22"/>
       <c r="CR3" s="22"/>
       <c r="CS3" s="22"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="3"/>
       <c r="DB3" s="22" t="s">
         <v>15</v>
       </c>
       <c r="DC3" s="22"/>
       <c r="DD3" s="22"/>
       <c r="DE3" s="22"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="23"/>
+      <c r="A4" s="26"/>
       <c r="B4" s="19" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
       <c r="I4" s="20"/>
       <c r="J4" s="20"/>
       <c r="K4" s="20"/>
       <c r="L4" s="20"/>
       <c r="M4" s="21"/>
       <c r="N4" s="19" t="s">
         <v>16</v>
       </c>
       <c r="O4" s="20"/>
       <c r="P4" s="20"/>
       <c r="Q4" s="20"/>
       <c r="R4" s="20"/>
       <c r="S4" s="20"/>
       <c r="T4" s="20"/>
       <c r="U4" s="20"/>
       <c r="V4" s="20"/>
@@ -1154,51 +1154,51 @@
       <c r="CK4" s="20"/>
       <c r="CL4" s="20"/>
       <c r="CM4" s="20"/>
       <c r="CN4" s="20"/>
       <c r="CO4" s="20"/>
       <c r="CP4" s="20"/>
       <c r="CQ4" s="20"/>
       <c r="CR4" s="20"/>
       <c r="CS4" s="21"/>
       <c r="CT4" s="19" t="s">
         <v>29</v>
       </c>
       <c r="CU4" s="20"/>
       <c r="CV4" s="20"/>
       <c r="CW4" s="20"/>
       <c r="CX4" s="20"/>
       <c r="CY4" s="20"/>
       <c r="CZ4" s="20"/>
       <c r="DA4" s="20"/>
       <c r="DB4" s="20"/>
       <c r="DC4" s="20"/>
       <c r="DD4" s="20"/>
       <c r="DE4" s="21"/>
     </row>
     <row r="5" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A5" s="24"/>
+      <c r="A5" s="27"/>
       <c r="B5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -1793,51 +1793,53 @@
       </c>
       <c r="CS6" s="10">
         <v>99.354677687754048</v>
       </c>
       <c r="CT6" s="9">
         <v>117.48409538335245</v>
       </c>
       <c r="CU6" s="10">
         <v>103.83411021685609</v>
       </c>
       <c r="CV6" s="10">
         <v>75.930043362245499</v>
       </c>
       <c r="CW6" s="10">
         <v>97.8055497988952</v>
       </c>
       <c r="CX6" s="10">
         <v>102.98583825592647</v>
       </c>
       <c r="CY6" s="10">
         <v>110.76959188904529</v>
       </c>
       <c r="CZ6" s="10">
         <v>105.79978837648554</v>
       </c>
-      <c r="DA6" s="10"/>
+      <c r="DA6" s="10">
+        <v>98.376713792340965</v>
+      </c>
       <c r="DB6" s="10"/>
       <c r="DC6" s="10"/>
       <c r="DD6" s="10"/>
       <c r="DE6" s="10"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="8">
         <v>109.61943062472992</v>
       </c>
       <c r="C7" s="8">
         <v>132.9984517049493</v>
       </c>
       <c r="D7" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="E7" s="8">
         <v>101.78374363658777</v>
       </c>
       <c r="F7" s="8">
         <v>104.24901529800495</v>
       </c>
       <c r="G7" s="8">
@@ -2112,51 +2114,53 @@
       </c>
       <c r="CS7" s="10">
         <v>46.478521035423789</v>
       </c>
       <c r="CT7" s="9">
         <v>100.20351286420347</v>
       </c>
       <c r="CU7" s="10">
         <v>100.26160115711744</v>
       </c>
       <c r="CV7" s="10">
         <v>101.07295750451853</v>
       </c>
       <c r="CW7" s="10">
         <v>99.822593110789796</v>
       </c>
       <c r="CX7" s="10">
         <v>100.68250684718414</v>
       </c>
       <c r="CY7" s="10">
         <v>99.837626686484299</v>
       </c>
       <c r="CZ7" s="10">
         <v>102.87628754121087</v>
       </c>
-      <c r="DA7" s="10"/>
+      <c r="DA7" s="10">
+        <v>100.03882508336999</v>
+      </c>
       <c r="DB7" s="10"/>
       <c r="DC7" s="10"/>
       <c r="DD7" s="10"/>
       <c r="DE7" s="10"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="8">
         <v>70.665594681456142</v>
       </c>
       <c r="C8" s="8">
         <v>111.08975806609132</v>
       </c>
       <c r="D8" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="E8" s="8">
         <v>108.66879978245211</v>
       </c>
       <c r="F8" s="8">
         <v>91.612756609134337</v>
       </c>
       <c r="G8" s="8">
@@ -2431,51 +2435,53 @@
       </c>
       <c r="CS8" s="10">
         <v>65.650333079243168</v>
       </c>
       <c r="CT8" s="9">
         <v>100.03787814178567</v>
       </c>
       <c r="CU8" s="10">
         <v>101.12164315940915</v>
       </c>
       <c r="CV8" s="10">
         <v>75.128366420927932</v>
       </c>
       <c r="CW8" s="10">
         <v>109.44396079994283</v>
       </c>
       <c r="CX8" s="10">
         <v>98.712539927795106</v>
       </c>
       <c r="CY8" s="10">
         <v>186.55417199621439</v>
       </c>
       <c r="CZ8" s="10">
         <v>30.75053956449057</v>
       </c>
-      <c r="DA8" s="10"/>
+      <c r="DA8" s="10">
+        <v>99.812015953036379</v>
+      </c>
       <c r="DB8" s="10"/>
       <c r="DC8" s="10"/>
       <c r="DD8" s="10"/>
       <c r="DE8" s="10"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="8">
         <v>102.22475881683482</v>
       </c>
       <c r="C9" s="8">
         <v>104.66845563211035</v>
       </c>
       <c r="D9" s="8">
         <v>73.386923275571121</v>
       </c>
       <c r="E9" s="8">
         <v>105.19319247118202</v>
       </c>
       <c r="F9" s="8">
         <v>100.33063468152001</v>
       </c>
       <c r="G9" s="8">
@@ -2750,51 +2756,53 @@
       </c>
       <c r="CS9" s="10">
         <v>128.43027730419755</v>
       </c>
       <c r="CT9" s="9">
         <v>102.40328312105915</v>
       </c>
       <c r="CU9" s="10">
         <v>99.967386876908563</v>
       </c>
       <c r="CV9" s="10">
         <v>78.86983602954038</v>
       </c>
       <c r="CW9" s="10">
         <v>97.390272512115544</v>
       </c>
       <c r="CX9" s="10">
         <v>75.737160802676584</v>
       </c>
       <c r="CY9" s="10">
         <v>94.932376914920269</v>
       </c>
       <c r="CZ9" s="10">
         <v>102.6456301618649</v>
       </c>
-      <c r="DA9" s="10"/>
+      <c r="DA9" s="10">
+        <v>86.461350990074266</v>
+      </c>
       <c r="DB9" s="10"/>
       <c r="DC9" s="10"/>
       <c r="DD9" s="10"/>
       <c r="DE9" s="10"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="10">
         <v>82.609818359170077</v>
       </c>
       <c r="C10" s="10">
         <v>98.463560389762577</v>
       </c>
       <c r="D10" s="10">
         <v>176.97472253592065</v>
       </c>
       <c r="E10" s="10">
         <v>100.78226799858105</v>
       </c>
       <c r="F10" s="10">
         <v>95.813810508554269</v>
       </c>
       <c r="G10" s="10">
@@ -3069,51 +3077,53 @@
       </c>
       <c r="CS10" s="10">
         <v>119.58586580826864</v>
       </c>
       <c r="CT10" s="9">
         <v>103.60733577701234</v>
       </c>
       <c r="CU10" s="10">
         <v>102.62999597574311</v>
       </c>
       <c r="CV10" s="10">
         <v>86.365300821055683</v>
       </c>
       <c r="CW10" s="10">
         <v>96.953984902844965</v>
       </c>
       <c r="CX10" s="10">
         <v>92.542667286035112</v>
       </c>
       <c r="CY10" s="10">
         <v>119.83003095881242</v>
       </c>
       <c r="CZ10" s="10">
         <v>98.97783553776712</v>
       </c>
-      <c r="DA10" s="10"/>
+      <c r="DA10" s="10">
+        <v>94.346637881343696</v>
+      </c>
       <c r="DB10" s="10"/>
       <c r="DC10" s="10"/>
       <c r="DD10" s="10"/>
       <c r="DE10" s="10"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="8">
         <v>101.21784906341756</v>
       </c>
       <c r="C11" s="8">
         <v>95.503915387600031</v>
       </c>
       <c r="D11" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="E11" s="8">
         <v>96.449168200192076</v>
       </c>
       <c r="F11" s="8">
         <v>77.048899507449775</v>
       </c>
       <c r="G11" s="8">
@@ -3388,51 +3398,53 @@
       </c>
       <c r="CS11" s="10">
         <v>141.19800969574635</v>
       </c>
       <c r="CT11" s="9">
         <v>102.19464606299221</v>
       </c>
       <c r="CU11" s="10">
         <v>99.352390627300252</v>
       </c>
       <c r="CV11" s="10">
         <v>90.971210372403661</v>
       </c>
       <c r="CW11" s="10">
         <v>105.9561064517307</v>
       </c>
       <c r="CX11" s="10">
         <v>100.23615518281184</v>
       </c>
       <c r="CY11" s="10">
         <v>99.552766579115698</v>
       </c>
       <c r="CZ11" s="10">
         <v>101.3151520428825</v>
       </c>
-      <c r="DA11" s="10"/>
+      <c r="DA11" s="10">
+        <v>94.551386057177169</v>
+      </c>
       <c r="DB11" s="10"/>
       <c r="DC11" s="10"/>
       <c r="DD11" s="10"/>
       <c r="DE11" s="10"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="8">
         <v>183.67954936939515</v>
       </c>
       <c r="C12" s="8">
         <v>179.9039438238741</v>
       </c>
       <c r="D12" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="E12" s="8">
         <v>158.29154329747945</v>
       </c>
       <c r="F12" s="8">
         <v>154.17109504647038</v>
       </c>
       <c r="G12" s="8">
@@ -3707,51 +3719,53 @@
       </c>
       <c r="CS12" s="10">
         <v>54.824776284587529</v>
       </c>
       <c r="CT12" s="9">
         <v>122.87826667533407</v>
       </c>
       <c r="CU12" s="10">
         <v>128.64268113394189</v>
       </c>
       <c r="CV12" s="10">
         <v>118.41347829442716</v>
       </c>
       <c r="CW12" s="10">
         <v>112.58825303104328</v>
       </c>
       <c r="CX12" s="10">
         <v>120.28845652856796</v>
       </c>
       <c r="CY12" s="10">
         <v>126.16648530811119</v>
       </c>
       <c r="CZ12" s="10">
         <v>122.20473246499995</v>
       </c>
-      <c r="DA12" s="10"/>
+      <c r="DA12" s="10">
+        <v>123.54823139621311</v>
+      </c>
       <c r="DB12" s="10"/>
       <c r="DC12" s="10"/>
       <c r="DD12" s="10"/>
       <c r="DE12" s="10"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="8">
         <v>105.91606584516222</v>
       </c>
       <c r="C13" s="8">
         <v>107.17149055170847</v>
       </c>
       <c r="D13" s="8">
         <v>100</v>
       </c>
       <c r="E13" s="8">
         <v>109.57570510625916</v>
       </c>
       <c r="F13" s="8">
         <v>105.11819464409673</v>
       </c>
       <c r="G13" s="8">
@@ -4026,51 +4040,53 @@
       </c>
       <c r="CS13" s="10">
         <v>128.63013449542308</v>
       </c>
       <c r="CT13" s="9">
         <v>170.96106821528502</v>
       </c>
       <c r="CU13" s="10">
         <v>91.659420611459126</v>
       </c>
       <c r="CV13" s="10">
         <v>27.723432927222113</v>
       </c>
       <c r="CW13" s="10">
         <v>81.960674340202715</v>
       </c>
       <c r="CX13" s="10">
         <v>101.2138856486138</v>
       </c>
       <c r="CY13" s="10">
         <v>128.5244384660175</v>
       </c>
       <c r="CZ13" s="10">
         <v>107.54912745819689</v>
       </c>
-      <c r="DA13" s="10"/>
+      <c r="DA13" s="10">
+        <v>90.924795035662981</v>
+      </c>
       <c r="DB13" s="10"/>
       <c r="DC13" s="10"/>
       <c r="DD13" s="10"/>
       <c r="DE13" s="10"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="12"/>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="13"/>
       <c r="G14" s="14"/>
       <c r="H14" s="13"/>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="14"/>
       <c r="M14" s="13"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3"/>
       <c r="P14" s="3"/>
       <c r="Q14" s="3"/>
       <c r="R14" s="3"/>
       <c r="S14" s="3"/>
@@ -4132,124 +4148,124 @@
       <c r="BW14" s="3"/>
       <c r="BX14" s="3"/>
       <c r="BY14" s="3"/>
       <c r="BZ14" s="4"/>
       <c r="CA14" s="4"/>
       <c r="CB14" s="4"/>
       <c r="CC14" s="4"/>
       <c r="CD14" s="4"/>
       <c r="CE14" s="4"/>
       <c r="CF14" s="4"/>
       <c r="CG14" s="4"/>
       <c r="CH14" s="4"/>
       <c r="CI14" s="4"/>
       <c r="CJ14" s="4"/>
       <c r="CK14" s="4"/>
       <c r="CL14" s="4"/>
       <c r="CM14" s="4"/>
       <c r="CT14" s="4"/>
       <c r="CU14" s="4"/>
       <c r="CV14" s="4"/>
       <c r="CW14" s="4"/>
       <c r="CX14" s="4"/>
       <c r="CY14" s="4"/>
     </row>
     <row r="15" spans="1:109" ht="21" customHeight="1">
-      <c r="A15" s="27" t="s">
+      <c r="A15" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="B15" s="27"/>
-[...69 lines deleted...]
-      <c r="BT15" s="26"/>
+      <c r="B15" s="25"/>
+      <c r="C15" s="25"/>
+      <c r="D15" s="25"/>
+      <c r="E15" s="25"/>
+      <c r="F15" s="25"/>
+      <c r="G15" s="25"/>
+      <c r="H15" s="25"/>
+      <c r="I15" s="25"/>
+      <c r="J15" s="25"/>
+      <c r="K15" s="25"/>
+      <c r="L15" s="25"/>
+      <c r="M15" s="25"/>
+      <c r="N15" s="25"/>
+      <c r="O15" s="25"/>
+      <c r="P15" s="25"/>
+      <c r="Q15" s="25"/>
+      <c r="R15" s="25"/>
+      <c r="S15" s="25"/>
+      <c r="T15" s="25"/>
+      <c r="U15" s="25"/>
+      <c r="V15" s="25"/>
+      <c r="W15" s="25"/>
+      <c r="X15" s="25"/>
+      <c r="Y15" s="25"/>
+      <c r="Z15" s="25"/>
+      <c r="AA15" s="25"/>
+      <c r="AB15" s="25"/>
+      <c r="AC15" s="25"/>
+      <c r="AD15" s="25"/>
+      <c r="AE15" s="25"/>
+      <c r="AF15" s="25"/>
+      <c r="AG15" s="25"/>
+      <c r="AH15" s="25"/>
+      <c r="AI15" s="25"/>
+      <c r="AJ15" s="25"/>
+      <c r="AK15" s="25"/>
+      <c r="AL15" s="25"/>
+      <c r="AM15" s="25"/>
+      <c r="AN15" s="25"/>
+      <c r="AO15" s="25"/>
+      <c r="AP15" s="25"/>
+      <c r="AQ15" s="25"/>
+      <c r="AR15" s="25"/>
+      <c r="AS15" s="25"/>
+      <c r="AT15" s="25"/>
+      <c r="AU15" s="25"/>
+      <c r="AV15" s="25"/>
+      <c r="AW15" s="25"/>
+      <c r="AX15" s="25"/>
+      <c r="AY15" s="25"/>
+      <c r="AZ15" s="25"/>
+      <c r="BA15" s="25"/>
+      <c r="BB15" s="25"/>
+      <c r="BC15" s="25"/>
+      <c r="BD15" s="25"/>
+      <c r="BE15" s="25"/>
+      <c r="BF15" s="25"/>
+      <c r="BG15" s="25"/>
+      <c r="BH15" s="25"/>
+      <c r="BI15" s="25"/>
+      <c r="BJ15" s="24"/>
+      <c r="BK15" s="24"/>
+      <c r="BL15" s="24"/>
+      <c r="BM15" s="24"/>
+      <c r="BN15" s="24"/>
+      <c r="BO15" s="24"/>
+      <c r="BP15" s="24"/>
+      <c r="BQ15" s="24"/>
+      <c r="BR15" s="24"/>
+      <c r="BS15" s="24"/>
+      <c r="BT15" s="24"/>
       <c r="BU15" s="3"/>
       <c r="BV15" s="3"/>
       <c r="BW15" s="3"/>
       <c r="BX15" s="3"/>
       <c r="BY15" s="3"/>
       <c r="BZ15" s="4"/>
       <c r="CA15" s="4"/>
       <c r="CB15" s="4"/>
       <c r="CC15" s="4"/>
       <c r="CD15" s="4"/>
       <c r="CE15" s="4"/>
       <c r="CF15" s="4"/>
       <c r="CG15" s="4"/>
       <c r="CH15" s="4"/>
       <c r="CI15" s="4"/>
       <c r="CJ15" s="4"/>
       <c r="CK15" s="4"/>
       <c r="CL15" s="4"/>
       <c r="CM15" s="4"/>
     </row>
     <row r="16" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A16" s="3"/>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
@@ -4356,51 +4372,51 @@
       <c r="CM16" s="3"/>
       <c r="CN16" s="3"/>
       <c r="CO16" s="3"/>
       <c r="CP16" s="22" t="s">
         <v>15</v>
       </c>
       <c r="CQ16" s="22"/>
       <c r="CR16" s="22"/>
       <c r="CS16" s="22"/>
       <c r="CT16" s="3"/>
       <c r="CU16" s="3"/>
       <c r="CV16" s="3"/>
       <c r="CW16" s="3"/>
       <c r="CX16" s="3"/>
       <c r="CY16" s="3"/>
       <c r="CZ16" s="3"/>
       <c r="DA16" s="3"/>
       <c r="DB16" s="22" t="s">
         <v>15</v>
       </c>
       <c r="DC16" s="22"/>
       <c r="DD16" s="22"/>
       <c r="DE16" s="22"/>
     </row>
     <row r="17" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A17" s="23"/>
+      <c r="A17" s="26"/>
       <c r="B17" s="19" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="20"/>
       <c r="D17" s="20"/>
       <c r="E17" s="20"/>
       <c r="F17" s="20"/>
       <c r="G17" s="20"/>
       <c r="H17" s="20"/>
       <c r="I17" s="20"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="21"/>
       <c r="N17" s="19" t="s">
         <v>16</v>
       </c>
       <c r="O17" s="20"/>
       <c r="P17" s="20"/>
       <c r="Q17" s="20"/>
       <c r="R17" s="20"/>
       <c r="S17" s="20"/>
       <c r="T17" s="20"/>
       <c r="U17" s="20"/>
       <c r="V17" s="20"/>
@@ -4485,51 +4501,51 @@
       <c r="CK17" s="20"/>
       <c r="CL17" s="20"/>
       <c r="CM17" s="20"/>
       <c r="CN17" s="20"/>
       <c r="CO17" s="20"/>
       <c r="CP17" s="20"/>
       <c r="CQ17" s="20"/>
       <c r="CR17" s="20"/>
       <c r="CS17" s="21"/>
       <c r="CT17" s="19" t="s">
         <v>29</v>
       </c>
       <c r="CU17" s="20"/>
       <c r="CV17" s="20"/>
       <c r="CW17" s="20"/>
       <c r="CX17" s="20"/>
       <c r="CY17" s="20"/>
       <c r="CZ17" s="20"/>
       <c r="DA17" s="20"/>
       <c r="DB17" s="20"/>
       <c r="DC17" s="20"/>
       <c r="DD17" s="20"/>
       <c r="DE17" s="21"/>
     </row>
     <row r="18" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A18" s="24"/>
+      <c r="A18" s="27"/>
       <c r="B18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I18" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J18" s="6" t="s">
@@ -5124,51 +5140,53 @@
       </c>
       <c r="CS19" s="10">
         <v>96.912203697014533</v>
       </c>
       <c r="CT19" s="9">
         <v>118.96148210464132</v>
       </c>
       <c r="CU19" s="10">
         <v>104.03954472221413</v>
       </c>
       <c r="CV19" s="10">
         <v>72.267467973990279</v>
       </c>
       <c r="CW19" s="10">
         <v>97.393655255770213</v>
       </c>
       <c r="CX19" s="10">
         <v>103.52159535575933</v>
       </c>
       <c r="CY19" s="10">
         <v>111.62647307929312</v>
       </c>
       <c r="CZ19" s="10">
         <v>106.38370171148142</v>
       </c>
-      <c r="DA19" s="10"/>
+      <c r="DA19" s="10">
+        <v>98.293708508635888</v>
+      </c>
       <c r="DB19" s="10"/>
       <c r="DC19" s="10"/>
       <c r="DD19" s="10"/>
       <c r="DE19" s="10"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="8">
         <v>109.61943062472992</v>
       </c>
       <c r="C20" s="8">
         <v>132.9984517049493</v>
       </c>
       <c r="D20" s="8">
         <v>105.53301233158736</v>
       </c>
       <c r="E20" s="8">
         <v>101.78374363658777</v>
       </c>
       <c r="F20" s="8">
         <v>104.24901529800495</v>
       </c>
       <c r="G20" s="8">
@@ -5443,51 +5461,53 @@
       </c>
       <c r="CS20" s="10">
         <v>39.008707626263934</v>
       </c>
       <c r="CT20" s="9">
         <v>100.22480720631692</v>
       </c>
       <c r="CU20" s="10">
         <v>100.27283955520763</v>
       </c>
       <c r="CV20" s="10">
         <v>101.14083842284536</v>
       </c>
       <c r="CW20" s="10">
         <v>99.469072062247349</v>
       </c>
       <c r="CX20" s="10">
         <v>101.97570267370224</v>
       </c>
       <c r="CY20" s="10">
         <v>99.521541228125415</v>
       </c>
       <c r="CZ20" s="10">
         <v>105.62815323839129</v>
       </c>
-      <c r="DA20" s="10"/>
+      <c r="DA20" s="10">
+        <v>100.0567241267476</v>
+      </c>
       <c r="DB20" s="10"/>
       <c r="DC20" s="10"/>
       <c r="DD20" s="10"/>
       <c r="DE20" s="10"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="8">
         <v>70.665594681456142</v>
       </c>
       <c r="C21" s="8">
         <v>111.08975806609132</v>
       </c>
       <c r="D21" s="8">
         <v>78.912272770958836</v>
       </c>
       <c r="E21" s="8">
         <v>108.66879978245211</v>
       </c>
       <c r="F21" s="8">
         <v>91.612756609134337</v>
       </c>
       <c r="G21" s="8">
@@ -5762,51 +5782,53 @@
       </c>
       <c r="CS21" s="10">
         <v>65.536674563099766</v>
       </c>
       <c r="CT21" s="9">
         <v>100.03830513893928</v>
       </c>
       <c r="CU21" s="10">
         <v>101.12689576617784</v>
       </c>
       <c r="CV21" s="10">
         <v>74.997119997682077</v>
       </c>
       <c r="CW21" s="10">
         <v>109.51386424749876</v>
       </c>
       <c r="CX21" s="10">
         <v>98.697584201453296</v>
       </c>
       <c r="CY21" s="10">
         <v>187.62802162920002</v>
       </c>
       <c r="CZ21" s="10">
         <v>30.021534337600635</v>
       </c>
-      <c r="DA21" s="10"/>
+      <c r="DA21" s="10">
+        <v>99.811482453576389</v>
+      </c>
       <c r="DB21" s="10"/>
       <c r="DC21" s="10"/>
       <c r="DD21" s="10"/>
       <c r="DE21" s="10"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="8">
         <v>102.22475881683482</v>
       </c>
       <c r="C22" s="8">
         <v>104.66845563211035</v>
       </c>
       <c r="D22" s="8">
         <v>99.761852891780038</v>
       </c>
       <c r="E22" s="8">
         <v>105.19319247118202</v>
       </c>
       <c r="F22" s="8">
         <v>100.33063468152001</v>
       </c>
       <c r="G22" s="8">
@@ -6081,51 +6103,53 @@
       </c>
       <c r="CS22" s="10">
         <v>128.42613161068905</v>
       </c>
       <c r="CT22" s="9">
         <v>102.40421298306599</v>
       </c>
       <c r="CU22" s="10">
         <v>99.967379442448092</v>
       </c>
       <c r="CV22" s="10">
         <v>78.824730916529148</v>
       </c>
       <c r="CW22" s="10">
         <v>97.388776746725881</v>
       </c>
       <c r="CX22" s="10">
         <v>75.704685581925659</v>
       </c>
       <c r="CY22" s="10">
         <v>94.93113401842767</v>
       </c>
       <c r="CZ22" s="10">
         <v>102.64699837367839</v>
       </c>
-      <c r="DA22" s="10"/>
+      <c r="DA22" s="10">
+        <v>86.454856349400302</v>
+      </c>
       <c r="DB22" s="10"/>
       <c r="DC22" s="10"/>
       <c r="DD22" s="10"/>
       <c r="DE22" s="10"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="10">
         <v>82.609818359170077</v>
       </c>
       <c r="C23" s="10">
         <v>98.463560389762577</v>
       </c>
       <c r="D23" s="10">
         <v>117.88600313745015</v>
       </c>
       <c r="E23" s="10">
         <v>100.78226799858105</v>
       </c>
       <c r="F23" s="10">
         <v>95.813810508554269</v>
       </c>
       <c r="G23" s="10">
@@ -6400,51 +6424,53 @@
       </c>
       <c r="CS23" s="10">
         <v>119.02444848178739</v>
       </c>
       <c r="CT23" s="9">
         <v>105.48531207422536</v>
       </c>
       <c r="CU23" s="10">
         <v>103.65024404996792</v>
       </c>
       <c r="CV23" s="10">
         <v>79.185826365971906</v>
       </c>
       <c r="CW23" s="10">
         <v>94.637101378370858</v>
       </c>
       <c r="CX23" s="10">
         <v>86.628196477775688</v>
       </c>
       <c r="CY23" s="10">
         <v>132.14301193549264</v>
       </c>
       <c r="CZ23" s="10">
         <v>98.526995452375814</v>
       </c>
-      <c r="DA23" s="10"/>
+      <c r="DA23" s="10">
+        <v>93.623980593048429</v>
+      </c>
       <c r="DB23" s="10"/>
       <c r="DC23" s="10"/>
       <c r="DD23" s="10"/>
       <c r="DE23" s="10"/>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="8">
         <v>101.21784906341756</v>
       </c>
       <c r="C24" s="8">
         <v>95.503915387600031</v>
       </c>
       <c r="D24" s="8">
         <v>96.71283498059195</v>
       </c>
       <c r="E24" s="8">
         <v>96.449168200192076</v>
       </c>
       <c r="F24" s="8">
         <v>77.048899507449775</v>
       </c>
       <c r="G24" s="8">
@@ -6719,51 +6745,53 @@
       </c>
       <c r="CS24" s="10">
         <v>139.02869942504375</v>
       </c>
       <c r="CT24" s="9">
         <v>102.19504977746897</v>
       </c>
       <c r="CU24" s="10">
         <v>99.35230457385002</v>
       </c>
       <c r="CV24" s="10">
         <v>88.828804779698885</v>
       </c>
       <c r="CW24" s="10">
         <v>106.21702187186895</v>
       </c>
       <c r="CX24" s="10">
         <v>100.26305856486685</v>
       </c>
       <c r="CY24" s="10">
         <v>99.544195607686476</v>
       </c>
       <c r="CZ24" s="10">
         <v>101.36113006887646</v>
       </c>
-      <c r="DA24" s="10"/>
+      <c r="DA24" s="10">
+        <v>94.47150943265963</v>
+      </c>
       <c r="DB24" s="10"/>
       <c r="DC24" s="10"/>
       <c r="DD24" s="10"/>
       <c r="DE24" s="10"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="8">
         <v>183.67954936939515</v>
       </c>
       <c r="C25" s="8">
         <v>179.9039438238741</v>
       </c>
       <c r="D25" s="8">
         <v>174.83148521228202</v>
       </c>
       <c r="E25" s="8">
         <v>158.29154329747945</v>
       </c>
       <c r="F25" s="8">
         <v>154.17109504647038</v>
       </c>
       <c r="G25" s="8">
@@ -7038,51 +7066,53 @@
       </c>
       <c r="CS25" s="10">
         <v>52.619788201146321</v>
       </c>
       <c r="CT25" s="9">
         <v>122.87826667533407</v>
       </c>
       <c r="CU25" s="10">
         <v>128.64268113394189</v>
       </c>
       <c r="CV25" s="10">
         <v>121.78453558628932</v>
       </c>
       <c r="CW25" s="10">
         <v>113.39199853794622</v>
       </c>
       <c r="CX25" s="10">
         <v>121.81623175922449</v>
       </c>
       <c r="CY25" s="10">
         <v>127.97873645112736</v>
       </c>
       <c r="CZ25" s="10">
         <v>123.65371094472428</v>
       </c>
-      <c r="DA25" s="10"/>
+      <c r="DA25" s="10">
+        <v>124.45697457547047</v>
+      </c>
       <c r="DB25" s="10"/>
       <c r="DC25" s="10"/>
       <c r="DD25" s="10"/>
       <c r="DE25" s="10"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="8">
         <v>105.91606584516222</v>
       </c>
       <c r="C26" s="8">
         <v>107.17149055170847</v>
       </c>
       <c r="D26" s="8">
         <v>158.15958024914795</v>
       </c>
       <c r="E26" s="8">
         <v>109.57570510625916</v>
       </c>
       <c r="F26" s="8">
         <v>105.11819464409673</v>
       </c>
       <c r="G26" s="8">
@@ -7357,51 +7387,53 @@
       </c>
       <c r="CS26" s="10">
         <v>127.32479111042426</v>
       </c>
       <c r="CT26" s="9">
         <v>183.94556595470277</v>
       </c>
       <c r="CU26" s="10">
         <v>91.080202070322485</v>
       </c>
       <c r="CV26" s="10">
         <v>23.131063109461557</v>
       </c>
       <c r="CW26" s="10">
         <v>78.763119192849572</v>
       </c>
       <c r="CX26" s="10">
         <v>101.38128596709531</v>
       </c>
       <c r="CY26" s="10">
         <v>131.46944389326043</v>
       </c>
       <c r="CZ26" s="10">
         <v>108.20139500503134</v>
       </c>
-      <c r="DA26" s="10"/>
+      <c r="DA26" s="10">
+        <v>90.438969944646502</v>
+      </c>
       <c r="DB26" s="10"/>
       <c r="DC26" s="10"/>
       <c r="DD26" s="10"/>
       <c r="DE26" s="10"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
       <c r="S27" s="3"/>
@@ -7457,123 +7489,123 @@
       <c r="BQ27" s="3"/>
       <c r="BR27" s="3"/>
       <c r="BS27" s="3"/>
       <c r="BT27" s="3"/>
       <c r="BU27" s="3"/>
       <c r="BV27" s="3"/>
       <c r="BW27" s="3"/>
       <c r="BX27" s="3"/>
       <c r="BY27" s="3"/>
       <c r="BZ27" s="4"/>
       <c r="CA27" s="4"/>
       <c r="CB27" s="4"/>
       <c r="CC27" s="4"/>
       <c r="CD27" s="4"/>
       <c r="CE27" s="4"/>
       <c r="CF27" s="4"/>
       <c r="CG27" s="4"/>
       <c r="CH27" s="4"/>
       <c r="CI27" s="4"/>
       <c r="CJ27" s="4"/>
       <c r="CK27" s="4"/>
       <c r="CL27" s="4"/>
       <c r="CM27" s="4"/>
     </row>
     <row r="28" spans="1:109" ht="21" customHeight="1">
-      <c r="A28" s="25" t="s">
+      <c r="A28" s="23" t="s">
         <v>14</v>
       </c>
-      <c r="B28" s="25"/>
-[...68 lines deleted...]
-      <c r="BS28" s="26"/>
+      <c r="B28" s="23"/>
+      <c r="C28" s="23"/>
+      <c r="D28" s="23"/>
+      <c r="E28" s="23"/>
+      <c r="F28" s="23"/>
+      <c r="G28" s="23"/>
+      <c r="H28" s="23"/>
+      <c r="I28" s="23"/>
+      <c r="J28" s="23"/>
+      <c r="K28" s="23"/>
+      <c r="L28" s="23"/>
+      <c r="M28" s="23"/>
+      <c r="N28" s="23"/>
+      <c r="O28" s="23"/>
+      <c r="P28" s="23"/>
+      <c r="Q28" s="23"/>
+      <c r="R28" s="23"/>
+      <c r="S28" s="23"/>
+      <c r="T28" s="23"/>
+      <c r="U28" s="23"/>
+      <c r="V28" s="23"/>
+      <c r="W28" s="23"/>
+      <c r="X28" s="23"/>
+      <c r="Y28" s="23"/>
+      <c r="Z28" s="23"/>
+      <c r="AA28" s="23"/>
+      <c r="AB28" s="23"/>
+      <c r="AC28" s="23"/>
+      <c r="AD28" s="23"/>
+      <c r="AE28" s="23"/>
+      <c r="AF28" s="23"/>
+      <c r="AG28" s="23"/>
+      <c r="AH28" s="23"/>
+      <c r="AI28" s="23"/>
+      <c r="AJ28" s="23"/>
+      <c r="AK28" s="23"/>
+      <c r="AL28" s="23"/>
+      <c r="AM28" s="23"/>
+      <c r="AN28" s="23"/>
+      <c r="AO28" s="23"/>
+      <c r="AP28" s="23"/>
+      <c r="AQ28" s="23"/>
+      <c r="AR28" s="23"/>
+      <c r="AS28" s="23"/>
+      <c r="AT28" s="23"/>
+      <c r="AU28" s="23"/>
+      <c r="AV28" s="23"/>
+      <c r="AW28" s="23"/>
+      <c r="AX28" s="23"/>
+      <c r="AY28" s="23"/>
+      <c r="AZ28" s="23"/>
+      <c r="BA28" s="23"/>
+      <c r="BB28" s="23"/>
+      <c r="BC28" s="23"/>
+      <c r="BD28" s="23"/>
+      <c r="BE28" s="23"/>
+      <c r="BF28" s="23"/>
+      <c r="BG28" s="23"/>
+      <c r="BH28" s="23"/>
+      <c r="BI28" s="23"/>
+      <c r="BJ28" s="24"/>
+      <c r="BK28" s="24"/>
+      <c r="BL28" s="24"/>
+      <c r="BM28" s="24"/>
+      <c r="BN28" s="24"/>
+      <c r="BO28" s="24"/>
+      <c r="BP28" s="24"/>
+      <c r="BQ28" s="24"/>
+      <c r="BR28" s="24"/>
+      <c r="BS28" s="24"/>
       <c r="BT28" s="3"/>
       <c r="BU28" s="3"/>
       <c r="BV28" s="3"/>
       <c r="BW28" s="3"/>
       <c r="BX28" s="3"/>
       <c r="BY28" s="3"/>
       <c r="BZ28" s="4"/>
       <c r="CA28" s="4"/>
       <c r="CB28" s="4"/>
       <c r="CC28" s="4"/>
       <c r="CD28" s="4"/>
       <c r="CE28" s="4"/>
       <c r="CF28" s="4"/>
       <c r="CG28" s="4"/>
       <c r="CH28" s="4"/>
       <c r="CI28" s="4"/>
       <c r="CJ28" s="4"/>
       <c r="CK28" s="4"/>
       <c r="CL28" s="4"/>
       <c r="CM28" s="4"/>
     </row>
     <row r="29" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A29" s="3"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
@@ -7681,51 +7713,51 @@
       <c r="CM29" s="3"/>
       <c r="CN29" s="3"/>
       <c r="CO29" s="3"/>
       <c r="CP29" s="22" t="s">
         <v>15</v>
       </c>
       <c r="CQ29" s="22"/>
       <c r="CR29" s="22"/>
       <c r="CS29" s="22"/>
       <c r="CT29" s="3"/>
       <c r="CU29" s="3"/>
       <c r="CV29" s="3"/>
       <c r="CW29" s="3"/>
       <c r="CX29" s="3"/>
       <c r="CY29" s="3"/>
       <c r="CZ29" s="3"/>
       <c r="DA29" s="3"/>
       <c r="DB29" s="22" t="s">
         <v>15</v>
       </c>
       <c r="DC29" s="22"/>
       <c r="DD29" s="22"/>
       <c r="DE29" s="22"/>
     </row>
     <row r="30" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="23"/>
+      <c r="A30" s="26"/>
       <c r="B30" s="19" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="20"/>
       <c r="D30" s="20"/>
       <c r="E30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="H30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="21"/>
       <c r="N30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="O30" s="20"/>
       <c r="P30" s="20"/>
       <c r="Q30" s="20"/>
       <c r="R30" s="20"/>
       <c r="S30" s="20"/>
       <c r="T30" s="20"/>
       <c r="U30" s="20"/>
       <c r="V30" s="20"/>
@@ -7810,51 +7842,51 @@
       <c r="CK30" s="20"/>
       <c r="CL30" s="20"/>
       <c r="CM30" s="20"/>
       <c r="CN30" s="20"/>
       <c r="CO30" s="20"/>
       <c r="CP30" s="20"/>
       <c r="CQ30" s="20"/>
       <c r="CR30" s="20"/>
       <c r="CS30" s="21"/>
       <c r="CT30" s="19" t="s">
         <v>29</v>
       </c>
       <c r="CU30" s="20"/>
       <c r="CV30" s="20"/>
       <c r="CW30" s="20"/>
       <c r="CX30" s="20"/>
       <c r="CY30" s="20"/>
       <c r="CZ30" s="20"/>
       <c r="DA30" s="20"/>
       <c r="DB30" s="20"/>
       <c r="DC30" s="20"/>
       <c r="DD30" s="20"/>
       <c r="DE30" s="21"/>
     </row>
     <row r="31" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A31" s="24"/>
+      <c r="A31" s="27"/>
       <c r="B31" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I31" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J31" s="6" t="s">
@@ -8449,51 +8481,53 @@
       </c>
       <c r="CS32" s="10">
         <v>107.27902490867125</v>
       </c>
       <c r="CT32" s="9">
         <v>100</v>
       </c>
       <c r="CU32" s="10">
         <v>100</v>
       </c>
       <c r="CV32" s="10">
         <v>100</v>
       </c>
       <c r="CW32" s="10">
         <v>100</v>
       </c>
       <c r="CX32" s="10">
         <v>100</v>
       </c>
       <c r="CY32" s="10">
         <v>100</v>
       </c>
       <c r="CZ32" s="10">
         <v>102.13235404385841</v>
       </c>
-      <c r="DA32" s="10"/>
+      <c r="DA32" s="10">
+        <v>102.42695059768596</v>
+      </c>
       <c r="DB32" s="10"/>
       <c r="DC32" s="10"/>
       <c r="DD32" s="10"/>
       <c r="DE32" s="10"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="C33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="D33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="E33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="F33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="G33" s="8">
@@ -8768,51 +8802,53 @@
       </c>
       <c r="CS33" s="10">
         <v>107.0580607339048</v>
       </c>
       <c r="CT33" s="9">
         <v>100</v>
       </c>
       <c r="CU33" s="10">
         <v>100</v>
       </c>
       <c r="CV33" s="10">
         <v>100</v>
       </c>
       <c r="CW33" s="10">
         <v>100</v>
       </c>
       <c r="CX33" s="10">
         <v>100</v>
       </c>
       <c r="CY33" s="10">
         <v>100</v>
       </c>
       <c r="CZ33" s="10">
         <v>103.83646637737965</v>
       </c>
-      <c r="DA33" s="10"/>
+      <c r="DA33" s="10">
+        <v>130.54435361142271</v>
+      </c>
       <c r="DB33" s="10"/>
       <c r="DC33" s="10"/>
       <c r="DD33" s="10"/>
       <c r="DE33" s="10"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="C34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="D34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="E34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="F34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="G34" s="8">
@@ -9087,51 +9123,53 @@
       </c>
       <c r="CS34" s="10">
         <v>104.16666666666666</v>
       </c>
       <c r="CT34" s="9">
         <v>100</v>
       </c>
       <c r="CU34" s="10">
         <v>100</v>
       </c>
       <c r="CV34" s="10">
         <v>100</v>
       </c>
       <c r="CW34" s="10">
         <v>100</v>
       </c>
       <c r="CX34" s="10">
         <v>100</v>
       </c>
       <c r="CY34" s="10">
         <v>100</v>
       </c>
       <c r="CZ34" s="10">
         <v>35.274340102807926</v>
       </c>
-      <c r="DA34" s="10"/>
+      <c r="DA34" s="10">
+        <v>118.97855842523508</v>
+      </c>
       <c r="DB34" s="10"/>
       <c r="DC34" s="10"/>
       <c r="DD34" s="10"/>
       <c r="DE34" s="10"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="10">
         <v>73.386923275571121</v>
       </c>
       <c r="C35" s="10">
         <v>73.386923275571121</v>
       </c>
       <c r="D35" s="10">
         <v>73.386923275571121</v>
       </c>
       <c r="E35" s="10">
         <v>73.386923275571121</v>
       </c>
       <c r="F35" s="8">
         <v>73.386923275571121</v>
       </c>
       <c r="G35" s="8">
@@ -9406,51 +9444,53 @@
       </c>
       <c r="CS35" s="10">
         <v>72.534059945504097</v>
       </c>
       <c r="CT35" s="9">
         <v>100</v>
       </c>
       <c r="CU35" s="10">
         <v>100</v>
       </c>
       <c r="CV35" s="10">
         <v>100</v>
       </c>
       <c r="CW35" s="10">
         <v>100</v>
       </c>
       <c r="CX35" s="10">
         <v>100</v>
       </c>
       <c r="CY35" s="10">
         <v>100</v>
       </c>
       <c r="CZ35" s="10">
         <v>99.017328449109655</v>
       </c>
-      <c r="DA35" s="10"/>
+      <c r="DA35" s="10">
+        <v>97.048790040928949</v>
+      </c>
       <c r="DB35" s="10"/>
       <c r="DC35" s="10"/>
       <c r="DD35" s="10"/>
       <c r="DE35" s="10"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="10">
         <v>176.97472253592065</v>
       </c>
       <c r="C36" s="10">
         <v>176.97472253592065</v>
       </c>
       <c r="D36" s="10">
         <v>176.97472253592065</v>
       </c>
       <c r="E36" s="10">
         <v>176.97472253592065</v>
       </c>
       <c r="F36" s="10">
         <v>176.97472253592065</v>
       </c>
       <c r="G36" s="10">
@@ -9725,51 +9765,53 @@
       </c>
       <c r="CS36" s="10">
         <v>99.664490262217058</v>
       </c>
       <c r="CT36" s="9">
         <v>100</v>
       </c>
       <c r="CU36" s="10">
         <v>100</v>
       </c>
       <c r="CV36" s="10">
         <v>100</v>
       </c>
       <c r="CW36" s="10">
         <v>100</v>
       </c>
       <c r="CX36" s="10">
         <v>100</v>
       </c>
       <c r="CY36" s="10">
         <v>100</v>
       </c>
       <c r="CZ36" s="10">
         <v>96.923154616062305</v>
       </c>
-      <c r="DA36" s="10"/>
+      <c r="DA36" s="10">
+        <v>92.526637805579526</v>
+      </c>
       <c r="DB36" s="10"/>
       <c r="DC36" s="10"/>
       <c r="DD36" s="10"/>
       <c r="DE36" s="10"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="C37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="D37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="E37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="F37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="G37" s="8">
@@ -10044,51 +10086,53 @@
       </c>
       <c r="CS37" s="10">
         <v>94.735875407341723</v>
       </c>
       <c r="CT37" s="9">
         <v>100</v>
       </c>
       <c r="CU37" s="10">
         <v>100</v>
       </c>
       <c r="CV37" s="10">
         <v>100</v>
       </c>
       <c r="CW37" s="10">
         <v>100</v>
       </c>
       <c r="CX37" s="10">
         <v>100</v>
       </c>
       <c r="CY37" s="10">
         <v>100</v>
       </c>
       <c r="CZ37" s="10">
         <v>100</v>
       </c>
-      <c r="DA37" s="10"/>
+      <c r="DA37" s="10">
+        <v>85.272114831972189</v>
+      </c>
       <c r="DB37" s="10"/>
       <c r="DC37" s="10"/>
       <c r="DD37" s="10"/>
       <c r="DE37" s="10"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="C38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="D38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="E38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="F38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="G38" s="8">
@@ -10363,51 +10407,53 @@
       </c>
       <c r="CS38" s="10">
         <v>1996.0907278904226</v>
       </c>
       <c r="CT38" s="9">
         <v>100</v>
       </c>
       <c r="CU38" s="10">
         <v>100</v>
       </c>
       <c r="CV38" s="10">
         <v>100</v>
       </c>
       <c r="CW38" s="10">
         <v>100</v>
       </c>
       <c r="CX38" s="10">
         <v>100</v>
       </c>
       <c r="CY38" s="10">
         <v>100</v>
       </c>
       <c r="CZ38" s="10">
         <v>121.84720998060199</v>
       </c>
-      <c r="DA38" s="10"/>
+      <c r="DA38" s="10">
+        <v>126.52934363962591</v>
+      </c>
       <c r="DB38" s="10"/>
       <c r="DC38" s="10"/>
       <c r="DD38" s="10"/>
       <c r="DE38" s="10"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="8">
         <v>25</v>
       </c>
       <c r="C39" s="8">
         <v>55</v>
       </c>
       <c r="D39" s="8">
         <v>85</v>
       </c>
       <c r="E39" s="8">
         <v>85</v>
       </c>
       <c r="F39" s="8">
         <v>95</v>
       </c>
       <c r="G39" s="8">
@@ -10682,51 +10728,53 @@
       </c>
       <c r="CS39" s="10">
         <v>79.357374714165232</v>
       </c>
       <c r="CT39" s="9">
         <v>100</v>
       </c>
       <c r="CU39" s="10">
         <v>100</v>
       </c>
       <c r="CV39" s="10">
         <v>100</v>
       </c>
       <c r="CW39" s="10">
         <v>100</v>
       </c>
       <c r="CX39" s="10">
         <v>100</v>
       </c>
       <c r="CY39" s="10">
         <v>100</v>
       </c>
       <c r="CZ39" s="10">
         <v>101.69148376877624</v>
       </c>
-      <c r="DA39" s="10"/>
+      <c r="DA39" s="10">
+        <v>122.07317724443676</v>
+      </c>
       <c r="DB39" s="10"/>
       <c r="DC39" s="10"/>
       <c r="DD39" s="10"/>
       <c r="DE39" s="10"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
       <c r="O40" s="3"/>
       <c r="P40" s="3"/>
       <c r="Q40" s="3"/>
       <c r="R40" s="3"/>
       <c r="S40" s="3"/>
@@ -10782,125 +10830,125 @@
       <c r="BQ40" s="3"/>
       <c r="BR40" s="3"/>
       <c r="BS40" s="3"/>
       <c r="BT40" s="3"/>
       <c r="BU40" s="3"/>
       <c r="BV40" s="3"/>
       <c r="BW40" s="3"/>
       <c r="BX40" s="3"/>
       <c r="BY40" s="3"/>
       <c r="BZ40" s="4"/>
       <c r="CA40" s="4"/>
       <c r="CB40" s="4"/>
       <c r="CC40" s="4"/>
       <c r="CD40" s="4"/>
       <c r="CE40" s="4"/>
       <c r="CF40" s="4"/>
       <c r="CG40" s="4"/>
       <c r="CH40" s="4"/>
       <c r="CI40" s="4"/>
       <c r="CJ40" s="4"/>
       <c r="CK40" s="4"/>
       <c r="CL40" s="4"/>
       <c r="CM40" s="4"/>
     </row>
     <row r="41" spans="1:109" ht="21" customHeight="1">
-      <c r="A41" s="25" t="s">
+      <c r="A41" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="B41" s="25"/>
-[...70 lines deleted...]
-      <c r="BU41" s="26"/>
+      <c r="B41" s="23"/>
+      <c r="C41" s="23"/>
+      <c r="D41" s="23"/>
+      <c r="E41" s="23"/>
+      <c r="F41" s="23"/>
+      <c r="G41" s="23"/>
+      <c r="H41" s="23"/>
+      <c r="I41" s="23"/>
+      <c r="J41" s="23"/>
+      <c r="K41" s="23"/>
+      <c r="L41" s="23"/>
+      <c r="M41" s="23"/>
+      <c r="N41" s="23"/>
+      <c r="O41" s="23"/>
+      <c r="P41" s="23"/>
+      <c r="Q41" s="23"/>
+      <c r="R41" s="23"/>
+      <c r="S41" s="23"/>
+      <c r="T41" s="23"/>
+      <c r="U41" s="23"/>
+      <c r="V41" s="23"/>
+      <c r="W41" s="23"/>
+      <c r="X41" s="23"/>
+      <c r="Y41" s="23"/>
+      <c r="Z41" s="23"/>
+      <c r="AA41" s="23"/>
+      <c r="AB41" s="23"/>
+      <c r="AC41" s="23"/>
+      <c r="AD41" s="23"/>
+      <c r="AE41" s="23"/>
+      <c r="AF41" s="23"/>
+      <c r="AG41" s="23"/>
+      <c r="AH41" s="23"/>
+      <c r="AI41" s="23"/>
+      <c r="AJ41" s="23"/>
+      <c r="AK41" s="23"/>
+      <c r="AL41" s="23"/>
+      <c r="AM41" s="23"/>
+      <c r="AN41" s="23"/>
+      <c r="AO41" s="23"/>
+      <c r="AP41" s="23"/>
+      <c r="AQ41" s="23"/>
+      <c r="AR41" s="23"/>
+      <c r="AS41" s="23"/>
+      <c r="AT41" s="23"/>
+      <c r="AU41" s="23"/>
+      <c r="AV41" s="23"/>
+      <c r="AW41" s="23"/>
+      <c r="AX41" s="23"/>
+      <c r="AY41" s="23"/>
+      <c r="AZ41" s="23"/>
+      <c r="BA41" s="23"/>
+      <c r="BB41" s="23"/>
+      <c r="BC41" s="23"/>
+      <c r="BD41" s="23"/>
+      <c r="BE41" s="23"/>
+      <c r="BF41" s="23"/>
+      <c r="BG41" s="23"/>
+      <c r="BH41" s="23"/>
+      <c r="BI41" s="23"/>
+      <c r="BJ41" s="24"/>
+      <c r="BK41" s="24"/>
+      <c r="BL41" s="24"/>
+      <c r="BM41" s="24"/>
+      <c r="BN41" s="24"/>
+      <c r="BO41" s="24"/>
+      <c r="BP41" s="24"/>
+      <c r="BQ41" s="24"/>
+      <c r="BR41" s="24"/>
+      <c r="BS41" s="24"/>
+      <c r="BT41" s="24"/>
+      <c r="BU41" s="24"/>
       <c r="BV41" s="3"/>
       <c r="BW41" s="3"/>
       <c r="BX41" s="3"/>
       <c r="BY41" s="3"/>
       <c r="BZ41" s="4"/>
       <c r="CA41" s="4"/>
       <c r="CB41" s="4"/>
       <c r="CC41" s="4"/>
       <c r="CD41" s="4"/>
       <c r="CE41" s="4"/>
       <c r="CF41" s="4"/>
       <c r="CG41" s="4"/>
       <c r="CH41" s="4"/>
       <c r="CI41" s="4"/>
       <c r="CJ41" s="4"/>
       <c r="CK41" s="4"/>
       <c r="CL41" s="4"/>
       <c r="CM41" s="4"/>
     </row>
     <row r="42" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A42" s="3"/>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
@@ -11006,51 +11054,51 @@
       <c r="CM42" s="3"/>
       <c r="CN42" s="3"/>
       <c r="CO42" s="3"/>
       <c r="CP42" s="22" t="s">
         <v>15</v>
       </c>
       <c r="CQ42" s="22"/>
       <c r="CR42" s="22"/>
       <c r="CS42" s="22"/>
       <c r="CT42" s="3"/>
       <c r="CU42" s="3"/>
       <c r="CV42" s="3"/>
       <c r="CW42" s="3"/>
       <c r="CX42" s="3"/>
       <c r="CY42" s="3"/>
       <c r="CZ42" s="3"/>
       <c r="DA42" s="3"/>
       <c r="DB42" s="22" t="s">
         <v>15</v>
       </c>
       <c r="DC42" s="22"/>
       <c r="DD42" s="22"/>
       <c r="DE42" s="22"/>
     </row>
     <row r="43" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="23"/>
+      <c r="A43" s="26"/>
       <c r="B43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="C43" s="20"/>
       <c r="D43" s="20"/>
       <c r="E43" s="20"/>
       <c r="F43" s="20"/>
       <c r="G43" s="20"/>
       <c r="H43" s="20"/>
       <c r="I43" s="20"/>
       <c r="J43" s="20"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
       <c r="M43" s="21"/>
       <c r="N43" s="19" t="s">
         <v>16</v>
       </c>
       <c r="O43" s="20"/>
       <c r="P43" s="20"/>
       <c r="Q43" s="20"/>
       <c r="R43" s="20"/>
       <c r="S43" s="20"/>
       <c r="T43" s="20"/>
       <c r="U43" s="20"/>
       <c r="V43" s="20"/>
@@ -11135,51 +11183,51 @@
       <c r="CK43" s="20"/>
       <c r="CL43" s="20"/>
       <c r="CM43" s="20"/>
       <c r="CN43" s="20"/>
       <c r="CO43" s="20"/>
       <c r="CP43" s="20"/>
       <c r="CQ43" s="20"/>
       <c r="CR43" s="20"/>
       <c r="CS43" s="21"/>
       <c r="CT43" s="19" t="s">
         <v>29</v>
       </c>
       <c r="CU43" s="20"/>
       <c r="CV43" s="20"/>
       <c r="CW43" s="20"/>
       <c r="CX43" s="20"/>
       <c r="CY43" s="20"/>
       <c r="CZ43" s="20"/>
       <c r="DA43" s="20"/>
       <c r="DB43" s="20"/>
       <c r="DC43" s="20"/>
       <c r="DD43" s="20"/>
       <c r="DE43" s="21"/>
     </row>
     <row r="44" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A44" s="24"/>
+      <c r="A44" s="27"/>
       <c r="B44" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G44" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I44" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J44" s="6" t="s">
@@ -11774,51 +11822,53 @@
       </c>
       <c r="CS45" s="10">
         <v>96.818241527414045</v>
       </c>
       <c r="CT45" s="9">
         <v>119.52737454479778</v>
       </c>
       <c r="CU45" s="10">
         <v>104.11516443132676</v>
       </c>
       <c r="CV45" s="10">
         <v>71.502459823829113</v>
       </c>
       <c r="CW45" s="10">
         <v>97.346083138098024</v>
       </c>
       <c r="CX45" s="10">
         <v>103.64816612925367</v>
       </c>
       <c r="CY45" s="10">
         <v>111.79929483177364</v>
       </c>
       <c r="CZ45" s="10">
         <v>107.18531246738374</v>
       </c>
-      <c r="DA45" s="10"/>
+      <c r="DA45" s="10">
+        <v>92.729723801788253</v>
+      </c>
       <c r="DB45" s="10"/>
       <c r="DC45" s="10"/>
       <c r="DD45" s="10"/>
       <c r="DE45" s="10"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="8">
         <v>486.19273645346749</v>
       </c>
       <c r="C46" s="8">
         <v>950.23939248923875</v>
       </c>
       <c r="D46" s="8">
         <v>163.57427477688302</v>
       </c>
       <c r="E46" s="8">
         <v>114.99114271303574</v>
       </c>
       <c r="F46" s="8">
         <v>139.23511441095275</v>
       </c>
       <c r="G46" s="8">
@@ -12093,51 +12143,53 @@
       </c>
       <c r="CS46" s="10">
         <v>36.884928821086888</v>
       </c>
       <c r="CT46" s="9">
         <v>100.47498122788446</v>
       </c>
       <c r="CU46" s="10">
         <v>100.34812109544238</v>
       </c>
       <c r="CV46" s="10">
         <v>101.67391930701829</v>
       </c>
       <c r="CW46" s="10">
         <v>99.111858315677608</v>
       </c>
       <c r="CX46" s="10">
         <v>124.51599917481006</v>
       </c>
       <c r="CY46" s="10">
         <v>96.898265568277665</v>
       </c>
       <c r="CZ46" s="10">
         <v>140.55899408141985</v>
       </c>
-      <c r="DA46" s="10"/>
+      <c r="DA46" s="10">
+        <v>62.327585287139144</v>
+      </c>
       <c r="DB46" s="10"/>
       <c r="DC46" s="10"/>
       <c r="DD46" s="10"/>
       <c r="DE46" s="10"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="8">
         <v>114.56506730112199</v>
       </c>
       <c r="C47" s="8">
         <v>176.25594064268458</v>
       </c>
       <c r="D47" s="8">
         <v>131.68029556855421</v>
       </c>
       <c r="E47" s="8">
         <v>138.2153751637193</v>
       </c>
       <c r="F47" s="8">
         <v>117.98737265740296</v>
       </c>
       <c r="G47" s="8">
@@ -12412,51 +12464,53 @@
       </c>
       <c r="CS47" s="10">
         <v>65.426834987784233</v>
       </c>
       <c r="CT47" s="9">
         <v>100.03933248880517</v>
       </c>
       <c r="CU47" s="10">
         <v>101.13925730753286</v>
       </c>
       <c r="CV47" s="10">
         <v>74.687630011192709</v>
       </c>
       <c r="CW47" s="10">
         <v>109.56061956788481</v>
       </c>
       <c r="CX47" s="10">
         <v>98.675649832566876</v>
       </c>
       <c r="CY47" s="10">
         <v>189.20598911965266</v>
       </c>
       <c r="CZ47" s="10">
         <v>29.896834112973668</v>
       </c>
-      <c r="DA47" s="10"/>
+      <c r="DA47" s="10">
+        <v>44.684471776894377</v>
+      </c>
       <c r="DB47" s="10"/>
       <c r="DC47" s="10"/>
       <c r="DD47" s="10"/>
       <c r="DE47" s="10"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="8">
         <v>101.80640547430923</v>
       </c>
       <c r="C48" s="8">
         <v>104.21431809586259</v>
       </c>
       <c r="D48" s="8">
         <v>99.47003248795896</v>
       </c>
       <c r="E48" s="8">
         <v>104.78542912729625</v>
       </c>
       <c r="F48" s="8">
         <v>99.913561896265875</v>
       </c>
       <c r="G48" s="8">
@@ -12731,51 +12785,53 @@
       </c>
       <c r="CS48" s="10">
         <v>128.57650731688005</v>
       </c>
       <c r="CT48" s="9">
         <v>102.41653090676861</v>
       </c>
       <c r="CU48" s="10">
         <v>99.967281180292971</v>
       </c>
       <c r="CV48" s="10">
         <v>78.674754883806528</v>
       </c>
       <c r="CW48" s="10">
         <v>97.3796139841876</v>
       </c>
       <c r="CX48" s="10">
         <v>75.459421975246329</v>
       </c>
       <c r="CY48" s="10">
         <v>94.922984784480064</v>
       </c>
       <c r="CZ48" s="10">
         <v>102.93311779129584</v>
       </c>
-      <c r="DA48" s="10"/>
+      <c r="DA48" s="10">
+        <v>84.642804261068918</v>
+      </c>
       <c r="DB48" s="10"/>
       <c r="DC48" s="10"/>
       <c r="DD48" s="10"/>
       <c r="DE48" s="10"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="10">
         <v>82.132520477244753</v>
       </c>
       <c r="C49" s="10">
         <v>98.102625677383244</v>
       </c>
       <c r="D49" s="10">
         <v>117.29832784030687</v>
       </c>
       <c r="E49" s="10">
         <v>100.32071205202881</v>
       </c>
       <c r="F49" s="10">
         <v>95.43471015903161</v>
       </c>
       <c r="G49" s="10">
@@ -13050,51 +13106,53 @@
       </c>
       <c r="CS49" s="10">
         <v>119.20683033618786</v>
       </c>
       <c r="CT49" s="9">
         <v>105.61286514536079</v>
       </c>
       <c r="CU49" s="10">
         <v>103.71312116327036</v>
       </c>
       <c r="CV49" s="10">
         <v>78.619930125475904</v>
       </c>
       <c r="CW49" s="10">
         <v>94.56903061062404</v>
       </c>
       <c r="CX49" s="10">
         <v>86.098474223179693</v>
       </c>
       <c r="CY49" s="10">
         <v>132.95319297756873</v>
       </c>
       <c r="CZ49" s="10">
         <v>99.09207650043335</v>
       </c>
-      <c r="DA49" s="10"/>
+      <c r="DA49" s="10">
+        <v>98.26143155440964</v>
+      </c>
       <c r="DB49" s="10"/>
       <c r="DC49" s="10"/>
       <c r="DD49" s="10"/>
       <c r="DE49" s="10"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="8">
         <v>101.72248077023305</v>
       </c>
       <c r="C50" s="8">
         <v>95.943103963839548</v>
       </c>
       <c r="D50" s="8">
         <v>97.451005792408694</v>
       </c>
       <c r="E50" s="8">
         <v>97.049067799214654</v>
       </c>
       <c r="F50" s="8">
         <v>77.418963880284167</v>
       </c>
       <c r="G50" s="8">
@@ -13369,51 +13427,53 @@
       </c>
       <c r="CS50" s="10">
         <v>139.20649200157632</v>
       </c>
       <c r="CT50" s="9">
         <v>102.19505513379185</v>
       </c>
       <c r="CU50" s="10">
         <v>99.352303432186204</v>
       </c>
       <c r="CV50" s="10">
         <v>88.828744033117374</v>
       </c>
       <c r="CW50" s="10">
         <v>106.21703771993299</v>
       </c>
       <c r="CX50" s="10">
         <v>100.26306030876108</v>
       </c>
       <c r="CY50" s="10">
         <v>99.544195099374662</v>
       </c>
       <c r="CZ50" s="10">
         <v>101.44523848729735</v>
       </c>
-      <c r="DA50" s="10"/>
+      <c r="DA50" s="10">
+        <v>111.99923918619719</v>
+      </c>
       <c r="DB50" s="10"/>
       <c r="DC50" s="10"/>
       <c r="DD50" s="10"/>
       <c r="DE50" s="10"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="8">
         <v>172.4232215863928</v>
       </c>
       <c r="C51" s="8">
         <v>171.63622212056009</v>
       </c>
       <c r="D51" s="8">
         <v>156.86863683658441</v>
       </c>
       <c r="E51" s="8">
         <v>144.62987709365692</v>
       </c>
       <c r="F51" s="8">
         <v>140.91382783479767</v>
       </c>
       <c r="G51" s="8">
@@ -13688,51 +13748,53 @@
       </c>
       <c r="CS51" s="10">
         <v>52.070073094649793</v>
       </c>
       <c r="CT51" s="9">
         <v>123.50970879794903</v>
       </c>
       <c r="CU51" s="10">
         <v>129.29236655643061</v>
       </c>
       <c r="CV51" s="10">
         <v>122.3253607846911</v>
       </c>
       <c r="CW51" s="10">
         <v>113.68610912060409</v>
       </c>
       <c r="CX51" s="10">
         <v>122.38353691042877</v>
       </c>
       <c r="CY51" s="10">
         <v>128.64649906899658</v>
       </c>
       <c r="CZ51" s="10">
         <v>123.77505736078224</v>
       </c>
-      <c r="DA51" s="10"/>
+      <c r="DA51" s="10">
+        <v>122.8219966023706</v>
+      </c>
       <c r="DB51" s="10"/>
       <c r="DC51" s="10"/>
       <c r="DD51" s="10"/>
       <c r="DE51" s="10"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="8">
         <v>97.346930124813795</v>
       </c>
       <c r="C52" s="8">
         <v>100.66093529166133</v>
       </c>
       <c r="D52" s="8">
         <v>143.35981599038794</v>
       </c>
       <c r="E52" s="8">
         <v>100.50635203729605</v>
       </c>
       <c r="F52" s="8">
         <v>97.890362437704709</v>
       </c>
       <c r="G52" s="8">
@@ -14007,51 +14069,53 @@
       </c>
       <c r="CS52" s="10">
         <v>129.03308633187584</v>
       </c>
       <c r="CT52" s="9">
         <v>191.95358621220899</v>
       </c>
       <c r="CU52" s="10">
         <v>90.775307555366624</v>
       </c>
       <c r="CV52" s="10">
         <v>20.734009714921577</v>
       </c>
       <c r="CW52" s="10">
         <v>78.211172326228464</v>
       </c>
       <c r="CX52" s="10">
         <v>101.44264103466787</v>
       </c>
       <c r="CY52" s="10">
         <v>132.50386890506022</v>
       </c>
       <c r="CZ52" s="10">
         <v>111.04745820179842</v>
       </c>
-      <c r="DA52" s="10"/>
+      <c r="DA52" s="10">
+        <v>57.350849184457331</v>
+      </c>
       <c r="DB52" s="10"/>
       <c r="DC52" s="10"/>
       <c r="DD52" s="10"/>
       <c r="DE52" s="10"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="3"/>
       <c r="B53" s="3"/>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
       <c r="R53" s="3"/>
       <c r="S53" s="3"/>
@@ -14440,241 +14504,241 @@
       <c r="BD57" s="2"/>
       <c r="BE57" s="2"/>
       <c r="BF57" s="2"/>
       <c r="BG57" s="2"/>
       <c r="BH57" s="2"/>
       <c r="BI57" s="2"/>
       <c r="BJ57" s="2"/>
       <c r="BK57" s="2"/>
       <c r="BL57" s="2"/>
       <c r="BM57" s="2"/>
       <c r="BN57" s="2"/>
       <c r="BO57" s="2"/>
       <c r="BP57" s="2"/>
       <c r="BQ57" s="2"/>
       <c r="BR57" s="2"/>
       <c r="BS57" s="2"/>
       <c r="BT57" s="2"/>
       <c r="BU57" s="2"/>
       <c r="BV57" s="2"/>
       <c r="BW57" s="2"/>
       <c r="BX57" s="2"/>
       <c r="BY57" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="80">
-    <mergeCell ref="CH30:CS30"/>
-[...6 lines deleted...]
-    <mergeCell ref="CP29:CS29"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DB42:DE42"/>
+    <mergeCell ref="CT43:DE43"/>
+    <mergeCell ref="DB3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DB16:DE16"/>
+    <mergeCell ref="CT17:DE17"/>
+    <mergeCell ref="DB29:DE29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="CD42:CG42"/>
+    <mergeCell ref="BV43:CG43"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CD16:CG16"/>
+    <mergeCell ref="BV17:CG17"/>
+    <mergeCell ref="CD29:CG29"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="BR42:BU42"/>
+    <mergeCell ref="BJ43:BU43"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BR16:BU16"/>
+    <mergeCell ref="BJ17:BU17"/>
+    <mergeCell ref="BR29:BU29"/>
+    <mergeCell ref="AT3:AW3"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AT16:AW16"/>
+    <mergeCell ref="AH3:AK3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="J16:M16"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="V16:Y16"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="AH42:AK42"/>
+    <mergeCell ref="AT42:AW42"/>
+    <mergeCell ref="BF42:BI42"/>
+    <mergeCell ref="AH16:AK16"/>
+    <mergeCell ref="V42:Y42"/>
+    <mergeCell ref="N43:Y43"/>
+    <mergeCell ref="Z43:AK43"/>
+    <mergeCell ref="Z17:AK17"/>
+    <mergeCell ref="N17:Y17"/>
+    <mergeCell ref="AX43:BI43"/>
+    <mergeCell ref="V29:Y29"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="AH29:AK29"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="AL43:AW43"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="J42:M42"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="A30:A31"/>
     <mergeCell ref="A2:BS2"/>
     <mergeCell ref="A15:BT15"/>
     <mergeCell ref="A28:BS28"/>
     <mergeCell ref="A41:BU41"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="BF16:BI16"/>
     <mergeCell ref="AX17:BI17"/>
     <mergeCell ref="BF29:BI29"/>
     <mergeCell ref="B17:M17"/>
     <mergeCell ref="B30:M30"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="AL17:AW17"/>
     <mergeCell ref="AT29:AW29"/>
     <mergeCell ref="AL30:AW30"/>
-    <mergeCell ref="B43:M43"/>
-[...54 lines deleted...]
-    <mergeCell ref="DB29:DE29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CP42:CS42"/>
+    <mergeCell ref="CH43:CS43"/>
+    <mergeCell ref="CP3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CP16:CS16"/>
+    <mergeCell ref="CH17:CS17"/>
+    <mergeCell ref="CP29:CS29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADAE8725-8D25-4719-9092-C252D68F73D2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADAE8725-8D25-4719-9092-C252D68F73D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>