--- v5 (2026-09-21)
+++ v6 (2026-10-18)
@@ -375,64 +375,64 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -696,52 +696,52 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE57"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="CS1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="DK16" sqref="DK16"/>
+      <pane xSplit="1" topLeftCell="CU1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="DK34" sqref="DK34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.140625" style="1" customWidth="1"/>
     <col min="2" max="49" width="9.140625" style="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
@@ -801,123 +801,123 @@
       <c r="BQ1" s="3"/>
       <c r="BR1" s="3"/>
       <c r="BS1" s="3"/>
       <c r="BT1" s="3"/>
       <c r="BU1" s="3"/>
       <c r="BV1" s="3"/>
       <c r="BW1" s="3"/>
       <c r="BX1" s="3"/>
       <c r="BY1" s="3"/>
       <c r="BZ1" s="4"/>
       <c r="CA1" s="4"/>
       <c r="CB1" s="4"/>
       <c r="CC1" s="4"/>
       <c r="CD1" s="4"/>
       <c r="CE1" s="4"/>
       <c r="CF1" s="4"/>
       <c r="CG1" s="4"/>
       <c r="CH1" s="4"/>
       <c r="CI1" s="4"/>
       <c r="CJ1" s="4"/>
       <c r="CK1" s="4"/>
       <c r="CL1" s="4"/>
       <c r="CM1" s="4"/>
     </row>
     <row r="2" spans="1:109" ht="25.5" customHeight="1">
-      <c r="A2" s="23" t="s">
+      <c r="A2" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="23"/>
-[...68 lines deleted...]
-      <c r="BS2" s="24"/>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
+      <c r="I2" s="25"/>
+      <c r="J2" s="25"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="N2" s="25"/>
+      <c r="O2" s="25"/>
+      <c r="P2" s="25"/>
+      <c r="Q2" s="25"/>
+      <c r="R2" s="25"/>
+      <c r="S2" s="25"/>
+      <c r="T2" s="25"/>
+      <c r="U2" s="25"/>
+      <c r="V2" s="25"/>
+      <c r="W2" s="25"/>
+      <c r="X2" s="25"/>
+      <c r="Y2" s="25"/>
+      <c r="Z2" s="25"/>
+      <c r="AA2" s="25"/>
+      <c r="AB2" s="25"/>
+      <c r="AC2" s="25"/>
+      <c r="AD2" s="25"/>
+      <c r="AE2" s="25"/>
+      <c r="AF2" s="25"/>
+      <c r="AG2" s="25"/>
+      <c r="AH2" s="25"/>
+      <c r="AI2" s="25"/>
+      <c r="AJ2" s="25"/>
+      <c r="AK2" s="25"/>
+      <c r="AL2" s="25"/>
+      <c r="AM2" s="25"/>
+      <c r="AN2" s="25"/>
+      <c r="AO2" s="25"/>
+      <c r="AP2" s="25"/>
+      <c r="AQ2" s="25"/>
+      <c r="AR2" s="25"/>
+      <c r="AS2" s="25"/>
+      <c r="AT2" s="25"/>
+      <c r="AU2" s="25"/>
+      <c r="AV2" s="25"/>
+      <c r="AW2" s="25"/>
+      <c r="AX2" s="25"/>
+      <c r="AY2" s="25"/>
+      <c r="AZ2" s="25"/>
+      <c r="BA2" s="25"/>
+      <c r="BB2" s="25"/>
+      <c r="BC2" s="25"/>
+      <c r="BD2" s="25"/>
+      <c r="BE2" s="25"/>
+      <c r="BF2" s="25"/>
+      <c r="BG2" s="25"/>
+      <c r="BH2" s="25"/>
+      <c r="BI2" s="25"/>
+      <c r="BJ2" s="26"/>
+      <c r="BK2" s="26"/>
+      <c r="BL2" s="26"/>
+      <c r="BM2" s="26"/>
+      <c r="BN2" s="26"/>
+      <c r="BO2" s="26"/>
+      <c r="BP2" s="26"/>
+      <c r="BQ2" s="26"/>
+      <c r="BR2" s="26"/>
+      <c r="BS2" s="26"/>
       <c r="BT2" s="3"/>
       <c r="BU2" s="3"/>
       <c r="BV2" s="3"/>
       <c r="BW2" s="3"/>
       <c r="BX2" s="3"/>
       <c r="BY2" s="3"/>
       <c r="BZ2" s="4"/>
       <c r="CA2" s="4"/>
       <c r="CB2" s="4"/>
       <c r="CC2" s="4"/>
       <c r="CD2" s="4"/>
       <c r="CE2" s="4"/>
       <c r="CF2" s="4"/>
       <c r="CG2" s="4"/>
       <c r="CH2" s="4"/>
       <c r="CI2" s="4"/>
       <c r="CJ2" s="4"/>
       <c r="CK2" s="4"/>
       <c r="CL2" s="4"/>
       <c r="CM2" s="4"/>
     </row>
     <row r="3" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
@@ -1025,51 +1025,51 @@
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
       <c r="CO3" s="3"/>
       <c r="CP3" s="22" t="s">
         <v>15</v>
       </c>
       <c r="CQ3" s="22"/>
       <c r="CR3" s="22"/>
       <c r="CS3" s="22"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
       <c r="DA3" s="3"/>
       <c r="DB3" s="22" t="s">
         <v>15</v>
       </c>
       <c r="DC3" s="22"/>
       <c r="DD3" s="22"/>
       <c r="DE3" s="22"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="26"/>
+      <c r="A4" s="23"/>
       <c r="B4" s="19" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="20"/>
       <c r="D4" s="20"/>
       <c r="E4" s="20"/>
       <c r="F4" s="20"/>
       <c r="G4" s="20"/>
       <c r="H4" s="20"/>
       <c r="I4" s="20"/>
       <c r="J4" s="20"/>
       <c r="K4" s="20"/>
       <c r="L4" s="20"/>
       <c r="M4" s="21"/>
       <c r="N4" s="19" t="s">
         <v>16</v>
       </c>
       <c r="O4" s="20"/>
       <c r="P4" s="20"/>
       <c r="Q4" s="20"/>
       <c r="R4" s="20"/>
       <c r="S4" s="20"/>
       <c r="T4" s="20"/>
       <c r="U4" s="20"/>
       <c r="V4" s="20"/>
@@ -1154,51 +1154,51 @@
       <c r="CK4" s="20"/>
       <c r="CL4" s="20"/>
       <c r="CM4" s="20"/>
       <c r="CN4" s="20"/>
       <c r="CO4" s="20"/>
       <c r="CP4" s="20"/>
       <c r="CQ4" s="20"/>
       <c r="CR4" s="20"/>
       <c r="CS4" s="21"/>
       <c r="CT4" s="19" t="s">
         <v>29</v>
       </c>
       <c r="CU4" s="20"/>
       <c r="CV4" s="20"/>
       <c r="CW4" s="20"/>
       <c r="CX4" s="20"/>
       <c r="CY4" s="20"/>
       <c r="CZ4" s="20"/>
       <c r="DA4" s="20"/>
       <c r="DB4" s="20"/>
       <c r="DC4" s="20"/>
       <c r="DD4" s="20"/>
       <c r="DE4" s="21"/>
     </row>
     <row r="5" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A5" s="27"/>
+      <c r="A5" s="24"/>
       <c r="B5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -1796,51 +1796,53 @@
       </c>
       <c r="CT6" s="9">
         <v>117.48409538335245</v>
       </c>
       <c r="CU6" s="10">
         <v>103.83411021685609</v>
       </c>
       <c r="CV6" s="10">
         <v>75.930043362245499</v>
       </c>
       <c r="CW6" s="10">
         <v>97.8055497988952</v>
       </c>
       <c r="CX6" s="10">
         <v>102.98583825592647</v>
       </c>
       <c r="CY6" s="10">
         <v>110.76959188904529</v>
       </c>
       <c r="CZ6" s="10">
         <v>105.79978837648554</v>
       </c>
       <c r="DA6" s="10">
         <v>98.376713792340965</v>
       </c>
-      <c r="DB6" s="10"/>
+      <c r="DB6" s="10">
+        <v>97.695281509457345</v>
+      </c>
       <c r="DC6" s="10"/>
       <c r="DD6" s="10"/>
       <c r="DE6" s="10"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="8">
         <v>109.61943062472992</v>
       </c>
       <c r="C7" s="8">
         <v>132.9984517049493</v>
       </c>
       <c r="D7" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="E7" s="8">
         <v>101.78374363658777</v>
       </c>
       <c r="F7" s="8">
         <v>104.24901529800495</v>
       </c>
       <c r="G7" s="8">
         <v>104.18544670661652</v>
@@ -2117,51 +2119,53 @@
       </c>
       <c r="CT7" s="9">
         <v>100.20351286420347</v>
       </c>
       <c r="CU7" s="10">
         <v>100.26160115711744</v>
       </c>
       <c r="CV7" s="10">
         <v>101.07295750451853</v>
       </c>
       <c r="CW7" s="10">
         <v>99.822593110789796</v>
       </c>
       <c r="CX7" s="10">
         <v>100.68250684718414</v>
       </c>
       <c r="CY7" s="10">
         <v>99.837626686484299</v>
       </c>
       <c r="CZ7" s="10">
         <v>102.87628754121087</v>
       </c>
       <c r="DA7" s="10">
         <v>100.03882508336999</v>
       </c>
-      <c r="DB7" s="10"/>
+      <c r="DB7" s="10">
+        <v>97.271411457043371</v>
+      </c>
       <c r="DC7" s="10"/>
       <c r="DD7" s="10"/>
       <c r="DE7" s="10"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="8">
         <v>70.665594681456142</v>
       </c>
       <c r="C8" s="8">
         <v>111.08975806609132</v>
       </c>
       <c r="D8" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="E8" s="8">
         <v>108.66879978245211</v>
       </c>
       <c r="F8" s="8">
         <v>91.612756609134337</v>
       </c>
       <c r="G8" s="8">
         <v>87.774887239828331</v>
@@ -2438,51 +2442,53 @@
       </c>
       <c r="CT8" s="9">
         <v>100.03787814178567</v>
       </c>
       <c r="CU8" s="10">
         <v>101.12164315940915</v>
       </c>
       <c r="CV8" s="10">
         <v>75.128366420927932</v>
       </c>
       <c r="CW8" s="10">
         <v>109.44396079994283</v>
       </c>
       <c r="CX8" s="10">
         <v>98.712539927795106</v>
       </c>
       <c r="CY8" s="10">
         <v>186.55417199621439</v>
       </c>
       <c r="CZ8" s="10">
         <v>30.75053956449057</v>
       </c>
       <c r="DA8" s="10">
         <v>99.812015953036379</v>
       </c>
-      <c r="DB8" s="10"/>
+      <c r="DB8" s="10">
+        <v>105.04841285389332</v>
+      </c>
       <c r="DC8" s="10"/>
       <c r="DD8" s="10"/>
       <c r="DE8" s="10"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="8">
         <v>102.22475881683482</v>
       </c>
       <c r="C9" s="8">
         <v>104.66845563211035</v>
       </c>
       <c r="D9" s="8">
         <v>73.386923275571121</v>
       </c>
       <c r="E9" s="8">
         <v>105.19319247118202</v>
       </c>
       <c r="F9" s="8">
         <v>100.33063468152001</v>
       </c>
       <c r="G9" s="8">
         <v>119.30832236209427</v>
@@ -2759,51 +2765,53 @@
       </c>
       <c r="CT9" s="9">
         <v>102.40328312105915</v>
       </c>
       <c r="CU9" s="10">
         <v>99.967386876908563</v>
       </c>
       <c r="CV9" s="10">
         <v>78.86983602954038</v>
       </c>
       <c r="CW9" s="10">
         <v>97.390272512115544</v>
       </c>
       <c r="CX9" s="10">
         <v>75.737160802676584</v>
       </c>
       <c r="CY9" s="10">
         <v>94.932376914920269</v>
       </c>
       <c r="CZ9" s="10">
         <v>102.6456301618649</v>
       </c>
       <c r="DA9" s="10">
         <v>86.461350990074266</v>
       </c>
-      <c r="DB9" s="10"/>
+      <c r="DB9" s="10">
+        <v>96.467225736938133</v>
+      </c>
       <c r="DC9" s="10"/>
       <c r="DD9" s="10"/>
       <c r="DE9" s="10"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="10">
         <v>82.609818359170077</v>
       </c>
       <c r="C10" s="10">
         <v>98.463560389762577</v>
       </c>
       <c r="D10" s="10">
         <v>176.97472253592065</v>
       </c>
       <c r="E10" s="10">
         <v>100.78226799858105</v>
       </c>
       <c r="F10" s="10">
         <v>95.813810508554269</v>
       </c>
       <c r="G10" s="10">
         <v>94.895773401080049</v>
@@ -3080,51 +3088,53 @@
       </c>
       <c r="CT10" s="9">
         <v>103.60733577701234</v>
       </c>
       <c r="CU10" s="10">
         <v>102.62999597574311</v>
       </c>
       <c r="CV10" s="10">
         <v>86.365300821055683</v>
       </c>
       <c r="CW10" s="10">
         <v>96.953984902844965</v>
       </c>
       <c r="CX10" s="10">
         <v>92.542667286035112</v>
       </c>
       <c r="CY10" s="10">
         <v>119.83003095881242</v>
       </c>
       <c r="CZ10" s="10">
         <v>98.97783553776712</v>
       </c>
       <c r="DA10" s="10">
         <v>94.346637881343696</v>
       </c>
-      <c r="DB10" s="10"/>
+      <c r="DB10" s="10">
+        <v>105.90125516087079</v>
+      </c>
       <c r="DC10" s="10"/>
       <c r="DD10" s="10"/>
       <c r="DE10" s="10"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="8">
         <v>101.21784906341756</v>
       </c>
       <c r="C11" s="8">
         <v>95.503915387600031</v>
       </c>
       <c r="D11" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="E11" s="8">
         <v>96.449168200192076</v>
       </c>
       <c r="F11" s="8">
         <v>77.048899507449775</v>
       </c>
       <c r="G11" s="8">
         <v>134.72709861534068</v>
@@ -3401,51 +3411,53 @@
       </c>
       <c r="CT11" s="9">
         <v>102.19464606299221</v>
       </c>
       <c r="CU11" s="10">
         <v>99.352390627300252</v>
       </c>
       <c r="CV11" s="10">
         <v>90.971210372403661</v>
       </c>
       <c r="CW11" s="10">
         <v>105.9561064517307</v>
       </c>
       <c r="CX11" s="10">
         <v>100.23615518281184</v>
       </c>
       <c r="CY11" s="10">
         <v>99.552766579115698</v>
       </c>
       <c r="CZ11" s="10">
         <v>101.3151520428825</v>
       </c>
       <c r="DA11" s="10">
         <v>94.551386057177169</v>
       </c>
-      <c r="DB11" s="10"/>
+      <c r="DB11" s="10">
+        <v>104.7559551374928</v>
+      </c>
       <c r="DC11" s="10"/>
       <c r="DD11" s="10"/>
       <c r="DE11" s="10"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="8">
         <v>183.67954936939515</v>
       </c>
       <c r="C12" s="8">
         <v>179.9039438238741</v>
       </c>
       <c r="D12" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="E12" s="8">
         <v>158.29154329747945</v>
       </c>
       <c r="F12" s="8">
         <v>154.17109504647038</v>
       </c>
       <c r="G12" s="8">
         <v>157.14252905166452</v>
@@ -3722,51 +3734,53 @@
       </c>
       <c r="CT12" s="9">
         <v>122.87826667533407</v>
       </c>
       <c r="CU12" s="10">
         <v>128.64268113394189</v>
       </c>
       <c r="CV12" s="10">
         <v>118.41347829442716</v>
       </c>
       <c r="CW12" s="10">
         <v>112.58825303104328</v>
       </c>
       <c r="CX12" s="10">
         <v>120.28845652856796</v>
       </c>
       <c r="CY12" s="10">
         <v>126.16648530811119</v>
       </c>
       <c r="CZ12" s="10">
         <v>122.20473246499995</v>
       </c>
       <c r="DA12" s="10">
         <v>123.54823139621311</v>
       </c>
-      <c r="DB12" s="10"/>
+      <c r="DB12" s="10">
+        <v>76.083397314188815</v>
+      </c>
       <c r="DC12" s="10"/>
       <c r="DD12" s="10"/>
       <c r="DE12" s="10"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="8">
         <v>105.91606584516222</v>
       </c>
       <c r="C13" s="8">
         <v>107.17149055170847</v>
       </c>
       <c r="D13" s="8">
         <v>100</v>
       </c>
       <c r="E13" s="8">
         <v>109.57570510625916</v>
       </c>
       <c r="F13" s="8">
         <v>105.11819464409673</v>
       </c>
       <c r="G13" s="8">
         <v>117.17320657300829</v>
@@ -4043,51 +4057,53 @@
       </c>
       <c r="CT13" s="9">
         <v>170.96106821528502</v>
       </c>
       <c r="CU13" s="10">
         <v>91.659420611459126</v>
       </c>
       <c r="CV13" s="10">
         <v>27.723432927222113</v>
       </c>
       <c r="CW13" s="10">
         <v>81.960674340202715</v>
       </c>
       <c r="CX13" s="10">
         <v>101.2138856486138</v>
       </c>
       <c r="CY13" s="10">
         <v>128.5244384660175</v>
       </c>
       <c r="CZ13" s="10">
         <v>107.54912745819689</v>
       </c>
       <c r="DA13" s="10">
         <v>90.924795035662981</v>
       </c>
-      <c r="DB13" s="10"/>
+      <c r="DB13" s="10">
+        <v>100.15137778586248</v>
+      </c>
       <c r="DC13" s="10"/>
       <c r="DD13" s="10"/>
       <c r="DE13" s="10"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="12"/>
       <c r="B14" s="13"/>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="13"/>
       <c r="G14" s="14"/>
       <c r="H14" s="13"/>
       <c r="I14" s="13"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="14"/>
       <c r="M14" s="13"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3"/>
       <c r="P14" s="3"/>
       <c r="Q14" s="3"/>
       <c r="R14" s="3"/>
       <c r="S14" s="3"/>
       <c r="T14" s="3"/>
@@ -4148,124 +4164,124 @@
       <c r="BW14" s="3"/>
       <c r="BX14" s="3"/>
       <c r="BY14" s="3"/>
       <c r="BZ14" s="4"/>
       <c r="CA14" s="4"/>
       <c r="CB14" s="4"/>
       <c r="CC14" s="4"/>
       <c r="CD14" s="4"/>
       <c r="CE14" s="4"/>
       <c r="CF14" s="4"/>
       <c r="CG14" s="4"/>
       <c r="CH14" s="4"/>
       <c r="CI14" s="4"/>
       <c r="CJ14" s="4"/>
       <c r="CK14" s="4"/>
       <c r="CL14" s="4"/>
       <c r="CM14" s="4"/>
       <c r="CT14" s="4"/>
       <c r="CU14" s="4"/>
       <c r="CV14" s="4"/>
       <c r="CW14" s="4"/>
       <c r="CX14" s="4"/>
       <c r="CY14" s="4"/>
     </row>
     <row r="15" spans="1:109" ht="21" customHeight="1">
-      <c r="A15" s="25" t="s">
+      <c r="A15" s="27" t="s">
         <v>0</v>
       </c>
-      <c r="B15" s="25"/>
-[...69 lines deleted...]
-      <c r="BT15" s="24"/>
+      <c r="B15" s="27"/>
+      <c r="C15" s="27"/>
+      <c r="D15" s="27"/>
+      <c r="E15" s="27"/>
+      <c r="F15" s="27"/>
+      <c r="G15" s="27"/>
+      <c r="H15" s="27"/>
+      <c r="I15" s="27"/>
+      <c r="J15" s="27"/>
+      <c r="K15" s="27"/>
+      <c r="L15" s="27"/>
+      <c r="M15" s="27"/>
+      <c r="N15" s="27"/>
+      <c r="O15" s="27"/>
+      <c r="P15" s="27"/>
+      <c r="Q15" s="27"/>
+      <c r="R15" s="27"/>
+      <c r="S15" s="27"/>
+      <c r="T15" s="27"/>
+      <c r="U15" s="27"/>
+      <c r="V15" s="27"/>
+      <c r="W15" s="27"/>
+      <c r="X15" s="27"/>
+      <c r="Y15" s="27"/>
+      <c r="Z15" s="27"/>
+      <c r="AA15" s="27"/>
+      <c r="AB15" s="27"/>
+      <c r="AC15" s="27"/>
+      <c r="AD15" s="27"/>
+      <c r="AE15" s="27"/>
+      <c r="AF15" s="27"/>
+      <c r="AG15" s="27"/>
+      <c r="AH15" s="27"/>
+      <c r="AI15" s="27"/>
+      <c r="AJ15" s="27"/>
+      <c r="AK15" s="27"/>
+      <c r="AL15" s="27"/>
+      <c r="AM15" s="27"/>
+      <c r="AN15" s="27"/>
+      <c r="AO15" s="27"/>
+      <c r="AP15" s="27"/>
+      <c r="AQ15" s="27"/>
+      <c r="AR15" s="27"/>
+      <c r="AS15" s="27"/>
+      <c r="AT15" s="27"/>
+      <c r="AU15" s="27"/>
+      <c r="AV15" s="27"/>
+      <c r="AW15" s="27"/>
+      <c r="AX15" s="27"/>
+      <c r="AY15" s="27"/>
+      <c r="AZ15" s="27"/>
+      <c r="BA15" s="27"/>
+      <c r="BB15" s="27"/>
+      <c r="BC15" s="27"/>
+      <c r="BD15" s="27"/>
+      <c r="BE15" s="27"/>
+      <c r="BF15" s="27"/>
+      <c r="BG15" s="27"/>
+      <c r="BH15" s="27"/>
+      <c r="BI15" s="27"/>
+      <c r="BJ15" s="26"/>
+      <c r="BK15" s="26"/>
+      <c r="BL15" s="26"/>
+      <c r="BM15" s="26"/>
+      <c r="BN15" s="26"/>
+      <c r="BO15" s="26"/>
+      <c r="BP15" s="26"/>
+      <c r="BQ15" s="26"/>
+      <c r="BR15" s="26"/>
+      <c r="BS15" s="26"/>
+      <c r="BT15" s="26"/>
       <c r="BU15" s="3"/>
       <c r="BV15" s="3"/>
       <c r="BW15" s="3"/>
       <c r="BX15" s="3"/>
       <c r="BY15" s="3"/>
       <c r="BZ15" s="4"/>
       <c r="CA15" s="4"/>
       <c r="CB15" s="4"/>
       <c r="CC15" s="4"/>
       <c r="CD15" s="4"/>
       <c r="CE15" s="4"/>
       <c r="CF15" s="4"/>
       <c r="CG15" s="4"/>
       <c r="CH15" s="4"/>
       <c r="CI15" s="4"/>
       <c r="CJ15" s="4"/>
       <c r="CK15" s="4"/>
       <c r="CL15" s="4"/>
       <c r="CM15" s="4"/>
     </row>
     <row r="16" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A16" s="3"/>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
@@ -4372,51 +4388,51 @@
       <c r="CM16" s="3"/>
       <c r="CN16" s="3"/>
       <c r="CO16" s="3"/>
       <c r="CP16" s="22" t="s">
         <v>15</v>
       </c>
       <c r="CQ16" s="22"/>
       <c r="CR16" s="22"/>
       <c r="CS16" s="22"/>
       <c r="CT16" s="3"/>
       <c r="CU16" s="3"/>
       <c r="CV16" s="3"/>
       <c r="CW16" s="3"/>
       <c r="CX16" s="3"/>
       <c r="CY16" s="3"/>
       <c r="CZ16" s="3"/>
       <c r="DA16" s="3"/>
       <c r="DB16" s="22" t="s">
         <v>15</v>
       </c>
       <c r="DC16" s="22"/>
       <c r="DD16" s="22"/>
       <c r="DE16" s="22"/>
     </row>
     <row r="17" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A17" s="26"/>
+      <c r="A17" s="23"/>
       <c r="B17" s="19" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="20"/>
       <c r="D17" s="20"/>
       <c r="E17" s="20"/>
       <c r="F17" s="20"/>
       <c r="G17" s="20"/>
       <c r="H17" s="20"/>
       <c r="I17" s="20"/>
       <c r="J17" s="20"/>
       <c r="K17" s="20"/>
       <c r="L17" s="20"/>
       <c r="M17" s="21"/>
       <c r="N17" s="19" t="s">
         <v>16</v>
       </c>
       <c r="O17" s="20"/>
       <c r="P17" s="20"/>
       <c r="Q17" s="20"/>
       <c r="R17" s="20"/>
       <c r="S17" s="20"/>
       <c r="T17" s="20"/>
       <c r="U17" s="20"/>
       <c r="V17" s="20"/>
@@ -4501,51 +4517,51 @@
       <c r="CK17" s="20"/>
       <c r="CL17" s="20"/>
       <c r="CM17" s="20"/>
       <c r="CN17" s="20"/>
       <c r="CO17" s="20"/>
       <c r="CP17" s="20"/>
       <c r="CQ17" s="20"/>
       <c r="CR17" s="20"/>
       <c r="CS17" s="21"/>
       <c r="CT17" s="19" t="s">
         <v>29</v>
       </c>
       <c r="CU17" s="20"/>
       <c r="CV17" s="20"/>
       <c r="CW17" s="20"/>
       <c r="CX17" s="20"/>
       <c r="CY17" s="20"/>
       <c r="CZ17" s="20"/>
       <c r="DA17" s="20"/>
       <c r="DB17" s="20"/>
       <c r="DC17" s="20"/>
       <c r="DD17" s="20"/>
       <c r="DE17" s="21"/>
     </row>
     <row r="18" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A18" s="27"/>
+      <c r="A18" s="24"/>
       <c r="B18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I18" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J18" s="6" t="s">
@@ -5143,51 +5159,53 @@
       </c>
       <c r="CT19" s="9">
         <v>118.96148210464132</v>
       </c>
       <c r="CU19" s="10">
         <v>104.03954472221413</v>
       </c>
       <c r="CV19" s="10">
         <v>72.267467973990279</v>
       </c>
       <c r="CW19" s="10">
         <v>97.393655255770213</v>
       </c>
       <c r="CX19" s="10">
         <v>103.52159535575933</v>
       </c>
       <c r="CY19" s="10">
         <v>111.62647307929312</v>
       </c>
       <c r="CZ19" s="10">
         <v>106.38370171148142</v>
       </c>
       <c r="DA19" s="10">
         <v>98.293708508635888</v>
       </c>
-      <c r="DB19" s="10"/>
+      <c r="DB19" s="10">
+        <v>97.600384725005185</v>
+      </c>
       <c r="DC19" s="10"/>
       <c r="DD19" s="10"/>
       <c r="DE19" s="10"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="8">
         <v>109.61943062472992</v>
       </c>
       <c r="C20" s="8">
         <v>132.9984517049493</v>
       </c>
       <c r="D20" s="8">
         <v>105.53301233158736</v>
       </c>
       <c r="E20" s="8">
         <v>101.78374363658777</v>
       </c>
       <c r="F20" s="8">
         <v>104.24901529800495</v>
       </c>
       <c r="G20" s="8">
         <v>104.18544670661652</v>
@@ -5464,51 +5482,53 @@
       </c>
       <c r="CT20" s="9">
         <v>100.22480720631692</v>
       </c>
       <c r="CU20" s="10">
         <v>100.27283955520763</v>
       </c>
       <c r="CV20" s="10">
         <v>101.14083842284536</v>
       </c>
       <c r="CW20" s="10">
         <v>99.469072062247349</v>
       </c>
       <c r="CX20" s="10">
         <v>101.97570267370224</v>
       </c>
       <c r="CY20" s="10">
         <v>99.521541228125415</v>
       </c>
       <c r="CZ20" s="10">
         <v>105.62815323839129</v>
       </c>
       <c r="DA20" s="10">
         <v>100.0567241267476</v>
       </c>
-      <c r="DB20" s="10"/>
+      <c r="DB20" s="10">
+        <v>96.096993360571147</v>
+      </c>
       <c r="DC20" s="10"/>
       <c r="DD20" s="10"/>
       <c r="DE20" s="10"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="8">
         <v>70.665594681456142</v>
       </c>
       <c r="C21" s="8">
         <v>111.08975806609132</v>
       </c>
       <c r="D21" s="8">
         <v>78.912272770958836</v>
       </c>
       <c r="E21" s="8">
         <v>108.66879978245211</v>
       </c>
       <c r="F21" s="8">
         <v>91.612756609134337</v>
       </c>
       <c r="G21" s="8">
         <v>87.774887239828331</v>
@@ -5785,51 +5805,53 @@
       </c>
       <c r="CT21" s="9">
         <v>100.03830513893928</v>
       </c>
       <c r="CU21" s="10">
         <v>101.12689576617784</v>
       </c>
       <c r="CV21" s="10">
         <v>74.997119997682077</v>
       </c>
       <c r="CW21" s="10">
         <v>109.51386424749876</v>
       </c>
       <c r="CX21" s="10">
         <v>98.697584201453296</v>
       </c>
       <c r="CY21" s="10">
         <v>187.62802162920002</v>
       </c>
       <c r="CZ21" s="10">
         <v>30.021534337600635</v>
       </c>
       <c r="DA21" s="10">
         <v>99.811482453576389</v>
       </c>
-      <c r="DB21" s="10"/>
+      <c r="DB21" s="10">
+        <v>105.07235686154932</v>
+      </c>
       <c r="DC21" s="10"/>
       <c r="DD21" s="10"/>
       <c r="DE21" s="10"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="8">
         <v>102.22475881683482</v>
       </c>
       <c r="C22" s="8">
         <v>104.66845563211035</v>
       </c>
       <c r="D22" s="8">
         <v>99.761852891780038</v>
       </c>
       <c r="E22" s="8">
         <v>105.19319247118202</v>
       </c>
       <c r="F22" s="8">
         <v>100.33063468152001</v>
       </c>
       <c r="G22" s="8">
         <v>119.30832236209427</v>
@@ -6106,51 +6128,53 @@
       </c>
       <c r="CT22" s="9">
         <v>102.40421298306599</v>
       </c>
       <c r="CU22" s="10">
         <v>99.967379442448092</v>
       </c>
       <c r="CV22" s="10">
         <v>78.824730916529148</v>
       </c>
       <c r="CW22" s="10">
         <v>97.388776746725881</v>
       </c>
       <c r="CX22" s="10">
         <v>75.704685581925659</v>
       </c>
       <c r="CY22" s="10">
         <v>94.93113401842767</v>
       </c>
       <c r="CZ22" s="10">
         <v>102.64699837367839</v>
       </c>
       <c r="DA22" s="10">
         <v>86.454856349400302</v>
       </c>
-      <c r="DB22" s="10"/>
+      <c r="DB22" s="10">
+        <v>96.466595242727877</v>
+      </c>
       <c r="DC22" s="10"/>
       <c r="DD22" s="10"/>
       <c r="DE22" s="10"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="10">
         <v>82.609818359170077</v>
       </c>
       <c r="C23" s="10">
         <v>98.463560389762577</v>
       </c>
       <c r="D23" s="10">
         <v>117.88600313745015</v>
       </c>
       <c r="E23" s="10">
         <v>100.78226799858105</v>
       </c>
       <c r="F23" s="10">
         <v>95.813810508554269</v>
       </c>
       <c r="G23" s="10">
         <v>94.895773401080049</v>
@@ -6427,51 +6451,53 @@
       </c>
       <c r="CT23" s="9">
         <v>105.48531207422536</v>
       </c>
       <c r="CU23" s="10">
         <v>103.65024404996792</v>
       </c>
       <c r="CV23" s="10">
         <v>79.185826365971906</v>
       </c>
       <c r="CW23" s="10">
         <v>94.637101378370858</v>
       </c>
       <c r="CX23" s="10">
         <v>86.628196477775688</v>
       </c>
       <c r="CY23" s="10">
         <v>132.14301193549264</v>
       </c>
       <c r="CZ23" s="10">
         <v>98.526995452375814</v>
       </c>
       <c r="DA23" s="10">
         <v>93.623980593048429</v>
       </c>
-      <c r="DB23" s="10"/>
+      <c r="DB23" s="10">
+        <v>106.5620846937969</v>
+      </c>
       <c r="DC23" s="10"/>
       <c r="DD23" s="10"/>
       <c r="DE23" s="10"/>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="8">
         <v>101.21784906341756</v>
       </c>
       <c r="C24" s="8">
         <v>95.503915387600031</v>
       </c>
       <c r="D24" s="8">
         <v>96.71283498059195</v>
       </c>
       <c r="E24" s="8">
         <v>96.449168200192076</v>
       </c>
       <c r="F24" s="8">
         <v>77.048899507449775</v>
       </c>
       <c r="G24" s="8">
         <v>134.72709861534068</v>
@@ -6748,51 +6774,53 @@
       </c>
       <c r="CT24" s="9">
         <v>102.19504977746897</v>
       </c>
       <c r="CU24" s="10">
         <v>99.35230457385002</v>
       </c>
       <c r="CV24" s="10">
         <v>88.828804779698885</v>
       </c>
       <c r="CW24" s="10">
         <v>106.21702187186895</v>
       </c>
       <c r="CX24" s="10">
         <v>100.26305856486685</v>
       </c>
       <c r="CY24" s="10">
         <v>99.544195607686476</v>
       </c>
       <c r="CZ24" s="10">
         <v>101.36113006887646</v>
       </c>
       <c r="DA24" s="10">
         <v>94.47150943265963</v>
       </c>
-      <c r="DB24" s="10"/>
+      <c r="DB24" s="10">
+        <v>104.81219232897875</v>
+      </c>
       <c r="DC24" s="10"/>
       <c r="DD24" s="10"/>
       <c r="DE24" s="10"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="8">
         <v>183.67954936939515</v>
       </c>
       <c r="C25" s="8">
         <v>179.9039438238741</v>
       </c>
       <c r="D25" s="8">
         <v>174.83148521228202</v>
       </c>
       <c r="E25" s="8">
         <v>158.29154329747945</v>
       </c>
       <c r="F25" s="8">
         <v>154.17109504647038</v>
       </c>
       <c r="G25" s="8">
         <v>157.14252905166452</v>
@@ -7069,51 +7097,53 @@
       </c>
       <c r="CT25" s="9">
         <v>122.87826667533407</v>
       </c>
       <c r="CU25" s="10">
         <v>128.64268113394189</v>
       </c>
       <c r="CV25" s="10">
         <v>121.78453558628932</v>
       </c>
       <c r="CW25" s="10">
         <v>113.39199853794622</v>
       </c>
       <c r="CX25" s="10">
         <v>121.81623175922449</v>
       </c>
       <c r="CY25" s="10">
         <v>127.97873645112736</v>
       </c>
       <c r="CZ25" s="10">
         <v>123.65371094472428</v>
       </c>
       <c r="DA25" s="10">
         <v>124.45697457547047</v>
       </c>
-      <c r="DB25" s="10"/>
+      <c r="DB25" s="10">
+        <v>75.33936367625688</v>
+      </c>
       <c r="DC25" s="10"/>
       <c r="DD25" s="10"/>
       <c r="DE25" s="10"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="8">
         <v>105.91606584516222</v>
       </c>
       <c r="C26" s="8">
         <v>107.17149055170847</v>
       </c>
       <c r="D26" s="8">
         <v>158.15958024914795</v>
       </c>
       <c r="E26" s="8">
         <v>109.57570510625916</v>
       </c>
       <c r="F26" s="8">
         <v>105.11819464409673</v>
       </c>
       <c r="G26" s="8">
         <v>117.17320657300829</v>
@@ -7390,51 +7420,53 @@
       </c>
       <c r="CT26" s="9">
         <v>183.94556595470277</v>
       </c>
       <c r="CU26" s="10">
         <v>91.080202070322485</v>
       </c>
       <c r="CV26" s="10">
         <v>23.131063109461557</v>
       </c>
       <c r="CW26" s="10">
         <v>78.763119192849572</v>
       </c>
       <c r="CX26" s="10">
         <v>101.38128596709531</v>
       </c>
       <c r="CY26" s="10">
         <v>131.46944389326043</v>
       </c>
       <c r="CZ26" s="10">
         <v>108.20139500503134</v>
       </c>
       <c r="DA26" s="10">
         <v>90.438969944646502</v>
       </c>
-      <c r="DB26" s="10"/>
+      <c r="DB26" s="10">
+        <v>100.1601629772185</v>
+      </c>
       <c r="DC26" s="10"/>
       <c r="DD26" s="10"/>
       <c r="DE26" s="10"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
@@ -7489,123 +7521,123 @@
       <c r="BQ27" s="3"/>
       <c r="BR27" s="3"/>
       <c r="BS27" s="3"/>
       <c r="BT27" s="3"/>
       <c r="BU27" s="3"/>
       <c r="BV27" s="3"/>
       <c r="BW27" s="3"/>
       <c r="BX27" s="3"/>
       <c r="BY27" s="3"/>
       <c r="BZ27" s="4"/>
       <c r="CA27" s="4"/>
       <c r="CB27" s="4"/>
       <c r="CC27" s="4"/>
       <c r="CD27" s="4"/>
       <c r="CE27" s="4"/>
       <c r="CF27" s="4"/>
       <c r="CG27" s="4"/>
       <c r="CH27" s="4"/>
       <c r="CI27" s="4"/>
       <c r="CJ27" s="4"/>
       <c r="CK27" s="4"/>
       <c r="CL27" s="4"/>
       <c r="CM27" s="4"/>
     </row>
     <row r="28" spans="1:109" ht="21" customHeight="1">
-      <c r="A28" s="23" t="s">
+      <c r="A28" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="B28" s="23"/>
-[...68 lines deleted...]
-      <c r="BS28" s="24"/>
+      <c r="B28" s="25"/>
+      <c r="C28" s="25"/>
+      <c r="D28" s="25"/>
+      <c r="E28" s="25"/>
+      <c r="F28" s="25"/>
+      <c r="G28" s="25"/>
+      <c r="H28" s="25"/>
+      <c r="I28" s="25"/>
+      <c r="J28" s="25"/>
+      <c r="K28" s="25"/>
+      <c r="L28" s="25"/>
+      <c r="M28" s="25"/>
+      <c r="N28" s="25"/>
+      <c r="O28" s="25"/>
+      <c r="P28" s="25"/>
+      <c r="Q28" s="25"/>
+      <c r="R28" s="25"/>
+      <c r="S28" s="25"/>
+      <c r="T28" s="25"/>
+      <c r="U28" s="25"/>
+      <c r="V28" s="25"/>
+      <c r="W28" s="25"/>
+      <c r="X28" s="25"/>
+      <c r="Y28" s="25"/>
+      <c r="Z28" s="25"/>
+      <c r="AA28" s="25"/>
+      <c r="AB28" s="25"/>
+      <c r="AC28" s="25"/>
+      <c r="AD28" s="25"/>
+      <c r="AE28" s="25"/>
+      <c r="AF28" s="25"/>
+      <c r="AG28" s="25"/>
+      <c r="AH28" s="25"/>
+      <c r="AI28" s="25"/>
+      <c r="AJ28" s="25"/>
+      <c r="AK28" s="25"/>
+      <c r="AL28" s="25"/>
+      <c r="AM28" s="25"/>
+      <c r="AN28" s="25"/>
+      <c r="AO28" s="25"/>
+      <c r="AP28" s="25"/>
+      <c r="AQ28" s="25"/>
+      <c r="AR28" s="25"/>
+      <c r="AS28" s="25"/>
+      <c r="AT28" s="25"/>
+      <c r="AU28" s="25"/>
+      <c r="AV28" s="25"/>
+      <c r="AW28" s="25"/>
+      <c r="AX28" s="25"/>
+      <c r="AY28" s="25"/>
+      <c r="AZ28" s="25"/>
+      <c r="BA28" s="25"/>
+      <c r="BB28" s="25"/>
+      <c r="BC28" s="25"/>
+      <c r="BD28" s="25"/>
+      <c r="BE28" s="25"/>
+      <c r="BF28" s="25"/>
+      <c r="BG28" s="25"/>
+      <c r="BH28" s="25"/>
+      <c r="BI28" s="25"/>
+      <c r="BJ28" s="26"/>
+      <c r="BK28" s="26"/>
+      <c r="BL28" s="26"/>
+      <c r="BM28" s="26"/>
+      <c r="BN28" s="26"/>
+      <c r="BO28" s="26"/>
+      <c r="BP28" s="26"/>
+      <c r="BQ28" s="26"/>
+      <c r="BR28" s="26"/>
+      <c r="BS28" s="26"/>
       <c r="BT28" s="3"/>
       <c r="BU28" s="3"/>
       <c r="BV28" s="3"/>
       <c r="BW28" s="3"/>
       <c r="BX28" s="3"/>
       <c r="BY28" s="3"/>
       <c r="BZ28" s="4"/>
       <c r="CA28" s="4"/>
       <c r="CB28" s="4"/>
       <c r="CC28" s="4"/>
       <c r="CD28" s="4"/>
       <c r="CE28" s="4"/>
       <c r="CF28" s="4"/>
       <c r="CG28" s="4"/>
       <c r="CH28" s="4"/>
       <c r="CI28" s="4"/>
       <c r="CJ28" s="4"/>
       <c r="CK28" s="4"/>
       <c r="CL28" s="4"/>
       <c r="CM28" s="4"/>
     </row>
     <row r="29" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A29" s="3"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
@@ -7713,51 +7745,51 @@
       <c r="CM29" s="3"/>
       <c r="CN29" s="3"/>
       <c r="CO29" s="3"/>
       <c r="CP29" s="22" t="s">
         <v>15</v>
       </c>
       <c r="CQ29" s="22"/>
       <c r="CR29" s="22"/>
       <c r="CS29" s="22"/>
       <c r="CT29" s="3"/>
       <c r="CU29" s="3"/>
       <c r="CV29" s="3"/>
       <c r="CW29" s="3"/>
       <c r="CX29" s="3"/>
       <c r="CY29" s="3"/>
       <c r="CZ29" s="3"/>
       <c r="DA29" s="3"/>
       <c r="DB29" s="22" t="s">
         <v>15</v>
       </c>
       <c r="DC29" s="22"/>
       <c r="DD29" s="22"/>
       <c r="DE29" s="22"/>
     </row>
     <row r="30" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="26"/>
+      <c r="A30" s="23"/>
       <c r="B30" s="19" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="20"/>
       <c r="D30" s="20"/>
       <c r="E30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="H30" s="20"/>
       <c r="I30" s="20"/>
       <c r="J30" s="20"/>
       <c r="K30" s="20"/>
       <c r="L30" s="20"/>
       <c r="M30" s="21"/>
       <c r="N30" s="19" t="s">
         <v>16</v>
       </c>
       <c r="O30" s="20"/>
       <c r="P30" s="20"/>
       <c r="Q30" s="20"/>
       <c r="R30" s="20"/>
       <c r="S30" s="20"/>
       <c r="T30" s="20"/>
       <c r="U30" s="20"/>
       <c r="V30" s="20"/>
@@ -7842,51 +7874,51 @@
       <c r="CK30" s="20"/>
       <c r="CL30" s="20"/>
       <c r="CM30" s="20"/>
       <c r="CN30" s="20"/>
       <c r="CO30" s="20"/>
       <c r="CP30" s="20"/>
       <c r="CQ30" s="20"/>
       <c r="CR30" s="20"/>
       <c r="CS30" s="21"/>
       <c r="CT30" s="19" t="s">
         <v>29</v>
       </c>
       <c r="CU30" s="20"/>
       <c r="CV30" s="20"/>
       <c r="CW30" s="20"/>
       <c r="CX30" s="20"/>
       <c r="CY30" s="20"/>
       <c r="CZ30" s="20"/>
       <c r="DA30" s="20"/>
       <c r="DB30" s="20"/>
       <c r="DC30" s="20"/>
       <c r="DD30" s="20"/>
       <c r="DE30" s="21"/>
     </row>
     <row r="31" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A31" s="27"/>
+      <c r="A31" s="24"/>
       <c r="B31" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I31" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J31" s="6" t="s">
@@ -8484,51 +8516,53 @@
       </c>
       <c r="CT32" s="9">
         <v>100</v>
       </c>
       <c r="CU32" s="10">
         <v>100</v>
       </c>
       <c r="CV32" s="10">
         <v>100</v>
       </c>
       <c r="CW32" s="10">
         <v>100</v>
       </c>
       <c r="CX32" s="10">
         <v>100</v>
       </c>
       <c r="CY32" s="10">
         <v>100</v>
       </c>
       <c r="CZ32" s="10">
         <v>102.13235404385841</v>
       </c>
       <c r="DA32" s="10">
         <v>102.42695059768596</v>
       </c>
-      <c r="DB32" s="10"/>
+      <c r="DB32" s="10">
+        <v>102.42868548804138</v>
+      </c>
       <c r="DC32" s="10"/>
       <c r="DD32" s="10"/>
       <c r="DE32" s="10"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="C33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="D33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="E33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="F33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="G33" s="8">
         <v>101.31011783108535</v>
@@ -8805,51 +8839,53 @@
       </c>
       <c r="CT33" s="9">
         <v>100</v>
       </c>
       <c r="CU33" s="10">
         <v>100</v>
       </c>
       <c r="CV33" s="10">
         <v>100</v>
       </c>
       <c r="CW33" s="10">
         <v>100</v>
       </c>
       <c r="CX33" s="10">
         <v>100</v>
       </c>
       <c r="CY33" s="10">
         <v>100</v>
       </c>
       <c r="CZ33" s="10">
         <v>103.83646637737965</v>
       </c>
       <c r="DA33" s="10">
         <v>130.54435361142271</v>
       </c>
-      <c r="DB33" s="10"/>
+      <c r="DB33" s="10">
+        <v>81.61596303919309</v>
+      </c>
       <c r="DC33" s="10"/>
       <c r="DD33" s="10"/>
       <c r="DE33" s="10"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="C34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="D34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="E34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="F34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="G34" s="8">
         <v>26.928169641366356</v>
@@ -9126,51 +9162,53 @@
       </c>
       <c r="CT34" s="9">
         <v>100</v>
       </c>
       <c r="CU34" s="10">
         <v>100</v>
       </c>
       <c r="CV34" s="10">
         <v>100</v>
       </c>
       <c r="CW34" s="10">
         <v>100</v>
       </c>
       <c r="CX34" s="10">
         <v>100</v>
       </c>
       <c r="CY34" s="10">
         <v>100</v>
       </c>
       <c r="CZ34" s="10">
         <v>35.274340102807926</v>
       </c>
       <c r="DA34" s="10">
         <v>118.97855842523508</v>
       </c>
-      <c r="DB34" s="10"/>
+      <c r="DB34" s="10">
+        <v>50.99735798053193</v>
+      </c>
       <c r="DC34" s="10"/>
       <c r="DD34" s="10"/>
       <c r="DE34" s="10"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="10">
         <v>73.386923275571121</v>
       </c>
       <c r="C35" s="10">
         <v>73.386923275571121</v>
       </c>
       <c r="D35" s="10">
         <v>73.386923275571121</v>
       </c>
       <c r="E35" s="10">
         <v>73.386923275571121</v>
       </c>
       <c r="F35" s="8">
         <v>73.386923275571121</v>
       </c>
       <c r="G35" s="8">
         <v>73.386923275571121</v>
@@ -9447,51 +9485,53 @@
       </c>
       <c r="CT35" s="9">
         <v>100</v>
       </c>
       <c r="CU35" s="10">
         <v>100</v>
       </c>
       <c r="CV35" s="10">
         <v>100</v>
       </c>
       <c r="CW35" s="10">
         <v>100</v>
       </c>
       <c r="CX35" s="10">
         <v>100</v>
       </c>
       <c r="CY35" s="10">
         <v>100</v>
       </c>
       <c r="CZ35" s="10">
         <v>99.017328449109655</v>
       </c>
       <c r="DA35" s="10">
         <v>97.048790040928949</v>
       </c>
-      <c r="DB35" s="10"/>
+      <c r="DB35" s="10">
+        <v>105.83636480836924</v>
+      </c>
       <c r="DC35" s="10"/>
       <c r="DD35" s="10"/>
       <c r="DE35" s="10"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="10">
         <v>176.97472253592065</v>
       </c>
       <c r="C36" s="10">
         <v>176.97472253592065</v>
       </c>
       <c r="D36" s="10">
         <v>176.97472253592065</v>
       </c>
       <c r="E36" s="10">
         <v>176.97472253592065</v>
       </c>
       <c r="F36" s="10">
         <v>176.97472253592065</v>
       </c>
       <c r="G36" s="10">
         <v>176.97472253592065</v>
@@ -9768,51 +9808,53 @@
       </c>
       <c r="CT36" s="9">
         <v>100</v>
       </c>
       <c r="CU36" s="10">
         <v>100</v>
       </c>
       <c r="CV36" s="10">
         <v>100</v>
       </c>
       <c r="CW36" s="10">
         <v>100</v>
       </c>
       <c r="CX36" s="10">
         <v>100</v>
       </c>
       <c r="CY36" s="10">
         <v>100</v>
       </c>
       <c r="CZ36" s="10">
         <v>96.923154616062305</v>
       </c>
       <c r="DA36" s="10">
         <v>92.526637805579526</v>
       </c>
-      <c r="DB36" s="10"/>
+      <c r="DB36" s="10">
+        <v>121.15645715649875</v>
+      </c>
       <c r="DC36" s="10"/>
       <c r="DD36" s="10"/>
       <c r="DE36" s="10"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="C37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="D37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="E37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="F37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="G37" s="8">
         <v>7097.7005170377324</v>
@@ -10089,51 +10131,53 @@
       </c>
       <c r="CT37" s="9">
         <v>100</v>
       </c>
       <c r="CU37" s="10">
         <v>100</v>
       </c>
       <c r="CV37" s="10">
         <v>100</v>
       </c>
       <c r="CW37" s="10">
         <v>100</v>
       </c>
       <c r="CX37" s="10">
         <v>100</v>
       </c>
       <c r="CY37" s="10">
         <v>100</v>
       </c>
       <c r="CZ37" s="10">
         <v>100</v>
       </c>
       <c r="DA37" s="10">
         <v>85.272114831972189</v>
       </c>
-      <c r="DB37" s="10"/>
+      <c r="DB37" s="10">
+        <v>102.14171977370859</v>
+      </c>
       <c r="DC37" s="10"/>
       <c r="DD37" s="10"/>
       <c r="DE37" s="10"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="C38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="D38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="E38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="F38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="G38" s="8">
         <v>259.17647642464715</v>
@@ -10410,51 +10454,53 @@
       </c>
       <c r="CT38" s="9">
         <v>100</v>
       </c>
       <c r="CU38" s="10">
         <v>100</v>
       </c>
       <c r="CV38" s="10">
         <v>100</v>
       </c>
       <c r="CW38" s="10">
         <v>100</v>
       </c>
       <c r="CX38" s="10">
         <v>100</v>
       </c>
       <c r="CY38" s="10">
         <v>100</v>
       </c>
       <c r="CZ38" s="10">
         <v>121.84720998060199</v>
       </c>
       <c r="DA38" s="10">
         <v>126.52934363962591</v>
       </c>
-      <c r="DB38" s="10"/>
+      <c r="DB38" s="10">
+        <v>106.37301215443289</v>
+      </c>
       <c r="DC38" s="10"/>
       <c r="DD38" s="10"/>
       <c r="DE38" s="10"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="8">
         <v>25</v>
       </c>
       <c r="C39" s="8">
         <v>55</v>
       </c>
       <c r="D39" s="8">
         <v>85</v>
       </c>
       <c r="E39" s="8">
         <v>85</v>
       </c>
       <c r="F39" s="8">
         <v>95</v>
       </c>
       <c r="G39" s="8">
         <v>100</v>
@@ -10731,51 +10777,53 @@
       </c>
       <c r="CT39" s="9">
         <v>100</v>
       </c>
       <c r="CU39" s="10">
         <v>100</v>
       </c>
       <c r="CV39" s="10">
         <v>100</v>
       </c>
       <c r="CW39" s="10">
         <v>100</v>
       </c>
       <c r="CX39" s="10">
         <v>100</v>
       </c>
       <c r="CY39" s="10">
         <v>100</v>
       </c>
       <c r="CZ39" s="10">
         <v>101.69148376877624</v>
       </c>
       <c r="DA39" s="10">
         <v>122.07317724443676</v>
       </c>
-      <c r="DB39" s="10"/>
+      <c r="DB39" s="10">
+        <v>85.900375362801356</v>
+      </c>
       <c r="DC39" s="10"/>
       <c r="DD39" s="10"/>
       <c r="DE39" s="10"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
       <c r="O40" s="3"/>
       <c r="P40" s="3"/>
       <c r="Q40" s="3"/>
       <c r="R40" s="3"/>
       <c r="S40" s="3"/>
       <c r="T40" s="3"/>
@@ -10830,125 +10878,125 @@
       <c r="BQ40" s="3"/>
       <c r="BR40" s="3"/>
       <c r="BS40" s="3"/>
       <c r="BT40" s="3"/>
       <c r="BU40" s="3"/>
       <c r="BV40" s="3"/>
       <c r="BW40" s="3"/>
       <c r="BX40" s="3"/>
       <c r="BY40" s="3"/>
       <c r="BZ40" s="4"/>
       <c r="CA40" s="4"/>
       <c r="CB40" s="4"/>
       <c r="CC40" s="4"/>
       <c r="CD40" s="4"/>
       <c r="CE40" s="4"/>
       <c r="CF40" s="4"/>
       <c r="CG40" s="4"/>
       <c r="CH40" s="4"/>
       <c r="CI40" s="4"/>
       <c r="CJ40" s="4"/>
       <c r="CK40" s="4"/>
       <c r="CL40" s="4"/>
       <c r="CM40" s="4"/>
     </row>
     <row r="41" spans="1:109" ht="21" customHeight="1">
-      <c r="A41" s="23" t="s">
+      <c r="A41" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="B41" s="23"/>
-[...70 lines deleted...]
-      <c r="BU41" s="24"/>
+      <c r="B41" s="25"/>
+      <c r="C41" s="25"/>
+      <c r="D41" s="25"/>
+      <c r="E41" s="25"/>
+      <c r="F41" s="25"/>
+      <c r="G41" s="25"/>
+      <c r="H41" s="25"/>
+      <c r="I41" s="25"/>
+      <c r="J41" s="25"/>
+      <c r="K41" s="25"/>
+      <c r="L41" s="25"/>
+      <c r="M41" s="25"/>
+      <c r="N41" s="25"/>
+      <c r="O41" s="25"/>
+      <c r="P41" s="25"/>
+      <c r="Q41" s="25"/>
+      <c r="R41" s="25"/>
+      <c r="S41" s="25"/>
+      <c r="T41" s="25"/>
+      <c r="U41" s="25"/>
+      <c r="V41" s="25"/>
+      <c r="W41" s="25"/>
+      <c r="X41" s="25"/>
+      <c r="Y41" s="25"/>
+      <c r="Z41" s="25"/>
+      <c r="AA41" s="25"/>
+      <c r="AB41" s="25"/>
+      <c r="AC41" s="25"/>
+      <c r="AD41" s="25"/>
+      <c r="AE41" s="25"/>
+      <c r="AF41" s="25"/>
+      <c r="AG41" s="25"/>
+      <c r="AH41" s="25"/>
+      <c r="AI41" s="25"/>
+      <c r="AJ41" s="25"/>
+      <c r="AK41" s="25"/>
+      <c r="AL41" s="25"/>
+      <c r="AM41" s="25"/>
+      <c r="AN41" s="25"/>
+      <c r="AO41" s="25"/>
+      <c r="AP41" s="25"/>
+      <c r="AQ41" s="25"/>
+      <c r="AR41" s="25"/>
+      <c r="AS41" s="25"/>
+      <c r="AT41" s="25"/>
+      <c r="AU41" s="25"/>
+      <c r="AV41" s="25"/>
+      <c r="AW41" s="25"/>
+      <c r="AX41" s="25"/>
+      <c r="AY41" s="25"/>
+      <c r="AZ41" s="25"/>
+      <c r="BA41" s="25"/>
+      <c r="BB41" s="25"/>
+      <c r="BC41" s="25"/>
+      <c r="BD41" s="25"/>
+      <c r="BE41" s="25"/>
+      <c r="BF41" s="25"/>
+      <c r="BG41" s="25"/>
+      <c r="BH41" s="25"/>
+      <c r="BI41" s="25"/>
+      <c r="BJ41" s="26"/>
+      <c r="BK41" s="26"/>
+      <c r="BL41" s="26"/>
+      <c r="BM41" s="26"/>
+      <c r="BN41" s="26"/>
+      <c r="BO41" s="26"/>
+      <c r="BP41" s="26"/>
+      <c r="BQ41" s="26"/>
+      <c r="BR41" s="26"/>
+      <c r="BS41" s="26"/>
+      <c r="BT41" s="26"/>
+      <c r="BU41" s="26"/>
       <c r="BV41" s="3"/>
       <c r="BW41" s="3"/>
       <c r="BX41" s="3"/>
       <c r="BY41" s="3"/>
       <c r="BZ41" s="4"/>
       <c r="CA41" s="4"/>
       <c r="CB41" s="4"/>
       <c r="CC41" s="4"/>
       <c r="CD41" s="4"/>
       <c r="CE41" s="4"/>
       <c r="CF41" s="4"/>
       <c r="CG41" s="4"/>
       <c r="CH41" s="4"/>
       <c r="CI41" s="4"/>
       <c r="CJ41" s="4"/>
       <c r="CK41" s="4"/>
       <c r="CL41" s="4"/>
       <c r="CM41" s="4"/>
     </row>
     <row r="42" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A42" s="3"/>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
@@ -11054,51 +11102,51 @@
       <c r="CM42" s="3"/>
       <c r="CN42" s="3"/>
       <c r="CO42" s="3"/>
       <c r="CP42" s="22" t="s">
         <v>15</v>
       </c>
       <c r="CQ42" s="22"/>
       <c r="CR42" s="22"/>
       <c r="CS42" s="22"/>
       <c r="CT42" s="3"/>
       <c r="CU42" s="3"/>
       <c r="CV42" s="3"/>
       <c r="CW42" s="3"/>
       <c r="CX42" s="3"/>
       <c r="CY42" s="3"/>
       <c r="CZ42" s="3"/>
       <c r="DA42" s="3"/>
       <c r="DB42" s="22" t="s">
         <v>15</v>
       </c>
       <c r="DC42" s="22"/>
       <c r="DD42" s="22"/>
       <c r="DE42" s="22"/>
     </row>
     <row r="43" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="26"/>
+      <c r="A43" s="23"/>
       <c r="B43" s="19" t="s">
         <v>28</v>
       </c>
       <c r="C43" s="20"/>
       <c r="D43" s="20"/>
       <c r="E43" s="20"/>
       <c r="F43" s="20"/>
       <c r="G43" s="20"/>
       <c r="H43" s="20"/>
       <c r="I43" s="20"/>
       <c r="J43" s="20"/>
       <c r="K43" s="20"/>
       <c r="L43" s="20"/>
       <c r="M43" s="21"/>
       <c r="N43" s="19" t="s">
         <v>16</v>
       </c>
       <c r="O43" s="20"/>
       <c r="P43" s="20"/>
       <c r="Q43" s="20"/>
       <c r="R43" s="20"/>
       <c r="S43" s="20"/>
       <c r="T43" s="20"/>
       <c r="U43" s="20"/>
       <c r="V43" s="20"/>
@@ -11183,51 +11231,51 @@
       <c r="CK43" s="20"/>
       <c r="CL43" s="20"/>
       <c r="CM43" s="20"/>
       <c r="CN43" s="20"/>
       <c r="CO43" s="20"/>
       <c r="CP43" s="20"/>
       <c r="CQ43" s="20"/>
       <c r="CR43" s="20"/>
       <c r="CS43" s="21"/>
       <c r="CT43" s="19" t="s">
         <v>29</v>
       </c>
       <c r="CU43" s="20"/>
       <c r="CV43" s="20"/>
       <c r="CW43" s="20"/>
       <c r="CX43" s="20"/>
       <c r="CY43" s="20"/>
       <c r="CZ43" s="20"/>
       <c r="DA43" s="20"/>
       <c r="DB43" s="20"/>
       <c r="DC43" s="20"/>
       <c r="DD43" s="20"/>
       <c r="DE43" s="21"/>
     </row>
     <row r="44" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A44" s="27"/>
+      <c r="A44" s="24"/>
       <c r="B44" s="5" t="s">
         <v>1</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>2</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>3</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>4</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>5</v>
       </c>
       <c r="G44" s="6" t="s">
         <v>6</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>7</v>
       </c>
       <c r="I44" s="6" t="s">
         <v>8</v>
       </c>
       <c r="J44" s="6" t="s">
@@ -11825,51 +11873,53 @@
       </c>
       <c r="CT45" s="9">
         <v>119.52737454479778</v>
       </c>
       <c r="CU45" s="10">
         <v>104.11516443132676</v>
       </c>
       <c r="CV45" s="10">
         <v>71.502459823829113</v>
       </c>
       <c r="CW45" s="10">
         <v>97.346083138098024</v>
       </c>
       <c r="CX45" s="10">
         <v>103.64816612925367</v>
       </c>
       <c r="CY45" s="10">
         <v>111.79929483177364</v>
       </c>
       <c r="CZ45" s="10">
         <v>107.18531246738374</v>
       </c>
       <c r="DA45" s="10">
         <v>92.729723801788253</v>
       </c>
-      <c r="DB45" s="10"/>
+      <c r="DB45" s="10">
+        <v>95.7598015780938</v>
+      </c>
       <c r="DC45" s="10"/>
       <c r="DD45" s="10"/>
       <c r="DE45" s="10"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="8">
         <v>486.19273645346749</v>
       </c>
       <c r="C46" s="8">
         <v>950.23939248923875</v>
       </c>
       <c r="D46" s="8">
         <v>163.57427477688302</v>
       </c>
       <c r="E46" s="8">
         <v>114.99114271303574</v>
       </c>
       <c r="F46" s="8">
         <v>139.23511441095275</v>
       </c>
       <c r="G46" s="8">
         <v>132.11351475889072</v>
@@ -12146,51 +12196,53 @@
       </c>
       <c r="CT46" s="9">
         <v>100.47498122788446</v>
       </c>
       <c r="CU46" s="10">
         <v>100.34812109544238</v>
       </c>
       <c r="CV46" s="10">
         <v>101.67391930701829</v>
       </c>
       <c r="CW46" s="10">
         <v>99.111858315677608</v>
       </c>
       <c r="CX46" s="10">
         <v>124.51599917481006</v>
       </c>
       <c r="CY46" s="10">
         <v>96.898265568277665</v>
       </c>
       <c r="CZ46" s="10">
         <v>140.55899408141985</v>
       </c>
       <c r="DA46" s="10">
         <v>62.327585287139144</v>
       </c>
-      <c r="DB46" s="10"/>
+      <c r="DB46" s="10">
+        <v>135.73436940988614</v>
+      </c>
       <c r="DC46" s="10"/>
       <c r="DD46" s="10"/>
       <c r="DE46" s="10"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="8">
         <v>114.56506730112199</v>
       </c>
       <c r="C47" s="8">
         <v>176.25594064268458</v>
       </c>
       <c r="D47" s="8">
         <v>131.68029556855421</v>
       </c>
       <c r="E47" s="8">
         <v>138.2153751637193</v>
       </c>
       <c r="F47" s="8">
         <v>117.98737265740296</v>
       </c>
       <c r="G47" s="8">
         <v>118.48040529036152</v>
@@ -12467,51 +12519,53 @@
       </c>
       <c r="CT47" s="9">
         <v>100.03933248880517</v>
       </c>
       <c r="CU47" s="10">
         <v>101.13925730753286</v>
       </c>
       <c r="CV47" s="10">
         <v>74.687630011192709</v>
       </c>
       <c r="CW47" s="10">
         <v>109.56061956788481</v>
       </c>
       <c r="CX47" s="10">
         <v>98.675649832566876</v>
       </c>
       <c r="CY47" s="10">
         <v>189.20598911965266</v>
       </c>
       <c r="CZ47" s="10">
         <v>29.896834112973668</v>
       </c>
       <c r="DA47" s="10">
         <v>44.684471776894377</v>
       </c>
-      <c r="DB47" s="10"/>
+      <c r="DB47" s="10">
+        <v>135.98988736474823</v>
+      </c>
       <c r="DC47" s="10"/>
       <c r="DD47" s="10"/>
       <c r="DE47" s="10"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="8">
         <v>101.80640547430923</v>
       </c>
       <c r="C48" s="8">
         <v>104.21431809586259</v>
       </c>
       <c r="D48" s="8">
         <v>99.47003248795896</v>
       </c>
       <c r="E48" s="8">
         <v>104.78542912729625</v>
       </c>
       <c r="F48" s="8">
         <v>99.913561896265875</v>
       </c>
       <c r="G48" s="8">
         <v>118.78378776843049</v>
@@ -12788,51 +12842,53 @@
       </c>
       <c r="CT48" s="9">
         <v>102.41653090676861</v>
       </c>
       <c r="CU48" s="10">
         <v>99.967281180292971</v>
       </c>
       <c r="CV48" s="10">
         <v>78.674754883806528</v>
       </c>
       <c r="CW48" s="10">
         <v>97.3796139841876</v>
       </c>
       <c r="CX48" s="10">
         <v>75.459421975246329</v>
       </c>
       <c r="CY48" s="10">
         <v>94.922984784480064</v>
       </c>
       <c r="CZ48" s="10">
         <v>102.93311779129584</v>
       </c>
       <c r="DA48" s="10">
         <v>84.642804261068918</v>
       </c>
-      <c r="DB48" s="10"/>
+      <c r="DB48" s="10">
+        <v>96.156557302645382</v>
+      </c>
       <c r="DC48" s="10"/>
       <c r="DD48" s="10"/>
       <c r="DE48" s="10"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="10">
         <v>82.132520477244753</v>
       </c>
       <c r="C49" s="10">
         <v>98.102625677383244</v>
       </c>
       <c r="D49" s="10">
         <v>117.29832784030687</v>
       </c>
       <c r="E49" s="10">
         <v>100.32071205202881</v>
       </c>
       <c r="F49" s="10">
         <v>95.43471015903161</v>
       </c>
       <c r="G49" s="10">
         <v>94.703909096428674</v>
@@ -13109,51 +13165,53 @@
       </c>
       <c r="CT49" s="9">
         <v>105.61286514536079</v>
       </c>
       <c r="CU49" s="10">
         <v>103.71312116327036</v>
       </c>
       <c r="CV49" s="10">
         <v>78.619930125475904</v>
       </c>
       <c r="CW49" s="10">
         <v>94.56903061062404</v>
       </c>
       <c r="CX49" s="10">
         <v>86.098474223179693</v>
       </c>
       <c r="CY49" s="10">
         <v>132.95319297756873</v>
       </c>
       <c r="CZ49" s="10">
         <v>99.09207650043335</v>
       </c>
       <c r="DA49" s="10">
         <v>98.26143155440964</v>
       </c>
-      <c r="DB49" s="10"/>
+      <c r="DB49" s="10">
+        <v>100.62164328580729</v>
+      </c>
       <c r="DC49" s="10"/>
       <c r="DD49" s="10"/>
       <c r="DE49" s="10"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="8">
         <v>101.72248077023305</v>
       </c>
       <c r="C50" s="8">
         <v>95.943103963839548</v>
       </c>
       <c r="D50" s="8">
         <v>97.451005792408694</v>
       </c>
       <c r="E50" s="8">
         <v>97.049067799214654</v>
       </c>
       <c r="F50" s="8">
         <v>77.418963880284167</v>
       </c>
       <c r="G50" s="8">
         <v>135.42713861746378</v>
@@ -13430,51 +13488,53 @@
       </c>
       <c r="CT50" s="9">
         <v>102.19505513379185</v>
       </c>
       <c r="CU50" s="10">
         <v>99.352303432186204</v>
       </c>
       <c r="CV50" s="10">
         <v>88.828744033117374</v>
       </c>
       <c r="CW50" s="10">
         <v>106.21703771993299</v>
       </c>
       <c r="CX50" s="10">
         <v>100.26306030876108</v>
       </c>
       <c r="CY50" s="10">
         <v>99.544195099374662</v>
       </c>
       <c r="CZ50" s="10">
         <v>101.44523848729735</v>
       </c>
       <c r="DA50" s="10">
         <v>111.99923918619719</v>
       </c>
-      <c r="DB50" s="10"/>
+      <c r="DB50" s="10">
+        <v>105.98660470197015</v>
+      </c>
       <c r="DC50" s="10"/>
       <c r="DD50" s="10"/>
       <c r="DE50" s="10"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="8">
         <v>172.4232215863928</v>
       </c>
       <c r="C51" s="8">
         <v>171.63622212056009</v>
       </c>
       <c r="D51" s="8">
         <v>156.86863683658441</v>
       </c>
       <c r="E51" s="8">
         <v>144.62987709365692</v>
       </c>
       <c r="F51" s="8">
         <v>140.91382783479767</v>
       </c>
       <c r="G51" s="8">
         <v>149.93399418386451</v>
@@ -13751,51 +13811,53 @@
       </c>
       <c r="CT51" s="9">
         <v>123.50970879794903</v>
       </c>
       <c r="CU51" s="10">
         <v>129.29236655643061</v>
       </c>
       <c r="CV51" s="10">
         <v>122.3253607846911</v>
       </c>
       <c r="CW51" s="10">
         <v>113.68610912060409</v>
       </c>
       <c r="CX51" s="10">
         <v>122.38353691042877</v>
       </c>
       <c r="CY51" s="10">
         <v>128.64649906899658</v>
       </c>
       <c r="CZ51" s="10">
         <v>123.77505736078224</v>
       </c>
       <c r="DA51" s="10">
         <v>122.8219966023706</v>
       </c>
-      <c r="DB51" s="10"/>
+      <c r="DB51" s="10">
+        <v>51.252558952233386</v>
+      </c>
       <c r="DC51" s="10"/>
       <c r="DD51" s="10"/>
       <c r="DE51" s="10"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="11" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="8">
         <v>97.346930124813795</v>
       </c>
       <c r="C52" s="8">
         <v>100.66093529166133</v>
       </c>
       <c r="D52" s="8">
         <v>143.35981599038794</v>
       </c>
       <c r="E52" s="8">
         <v>100.50635203729605</v>
       </c>
       <c r="F52" s="8">
         <v>97.890362437704709</v>
       </c>
       <c r="G52" s="8">
         <v>113.03028104509187</v>
@@ -14072,51 +14134,53 @@
       </c>
       <c r="CT52" s="9">
         <v>191.95358621220899</v>
       </c>
       <c r="CU52" s="10">
         <v>90.775307555366624</v>
       </c>
       <c r="CV52" s="10">
         <v>20.734009714921577</v>
       </c>
       <c r="CW52" s="10">
         <v>78.211172326228464</v>
       </c>
       <c r="CX52" s="10">
         <v>101.44264103466787</v>
       </c>
       <c r="CY52" s="10">
         <v>132.50386890506022</v>
       </c>
       <c r="CZ52" s="10">
         <v>111.04745820179842</v>
       </c>
       <c r="DA52" s="10">
         <v>57.350849184457331</v>
       </c>
-      <c r="DB52" s="10"/>
+      <c r="DB52" s="10">
+        <v>105.25010872127612</v>
+      </c>
       <c r="DC52" s="10"/>
       <c r="DD52" s="10"/>
       <c r="DE52" s="10"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="3"/>
       <c r="B53" s="3"/>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
       <c r="R53" s="3"/>
       <c r="S53" s="3"/>
       <c r="T53" s="3"/>
@@ -14504,241 +14568,241 @@
       <c r="BD57" s="2"/>
       <c r="BE57" s="2"/>
       <c r="BF57" s="2"/>
       <c r="BG57" s="2"/>
       <c r="BH57" s="2"/>
       <c r="BI57" s="2"/>
       <c r="BJ57" s="2"/>
       <c r="BK57" s="2"/>
       <c r="BL57" s="2"/>
       <c r="BM57" s="2"/>
       <c r="BN57" s="2"/>
       <c r="BO57" s="2"/>
       <c r="BP57" s="2"/>
       <c r="BQ57" s="2"/>
       <c r="BR57" s="2"/>
       <c r="BS57" s="2"/>
       <c r="BT57" s="2"/>
       <c r="BU57" s="2"/>
       <c r="BV57" s="2"/>
       <c r="BW57" s="2"/>
       <c r="BX57" s="2"/>
       <c r="BY57" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="80">
-    <mergeCell ref="CT30:DE30"/>
-[...14 lines deleted...]
-    <mergeCell ref="CD29:CG29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CP42:CS42"/>
+    <mergeCell ref="CH43:CS43"/>
+    <mergeCell ref="CP3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CP16:CS16"/>
+    <mergeCell ref="CH17:CS17"/>
+    <mergeCell ref="CP29:CS29"/>
+    <mergeCell ref="A2:BS2"/>
+    <mergeCell ref="A15:BT15"/>
+    <mergeCell ref="A28:BS28"/>
+    <mergeCell ref="A41:BU41"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF16:BI16"/>
+    <mergeCell ref="AX17:BI17"/>
+    <mergeCell ref="BF29:BI29"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="J3:M3"/>
+    <mergeCell ref="AL17:AW17"/>
+    <mergeCell ref="AT29:AW29"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="J42:M42"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="N43:Y43"/>
+    <mergeCell ref="Z43:AK43"/>
+    <mergeCell ref="Z17:AK17"/>
+    <mergeCell ref="N17:Y17"/>
+    <mergeCell ref="AX43:BI43"/>
+    <mergeCell ref="V29:Y29"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="AH29:AK29"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="AL43:AW43"/>
+    <mergeCell ref="V3:Y3"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="V16:Y16"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="AH42:AK42"/>
+    <mergeCell ref="AT42:AW42"/>
+    <mergeCell ref="BF42:BI42"/>
+    <mergeCell ref="AH16:AK16"/>
+    <mergeCell ref="V42:Y42"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="BJ30:BU30"/>
     <mergeCell ref="BR42:BU42"/>
     <mergeCell ref="BJ43:BU43"/>
     <mergeCell ref="BR3:BU3"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BR16:BU16"/>
     <mergeCell ref="BJ17:BU17"/>
     <mergeCell ref="BR29:BU29"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AT16:AW16"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="J16:M16"/>
     <mergeCell ref="Z4:AK4"/>
-    <mergeCell ref="V3:Y3"/>
-[...46 lines deleted...]
-    <mergeCell ref="CP29:CS29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="CD42:CG42"/>
+    <mergeCell ref="BV43:CG43"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CD16:CG16"/>
+    <mergeCell ref="BV17:CG17"/>
+    <mergeCell ref="CD29:CG29"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DB42:DE42"/>
+    <mergeCell ref="CT43:DE43"/>
+    <mergeCell ref="DB3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DB16:DE16"/>
+    <mergeCell ref="CT17:DE17"/>
+    <mergeCell ref="DB29:DE29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADAE8725-8D25-4719-9092-C252D68F73D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADAE8725-8D25-4719-9092-C252D68F73D2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>