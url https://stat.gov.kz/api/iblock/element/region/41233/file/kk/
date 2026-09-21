--- v4 (2026-08-27)
+++ v5 (2026-09-21)
@@ -408,67 +408,67 @@
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 24" xfId="3"/>
     <cellStyle name="Обычный 25" xfId="4"/>
     <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -738,134 +738,134 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE58"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="CV2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="DL41" sqref="DL41"/>
+      <selection pane="bottomRight" activeCell="DK43" sqref="DK43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.42578125" style="1" customWidth="1"/>
     <col min="2" max="49" width="9.140625" style="1" customWidth="1"/>
     <col min="50" max="56" width="9.140625" style="1"/>
     <col min="57" max="59" width="9.140625" style="1" customWidth="1"/>
     <col min="60" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109" ht="24.75" customHeight="1">
-      <c r="A1" s="29" t="s">
+      <c r="A1" s="31" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="29"/>
-[...66 lines deleted...]
-      <c r="BQ1" s="33"/>
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
+      <c r="N1" s="31"/>
+      <c r="O1" s="31"/>
+      <c r="P1" s="31"/>
+      <c r="Q1" s="31"/>
+      <c r="R1" s="31"/>
+      <c r="S1" s="31"/>
+      <c r="T1" s="31"/>
+      <c r="U1" s="31"/>
+      <c r="V1" s="31"/>
+      <c r="W1" s="31"/>
+      <c r="X1" s="31"/>
+      <c r="Y1" s="31"/>
+      <c r="Z1" s="31"/>
+      <c r="AA1" s="31"/>
+      <c r="AB1" s="31"/>
+      <c r="AC1" s="31"/>
+      <c r="AD1" s="31"/>
+      <c r="AE1" s="31"/>
+      <c r="AF1" s="31"/>
+      <c r="AG1" s="31"/>
+      <c r="AH1" s="31"/>
+      <c r="AI1" s="31"/>
+      <c r="AJ1" s="31"/>
+      <c r="AK1" s="31"/>
+      <c r="AL1" s="31"/>
+      <c r="AM1" s="31"/>
+      <c r="AN1" s="31"/>
+      <c r="AO1" s="31"/>
+      <c r="AP1" s="31"/>
+      <c r="AQ1" s="31"/>
+      <c r="AR1" s="31"/>
+      <c r="AS1" s="31"/>
+      <c r="AT1" s="31"/>
+      <c r="AU1" s="31"/>
+      <c r="AV1" s="31"/>
+      <c r="AW1" s="31"/>
+      <c r="AX1" s="31"/>
+      <c r="AY1" s="31"/>
+      <c r="AZ1" s="31"/>
+      <c r="BA1" s="31"/>
+      <c r="BB1" s="31"/>
+      <c r="BC1" s="31"/>
+      <c r="BD1" s="31"/>
+      <c r="BE1" s="31"/>
+      <c r="BF1" s="31"/>
+      <c r="BG1" s="31"/>
+      <c r="BH1" s="31"/>
+      <c r="BI1" s="31"/>
+      <c r="BJ1" s="34"/>
+      <c r="BK1" s="34"/>
+      <c r="BL1" s="34"/>
+      <c r="BM1" s="34"/>
+      <c r="BN1" s="34"/>
+      <c r="BO1" s="34"/>
+      <c r="BP1" s="34"/>
+      <c r="BQ1" s="34"/>
       <c r="BR1" s="2"/>
       <c r="BS1" s="2"/>
       <c r="BT1" s="2"/>
       <c r="BU1" s="2"/>
       <c r="BV1" s="2"/>
       <c r="BW1" s="2"/>
     </row>
     <row r="2" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="25" t="s">
         <v>13</v>
       </c>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
@@ -959,51 +959,51 @@
       <c r="CM2" s="4"/>
       <c r="CN2" s="4"/>
       <c r="CO2" s="4"/>
       <c r="CP2" s="25" t="s">
         <v>13</v>
       </c>
       <c r="CQ2" s="25"/>
       <c r="CR2" s="25"/>
       <c r="CS2" s="25"/>
       <c r="CT2" s="4"/>
       <c r="CU2" s="4"/>
       <c r="CV2" s="4"/>
       <c r="CW2" s="4"/>
       <c r="CX2" s="4"/>
       <c r="CY2" s="4"/>
       <c r="CZ2" s="4"/>
       <c r="DA2" s="4"/>
       <c r="DB2" s="25" t="s">
         <v>13</v>
       </c>
       <c r="DC2" s="25"/>
       <c r="DD2" s="25"/>
       <c r="DE2" s="25"/>
     </row>
     <row r="3" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A3" s="31"/>
+      <c r="A3" s="29"/>
       <c r="B3" s="26" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="27"/>
       <c r="D3" s="27"/>
       <c r="E3" s="27"/>
       <c r="F3" s="27"/>
       <c r="G3" s="27"/>
       <c r="H3" s="27"/>
       <c r="I3" s="27"/>
       <c r="J3" s="27"/>
       <c r="K3" s="27"/>
       <c r="L3" s="27"/>
       <c r="M3" s="28"/>
       <c r="N3" s="26" t="s">
         <v>17</v>
       </c>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
       <c r="Q3" s="27"/>
       <c r="R3" s="27"/>
       <c r="S3" s="27"/>
       <c r="T3" s="27"/>
       <c r="U3" s="27"/>
       <c r="V3" s="27"/>
@@ -1088,51 +1088,51 @@
       <c r="CK3" s="27"/>
       <c r="CL3" s="27"/>
       <c r="CM3" s="27"/>
       <c r="CN3" s="27"/>
       <c r="CO3" s="27"/>
       <c r="CP3" s="27"/>
       <c r="CQ3" s="27"/>
       <c r="CR3" s="27"/>
       <c r="CS3" s="28"/>
       <c r="CT3" s="26" t="s">
         <v>29</v>
       </c>
       <c r="CU3" s="27"/>
       <c r="CV3" s="27"/>
       <c r="CW3" s="27"/>
       <c r="CX3" s="27"/>
       <c r="CY3" s="27"/>
       <c r="CZ3" s="27"/>
       <c r="DA3" s="27"/>
       <c r="DB3" s="27"/>
       <c r="DC3" s="27"/>
       <c r="DD3" s="27"/>
       <c r="DE3" s="28"/>
     </row>
     <row r="4" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A4" s="32"/>
+      <c r="A4" s="30"/>
       <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -1727,51 +1727,53 @@
       </c>
       <c r="CS5" s="9">
         <v>6022.3044817704113</v>
       </c>
       <c r="CT5" s="13">
         <v>2190.3802970899887</v>
       </c>
       <c r="CU5" s="9">
         <v>3265.6378591029206</v>
       </c>
       <c r="CV5" s="9">
         <v>1825.6258937895698</v>
       </c>
       <c r="CW5" s="9">
         <v>3486.9555334588085</v>
       </c>
       <c r="CX5" s="10">
         <v>2427.3236170747514</v>
       </c>
       <c r="CY5" s="12">
         <v>4666.6509435695434</v>
       </c>
       <c r="CZ5" s="12">
         <v>3591.6256891901617</v>
       </c>
-      <c r="DA5" s="12"/>
+      <c r="DA5" s="12">
+        <v>5905.3043347760959</v>
+      </c>
       <c r="DB5" s="9"/>
       <c r="DC5" s="9"/>
       <c r="DD5" s="9"/>
       <c r="DE5" s="9"/>
     </row>
     <row r="6" spans="1:109">
       <c r="A6" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="9">
         <v>89.272445312139112</v>
       </c>
       <c r="C6" s="9">
         <v>99.143437187700101</v>
       </c>
       <c r="D6" s="9">
         <v>89.554733688131734</v>
       </c>
       <c r="E6" s="9">
         <v>86.573674595083759</v>
       </c>
       <c r="F6" s="9">
         <v>89.50603585929413</v>
       </c>
       <c r="G6" s="12">
@@ -2046,51 +2048,53 @@
       </c>
       <c r="CS6" s="9">
         <v>185.69563117568708</v>
       </c>
       <c r="CT6" s="13">
         <v>20.121527710073558</v>
       </c>
       <c r="CU6" s="9">
         <v>76.029032824345038</v>
       </c>
       <c r="CV6" s="9">
         <v>48.295837051627608</v>
       </c>
       <c r="CW6" s="9">
         <v>89.166011242677214</v>
       </c>
       <c r="CX6" s="9">
         <v>36.834958743054557</v>
       </c>
       <c r="CY6" s="9">
         <v>32.860289534486235</v>
       </c>
       <c r="CZ6" s="12">
         <v>49.795772735514639</v>
       </c>
-      <c r="DA6" s="12"/>
+      <c r="DA6" s="12">
+        <v>80.12875171601695</v>
+      </c>
       <c r="DB6" s="9"/>
       <c r="DC6" s="9"/>
       <c r="DD6" s="9"/>
       <c r="DE6" s="9"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="9">
         <v>14.031453058197364</v>
       </c>
       <c r="C7" s="9">
         <v>25.775866392598239</v>
       </c>
       <c r="D7" s="9">
         <v>14.795211816363942</v>
       </c>
       <c r="E7" s="9">
         <v>40.958026187884393</v>
       </c>
       <c r="F7" s="9">
         <v>31.419081024938283</v>
       </c>
       <c r="G7" s="12">
@@ -2365,51 +2369,53 @@
       </c>
       <c r="CS7" s="9">
         <v>202.54218226260531</v>
       </c>
       <c r="CT7" s="13">
         <v>25.141406809066481</v>
       </c>
       <c r="CU7" s="9">
         <v>74.824419609872194</v>
       </c>
       <c r="CV7" s="9">
         <v>54.73034594810678</v>
       </c>
       <c r="CW7" s="9">
         <v>196.38770339050822</v>
       </c>
       <c r="CX7" s="9">
         <v>64.014239145416553</v>
       </c>
       <c r="CY7" s="9">
         <v>98.314330572040888</v>
       </c>
       <c r="CZ7" s="12">
         <v>11.492604412106711</v>
       </c>
-      <c r="DA7" s="12"/>
+      <c r="DA7" s="12">
+        <v>216.58695305727997</v>
+      </c>
       <c r="DB7" s="9"/>
       <c r="DC7" s="9"/>
       <c r="DD7" s="9"/>
       <c r="DE7" s="9"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="9">
         <v>142.72059917063314</v>
       </c>
       <c r="C8" s="8">
         <v>191.01624547636979</v>
       </c>
       <c r="D8" s="9">
         <v>62.934517360490098</v>
       </c>
       <c r="E8" s="9">
         <v>129.7381425481951</v>
       </c>
       <c r="F8" s="9">
         <v>154.24109985822926</v>
       </c>
       <c r="G8" s="9">
@@ -2684,51 +2690,53 @@
       </c>
       <c r="CS8" s="9">
         <v>1103.0687618526247</v>
       </c>
       <c r="CT8" s="13">
         <v>197.38341354522197</v>
       </c>
       <c r="CU8" s="9">
         <v>376.71240361700751</v>
       </c>
       <c r="CV8" s="9">
         <v>132.08686114819361</v>
       </c>
       <c r="CW8" s="9">
         <v>367.89352648901439</v>
       </c>
       <c r="CX8" s="9">
         <v>186.09040255923071</v>
       </c>
       <c r="CY8" s="9">
         <v>900.19634769028346</v>
       </c>
       <c r="CZ8" s="12">
         <v>445.36135736739709</v>
       </c>
-      <c r="DA8" s="12"/>
+      <c r="DA8" s="12">
+        <v>299.48679708596597</v>
+      </c>
       <c r="DB8" s="9"/>
       <c r="DC8" s="9"/>
       <c r="DD8" s="9"/>
       <c r="DE8" s="9"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="15">
         <v>111.55604660508584</v>
       </c>
       <c r="C9" s="15">
         <v>124.65827120643573</v>
       </c>
       <c r="D9" s="15">
         <v>59.095647781310646</v>
       </c>
       <c r="E9" s="15">
         <v>99.173454537909521</v>
       </c>
       <c r="F9" s="15">
         <v>120.1129177465123</v>
       </c>
       <c r="G9" s="15">
@@ -3003,51 +3011,53 @@
       </c>
       <c r="CS9" s="9">
         <v>805.13606538896647</v>
       </c>
       <c r="CT9" s="13">
         <v>249.18358395236737</v>
       </c>
       <c r="CU9" s="9">
         <v>360.41546386244625</v>
       </c>
       <c r="CV9" s="15">
         <v>201.11435259465293</v>
       </c>
       <c r="CW9" s="15">
         <v>609.95125150434706</v>
       </c>
       <c r="CX9" s="15">
         <v>348.5179108619119</v>
       </c>
       <c r="CY9" s="9">
         <v>388.44444294288462</v>
       </c>
       <c r="CZ9" s="12">
         <v>420.81602862303896</v>
       </c>
-      <c r="DA9" s="12"/>
+      <c r="DA9" s="12">
+        <v>1074.7027472651862</v>
+      </c>
       <c r="DB9" s="9"/>
       <c r="DC9" s="9"/>
       <c r="DD9" s="9"/>
       <c r="DE9" s="9"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="9">
         <v>289.41928219614061</v>
       </c>
       <c r="C10" s="9">
         <v>341.58834938509204</v>
       </c>
       <c r="D10" s="9">
         <v>106.65886894489147</v>
       </c>
       <c r="E10" s="9">
         <v>214.33044224665989</v>
       </c>
       <c r="F10" s="9">
         <v>253.75704716161314</v>
       </c>
       <c r="G10" s="12">
@@ -3322,51 +3332,53 @@
       </c>
       <c r="CS10" s="9">
         <v>1609.4404163072081</v>
       </c>
       <c r="CT10" s="13">
         <v>441.57734627890318</v>
       </c>
       <c r="CU10" s="9">
         <v>708.12469884760651</v>
       </c>
       <c r="CV10" s="9">
         <v>324.95496981278512</v>
       </c>
       <c r="CW10" s="9">
         <v>599.28901696160585</v>
       </c>
       <c r="CX10" s="9">
         <v>369.86931909431041</v>
       </c>
       <c r="CY10" s="9">
         <v>1442.3157662768022</v>
       </c>
       <c r="CZ10" s="12">
         <v>754.79833446724035</v>
       </c>
-      <c r="DA10" s="12"/>
+      <c r="DA10" s="12">
+        <v>1475.6633667275946</v>
+      </c>
       <c r="DB10" s="9"/>
       <c r="DC10" s="9"/>
       <c r="DD10" s="9"/>
       <c r="DE10" s="9"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="9">
         <v>52.920964781943972</v>
       </c>
       <c r="C11" s="9">
         <v>70.43684328247852</v>
       </c>
       <c r="D11" s="9">
         <v>41.752937661537786</v>
       </c>
       <c r="E11" s="9">
         <v>55.850522934630362</v>
       </c>
       <c r="F11" s="9">
         <v>55.813566851339161</v>
       </c>
       <c r="G11" s="12">
@@ -3641,51 +3653,53 @@
       </c>
       <c r="CS11" s="9">
         <v>1008.8806701590568</v>
       </c>
       <c r="CT11" s="13">
         <v>718.9461881429321</v>
       </c>
       <c r="CU11" s="9">
         <v>922.51095879989259</v>
       </c>
       <c r="CV11" s="9">
         <v>887.37002139772767</v>
       </c>
       <c r="CW11" s="9">
         <v>771.77482678701688</v>
       </c>
       <c r="CX11" s="9">
         <v>758.68252934005011</v>
       </c>
       <c r="CY11" s="9">
         <v>813.97522968866303</v>
       </c>
       <c r="CZ11" s="12">
         <v>909.90729267545726</v>
       </c>
-      <c r="DA11" s="12"/>
+      <c r="DA11" s="12">
+        <v>1473.328711049707</v>
+      </c>
       <c r="DB11" s="9"/>
       <c r="DC11" s="9"/>
       <c r="DD11" s="9"/>
       <c r="DE11" s="9"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="9">
         <v>82.084544942336805</v>
       </c>
       <c r="C12" s="9">
         <v>108.09255429279099</v>
       </c>
       <c r="D12" s="9">
         <v>71.832666844129136</v>
       </c>
       <c r="E12" s="9">
         <v>79.26182367288456</v>
       </c>
       <c r="F12" s="9">
         <v>93.64282003006663</v>
       </c>
       <c r="G12" s="12">
@@ -3960,51 +3974,53 @@
       </c>
       <c r="CS12" s="9">
         <v>1107.5407546242645</v>
       </c>
       <c r="CT12" s="13">
         <v>538.02683065142378</v>
       </c>
       <c r="CU12" s="9">
         <v>747.02088154175033</v>
       </c>
       <c r="CV12" s="9">
         <v>177.07350583647599</v>
       </c>
       <c r="CW12" s="9">
         <v>852.49319708363851</v>
       </c>
       <c r="CX12" s="9">
         <v>663.31425733077708</v>
       </c>
       <c r="CY12" s="9">
         <v>990.54453686438239</v>
       </c>
       <c r="CZ12" s="12">
         <v>999.45429890940659</v>
       </c>
-      <c r="DA12" s="12"/>
+      <c r="DA12" s="12">
+        <v>1285.4070078743453</v>
+      </c>
       <c r="DB12" s="9"/>
       <c r="DC12" s="9"/>
       <c r="DD12" s="12"/>
       <c r="DE12" s="9"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
@@ -4044,121 +4060,121 @@
       <c r="BA13" s="2"/>
       <c r="BB13" s="2"/>
       <c r="BC13" s="2"/>
       <c r="BD13" s="2"/>
       <c r="BE13" s="2"/>
       <c r="BF13" s="2"/>
       <c r="BG13" s="2"/>
       <c r="BH13" s="2"/>
       <c r="BI13" s="2"/>
       <c r="BJ13" s="2"/>
       <c r="BK13" s="2"/>
       <c r="BL13" s="2"/>
       <c r="BM13" s="2"/>
       <c r="BN13" s="2"/>
       <c r="BO13" s="2"/>
       <c r="BP13" s="2"/>
       <c r="BQ13" s="2"/>
       <c r="BR13" s="2"/>
       <c r="BS13" s="2"/>
       <c r="BT13" s="2"/>
       <c r="BU13" s="2"/>
       <c r="BV13" s="2"/>
       <c r="BW13" s="2"/>
     </row>
     <row r="14" spans="1:109" ht="28.5" customHeight="1">
-      <c r="A14" s="29" t="s">
+      <c r="A14" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="29"/>
-[...66 lines deleted...]
-      <c r="BQ14" s="30"/>
+      <c r="B14" s="31"/>
+      <c r="C14" s="31"/>
+      <c r="D14" s="31"/>
+      <c r="E14" s="31"/>
+      <c r="F14" s="31"/>
+      <c r="G14" s="31"/>
+      <c r="H14" s="31"/>
+      <c r="I14" s="31"/>
+      <c r="J14" s="31"/>
+      <c r="K14" s="31"/>
+      <c r="L14" s="31"/>
+      <c r="M14" s="31"/>
+      <c r="N14" s="31"/>
+      <c r="O14" s="31"/>
+      <c r="P14" s="31"/>
+      <c r="Q14" s="31"/>
+      <c r="R14" s="31"/>
+      <c r="S14" s="31"/>
+      <c r="T14" s="31"/>
+      <c r="U14" s="31"/>
+      <c r="V14" s="31"/>
+      <c r="W14" s="31"/>
+      <c r="X14" s="31"/>
+      <c r="Y14" s="31"/>
+      <c r="Z14" s="31"/>
+      <c r="AA14" s="31"/>
+      <c r="AB14" s="31"/>
+      <c r="AC14" s="31"/>
+      <c r="AD14" s="31"/>
+      <c r="AE14" s="31"/>
+      <c r="AF14" s="31"/>
+      <c r="AG14" s="31"/>
+      <c r="AH14" s="31"/>
+      <c r="AI14" s="31"/>
+      <c r="AJ14" s="31"/>
+      <c r="AK14" s="31"/>
+      <c r="AL14" s="31"/>
+      <c r="AM14" s="31"/>
+      <c r="AN14" s="31"/>
+      <c r="AO14" s="31"/>
+      <c r="AP14" s="31"/>
+      <c r="AQ14" s="31"/>
+      <c r="AR14" s="31"/>
+      <c r="AS14" s="31"/>
+      <c r="AT14" s="31"/>
+      <c r="AU14" s="31"/>
+      <c r="AV14" s="31"/>
+      <c r="AW14" s="31"/>
+      <c r="AX14" s="31"/>
+      <c r="AY14" s="31"/>
+      <c r="AZ14" s="31"/>
+      <c r="BA14" s="31"/>
+      <c r="BB14" s="31"/>
+      <c r="BC14" s="31"/>
+      <c r="BD14" s="31"/>
+      <c r="BE14" s="31"/>
+      <c r="BF14" s="31"/>
+      <c r="BG14" s="31"/>
+      <c r="BH14" s="31"/>
+      <c r="BI14" s="31"/>
+      <c r="BJ14" s="32"/>
+      <c r="BK14" s="32"/>
+      <c r="BL14" s="32"/>
+      <c r="BM14" s="32"/>
+      <c r="BN14" s="32"/>
+      <c r="BO14" s="32"/>
+      <c r="BP14" s="32"/>
+      <c r="BQ14" s="32"/>
       <c r="BR14" s="2"/>
       <c r="BS14" s="2"/>
       <c r="BT14" s="2"/>
       <c r="BU14" s="2"/>
       <c r="BV14" s="2"/>
       <c r="BW14" s="2"/>
     </row>
     <row r="15" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A15" s="4"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
       <c r="J15" s="25" t="s">
         <v>13</v>
       </c>
       <c r="K15" s="25"/>
       <c r="L15" s="25"/>
       <c r="M15" s="25"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
@@ -4252,51 +4268,51 @@
       <c r="CM15" s="4"/>
       <c r="CN15" s="4"/>
       <c r="CO15" s="4"/>
       <c r="CP15" s="25" t="s">
         <v>13</v>
       </c>
       <c r="CQ15" s="25"/>
       <c r="CR15" s="25"/>
       <c r="CS15" s="25"/>
       <c r="CT15" s="4"/>
       <c r="CU15" s="4"/>
       <c r="CV15" s="4"/>
       <c r="CW15" s="4"/>
       <c r="CX15" s="4"/>
       <c r="CY15" s="4"/>
       <c r="CZ15" s="4"/>
       <c r="DA15" s="4"/>
       <c r="DB15" s="25" t="s">
         <v>13</v>
       </c>
       <c r="DC15" s="25"/>
       <c r="DD15" s="25"/>
       <c r="DE15" s="25"/>
     </row>
     <row r="16" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A16" s="31"/>
+      <c r="A16" s="29"/>
       <c r="B16" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="23"/>
       <c r="H16" s="23"/>
       <c r="I16" s="23"/>
       <c r="J16" s="23"/>
       <c r="K16" s="23"/>
       <c r="L16" s="23"/>
       <c r="M16" s="24"/>
       <c r="N16" s="22" t="s">
         <v>17</v>
       </c>
       <c r="O16" s="23"/>
       <c r="P16" s="23"/>
       <c r="Q16" s="23"/>
       <c r="R16" s="23"/>
       <c r="S16" s="23"/>
       <c r="T16" s="23"/>
       <c r="U16" s="23"/>
       <c r="V16" s="23"/>
@@ -4381,51 +4397,51 @@
       <c r="CK16" s="23"/>
       <c r="CL16" s="23"/>
       <c r="CM16" s="23"/>
       <c r="CN16" s="23"/>
       <c r="CO16" s="23"/>
       <c r="CP16" s="23"/>
       <c r="CQ16" s="23"/>
       <c r="CR16" s="23"/>
       <c r="CS16" s="24"/>
       <c r="CT16" s="22" t="s">
         <v>29</v>
       </c>
       <c r="CU16" s="23"/>
       <c r="CV16" s="23"/>
       <c r="CW16" s="23"/>
       <c r="CX16" s="23"/>
       <c r="CY16" s="23"/>
       <c r="CZ16" s="23"/>
       <c r="DA16" s="23"/>
       <c r="DB16" s="23"/>
       <c r="DC16" s="23"/>
       <c r="DD16" s="23"/>
       <c r="DE16" s="24"/>
     </row>
     <row r="17" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A17" s="32"/>
+      <c r="A17" s="30"/>
       <c r="B17" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="18" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="18" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F17" s="18" t="s">
         <v>4</v>
       </c>
       <c r="G17" s="18" t="s">
         <v>5</v>
       </c>
       <c r="H17" s="18" t="s">
         <v>6</v>
       </c>
       <c r="I17" s="18" t="s">
         <v>7</v>
       </c>
       <c r="J17" s="18" t="s">
@@ -5020,51 +5036,53 @@
       </c>
       <c r="CS18" s="9">
         <v>5757.9289651037452</v>
       </c>
       <c r="CT18" s="13">
         <v>2050.0374637566551</v>
       </c>
       <c r="CU18" s="9">
         <v>3125.2950257695875</v>
       </c>
       <c r="CV18" s="9">
         <v>1552.8023604562366</v>
       </c>
       <c r="CW18" s="9">
         <v>2982.962666792142</v>
       </c>
       <c r="CX18" s="10">
         <v>2162.9481004080844</v>
       </c>
       <c r="CY18" s="12">
         <v>4402.2754269028765</v>
       </c>
       <c r="CZ18" s="12">
         <v>3327.2501725234947</v>
       </c>
-      <c r="DA18" s="12"/>
+      <c r="DA18" s="12">
+        <v>5640.9288181094289</v>
+      </c>
       <c r="DB18" s="9"/>
       <c r="DC18" s="9"/>
       <c r="DD18" s="9"/>
       <c r="DE18" s="9"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="9">
         <v>29.860530326379116</v>
       </c>
       <c r="C19" s="9">
         <v>39.731522201940095</v>
       </c>
       <c r="D19" s="9">
         <v>30.142818702371731</v>
       </c>
       <c r="E19" s="9">
         <v>27.161759609323752</v>
       </c>
       <c r="F19" s="9">
         <v>30.094120873534134</v>
       </c>
       <c r="G19" s="12">
@@ -5339,51 +5357,53 @@
       </c>
       <c r="CS19" s="9">
         <v>161.0939061756871</v>
       </c>
       <c r="CT19" s="13">
         <v>17.992794376740225</v>
       </c>
       <c r="CU19" s="9">
         <v>73.900299491011708</v>
       </c>
       <c r="CV19" s="9">
         <v>46.167103718294271</v>
       </c>
       <c r="CW19" s="9">
         <v>36.075910357879394</v>
       </c>
       <c r="CX19" s="9">
         <v>12.233233743054553</v>
       </c>
       <c r="CY19" s="9">
         <v>8.2585645344862328</v>
       </c>
       <c r="CZ19" s="12">
         <v>25.194047735514637</v>
       </c>
-      <c r="DA19" s="12"/>
+      <c r="DA19" s="12">
+        <v>55.527026716016955</v>
+      </c>
       <c r="DB19" s="9"/>
       <c r="DC19" s="9"/>
       <c r="DD19" s="9"/>
       <c r="DE19" s="9"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="9">
         <v>14.031453058197364</v>
       </c>
       <c r="C20" s="9">
         <v>25.775866392598239</v>
       </c>
       <c r="D20" s="9">
         <v>14.795211816363942</v>
       </c>
       <c r="E20" s="9">
         <v>40.958026187884393</v>
       </c>
       <c r="F20" s="9">
         <v>31.419081024938283</v>
       </c>
       <c r="G20" s="12">
@@ -5658,51 +5678,53 @@
       </c>
       <c r="CS20" s="9">
         <v>202.00603226260532</v>
       </c>
       <c r="CT20" s="13">
         <v>24.811490142399816</v>
       </c>
       <c r="CU20" s="9">
         <v>74.494502943205532</v>
       </c>
       <c r="CV20" s="9">
         <v>54.400429281440111</v>
       </c>
       <c r="CW20" s="9">
         <v>195.23070087993693</v>
       </c>
       <c r="CX20" s="9">
         <v>63.478089145416554</v>
       </c>
       <c r="CY20" s="9">
         <v>97.778180572040881</v>
       </c>
       <c r="CZ20" s="12">
         <v>10.95645441210671</v>
       </c>
-      <c r="DA20" s="12"/>
+      <c r="DA20" s="12">
+        <v>216.05080305727998</v>
+      </c>
       <c r="DB20" s="9"/>
       <c r="DC20" s="9"/>
       <c r="DD20" s="9"/>
       <c r="DE20" s="9"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="9">
         <v>142.59386375063315</v>
       </c>
       <c r="C21" s="9">
         <v>190.8895100563698</v>
       </c>
       <c r="D21" s="9">
         <v>62.807781940490095</v>
       </c>
       <c r="E21" s="9">
         <v>129.61140712819511</v>
       </c>
       <c r="F21" s="9">
         <v>154.11436443822927</v>
       </c>
       <c r="G21" s="12">
@@ -5977,51 +5999,53 @@
       </c>
       <c r="CS21" s="9">
         <v>1102.8686368526246</v>
       </c>
       <c r="CT21" s="13">
         <v>197.29073854522196</v>
       </c>
       <c r="CU21" s="9">
         <v>376.61972861700752</v>
       </c>
       <c r="CV21" s="9">
         <v>131.71627493178806</v>
       </c>
       <c r="CW21" s="9">
         <v>367.69340148901438</v>
       </c>
       <c r="CX21" s="9">
         <v>185.8902775592307</v>
       </c>
       <c r="CY21" s="9">
         <v>899.9962226902835</v>
       </c>
       <c r="CZ21" s="12">
         <v>445.16123236739708</v>
       </c>
-      <c r="DA21" s="12"/>
+      <c r="DA21" s="12">
+        <v>299.28667208596596</v>
+      </c>
       <c r="DB21" s="9"/>
       <c r="DC21" s="9"/>
       <c r="DD21" s="9"/>
       <c r="DE21" s="9"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="15">
         <v>97.507561185125837</v>
       </c>
       <c r="C22" s="15">
         <v>110.60978578647573</v>
       </c>
       <c r="D22" s="15">
         <v>45.047162361350644</v>
       </c>
       <c r="E22" s="15">
         <v>85.124969117949504</v>
       </c>
       <c r="F22" s="15">
         <v>106.06443232655229</v>
       </c>
       <c r="G22" s="15">
@@ -6296,51 +6320,53 @@
       </c>
       <c r="CS22" s="9">
         <v>685.94671538896648</v>
       </c>
       <c r="CT22" s="13">
         <v>152.1679172857007</v>
       </c>
       <c r="CU22" s="9">
         <v>263.39979719577957</v>
       </c>
       <c r="CV22" s="15">
         <v>116.86548887412778</v>
       </c>
       <c r="CW22" s="15">
         <v>352.95102713542963</v>
       </c>
       <c r="CX22" s="15">
         <v>229.32856086191188</v>
       </c>
       <c r="CY22" s="9">
         <v>269.25509294288457</v>
       </c>
       <c r="CZ22" s="12">
         <v>301.62667862303891</v>
       </c>
-      <c r="DA22" s="12"/>
+      <c r="DA22" s="12">
+        <v>955.51339726518609</v>
+      </c>
       <c r="DB22" s="9"/>
       <c r="DC22" s="9"/>
       <c r="DD22" s="9"/>
       <c r="DE22" s="9"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="9">
         <v>289.29254677614063</v>
       </c>
       <c r="C23" s="9">
         <v>341.46161396509206</v>
       </c>
       <c r="D23" s="9">
         <v>106.53213352489146</v>
       </c>
       <c r="E23" s="9">
         <v>214.2037068266599</v>
       </c>
       <c r="F23" s="9">
         <v>253.63031174161316</v>
       </c>
       <c r="G23" s="12">
@@ -6615,51 +6641,53 @@
       </c>
       <c r="CS23" s="9">
         <v>1587.5297913072081</v>
       </c>
       <c r="CT23" s="13">
         <v>441.48122961223652</v>
       </c>
       <c r="CU23" s="9">
         <v>708.02858218093979</v>
       </c>
       <c r="CV23" s="9">
         <v>269.31812361139856</v>
       </c>
       <c r="CW23" s="9">
         <v>577.37839196160587</v>
       </c>
       <c r="CX23" s="9">
         <v>347.95869409431043</v>
       </c>
       <c r="CY23" s="9">
         <v>1420.4051412768022</v>
       </c>
       <c r="CZ23" s="12">
         <v>732.88770946724037</v>
       </c>
-      <c r="DA23" s="12"/>
+      <c r="DA23" s="12">
+        <v>1453.7527417275946</v>
+      </c>
       <c r="DB23" s="9"/>
       <c r="DC23" s="9"/>
       <c r="DD23" s="9"/>
       <c r="DE23" s="9"/>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="9">
         <v>52.795964781943972</v>
       </c>
       <c r="C24" s="9">
         <v>70.31184328247852</v>
       </c>
       <c r="D24" s="9">
         <v>41.627937661537786</v>
       </c>
       <c r="E24" s="9">
         <v>55.725522934630362</v>
       </c>
       <c r="F24" s="9">
         <v>55.688566851339161</v>
       </c>
       <c r="G24" s="12">
@@ -6934,51 +6962,53 @@
       </c>
       <c r="CS24" s="9">
         <v>973.72233682572346</v>
       </c>
       <c r="CT24" s="13">
         <v>718.9461881429321</v>
       </c>
       <c r="CU24" s="9">
         <v>922.51095879989259</v>
       </c>
       <c r="CV24" s="9">
         <v>797.94115920271167</v>
       </c>
       <c r="CW24" s="9">
         <v>736.61649345368357</v>
       </c>
       <c r="CX24" s="9">
         <v>723.52419600671681</v>
       </c>
       <c r="CY24" s="9">
         <v>778.81689635532973</v>
       </c>
       <c r="CZ24" s="12">
         <v>874.74895934212395</v>
       </c>
-      <c r="DA24" s="12"/>
+      <c r="DA24" s="12">
+        <v>1438.1703777163737</v>
+      </c>
       <c r="DB24" s="9"/>
       <c r="DC24" s="9"/>
       <c r="DD24" s="9"/>
       <c r="DE24" s="9"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="9">
         <v>74.983476189006808</v>
       </c>
       <c r="C25" s="9">
         <v>100.991485539461</v>
       </c>
       <c r="D25" s="9">
         <v>64.731598090799139</v>
       </c>
       <c r="E25" s="9">
         <v>72.160754919554563</v>
       </c>
       <c r="F25" s="9">
         <v>86.541751276736633</v>
       </c>
       <c r="G25" s="12">
@@ -7253,51 +7283,53 @@
       </c>
       <c r="CS25" s="9">
         <v>1044.7615462909312</v>
       </c>
       <c r="CT25" s="13">
         <v>497.34710565142382</v>
       </c>
       <c r="CU25" s="9">
         <v>706.34115654175037</v>
       </c>
       <c r="CV25" s="9">
         <v>136.39378083647597</v>
       </c>
       <c r="CW25" s="9">
         <v>717.01674151459179</v>
       </c>
       <c r="CX25" s="9">
         <v>600.53504899744371</v>
       </c>
       <c r="CY25" s="9">
         <v>927.76532853104902</v>
       </c>
       <c r="CZ25" s="12">
         <v>936.67509057607322</v>
       </c>
-      <c r="DA25" s="12"/>
+      <c r="DA25" s="12">
+        <v>1222.6277995410119</v>
+      </c>
       <c r="DB25" s="9"/>
       <c r="DC25" s="9"/>
       <c r="DD25" s="12"/>
       <c r="DE25" s="9"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
       <c r="M26" s="2"/>
       <c r="N26" s="2"/>
       <c r="O26" s="2"/>
       <c r="P26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="R26" s="2"/>
       <c r="S26" s="2"/>
@@ -7337,121 +7369,121 @@
       <c r="BA26" s="2"/>
       <c r="BB26" s="2"/>
       <c r="BC26" s="2"/>
       <c r="BD26" s="2"/>
       <c r="BE26" s="2"/>
       <c r="BF26" s="2"/>
       <c r="BG26" s="2"/>
       <c r="BH26" s="2"/>
       <c r="BI26" s="2"/>
       <c r="BJ26" s="2"/>
       <c r="BK26" s="2"/>
       <c r="BL26" s="2"/>
       <c r="BM26" s="2"/>
       <c r="BN26" s="2"/>
       <c r="BO26" s="2"/>
       <c r="BP26" s="2"/>
       <c r="BQ26" s="2"/>
       <c r="BR26" s="2"/>
       <c r="BS26" s="2"/>
       <c r="BT26" s="2"/>
       <c r="BU26" s="2"/>
       <c r="BV26" s="2"/>
       <c r="BW26" s="2"/>
     </row>
     <row r="27" spans="1:109" ht="21" customHeight="1">
-      <c r="A27" s="29" t="s">
+      <c r="A27" s="31" t="s">
         <v>14</v>
       </c>
-      <c r="B27" s="29"/>
-[...66 lines deleted...]
-      <c r="BQ27" s="30"/>
+      <c r="B27" s="31"/>
+      <c r="C27" s="31"/>
+      <c r="D27" s="31"/>
+      <c r="E27" s="31"/>
+      <c r="F27" s="31"/>
+      <c r="G27" s="31"/>
+      <c r="H27" s="31"/>
+      <c r="I27" s="31"/>
+      <c r="J27" s="31"/>
+      <c r="K27" s="31"/>
+      <c r="L27" s="31"/>
+      <c r="M27" s="31"/>
+      <c r="N27" s="31"/>
+      <c r="O27" s="31"/>
+      <c r="P27" s="31"/>
+      <c r="Q27" s="31"/>
+      <c r="R27" s="31"/>
+      <c r="S27" s="31"/>
+      <c r="T27" s="31"/>
+      <c r="U27" s="31"/>
+      <c r="V27" s="31"/>
+      <c r="W27" s="31"/>
+      <c r="X27" s="31"/>
+      <c r="Y27" s="31"/>
+      <c r="Z27" s="31"/>
+      <c r="AA27" s="31"/>
+      <c r="AB27" s="31"/>
+      <c r="AC27" s="31"/>
+      <c r="AD27" s="31"/>
+      <c r="AE27" s="31"/>
+      <c r="AF27" s="31"/>
+      <c r="AG27" s="31"/>
+      <c r="AH27" s="31"/>
+      <c r="AI27" s="31"/>
+      <c r="AJ27" s="31"/>
+      <c r="AK27" s="31"/>
+      <c r="AL27" s="31"/>
+      <c r="AM27" s="31"/>
+      <c r="AN27" s="31"/>
+      <c r="AO27" s="31"/>
+      <c r="AP27" s="31"/>
+      <c r="AQ27" s="31"/>
+      <c r="AR27" s="31"/>
+      <c r="AS27" s="31"/>
+      <c r="AT27" s="31"/>
+      <c r="AU27" s="31"/>
+      <c r="AV27" s="31"/>
+      <c r="AW27" s="31"/>
+      <c r="AX27" s="31"/>
+      <c r="AY27" s="31"/>
+      <c r="AZ27" s="31"/>
+      <c r="BA27" s="31"/>
+      <c r="BB27" s="31"/>
+      <c r="BC27" s="31"/>
+      <c r="BD27" s="31"/>
+      <c r="BE27" s="31"/>
+      <c r="BF27" s="31"/>
+      <c r="BG27" s="31"/>
+      <c r="BH27" s="31"/>
+      <c r="BI27" s="31"/>
+      <c r="BJ27" s="32"/>
+      <c r="BK27" s="32"/>
+      <c r="BL27" s="32"/>
+      <c r="BM27" s="32"/>
+      <c r="BN27" s="32"/>
+      <c r="BO27" s="32"/>
+      <c r="BP27" s="32"/>
+      <c r="BQ27" s="32"/>
       <c r="BR27" s="2"/>
       <c r="BS27" s="2"/>
       <c r="BT27" s="2"/>
       <c r="BU27" s="2"/>
       <c r="BV27" s="2"/>
       <c r="BW27" s="2"/>
     </row>
     <row r="28" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A28" s="4"/>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="25" t="s">
         <v>13</v>
       </c>
       <c r="K28" s="25"/>
       <c r="L28" s="25"/>
       <c r="M28" s="25"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
@@ -7545,51 +7577,51 @@
       <c r="CM28" s="4"/>
       <c r="CN28" s="4"/>
       <c r="CO28" s="4"/>
       <c r="CP28" s="25" t="s">
         <v>13</v>
       </c>
       <c r="CQ28" s="25"/>
       <c r="CR28" s="25"/>
       <c r="CS28" s="25"/>
       <c r="CT28" s="4"/>
       <c r="CU28" s="4"/>
       <c r="CV28" s="4"/>
       <c r="CW28" s="4"/>
       <c r="CX28" s="4"/>
       <c r="CY28" s="4"/>
       <c r="CZ28" s="4"/>
       <c r="DA28" s="4"/>
       <c r="DB28" s="25" t="s">
         <v>13</v>
       </c>
       <c r="DC28" s="25"/>
       <c r="DD28" s="25"/>
       <c r="DE28" s="25"/>
     </row>
     <row r="29" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A29" s="31"/>
+      <c r="A29" s="29"/>
       <c r="B29" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="23"/>
       <c r="I29" s="23"/>
       <c r="J29" s="23"/>
       <c r="K29" s="23"/>
       <c r="L29" s="23"/>
       <c r="M29" s="24"/>
       <c r="N29" s="22" t="s">
         <v>17</v>
       </c>
       <c r="O29" s="23"/>
       <c r="P29" s="23"/>
       <c r="Q29" s="23"/>
       <c r="R29" s="23"/>
       <c r="S29" s="23"/>
       <c r="T29" s="23"/>
       <c r="U29" s="23"/>
       <c r="V29" s="23"/>
@@ -7674,51 +7706,51 @@
       <c r="CK29" s="23"/>
       <c r="CL29" s="23"/>
       <c r="CM29" s="23"/>
       <c r="CN29" s="23"/>
       <c r="CO29" s="23"/>
       <c r="CP29" s="23"/>
       <c r="CQ29" s="23"/>
       <c r="CR29" s="23"/>
       <c r="CS29" s="24"/>
       <c r="CT29" s="22" t="s">
         <v>29</v>
       </c>
       <c r="CU29" s="23"/>
       <c r="CV29" s="23"/>
       <c r="CW29" s="23"/>
       <c r="CX29" s="23"/>
       <c r="CY29" s="23"/>
       <c r="CZ29" s="23"/>
       <c r="DA29" s="23"/>
       <c r="DB29" s="23"/>
       <c r="DC29" s="23"/>
       <c r="DD29" s="23"/>
       <c r="DE29" s="24"/>
     </row>
     <row r="30" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A30" s="32"/>
+      <c r="A30" s="30"/>
       <c r="B30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="18" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="18" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F30" s="18" t="s">
         <v>4</v>
       </c>
       <c r="G30" s="18" t="s">
         <v>5</v>
       </c>
       <c r="H30" s="18" t="s">
         <v>6</v>
       </c>
       <c r="I30" s="18" t="s">
         <v>7</v>
       </c>
       <c r="J30" s="18" t="s">
@@ -8313,51 +8345,53 @@
       </c>
       <c r="CS31" s="9">
         <v>47.69761318583334</v>
       </c>
       <c r="CT31" s="13">
         <v>49.583314100000003</v>
       </c>
       <c r="CU31" s="9">
         <v>181.65728123541669</v>
       </c>
       <c r="CV31" s="9">
         <v>102.05692908958335</v>
       </c>
       <c r="CW31" s="9">
         <v>76.52390783333334</v>
       </c>
       <c r="CX31" s="10">
         <v>48.773394077083339</v>
       </c>
       <c r="CY31" s="12">
         <v>36.52987512166667</v>
       </c>
       <c r="CZ31" s="12">
         <v>415.81958496674997</v>
       </c>
-      <c r="DA31" s="12"/>
+      <c r="DA31" s="12">
+        <v>3567.4208221952272</v>
+      </c>
       <c r="DB31" s="9"/>
       <c r="DC31" s="9"/>
       <c r="DD31" s="9"/>
       <c r="DE31" s="9"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="C32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="D32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="E32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="F32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="G32" s="12">
@@ -8632,51 +8666,53 @@
       </c>
       <c r="CS32" s="9">
         <v>9.9897172574999988</v>
       </c>
       <c r="CT32" s="13">
         <v>10.72037696666667</v>
       </c>
       <c r="CU32" s="9">
         <v>38.345216456250007</v>
       </c>
       <c r="CV32" s="9">
         <v>21.849618310416677</v>
       </c>
       <c r="CW32" s="9">
         <v>16.439526733333338</v>
       </c>
       <c r="CX32" s="9">
         <v>10.44981152291667</v>
       </c>
       <c r="CY32" s="9">
         <v>7.8498012500000023</v>
       </c>
       <c r="CZ32" s="12">
         <v>24.240643797402356</v>
       </c>
-      <c r="DA32" s="12"/>
+      <c r="DA32" s="12">
+        <v>40.447077527751553</v>
+      </c>
       <c r="DB32" s="9"/>
       <c r="DC32" s="9"/>
       <c r="DD32" s="9"/>
       <c r="DE32" s="9"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="C33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="D33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="E33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="F33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="G33" s="12">
@@ -8951,51 +8987,53 @@
       </c>
       <c r="CS33" s="9">
         <v>0.76442500000000002</v>
       </c>
       <c r="CT33" s="13">
         <v>0.79166666666666674</v>
       </c>
       <c r="CU33" s="9">
         <v>3.026510416666667</v>
       </c>
       <c r="CV33" s="9">
         <v>1.6587500000000002</v>
       </c>
       <c r="CW33" s="9">
         <v>1.2361249999999999</v>
       </c>
       <c r="CX33" s="9">
         <v>0.79166666666666674</v>
       </c>
       <c r="CY33" s="9">
         <v>0.58979375000000001</v>
       </c>
       <c r="CZ33" s="12">
         <v>0.41659810770440259</v>
       </c>
-      <c r="DA33" s="12"/>
+      <c r="DA33" s="12">
+        <v>200.23131021820959</v>
+      </c>
       <c r="DB33" s="9"/>
       <c r="DC33" s="9"/>
       <c r="DD33" s="9"/>
       <c r="DE33" s="9"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="C34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="D34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="E34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="F34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="G34" s="12">
@@ -9270,51 +9308,53 @@
       </c>
       <c r="CS34" s="9">
         <v>1.2209396100000003</v>
       </c>
       <c r="CT34" s="13">
         <v>1.2644500000000003</v>
       </c>
       <c r="CU34" s="9">
         <v>4.8339424375000011</v>
       </c>
       <c r="CV34" s="9">
         <v>2.6493555</v>
       </c>
       <c r="CW34" s="9">
         <v>1.9743388500000003</v>
       </c>
       <c r="CX34" s="9">
         <v>1.2644500000000003</v>
       </c>
       <c r="CY34" s="9">
         <v>0.94201857750000006</v>
       </c>
       <c r="CZ34" s="12">
         <v>28.238153899811451</v>
       </c>
-      <c r="DA34" s="12"/>
+      <c r="DA34" s="12">
+        <v>64.632513945913345</v>
+      </c>
       <c r="DB34" s="9"/>
       <c r="DC34" s="9"/>
       <c r="DD34" s="9"/>
       <c r="DE34" s="9"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="C35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="D35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="E35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="F35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="G35" s="15">
@@ -9589,51 +9629,53 @@
       </c>
       <c r="CS35" s="9">
         <v>4.2349145000000004</v>
       </c>
       <c r="CT35" s="13">
         <v>4.3858333333333341</v>
       </c>
       <c r="CU35" s="9">
         <v>16.766867708333336</v>
       </c>
       <c r="CV35" s="15">
         <v>9.1894750000000016</v>
       </c>
       <c r="CW35" s="15">
         <v>6.8481325000000011</v>
       </c>
       <c r="CX35" s="15">
         <v>4.3858333333333341</v>
       </c>
       <c r="CY35" s="9">
         <v>3.2674573750000007</v>
       </c>
       <c r="CZ35" s="12">
         <v>69.121780965192414</v>
       </c>
-      <c r="DA35" s="12"/>
+      <c r="DA35" s="12">
+        <v>825.28109521667818</v>
+      </c>
       <c r="DB35" s="9"/>
       <c r="DC35" s="9"/>
       <c r="DD35" s="9"/>
       <c r="DE35" s="9"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="C36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="D36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="E36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="F36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="G36" s="12">
@@ -9908,51 +9950,53 @@
       </c>
       <c r="CS36" s="9">
         <v>4.1730833333333148</v>
       </c>
       <c r="CT36" s="13">
         <v>1.655E-3</v>
       </c>
       <c r="CU36" s="9">
         <v>1.4766666666666667E-3</v>
       </c>
       <c r="CV36" s="9">
         <v>1.4233333333333335E-3</v>
       </c>
       <c r="CW36" s="9">
         <v>1.6316666666666667E-3</v>
       </c>
       <c r="CX36" s="9">
         <v>1.41E-3</v>
       </c>
       <c r="CY36" s="9">
         <v>1.175E-3</v>
       </c>
       <c r="CZ36" s="12">
         <v>36.854409780324026</v>
       </c>
-      <c r="DA36" s="12"/>
+      <c r="DA36" s="12">
+        <v>997.28487907145393</v>
+      </c>
       <c r="DB36" s="9"/>
       <c r="DC36" s="9"/>
       <c r="DD36" s="9"/>
       <c r="DE36" s="9"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="C37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="D37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="E37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="F37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="G37" s="12">
@@ -10227,51 +10271,53 @@
       </c>
       <c r="CS37" s="9">
         <v>7.9924161750000202</v>
       </c>
       <c r="CT37" s="13">
         <v>12.255000000000003</v>
       </c>
       <c r="CU37" s="9">
         <v>46.850381250000005</v>
       </c>
       <c r="CV37" s="9">
         <v>25.67745</v>
       </c>
       <c r="CW37" s="9">
         <v>19.135215000000002</v>
       </c>
       <c r="CX37" s="9">
         <v>12.255000000000003</v>
       </c>
       <c r="CY37" s="9">
         <v>9.1300072500000002</v>
       </c>
       <c r="CZ37" s="12">
         <v>40.687018785895617</v>
       </c>
-      <c r="DA37" s="12"/>
+      <c r="DA37" s="12">
+        <v>603.39088731803929</v>
+      </c>
       <c r="DB37" s="9"/>
       <c r="DC37" s="9"/>
       <c r="DD37" s="9"/>
       <c r="DE37" s="9"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="C38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="D38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="E38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="F38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="G38" s="12">
@@ -10546,51 +10592,53 @@
       </c>
       <c r="CS38" s="9">
         <v>19.322117309999999</v>
       </c>
       <c r="CT38" s="13">
         <v>20.164332133333332</v>
       </c>
       <c r="CU38" s="9">
         <v>71.832886299999998</v>
       </c>
       <c r="CV38" s="9">
         <v>41.030856945833335</v>
       </c>
       <c r="CW38" s="9">
         <v>30.888938083333336</v>
       </c>
       <c r="CX38" s="9">
         <v>19.625222554166665</v>
       </c>
       <c r="CY38" s="9">
         <v>14.749621919166666</v>
       </c>
       <c r="CZ38" s="12">
         <v>216.26097963041974</v>
       </c>
-      <c r="DA38" s="12"/>
+      <c r="DA38" s="12">
+        <v>836.15305889718127</v>
+      </c>
       <c r="DB38" s="9"/>
       <c r="DC38" s="9"/>
       <c r="DD38" s="12"/>
       <c r="DE38" s="9"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="2"/>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
       <c r="O39" s="2"/>
       <c r="P39" s="2"/>
       <c r="Q39" s="2"/>
       <c r="R39" s="2"/>
       <c r="S39" s="2"/>
@@ -10630,121 +10678,121 @@
       <c r="BA39" s="2"/>
       <c r="BB39" s="2"/>
       <c r="BC39" s="2"/>
       <c r="BD39" s="2"/>
       <c r="BE39" s="2"/>
       <c r="BF39" s="2"/>
       <c r="BG39" s="2"/>
       <c r="BH39" s="2"/>
       <c r="BI39" s="2"/>
       <c r="BJ39" s="2"/>
       <c r="BK39" s="2"/>
       <c r="BL39" s="2"/>
       <c r="BM39" s="2"/>
       <c r="BN39" s="2"/>
       <c r="BO39" s="2"/>
       <c r="BP39" s="2"/>
       <c r="BQ39" s="2"/>
       <c r="BR39" s="2"/>
       <c r="BS39" s="2"/>
       <c r="BT39" s="2"/>
       <c r="BU39" s="2"/>
       <c r="BV39" s="2"/>
       <c r="BW39" s="2"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="A40" s="29" t="s">
+      <c r="A40" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="B40" s="29"/>
-[...66 lines deleted...]
-      <c r="BQ40" s="30"/>
+      <c r="B40" s="31"/>
+      <c r="C40" s="31"/>
+      <c r="D40" s="31"/>
+      <c r="E40" s="31"/>
+      <c r="F40" s="31"/>
+      <c r="G40" s="31"/>
+      <c r="H40" s="31"/>
+      <c r="I40" s="31"/>
+      <c r="J40" s="31"/>
+      <c r="K40" s="31"/>
+      <c r="L40" s="31"/>
+      <c r="M40" s="31"/>
+      <c r="N40" s="31"/>
+      <c r="O40" s="31"/>
+      <c r="P40" s="31"/>
+      <c r="Q40" s="31"/>
+      <c r="R40" s="31"/>
+      <c r="S40" s="31"/>
+      <c r="T40" s="31"/>
+      <c r="U40" s="31"/>
+      <c r="V40" s="31"/>
+      <c r="W40" s="31"/>
+      <c r="X40" s="31"/>
+      <c r="Y40" s="31"/>
+      <c r="Z40" s="31"/>
+      <c r="AA40" s="31"/>
+      <c r="AB40" s="31"/>
+      <c r="AC40" s="31"/>
+      <c r="AD40" s="31"/>
+      <c r="AE40" s="31"/>
+      <c r="AF40" s="31"/>
+      <c r="AG40" s="31"/>
+      <c r="AH40" s="31"/>
+      <c r="AI40" s="31"/>
+      <c r="AJ40" s="31"/>
+      <c r="AK40" s="31"/>
+      <c r="AL40" s="31"/>
+      <c r="AM40" s="31"/>
+      <c r="AN40" s="31"/>
+      <c r="AO40" s="31"/>
+      <c r="AP40" s="31"/>
+      <c r="AQ40" s="31"/>
+      <c r="AR40" s="31"/>
+      <c r="AS40" s="31"/>
+      <c r="AT40" s="31"/>
+      <c r="AU40" s="31"/>
+      <c r="AV40" s="31"/>
+      <c r="AW40" s="31"/>
+      <c r="AX40" s="31"/>
+      <c r="AY40" s="31"/>
+      <c r="AZ40" s="31"/>
+      <c r="BA40" s="31"/>
+      <c r="BB40" s="31"/>
+      <c r="BC40" s="31"/>
+      <c r="BD40" s="31"/>
+      <c r="BE40" s="31"/>
+      <c r="BF40" s="31"/>
+      <c r="BG40" s="31"/>
+      <c r="BH40" s="31"/>
+      <c r="BI40" s="31"/>
+      <c r="BJ40" s="32"/>
+      <c r="BK40" s="32"/>
+      <c r="BL40" s="32"/>
+      <c r="BM40" s="32"/>
+      <c r="BN40" s="32"/>
+      <c r="BO40" s="32"/>
+      <c r="BP40" s="32"/>
+      <c r="BQ40" s="32"/>
       <c r="BR40" s="2"/>
       <c r="BS40" s="2"/>
       <c r="BT40" s="2"/>
       <c r="BU40" s="2"/>
       <c r="BV40" s="2"/>
       <c r="BW40" s="2"/>
     </row>
     <row r="41" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A41" s="4"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="25" t="s">
         <v>13</v>
       </c>
       <c r="K41" s="25"/>
       <c r="L41" s="25"/>
       <c r="M41" s="25"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
@@ -10838,51 +10886,51 @@
       <c r="CM41" s="4"/>
       <c r="CN41" s="4"/>
       <c r="CO41" s="4"/>
       <c r="CP41" s="25" t="s">
         <v>13</v>
       </c>
       <c r="CQ41" s="25"/>
       <c r="CR41" s="25"/>
       <c r="CS41" s="25"/>
       <c r="CT41" s="4"/>
       <c r="CU41" s="4"/>
       <c r="CV41" s="4"/>
       <c r="CW41" s="4"/>
       <c r="CX41" s="4"/>
       <c r="CY41" s="4"/>
       <c r="CZ41" s="4"/>
       <c r="DA41" s="4"/>
       <c r="DB41" s="25" t="s">
         <v>13</v>
       </c>
       <c r="DC41" s="25"/>
       <c r="DD41" s="25"/>
       <c r="DE41" s="25"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="31"/>
+      <c r="A42" s="29"/>
       <c r="B42" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C42" s="23"/>
       <c r="D42" s="23"/>
       <c r="E42" s="23"/>
       <c r="F42" s="23"/>
       <c r="G42" s="23"/>
       <c r="H42" s="23"/>
       <c r="I42" s="23"/>
       <c r="J42" s="23"/>
       <c r="K42" s="23"/>
       <c r="L42" s="23"/>
       <c r="M42" s="24"/>
       <c r="N42" s="22" t="s">
         <v>17</v>
       </c>
       <c r="O42" s="23"/>
       <c r="P42" s="23"/>
       <c r="Q42" s="23"/>
       <c r="R42" s="23"/>
       <c r="S42" s="23"/>
       <c r="T42" s="23"/>
       <c r="U42" s="23"/>
       <c r="V42" s="23"/>
@@ -10967,51 +11015,51 @@
       <c r="CK42" s="23"/>
       <c r="CL42" s="23"/>
       <c r="CM42" s="23"/>
       <c r="CN42" s="23"/>
       <c r="CO42" s="23"/>
       <c r="CP42" s="23"/>
       <c r="CQ42" s="23"/>
       <c r="CR42" s="23"/>
       <c r="CS42" s="24"/>
       <c r="CT42" s="22" t="s">
         <v>29</v>
       </c>
       <c r="CU42" s="23"/>
       <c r="CV42" s="23"/>
       <c r="CW42" s="23"/>
       <c r="CX42" s="23"/>
       <c r="CY42" s="23"/>
       <c r="CZ42" s="23"/>
       <c r="DA42" s="23"/>
       <c r="DB42" s="23"/>
       <c r="DC42" s="23"/>
       <c r="DD42" s="23"/>
       <c r="DE42" s="24"/>
     </row>
     <row r="43" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A43" s="32"/>
+      <c r="A43" s="30"/>
       <c r="B43" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="18" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="18" t="s">
         <v>2</v>
       </c>
       <c r="E43" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F43" s="18" t="s">
         <v>4</v>
       </c>
       <c r="G43" s="18" t="s">
         <v>5</v>
       </c>
       <c r="H43" s="18" t="s">
         <v>6</v>
       </c>
       <c r="I43" s="18" t="s">
         <v>7</v>
       </c>
       <c r="J43" s="18" t="s">
@@ -11606,51 +11654,53 @@
       </c>
       <c r="CS44" s="9">
         <v>5708.5502609725718</v>
       </c>
       <c r="CT44" s="13">
         <v>2000.4541496566551</v>
       </c>
       <c r="CU44" s="9">
         <v>2943.63774453417</v>
       </c>
       <c r="CV44" s="9">
         <v>1450.7454313666531</v>
       </c>
       <c r="CW44" s="9">
         <v>2906.4387589588082</v>
       </c>
       <c r="CX44" s="10">
         <v>2113.6123398248951</v>
       </c>
       <c r="CY44" s="12">
         <v>4364.6009601702153</v>
       </c>
       <c r="CZ44" s="12">
         <v>2910.5655025118886</v>
       </c>
-      <c r="DA44" s="12"/>
+      <c r="DA44" s="12">
+        <v>2072.0413544214939</v>
+      </c>
       <c r="DB44" s="9"/>
       <c r="DC44" s="9"/>
       <c r="DD44" s="9"/>
       <c r="DE44" s="9"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B45" s="9">
         <v>4.2599640750584262</v>
       </c>
       <c r="C45" s="9">
         <v>14.082100706302757</v>
       </c>
       <c r="D45" s="9">
         <v>4.5408552999085137</v>
       </c>
       <c r="E45" s="9">
         <v>1.5745505873877617</v>
       </c>
       <c r="F45" s="9">
         <v>4.4923984949067686</v>
       </c>
       <c r="G45" s="12">
@@ -11925,51 +11975,53 @@
       </c>
       <c r="CS45" s="9">
         <v>151.05715577334234</v>
       </c>
       <c r="CT45" s="13">
         <v>7.2724174100735528</v>
       </c>
       <c r="CU45" s="9">
         <v>35.555083034761694</v>
       </c>
       <c r="CV45" s="9">
         <v>24.317485407877591</v>
       </c>
       <c r="CW45" s="9">
         <v>19.636383624546053</v>
       </c>
       <c r="CX45" s="9">
         <v>1.7802415793646877</v>
       </c>
       <c r="CY45" s="9">
         <v>0.40661605770726517</v>
       </c>
       <c r="CZ45" s="12">
         <v>0.94685348570104888</v>
       </c>
-      <c r="DA45" s="12"/>
+      <c r="DA45" s="12">
+        <v>15.065512161319241</v>
+      </c>
       <c r="DB45" s="9"/>
       <c r="DC45" s="9"/>
       <c r="DD45" s="9"/>
       <c r="DE45" s="9"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B46" s="9">
         <v>12.199124479301172</v>
       </c>
       <c r="C46" s="9">
         <v>23.885410303311886</v>
       </c>
       <c r="D46" s="9">
         <v>12.959103108662095</v>
       </c>
       <c r="E46" s="9">
         <v>38.992427890458899</v>
       </c>
       <c r="F46" s="9">
         <v>29.500694547999917</v>
       </c>
       <c r="G46" s="12">
@@ -12244,51 +12296,53 @@
       </c>
       <c r="CS46" s="9">
         <v>201.18262937076275</v>
       </c>
       <c r="CT46" s="13">
         <v>24.019823475733148</v>
       </c>
       <c r="CU46" s="9">
         <v>71.467992526538865</v>
       </c>
       <c r="CV46" s="9">
         <v>52.741679281440106</v>
       </c>
       <c r="CW46" s="9">
         <v>193.99457587993692</v>
       </c>
       <c r="CX46" s="9">
         <v>62.669918175572079</v>
       </c>
       <c r="CY46" s="9">
         <v>97.16296449509214</v>
       </c>
       <c r="CZ46" s="12">
         <v>10.537007626255161</v>
       </c>
-      <c r="DA46" s="11"/>
+      <c r="DA46" s="11">
+        <v>15.763319630275518</v>
+      </c>
       <c r="DB46" s="9"/>
       <c r="DC46" s="9"/>
       <c r="DD46" s="9"/>
       <c r="DE46" s="9"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B47" s="9">
         <v>141.67857567278062</v>
       </c>
       <c r="C47" s="9">
         <v>189.73518869498889</v>
       </c>
       <c r="D47" s="9">
         <v>62.287385132840484</v>
       </c>
       <c r="E47" s="9">
         <v>128.76037410172094</v>
       </c>
       <c r="F47" s="9">
         <v>153.14205707773141</v>
       </c>
       <c r="G47" s="12">
@@ -12563,51 +12617,53 @@
       </c>
       <c r="CS47" s="9">
         <v>1101.3257025652765</v>
       </c>
       <c r="CT47" s="13">
         <v>196.02628854522197</v>
       </c>
       <c r="CU47" s="9">
         <v>371.78578617950751</v>
       </c>
       <c r="CV47" s="9">
         <v>129.06691943178805</v>
       </c>
       <c r="CW47" s="9">
         <v>365.71906263901434</v>
       </c>
       <c r="CX47" s="9">
         <v>184.5774960870653</v>
       </c>
       <c r="CY47" s="9">
         <v>898.82020509488393</v>
       </c>
       <c r="CZ47" s="12">
         <v>416.80733654717005</v>
       </c>
-      <c r="DA47" s="11"/>
+      <c r="DA47" s="11">
+        <v>234.57634360531029</v>
+      </c>
       <c r="DB47" s="9"/>
       <c r="DC47" s="9"/>
       <c r="DD47" s="9"/>
       <c r="DE47" s="9"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B48" s="15">
         <v>96.487237578011616</v>
       </c>
       <c r="C48" s="15">
         <v>109.52461435129516</v>
       </c>
       <c r="D48" s="15">
         <v>44.286484961405321</v>
       </c>
       <c r="E48" s="15">
         <v>84.165931607343282</v>
       </c>
       <c r="F48" s="15">
         <v>105.00175755194945</v>
       </c>
       <c r="G48" s="15">
@@ -12882,51 +12938,53 @@
       </c>
       <c r="CS48" s="9">
         <v>681.51153117059812</v>
       </c>
       <c r="CT48" s="13">
         <v>147.78208395236737</v>
       </c>
       <c r="CU48" s="9">
         <v>246.63292948744623</v>
       </c>
       <c r="CV48" s="15">
         <v>107.67601387412779</v>
       </c>
       <c r="CW48" s="15">
         <v>346.10289463542961</v>
       </c>
       <c r="CX48" s="15">
         <v>224.88310210275444</v>
       </c>
       <c r="CY48" s="9">
         <v>265.91762924371943</v>
       </c>
       <c r="CZ48" s="12">
         <v>232.4264747214045</v>
       </c>
-      <c r="DA48" s="11"/>
+      <c r="DA48" s="11">
+        <v>129.98386856521896</v>
+      </c>
       <c r="DB48" s="9"/>
       <c r="DC48" s="9"/>
       <c r="DD48" s="9"/>
       <c r="DE48" s="9"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B49" s="9">
         <v>287.84575991756356</v>
       </c>
       <c r="C49" s="9">
         <v>339.75662280897131</v>
       </c>
       <c r="D49" s="9">
         <v>105.98989655890503</v>
       </c>
       <c r="E49" s="9">
         <v>213.1285628249945</v>
       </c>
       <c r="F49" s="9">
         <v>252.3600306716593</v>
       </c>
       <c r="G49" s="12">
@@ -13201,51 +13259,53 @@
       </c>
       <c r="CS49" s="9">
         <v>1582.8932111204404</v>
       </c>
       <c r="CT49" s="13">
         <v>441.47957461223649</v>
       </c>
       <c r="CU49" s="9">
         <v>708.02710551427299</v>
       </c>
       <c r="CV49" s="9">
         <v>269.31670027806524</v>
       </c>
       <c r="CW49" s="9">
         <v>577.37676029493923</v>
       </c>
       <c r="CX49" s="9">
         <v>347.86681483384592</v>
       </c>
       <c r="CY49" s="9">
         <v>1420.0346609400704</v>
       </c>
       <c r="CZ49" s="12">
         <v>695.84274888245488</v>
       </c>
-      <c r="DA49" s="11"/>
+      <c r="DA49" s="11">
+        <v>456.08988694329156</v>
+      </c>
       <c r="DB49" s="9"/>
       <c r="DC49" s="9"/>
       <c r="DD49" s="9"/>
       <c r="DE49" s="9"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B50" s="9">
         <v>43.877660053148531</v>
       </c>
       <c r="C50" s="9">
         <v>61.306845895604496</v>
       </c>
       <c r="D50" s="9">
         <v>32.764907691386739</v>
       </c>
       <c r="E50" s="9">
         <v>46.792718722794746</v>
       </c>
       <c r="F50" s="9">
         <v>46.755945549032901</v>
       </c>
       <c r="G50" s="12">
@@ -13520,51 +13580,53 @@
       </c>
       <c r="CS50" s="9">
         <v>965.44563166181183</v>
       </c>
       <c r="CT50" s="13">
         <v>706.69118814293211</v>
       </c>
       <c r="CU50" s="9">
         <v>875.66057754989254</v>
       </c>
       <c r="CV50" s="9">
         <v>772.26370920271165</v>
       </c>
       <c r="CW50" s="9">
         <v>717.48127845368367</v>
       </c>
       <c r="CX50" s="9">
         <v>711.0810797157551</v>
       </c>
       <c r="CY50" s="9">
         <v>769.48439671227732</v>
       </c>
       <c r="CZ50" s="12">
         <v>833.83450582679939</v>
       </c>
-      <c r="DA50" s="11"/>
+      <c r="DA50" s="11">
+        <v>834.40556610012811</v>
+      </c>
       <c r="DB50" s="9"/>
       <c r="DC50" s="9"/>
       <c r="DD50" s="9"/>
       <c r="DE50" s="9"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B51" s="9">
         <v>70.694874193975252</v>
       </c>
       <c r="C51" s="9">
         <v>96.574160142868138</v>
       </c>
       <c r="D51" s="9">
         <v>60.493736488983032</v>
       </c>
       <c r="E51" s="9">
         <v>67.886123631721972</v>
       </c>
       <c r="F51" s="9">
         <v>82.19594303937312</v>
       </c>
       <c r="G51" s="12">
@@ -13839,51 +13901,53 @@
       </c>
       <c r="CS51" s="9">
         <v>1025.1343993103405</v>
       </c>
       <c r="CT51" s="13">
         <v>477.18277351809047</v>
       </c>
       <c r="CU51" s="9">
         <v>634.50827024175044</v>
       </c>
       <c r="CV51" s="9">
         <v>95.362923890642634</v>
       </c>
       <c r="CW51" s="9">
         <v>686.12780343125849</v>
       </c>
       <c r="CX51" s="9">
         <v>580.75368733053767</v>
       </c>
       <c r="CY51" s="9">
         <v>912.77448762646429</v>
       </c>
       <c r="CZ51" s="12">
         <v>720.17057542210364</v>
       </c>
-      <c r="DA51" s="11"/>
+      <c r="DA51" s="11">
+        <v>386.15685741595007</v>
+      </c>
       <c r="DB51" s="9"/>
       <c r="DC51" s="9"/>
       <c r="DD51" s="12"/>
       <c r="DE51" s="9"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="2"/>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
       <c r="F52" s="2"/>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
       <c r="I52" s="2"/>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
       <c r="L52" s="2"/>
       <c r="M52" s="2"/>
       <c r="N52" s="2"/>
       <c r="O52" s="2"/>
       <c r="P52" s="2"/>
       <c r="Q52" s="2"/>
       <c r="R52" s="2"/>
       <c r="S52" s="2"/>
@@ -13924,57 +13988,57 @@
       <c r="BB52" s="2"/>
       <c r="BC52" s="2"/>
       <c r="BD52" s="2"/>
       <c r="BE52" s="2"/>
       <c r="BF52" s="2"/>
       <c r="BG52" s="2"/>
       <c r="BH52" s="2"/>
       <c r="BI52" s="2"/>
       <c r="BJ52" s="2"/>
       <c r="BK52" s="2"/>
       <c r="BL52" s="2"/>
       <c r="BM52" s="2"/>
       <c r="BN52" s="2"/>
       <c r="BO52" s="2"/>
       <c r="BP52" s="2"/>
       <c r="BQ52" s="2"/>
       <c r="BR52" s="2"/>
       <c r="BS52" s="2"/>
       <c r="BT52" s="2"/>
       <c r="BU52" s="2"/>
       <c r="BV52" s="2"/>
       <c r="BW52" s="2"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="2"/>
-      <c r="B53" s="34"/>
-[...5 lines deleted...]
-      <c r="H53" s="34"/>
+      <c r="B53" s="33"/>
+      <c r="C53" s="33"/>
+      <c r="D53" s="33"/>
+      <c r="E53" s="33"/>
+      <c r="F53" s="33"/>
+      <c r="G53" s="33"/>
+      <c r="H53" s="33"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
       <c r="R53" s="3"/>
       <c r="S53" s="3"/>
       <c r="T53" s="3"/>
       <c r="U53" s="2"/>
       <c r="V53" s="2"/>
       <c r="W53" s="2"/>
       <c r="X53" s="2"/>
       <c r="Y53" s="2"/>
       <c r="Z53" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AA53" s="2"/>
       <c r="AB53" s="2"/>
       <c r="AC53" s="2"/>
       <c r="AD53" s="2"/>
       <c r="AE53" s="2"/>
@@ -14414,242 +14478,242 @@
       <c r="BB58" s="2"/>
       <c r="BC58" s="2"/>
       <c r="BD58" s="2"/>
       <c r="BE58" s="2"/>
       <c r="BF58" s="2"/>
       <c r="BG58" s="2"/>
       <c r="BH58" s="2"/>
       <c r="BI58" s="2"/>
       <c r="BJ58" s="2"/>
       <c r="BK58" s="2"/>
       <c r="BL58" s="2"/>
       <c r="BM58" s="2"/>
       <c r="BN58" s="2"/>
       <c r="BO58" s="2"/>
       <c r="BP58" s="2"/>
       <c r="BQ58" s="2"/>
       <c r="BR58" s="2"/>
       <c r="BS58" s="2"/>
       <c r="BT58" s="2"/>
       <c r="BU58" s="2"/>
       <c r="BV58" s="2"/>
       <c r="BW58" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="81">
-    <mergeCell ref="CH29:CS29"/>
-[...42 lines deleted...]
-    <mergeCell ref="AH28:AK28"/>
+    <mergeCell ref="CT29:DE29"/>
+    <mergeCell ref="DB41:DE41"/>
+    <mergeCell ref="CT42:DE42"/>
+    <mergeCell ref="DB2:DE2"/>
+    <mergeCell ref="CT3:DE3"/>
+    <mergeCell ref="DB15:DE15"/>
+    <mergeCell ref="CT16:DE16"/>
+    <mergeCell ref="DB28:DE28"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BR15:BU15"/>
+    <mergeCell ref="BJ16:BU16"/>
+    <mergeCell ref="BR28:BU28"/>
+    <mergeCell ref="A14:BQ14"/>
+    <mergeCell ref="A27:BQ27"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="AT28:AW28"/>
+    <mergeCell ref="J15:M15"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="A3:A4"/>
     <mergeCell ref="A1:BQ1"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="V41:Y41"/>
     <mergeCell ref="Z16:AK16"/>
     <mergeCell ref="Z42:AK42"/>
     <mergeCell ref="N42:Y42"/>
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="Z29:AK29"/>
     <mergeCell ref="N29:Y29"/>
     <mergeCell ref="AX42:BI42"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF15:BI15"/>
     <mergeCell ref="BJ29:BU29"/>
     <mergeCell ref="BR41:BU41"/>
     <mergeCell ref="BJ42:BU42"/>
-    <mergeCell ref="BR2:BU2"/>
-[...19 lines deleted...]
-    <mergeCell ref="DB28:DE28"/>
+    <mergeCell ref="B53:H53"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V28:Y28"/>
+    <mergeCell ref="AH41:AK41"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="N16:Y16"/>
+    <mergeCell ref="AH28:AK28"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="AT15:AW15"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="AX16:BI16"/>
+    <mergeCell ref="BF28:BI28"/>
+    <mergeCell ref="AX29:BI29"/>
+    <mergeCell ref="AH15:AK15"/>
+    <mergeCell ref="V15:Y15"/>
+    <mergeCell ref="AT41:AW41"/>
+    <mergeCell ref="AL29:AW29"/>
+    <mergeCell ref="AL16:AW16"/>
+    <mergeCell ref="A40:BQ40"/>
+    <mergeCell ref="BF41:BI41"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="BV29:CG29"/>
+    <mergeCell ref="CD41:CG41"/>
+    <mergeCell ref="BV42:CG42"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CD15:CG15"/>
+    <mergeCell ref="BV16:CG16"/>
+    <mergeCell ref="CD28:CG28"/>
+    <mergeCell ref="CH29:CS29"/>
+    <mergeCell ref="CP41:CS41"/>
+    <mergeCell ref="CH42:CS42"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CP15:CS15"/>
+    <mergeCell ref="CH16:CS16"/>
+    <mergeCell ref="CP28:CS28"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA4D7B48-A763-4F52-A14F-F8C9BA002167}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA4D7B48-A763-4F52-A14F-F8C9BA002167}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Айлар бойынша жалпы шығарылым</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>