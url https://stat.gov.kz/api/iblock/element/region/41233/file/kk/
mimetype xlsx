--- v5 (2026-09-21)
+++ v6 (2026-10-18)
@@ -408,67 +408,67 @@
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 24" xfId="3"/>
     <cellStyle name="Обычный 25" xfId="4"/>
     <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -738,134 +738,134 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE58"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="CV2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="DK43" sqref="DK43"/>
+      <selection pane="bottomRight" activeCell="DK46" sqref="DK46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.42578125" style="1" customWidth="1"/>
     <col min="2" max="49" width="9.140625" style="1" customWidth="1"/>
     <col min="50" max="56" width="9.140625" style="1"/>
     <col min="57" max="59" width="9.140625" style="1" customWidth="1"/>
     <col min="60" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109" ht="24.75" customHeight="1">
-      <c r="A1" s="31" t="s">
+      <c r="A1" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="31"/>
-[...66 lines deleted...]
-      <c r="BQ1" s="34"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="N1" s="29"/>
+      <c r="O1" s="29"/>
+      <c r="P1" s="29"/>
+      <c r="Q1" s="29"/>
+      <c r="R1" s="29"/>
+      <c r="S1" s="29"/>
+      <c r="T1" s="29"/>
+      <c r="U1" s="29"/>
+      <c r="V1" s="29"/>
+      <c r="W1" s="29"/>
+      <c r="X1" s="29"/>
+      <c r="Y1" s="29"/>
+      <c r="Z1" s="29"/>
+      <c r="AA1" s="29"/>
+      <c r="AB1" s="29"/>
+      <c r="AC1" s="29"/>
+      <c r="AD1" s="29"/>
+      <c r="AE1" s="29"/>
+      <c r="AF1" s="29"/>
+      <c r="AG1" s="29"/>
+      <c r="AH1" s="29"/>
+      <c r="AI1" s="29"/>
+      <c r="AJ1" s="29"/>
+      <c r="AK1" s="29"/>
+      <c r="AL1" s="29"/>
+      <c r="AM1" s="29"/>
+      <c r="AN1" s="29"/>
+      <c r="AO1" s="29"/>
+      <c r="AP1" s="29"/>
+      <c r="AQ1" s="29"/>
+      <c r="AR1" s="29"/>
+      <c r="AS1" s="29"/>
+      <c r="AT1" s="29"/>
+      <c r="AU1" s="29"/>
+      <c r="AV1" s="29"/>
+      <c r="AW1" s="29"/>
+      <c r="AX1" s="29"/>
+      <c r="AY1" s="29"/>
+      <c r="AZ1" s="29"/>
+      <c r="BA1" s="29"/>
+      <c r="BB1" s="29"/>
+      <c r="BC1" s="29"/>
+      <c r="BD1" s="29"/>
+      <c r="BE1" s="29"/>
+      <c r="BF1" s="29"/>
+      <c r="BG1" s="29"/>
+      <c r="BH1" s="29"/>
+      <c r="BI1" s="29"/>
+      <c r="BJ1" s="33"/>
+      <c r="BK1" s="33"/>
+      <c r="BL1" s="33"/>
+      <c r="BM1" s="33"/>
+      <c r="BN1" s="33"/>
+      <c r="BO1" s="33"/>
+      <c r="BP1" s="33"/>
+      <c r="BQ1" s="33"/>
       <c r="BR1" s="2"/>
       <c r="BS1" s="2"/>
       <c r="BT1" s="2"/>
       <c r="BU1" s="2"/>
       <c r="BV1" s="2"/>
       <c r="BW1" s="2"/>
     </row>
     <row r="2" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="25" t="s">
         <v>13</v>
       </c>
       <c r="K2" s="25"/>
       <c r="L2" s="25"/>
       <c r="M2" s="25"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
@@ -959,51 +959,51 @@
       <c r="CM2" s="4"/>
       <c r="CN2" s="4"/>
       <c r="CO2" s="4"/>
       <c r="CP2" s="25" t="s">
         <v>13</v>
       </c>
       <c r="CQ2" s="25"/>
       <c r="CR2" s="25"/>
       <c r="CS2" s="25"/>
       <c r="CT2" s="4"/>
       <c r="CU2" s="4"/>
       <c r="CV2" s="4"/>
       <c r="CW2" s="4"/>
       <c r="CX2" s="4"/>
       <c r="CY2" s="4"/>
       <c r="CZ2" s="4"/>
       <c r="DA2" s="4"/>
       <c r="DB2" s="25" t="s">
         <v>13</v>
       </c>
       <c r="DC2" s="25"/>
       <c r="DD2" s="25"/>
       <c r="DE2" s="25"/>
     </row>
     <row r="3" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A3" s="29"/>
+      <c r="A3" s="31"/>
       <c r="B3" s="26" t="s">
         <v>28</v>
       </c>
       <c r="C3" s="27"/>
       <c r="D3" s="27"/>
       <c r="E3" s="27"/>
       <c r="F3" s="27"/>
       <c r="G3" s="27"/>
       <c r="H3" s="27"/>
       <c r="I3" s="27"/>
       <c r="J3" s="27"/>
       <c r="K3" s="27"/>
       <c r="L3" s="27"/>
       <c r="M3" s="28"/>
       <c r="N3" s="26" t="s">
         <v>17</v>
       </c>
       <c r="O3" s="27"/>
       <c r="P3" s="27"/>
       <c r="Q3" s="27"/>
       <c r="R3" s="27"/>
       <c r="S3" s="27"/>
       <c r="T3" s="27"/>
       <c r="U3" s="27"/>
       <c r="V3" s="27"/>
@@ -1088,51 +1088,51 @@
       <c r="CK3" s="27"/>
       <c r="CL3" s="27"/>
       <c r="CM3" s="27"/>
       <c r="CN3" s="27"/>
       <c r="CO3" s="27"/>
       <c r="CP3" s="27"/>
       <c r="CQ3" s="27"/>
       <c r="CR3" s="27"/>
       <c r="CS3" s="28"/>
       <c r="CT3" s="26" t="s">
         <v>29</v>
       </c>
       <c r="CU3" s="27"/>
       <c r="CV3" s="27"/>
       <c r="CW3" s="27"/>
       <c r="CX3" s="27"/>
       <c r="CY3" s="27"/>
       <c r="CZ3" s="27"/>
       <c r="DA3" s="27"/>
       <c r="DB3" s="27"/>
       <c r="DC3" s="27"/>
       <c r="DD3" s="27"/>
       <c r="DE3" s="28"/>
     </row>
     <row r="4" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A4" s="30"/>
+      <c r="A4" s="32"/>
       <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -1730,51 +1730,53 @@
       </c>
       <c r="CT5" s="13">
         <v>2190.3802970899887</v>
       </c>
       <c r="CU5" s="9">
         <v>3265.6378591029206</v>
       </c>
       <c r="CV5" s="9">
         <v>1825.6258937895698</v>
       </c>
       <c r="CW5" s="9">
         <v>3486.9555334588085</v>
       </c>
       <c r="CX5" s="10">
         <v>2427.3236170747514</v>
       </c>
       <c r="CY5" s="12">
         <v>4666.6509435695434</v>
       </c>
       <c r="CZ5" s="12">
         <v>3591.6256891901617</v>
       </c>
       <c r="DA5" s="12">
         <v>5905.3043347760959</v>
       </c>
-      <c r="DB5" s="9"/>
+      <c r="DB5" s="9">
+        <v>6824.2697916638053</v>
+      </c>
       <c r="DC5" s="9"/>
       <c r="DD5" s="9"/>
       <c r="DE5" s="9"/>
     </row>
     <row r="6" spans="1:109">
       <c r="A6" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="9">
         <v>89.272445312139112</v>
       </c>
       <c r="C6" s="9">
         <v>99.143437187700101</v>
       </c>
       <c r="D6" s="9">
         <v>89.554733688131734</v>
       </c>
       <c r="E6" s="9">
         <v>86.573674595083759</v>
       </c>
       <c r="F6" s="9">
         <v>89.50603585929413</v>
       </c>
       <c r="G6" s="12">
         <v>90.213033547402475</v>
@@ -2051,51 +2053,53 @@
       </c>
       <c r="CT6" s="13">
         <v>20.121527710073558</v>
       </c>
       <c r="CU6" s="9">
         <v>76.029032824345038</v>
       </c>
       <c r="CV6" s="9">
         <v>48.295837051627608</v>
       </c>
       <c r="CW6" s="9">
         <v>89.166011242677214</v>
       </c>
       <c r="CX6" s="9">
         <v>36.834958743054557</v>
       </c>
       <c r="CY6" s="9">
         <v>32.860289534486235</v>
       </c>
       <c r="CZ6" s="12">
         <v>49.795772735514639</v>
       </c>
       <c r="DA6" s="12">
         <v>80.12875171601695</v>
       </c>
-      <c r="DB6" s="9"/>
+      <c r="DB6" s="9">
+        <v>79.423389632905355</v>
+      </c>
       <c r="DC6" s="9"/>
       <c r="DD6" s="9"/>
       <c r="DE6" s="9"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="9">
         <v>14.031453058197364</v>
       </c>
       <c r="C7" s="9">
         <v>25.775866392598239</v>
       </c>
       <c r="D7" s="9">
         <v>14.795211816363942</v>
       </c>
       <c r="E7" s="9">
         <v>40.958026187884393</v>
       </c>
       <c r="F7" s="9">
         <v>31.419081024938283</v>
       </c>
       <c r="G7" s="12">
         <v>25.599709140358016</v>
@@ -2372,51 +2376,53 @@
       </c>
       <c r="CT7" s="13">
         <v>25.141406809066481</v>
       </c>
       <c r="CU7" s="9">
         <v>74.824419609872194</v>
       </c>
       <c r="CV7" s="9">
         <v>54.73034594810678</v>
       </c>
       <c r="CW7" s="9">
         <v>196.38770339050822</v>
       </c>
       <c r="CX7" s="9">
         <v>64.014239145416553</v>
       </c>
       <c r="CY7" s="9">
         <v>98.314330572040888</v>
       </c>
       <c r="CZ7" s="12">
         <v>11.492604412106711</v>
       </c>
       <c r="DA7" s="12">
         <v>216.58695305727997</v>
       </c>
-      <c r="DB7" s="9"/>
+      <c r="DB7" s="9">
+        <v>103.11324024917734</v>
+      </c>
       <c r="DC7" s="9"/>
       <c r="DD7" s="9"/>
       <c r="DE7" s="9"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="9">
         <v>142.72059917063314</v>
       </c>
       <c r="C8" s="8">
         <v>191.01624547636979</v>
       </c>
       <c r="D8" s="9">
         <v>62.934517360490098</v>
       </c>
       <c r="E8" s="9">
         <v>129.7381425481951</v>
       </c>
       <c r="F8" s="9">
         <v>154.24109985822926</v>
       </c>
       <c r="G8" s="9">
         <v>366.27456237071129</v>
@@ -2693,51 +2699,53 @@
       </c>
       <c r="CT8" s="13">
         <v>197.38341354522197</v>
       </c>
       <c r="CU8" s="9">
         <v>376.71240361700751</v>
       </c>
       <c r="CV8" s="9">
         <v>132.08686114819361</v>
       </c>
       <c r="CW8" s="9">
         <v>367.89352648901439</v>
       </c>
       <c r="CX8" s="9">
         <v>186.09040255923071</v>
       </c>
       <c r="CY8" s="9">
         <v>900.19634769028346</v>
       </c>
       <c r="CZ8" s="12">
         <v>445.36135736739709</v>
       </c>
       <c r="DA8" s="12">
         <v>299.48679708596597</v>
       </c>
-      <c r="DB8" s="9"/>
+      <c r="DB8" s="9">
+        <v>1026.7469325256197</v>
+      </c>
       <c r="DC8" s="9"/>
       <c r="DD8" s="9"/>
       <c r="DE8" s="9"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="15">
         <v>111.55604660508584</v>
       </c>
       <c r="C9" s="15">
         <v>124.65827120643573</v>
       </c>
       <c r="D9" s="15">
         <v>59.095647781310646</v>
       </c>
       <c r="E9" s="15">
         <v>99.173454537909521</v>
       </c>
       <c r="F9" s="15">
         <v>120.1129177465123</v>
       </c>
       <c r="G9" s="15">
         <v>131.67852371154763</v>
@@ -3014,51 +3022,53 @@
       </c>
       <c r="CT9" s="13">
         <v>249.18358395236737</v>
       </c>
       <c r="CU9" s="9">
         <v>360.41546386244625</v>
       </c>
       <c r="CV9" s="15">
         <v>201.11435259465293</v>
       </c>
       <c r="CW9" s="15">
         <v>609.95125150434706</v>
       </c>
       <c r="CX9" s="15">
         <v>348.5179108619119</v>
       </c>
       <c r="CY9" s="9">
         <v>388.44444294288462</v>
       </c>
       <c r="CZ9" s="12">
         <v>420.81602862303896</v>
       </c>
       <c r="DA9" s="12">
         <v>1074.7027472651862</v>
       </c>
-      <c r="DB9" s="9"/>
+      <c r="DB9" s="9">
+        <v>1322.6803386919589</v>
+      </c>
       <c r="DC9" s="9"/>
       <c r="DD9" s="9"/>
       <c r="DE9" s="9"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="9">
         <v>289.41928219614061</v>
       </c>
       <c r="C10" s="9">
         <v>341.58834938509204</v>
       </c>
       <c r="D10" s="9">
         <v>106.65886894489147</v>
       </c>
       <c r="E10" s="9">
         <v>214.33044224665989</v>
       </c>
       <c r="F10" s="9">
         <v>253.75704716161314</v>
       </c>
       <c r="G10" s="12">
         <v>645.12327222488193</v>
@@ -3335,51 +3345,53 @@
       </c>
       <c r="CT10" s="13">
         <v>441.57734627890318</v>
       </c>
       <c r="CU10" s="9">
         <v>708.12469884760651</v>
       </c>
       <c r="CV10" s="9">
         <v>324.95496981278512</v>
       </c>
       <c r="CW10" s="9">
         <v>599.28901696160585</v>
       </c>
       <c r="CX10" s="9">
         <v>369.86931909431041</v>
       </c>
       <c r="CY10" s="9">
         <v>1442.3157662768022</v>
       </c>
       <c r="CZ10" s="12">
         <v>754.79833446724035</v>
       </c>
       <c r="DA10" s="12">
         <v>1475.6633667275946</v>
       </c>
-      <c r="DB10" s="9"/>
+      <c r="DB10" s="9">
+        <v>2018.2785876905491</v>
+      </c>
       <c r="DC10" s="9"/>
       <c r="DD10" s="9"/>
       <c r="DE10" s="9"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="9">
         <v>52.920964781943972</v>
       </c>
       <c r="C11" s="9">
         <v>70.43684328247852</v>
       </c>
       <c r="D11" s="9">
         <v>41.752937661537786</v>
       </c>
       <c r="E11" s="9">
         <v>55.850522934630362</v>
       </c>
       <c r="F11" s="9">
         <v>55.813566851339161</v>
       </c>
       <c r="G11" s="12">
         <v>89.000776136397604</v>
@@ -3656,51 +3668,53 @@
       </c>
       <c r="CT11" s="13">
         <v>718.9461881429321</v>
       </c>
       <c r="CU11" s="9">
         <v>922.51095879989259</v>
       </c>
       <c r="CV11" s="9">
         <v>887.37002139772767</v>
       </c>
       <c r="CW11" s="9">
         <v>771.77482678701688</v>
       </c>
       <c r="CX11" s="9">
         <v>758.68252934005011</v>
       </c>
       <c r="CY11" s="9">
         <v>813.97522968866303</v>
       </c>
       <c r="CZ11" s="12">
         <v>909.90729267545726</v>
       </c>
       <c r="DA11" s="12">
         <v>1473.328711049707</v>
       </c>
-      <c r="DB11" s="9"/>
+      <c r="DB11" s="9">
+        <v>968.98396789531978</v>
+      </c>
       <c r="DC11" s="9"/>
       <c r="DD11" s="9"/>
       <c r="DE11" s="9"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="9">
         <v>82.084544942336805</v>
       </c>
       <c r="C12" s="9">
         <v>108.09255429279099</v>
       </c>
       <c r="D12" s="9">
         <v>71.832666844129136</v>
       </c>
       <c r="E12" s="9">
         <v>79.26182367288456</v>
       </c>
       <c r="F12" s="9">
         <v>93.64282003006663</v>
       </c>
       <c r="G12" s="12">
         <v>178.63689242109095</v>
@@ -3977,51 +3991,53 @@
       </c>
       <c r="CT12" s="13">
         <v>538.02683065142378</v>
       </c>
       <c r="CU12" s="9">
         <v>747.02088154175033</v>
       </c>
       <c r="CV12" s="9">
         <v>177.07350583647599</v>
       </c>
       <c r="CW12" s="9">
         <v>852.49319708363851</v>
       </c>
       <c r="CX12" s="9">
         <v>663.31425733077708</v>
       </c>
       <c r="CY12" s="9">
         <v>990.54453686438239</v>
       </c>
       <c r="CZ12" s="12">
         <v>999.45429890940659</v>
       </c>
       <c r="DA12" s="12">
         <v>1285.4070078743453</v>
       </c>
-      <c r="DB12" s="9"/>
+      <c r="DB12" s="9">
+        <v>1305.0433349782752</v>
+      </c>
       <c r="DC12" s="9"/>
       <c r="DD12" s="12"/>
       <c r="DE12" s="9"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
@@ -4060,121 +4076,121 @@
       <c r="BA13" s="2"/>
       <c r="BB13" s="2"/>
       <c r="BC13" s="2"/>
       <c r="BD13" s="2"/>
       <c r="BE13" s="2"/>
       <c r="BF13" s="2"/>
       <c r="BG13" s="2"/>
       <c r="BH13" s="2"/>
       <c r="BI13" s="2"/>
       <c r="BJ13" s="2"/>
       <c r="BK13" s="2"/>
       <c r="BL13" s="2"/>
       <c r="BM13" s="2"/>
       <c r="BN13" s="2"/>
       <c r="BO13" s="2"/>
       <c r="BP13" s="2"/>
       <c r="BQ13" s="2"/>
       <c r="BR13" s="2"/>
       <c r="BS13" s="2"/>
       <c r="BT13" s="2"/>
       <c r="BU13" s="2"/>
       <c r="BV13" s="2"/>
       <c r="BW13" s="2"/>
     </row>
     <row r="14" spans="1:109" ht="28.5" customHeight="1">
-      <c r="A14" s="31" t="s">
+      <c r="A14" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="31"/>
-[...66 lines deleted...]
-      <c r="BQ14" s="32"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="29"/>
+      <c r="D14" s="29"/>
+      <c r="E14" s="29"/>
+      <c r="F14" s="29"/>
+      <c r="G14" s="29"/>
+      <c r="H14" s="29"/>
+      <c r="I14" s="29"/>
+      <c r="J14" s="29"/>
+      <c r="K14" s="29"/>
+      <c r="L14" s="29"/>
+      <c r="M14" s="29"/>
+      <c r="N14" s="29"/>
+      <c r="O14" s="29"/>
+      <c r="P14" s="29"/>
+      <c r="Q14" s="29"/>
+      <c r="R14" s="29"/>
+      <c r="S14" s="29"/>
+      <c r="T14" s="29"/>
+      <c r="U14" s="29"/>
+      <c r="V14" s="29"/>
+      <c r="W14" s="29"/>
+      <c r="X14" s="29"/>
+      <c r="Y14" s="29"/>
+      <c r="Z14" s="29"/>
+      <c r="AA14" s="29"/>
+      <c r="AB14" s="29"/>
+      <c r="AC14" s="29"/>
+      <c r="AD14" s="29"/>
+      <c r="AE14" s="29"/>
+      <c r="AF14" s="29"/>
+      <c r="AG14" s="29"/>
+      <c r="AH14" s="29"/>
+      <c r="AI14" s="29"/>
+      <c r="AJ14" s="29"/>
+      <c r="AK14" s="29"/>
+      <c r="AL14" s="29"/>
+      <c r="AM14" s="29"/>
+      <c r="AN14" s="29"/>
+      <c r="AO14" s="29"/>
+      <c r="AP14" s="29"/>
+      <c r="AQ14" s="29"/>
+      <c r="AR14" s="29"/>
+      <c r="AS14" s="29"/>
+      <c r="AT14" s="29"/>
+      <c r="AU14" s="29"/>
+      <c r="AV14" s="29"/>
+      <c r="AW14" s="29"/>
+      <c r="AX14" s="29"/>
+      <c r="AY14" s="29"/>
+      <c r="AZ14" s="29"/>
+      <c r="BA14" s="29"/>
+      <c r="BB14" s="29"/>
+      <c r="BC14" s="29"/>
+      <c r="BD14" s="29"/>
+      <c r="BE14" s="29"/>
+      <c r="BF14" s="29"/>
+      <c r="BG14" s="29"/>
+      <c r="BH14" s="29"/>
+      <c r="BI14" s="29"/>
+      <c r="BJ14" s="30"/>
+      <c r="BK14" s="30"/>
+      <c r="BL14" s="30"/>
+      <c r="BM14" s="30"/>
+      <c r="BN14" s="30"/>
+      <c r="BO14" s="30"/>
+      <c r="BP14" s="30"/>
+      <c r="BQ14" s="30"/>
       <c r="BR14" s="2"/>
       <c r="BS14" s="2"/>
       <c r="BT14" s="2"/>
       <c r="BU14" s="2"/>
       <c r="BV14" s="2"/>
       <c r="BW14" s="2"/>
     </row>
     <row r="15" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A15" s="4"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
       <c r="J15" s="25" t="s">
         <v>13</v>
       </c>
       <c r="K15" s="25"/>
       <c r="L15" s="25"/>
       <c r="M15" s="25"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
@@ -4268,51 +4284,51 @@
       <c r="CM15" s="4"/>
       <c r="CN15" s="4"/>
       <c r="CO15" s="4"/>
       <c r="CP15" s="25" t="s">
         <v>13</v>
       </c>
       <c r="CQ15" s="25"/>
       <c r="CR15" s="25"/>
       <c r="CS15" s="25"/>
       <c r="CT15" s="4"/>
       <c r="CU15" s="4"/>
       <c r="CV15" s="4"/>
       <c r="CW15" s="4"/>
       <c r="CX15" s="4"/>
       <c r="CY15" s="4"/>
       <c r="CZ15" s="4"/>
       <c r="DA15" s="4"/>
       <c r="DB15" s="25" t="s">
         <v>13</v>
       </c>
       <c r="DC15" s="25"/>
       <c r="DD15" s="25"/>
       <c r="DE15" s="25"/>
     </row>
     <row r="16" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A16" s="29"/>
+      <c r="A16" s="31"/>
       <c r="B16" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C16" s="23"/>
       <c r="D16" s="23"/>
       <c r="E16" s="23"/>
       <c r="F16" s="23"/>
       <c r="G16" s="23"/>
       <c r="H16" s="23"/>
       <c r="I16" s="23"/>
       <c r="J16" s="23"/>
       <c r="K16" s="23"/>
       <c r="L16" s="23"/>
       <c r="M16" s="24"/>
       <c r="N16" s="22" t="s">
         <v>17</v>
       </c>
       <c r="O16" s="23"/>
       <c r="P16" s="23"/>
       <c r="Q16" s="23"/>
       <c r="R16" s="23"/>
       <c r="S16" s="23"/>
       <c r="T16" s="23"/>
       <c r="U16" s="23"/>
       <c r="V16" s="23"/>
@@ -4397,51 +4413,51 @@
       <c r="CK16" s="23"/>
       <c r="CL16" s="23"/>
       <c r="CM16" s="23"/>
       <c r="CN16" s="23"/>
       <c r="CO16" s="23"/>
       <c r="CP16" s="23"/>
       <c r="CQ16" s="23"/>
       <c r="CR16" s="23"/>
       <c r="CS16" s="24"/>
       <c r="CT16" s="22" t="s">
         <v>29</v>
       </c>
       <c r="CU16" s="23"/>
       <c r="CV16" s="23"/>
       <c r="CW16" s="23"/>
       <c r="CX16" s="23"/>
       <c r="CY16" s="23"/>
       <c r="CZ16" s="23"/>
       <c r="DA16" s="23"/>
       <c r="DB16" s="23"/>
       <c r="DC16" s="23"/>
       <c r="DD16" s="23"/>
       <c r="DE16" s="24"/>
     </row>
     <row r="17" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A17" s="30"/>
+      <c r="A17" s="32"/>
       <c r="B17" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="18" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="18" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F17" s="18" t="s">
         <v>4</v>
       </c>
       <c r="G17" s="18" t="s">
         <v>5</v>
       </c>
       <c r="H17" s="18" t="s">
         <v>6</v>
       </c>
       <c r="I17" s="18" t="s">
         <v>7</v>
       </c>
       <c r="J17" s="18" t="s">
@@ -5039,51 +5055,53 @@
       </c>
       <c r="CT18" s="13">
         <v>2050.0374637566551</v>
       </c>
       <c r="CU18" s="9">
         <v>3125.2950257695875</v>
       </c>
       <c r="CV18" s="9">
         <v>1552.8023604562366</v>
       </c>
       <c r="CW18" s="9">
         <v>2982.962666792142</v>
       </c>
       <c r="CX18" s="10">
         <v>2162.9481004080844</v>
       </c>
       <c r="CY18" s="12">
         <v>4402.2754269028765</v>
       </c>
       <c r="CZ18" s="12">
         <v>3327.2501725234947</v>
       </c>
       <c r="DA18" s="12">
         <v>5640.9288181094289</v>
       </c>
-      <c r="DB18" s="9"/>
+      <c r="DB18" s="9">
+        <v>6559.8942749971384</v>
+      </c>
       <c r="DC18" s="9"/>
       <c r="DD18" s="9"/>
       <c r="DE18" s="9"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="9">
         <v>29.860530326379116</v>
       </c>
       <c r="C19" s="9">
         <v>39.731522201940095</v>
       </c>
       <c r="D19" s="9">
         <v>30.142818702371731</v>
       </c>
       <c r="E19" s="9">
         <v>27.161759609323752</v>
       </c>
       <c r="F19" s="9">
         <v>30.094120873534134</v>
       </c>
       <c r="G19" s="12">
         <v>30.801118561642475</v>
@@ -5360,51 +5378,53 @@
       </c>
       <c r="CT19" s="13">
         <v>17.992794376740225</v>
       </c>
       <c r="CU19" s="9">
         <v>73.900299491011708</v>
       </c>
       <c r="CV19" s="9">
         <v>46.167103718294271</v>
       </c>
       <c r="CW19" s="9">
         <v>36.075910357879394</v>
       </c>
       <c r="CX19" s="9">
         <v>12.233233743054553</v>
       </c>
       <c r="CY19" s="9">
         <v>8.2585645344862328</v>
       </c>
       <c r="CZ19" s="12">
         <v>25.194047735514637</v>
       </c>
       <c r="DA19" s="12">
         <v>55.527026716016955</v>
       </c>
-      <c r="DB19" s="9"/>
+      <c r="DB19" s="9">
+        <v>54.821664632905353</v>
+      </c>
       <c r="DC19" s="9"/>
       <c r="DD19" s="9"/>
       <c r="DE19" s="9"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B20" s="9">
         <v>14.031453058197364</v>
       </c>
       <c r="C20" s="9">
         <v>25.775866392598239</v>
       </c>
       <c r="D20" s="9">
         <v>14.795211816363942</v>
       </c>
       <c r="E20" s="9">
         <v>40.958026187884393</v>
       </c>
       <c r="F20" s="9">
         <v>31.419081024938283</v>
       </c>
       <c r="G20" s="12">
         <v>25.599709140358016</v>
@@ -5681,51 +5701,53 @@
       </c>
       <c r="CT20" s="13">
         <v>24.811490142399816</v>
       </c>
       <c r="CU20" s="9">
         <v>74.494502943205532</v>
       </c>
       <c r="CV20" s="9">
         <v>54.400429281440111</v>
       </c>
       <c r="CW20" s="9">
         <v>195.23070087993693</v>
       </c>
       <c r="CX20" s="9">
         <v>63.478089145416554</v>
       </c>
       <c r="CY20" s="9">
         <v>97.778180572040881</v>
       </c>
       <c r="CZ20" s="12">
         <v>10.95645441210671</v>
       </c>
       <c r="DA20" s="12">
         <v>216.05080305727998</v>
       </c>
-      <c r="DB20" s="9"/>
+      <c r="DB20" s="9">
+        <v>102.57709024917733</v>
+      </c>
       <c r="DC20" s="9"/>
       <c r="DD20" s="9"/>
       <c r="DE20" s="9"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B21" s="9">
         <v>142.59386375063315</v>
       </c>
       <c r="C21" s="9">
         <v>190.8895100563698</v>
       </c>
       <c r="D21" s="9">
         <v>62.807781940490095</v>
       </c>
       <c r="E21" s="9">
         <v>129.61140712819511</v>
       </c>
       <c r="F21" s="9">
         <v>154.11436443822927</v>
       </c>
       <c r="G21" s="12">
         <v>366.14782695071131</v>
@@ -6002,51 +6024,53 @@
       </c>
       <c r="CT21" s="13">
         <v>197.29073854522196</v>
       </c>
       <c r="CU21" s="9">
         <v>376.61972861700752</v>
       </c>
       <c r="CV21" s="9">
         <v>131.71627493178806</v>
       </c>
       <c r="CW21" s="9">
         <v>367.69340148901438</v>
       </c>
       <c r="CX21" s="9">
         <v>185.8902775592307</v>
       </c>
       <c r="CY21" s="9">
         <v>899.9962226902835</v>
       </c>
       <c r="CZ21" s="12">
         <v>445.16123236739708</v>
       </c>
       <c r="DA21" s="12">
         <v>299.28667208596596</v>
       </c>
-      <c r="DB21" s="9"/>
+      <c r="DB21" s="9">
+        <v>1026.5468075256197</v>
+      </c>
       <c r="DC21" s="9"/>
       <c r="DD21" s="9"/>
       <c r="DE21" s="9"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B22" s="15">
         <v>97.507561185125837</v>
       </c>
       <c r="C22" s="15">
         <v>110.60978578647573</v>
       </c>
       <c r="D22" s="15">
         <v>45.047162361350644</v>
       </c>
       <c r="E22" s="15">
         <v>85.124969117949504</v>
       </c>
       <c r="F22" s="15">
         <v>106.06443232655229</v>
       </c>
       <c r="G22" s="15">
         <v>117.63003829158762</v>
@@ -6323,51 +6347,53 @@
       </c>
       <c r="CT22" s="13">
         <v>152.1679172857007</v>
       </c>
       <c r="CU22" s="9">
         <v>263.39979719577957</v>
       </c>
       <c r="CV22" s="15">
         <v>116.86548887412778</v>
       </c>
       <c r="CW22" s="15">
         <v>352.95102713542963</v>
       </c>
       <c r="CX22" s="15">
         <v>229.32856086191188</v>
       </c>
       <c r="CY22" s="9">
         <v>269.25509294288457</v>
       </c>
       <c r="CZ22" s="12">
         <v>301.62667862303891</v>
       </c>
       <c r="DA22" s="12">
         <v>955.51339726518609</v>
       </c>
-      <c r="DB22" s="9"/>
+      <c r="DB22" s="9">
+        <v>1203.490988691959</v>
+      </c>
       <c r="DC22" s="9"/>
       <c r="DD22" s="9"/>
       <c r="DE22" s="9"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B23" s="9">
         <v>289.29254677614063</v>
       </c>
       <c r="C23" s="9">
         <v>341.46161396509206</v>
       </c>
       <c r="D23" s="9">
         <v>106.53213352489146</v>
       </c>
       <c r="E23" s="9">
         <v>214.2037068266599</v>
       </c>
       <c r="F23" s="9">
         <v>253.63031174161316</v>
       </c>
       <c r="G23" s="12">
         <v>644.99653680488188</v>
@@ -6644,51 +6670,53 @@
       </c>
       <c r="CT23" s="13">
         <v>441.48122961223652</v>
       </c>
       <c r="CU23" s="9">
         <v>708.02858218093979</v>
       </c>
       <c r="CV23" s="9">
         <v>269.31812361139856</v>
       </c>
       <c r="CW23" s="9">
         <v>577.37839196160587</v>
       </c>
       <c r="CX23" s="9">
         <v>347.95869409431043</v>
       </c>
       <c r="CY23" s="9">
         <v>1420.4051412768022</v>
       </c>
       <c r="CZ23" s="12">
         <v>732.88770946724037</v>
       </c>
       <c r="DA23" s="12">
         <v>1453.7527417275946</v>
       </c>
-      <c r="DB23" s="9"/>
+      <c r="DB23" s="9">
+        <v>1996.3679626905491</v>
+      </c>
       <c r="DC23" s="9"/>
       <c r="DD23" s="9"/>
       <c r="DE23" s="9"/>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="9">
         <v>52.795964781943972</v>
       </c>
       <c r="C24" s="9">
         <v>70.31184328247852</v>
       </c>
       <c r="D24" s="9">
         <v>41.627937661537786</v>
       </c>
       <c r="E24" s="9">
         <v>55.725522934630362</v>
       </c>
       <c r="F24" s="9">
         <v>55.688566851339161</v>
       </c>
       <c r="G24" s="12">
         <v>88.875776136397604</v>
@@ -6965,51 +6993,53 @@
       </c>
       <c r="CT24" s="13">
         <v>718.9461881429321</v>
       </c>
       <c r="CU24" s="9">
         <v>922.51095879989259</v>
       </c>
       <c r="CV24" s="9">
         <v>797.94115920271167</v>
       </c>
       <c r="CW24" s="9">
         <v>736.61649345368357</v>
       </c>
       <c r="CX24" s="9">
         <v>723.52419600671681</v>
       </c>
       <c r="CY24" s="9">
         <v>778.81689635532973</v>
       </c>
       <c r="CZ24" s="12">
         <v>874.74895934212395</v>
       </c>
       <c r="DA24" s="12">
         <v>1438.1703777163737</v>
       </c>
-      <c r="DB24" s="9"/>
+      <c r="DB24" s="9">
+        <v>933.82563456198648</v>
+      </c>
       <c r="DC24" s="9"/>
       <c r="DD24" s="9"/>
       <c r="DE24" s="9"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="9">
         <v>74.983476189006808</v>
       </c>
       <c r="C25" s="9">
         <v>100.991485539461</v>
       </c>
       <c r="D25" s="9">
         <v>64.731598090799139</v>
       </c>
       <c r="E25" s="9">
         <v>72.160754919554563</v>
       </c>
       <c r="F25" s="9">
         <v>86.541751276736633</v>
       </c>
       <c r="G25" s="12">
         <v>171.53582366776095</v>
@@ -7286,51 +7316,53 @@
       </c>
       <c r="CT25" s="13">
         <v>497.34710565142382</v>
       </c>
       <c r="CU25" s="9">
         <v>706.34115654175037</v>
       </c>
       <c r="CV25" s="9">
         <v>136.39378083647597</v>
       </c>
       <c r="CW25" s="9">
         <v>717.01674151459179</v>
       </c>
       <c r="CX25" s="9">
         <v>600.53504899744371</v>
       </c>
       <c r="CY25" s="9">
         <v>927.76532853104902</v>
       </c>
       <c r="CZ25" s="12">
         <v>936.67509057607322</v>
       </c>
       <c r="DA25" s="12">
         <v>1222.6277995410119</v>
       </c>
-      <c r="DB25" s="9"/>
+      <c r="DB25" s="9">
+        <v>1242.2641266449418</v>
+      </c>
       <c r="DC25" s="9"/>
       <c r="DD25" s="12"/>
       <c r="DE25" s="9"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
       <c r="M26" s="2"/>
       <c r="N26" s="2"/>
       <c r="O26" s="2"/>
       <c r="P26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="R26" s="2"/>
       <c r="S26" s="2"/>
       <c r="T26" s="2"/>
@@ -7369,121 +7401,121 @@
       <c r="BA26" s="2"/>
       <c r="BB26" s="2"/>
       <c r="BC26" s="2"/>
       <c r="BD26" s="2"/>
       <c r="BE26" s="2"/>
       <c r="BF26" s="2"/>
       <c r="BG26" s="2"/>
       <c r="BH26" s="2"/>
       <c r="BI26" s="2"/>
       <c r="BJ26" s="2"/>
       <c r="BK26" s="2"/>
       <c r="BL26" s="2"/>
       <c r="BM26" s="2"/>
       <c r="BN26" s="2"/>
       <c r="BO26" s="2"/>
       <c r="BP26" s="2"/>
       <c r="BQ26" s="2"/>
       <c r="BR26" s="2"/>
       <c r="BS26" s="2"/>
       <c r="BT26" s="2"/>
       <c r="BU26" s="2"/>
       <c r="BV26" s="2"/>
       <c r="BW26" s="2"/>
     </row>
     <row r="27" spans="1:109" ht="21" customHeight="1">
-      <c r="A27" s="31" t="s">
+      <c r="A27" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="B27" s="31"/>
-[...66 lines deleted...]
-      <c r="BQ27" s="32"/>
+      <c r="B27" s="29"/>
+      <c r="C27" s="29"/>
+      <c r="D27" s="29"/>
+      <c r="E27" s="29"/>
+      <c r="F27" s="29"/>
+      <c r="G27" s="29"/>
+      <c r="H27" s="29"/>
+      <c r="I27" s="29"/>
+      <c r="J27" s="29"/>
+      <c r="K27" s="29"/>
+      <c r="L27" s="29"/>
+      <c r="M27" s="29"/>
+      <c r="N27" s="29"/>
+      <c r="O27" s="29"/>
+      <c r="P27" s="29"/>
+      <c r="Q27" s="29"/>
+      <c r="R27" s="29"/>
+      <c r="S27" s="29"/>
+      <c r="T27" s="29"/>
+      <c r="U27" s="29"/>
+      <c r="V27" s="29"/>
+      <c r="W27" s="29"/>
+      <c r="X27" s="29"/>
+      <c r="Y27" s="29"/>
+      <c r="Z27" s="29"/>
+      <c r="AA27" s="29"/>
+      <c r="AB27" s="29"/>
+      <c r="AC27" s="29"/>
+      <c r="AD27" s="29"/>
+      <c r="AE27" s="29"/>
+      <c r="AF27" s="29"/>
+      <c r="AG27" s="29"/>
+      <c r="AH27" s="29"/>
+      <c r="AI27" s="29"/>
+      <c r="AJ27" s="29"/>
+      <c r="AK27" s="29"/>
+      <c r="AL27" s="29"/>
+      <c r="AM27" s="29"/>
+      <c r="AN27" s="29"/>
+      <c r="AO27" s="29"/>
+      <c r="AP27" s="29"/>
+      <c r="AQ27" s="29"/>
+      <c r="AR27" s="29"/>
+      <c r="AS27" s="29"/>
+      <c r="AT27" s="29"/>
+      <c r="AU27" s="29"/>
+      <c r="AV27" s="29"/>
+      <c r="AW27" s="29"/>
+      <c r="AX27" s="29"/>
+      <c r="AY27" s="29"/>
+      <c r="AZ27" s="29"/>
+      <c r="BA27" s="29"/>
+      <c r="BB27" s="29"/>
+      <c r="BC27" s="29"/>
+      <c r="BD27" s="29"/>
+      <c r="BE27" s="29"/>
+      <c r="BF27" s="29"/>
+      <c r="BG27" s="29"/>
+      <c r="BH27" s="29"/>
+      <c r="BI27" s="29"/>
+      <c r="BJ27" s="30"/>
+      <c r="BK27" s="30"/>
+      <c r="BL27" s="30"/>
+      <c r="BM27" s="30"/>
+      <c r="BN27" s="30"/>
+      <c r="BO27" s="30"/>
+      <c r="BP27" s="30"/>
+      <c r="BQ27" s="30"/>
       <c r="BR27" s="2"/>
       <c r="BS27" s="2"/>
       <c r="BT27" s="2"/>
       <c r="BU27" s="2"/>
       <c r="BV27" s="2"/>
       <c r="BW27" s="2"/>
     </row>
     <row r="28" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A28" s="4"/>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
       <c r="J28" s="25" t="s">
         <v>13</v>
       </c>
       <c r="K28" s="25"/>
       <c r="L28" s="25"/>
       <c r="M28" s="25"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
@@ -7577,51 +7609,51 @@
       <c r="CM28" s="4"/>
       <c r="CN28" s="4"/>
       <c r="CO28" s="4"/>
       <c r="CP28" s="25" t="s">
         <v>13</v>
       </c>
       <c r="CQ28" s="25"/>
       <c r="CR28" s="25"/>
       <c r="CS28" s="25"/>
       <c r="CT28" s="4"/>
       <c r="CU28" s="4"/>
       <c r="CV28" s="4"/>
       <c r="CW28" s="4"/>
       <c r="CX28" s="4"/>
       <c r="CY28" s="4"/>
       <c r="CZ28" s="4"/>
       <c r="DA28" s="4"/>
       <c r="DB28" s="25" t="s">
         <v>13</v>
       </c>
       <c r="DC28" s="25"/>
       <c r="DD28" s="25"/>
       <c r="DE28" s="25"/>
     </row>
     <row r="29" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A29" s="29"/>
+      <c r="A29" s="31"/>
       <c r="B29" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="23"/>
       <c r="I29" s="23"/>
       <c r="J29" s="23"/>
       <c r="K29" s="23"/>
       <c r="L29" s="23"/>
       <c r="M29" s="24"/>
       <c r="N29" s="22" t="s">
         <v>17</v>
       </c>
       <c r="O29" s="23"/>
       <c r="P29" s="23"/>
       <c r="Q29" s="23"/>
       <c r="R29" s="23"/>
       <c r="S29" s="23"/>
       <c r="T29" s="23"/>
       <c r="U29" s="23"/>
       <c r="V29" s="23"/>
@@ -7706,51 +7738,51 @@
       <c r="CK29" s="23"/>
       <c r="CL29" s="23"/>
       <c r="CM29" s="23"/>
       <c r="CN29" s="23"/>
       <c r="CO29" s="23"/>
       <c r="CP29" s="23"/>
       <c r="CQ29" s="23"/>
       <c r="CR29" s="23"/>
       <c r="CS29" s="24"/>
       <c r="CT29" s="22" t="s">
         <v>29</v>
       </c>
       <c r="CU29" s="23"/>
       <c r="CV29" s="23"/>
       <c r="CW29" s="23"/>
       <c r="CX29" s="23"/>
       <c r="CY29" s="23"/>
       <c r="CZ29" s="23"/>
       <c r="DA29" s="23"/>
       <c r="DB29" s="23"/>
       <c r="DC29" s="23"/>
       <c r="DD29" s="23"/>
       <c r="DE29" s="24"/>
     </row>
     <row r="30" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A30" s="30"/>
+      <c r="A30" s="32"/>
       <c r="B30" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="18" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="18" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F30" s="18" t="s">
         <v>4</v>
       </c>
       <c r="G30" s="18" t="s">
         <v>5</v>
       </c>
       <c r="H30" s="18" t="s">
         <v>6</v>
       </c>
       <c r="I30" s="18" t="s">
         <v>7</v>
       </c>
       <c r="J30" s="18" t="s">
@@ -8348,51 +8380,53 @@
       </c>
       <c r="CT31" s="13">
         <v>49.583314100000003</v>
       </c>
       <c r="CU31" s="9">
         <v>181.65728123541669</v>
       </c>
       <c r="CV31" s="9">
         <v>102.05692908958335</v>
       </c>
       <c r="CW31" s="9">
         <v>76.52390783333334</v>
       </c>
       <c r="CX31" s="10">
         <v>48.773394077083339</v>
       </c>
       <c r="CY31" s="12">
         <v>36.52987512166667</v>
       </c>
       <c r="CZ31" s="12">
         <v>415.81958496674997</v>
       </c>
       <c r="DA31" s="12">
         <v>3567.4208221952272</v>
       </c>
-      <c r="DB31" s="9"/>
+      <c r="DB31" s="9">
+        <v>1989.4475239753519</v>
+      </c>
       <c r="DC31" s="9"/>
       <c r="DD31" s="9"/>
       <c r="DE31" s="9"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="C32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="D32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="E32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="F32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="G32" s="12">
         <v>25.452775277231051</v>
@@ -8669,51 +8703,53 @@
       </c>
       <c r="CT32" s="13">
         <v>10.72037696666667</v>
       </c>
       <c r="CU32" s="9">
         <v>38.345216456250007</v>
       </c>
       <c r="CV32" s="9">
         <v>21.849618310416677</v>
       </c>
       <c r="CW32" s="9">
         <v>16.439526733333338</v>
       </c>
       <c r="CX32" s="9">
         <v>10.44981152291667</v>
       </c>
       <c r="CY32" s="9">
         <v>7.8498012500000023</v>
       </c>
       <c r="CZ32" s="12">
         <v>24.240643797402356</v>
       </c>
       <c r="DA32" s="12">
         <v>40.447077527751553</v>
       </c>
-      <c r="DB32" s="9"/>
+      <c r="DB32" s="9">
+        <v>35.566538741721004</v>
+      </c>
       <c r="DC32" s="9"/>
       <c r="DD32" s="9"/>
       <c r="DE32" s="9"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="C33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="D33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="E33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="F33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="G33" s="12">
         <v>1.7628816503688678</v>
@@ -8990,51 +9026,53 @@
       </c>
       <c r="CT33" s="13">
         <v>0.79166666666666674</v>
       </c>
       <c r="CU33" s="9">
         <v>3.026510416666667</v>
       </c>
       <c r="CV33" s="9">
         <v>1.6587500000000002</v>
       </c>
       <c r="CW33" s="9">
         <v>1.2361249999999999</v>
       </c>
       <c r="CX33" s="9">
         <v>0.79166666666666674</v>
       </c>
       <c r="CY33" s="9">
         <v>0.58979375000000001</v>
       </c>
       <c r="CZ33" s="12">
         <v>0.41659810770440259</v>
       </c>
       <c r="DA33" s="12">
         <v>200.23131021820959</v>
       </c>
-      <c r="DB33" s="9"/>
+      <c r="DB33" s="9">
+        <v>22.689373158339325</v>
+      </c>
       <c r="DC33" s="9"/>
       <c r="DD33" s="9"/>
       <c r="DE33" s="9"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="C34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="D34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="E34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="F34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="G34" s="12">
         <v>0.20953751707651999</v>
@@ -9311,51 +9349,53 @@
       </c>
       <c r="CT34" s="13">
         <v>1.2644500000000003</v>
       </c>
       <c r="CU34" s="9">
         <v>4.8339424375000011</v>
       </c>
       <c r="CV34" s="9">
         <v>2.6493555</v>
       </c>
       <c r="CW34" s="9">
         <v>1.9743388500000003</v>
       </c>
       <c r="CX34" s="9">
         <v>1.2644500000000003</v>
       </c>
       <c r="CY34" s="9">
         <v>0.94201857750000006</v>
       </c>
       <c r="CZ34" s="12">
         <v>28.238153899811451</v>
       </c>
       <c r="DA34" s="12">
         <v>64.632513945913345</v>
       </c>
-      <c r="DB34" s="9"/>
+      <c r="DB34" s="9">
+        <v>39.73661326717454</v>
+      </c>
       <c r="DC34" s="9"/>
       <c r="DD34" s="9"/>
       <c r="DE34" s="9"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="C35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="D35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="E35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="F35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="G35" s="15">
         <v>0.53772208292348</v>
@@ -9632,51 +9672,53 @@
       </c>
       <c r="CT35" s="13">
         <v>4.3858333333333341</v>
       </c>
       <c r="CU35" s="9">
         <v>16.766867708333336</v>
       </c>
       <c r="CV35" s="15">
         <v>9.1894750000000016</v>
       </c>
       <c r="CW35" s="15">
         <v>6.8481325000000011</v>
       </c>
       <c r="CX35" s="15">
         <v>4.3858333333333341</v>
       </c>
       <c r="CY35" s="9">
         <v>3.2674573750000007</v>
       </c>
       <c r="CZ35" s="12">
         <v>69.121780965192414</v>
       </c>
       <c r="DA35" s="12">
         <v>825.28109521667818</v>
       </c>
-      <c r="DB35" s="9"/>
+      <c r="DB35" s="9">
+        <v>429.53432797502893</v>
+      </c>
       <c r="DC35" s="9"/>
       <c r="DD35" s="9"/>
       <c r="DE35" s="9"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="C36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="D36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="E36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="F36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="G36" s="12">
         <v>1.4969445503656148E-2</v>
@@ -9953,51 +9995,53 @@
       </c>
       <c r="CT36" s="13">
         <v>1.655E-3</v>
       </c>
       <c r="CU36" s="9">
         <v>1.4766666666666667E-3</v>
       </c>
       <c r="CV36" s="9">
         <v>1.4233333333333335E-3</v>
       </c>
       <c r="CW36" s="9">
         <v>1.6316666666666667E-3</v>
       </c>
       <c r="CX36" s="9">
         <v>1.41E-3</v>
       </c>
       <c r="CY36" s="9">
         <v>1.175E-3</v>
       </c>
       <c r="CZ36" s="12">
         <v>36.854409780324026</v>
       </c>
       <c r="DA36" s="12">
         <v>997.28487907145393</v>
       </c>
-      <c r="DB36" s="9"/>
+      <c r="DB36" s="9">
+        <v>666.0530557296164</v>
+      </c>
       <c r="DC36" s="9"/>
       <c r="DD36" s="9"/>
       <c r="DE36" s="9"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="C37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="D37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="E37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="F37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="G37" s="12">
         <v>8.6569976797296526</v>
@@ -10274,51 +10318,53 @@
       </c>
       <c r="CT37" s="13">
         <v>12.255000000000003</v>
       </c>
       <c r="CU37" s="9">
         <v>46.850381250000005</v>
       </c>
       <c r="CV37" s="9">
         <v>25.67745</v>
       </c>
       <c r="CW37" s="9">
         <v>19.135215000000002</v>
       </c>
       <c r="CX37" s="9">
         <v>12.255000000000003</v>
       </c>
       <c r="CY37" s="9">
         <v>9.1300072500000002</v>
       </c>
       <c r="CZ37" s="12">
         <v>40.687018785895617</v>
       </c>
       <c r="DA37" s="12">
         <v>603.39088731803929</v>
       </c>
-      <c r="DB37" s="9"/>
+      <c r="DB37" s="9">
+        <v>544.69444040202211</v>
+      </c>
       <c r="DC37" s="9"/>
       <c r="DD37" s="9"/>
       <c r="DE37" s="9"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="C38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="D38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="E38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="F38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="G38" s="12">
         <v>3.9174806229234798</v>
@@ -10595,51 +10641,53 @@
       </c>
       <c r="CT38" s="13">
         <v>20.164332133333332</v>
       </c>
       <c r="CU38" s="9">
         <v>71.832886299999998</v>
       </c>
       <c r="CV38" s="9">
         <v>41.030856945833335</v>
       </c>
       <c r="CW38" s="9">
         <v>30.888938083333336</v>
       </c>
       <c r="CX38" s="9">
         <v>19.625222554166665</v>
       </c>
       <c r="CY38" s="9">
         <v>14.749621919166666</v>
       </c>
       <c r="CZ38" s="12">
         <v>216.26097963041974</v>
       </c>
       <c r="DA38" s="12">
         <v>836.15305889718127</v>
       </c>
-      <c r="DB38" s="9"/>
+      <c r="DB38" s="9">
+        <v>251.17317470144957</v>
+      </c>
       <c r="DC38" s="9"/>
       <c r="DD38" s="12"/>
       <c r="DE38" s="9"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="2"/>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
       <c r="O39" s="2"/>
       <c r="P39" s="2"/>
       <c r="Q39" s="2"/>
       <c r="R39" s="2"/>
       <c r="S39" s="2"/>
       <c r="T39" s="2"/>
@@ -10678,121 +10726,121 @@
       <c r="BA39" s="2"/>
       <c r="BB39" s="2"/>
       <c r="BC39" s="2"/>
       <c r="BD39" s="2"/>
       <c r="BE39" s="2"/>
       <c r="BF39" s="2"/>
       <c r="BG39" s="2"/>
       <c r="BH39" s="2"/>
       <c r="BI39" s="2"/>
       <c r="BJ39" s="2"/>
       <c r="BK39" s="2"/>
       <c r="BL39" s="2"/>
       <c r="BM39" s="2"/>
       <c r="BN39" s="2"/>
       <c r="BO39" s="2"/>
       <c r="BP39" s="2"/>
       <c r="BQ39" s="2"/>
       <c r="BR39" s="2"/>
       <c r="BS39" s="2"/>
       <c r="BT39" s="2"/>
       <c r="BU39" s="2"/>
       <c r="BV39" s="2"/>
       <c r="BW39" s="2"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="A40" s="31" t="s">
+      <c r="A40" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="B40" s="31"/>
-[...66 lines deleted...]
-      <c r="BQ40" s="32"/>
+      <c r="B40" s="29"/>
+      <c r="C40" s="29"/>
+      <c r="D40" s="29"/>
+      <c r="E40" s="29"/>
+      <c r="F40" s="29"/>
+      <c r="G40" s="29"/>
+      <c r="H40" s="29"/>
+      <c r="I40" s="29"/>
+      <c r="J40" s="29"/>
+      <c r="K40" s="29"/>
+      <c r="L40" s="29"/>
+      <c r="M40" s="29"/>
+      <c r="N40" s="29"/>
+      <c r="O40" s="29"/>
+      <c r="P40" s="29"/>
+      <c r="Q40" s="29"/>
+      <c r="R40" s="29"/>
+      <c r="S40" s="29"/>
+      <c r="T40" s="29"/>
+      <c r="U40" s="29"/>
+      <c r="V40" s="29"/>
+      <c r="W40" s="29"/>
+      <c r="X40" s="29"/>
+      <c r="Y40" s="29"/>
+      <c r="Z40" s="29"/>
+      <c r="AA40" s="29"/>
+      <c r="AB40" s="29"/>
+      <c r="AC40" s="29"/>
+      <c r="AD40" s="29"/>
+      <c r="AE40" s="29"/>
+      <c r="AF40" s="29"/>
+      <c r="AG40" s="29"/>
+      <c r="AH40" s="29"/>
+      <c r="AI40" s="29"/>
+      <c r="AJ40" s="29"/>
+      <c r="AK40" s="29"/>
+      <c r="AL40" s="29"/>
+      <c r="AM40" s="29"/>
+      <c r="AN40" s="29"/>
+      <c r="AO40" s="29"/>
+      <c r="AP40" s="29"/>
+      <c r="AQ40" s="29"/>
+      <c r="AR40" s="29"/>
+      <c r="AS40" s="29"/>
+      <c r="AT40" s="29"/>
+      <c r="AU40" s="29"/>
+      <c r="AV40" s="29"/>
+      <c r="AW40" s="29"/>
+      <c r="AX40" s="29"/>
+      <c r="AY40" s="29"/>
+      <c r="AZ40" s="29"/>
+      <c r="BA40" s="29"/>
+      <c r="BB40" s="29"/>
+      <c r="BC40" s="29"/>
+      <c r="BD40" s="29"/>
+      <c r="BE40" s="29"/>
+      <c r="BF40" s="29"/>
+      <c r="BG40" s="29"/>
+      <c r="BH40" s="29"/>
+      <c r="BI40" s="29"/>
+      <c r="BJ40" s="30"/>
+      <c r="BK40" s="30"/>
+      <c r="BL40" s="30"/>
+      <c r="BM40" s="30"/>
+      <c r="BN40" s="30"/>
+      <c r="BO40" s="30"/>
+      <c r="BP40" s="30"/>
+      <c r="BQ40" s="30"/>
       <c r="BR40" s="2"/>
       <c r="BS40" s="2"/>
       <c r="BT40" s="2"/>
       <c r="BU40" s="2"/>
       <c r="BV40" s="2"/>
       <c r="BW40" s="2"/>
     </row>
     <row r="41" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A41" s="4"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
       <c r="J41" s="25" t="s">
         <v>13</v>
       </c>
       <c r="K41" s="25"/>
       <c r="L41" s="25"/>
       <c r="M41" s="25"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
@@ -10886,51 +10934,51 @@
       <c r="CM41" s="4"/>
       <c r="CN41" s="4"/>
       <c r="CO41" s="4"/>
       <c r="CP41" s="25" t="s">
         <v>13</v>
       </c>
       <c r="CQ41" s="25"/>
       <c r="CR41" s="25"/>
       <c r="CS41" s="25"/>
       <c r="CT41" s="4"/>
       <c r="CU41" s="4"/>
       <c r="CV41" s="4"/>
       <c r="CW41" s="4"/>
       <c r="CX41" s="4"/>
       <c r="CY41" s="4"/>
       <c r="CZ41" s="4"/>
       <c r="DA41" s="4"/>
       <c r="DB41" s="25" t="s">
         <v>13</v>
       </c>
       <c r="DC41" s="25"/>
       <c r="DD41" s="25"/>
       <c r="DE41" s="25"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="29"/>
+      <c r="A42" s="31"/>
       <c r="B42" s="22" t="s">
         <v>28</v>
       </c>
       <c r="C42" s="23"/>
       <c r="D42" s="23"/>
       <c r="E42" s="23"/>
       <c r="F42" s="23"/>
       <c r="G42" s="23"/>
       <c r="H42" s="23"/>
       <c r="I42" s="23"/>
       <c r="J42" s="23"/>
       <c r="K42" s="23"/>
       <c r="L42" s="23"/>
       <c r="M42" s="24"/>
       <c r="N42" s="22" t="s">
         <v>17</v>
       </c>
       <c r="O42" s="23"/>
       <c r="P42" s="23"/>
       <c r="Q42" s="23"/>
       <c r="R42" s="23"/>
       <c r="S42" s="23"/>
       <c r="T42" s="23"/>
       <c r="U42" s="23"/>
       <c r="V42" s="23"/>
@@ -11015,51 +11063,51 @@
       <c r="CK42" s="23"/>
       <c r="CL42" s="23"/>
       <c r="CM42" s="23"/>
       <c r="CN42" s="23"/>
       <c r="CO42" s="23"/>
       <c r="CP42" s="23"/>
       <c r="CQ42" s="23"/>
       <c r="CR42" s="23"/>
       <c r="CS42" s="24"/>
       <c r="CT42" s="22" t="s">
         <v>29</v>
       </c>
       <c r="CU42" s="23"/>
       <c r="CV42" s="23"/>
       <c r="CW42" s="23"/>
       <c r="CX42" s="23"/>
       <c r="CY42" s="23"/>
       <c r="CZ42" s="23"/>
       <c r="DA42" s="23"/>
       <c r="DB42" s="23"/>
       <c r="DC42" s="23"/>
       <c r="DD42" s="23"/>
       <c r="DE42" s="24"/>
     </row>
     <row r="43" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A43" s="30"/>
+      <c r="A43" s="32"/>
       <c r="B43" s="17" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="18" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="18" t="s">
         <v>2</v>
       </c>
       <c r="E43" s="17" t="s">
         <v>3</v>
       </c>
       <c r="F43" s="18" t="s">
         <v>4</v>
       </c>
       <c r="G43" s="18" t="s">
         <v>5</v>
       </c>
       <c r="H43" s="18" t="s">
         <v>6</v>
       </c>
       <c r="I43" s="18" t="s">
         <v>7</v>
       </c>
       <c r="J43" s="18" t="s">
@@ -11657,51 +11705,53 @@
       </c>
       <c r="CT44" s="13">
         <v>2000.4541496566551</v>
       </c>
       <c r="CU44" s="9">
         <v>2943.63774453417</v>
       </c>
       <c r="CV44" s="9">
         <v>1450.7454313666531</v>
       </c>
       <c r="CW44" s="9">
         <v>2906.4387589588082</v>
       </c>
       <c r="CX44" s="10">
         <v>2113.6123398248951</v>
       </c>
       <c r="CY44" s="12">
         <v>4364.6009601702153</v>
       </c>
       <c r="CZ44" s="12">
         <v>2910.5655025118886</v>
       </c>
       <c r="DA44" s="12">
         <v>2072.0413544214939</v>
       </c>
-      <c r="DB44" s="9"/>
+      <c r="DB44" s="9">
+        <v>4568.7411785102868</v>
+      </c>
       <c r="DC44" s="9"/>
       <c r="DD44" s="9"/>
       <c r="DE44" s="9"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B45" s="9">
         <v>4.2599640750584262</v>
       </c>
       <c r="C45" s="9">
         <v>14.082100706302757</v>
       </c>
       <c r="D45" s="9">
         <v>4.5408552999085137</v>
       </c>
       <c r="E45" s="9">
         <v>1.5745505873877617</v>
       </c>
       <c r="F45" s="9">
         <v>4.4923984949067686</v>
       </c>
       <c r="G45" s="12">
         <v>5.1958969860530146</v>
@@ -11978,51 +12028,53 @@
       </c>
       <c r="CT45" s="13">
         <v>7.2724174100735528</v>
       </c>
       <c r="CU45" s="9">
         <v>35.555083034761694</v>
       </c>
       <c r="CV45" s="9">
         <v>24.317485407877591</v>
       </c>
       <c r="CW45" s="9">
         <v>19.636383624546053</v>
       </c>
       <c r="CX45" s="9">
         <v>1.7802415793646877</v>
       </c>
       <c r="CY45" s="9">
         <v>0.40661605770726517</v>
       </c>
       <c r="CZ45" s="12">
         <v>0.94685348570104888</v>
       </c>
       <c r="DA45" s="12">
         <v>15.065512161319241</v>
       </c>
-      <c r="DB45" s="9"/>
+      <c r="DB45" s="9">
+        <v>19.240872258379795</v>
+      </c>
       <c r="DC45" s="9"/>
       <c r="DD45" s="9"/>
       <c r="DE45" s="9"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="14" t="s">
         <v>22</v>
       </c>
       <c r="B46" s="9">
         <v>12.199124479301172</v>
       </c>
       <c r="C46" s="9">
         <v>23.885410303311886</v>
       </c>
       <c r="D46" s="9">
         <v>12.959103108662095</v>
       </c>
       <c r="E46" s="9">
         <v>38.992427890458899</v>
       </c>
       <c r="F46" s="9">
         <v>29.500694547999917</v>
       </c>
       <c r="G46" s="12">
         <v>23.710124919441611</v>
@@ -12299,51 +12351,53 @@
       </c>
       <c r="CT46" s="13">
         <v>24.019823475733148</v>
       </c>
       <c r="CU46" s="9">
         <v>71.467992526538865</v>
       </c>
       <c r="CV46" s="9">
         <v>52.741679281440106</v>
       </c>
       <c r="CW46" s="9">
         <v>193.99457587993692</v>
       </c>
       <c r="CX46" s="9">
         <v>62.669918175572079</v>
       </c>
       <c r="CY46" s="9">
         <v>97.16296449509214</v>
       </c>
       <c r="CZ46" s="12">
         <v>10.537007626255161</v>
       </c>
       <c r="DA46" s="11">
         <v>15.763319630275518</v>
       </c>
-      <c r="DB46" s="9"/>
+      <c r="DB46" s="9">
+        <v>79.861047047373205</v>
+      </c>
       <c r="DC46" s="9"/>
       <c r="DD46" s="9"/>
       <c r="DE46" s="9"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="14" t="s">
         <v>23</v>
       </c>
       <c r="B47" s="9">
         <v>141.67857567278062</v>
       </c>
       <c r="C47" s="9">
         <v>189.73518869498889</v>
       </c>
       <c r="D47" s="9">
         <v>62.287385132840484</v>
       </c>
       <c r="E47" s="9">
         <v>128.76037410172094</v>
       </c>
       <c r="F47" s="9">
         <v>153.14205707773141</v>
       </c>
       <c r="G47" s="12">
         <v>364.12608638786219</v>
@@ -12620,51 +12674,53 @@
       </c>
       <c r="CT47" s="13">
         <v>196.02628854522197</v>
       </c>
       <c r="CU47" s="9">
         <v>371.78578617950751</v>
       </c>
       <c r="CV47" s="9">
         <v>129.06691943178805</v>
       </c>
       <c r="CW47" s="9">
         <v>365.71906263901434</v>
       </c>
       <c r="CX47" s="9">
         <v>184.5774960870653</v>
       </c>
       <c r="CY47" s="9">
         <v>898.82020509488393</v>
       </c>
       <c r="CZ47" s="12">
         <v>416.80733654717005</v>
       </c>
       <c r="DA47" s="11">
         <v>234.57634360531029</v>
       </c>
-      <c r="DB47" s="9"/>
+      <c r="DB47" s="9">
+        <v>986.54329208848844</v>
+      </c>
       <c r="DC47" s="9"/>
       <c r="DD47" s="9"/>
       <c r="DE47" s="9"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B48" s="15">
         <v>96.487237578011616</v>
       </c>
       <c r="C48" s="15">
         <v>109.52461435129516</v>
       </c>
       <c r="D48" s="15">
         <v>44.286484961405321</v>
       </c>
       <c r="E48" s="15">
         <v>84.165931607343282</v>
       </c>
       <c r="F48" s="15">
         <v>105.00175755194945</v>
       </c>
       <c r="G48" s="15">
         <v>116.51012099138907</v>
@@ -12941,51 +12997,53 @@
       </c>
       <c r="CT48" s="13">
         <v>147.78208395236737</v>
       </c>
       <c r="CU48" s="9">
         <v>246.63292948744623</v>
       </c>
       <c r="CV48" s="15">
         <v>107.67601387412779</v>
       </c>
       <c r="CW48" s="15">
         <v>346.10289463542961</v>
       </c>
       <c r="CX48" s="15">
         <v>224.88310210275444</v>
       </c>
       <c r="CY48" s="9">
         <v>265.91762924371943</v>
       </c>
       <c r="CZ48" s="12">
         <v>232.4264747214045</v>
       </c>
       <c r="DA48" s="11">
         <v>129.98386856521896</v>
       </c>
-      <c r="DB48" s="9"/>
+      <c r="DB48" s="9">
+        <v>773.64375305987005</v>
+      </c>
       <c r="DC48" s="9"/>
       <c r="DD48" s="9"/>
       <c r="DE48" s="9"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B49" s="9">
         <v>287.84575991756356</v>
       </c>
       <c r="C49" s="9">
         <v>339.75662280897131</v>
       </c>
       <c r="D49" s="9">
         <v>105.98989655890503</v>
       </c>
       <c r="E49" s="9">
         <v>213.1285628249945</v>
       </c>
       <c r="F49" s="9">
         <v>252.3600306716593</v>
       </c>
       <c r="G49" s="12">
         <v>641.78923737002685</v>
@@ -13262,51 +13320,53 @@
       </c>
       <c r="CT49" s="13">
         <v>441.47957461223649</v>
       </c>
       <c r="CU49" s="9">
         <v>708.02710551427299</v>
       </c>
       <c r="CV49" s="9">
         <v>269.31670027806524</v>
       </c>
       <c r="CW49" s="9">
         <v>577.37676029493923</v>
       </c>
       <c r="CX49" s="9">
         <v>347.86681483384592</v>
       </c>
       <c r="CY49" s="9">
         <v>1420.0346609400704</v>
       </c>
       <c r="CZ49" s="12">
         <v>695.84274888245488</v>
       </c>
       <c r="DA49" s="11">
         <v>456.08988694329156</v>
       </c>
-      <c r="DB49" s="9"/>
+      <c r="DB49" s="9">
+        <v>1329.7958512906332</v>
+      </c>
       <c r="DC49" s="9"/>
       <c r="DD49" s="9"/>
       <c r="DE49" s="9"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B50" s="9">
         <v>43.877660053148531</v>
       </c>
       <c r="C50" s="9">
         <v>61.306845895604496</v>
       </c>
       <c r="D50" s="9">
         <v>32.764907691386739</v>
       </c>
       <c r="E50" s="9">
         <v>46.792718722794746</v>
       </c>
       <c r="F50" s="9">
         <v>46.755945549032901</v>
       </c>
       <c r="G50" s="12">
         <v>79.778898877015379</v>
@@ -13583,51 +13643,53 @@
       </c>
       <c r="CT50" s="13">
         <v>706.69118814293211</v>
       </c>
       <c r="CU50" s="9">
         <v>875.66057754989254</v>
       </c>
       <c r="CV50" s="9">
         <v>772.26370920271165</v>
       </c>
       <c r="CW50" s="9">
         <v>717.48127845368367</v>
       </c>
       <c r="CX50" s="9">
         <v>711.0810797157551</v>
       </c>
       <c r="CY50" s="9">
         <v>769.48439671227732</v>
       </c>
       <c r="CZ50" s="12">
         <v>833.83450582679939</v>
       </c>
       <c r="DA50" s="11">
         <v>834.40556610012811</v>
       </c>
-      <c r="DB50" s="9"/>
+      <c r="DB50" s="9">
+        <v>388.88839949497827</v>
+      </c>
       <c r="DC50" s="9"/>
       <c r="DD50" s="9"/>
       <c r="DE50" s="9"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B51" s="9">
         <v>70.694874193975252</v>
       </c>
       <c r="C51" s="9">
         <v>96.574160142868138</v>
       </c>
       <c r="D51" s="9">
         <v>60.493736488983032</v>
       </c>
       <c r="E51" s="9">
         <v>67.886123631721972</v>
       </c>
       <c r="F51" s="9">
         <v>82.19594303937312</v>
       </c>
       <c r="G51" s="12">
         <v>166.76934785975428</v>
@@ -13904,51 +13966,53 @@
       </c>
       <c r="CT51" s="13">
         <v>477.18277351809047</v>
       </c>
       <c r="CU51" s="9">
         <v>634.50827024175044</v>
       </c>
       <c r="CV51" s="9">
         <v>95.362923890642634</v>
       </c>
       <c r="CW51" s="9">
         <v>686.12780343125849</v>
       </c>
       <c r="CX51" s="9">
         <v>580.75368733053767</v>
       </c>
       <c r="CY51" s="9">
         <v>912.77448762646429</v>
       </c>
       <c r="CZ51" s="12">
         <v>720.17057542210364</v>
       </c>
       <c r="DA51" s="11">
         <v>386.15685741595007</v>
       </c>
-      <c r="DB51" s="9"/>
+      <c r="DB51" s="9">
+        <v>990.76796327056445</v>
+      </c>
       <c r="DC51" s="9"/>
       <c r="DD51" s="12"/>
       <c r="DE51" s="9"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="2"/>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
       <c r="F52" s="2"/>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
       <c r="I52" s="2"/>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
       <c r="L52" s="2"/>
       <c r="M52" s="2"/>
       <c r="N52" s="2"/>
       <c r="O52" s="2"/>
       <c r="P52" s="2"/>
       <c r="Q52" s="2"/>
       <c r="R52" s="2"/>
       <c r="S52" s="2"/>
       <c r="T52" s="2"/>
@@ -13988,57 +14052,57 @@
       <c r="BB52" s="2"/>
       <c r="BC52" s="2"/>
       <c r="BD52" s="2"/>
       <c r="BE52" s="2"/>
       <c r="BF52" s="2"/>
       <c r="BG52" s="2"/>
       <c r="BH52" s="2"/>
       <c r="BI52" s="2"/>
       <c r="BJ52" s="2"/>
       <c r="BK52" s="2"/>
       <c r="BL52" s="2"/>
       <c r="BM52" s="2"/>
       <c r="BN52" s="2"/>
       <c r="BO52" s="2"/>
       <c r="BP52" s="2"/>
       <c r="BQ52" s="2"/>
       <c r="BR52" s="2"/>
       <c r="BS52" s="2"/>
       <c r="BT52" s="2"/>
       <c r="BU52" s="2"/>
       <c r="BV52" s="2"/>
       <c r="BW52" s="2"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="2"/>
-      <c r="B53" s="33"/>
-[...5 lines deleted...]
-      <c r="H53" s="33"/>
+      <c r="B53" s="34"/>
+      <c r="C53" s="34"/>
+      <c r="D53" s="34"/>
+      <c r="E53" s="34"/>
+      <c r="F53" s="34"/>
+      <c r="G53" s="34"/>
+      <c r="H53" s="34"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
       <c r="R53" s="3"/>
       <c r="S53" s="3"/>
       <c r="T53" s="3"/>
       <c r="U53" s="2"/>
       <c r="V53" s="2"/>
       <c r="W53" s="2"/>
       <c r="X53" s="2"/>
       <c r="Y53" s="2"/>
       <c r="Z53" s="3" t="s">
         <v>39</v>
       </c>
       <c r="AA53" s="2"/>
       <c r="AB53" s="2"/>
       <c r="AC53" s="2"/>
       <c r="AD53" s="2"/>
       <c r="AE53" s="2"/>
@@ -14478,242 +14542,242 @@
       <c r="BB58" s="2"/>
       <c r="BC58" s="2"/>
       <c r="BD58" s="2"/>
       <c r="BE58" s="2"/>
       <c r="BF58" s="2"/>
       <c r="BG58" s="2"/>
       <c r="BH58" s="2"/>
       <c r="BI58" s="2"/>
       <c r="BJ58" s="2"/>
       <c r="BK58" s="2"/>
       <c r="BL58" s="2"/>
       <c r="BM58" s="2"/>
       <c r="BN58" s="2"/>
       <c r="BO58" s="2"/>
       <c r="BP58" s="2"/>
       <c r="BQ58" s="2"/>
       <c r="BR58" s="2"/>
       <c r="BS58" s="2"/>
       <c r="BT58" s="2"/>
       <c r="BU58" s="2"/>
       <c r="BV58" s="2"/>
       <c r="BW58" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="81">
-    <mergeCell ref="CT29:DE29"/>
-[...19 lines deleted...]
-    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="CH29:CS29"/>
+    <mergeCell ref="CP41:CS41"/>
+    <mergeCell ref="CH42:CS42"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CP15:CS15"/>
+    <mergeCell ref="CH16:CS16"/>
+    <mergeCell ref="CP28:CS28"/>
+    <mergeCell ref="BV29:CG29"/>
+    <mergeCell ref="CD41:CG41"/>
+    <mergeCell ref="BV42:CG42"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CD15:CG15"/>
+    <mergeCell ref="BV16:CG16"/>
+    <mergeCell ref="CD28:CG28"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="AT15:AW15"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="AX16:BI16"/>
+    <mergeCell ref="BF28:BI28"/>
+    <mergeCell ref="AX29:BI29"/>
+    <mergeCell ref="AH15:AK15"/>
+    <mergeCell ref="V15:Y15"/>
+    <mergeCell ref="AT41:AW41"/>
+    <mergeCell ref="AL29:AW29"/>
+    <mergeCell ref="AL16:AW16"/>
+    <mergeCell ref="A40:BQ40"/>
+    <mergeCell ref="BF41:BI41"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="B53:H53"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V28:Y28"/>
+    <mergeCell ref="AH41:AK41"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="N16:Y16"/>
+    <mergeCell ref="AH28:AK28"/>
     <mergeCell ref="A1:BQ1"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="V41:Y41"/>
     <mergeCell ref="Z16:AK16"/>
     <mergeCell ref="Z42:AK42"/>
     <mergeCell ref="N42:Y42"/>
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="Z29:AK29"/>
     <mergeCell ref="N29:Y29"/>
     <mergeCell ref="AX42:BI42"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF15:BI15"/>
     <mergeCell ref="BJ29:BU29"/>
     <mergeCell ref="BR41:BU41"/>
     <mergeCell ref="BJ42:BU42"/>
-    <mergeCell ref="B53:H53"/>
-[...42 lines deleted...]
-    <mergeCell ref="CP28:CS28"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BR15:BU15"/>
+    <mergeCell ref="BJ16:BU16"/>
+    <mergeCell ref="BR28:BU28"/>
+    <mergeCell ref="A14:BQ14"/>
+    <mergeCell ref="A27:BQ27"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="AT28:AW28"/>
+    <mergeCell ref="J15:M15"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="CT29:DE29"/>
+    <mergeCell ref="DB41:DE41"/>
+    <mergeCell ref="CT42:DE42"/>
+    <mergeCell ref="DB2:DE2"/>
+    <mergeCell ref="CT3:DE3"/>
+    <mergeCell ref="DB15:DE15"/>
+    <mergeCell ref="CT16:DE16"/>
+    <mergeCell ref="DB28:DE28"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA4D7B48-A763-4F52-A14F-F8C9BA002167}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA4D7B48-A763-4F52-A14F-F8C9BA002167}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Айлар бойынша жалпы шығарылым</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>