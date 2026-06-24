--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -131,55 +131,63 @@
   <si>
     <t>Түпқараған ауданы</t>
   </si>
   <si>
     <t>2018 жыл*</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="31">
+  <fonts count="32">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -673,11502 +681,19580 @@
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="5918">
+  <cellStyleXfs count="10076">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="11" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="13" borderId="17" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="18" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="19" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-[...84 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-[...5783 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="65">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
-  <cellStyles count="5918">
+  <cellStyles count="10076">
     <cellStyle name="Акцент1 2" xfId="177"/>
     <cellStyle name="Акцент2 2" xfId="178"/>
     <cellStyle name="Акцент3 2" xfId="179"/>
     <cellStyle name="Акцент4 2" xfId="180"/>
     <cellStyle name="Акцент5 2" xfId="181"/>
     <cellStyle name="Акцент6 2" xfId="182"/>
     <cellStyle name="Ввод  2" xfId="183"/>
     <cellStyle name="Вывод 2" xfId="184"/>
     <cellStyle name="Вычисление 2" xfId="185"/>
     <cellStyle name="Денежный 2" xfId="5"/>
     <cellStyle name="Заголовок 1 2" xfId="186"/>
     <cellStyle name="Заголовок 2 2" xfId="187"/>
     <cellStyle name="Заголовок 3 2" xfId="188"/>
     <cellStyle name="Заголовок 4 2" xfId="189"/>
     <cellStyle name="Итог 2" xfId="190"/>
     <cellStyle name="Контрольная ячейка 2" xfId="191"/>
     <cellStyle name="Название 2" xfId="192"/>
     <cellStyle name="Нейтральный 2" xfId="193"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="13"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="14"/>
     <cellStyle name="Обычный 2 11" xfId="15"/>
     <cellStyle name="Обычный 2 12" xfId="16"/>
     <cellStyle name="Обычный 2 13" xfId="17"/>
     <cellStyle name="Обычный 2 14" xfId="18"/>
     <cellStyle name="Обычный 2 15" xfId="19"/>
     <cellStyle name="Обычный 2 16" xfId="20"/>
     <cellStyle name="Обычный 2 17" xfId="21"/>
     <cellStyle name="Обычный 2 17 2" xfId="22"/>
     <cellStyle name="Обычный 2 17 2 10" xfId="303"/>
+    <cellStyle name="Обычный 2 17 2 10 10" xfId="6440"/>
+    <cellStyle name="Обычный 2 17 2 10 11" xfId="7462"/>
+    <cellStyle name="Обычный 2 17 2 10 12" xfId="8471"/>
+    <cellStyle name="Обычный 2 17 2 10 13" xfId="9476"/>
     <cellStyle name="Обычный 2 17 2 10 2" xfId="1213"/>
     <cellStyle name="Обычный 2 17 2 10 3" xfId="1890"/>
     <cellStyle name="Обычный 2 17 2 10 4" xfId="2252"/>
     <cellStyle name="Обычный 2 17 2 10 5" xfId="2528"/>
     <cellStyle name="Обычный 2 17 2 10 6" xfId="3131"/>
     <cellStyle name="Обычный 2 17 2 10 7" xfId="3996"/>
     <cellStyle name="Обычный 2 17 2 10 8" xfId="4782"/>
     <cellStyle name="Обычный 2 17 2 10 9" xfId="5526"/>
     <cellStyle name="Обычный 2 17 2 11" xfId="559"/>
+    <cellStyle name="Обычный 2 17 2 11 10" xfId="6461"/>
+    <cellStyle name="Обычный 2 17 2 11 11" xfId="7481"/>
+    <cellStyle name="Обычный 2 17 2 11 12" xfId="8490"/>
+    <cellStyle name="Обычный 2 17 2 11 13" xfId="9495"/>
     <cellStyle name="Обычный 2 17 2 11 2" xfId="1233"/>
     <cellStyle name="Обычный 2 17 2 11 3" xfId="1906"/>
     <cellStyle name="Обычный 2 17 2 11 4" xfId="2264"/>
     <cellStyle name="Обычный 2 17 2 11 5" xfId="2531"/>
     <cellStyle name="Обычный 2 17 2 11 6" xfId="3152"/>
     <cellStyle name="Обычный 2 17 2 11 7" xfId="4016"/>
     <cellStyle name="Обычный 2 17 2 11 8" xfId="4802"/>
     <cellStyle name="Обычный 2 17 2 11 9" xfId="5545"/>
     <cellStyle name="Обычный 2 17 2 12" xfId="636"/>
     <cellStyle name="Обычный 2 17 2 12 2" xfId="3151"/>
     <cellStyle name="Обычный 2 17 2 12 3" xfId="4015"/>
     <cellStyle name="Обычный 2 17 2 12 4" xfId="4801"/>
     <cellStyle name="Обычный 2 17 2 12 5" xfId="5544"/>
+    <cellStyle name="Обычный 2 17 2 12 6" xfId="6460"/>
+    <cellStyle name="Обычный 2 17 2 12 7" xfId="7480"/>
+    <cellStyle name="Обычный 2 17 2 12 8" xfId="8489"/>
+    <cellStyle name="Обычный 2 17 2 12 9" xfId="9494"/>
     <cellStyle name="Обычный 2 17 2 13" xfId="1229"/>
     <cellStyle name="Обычный 2 17 2 13 2" xfId="3147"/>
     <cellStyle name="Обычный 2 17 2 13 3" xfId="4011"/>
     <cellStyle name="Обычный 2 17 2 13 4" xfId="4797"/>
     <cellStyle name="Обычный 2 17 2 13 5" xfId="5541"/>
+    <cellStyle name="Обычный 2 17 2 13 6" xfId="6456"/>
+    <cellStyle name="Обычный 2 17 2 13 7" xfId="7477"/>
+    <cellStyle name="Обычный 2 17 2 13 8" xfId="8486"/>
+    <cellStyle name="Обычный 2 17 2 13 9" xfId="9491"/>
     <cellStyle name="Обычный 2 17 2 14" xfId="1224"/>
     <cellStyle name="Обычный 2 17 2 14 2" xfId="3142"/>
     <cellStyle name="Обычный 2 17 2 14 3" xfId="4007"/>
     <cellStyle name="Обычный 2 17 2 14 4" xfId="4793"/>
     <cellStyle name="Обычный 2 17 2 14 5" xfId="5537"/>
+    <cellStyle name="Обычный 2 17 2 14 6" xfId="6451"/>
+    <cellStyle name="Обычный 2 17 2 14 7" xfId="7473"/>
+    <cellStyle name="Обычный 2 17 2 14 8" xfId="8482"/>
+    <cellStyle name="Обычный 2 17 2 14 9" xfId="9487"/>
     <cellStyle name="Обычный 2 17 2 15" xfId="1285"/>
     <cellStyle name="Обычный 2 17 2 15 2" xfId="3205"/>
     <cellStyle name="Обычный 2 17 2 15 3" xfId="4068"/>
     <cellStyle name="Обычный 2 17 2 15 4" xfId="4854"/>
     <cellStyle name="Обычный 2 17 2 15 5" xfId="5597"/>
+    <cellStyle name="Обычный 2 17 2 15 6" xfId="6514"/>
+    <cellStyle name="Обычный 2 17 2 15 7" xfId="7534"/>
+    <cellStyle name="Обычный 2 17 2 15 8" xfId="8543"/>
+    <cellStyle name="Обычный 2 17 2 15 9" xfId="9547"/>
     <cellStyle name="Обычный 2 17 2 16" xfId="1326"/>
     <cellStyle name="Обычный 2 17 2 16 2" xfId="3247"/>
     <cellStyle name="Обычный 2 17 2 16 3" xfId="4110"/>
     <cellStyle name="Обычный 2 17 2 16 4" xfId="4896"/>
     <cellStyle name="Обычный 2 17 2 16 5" xfId="5638"/>
+    <cellStyle name="Обычный 2 17 2 16 6" xfId="6556"/>
+    <cellStyle name="Обычный 2 17 2 16 7" xfId="7575"/>
+    <cellStyle name="Обычный 2 17 2 16 8" xfId="8584"/>
+    <cellStyle name="Обычный 2 17 2 16 9" xfId="9588"/>
     <cellStyle name="Обычный 2 17 2 17" xfId="1366"/>
     <cellStyle name="Обычный 2 17 2 17 2" xfId="3287"/>
     <cellStyle name="Обычный 2 17 2 17 3" xfId="4149"/>
     <cellStyle name="Обычный 2 17 2 17 4" xfId="4935"/>
     <cellStyle name="Обычный 2 17 2 17 5" xfId="5677"/>
+    <cellStyle name="Обычный 2 17 2 17 6" xfId="6596"/>
+    <cellStyle name="Обычный 2 17 2 17 7" xfId="7614"/>
+    <cellStyle name="Обычный 2 17 2 17 8" xfId="8623"/>
+    <cellStyle name="Обычный 2 17 2 17 9" xfId="9627"/>
     <cellStyle name="Обычный 2 17 2 18" xfId="1402"/>
     <cellStyle name="Обычный 2 17 2 18 2" xfId="3323"/>
     <cellStyle name="Обычный 2 17 2 18 3" xfId="4184"/>
     <cellStyle name="Обычный 2 17 2 18 4" xfId="4969"/>
     <cellStyle name="Обычный 2 17 2 18 5" xfId="5711"/>
+    <cellStyle name="Обычный 2 17 2 18 6" xfId="6631"/>
+    <cellStyle name="Обычный 2 17 2 18 7" xfId="7650"/>
+    <cellStyle name="Обычный 2 17 2 18 8" xfId="8659"/>
+    <cellStyle name="Обычный 2 17 2 18 9" xfId="9661"/>
     <cellStyle name="Обычный 2 17 2 19" xfId="1056"/>
     <cellStyle name="Обычный 2 17 2 19 2" xfId="3427"/>
     <cellStyle name="Обычный 2 17 2 19 3" xfId="4285"/>
     <cellStyle name="Обычный 2 17 2 19 4" xfId="5063"/>
     <cellStyle name="Обычный 2 17 2 19 5" xfId="5801"/>
+    <cellStyle name="Обычный 2 17 2 19 6" xfId="6731"/>
+    <cellStyle name="Обычный 2 17 2 19 7" xfId="7749"/>
+    <cellStyle name="Обычный 2 17 2 19 8" xfId="8758"/>
+    <cellStyle name="Обычный 2 17 2 19 9" xfId="9757"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="23"/>
     <cellStyle name="Обычный 2 17 2 20" xfId="2106"/>
     <cellStyle name="Обычный 2 17 2 20 2" xfId="3541"/>
     <cellStyle name="Обычный 2 17 2 20 3" xfId="4392"/>
     <cellStyle name="Обычный 2 17 2 20 4" xfId="5162"/>
     <cellStyle name="Обычный 2 17 2 20 5" xfId="5899"/>
+    <cellStyle name="Обычный 2 17 2 20 6" xfId="6851"/>
+    <cellStyle name="Обычный 2 17 2 20 7" xfId="7869"/>
+    <cellStyle name="Обычный 2 17 2 20 8" xfId="8878"/>
+    <cellStyle name="Обычный 2 17 2 20 9" xfId="9877"/>
     <cellStyle name="Обычный 2 17 2 21" xfId="2422"/>
     <cellStyle name="Обычный 2 17 2 21 2" xfId="3555"/>
     <cellStyle name="Обычный 2 17 2 21 3" xfId="4404"/>
     <cellStyle name="Обычный 2 17 2 21 4" xfId="5172"/>
     <cellStyle name="Обычный 2 17 2 21 5" xfId="5902"/>
+    <cellStyle name="Обычный 2 17 2 21 6" xfId="6864"/>
+    <cellStyle name="Обычный 2 17 2 21 7" xfId="7881"/>
+    <cellStyle name="Обычный 2 17 2 21 8" xfId="8890"/>
+    <cellStyle name="Обычный 2 17 2 21 9" xfId="9889"/>
     <cellStyle name="Обычный 2 17 2 22" xfId="2567"/>
+    <cellStyle name="Обычный 2 17 2 22 2" xfId="6863"/>
+    <cellStyle name="Обычный 2 17 2 22 3" xfId="7880"/>
+    <cellStyle name="Обычный 2 17 2 22 4" xfId="8889"/>
+    <cellStyle name="Обычный 2 17 2 22 5" xfId="9888"/>
     <cellStyle name="Обычный 2 17 2 23" xfId="3551"/>
+    <cellStyle name="Обычный 2 17 2 23 2" xfId="6861"/>
+    <cellStyle name="Обычный 2 17 2 23 3" xfId="7878"/>
+    <cellStyle name="Обычный 2 17 2 23 4" xfId="8887"/>
+    <cellStyle name="Обычный 2 17 2 23 5" xfId="9886"/>
     <cellStyle name="Обычный 2 17 2 24" xfId="2687"/>
+    <cellStyle name="Обычный 2 17 2 24 2" xfId="6939"/>
+    <cellStyle name="Обычный 2 17 2 24 3" xfId="7953"/>
+    <cellStyle name="Обычный 2 17 2 24 4" xfId="8962"/>
+    <cellStyle name="Обычный 2 17 2 24 5" xfId="9960"/>
     <cellStyle name="Обычный 2 17 2 25" xfId="2568"/>
+    <cellStyle name="Обычный 2 17 2 25 2" xfId="7037"/>
+    <cellStyle name="Обычный 2 17 2 25 3" xfId="8051"/>
+    <cellStyle name="Обычный 2 17 2 25 4" xfId="9060"/>
+    <cellStyle name="Обычный 2 17 2 25 5" xfId="10058"/>
     <cellStyle name="Обычный 2 17 2 26" xfId="2733"/>
+    <cellStyle name="Обычный 2 17 2 26 2" xfId="7041"/>
+    <cellStyle name="Обычный 2 17 2 26 3" xfId="8054"/>
+    <cellStyle name="Обычный 2 17 2 26 4" xfId="9063"/>
+    <cellStyle name="Обычный 2 17 2 26 5" xfId="10061"/>
+    <cellStyle name="Обычный 2 17 2 27" xfId="5926"/>
+    <cellStyle name="Обычный 2 17 2 28" xfId="6024"/>
+    <cellStyle name="Обычный 2 17 2 29" xfId="7733"/>
     <cellStyle name="Обычный 2 17 2 3" xfId="220"/>
+    <cellStyle name="Обычный 2 17 2 3 10" xfId="6057"/>
+    <cellStyle name="Обычный 2 17 2 3 11" xfId="7083"/>
+    <cellStyle name="Обычный 2 17 2 3 12" xfId="8092"/>
+    <cellStyle name="Обычный 2 17 2 3 13" xfId="9099"/>
     <cellStyle name="Обычный 2 17 2 3 2" xfId="832"/>
     <cellStyle name="Обычный 2 17 2 3 3" xfId="1505"/>
     <cellStyle name="Обычный 2 17 2 3 4" xfId="1915"/>
     <cellStyle name="Обычный 2 17 2 3 5" xfId="2269"/>
     <cellStyle name="Обычный 2 17 2 3 6" xfId="2745"/>
     <cellStyle name="Обычный 2 17 2 3 7" xfId="2695"/>
     <cellStyle name="Обычный 2 17 2 3 8" xfId="2691"/>
     <cellStyle name="Обычный 2 17 2 3 9" xfId="2595"/>
+    <cellStyle name="Обычный 2 17 2 30" xfId="8742"/>
     <cellStyle name="Обычный 2 17 2 4" xfId="440"/>
+    <cellStyle name="Обычный 2 17 2 4 10" xfId="6182"/>
+    <cellStyle name="Обычный 2 17 2 4 11" xfId="7208"/>
+    <cellStyle name="Обычный 2 17 2 4 12" xfId="8217"/>
+    <cellStyle name="Обычный 2 17 2 4 13" xfId="9224"/>
     <cellStyle name="Обычный 2 17 2 4 2" xfId="957"/>
     <cellStyle name="Обычный 2 17 2 4 3" xfId="1630"/>
     <cellStyle name="Обычный 2 17 2 4 4" xfId="1977"/>
     <cellStyle name="Обычный 2 17 2 4 5" xfId="2321"/>
     <cellStyle name="Обычный 2 17 2 4 6" xfId="2870"/>
     <cellStyle name="Обычный 2 17 2 4 7" xfId="3737"/>
     <cellStyle name="Обычный 2 17 2 4 8" xfId="4528"/>
     <cellStyle name="Обычный 2 17 2 4 9" xfId="5274"/>
     <cellStyle name="Обычный 2 17 2 5" xfId="457"/>
+    <cellStyle name="Обычный 2 17 2 5 10" xfId="6198"/>
+    <cellStyle name="Обычный 2 17 2 5 11" xfId="7224"/>
+    <cellStyle name="Обычный 2 17 2 5 12" xfId="8233"/>
+    <cellStyle name="Обычный 2 17 2 5 13" xfId="9239"/>
     <cellStyle name="Обычный 2 17 2 5 2" xfId="974"/>
     <cellStyle name="Обычный 2 17 2 5 3" xfId="1647"/>
     <cellStyle name="Обычный 2 17 2 5 4" xfId="2045"/>
     <cellStyle name="Обычный 2 17 2 5 5" xfId="2377"/>
     <cellStyle name="Обычный 2 17 2 5 6" xfId="2886"/>
     <cellStyle name="Обычный 2 17 2 5 7" xfId="3753"/>
     <cellStyle name="Обычный 2 17 2 5 8" xfId="4544"/>
     <cellStyle name="Обычный 2 17 2 5 9" xfId="5289"/>
     <cellStyle name="Обычный 2 17 2 6" xfId="456"/>
+    <cellStyle name="Обычный 2 17 2 6 10" xfId="6197"/>
+    <cellStyle name="Обычный 2 17 2 6 11" xfId="7223"/>
+    <cellStyle name="Обычный 2 17 2 6 12" xfId="8232"/>
+    <cellStyle name="Обычный 2 17 2 6 13" xfId="9238"/>
     <cellStyle name="Обычный 2 17 2 6 2" xfId="973"/>
     <cellStyle name="Обычный 2 17 2 6 3" xfId="1646"/>
     <cellStyle name="Обычный 2 17 2 6 4" xfId="2070"/>
     <cellStyle name="Обычный 2 17 2 6 5" xfId="2396"/>
     <cellStyle name="Обычный 2 17 2 6 6" xfId="2885"/>
     <cellStyle name="Обычный 2 17 2 6 7" xfId="3752"/>
     <cellStyle name="Обычный 2 17 2 6 8" xfId="4543"/>
     <cellStyle name="Обычный 2 17 2 6 9" xfId="5288"/>
     <cellStyle name="Обычный 2 17 2 7" xfId="453"/>
+    <cellStyle name="Обычный 2 17 2 7 10" xfId="6195"/>
+    <cellStyle name="Обычный 2 17 2 7 11" xfId="7220"/>
+    <cellStyle name="Обычный 2 17 2 7 12" xfId="8229"/>
+    <cellStyle name="Обычный 2 17 2 7 13" xfId="9236"/>
     <cellStyle name="Обычный 2 17 2 7 2" xfId="970"/>
     <cellStyle name="Обычный 2 17 2 7 3" xfId="1643"/>
     <cellStyle name="Обычный 2 17 2 7 4" xfId="2112"/>
     <cellStyle name="Обычный 2 17 2 7 5" xfId="2427"/>
     <cellStyle name="Обычный 2 17 2 7 6" xfId="2882"/>
     <cellStyle name="Обычный 2 17 2 7 7" xfId="3750"/>
     <cellStyle name="Обычный 2 17 2 7 8" xfId="4541"/>
     <cellStyle name="Обычный 2 17 2 7 9" xfId="5286"/>
     <cellStyle name="Обычный 2 17 2 8" xfId="449"/>
+    <cellStyle name="Обычный 2 17 2 8 10" xfId="6191"/>
+    <cellStyle name="Обычный 2 17 2 8 11" xfId="7217"/>
+    <cellStyle name="Обычный 2 17 2 8 12" xfId="8226"/>
+    <cellStyle name="Обычный 2 17 2 8 13" xfId="9233"/>
     <cellStyle name="Обычный 2 17 2 8 2" xfId="966"/>
     <cellStyle name="Обычный 2 17 2 8 3" xfId="1639"/>
     <cellStyle name="Обычный 2 17 2 8 4" xfId="1979"/>
     <cellStyle name="Обычный 2 17 2 8 5" xfId="2323"/>
     <cellStyle name="Обычный 2 17 2 8 6" xfId="2879"/>
     <cellStyle name="Обычный 2 17 2 8 7" xfId="3746"/>
     <cellStyle name="Обычный 2 17 2 8 8" xfId="4537"/>
     <cellStyle name="Обычный 2 17 2 8 9" xfId="5283"/>
     <cellStyle name="Обычный 2 17 2 9" xfId="299"/>
+    <cellStyle name="Обычный 2 17 2 9 10" xfId="6312"/>
+    <cellStyle name="Обычный 2 17 2 9 11" xfId="7334"/>
+    <cellStyle name="Обычный 2 17 2 9 12" xfId="8343"/>
+    <cellStyle name="Обычный 2 17 2 9 13" xfId="9348"/>
     <cellStyle name="Обычный 2 17 2 9 2" xfId="1089"/>
     <cellStyle name="Обычный 2 17 2 9 3" xfId="1762"/>
     <cellStyle name="Обычный 2 17 2 9 4" xfId="2124"/>
     <cellStyle name="Обычный 2 17 2 9 5" xfId="2430"/>
     <cellStyle name="Обычный 2 17 2 9 6" xfId="3003"/>
     <cellStyle name="Обычный 2 17 2 9 7" xfId="3868"/>
     <cellStyle name="Обычный 2 17 2 9 8" xfId="4654"/>
     <cellStyle name="Обычный 2 17 2 9 9" xfId="5398"/>
     <cellStyle name="Обычный 2 18" xfId="24"/>
     <cellStyle name="Обычный 2 19" xfId="25"/>
     <cellStyle name="Обычный 2 19 2" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 10" xfId="298"/>
+    <cellStyle name="Обычный 2 19 2 10 10" xfId="6316"/>
+    <cellStyle name="Обычный 2 19 2 10 11" xfId="7338"/>
+    <cellStyle name="Обычный 2 19 2 10 12" xfId="8347"/>
+    <cellStyle name="Обычный 2 19 2 10 13" xfId="9352"/>
     <cellStyle name="Обычный 2 19 2 10 2" xfId="1093"/>
     <cellStyle name="Обычный 2 19 2 10 3" xfId="1766"/>
     <cellStyle name="Обычный 2 19 2 10 4" xfId="2128"/>
     <cellStyle name="Обычный 2 19 2 10 5" xfId="2432"/>
     <cellStyle name="Обычный 2 19 2 10 6" xfId="3007"/>
     <cellStyle name="Обычный 2 19 2 10 7" xfId="3872"/>
     <cellStyle name="Обычный 2 19 2 10 8" xfId="4658"/>
     <cellStyle name="Обычный 2 19 2 10 9" xfId="5402"/>
     <cellStyle name="Обычный 2 19 2 11" xfId="609"/>
+    <cellStyle name="Обычный 2 19 2 11 10" xfId="6439"/>
+    <cellStyle name="Обычный 2 19 2 11 11" xfId="7461"/>
+    <cellStyle name="Обычный 2 19 2 11 12" xfId="8470"/>
+    <cellStyle name="Обычный 2 19 2 11 13" xfId="9475"/>
     <cellStyle name="Обычный 2 19 2 11 2" xfId="1212"/>
     <cellStyle name="Обычный 2 19 2 11 3" xfId="1889"/>
     <cellStyle name="Обычный 2 19 2 11 4" xfId="2251"/>
     <cellStyle name="Обычный 2 19 2 11 5" xfId="2527"/>
     <cellStyle name="Обычный 2 19 2 11 6" xfId="3130"/>
     <cellStyle name="Обычный 2 19 2 11 7" xfId="3995"/>
     <cellStyle name="Обычный 2 19 2 11 8" xfId="4781"/>
     <cellStyle name="Обычный 2 19 2 11 9" xfId="5525"/>
     <cellStyle name="Обычный 2 19 2 12" xfId="615"/>
+    <cellStyle name="Обычный 2 19 2 12 10" xfId="6499"/>
+    <cellStyle name="Обычный 2 19 2 12 11" xfId="7519"/>
+    <cellStyle name="Обычный 2 19 2 12 12" xfId="8528"/>
+    <cellStyle name="Обычный 2 19 2 12 13" xfId="9532"/>
     <cellStyle name="Обычный 2 19 2 12 2" xfId="1270"/>
     <cellStyle name="Обычный 2 19 2 12 3" xfId="1940"/>
     <cellStyle name="Обычный 2 19 2 12 4" xfId="2292"/>
     <cellStyle name="Обычный 2 19 2 12 5" xfId="2541"/>
     <cellStyle name="Обычный 2 19 2 12 6" xfId="3190"/>
     <cellStyle name="Обычный 2 19 2 12 7" xfId="4053"/>
     <cellStyle name="Обычный 2 19 2 12 8" xfId="4839"/>
     <cellStyle name="Обычный 2 19 2 12 9" xfId="5582"/>
     <cellStyle name="Обычный 2 19 2 13" xfId="640"/>
     <cellStyle name="Обычный 2 19 2 13 2" xfId="3209"/>
     <cellStyle name="Обычный 2 19 2 13 3" xfId="4072"/>
     <cellStyle name="Обычный 2 19 2 13 4" xfId="4858"/>
     <cellStyle name="Обычный 2 19 2 13 5" xfId="5600"/>
+    <cellStyle name="Обычный 2 19 2 13 6" xfId="6518"/>
+    <cellStyle name="Обычный 2 19 2 13 7" xfId="7537"/>
+    <cellStyle name="Обычный 2 19 2 13 8" xfId="8546"/>
+    <cellStyle name="Обычный 2 19 2 13 9" xfId="9550"/>
     <cellStyle name="Обычный 2 19 2 14" xfId="1330"/>
     <cellStyle name="Обычный 2 19 2 14 2" xfId="3251"/>
     <cellStyle name="Обычный 2 19 2 14 3" xfId="4113"/>
     <cellStyle name="Обычный 2 19 2 14 4" xfId="4899"/>
     <cellStyle name="Обычный 2 19 2 14 5" xfId="5641"/>
+    <cellStyle name="Обычный 2 19 2 14 6" xfId="6560"/>
+    <cellStyle name="Обычный 2 19 2 14 7" xfId="7578"/>
+    <cellStyle name="Обычный 2 19 2 14 8" xfId="8587"/>
+    <cellStyle name="Обычный 2 19 2 14 9" xfId="9591"/>
     <cellStyle name="Обычный 2 19 2 15" xfId="1369"/>
     <cellStyle name="Обычный 2 19 2 15 2" xfId="3290"/>
     <cellStyle name="Обычный 2 19 2 15 3" xfId="4151"/>
     <cellStyle name="Обычный 2 19 2 15 4" xfId="4937"/>
     <cellStyle name="Обычный 2 19 2 15 5" xfId="5679"/>
+    <cellStyle name="Обычный 2 19 2 15 6" xfId="6599"/>
+    <cellStyle name="Обычный 2 19 2 15 7" xfId="7617"/>
+    <cellStyle name="Обычный 2 19 2 15 8" xfId="8626"/>
+    <cellStyle name="Обычный 2 19 2 15 9" xfId="9629"/>
     <cellStyle name="Обычный 2 19 2 16" xfId="1405"/>
     <cellStyle name="Обычный 2 19 2 16 2" xfId="3326"/>
     <cellStyle name="Обычный 2 19 2 16 3" xfId="4187"/>
     <cellStyle name="Обычный 2 19 2 16 4" xfId="4972"/>
     <cellStyle name="Обычный 2 19 2 16 5" xfId="5713"/>
+    <cellStyle name="Обычный 2 19 2 16 6" xfId="6634"/>
+    <cellStyle name="Обычный 2 19 2 16 7" xfId="7652"/>
+    <cellStyle name="Обычный 2 19 2 16 8" xfId="8661"/>
+    <cellStyle name="Обычный 2 19 2 16 9" xfId="9663"/>
     <cellStyle name="Обычный 2 19 2 17" xfId="1435"/>
     <cellStyle name="Обычный 2 19 2 17 2" xfId="3356"/>
     <cellStyle name="Обычный 2 19 2 17 3" xfId="4216"/>
     <cellStyle name="Обычный 2 19 2 17 4" xfId="5000"/>
     <cellStyle name="Обычный 2 19 2 17 5" xfId="5741"/>
+    <cellStyle name="Обычный 2 19 2 17 6" xfId="6663"/>
+    <cellStyle name="Обычный 2 19 2 17 7" xfId="7681"/>
+    <cellStyle name="Обычный 2 19 2 17 8" xfId="8690"/>
+    <cellStyle name="Обычный 2 19 2 17 9" xfId="9691"/>
     <cellStyle name="Обычный 2 19 2 18" xfId="1461"/>
     <cellStyle name="Обычный 2 19 2 18 2" xfId="3382"/>
     <cellStyle name="Обычный 2 19 2 18 3" xfId="4242"/>
     <cellStyle name="Обычный 2 19 2 18 4" xfId="5025"/>
     <cellStyle name="Обычный 2 19 2 18 5" xfId="5765"/>
+    <cellStyle name="Обычный 2 19 2 18 6" xfId="6687"/>
+    <cellStyle name="Обычный 2 19 2 18 7" xfId="7706"/>
+    <cellStyle name="Обычный 2 19 2 18 8" xfId="8715"/>
+    <cellStyle name="Обычный 2 19 2 18 9" xfId="9715"/>
     <cellStyle name="Обычный 2 19 2 19" xfId="1479"/>
     <cellStyle name="Обычный 2 19 2 19 2" xfId="3400"/>
     <cellStyle name="Обычный 2 19 2 19 3" xfId="4260"/>
     <cellStyle name="Обычный 2 19 2 19 4" xfId="5043"/>
     <cellStyle name="Обычный 2 19 2 19 5" xfId="5782"/>
+    <cellStyle name="Обычный 2 19 2 19 6" xfId="6704"/>
+    <cellStyle name="Обычный 2 19 2 19 7" xfId="7723"/>
+    <cellStyle name="Обычный 2 19 2 19 8" xfId="8732"/>
+    <cellStyle name="Обычный 2 19 2 19 9" xfId="9732"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2 10" xfId="611"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 10" xfId="6437"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 11" xfId="7459"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 12" xfId="8468"/>
+    <cellStyle name="Обычный 2 19 2 2 2 10 13" xfId="9473"/>
     <cellStyle name="Обычный 2 19 2 2 2 10 2" xfId="1210"/>
     <cellStyle name="Обычный 2 19 2 2 2 10 3" xfId="1887"/>
     <cellStyle name="Обычный 2 19 2 2 2 10 4" xfId="2249"/>
     <cellStyle name="Обычный 2 19 2 2 2 10 5" xfId="2526"/>
     <cellStyle name="Обычный 2 19 2 2 2 10 6" xfId="3128"/>
     <cellStyle name="Обычный 2 19 2 2 2 10 7" xfId="3993"/>
     <cellStyle name="Обычный 2 19 2 2 2 10 8" xfId="4779"/>
     <cellStyle name="Обычный 2 19 2 2 2 10 9" xfId="5523"/>
     <cellStyle name="Обычный 2 19 2 2 2 11" xfId="616"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 10" xfId="6497"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 11" xfId="7517"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 12" xfId="8526"/>
+    <cellStyle name="Обычный 2 19 2 2 2 11 13" xfId="9530"/>
     <cellStyle name="Обычный 2 19 2 2 2 11 2" xfId="1268"/>
     <cellStyle name="Обычный 2 19 2 2 2 11 3" xfId="1938"/>
     <cellStyle name="Обычный 2 19 2 2 2 11 4" xfId="2290"/>
     <cellStyle name="Обычный 2 19 2 2 2 11 5" xfId="2540"/>
     <cellStyle name="Обычный 2 19 2 2 2 11 6" xfId="3188"/>
     <cellStyle name="Обычный 2 19 2 2 2 11 7" xfId="4051"/>
     <cellStyle name="Обычный 2 19 2 2 2 11 8" xfId="4837"/>
     <cellStyle name="Обычный 2 19 2 2 2 11 9" xfId="5580"/>
     <cellStyle name="Обычный 2 19 2 2 2 12" xfId="642"/>
     <cellStyle name="Обычный 2 19 2 2 2 12 2" xfId="3211"/>
     <cellStyle name="Обычный 2 19 2 2 2 12 3" xfId="4074"/>
     <cellStyle name="Обычный 2 19 2 2 2 12 4" xfId="4860"/>
     <cellStyle name="Обычный 2 19 2 2 2 12 5" xfId="5602"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 6" xfId="6520"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 7" xfId="7539"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 8" xfId="8548"/>
+    <cellStyle name="Обычный 2 19 2 2 2 12 9" xfId="9552"/>
     <cellStyle name="Обычный 2 19 2 2 2 13" xfId="1332"/>
     <cellStyle name="Обычный 2 19 2 2 2 13 2" xfId="3253"/>
     <cellStyle name="Обычный 2 19 2 2 2 13 3" xfId="4115"/>
     <cellStyle name="Обычный 2 19 2 2 2 13 4" xfId="4901"/>
     <cellStyle name="Обычный 2 19 2 2 2 13 5" xfId="5643"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13 6" xfId="6562"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13 7" xfId="7580"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13 8" xfId="8589"/>
+    <cellStyle name="Обычный 2 19 2 2 2 13 9" xfId="9593"/>
     <cellStyle name="Обычный 2 19 2 2 2 14" xfId="1371"/>
     <cellStyle name="Обычный 2 19 2 2 2 14 2" xfId="3292"/>
     <cellStyle name="Обычный 2 19 2 2 2 14 3" xfId="4153"/>
     <cellStyle name="Обычный 2 19 2 2 2 14 4" xfId="4939"/>
     <cellStyle name="Обычный 2 19 2 2 2 14 5" xfId="5681"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14 6" xfId="6601"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14 7" xfId="7619"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14 8" xfId="8628"/>
+    <cellStyle name="Обычный 2 19 2 2 2 14 9" xfId="9631"/>
     <cellStyle name="Обычный 2 19 2 2 2 15" xfId="1407"/>
     <cellStyle name="Обычный 2 19 2 2 2 15 2" xfId="3328"/>
     <cellStyle name="Обычный 2 19 2 2 2 15 3" xfId="4189"/>
     <cellStyle name="Обычный 2 19 2 2 2 15 4" xfId="4974"/>
     <cellStyle name="Обычный 2 19 2 2 2 15 5" xfId="5715"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15 6" xfId="6636"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15 7" xfId="7654"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15 8" xfId="8663"/>
+    <cellStyle name="Обычный 2 19 2 2 2 15 9" xfId="9665"/>
     <cellStyle name="Обычный 2 19 2 2 2 16" xfId="1437"/>
     <cellStyle name="Обычный 2 19 2 2 2 16 2" xfId="3358"/>
     <cellStyle name="Обычный 2 19 2 2 2 16 3" xfId="4218"/>
     <cellStyle name="Обычный 2 19 2 2 2 16 4" xfId="5002"/>
     <cellStyle name="Обычный 2 19 2 2 2 16 5" xfId="5743"/>
+    <cellStyle name="Обычный 2 19 2 2 2 16 6" xfId="6665"/>
+    <cellStyle name="Обычный 2 19 2 2 2 16 7" xfId="7683"/>
+    <cellStyle name="Обычный 2 19 2 2 2 16 8" xfId="8692"/>
+    <cellStyle name="Обычный 2 19 2 2 2 16 9" xfId="9693"/>
     <cellStyle name="Обычный 2 19 2 2 2 17" xfId="1462"/>
     <cellStyle name="Обычный 2 19 2 2 2 17 2" xfId="3383"/>
     <cellStyle name="Обычный 2 19 2 2 2 17 3" xfId="4243"/>
     <cellStyle name="Обычный 2 19 2 2 2 17 4" xfId="5026"/>
     <cellStyle name="Обычный 2 19 2 2 2 17 5" xfId="5766"/>
+    <cellStyle name="Обычный 2 19 2 2 2 17 6" xfId="6688"/>
+    <cellStyle name="Обычный 2 19 2 2 2 17 7" xfId="7707"/>
+    <cellStyle name="Обычный 2 19 2 2 2 17 8" xfId="8716"/>
+    <cellStyle name="Обычный 2 19 2 2 2 17 9" xfId="9716"/>
     <cellStyle name="Обычный 2 19 2 2 2 18" xfId="1480"/>
     <cellStyle name="Обычный 2 19 2 2 2 18 2" xfId="3401"/>
     <cellStyle name="Обычный 2 19 2 2 2 18 3" xfId="4261"/>
     <cellStyle name="Обычный 2 19 2 2 2 18 4" xfId="5044"/>
     <cellStyle name="Обычный 2 19 2 2 2 18 5" xfId="5783"/>
+    <cellStyle name="Обычный 2 19 2 2 2 18 6" xfId="6705"/>
+    <cellStyle name="Обычный 2 19 2 2 2 18 7" xfId="7724"/>
+    <cellStyle name="Обычный 2 19 2 2 2 18 8" xfId="8733"/>
+    <cellStyle name="Обычный 2 19 2 2 2 18 9" xfId="9733"/>
     <cellStyle name="Обычный 2 19 2 2 2 19" xfId="768"/>
     <cellStyle name="Обычный 2 19 2 2 2 19 2" xfId="3431"/>
     <cellStyle name="Обычный 2 19 2 2 2 19 3" xfId="4289"/>
     <cellStyle name="Обычный 2 19 2 2 2 19 4" xfId="5067"/>
     <cellStyle name="Обычный 2 19 2 2 2 19 5" xfId="5805"/>
+    <cellStyle name="Обычный 2 19 2 2 2 19 6" xfId="6736"/>
+    <cellStyle name="Обычный 2 19 2 2 2 19 7" xfId="7754"/>
+    <cellStyle name="Обычный 2 19 2 2 2 19 8" xfId="8763"/>
+    <cellStyle name="Обычный 2 19 2 2 2 19 9" xfId="9762"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="31"/>
     <cellStyle name="Обычный 2 19 2 2 2 20" xfId="792"/>
     <cellStyle name="Обычный 2 19 2 2 2 20 2" xfId="3538"/>
     <cellStyle name="Обычный 2 19 2 2 2 20 3" xfId="4390"/>
     <cellStyle name="Обычный 2 19 2 2 2 20 4" xfId="5160"/>
     <cellStyle name="Обычный 2 19 2 2 2 20 5" xfId="5897"/>
+    <cellStyle name="Обычный 2 19 2 2 2 20 6" xfId="6848"/>
+    <cellStyle name="Обычный 2 19 2 2 2 20 7" xfId="7866"/>
+    <cellStyle name="Обычный 2 19 2 2 2 20 8" xfId="8875"/>
+    <cellStyle name="Обычный 2 19 2 2 2 20 9" xfId="9874"/>
     <cellStyle name="Обычный 2 19 2 2 2 21" xfId="1900"/>
     <cellStyle name="Обычный 2 19 2 2 2 21 2" xfId="3576"/>
     <cellStyle name="Обычный 2 19 2 2 2 21 3" xfId="4424"/>
     <cellStyle name="Обычный 2 19 2 2 2 21 4" xfId="5184"/>
     <cellStyle name="Обычный 2 19 2 2 2 21 5" xfId="5911"/>
+    <cellStyle name="Обычный 2 19 2 2 2 21 6" xfId="6888"/>
+    <cellStyle name="Обычный 2 19 2 2 2 21 7" xfId="7905"/>
+    <cellStyle name="Обычный 2 19 2 2 2 21 8" xfId="8914"/>
+    <cellStyle name="Обычный 2 19 2 2 2 21 9" xfId="9912"/>
     <cellStyle name="Обычный 2 19 2 2 2 22" xfId="2572"/>
+    <cellStyle name="Обычный 2 19 2 2 2 22 2" xfId="6900"/>
+    <cellStyle name="Обычный 2 19 2 2 2 22 3" xfId="7916"/>
+    <cellStyle name="Обычный 2 19 2 2 2 22 4" xfId="8925"/>
+    <cellStyle name="Обычный 2 19 2 2 2 22 5" xfId="9923"/>
     <cellStyle name="Обычный 2 19 2 2 2 23" xfId="3603"/>
+    <cellStyle name="Обычный 2 19 2 2 2 23 2" xfId="6918"/>
+    <cellStyle name="Обычный 2 19 2 2 2 23 3" xfId="7934"/>
+    <cellStyle name="Обычный 2 19 2 2 2 23 4" xfId="8943"/>
+    <cellStyle name="Обычный 2 19 2 2 2 23 5" xfId="9941"/>
     <cellStyle name="Обычный 2 19 2 2 2 24" xfId="2968"/>
+    <cellStyle name="Обычный 2 19 2 2 2 24 2" xfId="6943"/>
+    <cellStyle name="Обычный 2 19 2 2 2 24 3" xfId="7957"/>
+    <cellStyle name="Обычный 2 19 2 2 2 24 4" xfId="8966"/>
+    <cellStyle name="Обычный 2 19 2 2 2 24 5" xfId="9964"/>
     <cellStyle name="Обычный 2 19 2 2 2 25" xfId="4258"/>
+    <cellStyle name="Обычный 2 19 2 2 2 25 2" xfId="7035"/>
+    <cellStyle name="Обычный 2 19 2 2 2 25 3" xfId="8049"/>
+    <cellStyle name="Обычный 2 19 2 2 2 25 4" xfId="9058"/>
+    <cellStyle name="Обычный 2 19 2 2 2 25 5" xfId="10056"/>
     <cellStyle name="Обычный 2 19 2 2 2 26" xfId="5041"/>
+    <cellStyle name="Обычный 2 19 2 2 2 26 2" xfId="7052"/>
+    <cellStyle name="Обычный 2 19 2 2 2 26 3" xfId="8064"/>
+    <cellStyle name="Обычный 2 19 2 2 2 26 4" xfId="9073"/>
+    <cellStyle name="Обычный 2 19 2 2 2 26 5" xfId="10070"/>
+    <cellStyle name="Обычный 2 19 2 2 2 27" xfId="5928"/>
+    <cellStyle name="Обычный 2 19 2 2 2 28" xfId="6279"/>
+    <cellStyle name="Обычный 2 19 2 2 2 29" xfId="7647"/>
     <cellStyle name="Обычный 2 19 2 2 2 3" xfId="222"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 10" xfId="6062"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 11" xfId="7088"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 12" xfId="8097"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3 13" xfId="9104"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 2" xfId="837"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 3" xfId="1510"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 4" xfId="2011"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 5" xfId="2351"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 6" xfId="2750"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 7" xfId="3617"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 8" xfId="2677"/>
     <cellStyle name="Обычный 2 19 2 2 2 3 9" xfId="3568"/>
+    <cellStyle name="Обычный 2 19 2 2 2 30" xfId="8656"/>
     <cellStyle name="Обычный 2 19 2 2 2 4" xfId="437"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 10" xfId="6179"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 11" xfId="7205"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 12" xfId="8214"/>
+    <cellStyle name="Обычный 2 19 2 2 2 4 13" xfId="9221"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 2" xfId="954"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 3" xfId="1627"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 4" xfId="2068"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 5" xfId="2394"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 6" xfId="2867"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 7" xfId="3734"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 8" xfId="4525"/>
     <cellStyle name="Обычный 2 19 2 2 2 4 9" xfId="5271"/>
     <cellStyle name="Обычный 2 19 2 2 2 5" xfId="484"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 10" xfId="6226"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 11" xfId="7251"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 12" xfId="8260"/>
+    <cellStyle name="Обычный 2 19 2 2 2 5 13" xfId="9266"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 2" xfId="1002"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 3" xfId="1675"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 4" xfId="1969"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 5" xfId="2314"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 6" xfId="2913"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 7" xfId="3780"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 8" xfId="4571"/>
     <cellStyle name="Обычный 2 19 2 2 2 5 9" xfId="5316"/>
     <cellStyle name="Обычный 2 19 2 2 2 6" xfId="499"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 10" xfId="6240"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 11" xfId="7264"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 12" xfId="8273"/>
+    <cellStyle name="Обычный 2 19 2 2 2 6 13" xfId="9279"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 2" xfId="1017"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 3" xfId="1690"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 4" xfId="2110"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 5" xfId="2425"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 6" xfId="2928"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 7" xfId="3794"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 8" xfId="4584"/>
     <cellStyle name="Обычный 2 19 2 2 2 6 9" xfId="5329"/>
     <cellStyle name="Обычный 2 19 2 2 2 7" xfId="524"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 10" xfId="6264"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 11" xfId="7288"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 12" xfId="8297"/>
+    <cellStyle name="Обычный 2 19 2 2 2 7 13" xfId="9302"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 2" xfId="1041"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 3" xfId="1715"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 4" xfId="2075"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 5" xfId="2400"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 6" xfId="2953"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 7" xfId="3818"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 8" xfId="4607"/>
     <cellStyle name="Обычный 2 19 2 2 2 7 9" xfId="5352"/>
     <cellStyle name="Обычный 2 19 2 2 2 8" xfId="542"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 10" xfId="6282"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 11" xfId="7305"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 12" xfId="8314"/>
+    <cellStyle name="Обычный 2 19 2 2 2 8 13" xfId="9319"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 2" xfId="1059"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 3" xfId="1732"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 4" xfId="809"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 5" xfId="653"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 6" xfId="2971"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 7" xfId="3836"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 8" xfId="4624"/>
     <cellStyle name="Обычный 2 19 2 2 2 8 9" xfId="5369"/>
     <cellStyle name="Обычный 2 19 2 2 2 9" xfId="218"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 10" xfId="6318"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 11" xfId="7340"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 12" xfId="8349"/>
+    <cellStyle name="Обычный 2 19 2 2 2 9 13" xfId="9354"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 2" xfId="1095"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 3" xfId="1768"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 4" xfId="2130"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 5" xfId="2434"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 6" xfId="3009"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 7" xfId="3874"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 8" xfId="4660"/>
     <cellStyle name="Обычный 2 19 2 2 2 9 9" xfId="5404"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="32"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="33"/>
     <cellStyle name="Обычный 2 19 2 20" xfId="770"/>
     <cellStyle name="Обычный 2 19 2 20 2" xfId="3429"/>
     <cellStyle name="Обычный 2 19 2 20 3" xfId="4287"/>
     <cellStyle name="Обычный 2 19 2 20 4" xfId="5065"/>
     <cellStyle name="Обычный 2 19 2 20 5" xfId="5803"/>
+    <cellStyle name="Обычный 2 19 2 20 6" xfId="6734"/>
+    <cellStyle name="Обычный 2 19 2 20 7" xfId="7752"/>
+    <cellStyle name="Обычный 2 19 2 20 8" xfId="8761"/>
+    <cellStyle name="Обычный 2 19 2 20 9" xfId="9760"/>
     <cellStyle name="Обычный 2 19 2 21" xfId="1684"/>
     <cellStyle name="Обычный 2 19 2 21 2" xfId="3540"/>
     <cellStyle name="Обычный 2 19 2 21 3" xfId="4391"/>
     <cellStyle name="Обычный 2 19 2 21 4" xfId="5161"/>
     <cellStyle name="Обычный 2 19 2 21 5" xfId="5898"/>
+    <cellStyle name="Обычный 2 19 2 21 6" xfId="6850"/>
+    <cellStyle name="Обычный 2 19 2 21 7" xfId="7868"/>
+    <cellStyle name="Обычный 2 19 2 21 8" xfId="8877"/>
+    <cellStyle name="Обычный 2 19 2 21 9" xfId="9876"/>
     <cellStyle name="Обычный 2 19 2 22" xfId="777"/>
     <cellStyle name="Обычный 2 19 2 22 2" xfId="3578"/>
     <cellStyle name="Обычный 2 19 2 22 3" xfId="4426"/>
     <cellStyle name="Обычный 2 19 2 22 4" xfId="5185"/>
     <cellStyle name="Обычный 2 19 2 22 5" xfId="5912"/>
+    <cellStyle name="Обычный 2 19 2 22 6" xfId="6890"/>
+    <cellStyle name="Обычный 2 19 2 22 7" xfId="7907"/>
+    <cellStyle name="Обычный 2 19 2 22 8" xfId="8916"/>
+    <cellStyle name="Обычный 2 19 2 22 9" xfId="9914"/>
     <cellStyle name="Обычный 2 19 2 23" xfId="2570"/>
+    <cellStyle name="Обычный 2 19 2 23 2" xfId="6899"/>
+    <cellStyle name="Обычный 2 19 2 23 3" xfId="7915"/>
+    <cellStyle name="Обычный 2 19 2 23 4" xfId="8924"/>
+    <cellStyle name="Обычный 2 19 2 23 5" xfId="9922"/>
     <cellStyle name="Обычный 2 19 2 24" xfId="3602"/>
+    <cellStyle name="Обычный 2 19 2 24 2" xfId="6917"/>
+    <cellStyle name="Обычный 2 19 2 24 3" xfId="7933"/>
+    <cellStyle name="Обычный 2 19 2 24 4" xfId="8942"/>
+    <cellStyle name="Обычный 2 19 2 24 5" xfId="9940"/>
     <cellStyle name="Обычный 2 19 2 25" xfId="2981"/>
+    <cellStyle name="Обычный 2 19 2 25 2" xfId="6941"/>
+    <cellStyle name="Обычный 2 19 2 25 3" xfId="7955"/>
+    <cellStyle name="Обычный 2 19 2 25 4" xfId="8964"/>
+    <cellStyle name="Обычный 2 19 2 25 5" xfId="9962"/>
     <cellStyle name="Обычный 2 19 2 26" xfId="4271"/>
+    <cellStyle name="Обычный 2 19 2 26 2" xfId="7036"/>
+    <cellStyle name="Обычный 2 19 2 26 3" xfId="8050"/>
+    <cellStyle name="Обычный 2 19 2 26 4" xfId="9059"/>
+    <cellStyle name="Обычный 2 19 2 26 5" xfId="10057"/>
     <cellStyle name="Обычный 2 19 2 27" xfId="5053"/>
+    <cellStyle name="Обычный 2 19 2 27 2" xfId="7053"/>
+    <cellStyle name="Обычный 2 19 2 27 3" xfId="8065"/>
+    <cellStyle name="Обычный 2 19 2 27 4" xfId="9074"/>
+    <cellStyle name="Обычный 2 19 2 27 5" xfId="10071"/>
+    <cellStyle name="Обычный 2 19 2 28" xfId="5927"/>
+    <cellStyle name="Обычный 2 19 2 29" xfId="6291"/>
     <cellStyle name="Обычный 2 19 2 3" xfId="34"/>
     <cellStyle name="Обычный 2 19 2 3 2" xfId="35"/>
     <cellStyle name="Обычный 2 19 2 3 3" xfId="36"/>
+    <cellStyle name="Обычный 2 19 2 30" xfId="7703"/>
+    <cellStyle name="Обычный 2 19 2 31" xfId="8712"/>
     <cellStyle name="Обычный 2 19 2 4" xfId="221"/>
+    <cellStyle name="Обычный 2 19 2 4 10" xfId="6060"/>
+    <cellStyle name="Обычный 2 19 2 4 11" xfId="7086"/>
+    <cellStyle name="Обычный 2 19 2 4 12" xfId="8095"/>
+    <cellStyle name="Обычный 2 19 2 4 13" xfId="9102"/>
     <cellStyle name="Обычный 2 19 2 4 2" xfId="835"/>
     <cellStyle name="Обычный 2 19 2 4 3" xfId="1508"/>
     <cellStyle name="Обычный 2 19 2 4 4" xfId="722"/>
     <cellStyle name="Обычный 2 19 2 4 5" xfId="1207"/>
     <cellStyle name="Обычный 2 19 2 4 6" xfId="2748"/>
     <cellStyle name="Обычный 2 19 2 4 7" xfId="2692"/>
     <cellStyle name="Обычный 2 19 2 4 8" xfId="4447"/>
     <cellStyle name="Обычный 2 19 2 4 9" xfId="5200"/>
     <cellStyle name="Обычный 2 19 2 5" xfId="439"/>
+    <cellStyle name="Обычный 2 19 2 5 10" xfId="6181"/>
+    <cellStyle name="Обычный 2 19 2 5 11" xfId="7207"/>
+    <cellStyle name="Обычный 2 19 2 5 12" xfId="8216"/>
+    <cellStyle name="Обычный 2 19 2 5 13" xfId="9223"/>
     <cellStyle name="Обычный 2 19 2 5 2" xfId="956"/>
     <cellStyle name="Обычный 2 19 2 5 3" xfId="1629"/>
     <cellStyle name="Обычный 2 19 2 5 4" xfId="2010"/>
     <cellStyle name="Обычный 2 19 2 5 5" xfId="2350"/>
     <cellStyle name="Обычный 2 19 2 5 6" xfId="2869"/>
     <cellStyle name="Обычный 2 19 2 5 7" xfId="3736"/>
     <cellStyle name="Обычный 2 19 2 5 8" xfId="4527"/>
     <cellStyle name="Обычный 2 19 2 5 9" xfId="5273"/>
     <cellStyle name="Обычный 2 19 2 6" xfId="486"/>
+    <cellStyle name="Обычный 2 19 2 6 10" xfId="6228"/>
+    <cellStyle name="Обычный 2 19 2 6 11" xfId="7253"/>
+    <cellStyle name="Обычный 2 19 2 6 12" xfId="8262"/>
+    <cellStyle name="Обычный 2 19 2 6 13" xfId="9268"/>
     <cellStyle name="Обычный 2 19 2 6 2" xfId="1004"/>
     <cellStyle name="Обычный 2 19 2 6 3" xfId="1677"/>
     <cellStyle name="Обычный 2 19 2 6 4" xfId="2084"/>
     <cellStyle name="Обычный 2 19 2 6 5" xfId="2405"/>
     <cellStyle name="Обычный 2 19 2 6 6" xfId="2915"/>
     <cellStyle name="Обычный 2 19 2 6 7" xfId="3782"/>
     <cellStyle name="Обычный 2 19 2 6 8" xfId="4573"/>
     <cellStyle name="Обычный 2 19 2 6 9" xfId="5318"/>
     <cellStyle name="Обычный 2 19 2 7" xfId="497"/>
+    <cellStyle name="Обычный 2 19 2 7 10" xfId="6238"/>
+    <cellStyle name="Обычный 2 19 2 7 11" xfId="7262"/>
+    <cellStyle name="Обычный 2 19 2 7 12" xfId="8271"/>
+    <cellStyle name="Обычный 2 19 2 7 13" xfId="9277"/>
     <cellStyle name="Обычный 2 19 2 7 2" xfId="1015"/>
     <cellStyle name="Обычный 2 19 2 7 3" xfId="1688"/>
     <cellStyle name="Обычный 2 19 2 7 4" xfId="758"/>
     <cellStyle name="Обычный 2 19 2 7 5" xfId="1739"/>
     <cellStyle name="Обычный 2 19 2 7 6" xfId="2926"/>
     <cellStyle name="Обычный 2 19 2 7 7" xfId="3792"/>
     <cellStyle name="Обычный 2 19 2 7 8" xfId="4582"/>
     <cellStyle name="Обычный 2 19 2 7 9" xfId="5327"/>
     <cellStyle name="Обычный 2 19 2 8" xfId="523"/>
+    <cellStyle name="Обычный 2 19 2 8 10" xfId="6263"/>
+    <cellStyle name="Обычный 2 19 2 8 11" xfId="7287"/>
+    <cellStyle name="Обычный 2 19 2 8 12" xfId="8296"/>
+    <cellStyle name="Обычный 2 19 2 8 13" xfId="9301"/>
     <cellStyle name="Обычный 2 19 2 8 2" xfId="1040"/>
     <cellStyle name="Обычный 2 19 2 8 3" xfId="1714"/>
     <cellStyle name="Обычный 2 19 2 8 4" xfId="2097"/>
     <cellStyle name="Обычный 2 19 2 8 5" xfId="2414"/>
     <cellStyle name="Обычный 2 19 2 8 6" xfId="2952"/>
     <cellStyle name="Обычный 2 19 2 8 7" xfId="3817"/>
     <cellStyle name="Обычный 2 19 2 8 8" xfId="4606"/>
     <cellStyle name="Обычный 2 19 2 8 9" xfId="5351"/>
     <cellStyle name="Обычный 2 19 2 9" xfId="541"/>
+    <cellStyle name="Обычный 2 19 2 9 10" xfId="6281"/>
+    <cellStyle name="Обычный 2 19 2 9 11" xfId="7304"/>
+    <cellStyle name="Обычный 2 19 2 9 12" xfId="8313"/>
+    <cellStyle name="Обычный 2 19 2 9 13" xfId="9318"/>
     <cellStyle name="Обычный 2 19 2 9 2" xfId="1058"/>
     <cellStyle name="Обычный 2 19 2 9 3" xfId="1731"/>
     <cellStyle name="Обычный 2 19 2 9 4" xfId="773"/>
     <cellStyle name="Обычный 2 19 2 9 5" xfId="2116"/>
     <cellStyle name="Обычный 2 19 2 9 6" xfId="2970"/>
     <cellStyle name="Обычный 2 19 2 9 7" xfId="3835"/>
     <cellStyle name="Обычный 2 19 2 9 8" xfId="4623"/>
     <cellStyle name="Обычный 2 19 2 9 9" xfId="5368"/>
     <cellStyle name="Обычный 2 19 3" xfId="37"/>
     <cellStyle name="Обычный 2 19 3 10" xfId="223"/>
+    <cellStyle name="Обычный 2 19 3 10 10" xfId="6429"/>
+    <cellStyle name="Обычный 2 19 3 10 11" xfId="7451"/>
+    <cellStyle name="Обычный 2 19 3 10 12" xfId="8460"/>
+    <cellStyle name="Обычный 2 19 3 10 13" xfId="9465"/>
     <cellStyle name="Обычный 2 19 3 10 2" xfId="1202"/>
     <cellStyle name="Обычный 2 19 3 10 3" xfId="1879"/>
     <cellStyle name="Обычный 2 19 3 10 4" xfId="2241"/>
     <cellStyle name="Обычный 2 19 3 10 5" xfId="2524"/>
     <cellStyle name="Обычный 2 19 3 10 6" xfId="3120"/>
     <cellStyle name="Обычный 2 19 3 10 7" xfId="3985"/>
     <cellStyle name="Обычный 2 19 3 10 8" xfId="4771"/>
     <cellStyle name="Обычный 2 19 3 10 9" xfId="5515"/>
     <cellStyle name="Обычный 2 19 3 11" xfId="567"/>
+    <cellStyle name="Обычный 2 19 3 11 10" xfId="6491"/>
+    <cellStyle name="Обычный 2 19 3 11 11" xfId="7511"/>
+    <cellStyle name="Обычный 2 19 3 11 12" xfId="8520"/>
+    <cellStyle name="Обычный 2 19 3 11 13" xfId="9524"/>
     <cellStyle name="Обычный 2 19 3 11 2" xfId="1262"/>
     <cellStyle name="Обычный 2 19 3 11 3" xfId="1932"/>
     <cellStyle name="Обычный 2 19 3 11 4" xfId="2284"/>
     <cellStyle name="Обычный 2 19 3 11 5" xfId="2539"/>
     <cellStyle name="Обычный 2 19 3 11 6" xfId="3182"/>
     <cellStyle name="Обычный 2 19 3 11 7" xfId="4045"/>
     <cellStyle name="Обычный 2 19 3 11 8" xfId="4831"/>
     <cellStyle name="Обычный 2 19 3 11 9" xfId="5574"/>
     <cellStyle name="Обычный 2 19 3 12" xfId="648"/>
     <cellStyle name="Обычный 2 19 3 12 2" xfId="3217"/>
     <cellStyle name="Обычный 2 19 3 12 3" xfId="4080"/>
     <cellStyle name="Обычный 2 19 3 12 4" xfId="4866"/>
     <cellStyle name="Обычный 2 19 3 12 5" xfId="5608"/>
+    <cellStyle name="Обычный 2 19 3 12 6" xfId="6526"/>
+    <cellStyle name="Обычный 2 19 3 12 7" xfId="7545"/>
+    <cellStyle name="Обычный 2 19 3 12 8" xfId="8554"/>
+    <cellStyle name="Обычный 2 19 3 12 9" xfId="9558"/>
     <cellStyle name="Обычный 2 19 3 13" xfId="1337"/>
     <cellStyle name="Обычный 2 19 3 13 2" xfId="3258"/>
     <cellStyle name="Обычный 2 19 3 13 3" xfId="4120"/>
     <cellStyle name="Обычный 2 19 3 13 4" xfId="4906"/>
     <cellStyle name="Обычный 2 19 3 13 5" xfId="5648"/>
+    <cellStyle name="Обычный 2 19 3 13 6" xfId="6567"/>
+    <cellStyle name="Обычный 2 19 3 13 7" xfId="7585"/>
+    <cellStyle name="Обычный 2 19 3 13 8" xfId="8594"/>
+    <cellStyle name="Обычный 2 19 3 13 9" xfId="9598"/>
     <cellStyle name="Обычный 2 19 3 14" xfId="1375"/>
     <cellStyle name="Обычный 2 19 3 14 2" xfId="3296"/>
     <cellStyle name="Обычный 2 19 3 14 3" xfId="4157"/>
     <cellStyle name="Обычный 2 19 3 14 4" xfId="4943"/>
     <cellStyle name="Обычный 2 19 3 14 5" xfId="5685"/>
+    <cellStyle name="Обычный 2 19 3 14 6" xfId="6605"/>
+    <cellStyle name="Обычный 2 19 3 14 7" xfId="7623"/>
+    <cellStyle name="Обычный 2 19 3 14 8" xfId="8632"/>
+    <cellStyle name="Обычный 2 19 3 14 9" xfId="9635"/>
     <cellStyle name="Обычный 2 19 3 15" xfId="1410"/>
     <cellStyle name="Обычный 2 19 3 15 2" xfId="3331"/>
     <cellStyle name="Обычный 2 19 3 15 3" xfId="4192"/>
     <cellStyle name="Обычный 2 19 3 15 4" xfId="4977"/>
     <cellStyle name="Обычный 2 19 3 15 5" xfId="5718"/>
+    <cellStyle name="Обычный 2 19 3 15 6" xfId="6639"/>
+    <cellStyle name="Обычный 2 19 3 15 7" xfId="7657"/>
+    <cellStyle name="Обычный 2 19 3 15 8" xfId="8666"/>
+    <cellStyle name="Обычный 2 19 3 15 9" xfId="9668"/>
     <cellStyle name="Обычный 2 19 3 16" xfId="1439"/>
     <cellStyle name="Обычный 2 19 3 16 2" xfId="3360"/>
     <cellStyle name="Обычный 2 19 3 16 3" xfId="4220"/>
     <cellStyle name="Обычный 2 19 3 16 4" xfId="5004"/>
     <cellStyle name="Обычный 2 19 3 16 5" xfId="5745"/>
+    <cellStyle name="Обычный 2 19 3 16 6" xfId="6667"/>
+    <cellStyle name="Обычный 2 19 3 16 7" xfId="7685"/>
+    <cellStyle name="Обычный 2 19 3 16 8" xfId="8694"/>
+    <cellStyle name="Обычный 2 19 3 16 9" xfId="9695"/>
     <cellStyle name="Обычный 2 19 3 17" xfId="1463"/>
     <cellStyle name="Обычный 2 19 3 17 2" xfId="3384"/>
     <cellStyle name="Обычный 2 19 3 17 3" xfId="4244"/>
     <cellStyle name="Обычный 2 19 3 17 4" xfId="5027"/>
     <cellStyle name="Обычный 2 19 3 17 5" xfId="5767"/>
+    <cellStyle name="Обычный 2 19 3 17 6" xfId="6689"/>
+    <cellStyle name="Обычный 2 19 3 17 7" xfId="7708"/>
+    <cellStyle name="Обычный 2 19 3 17 8" xfId="8717"/>
+    <cellStyle name="Обычный 2 19 3 17 9" xfId="9717"/>
     <cellStyle name="Обычный 2 19 3 18" xfId="1481"/>
     <cellStyle name="Обычный 2 19 3 18 2" xfId="3402"/>
     <cellStyle name="Обычный 2 19 3 18 3" xfId="4262"/>
     <cellStyle name="Обычный 2 19 3 18 4" xfId="5045"/>
     <cellStyle name="Обычный 2 19 3 18 5" xfId="5784"/>
+    <cellStyle name="Обычный 2 19 3 18 6" xfId="6706"/>
+    <cellStyle name="Обычный 2 19 3 18 7" xfId="7725"/>
+    <cellStyle name="Обычный 2 19 3 18 8" xfId="8734"/>
+    <cellStyle name="Обычный 2 19 3 18 9" xfId="9734"/>
     <cellStyle name="Обычный 2 19 3 19" xfId="760"/>
     <cellStyle name="Обычный 2 19 3 19 2" xfId="3439"/>
     <cellStyle name="Обычный 2 19 3 19 3" xfId="4297"/>
     <cellStyle name="Обычный 2 19 3 19 4" xfId="5074"/>
     <cellStyle name="Обычный 2 19 3 19 5" xfId="5812"/>
+    <cellStyle name="Обычный 2 19 3 19 6" xfId="6745"/>
+    <cellStyle name="Обычный 2 19 3 19 7" xfId="7763"/>
+    <cellStyle name="Обычный 2 19 3 19 8" xfId="8772"/>
+    <cellStyle name="Обычный 2 19 3 19 9" xfId="9771"/>
     <cellStyle name="Обычный 2 19 3 2" xfId="38"/>
     <cellStyle name="Обычный 2 19 3 2 2" xfId="39"/>
     <cellStyle name="Обычный 2 19 3 2 3" xfId="40"/>
     <cellStyle name="Обычный 2 19 3 20" xfId="2048"/>
     <cellStyle name="Обычный 2 19 3 20 2" xfId="3534"/>
     <cellStyle name="Обычный 2 19 3 20 3" xfId="4387"/>
     <cellStyle name="Обычный 2 19 3 20 4" xfId="5157"/>
     <cellStyle name="Обычный 2 19 3 20 5" xfId="5895"/>
+    <cellStyle name="Обычный 2 19 3 20 6" xfId="6843"/>
+    <cellStyle name="Обычный 2 19 3 20 7" xfId="7861"/>
+    <cellStyle name="Обычный 2 19 3 20 8" xfId="8870"/>
+    <cellStyle name="Обычный 2 19 3 20 9" xfId="9869"/>
     <cellStyle name="Обычный 2 19 3 21" xfId="2379"/>
     <cellStyle name="Обычный 2 19 3 21 2" xfId="3574"/>
     <cellStyle name="Обычный 2 19 3 21 3" xfId="4422"/>
     <cellStyle name="Обычный 2 19 3 21 4" xfId="5182"/>
     <cellStyle name="Обычный 2 19 3 21 5" xfId="5910"/>
+    <cellStyle name="Обычный 2 19 3 21 6" xfId="6886"/>
+    <cellStyle name="Обычный 2 19 3 21 7" xfId="7903"/>
+    <cellStyle name="Обычный 2 19 3 21 8" xfId="8912"/>
+    <cellStyle name="Обычный 2 19 3 21 9" xfId="9910"/>
     <cellStyle name="Обычный 2 19 3 22" xfId="2578"/>
+    <cellStyle name="Обычный 2 19 3 22 2" xfId="6901"/>
+    <cellStyle name="Обычный 2 19 3 22 3" xfId="7917"/>
+    <cellStyle name="Обычный 2 19 3 22 4" xfId="8926"/>
+    <cellStyle name="Обычный 2 19 3 22 5" xfId="9924"/>
     <cellStyle name="Обычный 2 19 3 23" xfId="3604"/>
+    <cellStyle name="Обычный 2 19 3 23 2" xfId="6919"/>
+    <cellStyle name="Обычный 2 19 3 23 3" xfId="7935"/>
+    <cellStyle name="Обычный 2 19 3 23 4" xfId="8944"/>
+    <cellStyle name="Обычный 2 19 3 23 5" xfId="9942"/>
     <cellStyle name="Обычный 2 19 3 24" xfId="2679"/>
+    <cellStyle name="Обычный 2 19 3 24 2" xfId="6950"/>
+    <cellStyle name="Обычный 2 19 3 24 3" xfId="7964"/>
+    <cellStyle name="Обычный 2 19 3 24 4" xfId="8973"/>
+    <cellStyle name="Обычный 2 19 3 24 5" xfId="9971"/>
     <cellStyle name="Обычный 2 19 3 25" xfId="2599"/>
+    <cellStyle name="Обычный 2 19 3 25 2" xfId="7033"/>
+    <cellStyle name="Обычный 2 19 3 25 3" xfId="8047"/>
+    <cellStyle name="Обычный 2 19 3 25 4" xfId="9056"/>
+    <cellStyle name="Обычный 2 19 3 25 5" xfId="10054"/>
     <cellStyle name="Обычный 2 19 3 26" xfId="4306"/>
+    <cellStyle name="Обычный 2 19 3 26 2" xfId="7051"/>
+    <cellStyle name="Обычный 2 19 3 26 3" xfId="8063"/>
+    <cellStyle name="Обычный 2 19 3 26 4" xfId="9072"/>
+    <cellStyle name="Обычный 2 19 3 26 5" xfId="10069"/>
+    <cellStyle name="Обычный 2 19 3 27" xfId="5930"/>
+    <cellStyle name="Обычный 2 19 3 28" xfId="6023"/>
+    <cellStyle name="Обычный 2 19 3 29" xfId="5929"/>
     <cellStyle name="Обычный 2 19 3 3" xfId="224"/>
+    <cellStyle name="Обычный 2 19 3 3 10" xfId="6071"/>
+    <cellStyle name="Обычный 2 19 3 3 11" xfId="7097"/>
+    <cellStyle name="Обычный 2 19 3 3 12" xfId="8106"/>
+    <cellStyle name="Обычный 2 19 3 3 13" xfId="9113"/>
     <cellStyle name="Обычный 2 19 3 3 2" xfId="846"/>
     <cellStyle name="Обычный 2 19 3 3 3" xfId="1519"/>
     <cellStyle name="Обычный 2 19 3 3 4" xfId="1936"/>
     <cellStyle name="Обычный 2 19 3 3 5" xfId="2288"/>
     <cellStyle name="Обычный 2 19 3 3 6" xfId="2759"/>
     <cellStyle name="Обычный 2 19 3 3 7" xfId="3626"/>
     <cellStyle name="Обычный 2 19 3 3 8" xfId="2684"/>
     <cellStyle name="Обычный 2 19 3 3 9" xfId="4181"/>
+    <cellStyle name="Обычный 2 19 3 30" xfId="6022"/>
     <cellStyle name="Обычный 2 19 3 4" xfId="430"/>
+    <cellStyle name="Обычный 2 19 3 4 10" xfId="6172"/>
+    <cellStyle name="Обычный 2 19 3 4 11" xfId="7198"/>
+    <cellStyle name="Обычный 2 19 3 4 12" xfId="8207"/>
+    <cellStyle name="Обычный 2 19 3 4 13" xfId="9214"/>
     <cellStyle name="Обычный 2 19 3 4 2" xfId="947"/>
     <cellStyle name="Обычный 2 19 3 4 3" xfId="1620"/>
     <cellStyle name="Обычный 2 19 3 4 4" xfId="2024"/>
     <cellStyle name="Обычный 2 19 3 4 5" xfId="2361"/>
     <cellStyle name="Обычный 2 19 3 4 6" xfId="2860"/>
     <cellStyle name="Обычный 2 19 3 4 7" xfId="3727"/>
     <cellStyle name="Обычный 2 19 3 4 8" xfId="4518"/>
     <cellStyle name="Обычный 2 19 3 4 9" xfId="5264"/>
     <cellStyle name="Обычный 2 19 3 5" xfId="481"/>
+    <cellStyle name="Обычный 2 19 3 5 10" xfId="6223"/>
+    <cellStyle name="Обычный 2 19 3 5 11" xfId="7248"/>
+    <cellStyle name="Обычный 2 19 3 5 12" xfId="8257"/>
+    <cellStyle name="Обычный 2 19 3 5 13" xfId="9263"/>
     <cellStyle name="Обычный 2 19 3 5 2" xfId="999"/>
     <cellStyle name="Обычный 2 19 3 5 3" xfId="1672"/>
     <cellStyle name="Обычный 2 19 3 5 4" xfId="2061"/>
     <cellStyle name="Обычный 2 19 3 5 5" xfId="2389"/>
     <cellStyle name="Обычный 2 19 3 5 6" xfId="2910"/>
     <cellStyle name="Обычный 2 19 3 5 7" xfId="3777"/>
     <cellStyle name="Обычный 2 19 3 5 8" xfId="4568"/>
     <cellStyle name="Обычный 2 19 3 5 9" xfId="5313"/>
     <cellStyle name="Обычный 2 19 3 6" xfId="501"/>
+    <cellStyle name="Обычный 2 19 3 6 10" xfId="6242"/>
+    <cellStyle name="Обычный 2 19 3 6 11" xfId="7266"/>
+    <cellStyle name="Обычный 2 19 3 6 12" xfId="8275"/>
+    <cellStyle name="Обычный 2 19 3 6 13" xfId="9281"/>
     <cellStyle name="Обычный 2 19 3 6 2" xfId="1019"/>
     <cellStyle name="Обычный 2 19 3 6 3" xfId="1692"/>
     <cellStyle name="Обычный 2 19 3 6 4" xfId="2079"/>
     <cellStyle name="Обычный 2 19 3 6 5" xfId="2404"/>
     <cellStyle name="Обычный 2 19 3 6 6" xfId="2930"/>
     <cellStyle name="Обычный 2 19 3 6 7" xfId="3796"/>
     <cellStyle name="Обычный 2 19 3 6 8" xfId="4586"/>
     <cellStyle name="Обычный 2 19 3 6 9" xfId="5331"/>
     <cellStyle name="Обычный 2 19 3 7" xfId="525"/>
+    <cellStyle name="Обычный 2 19 3 7 10" xfId="6265"/>
+    <cellStyle name="Обычный 2 19 3 7 11" xfId="7289"/>
+    <cellStyle name="Обычный 2 19 3 7 12" xfId="8298"/>
+    <cellStyle name="Обычный 2 19 3 7 13" xfId="9303"/>
     <cellStyle name="Обычный 2 19 3 7 2" xfId="1042"/>
     <cellStyle name="Обычный 2 19 3 7 3" xfId="1716"/>
     <cellStyle name="Обычный 2 19 3 7 4" xfId="2053"/>
     <cellStyle name="Обычный 2 19 3 7 5" xfId="2382"/>
     <cellStyle name="Обычный 2 19 3 7 6" xfId="2954"/>
     <cellStyle name="Обычный 2 19 3 7 7" xfId="3819"/>
     <cellStyle name="Обычный 2 19 3 7 8" xfId="4608"/>
     <cellStyle name="Обычный 2 19 3 7 9" xfId="5353"/>
     <cellStyle name="Обычный 2 19 3 8" xfId="543"/>
+    <cellStyle name="Обычный 2 19 3 8 10" xfId="6283"/>
+    <cellStyle name="Обычный 2 19 3 8 11" xfId="7306"/>
+    <cellStyle name="Обычный 2 19 3 8 12" xfId="8315"/>
+    <cellStyle name="Обычный 2 19 3 8 13" xfId="9320"/>
     <cellStyle name="Обычный 2 19 3 8 2" xfId="1060"/>
     <cellStyle name="Обычный 2 19 3 8 3" xfId="1733"/>
     <cellStyle name="Обычный 2 19 3 8 4" xfId="808"/>
     <cellStyle name="Обычный 2 19 3 8 5" xfId="652"/>
     <cellStyle name="Обычный 2 19 3 8 6" xfId="2972"/>
     <cellStyle name="Обычный 2 19 3 8 7" xfId="3837"/>
     <cellStyle name="Обычный 2 19 3 8 8" xfId="4625"/>
     <cellStyle name="Обычный 2 19 3 8 9" xfId="5370"/>
     <cellStyle name="Обычный 2 19 3 9" xfId="296"/>
+    <cellStyle name="Обычный 2 19 3 9 10" xfId="6327"/>
+    <cellStyle name="Обычный 2 19 3 9 11" xfId="7349"/>
+    <cellStyle name="Обычный 2 19 3 9 12" xfId="8358"/>
+    <cellStyle name="Обычный 2 19 3 9 13" xfId="9363"/>
     <cellStyle name="Обычный 2 19 3 9 2" xfId="1104"/>
     <cellStyle name="Обычный 2 19 3 9 3" xfId="1777"/>
     <cellStyle name="Обычный 2 19 3 9 4" xfId="2139"/>
     <cellStyle name="Обычный 2 19 3 9 5" xfId="2441"/>
     <cellStyle name="Обычный 2 19 3 9 6" xfId="3018"/>
     <cellStyle name="Обычный 2 19 3 9 7" xfId="3883"/>
     <cellStyle name="Обычный 2 19 3 9 8" xfId="4669"/>
     <cellStyle name="Обычный 2 19 3 9 9" xfId="5413"/>
     <cellStyle name="Обычный 2 19 4" xfId="41"/>
     <cellStyle name="Обычный 2 19 5" xfId="42"/>
     <cellStyle name="Обычный 2 2" xfId="6"/>
     <cellStyle name="Обычный 2 2 2" xfId="7"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="44"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="45"/>
     <cellStyle name="Обычный 2 2 2 2 2 10" xfId="530"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 10" xfId="6270"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 11" xfId="7294"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 12" xfId="8303"/>
+    <cellStyle name="Обычный 2 2 2 2 2 10 13" xfId="9308"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 2" xfId="1047"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 3" xfId="1721"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 4" xfId="772"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 5" xfId="2066"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 6" xfId="2959"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 7" xfId="3824"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 8" xfId="4613"/>
     <cellStyle name="Обычный 2 2 2 2 2 10 9" xfId="5358"/>
     <cellStyle name="Обычный 2 2 2 2 2 11" xfId="544"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 10" xfId="6284"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 11" xfId="7307"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 12" xfId="8316"/>
+    <cellStyle name="Обычный 2 2 2 2 2 11 13" xfId="9321"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 2" xfId="1061"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 3" xfId="1734"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 4" xfId="804"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 5" xfId="651"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 6" xfId="2973"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 7" xfId="3838"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 8" xfId="4626"/>
     <cellStyle name="Обычный 2 2 2 2 2 11 9" xfId="5371"/>
     <cellStyle name="Обычный 2 2 2 2 2 12" xfId="295"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 10" xfId="6334"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 11" xfId="7356"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 12" xfId="8365"/>
+    <cellStyle name="Обычный 2 2 2 2 2 12 13" xfId="9370"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 2" xfId="1111"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 3" xfId="1784"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 4" xfId="2146"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 5" xfId="2447"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 6" xfId="3025"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 7" xfId="3890"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 8" xfId="4676"/>
     <cellStyle name="Обычный 2 2 2 2 2 12 9" xfId="5420"/>
     <cellStyle name="Обычный 2 2 2 2 2 13" xfId="225"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 10" xfId="6422"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 11" xfId="7444"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 12" xfId="8453"/>
+    <cellStyle name="Обычный 2 2 2 2 2 13 13" xfId="9458"/>
     <cellStyle name="Обычный 2 2 2 2 2 13 2" xfId="1195"/>
     <cellStyle name="Обычный 2 2 2 2 2 13 3" xfId="1872"/>
     <cellStyle name="Обычный 2 2 2 2 2 13 4" xfId="2234"/>
     <cellStyle name="Обычный 2 2 2 2 2 13 5" xfId="2519"/>
     <cellStyle name="Обычный 2 2 2 2 2 13 6" xfId="3113"/>
     <cellStyle name="Обычный 2 2 2 2 2 13 7" xfId="3978"/>
     <cellStyle name="Обычный 2 2 2 2 2 13 8" xfId="4764"/>
     <cellStyle name="Обычный 2 2 2 2 2 13 9" xfId="5508"/>
     <cellStyle name="Обычный 2 2 2 2 2 14" xfId="578"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 10" xfId="6470"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 11" xfId="7490"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 12" xfId="8499"/>
+    <cellStyle name="Обычный 2 2 2 2 2 14 13" xfId="9503"/>
     <cellStyle name="Обычный 2 2 2 2 2 14 2" xfId="1242"/>
     <cellStyle name="Обычный 2 2 2 2 2 14 3" xfId="1913"/>
     <cellStyle name="Обычный 2 2 2 2 2 14 4" xfId="2267"/>
     <cellStyle name="Обычный 2 2 2 2 2 14 5" xfId="2532"/>
     <cellStyle name="Обычный 2 2 2 2 2 14 6" xfId="3161"/>
     <cellStyle name="Обычный 2 2 2 2 2 14 7" xfId="4024"/>
     <cellStyle name="Обычный 2 2 2 2 2 14 8" xfId="4810"/>
     <cellStyle name="Обычный 2 2 2 2 2 14 9" xfId="5553"/>
     <cellStyle name="Обычный 2 2 2 2 2 15" xfId="655"/>
     <cellStyle name="Обычный 2 2 2 2 2 15 2" xfId="3223"/>
     <cellStyle name="Обычный 2 2 2 2 2 15 3" xfId="4086"/>
     <cellStyle name="Обычный 2 2 2 2 2 15 4" xfId="4872"/>
     <cellStyle name="Обычный 2 2 2 2 2 15 5" xfId="5614"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 6" xfId="6532"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 7" xfId="7551"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 8" xfId="8560"/>
+    <cellStyle name="Обычный 2 2 2 2 2 15 9" xfId="9564"/>
     <cellStyle name="Обычный 2 2 2 2 2 16" xfId="1343"/>
     <cellStyle name="Обычный 2 2 2 2 2 16 2" xfId="3264"/>
     <cellStyle name="Обычный 2 2 2 2 2 16 3" xfId="4126"/>
     <cellStyle name="Обычный 2 2 2 2 2 16 4" xfId="4912"/>
     <cellStyle name="Обычный 2 2 2 2 2 16 5" xfId="5654"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16 6" xfId="6573"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16 7" xfId="7591"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16 8" xfId="8600"/>
+    <cellStyle name="Обычный 2 2 2 2 2 16 9" xfId="9604"/>
     <cellStyle name="Обычный 2 2 2 2 2 17" xfId="1381"/>
     <cellStyle name="Обычный 2 2 2 2 2 17 2" xfId="3302"/>
     <cellStyle name="Обычный 2 2 2 2 2 17 3" xfId="4163"/>
     <cellStyle name="Обычный 2 2 2 2 2 17 4" xfId="4949"/>
     <cellStyle name="Обычный 2 2 2 2 2 17 5" xfId="5691"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17 6" xfId="6611"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17 7" xfId="7629"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17 8" xfId="8638"/>
+    <cellStyle name="Обычный 2 2 2 2 2 17 9" xfId="9641"/>
     <cellStyle name="Обычный 2 2 2 2 2 18" xfId="1415"/>
     <cellStyle name="Обычный 2 2 2 2 2 18 2" xfId="3336"/>
     <cellStyle name="Обычный 2 2 2 2 2 18 3" xfId="4197"/>
     <cellStyle name="Обычный 2 2 2 2 2 18 4" xfId="4982"/>
     <cellStyle name="Обычный 2 2 2 2 2 18 5" xfId="5723"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18 6" xfId="6644"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18 7" xfId="7662"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18 8" xfId="8671"/>
+    <cellStyle name="Обычный 2 2 2 2 2 18 9" xfId="9673"/>
     <cellStyle name="Обычный 2 2 2 2 2 19" xfId="1444"/>
     <cellStyle name="Обычный 2 2 2 2 2 19 2" xfId="3365"/>
     <cellStyle name="Обычный 2 2 2 2 2 19 3" xfId="4225"/>
     <cellStyle name="Обычный 2 2 2 2 2 19 4" xfId="5009"/>
     <cellStyle name="Обычный 2 2 2 2 2 19 5" xfId="5750"/>
+    <cellStyle name="Обычный 2 2 2 2 2 19 6" xfId="6672"/>
+    <cellStyle name="Обычный 2 2 2 2 2 19 7" xfId="7690"/>
+    <cellStyle name="Обычный 2 2 2 2 2 19 8" xfId="8699"/>
+    <cellStyle name="Обычный 2 2 2 2 2 19 9" xfId="9700"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="46"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="47"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10" xfId="545"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 10" xfId="6285"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 11" xfId="7308"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 12" xfId="8317"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 10 13" xfId="9322"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 2" xfId="1062"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 3" xfId="1735"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 4" xfId="805"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 5" xfId="2041"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 6" xfId="2974"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 7" xfId="3839"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 8" xfId="4627"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 10 9" xfId="5372"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11" xfId="294"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 10" xfId="6336"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 11" xfId="7358"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 12" xfId="8367"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 11 13" xfId="9372"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 2" xfId="1113"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 3" xfId="1786"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 4" xfId="2148"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 5" xfId="2449"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 6" xfId="3027"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 7" xfId="3892"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 8" xfId="4678"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 11 9" xfId="5422"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12" xfId="217"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 10" xfId="6421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 11" xfId="7443"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 12" xfId="8452"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 12 13" xfId="9457"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12 2" xfId="1194"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12 3" xfId="1871"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12 4" xfId="2233"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12 5" xfId="2518"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12 6" xfId="3112"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12 7" xfId="3977"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12 8" xfId="4763"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 12 9" xfId="5507"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13" xfId="560"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 10" xfId="6471"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 11" xfId="7491"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 12" xfId="8500"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 13 13" xfId="9504"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13 2" xfId="1243"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13 3" xfId="1914"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13 4" xfId="2268"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13 5" xfId="2533"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13 6" xfId="3162"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13 7" xfId="4025"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13 8" xfId="4811"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 13 9" xfId="5554"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 14" xfId="657"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 14 2" xfId="3224"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 14 3" xfId="4087"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 14 4" xfId="4873"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 14 5" xfId="5615"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 6" xfId="6533"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 7" xfId="7552"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 8" xfId="8561"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 14 9" xfId="9565"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 15" xfId="1344"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 15 2" xfId="3265"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 15 3" xfId="4127"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 15 4" xfId="4913"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 15 5" xfId="5655"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15 6" xfId="6574"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15 7" xfId="7592"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15 8" xfId="8601"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 15 9" xfId="9605"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 16" xfId="1382"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 16 2" xfId="3303"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 16 3" xfId="4164"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 16 4" xfId="4950"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 16 5" xfId="5692"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16 6" xfId="6612"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16 7" xfId="7630"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16 8" xfId="8639"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 16 9" xfId="9642"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 17" xfId="1416"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 17 2" xfId="3337"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 17 3" xfId="4198"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 17 4" xfId="4983"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 17 5" xfId="5724"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17 6" xfId="6645"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17 7" xfId="7663"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17 8" xfId="8672"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 17 9" xfId="9674"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 18" xfId="1445"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 18 2" xfId="3366"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 18 3" xfId="4226"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 18 4" xfId="5010"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 18 5" xfId="5751"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 18 6" xfId="6673"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 18 7" xfId="7691"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 18 8" xfId="8700"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 18 9" xfId="9701"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 19" xfId="1469"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 19 2" xfId="3390"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 19 3" xfId="4250"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 19 4" xfId="5033"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 19 5" xfId="5773"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 19 6" xfId="6695"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 19 7" xfId="7714"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 19 8" xfId="8723"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 19 9" xfId="9723"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="48"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="49"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10" xfId="293"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 10" xfId="6338"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 11" xfId="7360"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 12" xfId="8369"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 13" xfId="9374"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 2" xfId="1115"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 3" xfId="1788"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 4" xfId="2150"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 5" xfId="2450"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 6" xfId="3029"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 7" xfId="3894"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 8" xfId="4680"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10 9" xfId="5424"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11" xfId="227"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 10" xfId="6419"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 11" xfId="7441"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 12" xfId="8450"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 13" xfId="9455"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 2" xfId="1192"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 3" xfId="1869"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 4" xfId="2231"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 5" xfId="2517"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 6" xfId="3110"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 7" xfId="3975"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 8" xfId="4761"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11 9" xfId="5505"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12" xfId="597"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 10" xfId="6294"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 11" xfId="7316"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 12" xfId="8325"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 13" xfId="9330"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 2" xfId="1071"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 3" xfId="1745"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 4" xfId="639"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 5" xfId="2015"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 6" xfId="2984"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 7" xfId="3849"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 8" xfId="4635"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12 9" xfId="5380"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13" xfId="659"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 2" xfId="3176"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 3" xfId="4039"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 4" xfId="4825"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 5" xfId="5568"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 6" xfId="6485"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 7" xfId="7505"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 8" xfId="8514"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13 9" xfId="9518"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14" xfId="1308"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 2" xfId="3229"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 3" xfId="4092"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 4" xfId="4878"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 5" xfId="5620"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 6" xfId="6538"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 7" xfId="7557"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 8" xfId="8566"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14 9" xfId="9570"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15" xfId="1349"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 2" xfId="3270"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 3" xfId="4132"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 4" xfId="4918"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 5" xfId="5660"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 6" xfId="6579"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 7" xfId="7597"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 8" xfId="8606"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15 9" xfId="9610"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16" xfId="1387"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 2" xfId="3308"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 3" xfId="4169"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 4" xfId="4955"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 5" xfId="5697"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 6" xfId="6617"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 7" xfId="7635"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 8" xfId="8644"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16 9" xfId="9647"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17" xfId="1421"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17 2" xfId="3342"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17 3" xfId="4203"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17 4" xfId="4988"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17 5" xfId="5729"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17 6" xfId="6650"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17 7" xfId="7668"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17 8" xfId="8677"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17 9" xfId="9679"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18" xfId="1450"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18 2" xfId="3371"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18 3" xfId="4231"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18 4" xfId="5015"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18 5" xfId="5756"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18 6" xfId="6678"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18 7" xfId="7696"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18 8" xfId="8705"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18 9" xfId="9706"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 19" xfId="1474"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 19 2" xfId="3395"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 19 3" xfId="4255"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 19 4" xfId="5038"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 19 5" xfId="5778"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 19 6" xfId="6700"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 19 7" xfId="7719"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 19 8" xfId="8728"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 19 9" xfId="9728"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="50"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="51"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10" xfId="230"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 10" xfId="6417"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 11" xfId="7439"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 12" xfId="8448"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 13" xfId="9453"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 2" xfId="1190"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 3" xfId="1867"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 4" xfId="2229"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 5" xfId="2515"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 6" xfId="3108"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 7" xfId="3973"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 8" xfId="4759"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10 9" xfId="5503"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11" xfId="577"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 10" xfId="6474"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 11" xfId="7494"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 12" xfId="8503"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 13" xfId="9507"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 2" xfId="1246"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 3" xfId="1916"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 4" xfId="2270"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 5" xfId="2534"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 6" xfId="3165"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 7" xfId="4028"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 8" xfId="4814"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11 9" xfId="5557"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12" xfId="661"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 2" xfId="3138"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 3" xfId="4003"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 4" xfId="4789"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 5" xfId="5533"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 6" xfId="6447"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 7" xfId="7469"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 8" xfId="8478"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12 9" xfId="9483"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13" xfId="1279"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 2" xfId="3199"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 3" xfId="4062"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 4" xfId="4848"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 5" xfId="5591"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 6" xfId="6508"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 7" xfId="7528"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 8" xfId="8537"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13 9" xfId="9541"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14" xfId="1320"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 2" xfId="3241"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 3" xfId="4104"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 4" xfId="4890"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 5" xfId="5632"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 6" xfId="6550"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 7" xfId="7569"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 8" xfId="8578"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14 9" xfId="9582"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15" xfId="1360"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 2" xfId="3281"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 3" xfId="4143"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 4" xfId="4929"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 5" xfId="5671"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 6" xfId="6590"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 7" xfId="7608"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 8" xfId="8617"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15 9" xfId="9621"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16" xfId="1397"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16 2" xfId="3318"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16 3" xfId="4179"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16 4" xfId="4965"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16 5" xfId="5707"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16 6" xfId="6627"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16 7" xfId="7645"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16 8" xfId="8654"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16 9" xfId="9657"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17" xfId="1429"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17 2" xfId="3350"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17 3" xfId="4211"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17 4" xfId="4996"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17 5" xfId="5737"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17 6" xfId="6658"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17 7" xfId="7676"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17 8" xfId="8685"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17 9" xfId="9687"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 18" xfId="1456"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 18 2" xfId="3377"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 18 3" xfId="4237"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 18 4" xfId="5021"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 18 5" xfId="5762"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 18 6" xfId="6684"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 18 7" xfId="7702"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 18 8" xfId="8711"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 18 9" xfId="9712"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 19" xfId="625"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 19 2" xfId="3452"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 19 3" xfId="4309"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 19 4" xfId="5085"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 19 5" xfId="5823"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 19 6" xfId="6758"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 19 7" xfId="7776"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 19 8" xfId="8785"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 19 9" xfId="9784"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="52"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 20" xfId="658"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 20 2" xfId="3523"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 20 3" xfId="4376"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 20 4" xfId="5148"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 20 5" xfId="5886"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 20 6" xfId="6832"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 20 7" xfId="7850"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 20 8" xfId="8859"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 20 9" xfId="9858"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 21" xfId="2083"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 21 2" xfId="3563"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 21 3" xfId="4412"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 21 4" xfId="5176"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 21 5" xfId="5905"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 21 6" xfId="6874"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 21 7" xfId="7891"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 21 8" xfId="8900"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 21 9" xfId="9898"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 22" xfId="2591"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 22 2" xfId="6855"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 22 3" xfId="7873"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 22 4" xfId="8882"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 22 5" xfId="9881"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 23" xfId="3582"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 23 2" xfId="6894"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 23 3" xfId="7911"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 23 4" xfId="8920"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 23 5" xfId="9918"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 24" xfId="3288"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 24 2" xfId="6961"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 24 3" xfId="7975"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 24 4" xfId="8984"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 24 5" xfId="9982"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 25" xfId="2610"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 25 2" xfId="7024"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 25 3" xfId="8038"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 25 4" xfId="9047"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 25 5" xfId="10045"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 26" xfId="4379"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 26 2" xfId="7045"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 26 3" xfId="8058"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 26 4" xfId="9067"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 26 5" xfId="10064"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 27" xfId="5939"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 28" xfId="6866"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 29" xfId="8055"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="231"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 10" xfId="6084"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 11" xfId="7110"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 12" xfId="8119"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 13" xfId="9126"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 2" xfId="859"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 3" xfId="1532"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 4" xfId="1963"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 5" xfId="2310"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 6" xfId="2772"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 7" xfId="3639"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 8" xfId="3408"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3 9" xfId="3789"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 30" xfId="9064"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="418"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 10" xfId="6160"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 11" xfId="7186"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 12" xfId="8195"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 13" xfId="9202"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 2" xfId="935"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 3" xfId="1608"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 4" xfId="620"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 5" xfId="2051"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 6" xfId="2848"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 7" xfId="3715"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 8" xfId="4506"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4 9" xfId="5252"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="469"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 10" xfId="6210"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 11" xfId="7235"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 12" xfId="8244"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 13" xfId="9250"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 2" xfId="986"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 3" xfId="1659"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 4" xfId="1948"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 5" xfId="2298"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 6" xfId="2897"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 7" xfId="3764"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 8" xfId="4555"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5 9" xfId="5300"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="445"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 10" xfId="6187"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 11" xfId="7213"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 12" xfId="8222"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 13" xfId="9229"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 2" xfId="962"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 3" xfId="1635"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 4" xfId="2092"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 5" xfId="2411"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 6" xfId="2875"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 7" xfId="3742"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 8" xfId="4533"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6 9" xfId="5279"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="491"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 10" xfId="6233"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 11" xfId="7258"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 12" xfId="8267"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 13" xfId="9273"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 2" xfId="1009"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 3" xfId="1682"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 4" xfId="1014"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 5" xfId="1929"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 6" xfId="2920"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 7" xfId="3787"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 8" xfId="4578"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7 9" xfId="5323"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8" xfId="518"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 10" xfId="6259"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 11" xfId="7283"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 12" xfId="8292"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 13" xfId="9298"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 2" xfId="1036"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 3" xfId="1709"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 4" xfId="2025"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 5" xfId="2362"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 6" xfId="2947"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 7" xfId="3813"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 8" xfId="4603"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8 9" xfId="5348"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9" xfId="292"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 10" xfId="6340"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 11" xfId="7362"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 12" xfId="8371"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 13" xfId="9376"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 2" xfId="1117"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 3" xfId="1790"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 4" xfId="2152"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 5" xfId="2452"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 6" xfId="3031"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 7" xfId="3896"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 8" xfId="4682"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9 9" xfId="5426"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 20" xfId="800"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 20 2" xfId="3450"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 20 3" xfId="4307"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 20 4" xfId="5083"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 20 5" xfId="5821"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 20 6" xfId="6756"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 20 7" xfId="7774"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 20 8" xfId="8783"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 20 9" xfId="9782"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 21" xfId="656"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 21 2" xfId="3525"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 21 3" xfId="4378"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 21 4" xfId="5150"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 21 5" xfId="5888"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 21 6" xfId="6834"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 21 7" xfId="7852"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 21 8" xfId="8861"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 21 9" xfId="9860"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 22" xfId="2032"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 22 2" xfId="3414"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 22 3" xfId="4274"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 22 4" xfId="5056"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 22 5" xfId="5794"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 22 6" xfId="6717"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 22 7" xfId="7736"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 22 8" xfId="8745"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 22 9" xfId="9744"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 23" xfId="2589"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 23 2" xfId="6883"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 23 3" xfId="7900"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 23 4" xfId="8909"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 23 5" xfId="9907"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 24" xfId="3597"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 24 2" xfId="6912"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 24 3" xfId="7928"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 24 4" xfId="8937"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 24 5" xfId="9935"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 25" xfId="3355"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 25 2" xfId="6959"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 25 3" xfId="7973"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 25 4" xfId="8982"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 25 5" xfId="9980"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 26" xfId="3584"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 26 2" xfId="7026"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 26 3" xfId="8040"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 26 4" xfId="9049"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 26 5" xfId="10047"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 27" xfId="4386"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 27 2" xfId="6931"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 27 3" xfId="7946"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 27 4" xfId="8955"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 27 5" xfId="9953"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 28" xfId="5937"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 29" xfId="6859"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="53"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 30" xfId="5932"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 31" xfId="6632"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="229"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 10" xfId="6082"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 11" xfId="7108"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 12" xfId="8117"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 13" xfId="9124"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 2" xfId="857"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 3" xfId="1530"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 4" xfId="1824"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 5" xfId="2186"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 6" xfId="2770"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 7" xfId="3637"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 8" xfId="3378"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4 9" xfId="2565"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="420"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 10" xfId="6162"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 11" xfId="7188"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 12" xfId="8197"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 13" xfId="9204"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 2" xfId="937"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 3" xfId="1610"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 4" xfId="2056"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 5" xfId="2385"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 6" xfId="2850"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 7" xfId="3717"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 8" xfId="4508"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5 9" xfId="5254"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="315"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 10" xfId="6040"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 11" xfId="7067"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 12" xfId="8076"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 13" xfId="9083"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 2" xfId="815"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 3" xfId="782"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 4" xfId="1934"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 5" xfId="2286"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 6" xfId="2728"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 7" xfId="2548"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 8" xfId="3150"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6 9" xfId="4398"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="478"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 10" xfId="6219"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 11" xfId="7244"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 12" xfId="8253"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 13" xfId="9259"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 2" xfId="995"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 3" xfId="1668"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 4" xfId="1926"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 5" xfId="2279"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 6" xfId="2906"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 7" xfId="3773"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 8" xfId="4564"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7 9" xfId="5309"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="512"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 10" xfId="6253"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 11" xfId="7277"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 12" xfId="8286"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 13" xfId="9292"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 2" xfId="1030"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 3" xfId="1703"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 4" xfId="766"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 5" xfId="787"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 6" xfId="2941"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 7" xfId="3807"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 8" xfId="4597"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8 9" xfId="5342"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9" xfId="536"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 10" xfId="6276"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 11" xfId="7300"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 12" xfId="8309"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 13" xfId="9314"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 2" xfId="1053"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 3" xfId="1727"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 4" xfId="1898"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 5" xfId="2260"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 6" xfId="2965"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 7" xfId="3830"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 8" xfId="4619"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9 9" xfId="5364"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="54"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10" xfId="603"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 10" xfId="6414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 11" xfId="7436"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 12" xfId="8445"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 13" xfId="9450"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 2" xfId="1187"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 3" xfId="1864"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 4" xfId="2226"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 5" xfId="2513"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 6" xfId="3105"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 7" xfId="3970"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 8" xfId="4756"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10 9" xfId="5500"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11" xfId="612"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 10" xfId="6477"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 11" xfId="7497"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 12" xfId="8506"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 13" xfId="9510"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 2" xfId="1249"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 3" xfId="1919"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 4" xfId="2272"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 5" xfId="2535"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 6" xfId="3168"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 7" xfId="4031"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 8" xfId="4817"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11 9" xfId="5560"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12" xfId="664"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 2" xfId="3135"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 3" xfId="4000"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 4" xfId="4786"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 5" xfId="5530"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 6" xfId="6444"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 7" xfId="7466"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 8" xfId="8475"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12 9" xfId="9480"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13" xfId="1276"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 2" xfId="3196"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 3" xfId="4059"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 4" xfId="4845"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 5" xfId="5588"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 6" xfId="6505"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 7" xfId="7525"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 8" xfId="8534"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13 9" xfId="9538"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14" xfId="1317"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 2" xfId="3238"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 3" xfId="4101"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 4" xfId="4887"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 5" xfId="5629"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 6" xfId="6547"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 7" xfId="7566"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 8" xfId="8575"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14 9" xfId="9579"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15" xfId="1358"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 2" xfId="3279"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 3" xfId="4141"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 4" xfId="4927"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 5" xfId="5669"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 6" xfId="6588"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 7" xfId="7606"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 8" xfId="8615"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15 9" xfId="9619"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16" xfId="1395"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16 2" xfId="3316"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16 3" xfId="4177"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16 4" xfId="4963"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16 5" xfId="5705"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16 6" xfId="6625"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16 7" xfId="7643"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16 8" xfId="8652"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16 9" xfId="9655"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17" xfId="1427"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17 2" xfId="3348"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17 3" xfId="4209"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17 4" xfId="4994"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17 5" xfId="5735"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17 6" xfId="6656"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17 7" xfId="7674"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17 8" xfId="8683"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17 9" xfId="9685"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 18" xfId="1455"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 18 2" xfId="3376"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 18 3" xfId="4236"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 18 4" xfId="5020"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 18 5" xfId="5761"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 18 6" xfId="6683"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 18 7" xfId="7701"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 18 8" xfId="8710"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 18 9" xfId="9711"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 19" xfId="806"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 19 2" xfId="3455"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 19 3" xfId="4311"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 19 4" xfId="5087"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 19 5" xfId="5825"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 19 6" xfId="6761"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 19 7" xfId="7779"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 19 8" xfId="8788"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 19 9" xfId="9787"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="55"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 20" xfId="1220"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 20 2" xfId="3521"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 20 3" xfId="4374"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 20 4" xfId="5146"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 20 5" xfId="5884"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 20 6" xfId="6830"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 20 7" xfId="7848"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 20 8" xfId="8857"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 20 9" xfId="9856"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 21" xfId="1972"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 21 2" xfId="3565"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 21 3" xfId="4413"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 21 4" xfId="5177"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 21 5" xfId="5906"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 21 6" xfId="6876"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 21 7" xfId="7893"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 21 8" xfId="8902"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 21 9" xfId="9900"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 22" xfId="2594"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 22 2" xfId="6853"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 22 3" xfId="7871"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 22 4" xfId="8880"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 22 5" xfId="9879"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 23" xfId="3581"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 23 2" xfId="6893"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 23 3" xfId="7910"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 23 4" xfId="8919"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 23 5" xfId="9917"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 24" xfId="2670"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 24 2" xfId="6963"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 24 3" xfId="7977"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 24 4" xfId="8986"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 24 5" xfId="9984"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 25" xfId="4432"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 25 2" xfId="7022"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 25 3" xfId="8036"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 25 4" xfId="9045"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 25 5" xfId="10043"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 26" xfId="5190"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 26 2" xfId="7046"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 26 3" xfId="8059"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 26 4" xfId="9068"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 26 5" xfId="10065"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 27" xfId="5941"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 28" xfId="6662"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 29" xfId="5934"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="232"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 10" xfId="6087"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 11" xfId="7113"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 12" xfId="8122"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 13" xfId="9129"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 2" xfId="862"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 3" xfId="1535"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 4" xfId="1764"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 5" xfId="2126"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 6" xfId="2775"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 7" xfId="3642"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 8" xfId="2721"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3 9" xfId="4442"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 30" xfId="6597"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="415"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 10" xfId="6157"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 11" xfId="7183"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 12" xfId="8192"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 13" xfId="9199"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 2" xfId="932"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 3" xfId="1605"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 4" xfId="619"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 5" xfId="2022"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 6" xfId="2845"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 7" xfId="3712"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 8" xfId="4503"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4 9" xfId="5249"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="471"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 10" xfId="6212"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 11" xfId="7237"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 12" xfId="8246"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 13" xfId="9252"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 2" xfId="988"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 3" xfId="1661"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 4" xfId="795"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 5" xfId="1303"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 6" xfId="2899"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 7" xfId="3766"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 8" xfId="4557"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5 9" xfId="5302"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="443"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 10" xfId="6185"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 11" xfId="7211"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 12" xfId="8220"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 13" xfId="9227"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 2" xfId="960"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 3" xfId="1633"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 4" xfId="751"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 5" xfId="665"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 6" xfId="2873"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 7" xfId="3740"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 8" xfId="4531"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6 9" xfId="5277"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="489"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 10" xfId="6231"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 11" xfId="7256"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 12" xfId="8265"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 13" xfId="9271"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 2" xfId="1007"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 3" xfId="1680"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 4" xfId="2001"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 5" xfId="2342"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 6" xfId="2918"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 7" xfId="3785"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 8" xfId="4576"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7 9" xfId="5321"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8" xfId="517"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 10" xfId="6258"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 11" xfId="7282"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 12" xfId="8291"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 13" xfId="9297"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 2" xfId="1035"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 3" xfId="1708"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 4" xfId="2055"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 5" xfId="2384"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 6" xfId="2946"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 7" xfId="3812"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 8" xfId="4602"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8 9" xfId="5347"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9" xfId="291"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 10" xfId="6343"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 11" xfId="7365"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 12" xfId="8374"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 13" xfId="9379"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 2" xfId="1120"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 3" xfId="1793"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 4" xfId="2155"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 5" xfId="2454"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 6" xfId="3034"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 7" xfId="3899"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 8" xfId="4685"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9 9" xfId="5429"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 20" xfId="1483"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 20 2" xfId="3404"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 20 3" xfId="4264"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 20 4" xfId="5047"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 20 5" xfId="5786"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 20 6" xfId="6708"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 20 7" xfId="7727"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 20 8" xfId="8736"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 20 9" xfId="9736"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 21" xfId="977"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 21 2" xfId="3448"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 21 3" xfId="4305"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 21 4" xfId="5082"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 21 5" xfId="5820"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 21 6" xfId="6754"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 21 7" xfId="7772"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 21 8" xfId="8781"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 21 9" xfId="9780"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 22" xfId="654"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 22 2" xfId="3527"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 22 3" xfId="4380"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 22 4" xfId="5151"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 22 5" xfId="5889"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 22 6" xfId="6836"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 22 7" xfId="7854"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 22 8" xfId="8863"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 22 9" xfId="9862"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 23" xfId="1967"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 23 2" xfId="3561"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 23 3" xfId="4411"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 23 4" xfId="5175"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 23 5" xfId="5904"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 23 6" xfId="6872"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 23 7" xfId="7889"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 23 8" xfId="8898"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 23 9" xfId="9896"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 24" xfId="2587"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 24 2" xfId="6907"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 24 3" xfId="7923"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 24 4" xfId="8932"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 24 5" xfId="9930"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 25" xfId="3606"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 25 2" xfId="6921"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 25 3" xfId="7937"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 25 4" xfId="8946"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 25 5" xfId="9944"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 26" xfId="2671"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 26 2" xfId="6958"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 26 3" xfId="7972"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 26 4" xfId="8981"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 26 5" xfId="9979"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 27" xfId="2607"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 27 2" xfId="7027"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 27 3" xfId="8041"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 27 4" xfId="9050"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 27 5" xfId="10048"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 28" xfId="2653"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 28 2" xfId="7044"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 28 3" xfId="8057"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 28 4" xfId="9066"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 28 5" xfId="10063"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 29" xfId="5935"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="56"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="57"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10" xfId="591"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 10" xfId="6411"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 11" xfId="7433"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 12" xfId="8442"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 13" xfId="9447"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 2" xfId="1184"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 3" xfId="1861"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 4" xfId="2223"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 5" xfId="2511"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 6" xfId="3102"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 7" xfId="3967"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 8" xfId="4753"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10 9" xfId="5497"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11" xfId="563"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 10" xfId="6479"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 11" xfId="7499"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 12" xfId="8508"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 13" xfId="9512"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 2" xfId="1251"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 3" xfId="1921"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 4" xfId="2274"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 5" xfId="2536"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 6" xfId="3170"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 7" xfId="4033"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 8" xfId="4819"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11 9" xfId="5562"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12" xfId="667"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 2" xfId="3133"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 3" xfId="3998"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 4" xfId="4784"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 5" xfId="5528"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 6" xfId="6442"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 7" xfId="7464"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 8" xfId="8473"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12 9" xfId="9478"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13" xfId="1274"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 2" xfId="3194"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 3" xfId="4057"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 4" xfId="4843"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 5" xfId="5586"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 6" xfId="6503"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 7" xfId="7523"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 8" xfId="8532"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13 9" xfId="9536"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14" xfId="1315"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 2" xfId="3236"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 3" xfId="4099"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 4" xfId="4885"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 5" xfId="5627"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 6" xfId="6545"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 7" xfId="7564"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 8" xfId="8573"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14 9" xfId="9577"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15" xfId="1356"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 2" xfId="3277"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 3" xfId="4139"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 4" xfId="4925"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 5" xfId="5667"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 6" xfId="6586"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 7" xfId="7604"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 8" xfId="8613"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15 9" xfId="9617"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16" xfId="1393"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16 2" xfId="3314"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16 3" xfId="4175"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16 4" xfId="4961"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16 5" xfId="5703"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16 6" xfId="6623"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16 7" xfId="7641"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16 8" xfId="8650"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16 9" xfId="9653"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17" xfId="1426"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17 2" xfId="3347"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17 3" xfId="4208"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17 4" xfId="4993"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17 5" xfId="5734"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17 6" xfId="6655"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17 7" xfId="7673"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17 8" xfId="8682"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17 9" xfId="9684"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 18" xfId="1454"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 18 2" xfId="3375"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 18 3" xfId="4235"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 18 4" xfId="5019"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 18 5" xfId="5760"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 18 6" xfId="6682"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 18 7" xfId="7700"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 18 8" xfId="8709"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 18 9" xfId="9710"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 19" xfId="753"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 19 2" xfId="3458"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 19 3" xfId="4314"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 19 4" xfId="5090"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 19 5" xfId="5828"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 19 6" xfId="6764"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 19 7" xfId="7782"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 19 8" xfId="8791"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 19 9" xfId="9790"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="58"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 20" xfId="663"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 20 2" xfId="3518"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 20 3" xfId="4371"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 20 4" xfId="5144"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 20 5" xfId="5882"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 20 6" xfId="6827"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 20 7" xfId="7845"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 20 8" xfId="8854"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 20 9" xfId="9853"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 21" xfId="2037"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 21 2" xfId="3567"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 21 3" xfId="4415"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 21 4" xfId="5178"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 21 5" xfId="5907"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 21 6" xfId="6878"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 21 7" xfId="7895"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 21 8" xfId="8904"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 21 9" xfId="9902"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 22" xfId="2596"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 22 2" xfId="6852"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 22 3" xfId="7870"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 22 4" xfId="8879"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 22 5" xfId="9878"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 23" xfId="3580"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 23 2" xfId="6892"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 23 3" xfId="7909"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 23 4" xfId="8918"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 23 5" xfId="9916"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 24" xfId="3155"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 24 2" xfId="6966"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 24 3" xfId="7980"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 24 4" xfId="8989"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 24 5" xfId="9987"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 25" xfId="4402"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 25 2" xfId="7020"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 25 3" xfId="8034"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 25 4" xfId="9043"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 25 5" xfId="10041"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 26" xfId="5170"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 26 2" xfId="7047"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 26 3" xfId="8060"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 26 4" xfId="9069"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 26 5" xfId="10066"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 27" xfId="5944"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 28" xfId="6557"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 29" xfId="7883"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="233"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 10" xfId="6090"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 11" xfId="7116"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 12" xfId="8125"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 13" xfId="9132"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 2" xfId="865"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 3" xfId="1538"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 4" xfId="1814"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 5" xfId="2176"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 6" xfId="2778"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 7" xfId="3645"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 8" xfId="2922"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3 9" xfId="3542"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 30" xfId="8892"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="412"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 10" xfId="6154"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 11" xfId="7180"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 12" xfId="8189"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 13" xfId="9196"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 2" xfId="929"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 3" xfId="1602"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 4" xfId="2003"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 5" xfId="2344"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 6" xfId="2842"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 7" xfId="3709"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 8" xfId="4500"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4 9" xfId="5246"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="473"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 10" xfId="6214"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 11" xfId="7239"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 12" xfId="8248"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 13" xfId="9254"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 2" xfId="990"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 3" xfId="1663"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 4" xfId="2088"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 5" xfId="2409"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 6" xfId="2901"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 7" xfId="3768"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 8" xfId="4559"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5 9" xfId="5304"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="441"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 10" xfId="6183"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 11" xfId="7209"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 12" xfId="8218"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 13" xfId="9225"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 2" xfId="958"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 3" xfId="1631"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 4" xfId="1941"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 5" xfId="2293"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 6" xfId="2871"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 7" xfId="3738"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 8" xfId="4529"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6 9" xfId="5275"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="488"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 10" xfId="6230"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 11" xfId="7255"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 12" xfId="8264"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 13" xfId="9270"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 2" xfId="1006"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 3" xfId="1679"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 4" xfId="2033"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 5" xfId="2368"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 6" xfId="2917"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 7" xfId="3784"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 8" xfId="4575"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7 9" xfId="5320"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8" xfId="516"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 10" xfId="6257"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 11" xfId="7281"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 12" xfId="8290"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 13" xfId="9296"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 2" xfId="1034"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 3" xfId="1707"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 4" xfId="2077"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 5" xfId="2402"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 6" xfId="2945"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 7" xfId="3811"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 8" xfId="4601"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8 9" xfId="5346"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9" xfId="219"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 10" xfId="6346"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 11" xfId="7368"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 12" xfId="8377"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 13" xfId="9382"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 2" xfId="1123"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 3" xfId="1796"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 4" xfId="2158"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 5" xfId="2457"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 6" xfId="3037"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 7" xfId="3902"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 8" xfId="4688"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9 9" xfId="5432"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 30" xfId="6898"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 31" xfId="5921"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 32" xfId="6721"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="59"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="228"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 10" xfId="6080"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 11" xfId="7106"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 12" xfId="8115"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5 13" xfId="9122"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 2" xfId="855"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 3" xfId="1528"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 4" xfId="1860"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 5" xfId="2222"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 6" xfId="2768"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 7" xfId="3635"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 8" xfId="4400"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5 9" xfId="5168"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="422"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 10" xfId="6164"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 11" xfId="7190"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 12" xfId="8199"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 6 13" xfId="9206"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 2" xfId="939"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 3" xfId="1612"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 4" xfId="1995"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 5" xfId="2338"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 6" xfId="2852"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 7" xfId="3719"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 8" xfId="4510"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6 9" xfId="5256"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="466"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 10" xfId="6207"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 11" xfId="7232"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 12" xfId="8241"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 7 13" xfId="9247"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 2" xfId="983"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 3" xfId="1656"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 4" xfId="2047"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 5" xfId="2378"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 6" xfId="2894"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 7" xfId="3761"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 8" xfId="4552"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7 9" xfId="5297"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="507"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 10" xfId="6248"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 11" xfId="7272"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 12" xfId="8281"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 8 13" xfId="9287"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 2" xfId="1025"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 3" xfId="1698"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 4" xfId="762"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 5" xfId="2094"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 6" xfId="2936"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 7" xfId="3802"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 8" xfId="4592"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8 9" xfId="5337"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="531"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 10" xfId="6271"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 11" xfId="7295"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 12" xfId="8304"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 9 13" xfId="9309"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 2" xfId="1048"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 3" xfId="1722"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 4" xfId="618"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 5" xfId="2089"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 6" xfId="2960"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 7" xfId="3825"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 8" xfId="4614"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9 9" xfId="5359"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="60"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10" xfId="290"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 10" xfId="6349"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 11" xfId="7371"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 12" xfId="8380"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 10 13" xfId="9385"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 2" xfId="1126"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 3" xfId="1799"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 4" xfId="2161"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 5" xfId="2460"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 6" xfId="3040"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 7" xfId="3905"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 8" xfId="4691"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10 9" xfId="5435"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11" xfId="307"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 10" xfId="6302"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 11" xfId="7324"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 12" xfId="8333"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 11 13" xfId="9338"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11 2" xfId="1079"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11 3" xfId="1753"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11 4" xfId="645"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11 5" xfId="2017"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11 6" xfId="2993"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11 7" xfId="3858"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11 8" xfId="4644"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11 9" xfId="5388"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12" xfId="401"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 10" xfId="6295"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 11" xfId="7317"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 12" xfId="8326"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 12 13" xfId="9331"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12 2" xfId="1072"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12 3" xfId="1746"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12 4" xfId="1289"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12 5" xfId="2046"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12 6" xfId="2985"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12 7" xfId="3850"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12 8" xfId="4636"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12 9" xfId="5381"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 13" xfId="670"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 13 2" xfId="3172"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 13 3" xfId="4035"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 13 4" xfId="4821"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 13 5" xfId="5564"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 6" xfId="6481"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 7" xfId="7501"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 8" xfId="8510"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 13 9" xfId="9514"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 14" xfId="1271"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 14 2" xfId="3191"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 14 3" xfId="4054"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 14 4" xfId="4840"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 14 5" xfId="5583"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14 6" xfId="6500"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14 7" xfId="7520"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14 8" xfId="8529"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 14 9" xfId="9533"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 15" xfId="1313"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 15 2" xfId="3234"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 15 3" xfId="4097"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 15 4" xfId="4883"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 15 5" xfId="5625"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15 6" xfId="6543"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15 7" xfId="7562"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15 8" xfId="8571"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 15 9" xfId="9575"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 16" xfId="1354"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 16 2" xfId="3275"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 16 3" xfId="4137"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 16 4" xfId="4923"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 16 5" xfId="5665"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16 6" xfId="6584"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16 7" xfId="7602"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16 8" xfId="8611"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 16 9" xfId="9615"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 17" xfId="1392"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 17 2" xfId="3313"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 17 3" xfId="4174"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 17 4" xfId="4960"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 17 5" xfId="5702"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 17 6" xfId="6622"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 17 7" xfId="7640"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 17 8" xfId="8649"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 17 9" xfId="9652"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 18" xfId="1425"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 18 2" xfId="3346"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 18 3" xfId="4207"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 18 4" xfId="4992"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 18 5" xfId="5733"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 18 6" xfId="6654"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 18 7" xfId="7672"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 18 8" xfId="8681"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 18 9" xfId="9683"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 19" xfId="1453"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 19 2" xfId="3374"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 19 3" xfId="4234"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 19 4" xfId="5018"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 19 5" xfId="5759"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 19 6" xfId="6681"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 19 7" xfId="7699"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 19 8" xfId="8708"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 19 9" xfId="9709"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="61"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="62"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10" xfId="301"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 10" xfId="6404"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 11" xfId="7426"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 12" xfId="8435"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 13" xfId="9440"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 2" xfId="1177"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 3" xfId="1854"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 4" xfId="2216"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 5" xfId="2506"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 6" xfId="3095"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 7" xfId="3960"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 8" xfId="4746"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10 9" xfId="5490"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11" xfId="608"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 10" xfId="6305"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 11" xfId="7327"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 12" xfId="8336"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 13" xfId="9341"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 2" xfId="1082"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 3" xfId="1755"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 4" xfId="647"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 5" xfId="707"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 6" xfId="2996"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 7" xfId="3861"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 8" xfId="4647"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11 9" xfId="5391"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12" xfId="672"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 2" xfId="3129"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 3" xfId="3994"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 4" xfId="4780"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 5" xfId="5524"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 6" xfId="6438"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 7" xfId="7460"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 8" xfId="8469"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12 9" xfId="9474"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13" xfId="1269"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 2" xfId="3189"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 3" xfId="4052"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 4" xfId="4838"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 5" xfId="5581"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 6" xfId="6498"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 7" xfId="7518"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 8" xfId="8527"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13 9" xfId="9531"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14" xfId="1290"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 2" xfId="3210"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 3" xfId="4073"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 4" xfId="4859"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 5" xfId="5601"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 6" xfId="6519"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 7" xfId="7538"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 8" xfId="8547"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14 9" xfId="9551"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15" xfId="1331"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 2" xfId="3252"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 3" xfId="4114"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 4" xfId="4900"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 5" xfId="5642"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 6" xfId="6561"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 7" xfId="7579"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 8" xfId="8588"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15 9" xfId="9592"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16" xfId="1370"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16 2" xfId="3291"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16 3" xfId="4152"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16 4" xfId="4938"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16 5" xfId="5680"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16 6" xfId="6600"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16 7" xfId="7618"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16 8" xfId="8627"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16 9" xfId="9630"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17" xfId="1406"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17 2" xfId="3327"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17 3" xfId="4188"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17 4" xfId="4973"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17 5" xfId="5714"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17 6" xfId="6635"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17 7" xfId="7653"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17 8" xfId="8662"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17 9" xfId="9664"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 18" xfId="1436"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 18 2" xfId="3357"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 18 3" xfId="4217"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 18 4" xfId="5001"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 18 5" xfId="5742"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 18 6" xfId="6664"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 18 7" xfId="7682"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 18 8" xfId="8691"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 18 9" xfId="9692"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 19" xfId="748"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 19 2" xfId="3462"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 19 3" xfId="4318"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 19 4" xfId="5094"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 19 5" xfId="5832"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 19 6" xfId="6769"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 19 7" xfId="7787"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 19 8" xfId="8796"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 19 9" xfId="9795"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="63"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 20" xfId="668"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 20 2" xfId="3512"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 20 3" xfId="4366"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 20 4" xfId="5139"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 20 5" xfId="5877"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 20 6" xfId="6821"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 20 7" xfId="7839"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 20 8" xfId="8848"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 20 9" xfId="9847"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 21" xfId="1912"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 21 2" xfId="3421"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 21 3" xfId="4281"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 21 4" xfId="5060"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 21 5" xfId="5798"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 21 6" xfId="6725"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 21 7" xfId="7743"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 21 8" xfId="8752"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 21 9" xfId="9751"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 22" xfId="2600"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 22 2" xfId="6849"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 22 3" xfId="7867"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 22 4" xfId="8876"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 22 5" xfId="9875"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 23" xfId="3577"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 23 2" xfId="6889"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 23 3" xfId="7906"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 23 4" xfId="8915"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 23 5" xfId="9913"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 24" xfId="2884"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 24 2" xfId="6970"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 24 3" xfId="7984"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 24 4" xfId="8993"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 24 5" xfId="9991"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 25" xfId="4185"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 25 2" xfId="7015"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 25 3" xfId="8029"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 25 4" xfId="9038"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 25 5" xfId="10036"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 26" xfId="4970"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 26 2" xfId="6936"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 26 3" xfId="7950"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 26 4" xfId="8959"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 26 5" xfId="9957"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 27" xfId="5948"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 28" xfId="6464"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 29" xfId="7615"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="236"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 10" xfId="6095"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 11" xfId="7121"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 12" xfId="8130"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 13" xfId="9137"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 2" xfId="870"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 3" xfId="1543"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 4" xfId="1917"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 5" xfId="2271"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 6" xfId="2783"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 7" xfId="3650"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 8" xfId="2579"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3 9" xfId="2669"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 30" xfId="8624"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="407"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 10" xfId="6148"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 11" xfId="7174"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 12" xfId="8183"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 13" xfId="9190"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 2" xfId="923"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 3" xfId="1596"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 4" xfId="1951"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 5" xfId="2301"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 6" xfId="2836"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 7" xfId="3703"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 8" xfId="4494"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4 9" xfId="5240"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="325"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 10" xfId="6050"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 11" xfId="7076"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 12" xfId="8085"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 13" xfId="9092"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 2" xfId="825"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 3" xfId="1498"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 4" xfId="1878"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 5" xfId="2240"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 6" xfId="2738"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 7" xfId="2701"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 8" xfId="4396"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5 9" xfId="5165"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="438"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 10" xfId="6180"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 11" xfId="7206"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 12" xfId="8215"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 13" xfId="9222"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 2" xfId="955"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 3" xfId="1628"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 4" xfId="2042"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 5" xfId="2374"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 6" xfId="2868"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 7" xfId="3735"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 8" xfId="4526"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6 9" xfId="5272"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="485"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 10" xfId="6227"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 11" xfId="7252"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 12" xfId="8261"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 13" xfId="9267"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 2" xfId="1003"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 3" xfId="1676"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 4" xfId="972"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 5" xfId="623"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 6" xfId="2914"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 7" xfId="3781"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 8" xfId="4572"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7 9" xfId="5317"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8" xfId="498"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 10" xfId="6239"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 11" xfId="7263"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 12" xfId="8272"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 13" xfId="9278"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 2" xfId="1016"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 3" xfId="1689"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 4" xfId="759"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 5" xfId="1742"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 6" xfId="2927"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 7" xfId="3793"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 8" xfId="4583"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8 9" xfId="5328"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9" xfId="289"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 10" xfId="6351"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 11" xfId="7373"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 12" xfId="8382"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 13" xfId="9387"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 2" xfId="1127"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 3" xfId="1801"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 4" xfId="2163"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 5" xfId="2461"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 6" xfId="3042"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 7" xfId="3907"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 8" xfId="4693"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9 9" xfId="5437"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 20" xfId="750"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 20 2" xfId="3461"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 20 3" xfId="4317"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 20 4" xfId="5093"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 20 5" xfId="5831"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 20 6" xfId="6767"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 20 7" xfId="7785"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 20 8" xfId="8794"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 20 9" xfId="9793"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 21" xfId="666"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 21 2" xfId="3419"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 21 3" xfId="4279"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 21 4" xfId="5059"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 21 5" xfId="5797"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 21 6" xfId="6723"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 21 7" xfId="7741"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 21 8" xfId="8750"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 21 9" xfId="9749"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 22" xfId="2104"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 22 2" xfId="3415"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 22 3" xfId="4275"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 22 4" xfId="5057"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 22 5" xfId="5795"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 22 6" xfId="6718"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 22 7" xfId="7737"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 22 8" xfId="8746"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 22 9" xfId="9745"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 23" xfId="2598"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 23 2" xfId="6879"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 23 3" xfId="7896"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 23 4" xfId="8905"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 23 5" xfId="9903"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 24" xfId="3579"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 24 2" xfId="6891"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 24 3" xfId="7908"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 24 4" xfId="8917"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 24 5" xfId="9915"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 25" xfId="2925"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 25 2" xfId="6969"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 25 3" xfId="7983"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 25 4" xfId="8992"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 25 5" xfId="9990"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 26" xfId="4241"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 26 2" xfId="6935"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 26 3" xfId="7949"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 26 4" xfId="8958"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 26 5" xfId="9956"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 27" xfId="5024"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 27 2" xfId="6932"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 27 3" xfId="7947"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 27 4" xfId="8956"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 27 5" xfId="9954"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 28" xfId="5946"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 29" xfId="6452"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="64"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 30" xfId="7680"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 31" xfId="8689"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="234"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 10" xfId="6093"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 11" xfId="7119"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 12" xfId="8128"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4 13" xfId="9135"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 2" xfId="868"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 3" xfId="1541"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 4" xfId="1947"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 5" xfId="2297"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 6" xfId="2781"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 7" xfId="3648"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 8" xfId="2714"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4 9" xfId="2574"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="322"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 10" xfId="6047"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 11" xfId="7073"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 12" xfId="8082"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 5 13" xfId="9089"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 2" xfId="822"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 3" xfId="1495"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 4" xfId="1974"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 5" xfId="2318"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 6" xfId="2735"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 7" xfId="2704"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 8" xfId="4441"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5 9" xfId="5195"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="316"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 10" xfId="6041"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 11" xfId="7068"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 12" xfId="8077"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 6 13" xfId="9084"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 2" xfId="816"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 3" xfId="781"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 4" xfId="1883"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 5" xfId="2245"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 6" xfId="2729"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 7" xfId="2559"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 8" xfId="4448"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6 9" xfId="5201"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="474"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 10" xfId="6215"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 11" xfId="7240"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 12" xfId="8249"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 7 13" xfId="9255"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 2" xfId="991"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 3" xfId="1664"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 4" xfId="2064"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 5" xfId="2392"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 6" xfId="2902"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 7" xfId="3769"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 8" xfId="4560"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7 9" xfId="5305"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="487"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 10" xfId="6229"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 11" xfId="7254"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 12" xfId="8263"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 8 13" xfId="9269"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 2" xfId="1005"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 3" xfId="1678"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 4" xfId="2060"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 5" xfId="2388"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 6" xfId="2916"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 7" xfId="3783"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 8" xfId="4574"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8 9" xfId="5319"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9" xfId="515"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 10" xfId="6256"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 11" xfId="7280"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 12" xfId="8289"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 9 13" xfId="9295"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 2" xfId="1033"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 3" xfId="1706"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 4" xfId="2098"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 5" xfId="2415"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 6" xfId="2944"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 7" xfId="3810"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 8" xfId="4600"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9 9" xfId="5345"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="65"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10" xfId="304"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 10" xfId="6396"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 11" xfId="7418"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 12" xfId="8427"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 10 13" xfId="9432"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10 2" xfId="1170"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10 3" xfId="1846"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10 4" xfId="2208"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10 5" xfId="2500"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10 6" xfId="3087"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10 7" xfId="3952"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10 8" xfId="4738"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10 9" xfId="5482"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11" xfId="569"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 10" xfId="6308"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 11" xfId="7330"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 12" xfId="8339"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 11 13" xfId="9344"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11 2" xfId="1085"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11 3" xfId="1758"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11 4" xfId="2120"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11 5" xfId="2428"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11 6" xfId="2999"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11 7" xfId="3864"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11 8" xfId="4650"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11 9" xfId="5394"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 12" xfId="675"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 12 2" xfId="3125"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 12 3" xfId="3990"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 12 4" xfId="4776"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 12 5" xfId="5520"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 6" xfId="6434"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 7" xfId="7456"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 8" xfId="8465"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 12 9" xfId="9470"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 13" xfId="1265"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 13 2" xfId="3185"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 13 3" xfId="4048"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 13 4" xfId="4834"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 13 5" xfId="5577"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13 6" xfId="6494"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13 7" xfId="7514"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13 8" xfId="8523"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 13 9" xfId="9527"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 14" xfId="1294"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 14 2" xfId="3214"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 14 3" xfId="4077"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 14 4" xfId="4863"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 14 5" xfId="5605"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14 6" xfId="6523"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14 7" xfId="7542"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14 8" xfId="8551"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 14 9" xfId="9555"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 15" xfId="1335"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 15 2" xfId="3256"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 15 3" xfId="4118"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 15 4" xfId="4904"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 15 5" xfId="5646"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15 6" xfId="6565"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15 7" xfId="7583"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15 8" xfId="8592"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 15 9" xfId="9596"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 16" xfId="1373"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 16 2" xfId="3294"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 16 3" xfId="4155"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 16 4" xfId="4941"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 16 5" xfId="5683"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 16 6" xfId="6603"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 16 7" xfId="7621"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 16 8" xfId="8630"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 16 9" xfId="9633"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 17" xfId="1408"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 17 2" xfId="3329"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 17 3" xfId="4190"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 17 4" xfId="4975"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 17 5" xfId="5716"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 17 6" xfId="6637"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 17 7" xfId="7655"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 17 8" xfId="8664"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 17 9" xfId="9666"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 18" xfId="1438"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 18 2" xfId="3359"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 18 3" xfId="4219"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 18 4" xfId="5003"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 18 5" xfId="5744"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 18 6" xfId="6666"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 18 7" xfId="7684"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 18 8" xfId="8693"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 18 9" xfId="9694"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 19" xfId="745"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 19 2" xfId="3465"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 19 3" xfId="4321"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 19 4" xfId="5097"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 19 5" xfId="5835"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 19 6" xfId="6772"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 19 7" xfId="7790"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 19 8" xfId="8799"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 19 9" xfId="9798"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="66"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 20" xfId="2074"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 20 2" xfId="3505"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 20 3" xfId="4360"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 20 4" xfId="5133"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 20 5" xfId="5871"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 20 6" xfId="6813"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 20 7" xfId="7831"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 20 8" xfId="8840"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 20 9" xfId="9839"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 21" xfId="2399"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 21 2" xfId="3423"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 21 3" xfId="4282"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 21 4" xfId="5061"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 21 5" xfId="5799"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 21 6" xfId="6727"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 21 7" xfId="7745"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 21 8" xfId="8754"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 21 9" xfId="9753"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 22" xfId="2603"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 22 2" xfId="6847"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 22 3" xfId="7865"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 22 4" xfId="8874"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 22 5" xfId="9873"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 23" xfId="3575"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 23 2" xfId="6887"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 23 3" xfId="7904"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 23 4" xfId="8913"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 23 5" xfId="9911"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 24" xfId="2715"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 24 2" xfId="6973"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 24 3" xfId="7987"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 24 4" xfId="8996"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 24 5" xfId="9994"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 25" xfId="4069"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 25 2" xfId="7009"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 25 3" xfId="8023"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 25 4" xfId="9032"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 25 5" xfId="10030"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 26" xfId="4855"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 26 2" xfId="6937"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 26 3" xfId="7951"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 26 4" xfId="8960"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 26 5" xfId="9958"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 27" xfId="5949"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 28" xfId="6237"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 29" xfId="5936"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="237"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 10" xfId="6098"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 11" xfId="7124"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 12" xfId="8133"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3 13" xfId="9140"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 2" xfId="873"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 3" xfId="1546"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 4" xfId="1830"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 5" xfId="2192"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 6" xfId="2786"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 7" xfId="3653"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 8" xfId="3588"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3 9" xfId="4440"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 30" xfId="6515"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="400"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 10" xfId="6140"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 11" xfId="7166"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 12" xfId="8175"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 4 13" xfId="9182"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 2" xfId="915"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 3" xfId="1588"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 4" xfId="741"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 5" xfId="1904"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 6" xfId="2828"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 7" xfId="3695"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 8" xfId="4486"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4 9" xfId="5232"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="328"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 10" xfId="6053"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 11" xfId="7079"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 12" xfId="8088"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 5 13" xfId="9095"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 2" xfId="828"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 3" xfId="1501"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 4" xfId="2018"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 5" xfId="2356"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 6" xfId="2741"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 7" xfId="2699"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 8" xfId="3381"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5 9" xfId="2609"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="435"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 10" xfId="6177"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 11" xfId="7203"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 12" xfId="8212"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 6 13" xfId="9219"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 2" xfId="952"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 3" xfId="1625"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 4" xfId="749"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 5" xfId="1215"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 6" xfId="2865"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 7" xfId="3732"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 8" xfId="4523"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6 9" xfId="5269"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="483"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 10" xfId="6225"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 11" xfId="7250"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 12" xfId="8259"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 7 13" xfId="9265"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 2" xfId="1001"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 3" xfId="1674"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 4" xfId="2002"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 5" xfId="2343"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 6" xfId="2912"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 7" xfId="3779"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 8" xfId="4570"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7 9" xfId="5315"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8" xfId="500"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 10" xfId="6241"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 11" xfId="7265"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 12" xfId="8274"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 8 13" xfId="9280"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 2" xfId="1018"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 3" xfId="1691"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 4" xfId="2099"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 5" xfId="2416"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 6" xfId="2929"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 7" xfId="3795"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 8" xfId="4585"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8 9" xfId="5330"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9" xfId="288"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 10" xfId="6354"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 11" xfId="7376"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 12" xfId="8385"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 9 13" xfId="9390"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 2" xfId="1130"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 3" xfId="1804"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 4" xfId="2166"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 5" xfId="2464"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 6" xfId="3045"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 7" xfId="3910"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 8" xfId="4696"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9 9" xfId="5440"/>
     <cellStyle name="Обычный 2 2 2 2 2 20" xfId="1468"/>
     <cellStyle name="Обычный 2 2 2 2 2 20 2" xfId="3389"/>
     <cellStyle name="Обычный 2 2 2 2 2 20 3" xfId="4249"/>
     <cellStyle name="Обычный 2 2 2 2 2 20 4" xfId="5032"/>
     <cellStyle name="Обычный 2 2 2 2 2 20 5" xfId="5772"/>
+    <cellStyle name="Обычный 2 2 2 2 2 20 6" xfId="6694"/>
+    <cellStyle name="Обычный 2 2 2 2 2 20 7" xfId="7713"/>
+    <cellStyle name="Обычный 2 2 2 2 2 20 8" xfId="8722"/>
+    <cellStyle name="Обычный 2 2 2 2 2 20 9" xfId="9722"/>
     <cellStyle name="Обычный 2 2 2 2 2 21" xfId="1482"/>
     <cellStyle name="Обычный 2 2 2 2 2 21 2" xfId="3403"/>
     <cellStyle name="Обычный 2 2 2 2 2 21 3" xfId="4263"/>
     <cellStyle name="Обычный 2 2 2 2 2 21 4" xfId="5046"/>
     <cellStyle name="Обычный 2 2 2 2 2 21 5" xfId="5785"/>
+    <cellStyle name="Обычный 2 2 2 2 2 21 6" xfId="6707"/>
+    <cellStyle name="Обычный 2 2 2 2 2 21 7" xfId="7726"/>
+    <cellStyle name="Обычный 2 2 2 2 2 21 8" xfId="8735"/>
+    <cellStyle name="Обычный 2 2 2 2 2 21 9" xfId="9735"/>
     <cellStyle name="Обычный 2 2 2 2 2 22" xfId="967"/>
     <cellStyle name="Обычный 2 2 2 2 2 22 2" xfId="3446"/>
     <cellStyle name="Обычный 2 2 2 2 2 22 3" xfId="4303"/>
     <cellStyle name="Обычный 2 2 2 2 2 22 4" xfId="5080"/>
     <cellStyle name="Обычный 2 2 2 2 2 22 5" xfId="5818"/>
+    <cellStyle name="Обычный 2 2 2 2 2 22 6" xfId="6752"/>
+    <cellStyle name="Обычный 2 2 2 2 2 22 7" xfId="7770"/>
+    <cellStyle name="Обычный 2 2 2 2 2 22 8" xfId="8779"/>
+    <cellStyle name="Обычный 2 2 2 2 2 22 9" xfId="9778"/>
     <cellStyle name="Обычный 2 2 2 2 2 23" xfId="798"/>
     <cellStyle name="Обычный 2 2 2 2 2 23 2" xfId="3528"/>
     <cellStyle name="Обычный 2 2 2 2 2 23 3" xfId="4381"/>
     <cellStyle name="Обычный 2 2 2 2 2 23 4" xfId="5152"/>
     <cellStyle name="Обычный 2 2 2 2 2 23 5" xfId="5890"/>
+    <cellStyle name="Обычный 2 2 2 2 2 23 6" xfId="6837"/>
+    <cellStyle name="Обычный 2 2 2 2 2 23 7" xfId="7855"/>
+    <cellStyle name="Обычный 2 2 2 2 2 23 8" xfId="8864"/>
+    <cellStyle name="Обычный 2 2 2 2 2 23 9" xfId="9863"/>
     <cellStyle name="Обычный 2 2 2 2 2 24" xfId="631"/>
     <cellStyle name="Обычный 2 2 2 2 2 24 2" xfId="3560"/>
     <cellStyle name="Обычный 2 2 2 2 2 24 3" xfId="4410"/>
     <cellStyle name="Обычный 2 2 2 2 2 24 4" xfId="5174"/>
     <cellStyle name="Обычный 2 2 2 2 2 24 5" xfId="5903"/>
+    <cellStyle name="Обычный 2 2 2 2 2 24 6" xfId="6871"/>
+    <cellStyle name="Обычный 2 2 2 2 2 24 7" xfId="7888"/>
+    <cellStyle name="Обычный 2 2 2 2 2 24 8" xfId="8897"/>
+    <cellStyle name="Обычный 2 2 2 2 2 24 9" xfId="9895"/>
     <cellStyle name="Обычный 2 2 2 2 2 25" xfId="2585"/>
+    <cellStyle name="Обычный 2 2 2 2 2 25 2" xfId="6906"/>
+    <cellStyle name="Обычный 2 2 2 2 2 25 3" xfId="7922"/>
+    <cellStyle name="Обычный 2 2 2 2 2 25 4" xfId="8931"/>
+    <cellStyle name="Обычный 2 2 2 2 2 25 5" xfId="9929"/>
     <cellStyle name="Обычный 2 2 2 2 2 26" xfId="3605"/>
+    <cellStyle name="Обычный 2 2 2 2 2 26 2" xfId="6920"/>
+    <cellStyle name="Обычный 2 2 2 2 2 26 3" xfId="7936"/>
+    <cellStyle name="Обычный 2 2 2 2 2 26 4" xfId="8945"/>
+    <cellStyle name="Обычный 2 2 2 2 2 26 5" xfId="9943"/>
     <cellStyle name="Обычный 2 2 2 2 2 27" xfId="2673"/>
+    <cellStyle name="Обычный 2 2 2 2 2 27 2" xfId="6956"/>
+    <cellStyle name="Обычный 2 2 2 2 2 27 3" xfId="7970"/>
+    <cellStyle name="Обычный 2 2 2 2 2 27 4" xfId="8979"/>
+    <cellStyle name="Обычный 2 2 2 2 2 27 5" xfId="9977"/>
     <cellStyle name="Обычный 2 2 2 2 2 28" xfId="2605"/>
+    <cellStyle name="Обычный 2 2 2 2 2 28 2" xfId="7028"/>
+    <cellStyle name="Обычный 2 2 2 2 2 28 3" xfId="8042"/>
+    <cellStyle name="Обычный 2 2 2 2 2 28 4" xfId="9051"/>
+    <cellStyle name="Обычный 2 2 2 2 2 28 5" xfId="10049"/>
     <cellStyle name="Обычный 2 2 2 2 2 29" xfId="2555"/>
+    <cellStyle name="Обычный 2 2 2 2 2 29 2" xfId="7043"/>
+    <cellStyle name="Обычный 2 2 2 2 2 29 3" xfId="8056"/>
+    <cellStyle name="Обычный 2 2 2 2 2 29 4" xfId="9065"/>
+    <cellStyle name="Обычный 2 2 2 2 2 29 5" xfId="10062"/>
     <cellStyle name="Обычный 2 2 2 2 2 3" xfId="67"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="68"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10" xfId="287"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 10" xfId="6357"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 11" xfId="7379"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 12" xfId="8388"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 10 13" xfId="9393"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 2" xfId="1133"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 3" xfId="1807"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 4" xfId="2169"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 5" xfId="2467"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 6" xfId="3048"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 7" xfId="3913"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 8" xfId="4699"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10 9" xfId="5443"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11" xfId="351"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 10" xfId="6391"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 11" xfId="7413"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 12" xfId="8422"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 11 13" xfId="9427"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11 2" xfId="1166"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11 3" xfId="1841"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11 4" xfId="2203"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11 5" xfId="2496"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11 6" xfId="3082"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11 7" xfId="3947"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11 8" xfId="4733"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11 9" xfId="5477"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12" xfId="589"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 10" xfId="6311"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 11" xfId="7333"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 12" xfId="8342"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 12 13" xfId="9347"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12 2" xfId="1088"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12 3" xfId="1761"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12 4" xfId="2123"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12 5" xfId="2429"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12 6" xfId="3002"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12 7" xfId="3867"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12 8" xfId="4653"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12 9" xfId="5397"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 13" xfId="678"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 13 2" xfId="3122"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 13 3" xfId="3987"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 13 4" xfId="4773"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 13 5" xfId="5517"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 6" xfId="6431"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 7" xfId="7453"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 8" xfId="8462"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 13 9" xfId="9467"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 14" xfId="1304"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 14 2" xfId="3225"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 14 3" xfId="4088"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 14 4" xfId="4874"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 14 5" xfId="5616"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14 6" xfId="6534"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14 7" xfId="7553"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14 8" xfId="8562"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 14 9" xfId="9566"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 15" xfId="1345"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 15 2" xfId="3266"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 15 3" xfId="4128"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 15 4" xfId="4914"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 15 5" xfId="5656"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15 6" xfId="6575"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15 7" xfId="7593"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15 8" xfId="8602"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 15 9" xfId="9606"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 16" xfId="1383"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 16 2" xfId="3304"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 16 3" xfId="4165"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 16 4" xfId="4951"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 16 5" xfId="5693"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16 6" xfId="6613"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16 7" xfId="7631"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16 8" xfId="8640"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 16 9" xfId="9643"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 17" xfId="1417"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 17 2" xfId="3338"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 17 3" xfId="4199"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 17 4" xfId="4984"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 17 5" xfId="5725"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 17 6" xfId="6646"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 17 7" xfId="7664"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 17 8" xfId="8673"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 17 9" xfId="9675"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 18" xfId="1446"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 18 2" xfId="3367"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 18 3" xfId="4227"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 18 4" xfId="5011"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 18 5" xfId="5752"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 18 6" xfId="6674"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 18 7" xfId="7692"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 18 8" xfId="8701"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 18 9" xfId="9702"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 19" xfId="1470"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 19 2" xfId="3391"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 19 3" xfId="4251"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 19 4" xfId="5034"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 19 5" xfId="5774"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 19 6" xfId="6696"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 19 7" xfId="7715"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 19 8" xfId="8724"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 19 9" xfId="9724"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="69"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="70"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10" xfId="355"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 10" xfId="6388"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 11" xfId="7410"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 12" xfId="8419"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 13" xfId="9424"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 2" xfId="1163"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 3" xfId="1838"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 4" xfId="2200"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 5" xfId="2494"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 6" xfId="3079"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 7" xfId="3944"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 8" xfId="4730"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10 9" xfId="5474"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11" xfId="579"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 10" xfId="6449"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 11" xfId="7471"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 12" xfId="8480"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 13" xfId="9485"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 2" xfId="1222"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 3" xfId="1897"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 4" xfId="2259"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 5" xfId="2529"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 6" xfId="3140"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 7" xfId="4005"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 8" xfId="4791"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11 9" xfId="5535"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12" xfId="680"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 2" xfId="3203"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 3" xfId="4066"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 4" xfId="4852"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 5" xfId="5595"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 6" xfId="6512"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 7" xfId="7532"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 8" xfId="8541"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12 9" xfId="9545"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13" xfId="1324"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 2" xfId="3245"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 3" xfId="4108"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 4" xfId="4894"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 5" xfId="5636"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 6" xfId="6554"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 7" xfId="7573"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 8" xfId="8582"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13 9" xfId="9586"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14" xfId="1364"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 2" xfId="3285"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 3" xfId="4147"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 4" xfId="4933"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 5" xfId="5675"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 6" xfId="6594"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 7" xfId="7612"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 8" xfId="8621"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14 9" xfId="9625"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15" xfId="1400"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 2" xfId="3321"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 3" xfId="4182"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 4" xfId="4967"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 5" xfId="5709"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 6" xfId="6629"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 7" xfId="7648"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 8" xfId="8657"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15 9" xfId="9659"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16" xfId="1432"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16 2" xfId="3353"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16 3" xfId="4214"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16 4" xfId="4998"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16 5" xfId="5739"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16 6" xfId="6660"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16 7" xfId="7678"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16 8" xfId="8687"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16 9" xfId="9689"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17" xfId="1458"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17 2" xfId="3379"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17 3" xfId="4239"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17 4" xfId="5022"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17 5" xfId="5763"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17 6" xfId="6685"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17 7" xfId="7704"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17 8" xfId="8713"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17 9" xfId="9713"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 18" xfId="1478"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 18 2" xfId="3399"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 18 3" xfId="4259"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 18 4" xfId="5042"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 18 5" xfId="5781"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 18 6" xfId="6703"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 18 7" xfId="7722"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 18 8" xfId="8731"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 18 9" xfId="9731"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 19" xfId="743"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 19 2" xfId="3470"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 19 3" xfId="4326"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 19 4" xfId="5102"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 19 5" xfId="5840"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 19 6" xfId="6777"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 19 7" xfId="7795"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 19 8" xfId="8804"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 19 9" xfId="9803"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="71"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 20" xfId="1253"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 20 2" xfId="3498"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 20 3" xfId="4353"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 20 4" xfId="5127"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 20 5" xfId="5865"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 20 6" xfId="6806"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 20 7" xfId="7824"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 20 8" xfId="8833"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 20 9" xfId="9832"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 21" xfId="2000"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 21 2" xfId="3547"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 21 3" xfId="4397"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 21 4" xfId="5166"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 21 5" xfId="5900"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 21 6" xfId="6857"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 21 7" xfId="7875"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 21 8" xfId="8884"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 21 9" xfId="9883"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 22" xfId="2608"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 22 2" xfId="6896"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 22 3" xfId="7913"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 22 4" xfId="8922"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 22 5" xfId="9920"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 23" xfId="3601"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 23 2" xfId="6916"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 23 3" xfId="7932"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 23 4" xfId="8941"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 23 5" xfId="9939"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 24" xfId="2720"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 24 2" xfId="6978"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 24 3" xfId="7992"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 24 4" xfId="9001"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 24 5" xfId="9999"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 25" xfId="3854"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 25 2" xfId="7003"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 25 3" xfId="8017"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 25 4" xfId="9026"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 25 5" xfId="10024"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 26" xfId="4640"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 26 2" xfId="7038"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 26 3" xfId="8052"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 26 4" xfId="9061"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 26 5" xfId="10059"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 27" xfId="5952"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 28" xfId="6031"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 29" xfId="7286"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="242"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 10" xfId="6103"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 11" xfId="7129"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 12" xfId="8138"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 13" xfId="9145"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 2" xfId="878"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 3" xfId="1551"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 4" xfId="1875"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 5" xfId="2237"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 6" xfId="2791"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 7" xfId="3658"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 8" xfId="2554"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3 9" xfId="4414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 30" xfId="8295"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="395"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 10" xfId="6132"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 11" xfId="7158"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 12" xfId="8167"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 13" xfId="9174"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 2" xfId="907"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 3" xfId="1580"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 4" xfId="739"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 5" xfId="1750"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 6" xfId="2820"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 7" xfId="3687"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 8" xfId="4478"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4 9" xfId="5224"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="447"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 10" xfId="6189"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 11" xfId="7215"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 12" xfId="8224"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 13" xfId="9231"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 2" xfId="964"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 3" xfId="1637"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 4" xfId="2043"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 5" xfId="2375"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 6" xfId="2877"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 7" xfId="3744"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 8" xfId="4535"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5 9" xfId="5281"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="494"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 10" xfId="6235"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 11" xfId="7260"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 12" xfId="8269"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 13" xfId="9275"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 2" xfId="1012"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 3" xfId="1685"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 4" xfId="755"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 5" xfId="2008"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 6" xfId="2923"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 7" xfId="3790"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 8" xfId="4580"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6 9" xfId="5325"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="520"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 10" xfId="6260"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 11" xfId="7284"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 12" xfId="8293"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 13" xfId="9299"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 2" xfId="1038"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 3" xfId="1711"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 4" xfId="1958"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 5" xfId="2305"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 6" xfId="2949"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 7" xfId="3815"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 8" xfId="4604"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7 9" xfId="5349"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8" xfId="540"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 10" xfId="6280"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 11" xfId="7303"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 12" xfId="8312"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 13" xfId="9317"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 2" xfId="1057"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 3" xfId="1730"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 4" xfId="1068"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 5" xfId="2114"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 6" xfId="2969"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 7" xfId="3834"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 8" xfId="4622"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8 9" xfId="5367"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9" xfId="286"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 10" xfId="6359"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 11" xfId="7381"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 12" xfId="8390"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 13" xfId="9395"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 2" xfId="1135"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 3" xfId="1809"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 4" xfId="2171"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 5" xfId="2469"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 6" xfId="3050"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 7" xfId="3915"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 8" xfId="4701"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9 9" xfId="5445"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 20" xfId="627"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 20 2" xfId="3468"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 20 3" xfId="4324"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 20 4" xfId="5100"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 20 5" xfId="5838"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 20 6" xfId="6775"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 20 7" xfId="7793"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 20 8" xfId="8802"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 20 9" xfId="9801"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 21" xfId="1989"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 21 2" xfId="3500"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 21 3" xfId="4355"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 21 4" xfId="5129"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 21 5" xfId="5867"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 21 6" xfId="6808"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 21 7" xfId="7826"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 21 8" xfId="8835"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 21 9" xfId="9834"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 22" xfId="2332"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 22 2" xfId="3426"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 22 3" xfId="4284"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 22 4" xfId="5062"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 22 5" xfId="5800"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 22 6" xfId="6730"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 22 7" xfId="7748"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 22 8" xfId="8757"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 22 9" xfId="9756"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 23" xfId="2606"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 23 2" xfId="6845"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 23 3" xfId="7863"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 23 4" xfId="8872"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 23 5" xfId="9871"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 24" xfId="3594"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 24 2" xfId="6908"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 24 3" xfId="7924"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 24 4" xfId="8933"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 24 5" xfId="9931"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 25" xfId="2723"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 25 2" xfId="6976"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 25 3" xfId="7990"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 25 4" xfId="8999"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 25 5" xfId="9997"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 26" xfId="4014"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 26 2" xfId="7005"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 26 3" xfId="8019"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 26 4" xfId="9028"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 26 5" xfId="10026"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 27" xfId="4800"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 27 2" xfId="6938"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 27 3" xfId="7952"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 27 4" xfId="8961"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 27 5" xfId="9959"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 28" xfId="5950"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 29" xfId="6201"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="72"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 30" xfId="7484"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 31" xfId="8493"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="240"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 10" xfId="6101"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 11" xfId="7127"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 12" xfId="8136"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4 13" xfId="9143"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 2" xfId="876"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 3" xfId="1549"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 4" xfId="1966"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 5" xfId="2312"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 6" xfId="2789"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 7" xfId="3656"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 8" xfId="2553"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4 9" xfId="4373"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="397"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 10" xfId="6135"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 11" xfId="7161"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 12" xfId="8170"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 5 13" xfId="9177"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 2" xfId="910"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 3" xfId="1583"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 4" xfId="2063"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 5" xfId="2391"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 6" xfId="2823"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 7" xfId="3690"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 8" xfId="4481"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5 9" xfId="5227"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="331"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 10" xfId="6056"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 11" xfId="7082"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 12" xfId="8091"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 6 13" xfId="9098"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 2" xfId="831"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 3" xfId="1504"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 4" xfId="1751"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 5" xfId="643"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 6" xfId="2744"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 7" xfId="2696"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 8" xfId="2690"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6 9" xfId="3543"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="432"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 10" xfId="6174"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 11" xfId="7200"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 12" xfId="8209"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 7 13" xfId="9216"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 2" xfId="949"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 3" xfId="1622"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 4" xfId="1957"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 5" xfId="2304"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 6" xfId="2862"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 7" xfId="3729"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 8" xfId="4520"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7 9" xfId="5266"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="508"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 10" xfId="6249"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 11" xfId="7273"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 12" xfId="8282"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 8 13" xfId="9288"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 2" xfId="1026"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 3" xfId="1699"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 4" xfId="763"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 5" xfId="622"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 6" xfId="2937"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 7" xfId="3803"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 8" xfId="4593"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8 9" xfId="5338"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9" xfId="532"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 10" xfId="6272"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 11" xfId="7296"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 12" xfId="8305"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 9 13" xfId="9310"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 2" xfId="1049"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 3" xfId="1723"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 4" xfId="2050"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 5" xfId="2381"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 6" xfId="2961"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 7" xfId="3826"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 8" xfId="4615"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9 9" xfId="5360"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="73"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10" xfId="358"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 10" xfId="6383"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 11" xfId="7405"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 12" xfId="8414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 10 13" xfId="9419"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10 2" xfId="1158"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10 3" xfId="1833"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10 4" xfId="2195"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10 5" xfId="2490"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10 6" xfId="3074"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10 7" xfId="3939"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10 8" xfId="4725"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10 9" xfId="5469"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11" xfId="595"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 10" xfId="6323"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 11" xfId="7345"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 12" xfId="8354"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 11 13" xfId="9359"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11 2" xfId="1100"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11 3" xfId="1773"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11 4" xfId="2135"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11 5" xfId="2438"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11 6" xfId="3014"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11 7" xfId="3879"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11 8" xfId="4665"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11 9" xfId="5409"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 12" xfId="683"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 12 2" xfId="3174"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 12 3" xfId="4037"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 12 4" xfId="4823"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 12 5" xfId="5566"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 6" xfId="6483"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 7" xfId="7503"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 8" xfId="8512"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 12 9" xfId="9516"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 13" xfId="1306"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 13 2" xfId="3227"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 13 3" xfId="4090"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 13 4" xfId="4876"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 13 5" xfId="5618"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13 6" xfId="6536"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13 7" xfId="7555"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13 8" xfId="8564"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 13 9" xfId="9568"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 14" xfId="1347"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 14 2" xfId="3268"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 14 3" xfId="4130"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 14 4" xfId="4916"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 14 5" xfId="5658"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14 6" xfId="6577"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14 7" xfId="7595"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14 8" xfId="8604"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 14 9" xfId="9608"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 15" xfId="1385"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 15 2" xfId="3306"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 15 3" xfId="4167"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 15 4" xfId="4953"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 15 5" xfId="5695"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15 6" xfId="6615"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15 7" xfId="7633"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15 8" xfId="8642"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 15 9" xfId="9645"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 16" xfId="1419"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 16 2" xfId="3340"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 16 3" xfId="4201"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 16 4" xfId="4986"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 16 5" xfId="5727"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 16 6" xfId="6648"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 16 7" xfId="7666"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 16 8" xfId="8675"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 16 9" xfId="9677"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 17" xfId="1448"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 17 2" xfId="3369"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 17 3" xfId="4229"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 17 4" xfId="5013"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 17 5" xfId="5754"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 17 6" xfId="6676"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 17 7" xfId="7694"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 17 8" xfId="8703"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 17 9" xfId="9704"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 18" xfId="1472"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 18 2" xfId="3393"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 18 3" xfId="4253"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 18 4" xfId="5036"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 18 5" xfId="5776"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 18 6" xfId="6698"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 18 7" xfId="7717"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 18 8" xfId="8726"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 18 9" xfId="9726"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 19" xfId="740"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 19 2" xfId="3473"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 19 3" xfId="4329"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 19 4" xfId="5105"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 19 5" xfId="5843"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 19 6" xfId="6780"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 19 7" xfId="7798"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 19 8" xfId="8807"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 19 9" xfId="9806"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="74"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 20" xfId="1909"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 20 2" xfId="3494"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 20 3" xfId="4348"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 20 4" xfId="5123"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 20 5" xfId="5861"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 20 6" xfId="6801"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 20 7" xfId="7819"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 20 8" xfId="8828"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 20 9" xfId="9827"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 21" xfId="2265"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 21 2" xfId="3436"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 21 3" xfId="4294"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 21 4" xfId="5071"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 21 5" xfId="5809"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 21 6" xfId="6741"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 21 7" xfId="7759"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 21 8" xfId="8768"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 21 9" xfId="9767"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 22" xfId="2611"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 22 2" xfId="6881"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 22 3" xfId="7898"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 22 4" xfId="8907"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 22 5" xfId="9905"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 23" xfId="3596"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 23 2" xfId="6910"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 23 3" xfId="7926"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 23 4" xfId="8935"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 23 5" xfId="9933"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 24" xfId="2668"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 24 2" xfId="6981"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 24 3" xfId="7995"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 24 4" xfId="9004"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 24 5" xfId="10002"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 25" xfId="3747"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 25 2" xfId="6999"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 25 3" xfId="8013"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 25 4" xfId="9022"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 25 5" xfId="10020"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 26" xfId="4538"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 26 2" xfId="6947"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 26 3" xfId="7961"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 26 4" xfId="8970"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 26 5" xfId="9968"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 27" xfId="5953"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 28" xfId="6035"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 29" xfId="7222"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="244"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 10" xfId="6106"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 11" xfId="7132"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 12" xfId="8141"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3 13" xfId="9148"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 2" xfId="881"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 3" xfId="1554"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 4" xfId="732"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 5" xfId="633"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 6" xfId="2794"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 7" xfId="3661"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 8" xfId="2588"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3 9" xfId="2551"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 30" xfId="8231"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="391"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 10" xfId="6127"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 11" xfId="7153"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 12" xfId="8162"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 4 13" xfId="9169"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 2" xfId="902"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 3" xfId="1575"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 4" xfId="1944"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 5" xfId="2296"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 6" xfId="2815"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 7" xfId="3682"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 8" xfId="4473"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4 9" xfId="5219"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="339"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 10" xfId="6067"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 11" xfId="7093"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 12" xfId="8102"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 5 13" xfId="9109"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 2" xfId="842"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 3" xfId="1515"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 4" xfId="1858"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 5" xfId="2220"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 6" xfId="2755"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 7" xfId="3622"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 8" xfId="2682"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5 9" xfId="3843"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="476"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 10" xfId="6217"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 11" xfId="7242"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 12" xfId="8251"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 6 13" xfId="9257"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 2" xfId="993"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 3" xfId="1666"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 4" xfId="2005"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 5" xfId="2346"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 6" xfId="2904"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 7" xfId="3771"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 8" xfId="4562"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6 9" xfId="5307"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="510"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 10" xfId="6251"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 11" xfId="7275"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 12" xfId="8284"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 7 13" xfId="9290"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 2" xfId="1028"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 3" xfId="1701"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 4" xfId="764"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 5" xfId="2113"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 6" xfId="2939"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 7" xfId="3805"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 8" xfId="4595"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7 9" xfId="5340"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8" xfId="534"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 10" xfId="6274"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 11" xfId="7298"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 12" xfId="8307"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 8 13" xfId="9312"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 2" xfId="1051"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 3" xfId="1725"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 4" xfId="1988"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 5" xfId="2331"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 6" xfId="2963"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 7" xfId="3828"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 8" xfId="4617"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8 9" xfId="5362"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9" xfId="285"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 10" xfId="6362"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 11" xfId="7384"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 12" xfId="8393"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 9 13" xfId="9398"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 2" xfId="1138"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 3" xfId="1812"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 4" xfId="2174"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 5" xfId="2472"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 6" xfId="3053"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 7" xfId="3918"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 8" xfId="4704"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9 9" xfId="5448"/>
+    <cellStyle name="Обычный 2 2 2 2 2 30" xfId="5933"/>
+    <cellStyle name="Обычный 2 2 2 2 2 31" xfId="6021"/>
+    <cellStyle name="Обычный 2 2 2 2 2 32" xfId="5931"/>
+    <cellStyle name="Обычный 2 2 2 2 2 33" xfId="6020"/>
     <cellStyle name="Обычный 2 2 2 2 2 4" xfId="75"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="76"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10" xfId="235"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 10" xfId="6377"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 11" xfId="7399"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 12" xfId="8408"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 10 13" xfId="9413"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10 2" xfId="1153"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10 3" xfId="1827"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10 4" xfId="2189"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10 5" xfId="2485"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10 6" xfId="3068"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10 7" xfId="3933"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10 8" xfId="4719"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10 9" xfId="5463"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11" xfId="384"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 10" xfId="6331"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 11" xfId="7353"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 12" xfId="8362"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 11 13" xfId="9367"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11 2" xfId="1108"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11 3" xfId="1781"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11 4" xfId="2143"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11 5" xfId="2444"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11 6" xfId="3022"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11 7" xfId="3887"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11 8" xfId="4673"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11 9" xfId="5417"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 12" xfId="685"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 12 2" xfId="3104"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 12 3" xfId="3969"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 12 4" xfId="4755"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 12 5" xfId="5499"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 6" xfId="6413"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 7" xfId="7435"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 8" xfId="8444"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 12 9" xfId="9449"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 13" xfId="1250"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 13 2" xfId="3169"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 13 3" xfId="4032"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 13 4" xfId="4818"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 13 5" xfId="5561"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13 6" xfId="6478"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13 7" xfId="7498"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13 8" xfId="8507"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 13 9" xfId="9511"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 14" xfId="1216"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 14 2" xfId="3134"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 14 3" xfId="3999"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 14 4" xfId="4785"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 14 5" xfId="5529"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14 6" xfId="6443"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14 7" xfId="7465"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14 8" xfId="8474"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 14 9" xfId="9479"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 15" xfId="1275"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 15 2" xfId="3195"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 15 3" xfId="4058"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 15 4" xfId="4844"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 15 5" xfId="5587"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15 6" xfId="6504"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15 7" xfId="7524"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15 8" xfId="8533"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 15 9" xfId="9537"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 16" xfId="1316"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 16 2" xfId="3237"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 16 3" xfId="4100"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 16 4" xfId="4886"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 16 5" xfId="5628"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 16 6" xfId="6546"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 16 7" xfId="7565"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 16 8" xfId="8574"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 16 9" xfId="9578"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 17" xfId="1357"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 17 2" xfId="3278"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 17 3" xfId="4140"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 17 4" xfId="4926"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 17 5" xfId="5668"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 17 6" xfId="6587"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 17 7" xfId="7605"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 17 8" xfId="8614"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 17 9" xfId="9618"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 18" xfId="1394"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 18 2" xfId="3315"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 18 3" xfId="4176"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 18 4" xfId="4962"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 18 5" xfId="5704"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 18 6" xfId="6624"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 18 7" xfId="7642"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 18 8" xfId="8651"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 18 9" xfId="9654"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 19" xfId="737"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 19 2" xfId="3476"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 19 3" xfId="4331"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 19 4" xfId="5107"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 19 5" xfId="5845"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 19 6" xfId="6783"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 19 7" xfId="7801"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 19 8" xfId="8810"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 19 9" xfId="9809"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="77"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 20" xfId="1687"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 20 2" xfId="3488"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 20 3" xfId="4342"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 20 4" xfId="5118"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 20 5" xfId="5856"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 20 6" xfId="6795"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 20 7" xfId="7813"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 20 8" xfId="8822"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 20 9" xfId="9821"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 21" xfId="757"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 21 2" xfId="3443"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 21 3" xfId="4300"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 21 4" xfId="5077"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 21 5" xfId="5815"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 21 6" xfId="6749"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 21 7" xfId="7767"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 21 8" xfId="8776"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 21 9" xfId="9775"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 22" xfId="2613"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 22 2" xfId="6829"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 22 3" xfId="7847"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 22 4" xfId="8856"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 22 5" xfId="9855"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 23" xfId="3566"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 23 2" xfId="6877"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 23 3" xfId="7894"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 23 4" xfId="8903"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 23 5" xfId="9901"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 24" xfId="2665"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 24 2" xfId="6983"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 24 3" xfId="7997"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 24 4" xfId="9006"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 24 5" xfId="10004"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 25" xfId="2706"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 25 2" xfId="6994"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 25 3" xfId="8008"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 25 4" xfId="9017"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 25 5" xfId="10015"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 26" xfId="3143"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 26 2" xfId="6953"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 26 3" xfId="7967"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 26 4" xfId="8976"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 26 5" xfId="9974"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 27" xfId="5955"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 28" xfId="6034"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 29" xfId="6027"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="247"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 10" xfId="6109"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 11" xfId="7135"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 12" xfId="8144"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3 13" xfId="9151"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 2" xfId="884"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 3" xfId="1557"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 4" xfId="2007"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 5" xfId="2348"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 6" xfId="2797"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 7" xfId="3664"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 8" xfId="3545"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3 9" xfId="4356"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 30" xfId="5918"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="385"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 10" xfId="6121"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 11" xfId="7147"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 12" xfId="8156"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 4 13" xfId="9163"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 2" xfId="896"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 3" xfId="1569"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 4" xfId="1851"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 5" xfId="2213"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 6" xfId="2809"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 7" xfId="3676"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 8" xfId="4467"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4 9" xfId="5213"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="346"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 10" xfId="6075"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 11" xfId="7101"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 12" xfId="8110"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 5 13" xfId="9117"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 2" xfId="850"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 3" xfId="1523"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 4" xfId="1787"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 5" xfId="2149"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 6" xfId="2763"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 7" xfId="3630"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 8" xfId="2686"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5 9" xfId="4238"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 10" xfId="6156"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 11" xfId="7182"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 12" xfId="8191"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 6 13" xfId="9198"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 2" xfId="931"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 3" xfId="1604"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 4" xfId="1881"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 5" xfId="2243"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 6" xfId="2844"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 7" xfId="3711"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 8" xfId="4502"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6 9" xfId="5248"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="472"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 10" xfId="6213"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 11" xfId="7238"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 12" xfId="8247"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 7 13" xfId="9253"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 2" xfId="989"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 3" xfId="1662"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 4" xfId="2105"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 5" xfId="2421"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 6" xfId="2900"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 7" xfId="3767"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 8" xfId="4558"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7 9" xfId="5303"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8" xfId="442"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 10" xfId="6184"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 11" xfId="7210"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 12" xfId="8219"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 8 13" xfId="9226"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 2" xfId="959"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 3" xfId="1632"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 4" xfId="1923"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 5" xfId="2276"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 6" xfId="2872"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 7" xfId="3739"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 8" xfId="4530"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8 9" xfId="5276"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9" xfId="284"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 10" xfId="6365"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 11" xfId="7387"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 12" xfId="8396"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 9 13" xfId="9401"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 2" xfId="1141"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 3" xfId="1815"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 4" xfId="2177"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 5" xfId="2474"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 6" xfId="3056"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 7" xfId="3921"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 8" xfId="4707"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9 9" xfId="5451"/>
     <cellStyle name="Обычный 2 2 2 2 2 5" xfId="78"/>
     <cellStyle name="Обычный 2 2 2 2 2 6" xfId="226"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 10" xfId="6078"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 11" xfId="7104"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 12" xfId="8113"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6 13" xfId="9120"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 2" xfId="853"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 3" xfId="1526"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 4" xfId="1891"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 5" xfId="2253"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 6" xfId="2766"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 7" xfId="3633"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 8" xfId="3320"/>
     <cellStyle name="Обычный 2 2 2 2 2 6 9" xfId="4455"/>
     <cellStyle name="Обычный 2 2 2 2 2 7" xfId="423"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 10" xfId="6165"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 11" xfId="7191"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 12" xfId="8200"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7 13" xfId="9207"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 2" xfId="940"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 3" xfId="1613"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 4" xfId="1961"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 5" xfId="2308"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 6" xfId="2853"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 7" xfId="3720"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 8" xfId="4511"/>
     <cellStyle name="Обычный 2 2 2 2 2 7 9" xfId="5257"/>
     <cellStyle name="Обычный 2 2 2 2 2 8" xfId="465"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 10" xfId="6206"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 11" xfId="7231"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 12" xfId="8240"/>
+    <cellStyle name="Обычный 2 2 2 2 2 8 13" xfId="9246"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 2" xfId="982"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 3" xfId="1655"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 4" xfId="2071"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 5" xfId="2397"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 6" xfId="2893"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 7" xfId="3760"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 8" xfId="4551"/>
     <cellStyle name="Обычный 2 2 2 2 2 8 9" xfId="5296"/>
     <cellStyle name="Обычный 2 2 2 2 2 9" xfId="506"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 10" xfId="6247"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 11" xfId="7271"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 12" xfId="8280"/>
+    <cellStyle name="Обычный 2 2 2 2 2 9 13" xfId="9286"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 2" xfId="1024"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 3" xfId="1697"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 4" xfId="761"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 5" xfId="2072"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 6" xfId="2935"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 7" xfId="3801"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 8" xfId="4591"/>
     <cellStyle name="Обычный 2 2 2 2 2 9 9" xfId="5336"/>
     <cellStyle name="Обычный 2 2 2 2 3" xfId="79"/>
     <cellStyle name="Обычный 2 2 2 2 3 10" xfId="283"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 10" xfId="6368"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 11" xfId="7390"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 12" xfId="8399"/>
+    <cellStyle name="Обычный 2 2 2 2 3 10 13" xfId="9404"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 2" xfId="1144"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 3" xfId="1818"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 4" xfId="2180"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 5" xfId="2477"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 6" xfId="3059"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 7" xfId="3924"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 8" xfId="4710"/>
     <cellStyle name="Обычный 2 2 2 2 3 10 9" xfId="5454"/>
     <cellStyle name="Обычный 2 2 2 2 3 11" xfId="300"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 10" xfId="6369"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 11" xfId="7391"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 12" xfId="8400"/>
+    <cellStyle name="Обычный 2 2 2 2 3 11 13" xfId="9405"/>
     <cellStyle name="Обычный 2 2 2 2 3 11 2" xfId="1145"/>
     <cellStyle name="Обычный 2 2 2 2 3 11 3" xfId="1819"/>
     <cellStyle name="Обычный 2 2 2 2 3 11 4" xfId="2181"/>
     <cellStyle name="Обычный 2 2 2 2 3 11 5" xfId="2478"/>
     <cellStyle name="Обычный 2 2 2 2 3 11 6" xfId="3060"/>
     <cellStyle name="Обычный 2 2 2 2 3 11 7" xfId="3925"/>
     <cellStyle name="Обычный 2 2 2 2 3 11 8" xfId="4711"/>
     <cellStyle name="Обычный 2 2 2 2 3 11 9" xfId="5455"/>
     <cellStyle name="Обычный 2 2 2 2 3 12" xfId="602"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 10" xfId="6335"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 11" xfId="7357"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 12" xfId="8366"/>
+    <cellStyle name="Обычный 2 2 2 2 3 12 13" xfId="9371"/>
     <cellStyle name="Обычный 2 2 2 2 3 12 2" xfId="1112"/>
     <cellStyle name="Обычный 2 2 2 2 3 12 3" xfId="1785"/>
     <cellStyle name="Обычный 2 2 2 2 3 12 4" xfId="2147"/>
     <cellStyle name="Обычный 2 2 2 2 3 12 5" xfId="2448"/>
     <cellStyle name="Обычный 2 2 2 2 3 12 6" xfId="3026"/>
     <cellStyle name="Обычный 2 2 2 2 3 12 7" xfId="3891"/>
     <cellStyle name="Обычный 2 2 2 2 3 12 8" xfId="4677"/>
     <cellStyle name="Обычный 2 2 2 2 3 12 9" xfId="5421"/>
     <cellStyle name="Обычный 2 2 2 2 3 13" xfId="687"/>
     <cellStyle name="Обычный 2 2 2 2 3 13 2" xfId="3092"/>
     <cellStyle name="Обычный 2 2 2 2 3 13 3" xfId="3957"/>
     <cellStyle name="Обычный 2 2 2 2 3 13 4" xfId="4743"/>
     <cellStyle name="Обычный 2 2 2 2 3 13 5" xfId="5487"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 6" xfId="6401"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 7" xfId="7423"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 8" xfId="8432"/>
+    <cellStyle name="Обычный 2 2 2 2 3 13 9" xfId="9437"/>
     <cellStyle name="Обычный 2 2 2 2 3 14" xfId="1083"/>
     <cellStyle name="Обычный 2 2 2 2 3 14 2" xfId="2997"/>
     <cellStyle name="Обычный 2 2 2 2 3 14 3" xfId="3862"/>
     <cellStyle name="Обычный 2 2 2 2 3 14 4" xfId="4648"/>
     <cellStyle name="Обычный 2 2 2 2 3 14 5" xfId="5392"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14 6" xfId="6306"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14 7" xfId="7328"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14 8" xfId="8337"/>
+    <cellStyle name="Обычный 2 2 2 2 3 14 9" xfId="9342"/>
     <cellStyle name="Обычный 2 2 2 2 3 15" xfId="1209"/>
     <cellStyle name="Обычный 2 2 2 2 3 15 2" xfId="3127"/>
     <cellStyle name="Обычный 2 2 2 2 3 15 3" xfId="3992"/>
     <cellStyle name="Обычный 2 2 2 2 3 15 4" xfId="4778"/>
     <cellStyle name="Обычный 2 2 2 2 3 15 5" xfId="5522"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15 6" xfId="6436"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15 7" xfId="7458"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15 8" xfId="8467"/>
+    <cellStyle name="Обычный 2 2 2 2 3 15 9" xfId="9472"/>
     <cellStyle name="Обычный 2 2 2 2 3 16" xfId="1267"/>
     <cellStyle name="Обычный 2 2 2 2 3 16 2" xfId="3187"/>
     <cellStyle name="Обычный 2 2 2 2 3 16 3" xfId="4050"/>
     <cellStyle name="Обычный 2 2 2 2 3 16 4" xfId="4836"/>
     <cellStyle name="Обычный 2 2 2 2 3 16 5" xfId="5579"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16 6" xfId="6496"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16 7" xfId="7516"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16 8" xfId="8525"/>
+    <cellStyle name="Обычный 2 2 2 2 3 16 9" xfId="9529"/>
     <cellStyle name="Обычный 2 2 2 2 3 17" xfId="1292"/>
     <cellStyle name="Обычный 2 2 2 2 3 17 2" xfId="3212"/>
     <cellStyle name="Обычный 2 2 2 2 3 17 3" xfId="4075"/>
     <cellStyle name="Обычный 2 2 2 2 3 17 4" xfId="4861"/>
     <cellStyle name="Обычный 2 2 2 2 3 17 5" xfId="5603"/>
+    <cellStyle name="Обычный 2 2 2 2 3 17 6" xfId="6521"/>
+    <cellStyle name="Обычный 2 2 2 2 3 17 7" xfId="7540"/>
+    <cellStyle name="Обычный 2 2 2 2 3 17 8" xfId="8549"/>
+    <cellStyle name="Обычный 2 2 2 2 3 17 9" xfId="9553"/>
     <cellStyle name="Обычный 2 2 2 2 3 18" xfId="1333"/>
     <cellStyle name="Обычный 2 2 2 2 3 18 2" xfId="3254"/>
     <cellStyle name="Обычный 2 2 2 2 3 18 3" xfId="4116"/>
     <cellStyle name="Обычный 2 2 2 2 3 18 4" xfId="4902"/>
     <cellStyle name="Обычный 2 2 2 2 3 18 5" xfId="5644"/>
+    <cellStyle name="Обычный 2 2 2 2 3 18 6" xfId="6563"/>
+    <cellStyle name="Обычный 2 2 2 2 3 18 7" xfId="7581"/>
+    <cellStyle name="Обычный 2 2 2 2 3 18 8" xfId="8590"/>
+    <cellStyle name="Обычный 2 2 2 2 3 18 9" xfId="9594"/>
     <cellStyle name="Обычный 2 2 2 2 3 19" xfId="1372"/>
     <cellStyle name="Обычный 2 2 2 2 3 19 2" xfId="3293"/>
     <cellStyle name="Обычный 2 2 2 2 3 19 3" xfId="4154"/>
     <cellStyle name="Обычный 2 2 2 2 3 19 4" xfId="4940"/>
     <cellStyle name="Обычный 2 2 2 2 3 19 5" xfId="5682"/>
+    <cellStyle name="Обычный 2 2 2 2 3 19 6" xfId="6602"/>
+    <cellStyle name="Обычный 2 2 2 2 3 19 7" xfId="7620"/>
+    <cellStyle name="Обычный 2 2 2 2 3 19 8" xfId="8629"/>
+    <cellStyle name="Обычный 2 2 2 2 3 19 9" xfId="9632"/>
     <cellStyle name="Обычный 2 2 2 2 3 2" xfId="80"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="81"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10" xfId="363"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 10" xfId="6366"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 11" xfId="7388"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 12" xfId="8397"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 10 13" xfId="9402"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10 2" xfId="1142"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10 3" xfId="1816"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10 4" xfId="2178"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10 5" xfId="2475"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10 6" xfId="3057"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10 7" xfId="3922"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10 8" xfId="4708"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10 9" xfId="5452"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11" xfId="565"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 10" xfId="6341"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 11" xfId="7363"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 12" xfId="8372"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 11 13" xfId="9377"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11 2" xfId="1118"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11 3" xfId="1791"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11 4" xfId="2153"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11 5" xfId="2453"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11 6" xfId="3032"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11 7" xfId="3897"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11 8" xfId="4683"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11 9" xfId="5427"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 12" xfId="689"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 12 2" xfId="3083"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 12 3" xfId="3948"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 12 4" xfId="4734"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 12 5" xfId="5478"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 6" xfId="6392"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 7" xfId="7414"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 8" xfId="8423"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 12 9" xfId="9428"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 13" xfId="1087"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 13 2" xfId="3001"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 13 3" xfId="3866"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 13 4" xfId="4652"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 13 5" xfId="5396"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13 6" xfId="6310"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13 7" xfId="7332"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13 8" xfId="8341"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 13 9" xfId="9346"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 14" xfId="1205"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 14 2" xfId="3123"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 14 3" xfId="3988"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 14 4" xfId="4774"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 14 5" xfId="5518"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14 6" xfId="6432"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14 7" xfId="7454"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14 8" xfId="8463"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 14 9" xfId="9468"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 15" xfId="1310"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 15 2" xfId="3231"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 15 3" xfId="4094"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 15 4" xfId="4880"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 15 5" xfId="5622"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15 6" xfId="6540"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15 7" xfId="7559"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15 8" xfId="8568"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 15 9" xfId="9572"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 16" xfId="1351"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 16 2" xfId="3272"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 16 3" xfId="4134"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 16 4" xfId="4920"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 16 5" xfId="5662"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 16 6" xfId="6581"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 16 7" xfId="7599"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 16 8" xfId="8608"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 16 9" xfId="9612"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 17" xfId="1389"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 17 2" xfId="3310"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 17 3" xfId="4171"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 17 4" xfId="4957"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 17 5" xfId="5699"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 17 6" xfId="6619"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 17 7" xfId="7637"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 17 8" xfId="8646"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 17 9" xfId="9649"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 18" xfId="1422"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 18 2" xfId="3343"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 18 3" xfId="4204"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 18 4" xfId="4989"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 18 5" xfId="5730"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 18 6" xfId="6651"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 18 7" xfId="7669"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 18 8" xfId="8678"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 18 9" xfId="9680"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 19" xfId="733"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 19 2" xfId="3481"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 19 3" xfId="4336"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 19 4" xfId="5112"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 19 5" xfId="5850"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 19 6" xfId="6788"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 19 7" xfId="7806"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 19 8" xfId="8815"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 19 9" xfId="9814"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="82"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="83"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10" xfId="601"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 10" xfId="6345"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 11" xfId="7367"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 12" xfId="8376"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 13" xfId="9381"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 2" xfId="1122"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 3" xfId="1795"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 4" xfId="2157"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 5" xfId="2456"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 6" xfId="3036"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 7" xfId="3901"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 8" xfId="4687"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10 9" xfId="5431"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11" xfId="691"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 2" xfId="3076"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 3" xfId="3941"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 4" xfId="4727"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 5" xfId="5471"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 6" xfId="6385"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 7" xfId="7407"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 8" xfId="8416"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11 9" xfId="9421"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12" xfId="1097"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 2" xfId="3011"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 3" xfId="3876"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 4" xfId="4662"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 5" xfId="5406"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 6" xfId="6320"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 7" xfId="7342"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 8" xfId="8351"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12 9" xfId="9356"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13" xfId="1198"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 2" xfId="3116"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 3" xfId="3981"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 4" xfId="4767"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 5" xfId="5511"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 6" xfId="6425"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 7" xfId="7447"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 8" xfId="8456"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13 9" xfId="9461"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14" xfId="1239"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 2" xfId="3158"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 3" xfId="4021"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 4" xfId="4807"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 5" xfId="5550"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 6" xfId="6467"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 7" xfId="7487"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 8" xfId="8496"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14 9" xfId="9500"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15" xfId="1299"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15 2" xfId="3220"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15 3" xfId="4083"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15 4" xfId="4869"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15 5" xfId="5611"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15 6" xfId="6529"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15 7" xfId="7548"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15 8" xfId="8557"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15 9" xfId="9561"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16" xfId="1340"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16 2" xfId="3261"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16 3" xfId="4123"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16 4" xfId="4909"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16 5" xfId="5651"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16 6" xfId="6570"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16 7" xfId="7588"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16 8" xfId="8597"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16 9" xfId="9601"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 17" xfId="1378"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 17 2" xfId="3299"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 17 3" xfId="4160"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 17 4" xfId="4946"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 17 5" xfId="5688"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 17 6" xfId="6608"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 17 7" xfId="7626"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 17 8" xfId="8635"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 17 9" xfId="9638"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 18" xfId="731"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 18 2" xfId="3483"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 18 3" xfId="4338"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 18 4" xfId="5114"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 18 5" xfId="5852"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 18 6" xfId="6790"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 18 7" xfId="7808"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 18 8" xfId="8817"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 18 9" xfId="9816"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 19" xfId="1391"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 19 2" xfId="3474"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 19 3" xfId="4330"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 19 4" xfId="5106"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 19 5" xfId="5844"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 19 6" xfId="6781"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 19 7" xfId="7799"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 19 8" xfId="8808"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 19 9" xfId="9807"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="252"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 10" xfId="6116"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 11" xfId="7142"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 12" xfId="8151"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 13" xfId="9158"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 2" xfId="891"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 3" xfId="1564"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 4" xfId="1993"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 5" xfId="2336"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 6" xfId="2804"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 7" xfId="3671"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 8" xfId="4462"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2 9" xfId="5208"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 20" xfId="2117"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 20 2" xfId="3457"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 20 3" xfId="4313"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 20 4" xfId="5089"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 20 5" xfId="5827"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 20 6" xfId="6763"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 20 7" xfId="7781"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 20 8" xfId="8790"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 20 9" xfId="9789"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 21" xfId="2618"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 21 2" xfId="6803"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 21 3" xfId="7821"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 21 4" xfId="8830"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 21 5" xfId="9829"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 22" xfId="3433"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 22 2" xfId="6738"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 22 3" xfId="7756"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 22 4" xfId="8765"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 22 5" xfId="9764"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 23" xfId="2550"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 23 2" xfId="6990"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 23 3" xfId="8004"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 23 4" xfId="9013"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 23 5" xfId="10011"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 24" xfId="2569"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 24 2" xfId="6982"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 24 3" xfId="7996"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 24 4" xfId="9005"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 24 5" xfId="10003"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 25" xfId="2709"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 25 2" xfId="6965"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 25 3" xfId="7979"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 25 4" xfId="8988"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 25 5" xfId="9986"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 26" xfId="5960"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 27" xfId="6015"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 28" xfId="5938"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 29" xfId="6019"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="372"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 10" xfId="6107"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 11" xfId="7133"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 12" xfId="8142"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 13" xfId="9149"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 2" xfId="882"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 3" xfId="1555"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 4" xfId="2065"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 5" xfId="2393"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 6" xfId="2795"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 7" xfId="3662"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 8" xfId="2590"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3 9" xfId="4350"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="357"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 10" xfId="6089"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 11" xfId="7115"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 12" xfId="8124"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 13" xfId="9131"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 2" xfId="864"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 3" xfId="1537"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 4" xfId="1792"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 5" xfId="2154"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 6" xfId="2777"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 7" xfId="3644"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 8" xfId="2719"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4 9" xfId="4453"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="393"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 10" xfId="6129"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 11" xfId="7155"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 12" xfId="8164"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 13" xfId="9171"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 2" xfId="904"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 3" xfId="1577"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 4" xfId="1920"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 5" xfId="2273"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 6" xfId="2817"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 7" xfId="3684"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 8" xfId="4475"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5 9" xfId="5221"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="336"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 10" xfId="6064"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 11" xfId="7090"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 12" xfId="8099"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 13" xfId="9106"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 2" xfId="839"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 3" xfId="1512"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 4" xfId="1942"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 5" xfId="2294"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 6" xfId="2752"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 7" xfId="3619"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 8" xfId="2678"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6 9" xfId="2601"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7" xfId="426"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 10" xfId="6168"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 11" xfId="7194"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 12" xfId="8203"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 13" xfId="9210"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 2" xfId="943"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 3" xfId="1616"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 4" xfId="746"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 5" xfId="2096"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 6" xfId="2856"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 7" xfId="3723"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 8" xfId="4514"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7 9" xfId="5260"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8" xfId="280"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 10" xfId="6372"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 11" xfId="7394"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 12" xfId="8403"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 13" xfId="9408"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 2" xfId="1148"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 3" xfId="1822"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 4" xfId="2184"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 5" xfId="2481"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 6" xfId="3063"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 7" xfId="3928"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 8" xfId="4714"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8 9" xfId="5458"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9" xfId="361"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 10" xfId="6363"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 11" xfId="7385"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 12" xfId="8394"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 13" xfId="9399"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 2" xfId="1139"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 3" xfId="1813"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 4" xfId="2175"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 5" xfId="2473"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 6" xfId="3054"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 7" xfId="3919"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 8" xfId="4705"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9 9" xfId="5449"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 20" xfId="629"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 20 2" xfId="3477"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 20 3" xfId="4332"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 20 4" xfId="5108"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 20 5" xfId="5846"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 20 6" xfId="6784"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 20 7" xfId="7802"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 20 8" xfId="8811"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 20 9" xfId="9810"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 21" xfId="713"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 21 2" xfId="3453"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 21 3" xfId="4310"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 21 4" xfId="5086"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 21 5" xfId="5824"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 21 6" xfId="6759"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 21 7" xfId="7777"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 21 8" xfId="8786"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 21 9" xfId="9785"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 22" xfId="2616"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 22 2" xfId="6809"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 22 3" xfId="7827"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 22 4" xfId="8836"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 22 5" xfId="9835"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 23" xfId="3425"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 23 2" xfId="6729"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 23 3" xfId="7747"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 23 4" xfId="8756"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 23 5" xfId="9755"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 24" xfId="2660"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 24 2" xfId="6988"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 24 3" xfId="8002"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 24 4" xfId="9011"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 24 5" xfId="10009"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 25" xfId="2566"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 25 2" xfId="6984"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 25 3" xfId="7998"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 25 4" xfId="9007"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 25 5" xfId="10005"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 26" xfId="4425"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 26 2" xfId="6962"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 26 3" xfId="7976"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 26 4" xfId="8985"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 26 5" xfId="9983"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 27" xfId="5959"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 28" xfId="6016"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 29" xfId="7061"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="251"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 10" xfId="6114"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 11" xfId="7140"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 12" xfId="8149"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3 13" xfId="9156"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 2" xfId="889"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 3" xfId="1562"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 4" xfId="734"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 5" xfId="1493"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 6" xfId="2802"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 7" xfId="3669"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 8" xfId="4460"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3 9" xfId="5206"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 30" xfId="5925"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="374"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 10" xfId="6110"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 11" xfId="7136"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 12" xfId="8145"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 4 13" xfId="9152"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 2" xfId="885"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 3" xfId="1558"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 4" xfId="1975"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 5" xfId="2319"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 6" xfId="2798"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 7" xfId="3665"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 8" xfId="3571"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4 9" xfId="4283"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="353"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 10" xfId="6085"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 11" xfId="7111"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 12" xfId="8120"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 5 13" xfId="9127"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 2" xfId="860"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 3" xfId="1533"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 4" xfId="1933"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 5" xfId="2285"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 6" xfId="2773"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 7" xfId="3640"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 8" xfId="3411"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5 9" xfId="3814"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="398"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 10" xfId="6136"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 11" xfId="7162"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 12" xfId="8171"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 6 13" xfId="9178"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 2" xfId="911"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 3" xfId="1584"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 4" xfId="2036"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 5" xfId="2371"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 6" xfId="2824"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 7" xfId="3691"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 8" xfId="4482"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6 9" xfId="5228"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="330"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 10" xfId="6055"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 11" xfId="7081"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 12" xfId="8090"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 7 13" xfId="9097"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 2" xfId="830"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 3" xfId="1503"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 4" xfId="1949"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 5" xfId="2299"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 6" xfId="2743"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 7" xfId="2697"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 8" xfId="2674"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7 9" xfId="3593"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8" xfId="433"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 10" xfId="6175"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 11" xfId="7201"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 12" xfId="8210"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 8 13" xfId="9217"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 2" xfId="950"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 3" xfId="1623"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 4" xfId="1939"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 5" xfId="2291"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 6" xfId="2863"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 7" xfId="3730"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 8" xfId="4521"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8 9" xfId="5267"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9" xfId="281"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 10" xfId="6370"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 11" xfId="7392"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 12" xfId="8401"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 9 13" xfId="9406"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 2" xfId="1146"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 3" xfId="1820"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 4" xfId="2182"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 5" xfId="2479"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 6" xfId="3061"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 7" xfId="3926"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 8" xfId="4712"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9 9" xfId="5456"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="84"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10" xfId="606"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 10" xfId="6348"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 11" xfId="7370"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 12" xfId="8379"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 10 13" xfId="9384"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10 2" xfId="1125"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10 3" xfId="1798"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10 4" xfId="2160"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10 5" xfId="2459"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10 6" xfId="3039"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10 7" xfId="3904"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10 8" xfId="4690"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10 9" xfId="5434"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 11" xfId="692"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 11 2" xfId="3071"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 11 3" xfId="3936"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 11 4" xfId="4722"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 11 5" xfId="5466"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 6" xfId="6380"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 7" xfId="7402"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 8" xfId="8411"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 11 9" xfId="9416"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 12" xfId="1106"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 12 2" xfId="3020"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 12 3" xfId="3885"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 12 4" xfId="4671"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 12 5" xfId="5415"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12 6" xfId="6329"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12 7" xfId="7351"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12 8" xfId="8360"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 12 9" xfId="9365"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 13" xfId="1189"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 13 2" xfId="3107"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 13 3" xfId="3972"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 13 4" xfId="4758"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 13 5" xfId="5502"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13 6" xfId="6416"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13 7" xfId="7438"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13 8" xfId="8447"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 13 9" xfId="9452"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 14" xfId="1247"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 14 2" xfId="3166"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 14 3" xfId="4029"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 14 4" xfId="4815"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 14 5" xfId="5558"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14 6" xfId="6475"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14 7" xfId="7495"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14 8" xfId="8504"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 14 9" xfId="9508"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 15" xfId="1219"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 15 2" xfId="3137"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 15 3" xfId="4002"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 15 4" xfId="4788"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 15 5" xfId="5532"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 15 6" xfId="6446"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 15 7" xfId="7468"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 15 8" xfId="8477"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 15 9" xfId="9482"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 16" xfId="1278"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 16 2" xfId="3198"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 16 3" xfId="4061"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 16 4" xfId="4847"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 16 5" xfId="5590"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 16 6" xfId="6507"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 16 7" xfId="7527"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 16 8" xfId="8536"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 16 9" xfId="9540"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 17" xfId="1319"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 17 2" xfId="3240"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 17 3" xfId="4103"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 17 4" xfId="4889"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 17 5" xfId="5631"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 17 6" xfId="6549"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 17 7" xfId="7568"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 17 8" xfId="8577"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 17 9" xfId="9581"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 18" xfId="730"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 18 2" xfId="3484"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 18 3" xfId="4339"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 18 4" xfId="5115"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 18 5" xfId="5853"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 18 6" xfId="6791"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 18 7" xfId="7809"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 18 8" xfId="8818"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 18 9" xfId="9817"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 19" xfId="621"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 19 2" xfId="3472"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 19 3" xfId="4328"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 19 4" xfId="5104"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 19 5" xfId="5842"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 19 6" xfId="6779"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 19 7" xfId="7797"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 19 8" xfId="8806"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 19 9" xfId="9805"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="253"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 10" xfId="6117"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 11" xfId="7143"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 12" xfId="8152"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2 13" xfId="9159"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 2" xfId="892"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 3" xfId="1565"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 4" xfId="1959"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 5" xfId="2306"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 6" xfId="2805"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 7" xfId="3672"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 8" xfId="4463"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2 9" xfId="5209"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 20" xfId="1307"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 20 2" xfId="3460"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 20 3" xfId="4316"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 20 4" xfId="5092"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 20 5" xfId="5830"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 20 6" xfId="6766"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 20 7" xfId="7784"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 20 8" xfId="8793"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 20 9" xfId="9792"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 21" xfId="2619"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 21 2" xfId="6798"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 21 3" xfId="7816"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 21 4" xfId="8825"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 21 5" xfId="9824"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 22" xfId="3441"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 22 2" xfId="6747"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 22 3" xfId="7765"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 22 4" xfId="8774"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 22 5" xfId="9773"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 23" xfId="2557"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 23 2" xfId="6991"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 23 3" xfId="8005"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 23 4" xfId="9014"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 23 5" xfId="10012"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 24" xfId="3520"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 24 2" xfId="6980"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 24 3" xfId="7994"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 24 4" xfId="9003"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 24 5" xfId="10001"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 25" xfId="2651"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 25 2" xfId="6968"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 25 3" xfId="7982"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 25 4" xfId="8991"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 25 5" xfId="9989"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 26" xfId="5961"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 27" xfId="6014"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 28" xfId="5940"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 29" xfId="6459"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="371"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 10" xfId="6105"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 11" xfId="7131"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 12" xfId="8140"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 3 13" xfId="9147"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 2" xfId="880"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 3" xfId="1553"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 4" xfId="1835"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 5" xfId="2197"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 6" xfId="2793"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 7" xfId="3660"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 8" xfId="2586"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3 9" xfId="2661"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="360"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 10" xfId="6092"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 11" xfId="7118"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 12" xfId="8127"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 4 13" xfId="9134"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 2" xfId="867"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 3" xfId="1540"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 4" xfId="1983"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 5" xfId="2326"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 6" xfId="2780"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 7" xfId="3647"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 8" xfId="2948"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4 9" xfId="4456"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="388"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 10" xfId="6124"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 11" xfId="7150"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 12" xfId="8159"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 5 13" xfId="9166"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 2" xfId="899"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 3" xfId="1572"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 4" xfId="2044"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 5" xfId="2376"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 6" xfId="2812"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 7" xfId="3679"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 8" xfId="4470"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5 9" xfId="5216"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6" xfId="344"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 10" xfId="6073"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 11" xfId="7099"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 12" xfId="8108"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 6 13" xfId="9115"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 2" xfId="848"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 3" xfId="1521"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 4" xfId="1757"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 5" xfId="2119"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 6" xfId="2761"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 7" xfId="3628"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 8" xfId="4434"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6 9" xfId="5192"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7" xfId="417"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 10" xfId="6159"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 11" xfId="7185"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 12" xfId="8194"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 7 13" xfId="9201"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 2" xfId="934"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 3" xfId="1607"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 4" xfId="2100"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 5" xfId="2417"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 6" xfId="2847"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 7" xfId="3714"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 8" xfId="4505"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7 9" xfId="5251"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8" xfId="409"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 10" xfId="6373"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 11" xfId="7395"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 12" xfId="8404"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 8 13" xfId="9409"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 2" xfId="1149"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 3" xfId="1823"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 4" xfId="2185"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 5" xfId="2482"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 6" xfId="3064"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 7" xfId="3929"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 8" xfId="4715"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8 9" xfId="5459"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9" xfId="238"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 10" xfId="6361"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 11" xfId="7383"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 12" xfId="8392"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 9 13" xfId="9397"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9 2" xfId="1137"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9 3" xfId="1811"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9 4" xfId="2173"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9 5" xfId="2471"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9 6" xfId="3052"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9 7" xfId="3917"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9 8" xfId="4703"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9 9" xfId="5447"/>
     <cellStyle name="Обычный 2 2 2 2 3 20" xfId="735"/>
     <cellStyle name="Обычный 2 2 2 2 3 20 2" xfId="3479"/>
     <cellStyle name="Обычный 2 2 2 2 3 20 3" xfId="4334"/>
     <cellStyle name="Обычный 2 2 2 2 3 20 4" xfId="5110"/>
     <cellStyle name="Обычный 2 2 2 2 3 20 5" xfId="5848"/>
+    <cellStyle name="Обычный 2 2 2 2 3 20 6" xfId="6786"/>
+    <cellStyle name="Обычный 2 2 2 2 3 20 7" xfId="7804"/>
+    <cellStyle name="Обычный 2 2 2 2 3 20 8" xfId="8813"/>
+    <cellStyle name="Обычный 2 2 2 2 3 20 9" xfId="9812"/>
     <cellStyle name="Обычный 2 2 2 2 3 21" xfId="1650"/>
     <cellStyle name="Обычный 2 2 2 2 3 21 2" xfId="3480"/>
     <cellStyle name="Обычный 2 2 2 2 3 21 3" xfId="4335"/>
     <cellStyle name="Обычный 2 2 2 2 3 21 4" xfId="5111"/>
     <cellStyle name="Обычный 2 2 2 2 3 21 5" xfId="5849"/>
+    <cellStyle name="Обычный 2 2 2 2 3 21 6" xfId="6787"/>
+    <cellStyle name="Обычный 2 2 2 2 3 21 7" xfId="7805"/>
+    <cellStyle name="Обычный 2 2 2 2 3 21 8" xfId="8814"/>
+    <cellStyle name="Обычный 2 2 2 2 3 21 9" xfId="9813"/>
     <cellStyle name="Обычный 2 2 2 2 3 22" xfId="1945"/>
     <cellStyle name="Обычный 2 2 2 2 3 22 2" xfId="3447"/>
     <cellStyle name="Обычный 2 2 2 2 3 22 3" xfId="4304"/>
     <cellStyle name="Обычный 2 2 2 2 3 22 4" xfId="5081"/>
     <cellStyle name="Обычный 2 2 2 2 3 22 5" xfId="5819"/>
+    <cellStyle name="Обычный 2 2 2 2 3 22 6" xfId="6753"/>
+    <cellStyle name="Обычный 2 2 2 2 3 22 7" xfId="7771"/>
+    <cellStyle name="Обычный 2 2 2 2 3 22 8" xfId="8780"/>
+    <cellStyle name="Обычный 2 2 2 2 3 22 9" xfId="9779"/>
     <cellStyle name="Обычный 2 2 2 2 3 23" xfId="2614"/>
+    <cellStyle name="Обычный 2 2 2 2 3 23 2" xfId="6818"/>
+    <cellStyle name="Обычный 2 2 2 2 3 23 3" xfId="7836"/>
+    <cellStyle name="Обычный 2 2 2 2 3 23 4" xfId="8845"/>
+    <cellStyle name="Обычный 2 2 2 2 3 23 5" xfId="9844"/>
     <cellStyle name="Обычный 2 2 2 2 3 24" xfId="3422"/>
+    <cellStyle name="Обычный 2 2 2 2 3 24 2" xfId="6726"/>
+    <cellStyle name="Обычный 2 2 2 2 3 24 3" xfId="7744"/>
+    <cellStyle name="Обычный 2 2 2 2 3 24 4" xfId="8753"/>
+    <cellStyle name="Обычный 2 2 2 2 3 24 5" xfId="9752"/>
     <cellStyle name="Обычный 2 2 2 2 3 25" xfId="2662"/>
+    <cellStyle name="Обычный 2 2 2 2 3 25 2" xfId="6986"/>
+    <cellStyle name="Обычный 2 2 2 2 3 25 3" xfId="8000"/>
+    <cellStyle name="Обычный 2 2 2 2 3 25 4" xfId="9009"/>
+    <cellStyle name="Обычный 2 2 2 2 3 25 5" xfId="10007"/>
     <cellStyle name="Обычный 2 2 2 2 3 26" xfId="2689"/>
+    <cellStyle name="Обычный 2 2 2 2 3 26 2" xfId="6987"/>
+    <cellStyle name="Обычный 2 2 2 2 3 26 3" xfId="8001"/>
+    <cellStyle name="Обычный 2 2 2 2 3 26 4" xfId="9010"/>
+    <cellStyle name="Обычный 2 2 2 2 3 26 5" xfId="10008"/>
     <cellStyle name="Обычный 2 2 2 2 3 27" xfId="4454"/>
+    <cellStyle name="Обычный 2 2 2 2 3 27 2" xfId="6957"/>
+    <cellStyle name="Обычный 2 2 2 2 3 27 3" xfId="7971"/>
+    <cellStyle name="Обычный 2 2 2 2 3 27 4" xfId="8980"/>
+    <cellStyle name="Обычный 2 2 2 2 3 27 5" xfId="9978"/>
+    <cellStyle name="Обычный 2 2 2 2 3 28" xfId="5957"/>
+    <cellStyle name="Обычный 2 2 2 2 3 29" xfId="6017"/>
     <cellStyle name="Обычный 2 2 2 2 3 3" xfId="85"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="86"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10" xfId="576"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 10" xfId="6355"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 11" xfId="7377"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 12" xfId="8386"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 10 13" xfId="9391"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10 2" xfId="1131"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10 3" xfId="1805"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10 4" xfId="2167"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10 5" xfId="2465"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10 6" xfId="3046"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10 7" xfId="3911"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10 8" xfId="4697"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10 9" xfId="5441"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 11" xfId="694"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 11 2" xfId="3055"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 11 3" xfId="3920"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 11 4" xfId="4706"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 11 5" xfId="5450"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 6" xfId="6364"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 7" xfId="7386"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 8" xfId="8395"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 11 9" xfId="9400"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 12" xfId="1119"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 12 2" xfId="3033"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 12 3" xfId="3898"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 12 4" xfId="4684"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 12 5" xfId="5428"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12 6" xfId="6342"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12 7" xfId="7364"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12 8" xfId="8373"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 12 9" xfId="9378"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 13" xfId="1164"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 13 2" xfId="3080"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 13 3" xfId="3945"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 13 4" xfId="4731"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 13 5" xfId="5475"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13 6" xfId="6389"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13 7" xfId="7411"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13 8" xfId="8420"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 13 9" xfId="9425"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 14" xfId="1091"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 14 2" xfId="3005"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 14 3" xfId="3870"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 14 4" xfId="4656"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 14 5" xfId="5400"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14 6" xfId="6314"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14 7" xfId="7336"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14 8" xfId="8345"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 14 9" xfId="9350"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 15" xfId="1078"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 15 2" xfId="2992"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 15 3" xfId="3857"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 15 4" xfId="4643"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 15 5" xfId="5387"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 15 6" xfId="6301"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 15 7" xfId="7323"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 15 8" xfId="8332"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 15 9" xfId="9337"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 16" xfId="1263"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 16 2" xfId="3183"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 16 3" xfId="4046"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 16 4" xfId="4832"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 16 5" xfId="5575"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 16 6" xfId="6492"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 16 7" xfId="7512"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 16 8" xfId="8521"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 16 9" xfId="9525"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 17" xfId="1296"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 17 2" xfId="3216"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 17 3" xfId="4079"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 17 4" xfId="4865"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 17 5" xfId="5607"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 17 6" xfId="6525"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 17 7" xfId="7544"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 17 8" xfId="8553"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 17 9" xfId="9557"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 18" xfId="728"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 18 2" xfId="3486"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 18 3" xfId="4340"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 18 4" xfId="5116"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 18 5" xfId="5854"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 18 6" xfId="6793"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 18 7" xfId="7811"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 18 8" xfId="8820"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 18 9" xfId="9819"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 19" xfId="790"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 19 2" xfId="3469"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 19 3" xfId="4325"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 19 4" xfId="5101"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 19 5" xfId="5839"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 19 6" xfId="6776"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 19 7" xfId="7794"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 19 8" xfId="8803"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 19 9" xfId="9802"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="255"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 10" xfId="6119"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 11" xfId="7145"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 12" xfId="8154"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2 13" xfId="9161"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 2" xfId="894"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 3" xfId="1567"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 4" xfId="1886"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 5" xfId="2248"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 6" xfId="2807"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 7" xfId="3674"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 8" xfId="4465"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2 9" xfId="5211"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 20" xfId="1907"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 20 2" xfId="3466"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 20 3" xfId="4322"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 20 4" xfId="5098"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 20 5" xfId="5836"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 20 6" xfId="6773"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 20 7" xfId="7791"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 20 8" xfId="8800"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 20 9" xfId="9799"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 21" xfId="2620"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 21 2" xfId="6782"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 21 3" xfId="7800"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 21 4" xfId="8809"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 21 5" xfId="9808"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 22" xfId="3454"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 22 2" xfId="6760"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 22 3" xfId="7778"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 22 4" xfId="8787"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 22 5" xfId="9786"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 23" xfId="2659"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 23 2" xfId="6992"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 23 3" xfId="8006"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 23 4" xfId="9015"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 23 5" xfId="10013"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 24" xfId="2615"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 24 2" xfId="6977"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 24 3" xfId="7991"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 24 4" xfId="9000"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 24 5" xfId="9998"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 25" xfId="4280"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 25 2" xfId="6974"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 25 3" xfId="7988"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 25 4" xfId="8997"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 25 5" xfId="9995"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 26" xfId="5963"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 27" xfId="6012"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 28" xfId="5942"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 29" xfId="6262"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="368"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 10" xfId="6102"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 11" xfId="7128"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 12" xfId="8137"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 3 13" xfId="9144"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 2" xfId="877"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 3" xfId="1550"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 4" xfId="1911"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 5" xfId="2266"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 6" xfId="2790"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 7" xfId="3657"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 8" xfId="2710"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3 9" xfId="2576"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="366"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 10" xfId="6099"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 11" xfId="7125"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 12" xfId="8134"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 4 13" xfId="9141"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 2" xfId="874"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 3" xfId="1547"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 4" xfId="2031"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 5" xfId="2367"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 6" xfId="2787"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 7" xfId="3654"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 8" xfId="2582"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4 9" xfId="2666"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="373"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 10" xfId="6108"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 11" xfId="7134"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 12" xfId="8143"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 5 13" xfId="9150"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 2" xfId="883"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 3" xfId="1556"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 4" xfId="2039"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 5" xfId="2373"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 6" xfId="2796"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 7" xfId="3663"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 8" xfId="2592"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5 9" xfId="4291"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6" xfId="354"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 10" xfId="6086"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 11" xfId="7112"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 12" xfId="8121"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 6 13" xfId="9128"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 2" xfId="861"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 3" xfId="1534"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 4" xfId="1752"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 5" xfId="644"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 6" xfId="2774"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 7" xfId="3641"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 8" xfId="2722"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6 9" xfId="4420"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7" xfId="396"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 10" xfId="6133"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 11" xfId="7159"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 12" xfId="8168"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 7 13" xfId="9175"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 2" xfId="908"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 3" xfId="1581"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 4" xfId="2103"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 5" xfId="2420"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 6" xfId="2821"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 7" xfId="3688"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 8" xfId="4479"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7 9" xfId="5225"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8" xfId="408"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 10" xfId="6375"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 11" xfId="7397"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 12" xfId="8406"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 8 13" xfId="9411"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 2" xfId="1151"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 3" xfId="1825"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 4" xfId="2187"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 5" xfId="2483"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 6" xfId="3066"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 7" xfId="3931"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 8" xfId="4717"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8 9" xfId="5461"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9" xfId="239"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 10" xfId="6358"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 11" xfId="7380"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 12" xfId="8389"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 9 13" xfId="9394"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9 2" xfId="1134"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9 3" xfId="1808"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9 4" xfId="2170"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9 5" xfId="2468"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9 6" xfId="3049"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9 7" xfId="3914"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9 8" xfId="4700"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9 9" xfId="5444"/>
+    <cellStyle name="Обычный 2 2 2 2 3 30" xfId="7062"/>
+    <cellStyle name="Обычный 2 2 2 2 3 31" xfId="8071"/>
     <cellStyle name="Обычный 2 2 2 2 3 4" xfId="249"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 10" xfId="6112"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 11" xfId="7138"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 12" xfId="8147"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4 13" xfId="9154"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 2" xfId="887"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 3" xfId="1560"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 4" xfId="1760"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 5" xfId="2122"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 6" xfId="2800"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 7" xfId="3667"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 8" xfId="4458"/>
     <cellStyle name="Обычный 2 2 2 2 3 4 9" xfId="5204"/>
     <cellStyle name="Обычный 2 2 2 2 3 5" xfId="377"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 10" xfId="6113"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 11" xfId="7139"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 12" xfId="8148"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5 13" xfId="9155"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 2" xfId="888"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 3" xfId="1561"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 4" xfId="1842"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 5" xfId="2204"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 6" xfId="2801"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 7" xfId="3668"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 8" xfId="4459"/>
     <cellStyle name="Обычный 2 2 2 2 3 5 9" xfId="5205"/>
     <cellStyle name="Обычный 2 2 2 2 3 6" xfId="349"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 10" xfId="6079"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 11" xfId="7105"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 12" xfId="8114"/>
+    <cellStyle name="Обычный 2 2 2 2 3 6 13" xfId="9121"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 2" xfId="854"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 3" xfId="1527"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 4" xfId="1922"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 5" xfId="2275"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 6" xfId="2767"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 7" xfId="3634"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 8" xfId="3352"/>
     <cellStyle name="Обычный 2 2 2 2 3 6 9" xfId="2564"/>
     <cellStyle name="Обычный 2 2 2 2 3 7" xfId="405"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 10" xfId="6145"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 11" xfId="7171"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 12" xfId="8180"/>
+    <cellStyle name="Обычный 2 2 2 2 3 7 13" xfId="9187"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 2" xfId="920"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 3" xfId="1593"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 4" xfId="2049"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 5" xfId="2380"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 6" xfId="2833"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 7" xfId="3700"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 8" xfId="4491"/>
     <cellStyle name="Обычный 2 2 2 2 3 7 9" xfId="5237"/>
     <cellStyle name="Обычный 2 2 2 2 3 8" xfId="326"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 10" xfId="6051"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 11" xfId="7077"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 12" xfId="8086"/>
+    <cellStyle name="Обычный 2 2 2 2 3 8 13" xfId="9093"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 2" xfId="826"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 3" xfId="1499"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 4" xfId="1765"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 5" xfId="2127"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 6" xfId="2739"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 7" xfId="2552"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 8" xfId="3248"/>
     <cellStyle name="Обычный 2 2 2 2 3 8 9" xfId="2612"/>
     <cellStyle name="Обычный 2 2 2 2 3 9" xfId="436"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 10" xfId="6178"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 11" xfId="7204"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 12" xfId="8213"/>
+    <cellStyle name="Обычный 2 2 2 2 3 9 13" xfId="9220"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 2" xfId="953"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 3" xfId="1626"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 4" xfId="2091"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 5" xfId="2410"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 6" xfId="2866"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 7" xfId="3733"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 8" xfId="4524"/>
     <cellStyle name="Обычный 2 2 2 2 3 9 9" xfId="5270"/>
     <cellStyle name="Обычный 2 2 2 2 4" xfId="87"/>
     <cellStyle name="Обычный 2 2 2 2 4 10" xfId="241"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 10" xfId="6356"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 11" xfId="7378"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 12" xfId="8387"/>
+    <cellStyle name="Обычный 2 2 2 2 4 10 13" xfId="9392"/>
     <cellStyle name="Обычный 2 2 2 2 4 10 2" xfId="1132"/>
     <cellStyle name="Обычный 2 2 2 2 4 10 3" xfId="1806"/>
     <cellStyle name="Обычный 2 2 2 2 4 10 4" xfId="2168"/>
     <cellStyle name="Обычный 2 2 2 2 4 10 5" xfId="2466"/>
     <cellStyle name="Обычный 2 2 2 2 4 10 6" xfId="3047"/>
     <cellStyle name="Обычный 2 2 2 2 4 10 7" xfId="3912"/>
     <cellStyle name="Обычный 2 2 2 2 4 10 8" xfId="4698"/>
     <cellStyle name="Обычный 2 2 2 2 4 10 9" xfId="5442"/>
     <cellStyle name="Обычный 2 2 2 2 4 11" xfId="566"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 10" xfId="6360"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 11" xfId="7382"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 12" xfId="8391"/>
+    <cellStyle name="Обычный 2 2 2 2 4 11 13" xfId="9396"/>
     <cellStyle name="Обычный 2 2 2 2 4 11 2" xfId="1136"/>
     <cellStyle name="Обычный 2 2 2 2 4 11 3" xfId="1810"/>
     <cellStyle name="Обычный 2 2 2 2 4 11 4" xfId="2172"/>
     <cellStyle name="Обычный 2 2 2 2 4 11 5" xfId="2470"/>
     <cellStyle name="Обычный 2 2 2 2 4 11 6" xfId="3051"/>
     <cellStyle name="Обычный 2 2 2 2 4 11 7" xfId="3916"/>
     <cellStyle name="Обычный 2 2 2 2 4 11 8" xfId="4702"/>
     <cellStyle name="Обычный 2 2 2 2 4 11 9" xfId="5446"/>
     <cellStyle name="Обычный 2 2 2 2 4 12" xfId="695"/>
     <cellStyle name="Обычный 2 2 2 2 4 12 2" xfId="3041"/>
     <cellStyle name="Обычный 2 2 2 2 4 12 3" xfId="3906"/>
     <cellStyle name="Обычный 2 2 2 2 4 12 4" xfId="4692"/>
     <cellStyle name="Обычный 2 2 2 2 4 12 5" xfId="5436"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 6" xfId="6350"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 7" xfId="7372"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 8" xfId="8381"/>
+    <cellStyle name="Обычный 2 2 2 2 4 12 9" xfId="9386"/>
     <cellStyle name="Обычный 2 2 2 2 4 13" xfId="1150"/>
     <cellStyle name="Обычный 2 2 2 2 4 13 2" xfId="3065"/>
     <cellStyle name="Обычный 2 2 2 2 4 13 3" xfId="3930"/>
     <cellStyle name="Обычный 2 2 2 2 4 13 4" xfId="4716"/>
     <cellStyle name="Обычный 2 2 2 2 4 13 5" xfId="5460"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13 6" xfId="6374"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13 7" xfId="7396"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13 8" xfId="8405"/>
+    <cellStyle name="Обычный 2 2 2 2 4 13 9" xfId="9410"/>
     <cellStyle name="Обычный 2 2 2 2 4 14" xfId="1073"/>
     <cellStyle name="Обычный 2 2 2 2 4 14 2" xfId="2986"/>
     <cellStyle name="Обычный 2 2 2 2 4 14 3" xfId="3851"/>
     <cellStyle name="Обычный 2 2 2 2 4 14 4" xfId="4637"/>
     <cellStyle name="Обычный 2 2 2 2 4 14 5" xfId="5382"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14 6" xfId="6296"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14 7" xfId="7318"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14 8" xfId="8327"/>
+    <cellStyle name="Обычный 2 2 2 2 4 14 9" xfId="9332"/>
     <cellStyle name="Обычный 2 2 2 2 4 15" xfId="1183"/>
     <cellStyle name="Обычный 2 2 2 2 4 15 2" xfId="3101"/>
     <cellStyle name="Обычный 2 2 2 2 4 15 3" xfId="3966"/>
     <cellStyle name="Обычный 2 2 2 2 4 15 4" xfId="4752"/>
     <cellStyle name="Обычный 2 2 2 2 4 15 5" xfId="5496"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15 6" xfId="6410"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15 7" xfId="7432"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15 8" xfId="8441"/>
+    <cellStyle name="Обычный 2 2 2 2 4 15 9" xfId="9446"/>
     <cellStyle name="Обычный 2 2 2 2 4 16" xfId="1252"/>
     <cellStyle name="Обычный 2 2 2 2 4 16 2" xfId="3171"/>
     <cellStyle name="Обычный 2 2 2 2 4 16 3" xfId="4034"/>
     <cellStyle name="Обычный 2 2 2 2 4 16 4" xfId="4820"/>
     <cellStyle name="Обычный 2 2 2 2 4 16 5" xfId="5563"/>
+    <cellStyle name="Обычный 2 2 2 2 4 16 6" xfId="6480"/>
+    <cellStyle name="Обычный 2 2 2 2 4 16 7" xfId="7500"/>
+    <cellStyle name="Обычный 2 2 2 2 4 16 8" xfId="8509"/>
+    <cellStyle name="Обычный 2 2 2 2 4 16 9" xfId="9513"/>
     <cellStyle name="Обычный 2 2 2 2 4 17" xfId="1214"/>
     <cellStyle name="Обычный 2 2 2 2 4 17 2" xfId="3132"/>
     <cellStyle name="Обычный 2 2 2 2 4 17 3" xfId="3997"/>
     <cellStyle name="Обычный 2 2 2 2 4 17 4" xfId="4783"/>
     <cellStyle name="Обычный 2 2 2 2 4 17 5" xfId="5527"/>
+    <cellStyle name="Обычный 2 2 2 2 4 17 6" xfId="6441"/>
+    <cellStyle name="Обычный 2 2 2 2 4 17 7" xfId="7463"/>
+    <cellStyle name="Обычный 2 2 2 2 4 17 8" xfId="8472"/>
+    <cellStyle name="Обычный 2 2 2 2 4 17 9" xfId="9477"/>
     <cellStyle name="Обычный 2 2 2 2 4 18" xfId="1273"/>
     <cellStyle name="Обычный 2 2 2 2 4 18 2" xfId="3193"/>
     <cellStyle name="Обычный 2 2 2 2 4 18 3" xfId="4056"/>
     <cellStyle name="Обычный 2 2 2 2 4 18 4" xfId="4842"/>
     <cellStyle name="Обычный 2 2 2 2 4 18 5" xfId="5585"/>
+    <cellStyle name="Обычный 2 2 2 2 4 18 6" xfId="6502"/>
+    <cellStyle name="Обычный 2 2 2 2 4 18 7" xfId="7522"/>
+    <cellStyle name="Обычный 2 2 2 2 4 18 8" xfId="8531"/>
+    <cellStyle name="Обычный 2 2 2 2 4 18 9" xfId="9535"/>
     <cellStyle name="Обычный 2 2 2 2 4 19" xfId="727"/>
     <cellStyle name="Обычный 2 2 2 2 4 19 2" xfId="3487"/>
     <cellStyle name="Обычный 2 2 2 2 4 19 3" xfId="4341"/>
     <cellStyle name="Обычный 2 2 2 2 4 19 4" xfId="5117"/>
     <cellStyle name="Обычный 2 2 2 2 4 19 5" xfId="5855"/>
+    <cellStyle name="Обычный 2 2 2 2 4 19 6" xfId="6794"/>
+    <cellStyle name="Обычный 2 2 2 2 4 19 7" xfId="7812"/>
+    <cellStyle name="Обычный 2 2 2 2 4 19 8" xfId="8821"/>
+    <cellStyle name="Обычный 2 2 2 2 4 19 9" xfId="9820"/>
     <cellStyle name="Обычный 2 2 2 2 4 2" xfId="88"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="89"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10" xfId="610"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 10" xfId="6367"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 11" xfId="7389"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 12" xfId="8398"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 10 13" xfId="9403"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10 2" xfId="1143"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10 3" xfId="1817"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10 4" xfId="2179"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10 5" xfId="2476"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10 6" xfId="3058"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10 7" xfId="3923"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10 8" xfId="4709"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10 9" xfId="5453"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 11" xfId="696"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 11 2" xfId="3028"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 11 3" xfId="3893"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 11 4" xfId="4679"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 11 5" xfId="5423"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 6" xfId="6337"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 7" xfId="7359"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 8" xfId="8368"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 11 9" xfId="9373"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 12" xfId="1172"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 12 2" xfId="3089"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 12 3" xfId="3954"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 12 4" xfId="4740"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 12 5" xfId="5484"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12 6" xfId="6398"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12 7" xfId="7420"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12 8" xfId="8429"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 12 9" xfId="9434"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 13" xfId="1084"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 13 2" xfId="2998"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 13 3" xfId="3863"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 13 4" xfId="4649"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 13 5" xfId="5393"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13 6" xfId="6307"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13 7" xfId="7329"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13 8" xfId="8338"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 13 9" xfId="9343"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 14" xfId="1208"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 14 2" xfId="3126"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 14 3" xfId="3991"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 14 4" xfId="4777"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 14 5" xfId="5521"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14 6" xfId="6435"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14 7" xfId="7457"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14 8" xfId="8466"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 14 9" xfId="9471"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 15" xfId="1266"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 15 2" xfId="3186"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 15 3" xfId="4049"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 15 4" xfId="4835"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 15 5" xfId="5578"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 15 6" xfId="6495"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 15 7" xfId="7515"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 15 8" xfId="8524"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 15 9" xfId="9528"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 16" xfId="1293"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 16 2" xfId="3213"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 16 3" xfId="4076"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 16 4" xfId="4862"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 16 5" xfId="5604"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 16 6" xfId="6522"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 16 7" xfId="7541"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 16 8" xfId="8550"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 16 9" xfId="9554"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 17" xfId="1334"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 17 2" xfId="3255"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 17 3" xfId="4117"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 17 4" xfId="4903"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 17 5" xfId="5645"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 17 6" xfId="6564"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 17 7" xfId="7582"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 17 8" xfId="8591"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 17 9" xfId="9595"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 18" xfId="725"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 18 2" xfId="3489"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 18 3" xfId="4343"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 18 4" xfId="5119"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 18 5" xfId="5857"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 18 6" xfId="6796"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 18 7" xfId="7814"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 18 8" xfId="8823"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 18 9" xfId="9822"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 19" xfId="1211"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 19 2" xfId="3464"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 19 3" xfId="4320"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 19 4" xfId="5096"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 19 5" xfId="5834"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 19 6" xfId="6771"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 19 7" xfId="7789"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 19 8" xfId="8798"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 19 9" xfId="9797"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="258"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 10" xfId="6122"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 11" xfId="7148"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 12" xfId="8157"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2 13" xfId="9164"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 2" xfId="897"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 3" xfId="1570"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 4" xfId="624"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 5" xfId="1645"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 6" xfId="2810"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 7" xfId="3677"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 8" xfId="4468"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2 9" xfId="5214"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 20" xfId="2059"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 20 2" xfId="3478"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 20 3" xfId="4333"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 20 4" xfId="5109"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 20 5" xfId="5847"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 20 6" xfId="6785"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 20 7" xfId="7803"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 20 8" xfId="8812"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 20 9" xfId="9811"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 21" xfId="2622"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 21 2" xfId="6755"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 21 3" xfId="7773"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 21 4" xfId="8782"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 21 5" xfId="9781"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 22" xfId="3507"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 22 2" xfId="6815"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 22 3" xfId="7833"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 22 4" xfId="8842"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 22 5" xfId="9841"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 23" xfId="2657"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 23 2" xfId="6995"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 23 3" xfId="8009"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 23 4" xfId="9018"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 23 5" xfId="10016"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 24" xfId="3501"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 24 2" xfId="6972"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 24 3" xfId="7986"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 24 4" xfId="8995"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 24 5" xfId="9993"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 25" xfId="2649"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 25 2" xfId="6985"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 25 3" xfId="7999"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 25 4" xfId="9008"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 25 5" xfId="10006"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 26" xfId="5965"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 27" xfId="5922"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 28" xfId="5945"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 29" xfId="6045"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="365"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 10" xfId="6097"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 11" xfId="7123"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 12" xfId="8132"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 3 13" xfId="9139"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 2" xfId="872"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 3" xfId="1545"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 4" xfId="1779"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 5" xfId="2141"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 6" xfId="2785"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 7" xfId="3652"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 8" xfId="2581"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3 9" xfId="4417"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="375"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 10" xfId="6111"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 11" xfId="7137"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 12" xfId="8146"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 4 13" xfId="9153"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 2" xfId="886"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 3" xfId="1559"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 4" xfId="1882"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 5" xfId="2244"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 6" xfId="2799"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 7" xfId="3666"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 8" xfId="2593"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4 9" xfId="4345"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="350"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 10" xfId="6081"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 11" xfId="7107"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 12" xfId="8116"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 5 13" xfId="9123"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 2" xfId="856"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 3" xfId="1529"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 4" xfId="1747"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 5" xfId="641"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 6" xfId="2769"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 7" xfId="3636"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 8" xfId="4403"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5 9" xfId="5171"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6" xfId="402"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 10" xfId="6142"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 11" xfId="7168"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 12" xfId="8177"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 6 13" xfId="9184"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 2" xfId="917"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 3" xfId="1590"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 4" xfId="2108"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 5" xfId="2423"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 6" xfId="2830"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 7" xfId="3697"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 8" xfId="4488"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6 9" xfId="5234"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7" xfId="327"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 10" xfId="6052"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 11" xfId="7078"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 12" xfId="8087"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 7 13" xfId="9094"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 2" xfId="827"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 3" xfId="1500"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 4" xfId="721"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 5" xfId="677"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 6" xfId="2740"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 7" xfId="2700"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 8" xfId="3324"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7 9" xfId="3536"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8" xfId="406"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 10" xfId="6378"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 11" xfId="7400"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 12" xfId="8409"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 8 13" xfId="9414"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 2" xfId="1154"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 3" xfId="1828"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 4" xfId="2190"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 5" xfId="2486"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 6" xfId="3069"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 7" xfId="3934"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 8" xfId="4720"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8 9" xfId="5464"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9" xfId="302"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 10" xfId="6353"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 11" xfId="7375"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 12" xfId="8384"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 9 13" xfId="9389"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9 2" xfId="1129"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9 3" xfId="1803"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9 4" xfId="2165"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9 5" xfId="2463"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9 6" xfId="3044"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9 7" xfId="3909"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9 8" xfId="4695"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9 9" xfId="5439"/>
     <cellStyle name="Обычный 2 2 2 2 4 20" xfId="793"/>
     <cellStyle name="Обычный 2 2 2 2 4 20 2" xfId="3467"/>
     <cellStyle name="Обычный 2 2 2 2 4 20 3" xfId="4323"/>
     <cellStyle name="Обычный 2 2 2 2 4 20 4" xfId="5099"/>
     <cellStyle name="Обычный 2 2 2 2 4 20 5" xfId="5837"/>
+    <cellStyle name="Обычный 2 2 2 2 4 20 6" xfId="6774"/>
+    <cellStyle name="Обычный 2 2 2 2 4 20 7" xfId="7792"/>
+    <cellStyle name="Обычный 2 2 2 2 4 20 8" xfId="8801"/>
+    <cellStyle name="Обычный 2 2 2 2 4 20 9" xfId="9800"/>
     <cellStyle name="Обычный 2 2 2 2 4 21" xfId="1954"/>
     <cellStyle name="Обычный 2 2 2 2 4 21 2" xfId="3471"/>
     <cellStyle name="Обычный 2 2 2 2 4 21 3" xfId="4327"/>
     <cellStyle name="Обычный 2 2 2 2 4 21 4" xfId="5103"/>
     <cellStyle name="Обычный 2 2 2 2 4 21 5" xfId="5841"/>
+    <cellStyle name="Обычный 2 2 2 2 4 21 6" xfId="6778"/>
+    <cellStyle name="Обычный 2 2 2 2 4 21 7" xfId="7796"/>
+    <cellStyle name="Обычный 2 2 2 2 4 21 8" xfId="8805"/>
+    <cellStyle name="Обычный 2 2 2 2 4 21 9" xfId="9804"/>
     <cellStyle name="Обычный 2 2 2 2 4 22" xfId="2621"/>
+    <cellStyle name="Обычный 2 2 2 2 4 22 2" xfId="6768"/>
+    <cellStyle name="Обычный 2 2 2 2 4 22 3" xfId="7786"/>
+    <cellStyle name="Обычный 2 2 2 2 4 22 4" xfId="8795"/>
+    <cellStyle name="Обычный 2 2 2 2 4 22 5" xfId="9794"/>
     <cellStyle name="Обычный 2 2 2 2 4 23" xfId="3485"/>
+    <cellStyle name="Обычный 2 2 2 2 4 23 2" xfId="6792"/>
+    <cellStyle name="Обычный 2 2 2 2 4 23 3" xfId="7810"/>
+    <cellStyle name="Обычный 2 2 2 2 4 23 4" xfId="8819"/>
+    <cellStyle name="Обычный 2 2 2 2 4 23 5" xfId="9818"/>
     <cellStyle name="Обычный 2 2 2 2 4 24" xfId="2658"/>
+    <cellStyle name="Обычный 2 2 2 2 4 24 2" xfId="6993"/>
+    <cellStyle name="Обычный 2 2 2 2 4 24 3" xfId="8007"/>
+    <cellStyle name="Обычный 2 2 2 2 4 24 4" xfId="9016"/>
+    <cellStyle name="Обычный 2 2 2 2 4 24 5" xfId="10014"/>
     <cellStyle name="Обычный 2 2 2 2 4 25" xfId="2617"/>
+    <cellStyle name="Обычный 2 2 2 2 4 25 2" xfId="6975"/>
+    <cellStyle name="Обычный 2 2 2 2 4 25 3" xfId="7989"/>
+    <cellStyle name="Обычный 2 2 2 2 4 25 4" xfId="8998"/>
+    <cellStyle name="Обычный 2 2 2 2 4 25 5" xfId="9996"/>
     <cellStyle name="Обычный 2 2 2 2 4 26" xfId="4278"/>
+    <cellStyle name="Обычный 2 2 2 2 4 26 2" xfId="6979"/>
+    <cellStyle name="Обычный 2 2 2 2 4 26 3" xfId="7993"/>
+    <cellStyle name="Обычный 2 2 2 2 4 26 4" xfId="9002"/>
+    <cellStyle name="Обычный 2 2 2 2 4 26 5" xfId="10000"/>
+    <cellStyle name="Обычный 2 2 2 2 4 27" xfId="5964"/>
+    <cellStyle name="Обычный 2 2 2 2 4 28" xfId="5920"/>
+    <cellStyle name="Обычный 2 2 2 2 4 29" xfId="5943"/>
     <cellStyle name="Обычный 2 2 2 2 4 3" xfId="256"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 10" xfId="6120"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 11" xfId="7146"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 12" xfId="8155"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3 13" xfId="9162"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 2" xfId="895"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 3" xfId="1568"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 4" xfId="1756"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 5" xfId="2118"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 6" xfId="2808"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 7" xfId="3675"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 8" xfId="4466"/>
     <cellStyle name="Обычный 2 2 2 2 4 3 9" xfId="5212"/>
+    <cellStyle name="Обычный 2 2 2 2 4 30" xfId="6192"/>
     <cellStyle name="Обычный 2 2 2 2 4 4" xfId="367"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 10" xfId="6100"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 11" xfId="7126"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 12" xfId="8135"/>
+    <cellStyle name="Обычный 2 2 2 2 4 4 13" xfId="9142"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 2" xfId="875"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 3" xfId="1548"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 4" xfId="1999"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 5" xfId="2341"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 6" xfId="2788"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 7" xfId="3655"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 8" xfId="2583"/>
     <cellStyle name="Обычный 2 2 2 2 4 4 9" xfId="2664"/>
     <cellStyle name="Обычный 2 2 2 2 4 5" xfId="370"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 10" xfId="6104"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 11" xfId="7130"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 12" xfId="8139"/>
+    <cellStyle name="Обычный 2 2 2 2 4 5 13" xfId="9146"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 2" xfId="879"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 3" xfId="1552"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 4" xfId="1770"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 5" xfId="2132"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 6" xfId="2792"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 7" xfId="3659"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 8" xfId="2584"/>
     <cellStyle name="Обычный 2 2 2 2 4 5 9" xfId="2663"/>
     <cellStyle name="Обычный 2 2 2 2 4 6" xfId="362"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 10" xfId="6094"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 11" xfId="7120"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 12" xfId="8129"/>
+    <cellStyle name="Обычный 2 2 2 2 4 6 13" xfId="9136"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 2" xfId="869"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 3" xfId="1542"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 4" xfId="1895"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 5" xfId="2257"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 6" xfId="2782"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 7" xfId="3649"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 8" xfId="2577"/>
     <cellStyle name="Обычный 2 2 2 2 4 6 9" xfId="4439"/>
     <cellStyle name="Обычный 2 2 2 2 4 7" xfId="382"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 10" xfId="6118"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 11" xfId="7144"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 12" xfId="8153"/>
+    <cellStyle name="Обычный 2 2 2 2 4 7 13" xfId="9160"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 2" xfId="893"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 3" xfId="1566"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 4" xfId="1937"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 5" xfId="2289"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 6" xfId="2806"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 7" xfId="3673"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 8" xfId="4464"/>
     <cellStyle name="Обычный 2 2 2 2 4 7 9" xfId="5210"/>
     <cellStyle name="Обычный 2 2 2 2 4 8" xfId="317"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 10" xfId="6042"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 11" xfId="7069"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 12" xfId="8078"/>
+    <cellStyle name="Обычный 2 2 2 2 4 8 13" xfId="9085"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 2" xfId="817"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 3" xfId="780"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 4" xfId="1759"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 5" xfId="2121"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 6" xfId="2730"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 7" xfId="2547"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 8" xfId="4438"/>
     <cellStyle name="Обычный 2 2 2 2 4 8 9" xfId="5194"/>
     <cellStyle name="Обычный 2 2 2 2 4 9" xfId="277"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 10" xfId="6376"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 11" xfId="7398"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 12" xfId="8407"/>
+    <cellStyle name="Обычный 2 2 2 2 4 9 13" xfId="9412"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 2" xfId="1152"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 3" xfId="1826"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 4" xfId="2188"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 5" xfId="2484"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 6" xfId="3067"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 7" xfId="3932"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 8" xfId="4718"/>
     <cellStyle name="Обычный 2 2 2 2 4 9 9" xfId="5462"/>
     <cellStyle name="Обычный 2 2 2 2 5" xfId="90"/>
     <cellStyle name="Обычный 2 2 2 2 5 10" xfId="596"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 10" xfId="6371"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 11" xfId="7393"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 12" xfId="8402"/>
+    <cellStyle name="Обычный 2 2 2 2 5 10 13" xfId="9407"/>
     <cellStyle name="Обычный 2 2 2 2 5 10 2" xfId="1147"/>
     <cellStyle name="Обычный 2 2 2 2 5 10 3" xfId="1821"/>
     <cellStyle name="Обычный 2 2 2 2 5 10 4" xfId="2183"/>
     <cellStyle name="Обычный 2 2 2 2 5 10 5" xfId="2480"/>
     <cellStyle name="Обычный 2 2 2 2 5 10 6" xfId="3062"/>
     <cellStyle name="Обычный 2 2 2 2 5 10 7" xfId="3927"/>
     <cellStyle name="Обычный 2 2 2 2 5 10 8" xfId="4713"/>
     <cellStyle name="Обычный 2 2 2 2 5 10 9" xfId="5457"/>
     <cellStyle name="Обычный 2 2 2 2 5 11" xfId="697"/>
     <cellStyle name="Обычный 2 2 2 2 5 11 2" xfId="2987"/>
     <cellStyle name="Обычный 2 2 2 2 5 11 3" xfId="3852"/>
     <cellStyle name="Обычный 2 2 2 2 5 11 4" xfId="4638"/>
     <cellStyle name="Обычный 2 2 2 2 5 11 5" xfId="5383"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 6" xfId="6297"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 7" xfId="7319"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 8" xfId="8328"/>
+    <cellStyle name="Обычный 2 2 2 2 5 11 9" xfId="9333"/>
     <cellStyle name="Обычный 2 2 2 2 5 12" xfId="1181"/>
     <cellStyle name="Обычный 2 2 2 2 5 12 2" xfId="3099"/>
     <cellStyle name="Обычный 2 2 2 2 5 12 3" xfId="3964"/>
     <cellStyle name="Обычный 2 2 2 2 5 12 4" xfId="4750"/>
     <cellStyle name="Обычный 2 2 2 2 5 12 5" xfId="5494"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12 6" xfId="6408"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12 7" xfId="7430"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12 8" xfId="8439"/>
+    <cellStyle name="Обычный 2 2 2 2 5 12 9" xfId="9444"/>
     <cellStyle name="Обычный 2 2 2 2 5 13" xfId="1080"/>
     <cellStyle name="Обычный 2 2 2 2 5 13 2" xfId="2994"/>
     <cellStyle name="Обычный 2 2 2 2 5 13 3" xfId="3859"/>
     <cellStyle name="Обычный 2 2 2 2 5 13 4" xfId="4645"/>
     <cellStyle name="Обычный 2 2 2 2 5 13 5" xfId="5389"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13 6" xfId="6303"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13 7" xfId="7325"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13 8" xfId="8334"/>
+    <cellStyle name="Обычный 2 2 2 2 5 13 9" xfId="9339"/>
     <cellStyle name="Обычный 2 2 2 2 5 14" xfId="1258"/>
     <cellStyle name="Обычный 2 2 2 2 5 14 2" xfId="3178"/>
     <cellStyle name="Обычный 2 2 2 2 5 14 3" xfId="4041"/>
     <cellStyle name="Обычный 2 2 2 2 5 14 4" xfId="4827"/>
     <cellStyle name="Обычный 2 2 2 2 5 14 5" xfId="5570"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14 6" xfId="6487"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14 7" xfId="7507"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14 8" xfId="8516"/>
+    <cellStyle name="Обычный 2 2 2 2 5 14 9" xfId="9520"/>
     <cellStyle name="Обычный 2 2 2 2 5 15" xfId="1272"/>
     <cellStyle name="Обычный 2 2 2 2 5 15 2" xfId="3192"/>
     <cellStyle name="Обычный 2 2 2 2 5 15 3" xfId="4055"/>
     <cellStyle name="Обычный 2 2 2 2 5 15 4" xfId="4841"/>
     <cellStyle name="Обычный 2 2 2 2 5 15 5" xfId="5584"/>
+    <cellStyle name="Обычный 2 2 2 2 5 15 6" xfId="6501"/>
+    <cellStyle name="Обычный 2 2 2 2 5 15 7" xfId="7521"/>
+    <cellStyle name="Обычный 2 2 2 2 5 15 8" xfId="8530"/>
+    <cellStyle name="Обычный 2 2 2 2 5 15 9" xfId="9534"/>
     <cellStyle name="Обычный 2 2 2 2 5 16" xfId="1314"/>
     <cellStyle name="Обычный 2 2 2 2 5 16 2" xfId="3235"/>
     <cellStyle name="Обычный 2 2 2 2 5 16 3" xfId="4098"/>
     <cellStyle name="Обычный 2 2 2 2 5 16 4" xfId="4884"/>
     <cellStyle name="Обычный 2 2 2 2 5 16 5" xfId="5626"/>
+    <cellStyle name="Обычный 2 2 2 2 5 16 6" xfId="6544"/>
+    <cellStyle name="Обычный 2 2 2 2 5 16 7" xfId="7563"/>
+    <cellStyle name="Обычный 2 2 2 2 5 16 8" xfId="8572"/>
+    <cellStyle name="Обычный 2 2 2 2 5 16 9" xfId="9576"/>
     <cellStyle name="Обычный 2 2 2 2 5 17" xfId="1355"/>
     <cellStyle name="Обычный 2 2 2 2 5 17 2" xfId="3276"/>
     <cellStyle name="Обычный 2 2 2 2 5 17 3" xfId="4138"/>
     <cellStyle name="Обычный 2 2 2 2 5 17 4" xfId="4924"/>
     <cellStyle name="Обычный 2 2 2 2 5 17 5" xfId="5666"/>
+    <cellStyle name="Обычный 2 2 2 2 5 17 6" xfId="6585"/>
+    <cellStyle name="Обычный 2 2 2 2 5 17 7" xfId="7603"/>
+    <cellStyle name="Обычный 2 2 2 2 5 17 8" xfId="8612"/>
+    <cellStyle name="Обычный 2 2 2 2 5 17 9" xfId="9616"/>
     <cellStyle name="Обычный 2 2 2 2 5 18" xfId="724"/>
     <cellStyle name="Обычный 2 2 2 2 5 18 2" xfId="3490"/>
     <cellStyle name="Обычный 2 2 2 2 5 18 3" xfId="4344"/>
     <cellStyle name="Обычный 2 2 2 2 5 18 4" xfId="5120"/>
     <cellStyle name="Обычный 2 2 2 2 5 18 5" xfId="5858"/>
+    <cellStyle name="Обычный 2 2 2 2 5 18 6" xfId="6797"/>
+    <cellStyle name="Обычный 2 2 2 2 5 18 7" xfId="7815"/>
+    <cellStyle name="Обычный 2 2 2 2 5 18 8" xfId="8824"/>
+    <cellStyle name="Обычный 2 2 2 2 5 18 9" xfId="9823"/>
     <cellStyle name="Обычный 2 2 2 2 5 19" xfId="673"/>
     <cellStyle name="Обычный 2 2 2 2 5 19 2" xfId="3463"/>
     <cellStyle name="Обычный 2 2 2 2 5 19 3" xfId="4319"/>
     <cellStyle name="Обычный 2 2 2 2 5 19 4" xfId="5095"/>
     <cellStyle name="Обычный 2 2 2 2 5 19 5" xfId="5833"/>
+    <cellStyle name="Обычный 2 2 2 2 5 19 6" xfId="6770"/>
+    <cellStyle name="Обычный 2 2 2 2 5 19 7" xfId="7788"/>
+    <cellStyle name="Обычный 2 2 2 2 5 19 8" xfId="8797"/>
+    <cellStyle name="Обычный 2 2 2 2 5 19 9" xfId="9796"/>
     <cellStyle name="Обычный 2 2 2 2 5 2" xfId="259"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 10" xfId="6123"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 11" xfId="7149"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 12" xfId="8158"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2 13" xfId="9165"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 2" xfId="898"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 3" xfId="1571"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 4" xfId="736"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 5" xfId="1640"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 6" xfId="2811"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 7" xfId="3678"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 8" xfId="4469"/>
     <cellStyle name="Обычный 2 2 2 2 5 2 9" xfId="5215"/>
     <cellStyle name="Обычный 2 2 2 2 5 20" xfId="2082"/>
     <cellStyle name="Обычный 2 2 2 2 5 20 2" xfId="3482"/>
     <cellStyle name="Обычный 2 2 2 2 5 20 3" xfId="4337"/>
     <cellStyle name="Обычный 2 2 2 2 5 20 4" xfId="5113"/>
     <cellStyle name="Обычный 2 2 2 2 5 20 5" xfId="5851"/>
+    <cellStyle name="Обычный 2 2 2 2 5 20 6" xfId="6789"/>
+    <cellStyle name="Обычный 2 2 2 2 5 20 7" xfId="7807"/>
+    <cellStyle name="Обычный 2 2 2 2 5 20 8" xfId="8816"/>
+    <cellStyle name="Обычный 2 2 2 2 5 20 9" xfId="9815"/>
     <cellStyle name="Обычный 2 2 2 2 5 21" xfId="2623"/>
+    <cellStyle name="Обычный 2 2 2 2 5 21 2" xfId="6719"/>
+    <cellStyle name="Обычный 2 2 2 2 5 21 3" xfId="7738"/>
+    <cellStyle name="Обычный 2 2 2 2 5 21 4" xfId="8747"/>
+    <cellStyle name="Обычный 2 2 2 2 5 21 5" xfId="9746"/>
     <cellStyle name="Обычный 2 2 2 2 5 22" xfId="3516"/>
+    <cellStyle name="Обычный 2 2 2 2 5 22 2" xfId="6825"/>
+    <cellStyle name="Обычный 2 2 2 2 5 22 3" xfId="7843"/>
+    <cellStyle name="Обычный 2 2 2 2 5 22 4" xfId="8852"/>
+    <cellStyle name="Обычный 2 2 2 2 5 22 5" xfId="9851"/>
     <cellStyle name="Обычный 2 2 2 2 5 23" xfId="2656"/>
+    <cellStyle name="Обычный 2 2 2 2 5 23 2" xfId="6996"/>
+    <cellStyle name="Обычный 2 2 2 2 5 23 3" xfId="8010"/>
+    <cellStyle name="Обычный 2 2 2 2 5 23 4" xfId="9019"/>
+    <cellStyle name="Обычный 2 2 2 2 5 23 5" xfId="10017"/>
     <cellStyle name="Обычный 2 2 2 2 5 24" xfId="3491"/>
+    <cellStyle name="Обычный 2 2 2 2 5 24 2" xfId="6971"/>
+    <cellStyle name="Обычный 2 2 2 2 5 24 3" xfId="7985"/>
+    <cellStyle name="Обычный 2 2 2 2 5 24 4" xfId="8994"/>
+    <cellStyle name="Обычный 2 2 2 2 5 24 5" xfId="9992"/>
     <cellStyle name="Обычный 2 2 2 2 5 25" xfId="4416"/>
+    <cellStyle name="Обычный 2 2 2 2 5 25 2" xfId="6989"/>
+    <cellStyle name="Обычный 2 2 2 2 5 25 3" xfId="8003"/>
+    <cellStyle name="Обычный 2 2 2 2 5 25 4" xfId="9012"/>
+    <cellStyle name="Обычный 2 2 2 2 5 25 5" xfId="10010"/>
+    <cellStyle name="Обычный 2 2 2 2 5 26" xfId="5966"/>
+    <cellStyle name="Обычный 2 2 2 2 5 27" xfId="6011"/>
+    <cellStyle name="Обычный 2 2 2 2 5 28" xfId="5947"/>
+    <cellStyle name="Обычный 2 2 2 2 5 29" xfId="6029"/>
     <cellStyle name="Обычный 2 2 2 2 5 3" xfId="364"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 10" xfId="6096"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 11" xfId="7122"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 12" xfId="8131"/>
+    <cellStyle name="Обычный 2 2 2 2 5 3 13" xfId="9138"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 2" xfId="871"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 3" xfId="1544"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 4" xfId="1866"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 5" xfId="2228"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 6" xfId="2784"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 7" xfId="3651"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 8" xfId="2580"/>
     <cellStyle name="Обычный 2 2 2 2 5 3 9" xfId="2667"/>
     <cellStyle name="Обычный 2 2 2 2 5 4" xfId="379"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 10" xfId="6115"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 11" xfId="7141"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 12" xfId="8150"/>
+    <cellStyle name="Обычный 2 2 2 2 5 4 13" xfId="9157"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 2" xfId="890"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 3" xfId="1563"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 4" xfId="2026"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 5" xfId="2363"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 6" xfId="2803"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 7" xfId="3670"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 8" xfId="4461"/>
     <cellStyle name="Обычный 2 2 2 2 5 4 9" xfId="5207"/>
     <cellStyle name="Обычный 2 2 2 2 5 5" xfId="318"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 10" xfId="6043"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 11" xfId="7070"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 12" xfId="8079"/>
+    <cellStyle name="Обычный 2 2 2 2 5 5 13" xfId="9086"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 2" xfId="818"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 3" xfId="779"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 4" xfId="718"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 5" xfId="1283"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 6" xfId="2731"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 7" xfId="2708"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 8" xfId="4428"/>
     <cellStyle name="Обычный 2 2 2 2 5 5 9" xfId="5187"/>
     <cellStyle name="Обычный 2 2 2 2 5 6" xfId="411"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 10" xfId="6152"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 11" xfId="7178"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 12" xfId="8187"/>
+    <cellStyle name="Обычный 2 2 2 2 5 6 13" xfId="9194"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 2" xfId="927"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 3" xfId="1600"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 4" xfId="2062"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 5" xfId="2390"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 6" xfId="2840"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 7" xfId="3707"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 8" xfId="4498"/>
     <cellStyle name="Обычный 2 2 2 2 5 6 9" xfId="5244"/>
     <cellStyle name="Обычный 2 2 2 2 5 7" xfId="323"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 10" xfId="6048"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 11" xfId="7074"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 12" xfId="8083"/>
+    <cellStyle name="Обычный 2 2 2 2 5 7 13" xfId="9090"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 2" xfId="823"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 3" xfId="1496"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 4" xfId="1927"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 5" xfId="2280"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 6" xfId="2736"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 7" xfId="2703"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 8" xfId="4419"/>
     <cellStyle name="Обычный 2 2 2 2 5 7 9" xfId="5180"/>
     <cellStyle name="Обычный 2 2 2 2 5 8" xfId="274"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 10" xfId="6379"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 11" xfId="7401"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 12" xfId="8410"/>
+    <cellStyle name="Обычный 2 2 2 2 5 8 13" xfId="9415"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 2" xfId="1155"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 3" xfId="1829"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 4" xfId="2191"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 5" xfId="2487"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 6" xfId="3070"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 7" xfId="3935"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 8" xfId="4721"/>
     <cellStyle name="Обычный 2 2 2 2 5 8 9" xfId="5465"/>
     <cellStyle name="Обычный 2 2 2 2 5 9" xfId="369"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 10" xfId="6352"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 11" xfId="7374"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 12" xfId="8383"/>
+    <cellStyle name="Обычный 2 2 2 2 5 9 13" xfId="9388"/>
     <cellStyle name="Обычный 2 2 2 2 5 9 2" xfId="1128"/>
     <cellStyle name="Обычный 2 2 2 2 5 9 3" xfId="1802"/>
     <cellStyle name="Обычный 2 2 2 2 5 9 4" xfId="2164"/>
     <cellStyle name="Обычный 2 2 2 2 5 9 5" xfId="2462"/>
     <cellStyle name="Обычный 2 2 2 2 5 9 6" xfId="3043"/>
     <cellStyle name="Обычный 2 2 2 2 5 9 7" xfId="3908"/>
     <cellStyle name="Обычный 2 2 2 2 5 9 8" xfId="4694"/>
     <cellStyle name="Обычный 2 2 2 2 5 9 9" xfId="5438"/>
     <cellStyle name="Обычный 2 2 2 3" xfId="91"/>
     <cellStyle name="Обычный 2 2 2 4" xfId="92"/>
     <cellStyle name="Обычный 2 2 2 4 2" xfId="93"/>
     <cellStyle name="Обычный 2 2 2 4 2 10" xfId="403"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 10" xfId="6382"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 11" xfId="7404"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 12" xfId="8413"/>
+    <cellStyle name="Обычный 2 2 2 4 2 10 13" xfId="9418"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 2" xfId="1157"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 3" xfId="1832"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 4" xfId="2194"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 5" xfId="2489"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 6" xfId="3073"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 7" xfId="3938"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 8" xfId="4724"/>
     <cellStyle name="Обычный 2 2 2 4 2 10 9" xfId="5468"/>
     <cellStyle name="Обычный 2 2 2 4 2 11" xfId="245"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 10" xfId="6347"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 11" xfId="7369"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 12" xfId="8378"/>
+    <cellStyle name="Обычный 2 2 2 4 2 11 13" xfId="9383"/>
     <cellStyle name="Обычный 2 2 2 4 2 11 2" xfId="1124"/>
     <cellStyle name="Обычный 2 2 2 4 2 11 3" xfId="1797"/>
     <cellStyle name="Обычный 2 2 2 4 2 11 4" xfId="2159"/>
     <cellStyle name="Обычный 2 2 2 4 2 11 5" xfId="2458"/>
     <cellStyle name="Обычный 2 2 2 4 2 11 6" xfId="3038"/>
     <cellStyle name="Обычный 2 2 2 4 2 11 7" xfId="3903"/>
     <cellStyle name="Обычный 2 2 2 4 2 11 8" xfId="4689"/>
     <cellStyle name="Обычный 2 2 2 4 2 11 9" xfId="5433"/>
     <cellStyle name="Обычный 2 2 2 4 2 12" xfId="376"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 10" xfId="6381"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 11" xfId="7403"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 12" xfId="8412"/>
+    <cellStyle name="Обычный 2 2 2 4 2 12 13" xfId="9417"/>
     <cellStyle name="Обычный 2 2 2 4 2 12 2" xfId="1156"/>
     <cellStyle name="Обычный 2 2 2 4 2 12 3" xfId="1831"/>
     <cellStyle name="Обычный 2 2 2 4 2 12 4" xfId="2193"/>
     <cellStyle name="Обычный 2 2 2 4 2 12 5" xfId="2488"/>
     <cellStyle name="Обычный 2 2 2 4 2 12 6" xfId="3072"/>
     <cellStyle name="Обычный 2 2 2 4 2 12 7" xfId="3937"/>
     <cellStyle name="Обычный 2 2 2 4 2 12 8" xfId="4723"/>
     <cellStyle name="Обычный 2 2 2 4 2 12 9" xfId="5467"/>
     <cellStyle name="Обычный 2 2 2 4 2 13" xfId="699"/>
     <cellStyle name="Обычный 2 2 2 4 2 13 2" xfId="3017"/>
     <cellStyle name="Обычный 2 2 2 4 2 13 3" xfId="3882"/>
     <cellStyle name="Обычный 2 2 2 4 2 13 4" xfId="4668"/>
     <cellStyle name="Обычный 2 2 2 4 2 13 5" xfId="5412"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 6" xfId="6326"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 7" xfId="7348"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 8" xfId="8357"/>
+    <cellStyle name="Обычный 2 2 2 4 2 13 9" xfId="9362"/>
     <cellStyle name="Обычный 2 2 2 4 2 14" xfId="1193"/>
     <cellStyle name="Обычный 2 2 2 4 2 14 2" xfId="3111"/>
     <cellStyle name="Обычный 2 2 2 4 2 14 3" xfId="3976"/>
     <cellStyle name="Обычный 2 2 2 4 2 14 4" xfId="4762"/>
     <cellStyle name="Обычный 2 2 2 4 2 14 5" xfId="5506"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14 6" xfId="6420"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14 7" xfId="7442"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14 8" xfId="8451"/>
+    <cellStyle name="Обычный 2 2 2 4 2 14 9" xfId="9456"/>
     <cellStyle name="Обычный 2 2 2 4 2 15" xfId="1244"/>
     <cellStyle name="Обычный 2 2 2 4 2 15 2" xfId="3163"/>
     <cellStyle name="Обычный 2 2 2 4 2 15 3" xfId="4026"/>
     <cellStyle name="Обычный 2 2 2 4 2 15 4" xfId="4812"/>
     <cellStyle name="Обычный 2 2 2 4 2 15 5" xfId="5555"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15 6" xfId="6472"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15 7" xfId="7492"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15 8" xfId="8501"/>
+    <cellStyle name="Обычный 2 2 2 4 2 15 9" xfId="9505"/>
     <cellStyle name="Обычный 2 2 2 4 2 16" xfId="1077"/>
     <cellStyle name="Обычный 2 2 2 4 2 16 2" xfId="2991"/>
     <cellStyle name="Обычный 2 2 2 4 2 16 3" xfId="3856"/>
     <cellStyle name="Обычный 2 2 2 4 2 16 4" xfId="4642"/>
     <cellStyle name="Обычный 2 2 2 4 2 16 5" xfId="5386"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16 6" xfId="6300"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16 7" xfId="7322"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16 8" xfId="8331"/>
+    <cellStyle name="Обычный 2 2 2 4 2 16 9" xfId="9336"/>
     <cellStyle name="Обычный 2 2 2 4 2 17" xfId="1281"/>
     <cellStyle name="Обычный 2 2 2 4 2 17 2" xfId="3201"/>
     <cellStyle name="Обычный 2 2 2 4 2 17 3" xfId="4064"/>
     <cellStyle name="Обычный 2 2 2 4 2 17 4" xfId="4850"/>
     <cellStyle name="Обычный 2 2 2 4 2 17 5" xfId="5593"/>
+    <cellStyle name="Обычный 2 2 2 4 2 17 6" xfId="6510"/>
+    <cellStyle name="Обычный 2 2 2 4 2 17 7" xfId="7530"/>
+    <cellStyle name="Обычный 2 2 2 4 2 17 8" xfId="8539"/>
+    <cellStyle name="Обычный 2 2 2 4 2 17 9" xfId="9543"/>
     <cellStyle name="Обычный 2 2 2 4 2 18" xfId="1322"/>
     <cellStyle name="Обычный 2 2 2 4 2 18 2" xfId="3243"/>
     <cellStyle name="Обычный 2 2 2 4 2 18 3" xfId="4106"/>
     <cellStyle name="Обычный 2 2 2 4 2 18 4" xfId="4892"/>
     <cellStyle name="Обычный 2 2 2 4 2 18 5" xfId="5634"/>
+    <cellStyle name="Обычный 2 2 2 4 2 18 6" xfId="6552"/>
+    <cellStyle name="Обычный 2 2 2 4 2 18 7" xfId="7571"/>
+    <cellStyle name="Обычный 2 2 2 4 2 18 8" xfId="8580"/>
+    <cellStyle name="Обычный 2 2 2 4 2 18 9" xfId="9584"/>
     <cellStyle name="Обычный 2 2 2 4 2 19" xfId="1362"/>
     <cellStyle name="Обычный 2 2 2 4 2 19 2" xfId="3283"/>
     <cellStyle name="Обычный 2 2 2 4 2 19 3" xfId="4145"/>
     <cellStyle name="Обычный 2 2 2 4 2 19 4" xfId="4931"/>
     <cellStyle name="Обычный 2 2 2 4 2 19 5" xfId="5673"/>
+    <cellStyle name="Обычный 2 2 2 4 2 19 6" xfId="6592"/>
+    <cellStyle name="Обычный 2 2 2 4 2 19 7" xfId="7610"/>
+    <cellStyle name="Обычный 2 2 2 4 2 19 8" xfId="8619"/>
+    <cellStyle name="Обычный 2 2 2 4 2 19 9" xfId="9623"/>
     <cellStyle name="Обычный 2 2 2 4 2 2" xfId="94"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="95"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10" xfId="246"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 10" xfId="6344"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 11" xfId="7366"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 12" xfId="8375"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 10 13" xfId="9380"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10 2" xfId="1121"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10 3" xfId="1794"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10 4" xfId="2156"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10 5" xfId="2455"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10 6" xfId="3035"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10 7" xfId="3900"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10 8" xfId="4686"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10 9" xfId="5430"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11" xfId="564"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 10" xfId="6386"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 11" xfId="7408"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 12" xfId="8417"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 11 13" xfId="9422"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11 2" xfId="1161"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11 3" xfId="1836"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11 4" xfId="2198"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11 5" xfId="2492"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11 6" xfId="3077"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11 7" xfId="3942"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11 8" xfId="4728"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11 9" xfId="5472"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 12" xfId="701"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 12 2" xfId="3006"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 12 3" xfId="3871"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 12 4" xfId="4657"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 12 5" xfId="5401"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 6" xfId="6315"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 7" xfId="7337"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 8" xfId="8346"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 12 9" xfId="9351"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 13" xfId="1201"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 13 2" xfId="3119"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 13 3" xfId="3984"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 13 4" xfId="4770"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 13 5" xfId="5514"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13 6" xfId="6428"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13 7" xfId="7450"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13 8" xfId="8459"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 13 9" xfId="9464"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 14" xfId="1261"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 14 2" xfId="3181"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 14 3" xfId="4044"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 14 4" xfId="4830"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 14 5" xfId="5573"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14 6" xfId="6490"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14 7" xfId="7510"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14 8" xfId="8519"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 14 9" xfId="9523"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 15" xfId="1257"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 15 2" xfId="3177"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 15 3" xfId="4040"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 15 4" xfId="4826"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 15 5" xfId="5569"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15 6" xfId="6486"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15 7" xfId="7506"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15 8" xfId="8515"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 15 9" xfId="9519"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 16" xfId="1309"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 16 2" xfId="3230"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 16 3" xfId="4093"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 16 4" xfId="4879"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 16 5" xfId="5621"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 16 6" xfId="6539"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 16 7" xfId="7558"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 16 8" xfId="8567"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 16 9" xfId="9571"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 17" xfId="1350"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 17 2" xfId="3271"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 17 3" xfId="4133"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 17 4" xfId="4919"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 17 5" xfId="5661"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 17 6" xfId="6580"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 17 7" xfId="7598"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 17 8" xfId="8607"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 17 9" xfId="9611"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 18" xfId="1388"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 18 2" xfId="3309"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 18 3" xfId="4170"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 18 4" xfId="4956"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 18 5" xfId="5698"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 18 6" xfId="6618"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 18 7" xfId="7636"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 18 8" xfId="8645"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 18 9" xfId="9648"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 19" xfId="1237"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 19 2" xfId="3495"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 19 3" xfId="4349"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 19 4" xfId="5124"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 19 5" xfId="5862"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 19 6" xfId="6802"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 19 7" xfId="7820"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 19 8" xfId="8829"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 19 9" xfId="9828"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="96"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 20" xfId="1204"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 20 2" xfId="3456"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 20 3" xfId="4312"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 20 4" xfId="5088"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 20 5" xfId="5826"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 20 6" xfId="6762"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 20 7" xfId="7780"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 20 8" xfId="8789"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 20 9" xfId="9788"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 21" xfId="1998"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 21 2" xfId="3496"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 21 3" xfId="4351"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 21 4" xfId="5125"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 21 5" xfId="5863"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 21 6" xfId="6804"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 21 7" xfId="7822"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 21 8" xfId="8831"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 21 9" xfId="9830"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 22" xfId="2626"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 22 2" xfId="6733"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 22 3" xfId="7751"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 22 4" xfId="8760"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 22 5" xfId="9759"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 23" xfId="3533"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 23 2" xfId="6842"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 23 3" xfId="7860"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 23 4" xfId="8869"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 23 5" xfId="9868"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 24" xfId="2654"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 24 2" xfId="7000"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 24 3" xfId="8014"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 24 4" xfId="9023"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 24 5" xfId="10021"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 25" xfId="2711"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 25 2" xfId="6964"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 25 3" xfId="7978"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 25 4" xfId="8987"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 25 5" xfId="9985"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 26" xfId="2575"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 26 2" xfId="7001"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 26 3" xfId="8015"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 26 4" xfId="9024"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 26 5" xfId="10022"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 27" xfId="5970"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 28" xfId="6007"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 29" xfId="6025"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="263"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 10" xfId="6128"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 11" xfId="7154"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 12" xfId="8163"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3 13" xfId="9170"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 2" xfId="903"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 3" xfId="1576"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 4" xfId="1893"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 5" xfId="2255"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 6" xfId="2816"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 7" xfId="3683"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 8" xfId="4474"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3 9" xfId="5220"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 30" xfId="8069"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="356"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 10" xfId="6088"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 11" xfId="7114"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 12" xfId="8123"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 4 13" xfId="9130"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 2" xfId="863"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 3" xfId="1536"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 4" xfId="1839"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 5" xfId="2201"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 6" xfId="2776"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 7" xfId="3643"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 8" xfId="2718"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4 9" xfId="4450"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="394"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 10" xfId="6130"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 11" xfId="7156"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 12" xfId="8165"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 5 13" xfId="9172"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 2" xfId="905"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 3" xfId="1578"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 4" xfId="1863"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 5" xfId="2225"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 6" xfId="2818"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 7" xfId="3685"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 8" xfId="4476"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5 9" xfId="5222"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="333"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 10" xfId="6059"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 11" xfId="7085"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 12" xfId="8094"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 6 13" xfId="9101"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 2" xfId="834"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 3" xfId="1507"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 4" xfId="1776"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 5" xfId="2138"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 6" xfId="2747"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 7" xfId="2693"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 8" xfId="2676"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6 9" xfId="2602"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="429"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 10" xfId="6171"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 11" xfId="7197"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 12" xfId="8206"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 7 13" xfId="9213"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 2" xfId="946"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 3" xfId="1619"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 4" xfId="2054"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 5" xfId="2383"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 6" xfId="2859"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 7" xfId="3726"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 8" xfId="4517"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7 9" xfId="5263"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8" xfId="480"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 10" xfId="6222"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 11" xfId="7247"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 12" xfId="8256"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 8 13" xfId="9262"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 2" xfId="998"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 3" xfId="1671"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 4" xfId="2085"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 5" xfId="2406"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 6" xfId="2909"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 7" xfId="3776"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 8" xfId="4567"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8 9" xfId="5312"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9" xfId="270"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 10" xfId="6384"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 11" xfId="7406"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 12" xfId="8415"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 9 13" xfId="9420"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 2" xfId="1159"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 3" xfId="1834"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 4" xfId="2196"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 5" xfId="2491"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 6" xfId="3075"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 7" xfId="3940"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 8" xfId="4726"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9 9" xfId="5470"/>
     <cellStyle name="Обычный 2 2 2 4 2 20" xfId="628"/>
     <cellStyle name="Обычный 2 2 2 4 2 20 2" xfId="3493"/>
     <cellStyle name="Обычный 2 2 2 4 2 20 3" xfId="4347"/>
     <cellStyle name="Обычный 2 2 2 4 2 20 4" xfId="5122"/>
     <cellStyle name="Обычный 2 2 2 4 2 20 5" xfId="5860"/>
+    <cellStyle name="Обычный 2 2 2 4 2 20 6" xfId="6800"/>
+    <cellStyle name="Обычный 2 2 2 4 2 20 7" xfId="7818"/>
+    <cellStyle name="Обычный 2 2 2 4 2 20 8" xfId="8827"/>
+    <cellStyle name="Обычный 2 2 2 4 2 20 9" xfId="9826"/>
     <cellStyle name="Обычный 2 2 2 4 2 21" xfId="676"/>
     <cellStyle name="Обычный 2 2 2 4 2 21 2" xfId="3459"/>
     <cellStyle name="Обычный 2 2 2 4 2 21 3" xfId="4315"/>
     <cellStyle name="Обычный 2 2 2 4 2 21 4" xfId="5091"/>
     <cellStyle name="Обычный 2 2 2 4 2 21 5" xfId="5829"/>
+    <cellStyle name="Обычный 2 2 2 4 2 21 6" xfId="6765"/>
+    <cellStyle name="Обычный 2 2 2 4 2 21 7" xfId="7783"/>
+    <cellStyle name="Обычный 2 2 2 4 2 21 8" xfId="8792"/>
+    <cellStyle name="Обычный 2 2 2 4 2 21 9" xfId="9791"/>
     <cellStyle name="Обычный 2 2 2 4 2 22" xfId="1910"/>
     <cellStyle name="Обычный 2 2 2 4 2 22 2" xfId="3492"/>
     <cellStyle name="Обычный 2 2 2 4 2 22 3" xfId="4346"/>
     <cellStyle name="Обычный 2 2 2 4 2 22 4" xfId="5121"/>
     <cellStyle name="Обычный 2 2 2 4 2 22 5" xfId="5859"/>
+    <cellStyle name="Обычный 2 2 2 4 2 22 6" xfId="6799"/>
+    <cellStyle name="Обычный 2 2 2 4 2 22 7" xfId="7817"/>
+    <cellStyle name="Обычный 2 2 2 4 2 22 8" xfId="8826"/>
+    <cellStyle name="Обычный 2 2 2 4 2 22 9" xfId="9825"/>
     <cellStyle name="Обычный 2 2 2 4 2 23" xfId="2625"/>
+    <cellStyle name="Обычный 2 2 2 4 2 23 2" xfId="6744"/>
+    <cellStyle name="Обычный 2 2 2 4 2 23 3" xfId="7762"/>
+    <cellStyle name="Обычный 2 2 2 4 2 23 4" xfId="8771"/>
+    <cellStyle name="Обычный 2 2 2 4 2 23 5" xfId="9770"/>
     <cellStyle name="Обычный 2 2 2 4 2 24" xfId="3526"/>
+    <cellStyle name="Обычный 2 2 2 4 2 24 2" xfId="6835"/>
+    <cellStyle name="Обычный 2 2 2 4 2 24 3" xfId="7853"/>
+    <cellStyle name="Обычный 2 2 2 4 2 24 4" xfId="8862"/>
+    <cellStyle name="Обычный 2 2 2 4 2 24 5" xfId="9861"/>
     <cellStyle name="Обычный 2 2 2 4 2 25" xfId="2655"/>
+    <cellStyle name="Обычный 2 2 2 4 2 25 2" xfId="6998"/>
+    <cellStyle name="Обычный 2 2 2 4 2 25 3" xfId="8012"/>
+    <cellStyle name="Обычный 2 2 2 4 2 25 4" xfId="9021"/>
+    <cellStyle name="Обычный 2 2 2 4 2 25 5" xfId="10019"/>
     <cellStyle name="Обычный 2 2 2 4 2 26" xfId="3475"/>
+    <cellStyle name="Обычный 2 2 2 4 2 26 2" xfId="6967"/>
+    <cellStyle name="Обычный 2 2 2 4 2 26 3" xfId="7981"/>
+    <cellStyle name="Обычный 2 2 2 4 2 26 4" xfId="8990"/>
+    <cellStyle name="Обычный 2 2 2 4 2 26 5" xfId="9988"/>
     <cellStyle name="Обычный 2 2 2 4 2 27" xfId="2558"/>
+    <cellStyle name="Обычный 2 2 2 4 2 27 2" xfId="6997"/>
+    <cellStyle name="Обычный 2 2 2 4 2 27 3" xfId="8011"/>
+    <cellStyle name="Обычный 2 2 2 4 2 27 4" xfId="9020"/>
+    <cellStyle name="Обычный 2 2 2 4 2 27 5" xfId="10018"/>
+    <cellStyle name="Обычный 2 2 2 4 2 28" xfId="5969"/>
+    <cellStyle name="Обычный 2 2 2 4 2 29" xfId="6009"/>
     <cellStyle name="Обычный 2 2 2 4 2 3" xfId="97"/>
+    <cellStyle name="Обычный 2 2 2 4 2 30" xfId="6030"/>
+    <cellStyle name="Обычный 2 2 2 4 2 31" xfId="6028"/>
     <cellStyle name="Обычный 2 2 2 4 2 4" xfId="261"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 10" xfId="6126"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 11" xfId="7152"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 12" xfId="8161"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4 13" xfId="9168"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 2" xfId="901"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 3" xfId="1574"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 4" xfId="1980"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 5" xfId="2324"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 6" xfId="2814"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 7" xfId="3681"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 8" xfId="4472"/>
     <cellStyle name="Обычный 2 2 2 4 2 4 9" xfId="5218"/>
     <cellStyle name="Обычный 2 2 2 4 2 5" xfId="359"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 10" xfId="6091"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 11" xfId="7117"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 12" xfId="8126"/>
+    <cellStyle name="Обычный 2 2 2 4 2 5 13" xfId="9133"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 2" xfId="866"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 3" xfId="1539"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 4" xfId="729"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 5" xfId="789"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 6" xfId="2779"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 7" xfId="3646"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 8" xfId="2713"/>
     <cellStyle name="Обычный 2 2 2 4 2 5 9" xfId="3587"/>
     <cellStyle name="Обычный 2 2 2 4 2 6" xfId="389"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 10" xfId="6125"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 11" xfId="7151"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 12" xfId="8160"/>
+    <cellStyle name="Обычный 2 2 2 4 2 6 13" xfId="9167"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 2" xfId="900"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 3" xfId="1573"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 4" xfId="2013"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 5" xfId="2353"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 6" xfId="2813"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 7" xfId="3680"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 8" xfId="4471"/>
     <cellStyle name="Обычный 2 2 2 4 2 6 9" xfId="5217"/>
     <cellStyle name="Обычный 2 2 2 4 2 7" xfId="342"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 10" xfId="6070"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 11" xfId="7096"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 12" xfId="8105"/>
+    <cellStyle name="Обычный 2 2 2 4 2 7 13" xfId="9112"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 2" xfId="845"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 3" xfId="1518"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 4" xfId="1960"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 5" xfId="2307"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 6" xfId="2758"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 7" xfId="3625"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 8" xfId="2683"/>
     <cellStyle name="Обычный 2 2 2 4 2 7 9" xfId="3846"/>
     <cellStyle name="Обычный 2 2 2 4 2 8" xfId="421"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 10" xfId="6163"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 11" xfId="7189"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 12" xfId="8198"/>
+    <cellStyle name="Обычный 2 2 2 4 2 8 13" xfId="9205"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 2" xfId="938"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 3" xfId="1611"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 4" xfId="2027"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 5" xfId="2364"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 6" xfId="2851"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 7" xfId="3718"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 8" xfId="4509"/>
     <cellStyle name="Обычный 2 2 2 4 2 8 9" xfId="5255"/>
     <cellStyle name="Обычный 2 2 2 4 2 9" xfId="467"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 10" xfId="6208"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 11" xfId="7233"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 12" xfId="8242"/>
+    <cellStyle name="Обычный 2 2 2 4 2 9 13" xfId="9248"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 2" xfId="984"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 3" xfId="1657"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 4" xfId="2016"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 5" xfId="2355"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 6" xfId="2895"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 7" xfId="3762"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 8" xfId="4553"/>
     <cellStyle name="Обычный 2 2 2 4 2 9 9" xfId="5298"/>
     <cellStyle name="Обычный 2 2 2 4 3" xfId="98"/>
     <cellStyle name="Обычный 2 2 2 4 3 10" xfId="248"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 10" xfId="6339"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 11" xfId="7361"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 12" xfId="8370"/>
+    <cellStyle name="Обычный 2 2 2 4 3 10 13" xfId="9375"/>
     <cellStyle name="Обычный 2 2 2 4 3 10 2" xfId="1116"/>
     <cellStyle name="Обычный 2 2 2 4 3 10 3" xfId="1789"/>
     <cellStyle name="Обычный 2 2 2 4 3 10 4" xfId="2151"/>
     <cellStyle name="Обычный 2 2 2 4 3 10 5" xfId="2451"/>
     <cellStyle name="Обычный 2 2 2 4 3 10 6" xfId="3030"/>
     <cellStyle name="Обычный 2 2 2 4 3 10 7" xfId="3895"/>
     <cellStyle name="Обычный 2 2 2 4 3 10 8" xfId="4681"/>
     <cellStyle name="Обычный 2 2 2 4 3 10 9" xfId="5425"/>
     <cellStyle name="Обычный 2 2 2 4 3 11" xfId="598"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 10" xfId="6394"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 11" xfId="7416"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 12" xfId="8425"/>
+    <cellStyle name="Обычный 2 2 2 4 3 11 13" xfId="9430"/>
     <cellStyle name="Обычный 2 2 2 4 3 11 2" xfId="1168"/>
     <cellStyle name="Обычный 2 2 2 4 3 11 3" xfId="1844"/>
     <cellStyle name="Обычный 2 2 2 4 3 11 4" xfId="2206"/>
     <cellStyle name="Обычный 2 2 2 4 3 11 5" xfId="2498"/>
     <cellStyle name="Обычный 2 2 2 4 3 11 6" xfId="3085"/>
     <cellStyle name="Обычный 2 2 2 4 3 11 7" xfId="3950"/>
     <cellStyle name="Обычный 2 2 2 4 3 11 8" xfId="4736"/>
     <cellStyle name="Обычный 2 2 2 4 3 11 9" xfId="5480"/>
     <cellStyle name="Обычный 2 2 2 4 3 12" xfId="703"/>
     <cellStyle name="Обычный 2 2 2 4 3 12 2" xfId="3000"/>
     <cellStyle name="Обычный 2 2 2 4 3 12 3" xfId="3865"/>
     <cellStyle name="Обычный 2 2 2 4 3 12 4" xfId="4651"/>
     <cellStyle name="Обычный 2 2 2 4 3 12 5" xfId="5395"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 6" xfId="6309"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 7" xfId="7331"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 8" xfId="8340"/>
+    <cellStyle name="Обычный 2 2 2 4 3 12 9" xfId="9345"/>
     <cellStyle name="Обычный 2 2 2 4 3 13" xfId="1206"/>
     <cellStyle name="Обычный 2 2 2 4 3 13 2" xfId="3124"/>
     <cellStyle name="Обычный 2 2 2 4 3 13 3" xfId="3989"/>
     <cellStyle name="Обычный 2 2 2 4 3 13 4" xfId="4775"/>
     <cellStyle name="Обычный 2 2 2 4 3 13 5" xfId="5519"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13 6" xfId="6433"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13 7" xfId="7455"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13 8" xfId="8464"/>
+    <cellStyle name="Обычный 2 2 2 4 3 13 9" xfId="9469"/>
     <cellStyle name="Обычный 2 2 2 4 3 14" xfId="1264"/>
     <cellStyle name="Обычный 2 2 2 4 3 14 2" xfId="3184"/>
     <cellStyle name="Обычный 2 2 2 4 3 14 3" xfId="4047"/>
     <cellStyle name="Обычный 2 2 2 4 3 14 4" xfId="4833"/>
     <cellStyle name="Обычный 2 2 2 4 3 14 5" xfId="5576"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14 6" xfId="6493"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14 7" xfId="7513"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14 8" xfId="8522"/>
+    <cellStyle name="Обычный 2 2 2 4 3 14 9" xfId="9526"/>
     <cellStyle name="Обычный 2 2 2 4 3 15" xfId="1295"/>
     <cellStyle name="Обычный 2 2 2 4 3 15 2" xfId="3215"/>
     <cellStyle name="Обычный 2 2 2 4 3 15 3" xfId="4078"/>
     <cellStyle name="Обычный 2 2 2 4 3 15 4" xfId="4864"/>
     <cellStyle name="Обычный 2 2 2 4 3 15 5" xfId="5606"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15 6" xfId="6524"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15 7" xfId="7543"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15 8" xfId="8552"/>
+    <cellStyle name="Обычный 2 2 2 4 3 15 9" xfId="9556"/>
     <cellStyle name="Обычный 2 2 2 4 3 16" xfId="1336"/>
     <cellStyle name="Обычный 2 2 2 4 3 16 2" xfId="3257"/>
     <cellStyle name="Обычный 2 2 2 4 3 16 3" xfId="4119"/>
     <cellStyle name="Обычный 2 2 2 4 3 16 4" xfId="4905"/>
     <cellStyle name="Обычный 2 2 2 4 3 16 5" xfId="5647"/>
+    <cellStyle name="Обычный 2 2 2 4 3 16 6" xfId="6566"/>
+    <cellStyle name="Обычный 2 2 2 4 3 16 7" xfId="7584"/>
+    <cellStyle name="Обычный 2 2 2 4 3 16 8" xfId="8593"/>
+    <cellStyle name="Обычный 2 2 2 4 3 16 9" xfId="9597"/>
     <cellStyle name="Обычный 2 2 2 4 3 17" xfId="1374"/>
     <cellStyle name="Обычный 2 2 2 4 3 17 2" xfId="3295"/>
     <cellStyle name="Обычный 2 2 2 4 3 17 3" xfId="4156"/>
     <cellStyle name="Обычный 2 2 2 4 3 17 4" xfId="4942"/>
     <cellStyle name="Обычный 2 2 2 4 3 17 5" xfId="5684"/>
+    <cellStyle name="Обычный 2 2 2 4 3 17 6" xfId="6604"/>
+    <cellStyle name="Обычный 2 2 2 4 3 17 7" xfId="7622"/>
+    <cellStyle name="Обычный 2 2 2 4 3 17 8" xfId="8631"/>
+    <cellStyle name="Обычный 2 2 2 4 3 17 9" xfId="9634"/>
     <cellStyle name="Обычный 2 2 2 4 3 18" xfId="1409"/>
     <cellStyle name="Обычный 2 2 2 4 3 18 2" xfId="3330"/>
     <cellStyle name="Обычный 2 2 2 4 3 18 3" xfId="4191"/>
     <cellStyle name="Обычный 2 2 2 4 3 18 4" xfId="4976"/>
     <cellStyle name="Обычный 2 2 2 4 3 18 5" xfId="5717"/>
+    <cellStyle name="Обычный 2 2 2 4 3 18 6" xfId="6638"/>
+    <cellStyle name="Обычный 2 2 2 4 3 18 7" xfId="7656"/>
+    <cellStyle name="Обычный 2 2 2 4 3 18 8" xfId="8665"/>
+    <cellStyle name="Обычный 2 2 2 4 3 18 9" xfId="9667"/>
     <cellStyle name="Обычный 2 2 2 4 3 19" xfId="1240"/>
     <cellStyle name="Обычный 2 2 2 4 3 19 2" xfId="3497"/>
     <cellStyle name="Обычный 2 2 2 4 3 19 3" xfId="4352"/>
     <cellStyle name="Обычный 2 2 2 4 3 19 4" xfId="5126"/>
     <cellStyle name="Обычный 2 2 2 4 3 19 5" xfId="5864"/>
+    <cellStyle name="Обычный 2 2 2 4 3 19 6" xfId="6805"/>
+    <cellStyle name="Обычный 2 2 2 4 3 19 7" xfId="7823"/>
+    <cellStyle name="Обычный 2 2 2 4 3 19 8" xfId="8832"/>
+    <cellStyle name="Обычный 2 2 2 4 3 19 9" xfId="9831"/>
     <cellStyle name="Обычный 2 2 2 4 3 2" xfId="99"/>
     <cellStyle name="Обычный 2 2 2 4 3 20" xfId="797"/>
     <cellStyle name="Обычный 2 2 2 4 3 20 2" xfId="3451"/>
     <cellStyle name="Обычный 2 2 2 4 3 20 3" xfId="4308"/>
     <cellStyle name="Обычный 2 2 2 4 3 20 4" xfId="5084"/>
     <cellStyle name="Обычный 2 2 2 4 3 20 5" xfId="5822"/>
+    <cellStyle name="Обычный 2 2 2 4 3 20 6" xfId="6757"/>
+    <cellStyle name="Обычный 2 2 2 4 3 20 7" xfId="7775"/>
+    <cellStyle name="Обычный 2 2 2 4 3 20 8" xfId="8784"/>
+    <cellStyle name="Обычный 2 2 2 4 3 20 9" xfId="9783"/>
     <cellStyle name="Обычный 2 2 2 4 3 21" xfId="632"/>
     <cellStyle name="Обычный 2 2 2 4 3 21 2" xfId="3503"/>
     <cellStyle name="Обычный 2 2 2 4 3 21 3" xfId="4358"/>
     <cellStyle name="Обычный 2 2 2 4 3 21 4" xfId="5131"/>
     <cellStyle name="Обычный 2 2 2 4 3 21 5" xfId="5869"/>
+    <cellStyle name="Обычный 2 2 2 4 3 21 6" xfId="6811"/>
+    <cellStyle name="Обычный 2 2 2 4 3 21 7" xfId="7829"/>
+    <cellStyle name="Обычный 2 2 2 4 3 21 8" xfId="8838"/>
+    <cellStyle name="Обычный 2 2 2 4 3 21 9" xfId="9837"/>
     <cellStyle name="Обычный 2 2 2 4 3 22" xfId="2629"/>
+    <cellStyle name="Обычный 2 2 2 4 3 22 2" xfId="6728"/>
+    <cellStyle name="Обычный 2 2 2 4 3 22 3" xfId="7746"/>
+    <cellStyle name="Обычный 2 2 2 4 3 22 4" xfId="8755"/>
+    <cellStyle name="Обычный 2 2 2 4 3 22 5" xfId="9754"/>
     <cellStyle name="Обычный 2 2 2 4 3 23" xfId="3537"/>
+    <cellStyle name="Обычный 2 2 2 4 3 23 2" xfId="6846"/>
+    <cellStyle name="Обычный 2 2 2 4 3 23 3" xfId="7864"/>
+    <cellStyle name="Обычный 2 2 2 4 3 23 4" xfId="8873"/>
+    <cellStyle name="Обычный 2 2 2 4 3 23 5" xfId="9872"/>
     <cellStyle name="Обычный 2 2 2 4 3 24" xfId="2652"/>
+    <cellStyle name="Обычный 2 2 2 4 3 24 2" xfId="7002"/>
+    <cellStyle name="Обычный 2 2 2 4 3 24 3" xfId="8016"/>
+    <cellStyle name="Обычный 2 2 2 4 3 24 4" xfId="9025"/>
+    <cellStyle name="Обычный 2 2 2 4 3 24 5" xfId="10023"/>
     <cellStyle name="Обычный 2 2 2 4 3 25" xfId="3449"/>
+    <cellStyle name="Обычный 2 2 2 4 3 25 2" xfId="6960"/>
+    <cellStyle name="Обычный 2 2 2 4 3 25 3" xfId="7974"/>
+    <cellStyle name="Обычный 2 2 2 4 3 25 4" xfId="8983"/>
+    <cellStyle name="Обычный 2 2 2 4 3 25 5" xfId="9981"/>
     <cellStyle name="Обычный 2 2 2 4 3 26" xfId="4431"/>
+    <cellStyle name="Обычный 2 2 2 4 3 26 2" xfId="7007"/>
+    <cellStyle name="Обычный 2 2 2 4 3 26 3" xfId="8021"/>
+    <cellStyle name="Обычный 2 2 2 4 3 26 4" xfId="9030"/>
+    <cellStyle name="Обычный 2 2 2 4 3 26 5" xfId="10028"/>
+    <cellStyle name="Обычный 2 2 2 4 3 27" xfId="5973"/>
+    <cellStyle name="Обычный 2 2 2 4 3 28" xfId="6005"/>
+    <cellStyle name="Обычный 2 2 2 4 3 29" xfId="5951"/>
     <cellStyle name="Обычный 2 2 2 4 3 3" xfId="264"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 10" xfId="6131"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 11" xfId="7157"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 12" xfId="8166"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3 13" xfId="9173"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 2" xfId="906"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 3" xfId="1579"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 4" xfId="738"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 5" xfId="1713"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 6" xfId="2819"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 7" xfId="3686"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 8" xfId="4477"/>
     <cellStyle name="Обычный 2 2 2 4 3 3 9" xfId="5223"/>
+    <cellStyle name="Обычный 2 2 2 4 3 30" xfId="6018"/>
     <cellStyle name="Обычный 2 2 2 4 3 4" xfId="352"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 10" xfId="6083"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 11" xfId="7109"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 12" xfId="8118"/>
+    <cellStyle name="Обычный 2 2 2 4 3 4 13" xfId="9125"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 2" xfId="858"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 3" xfId="1531"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 4" xfId="1800"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 5" xfId="2162"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 6" xfId="2771"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 7" xfId="3638"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 8" xfId="3398"/>
     <cellStyle name="Обычный 2 2 2 4 3 4 9" xfId="3554"/>
     <cellStyle name="Обычный 2 2 2 4 3 5" xfId="399"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 10" xfId="6138"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 11" xfId="7164"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 12" xfId="8173"/>
+    <cellStyle name="Обычный 2 2 2 4 3 5 13" xfId="9180"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 2" xfId="913"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 3" xfId="1586"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 4" xfId="1971"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 5" xfId="2316"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 6" xfId="2826"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 7" xfId="3693"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 8" xfId="4484"/>
     <cellStyle name="Обычный 2 2 2 4 3 5 9" xfId="5230"/>
     <cellStyle name="Обычный 2 2 2 4 3 6" xfId="329"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 10" xfId="6054"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 11" xfId="7080"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 12" xfId="8089"/>
+    <cellStyle name="Обычный 2 2 2 4 3 6 13" xfId="9096"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 2" xfId="829"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 3" xfId="1502"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 4" xfId="1985"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 5" xfId="2328"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 6" xfId="2742"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 7" xfId="2698"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 8" xfId="2672"/>
     <cellStyle name="Обычный 2 2 2 4 3 6 9" xfId="2688"/>
     <cellStyle name="Обычный 2 2 2 4 3 7" xfId="434"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 10" xfId="6176"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 11" xfId="7202"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 12" xfId="8211"/>
+    <cellStyle name="Обычный 2 2 2 4 3 7 13" xfId="9218"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 2" xfId="951"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 3" xfId="1624"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 4" xfId="1888"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 5" xfId="2250"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 6" xfId="2864"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 7" xfId="3731"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 8" xfId="4522"/>
     <cellStyle name="Обычный 2 2 2 4 3 7 9" xfId="5268"/>
     <cellStyle name="Обычный 2 2 2 4 3 8" xfId="482"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 10" xfId="6224"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 11" xfId="7249"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 12" xfId="8258"/>
+    <cellStyle name="Обычный 2 2 2 4 3 8 13" xfId="9264"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 2" xfId="1000"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 3" xfId="1673"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 4" xfId="2034"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 5" xfId="2369"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 6" xfId="2911"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 7" xfId="3778"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 8" xfId="4569"/>
     <cellStyle name="Обычный 2 2 2 4 3 8 9" xfId="5314"/>
     <cellStyle name="Обычный 2 2 2 4 3 9" xfId="267"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 10" xfId="6387"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 11" xfId="7409"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 12" xfId="8418"/>
+    <cellStyle name="Обычный 2 2 2 4 3 9 13" xfId="9423"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 2" xfId="1162"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 3" xfId="1837"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 4" xfId="2199"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 5" xfId="2493"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 6" xfId="3078"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 7" xfId="3943"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 8" xfId="4729"/>
     <cellStyle name="Обычный 2 2 2 4 3 9 9" xfId="5473"/>
     <cellStyle name="Обычный 2 2 2 5" xfId="100"/>
     <cellStyle name="Обычный 2 2 2 5 2" xfId="101"/>
     <cellStyle name="Обычный 2 2 2 5 2 10" xfId="592"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 10" xfId="6333"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 11" xfId="7355"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 12" xfId="8364"/>
+    <cellStyle name="Обычный 2 2 2 5 2 10 13" xfId="9369"/>
     <cellStyle name="Обычный 2 2 2 5 2 10 2" xfId="1110"/>
     <cellStyle name="Обычный 2 2 2 5 2 10 3" xfId="1783"/>
     <cellStyle name="Обычный 2 2 2 5 2 10 4" xfId="2145"/>
     <cellStyle name="Обычный 2 2 2 5 2 10 5" xfId="2446"/>
     <cellStyle name="Обычный 2 2 2 5 2 10 6" xfId="3024"/>
     <cellStyle name="Обычный 2 2 2 5 2 10 7" xfId="3889"/>
     <cellStyle name="Обычный 2 2 2 5 2 10 8" xfId="4675"/>
     <cellStyle name="Обычный 2 2 2 5 2 10 9" xfId="5419"/>
     <cellStyle name="Обычный 2 2 2 5 2 11" xfId="297"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 10" xfId="6407"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 11" xfId="7429"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 12" xfId="8438"/>
+    <cellStyle name="Обычный 2 2 2 5 2 11 13" xfId="9443"/>
     <cellStyle name="Обычный 2 2 2 5 2 11 2" xfId="1180"/>
     <cellStyle name="Обычный 2 2 2 5 2 11 3" xfId="1857"/>
     <cellStyle name="Обычный 2 2 2 5 2 11 4" xfId="2219"/>
     <cellStyle name="Обычный 2 2 2 5 2 11 5" xfId="2509"/>
     <cellStyle name="Обычный 2 2 2 5 2 11 6" xfId="3098"/>
     <cellStyle name="Обычный 2 2 2 5 2 11 7" xfId="3963"/>
     <cellStyle name="Обычный 2 2 2 5 2 11 8" xfId="4749"/>
     <cellStyle name="Обычный 2 2 2 5 2 11 9" xfId="5493"/>
     <cellStyle name="Обычный 2 2 2 5 2 12" xfId="705"/>
     <cellStyle name="Обычный 2 2 2 5 2 12 2" xfId="2995"/>
     <cellStyle name="Обычный 2 2 2 5 2 12 3" xfId="3860"/>
     <cellStyle name="Обычный 2 2 2 5 2 12 4" xfId="4646"/>
     <cellStyle name="Обычный 2 2 2 5 2 12 5" xfId="5390"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 6" xfId="6304"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 7" xfId="7326"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 8" xfId="8335"/>
+    <cellStyle name="Обычный 2 2 2 5 2 12 9" xfId="9340"/>
     <cellStyle name="Обычный 2 2 2 5 2 13" xfId="1076"/>
     <cellStyle name="Обычный 2 2 2 5 2 13 2" xfId="2990"/>
     <cellStyle name="Обычный 2 2 2 5 2 13 3" xfId="3855"/>
     <cellStyle name="Обычный 2 2 2 5 2 13 4" xfId="4641"/>
     <cellStyle name="Обычный 2 2 2 5 2 13 5" xfId="5385"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13 6" xfId="6299"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13 7" xfId="7321"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13 8" xfId="8330"/>
+    <cellStyle name="Обычный 2 2 2 5 2 13 9" xfId="9335"/>
     <cellStyle name="Обычный 2 2 2 5 2 14" xfId="1234"/>
     <cellStyle name="Обычный 2 2 2 5 2 14 2" xfId="3153"/>
     <cellStyle name="Обычный 2 2 2 5 2 14 3" xfId="4017"/>
     <cellStyle name="Обычный 2 2 2 5 2 14 4" xfId="4803"/>
     <cellStyle name="Обычный 2 2 2 5 2 14 5" xfId="5546"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14 6" xfId="6462"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14 7" xfId="7482"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14 8" xfId="8491"/>
+    <cellStyle name="Обычный 2 2 2 5 2 14 9" xfId="9496"/>
     <cellStyle name="Обычный 2 2 2 5 2 15" xfId="1230"/>
     <cellStyle name="Обычный 2 2 2 5 2 15 2" xfId="3148"/>
     <cellStyle name="Обычный 2 2 2 5 2 15 3" xfId="4012"/>
     <cellStyle name="Обычный 2 2 2 5 2 15 4" xfId="4798"/>
     <cellStyle name="Обычный 2 2 2 5 2 15 5" xfId="5542"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15 6" xfId="6457"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15 7" xfId="7478"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15 8" xfId="8487"/>
+    <cellStyle name="Обычный 2 2 2 5 2 15 9" xfId="9492"/>
     <cellStyle name="Обычный 2 2 2 5 2 16" xfId="1226"/>
     <cellStyle name="Обычный 2 2 2 5 2 16 2" xfId="3144"/>
     <cellStyle name="Обычный 2 2 2 5 2 16 3" xfId="4008"/>
     <cellStyle name="Обычный 2 2 2 5 2 16 4" xfId="4794"/>
     <cellStyle name="Обычный 2 2 2 5 2 16 5" xfId="5538"/>
+    <cellStyle name="Обычный 2 2 2 5 2 16 6" xfId="6453"/>
+    <cellStyle name="Обычный 2 2 2 5 2 16 7" xfId="7474"/>
+    <cellStyle name="Обычный 2 2 2 5 2 16 8" xfId="8483"/>
+    <cellStyle name="Обычный 2 2 2 5 2 16 9" xfId="9488"/>
     <cellStyle name="Обычный 2 2 2 5 2 17" xfId="1287"/>
     <cellStyle name="Обычный 2 2 2 5 2 17 2" xfId="3207"/>
     <cellStyle name="Обычный 2 2 2 5 2 17 3" xfId="4070"/>
     <cellStyle name="Обычный 2 2 2 5 2 17 4" xfId="4856"/>
     <cellStyle name="Обычный 2 2 2 5 2 17 5" xfId="5598"/>
+    <cellStyle name="Обычный 2 2 2 5 2 17 6" xfId="6516"/>
+    <cellStyle name="Обычный 2 2 2 5 2 17 7" xfId="7535"/>
+    <cellStyle name="Обычный 2 2 2 5 2 17 8" xfId="8544"/>
+    <cellStyle name="Обычный 2 2 2 5 2 17 9" xfId="9548"/>
     <cellStyle name="Обычный 2 2 2 5 2 18" xfId="1328"/>
     <cellStyle name="Обычный 2 2 2 5 2 18 2" xfId="3249"/>
     <cellStyle name="Обычный 2 2 2 5 2 18 3" xfId="4111"/>
     <cellStyle name="Обычный 2 2 2 5 2 18 4" xfId="4897"/>
     <cellStyle name="Обычный 2 2 2 5 2 18 5" xfId="5639"/>
+    <cellStyle name="Обычный 2 2 2 5 2 18 6" xfId="6558"/>
+    <cellStyle name="Обычный 2 2 2 5 2 18 7" xfId="7576"/>
+    <cellStyle name="Обычный 2 2 2 5 2 18 8" xfId="8585"/>
+    <cellStyle name="Обычный 2 2 2 5 2 18 9" xfId="9589"/>
     <cellStyle name="Обычный 2 2 2 5 2 19" xfId="1241"/>
     <cellStyle name="Обычный 2 2 2 5 2 19 2" xfId="3499"/>
     <cellStyle name="Обычный 2 2 2 5 2 19 3" xfId="4354"/>
     <cellStyle name="Обычный 2 2 2 5 2 19 4" xfId="5128"/>
     <cellStyle name="Обычный 2 2 2 5 2 19 5" xfId="5866"/>
+    <cellStyle name="Обычный 2 2 2 5 2 19 6" xfId="6807"/>
+    <cellStyle name="Обычный 2 2 2 5 2 19 7" xfId="7825"/>
+    <cellStyle name="Обычный 2 2 2 5 2 19 8" xfId="8834"/>
+    <cellStyle name="Обычный 2 2 2 5 2 19 9" xfId="9833"/>
     <cellStyle name="Обычный 2 2 2 5 2 2" xfId="102"/>
     <cellStyle name="Обычный 2 2 2 5 2 20" xfId="681"/>
     <cellStyle name="Обычный 2 2 2 5 2 20 2" xfId="3445"/>
     <cellStyle name="Обычный 2 2 2 5 2 20 3" xfId="4302"/>
     <cellStyle name="Обычный 2 2 2 5 2 20 4" xfId="5079"/>
     <cellStyle name="Обычный 2 2 2 5 2 20 5" xfId="5817"/>
+    <cellStyle name="Обычный 2 2 2 5 2 20 6" xfId="6751"/>
+    <cellStyle name="Обычный 2 2 2 5 2 20 7" xfId="7769"/>
+    <cellStyle name="Обычный 2 2 2 5 2 20 8" xfId="8778"/>
+    <cellStyle name="Обычный 2 2 2 5 2 20 9" xfId="9777"/>
     <cellStyle name="Обычный 2 2 2 5 2 21" xfId="2081"/>
     <cellStyle name="Обычный 2 2 2 5 2 21 2" xfId="3515"/>
     <cellStyle name="Обычный 2 2 2 5 2 21 3" xfId="4369"/>
     <cellStyle name="Обычный 2 2 2 5 2 21 4" xfId="5142"/>
     <cellStyle name="Обычный 2 2 2 5 2 21 5" xfId="5880"/>
+    <cellStyle name="Обычный 2 2 2 5 2 21 6" xfId="6824"/>
+    <cellStyle name="Обычный 2 2 2 5 2 21 7" xfId="7842"/>
+    <cellStyle name="Обычный 2 2 2 5 2 21 8" xfId="8851"/>
+    <cellStyle name="Обычный 2 2 2 5 2 21 9" xfId="9850"/>
     <cellStyle name="Обычный 2 2 2 5 2 22" xfId="2631"/>
+    <cellStyle name="Обычный 2 2 2 5 2 22 2" xfId="6724"/>
+    <cellStyle name="Обычный 2 2 2 5 2 22 3" xfId="7742"/>
+    <cellStyle name="Обычный 2 2 2 5 2 22 4" xfId="8751"/>
+    <cellStyle name="Обычный 2 2 2 5 2 22 5" xfId="9750"/>
     <cellStyle name="Обычный 2 2 2 5 2 23" xfId="3418"/>
+    <cellStyle name="Обычный 2 2 2 5 2 23 2" xfId="6722"/>
+    <cellStyle name="Обычный 2 2 2 5 2 23 3" xfId="7740"/>
+    <cellStyle name="Обычный 2 2 2 5 2 23 4" xfId="8749"/>
+    <cellStyle name="Обычный 2 2 2 5 2 23 5" xfId="9748"/>
     <cellStyle name="Обычный 2 2 2 5 2 24" xfId="2650"/>
+    <cellStyle name="Обычный 2 2 2 5 2 24 2" xfId="7004"/>
+    <cellStyle name="Обычный 2 2 2 5 2 24 3" xfId="8018"/>
+    <cellStyle name="Обычный 2 2 2 5 2 24 4" xfId="9027"/>
+    <cellStyle name="Обычный 2 2 2 5 2 24 5" xfId="10025"/>
     <cellStyle name="Обычный 2 2 2 5 2 25" xfId="2624"/>
+    <cellStyle name="Обычный 2 2 2 5 2 25 2" xfId="6955"/>
+    <cellStyle name="Обычный 2 2 2 5 2 25 3" xfId="7969"/>
+    <cellStyle name="Обычный 2 2 2 5 2 25 4" xfId="8978"/>
+    <cellStyle name="Обычный 2 2 2 5 2 25 5" xfId="9976"/>
     <cellStyle name="Обычный 2 2 2 5 2 26" xfId="4409"/>
+    <cellStyle name="Обычный 2 2 2 5 2 26 2" xfId="7018"/>
+    <cellStyle name="Обычный 2 2 2 5 2 26 3" xfId="8032"/>
+    <cellStyle name="Обычный 2 2 2 5 2 26 4" xfId="9041"/>
+    <cellStyle name="Обычный 2 2 2 5 2 26 5" xfId="10039"/>
+    <cellStyle name="Обычный 2 2 2 5 2 27" xfId="5975"/>
+    <cellStyle name="Обычный 2 2 2 5 2 28" xfId="6003"/>
+    <cellStyle name="Обычный 2 2 2 5 2 29" xfId="5954"/>
     <cellStyle name="Обычный 2 2 2 5 2 3" xfId="266"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 10" xfId="6134"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 11" xfId="7160"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 12" xfId="8169"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3 13" xfId="9176"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 2" xfId="909"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 3" xfId="1582"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 4" xfId="2087"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 5" xfId="2408"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 6" xfId="2822"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 7" xfId="3689"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 8" xfId="4480"/>
     <cellStyle name="Обычный 2 2 2 5 2 3 9" xfId="5226"/>
+    <cellStyle name="Обычный 2 2 2 5 2 30" xfId="6013"/>
     <cellStyle name="Обычный 2 2 2 5 2 4" xfId="348"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 10" xfId="6077"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 11" xfId="7103"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 12" xfId="8112"/>
+    <cellStyle name="Обычный 2 2 2 5 2 4 13" xfId="9119"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 2" xfId="852"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 3" xfId="1525"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 4" xfId="1943"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 5" xfId="2295"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 6" xfId="2765"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 7" xfId="3632"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 8" xfId="2978"/>
     <cellStyle name="Обычный 2 2 2 5 2 4 9" xfId="4268"/>
     <cellStyle name="Обычный 2 2 2 5 2 5" xfId="410"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 10" xfId="6151"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 11" xfId="7177"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 12" xfId="8186"/>
+    <cellStyle name="Обычный 2 2 2 5 2 5 13" xfId="9193"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 2" xfId="926"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 3" xfId="1599"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 4" xfId="2086"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 5" xfId="2407"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 6" xfId="2839"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 7" xfId="3706"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 8" xfId="4497"/>
     <cellStyle name="Обычный 2 2 2 5 2 5 9" xfId="5243"/>
     <cellStyle name="Обычный 2 2 2 5 2 6" xfId="324"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 10" xfId="6049"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 11" xfId="7075"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 12" xfId="8084"/>
+    <cellStyle name="Обычный 2 2 2 5 2 6 13" xfId="9091"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 2" xfId="824"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 3" xfId="1497"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 4" xfId="1931"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 5" xfId="2283"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 6" xfId="2737"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 7" xfId="2702"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 8" xfId="4429"/>
     <cellStyle name="Обычный 2 2 2 5 2 6 9" xfId="5188"/>
     <cellStyle name="Обычный 2 2 2 5 2 7" xfId="321"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 10" xfId="6046"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 11" xfId="7072"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 12" xfId="8081"/>
+    <cellStyle name="Обычный 2 2 2 5 2 7 13" xfId="9088"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 2" xfId="821"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 3" xfId="1494"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 4" xfId="2006"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 5" xfId="2347"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 6" xfId="2734"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 7" xfId="2705"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 8" xfId="3206"/>
     <cellStyle name="Обычный 2 2 2 5 2 7 9" xfId="3569"/>
     <cellStyle name="Обычный 2 2 2 5 2 8" xfId="458"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 10" xfId="6199"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 11" xfId="7225"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 12" xfId="8234"/>
+    <cellStyle name="Обычный 2 2 2 5 2 8 13" xfId="9240"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 2" xfId="975"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 3" xfId="1648"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 4" xfId="2014"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 5" xfId="2354"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 6" xfId="2887"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 7" xfId="3754"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 8" xfId="4545"/>
     <cellStyle name="Обычный 2 2 2 5 2 8 9" xfId="5290"/>
     <cellStyle name="Обычный 2 2 2 5 2 9" xfId="265"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 10" xfId="6390"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 11" xfId="7412"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 12" xfId="8421"/>
+    <cellStyle name="Обычный 2 2 2 5 2 9 13" xfId="9426"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 2" xfId="1165"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 3" xfId="1840"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 4" xfId="2202"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 5" xfId="2495"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 6" xfId="3081"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 7" xfId="3946"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 8" xfId="4732"/>
     <cellStyle name="Обычный 2 2 2 5 2 9 9" xfId="5476"/>
     <cellStyle name="Обычный 2 2 2 6" xfId="103"/>
     <cellStyle name="Обычный 2 2 2_Лес" xfId="43"/>
     <cellStyle name="Обычный 2 2 3" xfId="104"/>
     <cellStyle name="Обычный 2 2 3 10" xfId="583"/>
+    <cellStyle name="Обычный 2 2 3 10 10" xfId="6332"/>
+    <cellStyle name="Обычный 2 2 3 10 11" xfId="7354"/>
+    <cellStyle name="Обычный 2 2 3 10 12" xfId="8363"/>
+    <cellStyle name="Обычный 2 2 3 10 13" xfId="9368"/>
     <cellStyle name="Обычный 2 2 3 10 2" xfId="1109"/>
     <cellStyle name="Обычный 2 2 3 10 3" xfId="1782"/>
     <cellStyle name="Обычный 2 2 3 10 4" xfId="2144"/>
     <cellStyle name="Обычный 2 2 3 10 5" xfId="2445"/>
     <cellStyle name="Обычный 2 2 3 10 6" xfId="3023"/>
     <cellStyle name="Обычный 2 2 3 10 7" xfId="3888"/>
     <cellStyle name="Обычный 2 2 3 10 8" xfId="4674"/>
     <cellStyle name="Обычный 2 2 3 10 9" xfId="5418"/>
     <cellStyle name="Обычный 2 2 3 11" xfId="587"/>
+    <cellStyle name="Обычный 2 2 3 11 10" xfId="6412"/>
+    <cellStyle name="Обычный 2 2 3 11 11" xfId="7434"/>
+    <cellStyle name="Обычный 2 2 3 11 12" xfId="8443"/>
+    <cellStyle name="Обычный 2 2 3 11 13" xfId="9448"/>
     <cellStyle name="Обычный 2 2 3 11 2" xfId="1185"/>
     <cellStyle name="Обычный 2 2 3 11 3" xfId="1862"/>
     <cellStyle name="Обычный 2 2 3 11 4" xfId="2224"/>
     <cellStyle name="Обычный 2 2 3 11 5" xfId="2512"/>
     <cellStyle name="Обычный 2 2 3 11 6" xfId="3103"/>
     <cellStyle name="Обычный 2 2 3 11 7" xfId="3968"/>
     <cellStyle name="Обычный 2 2 3 11 8" xfId="4754"/>
     <cellStyle name="Обычный 2 2 3 11 9" xfId="5498"/>
     <cellStyle name="Обычный 2 2 3 12" xfId="708"/>
     <cellStyle name="Обычный 2 2 3 12 2" xfId="3173"/>
     <cellStyle name="Обычный 2 2 3 12 3" xfId="4036"/>
     <cellStyle name="Обычный 2 2 3 12 4" xfId="4822"/>
     <cellStyle name="Обычный 2 2 3 12 5" xfId="5565"/>
+    <cellStyle name="Обычный 2 2 3 12 6" xfId="6482"/>
+    <cellStyle name="Обычный 2 2 3 12 7" xfId="7502"/>
+    <cellStyle name="Обычный 2 2 3 12 8" xfId="8511"/>
+    <cellStyle name="Обычный 2 2 3 12 9" xfId="9515"/>
     <cellStyle name="Обычный 2 2 3 13" xfId="1305"/>
     <cellStyle name="Обычный 2 2 3 13 2" xfId="3226"/>
     <cellStyle name="Обычный 2 2 3 13 3" xfId="4089"/>
     <cellStyle name="Обычный 2 2 3 13 4" xfId="4875"/>
     <cellStyle name="Обычный 2 2 3 13 5" xfId="5617"/>
+    <cellStyle name="Обычный 2 2 3 13 6" xfId="6535"/>
+    <cellStyle name="Обычный 2 2 3 13 7" xfId="7554"/>
+    <cellStyle name="Обычный 2 2 3 13 8" xfId="8563"/>
+    <cellStyle name="Обычный 2 2 3 13 9" xfId="9567"/>
     <cellStyle name="Обычный 2 2 3 14" xfId="1346"/>
     <cellStyle name="Обычный 2 2 3 14 2" xfId="3267"/>
     <cellStyle name="Обычный 2 2 3 14 3" xfId="4129"/>
     <cellStyle name="Обычный 2 2 3 14 4" xfId="4915"/>
     <cellStyle name="Обычный 2 2 3 14 5" xfId="5657"/>
+    <cellStyle name="Обычный 2 2 3 14 6" xfId="6576"/>
+    <cellStyle name="Обычный 2 2 3 14 7" xfId="7594"/>
+    <cellStyle name="Обычный 2 2 3 14 8" xfId="8603"/>
+    <cellStyle name="Обычный 2 2 3 14 9" xfId="9607"/>
     <cellStyle name="Обычный 2 2 3 15" xfId="1384"/>
     <cellStyle name="Обычный 2 2 3 15 2" xfId="3305"/>
     <cellStyle name="Обычный 2 2 3 15 3" xfId="4166"/>
     <cellStyle name="Обычный 2 2 3 15 4" xfId="4952"/>
     <cellStyle name="Обычный 2 2 3 15 5" xfId="5694"/>
+    <cellStyle name="Обычный 2 2 3 15 6" xfId="6614"/>
+    <cellStyle name="Обычный 2 2 3 15 7" xfId="7632"/>
+    <cellStyle name="Обычный 2 2 3 15 8" xfId="8641"/>
+    <cellStyle name="Обычный 2 2 3 15 9" xfId="9644"/>
     <cellStyle name="Обычный 2 2 3 16" xfId="1418"/>
     <cellStyle name="Обычный 2 2 3 16 2" xfId="3339"/>
     <cellStyle name="Обычный 2 2 3 16 3" xfId="4200"/>
     <cellStyle name="Обычный 2 2 3 16 4" xfId="4985"/>
     <cellStyle name="Обычный 2 2 3 16 5" xfId="5726"/>
+    <cellStyle name="Обычный 2 2 3 16 6" xfId="6647"/>
+    <cellStyle name="Обычный 2 2 3 16 7" xfId="7665"/>
+    <cellStyle name="Обычный 2 2 3 16 8" xfId="8674"/>
+    <cellStyle name="Обычный 2 2 3 16 9" xfId="9676"/>
     <cellStyle name="Обычный 2 2 3 17" xfId="1447"/>
     <cellStyle name="Обычный 2 2 3 17 2" xfId="3368"/>
     <cellStyle name="Обычный 2 2 3 17 3" xfId="4228"/>
     <cellStyle name="Обычный 2 2 3 17 4" xfId="5012"/>
     <cellStyle name="Обычный 2 2 3 17 5" xfId="5753"/>
+    <cellStyle name="Обычный 2 2 3 17 6" xfId="6675"/>
+    <cellStyle name="Обычный 2 2 3 17 7" xfId="7693"/>
+    <cellStyle name="Обычный 2 2 3 17 8" xfId="8702"/>
+    <cellStyle name="Обычный 2 2 3 17 9" xfId="9703"/>
     <cellStyle name="Обычный 2 2 3 18" xfId="1471"/>
     <cellStyle name="Обычный 2 2 3 18 2" xfId="3392"/>
     <cellStyle name="Обычный 2 2 3 18 3" xfId="4252"/>
     <cellStyle name="Обычный 2 2 3 18 4" xfId="5035"/>
     <cellStyle name="Обычный 2 2 3 18 5" xfId="5775"/>
+    <cellStyle name="Обычный 2 2 3 18 6" xfId="6697"/>
+    <cellStyle name="Обычный 2 2 3 18 7" xfId="7716"/>
+    <cellStyle name="Обычный 2 2 3 18 8" xfId="8725"/>
+    <cellStyle name="Обычный 2 2 3 18 9" xfId="9725"/>
     <cellStyle name="Обычный 2 2 3 19" xfId="1245"/>
     <cellStyle name="Обычный 2 2 3 19 2" xfId="3502"/>
     <cellStyle name="Обычный 2 2 3 19 3" xfId="4357"/>
     <cellStyle name="Обычный 2 2 3 19 4" xfId="5130"/>
     <cellStyle name="Обычный 2 2 3 19 5" xfId="5868"/>
+    <cellStyle name="Обычный 2 2 3 19 6" xfId="6810"/>
+    <cellStyle name="Обычный 2 2 3 19 7" xfId="7828"/>
+    <cellStyle name="Обычный 2 2 3 19 8" xfId="8837"/>
+    <cellStyle name="Обычный 2 2 3 19 9" xfId="9836"/>
     <cellStyle name="Обычный 2 2 3 2" xfId="105"/>
     <cellStyle name="Обычный 2 2 3 20" xfId="684"/>
     <cellStyle name="Обычный 2 2 3 20 2" xfId="3444"/>
     <cellStyle name="Обычный 2 2 3 20 3" xfId="4301"/>
     <cellStyle name="Обычный 2 2 3 20 4" xfId="5078"/>
     <cellStyle name="Обычный 2 2 3 20 5" xfId="5816"/>
+    <cellStyle name="Обычный 2 2 3 20 6" xfId="6750"/>
+    <cellStyle name="Обычный 2 2 3 20 7" xfId="7768"/>
+    <cellStyle name="Обычный 2 2 3 20 8" xfId="8777"/>
+    <cellStyle name="Обычный 2 2 3 20 9" xfId="9776"/>
     <cellStyle name="Обычный 2 2 3 21" xfId="1965"/>
     <cellStyle name="Обычный 2 2 3 21 2" xfId="3519"/>
     <cellStyle name="Обычный 2 2 3 21 3" xfId="4372"/>
     <cellStyle name="Обычный 2 2 3 21 4" xfId="5145"/>
     <cellStyle name="Обычный 2 2 3 21 5" xfId="5883"/>
+    <cellStyle name="Обычный 2 2 3 21 6" xfId="6828"/>
+    <cellStyle name="Обычный 2 2 3 21 7" xfId="7846"/>
+    <cellStyle name="Обычный 2 2 3 21 8" xfId="8855"/>
+    <cellStyle name="Обычный 2 2 3 21 9" xfId="9854"/>
     <cellStyle name="Обычный 2 2 3 22" xfId="2633"/>
+    <cellStyle name="Обычный 2 2 3 22 2" xfId="6880"/>
+    <cellStyle name="Обычный 2 2 3 22 3" xfId="7897"/>
+    <cellStyle name="Обычный 2 2 3 22 4" xfId="8906"/>
+    <cellStyle name="Обычный 2 2 3 22 5" xfId="9904"/>
     <cellStyle name="Обычный 2 2 3 23" xfId="3595"/>
+    <cellStyle name="Обычный 2 2 3 23 2" xfId="6909"/>
+    <cellStyle name="Обычный 2 2 3 23 3" xfId="7925"/>
+    <cellStyle name="Обычный 2 2 3 23 4" xfId="8934"/>
+    <cellStyle name="Обычный 2 2 3 23 5" xfId="9932"/>
     <cellStyle name="Обычный 2 2 3 24" xfId="3556"/>
+    <cellStyle name="Обычный 2 2 3 24 2" xfId="7006"/>
+    <cellStyle name="Обычный 2 2 3 24 3" xfId="8020"/>
+    <cellStyle name="Обычный 2 2 3 24 4" xfId="9029"/>
+    <cellStyle name="Обычный 2 2 3 24 5" xfId="10027"/>
     <cellStyle name="Обычный 2 2 3 25" xfId="2627"/>
+    <cellStyle name="Обычный 2 2 3 25 2" xfId="6954"/>
+    <cellStyle name="Обычный 2 2 3 25 3" xfId="7968"/>
+    <cellStyle name="Обычный 2 2 3 25 4" xfId="8977"/>
+    <cellStyle name="Обычный 2 2 3 25 5" xfId="9975"/>
     <cellStyle name="Обычный 2 2 3 26" xfId="4395"/>
+    <cellStyle name="Обычный 2 2 3 26 2" xfId="7021"/>
+    <cellStyle name="Обычный 2 2 3 26 3" xfId="8035"/>
+    <cellStyle name="Обычный 2 2 3 26 4" xfId="9044"/>
+    <cellStyle name="Обычный 2 2 3 26 5" xfId="10042"/>
+    <cellStyle name="Обычный 2 2 3 27" xfId="5978"/>
+    <cellStyle name="Обычный 2 2 3 28" xfId="6001"/>
+    <cellStyle name="Обычный 2 2 3 29" xfId="5956"/>
     <cellStyle name="Обычный 2 2 3 3" xfId="268"/>
+    <cellStyle name="Обычный 2 2 3 3 10" xfId="6137"/>
+    <cellStyle name="Обычный 2 2 3 3 11" xfId="7163"/>
+    <cellStyle name="Обычный 2 2 3 3 12" xfId="8172"/>
+    <cellStyle name="Обычный 2 2 3 3 13" xfId="9179"/>
     <cellStyle name="Обычный 2 2 3 3 2" xfId="912"/>
     <cellStyle name="Обычный 2 2 3 3 3" xfId="1585"/>
     <cellStyle name="Обычный 2 2 3 3 4" xfId="2004"/>
     <cellStyle name="Обычный 2 2 3 3 5" xfId="2345"/>
     <cellStyle name="Обычный 2 2 3 3 6" xfId="2825"/>
     <cellStyle name="Обычный 2 2 3 3 7" xfId="3692"/>
     <cellStyle name="Обычный 2 2 3 3 8" xfId="4483"/>
     <cellStyle name="Обычный 2 2 3 3 9" xfId="5229"/>
+    <cellStyle name="Обычный 2 2 3 30" xfId="6010"/>
     <cellStyle name="Обычный 2 2 3 4" xfId="347"/>
+    <cellStyle name="Обычный 2 2 3 4 10" xfId="6076"/>
+    <cellStyle name="Обычный 2 2 3 4 11" xfId="7102"/>
+    <cellStyle name="Обычный 2 2 3 4 12" xfId="8111"/>
+    <cellStyle name="Обычный 2 2 3 4 13" xfId="9118"/>
     <cellStyle name="Обычный 2 2 3 4 2" xfId="851"/>
     <cellStyle name="Обычный 2 2 3 4 3" xfId="1524"/>
     <cellStyle name="Обычный 2 2 3 4 4" xfId="726"/>
     <cellStyle name="Обычный 2 2 3 4 5" xfId="671"/>
     <cellStyle name="Обычный 2 2 3 4 6" xfId="2764"/>
     <cellStyle name="Обычный 2 2 3 4 7" xfId="3631"/>
     <cellStyle name="Обычный 2 2 3 4 8" xfId="2549"/>
     <cellStyle name="Обычный 2 2 3 4 9" xfId="2597"/>
     <cellStyle name="Обычный 2 2 3 5" xfId="413"/>
+    <cellStyle name="Обычный 2 2 3 5 10" xfId="6155"/>
+    <cellStyle name="Обычный 2 2 3 5 11" xfId="7181"/>
+    <cellStyle name="Обычный 2 2 3 5 12" xfId="8190"/>
+    <cellStyle name="Обычный 2 2 3 5 13" xfId="9197"/>
     <cellStyle name="Обычный 2 2 3 5 2" xfId="930"/>
     <cellStyle name="Обычный 2 2 3 5 3" xfId="1603"/>
     <cellStyle name="Обычный 2 2 3 5 4" xfId="1970"/>
     <cellStyle name="Обычный 2 2 3 5 5" xfId="2315"/>
     <cellStyle name="Обычный 2 2 3 5 6" xfId="2843"/>
     <cellStyle name="Обычный 2 2 3 5 7" xfId="3710"/>
     <cellStyle name="Обычный 2 2 3 5 8" xfId="4501"/>
     <cellStyle name="Обычный 2 2 3 5 9" xfId="5247"/>
     <cellStyle name="Обычный 2 2 3 6" xfId="475"/>
+    <cellStyle name="Обычный 2 2 3 6 10" xfId="6216"/>
+    <cellStyle name="Обычный 2 2 3 6 11" xfId="7241"/>
+    <cellStyle name="Обычный 2 2 3 6 12" xfId="8250"/>
+    <cellStyle name="Обычный 2 2 3 6 13" xfId="9256"/>
     <cellStyle name="Обычный 2 2 3 6 2" xfId="992"/>
     <cellStyle name="Обычный 2 2 3 6 3" xfId="1665"/>
     <cellStyle name="Обычный 2 2 3 6 4" xfId="2038"/>
     <cellStyle name="Обычный 2 2 3 6 5" xfId="2372"/>
     <cellStyle name="Обычный 2 2 3 6 6" xfId="2903"/>
     <cellStyle name="Обычный 2 2 3 6 7" xfId="3770"/>
     <cellStyle name="Обычный 2 2 3 6 8" xfId="4561"/>
     <cellStyle name="Обычный 2 2 3 6 9" xfId="5306"/>
     <cellStyle name="Обычный 2 2 3 7" xfId="509"/>
+    <cellStyle name="Обычный 2 2 3 7 10" xfId="6250"/>
+    <cellStyle name="Обычный 2 2 3 7 11" xfId="7274"/>
+    <cellStyle name="Обычный 2 2 3 7 12" xfId="8283"/>
+    <cellStyle name="Обычный 2 2 3 7 13" xfId="9289"/>
     <cellStyle name="Обычный 2 2 3 7 2" xfId="1027"/>
     <cellStyle name="Обычный 2 2 3 7 3" xfId="1700"/>
     <cellStyle name="Обычный 2 2 3 7 4" xfId="626"/>
     <cellStyle name="Обычный 2 2 3 7 5" xfId="2107"/>
     <cellStyle name="Обычный 2 2 3 7 6" xfId="2938"/>
     <cellStyle name="Обычный 2 2 3 7 7" xfId="3804"/>
     <cellStyle name="Обычный 2 2 3 7 8" xfId="4594"/>
     <cellStyle name="Обычный 2 2 3 7 9" xfId="5339"/>
     <cellStyle name="Обычный 2 2 3 8" xfId="533"/>
+    <cellStyle name="Обычный 2 2 3 8 10" xfId="6273"/>
+    <cellStyle name="Обычный 2 2 3 8 11" xfId="7297"/>
+    <cellStyle name="Обычный 2 2 3 8 12" xfId="8306"/>
+    <cellStyle name="Обычный 2 2 3 8 13" xfId="9311"/>
     <cellStyle name="Обычный 2 2 3 8 2" xfId="1050"/>
     <cellStyle name="Обычный 2 2 3 8 3" xfId="1724"/>
     <cellStyle name="Обычный 2 2 3 8 4" xfId="2021"/>
     <cellStyle name="Обычный 2 2 3 8 5" xfId="2359"/>
     <cellStyle name="Обычный 2 2 3 8 6" xfId="2962"/>
     <cellStyle name="Обычный 2 2 3 8 7" xfId="3827"/>
     <cellStyle name="Обычный 2 2 3 8 8" xfId="4616"/>
     <cellStyle name="Обычный 2 2 3 8 9" xfId="5361"/>
     <cellStyle name="Обычный 2 2 3 9" xfId="390"/>
+    <cellStyle name="Обычный 2 2 3 9 10" xfId="6393"/>
+    <cellStyle name="Обычный 2 2 3 9 11" xfId="7415"/>
+    <cellStyle name="Обычный 2 2 3 9 12" xfId="8424"/>
+    <cellStyle name="Обычный 2 2 3 9 13" xfId="9429"/>
     <cellStyle name="Обычный 2 2 3 9 2" xfId="1167"/>
     <cellStyle name="Обычный 2 2 3 9 3" xfId="1843"/>
     <cellStyle name="Обычный 2 2 3 9 4" xfId="2205"/>
     <cellStyle name="Обычный 2 2 3 9 5" xfId="2497"/>
     <cellStyle name="Обычный 2 2 3 9 6" xfId="3084"/>
     <cellStyle name="Обычный 2 2 3 9 7" xfId="3949"/>
     <cellStyle name="Обычный 2 2 3 9 8" xfId="4735"/>
     <cellStyle name="Обычный 2 2 3 9 9" xfId="5479"/>
     <cellStyle name="Обычный 2 2 4" xfId="106"/>
     <cellStyle name="Обычный 2 2 4 10" xfId="392"/>
+    <cellStyle name="Обычный 2 2 4 10 10" xfId="6395"/>
+    <cellStyle name="Обычный 2 2 4 10 11" xfId="7417"/>
+    <cellStyle name="Обычный 2 2 4 10 12" xfId="8426"/>
+    <cellStyle name="Обычный 2 2 4 10 13" xfId="9431"/>
     <cellStyle name="Обычный 2 2 4 10 2" xfId="1169"/>
     <cellStyle name="Обычный 2 2 4 10 3" xfId="1845"/>
     <cellStyle name="Обычный 2 2 4 10 4" xfId="2207"/>
     <cellStyle name="Обычный 2 2 4 10 5" xfId="2499"/>
     <cellStyle name="Обычный 2 2 4 10 6" xfId="3086"/>
     <cellStyle name="Обычный 2 2 4 10 7" xfId="3951"/>
     <cellStyle name="Обычный 2 2 4 10 8" xfId="4737"/>
     <cellStyle name="Обычный 2 2 4 10 9" xfId="5481"/>
     <cellStyle name="Обычный 2 2 4 11" xfId="250"/>
+    <cellStyle name="Обычный 2 2 4 11 10" xfId="6330"/>
+    <cellStyle name="Обычный 2 2 4 11 11" xfId="7352"/>
+    <cellStyle name="Обычный 2 2 4 11 12" xfId="8361"/>
+    <cellStyle name="Обычный 2 2 4 11 13" xfId="9366"/>
     <cellStyle name="Обычный 2 2 4 11 2" xfId="1107"/>
     <cellStyle name="Обычный 2 2 4 11 3" xfId="1780"/>
     <cellStyle name="Обычный 2 2 4 11 4" xfId="2142"/>
     <cellStyle name="Обычный 2 2 4 11 5" xfId="2443"/>
     <cellStyle name="Обычный 2 2 4 11 6" xfId="3021"/>
     <cellStyle name="Обычный 2 2 4 11 7" xfId="3886"/>
     <cellStyle name="Обычный 2 2 4 11 8" xfId="4672"/>
     <cellStyle name="Обычный 2 2 4 11 9" xfId="5416"/>
     <cellStyle name="Обычный 2 2 4 12" xfId="581"/>
+    <cellStyle name="Обычный 2 2 4 12 10" xfId="6415"/>
+    <cellStyle name="Обычный 2 2 4 12 11" xfId="7437"/>
+    <cellStyle name="Обычный 2 2 4 12 12" xfId="8446"/>
+    <cellStyle name="Обычный 2 2 4 12 13" xfId="9451"/>
     <cellStyle name="Обычный 2 2 4 12 2" xfId="1188"/>
     <cellStyle name="Обычный 2 2 4 12 3" xfId="1865"/>
     <cellStyle name="Обычный 2 2 4 12 4" xfId="2227"/>
     <cellStyle name="Обычный 2 2 4 12 5" xfId="2514"/>
     <cellStyle name="Обычный 2 2 4 12 6" xfId="3106"/>
     <cellStyle name="Обычный 2 2 4 12 7" xfId="3971"/>
     <cellStyle name="Обычный 2 2 4 12 8" xfId="4757"/>
     <cellStyle name="Обычный 2 2 4 12 9" xfId="5501"/>
     <cellStyle name="Обычный 2 2 4 13" xfId="710"/>
     <cellStyle name="Обычный 2 2 4 13 2" xfId="3167"/>
     <cellStyle name="Обычный 2 2 4 13 3" xfId="4030"/>
     <cellStyle name="Обычный 2 2 4 13 4" xfId="4816"/>
     <cellStyle name="Обычный 2 2 4 13 5" xfId="5559"/>
+    <cellStyle name="Обычный 2 2 4 13 6" xfId="6476"/>
+    <cellStyle name="Обычный 2 2 4 13 7" xfId="7496"/>
+    <cellStyle name="Обычный 2 2 4 13 8" xfId="8505"/>
+    <cellStyle name="Обычный 2 2 4 13 9" xfId="9509"/>
     <cellStyle name="Обычный 2 2 4 14" xfId="1218"/>
     <cellStyle name="Обычный 2 2 4 14 2" xfId="3136"/>
     <cellStyle name="Обычный 2 2 4 14 3" xfId="4001"/>
     <cellStyle name="Обычный 2 2 4 14 4" xfId="4787"/>
     <cellStyle name="Обычный 2 2 4 14 5" xfId="5531"/>
+    <cellStyle name="Обычный 2 2 4 14 6" xfId="6445"/>
+    <cellStyle name="Обычный 2 2 4 14 7" xfId="7467"/>
+    <cellStyle name="Обычный 2 2 4 14 8" xfId="8476"/>
+    <cellStyle name="Обычный 2 2 4 14 9" xfId="9481"/>
     <cellStyle name="Обычный 2 2 4 15" xfId="1277"/>
     <cellStyle name="Обычный 2 2 4 15 2" xfId="3197"/>
     <cellStyle name="Обычный 2 2 4 15 3" xfId="4060"/>
     <cellStyle name="Обычный 2 2 4 15 4" xfId="4846"/>
     <cellStyle name="Обычный 2 2 4 15 5" xfId="5589"/>
+    <cellStyle name="Обычный 2 2 4 15 6" xfId="6506"/>
+    <cellStyle name="Обычный 2 2 4 15 7" xfId="7526"/>
+    <cellStyle name="Обычный 2 2 4 15 8" xfId="8535"/>
+    <cellStyle name="Обычный 2 2 4 15 9" xfId="9539"/>
     <cellStyle name="Обычный 2 2 4 16" xfId="1318"/>
     <cellStyle name="Обычный 2 2 4 16 2" xfId="3239"/>
     <cellStyle name="Обычный 2 2 4 16 3" xfId="4102"/>
     <cellStyle name="Обычный 2 2 4 16 4" xfId="4888"/>
     <cellStyle name="Обычный 2 2 4 16 5" xfId="5630"/>
+    <cellStyle name="Обычный 2 2 4 16 6" xfId="6548"/>
+    <cellStyle name="Обычный 2 2 4 16 7" xfId="7567"/>
+    <cellStyle name="Обычный 2 2 4 16 8" xfId="8576"/>
+    <cellStyle name="Обычный 2 2 4 16 9" xfId="9580"/>
     <cellStyle name="Обычный 2 2 4 17" xfId="1359"/>
     <cellStyle name="Обычный 2 2 4 17 2" xfId="3280"/>
     <cellStyle name="Обычный 2 2 4 17 3" xfId="4142"/>
     <cellStyle name="Обычный 2 2 4 17 4" xfId="4928"/>
     <cellStyle name="Обычный 2 2 4 17 5" xfId="5670"/>
+    <cellStyle name="Обычный 2 2 4 17 6" xfId="6589"/>
+    <cellStyle name="Обычный 2 2 4 17 7" xfId="7607"/>
+    <cellStyle name="Обычный 2 2 4 17 8" xfId="8616"/>
+    <cellStyle name="Обычный 2 2 4 17 9" xfId="9620"/>
     <cellStyle name="Обычный 2 2 4 18" xfId="1396"/>
     <cellStyle name="Обычный 2 2 4 18 2" xfId="3317"/>
     <cellStyle name="Обычный 2 2 4 18 3" xfId="4178"/>
     <cellStyle name="Обычный 2 2 4 18 4" xfId="4964"/>
     <cellStyle name="Обычный 2 2 4 18 5" xfId="5706"/>
+    <cellStyle name="Обычный 2 2 4 18 6" xfId="6626"/>
+    <cellStyle name="Обычный 2 2 4 18 7" xfId="7644"/>
+    <cellStyle name="Обычный 2 2 4 18 8" xfId="8653"/>
+    <cellStyle name="Обычный 2 2 4 18 9" xfId="9656"/>
     <cellStyle name="Обычный 2 2 4 19" xfId="1428"/>
     <cellStyle name="Обычный 2 2 4 19 2" xfId="3349"/>
     <cellStyle name="Обычный 2 2 4 19 3" xfId="4210"/>
     <cellStyle name="Обычный 2 2 4 19 4" xfId="4995"/>
     <cellStyle name="Обычный 2 2 4 19 5" xfId="5736"/>
+    <cellStyle name="Обычный 2 2 4 19 6" xfId="6657"/>
+    <cellStyle name="Обычный 2 2 4 19 7" xfId="7675"/>
+    <cellStyle name="Обычный 2 2 4 19 8" xfId="8684"/>
+    <cellStyle name="Обычный 2 2 4 19 9" xfId="9686"/>
     <cellStyle name="Обычный 2 2 4 2" xfId="107"/>
     <cellStyle name="Обычный 2 2 4 2 2" xfId="108"/>
     <cellStyle name="Обычный 2 2 4 2 2 10" xfId="378"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 10" xfId="6328"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 11" xfId="7350"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 12" xfId="8359"/>
+    <cellStyle name="Обычный 2 2 4 2 2 10 13" xfId="9364"/>
     <cellStyle name="Обычный 2 2 4 2 2 10 2" xfId="1105"/>
     <cellStyle name="Обычный 2 2 4 2 2 10 3" xfId="1778"/>
     <cellStyle name="Обычный 2 2 4 2 2 10 4" xfId="2140"/>
     <cellStyle name="Обычный 2 2 4 2 2 10 5" xfId="2442"/>
     <cellStyle name="Обычный 2 2 4 2 2 10 6" xfId="3019"/>
     <cellStyle name="Обычный 2 2 4 2 2 10 7" xfId="3884"/>
     <cellStyle name="Обычный 2 2 4 2 2 10 8" xfId="4670"/>
     <cellStyle name="Обычный 2 2 4 2 2 10 9" xfId="5414"/>
     <cellStyle name="Обычный 2 2 4 2 2 11" xfId="594"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 10" xfId="6418"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 11" xfId="7440"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 12" xfId="8449"/>
+    <cellStyle name="Обычный 2 2 4 2 2 11 13" xfId="9454"/>
     <cellStyle name="Обычный 2 2 4 2 2 11 2" xfId="1191"/>
     <cellStyle name="Обычный 2 2 4 2 2 11 3" xfId="1868"/>
     <cellStyle name="Обычный 2 2 4 2 2 11 4" xfId="2230"/>
     <cellStyle name="Обычный 2 2 4 2 2 11 5" xfId="2516"/>
     <cellStyle name="Обычный 2 2 4 2 2 11 6" xfId="3109"/>
     <cellStyle name="Обычный 2 2 4 2 2 11 7" xfId="3974"/>
     <cellStyle name="Обычный 2 2 4 2 2 11 8" xfId="4760"/>
     <cellStyle name="Обычный 2 2 4 2 2 11 9" xfId="5504"/>
     <cellStyle name="Обычный 2 2 4 2 2 12" xfId="712"/>
     <cellStyle name="Обычный 2 2 4 2 2 12 2" xfId="3164"/>
     <cellStyle name="Обычный 2 2 4 2 2 12 3" xfId="4027"/>
     <cellStyle name="Обычный 2 2 4 2 2 12 4" xfId="4813"/>
     <cellStyle name="Обычный 2 2 4 2 2 12 5" xfId="5556"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 6" xfId="6473"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 7" xfId="7493"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 8" xfId="8502"/>
+    <cellStyle name="Обычный 2 2 4 2 2 12 9" xfId="9506"/>
     <cellStyle name="Обычный 2 2 4 2 2 13" xfId="1221"/>
     <cellStyle name="Обычный 2 2 4 2 2 13 2" xfId="3139"/>
     <cellStyle name="Обычный 2 2 4 2 2 13 3" xfId="4004"/>
     <cellStyle name="Обычный 2 2 4 2 2 13 4" xfId="4790"/>
     <cellStyle name="Обычный 2 2 4 2 2 13 5" xfId="5534"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13 6" xfId="6448"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13 7" xfId="7470"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13 8" xfId="8479"/>
+    <cellStyle name="Обычный 2 2 4 2 2 13 9" xfId="9484"/>
     <cellStyle name="Обычный 2 2 4 2 2 14" xfId="1280"/>
     <cellStyle name="Обычный 2 2 4 2 2 14 2" xfId="3200"/>
     <cellStyle name="Обычный 2 2 4 2 2 14 3" xfId="4063"/>
     <cellStyle name="Обычный 2 2 4 2 2 14 4" xfId="4849"/>
     <cellStyle name="Обычный 2 2 4 2 2 14 5" xfId="5592"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14 6" xfId="6509"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14 7" xfId="7529"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14 8" xfId="8538"/>
+    <cellStyle name="Обычный 2 2 4 2 2 14 9" xfId="9542"/>
     <cellStyle name="Обычный 2 2 4 2 2 15" xfId="1321"/>
     <cellStyle name="Обычный 2 2 4 2 2 15 2" xfId="3242"/>
     <cellStyle name="Обычный 2 2 4 2 2 15 3" xfId="4105"/>
     <cellStyle name="Обычный 2 2 4 2 2 15 4" xfId="4891"/>
     <cellStyle name="Обычный 2 2 4 2 2 15 5" xfId="5633"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15 6" xfId="6551"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15 7" xfId="7570"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15 8" xfId="8579"/>
+    <cellStyle name="Обычный 2 2 4 2 2 15 9" xfId="9583"/>
     <cellStyle name="Обычный 2 2 4 2 2 16" xfId="1361"/>
     <cellStyle name="Обычный 2 2 4 2 2 16 2" xfId="3282"/>
     <cellStyle name="Обычный 2 2 4 2 2 16 3" xfId="4144"/>
     <cellStyle name="Обычный 2 2 4 2 2 16 4" xfId="4930"/>
     <cellStyle name="Обычный 2 2 4 2 2 16 5" xfId="5672"/>
+    <cellStyle name="Обычный 2 2 4 2 2 16 6" xfId="6591"/>
+    <cellStyle name="Обычный 2 2 4 2 2 16 7" xfId="7609"/>
+    <cellStyle name="Обычный 2 2 4 2 2 16 8" xfId="8618"/>
+    <cellStyle name="Обычный 2 2 4 2 2 16 9" xfId="9622"/>
     <cellStyle name="Обычный 2 2 4 2 2 17" xfId="1398"/>
     <cellStyle name="Обычный 2 2 4 2 2 17 2" xfId="3319"/>
     <cellStyle name="Обычный 2 2 4 2 2 17 3" xfId="4180"/>
     <cellStyle name="Обычный 2 2 4 2 2 17 4" xfId="4966"/>
     <cellStyle name="Обычный 2 2 4 2 2 17 5" xfId="5708"/>
+    <cellStyle name="Обычный 2 2 4 2 2 17 6" xfId="6628"/>
+    <cellStyle name="Обычный 2 2 4 2 2 17 7" xfId="7646"/>
+    <cellStyle name="Обычный 2 2 4 2 2 17 8" xfId="8655"/>
+    <cellStyle name="Обычный 2 2 4 2 2 17 9" xfId="9658"/>
     <cellStyle name="Обычный 2 2 4 2 2 18" xfId="1430"/>
     <cellStyle name="Обычный 2 2 4 2 2 18 2" xfId="3351"/>
     <cellStyle name="Обычный 2 2 4 2 2 18 3" xfId="4212"/>
     <cellStyle name="Обычный 2 2 4 2 2 18 4" xfId="4997"/>
     <cellStyle name="Обычный 2 2 4 2 2 18 5" xfId="5738"/>
+    <cellStyle name="Обычный 2 2 4 2 2 18 6" xfId="6659"/>
+    <cellStyle name="Обычный 2 2 4 2 2 18 7" xfId="7677"/>
+    <cellStyle name="Обычный 2 2 4 2 2 18 8" xfId="8686"/>
+    <cellStyle name="Обычный 2 2 4 2 2 18 9" xfId="9688"/>
     <cellStyle name="Обычный 2 2 4 2 2 19" xfId="1254"/>
     <cellStyle name="Обычный 2 2 4 2 2 19 2" xfId="3506"/>
     <cellStyle name="Обычный 2 2 4 2 2 19 3" xfId="4361"/>
     <cellStyle name="Обычный 2 2 4 2 2 19 4" xfId="5134"/>
     <cellStyle name="Обычный 2 2 4 2 2 19 5" xfId="5872"/>
+    <cellStyle name="Обычный 2 2 4 2 2 19 6" xfId="6814"/>
+    <cellStyle name="Обычный 2 2 4 2 2 19 7" xfId="7832"/>
+    <cellStyle name="Обычный 2 2 4 2 2 19 8" xfId="8841"/>
+    <cellStyle name="Обычный 2 2 4 2 2 19 9" xfId="9840"/>
     <cellStyle name="Обычный 2 2 4 2 2 2" xfId="109"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="110"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10" xfId="599"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 10" xfId="6298"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 11" xfId="7320"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 12" xfId="8329"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 10 13" xfId="9334"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10 2" xfId="1074"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10 3" xfId="1749"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10 4" xfId="1291"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10 5" xfId="709"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10 6" xfId="2988"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10 7" xfId="3853"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10 8" xfId="4639"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10 9" xfId="5384"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 11" xfId="714"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 11 2" xfId="3141"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 11 3" xfId="4006"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 11 4" xfId="4792"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 11 5" xfId="5536"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 6" xfId="6450"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 7" xfId="7472"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 8" xfId="8481"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 11 9" xfId="9486"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 12" xfId="1284"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 12 2" xfId="3204"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 12 3" xfId="4067"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 12 4" xfId="4853"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 12 5" xfId="5596"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12 6" xfId="6513"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12 7" xfId="7533"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12 8" xfId="8542"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 12 9" xfId="9546"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 13" xfId="1325"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 13 2" xfId="3246"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 13 3" xfId="4109"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 13 4" xfId="4895"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 13 5" xfId="5637"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13 6" xfId="6555"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13 7" xfId="7574"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13 8" xfId="8583"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 13 9" xfId="9587"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 14" xfId="1365"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 14 2" xfId="3286"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 14 3" xfId="4148"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 14 4" xfId="4934"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 14 5" xfId="5676"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14 6" xfId="6595"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14 7" xfId="7613"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14 8" xfId="8622"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 14 9" xfId="9626"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 15" xfId="1401"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 15 2" xfId="3322"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 15 3" xfId="4183"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 15 4" xfId="4968"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 15 5" xfId="5710"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 15 6" xfId="6630"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 15 7" xfId="7649"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 15 8" xfId="8658"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 15 9" xfId="9660"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 16" xfId="1433"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 16 2" xfId="3354"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 16 3" xfId="4215"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 16 4" xfId="4999"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 16 5" xfId="5740"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 16 6" xfId="6661"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 16 7" xfId="7679"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 16 8" xfId="8688"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 16 9" xfId="9690"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 17" xfId="1459"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 17 2" xfId="3380"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 17 3" xfId="4240"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 17 4" xfId="5023"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 17 5" xfId="5764"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 17 6" xfId="6686"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 17 7" xfId="7705"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 17 8" xfId="8714"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 17 9" xfId="9714"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 18" xfId="706"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 18 2" xfId="3508"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 18 3" xfId="4362"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 18 4" xfId="5135"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 18 5" xfId="5873"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 18 6" xfId="6816"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 18 7" xfId="7834"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 18 8" xfId="8843"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 18 9" xfId="9842"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 19" xfId="775"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 19 2" xfId="3438"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 19 3" xfId="4296"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 19 4" xfId="5073"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 19 5" xfId="5811"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 19 6" xfId="6743"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 19 7" xfId="7761"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 19 8" xfId="8770"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 19 9" xfId="9769"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="272"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 10" xfId="6143"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 11" xfId="7169"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 12" xfId="8178"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2 13" xfId="9185"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 2" xfId="918"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 3" xfId="1591"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 4" xfId="2095"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 5" xfId="2413"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 6" xfId="2831"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 7" xfId="3698"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 8" xfId="4489"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2 9" xfId="5235"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 20" xfId="650"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 20 2" xfId="3416"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 20 3" xfId="4276"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 20 4" xfId="5058"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 20 5" xfId="5796"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 20 6" xfId="6720"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 20 7" xfId="7739"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 20 8" xfId="8748"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 20 9" xfId="9747"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 21" xfId="2637"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 21 2" xfId="6858"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 21 3" xfId="7876"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 21 4" xfId="8885"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 21 5" xfId="9884"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 22" xfId="3585"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 22 2" xfId="6897"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 22 3" xfId="7914"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 22 4" xfId="8923"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 22 5" xfId="9921"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 23" xfId="2645"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 23 2" xfId="7011"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 23 3" xfId="8025"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 23 4" xfId="9034"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 23 5" xfId="10032"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 24" xfId="3424"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 24 2" xfId="6949"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 24 3" xfId="7963"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 24 4" xfId="8972"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 24 5" xfId="9970"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 25" xfId="4408"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 25 2" xfId="6933"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 25 3" xfId="7948"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 25 4" xfId="8957"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 25 5" xfId="9955"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 26" xfId="5984"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 27" xfId="5996"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 28" xfId="5967"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 29" xfId="6004"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="341"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 10" xfId="6069"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 11" xfId="7095"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 12" xfId="8104"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 3 13" xfId="9111"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 2" xfId="844"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 3" xfId="1517"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 4" xfId="1994"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 5" xfId="2337"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 6" xfId="2757"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 7" xfId="3624"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 8" xfId="4433"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3 9" xfId="5191"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="319"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 10" xfId="6044"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 11" xfId="7071"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 12" xfId="8080"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 4 13" xfId="9087"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 2" xfId="819"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 3" xfId="778"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 4" xfId="1238"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 5" xfId="679"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 6" xfId="2732"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 7" xfId="2707"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 8" xfId="4394"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4 9" xfId="5164"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="448"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 10" xfId="6190"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 11" xfId="7216"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 12" xfId="8225"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 5 13" xfId="9232"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 2" xfId="965"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 3" xfId="1638"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 4" xfId="2012"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 5" xfId="2352"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 6" xfId="2878"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 7" xfId="3745"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 8" xfId="4536"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5 9" xfId="5282"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="495"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 10" xfId="6236"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 11" xfId="7261"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 12" xfId="8270"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 6 13" xfId="9276"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 2" xfId="1013"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 3" xfId="1686"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 4" xfId="756"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 5" xfId="2040"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 6" xfId="2924"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 7" xfId="3791"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 8" xfId="4581"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6 9" xfId="5326"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7" xfId="521"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 10" xfId="6261"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 11" xfId="7285"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 12" xfId="8294"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 7 13" xfId="9300"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 2" xfId="1039"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 3" xfId="1712"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 4" xfId="769"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 5" xfId="791"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 6" xfId="2950"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 7" xfId="3816"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 8" xfId="4605"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7 9" xfId="5350"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8" xfId="260"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 10" xfId="6399"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 11" xfId="7421"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 12" xfId="8430"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 8 13" xfId="9435"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 2" xfId="1173"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 3" xfId="1849"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 4" xfId="2211"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 5" xfId="2502"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 6" xfId="3090"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 7" xfId="3955"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 8" xfId="4741"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8 9" xfId="5485"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9" xfId="381"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 10" xfId="6325"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 11" xfId="7347"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 12" xfId="8356"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 9 13" xfId="9361"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9 2" xfId="1102"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9 3" xfId="1775"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9 4" xfId="2137"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9 5" xfId="2440"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9 6" xfId="3016"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9 7" xfId="3881"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9 8" xfId="4667"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9 9" xfId="5411"/>
     <cellStyle name="Обычный 2 2 4 2 2 20" xfId="686"/>
     <cellStyle name="Обычный 2 2 4 2 2 20 2" xfId="3440"/>
     <cellStyle name="Обычный 2 2 4 2 2 20 3" xfId="4298"/>
     <cellStyle name="Обычный 2 2 4 2 2 20 4" xfId="5075"/>
     <cellStyle name="Обычный 2 2 4 2 2 20 5" xfId="5813"/>
+    <cellStyle name="Обычный 2 2 4 2 2 20 6" xfId="6746"/>
+    <cellStyle name="Обычный 2 2 4 2 2 20 7" xfId="7764"/>
+    <cellStyle name="Обычный 2 2 4 2 2 20 8" xfId="8773"/>
+    <cellStyle name="Обычный 2 2 4 2 2 20 9" xfId="9772"/>
     <cellStyle name="Обычный 2 2 4 2 2 21" xfId="2080"/>
     <cellStyle name="Обычный 2 2 4 2 2 21 2" xfId="3524"/>
     <cellStyle name="Обычный 2 2 4 2 2 21 3" xfId="4377"/>
     <cellStyle name="Обычный 2 2 4 2 2 21 4" xfId="5149"/>
     <cellStyle name="Обычный 2 2 4 2 2 21 5" xfId="5887"/>
+    <cellStyle name="Обычный 2 2 4 2 2 21 6" xfId="6833"/>
+    <cellStyle name="Обычный 2 2 4 2 2 21 7" xfId="7851"/>
+    <cellStyle name="Обычный 2 2 4 2 2 21 8" xfId="8860"/>
+    <cellStyle name="Обычный 2 2 4 2 2 21 9" xfId="9859"/>
     <cellStyle name="Обычный 2 2 4 2 2 22" xfId="2635"/>
+    <cellStyle name="Обычный 2 2 4 2 2 22 2" xfId="6873"/>
+    <cellStyle name="Обычный 2 2 4 2 2 22 3" xfId="7890"/>
+    <cellStyle name="Обычный 2 2 4 2 2 22 4" xfId="8899"/>
+    <cellStyle name="Обычный 2 2 4 2 2 22 5" xfId="9897"/>
     <cellStyle name="Обычный 2 2 4 2 2 23" xfId="3546"/>
+    <cellStyle name="Обычный 2 2 4 2 2 23 2" xfId="6856"/>
+    <cellStyle name="Обычный 2 2 4 2 2 23 3" xfId="7874"/>
+    <cellStyle name="Обычный 2 2 4 2 2 23 4" xfId="8883"/>
+    <cellStyle name="Обычный 2 2 4 2 2 23 5" xfId="9882"/>
     <cellStyle name="Обычный 2 2 4 2 2 24" xfId="2646"/>
+    <cellStyle name="Обычный 2 2 4 2 2 24 2" xfId="7010"/>
+    <cellStyle name="Обычный 2 2 4 2 2 24 3" xfId="8024"/>
+    <cellStyle name="Обычный 2 2 4 2 2 24 4" xfId="9033"/>
+    <cellStyle name="Обычный 2 2 4 2 2 24 5" xfId="10031"/>
     <cellStyle name="Обычный 2 2 4 2 2 25" xfId="2628"/>
+    <cellStyle name="Обычный 2 2 4 2 2 25 2" xfId="6951"/>
+    <cellStyle name="Обычный 2 2 4 2 2 25 3" xfId="7965"/>
+    <cellStyle name="Обычный 2 2 4 2 2 25 4" xfId="8974"/>
+    <cellStyle name="Обычный 2 2 4 2 2 25 5" xfId="9972"/>
     <cellStyle name="Обычный 2 2 4 2 2 26" xfId="4449"/>
+    <cellStyle name="Обычный 2 2 4 2 2 26 2" xfId="7025"/>
+    <cellStyle name="Обычный 2 2 4 2 2 26 3" xfId="8039"/>
+    <cellStyle name="Обычный 2 2 4 2 2 26 4" xfId="9048"/>
+    <cellStyle name="Обычный 2 2 4 2 2 26 5" xfId="10046"/>
+    <cellStyle name="Обычный 2 2 4 2 2 27" xfId="5982"/>
+    <cellStyle name="Обычный 2 2 4 2 2 28" xfId="5997"/>
+    <cellStyle name="Обычный 2 2 4 2 2 29" xfId="5962"/>
     <cellStyle name="Обычный 2 2 4 2 2 3" xfId="271"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 10" xfId="6141"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 11" xfId="7167"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 12" xfId="8176"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3 13" xfId="9183"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 2" xfId="916"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 3" xfId="1589"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 4" xfId="742"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 5" xfId="1899"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 6" xfId="2829"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 7" xfId="3696"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 8" xfId="4487"/>
     <cellStyle name="Обычный 2 2 4 2 2 3 9" xfId="5233"/>
+    <cellStyle name="Обычный 2 2 4 2 2 30" xfId="6006"/>
     <cellStyle name="Обычный 2 2 4 2 2 4" xfId="343"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 10" xfId="6072"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 11" xfId="7098"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 12" xfId="8107"/>
+    <cellStyle name="Обычный 2 2 4 2 2 4 13" xfId="9114"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 2" xfId="847"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 3" xfId="1520"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 4" xfId="1885"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 5" xfId="2247"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 6" xfId="2760"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 7" xfId="3627"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 8" xfId="4446"/>
     <cellStyle name="Обычный 2 2 4 2 2 4 9" xfId="5199"/>
     <cellStyle name="Обычный 2 2 4 2 2 5" xfId="419"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 10" xfId="6161"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 11" xfId="7187"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 12" xfId="8196"/>
+    <cellStyle name="Обычный 2 2 4 2 2 5 13" xfId="9203"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 2" xfId="936"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 3" xfId="1609"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 4" xfId="2078"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 5" xfId="2403"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 6" xfId="2849"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 7" xfId="3716"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 8" xfId="4507"/>
     <cellStyle name="Обычный 2 2 4 2 2 5 9" xfId="5253"/>
     <cellStyle name="Обычный 2 2 4 2 2 6" xfId="468"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 10" xfId="6209"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 11" xfId="7234"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 12" xfId="8243"/>
+    <cellStyle name="Обычный 2 2 4 2 2 6 13" xfId="9249"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 2" xfId="985"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 3" xfId="1658"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 4" xfId="1984"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 5" xfId="2327"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 6" xfId="2896"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 7" xfId="3763"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 8" xfId="4554"/>
     <cellStyle name="Обычный 2 2 4 2 2 6 9" xfId="5299"/>
     <cellStyle name="Обычный 2 2 4 2 2 7" xfId="446"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 10" xfId="6188"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 11" xfId="7214"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 12" xfId="8223"/>
+    <cellStyle name="Обычный 2 2 4 2 2 7 13" xfId="9230"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 2" xfId="963"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 3" xfId="1636"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 4" xfId="2069"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 5" xfId="2395"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 6" xfId="2876"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 7" xfId="3743"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 8" xfId="4534"/>
     <cellStyle name="Обычный 2 2 4 2 2 7 9" xfId="5280"/>
     <cellStyle name="Обычный 2 2 4 2 2 8" xfId="492"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 10" xfId="6234"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 11" xfId="7259"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 12" xfId="8268"/>
+    <cellStyle name="Обычный 2 2 4 2 2 8 13" xfId="9274"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 2" xfId="1010"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 3" xfId="1683"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 4" xfId="776"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 5" xfId="649"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 6" xfId="2921"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 7" xfId="3788"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 8" xfId="4579"/>
     <cellStyle name="Обычный 2 2 4 2 2 8 9" xfId="5324"/>
     <cellStyle name="Обычный 2 2 4 2 2 9" xfId="262"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 10" xfId="6397"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 11" xfId="7419"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 12" xfId="8428"/>
+    <cellStyle name="Обычный 2 2 4 2 2 9 13" xfId="9433"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 2" xfId="1171"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 3" xfId="1847"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 4" xfId="2209"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 5" xfId="2501"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 6" xfId="3088"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 7" xfId="3953"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 8" xfId="4739"/>
     <cellStyle name="Обычный 2 2 4 2 2 9 9" xfId="5483"/>
     <cellStyle name="Обычный 2 2 4 2 3" xfId="111"/>
     <cellStyle name="Обычный 2 2 4 2 3 10" xfId="613"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 10" xfId="6423"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 11" xfId="7445"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 12" xfId="8454"/>
+    <cellStyle name="Обычный 2 2 4 2 3 10 13" xfId="9459"/>
     <cellStyle name="Обычный 2 2 4 2 3 10 2" xfId="1196"/>
     <cellStyle name="Обычный 2 2 4 2 3 10 3" xfId="1873"/>
     <cellStyle name="Обычный 2 2 4 2 3 10 4" xfId="2235"/>
     <cellStyle name="Обычный 2 2 4 2 3 10 5" xfId="2520"/>
     <cellStyle name="Обычный 2 2 4 2 3 10 6" xfId="3114"/>
     <cellStyle name="Обычный 2 2 4 2 3 10 7" xfId="3979"/>
     <cellStyle name="Обычный 2 2 4 2 3 10 8" xfId="4765"/>
     <cellStyle name="Обычный 2 2 4 2 3 10 9" xfId="5509"/>
     <cellStyle name="Обычный 2 2 4 2 3 11" xfId="715"/>
     <cellStyle name="Обычный 2 2 4 2 3 11 2" xfId="3160"/>
     <cellStyle name="Обычный 2 2 4 2 3 11 3" xfId="4023"/>
     <cellStyle name="Обычный 2 2 4 2 3 11 4" xfId="4809"/>
     <cellStyle name="Обычный 2 2 4 2 3 11 5" xfId="5552"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 6" xfId="6469"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 7" xfId="7489"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 8" xfId="8498"/>
+    <cellStyle name="Обычный 2 2 4 2 3 11 9" xfId="9502"/>
     <cellStyle name="Обычный 2 2 4 2 3 12" xfId="1301"/>
     <cellStyle name="Обычный 2 2 4 2 3 12 2" xfId="3222"/>
     <cellStyle name="Обычный 2 2 4 2 3 12 3" xfId="4085"/>
     <cellStyle name="Обычный 2 2 4 2 3 12 4" xfId="4871"/>
     <cellStyle name="Обычный 2 2 4 2 3 12 5" xfId="5613"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12 6" xfId="6531"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12 7" xfId="7550"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12 8" xfId="8559"/>
+    <cellStyle name="Обычный 2 2 4 2 3 12 9" xfId="9563"/>
     <cellStyle name="Обычный 2 2 4 2 3 13" xfId="1342"/>
     <cellStyle name="Обычный 2 2 4 2 3 13 2" xfId="3263"/>
     <cellStyle name="Обычный 2 2 4 2 3 13 3" xfId="4125"/>
     <cellStyle name="Обычный 2 2 4 2 3 13 4" xfId="4911"/>
     <cellStyle name="Обычный 2 2 4 2 3 13 5" xfId="5653"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13 6" xfId="6572"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13 7" xfId="7590"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13 8" xfId="8599"/>
+    <cellStyle name="Обычный 2 2 4 2 3 13 9" xfId="9603"/>
     <cellStyle name="Обычный 2 2 4 2 3 14" xfId="1380"/>
     <cellStyle name="Обычный 2 2 4 2 3 14 2" xfId="3301"/>
     <cellStyle name="Обычный 2 2 4 2 3 14 3" xfId="4162"/>
     <cellStyle name="Обычный 2 2 4 2 3 14 4" xfId="4948"/>
     <cellStyle name="Обычный 2 2 4 2 3 14 5" xfId="5690"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14 6" xfId="6610"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14 7" xfId="7628"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14 8" xfId="8637"/>
+    <cellStyle name="Обычный 2 2 4 2 3 14 9" xfId="9640"/>
     <cellStyle name="Обычный 2 2 4 2 3 15" xfId="1414"/>
     <cellStyle name="Обычный 2 2 4 2 3 15 2" xfId="3335"/>
     <cellStyle name="Обычный 2 2 4 2 3 15 3" xfId="4196"/>
     <cellStyle name="Обычный 2 2 4 2 3 15 4" xfId="4981"/>
     <cellStyle name="Обычный 2 2 4 2 3 15 5" xfId="5722"/>
+    <cellStyle name="Обычный 2 2 4 2 3 15 6" xfId="6643"/>
+    <cellStyle name="Обычный 2 2 4 2 3 15 7" xfId="7661"/>
+    <cellStyle name="Обычный 2 2 4 2 3 15 8" xfId="8670"/>
+    <cellStyle name="Обычный 2 2 4 2 3 15 9" xfId="9672"/>
     <cellStyle name="Обычный 2 2 4 2 3 16" xfId="1443"/>
     <cellStyle name="Обычный 2 2 4 2 3 16 2" xfId="3364"/>
     <cellStyle name="Обычный 2 2 4 2 3 16 3" xfId="4224"/>
     <cellStyle name="Обычный 2 2 4 2 3 16 4" xfId="5008"/>
     <cellStyle name="Обычный 2 2 4 2 3 16 5" xfId="5749"/>
+    <cellStyle name="Обычный 2 2 4 2 3 16 6" xfId="6671"/>
+    <cellStyle name="Обычный 2 2 4 2 3 16 7" xfId="7689"/>
+    <cellStyle name="Обычный 2 2 4 2 3 16 8" xfId="8698"/>
+    <cellStyle name="Обычный 2 2 4 2 3 16 9" xfId="9699"/>
     <cellStyle name="Обычный 2 2 4 2 3 17" xfId="1467"/>
     <cellStyle name="Обычный 2 2 4 2 3 17 2" xfId="3388"/>
     <cellStyle name="Обычный 2 2 4 2 3 17 3" xfId="4248"/>
     <cellStyle name="Обычный 2 2 4 2 3 17 4" xfId="5031"/>
     <cellStyle name="Обычный 2 2 4 2 3 17 5" xfId="5771"/>
+    <cellStyle name="Обычный 2 2 4 2 3 17 6" xfId="6693"/>
+    <cellStyle name="Обычный 2 2 4 2 3 17 7" xfId="7712"/>
+    <cellStyle name="Обычный 2 2 4 2 3 17 8" xfId="8721"/>
+    <cellStyle name="Обычный 2 2 4 2 3 17 9" xfId="9721"/>
     <cellStyle name="Обычный 2 2 4 2 3 18" xfId="1081"/>
     <cellStyle name="Обычный 2 2 4 2 3 18 2" xfId="3509"/>
     <cellStyle name="Обычный 2 2 4 2 3 18 3" xfId="4363"/>
     <cellStyle name="Обычный 2 2 4 2 3 18 4" xfId="5136"/>
     <cellStyle name="Обычный 2 2 4 2 3 18 5" xfId="5874"/>
+    <cellStyle name="Обычный 2 2 4 2 3 18 6" xfId="6817"/>
+    <cellStyle name="Обычный 2 2 4 2 3 18 7" xfId="7835"/>
+    <cellStyle name="Обычный 2 2 4 2 3 18 8" xfId="8844"/>
+    <cellStyle name="Обычный 2 2 4 2 3 18 9" xfId="9843"/>
     <cellStyle name="Обычный 2 2 4 2 3 19" xfId="688"/>
     <cellStyle name="Обычный 2 2 4 2 3 19 2" xfId="3437"/>
     <cellStyle name="Обычный 2 2 4 2 3 19 3" xfId="4295"/>
     <cellStyle name="Обычный 2 2 4 2 3 19 4" xfId="5072"/>
     <cellStyle name="Обычный 2 2 4 2 3 19 5" xfId="5810"/>
+    <cellStyle name="Обычный 2 2 4 2 3 19 6" xfId="6742"/>
+    <cellStyle name="Обычный 2 2 4 2 3 19 7" xfId="7760"/>
+    <cellStyle name="Обычный 2 2 4 2 3 19 8" xfId="8769"/>
+    <cellStyle name="Обычный 2 2 4 2 3 19 9" xfId="9768"/>
     <cellStyle name="Обычный 2 2 4 2 3 2" xfId="273"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 10" xfId="6144"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 11" xfId="7170"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 12" xfId="8179"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2 13" xfId="9186"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 2" xfId="919"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 3" xfId="1592"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 4" xfId="2073"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 5" xfId="2398"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 6" xfId="2832"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 7" xfId="3699"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 8" xfId="4490"/>
     <cellStyle name="Обычный 2 2 4 2 3 2 9" xfId="5236"/>
     <cellStyle name="Обычный 2 2 4 2 3 20" xfId="700"/>
     <cellStyle name="Обычный 2 2 4 2 3 20 2" xfId="3529"/>
     <cellStyle name="Обычный 2 2 4 2 3 20 3" xfId="4382"/>
     <cellStyle name="Обычный 2 2 4 2 3 20 4" xfId="5153"/>
     <cellStyle name="Обычный 2 2 4 2 3 20 5" xfId="5891"/>
+    <cellStyle name="Обычный 2 2 4 2 3 20 6" xfId="6838"/>
+    <cellStyle name="Обычный 2 2 4 2 3 20 7" xfId="7856"/>
+    <cellStyle name="Обычный 2 2 4 2 3 20 8" xfId="8865"/>
+    <cellStyle name="Обычный 2 2 4 2 3 20 9" xfId="9864"/>
     <cellStyle name="Обычный 2 2 4 2 3 21" xfId="2638"/>
+    <cellStyle name="Обычный 2 2 4 2 3 21 2" xfId="6870"/>
+    <cellStyle name="Обычный 2 2 4 2 3 21 3" xfId="7887"/>
+    <cellStyle name="Обычный 2 2 4 2 3 21 4" xfId="8896"/>
+    <cellStyle name="Обычный 2 2 4 2 3 21 5" xfId="9894"/>
     <cellStyle name="Обычный 2 2 4 2 3 22" xfId="3592"/>
+    <cellStyle name="Обычный 2 2 4 2 3 22 2" xfId="6905"/>
+    <cellStyle name="Обычный 2 2 4 2 3 22 3" xfId="7921"/>
+    <cellStyle name="Обычный 2 2 4 2 3 22 4" xfId="8930"/>
+    <cellStyle name="Обычный 2 2 4 2 3 22 5" xfId="9928"/>
     <cellStyle name="Обычный 2 2 4 2 3 23" xfId="3558"/>
+    <cellStyle name="Обычный 2 2 4 2 3 23 2" xfId="7012"/>
+    <cellStyle name="Обычный 2 2 4 2 3 23 3" xfId="8026"/>
+    <cellStyle name="Обычный 2 2 4 2 3 23 4" xfId="9035"/>
+    <cellStyle name="Обычный 2 2 4 2 3 23 5" xfId="10033"/>
     <cellStyle name="Обычный 2 2 4 2 3 24" xfId="2630"/>
+    <cellStyle name="Обычный 2 2 4 2 3 24 2" xfId="6948"/>
+    <cellStyle name="Обычный 2 2 4 2 3 24 3" xfId="7962"/>
+    <cellStyle name="Обычный 2 2 4 2 3 24 4" xfId="8971"/>
+    <cellStyle name="Обычный 2 2 4 2 3 24 5" xfId="9969"/>
     <cellStyle name="Обычный 2 2 4 2 3 25" xfId="4436"/>
+    <cellStyle name="Обычный 2 2 4 2 3 25 2" xfId="7029"/>
+    <cellStyle name="Обычный 2 2 4 2 3 25 3" xfId="8043"/>
+    <cellStyle name="Обычный 2 2 4 2 3 25 4" xfId="9052"/>
+    <cellStyle name="Обычный 2 2 4 2 3 25 5" xfId="10050"/>
+    <cellStyle name="Обычный 2 2 4 2 3 26" xfId="5985"/>
+    <cellStyle name="Обычный 2 2 4 2 3 27" xfId="5995"/>
+    <cellStyle name="Обычный 2 2 4 2 3 28" xfId="5968"/>
+    <cellStyle name="Обычный 2 2 4 2 3 29" xfId="6002"/>
     <cellStyle name="Обычный 2 2 4 2 3 3" xfId="340"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 10" xfId="6068"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 11" xfId="7094"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 12" xfId="8103"/>
+    <cellStyle name="Обычный 2 2 4 2 3 3 13" xfId="9110"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 2" xfId="843"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 3" xfId="1516"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 4" xfId="1748"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 5" xfId="796"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 6" xfId="2756"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 7" xfId="3623"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 8" xfId="4445"/>
     <cellStyle name="Обычный 2 2 4 2 3 3 9" xfId="5198"/>
     <cellStyle name="Обычный 2 2 4 2 3 4" xfId="424"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 10" xfId="6166"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 11" xfId="7192"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 12" xfId="8201"/>
+    <cellStyle name="Обычный 2 2 4 2 3 4 13" xfId="9208"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 2" xfId="941"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 3" xfId="1614"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 4" xfId="1935"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 5" xfId="2287"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 6" xfId="2854"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 7" xfId="3721"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 8" xfId="4512"/>
     <cellStyle name="Обычный 2 2 4 2 3 4 9" xfId="5258"/>
     <cellStyle name="Обычный 2 2 4 2 3 5" xfId="464"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 10" xfId="6205"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 11" xfId="7230"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 12" xfId="8239"/>
+    <cellStyle name="Обычный 2 2 4 2 3 5 13" xfId="9245"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 2" xfId="981"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 3" xfId="1654"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 4" xfId="2093"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 5" xfId="2412"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 6" xfId="2892"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 7" xfId="3759"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 8" xfId="4550"/>
     <cellStyle name="Обычный 2 2 4 2 3 5 9" xfId="5295"/>
     <cellStyle name="Обычный 2 2 4 2 3 6" xfId="505"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 10" xfId="6246"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 11" xfId="7270"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 12" xfId="8279"/>
+    <cellStyle name="Обычный 2 2 4 2 3 6 13" xfId="9285"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 2" xfId="1023"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 3" xfId="1696"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 4" xfId="1964"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 5" xfId="2311"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 6" xfId="2934"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 7" xfId="3800"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 8" xfId="4590"/>
     <cellStyle name="Обычный 2 2 4 2 3 6 9" xfId="5335"/>
     <cellStyle name="Обычный 2 2 4 2 3 7" xfId="529"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 10" xfId="6269"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 11" xfId="7293"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 12" xfId="8302"/>
+    <cellStyle name="Обычный 2 2 4 2 3 7 13" xfId="9307"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 2" xfId="1046"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 3" xfId="1720"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 4" xfId="771"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 5" xfId="1710"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 6" xfId="2958"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 7" xfId="3823"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 8" xfId="4612"/>
     <cellStyle name="Обычный 2 2 4 2 3 7 9" xfId="5357"/>
     <cellStyle name="Обычный 2 2 4 2 3 8" xfId="387"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 10" xfId="6400"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 11" xfId="7422"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 12" xfId="8431"/>
+    <cellStyle name="Обычный 2 2 4 2 3 8 13" xfId="9436"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 2" xfId="1174"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 3" xfId="1850"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 4" xfId="2212"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 5" xfId="2503"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 6" xfId="3091"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 7" xfId="3956"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 8" xfId="4742"/>
     <cellStyle name="Обычный 2 2 4 2 3 8 9" xfId="5486"/>
     <cellStyle name="Обычный 2 2 4 2 3 9" xfId="604"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 10" xfId="6324"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 11" xfId="7346"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 12" xfId="8355"/>
+    <cellStyle name="Обычный 2 2 4 2 3 9 13" xfId="9360"/>
     <cellStyle name="Обычный 2 2 4 2 3 9 2" xfId="1101"/>
     <cellStyle name="Обычный 2 2 4 2 3 9 3" xfId="1774"/>
     <cellStyle name="Обычный 2 2 4 2 3 9 4" xfId="2136"/>
     <cellStyle name="Обычный 2 2 4 2 3 9 5" xfId="2439"/>
     <cellStyle name="Обычный 2 2 4 2 3 9 6" xfId="3015"/>
     <cellStyle name="Обычный 2 2 4 2 3 9 7" xfId="3880"/>
     <cellStyle name="Обычный 2 2 4 2 3 9 8" xfId="4666"/>
     <cellStyle name="Обычный 2 2 4 2 3 9 9" xfId="5410"/>
     <cellStyle name="Обычный 2 2 4 20" xfId="1248"/>
     <cellStyle name="Обычный 2 2 4 20 2" xfId="3504"/>
     <cellStyle name="Обычный 2 2 4 20 3" xfId="4359"/>
     <cellStyle name="Обычный 2 2 4 20 4" xfId="5132"/>
     <cellStyle name="Обычный 2 2 4 20 5" xfId="5870"/>
+    <cellStyle name="Обычный 2 2 4 20 6" xfId="6812"/>
+    <cellStyle name="Обычный 2 2 4 20 7" xfId="7830"/>
+    <cellStyle name="Обычный 2 2 4 20 8" xfId="8839"/>
+    <cellStyle name="Обычный 2 2 4 20 9" xfId="9838"/>
     <cellStyle name="Обычный 2 2 4 21" xfId="1186"/>
     <cellStyle name="Обычный 2 2 4 21 2" xfId="3442"/>
     <cellStyle name="Обычный 2 2 4 21 3" xfId="4299"/>
     <cellStyle name="Обычный 2 2 4 21 4" xfId="5076"/>
     <cellStyle name="Обычный 2 2 4 21 5" xfId="5814"/>
+    <cellStyle name="Обычный 2 2 4 21 6" xfId="6748"/>
+    <cellStyle name="Обычный 2 2 4 21 7" xfId="7766"/>
+    <cellStyle name="Обычный 2 2 4 21 8" xfId="8775"/>
+    <cellStyle name="Обычный 2 2 4 21 9" xfId="9774"/>
     <cellStyle name="Обычный 2 2 4 22" xfId="2030"/>
     <cellStyle name="Обычный 2 2 4 22 2" xfId="3522"/>
     <cellStyle name="Обычный 2 2 4 22 3" xfId="4375"/>
     <cellStyle name="Обычный 2 2 4 22 4" xfId="5147"/>
     <cellStyle name="Обычный 2 2 4 22 5" xfId="5885"/>
+    <cellStyle name="Обычный 2 2 4 22 6" xfId="6831"/>
+    <cellStyle name="Обычный 2 2 4 22 7" xfId="7849"/>
+    <cellStyle name="Обычный 2 2 4 22 8" xfId="8858"/>
+    <cellStyle name="Обычный 2 2 4 22 9" xfId="9857"/>
     <cellStyle name="Обычный 2 2 4 23" xfId="2634"/>
+    <cellStyle name="Обычный 2 2 4 23 2" xfId="6875"/>
+    <cellStyle name="Обычный 2 2 4 23 3" xfId="7892"/>
+    <cellStyle name="Обычный 2 2 4 23 4" xfId="8901"/>
+    <cellStyle name="Обычный 2 2 4 23 5" xfId="9899"/>
     <cellStyle name="Обычный 2 2 4 24" xfId="3544"/>
+    <cellStyle name="Обычный 2 2 4 24 2" xfId="6854"/>
+    <cellStyle name="Обычный 2 2 4 24 3" xfId="7872"/>
+    <cellStyle name="Обычный 2 2 4 24 4" xfId="8881"/>
+    <cellStyle name="Обычный 2 2 4 24 5" xfId="9880"/>
     <cellStyle name="Обычный 2 2 4 25" xfId="2648"/>
+    <cellStyle name="Обычный 2 2 4 25 2" xfId="7008"/>
+    <cellStyle name="Обычный 2 2 4 25 3" xfId="8022"/>
+    <cellStyle name="Обычный 2 2 4 25 4" xfId="9031"/>
+    <cellStyle name="Обычный 2 2 4 25 5" xfId="10029"/>
     <cellStyle name="Обычный 2 2 4 26" xfId="3612"/>
+    <cellStyle name="Обычный 2 2 4 26 2" xfId="6952"/>
+    <cellStyle name="Обычный 2 2 4 26 3" xfId="7966"/>
+    <cellStyle name="Обычный 2 2 4 26 4" xfId="8975"/>
+    <cellStyle name="Обычный 2 2 4 26 5" xfId="9973"/>
     <cellStyle name="Обычный 2 2 4 27" xfId="4457"/>
+    <cellStyle name="Обычный 2 2 4 27 2" xfId="7023"/>
+    <cellStyle name="Обычный 2 2 4 27 3" xfId="8037"/>
+    <cellStyle name="Обычный 2 2 4 27 4" xfId="9046"/>
+    <cellStyle name="Обычный 2 2 4 27 5" xfId="10044"/>
+    <cellStyle name="Обычный 2 2 4 28" xfId="5980"/>
+    <cellStyle name="Обычный 2 2 4 29" xfId="5999"/>
     <cellStyle name="Обычный 2 2 4 3" xfId="112"/>
     <cellStyle name="Обычный 2 2 4 3 2" xfId="113"/>
     <cellStyle name="Обычный 2 2 4 3 2 10" xfId="607"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 10" xfId="6484"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 11" xfId="7504"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 12" xfId="8513"/>
+    <cellStyle name="Обычный 2 2 4 3 2 10 13" xfId="9517"/>
     <cellStyle name="Обычный 2 2 4 3 2 10 2" xfId="1255"/>
     <cellStyle name="Обычный 2 2 4 3 2 10 3" xfId="1925"/>
     <cellStyle name="Обычный 2 2 4 3 2 10 4" xfId="2278"/>
     <cellStyle name="Обычный 2 2 4 3 2 10 5" xfId="2537"/>
     <cellStyle name="Обычный 2 2 4 3 2 10 6" xfId="3175"/>
     <cellStyle name="Обычный 2 2 4 3 2 10 7" xfId="4038"/>
     <cellStyle name="Обычный 2 2 4 3 2 10 8" xfId="4824"/>
     <cellStyle name="Обычный 2 2 4 3 2 10 9" xfId="5567"/>
     <cellStyle name="Обычный 2 2 4 3 2 11" xfId="716"/>
     <cellStyle name="Обычный 2 2 4 3 2 11 2" xfId="3228"/>
     <cellStyle name="Обычный 2 2 4 3 2 11 3" xfId="4091"/>
     <cellStyle name="Обычный 2 2 4 3 2 11 4" xfId="4877"/>
     <cellStyle name="Обычный 2 2 4 3 2 11 5" xfId="5619"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 6" xfId="6537"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 7" xfId="7556"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 8" xfId="8565"/>
+    <cellStyle name="Обычный 2 2 4 3 2 11 9" xfId="9569"/>
     <cellStyle name="Обычный 2 2 4 3 2 12" xfId="1348"/>
     <cellStyle name="Обычный 2 2 4 3 2 12 2" xfId="3269"/>
     <cellStyle name="Обычный 2 2 4 3 2 12 3" xfId="4131"/>
     <cellStyle name="Обычный 2 2 4 3 2 12 4" xfId="4917"/>
     <cellStyle name="Обычный 2 2 4 3 2 12 5" xfId="5659"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12 6" xfId="6578"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12 7" xfId="7596"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12 8" xfId="8605"/>
+    <cellStyle name="Обычный 2 2 4 3 2 12 9" xfId="9609"/>
     <cellStyle name="Обычный 2 2 4 3 2 13" xfId="1386"/>
     <cellStyle name="Обычный 2 2 4 3 2 13 2" xfId="3307"/>
     <cellStyle name="Обычный 2 2 4 3 2 13 3" xfId="4168"/>
     <cellStyle name="Обычный 2 2 4 3 2 13 4" xfId="4954"/>
     <cellStyle name="Обычный 2 2 4 3 2 13 5" xfId="5696"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13 6" xfId="6616"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13 7" xfId="7634"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13 8" xfId="8643"/>
+    <cellStyle name="Обычный 2 2 4 3 2 13 9" xfId="9646"/>
     <cellStyle name="Обычный 2 2 4 3 2 14" xfId="1420"/>
     <cellStyle name="Обычный 2 2 4 3 2 14 2" xfId="3341"/>
     <cellStyle name="Обычный 2 2 4 3 2 14 3" xfId="4202"/>
     <cellStyle name="Обычный 2 2 4 3 2 14 4" xfId="4987"/>
     <cellStyle name="Обычный 2 2 4 3 2 14 5" xfId="5728"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14 6" xfId="6649"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14 7" xfId="7667"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14 8" xfId="8676"/>
+    <cellStyle name="Обычный 2 2 4 3 2 14 9" xfId="9678"/>
     <cellStyle name="Обычный 2 2 4 3 2 15" xfId="1449"/>
     <cellStyle name="Обычный 2 2 4 3 2 15 2" xfId="3370"/>
     <cellStyle name="Обычный 2 2 4 3 2 15 3" xfId="4230"/>
     <cellStyle name="Обычный 2 2 4 3 2 15 4" xfId="5014"/>
     <cellStyle name="Обычный 2 2 4 3 2 15 5" xfId="5755"/>
+    <cellStyle name="Обычный 2 2 4 3 2 15 6" xfId="6677"/>
+    <cellStyle name="Обычный 2 2 4 3 2 15 7" xfId="7695"/>
+    <cellStyle name="Обычный 2 2 4 3 2 15 8" xfId="8704"/>
+    <cellStyle name="Обычный 2 2 4 3 2 15 9" xfId="9705"/>
     <cellStyle name="Обычный 2 2 4 3 2 16" xfId="1473"/>
     <cellStyle name="Обычный 2 2 4 3 2 16 2" xfId="3394"/>
     <cellStyle name="Обычный 2 2 4 3 2 16 3" xfId="4254"/>
     <cellStyle name="Обычный 2 2 4 3 2 16 4" xfId="5037"/>
     <cellStyle name="Обычный 2 2 4 3 2 16 5" xfId="5777"/>
+    <cellStyle name="Обычный 2 2 4 3 2 16 6" xfId="6699"/>
+    <cellStyle name="Обычный 2 2 4 3 2 16 7" xfId="7718"/>
+    <cellStyle name="Обычный 2 2 4 3 2 16 8" xfId="8727"/>
+    <cellStyle name="Обычный 2 2 4 3 2 16 9" xfId="9727"/>
     <cellStyle name="Обычный 2 2 4 3 2 17" xfId="1484"/>
     <cellStyle name="Обычный 2 2 4 3 2 17 2" xfId="3405"/>
     <cellStyle name="Обычный 2 2 4 3 2 17 3" xfId="4265"/>
     <cellStyle name="Обычный 2 2 4 3 2 17 4" xfId="5048"/>
     <cellStyle name="Обычный 2 2 4 3 2 17 5" xfId="5787"/>
+    <cellStyle name="Обычный 2 2 4 3 2 17 6" xfId="6709"/>
+    <cellStyle name="Обычный 2 2 4 3 2 17 7" xfId="7728"/>
+    <cellStyle name="Обычный 2 2 4 3 2 17 8" xfId="8737"/>
+    <cellStyle name="Обычный 2 2 4 3 2 17 9" xfId="9737"/>
     <cellStyle name="Обычный 2 2 4 3 2 18" xfId="704"/>
     <cellStyle name="Обычный 2 2 4 3 2 18 2" xfId="3510"/>
     <cellStyle name="Обычный 2 2 4 3 2 18 3" xfId="4364"/>
     <cellStyle name="Обычный 2 2 4 3 2 18 4" xfId="5137"/>
     <cellStyle name="Обычный 2 2 4 3 2 18 5" xfId="5875"/>
+    <cellStyle name="Обычный 2 2 4 3 2 18 6" xfId="6819"/>
+    <cellStyle name="Обычный 2 2 4 3 2 18 7" xfId="7837"/>
+    <cellStyle name="Обычный 2 2 4 3 2 18 8" xfId="8846"/>
+    <cellStyle name="Обычный 2 2 4 3 2 18 9" xfId="9845"/>
     <cellStyle name="Обычный 2 2 4 3 2 19" xfId="690"/>
     <cellStyle name="Обычный 2 2 4 3 2 19 2" xfId="3435"/>
     <cellStyle name="Обычный 2 2 4 3 2 19 3" xfId="4293"/>
     <cellStyle name="Обычный 2 2 4 3 2 19 4" xfId="5070"/>
     <cellStyle name="Обычный 2 2 4 3 2 19 5" xfId="5808"/>
+    <cellStyle name="Обычный 2 2 4 3 2 19 6" xfId="6740"/>
+    <cellStyle name="Обычный 2 2 4 3 2 19 7" xfId="7758"/>
+    <cellStyle name="Обычный 2 2 4 3 2 19 8" xfId="8767"/>
+    <cellStyle name="Обычный 2 2 4 3 2 19 9" xfId="9766"/>
     <cellStyle name="Обычный 2 2 4 3 2 2" xfId="275"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 10" xfId="6146"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 11" xfId="7172"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 12" xfId="8181"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2 13" xfId="9188"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 2" xfId="921"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 3" xfId="1594"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 4" xfId="2020"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 5" xfId="2358"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 6" xfId="2834"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 7" xfId="3701"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 8" xfId="4492"/>
     <cellStyle name="Обычный 2 2 4 3 2 2 9" xfId="5238"/>
     <cellStyle name="Обычный 2 2 4 3 2 20" xfId="1103"/>
     <cellStyle name="Обычный 2 2 4 3 2 20 2" xfId="3570"/>
     <cellStyle name="Обычный 2 2 4 3 2 20 3" xfId="4418"/>
     <cellStyle name="Обычный 2 2 4 3 2 20 4" xfId="5179"/>
     <cellStyle name="Обычный 2 2 4 3 2 20 5" xfId="5908"/>
+    <cellStyle name="Обычный 2 2 4 3 2 20 6" xfId="6882"/>
+    <cellStyle name="Обычный 2 2 4 3 2 20 7" xfId="7899"/>
+    <cellStyle name="Обычный 2 2 4 3 2 20 8" xfId="8908"/>
+    <cellStyle name="Обычный 2 2 4 3 2 20 9" xfId="9906"/>
     <cellStyle name="Обычный 2 2 4 3 2 21" xfId="2640"/>
+    <cellStyle name="Обычный 2 2 4 3 2 21 2" xfId="6911"/>
+    <cellStyle name="Обычный 2 2 4 3 2 21 3" xfId="7927"/>
+    <cellStyle name="Обычный 2 2 4 3 2 21 4" xfId="8936"/>
+    <cellStyle name="Обычный 2 2 4 3 2 21 5" xfId="9934"/>
     <cellStyle name="Обычный 2 2 4 3 2 22" xfId="3607"/>
+    <cellStyle name="Обычный 2 2 4 3 2 22 2" xfId="6922"/>
+    <cellStyle name="Обычный 2 2 4 3 2 22 3" xfId="7938"/>
+    <cellStyle name="Обычный 2 2 4 3 2 22 4" xfId="8947"/>
+    <cellStyle name="Обычный 2 2 4 3 2 22 5" xfId="9945"/>
     <cellStyle name="Обычный 2 2 4 3 2 23" xfId="3559"/>
+    <cellStyle name="Обычный 2 2 4 3 2 23 2" xfId="7013"/>
+    <cellStyle name="Обычный 2 2 4 3 2 23 3" xfId="8027"/>
+    <cellStyle name="Обычный 2 2 4 3 2 23 4" xfId="9036"/>
+    <cellStyle name="Обычный 2 2 4 3 2 23 5" xfId="10034"/>
     <cellStyle name="Обычный 2 2 4 3 2 24" xfId="3420"/>
+    <cellStyle name="Обычный 2 2 4 3 2 24 2" xfId="6946"/>
+    <cellStyle name="Обычный 2 2 4 3 2 24 3" xfId="7960"/>
+    <cellStyle name="Обычный 2 2 4 3 2 24 4" xfId="8969"/>
+    <cellStyle name="Обычный 2 2 4 3 2 24 5" xfId="9967"/>
     <cellStyle name="Обычный 2 2 4 3 2 25" xfId="4437"/>
+    <cellStyle name="Обычный 2 2 4 3 2 25 2" xfId="7048"/>
+    <cellStyle name="Обычный 2 2 4 3 2 25 3" xfId="8061"/>
+    <cellStyle name="Обычный 2 2 4 3 2 25 4" xfId="9070"/>
+    <cellStyle name="Обычный 2 2 4 3 2 25 5" xfId="10067"/>
+    <cellStyle name="Обычный 2 2 4 3 2 26" xfId="5987"/>
+    <cellStyle name="Обычный 2 2 4 3 2 27" xfId="5923"/>
+    <cellStyle name="Обычный 2 2 4 3 2 28" xfId="5971"/>
+    <cellStyle name="Обычный 2 2 4 3 2 29" xfId="6000"/>
     <cellStyle name="Обычный 2 2 4 3 2 3" xfId="338"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 10" xfId="6066"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 11" xfId="7092"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 12" xfId="8101"/>
+    <cellStyle name="Обычный 2 2 4 3 2 3 13" xfId="9108"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 2" xfId="841"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 3" xfId="1514"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 4" xfId="1754"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 5" xfId="646"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 6" xfId="2754"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 7" xfId="3621"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 8" xfId="2681"/>
     <cellStyle name="Обычный 2 2 4 3 2 3 9" xfId="3833"/>
     <cellStyle name="Обычный 2 2 4 3 2 4" xfId="477"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 10" xfId="6218"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 11" xfId="7243"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 12" xfId="8252"/>
+    <cellStyle name="Обычный 2 2 4 3 2 4 13" xfId="9258"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 2" xfId="994"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 3" xfId="1667"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 4" xfId="1973"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 5" xfId="2317"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 6" xfId="2905"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 7" xfId="3772"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 8" xfId="4563"/>
     <cellStyle name="Обычный 2 2 4 3 2 4 9" xfId="5308"/>
     <cellStyle name="Обычный 2 2 4 3 2 5" xfId="511"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 10" xfId="6252"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 11" xfId="7276"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 12" xfId="8285"/>
+    <cellStyle name="Обычный 2 2 4 3 2 5 13" xfId="9291"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 2" xfId="1029"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 3" xfId="1702"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 4" xfId="765"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 5" xfId="2115"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 6" xfId="2940"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 7" xfId="3806"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 8" xfId="4596"/>
     <cellStyle name="Обычный 2 2 4 3 2 5 9" xfId="5341"/>
     <cellStyle name="Обычный 2 2 4 3 2 6" xfId="535"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 10" xfId="6275"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 11" xfId="7299"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 12" xfId="8308"/>
+    <cellStyle name="Обычный 2 2 4 3 2 6 13" xfId="9313"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 2" xfId="1052"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 3" xfId="1726"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 4" xfId="1952"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 5" xfId="2302"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 6" xfId="2964"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 7" xfId="3829"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 8" xfId="4618"/>
     <cellStyle name="Обычный 2 2 4 3 2 6 9" xfId="5363"/>
     <cellStyle name="Обычный 2 2 4 3 2 7" xfId="546"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 10" xfId="6286"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 11" xfId="7309"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 12" xfId="8318"/>
+    <cellStyle name="Обычный 2 2 4 3 2 7 13" xfId="9323"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 2" xfId="1063"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 3" xfId="1736"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 4" xfId="1011"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 5" xfId="2067"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 6" xfId="2975"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 7" xfId="3840"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 8" xfId="4628"/>
     <cellStyle name="Обычный 2 2 4 3 2 7 9" xfId="5373"/>
     <cellStyle name="Обычный 2 2 4 3 2 8" xfId="386"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 10" xfId="6402"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 11" xfId="7424"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 12" xfId="8433"/>
+    <cellStyle name="Обычный 2 2 4 3 2 8 13" xfId="9438"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 2" xfId="1175"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 3" xfId="1852"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 4" xfId="2214"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 5" xfId="2504"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 6" xfId="3093"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 7" xfId="3958"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 8" xfId="4744"/>
     <cellStyle name="Обычный 2 2 4 3 2 8 9" xfId="5488"/>
     <cellStyle name="Обычный 2 2 4 3 2 9" xfId="593"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 10" xfId="6322"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 11" xfId="7344"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 12" xfId="8353"/>
+    <cellStyle name="Обычный 2 2 4 3 2 9 13" xfId="9358"/>
     <cellStyle name="Обычный 2 2 4 3 2 9 2" xfId="1099"/>
     <cellStyle name="Обычный 2 2 4 3 2 9 3" xfId="1772"/>
     <cellStyle name="Обычный 2 2 4 3 2 9 4" xfId="2134"/>
     <cellStyle name="Обычный 2 2 4 3 2 9 5" xfId="2437"/>
     <cellStyle name="Обычный 2 2 4 3 2 9 6" xfId="3013"/>
     <cellStyle name="Обычный 2 2 4 3 2 9 7" xfId="3878"/>
     <cellStyle name="Обычный 2 2 4 3 2 9 8" xfId="4664"/>
     <cellStyle name="Обычный 2 2 4 3 2 9 9" xfId="5408"/>
+    <cellStyle name="Обычный 2 2 4 30" xfId="5958"/>
+    <cellStyle name="Обычный 2 2 4 31" xfId="6008"/>
     <cellStyle name="Обычный 2 2 4 4" xfId="269"/>
+    <cellStyle name="Обычный 2 2 4 4 10" xfId="6139"/>
+    <cellStyle name="Обычный 2 2 4 4 11" xfId="7165"/>
+    <cellStyle name="Обычный 2 2 4 4 12" xfId="8174"/>
+    <cellStyle name="Обычный 2 2 4 4 13" xfId="9181"/>
     <cellStyle name="Обычный 2 2 4 4 2" xfId="914"/>
     <cellStyle name="Обычный 2 2 4 4 3" xfId="1587"/>
     <cellStyle name="Обычный 2 2 4 4 4" xfId="1924"/>
     <cellStyle name="Обычный 2 2 4 4 5" xfId="2277"/>
     <cellStyle name="Обычный 2 2 4 4 6" xfId="2827"/>
     <cellStyle name="Обычный 2 2 4 4 7" xfId="3694"/>
     <cellStyle name="Обычный 2 2 4 4 8" xfId="4485"/>
     <cellStyle name="Обычный 2 2 4 4 9" xfId="5231"/>
     <cellStyle name="Обычный 2 2 4 5" xfId="345"/>
+    <cellStyle name="Обычный 2 2 4 5 10" xfId="6074"/>
+    <cellStyle name="Обычный 2 2 4 5 11" xfId="7100"/>
+    <cellStyle name="Обычный 2 2 4 5 12" xfId="8109"/>
+    <cellStyle name="Обычный 2 2 4 5 13" xfId="9116"/>
     <cellStyle name="Обычный 2 2 4 5 2" xfId="849"/>
     <cellStyle name="Обычный 2 2 4 5 3" xfId="1522"/>
     <cellStyle name="Обычный 2 2 4 5 4" xfId="1848"/>
     <cellStyle name="Обычный 2 2 4 5 5" xfId="2210"/>
     <cellStyle name="Обычный 2 2 4 5 6" xfId="2762"/>
     <cellStyle name="Обычный 2 2 4 5 7" xfId="3629"/>
     <cellStyle name="Обычный 2 2 4 5 8" xfId="2685"/>
     <cellStyle name="Обычный 2 2 4 5 9" xfId="4213"/>
     <cellStyle name="Обычный 2 2 4 6" xfId="416"/>
+    <cellStyle name="Обычный 2 2 4 6 10" xfId="6158"/>
+    <cellStyle name="Обычный 2 2 4 6 11" xfId="7184"/>
+    <cellStyle name="Обычный 2 2 4 6 12" xfId="8193"/>
+    <cellStyle name="Обычный 2 2 4 6 13" xfId="9200"/>
     <cellStyle name="Обычный 2 2 4 6 2" xfId="933"/>
     <cellStyle name="Обычный 2 2 4 6 3" xfId="1606"/>
     <cellStyle name="Обычный 2 2 4 6 4" xfId="2111"/>
     <cellStyle name="Обычный 2 2 4 6 5" xfId="2426"/>
     <cellStyle name="Обычный 2 2 4 6 6" xfId="2846"/>
     <cellStyle name="Обычный 2 2 4 6 7" xfId="3713"/>
     <cellStyle name="Обычный 2 2 4 6 8" xfId="4504"/>
     <cellStyle name="Обычный 2 2 4 6 9" xfId="5250"/>
     <cellStyle name="Обычный 2 2 4 7" xfId="470"/>
+    <cellStyle name="Обычный 2 2 4 7 10" xfId="6211"/>
+    <cellStyle name="Обычный 2 2 4 7 11" xfId="7236"/>
+    <cellStyle name="Обычный 2 2 4 7 12" xfId="8245"/>
+    <cellStyle name="Обычный 2 2 4 7 13" xfId="9251"/>
     <cellStyle name="Обычный 2 2 4 7 2" xfId="987"/>
     <cellStyle name="Обычный 2 2 4 7 3" xfId="1660"/>
     <cellStyle name="Обычный 2 2 4 7 4" xfId="1896"/>
     <cellStyle name="Обычный 2 2 4 7 5" xfId="2258"/>
     <cellStyle name="Обычный 2 2 4 7 6" xfId="2898"/>
     <cellStyle name="Обычный 2 2 4 7 7" xfId="3765"/>
     <cellStyle name="Обычный 2 2 4 7 8" xfId="4556"/>
     <cellStyle name="Обычный 2 2 4 7 9" xfId="5301"/>
     <cellStyle name="Обычный 2 2 4 8" xfId="444"/>
+    <cellStyle name="Обычный 2 2 4 8 10" xfId="6186"/>
+    <cellStyle name="Обычный 2 2 4 8 11" xfId="7212"/>
+    <cellStyle name="Обычный 2 2 4 8 12" xfId="8221"/>
+    <cellStyle name="Обычный 2 2 4 8 13" xfId="9228"/>
     <cellStyle name="Обычный 2 2 4 8 2" xfId="961"/>
     <cellStyle name="Обычный 2 2 4 8 3" xfId="1634"/>
     <cellStyle name="Обычный 2 2 4 8 4" xfId="752"/>
     <cellStyle name="Обычный 2 2 4 8 5" xfId="1217"/>
     <cellStyle name="Обычный 2 2 4 8 6" xfId="2874"/>
     <cellStyle name="Обычный 2 2 4 8 7" xfId="3741"/>
     <cellStyle name="Обычный 2 2 4 8 8" xfId="4532"/>
     <cellStyle name="Обычный 2 2 4 8 9" xfId="5278"/>
     <cellStyle name="Обычный 2 2 4 9" xfId="490"/>
+    <cellStyle name="Обычный 2 2 4 9 10" xfId="6232"/>
+    <cellStyle name="Обычный 2 2 4 9 11" xfId="7257"/>
+    <cellStyle name="Обычный 2 2 4 9 12" xfId="8266"/>
+    <cellStyle name="Обычный 2 2 4 9 13" xfId="9272"/>
     <cellStyle name="Обычный 2 2 4 9 2" xfId="1008"/>
     <cellStyle name="Обычный 2 2 4 9 3" xfId="1681"/>
     <cellStyle name="Обычный 2 2 4 9 4" xfId="1968"/>
     <cellStyle name="Обычный 2 2 4 9 5" xfId="2313"/>
     <cellStyle name="Обычный 2 2 4 9 6" xfId="2919"/>
     <cellStyle name="Обычный 2 2 4 9 7" xfId="3786"/>
     <cellStyle name="Обычный 2 2 4 9 8" xfId="4577"/>
     <cellStyle name="Обычный 2 2 4 9 9" xfId="5322"/>
     <cellStyle name="Обычный 2 2 5" xfId="114"/>
     <cellStyle name="Обычный 2 2 5 10" xfId="585"/>
+    <cellStyle name="Обычный 2 2 5 10 10" xfId="6321"/>
+    <cellStyle name="Обычный 2 2 5 10 11" xfId="7343"/>
+    <cellStyle name="Обычный 2 2 5 10 12" xfId="8352"/>
+    <cellStyle name="Обычный 2 2 5 10 13" xfId="9357"/>
     <cellStyle name="Обычный 2 2 5 10 2" xfId="1098"/>
     <cellStyle name="Обычный 2 2 5 10 3" xfId="1771"/>
     <cellStyle name="Обычный 2 2 5 10 4" xfId="2133"/>
     <cellStyle name="Обычный 2 2 5 10 5" xfId="2436"/>
     <cellStyle name="Обычный 2 2 5 10 6" xfId="3012"/>
     <cellStyle name="Обычный 2 2 5 10 7" xfId="3877"/>
     <cellStyle name="Обычный 2 2 5 10 8" xfId="4663"/>
     <cellStyle name="Обычный 2 2 5 10 9" xfId="5407"/>
     <cellStyle name="Обычный 2 2 5 11" xfId="568"/>
+    <cellStyle name="Обычный 2 2 5 11 10" xfId="6424"/>
+    <cellStyle name="Обычный 2 2 5 11 11" xfId="7446"/>
+    <cellStyle name="Обычный 2 2 5 11 12" xfId="8455"/>
+    <cellStyle name="Обычный 2 2 5 11 13" xfId="9460"/>
     <cellStyle name="Обычный 2 2 5 11 2" xfId="1197"/>
     <cellStyle name="Обычный 2 2 5 11 3" xfId="1874"/>
     <cellStyle name="Обычный 2 2 5 11 4" xfId="2236"/>
     <cellStyle name="Обычный 2 2 5 11 5" xfId="2521"/>
     <cellStyle name="Обычный 2 2 5 11 6" xfId="3115"/>
     <cellStyle name="Обычный 2 2 5 11 7" xfId="3980"/>
     <cellStyle name="Обычный 2 2 5 11 8" xfId="4766"/>
     <cellStyle name="Обычный 2 2 5 11 9" xfId="5510"/>
     <cellStyle name="Обычный 2 2 5 12" xfId="717"/>
     <cellStyle name="Обычный 2 2 5 12 2" xfId="3159"/>
     <cellStyle name="Обычный 2 2 5 12 3" xfId="4022"/>
     <cellStyle name="Обычный 2 2 5 12 4" xfId="4808"/>
     <cellStyle name="Обычный 2 2 5 12 5" xfId="5551"/>
+    <cellStyle name="Обычный 2 2 5 12 6" xfId="6468"/>
+    <cellStyle name="Обычный 2 2 5 12 7" xfId="7488"/>
+    <cellStyle name="Обычный 2 2 5 12 8" xfId="8497"/>
+    <cellStyle name="Обычный 2 2 5 12 9" xfId="9501"/>
     <cellStyle name="Обычный 2 2 5 13" xfId="1300"/>
     <cellStyle name="Обычный 2 2 5 13 2" xfId="3221"/>
     <cellStyle name="Обычный 2 2 5 13 3" xfId="4084"/>
     <cellStyle name="Обычный 2 2 5 13 4" xfId="4870"/>
     <cellStyle name="Обычный 2 2 5 13 5" xfId="5612"/>
+    <cellStyle name="Обычный 2 2 5 13 6" xfId="6530"/>
+    <cellStyle name="Обычный 2 2 5 13 7" xfId="7549"/>
+    <cellStyle name="Обычный 2 2 5 13 8" xfId="8558"/>
+    <cellStyle name="Обычный 2 2 5 13 9" xfId="9562"/>
     <cellStyle name="Обычный 2 2 5 14" xfId="1341"/>
     <cellStyle name="Обычный 2 2 5 14 2" xfId="3262"/>
     <cellStyle name="Обычный 2 2 5 14 3" xfId="4124"/>
     <cellStyle name="Обычный 2 2 5 14 4" xfId="4910"/>
     <cellStyle name="Обычный 2 2 5 14 5" xfId="5652"/>
+    <cellStyle name="Обычный 2 2 5 14 6" xfId="6571"/>
+    <cellStyle name="Обычный 2 2 5 14 7" xfId="7589"/>
+    <cellStyle name="Обычный 2 2 5 14 8" xfId="8598"/>
+    <cellStyle name="Обычный 2 2 5 14 9" xfId="9602"/>
     <cellStyle name="Обычный 2 2 5 15" xfId="1379"/>
     <cellStyle name="Обычный 2 2 5 15 2" xfId="3300"/>
     <cellStyle name="Обычный 2 2 5 15 3" xfId="4161"/>
     <cellStyle name="Обычный 2 2 5 15 4" xfId="4947"/>
     <cellStyle name="Обычный 2 2 5 15 5" xfId="5689"/>
+    <cellStyle name="Обычный 2 2 5 15 6" xfId="6609"/>
+    <cellStyle name="Обычный 2 2 5 15 7" xfId="7627"/>
+    <cellStyle name="Обычный 2 2 5 15 8" xfId="8636"/>
+    <cellStyle name="Обычный 2 2 5 15 9" xfId="9639"/>
     <cellStyle name="Обычный 2 2 5 16" xfId="1413"/>
     <cellStyle name="Обычный 2 2 5 16 2" xfId="3334"/>
     <cellStyle name="Обычный 2 2 5 16 3" xfId="4195"/>
     <cellStyle name="Обычный 2 2 5 16 4" xfId="4980"/>
     <cellStyle name="Обычный 2 2 5 16 5" xfId="5721"/>
+    <cellStyle name="Обычный 2 2 5 16 6" xfId="6642"/>
+    <cellStyle name="Обычный 2 2 5 16 7" xfId="7660"/>
+    <cellStyle name="Обычный 2 2 5 16 8" xfId="8669"/>
+    <cellStyle name="Обычный 2 2 5 16 9" xfId="9671"/>
     <cellStyle name="Обычный 2 2 5 17" xfId="1442"/>
     <cellStyle name="Обычный 2 2 5 17 2" xfId="3363"/>
     <cellStyle name="Обычный 2 2 5 17 3" xfId="4223"/>
     <cellStyle name="Обычный 2 2 5 17 4" xfId="5007"/>
     <cellStyle name="Обычный 2 2 5 17 5" xfId="5748"/>
+    <cellStyle name="Обычный 2 2 5 17 6" xfId="6670"/>
+    <cellStyle name="Обычный 2 2 5 17 7" xfId="7688"/>
+    <cellStyle name="Обычный 2 2 5 17 8" xfId="8697"/>
+    <cellStyle name="Обычный 2 2 5 17 9" xfId="9698"/>
     <cellStyle name="Обычный 2 2 5 18" xfId="1466"/>
     <cellStyle name="Обычный 2 2 5 18 2" xfId="3387"/>
     <cellStyle name="Обычный 2 2 5 18 3" xfId="4247"/>
     <cellStyle name="Обычный 2 2 5 18 4" xfId="5030"/>
     <cellStyle name="Обычный 2 2 5 18 5" xfId="5770"/>
+    <cellStyle name="Обычный 2 2 5 18 6" xfId="6692"/>
+    <cellStyle name="Обычный 2 2 5 18 7" xfId="7711"/>
+    <cellStyle name="Обычный 2 2 5 18 8" xfId="8720"/>
+    <cellStyle name="Обычный 2 2 5 18 9" xfId="9720"/>
     <cellStyle name="Обычный 2 2 5 19" xfId="1086"/>
     <cellStyle name="Обычный 2 2 5 19 2" xfId="3511"/>
     <cellStyle name="Обычный 2 2 5 19 3" xfId="4365"/>
     <cellStyle name="Обычный 2 2 5 19 4" xfId="5138"/>
     <cellStyle name="Обычный 2 2 5 19 5" xfId="5876"/>
+    <cellStyle name="Обычный 2 2 5 19 6" xfId="6820"/>
+    <cellStyle name="Обычный 2 2 5 19 7" xfId="7838"/>
+    <cellStyle name="Обычный 2 2 5 19 8" xfId="8847"/>
+    <cellStyle name="Обычный 2 2 5 19 9" xfId="9846"/>
     <cellStyle name="Обычный 2 2 5 2" xfId="115"/>
     <cellStyle name="Обычный 2 2 5 2 2" xfId="116"/>
     <cellStyle name="Обычный 2 2 5 2 2 10" xfId="216"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 10" xfId="6426"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 11" xfId="7448"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 12" xfId="8457"/>
+    <cellStyle name="Обычный 2 2 5 2 2 10 13" xfId="9462"/>
     <cellStyle name="Обычный 2 2 5 2 2 10 2" xfId="1199"/>
     <cellStyle name="Обычный 2 2 5 2 2 10 3" xfId="1876"/>
     <cellStyle name="Обычный 2 2 5 2 2 10 4" xfId="2238"/>
     <cellStyle name="Обычный 2 2 5 2 2 10 5" xfId="2522"/>
     <cellStyle name="Обычный 2 2 5 2 2 10 6" xfId="3117"/>
     <cellStyle name="Обычный 2 2 5 2 2 10 7" xfId="3982"/>
     <cellStyle name="Обычный 2 2 5 2 2 10 8" xfId="4768"/>
     <cellStyle name="Обычный 2 2 5 2 2 10 9" xfId="5512"/>
     <cellStyle name="Обычный 2 2 5 2 2 11" xfId="719"/>
     <cellStyle name="Обычный 2 2 5 2 2 11 2" xfId="3157"/>
     <cellStyle name="Обычный 2 2 5 2 2 11 3" xfId="4020"/>
     <cellStyle name="Обычный 2 2 5 2 2 11 4" xfId="4806"/>
     <cellStyle name="Обычный 2 2 5 2 2 11 5" xfId="5549"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 6" xfId="6466"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 7" xfId="7486"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 8" xfId="8495"/>
+    <cellStyle name="Обычный 2 2 5 2 2 11 9" xfId="9499"/>
     <cellStyle name="Обычный 2 2 5 2 2 12" xfId="1298"/>
     <cellStyle name="Обычный 2 2 5 2 2 12 2" xfId="3219"/>
     <cellStyle name="Обычный 2 2 5 2 2 12 3" xfId="4082"/>
     <cellStyle name="Обычный 2 2 5 2 2 12 4" xfId="4868"/>
     <cellStyle name="Обычный 2 2 5 2 2 12 5" xfId="5610"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12 6" xfId="6528"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12 7" xfId="7547"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12 8" xfId="8556"/>
+    <cellStyle name="Обычный 2 2 5 2 2 12 9" xfId="9560"/>
     <cellStyle name="Обычный 2 2 5 2 2 13" xfId="1339"/>
     <cellStyle name="Обычный 2 2 5 2 2 13 2" xfId="3260"/>
     <cellStyle name="Обычный 2 2 5 2 2 13 3" xfId="4122"/>
     <cellStyle name="Обычный 2 2 5 2 2 13 4" xfId="4908"/>
     <cellStyle name="Обычный 2 2 5 2 2 13 5" xfId="5650"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13 6" xfId="6569"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13 7" xfId="7587"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13 8" xfId="8596"/>
+    <cellStyle name="Обычный 2 2 5 2 2 13 9" xfId="9600"/>
     <cellStyle name="Обычный 2 2 5 2 2 14" xfId="1377"/>
     <cellStyle name="Обычный 2 2 5 2 2 14 2" xfId="3298"/>
     <cellStyle name="Обычный 2 2 5 2 2 14 3" xfId="4159"/>
     <cellStyle name="Обычный 2 2 5 2 2 14 4" xfId="4945"/>
     <cellStyle name="Обычный 2 2 5 2 2 14 5" xfId="5687"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14 6" xfId="6607"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14 7" xfId="7625"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14 8" xfId="8634"/>
+    <cellStyle name="Обычный 2 2 5 2 2 14 9" xfId="9637"/>
     <cellStyle name="Обычный 2 2 5 2 2 15" xfId="1412"/>
     <cellStyle name="Обычный 2 2 5 2 2 15 2" xfId="3333"/>
     <cellStyle name="Обычный 2 2 5 2 2 15 3" xfId="4194"/>
     <cellStyle name="Обычный 2 2 5 2 2 15 4" xfId="4979"/>
     <cellStyle name="Обычный 2 2 5 2 2 15 5" xfId="5720"/>
+    <cellStyle name="Обычный 2 2 5 2 2 15 6" xfId="6641"/>
+    <cellStyle name="Обычный 2 2 5 2 2 15 7" xfId="7659"/>
+    <cellStyle name="Обычный 2 2 5 2 2 15 8" xfId="8668"/>
+    <cellStyle name="Обычный 2 2 5 2 2 15 9" xfId="9670"/>
     <cellStyle name="Обычный 2 2 5 2 2 16" xfId="1441"/>
     <cellStyle name="Обычный 2 2 5 2 2 16 2" xfId="3362"/>
     <cellStyle name="Обычный 2 2 5 2 2 16 3" xfId="4222"/>
     <cellStyle name="Обычный 2 2 5 2 2 16 4" xfId="5006"/>
     <cellStyle name="Обычный 2 2 5 2 2 16 5" xfId="5747"/>
+    <cellStyle name="Обычный 2 2 5 2 2 16 6" xfId="6669"/>
+    <cellStyle name="Обычный 2 2 5 2 2 16 7" xfId="7687"/>
+    <cellStyle name="Обычный 2 2 5 2 2 16 8" xfId="8696"/>
+    <cellStyle name="Обычный 2 2 5 2 2 16 9" xfId="9697"/>
     <cellStyle name="Обычный 2 2 5 2 2 17" xfId="1465"/>
     <cellStyle name="Обычный 2 2 5 2 2 17 2" xfId="3386"/>
     <cellStyle name="Обычный 2 2 5 2 2 17 3" xfId="4246"/>
     <cellStyle name="Обычный 2 2 5 2 2 17 4" xfId="5029"/>
     <cellStyle name="Обычный 2 2 5 2 2 17 5" xfId="5769"/>
+    <cellStyle name="Обычный 2 2 5 2 2 17 6" xfId="6691"/>
+    <cellStyle name="Обычный 2 2 5 2 2 17 7" xfId="7710"/>
+    <cellStyle name="Обычный 2 2 5 2 2 17 8" xfId="8719"/>
+    <cellStyle name="Обычный 2 2 5 2 2 17 9" xfId="9719"/>
     <cellStyle name="Обычный 2 2 5 2 2 18" xfId="702"/>
     <cellStyle name="Обычный 2 2 5 2 2 18 2" xfId="3513"/>
     <cellStyle name="Обычный 2 2 5 2 2 18 3" xfId="4367"/>
     <cellStyle name="Обычный 2 2 5 2 2 18 4" xfId="5140"/>
     <cellStyle name="Обычный 2 2 5 2 2 18 5" xfId="5878"/>
+    <cellStyle name="Обычный 2 2 5 2 2 18 6" xfId="6822"/>
+    <cellStyle name="Обычный 2 2 5 2 2 18 7" xfId="7840"/>
+    <cellStyle name="Обычный 2 2 5 2 2 18 8" xfId="8849"/>
+    <cellStyle name="Обычный 2 2 5 2 2 18 9" xfId="9848"/>
     <cellStyle name="Обычный 2 2 5 2 2 19" xfId="693"/>
     <cellStyle name="Обычный 2 2 5 2 2 19 2" xfId="3432"/>
     <cellStyle name="Обычный 2 2 5 2 2 19 3" xfId="4290"/>
     <cellStyle name="Обычный 2 2 5 2 2 19 4" xfId="5068"/>
     <cellStyle name="Обычный 2 2 5 2 2 19 5" xfId="5806"/>
+    <cellStyle name="Обычный 2 2 5 2 2 19 6" xfId="6737"/>
+    <cellStyle name="Обычный 2 2 5 2 2 19 7" xfId="7755"/>
+    <cellStyle name="Обычный 2 2 5 2 2 19 8" xfId="8764"/>
+    <cellStyle name="Обычный 2 2 5 2 2 19 9" xfId="9763"/>
     <cellStyle name="Обычный 2 2 5 2 2 2" xfId="278"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 10" xfId="6149"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 11" xfId="7175"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 12" xfId="8184"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2 13" xfId="9191"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 2" xfId="924"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 3" xfId="1597"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 4" xfId="744"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 5" xfId="1953"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 6" xfId="2837"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 7" xfId="3704"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 8" xfId="4495"/>
     <cellStyle name="Обычный 2 2 5 2 2 2 9" xfId="5241"/>
     <cellStyle name="Обычный 2 2 5 2 2 20" xfId="1901"/>
     <cellStyle name="Обычный 2 2 5 2 2 20 2" xfId="3531"/>
     <cellStyle name="Обычный 2 2 5 2 2 20 3" xfId="4384"/>
     <cellStyle name="Обычный 2 2 5 2 2 20 4" xfId="5155"/>
     <cellStyle name="Обычный 2 2 5 2 2 20 5" xfId="5893"/>
+    <cellStyle name="Обычный 2 2 5 2 2 20 6" xfId="6840"/>
+    <cellStyle name="Обычный 2 2 5 2 2 20 7" xfId="7858"/>
+    <cellStyle name="Обычный 2 2 5 2 2 20 8" xfId="8867"/>
+    <cellStyle name="Обычный 2 2 5 2 2 20 9" xfId="9866"/>
     <cellStyle name="Обычный 2 2 5 2 2 21" xfId="2643"/>
+    <cellStyle name="Обычный 2 2 5 2 2 21 2" xfId="6868"/>
+    <cellStyle name="Обычный 2 2 5 2 2 21 3" xfId="7885"/>
+    <cellStyle name="Обычный 2 2 5 2 2 21 4" xfId="8894"/>
+    <cellStyle name="Обычный 2 2 5 2 2 21 5" xfId="9892"/>
     <cellStyle name="Обычный 2 2 5 2 2 22" xfId="3590"/>
+    <cellStyle name="Обычный 2 2 5 2 2 22 2" xfId="6903"/>
+    <cellStyle name="Обычный 2 2 5 2 2 22 3" xfId="7919"/>
+    <cellStyle name="Обычный 2 2 5 2 2 22 4" xfId="8928"/>
+    <cellStyle name="Обычный 2 2 5 2 2 22 5" xfId="9926"/>
     <cellStyle name="Обычный 2 2 5 2 2 23" xfId="2639"/>
+    <cellStyle name="Обычный 2 2 5 2 2 23 2" xfId="7016"/>
+    <cellStyle name="Обычный 2 2 5 2 2 23 3" xfId="8030"/>
+    <cellStyle name="Обычный 2 2 5 2 2 23 4" xfId="9039"/>
+    <cellStyle name="Обычный 2 2 5 2 2 23 5" xfId="10037"/>
     <cellStyle name="Обычный 2 2 5 2 2 24" xfId="4399"/>
+    <cellStyle name="Обычный 2 2 5 2 2 24 2" xfId="6944"/>
+    <cellStyle name="Обычный 2 2 5 2 2 24 3" xfId="7958"/>
+    <cellStyle name="Обычный 2 2 5 2 2 24 4" xfId="8967"/>
+    <cellStyle name="Обычный 2 2 5 2 2 24 5" xfId="9965"/>
     <cellStyle name="Обычный 2 2 5 2 2 25" xfId="5167"/>
+    <cellStyle name="Обычный 2 2 5 2 2 25 2" xfId="7031"/>
+    <cellStyle name="Обычный 2 2 5 2 2 25 3" xfId="8045"/>
+    <cellStyle name="Обычный 2 2 5 2 2 25 4" xfId="9054"/>
+    <cellStyle name="Обычный 2 2 5 2 2 25 5" xfId="10052"/>
+    <cellStyle name="Обычный 2 2 5 2 2 26" xfId="5990"/>
+    <cellStyle name="Обычный 2 2 5 2 2 27" xfId="5986"/>
+    <cellStyle name="Обычный 2 2 5 2 2 28" xfId="5974"/>
+    <cellStyle name="Обычный 2 2 5 2 2 29" xfId="5993"/>
     <cellStyle name="Обычный 2 2 5 2 2 3" xfId="335"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 10" xfId="6063"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 11" xfId="7089"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 12" xfId="8098"/>
+    <cellStyle name="Обычный 2 2 5 2 2 3 13" xfId="9105"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 2" xfId="838"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 3" xfId="1511"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 4" xfId="1978"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 5" xfId="2322"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 6" xfId="2751"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 7" xfId="3618"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 8" xfId="2556"/>
     <cellStyle name="Обычный 2 2 5 2 2 3 9" xfId="3539"/>
     <cellStyle name="Обычный 2 2 5 2 2 4" xfId="427"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 10" xfId="6169"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 11" xfId="7195"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 12" xfId="8204"/>
+    <cellStyle name="Обычный 2 2 5 2 2 4 13" xfId="9211"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 2" xfId="944"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 3" xfId="1617"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 4" xfId="747"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 5" xfId="669"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 6" xfId="2857"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 7" xfId="3724"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 8" xfId="4515"/>
     <cellStyle name="Обычный 2 2 5 2 2 4 9" xfId="5261"/>
     <cellStyle name="Обычный 2 2 5 2 2 5" xfId="462"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 10" xfId="6203"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 11" xfId="7228"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 12" xfId="8237"/>
+    <cellStyle name="Обычный 2 2 5 2 2 5 13" xfId="9243"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 2" xfId="979"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 3" xfId="1652"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 4" xfId="807"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 5" xfId="660"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 6" xfId="2890"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 7" xfId="3757"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 8" xfId="4548"/>
     <cellStyle name="Обычный 2 2 5 2 2 5 9" xfId="5293"/>
     <cellStyle name="Обычный 2 2 5 2 2 6" xfId="503"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 10" xfId="6244"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 11" xfId="7268"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 12" xfId="8277"/>
+    <cellStyle name="Обычный 2 2 5 2 2 6 13" xfId="9283"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 2" xfId="1021"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 3" xfId="1694"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 4" xfId="2029"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 5" xfId="2366"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 6" xfId="2932"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 7" xfId="3798"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 8" xfId="4588"/>
     <cellStyle name="Обычный 2 2 5 2 2 6 9" xfId="5333"/>
     <cellStyle name="Обычный 2 2 5 2 2 7" xfId="527"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 10" xfId="6267"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 11" xfId="7291"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 12" xfId="8300"/>
+    <cellStyle name="Обычный 2 2 5 2 2 7 13" xfId="9305"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 2" xfId="1044"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 3" xfId="1718"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 4" xfId="1991"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 5" xfId="2334"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 6" xfId="2956"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 7" xfId="3821"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 8" xfId="4610"/>
     <cellStyle name="Обычный 2 2 5 2 2 7 9" xfId="5355"/>
     <cellStyle name="Обычный 2 2 5 2 2 8" xfId="383"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 10" xfId="6405"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 11" xfId="7427"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 12" xfId="8436"/>
+    <cellStyle name="Обычный 2 2 5 2 2 8 13" xfId="9441"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 2" xfId="1178"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 3" xfId="1855"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 4" xfId="2217"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 5" xfId="2507"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 6" xfId="3096"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 7" xfId="3961"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 8" xfId="4747"/>
     <cellStyle name="Обычный 2 2 5 2 2 8 9" xfId="5491"/>
     <cellStyle name="Обычный 2 2 5 2 2 9" xfId="582"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 10" xfId="6319"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 11" xfId="7341"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 12" xfId="8350"/>
+    <cellStyle name="Обычный 2 2 5 2 2 9 13" xfId="9355"/>
     <cellStyle name="Обычный 2 2 5 2 2 9 2" xfId="1096"/>
     <cellStyle name="Обычный 2 2 5 2 2 9 3" xfId="1769"/>
     <cellStyle name="Обычный 2 2 5 2 2 9 4" xfId="2131"/>
     <cellStyle name="Обычный 2 2 5 2 2 9 5" xfId="2435"/>
     <cellStyle name="Обычный 2 2 5 2 2 9 6" xfId="3010"/>
     <cellStyle name="Обычный 2 2 5 2 2 9 7" xfId="3875"/>
     <cellStyle name="Обычный 2 2 5 2 2 9 8" xfId="4661"/>
     <cellStyle name="Обычный 2 2 5 2 2 9 9" xfId="5405"/>
     <cellStyle name="Обычный 2 2 5 20" xfId="1160"/>
     <cellStyle name="Обычный 2 2 5 20 2" xfId="3434"/>
     <cellStyle name="Обычный 2 2 5 20 3" xfId="4292"/>
     <cellStyle name="Обычный 2 2 5 20 4" xfId="5069"/>
     <cellStyle name="Обычный 2 2 5 20 5" xfId="5807"/>
+    <cellStyle name="Обычный 2 2 5 20 6" xfId="6739"/>
+    <cellStyle name="Обычный 2 2 5 20 7" xfId="7757"/>
+    <cellStyle name="Обычный 2 2 5 20 8" xfId="8766"/>
+    <cellStyle name="Обычный 2 2 5 20 9" xfId="9765"/>
     <cellStyle name="Обычный 2 2 5 21" xfId="1908"/>
     <cellStyle name="Обычный 2 2 5 21 2" xfId="3530"/>
     <cellStyle name="Обычный 2 2 5 21 3" xfId="4383"/>
     <cellStyle name="Обычный 2 2 5 21 4" xfId="5154"/>
     <cellStyle name="Обычный 2 2 5 21 5" xfId="5892"/>
+    <cellStyle name="Обычный 2 2 5 21 6" xfId="6839"/>
+    <cellStyle name="Обычный 2 2 5 21 7" xfId="7857"/>
+    <cellStyle name="Обычный 2 2 5 21 8" xfId="8866"/>
+    <cellStyle name="Обычный 2 2 5 21 9" xfId="9865"/>
     <cellStyle name="Обычный 2 2 5 22" xfId="2641"/>
+    <cellStyle name="Обычный 2 2 5 22 2" xfId="6869"/>
+    <cellStyle name="Обычный 2 2 5 22 3" xfId="7886"/>
+    <cellStyle name="Обычный 2 2 5 22 4" xfId="8895"/>
+    <cellStyle name="Обычный 2 2 5 22 5" xfId="9893"/>
     <cellStyle name="Обычный 2 2 5 23" xfId="3591"/>
+    <cellStyle name="Обычный 2 2 5 23 2" xfId="6904"/>
+    <cellStyle name="Обычный 2 2 5 23 3" xfId="7920"/>
+    <cellStyle name="Обычный 2 2 5 23 4" xfId="8929"/>
+    <cellStyle name="Обычный 2 2 5 23 5" xfId="9927"/>
     <cellStyle name="Обычный 2 2 5 24" xfId="2642"/>
+    <cellStyle name="Обычный 2 2 5 24 2" xfId="7014"/>
+    <cellStyle name="Обычный 2 2 5 24 3" xfId="8028"/>
+    <cellStyle name="Обычный 2 2 5 24 4" xfId="9037"/>
+    <cellStyle name="Обычный 2 2 5 24 5" xfId="10035"/>
     <cellStyle name="Обычный 2 2 5 25" xfId="2632"/>
+    <cellStyle name="Обычный 2 2 5 25 2" xfId="6945"/>
+    <cellStyle name="Обычный 2 2 5 25 3" xfId="7959"/>
+    <cellStyle name="Обычный 2 2 5 25 4" xfId="8968"/>
+    <cellStyle name="Обычный 2 2 5 25 5" xfId="9966"/>
     <cellStyle name="Обычный 2 2 5 26" xfId="4407"/>
+    <cellStyle name="Обычный 2 2 5 26 2" xfId="7030"/>
+    <cellStyle name="Обычный 2 2 5 26 3" xfId="8044"/>
+    <cellStyle name="Обычный 2 2 5 26 4" xfId="9053"/>
+    <cellStyle name="Обычный 2 2 5 26 5" xfId="10051"/>
+    <cellStyle name="Обычный 2 2 5 27" xfId="5988"/>
+    <cellStyle name="Обычный 2 2 5 28" xfId="5992"/>
+    <cellStyle name="Обычный 2 2 5 29" xfId="5972"/>
     <cellStyle name="Обычный 2 2 5 3" xfId="276"/>
+    <cellStyle name="Обычный 2 2 5 3 10" xfId="6147"/>
+    <cellStyle name="Обычный 2 2 5 3 11" xfId="7173"/>
+    <cellStyle name="Обычный 2 2 5 3 12" xfId="8182"/>
+    <cellStyle name="Обычный 2 2 5 3 13" xfId="9189"/>
     <cellStyle name="Обычный 2 2 5 3 2" xfId="922"/>
     <cellStyle name="Обычный 2 2 5 3 3" xfId="1595"/>
     <cellStyle name="Обычный 2 2 5 3 4" xfId="1987"/>
     <cellStyle name="Обычный 2 2 5 3 5" xfId="2330"/>
     <cellStyle name="Обычный 2 2 5 3 6" xfId="2835"/>
     <cellStyle name="Обычный 2 2 5 3 7" xfId="3702"/>
     <cellStyle name="Обычный 2 2 5 3 8" xfId="4493"/>
     <cellStyle name="Обычный 2 2 5 3 9" xfId="5239"/>
+    <cellStyle name="Обычный 2 2 5 30" xfId="5998"/>
     <cellStyle name="Обычный 2 2 5 4" xfId="337"/>
+    <cellStyle name="Обычный 2 2 5 4 10" xfId="6065"/>
+    <cellStyle name="Обычный 2 2 5 4 11" xfId="7091"/>
+    <cellStyle name="Обычный 2 2 5 4 12" xfId="8100"/>
+    <cellStyle name="Обычный 2 2 5 4 13" xfId="9107"/>
     <cellStyle name="Обычный 2 2 5 4 2" xfId="840"/>
     <cellStyle name="Обычный 2 2 5 4 3" xfId="1513"/>
     <cellStyle name="Обычный 2 2 5 4 4" xfId="1928"/>
     <cellStyle name="Обычный 2 2 5 4 5" xfId="2281"/>
     <cellStyle name="Обычный 2 2 5 4 6" xfId="2753"/>
     <cellStyle name="Обычный 2 2 5 4 7" xfId="3620"/>
     <cellStyle name="Обычный 2 2 5 4 8" xfId="2680"/>
     <cellStyle name="Обычный 2 2 5 4 9" xfId="2712"/>
     <cellStyle name="Обычный 2 2 5 5" xfId="425"/>
+    <cellStyle name="Обычный 2 2 5 5 10" xfId="6167"/>
+    <cellStyle name="Обычный 2 2 5 5 11" xfId="7193"/>
+    <cellStyle name="Обычный 2 2 5 5 12" xfId="8202"/>
+    <cellStyle name="Обычный 2 2 5 5 13" xfId="9209"/>
     <cellStyle name="Обычный 2 2 5 5 2" xfId="942"/>
     <cellStyle name="Обычный 2 2 5 5 3" xfId="1615"/>
     <cellStyle name="Обычный 2 2 5 5 4" xfId="1884"/>
     <cellStyle name="Обычный 2 2 5 5 5" xfId="2246"/>
     <cellStyle name="Обычный 2 2 5 5 6" xfId="2855"/>
     <cellStyle name="Обычный 2 2 5 5 7" xfId="3722"/>
     <cellStyle name="Обычный 2 2 5 5 8" xfId="4513"/>
     <cellStyle name="Обычный 2 2 5 5 9" xfId="5259"/>
     <cellStyle name="Обычный 2 2 5 6" xfId="463"/>
+    <cellStyle name="Обычный 2 2 5 6 10" xfId="6204"/>
+    <cellStyle name="Обычный 2 2 5 6 11" xfId="7229"/>
+    <cellStyle name="Обычный 2 2 5 6 12" xfId="8238"/>
+    <cellStyle name="Обычный 2 2 5 6 13" xfId="9244"/>
     <cellStyle name="Обычный 2 2 5 6 2" xfId="980"/>
     <cellStyle name="Обычный 2 2 5 6 3" xfId="1653"/>
     <cellStyle name="Обычный 2 2 5 6 4" xfId="810"/>
     <cellStyle name="Обычный 2 2 5 6 5" xfId="1256"/>
     <cellStyle name="Обычный 2 2 5 6 6" xfId="2891"/>
     <cellStyle name="Обычный 2 2 5 6 7" xfId="3758"/>
     <cellStyle name="Обычный 2 2 5 6 8" xfId="4549"/>
     <cellStyle name="Обычный 2 2 5 6 9" xfId="5294"/>
     <cellStyle name="Обычный 2 2 5 7" xfId="504"/>
+    <cellStyle name="Обычный 2 2 5 7 10" xfId="6245"/>
+    <cellStyle name="Обычный 2 2 5 7 11" xfId="7269"/>
+    <cellStyle name="Обычный 2 2 5 7 12" xfId="8278"/>
+    <cellStyle name="Обычный 2 2 5 7 13" xfId="9284"/>
     <cellStyle name="Обычный 2 2 5 7 2" xfId="1022"/>
     <cellStyle name="Обычный 2 2 5 7 3" xfId="1695"/>
     <cellStyle name="Обычный 2 2 5 7 4" xfId="1997"/>
     <cellStyle name="Обычный 2 2 5 7 5" xfId="2340"/>
     <cellStyle name="Обычный 2 2 5 7 6" xfId="2933"/>
     <cellStyle name="Обычный 2 2 5 7 7" xfId="3799"/>
     <cellStyle name="Обычный 2 2 5 7 8" xfId="4589"/>
     <cellStyle name="Обычный 2 2 5 7 9" xfId="5334"/>
     <cellStyle name="Обычный 2 2 5 8" xfId="528"/>
+    <cellStyle name="Обычный 2 2 5 8 10" xfId="6268"/>
+    <cellStyle name="Обычный 2 2 5 8 11" xfId="7292"/>
+    <cellStyle name="Обычный 2 2 5 8 12" xfId="8301"/>
+    <cellStyle name="Обычный 2 2 5 8 13" xfId="9306"/>
     <cellStyle name="Обычный 2 2 5 8 2" xfId="1045"/>
     <cellStyle name="Обычный 2 2 5 8 3" xfId="1719"/>
     <cellStyle name="Обычный 2 2 5 8 4" xfId="1956"/>
     <cellStyle name="Обычный 2 2 5 8 5" xfId="2303"/>
     <cellStyle name="Обычный 2 2 5 8 6" xfId="2957"/>
     <cellStyle name="Обычный 2 2 5 8 7" xfId="3822"/>
     <cellStyle name="Обычный 2 2 5 8 8" xfId="4611"/>
     <cellStyle name="Обычный 2 2 5 8 9" xfId="5356"/>
     <cellStyle name="Обычный 2 2 5 9" xfId="257"/>
+    <cellStyle name="Обычный 2 2 5 9 10" xfId="6403"/>
+    <cellStyle name="Обычный 2 2 5 9 11" xfId="7425"/>
+    <cellStyle name="Обычный 2 2 5 9 12" xfId="8434"/>
+    <cellStyle name="Обычный 2 2 5 9 13" xfId="9439"/>
     <cellStyle name="Обычный 2 2 5 9 2" xfId="1176"/>
     <cellStyle name="Обычный 2 2 5 9 3" xfId="1853"/>
     <cellStyle name="Обычный 2 2 5 9 4" xfId="2215"/>
     <cellStyle name="Обычный 2 2 5 9 5" xfId="2505"/>
     <cellStyle name="Обычный 2 2 5 9 6" xfId="3094"/>
     <cellStyle name="Обычный 2 2 5 9 7" xfId="3959"/>
     <cellStyle name="Обычный 2 2 5 9 8" xfId="4745"/>
     <cellStyle name="Обычный 2 2 5 9 9" xfId="5489"/>
     <cellStyle name="Обычный 2 2 6" xfId="117"/>
     <cellStyle name="Обычный 2 2 6 10" xfId="614"/>
+    <cellStyle name="Обычный 2 2 6 10 10" xfId="6427"/>
+    <cellStyle name="Обычный 2 2 6 10 11" xfId="7449"/>
+    <cellStyle name="Обычный 2 2 6 10 12" xfId="8458"/>
+    <cellStyle name="Обычный 2 2 6 10 13" xfId="9463"/>
     <cellStyle name="Обычный 2 2 6 10 2" xfId="1200"/>
     <cellStyle name="Обычный 2 2 6 10 3" xfId="1877"/>
     <cellStyle name="Обычный 2 2 6 10 4" xfId="2239"/>
     <cellStyle name="Обычный 2 2 6 10 5" xfId="2523"/>
     <cellStyle name="Обычный 2 2 6 10 6" xfId="3118"/>
     <cellStyle name="Обычный 2 2 6 10 7" xfId="3983"/>
     <cellStyle name="Обычный 2 2 6 10 8" xfId="4769"/>
     <cellStyle name="Обычный 2 2 6 10 9" xfId="5513"/>
     <cellStyle name="Обычный 2 2 6 11" xfId="720"/>
     <cellStyle name="Обычный 2 2 6 11 2" xfId="3156"/>
     <cellStyle name="Обычный 2 2 6 11 3" xfId="4019"/>
     <cellStyle name="Обычный 2 2 6 11 4" xfId="4805"/>
     <cellStyle name="Обычный 2 2 6 11 5" xfId="5548"/>
+    <cellStyle name="Обычный 2 2 6 11 6" xfId="6465"/>
+    <cellStyle name="Обычный 2 2 6 11 7" xfId="7485"/>
+    <cellStyle name="Обычный 2 2 6 11 8" xfId="8494"/>
+    <cellStyle name="Обычный 2 2 6 11 9" xfId="9498"/>
     <cellStyle name="Обычный 2 2 6 12" xfId="1297"/>
     <cellStyle name="Обычный 2 2 6 12 2" xfId="3218"/>
     <cellStyle name="Обычный 2 2 6 12 3" xfId="4081"/>
     <cellStyle name="Обычный 2 2 6 12 4" xfId="4867"/>
     <cellStyle name="Обычный 2 2 6 12 5" xfId="5609"/>
+    <cellStyle name="Обычный 2 2 6 12 6" xfId="6527"/>
+    <cellStyle name="Обычный 2 2 6 12 7" xfId="7546"/>
+    <cellStyle name="Обычный 2 2 6 12 8" xfId="8555"/>
+    <cellStyle name="Обычный 2 2 6 12 9" xfId="9559"/>
     <cellStyle name="Обычный 2 2 6 13" xfId="1338"/>
     <cellStyle name="Обычный 2 2 6 13 2" xfId="3259"/>
     <cellStyle name="Обычный 2 2 6 13 3" xfId="4121"/>
     <cellStyle name="Обычный 2 2 6 13 4" xfId="4907"/>
     <cellStyle name="Обычный 2 2 6 13 5" xfId="5649"/>
+    <cellStyle name="Обычный 2 2 6 13 6" xfId="6568"/>
+    <cellStyle name="Обычный 2 2 6 13 7" xfId="7586"/>
+    <cellStyle name="Обычный 2 2 6 13 8" xfId="8595"/>
+    <cellStyle name="Обычный 2 2 6 13 9" xfId="9599"/>
     <cellStyle name="Обычный 2 2 6 14" xfId="1376"/>
     <cellStyle name="Обычный 2 2 6 14 2" xfId="3297"/>
     <cellStyle name="Обычный 2 2 6 14 3" xfId="4158"/>
     <cellStyle name="Обычный 2 2 6 14 4" xfId="4944"/>
     <cellStyle name="Обычный 2 2 6 14 5" xfId="5686"/>
+    <cellStyle name="Обычный 2 2 6 14 6" xfId="6606"/>
+    <cellStyle name="Обычный 2 2 6 14 7" xfId="7624"/>
+    <cellStyle name="Обычный 2 2 6 14 8" xfId="8633"/>
+    <cellStyle name="Обычный 2 2 6 14 9" xfId="9636"/>
     <cellStyle name="Обычный 2 2 6 15" xfId="1411"/>
     <cellStyle name="Обычный 2 2 6 15 2" xfId="3332"/>
     <cellStyle name="Обычный 2 2 6 15 3" xfId="4193"/>
     <cellStyle name="Обычный 2 2 6 15 4" xfId="4978"/>
     <cellStyle name="Обычный 2 2 6 15 5" xfId="5719"/>
+    <cellStyle name="Обычный 2 2 6 15 6" xfId="6640"/>
+    <cellStyle name="Обычный 2 2 6 15 7" xfId="7658"/>
+    <cellStyle name="Обычный 2 2 6 15 8" xfId="8667"/>
+    <cellStyle name="Обычный 2 2 6 15 9" xfId="9669"/>
     <cellStyle name="Обычный 2 2 6 16" xfId="1440"/>
     <cellStyle name="Обычный 2 2 6 16 2" xfId="3361"/>
     <cellStyle name="Обычный 2 2 6 16 3" xfId="4221"/>
     <cellStyle name="Обычный 2 2 6 16 4" xfId="5005"/>
     <cellStyle name="Обычный 2 2 6 16 5" xfId="5746"/>
+    <cellStyle name="Обычный 2 2 6 16 6" xfId="6668"/>
+    <cellStyle name="Обычный 2 2 6 16 7" xfId="7686"/>
+    <cellStyle name="Обычный 2 2 6 16 8" xfId="8695"/>
+    <cellStyle name="Обычный 2 2 6 16 9" xfId="9696"/>
     <cellStyle name="Обычный 2 2 6 17" xfId="1464"/>
     <cellStyle name="Обычный 2 2 6 17 2" xfId="3385"/>
     <cellStyle name="Обычный 2 2 6 17 3" xfId="4245"/>
     <cellStyle name="Обычный 2 2 6 17 4" xfId="5028"/>
     <cellStyle name="Обычный 2 2 6 17 5" xfId="5768"/>
+    <cellStyle name="Обычный 2 2 6 17 6" xfId="6690"/>
+    <cellStyle name="Обычный 2 2 6 17 7" xfId="7709"/>
+    <cellStyle name="Обычный 2 2 6 17 8" xfId="8718"/>
+    <cellStyle name="Обычный 2 2 6 17 9" xfId="9718"/>
     <cellStyle name="Обычный 2 2 6 18" xfId="1092"/>
     <cellStyle name="Обычный 2 2 6 18 2" xfId="3514"/>
     <cellStyle name="Обычный 2 2 6 18 3" xfId="4368"/>
     <cellStyle name="Обычный 2 2 6 18 4" xfId="5141"/>
     <cellStyle name="Обычный 2 2 6 18 5" xfId="5879"/>
+    <cellStyle name="Обычный 2 2 6 18 6" xfId="6823"/>
+    <cellStyle name="Обычный 2 2 6 18 7" xfId="7841"/>
+    <cellStyle name="Обычный 2 2 6 18 8" xfId="8850"/>
+    <cellStyle name="Обычный 2 2 6 18 9" xfId="9849"/>
     <cellStyle name="Обычный 2 2 6 19" xfId="1140"/>
     <cellStyle name="Обычный 2 2 6 19 2" xfId="3430"/>
     <cellStyle name="Обычный 2 2 6 19 3" xfId="4288"/>
     <cellStyle name="Обычный 2 2 6 19 4" xfId="5066"/>
     <cellStyle name="Обычный 2 2 6 19 5" xfId="5804"/>
+    <cellStyle name="Обычный 2 2 6 19 6" xfId="6735"/>
+    <cellStyle name="Обычный 2 2 6 19 7" xfId="7753"/>
+    <cellStyle name="Обычный 2 2 6 19 8" xfId="8762"/>
+    <cellStyle name="Обычный 2 2 6 19 9" xfId="9761"/>
     <cellStyle name="Обычный 2 2 6 2" xfId="279"/>
+    <cellStyle name="Обычный 2 2 6 2 10" xfId="6150"/>
+    <cellStyle name="Обычный 2 2 6 2 11" xfId="7176"/>
+    <cellStyle name="Обычный 2 2 6 2 12" xfId="8185"/>
+    <cellStyle name="Обычный 2 2 6 2 13" xfId="9192"/>
     <cellStyle name="Обычный 2 2 6 2 2" xfId="925"/>
     <cellStyle name="Обычный 2 2 6 2 3" xfId="1598"/>
     <cellStyle name="Обычный 2 2 6 2 4" xfId="2102"/>
     <cellStyle name="Обычный 2 2 6 2 5" xfId="2419"/>
     <cellStyle name="Обычный 2 2 6 2 6" xfId="2838"/>
     <cellStyle name="Обычный 2 2 6 2 7" xfId="3705"/>
     <cellStyle name="Обычный 2 2 6 2 8" xfId="4496"/>
     <cellStyle name="Обычный 2 2 6 2 9" xfId="5242"/>
     <cellStyle name="Обычный 2 2 6 20" xfId="1955"/>
     <cellStyle name="Обычный 2 2 6 20 2" xfId="3532"/>
     <cellStyle name="Обычный 2 2 6 20 3" xfId="4385"/>
     <cellStyle name="Обычный 2 2 6 20 4" xfId="5156"/>
     <cellStyle name="Обычный 2 2 6 20 5" xfId="5894"/>
+    <cellStyle name="Обычный 2 2 6 20 6" xfId="6841"/>
+    <cellStyle name="Обычный 2 2 6 20 7" xfId="7859"/>
+    <cellStyle name="Обычный 2 2 6 20 8" xfId="8868"/>
+    <cellStyle name="Обычный 2 2 6 20 9" xfId="9867"/>
     <cellStyle name="Обычный 2 2 6 21" xfId="2644"/>
+    <cellStyle name="Обычный 2 2 6 21 2" xfId="6867"/>
+    <cellStyle name="Обычный 2 2 6 21 3" xfId="7884"/>
+    <cellStyle name="Обычный 2 2 6 21 4" xfId="8893"/>
+    <cellStyle name="Обычный 2 2 6 21 5" xfId="9891"/>
     <cellStyle name="Обычный 2 2 6 22" xfId="3589"/>
+    <cellStyle name="Обычный 2 2 6 22 2" xfId="6902"/>
+    <cellStyle name="Обычный 2 2 6 22 3" xfId="7918"/>
+    <cellStyle name="Обычный 2 2 6 22 4" xfId="8927"/>
+    <cellStyle name="Обычный 2 2 6 22 5" xfId="9925"/>
     <cellStyle name="Обычный 2 2 6 23" xfId="3564"/>
+    <cellStyle name="Обычный 2 2 6 23 2" xfId="7017"/>
+    <cellStyle name="Обычный 2 2 6 23 3" xfId="8031"/>
+    <cellStyle name="Обычный 2 2 6 23 4" xfId="9040"/>
+    <cellStyle name="Обычный 2 2 6 23 5" xfId="10038"/>
     <cellStyle name="Обычный 2 2 6 24" xfId="4405"/>
+    <cellStyle name="Обычный 2 2 6 24 2" xfId="6942"/>
+    <cellStyle name="Обычный 2 2 6 24 3" xfId="7956"/>
+    <cellStyle name="Обычный 2 2 6 24 4" xfId="8965"/>
+    <cellStyle name="Обычный 2 2 6 24 5" xfId="9963"/>
     <cellStyle name="Обычный 2 2 6 25" xfId="5173"/>
+    <cellStyle name="Обычный 2 2 6 25 2" xfId="7032"/>
+    <cellStyle name="Обычный 2 2 6 25 3" xfId="8046"/>
+    <cellStyle name="Обычный 2 2 6 25 4" xfId="9055"/>
+    <cellStyle name="Обычный 2 2 6 25 5" xfId="10053"/>
+    <cellStyle name="Обычный 2 2 6 26" xfId="5991"/>
+    <cellStyle name="Обычный 2 2 6 27" xfId="5983"/>
+    <cellStyle name="Обычный 2 2 6 28" xfId="5976"/>
+    <cellStyle name="Обычный 2 2 6 29" xfId="5989"/>
     <cellStyle name="Обычный 2 2 6 3" xfId="334"/>
+    <cellStyle name="Обычный 2 2 6 3 10" xfId="6061"/>
+    <cellStyle name="Обычный 2 2 6 3 11" xfId="7087"/>
+    <cellStyle name="Обычный 2 2 6 3 12" xfId="8096"/>
+    <cellStyle name="Обычный 2 2 6 3 13" xfId="9103"/>
     <cellStyle name="Обычный 2 2 6 3 2" xfId="836"/>
     <cellStyle name="Обычный 2 2 6 3 3" xfId="1509"/>
     <cellStyle name="Обычный 2 2 6 3 4" xfId="1235"/>
     <cellStyle name="Обычный 2 2 6 3 5" xfId="674"/>
     <cellStyle name="Обычный 2 2 6 3 6" xfId="2749"/>
     <cellStyle name="Обычный 2 2 6 3 7" xfId="3616"/>
     <cellStyle name="Обычный 2 2 6 3 8" xfId="4435"/>
     <cellStyle name="Обычный 2 2 6 3 9" xfId="5193"/>
     <cellStyle name="Обычный 2 2 6 4" xfId="428"/>
+    <cellStyle name="Обычный 2 2 6 4 10" xfId="6170"/>
+    <cellStyle name="Обычный 2 2 6 4 11" xfId="7196"/>
+    <cellStyle name="Обычный 2 2 6 4 12" xfId="8205"/>
+    <cellStyle name="Обычный 2 2 6 4 13" xfId="9212"/>
     <cellStyle name="Обычный 2 2 6 4 2" xfId="945"/>
     <cellStyle name="Обычный 2 2 6 4 3" xfId="1618"/>
     <cellStyle name="Обычный 2 2 6 4 4" xfId="2076"/>
     <cellStyle name="Обычный 2 2 6 4 5" xfId="2401"/>
     <cellStyle name="Обычный 2 2 6 4 6" xfId="2858"/>
     <cellStyle name="Обычный 2 2 6 4 7" xfId="3725"/>
     <cellStyle name="Обычный 2 2 6 4 8" xfId="4516"/>
     <cellStyle name="Обычный 2 2 6 4 9" xfId="5262"/>
     <cellStyle name="Обычный 2 2 6 5" xfId="461"/>
+    <cellStyle name="Обычный 2 2 6 5 10" xfId="6202"/>
+    <cellStyle name="Обычный 2 2 6 5 11" xfId="7227"/>
+    <cellStyle name="Обычный 2 2 6 5 12" xfId="8236"/>
+    <cellStyle name="Обычный 2 2 6 5 13" xfId="9242"/>
     <cellStyle name="Обычный 2 2 6 5 2" xfId="978"/>
     <cellStyle name="Обычный 2 2 6 5 3" xfId="1651"/>
     <cellStyle name="Обычный 2 2 6 5 4" xfId="1894"/>
     <cellStyle name="Обычный 2 2 6 5 5" xfId="2256"/>
     <cellStyle name="Обычный 2 2 6 5 6" xfId="2889"/>
     <cellStyle name="Обычный 2 2 6 5 7" xfId="3756"/>
     <cellStyle name="Обычный 2 2 6 5 8" xfId="4547"/>
     <cellStyle name="Обычный 2 2 6 5 9" xfId="5292"/>
     <cellStyle name="Обычный 2 2 6 6" xfId="502"/>
+    <cellStyle name="Обычный 2 2 6 6 10" xfId="6243"/>
+    <cellStyle name="Обычный 2 2 6 6 11" xfId="7267"/>
+    <cellStyle name="Обычный 2 2 6 6 12" xfId="8276"/>
+    <cellStyle name="Обычный 2 2 6 6 13" xfId="9282"/>
     <cellStyle name="Обычный 2 2 6 6 2" xfId="1020"/>
     <cellStyle name="Обычный 2 2 6 6 3" xfId="1693"/>
     <cellStyle name="Обычный 2 2 6 6 4" xfId="2058"/>
     <cellStyle name="Обычный 2 2 6 6 5" xfId="2387"/>
     <cellStyle name="Обычный 2 2 6 6 6" xfId="2931"/>
     <cellStyle name="Обычный 2 2 6 6 7" xfId="3797"/>
     <cellStyle name="Обычный 2 2 6 6 8" xfId="4587"/>
     <cellStyle name="Обычный 2 2 6 6 9" xfId="5332"/>
     <cellStyle name="Обычный 2 2 6 7" xfId="526"/>
+    <cellStyle name="Обычный 2 2 6 7 10" xfId="6266"/>
+    <cellStyle name="Обычный 2 2 6 7 11" xfId="7290"/>
+    <cellStyle name="Обычный 2 2 6 7 12" xfId="8299"/>
+    <cellStyle name="Обычный 2 2 6 7 13" xfId="9304"/>
     <cellStyle name="Обычный 2 2 6 7 2" xfId="1043"/>
     <cellStyle name="Обычный 2 2 6 7 3" xfId="1717"/>
     <cellStyle name="Обычный 2 2 6 7 4" xfId="2023"/>
     <cellStyle name="Обычный 2 2 6 7 5" xfId="2360"/>
     <cellStyle name="Обычный 2 2 6 7 6" xfId="2955"/>
     <cellStyle name="Обычный 2 2 6 7 7" xfId="3820"/>
     <cellStyle name="Обычный 2 2 6 7 8" xfId="4609"/>
     <cellStyle name="Обычный 2 2 6 7 9" xfId="5354"/>
     <cellStyle name="Обычный 2 2 6 8" xfId="254"/>
+    <cellStyle name="Обычный 2 2 6 8 10" xfId="6406"/>
+    <cellStyle name="Обычный 2 2 6 8 11" xfId="7428"/>
+    <cellStyle name="Обычный 2 2 6 8 12" xfId="8437"/>
+    <cellStyle name="Обычный 2 2 6 8 13" xfId="9442"/>
     <cellStyle name="Обычный 2 2 6 8 2" xfId="1179"/>
     <cellStyle name="Обычный 2 2 6 8 3" xfId="1856"/>
     <cellStyle name="Обычный 2 2 6 8 4" xfId="2218"/>
     <cellStyle name="Обычный 2 2 6 8 5" xfId="2508"/>
     <cellStyle name="Обычный 2 2 6 8 6" xfId="3097"/>
     <cellStyle name="Обычный 2 2 6 8 7" xfId="3962"/>
     <cellStyle name="Обычный 2 2 6 8 8" xfId="4748"/>
     <cellStyle name="Обычный 2 2 6 8 9" xfId="5492"/>
     <cellStyle name="Обычный 2 2 6 9" xfId="605"/>
+    <cellStyle name="Обычный 2 2 6 9 10" xfId="6317"/>
+    <cellStyle name="Обычный 2 2 6 9 11" xfId="7339"/>
+    <cellStyle name="Обычный 2 2 6 9 12" xfId="8348"/>
+    <cellStyle name="Обычный 2 2 6 9 13" xfId="9353"/>
     <cellStyle name="Обычный 2 2 6 9 2" xfId="1094"/>
     <cellStyle name="Обычный 2 2 6 9 3" xfId="1767"/>
     <cellStyle name="Обычный 2 2 6 9 4" xfId="2129"/>
     <cellStyle name="Обычный 2 2 6 9 5" xfId="2433"/>
     <cellStyle name="Обычный 2 2 6 9 6" xfId="3008"/>
     <cellStyle name="Обычный 2 2 6 9 7" xfId="3873"/>
     <cellStyle name="Обычный 2 2 6 9 8" xfId="4659"/>
     <cellStyle name="Обычный 2 2 6 9 9" xfId="5403"/>
     <cellStyle name="Обычный 2 2 7" xfId="118"/>
     <cellStyle name="Обычный 2 2_Бахчи" xfId="12"/>
     <cellStyle name="Обычный 2 20" xfId="119"/>
     <cellStyle name="Обычный 2 20 2" xfId="120"/>
     <cellStyle name="Обычный 2 20 2 10" xfId="584"/>
+    <cellStyle name="Обычный 2 20 2 10 10" xfId="6313"/>
+    <cellStyle name="Обычный 2 20 2 10 11" xfId="7335"/>
+    <cellStyle name="Обычный 2 20 2 10 12" xfId="8344"/>
+    <cellStyle name="Обычный 2 20 2 10 13" xfId="9349"/>
     <cellStyle name="Обычный 2 20 2 10 2" xfId="1090"/>
     <cellStyle name="Обычный 2 20 2 10 3" xfId="1763"/>
     <cellStyle name="Обычный 2 20 2 10 4" xfId="2125"/>
     <cellStyle name="Обычный 2 20 2 10 5" xfId="2431"/>
     <cellStyle name="Обычный 2 20 2 10 6" xfId="3004"/>
     <cellStyle name="Обычный 2 20 2 10 7" xfId="3869"/>
     <cellStyle name="Обычный 2 20 2 10 8" xfId="4655"/>
     <cellStyle name="Обычный 2 20 2 10 9" xfId="5399"/>
     <cellStyle name="Обычный 2 20 2 11" xfId="588"/>
+    <cellStyle name="Обычный 2 20 2 11 10" xfId="6430"/>
+    <cellStyle name="Обычный 2 20 2 11 11" xfId="7452"/>
+    <cellStyle name="Обычный 2 20 2 11 12" xfId="8461"/>
+    <cellStyle name="Обычный 2 20 2 11 13" xfId="9466"/>
     <cellStyle name="Обычный 2 20 2 11 2" xfId="1203"/>
     <cellStyle name="Обычный 2 20 2 11 3" xfId="1880"/>
     <cellStyle name="Обычный 2 20 2 11 4" xfId="2242"/>
     <cellStyle name="Обычный 2 20 2 11 5" xfId="2525"/>
     <cellStyle name="Обычный 2 20 2 11 6" xfId="3121"/>
     <cellStyle name="Обычный 2 20 2 11 7" xfId="3986"/>
     <cellStyle name="Обычный 2 20 2 11 8" xfId="4772"/>
     <cellStyle name="Обычный 2 20 2 11 9" xfId="5516"/>
     <cellStyle name="Обычный 2 20 2 12" xfId="723"/>
     <cellStyle name="Обычный 2 20 2 12 2" xfId="3154"/>
     <cellStyle name="Обычный 2 20 2 12 3" xfId="4018"/>
     <cellStyle name="Обычный 2 20 2 12 4" xfId="4804"/>
     <cellStyle name="Обычный 2 20 2 12 5" xfId="5547"/>
+    <cellStyle name="Обычный 2 20 2 12 6" xfId="6463"/>
+    <cellStyle name="Обычный 2 20 2 12 7" xfId="7483"/>
+    <cellStyle name="Обычный 2 20 2 12 8" xfId="8492"/>
+    <cellStyle name="Обычный 2 20 2 12 9" xfId="9497"/>
     <cellStyle name="Обычный 2 20 2 13" xfId="1228"/>
     <cellStyle name="Обычный 2 20 2 13 2" xfId="3146"/>
     <cellStyle name="Обычный 2 20 2 13 3" xfId="4010"/>
     <cellStyle name="Обычный 2 20 2 13 4" xfId="4796"/>
     <cellStyle name="Обычный 2 20 2 13 5" xfId="5540"/>
+    <cellStyle name="Обычный 2 20 2 13 6" xfId="6455"/>
+    <cellStyle name="Обычный 2 20 2 13 7" xfId="7476"/>
+    <cellStyle name="Обычный 2 20 2 13 8" xfId="8485"/>
+    <cellStyle name="Обычный 2 20 2 13 9" xfId="9490"/>
     <cellStyle name="Обычный 2 20 2 14" xfId="1227"/>
     <cellStyle name="Обычный 2 20 2 14 2" xfId="3145"/>
     <cellStyle name="Обычный 2 20 2 14 3" xfId="4009"/>
     <cellStyle name="Обычный 2 20 2 14 4" xfId="4795"/>
     <cellStyle name="Обычный 2 20 2 14 5" xfId="5539"/>
+    <cellStyle name="Обычный 2 20 2 14 6" xfId="6454"/>
+    <cellStyle name="Обычный 2 20 2 14 7" xfId="7475"/>
+    <cellStyle name="Обычный 2 20 2 14 8" xfId="8484"/>
+    <cellStyle name="Обычный 2 20 2 14 9" xfId="9489"/>
     <cellStyle name="Обычный 2 20 2 15" xfId="1288"/>
     <cellStyle name="Обычный 2 20 2 15 2" xfId="3208"/>
     <cellStyle name="Обычный 2 20 2 15 3" xfId="4071"/>
     <cellStyle name="Обычный 2 20 2 15 4" xfId="4857"/>
     <cellStyle name="Обычный 2 20 2 15 5" xfId="5599"/>
+    <cellStyle name="Обычный 2 20 2 15 6" xfId="6517"/>
+    <cellStyle name="Обычный 2 20 2 15 7" xfId="7536"/>
+    <cellStyle name="Обычный 2 20 2 15 8" xfId="8545"/>
+    <cellStyle name="Обычный 2 20 2 15 9" xfId="9549"/>
     <cellStyle name="Обычный 2 20 2 16" xfId="1329"/>
     <cellStyle name="Обычный 2 20 2 16 2" xfId="3250"/>
     <cellStyle name="Обычный 2 20 2 16 3" xfId="4112"/>
     <cellStyle name="Обычный 2 20 2 16 4" xfId="4898"/>
     <cellStyle name="Обычный 2 20 2 16 5" xfId="5640"/>
+    <cellStyle name="Обычный 2 20 2 16 6" xfId="6559"/>
+    <cellStyle name="Обычный 2 20 2 16 7" xfId="7577"/>
+    <cellStyle name="Обычный 2 20 2 16 8" xfId="8586"/>
+    <cellStyle name="Обычный 2 20 2 16 9" xfId="9590"/>
     <cellStyle name="Обычный 2 20 2 17" xfId="1368"/>
     <cellStyle name="Обычный 2 20 2 17 2" xfId="3289"/>
     <cellStyle name="Обычный 2 20 2 17 3" xfId="4150"/>
     <cellStyle name="Обычный 2 20 2 17 4" xfId="4936"/>
     <cellStyle name="Обычный 2 20 2 17 5" xfId="5678"/>
+    <cellStyle name="Обычный 2 20 2 17 6" xfId="6598"/>
+    <cellStyle name="Обычный 2 20 2 17 7" xfId="7616"/>
+    <cellStyle name="Обычный 2 20 2 17 8" xfId="8625"/>
+    <cellStyle name="Обычный 2 20 2 17 9" xfId="9628"/>
     <cellStyle name="Обычный 2 20 2 18" xfId="1404"/>
     <cellStyle name="Обычный 2 20 2 18 2" xfId="3325"/>
     <cellStyle name="Обычный 2 20 2 18 3" xfId="4186"/>
     <cellStyle name="Обычный 2 20 2 18 4" xfId="4971"/>
     <cellStyle name="Обычный 2 20 2 18 5" xfId="5712"/>
+    <cellStyle name="Обычный 2 20 2 18 6" xfId="6633"/>
+    <cellStyle name="Обычный 2 20 2 18 7" xfId="7651"/>
+    <cellStyle name="Обычный 2 20 2 18 8" xfId="8660"/>
+    <cellStyle name="Обычный 2 20 2 18 9" xfId="9662"/>
     <cellStyle name="Обычный 2 20 2 19" xfId="698"/>
     <cellStyle name="Обычный 2 20 2 19 2" xfId="3517"/>
     <cellStyle name="Обычный 2 20 2 19 3" xfId="4370"/>
     <cellStyle name="Обычный 2 20 2 19 4" xfId="5143"/>
     <cellStyle name="Обычный 2 20 2 19 5" xfId="5881"/>
+    <cellStyle name="Обычный 2 20 2 19 6" xfId="6826"/>
+    <cellStyle name="Обычный 2 20 2 19 7" xfId="7844"/>
+    <cellStyle name="Обычный 2 20 2 19 8" xfId="8853"/>
+    <cellStyle name="Обычный 2 20 2 19 9" xfId="9852"/>
     <cellStyle name="Обычный 2 20 2 2" xfId="121"/>
     <cellStyle name="Обычный 2 20 2 2 2" xfId="122"/>
     <cellStyle name="Обычный 2 20 2 2 3" xfId="123"/>
     <cellStyle name="Обычный 2 20 2 20" xfId="1114"/>
     <cellStyle name="Обычный 2 20 2 20 2" xfId="3428"/>
     <cellStyle name="Обычный 2 20 2 20 3" xfId="4286"/>
     <cellStyle name="Обычный 2 20 2 20 4" xfId="5064"/>
     <cellStyle name="Обычный 2 20 2 20 5" xfId="5802"/>
+    <cellStyle name="Обычный 2 20 2 20 6" xfId="6732"/>
+    <cellStyle name="Обычный 2 20 2 20 7" xfId="7750"/>
+    <cellStyle name="Обычный 2 20 2 20 8" xfId="8759"/>
+    <cellStyle name="Обычный 2 20 2 20 9" xfId="9758"/>
     <cellStyle name="Обычный 2 20 2 21" xfId="2052"/>
     <cellStyle name="Обычный 2 20 2 21 2" xfId="3535"/>
     <cellStyle name="Обычный 2 20 2 21 3" xfId="4388"/>
     <cellStyle name="Обычный 2 20 2 21 4" xfId="5158"/>
     <cellStyle name="Обычный 2 20 2 21 5" xfId="5896"/>
+    <cellStyle name="Обычный 2 20 2 21 6" xfId="6844"/>
+    <cellStyle name="Обычный 2 20 2 21 7" xfId="7862"/>
+    <cellStyle name="Обычный 2 20 2 21 8" xfId="8871"/>
+    <cellStyle name="Обычный 2 20 2 21 9" xfId="9870"/>
     <cellStyle name="Обычный 2 20 2 22" xfId="2647"/>
+    <cellStyle name="Обычный 2 20 2 22 2" xfId="6865"/>
+    <cellStyle name="Обычный 2 20 2 22 3" xfId="7882"/>
+    <cellStyle name="Обычный 2 20 2 22 4" xfId="8891"/>
+    <cellStyle name="Обычный 2 20 2 22 5" xfId="9890"/>
     <cellStyle name="Обычный 2 20 2 23" xfId="3550"/>
+    <cellStyle name="Обычный 2 20 2 23 2" xfId="6860"/>
+    <cellStyle name="Обычный 2 20 2 23 3" xfId="7877"/>
+    <cellStyle name="Обычный 2 20 2 23 4" xfId="8886"/>
+    <cellStyle name="Обычный 2 20 2 23 5" xfId="9885"/>
     <cellStyle name="Обычный 2 20 2 24" xfId="3548"/>
+    <cellStyle name="Обычный 2 20 2 24 2" xfId="7019"/>
+    <cellStyle name="Обычный 2 20 2 24 3" xfId="8033"/>
+    <cellStyle name="Обычный 2 20 2 24 4" xfId="9042"/>
+    <cellStyle name="Обычный 2 20 2 24 5" xfId="10040"/>
     <cellStyle name="Обычный 2 20 2 25" xfId="2636"/>
+    <cellStyle name="Обычный 2 20 2 25 2" xfId="6940"/>
+    <cellStyle name="Обычный 2 20 2 25 3" xfId="7954"/>
+    <cellStyle name="Обычный 2 20 2 25 4" xfId="8963"/>
+    <cellStyle name="Обычный 2 20 2 25 5" xfId="9961"/>
     <cellStyle name="Обычный 2 20 2 26" xfId="3562"/>
+    <cellStyle name="Обычный 2 20 2 26 2" xfId="7034"/>
+    <cellStyle name="Обычный 2 20 2 26 3" xfId="8048"/>
+    <cellStyle name="Обычный 2 20 2 26 4" xfId="9057"/>
+    <cellStyle name="Обычный 2 20 2 26 5" xfId="10055"/>
+    <cellStyle name="Обычный 2 20 2 27" xfId="5994"/>
+    <cellStyle name="Обычный 2 20 2 28" xfId="5977"/>
+    <cellStyle name="Обычный 2 20 2 29" xfId="5981"/>
     <cellStyle name="Обычный 2 20 2 3" xfId="282"/>
+    <cellStyle name="Обычный 2 20 2 3 10" xfId="6153"/>
+    <cellStyle name="Обычный 2 20 2 3 11" xfId="7179"/>
+    <cellStyle name="Обычный 2 20 2 3 12" xfId="8188"/>
+    <cellStyle name="Обычный 2 20 2 3 13" xfId="9195"/>
     <cellStyle name="Обычный 2 20 2 3 2" xfId="928"/>
     <cellStyle name="Обычный 2 20 2 3 3" xfId="1601"/>
     <cellStyle name="Обычный 2 20 2 3 4" xfId="2035"/>
     <cellStyle name="Обычный 2 20 2 3 5" xfId="2370"/>
     <cellStyle name="Обычный 2 20 2 3 6" xfId="2841"/>
     <cellStyle name="Обычный 2 20 2 3 7" xfId="3708"/>
     <cellStyle name="Обычный 2 20 2 3 8" xfId="4499"/>
     <cellStyle name="Обычный 2 20 2 3 9" xfId="5245"/>
+    <cellStyle name="Обычный 2 20 2 30" xfId="5979"/>
     <cellStyle name="Обычный 2 20 2 4" xfId="332"/>
+    <cellStyle name="Обычный 2 20 2 4 10" xfId="6058"/>
+    <cellStyle name="Обычный 2 20 2 4 11" xfId="7084"/>
+    <cellStyle name="Обычный 2 20 2 4 12" xfId="8093"/>
+    <cellStyle name="Обычный 2 20 2 4 13" xfId="9100"/>
     <cellStyle name="Обычный 2 20 2 4 2" xfId="833"/>
     <cellStyle name="Обычный 2 20 2 4 3" xfId="1506"/>
     <cellStyle name="Обычный 2 20 2 4 4" xfId="1870"/>
     <cellStyle name="Обычный 2 20 2 4 5" xfId="2232"/>
     <cellStyle name="Обычный 2 20 2 4 6" xfId="2746"/>
     <cellStyle name="Обычный 2 20 2 4 7" xfId="2694"/>
     <cellStyle name="Обычный 2 20 2 4 8" xfId="2675"/>
     <cellStyle name="Обычный 2 20 2 4 9" xfId="2604"/>
     <cellStyle name="Обычный 2 20 2 5" xfId="431"/>
+    <cellStyle name="Обычный 2 20 2 5 10" xfId="6173"/>
+    <cellStyle name="Обычный 2 20 2 5 11" xfId="7199"/>
+    <cellStyle name="Обычный 2 20 2 5 12" xfId="8208"/>
+    <cellStyle name="Обычный 2 20 2 5 13" xfId="9215"/>
     <cellStyle name="Обычный 2 20 2 5 2" xfId="948"/>
     <cellStyle name="Обычный 2 20 2 5 3" xfId="1621"/>
     <cellStyle name="Обычный 2 20 2 5 4" xfId="1992"/>
     <cellStyle name="Обычный 2 20 2 5 5" xfId="2335"/>
     <cellStyle name="Обычный 2 20 2 5 6" xfId="2861"/>
     <cellStyle name="Обычный 2 20 2 5 7" xfId="3728"/>
     <cellStyle name="Обычный 2 20 2 5 8" xfId="4519"/>
     <cellStyle name="Обычный 2 20 2 5 9" xfId="5265"/>
     <cellStyle name="Обычный 2 20 2 6" xfId="459"/>
+    <cellStyle name="Обычный 2 20 2 6 10" xfId="6200"/>
+    <cellStyle name="Обычный 2 20 2 6 11" xfId="7226"/>
+    <cellStyle name="Обычный 2 20 2 6 12" xfId="8235"/>
+    <cellStyle name="Обычный 2 20 2 6 13" xfId="9241"/>
     <cellStyle name="Обычный 2 20 2 6 2" xfId="976"/>
     <cellStyle name="Обычный 2 20 2 6 3" xfId="1649"/>
     <cellStyle name="Обычный 2 20 2 6 4" xfId="1981"/>
     <cellStyle name="Обычный 2 20 2 6 5" xfId="2325"/>
     <cellStyle name="Обычный 2 20 2 6 6" xfId="2888"/>
     <cellStyle name="Обычный 2 20 2 6 7" xfId="3755"/>
     <cellStyle name="Обычный 2 20 2 6 8" xfId="4546"/>
     <cellStyle name="Обычный 2 20 2 6 9" xfId="5291"/>
     <cellStyle name="Обычный 2 20 2 7" xfId="452"/>
+    <cellStyle name="Обычный 2 20 2 7 10" xfId="6194"/>
+    <cellStyle name="Обычный 2 20 2 7 11" xfId="7219"/>
+    <cellStyle name="Обычный 2 20 2 7 12" xfId="8228"/>
+    <cellStyle name="Обычный 2 20 2 7 13" xfId="9235"/>
     <cellStyle name="Обычный 2 20 2 7 2" xfId="969"/>
     <cellStyle name="Обычный 2 20 2 7 3" xfId="1642"/>
     <cellStyle name="Обычный 2 20 2 7 4" xfId="754"/>
     <cellStyle name="Обычный 2 20 2 7 5" xfId="662"/>
     <cellStyle name="Обычный 2 20 2 7 6" xfId="2881"/>
     <cellStyle name="Обычный 2 20 2 7 7" xfId="3749"/>
     <cellStyle name="Обычный 2 20 2 7 8" xfId="4540"/>
     <cellStyle name="Обычный 2 20 2 7 9" xfId="5285"/>
     <cellStyle name="Обычный 2 20 2 8" xfId="451"/>
+    <cellStyle name="Обычный 2 20 2 8 10" xfId="6193"/>
+    <cellStyle name="Обычный 2 20 2 8 11" xfId="7218"/>
+    <cellStyle name="Обычный 2 20 2 8 12" xfId="8227"/>
+    <cellStyle name="Обычный 2 20 2 8 13" xfId="9234"/>
     <cellStyle name="Обычный 2 20 2 8 2" xfId="968"/>
     <cellStyle name="Обычный 2 20 2 8 3" xfId="1641"/>
     <cellStyle name="Обычный 2 20 2 8 4" xfId="1892"/>
     <cellStyle name="Обычный 2 20 2 8 5" xfId="2254"/>
     <cellStyle name="Обычный 2 20 2 8 6" xfId="2880"/>
     <cellStyle name="Обычный 2 20 2 8 7" xfId="3748"/>
     <cellStyle name="Обычный 2 20 2 8 8" xfId="4539"/>
     <cellStyle name="Обычный 2 20 2 8 9" xfId="5284"/>
     <cellStyle name="Обычный 2 20 2 9" xfId="380"/>
+    <cellStyle name="Обычный 2 20 2 9 10" xfId="6409"/>
+    <cellStyle name="Обычный 2 20 2 9 11" xfId="7431"/>
+    <cellStyle name="Обычный 2 20 2 9 12" xfId="8440"/>
+    <cellStyle name="Обычный 2 20 2 9 13" xfId="9445"/>
     <cellStyle name="Обычный 2 20 2 9 2" xfId="1182"/>
     <cellStyle name="Обычный 2 20 2 9 3" xfId="1859"/>
     <cellStyle name="Обычный 2 20 2 9 4" xfId="2221"/>
     <cellStyle name="Обычный 2 20 2 9 5" xfId="2510"/>
     <cellStyle name="Обычный 2 20 2 9 6" xfId="3100"/>
     <cellStyle name="Обычный 2 20 2 9 7" xfId="3965"/>
     <cellStyle name="Обычный 2 20 2 9 8" xfId="4751"/>
     <cellStyle name="Обычный 2 20 2 9 9" xfId="5495"/>
     <cellStyle name="Обычный 2 20 3" xfId="124"/>
     <cellStyle name="Обычный 2 20 4" xfId="125"/>
     <cellStyle name="Обычный 2 21" xfId="126"/>
     <cellStyle name="Обычный 2 21 2" xfId="127"/>
     <cellStyle name="Обычный 2 21 3" xfId="128"/>
     <cellStyle name="Обычный 2 22" xfId="129"/>
     <cellStyle name="Обычный 2 23" xfId="130"/>
     <cellStyle name="Обычный 2 24" xfId="131"/>
     <cellStyle name="Обычный 2 25" xfId="132"/>
     <cellStyle name="Обычный 2 3" xfId="8"/>
     <cellStyle name="Обычный 2 3 2" xfId="133"/>
     <cellStyle name="Обычный 2 4" xfId="134"/>
     <cellStyle name="Обычный 2 4 2" xfId="135"/>
     <cellStyle name="Обычный 2 5" xfId="136"/>
     <cellStyle name="Обычный 2 5 2" xfId="137"/>
     <cellStyle name="Обычный 2 6" xfId="138"/>
     <cellStyle name="Обычный 2 7" xfId="139"/>
@@ -12195,453 +20281,711 @@
     <cellStyle name="Обычный 3 2 2" xfId="194"/>
     <cellStyle name="Обычный 3 2_Bull" xfId="201"/>
     <cellStyle name="Обычный 3 20" xfId="320"/>
     <cellStyle name="Обычный 3 21" xfId="460"/>
     <cellStyle name="Обычный 3 22" xfId="455"/>
     <cellStyle name="Обычный 3 23" xfId="450"/>
     <cellStyle name="Обычный 3 24" xfId="496"/>
     <cellStyle name="Обычный 3 25" xfId="522"/>
     <cellStyle name="Обычный 3 26" xfId="1075"/>
     <cellStyle name="Обычный 3 27" xfId="1236"/>
     <cellStyle name="Обычный 3 28" xfId="1232"/>
     <cellStyle name="Обычный 3 29" xfId="1225"/>
     <cellStyle name="Обычный 3 3" xfId="152"/>
     <cellStyle name="Обычный 3 30" xfId="1286"/>
     <cellStyle name="Обычный 3 31" xfId="1327"/>
     <cellStyle name="Обычный 3 32" xfId="1367"/>
     <cellStyle name="Обычный 3 33" xfId="1403"/>
     <cellStyle name="Обычный 3 34" xfId="1434"/>
     <cellStyle name="Обычный 3 35" xfId="1460"/>
     <cellStyle name="Обычный 3 36" xfId="3417"/>
     <cellStyle name="Обычный 3 37" xfId="3557"/>
     <cellStyle name="Обычный 3 38" xfId="3553"/>
     <cellStyle name="Обычный 3 39" xfId="3549"/>
     <cellStyle name="Обычный 3 4" xfId="153"/>
     <cellStyle name="Обычный 3 40" xfId="3586"/>
+    <cellStyle name="Обычный 3 41" xfId="6934"/>
+    <cellStyle name="Обычный 3 42" xfId="7042"/>
+    <cellStyle name="Обычный 3 43" xfId="7040"/>
     <cellStyle name="Обычный 3 5" xfId="154"/>
     <cellStyle name="Обычный 3 6" xfId="155"/>
     <cellStyle name="Обычный 3 7" xfId="156"/>
     <cellStyle name="Обычный 3 8" xfId="157"/>
     <cellStyle name="Обычный 3 9" xfId="158"/>
     <cellStyle name="Обычный 4" xfId="159"/>
     <cellStyle name="Обычный 4 10" xfId="160"/>
     <cellStyle name="Обычный 4 2" xfId="10"/>
     <cellStyle name="Обычный 4 3" xfId="161"/>
     <cellStyle name="Обычный 4 4" xfId="162"/>
     <cellStyle name="Обычный 4 5" xfId="163"/>
     <cellStyle name="Обычный 4 6" xfId="164"/>
     <cellStyle name="Обычный 4 7" xfId="165"/>
     <cellStyle name="Обычный 4 8" xfId="166"/>
     <cellStyle name="Обычный 4 9" xfId="167"/>
     <cellStyle name="Обычный 4 9 2" xfId="168"/>
     <cellStyle name="Обычный 4 9 3" xfId="169"/>
     <cellStyle name="Обычный 5" xfId="2"/>
     <cellStyle name="Обычный 5 10" xfId="479"/>
+    <cellStyle name="Обычный 5 10 10" xfId="6220"/>
+    <cellStyle name="Обычный 5 10 11" xfId="7245"/>
+    <cellStyle name="Обычный 5 10 12" xfId="8254"/>
+    <cellStyle name="Обычный 5 10 13" xfId="9260"/>
     <cellStyle name="Обычный 5 10 2" xfId="996"/>
     <cellStyle name="Обычный 5 10 3" xfId="1669"/>
     <cellStyle name="Обычный 5 10 4" xfId="820"/>
     <cellStyle name="Обычный 5 10 5" xfId="1302"/>
     <cellStyle name="Обычный 5 10 6" xfId="2907"/>
     <cellStyle name="Обычный 5 10 7" xfId="3774"/>
     <cellStyle name="Обычный 5 10 8" xfId="4565"/>
     <cellStyle name="Обычный 5 10 9" xfId="5310"/>
     <cellStyle name="Обычный 5 11" xfId="513"/>
+    <cellStyle name="Обычный 5 11 10" xfId="6254"/>
+    <cellStyle name="Обычный 5 11 11" xfId="7278"/>
+    <cellStyle name="Обычный 5 11 12" xfId="8287"/>
+    <cellStyle name="Обычный 5 11 13" xfId="9293"/>
     <cellStyle name="Обычный 5 11 2" xfId="1031"/>
     <cellStyle name="Обычный 5 11 3" xfId="1704"/>
     <cellStyle name="Обычный 5 11 4" xfId="767"/>
     <cellStyle name="Обычный 5 11 5" xfId="788"/>
     <cellStyle name="Обычный 5 11 6" xfId="2942"/>
     <cellStyle name="Обычный 5 11 7" xfId="3808"/>
     <cellStyle name="Обычный 5 11 8" xfId="4598"/>
     <cellStyle name="Обычный 5 11 9" xfId="5343"/>
     <cellStyle name="Обычный 5 12" xfId="537"/>
+    <cellStyle name="Обычный 5 12 10" xfId="6277"/>
+    <cellStyle name="Обычный 5 12 11" xfId="7301"/>
+    <cellStyle name="Обычный 5 12 12" xfId="8310"/>
+    <cellStyle name="Обычный 5 12 13" xfId="9315"/>
     <cellStyle name="Обычный 5 12 2" xfId="1054"/>
     <cellStyle name="Обычный 5 12 3" xfId="1728"/>
     <cellStyle name="Обычный 5 12 4" xfId="1902"/>
     <cellStyle name="Обычный 5 12 5" xfId="2261"/>
     <cellStyle name="Обычный 5 12 6" xfId="2966"/>
     <cellStyle name="Обычный 5 12 7" xfId="3831"/>
     <cellStyle name="Обычный 5 12 8" xfId="4620"/>
     <cellStyle name="Обычный 5 12 9" xfId="5365"/>
     <cellStyle name="Обычный 5 13" xfId="547"/>
+    <cellStyle name="Обычный 5 13 10" xfId="6287"/>
+    <cellStyle name="Обычный 5 13 11" xfId="7310"/>
+    <cellStyle name="Обычный 5 13 12" xfId="8319"/>
+    <cellStyle name="Обычный 5 13 13" xfId="9324"/>
     <cellStyle name="Обычный 5 13 2" xfId="1064"/>
     <cellStyle name="Обычный 5 13 3" xfId="1737"/>
     <cellStyle name="Обычный 5 13 4" xfId="799"/>
     <cellStyle name="Обычный 5 13 5" xfId="630"/>
     <cellStyle name="Обычный 5 13 6" xfId="2976"/>
     <cellStyle name="Обычный 5 13 7" xfId="3841"/>
     <cellStyle name="Обычный 5 13 8" xfId="4629"/>
     <cellStyle name="Обычный 5 13 9" xfId="5374"/>
     <cellStyle name="Обычный 5 14" xfId="550"/>
+    <cellStyle name="Обычный 5 14 10" xfId="6289"/>
+    <cellStyle name="Обычный 5 14 11" xfId="7312"/>
+    <cellStyle name="Обычный 5 14 12" xfId="8321"/>
+    <cellStyle name="Обычный 5 14 13" xfId="9326"/>
     <cellStyle name="Обычный 5 14 2" xfId="1066"/>
     <cellStyle name="Обычный 5 14 3" xfId="1740"/>
     <cellStyle name="Обычный 5 14 4" xfId="634"/>
     <cellStyle name="Обычный 5 14 5" xfId="711"/>
     <cellStyle name="Обычный 5 14 6" xfId="2979"/>
     <cellStyle name="Обычный 5 14 7" xfId="3844"/>
     <cellStyle name="Обычный 5 14 8" xfId="4631"/>
     <cellStyle name="Обычный 5 14 9" xfId="5376"/>
     <cellStyle name="Обычный 5 15" xfId="553"/>
+    <cellStyle name="Обычный 5 15 10" xfId="6292"/>
+    <cellStyle name="Обычный 5 15 11" xfId="7314"/>
+    <cellStyle name="Обычный 5 15 12" xfId="8323"/>
+    <cellStyle name="Обычный 5 15 13" xfId="9328"/>
     <cellStyle name="Обычный 5 15 2" xfId="1069"/>
     <cellStyle name="Обычный 5 15 3" xfId="1743"/>
     <cellStyle name="Обычный 5 15 4" xfId="637"/>
     <cellStyle name="Обычный 5 15 5" xfId="1946"/>
     <cellStyle name="Обычный 5 15 6" xfId="2982"/>
     <cellStyle name="Обычный 5 15 7" xfId="3847"/>
     <cellStyle name="Обычный 5 15 8" xfId="4633"/>
     <cellStyle name="Обычный 5 15 9" xfId="5378"/>
     <cellStyle name="Обычный 5 16" xfId="1259"/>
     <cellStyle name="Обычный 5 16 2" xfId="3179"/>
     <cellStyle name="Обычный 5 16 3" xfId="4042"/>
     <cellStyle name="Обычный 5 16 4" xfId="4828"/>
     <cellStyle name="Обычный 5 16 5" xfId="5571"/>
+    <cellStyle name="Обычный 5 16 6" xfId="6488"/>
+    <cellStyle name="Обычный 5 16 7" xfId="7508"/>
+    <cellStyle name="Обычный 5 16 8" xfId="8517"/>
+    <cellStyle name="Обычный 5 16 9" xfId="9521"/>
     <cellStyle name="Обычный 5 17" xfId="1311"/>
     <cellStyle name="Обычный 5 17 2" xfId="3232"/>
     <cellStyle name="Обычный 5 17 3" xfId="4095"/>
     <cellStyle name="Обычный 5 17 4" xfId="4881"/>
     <cellStyle name="Обычный 5 17 5" xfId="5623"/>
+    <cellStyle name="Обычный 5 17 6" xfId="6541"/>
+    <cellStyle name="Обычный 5 17 7" xfId="7560"/>
+    <cellStyle name="Обычный 5 17 8" xfId="8569"/>
+    <cellStyle name="Обычный 5 17 9" xfId="9573"/>
     <cellStyle name="Обычный 5 18" xfId="1352"/>
     <cellStyle name="Обычный 5 18 2" xfId="3273"/>
     <cellStyle name="Обычный 5 18 3" xfId="4135"/>
     <cellStyle name="Обычный 5 18 4" xfId="4921"/>
     <cellStyle name="Обычный 5 18 5" xfId="5663"/>
+    <cellStyle name="Обычный 5 18 6" xfId="6582"/>
+    <cellStyle name="Обычный 5 18 7" xfId="7600"/>
+    <cellStyle name="Обычный 5 18 8" xfId="8609"/>
+    <cellStyle name="Обычный 5 18 9" xfId="9613"/>
     <cellStyle name="Обычный 5 19" xfId="1390"/>
     <cellStyle name="Обычный 5 19 2" xfId="3311"/>
     <cellStyle name="Обычный 5 19 3" xfId="4172"/>
     <cellStyle name="Обычный 5 19 4" xfId="4958"/>
     <cellStyle name="Обычный 5 19 5" xfId="5700"/>
+    <cellStyle name="Обычный 5 19 6" xfId="6620"/>
+    <cellStyle name="Обычный 5 19 7" xfId="7638"/>
+    <cellStyle name="Обычный 5 19 8" xfId="8647"/>
+    <cellStyle name="Обычный 5 19 9" xfId="9650"/>
     <cellStyle name="Обычный 5 2" xfId="202"/>
     <cellStyle name="Обычный 5 2 10" xfId="539"/>
     <cellStyle name="Обычный 5 2 11" xfId="549"/>
     <cellStyle name="Обычный 5 2 12" xfId="552"/>
     <cellStyle name="Обычный 5 2 13" xfId="306"/>
+    <cellStyle name="Обычный 5 2 13 10" xfId="6458"/>
+    <cellStyle name="Обычный 5 2 13 11" xfId="7479"/>
+    <cellStyle name="Обычный 5 2 13 12" xfId="8488"/>
+    <cellStyle name="Обычный 5 2 13 13" xfId="9493"/>
     <cellStyle name="Обычный 5 2 13 2" xfId="1231"/>
     <cellStyle name="Обычный 5 2 13 3" xfId="1903"/>
     <cellStyle name="Обычный 5 2 13 4" xfId="2262"/>
     <cellStyle name="Обычный 5 2 13 5" xfId="2530"/>
     <cellStyle name="Обычный 5 2 13 6" xfId="3149"/>
     <cellStyle name="Обычный 5 2 13 7" xfId="4013"/>
     <cellStyle name="Обычный 5 2 13 8" xfId="4799"/>
     <cellStyle name="Обычный 5 2 13 9" xfId="5543"/>
     <cellStyle name="Обычный 5 2 14" xfId="404"/>
+    <cellStyle name="Обычный 5 2 14 10" xfId="6511"/>
+    <cellStyle name="Обычный 5 2 14 11" xfId="7531"/>
+    <cellStyle name="Обычный 5 2 14 12" xfId="8540"/>
+    <cellStyle name="Обычный 5 2 14 13" xfId="9544"/>
     <cellStyle name="Обычный 5 2 14 2" xfId="1282"/>
     <cellStyle name="Обычный 5 2 14 3" xfId="1950"/>
     <cellStyle name="Обычный 5 2 14 4" xfId="2300"/>
     <cellStyle name="Обычный 5 2 14 5" xfId="2542"/>
     <cellStyle name="Обычный 5 2 14 6" xfId="3202"/>
     <cellStyle name="Обычный 5 2 14 7" xfId="4065"/>
     <cellStyle name="Обычный 5 2 14 8" xfId="4851"/>
     <cellStyle name="Обычный 5 2 14 9" xfId="5594"/>
     <cellStyle name="Обычный 5 2 15" xfId="243"/>
+    <cellStyle name="Обычный 5 2 15 10" xfId="6553"/>
+    <cellStyle name="Обычный 5 2 15 11" xfId="7572"/>
+    <cellStyle name="Обычный 5 2 15 12" xfId="8581"/>
+    <cellStyle name="Обычный 5 2 15 13" xfId="9585"/>
     <cellStyle name="Обычный 5 2 15 2" xfId="1323"/>
     <cellStyle name="Обычный 5 2 15 3" xfId="1986"/>
     <cellStyle name="Обычный 5 2 15 4" xfId="2329"/>
     <cellStyle name="Обычный 5 2 15 5" xfId="2544"/>
     <cellStyle name="Обычный 5 2 15 6" xfId="3244"/>
     <cellStyle name="Обычный 5 2 15 7" xfId="4107"/>
     <cellStyle name="Обычный 5 2 15 8" xfId="4893"/>
     <cellStyle name="Обычный 5 2 15 9" xfId="5635"/>
     <cellStyle name="Обычный 5 2 16" xfId="801"/>
+    <cellStyle name="Обычный 5 2 16 10" xfId="6593"/>
+    <cellStyle name="Обычный 5 2 16 11" xfId="7611"/>
+    <cellStyle name="Обычный 5 2 16 12" xfId="8620"/>
+    <cellStyle name="Обычный 5 2 16 13" xfId="9624"/>
     <cellStyle name="Обычный 5 2 16 2" xfId="1363"/>
     <cellStyle name="Обычный 5 2 16 3" xfId="2019"/>
     <cellStyle name="Обычный 5 2 16 4" xfId="2357"/>
     <cellStyle name="Обычный 5 2 16 5" xfId="2546"/>
     <cellStyle name="Обычный 5 2 16 6" xfId="3284"/>
     <cellStyle name="Обычный 5 2 16 7" xfId="4146"/>
     <cellStyle name="Обычный 5 2 16 8" xfId="4932"/>
     <cellStyle name="Обычный 5 2 16 9" xfId="5674"/>
     <cellStyle name="Обычный 5 2 17" xfId="1399"/>
     <cellStyle name="Обычный 5 2 18" xfId="1431"/>
     <cellStyle name="Обычный 5 2 19" xfId="1457"/>
     <cellStyle name="Обычный 5 2 2" xfId="170"/>
     <cellStyle name="Обычный 5 2 20" xfId="1477"/>
     <cellStyle name="Обычный 5 2 21" xfId="1487"/>
     <cellStyle name="Обычный 5 2 22" xfId="1490"/>
     <cellStyle name="Обычный 5 2 23" xfId="617"/>
     <cellStyle name="Обычный 5 2 23 2" xfId="3552"/>
     <cellStyle name="Обычный 5 2 23 3" xfId="4401"/>
     <cellStyle name="Обычный 5 2 23 4" xfId="5169"/>
     <cellStyle name="Обычный 5 2 23 5" xfId="5901"/>
+    <cellStyle name="Обычный 5 2 23 6" xfId="6862"/>
+    <cellStyle name="Обычный 5 2 23 7" xfId="7879"/>
+    <cellStyle name="Обычный 5 2 23 8" xfId="8888"/>
+    <cellStyle name="Обычный 5 2 23 9" xfId="9887"/>
     <cellStyle name="Обычный 5 2 24" xfId="1223"/>
     <cellStyle name="Обычный 5 2 24 2" xfId="3583"/>
     <cellStyle name="Обычный 5 2 24 3" xfId="4430"/>
     <cellStyle name="Обычный 5 2 24 4" xfId="5189"/>
     <cellStyle name="Обычный 5 2 24 5" xfId="5913"/>
+    <cellStyle name="Обычный 5 2 24 6" xfId="6895"/>
+    <cellStyle name="Обычный 5 2 24 7" xfId="7912"/>
+    <cellStyle name="Обычный 5 2 24 8" xfId="8921"/>
+    <cellStyle name="Обычный 5 2 24 9" xfId="9919"/>
     <cellStyle name="Обычный 5 2 25" xfId="682"/>
     <cellStyle name="Обычный 5 2 25 2" xfId="3600"/>
     <cellStyle name="Обычный 5 2 25 3" xfId="4444"/>
     <cellStyle name="Обычный 5 2 25 4" xfId="5197"/>
     <cellStyle name="Обычный 5 2 25 5" xfId="5915"/>
+    <cellStyle name="Обычный 5 2 25 6" xfId="6915"/>
+    <cellStyle name="Обычный 5 2 25 7" xfId="7931"/>
+    <cellStyle name="Обычный 5 2 25 8" xfId="8940"/>
+    <cellStyle name="Обычный 5 2 25 9" xfId="9938"/>
     <cellStyle name="Обычный 5 2 26" xfId="2716"/>
     <cellStyle name="Обычный 5 2 26 2" xfId="3610"/>
     <cellStyle name="Обычный 5 2 26 3" xfId="4452"/>
     <cellStyle name="Обычный 5 2 26 4" xfId="5203"/>
     <cellStyle name="Обычный 5 2 26 5" xfId="5917"/>
+    <cellStyle name="Обычный 5 2 26 6" xfId="6925"/>
+    <cellStyle name="Обычный 5 2 26 7" xfId="7941"/>
+    <cellStyle name="Обычный 5 2 26 8" xfId="8950"/>
+    <cellStyle name="Обычный 5 2 26 9" xfId="9948"/>
     <cellStyle name="Обычный 5 2 27" xfId="3613"/>
     <cellStyle name="Обычный 5 2 28" xfId="2573"/>
+    <cellStyle name="Обычный 5 2 28 2" xfId="7039"/>
+    <cellStyle name="Обычный 5 2 28 3" xfId="8053"/>
+    <cellStyle name="Обычный 5 2 28 4" xfId="9062"/>
+    <cellStyle name="Обычный 5 2 28 5" xfId="10060"/>
     <cellStyle name="Обычный 5 2 29" xfId="4423"/>
+    <cellStyle name="Обычный 5 2 29 2" xfId="7054"/>
+    <cellStyle name="Обычный 5 2 29 3" xfId="8066"/>
+    <cellStyle name="Обычный 5 2 29 4" xfId="9075"/>
+    <cellStyle name="Обычный 5 2 29 5" xfId="10072"/>
     <cellStyle name="Обычный 5 2 3" xfId="210"/>
     <cellStyle name="Обычный 5 2 30" xfId="5183"/>
+    <cellStyle name="Обычный 5 2 30 2" xfId="7057"/>
+    <cellStyle name="Обычный 5 2 30 3" xfId="8068"/>
+    <cellStyle name="Обычный 5 2 30 4" xfId="9077"/>
+    <cellStyle name="Обычный 5 2 30 5" xfId="10074"/>
+    <cellStyle name="Обычный 5 2 31" xfId="6032"/>
+    <cellStyle name="Обычный 5 2 32" xfId="6026"/>
+    <cellStyle name="Обычный 5 2 33" xfId="5924"/>
+    <cellStyle name="Обычный 5 2 34" xfId="6928"/>
     <cellStyle name="Обычный 5 2 4" xfId="209"/>
     <cellStyle name="Обычный 5 2 5" xfId="205"/>
     <cellStyle name="Обычный 5 2 6" xfId="206"/>
     <cellStyle name="Обычный 5 2 7" xfId="308"/>
     <cellStyle name="Обычный 5 2 7 10" xfId="2883"/>
     <cellStyle name="Обычный 5 2 7 11" xfId="3751"/>
     <cellStyle name="Обычный 5 2 7 12" xfId="4542"/>
     <cellStyle name="Обычный 5 2 7 13" xfId="5287"/>
+    <cellStyle name="Обычный 5 2 7 14" xfId="6196"/>
+    <cellStyle name="Обычный 5 2 7 15" xfId="7221"/>
+    <cellStyle name="Обычный 5 2 7 16" xfId="8230"/>
+    <cellStyle name="Обычный 5 2 7 17" xfId="9237"/>
     <cellStyle name="Обычный 5 2 7 2" xfId="454"/>
     <cellStyle name="Обычный 5 2 7 3" xfId="590"/>
     <cellStyle name="Обычный 5 2 7 4" xfId="586"/>
     <cellStyle name="Обычный 5 2 7 5" xfId="310"/>
     <cellStyle name="Обычный 5 2 7 6" xfId="971"/>
     <cellStyle name="Обычный 5 2 7 7" xfId="1644"/>
     <cellStyle name="Обычный 5 2 7 8" xfId="803"/>
     <cellStyle name="Обычный 5 2 7 9" xfId="774"/>
     <cellStyle name="Обычный 5 2 8" xfId="493"/>
     <cellStyle name="Обычный 5 2 9" xfId="519"/>
     <cellStyle name="Обычный 5 20" xfId="1423"/>
     <cellStyle name="Обычный 5 20 2" xfId="3344"/>
     <cellStyle name="Обычный 5 20 3" xfId="4205"/>
     <cellStyle name="Обычный 5 20 4" xfId="4990"/>
     <cellStyle name="Обычный 5 20 5" xfId="5731"/>
+    <cellStyle name="Обычный 5 20 6" xfId="6652"/>
+    <cellStyle name="Обычный 5 20 7" xfId="7670"/>
+    <cellStyle name="Обычный 5 20 8" xfId="8679"/>
+    <cellStyle name="Обычный 5 20 9" xfId="9681"/>
     <cellStyle name="Обычный 5 21" xfId="1451"/>
     <cellStyle name="Обычный 5 21 2" xfId="3372"/>
     <cellStyle name="Обычный 5 21 3" xfId="4232"/>
     <cellStyle name="Обычный 5 21 4" xfId="5016"/>
     <cellStyle name="Обычный 5 21 5" xfId="5757"/>
+    <cellStyle name="Обычный 5 21 6" xfId="6679"/>
+    <cellStyle name="Обычный 5 21 7" xfId="7697"/>
+    <cellStyle name="Обычный 5 21 8" xfId="8706"/>
+    <cellStyle name="Обычный 5 21 9" xfId="9707"/>
     <cellStyle name="Обычный 5 22" xfId="1475"/>
     <cellStyle name="Обычный 5 22 2" xfId="3396"/>
     <cellStyle name="Обычный 5 22 3" xfId="4256"/>
     <cellStyle name="Обычный 5 22 4" xfId="5039"/>
     <cellStyle name="Обычный 5 22 5" xfId="5779"/>
+    <cellStyle name="Обычный 5 22 6" xfId="6701"/>
+    <cellStyle name="Обычный 5 22 7" xfId="7720"/>
+    <cellStyle name="Обычный 5 22 8" xfId="8729"/>
+    <cellStyle name="Обычный 5 22 9" xfId="9729"/>
     <cellStyle name="Обычный 5 23" xfId="1485"/>
     <cellStyle name="Обычный 5 23 2" xfId="3406"/>
     <cellStyle name="Обычный 5 23 3" xfId="4266"/>
     <cellStyle name="Обычный 5 23 4" xfId="5049"/>
     <cellStyle name="Обычный 5 23 5" xfId="5788"/>
+    <cellStyle name="Обычный 5 23 6" xfId="6710"/>
+    <cellStyle name="Обычный 5 23 7" xfId="7729"/>
+    <cellStyle name="Обычный 5 23 8" xfId="8738"/>
+    <cellStyle name="Обычный 5 23 9" xfId="9738"/>
     <cellStyle name="Обычный 5 24" xfId="1488"/>
     <cellStyle name="Обычный 5 24 2" xfId="3409"/>
     <cellStyle name="Обычный 5 24 3" xfId="4269"/>
     <cellStyle name="Обычный 5 24 4" xfId="5051"/>
     <cellStyle name="Обычный 5 24 5" xfId="5790"/>
+    <cellStyle name="Обычный 5 24 6" xfId="6712"/>
+    <cellStyle name="Обычный 5 24 7" xfId="7731"/>
+    <cellStyle name="Обычный 5 24 8" xfId="8740"/>
+    <cellStyle name="Обычный 5 24 9" xfId="9740"/>
     <cellStyle name="Обычный 5 25" xfId="1491"/>
     <cellStyle name="Обычный 5 25 2" xfId="3412"/>
     <cellStyle name="Обычный 5 25 3" xfId="4272"/>
     <cellStyle name="Обычный 5 25 4" xfId="5054"/>
     <cellStyle name="Обычный 5 25 5" xfId="5792"/>
+    <cellStyle name="Обычный 5 25 6" xfId="6715"/>
+    <cellStyle name="Обычный 5 25 7" xfId="7734"/>
+    <cellStyle name="Обычный 5 25 8" xfId="8743"/>
+    <cellStyle name="Обычный 5 25 9" xfId="9742"/>
     <cellStyle name="Обычный 5 26" xfId="3572"/>
+    <cellStyle name="Обычный 5 26 2" xfId="6884"/>
+    <cellStyle name="Обычный 5 26 3" xfId="7901"/>
+    <cellStyle name="Обычный 5 26 4" xfId="8910"/>
+    <cellStyle name="Обычный 5 26 5" xfId="9908"/>
     <cellStyle name="Обычный 5 27" xfId="3598"/>
+    <cellStyle name="Обычный 5 27 2" xfId="6913"/>
+    <cellStyle name="Обычный 5 27 3" xfId="7929"/>
+    <cellStyle name="Обычный 5 27 4" xfId="8938"/>
+    <cellStyle name="Обычный 5 27 5" xfId="9936"/>
     <cellStyle name="Обычный 5 28" xfId="3608"/>
+    <cellStyle name="Обычный 5 28 2" xfId="6923"/>
+    <cellStyle name="Обычный 5 28 3" xfId="7939"/>
+    <cellStyle name="Обычный 5 28 4" xfId="8948"/>
+    <cellStyle name="Обычный 5 28 5" xfId="9946"/>
     <cellStyle name="Обычный 5 29" xfId="3611"/>
+    <cellStyle name="Обычный 5 29 2" xfId="6926"/>
+    <cellStyle name="Обычный 5 29 3" xfId="7942"/>
+    <cellStyle name="Обычный 5 29 4" xfId="8951"/>
+    <cellStyle name="Обычный 5 29 5" xfId="9949"/>
     <cellStyle name="Обычный 5 3" xfId="171"/>
     <cellStyle name="Обычный 5 30" xfId="3614"/>
+    <cellStyle name="Обычный 5 30 2" xfId="6929"/>
+    <cellStyle name="Обычный 5 30 3" xfId="7944"/>
+    <cellStyle name="Обычный 5 30 4" xfId="8953"/>
+    <cellStyle name="Обычный 5 30 5" xfId="9951"/>
+    <cellStyle name="Обычный 5 31" xfId="7049"/>
+    <cellStyle name="Обычный 5 32" xfId="7055"/>
+    <cellStyle name="Обычный 5 33" xfId="7058"/>
     <cellStyle name="Обычный 5 4" xfId="172"/>
     <cellStyle name="Обычный 5 5" xfId="173"/>
     <cellStyle name="Обычный 5 6" xfId="212"/>
     <cellStyle name="Обычный 5 6 10" xfId="2724"/>
     <cellStyle name="Обычный 5 6 11" xfId="2563"/>
     <cellStyle name="Обычный 5 6 12" xfId="2951"/>
     <cellStyle name="Обычный 5 6 13" xfId="4277"/>
+    <cellStyle name="Обычный 5 6 14" xfId="6036"/>
+    <cellStyle name="Обычный 5 6 15" xfId="7063"/>
+    <cellStyle name="Обычный 5 6 16" xfId="8072"/>
+    <cellStyle name="Обычный 5 6 17" xfId="9079"/>
     <cellStyle name="Обычный 5 6 2" xfId="311"/>
     <cellStyle name="Обычный 5 6 3" xfId="555"/>
     <cellStyle name="Обычный 5 6 4" xfId="573"/>
     <cellStyle name="Обычный 5 6 5" xfId="572"/>
     <cellStyle name="Обычный 5 6 6" xfId="811"/>
     <cellStyle name="Обычный 5 6 7" xfId="786"/>
     <cellStyle name="Обычный 5 6 8" xfId="2057"/>
     <cellStyle name="Обычный 5 6 9" xfId="2386"/>
     <cellStyle name="Обычный 5 7" xfId="213"/>
     <cellStyle name="Обычный 5 7 10" xfId="2725"/>
     <cellStyle name="Обычный 5 7 11" xfId="2562"/>
     <cellStyle name="Обычный 5 7 12" xfId="4427"/>
     <cellStyle name="Обычный 5 7 13" xfId="5186"/>
+    <cellStyle name="Обычный 5 7 14" xfId="6037"/>
+    <cellStyle name="Обычный 5 7 15" xfId="7064"/>
+    <cellStyle name="Обычный 5 7 16" xfId="8073"/>
+    <cellStyle name="Обычный 5 7 17" xfId="9080"/>
     <cellStyle name="Обычный 5 7 2" xfId="312"/>
     <cellStyle name="Обычный 5 7 3" xfId="556"/>
     <cellStyle name="Обычный 5 7 4" xfId="571"/>
     <cellStyle name="Обычный 5 7 5" xfId="600"/>
     <cellStyle name="Обычный 5 7 6" xfId="812"/>
     <cellStyle name="Обычный 5 7 7" xfId="785"/>
     <cellStyle name="Обычный 5 7 8" xfId="2028"/>
     <cellStyle name="Обычный 5 7 9" xfId="2365"/>
     <cellStyle name="Обычный 5 8" xfId="214"/>
     <cellStyle name="Обычный 5 8 10" xfId="2726"/>
     <cellStyle name="Обычный 5 8 11" xfId="2561"/>
     <cellStyle name="Обычный 5 8 12" xfId="4393"/>
     <cellStyle name="Обычный 5 8 13" xfId="5163"/>
+    <cellStyle name="Обычный 5 8 14" xfId="6038"/>
+    <cellStyle name="Обычный 5 8 15" xfId="7065"/>
+    <cellStyle name="Обычный 5 8 16" xfId="8074"/>
+    <cellStyle name="Обычный 5 8 17" xfId="9081"/>
     <cellStyle name="Обычный 5 8 2" xfId="313"/>
     <cellStyle name="Обычный 5 8 3" xfId="557"/>
     <cellStyle name="Обычный 5 8 4" xfId="574"/>
     <cellStyle name="Обычный 5 8 5" xfId="570"/>
     <cellStyle name="Обычный 5 8 6" xfId="813"/>
     <cellStyle name="Обычный 5 8 7" xfId="784"/>
     <cellStyle name="Обычный 5 8 8" xfId="1996"/>
     <cellStyle name="Обычный 5 8 9" xfId="2339"/>
     <cellStyle name="Обычный 5 9" xfId="215"/>
     <cellStyle name="Обычный 5 9 10" xfId="2727"/>
     <cellStyle name="Обычный 5 9 11" xfId="2560"/>
     <cellStyle name="Обычный 5 9 12" xfId="2989"/>
     <cellStyle name="Обычный 5 9 13" xfId="4406"/>
+    <cellStyle name="Обычный 5 9 14" xfId="6039"/>
+    <cellStyle name="Обычный 5 9 15" xfId="7066"/>
+    <cellStyle name="Обычный 5 9 16" xfId="8075"/>
+    <cellStyle name="Обычный 5 9 17" xfId="9082"/>
     <cellStyle name="Обычный 5 9 2" xfId="314"/>
     <cellStyle name="Обычный 5 9 3" xfId="558"/>
     <cellStyle name="Обычный 5 9 4" xfId="562"/>
     <cellStyle name="Обычный 5 9 5" xfId="575"/>
     <cellStyle name="Обычный 5 9 6" xfId="814"/>
     <cellStyle name="Обычный 5 9 7" xfId="783"/>
     <cellStyle name="Обычный 5 9 8" xfId="1962"/>
     <cellStyle name="Обычный 5 9 9" xfId="2309"/>
     <cellStyle name="Обычный 6" xfId="203"/>
     <cellStyle name="Обычный 6 10" xfId="305"/>
+    <cellStyle name="Обычный 6 10 10" xfId="6489"/>
+    <cellStyle name="Обычный 6 10 11" xfId="7509"/>
+    <cellStyle name="Обычный 6 10 12" xfId="8518"/>
+    <cellStyle name="Обычный 6 10 13" xfId="9522"/>
     <cellStyle name="Обычный 6 10 2" xfId="1260"/>
     <cellStyle name="Обычный 6 10 3" xfId="1930"/>
     <cellStyle name="Обычный 6 10 4" xfId="2282"/>
     <cellStyle name="Обычный 6 10 5" xfId="2538"/>
     <cellStyle name="Обычный 6 10 6" xfId="3180"/>
     <cellStyle name="Обычный 6 10 7" xfId="4043"/>
     <cellStyle name="Обычный 6 10 8" xfId="4829"/>
     <cellStyle name="Обычный 6 10 9" xfId="5572"/>
     <cellStyle name="Обычный 6 11" xfId="561"/>
+    <cellStyle name="Обычный 6 11 10" xfId="6542"/>
+    <cellStyle name="Обычный 6 11 11" xfId="7561"/>
+    <cellStyle name="Обычный 6 11 12" xfId="8570"/>
+    <cellStyle name="Обычный 6 11 13" xfId="9574"/>
     <cellStyle name="Обычный 6 11 2" xfId="1312"/>
     <cellStyle name="Обычный 6 11 3" xfId="1976"/>
     <cellStyle name="Обычный 6 11 4" xfId="2320"/>
     <cellStyle name="Обычный 6 11 5" xfId="2543"/>
     <cellStyle name="Обычный 6 11 6" xfId="3233"/>
     <cellStyle name="Обычный 6 11 7" xfId="4096"/>
     <cellStyle name="Обычный 6 11 8" xfId="4882"/>
     <cellStyle name="Обычный 6 11 9" xfId="5624"/>
     <cellStyle name="Обычный 6 12" xfId="580"/>
+    <cellStyle name="Обычный 6 12 10" xfId="6583"/>
+    <cellStyle name="Обычный 6 12 11" xfId="7601"/>
+    <cellStyle name="Обычный 6 12 12" xfId="8610"/>
+    <cellStyle name="Обычный 6 12 13" xfId="9614"/>
     <cellStyle name="Обычный 6 12 2" xfId="1353"/>
     <cellStyle name="Обычный 6 12 3" xfId="2009"/>
     <cellStyle name="Обычный 6 12 4" xfId="2349"/>
     <cellStyle name="Обычный 6 12 5" xfId="2545"/>
     <cellStyle name="Обычный 6 12 6" xfId="3274"/>
     <cellStyle name="Обычный 6 12 7" xfId="4136"/>
     <cellStyle name="Обычный 6 12 8" xfId="4922"/>
     <cellStyle name="Обычный 6 12 9" xfId="5664"/>
     <cellStyle name="Обычный 6 13" xfId="802"/>
     <cellStyle name="Обычный 6 13 2" xfId="3312"/>
     <cellStyle name="Обычный 6 13 3" xfId="4173"/>
     <cellStyle name="Обычный 6 13 4" xfId="4959"/>
     <cellStyle name="Обычный 6 13 5" xfId="5701"/>
+    <cellStyle name="Обычный 6 13 6" xfId="6621"/>
+    <cellStyle name="Обычный 6 13 7" xfId="7639"/>
+    <cellStyle name="Обычный 6 13 8" xfId="8648"/>
+    <cellStyle name="Обычный 6 13 9" xfId="9651"/>
     <cellStyle name="Обычный 6 14" xfId="1424"/>
     <cellStyle name="Обычный 6 14 2" xfId="3345"/>
     <cellStyle name="Обычный 6 14 3" xfId="4206"/>
     <cellStyle name="Обычный 6 14 4" xfId="4991"/>
     <cellStyle name="Обычный 6 14 5" xfId="5732"/>
+    <cellStyle name="Обычный 6 14 6" xfId="6653"/>
+    <cellStyle name="Обычный 6 14 7" xfId="7671"/>
+    <cellStyle name="Обычный 6 14 8" xfId="8680"/>
+    <cellStyle name="Обычный 6 14 9" xfId="9682"/>
     <cellStyle name="Обычный 6 15" xfId="1452"/>
     <cellStyle name="Обычный 6 15 2" xfId="3373"/>
     <cellStyle name="Обычный 6 15 3" xfId="4233"/>
     <cellStyle name="Обычный 6 15 4" xfId="5017"/>
     <cellStyle name="Обычный 6 15 5" xfId="5758"/>
+    <cellStyle name="Обычный 6 15 6" xfId="6680"/>
+    <cellStyle name="Обычный 6 15 7" xfId="7698"/>
+    <cellStyle name="Обычный 6 15 8" xfId="8707"/>
+    <cellStyle name="Обычный 6 15 9" xfId="9708"/>
     <cellStyle name="Обычный 6 16" xfId="1476"/>
     <cellStyle name="Обычный 6 16 2" xfId="3397"/>
     <cellStyle name="Обычный 6 16 3" xfId="4257"/>
     <cellStyle name="Обычный 6 16 4" xfId="5040"/>
     <cellStyle name="Обычный 6 16 5" xfId="5780"/>
+    <cellStyle name="Обычный 6 16 6" xfId="6702"/>
+    <cellStyle name="Обычный 6 16 7" xfId="7721"/>
+    <cellStyle name="Обычный 6 16 8" xfId="8730"/>
+    <cellStyle name="Обычный 6 16 9" xfId="9730"/>
     <cellStyle name="Обычный 6 17" xfId="1486"/>
     <cellStyle name="Обычный 6 17 2" xfId="3407"/>
     <cellStyle name="Обычный 6 17 3" xfId="4267"/>
     <cellStyle name="Обычный 6 17 4" xfId="5050"/>
     <cellStyle name="Обычный 6 17 5" xfId="5789"/>
+    <cellStyle name="Обычный 6 17 6" xfId="6711"/>
+    <cellStyle name="Обычный 6 17 7" xfId="7730"/>
+    <cellStyle name="Обычный 6 17 8" xfId="8739"/>
+    <cellStyle name="Обычный 6 17 9" xfId="9739"/>
     <cellStyle name="Обычный 6 18" xfId="1489"/>
     <cellStyle name="Обычный 6 18 2" xfId="3410"/>
     <cellStyle name="Обычный 6 18 3" xfId="4270"/>
     <cellStyle name="Обычный 6 18 4" xfId="5052"/>
     <cellStyle name="Обычный 6 18 5" xfId="5791"/>
+    <cellStyle name="Обычный 6 18 6" xfId="6713"/>
+    <cellStyle name="Обычный 6 18 7" xfId="7732"/>
+    <cellStyle name="Обычный 6 18 8" xfId="8741"/>
+    <cellStyle name="Обычный 6 18 9" xfId="9741"/>
     <cellStyle name="Обычный 6 19" xfId="1492"/>
     <cellStyle name="Обычный 6 19 2" xfId="3413"/>
     <cellStyle name="Обычный 6 19 3" xfId="4273"/>
     <cellStyle name="Обычный 6 19 4" xfId="5055"/>
     <cellStyle name="Обычный 6 19 5" xfId="5793"/>
+    <cellStyle name="Обычный 6 19 6" xfId="6716"/>
+    <cellStyle name="Обычный 6 19 7" xfId="7735"/>
+    <cellStyle name="Обычный 6 19 8" xfId="8744"/>
+    <cellStyle name="Обычный 6 19 9" xfId="9743"/>
     <cellStyle name="Обычный 6 2" xfId="174"/>
     <cellStyle name="Обычный 6 20" xfId="794"/>
     <cellStyle name="Обычный 6 20 2" xfId="3573"/>
     <cellStyle name="Обычный 6 20 3" xfId="4421"/>
     <cellStyle name="Обычный 6 20 4" xfId="5181"/>
     <cellStyle name="Обычный 6 20 5" xfId="5909"/>
+    <cellStyle name="Обычный 6 20 6" xfId="6885"/>
+    <cellStyle name="Обычный 6 20 7" xfId="7902"/>
+    <cellStyle name="Обычный 6 20 8" xfId="8911"/>
+    <cellStyle name="Обычный 6 20 9" xfId="9909"/>
     <cellStyle name="Обычный 6 21" xfId="1990"/>
     <cellStyle name="Обычный 6 21 2" xfId="3599"/>
     <cellStyle name="Обычный 6 21 3" xfId="4443"/>
     <cellStyle name="Обычный 6 21 4" xfId="5196"/>
     <cellStyle name="Обычный 6 21 5" xfId="5914"/>
+    <cellStyle name="Обычный 6 21 6" xfId="6914"/>
+    <cellStyle name="Обычный 6 21 7" xfId="7930"/>
+    <cellStyle name="Обычный 6 21 8" xfId="8939"/>
+    <cellStyle name="Обычный 6 21 9" xfId="9937"/>
     <cellStyle name="Обычный 6 22" xfId="2333"/>
     <cellStyle name="Обычный 6 22 2" xfId="3609"/>
     <cellStyle name="Обычный 6 22 3" xfId="4451"/>
     <cellStyle name="Обычный 6 22 4" xfId="5202"/>
     <cellStyle name="Обычный 6 22 5" xfId="5916"/>
+    <cellStyle name="Обычный 6 22 6" xfId="6924"/>
+    <cellStyle name="Обычный 6 22 7" xfId="7940"/>
+    <cellStyle name="Обычный 6 22 8" xfId="8949"/>
+    <cellStyle name="Обычный 6 22 9" xfId="9947"/>
     <cellStyle name="Обычный 6 23" xfId="2717"/>
+    <cellStyle name="Обычный 6 23 2" xfId="6927"/>
+    <cellStyle name="Обычный 6 23 3" xfId="7943"/>
+    <cellStyle name="Обычный 6 23 4" xfId="8952"/>
+    <cellStyle name="Обычный 6 23 5" xfId="9950"/>
     <cellStyle name="Обычный 6 24" xfId="3615"/>
+    <cellStyle name="Обычный 6 24 2" xfId="6930"/>
+    <cellStyle name="Обычный 6 24 3" xfId="7945"/>
+    <cellStyle name="Обычный 6 24 4" xfId="8954"/>
+    <cellStyle name="Обычный 6 24 5" xfId="9952"/>
     <cellStyle name="Обычный 6 25" xfId="2571"/>
+    <cellStyle name="Обычный 6 25 2" xfId="7050"/>
+    <cellStyle name="Обычный 6 25 3" xfId="8062"/>
+    <cellStyle name="Обычный 6 25 4" xfId="9071"/>
+    <cellStyle name="Обычный 6 25 5" xfId="10068"/>
     <cellStyle name="Обычный 6 26" xfId="4389"/>
+    <cellStyle name="Обычный 6 26 2" xfId="7056"/>
+    <cellStyle name="Обычный 6 26 3" xfId="8067"/>
+    <cellStyle name="Обычный 6 26 4" xfId="9076"/>
+    <cellStyle name="Обычный 6 26 5" xfId="10073"/>
     <cellStyle name="Обычный 6 27" xfId="5159"/>
+    <cellStyle name="Обычный 6 27 2" xfId="7059"/>
+    <cellStyle name="Обычный 6 27 3" xfId="8070"/>
+    <cellStyle name="Обычный 6 27 4" xfId="9078"/>
+    <cellStyle name="Обычный 6 27 5" xfId="10075"/>
+    <cellStyle name="Обычный 6 28" xfId="6033"/>
+    <cellStyle name="Обычный 6 29" xfId="7060"/>
     <cellStyle name="Обычный 6 3" xfId="175"/>
+    <cellStyle name="Обычный 6 30" xfId="5919"/>
+    <cellStyle name="Обычный 6 31" xfId="6714"/>
     <cellStyle name="Обычный 6 4" xfId="309"/>
+    <cellStyle name="Обычный 6 4 10" xfId="6221"/>
+    <cellStyle name="Обычный 6 4 11" xfId="7246"/>
+    <cellStyle name="Обычный 6 4 12" xfId="8255"/>
+    <cellStyle name="Обычный 6 4 13" xfId="9261"/>
     <cellStyle name="Обычный 6 4 2" xfId="997"/>
     <cellStyle name="Обычный 6 4 3" xfId="1670"/>
     <cellStyle name="Обычный 6 4 4" xfId="2101"/>
     <cellStyle name="Обычный 6 4 5" xfId="2418"/>
     <cellStyle name="Обычный 6 4 6" xfId="2908"/>
     <cellStyle name="Обычный 6 4 7" xfId="3775"/>
     <cellStyle name="Обычный 6 4 8" xfId="4566"/>
     <cellStyle name="Обычный 6 4 9" xfId="5311"/>
     <cellStyle name="Обычный 6 5" xfId="514"/>
+    <cellStyle name="Обычный 6 5 10" xfId="6255"/>
+    <cellStyle name="Обычный 6 5 11" xfId="7279"/>
+    <cellStyle name="Обычный 6 5 12" xfId="8288"/>
+    <cellStyle name="Обычный 6 5 13" xfId="9294"/>
     <cellStyle name="Обычный 6 5 2" xfId="1032"/>
     <cellStyle name="Обычный 6 5 3" xfId="1705"/>
     <cellStyle name="Обычный 6 5 4" xfId="2109"/>
     <cellStyle name="Обычный 6 5 5" xfId="2424"/>
     <cellStyle name="Обычный 6 5 6" xfId="2943"/>
     <cellStyle name="Обычный 6 5 7" xfId="3809"/>
     <cellStyle name="Обычный 6 5 8" xfId="4599"/>
     <cellStyle name="Обычный 6 5 9" xfId="5344"/>
     <cellStyle name="Обычный 6 6" xfId="538"/>
+    <cellStyle name="Обычный 6 6 10" xfId="6278"/>
+    <cellStyle name="Обычный 6 6 11" xfId="7302"/>
+    <cellStyle name="Обычный 6 6 12" xfId="8311"/>
+    <cellStyle name="Обычный 6 6 13" xfId="9316"/>
     <cellStyle name="Обычный 6 6 2" xfId="1055"/>
     <cellStyle name="Обычный 6 6 3" xfId="1729"/>
     <cellStyle name="Обычный 6 6 4" xfId="1905"/>
     <cellStyle name="Обычный 6 6 5" xfId="2263"/>
     <cellStyle name="Обычный 6 6 6" xfId="2967"/>
     <cellStyle name="Обычный 6 6 7" xfId="3832"/>
     <cellStyle name="Обычный 6 6 8" xfId="4621"/>
     <cellStyle name="Обычный 6 6 9" xfId="5366"/>
     <cellStyle name="Обычный 6 7" xfId="548"/>
+    <cellStyle name="Обычный 6 7 10" xfId="6288"/>
+    <cellStyle name="Обычный 6 7 11" xfId="7311"/>
+    <cellStyle name="Обычный 6 7 12" xfId="8320"/>
+    <cellStyle name="Обычный 6 7 13" xfId="9325"/>
     <cellStyle name="Обычный 6 7 2" xfId="1065"/>
     <cellStyle name="Обычный 6 7 3" xfId="1738"/>
     <cellStyle name="Обычный 6 7 4" xfId="1037"/>
     <cellStyle name="Обычный 6 7 5" xfId="2090"/>
     <cellStyle name="Обычный 6 7 6" xfId="2977"/>
     <cellStyle name="Обычный 6 7 7" xfId="3842"/>
     <cellStyle name="Обычный 6 7 8" xfId="4630"/>
     <cellStyle name="Обычный 6 7 9" xfId="5375"/>
     <cellStyle name="Обычный 6 8" xfId="551"/>
+    <cellStyle name="Обычный 6 8 10" xfId="6290"/>
+    <cellStyle name="Обычный 6 8 11" xfId="7313"/>
+    <cellStyle name="Обычный 6 8 12" xfId="8322"/>
+    <cellStyle name="Обычный 6 8 13" xfId="9327"/>
     <cellStyle name="Обычный 6 8 2" xfId="1067"/>
     <cellStyle name="Обычный 6 8 3" xfId="1741"/>
     <cellStyle name="Обычный 6 8 4" xfId="635"/>
     <cellStyle name="Обычный 6 8 5" xfId="1918"/>
     <cellStyle name="Обычный 6 8 6" xfId="2980"/>
     <cellStyle name="Обычный 6 8 7" xfId="3845"/>
     <cellStyle name="Обычный 6 8 8" xfId="4632"/>
     <cellStyle name="Обычный 6 8 9" xfId="5377"/>
     <cellStyle name="Обычный 6 9" xfId="554"/>
+    <cellStyle name="Обычный 6 9 10" xfId="6293"/>
+    <cellStyle name="Обычный 6 9 11" xfId="7315"/>
+    <cellStyle name="Обычный 6 9 12" xfId="8324"/>
+    <cellStyle name="Обычный 6 9 13" xfId="9329"/>
     <cellStyle name="Обычный 6 9 2" xfId="1070"/>
     <cellStyle name="Обычный 6 9 3" xfId="1744"/>
     <cellStyle name="Обычный 6 9 4" xfId="638"/>
     <cellStyle name="Обычный 6 9 5" xfId="1982"/>
     <cellStyle name="Обычный 6 9 6" xfId="2983"/>
     <cellStyle name="Обычный 6 9 7" xfId="3848"/>
     <cellStyle name="Обычный 6 9 8" xfId="4634"/>
     <cellStyle name="Обычный 6 9 9" xfId="5379"/>
     <cellStyle name="Обычный 7 2" xfId="176"/>
     <cellStyle name="Плохой 2" xfId="195"/>
     <cellStyle name="Пояснение 2" xfId="196"/>
     <cellStyle name="Примечание 2" xfId="197"/>
     <cellStyle name="Связанная ячейка 2" xfId="198"/>
     <cellStyle name="Текст предупреждения 2" xfId="199"/>
     <cellStyle name="Хороший 2" xfId="200"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -12918,401 +21262,401 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE58"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="1" topLeftCell="CD2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="CU58" sqref="CU58"/>
+      <selection pane="bottomRight" activeCell="CV57" sqref="CV57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.42578125" style="1" customWidth="1"/>
     <col min="2" max="49" width="9.140625" style="1" customWidth="1"/>
     <col min="50" max="56" width="9.140625" style="1"/>
     <col min="57" max="59" width="9.140625" style="1" customWidth="1"/>
     <col min="60" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109" ht="24.75" customHeight="1">
-      <c r="A1" s="42" t="s">
+      <c r="A1" s="48" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="42"/>
-[...66 lines deleted...]
-      <c r="BQ1" s="43"/>
+      <c r="B1" s="48"/>
+      <c r="C1" s="48"/>
+      <c r="D1" s="48"/>
+      <c r="E1" s="48"/>
+      <c r="F1" s="48"/>
+      <c r="G1" s="48"/>
+      <c r="H1" s="48"/>
+      <c r="I1" s="48"/>
+      <c r="J1" s="48"/>
+      <c r="K1" s="48"/>
+      <c r="L1" s="48"/>
+      <c r="M1" s="48"/>
+      <c r="N1" s="48"/>
+      <c r="O1" s="48"/>
+      <c r="P1" s="48"/>
+      <c r="Q1" s="48"/>
+      <c r="R1" s="48"/>
+      <c r="S1" s="48"/>
+      <c r="T1" s="48"/>
+      <c r="U1" s="48"/>
+      <c r="V1" s="48"/>
+      <c r="W1" s="48"/>
+      <c r="X1" s="48"/>
+      <c r="Y1" s="48"/>
+      <c r="Z1" s="48"/>
+      <c r="AA1" s="48"/>
+      <c r="AB1" s="48"/>
+      <c r="AC1" s="48"/>
+      <c r="AD1" s="48"/>
+      <c r="AE1" s="48"/>
+      <c r="AF1" s="48"/>
+      <c r="AG1" s="48"/>
+      <c r="AH1" s="48"/>
+      <c r="AI1" s="48"/>
+      <c r="AJ1" s="48"/>
+      <c r="AK1" s="48"/>
+      <c r="AL1" s="48"/>
+      <c r="AM1" s="48"/>
+      <c r="AN1" s="48"/>
+      <c r="AO1" s="48"/>
+      <c r="AP1" s="48"/>
+      <c r="AQ1" s="48"/>
+      <c r="AR1" s="48"/>
+      <c r="AS1" s="48"/>
+      <c r="AT1" s="48"/>
+      <c r="AU1" s="48"/>
+      <c r="AV1" s="48"/>
+      <c r="AW1" s="48"/>
+      <c r="AX1" s="48"/>
+      <c r="AY1" s="48"/>
+      <c r="AZ1" s="48"/>
+      <c r="BA1" s="48"/>
+      <c r="BB1" s="48"/>
+      <c r="BC1" s="48"/>
+      <c r="BD1" s="48"/>
+      <c r="BE1" s="48"/>
+      <c r="BF1" s="48"/>
+      <c r="BG1" s="48"/>
+      <c r="BH1" s="48"/>
+      <c r="BI1" s="48"/>
+      <c r="BJ1" s="49"/>
+      <c r="BK1" s="49"/>
+      <c r="BL1" s="49"/>
+      <c r="BM1" s="49"/>
+      <c r="BN1" s="49"/>
+      <c r="BO1" s="49"/>
+      <c r="BP1" s="49"/>
+      <c r="BQ1" s="49"/>
       <c r="BR1" s="2"/>
       <c r="BS1" s="2"/>
       <c r="BT1" s="2"/>
       <c r="BU1" s="2"/>
       <c r="BV1" s="2"/>
       <c r="BW1" s="2"/>
     </row>
     <row r="2" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="39" t="s">
+      <c r="J2" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="K2" s="39"/>
-[...1 lines deleted...]
-      <c r="M2" s="39"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="39" t="s">
+      <c r="V2" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="W2" s="39"/>
-[...1 lines deleted...]
-      <c r="Y2" s="39"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
-      <c r="AH2" s="39" t="s">
+      <c r="AH2" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="AI2" s="39"/>
-[...1 lines deleted...]
-      <c r="AK2" s="39"/>
+      <c r="AI2" s="47"/>
+      <c r="AJ2" s="47"/>
+      <c r="AK2" s="47"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="AS2" s="4"/>
-      <c r="AT2" s="39" t="s">
+      <c r="AT2" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="AU2" s="39"/>
-[...1 lines deleted...]
-      <c r="AW2" s="39"/>
+      <c r="AU2" s="47"/>
+      <c r="AV2" s="47"/>
+      <c r="AW2" s="47"/>
       <c r="AX2" s="4"/>
       <c r="AY2" s="4"/>
       <c r="AZ2" s="4"/>
       <c r="BA2" s="4"/>
       <c r="BB2" s="4"/>
       <c r="BC2" s="4"/>
       <c r="BD2" s="4"/>
       <c r="BE2" s="4"/>
-      <c r="BF2" s="39" t="s">
+      <c r="BF2" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="BG2" s="39"/>
-[...1 lines deleted...]
-      <c r="BI2" s="39"/>
+      <c r="BG2" s="47"/>
+      <c r="BH2" s="47"/>
+      <c r="BI2" s="47"/>
       <c r="BJ2" s="4"/>
       <c r="BK2" s="4"/>
       <c r="BL2" s="4"/>
       <c r="BM2" s="4"/>
       <c r="BN2" s="4"/>
       <c r="BO2" s="4"/>
       <c r="BP2" s="4"/>
       <c r="BQ2" s="4"/>
-      <c r="BR2" s="39" t="s">
+      <c r="BR2" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="BS2" s="39"/>
-[...1 lines deleted...]
-      <c r="BU2" s="39"/>
+      <c r="BS2" s="47"/>
+      <c r="BT2" s="47"/>
+      <c r="BU2" s="47"/>
       <c r="BV2" s="4"/>
       <c r="BW2" s="4"/>
       <c r="BX2" s="4"/>
       <c r="BY2" s="4"/>
       <c r="BZ2" s="4"/>
       <c r="CA2" s="4"/>
       <c r="CB2" s="4"/>
       <c r="CC2" s="4"/>
-      <c r="CD2" s="39" t="s">
+      <c r="CD2" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="CE2" s="39"/>
-[...1 lines deleted...]
-      <c r="CG2" s="39"/>
+      <c r="CE2" s="47"/>
+      <c r="CF2" s="47"/>
+      <c r="CG2" s="47"/>
       <c r="CH2" s="4"/>
       <c r="CI2" s="4"/>
       <c r="CJ2" s="4"/>
       <c r="CK2" s="4"/>
       <c r="CL2" s="4"/>
       <c r="CM2" s="4"/>
       <c r="CN2" s="4"/>
       <c r="CO2" s="4"/>
-      <c r="CP2" s="39" t="s">
+      <c r="CP2" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="CQ2" s="39"/>
-[...1 lines deleted...]
-      <c r="CS2" s="39"/>
+      <c r="CQ2" s="47"/>
+      <c r="CR2" s="47"/>
+      <c r="CS2" s="47"/>
       <c r="CT2" s="4"/>
       <c r="CU2" s="4"/>
       <c r="CV2" s="4"/>
       <c r="CW2" s="4"/>
       <c r="CX2" s="4"/>
       <c r="CY2" s="4"/>
       <c r="CZ2" s="4"/>
       <c r="DA2" s="4"/>
-      <c r="DB2" s="39" t="s">
+      <c r="DB2" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="DC2" s="39"/>
-[...1 lines deleted...]
-      <c r="DE2" s="39"/>
+      <c r="DC2" s="47"/>
+      <c r="DD2" s="47"/>
+      <c r="DE2" s="47"/>
     </row>
     <row r="3" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A3" s="40"/>
-      <c r="B3" s="36" t="s">
+      <c r="A3" s="50"/>
+      <c r="B3" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="C3" s="37"/>
-[...10 lines deleted...]
-      <c r="N3" s="36" t="s">
+      <c r="C3" s="45"/>
+      <c r="D3" s="45"/>
+      <c r="E3" s="45"/>
+      <c r="F3" s="45"/>
+      <c r="G3" s="45"/>
+      <c r="H3" s="45"/>
+      <c r="I3" s="45"/>
+      <c r="J3" s="45"/>
+      <c r="K3" s="45"/>
+      <c r="L3" s="45"/>
+      <c r="M3" s="46"/>
+      <c r="N3" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="O3" s="37"/>
-[...10 lines deleted...]
-      <c r="Z3" s="36" t="s">
+      <c r="O3" s="45"/>
+      <c r="P3" s="45"/>
+      <c r="Q3" s="45"/>
+      <c r="R3" s="45"/>
+      <c r="S3" s="45"/>
+      <c r="T3" s="45"/>
+      <c r="U3" s="45"/>
+      <c r="V3" s="45"/>
+      <c r="W3" s="45"/>
+      <c r="X3" s="45"/>
+      <c r="Y3" s="46"/>
+      <c r="Z3" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="AA3" s="37"/>
-[...10 lines deleted...]
-      <c r="AL3" s="36" t="s">
+      <c r="AA3" s="45"/>
+      <c r="AB3" s="45"/>
+      <c r="AC3" s="45"/>
+      <c r="AD3" s="45"/>
+      <c r="AE3" s="45"/>
+      <c r="AF3" s="45"/>
+      <c r="AG3" s="45"/>
+      <c r="AH3" s="45"/>
+      <c r="AI3" s="45"/>
+      <c r="AJ3" s="45"/>
+      <c r="AK3" s="46"/>
+      <c r="AL3" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="AM3" s="37"/>
-[...10 lines deleted...]
-      <c r="AX3" s="36" t="s">
+      <c r="AM3" s="45"/>
+      <c r="AN3" s="45"/>
+      <c r="AO3" s="45"/>
+      <c r="AP3" s="45"/>
+      <c r="AQ3" s="45"/>
+      <c r="AR3" s="45"/>
+      <c r="AS3" s="45"/>
+      <c r="AT3" s="45"/>
+      <c r="AU3" s="45"/>
+      <c r="AV3" s="45"/>
+      <c r="AW3" s="46"/>
+      <c r="AX3" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="AY3" s="37"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="36" t="s">
+      <c r="AY3" s="45"/>
+      <c r="AZ3" s="45"/>
+      <c r="BA3" s="45"/>
+      <c r="BB3" s="45"/>
+      <c r="BC3" s="45"/>
+      <c r="BD3" s="45"/>
+      <c r="BE3" s="45"/>
+      <c r="BF3" s="45"/>
+      <c r="BG3" s="45"/>
+      <c r="BH3" s="45"/>
+      <c r="BI3" s="46"/>
+      <c r="BJ3" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="BK3" s="37"/>
-[...10 lines deleted...]
-      <c r="BV3" s="36" t="s">
+      <c r="BK3" s="45"/>
+      <c r="BL3" s="45"/>
+      <c r="BM3" s="45"/>
+      <c r="BN3" s="45"/>
+      <c r="BO3" s="45"/>
+      <c r="BP3" s="45"/>
+      <c r="BQ3" s="45"/>
+      <c r="BR3" s="45"/>
+      <c r="BS3" s="45"/>
+      <c r="BT3" s="45"/>
+      <c r="BU3" s="46"/>
+      <c r="BV3" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="BW3" s="37"/>
-[...10 lines deleted...]
-      <c r="CH3" s="36" t="s">
+      <c r="BW3" s="45"/>
+      <c r="BX3" s="45"/>
+      <c r="BY3" s="45"/>
+      <c r="BZ3" s="45"/>
+      <c r="CA3" s="45"/>
+      <c r="CB3" s="45"/>
+      <c r="CC3" s="45"/>
+      <c r="CD3" s="45"/>
+      <c r="CE3" s="45"/>
+      <c r="CF3" s="45"/>
+      <c r="CG3" s="46"/>
+      <c r="CH3" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="CI3" s="37"/>
-[...10 lines deleted...]
-      <c r="CT3" s="36" t="s">
+      <c r="CI3" s="45"/>
+      <c r="CJ3" s="45"/>
+      <c r="CK3" s="45"/>
+      <c r="CL3" s="45"/>
+      <c r="CM3" s="45"/>
+      <c r="CN3" s="45"/>
+      <c r="CO3" s="45"/>
+      <c r="CP3" s="45"/>
+      <c r="CQ3" s="45"/>
+      <c r="CR3" s="45"/>
+      <c r="CS3" s="46"/>
+      <c r="CT3" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="CU3" s="37"/>
-[...9 lines deleted...]
-      <c r="DE3" s="38"/>
+      <c r="CU3" s="45"/>
+      <c r="CV3" s="45"/>
+      <c r="CW3" s="45"/>
+      <c r="CX3" s="45"/>
+      <c r="CY3" s="45"/>
+      <c r="CZ3" s="45"/>
+      <c r="DA3" s="45"/>
+      <c r="DB3" s="45"/>
+      <c r="DC3" s="45"/>
+      <c r="DD3" s="45"/>
+      <c r="DE3" s="46"/>
     </row>
     <row r="4" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A4" s="41"/>
+      <c r="A4" s="51"/>
       <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -13895,54 +22239,56 @@
       </c>
       <c r="CO5" s="11">
         <v>2686.0929927490429</v>
       </c>
       <c r="CP5" s="9">
         <v>8024.8315145107608</v>
       </c>
       <c r="CQ5" s="9">
         <v>3805.2049080973543</v>
       </c>
       <c r="CR5" s="9">
         <v>4738.9815080227263</v>
       </c>
       <c r="CS5" s="9">
         <v>6353.2584739912481</v>
       </c>
       <c r="CT5" s="20">
         <v>2190.4</v>
       </c>
       <c r="CU5" s="24">
         <v>3265.6</v>
       </c>
       <c r="CV5" s="28">
         <v>1825.6</v>
       </c>
-      <c r="CW5" s="45">
+      <c r="CW5" s="36">
         <v>3487</v>
       </c>
-      <c r="CX5" s="10"/>
+      <c r="CX5" s="54">
+        <v>2427.3000000000002</v>
+      </c>
       <c r="CY5" s="11"/>
       <c r="CZ5" s="11"/>
       <c r="DA5" s="11"/>
       <c r="DB5" s="9"/>
       <c r="DC5" s="9"/>
       <c r="DD5" s="9"/>
       <c r="DE5" s="9"/>
     </row>
     <row r="6" spans="1:109">
       <c r="A6" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="9">
         <v>29.860530326379116</v>
       </c>
       <c r="C6" s="9">
         <v>39.731522201940095</v>
       </c>
       <c r="D6" s="9">
         <v>30.142818702371731</v>
       </c>
       <c r="E6" s="9">
         <v>27.161759609323752</v>
       </c>
       <c r="F6" s="9">
@@ -14208,54 +22554,56 @@
       </c>
       <c r="CO6" s="11">
         <v>28.562132275953925</v>
       </c>
       <c r="CP6" s="9">
         <v>89.007928303705114</v>
       </c>
       <c r="CQ6" s="9">
         <v>32.147482452260974</v>
       </c>
       <c r="CR6" s="9">
         <v>396.45677408941498</v>
       </c>
       <c r="CS6" s="9">
         <v>393.93138724728033</v>
       </c>
       <c r="CT6" s="20">
         <v>20.100000000000001</v>
       </c>
       <c r="CU6" s="24">
         <v>76</v>
       </c>
       <c r="CV6" s="28">
         <v>48.3</v>
       </c>
-      <c r="CW6" s="45">
+      <c r="CW6" s="36">
         <v>89.2</v>
       </c>
-      <c r="CX6" s="9"/>
+      <c r="CX6" s="53">
+        <v>36.799999999999997</v>
+      </c>
       <c r="CY6" s="9"/>
       <c r="CZ6" s="11"/>
       <c r="DA6" s="11"/>
       <c r="DB6" s="9"/>
       <c r="DC6" s="9"/>
       <c r="DD6" s="9"/>
       <c r="DE6" s="9"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="9">
         <v>14.031453058197364</v>
       </c>
       <c r="C7" s="9">
         <v>25.775866392598239</v>
       </c>
       <c r="D7" s="9">
         <v>14.795211816363942</v>
       </c>
       <c r="E7" s="9">
         <v>40.958026187884393</v>
       </c>
       <c r="F7" s="9">
@@ -14521,54 +22869,56 @@
       </c>
       <c r="CO7" s="11">
         <v>46.537073703560559</v>
       </c>
       <c r="CP7" s="9">
         <v>223.0531608779489</v>
       </c>
       <c r="CQ7" s="9">
         <v>81.652985980224457</v>
       </c>
       <c r="CR7" s="9">
         <v>245.19104633262603</v>
       </c>
       <c r="CS7" s="9">
         <v>391.53163474254535</v>
       </c>
       <c r="CT7" s="20">
         <v>25.1</v>
       </c>
       <c r="CU7" s="24">
         <v>74.8</v>
       </c>
       <c r="CV7" s="28">
         <v>54.7</v>
       </c>
-      <c r="CW7" s="45">
+      <c r="CW7" s="36">
         <v>196.4</v>
       </c>
-      <c r="CX7" s="9"/>
+      <c r="CX7" s="53">
+        <v>64</v>
+      </c>
       <c r="CY7" s="9"/>
       <c r="CZ7" s="11"/>
       <c r="DA7" s="11"/>
       <c r="DB7" s="9"/>
       <c r="DC7" s="9"/>
       <c r="DD7" s="9"/>
       <c r="DE7" s="9"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="9">
         <v>142.59386375063315</v>
       </c>
       <c r="C8" s="8">
         <v>190.8895100563698</v>
       </c>
       <c r="D8" s="9">
         <v>62.807781940490095</v>
       </c>
       <c r="E8" s="9">
         <v>129.61140712819511</v>
       </c>
       <c r="F8" s="9">
@@ -14834,54 +23184,56 @@
       </c>
       <c r="CO8" s="11">
         <v>325.38801993966035</v>
       </c>
       <c r="CP8" s="9">
         <v>939.28648262010017</v>
       </c>
       <c r="CQ8" s="9">
         <v>510.29685243503081</v>
       </c>
       <c r="CR8" s="9">
         <v>568.38076913215491</v>
       </c>
       <c r="CS8" s="9">
         <v>801.72729081324917</v>
       </c>
       <c r="CT8" s="20">
         <v>197.4</v>
       </c>
       <c r="CU8" s="24">
         <v>376.7</v>
       </c>
       <c r="CV8" s="28">
         <v>132.1</v>
       </c>
-      <c r="CW8" s="45">
+      <c r="CW8" s="36">
         <v>367.9</v>
       </c>
-      <c r="CX8" s="9"/>
+      <c r="CX8" s="53">
+        <v>186.1</v>
+      </c>
       <c r="CY8" s="9"/>
       <c r="CZ8" s="11"/>
       <c r="DA8" s="11"/>
       <c r="DB8" s="9"/>
       <c r="DC8" s="9"/>
       <c r="DD8" s="9"/>
       <c r="DE8" s="9"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="15">
         <v>97.507561185125837</v>
       </c>
       <c r="C9" s="15">
         <v>110.60978578647573</v>
       </c>
       <c r="D9" s="15">
         <v>45.047162361350644</v>
       </c>
       <c r="E9" s="15">
         <v>85.124969117949504</v>
       </c>
       <c r="F9" s="15">
@@ -15147,54 +23499,56 @@
       </c>
       <c r="CO9" s="11">
         <v>348.10612464651206</v>
       </c>
       <c r="CP9" s="9">
         <v>1678.2760632435152</v>
       </c>
       <c r="CQ9" s="9">
         <v>616.88790814969911</v>
       </c>
       <c r="CR9" s="9">
         <v>563.22211149724478</v>
       </c>
       <c r="CS9" s="9">
         <v>996.39674269642023</v>
       </c>
       <c r="CT9" s="20">
         <v>249.2</v>
       </c>
       <c r="CU9" s="24">
         <v>360.4</v>
       </c>
       <c r="CV9" s="29">
         <v>201.1</v>
       </c>
-      <c r="CW9" s="46">
+      <c r="CW9" s="37">
         <v>610</v>
       </c>
-      <c r="CX9" s="15"/>
+      <c r="CX9" s="55">
+        <v>348.5</v>
+      </c>
       <c r="CY9" s="9"/>
       <c r="CZ9" s="11"/>
       <c r="DA9" s="11"/>
       <c r="DB9" s="9"/>
       <c r="DC9" s="9"/>
       <c r="DD9" s="9"/>
       <c r="DE9" s="9"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="9">
         <v>289.29254677614063</v>
       </c>
       <c r="C10" s="9">
         <v>341.46161396509206</v>
       </c>
       <c r="D10" s="9">
         <v>106.53213352489146</v>
       </c>
       <c r="E10" s="9">
         <v>214.2037068266599</v>
       </c>
       <c r="F10" s="9">
@@ -15460,54 +23814,56 @@
       </c>
       <c r="CO10" s="11">
         <v>527.56704702016918</v>
       </c>
       <c r="CP10" s="9">
         <v>2466.8795080992804</v>
       </c>
       <c r="CQ10" s="9">
         <v>934.15286502497577</v>
       </c>
       <c r="CR10" s="9">
         <v>751.12932341045587</v>
       </c>
       <c r="CS10" s="9">
         <v>1317.5341069665201</v>
       </c>
       <c r="CT10" s="20">
         <v>441.6</v>
       </c>
       <c r="CU10" s="24">
         <v>708.1</v>
       </c>
       <c r="CV10" s="28">
         <v>325</v>
       </c>
-      <c r="CW10" s="45">
+      <c r="CW10" s="36">
         <v>599.29999999999995</v>
       </c>
-      <c r="CX10" s="9"/>
+      <c r="CX10" s="53">
+        <v>369.9</v>
+      </c>
       <c r="CY10" s="9"/>
       <c r="CZ10" s="11"/>
       <c r="DA10" s="11"/>
       <c r="DB10" s="9"/>
       <c r="DC10" s="9"/>
       <c r="DD10" s="9"/>
       <c r="DE10" s="9"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="9">
         <v>52.795964781943972</v>
       </c>
       <c r="C11" s="9">
         <v>70.31184328247852</v>
       </c>
       <c r="D11" s="9">
         <v>41.627937661537786</v>
       </c>
       <c r="E11" s="9">
         <v>55.725522934630362</v>
       </c>
       <c r="F11" s="9">
@@ -15773,54 +24129,56 @@
       </c>
       <c r="CO11" s="11">
         <v>666.23409079091118</v>
       </c>
       <c r="CP11" s="9">
         <v>1287.3947864100214</v>
       </c>
       <c r="CQ11" s="9">
         <v>803.21765096900049</v>
       </c>
       <c r="CR11" s="9">
         <v>1042.0158052294219</v>
       </c>
       <c r="CS11" s="9">
         <v>1420.2624944442755</v>
       </c>
       <c r="CT11" s="20">
         <v>718.9</v>
       </c>
       <c r="CU11" s="24">
         <v>922.5</v>
       </c>
       <c r="CV11" s="28">
         <v>887.4</v>
       </c>
-      <c r="CW11" s="45">
+      <c r="CW11" s="36">
         <v>771.8</v>
       </c>
-      <c r="CX11" s="9"/>
+      <c r="CX11" s="53">
+        <v>758.7</v>
+      </c>
       <c r="CY11" s="9"/>
       <c r="CZ11" s="11"/>
       <c r="DA11" s="11"/>
       <c r="DB11" s="9"/>
       <c r="DC11" s="9"/>
       <c r="DD11" s="9"/>
       <c r="DE11" s="9"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="9">
         <v>74.983476189006808</v>
       </c>
       <c r="C12" s="9">
         <v>100.991485539461</v>
       </c>
       <c r="D12" s="9">
         <v>64.731598090799139</v>
       </c>
       <c r="E12" s="9">
         <v>72.160754919554563</v>
       </c>
       <c r="F12" s="9">
@@ -16086,54 +24444,56 @@
       </c>
       <c r="CO12" s="11">
         <v>743.69850437227581</v>
       </c>
       <c r="CP12" s="9">
         <v>1340.9335849561908</v>
       </c>
       <c r="CQ12" s="9">
         <v>826.849163086163</v>
       </c>
       <c r="CR12" s="12">
         <v>1172.5856783314073</v>
       </c>
       <c r="CS12" s="9">
         <v>1031.874817080957</v>
       </c>
       <c r="CT12" s="20">
         <v>538</v>
       </c>
       <c r="CU12" s="24">
         <v>747</v>
       </c>
       <c r="CV12" s="28">
         <v>177.1</v>
       </c>
-      <c r="CW12" s="45">
+      <c r="CW12" s="36">
         <v>852.5</v>
       </c>
-      <c r="CX12" s="9"/>
+      <c r="CX12" s="53">
+        <v>663.3</v>
+      </c>
       <c r="CY12" s="9"/>
       <c r="CZ12" s="11"/>
       <c r="DA12" s="11"/>
       <c r="DB12" s="9"/>
       <c r="DC12" s="9"/>
       <c r="DD12" s="12"/>
       <c r="DE12" s="9"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
@@ -16176,388 +24536,388 @@
       <c r="BA13" s="2"/>
       <c r="BB13" s="2"/>
       <c r="BC13" s="2"/>
       <c r="BD13" s="2"/>
       <c r="BE13" s="2"/>
       <c r="BF13" s="2"/>
       <c r="BG13" s="2"/>
       <c r="BH13" s="2"/>
       <c r="BI13" s="2"/>
       <c r="BJ13" s="2"/>
       <c r="BK13" s="2"/>
       <c r="BL13" s="2"/>
       <c r="BM13" s="2"/>
       <c r="BN13" s="2"/>
       <c r="BO13" s="2"/>
       <c r="BP13" s="2"/>
       <c r="BQ13" s="2"/>
       <c r="BR13" s="2"/>
       <c r="BS13" s="2"/>
       <c r="BT13" s="2"/>
       <c r="BU13" s="2"/>
       <c r="BV13" s="2"/>
       <c r="BW13" s="2"/>
     </row>
     <row r="14" spans="1:109" ht="28.5" customHeight="1">
-      <c r="A14" s="42" t="s">
+      <c r="A14" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="42"/>
-[...66 lines deleted...]
-      <c r="BQ14" s="43"/>
+      <c r="B14" s="48"/>
+      <c r="C14" s="48"/>
+      <c r="D14" s="48"/>
+      <c r="E14" s="48"/>
+      <c r="F14" s="48"/>
+      <c r="G14" s="48"/>
+      <c r="H14" s="48"/>
+      <c r="I14" s="48"/>
+      <c r="J14" s="48"/>
+      <c r="K14" s="48"/>
+      <c r="L14" s="48"/>
+      <c r="M14" s="48"/>
+      <c r="N14" s="48"/>
+      <c r="O14" s="48"/>
+      <c r="P14" s="48"/>
+      <c r="Q14" s="48"/>
+      <c r="R14" s="48"/>
+      <c r="S14" s="48"/>
+      <c r="T14" s="48"/>
+      <c r="U14" s="48"/>
+      <c r="V14" s="48"/>
+      <c r="W14" s="48"/>
+      <c r="X14" s="48"/>
+      <c r="Y14" s="48"/>
+      <c r="Z14" s="48"/>
+      <c r="AA14" s="48"/>
+      <c r="AB14" s="48"/>
+      <c r="AC14" s="48"/>
+      <c r="AD14" s="48"/>
+      <c r="AE14" s="48"/>
+      <c r="AF14" s="48"/>
+      <c r="AG14" s="48"/>
+      <c r="AH14" s="48"/>
+      <c r="AI14" s="48"/>
+      <c r="AJ14" s="48"/>
+      <c r="AK14" s="48"/>
+      <c r="AL14" s="48"/>
+      <c r="AM14" s="48"/>
+      <c r="AN14" s="48"/>
+      <c r="AO14" s="48"/>
+      <c r="AP14" s="48"/>
+      <c r="AQ14" s="48"/>
+      <c r="AR14" s="48"/>
+      <c r="AS14" s="48"/>
+      <c r="AT14" s="48"/>
+      <c r="AU14" s="48"/>
+      <c r="AV14" s="48"/>
+      <c r="AW14" s="48"/>
+      <c r="AX14" s="48"/>
+      <c r="AY14" s="48"/>
+      <c r="AZ14" s="48"/>
+      <c r="BA14" s="48"/>
+      <c r="BB14" s="48"/>
+      <c r="BC14" s="48"/>
+      <c r="BD14" s="48"/>
+      <c r="BE14" s="48"/>
+      <c r="BF14" s="48"/>
+      <c r="BG14" s="48"/>
+      <c r="BH14" s="48"/>
+      <c r="BI14" s="48"/>
+      <c r="BJ14" s="49"/>
+      <c r="BK14" s="49"/>
+      <c r="BL14" s="49"/>
+      <c r="BM14" s="49"/>
+      <c r="BN14" s="49"/>
+      <c r="BO14" s="49"/>
+      <c r="BP14" s="49"/>
+      <c r="BQ14" s="49"/>
       <c r="BR14" s="2"/>
       <c r="BS14" s="2"/>
       <c r="BT14" s="2"/>
       <c r="BU14" s="2"/>
       <c r="BV14" s="2"/>
       <c r="BW14" s="2"/>
     </row>
     <row r="15" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A15" s="4"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
-      <c r="J15" s="39" t="s">
+      <c r="J15" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="K15" s="39"/>
-[...1 lines deleted...]
-      <c r="M15" s="39"/>
+      <c r="K15" s="47"/>
+      <c r="L15" s="47"/>
+      <c r="M15" s="47"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
       <c r="P15" s="4"/>
       <c r="Q15" s="4"/>
       <c r="R15" s="4"/>
       <c r="S15" s="4"/>
       <c r="T15" s="4"/>
       <c r="U15" s="4"/>
-      <c r="V15" s="39" t="s">
+      <c r="V15" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="W15" s="39"/>
-[...1 lines deleted...]
-      <c r="Y15" s="39"/>
+      <c r="W15" s="47"/>
+      <c r="X15" s="47"/>
+      <c r="Y15" s="47"/>
       <c r="Z15" s="4"/>
       <c r="AA15" s="4"/>
       <c r="AB15" s="4"/>
       <c r="AC15" s="4"/>
       <c r="AD15" s="4"/>
       <c r="AE15" s="4"/>
       <c r="AF15" s="4"/>
       <c r="AG15" s="4"/>
-      <c r="AH15" s="39" t="s">
+      <c r="AH15" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="AI15" s="39"/>
-[...1 lines deleted...]
-      <c r="AK15" s="39"/>
+      <c r="AI15" s="47"/>
+      <c r="AJ15" s="47"/>
+      <c r="AK15" s="47"/>
       <c r="AL15" s="4"/>
       <c r="AM15" s="4"/>
       <c r="AN15" s="4"/>
       <c r="AO15" s="4"/>
       <c r="AP15" s="4"/>
       <c r="AQ15" s="4"/>
       <c r="AR15" s="4"/>
       <c r="AS15" s="4"/>
-      <c r="AT15" s="39" t="s">
+      <c r="AT15" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="AU15" s="39"/>
-[...1 lines deleted...]
-      <c r="AW15" s="39"/>
+      <c r="AU15" s="47"/>
+      <c r="AV15" s="47"/>
+      <c r="AW15" s="47"/>
       <c r="AX15" s="4"/>
       <c r="AY15" s="4"/>
       <c r="AZ15" s="4"/>
       <c r="BA15" s="4"/>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
       <c r="BD15" s="4"/>
       <c r="BE15" s="4"/>
-      <c r="BF15" s="39" t="s">
+      <c r="BF15" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="BG15" s="39"/>
-[...1 lines deleted...]
-      <c r="BI15" s="39"/>
+      <c r="BG15" s="47"/>
+      <c r="BH15" s="47"/>
+      <c r="BI15" s="47"/>
       <c r="BJ15" s="4"/>
       <c r="BK15" s="4"/>
       <c r="BL15" s="4"/>
       <c r="BM15" s="4"/>
       <c r="BN15" s="4"/>
       <c r="BO15" s="4"/>
       <c r="BP15" s="4"/>
       <c r="BQ15" s="4"/>
-      <c r="BR15" s="39" t="s">
+      <c r="BR15" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="BS15" s="39"/>
-[...1 lines deleted...]
-      <c r="BU15" s="39"/>
+      <c r="BS15" s="47"/>
+      <c r="BT15" s="47"/>
+      <c r="BU15" s="47"/>
       <c r="BV15" s="4"/>
       <c r="BW15" s="4"/>
       <c r="BX15" s="4"/>
       <c r="BY15" s="4"/>
       <c r="BZ15" s="4"/>
       <c r="CA15" s="4"/>
       <c r="CB15" s="4"/>
       <c r="CC15" s="4"/>
-      <c r="CD15" s="39" t="s">
+      <c r="CD15" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="CE15" s="39"/>
-[...1 lines deleted...]
-      <c r="CG15" s="39"/>
+      <c r="CE15" s="47"/>
+      <c r="CF15" s="47"/>
+      <c r="CG15" s="47"/>
       <c r="CH15" s="4"/>
       <c r="CI15" s="4"/>
       <c r="CJ15" s="4"/>
       <c r="CK15" s="4"/>
       <c r="CL15" s="4"/>
       <c r="CM15" s="4"/>
       <c r="CN15" s="4"/>
       <c r="CO15" s="4"/>
-      <c r="CP15" s="39" t="s">
+      <c r="CP15" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="CQ15" s="39"/>
-[...1 lines deleted...]
-      <c r="CS15" s="39"/>
+      <c r="CQ15" s="47"/>
+      <c r="CR15" s="47"/>
+      <c r="CS15" s="47"/>
       <c r="CT15" s="4"/>
       <c r="CU15" s="4"/>
       <c r="CV15" s="4"/>
       <c r="CW15" s="4"/>
       <c r="CX15" s="4"/>
       <c r="CY15" s="4"/>
       <c r="CZ15" s="4"/>
       <c r="DA15" s="4"/>
-      <c r="DB15" s="39" t="s">
+      <c r="DB15" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="DC15" s="39"/>
-[...1 lines deleted...]
-      <c r="DE15" s="39"/>
+      <c r="DC15" s="47"/>
+      <c r="DD15" s="47"/>
+      <c r="DE15" s="47"/>
     </row>
     <row r="16" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A16" s="40"/>
-      <c r="B16" s="36" t="s">
+      <c r="A16" s="50"/>
+      <c r="B16" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="C16" s="37"/>
-[...10 lines deleted...]
-      <c r="N16" s="36" t="s">
+      <c r="C16" s="45"/>
+      <c r="D16" s="45"/>
+      <c r="E16" s="45"/>
+      <c r="F16" s="45"/>
+      <c r="G16" s="45"/>
+      <c r="H16" s="45"/>
+      <c r="I16" s="45"/>
+      <c r="J16" s="45"/>
+      <c r="K16" s="45"/>
+      <c r="L16" s="45"/>
+      <c r="M16" s="46"/>
+      <c r="N16" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="O16" s="37"/>
-[...10 lines deleted...]
-      <c r="Z16" s="36" t="s">
+      <c r="O16" s="45"/>
+      <c r="P16" s="45"/>
+      <c r="Q16" s="45"/>
+      <c r="R16" s="45"/>
+      <c r="S16" s="45"/>
+      <c r="T16" s="45"/>
+      <c r="U16" s="45"/>
+      <c r="V16" s="45"/>
+      <c r="W16" s="45"/>
+      <c r="X16" s="45"/>
+      <c r="Y16" s="46"/>
+      <c r="Z16" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="AA16" s="37"/>
-[...10 lines deleted...]
-      <c r="AL16" s="36" t="s">
+      <c r="AA16" s="45"/>
+      <c r="AB16" s="45"/>
+      <c r="AC16" s="45"/>
+      <c r="AD16" s="45"/>
+      <c r="AE16" s="45"/>
+      <c r="AF16" s="45"/>
+      <c r="AG16" s="45"/>
+      <c r="AH16" s="45"/>
+      <c r="AI16" s="45"/>
+      <c r="AJ16" s="45"/>
+      <c r="AK16" s="46"/>
+      <c r="AL16" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="AM16" s="37"/>
-[...10 lines deleted...]
-      <c r="AX16" s="36" t="s">
+      <c r="AM16" s="45"/>
+      <c r="AN16" s="45"/>
+      <c r="AO16" s="45"/>
+      <c r="AP16" s="45"/>
+      <c r="AQ16" s="45"/>
+      <c r="AR16" s="45"/>
+      <c r="AS16" s="45"/>
+      <c r="AT16" s="45"/>
+      <c r="AU16" s="45"/>
+      <c r="AV16" s="45"/>
+      <c r="AW16" s="46"/>
+      <c r="AX16" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="AY16" s="37"/>
-[...10 lines deleted...]
-      <c r="BJ16" s="36" t="s">
+      <c r="AY16" s="45"/>
+      <c r="AZ16" s="45"/>
+      <c r="BA16" s="45"/>
+      <c r="BB16" s="45"/>
+      <c r="BC16" s="45"/>
+      <c r="BD16" s="45"/>
+      <c r="BE16" s="45"/>
+      <c r="BF16" s="45"/>
+      <c r="BG16" s="45"/>
+      <c r="BH16" s="45"/>
+      <c r="BI16" s="46"/>
+      <c r="BJ16" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="BK16" s="37"/>
-[...10 lines deleted...]
-      <c r="BV16" s="36" t="s">
+      <c r="BK16" s="45"/>
+      <c r="BL16" s="45"/>
+      <c r="BM16" s="45"/>
+      <c r="BN16" s="45"/>
+      <c r="BO16" s="45"/>
+      <c r="BP16" s="45"/>
+      <c r="BQ16" s="45"/>
+      <c r="BR16" s="45"/>
+      <c r="BS16" s="45"/>
+      <c r="BT16" s="45"/>
+      <c r="BU16" s="46"/>
+      <c r="BV16" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="BW16" s="37"/>
-[...10 lines deleted...]
-      <c r="CH16" s="36" t="s">
+      <c r="BW16" s="45"/>
+      <c r="BX16" s="45"/>
+      <c r="BY16" s="45"/>
+      <c r="BZ16" s="45"/>
+      <c r="CA16" s="45"/>
+      <c r="CB16" s="45"/>
+      <c r="CC16" s="45"/>
+      <c r="CD16" s="45"/>
+      <c r="CE16" s="45"/>
+      <c r="CF16" s="45"/>
+      <c r="CG16" s="46"/>
+      <c r="CH16" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="CI16" s="37"/>
-[...10 lines deleted...]
-      <c r="CT16" s="36" t="s">
+      <c r="CI16" s="45"/>
+      <c r="CJ16" s="45"/>
+      <c r="CK16" s="45"/>
+      <c r="CL16" s="45"/>
+      <c r="CM16" s="45"/>
+      <c r="CN16" s="45"/>
+      <c r="CO16" s="45"/>
+      <c r="CP16" s="45"/>
+      <c r="CQ16" s="45"/>
+      <c r="CR16" s="45"/>
+      <c r="CS16" s="46"/>
+      <c r="CT16" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="CU16" s="37"/>
-[...9 lines deleted...]
-      <c r="DE16" s="38"/>
+      <c r="CU16" s="45"/>
+      <c r="CV16" s="45"/>
+      <c r="CW16" s="45"/>
+      <c r="CX16" s="45"/>
+      <c r="CY16" s="45"/>
+      <c r="CZ16" s="45"/>
+      <c r="DA16" s="45"/>
+      <c r="DB16" s="45"/>
+      <c r="DC16" s="45"/>
+      <c r="DD16" s="45"/>
+      <c r="DE16" s="46"/>
     </row>
     <row r="17" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A17" s="41"/>
+      <c r="A17" s="51"/>
       <c r="B17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G17" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I17" s="6" t="s">
         <v>7</v>
       </c>
       <c r="J17" s="6" t="s">
@@ -17140,54 +25500,56 @@
       </c>
       <c r="CO18" s="11">
         <v>2545.7501594157097</v>
       </c>
       <c r="CP18" s="9">
         <v>7884.4886811774286</v>
       </c>
       <c r="CQ18" s="9">
         <v>3664.8620747640211</v>
       </c>
       <c r="CR18" s="9">
         <v>4598.6386746893922</v>
       </c>
       <c r="CS18" s="9">
         <v>6212.9156406579141</v>
       </c>
       <c r="CT18" s="21">
         <v>2050</v>
       </c>
       <c r="CU18" s="25">
         <v>3125.3</v>
       </c>
       <c r="CV18" s="30">
         <v>1552.8</v>
       </c>
-      <c r="CW18" s="47">
+      <c r="CW18" s="38">
         <v>2983</v>
       </c>
-      <c r="CX18" s="10"/>
+      <c r="CX18" s="57">
+        <v>2162.9</v>
+      </c>
       <c r="CY18" s="11"/>
       <c r="CZ18" s="11"/>
       <c r="DA18" s="11"/>
       <c r="DB18" s="9"/>
       <c r="DC18" s="9"/>
       <c r="DD18" s="9"/>
       <c r="DE18" s="9"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="9">
         <v>29.860530326379116</v>
       </c>
       <c r="C19" s="9">
         <v>39.731522201940095</v>
       </c>
       <c r="D19" s="9">
         <v>30.142818702371731</v>
       </c>
       <c r="E19" s="9">
         <v>27.161759609323752</v>
       </c>
       <c r="F19" s="9">
@@ -17453,54 +25815,56 @@
       </c>
       <c r="CO19" s="11">
         <v>26.433398942620592</v>
       </c>
       <c r="CP19" s="9">
         <v>86.879194970371785</v>
       </c>
       <c r="CQ19" s="9">
         <v>30.018749118927637</v>
       </c>
       <c r="CR19" s="9">
         <v>394.32804075608163</v>
       </c>
       <c r="CS19" s="9">
         <v>391.80265391394698</v>
       </c>
       <c r="CT19" s="21">
         <v>18</v>
       </c>
       <c r="CU19" s="25">
         <v>73.900000000000006</v>
       </c>
       <c r="CV19" s="30">
         <v>46.2</v>
       </c>
-      <c r="CW19" s="47">
+      <c r="CW19" s="38">
         <v>36.1</v>
       </c>
-      <c r="CX19" s="9"/>
+      <c r="CX19" s="56">
+        <v>12.2</v>
+      </c>
       <c r="CY19" s="9"/>
       <c r="CZ19" s="11"/>
       <c r="DA19" s="11"/>
       <c r="DB19" s="9"/>
       <c r="DC19" s="9"/>
       <c r="DD19" s="9"/>
       <c r="DE19" s="9"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="9">
         <v>14.031453058197364</v>
       </c>
       <c r="C20" s="9">
         <v>25.775866392598239</v>
       </c>
       <c r="D20" s="9">
         <v>14.795211816363942</v>
       </c>
       <c r="E20" s="9">
         <v>40.958026187884393</v>
       </c>
       <c r="F20" s="9">
@@ -17766,54 +26130,56 @@
       </c>
       <c r="CO20" s="11">
         <v>46.207157036893889</v>
       </c>
       <c r="CP20" s="9">
         <v>222.72324421128224</v>
       </c>
       <c r="CQ20" s="9">
         <v>81.323069313557795</v>
       </c>
       <c r="CR20" s="9">
         <v>244.86112966595937</v>
       </c>
       <c r="CS20" s="9">
         <v>391.20171807587866</v>
       </c>
       <c r="CT20" s="21">
         <v>24.8</v>
       </c>
       <c r="CU20" s="25">
         <v>74.5</v>
       </c>
       <c r="CV20" s="30">
         <v>54.4</v>
       </c>
-      <c r="CW20" s="47">
+      <c r="CW20" s="38">
         <v>195.2</v>
       </c>
-      <c r="CX20" s="9"/>
+      <c r="CX20" s="56">
+        <v>63.5</v>
+      </c>
       <c r="CY20" s="9"/>
       <c r="CZ20" s="11"/>
       <c r="DA20" s="11"/>
       <c r="DB20" s="9"/>
       <c r="DC20" s="9"/>
       <c r="DD20" s="9"/>
       <c r="DE20" s="9"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="9">
         <v>142.59386375063315</v>
       </c>
       <c r="C21" s="9">
         <v>190.8895100563698</v>
       </c>
       <c r="D21" s="9">
         <v>62.807781940490095</v>
       </c>
       <c r="E21" s="9">
         <v>129.61140712819511</v>
       </c>
       <c r="F21" s="9">
@@ -18079,54 +26445,56 @@
       </c>
       <c r="CO21" s="11">
         <v>325.29534493966037</v>
       </c>
       <c r="CP21" s="9">
         <v>939.19380762010019</v>
       </c>
       <c r="CQ21" s="9">
         <v>510.20417743503083</v>
       </c>
       <c r="CR21" s="9">
         <v>568.28809413215492</v>
       </c>
       <c r="CS21" s="9">
         <v>801.63461581324918</v>
       </c>
       <c r="CT21" s="21">
         <v>197.3</v>
       </c>
       <c r="CU21" s="25">
         <v>376.6</v>
       </c>
       <c r="CV21" s="30">
         <v>131.69999999999999</v>
       </c>
-      <c r="CW21" s="47">
+      <c r="CW21" s="38">
         <v>367.7</v>
       </c>
-      <c r="CX21" s="9"/>
+      <c r="CX21" s="56">
+        <v>185.9</v>
+      </c>
       <c r="CY21" s="9"/>
       <c r="CZ21" s="11"/>
       <c r="DA21" s="11"/>
       <c r="DB21" s="9"/>
       <c r="DC21" s="9"/>
       <c r="DD21" s="9"/>
       <c r="DE21" s="9"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="15">
         <v>97.507561185125837</v>
       </c>
       <c r="C22" s="15">
         <v>110.60978578647573</v>
       </c>
       <c r="D22" s="15">
         <v>45.047162361350644</v>
       </c>
       <c r="E22" s="15">
         <v>85.124969117949504</v>
       </c>
       <c r="F22" s="15">
@@ -18392,54 +26760,56 @@
       </c>
       <c r="CO22" s="11">
         <v>251.09045797984541</v>
       </c>
       <c r="CP22" s="9">
         <v>1581.2603965768485</v>
       </c>
       <c r="CQ22" s="9">
         <v>519.87224148303255</v>
       </c>
       <c r="CR22" s="9">
         <v>466.20644483057811</v>
       </c>
       <c r="CS22" s="9">
         <v>899.38107602975367</v>
       </c>
       <c r="CT22" s="21">
         <v>152.19999999999999</v>
       </c>
       <c r="CU22" s="25">
         <v>263.39999999999998</v>
       </c>
       <c r="CV22" s="31">
         <v>116.9</v>
       </c>
-      <c r="CW22" s="48">
+      <c r="CW22" s="39">
         <v>353</v>
       </c>
-      <c r="CX22" s="15"/>
+      <c r="CX22" s="58">
+        <v>229.3</v>
+      </c>
       <c r="CY22" s="9"/>
       <c r="CZ22" s="11"/>
       <c r="DA22" s="11"/>
       <c r="DB22" s="9"/>
       <c r="DC22" s="9"/>
       <c r="DD22" s="9"/>
       <c r="DE22" s="9"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="9">
         <v>289.29254677614063</v>
       </c>
       <c r="C23" s="9">
         <v>341.46161396509206</v>
       </c>
       <c r="D23" s="9">
         <v>106.53213352489146</v>
       </c>
       <c r="E23" s="9">
         <v>214.2037068266599</v>
       </c>
       <c r="F23" s="9">
@@ -18705,54 +27075,56 @@
       </c>
       <c r="CO23" s="11">
         <v>527.47093035350247</v>
       </c>
       <c r="CP23" s="9">
         <v>2466.7833914326138</v>
       </c>
       <c r="CQ23" s="9">
         <v>934.05674835830905</v>
       </c>
       <c r="CR23" s="9">
         <v>751.03320674378915</v>
       </c>
       <c r="CS23" s="9">
         <v>1317.4379902998535</v>
       </c>
       <c r="CT23" s="21">
         <v>441.5</v>
       </c>
       <c r="CU23" s="25">
         <v>708</v>
       </c>
       <c r="CV23" s="30">
         <v>269.3</v>
       </c>
-      <c r="CW23" s="47">
+      <c r="CW23" s="38">
         <v>577.4</v>
       </c>
-      <c r="CX23" s="9"/>
+      <c r="CX23" s="56">
+        <v>348</v>
+      </c>
       <c r="CY23" s="9"/>
       <c r="CZ23" s="11"/>
       <c r="DA23" s="11"/>
       <c r="DB23" s="9"/>
       <c r="DC23" s="9"/>
       <c r="DD23" s="9"/>
       <c r="DE23" s="9"/>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="9">
         <v>52.795964781943972</v>
       </c>
       <c r="C24" s="9">
         <v>70.31184328247852</v>
       </c>
       <c r="D24" s="9">
         <v>41.627937661537786</v>
       </c>
       <c r="E24" s="9">
         <v>55.725522934630362</v>
       </c>
       <c r="F24" s="9">
@@ -19018,54 +27390,56 @@
       </c>
       <c r="CO24" s="11">
         <v>666.23409079091118</v>
       </c>
       <c r="CP24" s="9">
         <v>1287.3947864100214</v>
       </c>
       <c r="CQ24" s="9">
         <v>803.21765096900049</v>
       </c>
       <c r="CR24" s="9">
         <v>1042.0158052294219</v>
       </c>
       <c r="CS24" s="9">
         <v>1420.2624944442755</v>
       </c>
       <c r="CT24" s="21">
         <v>718.9</v>
       </c>
       <c r="CU24" s="25">
         <v>922.5</v>
       </c>
       <c r="CV24" s="30">
         <v>797.9</v>
       </c>
-      <c r="CW24" s="47">
+      <c r="CW24" s="38">
         <v>736.6</v>
       </c>
-      <c r="CX24" s="9"/>
+      <c r="CX24" s="56">
+        <v>723.5</v>
+      </c>
       <c r="CY24" s="9"/>
       <c r="CZ24" s="11"/>
       <c r="DA24" s="11"/>
       <c r="DB24" s="9"/>
       <c r="DC24" s="9"/>
       <c r="DD24" s="9"/>
       <c r="DE24" s="9"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="9">
         <v>74.983476189006808</v>
       </c>
       <c r="C25" s="9">
         <v>100.991485539461</v>
       </c>
       <c r="D25" s="9">
         <v>64.731598090799139</v>
       </c>
       <c r="E25" s="9">
         <v>72.160754919554563</v>
       </c>
       <c r="F25" s="9">
@@ -19331,54 +27705,56 @@
       </c>
       <c r="CO25" s="11">
         <v>703.01877937227584</v>
       </c>
       <c r="CP25" s="9">
         <v>1300.2538599561908</v>
       </c>
       <c r="CQ25" s="9">
         <v>786.16943808616304</v>
       </c>
       <c r="CR25" s="12">
         <v>1131.9059533314073</v>
       </c>
       <c r="CS25" s="9">
         <v>991.19509208095701</v>
       </c>
       <c r="CT25" s="21">
         <v>497.3</v>
       </c>
       <c r="CU25" s="25">
         <v>706.3</v>
       </c>
       <c r="CV25" s="30">
         <v>136.4</v>
       </c>
-      <c r="CW25" s="47">
+      <c r="CW25" s="38">
         <v>717</v>
       </c>
-      <c r="CX25" s="9"/>
+      <c r="CX25" s="56">
+        <v>600.5</v>
+      </c>
       <c r="CY25" s="9"/>
       <c r="CZ25" s="11"/>
       <c r="DA25" s="11"/>
       <c r="DB25" s="9"/>
       <c r="DC25" s="9"/>
       <c r="DD25" s="12"/>
       <c r="DE25" s="9"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
       <c r="M26" s="2"/>
       <c r="N26" s="2"/>
       <c r="O26" s="2"/>
       <c r="P26" s="2"/>
@@ -19421,388 +27797,388 @@
       <c r="BA26" s="2"/>
       <c r="BB26" s="2"/>
       <c r="BC26" s="2"/>
       <c r="BD26" s="2"/>
       <c r="BE26" s="2"/>
       <c r="BF26" s="2"/>
       <c r="BG26" s="2"/>
       <c r="BH26" s="2"/>
       <c r="BI26" s="2"/>
       <c r="BJ26" s="2"/>
       <c r="BK26" s="2"/>
       <c r="BL26" s="2"/>
       <c r="BM26" s="2"/>
       <c r="BN26" s="2"/>
       <c r="BO26" s="2"/>
       <c r="BP26" s="2"/>
       <c r="BQ26" s="2"/>
       <c r="BR26" s="2"/>
       <c r="BS26" s="2"/>
       <c r="BT26" s="2"/>
       <c r="BU26" s="2"/>
       <c r="BV26" s="2"/>
       <c r="BW26" s="2"/>
     </row>
     <row r="27" spans="1:109" ht="21" customHeight="1">
-      <c r="A27" s="42" t="s">
+      <c r="A27" s="48" t="s">
         <v>14</v>
       </c>
-      <c r="B27" s="42"/>
-[...66 lines deleted...]
-      <c r="BQ27" s="43"/>
+      <c r="B27" s="48"/>
+      <c r="C27" s="48"/>
+      <c r="D27" s="48"/>
+      <c r="E27" s="48"/>
+      <c r="F27" s="48"/>
+      <c r="G27" s="48"/>
+      <c r="H27" s="48"/>
+      <c r="I27" s="48"/>
+      <c r="J27" s="48"/>
+      <c r="K27" s="48"/>
+      <c r="L27" s="48"/>
+      <c r="M27" s="48"/>
+      <c r="N27" s="48"/>
+      <c r="O27" s="48"/>
+      <c r="P27" s="48"/>
+      <c r="Q27" s="48"/>
+      <c r="R27" s="48"/>
+      <c r="S27" s="48"/>
+      <c r="T27" s="48"/>
+      <c r="U27" s="48"/>
+      <c r="V27" s="48"/>
+      <c r="W27" s="48"/>
+      <c r="X27" s="48"/>
+      <c r="Y27" s="48"/>
+      <c r="Z27" s="48"/>
+      <c r="AA27" s="48"/>
+      <c r="AB27" s="48"/>
+      <c r="AC27" s="48"/>
+      <c r="AD27" s="48"/>
+      <c r="AE27" s="48"/>
+      <c r="AF27" s="48"/>
+      <c r="AG27" s="48"/>
+      <c r="AH27" s="48"/>
+      <c r="AI27" s="48"/>
+      <c r="AJ27" s="48"/>
+      <c r="AK27" s="48"/>
+      <c r="AL27" s="48"/>
+      <c r="AM27" s="48"/>
+      <c r="AN27" s="48"/>
+      <c r="AO27" s="48"/>
+      <c r="AP27" s="48"/>
+      <c r="AQ27" s="48"/>
+      <c r="AR27" s="48"/>
+      <c r="AS27" s="48"/>
+      <c r="AT27" s="48"/>
+      <c r="AU27" s="48"/>
+      <c r="AV27" s="48"/>
+      <c r="AW27" s="48"/>
+      <c r="AX27" s="48"/>
+      <c r="AY27" s="48"/>
+      <c r="AZ27" s="48"/>
+      <c r="BA27" s="48"/>
+      <c r="BB27" s="48"/>
+      <c r="BC27" s="48"/>
+      <c r="BD27" s="48"/>
+      <c r="BE27" s="48"/>
+      <c r="BF27" s="48"/>
+      <c r="BG27" s="48"/>
+      <c r="BH27" s="48"/>
+      <c r="BI27" s="48"/>
+      <c r="BJ27" s="49"/>
+      <c r="BK27" s="49"/>
+      <c r="BL27" s="49"/>
+      <c r="BM27" s="49"/>
+      <c r="BN27" s="49"/>
+      <c r="BO27" s="49"/>
+      <c r="BP27" s="49"/>
+      <c r="BQ27" s="49"/>
       <c r="BR27" s="2"/>
       <c r="BS27" s="2"/>
       <c r="BT27" s="2"/>
       <c r="BU27" s="2"/>
       <c r="BV27" s="2"/>
       <c r="BW27" s="2"/>
     </row>
     <row r="28" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A28" s="4"/>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
-      <c r="J28" s="39" t="s">
+      <c r="J28" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="K28" s="39"/>
-[...1 lines deleted...]
-      <c r="M28" s="39"/>
+      <c r="K28" s="47"/>
+      <c r="L28" s="47"/>
+      <c r="M28" s="47"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
       <c r="P28" s="4"/>
       <c r="Q28" s="4"/>
       <c r="R28" s="4"/>
       <c r="S28" s="4"/>
       <c r="T28" s="4"/>
       <c r="U28" s="4"/>
-      <c r="V28" s="39" t="s">
+      <c r="V28" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="W28" s="39"/>
-[...1 lines deleted...]
-      <c r="Y28" s="39"/>
+      <c r="W28" s="47"/>
+      <c r="X28" s="47"/>
+      <c r="Y28" s="47"/>
       <c r="Z28" s="4"/>
       <c r="AA28" s="4"/>
       <c r="AB28" s="4"/>
       <c r="AC28" s="4"/>
       <c r="AD28" s="4"/>
       <c r="AE28" s="4"/>
       <c r="AF28" s="4"/>
       <c r="AG28" s="4"/>
-      <c r="AH28" s="39" t="s">
+      <c r="AH28" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="AI28" s="39"/>
-[...1 lines deleted...]
-      <c r="AK28" s="39"/>
+      <c r="AI28" s="47"/>
+      <c r="AJ28" s="47"/>
+      <c r="AK28" s="47"/>
       <c r="AL28" s="4"/>
       <c r="AM28" s="4"/>
       <c r="AN28" s="4"/>
       <c r="AO28" s="4"/>
       <c r="AP28" s="4"/>
       <c r="AQ28" s="4"/>
       <c r="AR28" s="4"/>
       <c r="AS28" s="4"/>
-      <c r="AT28" s="39" t="s">
+      <c r="AT28" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="AU28" s="39"/>
-[...1 lines deleted...]
-      <c r="AW28" s="39"/>
+      <c r="AU28" s="47"/>
+      <c r="AV28" s="47"/>
+      <c r="AW28" s="47"/>
       <c r="AX28" s="4"/>
       <c r="AY28" s="4"/>
       <c r="AZ28" s="4"/>
       <c r="BA28" s="4"/>
       <c r="BB28" s="4"/>
       <c r="BC28" s="4"/>
       <c r="BD28" s="4"/>
       <c r="BE28" s="4"/>
-      <c r="BF28" s="39" t="s">
+      <c r="BF28" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="BG28" s="39"/>
-[...1 lines deleted...]
-      <c r="BI28" s="39"/>
+      <c r="BG28" s="47"/>
+      <c r="BH28" s="47"/>
+      <c r="BI28" s="47"/>
       <c r="BJ28" s="4"/>
       <c r="BK28" s="4"/>
       <c r="BL28" s="4"/>
       <c r="BM28" s="4"/>
       <c r="BN28" s="4"/>
       <c r="BO28" s="4"/>
       <c r="BP28" s="4"/>
       <c r="BQ28" s="4"/>
-      <c r="BR28" s="39" t="s">
+      <c r="BR28" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="BS28" s="39"/>
-[...1 lines deleted...]
-      <c r="BU28" s="39"/>
+      <c r="BS28" s="47"/>
+      <c r="BT28" s="47"/>
+      <c r="BU28" s="47"/>
       <c r="BV28" s="4"/>
       <c r="BW28" s="4"/>
       <c r="BX28" s="4"/>
       <c r="BY28" s="4"/>
       <c r="BZ28" s="4"/>
       <c r="CA28" s="4"/>
       <c r="CB28" s="4"/>
       <c r="CC28" s="4"/>
-      <c r="CD28" s="39" t="s">
+      <c r="CD28" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="CE28" s="39"/>
-[...1 lines deleted...]
-      <c r="CG28" s="39"/>
+      <c r="CE28" s="47"/>
+      <c r="CF28" s="47"/>
+      <c r="CG28" s="47"/>
       <c r="CH28" s="4"/>
       <c r="CI28" s="4"/>
       <c r="CJ28" s="4"/>
       <c r="CK28" s="4"/>
       <c r="CL28" s="4"/>
       <c r="CM28" s="4"/>
       <c r="CN28" s="4"/>
       <c r="CO28" s="4"/>
-      <c r="CP28" s="39" t="s">
+      <c r="CP28" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="CQ28" s="39"/>
-[...1 lines deleted...]
-      <c r="CS28" s="39"/>
+      <c r="CQ28" s="47"/>
+      <c r="CR28" s="47"/>
+      <c r="CS28" s="47"/>
       <c r="CT28" s="4"/>
       <c r="CU28" s="4"/>
       <c r="CV28" s="4"/>
       <c r="CW28" s="4"/>
       <c r="CX28" s="4"/>
       <c r="CY28" s="4"/>
       <c r="CZ28" s="4"/>
       <c r="DA28" s="4"/>
-      <c r="DB28" s="39" t="s">
+      <c r="DB28" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="DC28" s="39"/>
-[...1 lines deleted...]
-      <c r="DE28" s="39"/>
+      <c r="DC28" s="47"/>
+      <c r="DD28" s="47"/>
+      <c r="DE28" s="47"/>
     </row>
     <row r="29" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A29" s="40"/>
-      <c r="B29" s="36" t="s">
+      <c r="A29" s="50"/>
+      <c r="B29" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="C29" s="37"/>
-[...10 lines deleted...]
-      <c r="N29" s="36" t="s">
+      <c r="C29" s="45"/>
+      <c r="D29" s="45"/>
+      <c r="E29" s="45"/>
+      <c r="F29" s="45"/>
+      <c r="G29" s="45"/>
+      <c r="H29" s="45"/>
+      <c r="I29" s="45"/>
+      <c r="J29" s="45"/>
+      <c r="K29" s="45"/>
+      <c r="L29" s="45"/>
+      <c r="M29" s="46"/>
+      <c r="N29" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="O29" s="37"/>
-[...10 lines deleted...]
-      <c r="Z29" s="36" t="s">
+      <c r="O29" s="45"/>
+      <c r="P29" s="45"/>
+      <c r="Q29" s="45"/>
+      <c r="R29" s="45"/>
+      <c r="S29" s="45"/>
+      <c r="T29" s="45"/>
+      <c r="U29" s="45"/>
+      <c r="V29" s="45"/>
+      <c r="W29" s="45"/>
+      <c r="X29" s="45"/>
+      <c r="Y29" s="46"/>
+      <c r="Z29" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="AA29" s="37"/>
-[...10 lines deleted...]
-      <c r="AL29" s="36" t="s">
+      <c r="AA29" s="45"/>
+      <c r="AB29" s="45"/>
+      <c r="AC29" s="45"/>
+      <c r="AD29" s="45"/>
+      <c r="AE29" s="45"/>
+      <c r="AF29" s="45"/>
+      <c r="AG29" s="45"/>
+      <c r="AH29" s="45"/>
+      <c r="AI29" s="45"/>
+      <c r="AJ29" s="45"/>
+      <c r="AK29" s="46"/>
+      <c r="AL29" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="AM29" s="37"/>
-[...10 lines deleted...]
-      <c r="AX29" s="36" t="s">
+      <c r="AM29" s="45"/>
+      <c r="AN29" s="45"/>
+      <c r="AO29" s="45"/>
+      <c r="AP29" s="45"/>
+      <c r="AQ29" s="45"/>
+      <c r="AR29" s="45"/>
+      <c r="AS29" s="45"/>
+      <c r="AT29" s="45"/>
+      <c r="AU29" s="45"/>
+      <c r="AV29" s="45"/>
+      <c r="AW29" s="46"/>
+      <c r="AX29" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="AY29" s="37"/>
-[...10 lines deleted...]
-      <c r="BJ29" s="36" t="s">
+      <c r="AY29" s="45"/>
+      <c r="AZ29" s="45"/>
+      <c r="BA29" s="45"/>
+      <c r="BB29" s="45"/>
+      <c r="BC29" s="45"/>
+      <c r="BD29" s="45"/>
+      <c r="BE29" s="45"/>
+      <c r="BF29" s="45"/>
+      <c r="BG29" s="45"/>
+      <c r="BH29" s="45"/>
+      <c r="BI29" s="46"/>
+      <c r="BJ29" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="BK29" s="37"/>
-[...10 lines deleted...]
-      <c r="BV29" s="36" t="s">
+      <c r="BK29" s="45"/>
+      <c r="BL29" s="45"/>
+      <c r="BM29" s="45"/>
+      <c r="BN29" s="45"/>
+      <c r="BO29" s="45"/>
+      <c r="BP29" s="45"/>
+      <c r="BQ29" s="45"/>
+      <c r="BR29" s="45"/>
+      <c r="BS29" s="45"/>
+      <c r="BT29" s="45"/>
+      <c r="BU29" s="46"/>
+      <c r="BV29" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="BW29" s="37"/>
-[...10 lines deleted...]
-      <c r="CH29" s="36" t="s">
+      <c r="BW29" s="45"/>
+      <c r="BX29" s="45"/>
+      <c r="BY29" s="45"/>
+      <c r="BZ29" s="45"/>
+      <c r="CA29" s="45"/>
+      <c r="CB29" s="45"/>
+      <c r="CC29" s="45"/>
+      <c r="CD29" s="45"/>
+      <c r="CE29" s="45"/>
+      <c r="CF29" s="45"/>
+      <c r="CG29" s="46"/>
+      <c r="CH29" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="CI29" s="37"/>
-[...10 lines deleted...]
-      <c r="CT29" s="36" t="s">
+      <c r="CI29" s="45"/>
+      <c r="CJ29" s="45"/>
+      <c r="CK29" s="45"/>
+      <c r="CL29" s="45"/>
+      <c r="CM29" s="45"/>
+      <c r="CN29" s="45"/>
+      <c r="CO29" s="45"/>
+      <c r="CP29" s="45"/>
+      <c r="CQ29" s="45"/>
+      <c r="CR29" s="45"/>
+      <c r="CS29" s="46"/>
+      <c r="CT29" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="CU29" s="37"/>
-[...9 lines deleted...]
-      <c r="DE29" s="38"/>
+      <c r="CU29" s="45"/>
+      <c r="CV29" s="45"/>
+      <c r="CW29" s="45"/>
+      <c r="CX29" s="45"/>
+      <c r="CY29" s="45"/>
+      <c r="CZ29" s="45"/>
+      <c r="DA29" s="45"/>
+      <c r="DB29" s="45"/>
+      <c r="DC29" s="45"/>
+      <c r="DD29" s="45"/>
+      <c r="DE29" s="46"/>
     </row>
     <row r="30" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A30" s="41"/>
+      <c r="A30" s="51"/>
       <c r="B30" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I30" s="6" t="s">
         <v>7</v>
       </c>
       <c r="J30" s="6" t="s">
@@ -20385,54 +28761,56 @@
       </c>
       <c r="CO31" s="11">
         <v>206.48903597485807</v>
       </c>
       <c r="CP31" s="9">
         <v>3600.2775749137331</v>
       </c>
       <c r="CQ31" s="9">
         <v>715.83098428092785</v>
       </c>
       <c r="CR31" s="9">
         <v>114.86512274648086</v>
       </c>
       <c r="CS31" s="9">
         <v>-84.811731955488469</v>
       </c>
       <c r="CT31" s="22">
         <v>49.6</v>
       </c>
       <c r="CU31" s="26">
         <v>181.7</v>
       </c>
       <c r="CV31" s="32">
         <v>102.1</v>
       </c>
-      <c r="CW31" s="49">
+      <c r="CW31" s="40">
         <v>76.5</v>
       </c>
-      <c r="CX31" s="10"/>
+      <c r="CX31" s="60">
+        <v>48.8</v>
+      </c>
       <c r="CY31" s="11"/>
       <c r="CZ31" s="11"/>
       <c r="DA31" s="11"/>
       <c r="DB31" s="9"/>
       <c r="DC31" s="9"/>
       <c r="DD31" s="9"/>
       <c r="DE31" s="9"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="C32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="D32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="E32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="F32" s="9">
@@ -20698,54 +29076,56 @@
       </c>
       <c r="CO32" s="11">
         <v>1.2738817795959956</v>
       </c>
       <c r="CP32" s="9">
         <v>77.846551362692054</v>
       </c>
       <c r="CQ32" s="9">
         <v>23.448949540044243</v>
       </c>
       <c r="CR32" s="9">
         <v>20.524321001747605</v>
       </c>
       <c r="CS32" s="9">
         <v>-33.694688921695757</v>
       </c>
       <c r="CT32" s="22">
         <v>10.7</v>
       </c>
       <c r="CU32" s="26">
         <v>38.299999999999997</v>
       </c>
       <c r="CV32" s="32">
         <v>21.8</v>
       </c>
-      <c r="CW32" s="49">
+      <c r="CW32" s="40">
         <v>16.399999999999999</v>
       </c>
-      <c r="CX32" s="9"/>
+      <c r="CX32" s="59">
+        <v>10.4</v>
+      </c>
       <c r="CY32" s="9"/>
       <c r="CZ32" s="11"/>
       <c r="DA32" s="11"/>
       <c r="DB32" s="9"/>
       <c r="DC32" s="9"/>
       <c r="DD32" s="9"/>
       <c r="DE32" s="9"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="C33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="D33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="E33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="F33" s="9">
@@ -21011,54 +29391,56 @@
       </c>
       <c r="CO33" s="11">
         <v>7.4719518594024426E-2</v>
       </c>
       <c r="CP33" s="9">
         <v>165.61977742751665</v>
       </c>
       <c r="CQ33" s="9">
         <v>28.109845197154126</v>
       </c>
       <c r="CR33" s="9">
         <v>4.4179429174367311</v>
       </c>
       <c r="CS33" s="9">
         <v>3.2470832851551923</v>
       </c>
       <c r="CT33" s="22">
         <v>0.8</v>
       </c>
       <c r="CU33" s="26">
         <v>3</v>
       </c>
       <c r="CV33" s="32">
         <v>1.7</v>
       </c>
-      <c r="CW33" s="49">
+      <c r="CW33" s="40">
         <v>1.2</v>
       </c>
-      <c r="CX33" s="9"/>
+      <c r="CX33" s="59">
+        <v>0.8</v>
+      </c>
       <c r="CY33" s="9"/>
       <c r="CZ33" s="11"/>
       <c r="DA33" s="11"/>
       <c r="DB33" s="9"/>
       <c r="DC33" s="9"/>
       <c r="DD33" s="9"/>
       <c r="DE33" s="9"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="C34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="D34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="E34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="F34" s="9">
@@ -21324,54 +29706,56 @@
       </c>
       <c r="CO34" s="11">
         <v>31.04600915629829</v>
       </c>
       <c r="CP34" s="9">
         <v>54.819982491647302</v>
       </c>
       <c r="CQ34" s="9">
         <v>38.993258822516836</v>
       </c>
       <c r="CR34" s="9">
         <v>3.8226887990252632</v>
       </c>
       <c r="CS34" s="9">
         <v>-7.7411350807735193</v>
       </c>
       <c r="CT34" s="22">
         <v>1.3</v>
       </c>
       <c r="CU34" s="26">
         <v>4.8</v>
       </c>
       <c r="CV34" s="32">
         <v>2.6</v>
       </c>
-      <c r="CW34" s="49">
+      <c r="CW34" s="40">
         <v>2</v>
       </c>
-      <c r="CX34" s="9"/>
+      <c r="CX34" s="59">
+        <v>1.3</v>
+      </c>
       <c r="CY34" s="9"/>
       <c r="CZ34" s="11"/>
       <c r="DA34" s="11"/>
       <c r="DB34" s="9"/>
       <c r="DC34" s="9"/>
       <c r="DD34" s="9"/>
       <c r="DE34" s="9"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="C35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="D35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="E35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="F35" s="15">
@@ -21637,54 +30021,56 @@
       </c>
       <c r="CO35" s="11">
         <v>100.79551835063296</v>
       </c>
       <c r="CP35" s="9">
         <v>949.55283176923945</v>
       </c>
       <c r="CQ35" s="9">
         <v>175.49246230795177</v>
       </c>
       <c r="CR35" s="9">
         <v>10.231229692387664</v>
       </c>
       <c r="CS35" s="9">
         <v>137.46447097768268</v>
       </c>
       <c r="CT35" s="22">
         <v>4.4000000000000004</v>
       </c>
       <c r="CU35" s="26">
         <v>16.8</v>
       </c>
       <c r="CV35" s="33">
         <v>9.1999999999999993</v>
       </c>
-      <c r="CW35" s="50">
+      <c r="CW35" s="41">
         <v>6.8</v>
       </c>
-      <c r="CX35" s="15"/>
+      <c r="CX35" s="61">
+        <v>4.4000000000000004</v>
+      </c>
       <c r="CY35" s="9"/>
       <c r="CZ35" s="11"/>
       <c r="DA35" s="11"/>
       <c r="DB35" s="9"/>
       <c r="DC35" s="9"/>
       <c r="DD35" s="9"/>
       <c r="DE35" s="9"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="C36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="D36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="E36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="F36" s="9">
@@ -21950,54 +30336,56 @@
       </c>
       <c r="CO36" s="11">
         <v>52.401431519268655</v>
       </c>
       <c r="CP36" s="9">
         <v>1381.3509766642742</v>
       </c>
       <c r="CQ36" s="9">
         <v>297.9059727118069</v>
       </c>
       <c r="CR36" s="9">
         <v>16.680318008949428</v>
       </c>
       <c r="CS36" s="9">
         <v>-6.0742556080459931</v>
       </c>
       <c r="CT36" s="22">
         <v>0</v>
       </c>
       <c r="CU36" s="26">
         <v>0</v>
       </c>
       <c r="CV36" s="32">
         <v>0</v>
       </c>
-      <c r="CW36" s="49">
+      <c r="CW36" s="40">
         <v>0</v>
       </c>
-      <c r="CX36" s="9"/>
+      <c r="CX36" s="59">
+        <v>0</v>
+      </c>
       <c r="CY36" s="9"/>
       <c r="CZ36" s="11"/>
       <c r="DA36" s="11"/>
       <c r="DB36" s="9"/>
       <c r="DC36" s="9"/>
       <c r="DD36" s="9"/>
       <c r="DE36" s="9"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="C37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="D37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="E37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="F37" s="9">
@@ -22263,54 +30651,56 @@
       </c>
       <c r="CO37" s="11">
         <v>16.389145166363136</v>
       </c>
       <c r="CP37" s="9">
         <v>525.01103964655238</v>
       </c>
       <c r="CQ37" s="9">
         <v>79.177294059856507</v>
       </c>
       <c r="CR37" s="9">
         <v>1.1032882786507148</v>
       </c>
       <c r="CS37" s="9">
         <v>-76.362210277810775</v>
       </c>
       <c r="CT37" s="22">
         <v>12.3</v>
       </c>
       <c r="CU37" s="26">
         <v>46.9</v>
       </c>
       <c r="CV37" s="32">
         <v>25.7</v>
       </c>
-      <c r="CW37" s="49">
+      <c r="CW37" s="40">
         <v>19.100000000000001</v>
       </c>
-      <c r="CX37" s="9"/>
+      <c r="CX37" s="59">
+        <v>12.3</v>
+      </c>
       <c r="CY37" s="9"/>
       <c r="CZ37" s="11"/>
       <c r="DA37" s="11"/>
       <c r="DB37" s="9"/>
       <c r="DC37" s="9"/>
       <c r="DD37" s="9"/>
       <c r="DE37" s="9"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="C38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="D38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="E38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="F38" s="9">
@@ -22576,54 +30966,56 @@
       </c>
       <c r="CO38" s="11">
         <v>4.5083304841049765</v>
       </c>
       <c r="CP38" s="9">
         <v>446.07641555181107</v>
       </c>
       <c r="CQ38" s="9">
         <v>72.70320164159746</v>
       </c>
       <c r="CR38" s="12">
         <v>58.085334048283457</v>
       </c>
       <c r="CS38" s="9">
         <v>-101.6509963300003</v>
       </c>
       <c r="CT38" s="22">
         <v>20.2</v>
       </c>
       <c r="CU38" s="26">
         <v>71.8</v>
       </c>
       <c r="CV38" s="32">
         <v>41</v>
       </c>
-      <c r="CW38" s="49">
+      <c r="CW38" s="40">
         <v>30.9</v>
       </c>
-      <c r="CX38" s="9"/>
+      <c r="CX38" s="59">
+        <v>19.600000000000001</v>
+      </c>
       <c r="CY38" s="9"/>
       <c r="CZ38" s="11"/>
       <c r="DA38" s="11"/>
       <c r="DB38" s="9"/>
       <c r="DC38" s="9"/>
       <c r="DD38" s="12"/>
       <c r="DE38" s="9"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="2"/>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
       <c r="O39" s="2"/>
       <c r="P39" s="2"/>
@@ -22666,388 +31058,388 @@
       <c r="BA39" s="2"/>
       <c r="BB39" s="2"/>
       <c r="BC39" s="2"/>
       <c r="BD39" s="2"/>
       <c r="BE39" s="2"/>
       <c r="BF39" s="2"/>
       <c r="BG39" s="2"/>
       <c r="BH39" s="2"/>
       <c r="BI39" s="2"/>
       <c r="BJ39" s="2"/>
       <c r="BK39" s="2"/>
       <c r="BL39" s="2"/>
       <c r="BM39" s="2"/>
       <c r="BN39" s="2"/>
       <c r="BO39" s="2"/>
       <c r="BP39" s="2"/>
       <c r="BQ39" s="2"/>
       <c r="BR39" s="2"/>
       <c r="BS39" s="2"/>
       <c r="BT39" s="2"/>
       <c r="BU39" s="2"/>
       <c r="BV39" s="2"/>
       <c r="BW39" s="2"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="A40" s="42" t="s">
+      <c r="A40" s="48" t="s">
         <v>15</v>
       </c>
-      <c r="B40" s="42"/>
-[...66 lines deleted...]
-      <c r="BQ40" s="43"/>
+      <c r="B40" s="48"/>
+      <c r="C40" s="48"/>
+      <c r="D40" s="48"/>
+      <c r="E40" s="48"/>
+      <c r="F40" s="48"/>
+      <c r="G40" s="48"/>
+      <c r="H40" s="48"/>
+      <c r="I40" s="48"/>
+      <c r="J40" s="48"/>
+      <c r="K40" s="48"/>
+      <c r="L40" s="48"/>
+      <c r="M40" s="48"/>
+      <c r="N40" s="48"/>
+      <c r="O40" s="48"/>
+      <c r="P40" s="48"/>
+      <c r="Q40" s="48"/>
+      <c r="R40" s="48"/>
+      <c r="S40" s="48"/>
+      <c r="T40" s="48"/>
+      <c r="U40" s="48"/>
+      <c r="V40" s="48"/>
+      <c r="W40" s="48"/>
+      <c r="X40" s="48"/>
+      <c r="Y40" s="48"/>
+      <c r="Z40" s="48"/>
+      <c r="AA40" s="48"/>
+      <c r="AB40" s="48"/>
+      <c r="AC40" s="48"/>
+      <c r="AD40" s="48"/>
+      <c r="AE40" s="48"/>
+      <c r="AF40" s="48"/>
+      <c r="AG40" s="48"/>
+      <c r="AH40" s="48"/>
+      <c r="AI40" s="48"/>
+      <c r="AJ40" s="48"/>
+      <c r="AK40" s="48"/>
+      <c r="AL40" s="48"/>
+      <c r="AM40" s="48"/>
+      <c r="AN40" s="48"/>
+      <c r="AO40" s="48"/>
+      <c r="AP40" s="48"/>
+      <c r="AQ40" s="48"/>
+      <c r="AR40" s="48"/>
+      <c r="AS40" s="48"/>
+      <c r="AT40" s="48"/>
+      <c r="AU40" s="48"/>
+      <c r="AV40" s="48"/>
+      <c r="AW40" s="48"/>
+      <c r="AX40" s="48"/>
+      <c r="AY40" s="48"/>
+      <c r="AZ40" s="48"/>
+      <c r="BA40" s="48"/>
+      <c r="BB40" s="48"/>
+      <c r="BC40" s="48"/>
+      <c r="BD40" s="48"/>
+      <c r="BE40" s="48"/>
+      <c r="BF40" s="48"/>
+      <c r="BG40" s="48"/>
+      <c r="BH40" s="48"/>
+      <c r="BI40" s="48"/>
+      <c r="BJ40" s="49"/>
+      <c r="BK40" s="49"/>
+      <c r="BL40" s="49"/>
+      <c r="BM40" s="49"/>
+      <c r="BN40" s="49"/>
+      <c r="BO40" s="49"/>
+      <c r="BP40" s="49"/>
+      <c r="BQ40" s="49"/>
       <c r="BR40" s="2"/>
       <c r="BS40" s="2"/>
       <c r="BT40" s="2"/>
       <c r="BU40" s="2"/>
       <c r="BV40" s="2"/>
       <c r="BW40" s="2"/>
     </row>
     <row r="41" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A41" s="4"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
-      <c r="J41" s="39" t="s">
+      <c r="J41" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="K41" s="39"/>
-[...1 lines deleted...]
-      <c r="M41" s="39"/>
+      <c r="K41" s="47"/>
+      <c r="L41" s="47"/>
+      <c r="M41" s="47"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
       <c r="R41" s="4"/>
       <c r="S41" s="4"/>
       <c r="T41" s="4"/>
       <c r="U41" s="4"/>
-      <c r="V41" s="39" t="s">
+      <c r="V41" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="W41" s="39"/>
-[...1 lines deleted...]
-      <c r="Y41" s="39"/>
+      <c r="W41" s="47"/>
+      <c r="X41" s="47"/>
+      <c r="Y41" s="47"/>
       <c r="Z41" s="4"/>
       <c r="AA41" s="4"/>
       <c r="AB41" s="4"/>
       <c r="AC41" s="4"/>
       <c r="AD41" s="4"/>
       <c r="AE41" s="4"/>
       <c r="AF41" s="4"/>
       <c r="AG41" s="4"/>
-      <c r="AH41" s="39" t="s">
+      <c r="AH41" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="AI41" s="39"/>
-[...1 lines deleted...]
-      <c r="AK41" s="39"/>
+      <c r="AI41" s="47"/>
+      <c r="AJ41" s="47"/>
+      <c r="AK41" s="47"/>
       <c r="AL41" s="4"/>
       <c r="AM41" s="4"/>
       <c r="AN41" s="4"/>
       <c r="AO41" s="4"/>
       <c r="AP41" s="4"/>
       <c r="AQ41" s="4"/>
       <c r="AR41" s="4"/>
       <c r="AS41" s="4"/>
-      <c r="AT41" s="39" t="s">
+      <c r="AT41" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="AU41" s="39"/>
-[...1 lines deleted...]
-      <c r="AW41" s="39"/>
+      <c r="AU41" s="47"/>
+      <c r="AV41" s="47"/>
+      <c r="AW41" s="47"/>
       <c r="AX41" s="4"/>
       <c r="AY41" s="4"/>
       <c r="AZ41" s="4"/>
       <c r="BA41" s="4"/>
       <c r="BB41" s="4"/>
       <c r="BC41" s="4"/>
       <c r="BD41" s="4"/>
       <c r="BE41" s="4"/>
-      <c r="BF41" s="39" t="s">
+      <c r="BF41" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="BG41" s="39"/>
-[...1 lines deleted...]
-      <c r="BI41" s="39"/>
+      <c r="BG41" s="47"/>
+      <c r="BH41" s="47"/>
+      <c r="BI41" s="47"/>
       <c r="BJ41" s="4"/>
       <c r="BK41" s="4"/>
       <c r="BL41" s="4"/>
       <c r="BM41" s="4"/>
       <c r="BN41" s="4"/>
       <c r="BO41" s="4"/>
       <c r="BP41" s="4"/>
       <c r="BQ41" s="4"/>
-      <c r="BR41" s="39" t="s">
+      <c r="BR41" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="BS41" s="39"/>
-[...1 lines deleted...]
-      <c r="BU41" s="39"/>
+      <c r="BS41" s="47"/>
+      <c r="BT41" s="47"/>
+      <c r="BU41" s="47"/>
       <c r="BV41" s="4"/>
       <c r="BW41" s="4"/>
       <c r="BX41" s="4"/>
       <c r="BY41" s="4"/>
       <c r="BZ41" s="4"/>
       <c r="CA41" s="4"/>
       <c r="CB41" s="4"/>
       <c r="CC41" s="4"/>
-      <c r="CD41" s="39" t="s">
+      <c r="CD41" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="CE41" s="39"/>
-[...1 lines deleted...]
-      <c r="CG41" s="39"/>
+      <c r="CE41" s="47"/>
+      <c r="CF41" s="47"/>
+      <c r="CG41" s="47"/>
       <c r="CH41" s="4"/>
       <c r="CI41" s="4"/>
       <c r="CJ41" s="4"/>
       <c r="CK41" s="4"/>
       <c r="CL41" s="4"/>
       <c r="CM41" s="4"/>
       <c r="CN41" s="4"/>
       <c r="CO41" s="4"/>
-      <c r="CP41" s="39" t="s">
+      <c r="CP41" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="CQ41" s="39"/>
-[...1 lines deleted...]
-      <c r="CS41" s="39"/>
+      <c r="CQ41" s="47"/>
+      <c r="CR41" s="47"/>
+      <c r="CS41" s="47"/>
       <c r="CT41" s="4"/>
       <c r="CU41" s="4"/>
       <c r="CV41" s="4"/>
       <c r="CW41" s="4"/>
       <c r="CX41" s="4"/>
       <c r="CY41" s="4"/>
       <c r="CZ41" s="4"/>
       <c r="DA41" s="4"/>
-      <c r="DB41" s="39" t="s">
+      <c r="DB41" s="47" t="s">
         <v>13</v>
       </c>
-      <c r="DC41" s="39"/>
-[...1 lines deleted...]
-      <c r="DE41" s="39"/>
+      <c r="DC41" s="47"/>
+      <c r="DD41" s="47"/>
+      <c r="DE41" s="47"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="40"/>
-      <c r="B42" s="36" t="s">
+      <c r="A42" s="50"/>
+      <c r="B42" s="44" t="s">
         <v>31</v>
       </c>
-      <c r="C42" s="37"/>
-[...10 lines deleted...]
-      <c r="N42" s="36" t="s">
+      <c r="C42" s="45"/>
+      <c r="D42" s="45"/>
+      <c r="E42" s="45"/>
+      <c r="F42" s="45"/>
+      <c r="G42" s="45"/>
+      <c r="H42" s="45"/>
+      <c r="I42" s="45"/>
+      <c r="J42" s="45"/>
+      <c r="K42" s="45"/>
+      <c r="L42" s="45"/>
+      <c r="M42" s="46"/>
+      <c r="N42" s="44" t="s">
         <v>17</v>
       </c>
-      <c r="O42" s="37"/>
-[...10 lines deleted...]
-      <c r="Z42" s="36" t="s">
+      <c r="O42" s="45"/>
+      <c r="P42" s="45"/>
+      <c r="Q42" s="45"/>
+      <c r="R42" s="45"/>
+      <c r="S42" s="45"/>
+      <c r="T42" s="45"/>
+      <c r="U42" s="45"/>
+      <c r="V42" s="45"/>
+      <c r="W42" s="45"/>
+      <c r="X42" s="45"/>
+      <c r="Y42" s="46"/>
+      <c r="Z42" s="44" t="s">
         <v>19</v>
       </c>
-      <c r="AA42" s="37"/>
-[...10 lines deleted...]
-      <c r="AL42" s="36" t="s">
+      <c r="AA42" s="45"/>
+      <c r="AB42" s="45"/>
+      <c r="AC42" s="45"/>
+      <c r="AD42" s="45"/>
+      <c r="AE42" s="45"/>
+      <c r="AF42" s="45"/>
+      <c r="AG42" s="45"/>
+      <c r="AH42" s="45"/>
+      <c r="AI42" s="45"/>
+      <c r="AJ42" s="45"/>
+      <c r="AK42" s="46"/>
+      <c r="AL42" s="44" t="s">
         <v>20</v>
       </c>
-      <c r="AM42" s="37"/>
-[...10 lines deleted...]
-      <c r="AX42" s="36" t="s">
+      <c r="AM42" s="45"/>
+      <c r="AN42" s="45"/>
+      <c r="AO42" s="45"/>
+      <c r="AP42" s="45"/>
+      <c r="AQ42" s="45"/>
+      <c r="AR42" s="45"/>
+      <c r="AS42" s="45"/>
+      <c r="AT42" s="45"/>
+      <c r="AU42" s="45"/>
+      <c r="AV42" s="45"/>
+      <c r="AW42" s="46"/>
+      <c r="AX42" s="44" t="s">
         <v>18</v>
       </c>
-      <c r="AY42" s="37"/>
-[...10 lines deleted...]
-      <c r="BJ42" s="36" t="s">
+      <c r="AY42" s="45"/>
+      <c r="AZ42" s="45"/>
+      <c r="BA42" s="45"/>
+      <c r="BB42" s="45"/>
+      <c r="BC42" s="45"/>
+      <c r="BD42" s="45"/>
+      <c r="BE42" s="45"/>
+      <c r="BF42" s="45"/>
+      <c r="BG42" s="45"/>
+      <c r="BH42" s="45"/>
+      <c r="BI42" s="46"/>
+      <c r="BJ42" s="44" t="s">
         <v>22</v>
       </c>
-      <c r="BK42" s="37"/>
-[...10 lines deleted...]
-      <c r="BV42" s="36" t="s">
+      <c r="BK42" s="45"/>
+      <c r="BL42" s="45"/>
+      <c r="BM42" s="45"/>
+      <c r="BN42" s="45"/>
+      <c r="BO42" s="45"/>
+      <c r="BP42" s="45"/>
+      <c r="BQ42" s="45"/>
+      <c r="BR42" s="45"/>
+      <c r="BS42" s="45"/>
+      <c r="BT42" s="45"/>
+      <c r="BU42" s="46"/>
+      <c r="BV42" s="44" t="s">
         <v>32</v>
       </c>
-      <c r="BW42" s="37"/>
-[...10 lines deleted...]
-      <c r="CH42" s="36" t="s">
+      <c r="BW42" s="45"/>
+      <c r="BX42" s="45"/>
+      <c r="BY42" s="45"/>
+      <c r="BZ42" s="45"/>
+      <c r="CA42" s="45"/>
+      <c r="CB42" s="45"/>
+      <c r="CC42" s="45"/>
+      <c r="CD42" s="45"/>
+      <c r="CE42" s="45"/>
+      <c r="CF42" s="45"/>
+      <c r="CG42" s="46"/>
+      <c r="CH42" s="44" t="s">
         <v>33</v>
       </c>
-      <c r="CI42" s="37"/>
-[...10 lines deleted...]
-      <c r="CT42" s="36" t="s">
+      <c r="CI42" s="45"/>
+      <c r="CJ42" s="45"/>
+      <c r="CK42" s="45"/>
+      <c r="CL42" s="45"/>
+      <c r="CM42" s="45"/>
+      <c r="CN42" s="45"/>
+      <c r="CO42" s="45"/>
+      <c r="CP42" s="45"/>
+      <c r="CQ42" s="45"/>
+      <c r="CR42" s="45"/>
+      <c r="CS42" s="46"/>
+      <c r="CT42" s="44" t="s">
         <v>34</v>
       </c>
-      <c r="CU42" s="37"/>
-[...9 lines deleted...]
-      <c r="DE42" s="38"/>
+      <c r="CU42" s="45"/>
+      <c r="CV42" s="45"/>
+      <c r="CW42" s="45"/>
+      <c r="CX42" s="45"/>
+      <c r="CY42" s="45"/>
+      <c r="CZ42" s="45"/>
+      <c r="DA42" s="45"/>
+      <c r="DB42" s="45"/>
+      <c r="DC42" s="45"/>
+      <c r="DD42" s="45"/>
+      <c r="DE42" s="46"/>
     </row>
     <row r="43" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A43" s="41"/>
+      <c r="A43" s="51"/>
       <c r="B43" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I43" s="6" t="s">
         <v>7</v>
       </c>
       <c r="J43" s="6" t="s">
@@ -23630,54 +32022,56 @@
       </c>
       <c r="CO44" s="11">
         <v>2328.6338745128432</v>
       </c>
       <c r="CP44" s="9">
         <v>4251.2972621556919</v>
       </c>
       <c r="CQ44" s="9">
         <v>2933.7321023199065</v>
       </c>
       <c r="CR44" s="9">
         <v>4464.5765079026178</v>
       </c>
       <c r="CS44" s="9">
         <v>6277.9031363636968</v>
       </c>
       <c r="CT44" s="23">
         <v>2000.5</v>
       </c>
       <c r="CU44" s="27">
         <v>2943.6</v>
       </c>
       <c r="CV44" s="34">
         <v>1450.7</v>
       </c>
-      <c r="CW44" s="51">
+      <c r="CW44" s="42">
         <v>2906.4</v>
       </c>
-      <c r="CX44" s="10"/>
+      <c r="CX44" s="63">
+        <v>2113.6</v>
+      </c>
       <c r="CY44" s="11"/>
       <c r="CZ44" s="11"/>
       <c r="DA44" s="11"/>
       <c r="DB44" s="9"/>
       <c r="DC44" s="9"/>
       <c r="DD44" s="9"/>
       <c r="DE44" s="9"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="9">
         <v>4.2599640750584262</v>
       </c>
       <c r="C45" s="9">
         <v>14.082100706302757</v>
       </c>
       <c r="D45" s="9">
         <v>4.5408552999085137</v>
       </c>
       <c r="E45" s="9">
         <v>1.5745505873877617</v>
       </c>
       <c r="F45" s="9">
@@ -23943,54 +32337,56 @@
       </c>
       <c r="CO45" s="11">
         <v>25.049170784556313</v>
       </c>
       <c r="CP45" s="9">
         <v>8.6699659002070426</v>
       </c>
       <c r="CQ45" s="9">
         <v>6.4444861351370157</v>
       </c>
       <c r="CR45" s="9">
         <v>372.15759504217044</v>
       </c>
       <c r="CS45" s="9">
         <v>424.24717482698304</v>
       </c>
       <c r="CT45" s="23">
         <v>7.3</v>
       </c>
       <c r="CU45" s="27">
         <v>35.6</v>
       </c>
       <c r="CV45" s="34">
         <v>24.3</v>
       </c>
-      <c r="CW45" s="51">
+      <c r="CW45" s="42">
         <v>19.600000000000001</v>
       </c>
-      <c r="CX45" s="9"/>
+      <c r="CX45" s="62">
+        <v>1.8</v>
+      </c>
       <c r="CY45" s="9"/>
       <c r="CZ45" s="11"/>
       <c r="DA45" s="11"/>
       <c r="DB45" s="9"/>
       <c r="DC45" s="9"/>
       <c r="DD45" s="9"/>
       <c r="DE45" s="9"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="9">
         <v>12.199124479301172</v>
       </c>
       <c r="C46" s="9">
         <v>23.885410303311886</v>
       </c>
       <c r="D46" s="9">
         <v>12.959103108662095</v>
       </c>
       <c r="E46" s="9">
         <v>38.992427890458899</v>
       </c>
       <c r="F46" s="9">
@@ -24256,54 +32652,56 @@
       </c>
       <c r="CO46" s="11">
         <v>45.93954547103025</v>
       </c>
       <c r="CP46" s="9">
         <v>56.17370729832178</v>
       </c>
       <c r="CQ46" s="9">
         <v>52.873740487977535</v>
       </c>
       <c r="CR46" s="9">
         <v>239.42101253078607</v>
       </c>
       <c r="CS46" s="9">
         <v>386.70638425442519</v>
       </c>
       <c r="CT46" s="23">
         <v>24</v>
       </c>
       <c r="CU46" s="27">
         <v>71.5</v>
       </c>
       <c r="CV46" s="34">
         <v>52.7</v>
       </c>
-      <c r="CW46" s="51">
+      <c r="CW46" s="42">
         <v>194</v>
       </c>
-      <c r="CX46" s="9"/>
+      <c r="CX46" s="62">
+        <v>62.7</v>
+      </c>
       <c r="CY46" s="9"/>
       <c r="CZ46" s="11"/>
       <c r="DA46" s="11"/>
       <c r="DB46" s="9"/>
       <c r="DC46" s="9"/>
       <c r="DD46" s="9"/>
       <c r="DE46" s="9"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="9">
         <v>141.67857567278062</v>
       </c>
       <c r="C47" s="9">
         <v>189.73518869498889</v>
       </c>
       <c r="D47" s="9">
         <v>62.287385132840484</v>
       </c>
       <c r="E47" s="9">
         <v>128.76037410172094</v>
       </c>
       <c r="F47" s="9">
@@ -24569,54 +32967,56 @@
       </c>
       <c r="CO47" s="11">
         <v>292.89138846358674</v>
       </c>
       <c r="CP47" s="9">
         <v>880.45315508614453</v>
       </c>
       <c r="CQ47" s="9">
         <v>469.08106829014139</v>
       </c>
       <c r="CR47" s="9">
         <v>562.09308336083063</v>
       </c>
       <c r="CS47" s="9">
         <v>806.81788677209147</v>
       </c>
       <c r="CT47" s="23">
         <v>196</v>
       </c>
       <c r="CU47" s="27">
         <v>371.8</v>
       </c>
       <c r="CV47" s="34">
         <v>129.1</v>
       </c>
-      <c r="CW47" s="51">
+      <c r="CW47" s="42">
         <v>365.7</v>
       </c>
-      <c r="CX47" s="9"/>
+      <c r="CX47" s="62">
+        <v>184.6</v>
+      </c>
       <c r="CY47" s="9"/>
       <c r="CZ47" s="11"/>
       <c r="DA47" s="11"/>
       <c r="DB47" s="9"/>
       <c r="DC47" s="9"/>
       <c r="DD47" s="9"/>
       <c r="DE47" s="9"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="15">
         <v>96.487237578011616</v>
       </c>
       <c r="C48" s="15">
         <v>109.52461435129516</v>
       </c>
       <c r="D48" s="15">
         <v>44.286484961405321</v>
       </c>
       <c r="E48" s="15">
         <v>84.165931607343282</v>
       </c>
       <c r="F48" s="15">
@@ -24882,54 +33282,56 @@
       </c>
       <c r="CO48" s="11">
         <v>149.24676104400049</v>
       </c>
       <c r="CP48" s="9">
         <v>625.10658403490049</v>
       </c>
       <c r="CQ48" s="9">
         <v>342.20956946280103</v>
       </c>
       <c r="CR48" s="9">
         <v>454.02903360787354</v>
       </c>
       <c r="CS48" s="9">
         <v>759.04685050188027</v>
       </c>
       <c r="CT48" s="23">
         <v>147.80000000000001</v>
       </c>
       <c r="CU48" s="27">
         <v>246.6</v>
       </c>
       <c r="CV48" s="35">
         <v>107.7</v>
       </c>
-      <c r="CW48" s="52">
+      <c r="CW48" s="43">
         <v>346.1</v>
       </c>
-      <c r="CX48" s="15"/>
+      <c r="CX48" s="64">
+        <v>224.9</v>
+      </c>
       <c r="CY48" s="9"/>
       <c r="CZ48" s="11"/>
       <c r="DA48" s="11"/>
       <c r="DB48" s="9"/>
       <c r="DC48" s="9"/>
       <c r="DD48" s="9"/>
       <c r="DE48" s="9"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="9">
         <v>287.84575991756356</v>
       </c>
       <c r="C49" s="9">
         <v>339.75662280897131</v>
       </c>
       <c r="D49" s="9">
         <v>105.98989655890503</v>
       </c>
       <c r="E49" s="9">
         <v>213.1285628249945</v>
       </c>
       <c r="F49" s="9">
@@ -25195,54 +33597,56 @@
       </c>
       <c r="CO49" s="11">
         <v>472.86756835082713</v>
       </c>
       <c r="CP49" s="9">
         <v>1075.1348130750739</v>
       </c>
       <c r="CQ49" s="9">
         <v>632.25155028812378</v>
       </c>
       <c r="CR49" s="9">
         <v>731.21769622125134</v>
       </c>
       <c r="CS49" s="9">
         <v>1319.3085509803313</v>
       </c>
       <c r="CT49" s="23">
         <v>441.5</v>
       </c>
       <c r="CU49" s="27">
         <v>708</v>
       </c>
       <c r="CV49" s="34">
         <v>269.3</v>
       </c>
-      <c r="CW49" s="51">
+      <c r="CW49" s="42">
         <v>577.4</v>
       </c>
-      <c r="CX49" s="9"/>
+      <c r="CX49" s="62">
+        <v>347.9</v>
+      </c>
       <c r="CY49" s="9"/>
       <c r="CZ49" s="11"/>
       <c r="DA49" s="11"/>
       <c r="DB49" s="9"/>
       <c r="DC49" s="9"/>
       <c r="DD49" s="9"/>
       <c r="DE49" s="9"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="9">
         <v>43.877660053148531</v>
       </c>
       <c r="C50" s="9">
         <v>61.306845895604496</v>
       </c>
       <c r="D50" s="9">
         <v>32.764907691386739</v>
       </c>
       <c r="E50" s="9">
         <v>46.792718722794746</v>
       </c>
       <c r="F50" s="9">
@@ -25508,54 +33912,56 @@
       </c>
       <c r="CO50" s="11">
         <v>647.06374751640953</v>
       </c>
       <c r="CP50" s="9">
         <v>757.00950969892551</v>
       </c>
       <c r="CQ50" s="9">
         <v>720.68732012796329</v>
       </c>
       <c r="CR50" s="9">
         <v>1036.5626158781406</v>
       </c>
       <c r="CS50" s="9">
         <v>1492.0929162905472</v>
       </c>
       <c r="CT50" s="23">
         <v>706.7</v>
       </c>
       <c r="CU50" s="27">
         <v>875.7</v>
       </c>
       <c r="CV50" s="34">
         <v>772.3</v>
       </c>
-      <c r="CW50" s="51">
+      <c r="CW50" s="42">
         <v>717.5</v>
       </c>
-      <c r="CX50" s="9"/>
+      <c r="CX50" s="62">
+        <v>711.1</v>
+      </c>
       <c r="CY50" s="9"/>
       <c r="CZ50" s="11"/>
       <c r="DA50" s="11"/>
       <c r="DB50" s="9"/>
       <c r="DC50" s="9"/>
       <c r="DD50" s="9"/>
       <c r="DE50" s="9"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="9">
         <v>70.694874193975252</v>
       </c>
       <c r="C51" s="9">
         <v>96.574160142868138</v>
       </c>
       <c r="D51" s="9">
         <v>60.493736488983032</v>
       </c>
       <c r="E51" s="9">
         <v>67.886123631721972</v>
       </c>
       <c r="F51" s="9">
@@ -25821,54 +34227,56 @@
       </c>
       <c r="CO51" s="11">
         <v>695.57569288243292</v>
       </c>
       <c r="CP51" s="9">
         <v>848.7495270621182</v>
       </c>
       <c r="CQ51" s="9">
         <v>710.18436752776211</v>
       </c>
       <c r="CR51" s="12">
         <v>1069.0954712615646</v>
       </c>
       <c r="CS51" s="9">
         <v>1089.683372737438</v>
       </c>
       <c r="CT51" s="23">
         <v>477.2</v>
       </c>
       <c r="CU51" s="27">
         <v>634.5</v>
       </c>
       <c r="CV51" s="34">
         <v>95.4</v>
       </c>
-      <c r="CW51" s="51">
+      <c r="CW51" s="42">
         <v>686.1</v>
       </c>
-      <c r="CX51" s="9"/>
+      <c r="CX51" s="62">
+        <v>580.79999999999995</v>
+      </c>
       <c r="CY51" s="9"/>
       <c r="CZ51" s="11"/>
       <c r="DA51" s="11"/>
       <c r="DB51" s="9"/>
       <c r="DC51" s="9"/>
       <c r="DD51" s="12"/>
       <c r="DE51" s="9"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="2"/>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
       <c r="F52" s="2"/>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
       <c r="I52" s="2"/>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
       <c r="L52" s="2"/>
       <c r="M52" s="2"/>
       <c r="N52" s="2"/>
       <c r="O52" s="2"/>
       <c r="P52" s="2"/>
@@ -25912,57 +34320,57 @@
       <c r="BB52" s="2"/>
       <c r="BC52" s="2"/>
       <c r="BD52" s="2"/>
       <c r="BE52" s="2"/>
       <c r="BF52" s="2"/>
       <c r="BG52" s="2"/>
       <c r="BH52" s="2"/>
       <c r="BI52" s="2"/>
       <c r="BJ52" s="2"/>
       <c r="BK52" s="2"/>
       <c r="BL52" s="2"/>
       <c r="BM52" s="2"/>
       <c r="BN52" s="2"/>
       <c r="BO52" s="2"/>
       <c r="BP52" s="2"/>
       <c r="BQ52" s="2"/>
       <c r="BR52" s="2"/>
       <c r="BS52" s="2"/>
       <c r="BT52" s="2"/>
       <c r="BU52" s="2"/>
       <c r="BV52" s="2"/>
       <c r="BW52" s="2"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="2"/>
-      <c r="B53" s="44"/>
-[...5 lines deleted...]
-      <c r="H53" s="44"/>
+      <c r="B53" s="52"/>
+      <c r="C53" s="52"/>
+      <c r="D53" s="52"/>
+      <c r="E53" s="52"/>
+      <c r="F53" s="52"/>
+      <c r="G53" s="52"/>
+      <c r="H53" s="52"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
       <c r="R53" s="3"/>
       <c r="S53" s="3"/>
       <c r="T53" s="3"/>
       <c r="U53" s="2"/>
       <c r="V53" s="2"/>
       <c r="W53" s="2"/>
       <c r="X53" s="2"/>
       <c r="Y53" s="2"/>
       <c r="Z53" s="2"/>
       <c r="AA53" s="2"/>
       <c r="AB53" s="2"/>
       <c r="AC53" s="2"/>
       <c r="AD53" s="2"/>
       <c r="AE53" s="2"/>
       <c r="AF53" s="2"/>
       <c r="AG53" s="2"/>
@@ -26376,242 +34784,242 @@
       <c r="BB58" s="2"/>
       <c r="BC58" s="2"/>
       <c r="BD58" s="2"/>
       <c r="BE58" s="2"/>
       <c r="BF58" s="2"/>
       <c r="BG58" s="2"/>
       <c r="BH58" s="2"/>
       <c r="BI58" s="2"/>
       <c r="BJ58" s="2"/>
       <c r="BK58" s="2"/>
       <c r="BL58" s="2"/>
       <c r="BM58" s="2"/>
       <c r="BN58" s="2"/>
       <c r="BO58" s="2"/>
       <c r="BP58" s="2"/>
       <c r="BQ58" s="2"/>
       <c r="BR58" s="2"/>
       <c r="BS58" s="2"/>
       <c r="BT58" s="2"/>
       <c r="BU58" s="2"/>
       <c r="BV58" s="2"/>
       <c r="BW58" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="81">
-    <mergeCell ref="CT29:DE29"/>
-[...19 lines deleted...]
-    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="CH29:CS29"/>
+    <mergeCell ref="CP41:CS41"/>
+    <mergeCell ref="CH42:CS42"/>
+    <mergeCell ref="CP2:CS2"/>
+    <mergeCell ref="CH3:CS3"/>
+    <mergeCell ref="CP15:CS15"/>
+    <mergeCell ref="CH16:CS16"/>
+    <mergeCell ref="CP28:CS28"/>
+    <mergeCell ref="BV29:CG29"/>
+    <mergeCell ref="CD41:CG41"/>
+    <mergeCell ref="BV42:CG42"/>
+    <mergeCell ref="CD2:CG2"/>
+    <mergeCell ref="BV3:CG3"/>
+    <mergeCell ref="CD15:CG15"/>
+    <mergeCell ref="BV16:CG16"/>
+    <mergeCell ref="CD28:CG28"/>
+    <mergeCell ref="A29:A30"/>
+    <mergeCell ref="AT15:AW15"/>
+    <mergeCell ref="AL42:AW42"/>
+    <mergeCell ref="AX16:BI16"/>
+    <mergeCell ref="BF28:BI28"/>
+    <mergeCell ref="AX29:BI29"/>
+    <mergeCell ref="AH15:AK15"/>
+    <mergeCell ref="V15:Y15"/>
+    <mergeCell ref="AT41:AW41"/>
+    <mergeCell ref="AL29:AW29"/>
+    <mergeCell ref="AL16:AW16"/>
+    <mergeCell ref="A40:BQ40"/>
+    <mergeCell ref="BF41:BI41"/>
+    <mergeCell ref="J41:M41"/>
+    <mergeCell ref="B53:H53"/>
+    <mergeCell ref="B42:M42"/>
+    <mergeCell ref="AH2:AK2"/>
+    <mergeCell ref="Z3:AK3"/>
+    <mergeCell ref="B3:M3"/>
+    <mergeCell ref="J2:M2"/>
+    <mergeCell ref="V28:Y28"/>
+    <mergeCell ref="AH41:AK41"/>
+    <mergeCell ref="B29:M29"/>
+    <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="B16:M16"/>
+    <mergeCell ref="V2:Y2"/>
+    <mergeCell ref="N16:Y16"/>
+    <mergeCell ref="AH28:AK28"/>
     <mergeCell ref="A1:BQ1"/>
     <mergeCell ref="A42:A43"/>
     <mergeCell ref="V41:Y41"/>
     <mergeCell ref="Z16:AK16"/>
     <mergeCell ref="Z42:AK42"/>
     <mergeCell ref="N42:Y42"/>
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="Z29:AK29"/>
     <mergeCell ref="N29:Y29"/>
     <mergeCell ref="AX42:BI42"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="BF15:BI15"/>
     <mergeCell ref="BJ29:BU29"/>
     <mergeCell ref="BR41:BU41"/>
     <mergeCell ref="BJ42:BU42"/>
-    <mergeCell ref="B53:H53"/>
-[...42 lines deleted...]
-    <mergeCell ref="CP28:CS28"/>
+    <mergeCell ref="BR2:BU2"/>
+    <mergeCell ref="BJ3:BU3"/>
+    <mergeCell ref="BR15:BU15"/>
+    <mergeCell ref="BJ16:BU16"/>
+    <mergeCell ref="BR28:BU28"/>
+    <mergeCell ref="A14:BQ14"/>
+    <mergeCell ref="A27:BQ27"/>
+    <mergeCell ref="J28:M28"/>
+    <mergeCell ref="AT28:AW28"/>
+    <mergeCell ref="J15:M15"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="AL3:AW3"/>
+    <mergeCell ref="A3:A4"/>
+    <mergeCell ref="CT29:DE29"/>
+    <mergeCell ref="DB41:DE41"/>
+    <mergeCell ref="CT42:DE42"/>
+    <mergeCell ref="DB2:DE2"/>
+    <mergeCell ref="CT3:DE3"/>
+    <mergeCell ref="DB15:DE15"/>
+    <mergeCell ref="CT16:DE16"/>
+    <mergeCell ref="DB28:DE28"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA4D7B48-A763-4F52-A14F-F8C9BA002167}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AA4D7B48-A763-4F52-A14F-F8C9BA002167}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Айлар бойынша жалпы шығарылым</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>