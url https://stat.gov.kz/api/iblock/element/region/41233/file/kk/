--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -1,55 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095" tabRatio="838"/>
+    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="7950" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Айлар бойынша жалпы шығарылым" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" calcMode="manual"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="541" uniqueCount="35">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
@@ -126,362 +125,115 @@
     <t>Маңғыстау ауданы</t>
   </si>
   <si>
     <t>Мұнайлы ауданы</t>
   </si>
   <si>
     <t>Түпқараған ауданы</t>
   </si>
   <si>
     <t>2018 жыл*</t>
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
-    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="32">
+  <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
-    </font>
-[...38 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...139 lines deleted...]
-    </font>
   </fonts>
-  <fills count="16">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...63 lines deleted...]
-    </fill>
   </fills>
-  <borders count="20">
+  <borders count="11">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -573,20434 +325,125 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...105 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="10076">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-[...209 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-[...9859 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="11" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...9 lines deleted...]
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...39 lines deleted...]
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...18 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="10076">
-[...17 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="193"/>
+  <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="13"/>
     <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный 2 10" xfId="14"/>
-[...9335 lines deleted...]
-    <cellStyle name="Обычный 2_Bull" xfId="11"/>
     <cellStyle name="Обычный 24" xfId="3"/>
     <cellStyle name="Обычный 25" xfId="4"/>
-    <cellStyle name="Обычный 3 10" xfId="142"/>
-[...58 lines deleted...]
-    <cellStyle name="Обычный 4 9 3" xfId="169"/>
     <cellStyle name="Обычный 5" xfId="2"/>
-    <cellStyle name="Обычный 5 10" xfId="479"/>
-[...653 lines deleted...]
-    <cellStyle name="Хороший 2" xfId="200"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -21259,404 +702,404 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE58"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="CD2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="CQ2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="CV57" sqref="CV57"/>
+      <selection pane="bottomRight" activeCell="DJ54" sqref="DJ54"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.42578125" style="1" customWidth="1"/>
     <col min="2" max="49" width="9.140625" style="1" customWidth="1"/>
     <col min="50" max="56" width="9.140625" style="1"/>
     <col min="57" max="59" width="9.140625" style="1" customWidth="1"/>
     <col min="60" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109" ht="24.75" customHeight="1">
-      <c r="A1" s="48" t="s">
+      <c r="A1" s="24" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="48"/>
-[...66 lines deleted...]
-      <c r="BQ1" s="49"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
+      <c r="F1" s="24"/>
+      <c r="G1" s="24"/>
+      <c r="H1" s="24"/>
+      <c r="I1" s="24"/>
+      <c r="J1" s="24"/>
+      <c r="K1" s="24"/>
+      <c r="L1" s="24"/>
+      <c r="M1" s="24"/>
+      <c r="N1" s="24"/>
+      <c r="O1" s="24"/>
+      <c r="P1" s="24"/>
+      <c r="Q1" s="24"/>
+      <c r="R1" s="24"/>
+      <c r="S1" s="24"/>
+      <c r="T1" s="24"/>
+      <c r="U1" s="24"/>
+      <c r="V1" s="24"/>
+      <c r="W1" s="24"/>
+      <c r="X1" s="24"/>
+      <c r="Y1" s="24"/>
+      <c r="Z1" s="24"/>
+      <c r="AA1" s="24"/>
+      <c r="AB1" s="24"/>
+      <c r="AC1" s="24"/>
+      <c r="AD1" s="24"/>
+      <c r="AE1" s="24"/>
+      <c r="AF1" s="24"/>
+      <c r="AG1" s="24"/>
+      <c r="AH1" s="24"/>
+      <c r="AI1" s="24"/>
+      <c r="AJ1" s="24"/>
+      <c r="AK1" s="24"/>
+      <c r="AL1" s="24"/>
+      <c r="AM1" s="24"/>
+      <c r="AN1" s="24"/>
+      <c r="AO1" s="24"/>
+      <c r="AP1" s="24"/>
+      <c r="AQ1" s="24"/>
+      <c r="AR1" s="24"/>
+      <c r="AS1" s="24"/>
+      <c r="AT1" s="24"/>
+      <c r="AU1" s="24"/>
+      <c r="AV1" s="24"/>
+      <c r="AW1" s="24"/>
+      <c r="AX1" s="24"/>
+      <c r="AY1" s="24"/>
+      <c r="AZ1" s="24"/>
+      <c r="BA1" s="24"/>
+      <c r="BB1" s="24"/>
+      <c r="BC1" s="24"/>
+      <c r="BD1" s="24"/>
+      <c r="BE1" s="24"/>
+      <c r="BF1" s="24"/>
+      <c r="BG1" s="24"/>
+      <c r="BH1" s="24"/>
+      <c r="BI1" s="24"/>
+      <c r="BJ1" s="25"/>
+      <c r="BK1" s="25"/>
+      <c r="BL1" s="25"/>
+      <c r="BM1" s="25"/>
+      <c r="BN1" s="25"/>
+      <c r="BO1" s="25"/>
+      <c r="BP1" s="25"/>
+      <c r="BQ1" s="25"/>
       <c r="BR1" s="2"/>
       <c r="BS1" s="2"/>
       <c r="BT1" s="2"/>
       <c r="BU1" s="2"/>
       <c r="BV1" s="2"/>
       <c r="BW1" s="2"/>
     </row>
     <row r="2" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="47" t="s">
+      <c r="J2" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="K2" s="47"/>
-[...1 lines deleted...]
-      <c r="M2" s="47"/>
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="47" t="s">
+      <c r="V2" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="W2" s="47"/>
-[...1 lines deleted...]
-      <c r="Y2" s="47"/>
+      <c r="W2" s="23"/>
+      <c r="X2" s="23"/>
+      <c r="Y2" s="23"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
-      <c r="AH2" s="47" t="s">
+      <c r="AH2" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="AI2" s="47"/>
-[...1 lines deleted...]
-      <c r="AK2" s="47"/>
+      <c r="AI2" s="23"/>
+      <c r="AJ2" s="23"/>
+      <c r="AK2" s="23"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="AS2" s="4"/>
-      <c r="AT2" s="47" t="s">
+      <c r="AT2" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="AU2" s="47"/>
-[...1 lines deleted...]
-      <c r="AW2" s="47"/>
+      <c r="AU2" s="23"/>
+      <c r="AV2" s="23"/>
+      <c r="AW2" s="23"/>
       <c r="AX2" s="4"/>
       <c r="AY2" s="4"/>
       <c r="AZ2" s="4"/>
       <c r="BA2" s="4"/>
       <c r="BB2" s="4"/>
       <c r="BC2" s="4"/>
       <c r="BD2" s="4"/>
       <c r="BE2" s="4"/>
-      <c r="BF2" s="47" t="s">
+      <c r="BF2" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="BG2" s="47"/>
-[...1 lines deleted...]
-      <c r="BI2" s="47"/>
+      <c r="BG2" s="23"/>
+      <c r="BH2" s="23"/>
+      <c r="BI2" s="23"/>
       <c r="BJ2" s="4"/>
       <c r="BK2" s="4"/>
       <c r="BL2" s="4"/>
       <c r="BM2" s="4"/>
       <c r="BN2" s="4"/>
       <c r="BO2" s="4"/>
       <c r="BP2" s="4"/>
       <c r="BQ2" s="4"/>
-      <c r="BR2" s="47" t="s">
+      <c r="BR2" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="BS2" s="47"/>
-[...1 lines deleted...]
-      <c r="BU2" s="47"/>
+      <c r="BS2" s="23"/>
+      <c r="BT2" s="23"/>
+      <c r="BU2" s="23"/>
       <c r="BV2" s="4"/>
       <c r="BW2" s="4"/>
       <c r="BX2" s="4"/>
       <c r="BY2" s="4"/>
       <c r="BZ2" s="4"/>
       <c r="CA2" s="4"/>
       <c r="CB2" s="4"/>
       <c r="CC2" s="4"/>
-      <c r="CD2" s="47" t="s">
+      <c r="CD2" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="CE2" s="47"/>
-[...1 lines deleted...]
-      <c r="CG2" s="47"/>
+      <c r="CE2" s="23"/>
+      <c r="CF2" s="23"/>
+      <c r="CG2" s="23"/>
       <c r="CH2" s="4"/>
       <c r="CI2" s="4"/>
       <c r="CJ2" s="4"/>
       <c r="CK2" s="4"/>
       <c r="CL2" s="4"/>
       <c r="CM2" s="4"/>
       <c r="CN2" s="4"/>
       <c r="CO2" s="4"/>
-      <c r="CP2" s="47" t="s">
+      <c r="CP2" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="CQ2" s="47"/>
-[...1 lines deleted...]
-      <c r="CS2" s="47"/>
+      <c r="CQ2" s="23"/>
+      <c r="CR2" s="23"/>
+      <c r="CS2" s="23"/>
       <c r="CT2" s="4"/>
       <c r="CU2" s="4"/>
       <c r="CV2" s="4"/>
       <c r="CW2" s="4"/>
       <c r="CX2" s="4"/>
       <c r="CY2" s="4"/>
       <c r="CZ2" s="4"/>
       <c r="DA2" s="4"/>
-      <c r="DB2" s="47" t="s">
+      <c r="DB2" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="DC2" s="47"/>
-[...1 lines deleted...]
-      <c r="DE2" s="47"/>
+      <c r="DC2" s="23"/>
+      <c r="DD2" s="23"/>
+      <c r="DE2" s="23"/>
     </row>
     <row r="3" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A3" s="50"/>
-      <c r="B3" s="44" t="s">
+      <c r="A3" s="26"/>
+      <c r="B3" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="C3" s="45"/>
-[...10 lines deleted...]
-      <c r="N3" s="44" t="s">
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+      <c r="H3" s="21"/>
+      <c r="I3" s="21"/>
+      <c r="J3" s="21"/>
+      <c r="K3" s="21"/>
+      <c r="L3" s="21"/>
+      <c r="M3" s="22"/>
+      <c r="N3" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="O3" s="45"/>
-[...10 lines deleted...]
-      <c r="Z3" s="44" t="s">
+      <c r="O3" s="21"/>
+      <c r="P3" s="21"/>
+      <c r="Q3" s="21"/>
+      <c r="R3" s="21"/>
+      <c r="S3" s="21"/>
+      <c r="T3" s="21"/>
+      <c r="U3" s="21"/>
+      <c r="V3" s="21"/>
+      <c r="W3" s="21"/>
+      <c r="X3" s="21"/>
+      <c r="Y3" s="22"/>
+      <c r="Z3" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="AA3" s="45"/>
-[...10 lines deleted...]
-      <c r="AL3" s="44" t="s">
+      <c r="AA3" s="21"/>
+      <c r="AB3" s="21"/>
+      <c r="AC3" s="21"/>
+      <c r="AD3" s="21"/>
+      <c r="AE3" s="21"/>
+      <c r="AF3" s="21"/>
+      <c r="AG3" s="21"/>
+      <c r="AH3" s="21"/>
+      <c r="AI3" s="21"/>
+      <c r="AJ3" s="21"/>
+      <c r="AK3" s="22"/>
+      <c r="AL3" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="AM3" s="45"/>
-[...10 lines deleted...]
-      <c r="AX3" s="44" t="s">
+      <c r="AM3" s="21"/>
+      <c r="AN3" s="21"/>
+      <c r="AO3" s="21"/>
+      <c r="AP3" s="21"/>
+      <c r="AQ3" s="21"/>
+      <c r="AR3" s="21"/>
+      <c r="AS3" s="21"/>
+      <c r="AT3" s="21"/>
+      <c r="AU3" s="21"/>
+      <c r="AV3" s="21"/>
+      <c r="AW3" s="22"/>
+      <c r="AX3" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="AY3" s="45"/>
-[...10 lines deleted...]
-      <c r="BJ3" s="44" t="s">
+      <c r="AY3" s="21"/>
+      <c r="AZ3" s="21"/>
+      <c r="BA3" s="21"/>
+      <c r="BB3" s="21"/>
+      <c r="BC3" s="21"/>
+      <c r="BD3" s="21"/>
+      <c r="BE3" s="21"/>
+      <c r="BF3" s="21"/>
+      <c r="BG3" s="21"/>
+      <c r="BH3" s="21"/>
+      <c r="BI3" s="22"/>
+      <c r="BJ3" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="BK3" s="45"/>
-[...10 lines deleted...]
-      <c r="BV3" s="44" t="s">
+      <c r="BK3" s="21"/>
+      <c r="BL3" s="21"/>
+      <c r="BM3" s="21"/>
+      <c r="BN3" s="21"/>
+      <c r="BO3" s="21"/>
+      <c r="BP3" s="21"/>
+      <c r="BQ3" s="21"/>
+      <c r="BR3" s="21"/>
+      <c r="BS3" s="21"/>
+      <c r="BT3" s="21"/>
+      <c r="BU3" s="22"/>
+      <c r="BV3" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="BW3" s="45"/>
-[...10 lines deleted...]
-      <c r="CH3" s="44" t="s">
+      <c r="BW3" s="21"/>
+      <c r="BX3" s="21"/>
+      <c r="BY3" s="21"/>
+      <c r="BZ3" s="21"/>
+      <c r="CA3" s="21"/>
+      <c r="CB3" s="21"/>
+      <c r="CC3" s="21"/>
+      <c r="CD3" s="21"/>
+      <c r="CE3" s="21"/>
+      <c r="CF3" s="21"/>
+      <c r="CG3" s="22"/>
+      <c r="CH3" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="CI3" s="45"/>
-[...10 lines deleted...]
-      <c r="CT3" s="44" t="s">
+      <c r="CI3" s="21"/>
+      <c r="CJ3" s="21"/>
+      <c r="CK3" s="21"/>
+      <c r="CL3" s="21"/>
+      <c r="CM3" s="21"/>
+      <c r="CN3" s="21"/>
+      <c r="CO3" s="21"/>
+      <c r="CP3" s="21"/>
+      <c r="CQ3" s="21"/>
+      <c r="CR3" s="21"/>
+      <c r="CS3" s="22"/>
+      <c r="CT3" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="CU3" s="45"/>
-[...9 lines deleted...]
-      <c r="DE3" s="46"/>
+      <c r="CU3" s="21"/>
+      <c r="CV3" s="21"/>
+      <c r="CW3" s="21"/>
+      <c r="CX3" s="21"/>
+      <c r="CY3" s="21"/>
+      <c r="CZ3" s="21"/>
+      <c r="DA3" s="21"/>
+      <c r="DB3" s="21"/>
+      <c r="DC3" s="21"/>
+      <c r="DD3" s="21"/>
+      <c r="DE3" s="22"/>
     </row>
     <row r="4" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A4" s="51"/>
+      <c r="A4" s="27"/>
       <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -22230,66 +1673,68 @@
       </c>
       <c r="CL5" s="10">
         <v>2603.7890500052054</v>
       </c>
       <c r="CM5" s="11">
         <v>3403.3528888843184</v>
       </c>
       <c r="CN5" s="11">
         <v>3060.9377745398433</v>
       </c>
       <c r="CO5" s="11">
         <v>2686.0929927490429</v>
       </c>
       <c r="CP5" s="9">
         <v>8024.8315145107608</v>
       </c>
       <c r="CQ5" s="9">
         <v>3805.2049080973543</v>
       </c>
       <c r="CR5" s="9">
         <v>4738.9815080227263</v>
       </c>
       <c r="CS5" s="9">
         <v>6353.2584739912481</v>
       </c>
-      <c r="CT5" s="20">
-[...14 lines deleted...]
-      <c r="CY5" s="11"/>
+      <c r="CT5" s="13">
+        <v>2190.3802970899887</v>
+      </c>
+      <c r="CU5" s="9">
+        <v>3265.6378591029206</v>
+      </c>
+      <c r="CV5" s="9">
+        <v>1825.6258937895698</v>
+      </c>
+      <c r="CW5" s="9">
+        <v>3486.9555334588085</v>
+      </c>
+      <c r="CX5" s="10">
+        <v>2427.3236170747514</v>
+      </c>
+      <c r="CY5" s="11">
+        <v>4666.6509435695434</v>
+      </c>
       <c r="CZ5" s="11"/>
       <c r="DA5" s="11"/>
       <c r="DB5" s="9"/>
       <c r="DC5" s="9"/>
       <c r="DD5" s="9"/>
       <c r="DE5" s="9"/>
     </row>
     <row r="6" spans="1:109">
       <c r="A6" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B6" s="9">
         <v>29.860530326379116</v>
       </c>
       <c r="C6" s="9">
         <v>39.731522201940095</v>
       </c>
       <c r="D6" s="9">
         <v>30.142818702371731</v>
       </c>
       <c r="E6" s="9">
         <v>27.161759609323752</v>
       </c>
       <c r="F6" s="9">
         <v>30.094120873534134</v>
@@ -22545,66 +1990,68 @@
       </c>
       <c r="CL6" s="9">
         <v>18.538714302240312</v>
       </c>
       <c r="CM6" s="9">
         <v>32.783229798358889</v>
       </c>
       <c r="CN6" s="11">
         <v>23.597345357711781</v>
       </c>
       <c r="CO6" s="11">
         <v>28.562132275953925</v>
       </c>
       <c r="CP6" s="9">
         <v>89.007928303705114</v>
       </c>
       <c r="CQ6" s="9">
         <v>32.147482452260974</v>
       </c>
       <c r="CR6" s="9">
         <v>396.45677408941498</v>
       </c>
       <c r="CS6" s="9">
         <v>393.93138724728033</v>
       </c>
-      <c r="CT6" s="20">
-[...14 lines deleted...]
-      <c r="CY6" s="9"/>
+      <c r="CT6" s="13">
+        <v>20.121527710073558</v>
+      </c>
+      <c r="CU6" s="9">
+        <v>76.029032824345038</v>
+      </c>
+      <c r="CV6" s="9">
+        <v>48.295837051627608</v>
+      </c>
+      <c r="CW6" s="9">
+        <v>89.166011242677214</v>
+      </c>
+      <c r="CX6" s="9">
+        <v>36.834958743054557</v>
+      </c>
+      <c r="CY6" s="9">
+        <v>32.860289534486235</v>
+      </c>
       <c r="CZ6" s="11"/>
       <c r="DA6" s="11"/>
       <c r="DB6" s="9"/>
       <c r="DC6" s="9"/>
       <c r="DD6" s="9"/>
       <c r="DE6" s="9"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B7" s="9">
         <v>14.031453058197364</v>
       </c>
       <c r="C7" s="9">
         <v>25.775866392598239</v>
       </c>
       <c r="D7" s="9">
         <v>14.795211816363942</v>
       </c>
       <c r="E7" s="9">
         <v>40.958026187884393</v>
       </c>
       <c r="F7" s="9">
         <v>31.419081024938283</v>
@@ -22860,66 +2307,68 @@
       </c>
       <c r="CL7" s="9">
         <v>60.098357406281956</v>
       </c>
       <c r="CM7" s="9">
         <v>39.873241872792995</v>
       </c>
       <c r="CN7" s="11">
         <v>62.812742911988906</v>
       </c>
       <c r="CO7" s="11">
         <v>46.537073703560559</v>
       </c>
       <c r="CP7" s="9">
         <v>223.0531608779489</v>
       </c>
       <c r="CQ7" s="9">
         <v>81.652985980224457</v>
       </c>
       <c r="CR7" s="9">
         <v>245.19104633262603</v>
       </c>
       <c r="CS7" s="9">
         <v>391.53163474254535</v>
       </c>
-      <c r="CT7" s="20">
-[...14 lines deleted...]
-      <c r="CY7" s="9"/>
+      <c r="CT7" s="13">
+        <v>25.141406809066481</v>
+      </c>
+      <c r="CU7" s="9">
+        <v>74.824419609872194</v>
+      </c>
+      <c r="CV7" s="9">
+        <v>54.73034594810678</v>
+      </c>
+      <c r="CW7" s="9">
+        <v>196.38770339050822</v>
+      </c>
+      <c r="CX7" s="9">
+        <v>64.014239145416553</v>
+      </c>
+      <c r="CY7" s="9">
+        <v>98.314330572040888</v>
+      </c>
       <c r="CZ7" s="11"/>
       <c r="DA7" s="11"/>
       <c r="DB7" s="9"/>
       <c r="DC7" s="9"/>
       <c r="DD7" s="9"/>
       <c r="DE7" s="9"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B8" s="9">
         <v>142.59386375063315</v>
       </c>
       <c r="C8" s="8">
         <v>190.8895100563698</v>
       </c>
       <c r="D8" s="9">
         <v>62.807781940490095</v>
       </c>
       <c r="E8" s="9">
         <v>129.61140712819511</v>
       </c>
       <c r="F8" s="9">
         <v>154.11436443822927</v>
@@ -23175,66 +2624,68 @@
       </c>
       <c r="CL8" s="9">
         <v>222.31357099090192</v>
       </c>
       <c r="CM8" s="9">
         <v>628.76962496242197</v>
       </c>
       <c r="CN8" s="11">
         <v>379.65801815887602</v>
       </c>
       <c r="CO8" s="11">
         <v>325.38801993966035</v>
       </c>
       <c r="CP8" s="9">
         <v>939.28648262010017</v>
       </c>
       <c r="CQ8" s="9">
         <v>510.29685243503081</v>
       </c>
       <c r="CR8" s="9">
         <v>568.38076913215491</v>
       </c>
       <c r="CS8" s="9">
         <v>801.72729081324917</v>
       </c>
-      <c r="CT8" s="20">
-[...14 lines deleted...]
-      <c r="CY8" s="9"/>
+      <c r="CT8" s="13">
+        <v>197.38341354522197</v>
+      </c>
+      <c r="CU8" s="9">
+        <v>376.71240361700751</v>
+      </c>
+      <c r="CV8" s="9">
+        <v>132.08686114819361</v>
+      </c>
+      <c r="CW8" s="9">
+        <v>367.89352648901439</v>
+      </c>
+      <c r="CX8" s="9">
+        <v>186.09040255923071</v>
+      </c>
+      <c r="CY8" s="9">
+        <v>900.19634769028346</v>
+      </c>
       <c r="CZ8" s="11"/>
       <c r="DA8" s="11"/>
       <c r="DB8" s="9"/>
       <c r="DC8" s="9"/>
       <c r="DD8" s="9"/>
       <c r="DE8" s="9"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="15">
         <v>97.507561185125837</v>
       </c>
       <c r="C9" s="15">
         <v>110.60978578647573</v>
       </c>
       <c r="D9" s="15">
         <v>45.047162361350644</v>
       </c>
       <c r="E9" s="15">
         <v>85.124969117949504</v>
       </c>
       <c r="F9" s="15">
         <v>106.06443232655229</v>
@@ -23490,66 +2941,68 @@
       </c>
       <c r="CL9" s="15">
         <v>572.55904895558683</v>
       </c>
       <c r="CM9" s="9">
         <v>263.90479191768202</v>
       </c>
       <c r="CN9" s="11">
         <v>430.40179052918802</v>
       </c>
       <c r="CO9" s="11">
         <v>348.10612464651206</v>
       </c>
       <c r="CP9" s="9">
         <v>1678.2760632435152</v>
       </c>
       <c r="CQ9" s="9">
         <v>616.88790814969911</v>
       </c>
       <c r="CR9" s="9">
         <v>563.22211149724478</v>
       </c>
       <c r="CS9" s="9">
         <v>996.39674269642023</v>
       </c>
-      <c r="CT9" s="20">
-[...14 lines deleted...]
-      <c r="CY9" s="9"/>
+      <c r="CT9" s="13">
+        <v>249.18358395236737</v>
+      </c>
+      <c r="CU9" s="9">
+        <v>360.41546386244625</v>
+      </c>
+      <c r="CV9" s="15">
+        <v>201.11435259465293</v>
+      </c>
+      <c r="CW9" s="15">
+        <v>609.95125150434706</v>
+      </c>
+      <c r="CX9" s="15">
+        <v>348.5179108619119</v>
+      </c>
+      <c r="CY9" s="9">
+        <v>388.44444294288462</v>
+      </c>
       <c r="CZ9" s="11"/>
       <c r="DA9" s="11"/>
       <c r="DB9" s="9"/>
       <c r="DC9" s="9"/>
       <c r="DD9" s="9"/>
       <c r="DE9" s="9"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B10" s="9">
         <v>289.29254677614063</v>
       </c>
       <c r="C10" s="9">
         <v>341.46161396509206</v>
       </c>
       <c r="D10" s="9">
         <v>106.53213352489146</v>
       </c>
       <c r="E10" s="9">
         <v>214.2037068266599</v>
       </c>
       <c r="F10" s="9">
         <v>253.63031174161316</v>
@@ -23805,66 +3258,68 @@
       </c>
       <c r="CL10" s="9">
         <v>332.78678130742179</v>
       </c>
       <c r="CM10" s="9">
         <v>1017.954537060652</v>
       </c>
       <c r="CN10" s="11">
         <v>750.36139775298693</v>
       </c>
       <c r="CO10" s="11">
         <v>527.56704702016918</v>
       </c>
       <c r="CP10" s="9">
         <v>2466.8795080992804</v>
       </c>
       <c r="CQ10" s="9">
         <v>934.15286502497577</v>
       </c>
       <c r="CR10" s="9">
         <v>751.12932341045587</v>
       </c>
       <c r="CS10" s="9">
         <v>1317.5341069665201</v>
       </c>
-      <c r="CT10" s="20">
-[...14 lines deleted...]
-      <c r="CY10" s="9"/>
+      <c r="CT10" s="13">
+        <v>441.57734627890318</v>
+      </c>
+      <c r="CU10" s="9">
+        <v>708.12469884760651</v>
+      </c>
+      <c r="CV10" s="9">
+        <v>324.95496981278512</v>
+      </c>
+      <c r="CW10" s="9">
+        <v>599.28901696160585</v>
+      </c>
+      <c r="CX10" s="9">
+        <v>369.86931909431041</v>
+      </c>
+      <c r="CY10" s="9">
+        <v>1442.3157662768022</v>
+      </c>
       <c r="CZ10" s="11"/>
       <c r="DA10" s="11"/>
       <c r="DB10" s="9"/>
       <c r="DC10" s="9"/>
       <c r="DD10" s="9"/>
       <c r="DE10" s="9"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B11" s="9">
         <v>52.795964781943972</v>
       </c>
       <c r="C11" s="9">
         <v>70.31184328247852</v>
       </c>
       <c r="D11" s="9">
         <v>41.627937661537786</v>
       </c>
       <c r="E11" s="9">
         <v>55.725522934630362</v>
       </c>
       <c r="F11" s="9">
         <v>55.688566851339161</v>
@@ -24120,66 +3575,68 @@
       </c>
       <c r="CL11" s="9">
         <v>622.01224389703009</v>
       </c>
       <c r="CM11" s="9">
         <v>619.30375986538547</v>
       </c>
       <c r="CN11" s="11">
         <v>659.89355230755484</v>
       </c>
       <c r="CO11" s="11">
         <v>666.23409079091118</v>
       </c>
       <c r="CP11" s="9">
         <v>1287.3947864100214</v>
       </c>
       <c r="CQ11" s="9">
         <v>803.21765096900049</v>
       </c>
       <c r="CR11" s="9">
         <v>1042.0158052294219</v>
       </c>
       <c r="CS11" s="9">
         <v>1420.2624944442755</v>
       </c>
-      <c r="CT11" s="20">
-[...14 lines deleted...]
-      <c r="CY11" s="9"/>
+      <c r="CT11" s="13">
+        <v>718.9461881429321</v>
+      </c>
+      <c r="CU11" s="9">
+        <v>922.51095879989259</v>
+      </c>
+      <c r="CV11" s="9">
+        <v>887.37002139772767</v>
+      </c>
+      <c r="CW11" s="9">
+        <v>771.77482678701688</v>
+      </c>
+      <c r="CX11" s="9">
+        <v>758.68252934005011</v>
+      </c>
+      <c r="CY11" s="9">
+        <v>813.97522968866303</v>
+      </c>
       <c r="CZ11" s="11"/>
       <c r="DA11" s="11"/>
       <c r="DB11" s="9"/>
       <c r="DC11" s="9"/>
       <c r="DD11" s="9"/>
       <c r="DE11" s="9"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B12" s="9">
         <v>74.983476189006808</v>
       </c>
       <c r="C12" s="9">
         <v>100.991485539461</v>
       </c>
       <c r="D12" s="9">
         <v>64.731598090799139</v>
       </c>
       <c r="E12" s="9">
         <v>72.160754919554563</v>
       </c>
       <c r="F12" s="9">
         <v>86.541751276736633</v>
@@ -24435,66 +3892,68 @@
       </c>
       <c r="CL12" s="9">
         <v>775.48033314574241</v>
       </c>
       <c r="CM12" s="9">
         <v>800.76370340702499</v>
       </c>
       <c r="CN12" s="11">
         <v>754.21292752153681</v>
       </c>
       <c r="CO12" s="11">
         <v>743.69850437227581</v>
       </c>
       <c r="CP12" s="9">
         <v>1340.9335849561908</v>
       </c>
       <c r="CQ12" s="9">
         <v>826.849163086163</v>
       </c>
       <c r="CR12" s="12">
         <v>1172.5856783314073</v>
       </c>
       <c r="CS12" s="9">
         <v>1031.874817080957</v>
       </c>
-      <c r="CT12" s="20">
-[...14 lines deleted...]
-      <c r="CY12" s="9"/>
+      <c r="CT12" s="13">
+        <v>538.02683065142378</v>
+      </c>
+      <c r="CU12" s="9">
+        <v>747.02088154175033</v>
+      </c>
+      <c r="CV12" s="9">
+        <v>177.07350583647599</v>
+      </c>
+      <c r="CW12" s="9">
+        <v>852.49319708363851</v>
+      </c>
+      <c r="CX12" s="9">
+        <v>663.31425733077708</v>
+      </c>
+      <c r="CY12" s="9">
+        <v>990.54453686438239</v>
+      </c>
       <c r="CZ12" s="11"/>
       <c r="DA12" s="11"/>
       <c r="DB12" s="9"/>
       <c r="DC12" s="9"/>
       <c r="DD12" s="12"/>
       <c r="DE12" s="9"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
@@ -24536,388 +3995,388 @@
       <c r="BA13" s="2"/>
       <c r="BB13" s="2"/>
       <c r="BC13" s="2"/>
       <c r="BD13" s="2"/>
       <c r="BE13" s="2"/>
       <c r="BF13" s="2"/>
       <c r="BG13" s="2"/>
       <c r="BH13" s="2"/>
       <c r="BI13" s="2"/>
       <c r="BJ13" s="2"/>
       <c r="BK13" s="2"/>
       <c r="BL13" s="2"/>
       <c r="BM13" s="2"/>
       <c r="BN13" s="2"/>
       <c r="BO13" s="2"/>
       <c r="BP13" s="2"/>
       <c r="BQ13" s="2"/>
       <c r="BR13" s="2"/>
       <c r="BS13" s="2"/>
       <c r="BT13" s="2"/>
       <c r="BU13" s="2"/>
       <c r="BV13" s="2"/>
       <c r="BW13" s="2"/>
     </row>
     <row r="14" spans="1:109" ht="28.5" customHeight="1">
-      <c r="A14" s="48" t="s">
+      <c r="A14" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="48"/>
-[...66 lines deleted...]
-      <c r="BQ14" s="49"/>
+      <c r="B14" s="24"/>
+      <c r="C14" s="24"/>
+      <c r="D14" s="24"/>
+      <c r="E14" s="24"/>
+      <c r="F14" s="24"/>
+      <c r="G14" s="24"/>
+      <c r="H14" s="24"/>
+      <c r="I14" s="24"/>
+      <c r="J14" s="24"/>
+      <c r="K14" s="24"/>
+      <c r="L14" s="24"/>
+      <c r="M14" s="24"/>
+      <c r="N14" s="24"/>
+      <c r="O14" s="24"/>
+      <c r="P14" s="24"/>
+      <c r="Q14" s="24"/>
+      <c r="R14" s="24"/>
+      <c r="S14" s="24"/>
+      <c r="T14" s="24"/>
+      <c r="U14" s="24"/>
+      <c r="V14" s="24"/>
+      <c r="W14" s="24"/>
+      <c r="X14" s="24"/>
+      <c r="Y14" s="24"/>
+      <c r="Z14" s="24"/>
+      <c r="AA14" s="24"/>
+      <c r="AB14" s="24"/>
+      <c r="AC14" s="24"/>
+      <c r="AD14" s="24"/>
+      <c r="AE14" s="24"/>
+      <c r="AF14" s="24"/>
+      <c r="AG14" s="24"/>
+      <c r="AH14" s="24"/>
+      <c r="AI14" s="24"/>
+      <c r="AJ14" s="24"/>
+      <c r="AK14" s="24"/>
+      <c r="AL14" s="24"/>
+      <c r="AM14" s="24"/>
+      <c r="AN14" s="24"/>
+      <c r="AO14" s="24"/>
+      <c r="AP14" s="24"/>
+      <c r="AQ14" s="24"/>
+      <c r="AR14" s="24"/>
+      <c r="AS14" s="24"/>
+      <c r="AT14" s="24"/>
+      <c r="AU14" s="24"/>
+      <c r="AV14" s="24"/>
+      <c r="AW14" s="24"/>
+      <c r="AX14" s="24"/>
+      <c r="AY14" s="24"/>
+      <c r="AZ14" s="24"/>
+      <c r="BA14" s="24"/>
+      <c r="BB14" s="24"/>
+      <c r="BC14" s="24"/>
+      <c r="BD14" s="24"/>
+      <c r="BE14" s="24"/>
+      <c r="BF14" s="24"/>
+      <c r="BG14" s="24"/>
+      <c r="BH14" s="24"/>
+      <c r="BI14" s="24"/>
+      <c r="BJ14" s="25"/>
+      <c r="BK14" s="25"/>
+      <c r="BL14" s="25"/>
+      <c r="BM14" s="25"/>
+      <c r="BN14" s="25"/>
+      <c r="BO14" s="25"/>
+      <c r="BP14" s="25"/>
+      <c r="BQ14" s="25"/>
       <c r="BR14" s="2"/>
       <c r="BS14" s="2"/>
       <c r="BT14" s="2"/>
       <c r="BU14" s="2"/>
       <c r="BV14" s="2"/>
       <c r="BW14" s="2"/>
     </row>
     <row r="15" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A15" s="4"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
-      <c r="J15" s="47" t="s">
+      <c r="J15" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="K15" s="47"/>
-[...1 lines deleted...]
-      <c r="M15" s="47"/>
+      <c r="K15" s="23"/>
+      <c r="L15" s="23"/>
+      <c r="M15" s="23"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
       <c r="P15" s="4"/>
       <c r="Q15" s="4"/>
       <c r="R15" s="4"/>
       <c r="S15" s="4"/>
       <c r="T15" s="4"/>
       <c r="U15" s="4"/>
-      <c r="V15" s="47" t="s">
+      <c r="V15" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="W15" s="47"/>
-[...1 lines deleted...]
-      <c r="Y15" s="47"/>
+      <c r="W15" s="23"/>
+      <c r="X15" s="23"/>
+      <c r="Y15" s="23"/>
       <c r="Z15" s="4"/>
       <c r="AA15" s="4"/>
       <c r="AB15" s="4"/>
       <c r="AC15" s="4"/>
       <c r="AD15" s="4"/>
       <c r="AE15" s="4"/>
       <c r="AF15" s="4"/>
       <c r="AG15" s="4"/>
-      <c r="AH15" s="47" t="s">
+      <c r="AH15" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="AI15" s="47"/>
-[...1 lines deleted...]
-      <c r="AK15" s="47"/>
+      <c r="AI15" s="23"/>
+      <c r="AJ15" s="23"/>
+      <c r="AK15" s="23"/>
       <c r="AL15" s="4"/>
       <c r="AM15" s="4"/>
       <c r="AN15" s="4"/>
       <c r="AO15" s="4"/>
       <c r="AP15" s="4"/>
       <c r="AQ15" s="4"/>
       <c r="AR15" s="4"/>
       <c r="AS15" s="4"/>
-      <c r="AT15" s="47" t="s">
+      <c r="AT15" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="AU15" s="47"/>
-[...1 lines deleted...]
-      <c r="AW15" s="47"/>
+      <c r="AU15" s="23"/>
+      <c r="AV15" s="23"/>
+      <c r="AW15" s="23"/>
       <c r="AX15" s="4"/>
       <c r="AY15" s="4"/>
       <c r="AZ15" s="4"/>
       <c r="BA15" s="4"/>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
       <c r="BD15" s="4"/>
       <c r="BE15" s="4"/>
-      <c r="BF15" s="47" t="s">
+      <c r="BF15" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="BG15" s="47"/>
-[...1 lines deleted...]
-      <c r="BI15" s="47"/>
+      <c r="BG15" s="23"/>
+      <c r="BH15" s="23"/>
+      <c r="BI15" s="23"/>
       <c r="BJ15" s="4"/>
       <c r="BK15" s="4"/>
       <c r="BL15" s="4"/>
       <c r="BM15" s="4"/>
       <c r="BN15" s="4"/>
       <c r="BO15" s="4"/>
       <c r="BP15" s="4"/>
       <c r="BQ15" s="4"/>
-      <c r="BR15" s="47" t="s">
+      <c r="BR15" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="BS15" s="47"/>
-[...1 lines deleted...]
-      <c r="BU15" s="47"/>
+      <c r="BS15" s="23"/>
+      <c r="BT15" s="23"/>
+      <c r="BU15" s="23"/>
       <c r="BV15" s="4"/>
       <c r="BW15" s="4"/>
       <c r="BX15" s="4"/>
       <c r="BY15" s="4"/>
       <c r="BZ15" s="4"/>
       <c r="CA15" s="4"/>
       <c r="CB15" s="4"/>
       <c r="CC15" s="4"/>
-      <c r="CD15" s="47" t="s">
+      <c r="CD15" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="CE15" s="47"/>
-[...1 lines deleted...]
-      <c r="CG15" s="47"/>
+      <c r="CE15" s="23"/>
+      <c r="CF15" s="23"/>
+      <c r="CG15" s="23"/>
       <c r="CH15" s="4"/>
       <c r="CI15" s="4"/>
       <c r="CJ15" s="4"/>
       <c r="CK15" s="4"/>
       <c r="CL15" s="4"/>
       <c r="CM15" s="4"/>
       <c r="CN15" s="4"/>
       <c r="CO15" s="4"/>
-      <c r="CP15" s="47" t="s">
+      <c r="CP15" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="CQ15" s="47"/>
-[...1 lines deleted...]
-      <c r="CS15" s="47"/>
+      <c r="CQ15" s="23"/>
+      <c r="CR15" s="23"/>
+      <c r="CS15" s="23"/>
       <c r="CT15" s="4"/>
       <c r="CU15" s="4"/>
       <c r="CV15" s="4"/>
       <c r="CW15" s="4"/>
       <c r="CX15" s="4"/>
       <c r="CY15" s="4"/>
       <c r="CZ15" s="4"/>
       <c r="DA15" s="4"/>
-      <c r="DB15" s="47" t="s">
+      <c r="DB15" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="DC15" s="47"/>
-[...1 lines deleted...]
-      <c r="DE15" s="47"/>
+      <c r="DC15" s="23"/>
+      <c r="DD15" s="23"/>
+      <c r="DE15" s="23"/>
     </row>
     <row r="16" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A16" s="50"/>
-      <c r="B16" s="44" t="s">
+      <c r="A16" s="26"/>
+      <c r="B16" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="C16" s="45"/>
-[...10 lines deleted...]
-      <c r="N16" s="44" t="s">
+      <c r="C16" s="21"/>
+      <c r="D16" s="21"/>
+      <c r="E16" s="21"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="21"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="22"/>
+      <c r="N16" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="O16" s="45"/>
-[...10 lines deleted...]
-      <c r="Z16" s="44" t="s">
+      <c r="O16" s="21"/>
+      <c r="P16" s="21"/>
+      <c r="Q16" s="21"/>
+      <c r="R16" s="21"/>
+      <c r="S16" s="21"/>
+      <c r="T16" s="21"/>
+      <c r="U16" s="21"/>
+      <c r="V16" s="21"/>
+      <c r="W16" s="21"/>
+      <c r="X16" s="21"/>
+      <c r="Y16" s="22"/>
+      <c r="Z16" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="AA16" s="45"/>
-[...10 lines deleted...]
-      <c r="AL16" s="44" t="s">
+      <c r="AA16" s="21"/>
+      <c r="AB16" s="21"/>
+      <c r="AC16" s="21"/>
+      <c r="AD16" s="21"/>
+      <c r="AE16" s="21"/>
+      <c r="AF16" s="21"/>
+      <c r="AG16" s="21"/>
+      <c r="AH16" s="21"/>
+      <c r="AI16" s="21"/>
+      <c r="AJ16" s="21"/>
+      <c r="AK16" s="22"/>
+      <c r="AL16" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="AM16" s="45"/>
-[...10 lines deleted...]
-      <c r="AX16" s="44" t="s">
+      <c r="AM16" s="21"/>
+      <c r="AN16" s="21"/>
+      <c r="AO16" s="21"/>
+      <c r="AP16" s="21"/>
+      <c r="AQ16" s="21"/>
+      <c r="AR16" s="21"/>
+      <c r="AS16" s="21"/>
+      <c r="AT16" s="21"/>
+      <c r="AU16" s="21"/>
+      <c r="AV16" s="21"/>
+      <c r="AW16" s="22"/>
+      <c r="AX16" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="AY16" s="45"/>
-[...10 lines deleted...]
-      <c r="BJ16" s="44" t="s">
+      <c r="AY16" s="21"/>
+      <c r="AZ16" s="21"/>
+      <c r="BA16" s="21"/>
+      <c r="BB16" s="21"/>
+      <c r="BC16" s="21"/>
+      <c r="BD16" s="21"/>
+      <c r="BE16" s="21"/>
+      <c r="BF16" s="21"/>
+      <c r="BG16" s="21"/>
+      <c r="BH16" s="21"/>
+      <c r="BI16" s="22"/>
+      <c r="BJ16" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="BK16" s="45"/>
-[...10 lines deleted...]
-      <c r="BV16" s="44" t="s">
+      <c r="BK16" s="21"/>
+      <c r="BL16" s="21"/>
+      <c r="BM16" s="21"/>
+      <c r="BN16" s="21"/>
+      <c r="BO16" s="21"/>
+      <c r="BP16" s="21"/>
+      <c r="BQ16" s="21"/>
+      <c r="BR16" s="21"/>
+      <c r="BS16" s="21"/>
+      <c r="BT16" s="21"/>
+      <c r="BU16" s="22"/>
+      <c r="BV16" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="BW16" s="45"/>
-[...10 lines deleted...]
-      <c r="CH16" s="44" t="s">
+      <c r="BW16" s="21"/>
+      <c r="BX16" s="21"/>
+      <c r="BY16" s="21"/>
+      <c r="BZ16" s="21"/>
+      <c r="CA16" s="21"/>
+      <c r="CB16" s="21"/>
+      <c r="CC16" s="21"/>
+      <c r="CD16" s="21"/>
+      <c r="CE16" s="21"/>
+      <c r="CF16" s="21"/>
+      <c r="CG16" s="22"/>
+      <c r="CH16" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="CI16" s="45"/>
-[...10 lines deleted...]
-      <c r="CT16" s="44" t="s">
+      <c r="CI16" s="21"/>
+      <c r="CJ16" s="21"/>
+      <c r="CK16" s="21"/>
+      <c r="CL16" s="21"/>
+      <c r="CM16" s="21"/>
+      <c r="CN16" s="21"/>
+      <c r="CO16" s="21"/>
+      <c r="CP16" s="21"/>
+      <c r="CQ16" s="21"/>
+      <c r="CR16" s="21"/>
+      <c r="CS16" s="22"/>
+      <c r="CT16" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="CU16" s="45"/>
-[...9 lines deleted...]
-      <c r="DE16" s="46"/>
+      <c r="CU16" s="21"/>
+      <c r="CV16" s="21"/>
+      <c r="CW16" s="21"/>
+      <c r="CX16" s="21"/>
+      <c r="CY16" s="21"/>
+      <c r="CZ16" s="21"/>
+      <c r="DA16" s="21"/>
+      <c r="DB16" s="21"/>
+      <c r="DC16" s="21"/>
+      <c r="DD16" s="21"/>
+      <c r="DE16" s="22"/>
     </row>
     <row r="17" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A17" s="51"/>
+      <c r="A17" s="27"/>
       <c r="B17" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D17" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E17" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F17" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G17" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H17" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I17" s="6" t="s">
         <v>7</v>
       </c>
       <c r="J17" s="6" t="s">
@@ -25491,66 +4950,68 @@
       </c>
       <c r="CL18" s="10">
         <v>2130.856203798382</v>
       </c>
       <c r="CM18" s="11">
         <v>3263.0100555509848</v>
       </c>
       <c r="CN18" s="11">
         <v>2920.5949412065102</v>
       </c>
       <c r="CO18" s="11">
         <v>2545.7501594157097</v>
       </c>
       <c r="CP18" s="9">
         <v>7884.4886811774286</v>
       </c>
       <c r="CQ18" s="9">
         <v>3664.8620747640211</v>
       </c>
       <c r="CR18" s="9">
         <v>4598.6386746893922</v>
       </c>
       <c r="CS18" s="9">
         <v>6212.9156406579141</v>
       </c>
-      <c r="CT18" s="21">
-[...14 lines deleted...]
-      <c r="CY18" s="11"/>
+      <c r="CT18" s="13">
+        <v>2050.0374637566551</v>
+      </c>
+      <c r="CU18" s="9">
+        <v>3125.2950257695875</v>
+      </c>
+      <c r="CV18" s="9">
+        <v>1552.8023604562366</v>
+      </c>
+      <c r="CW18" s="9">
+        <v>2982.962666792142</v>
+      </c>
+      <c r="CX18" s="10">
+        <v>2162.9481004080844</v>
+      </c>
+      <c r="CY18" s="11">
+        <v>4402.2754269028765</v>
+      </c>
       <c r="CZ18" s="11"/>
       <c r="DA18" s="11"/>
       <c r="DB18" s="9"/>
       <c r="DC18" s="9"/>
       <c r="DD18" s="9"/>
       <c r="DE18" s="9"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="9">
         <v>29.860530326379116</v>
       </c>
       <c r="C19" s="9">
         <v>39.731522201940095</v>
       </c>
       <c r="D19" s="9">
         <v>30.142818702371731</v>
       </c>
       <c r="E19" s="9">
         <v>27.161759609323752</v>
       </c>
       <c r="F19" s="9">
         <v>30.094120873534134</v>
@@ -25806,66 +5267,68 @@
       </c>
       <c r="CL19" s="9">
         <v>10.837585596221633</v>
       </c>
       <c r="CM19" s="9">
         <v>30.654496465025556</v>
       </c>
       <c r="CN19" s="11">
         <v>21.468612024378448</v>
       </c>
       <c r="CO19" s="11">
         <v>26.433398942620592</v>
       </c>
       <c r="CP19" s="9">
         <v>86.879194970371785</v>
       </c>
       <c r="CQ19" s="9">
         <v>30.018749118927637</v>
       </c>
       <c r="CR19" s="9">
         <v>394.32804075608163</v>
       </c>
       <c r="CS19" s="9">
         <v>391.80265391394698</v>
       </c>
-      <c r="CT19" s="21">
-[...14 lines deleted...]
-      <c r="CY19" s="9"/>
+      <c r="CT19" s="13">
+        <v>17.992794376740225</v>
+      </c>
+      <c r="CU19" s="9">
+        <v>73.900299491011708</v>
+      </c>
+      <c r="CV19" s="9">
+        <v>46.167103718294271</v>
+      </c>
+      <c r="CW19" s="9">
+        <v>36.075910357879394</v>
+      </c>
+      <c r="CX19" s="9">
+        <v>12.233233743054553</v>
+      </c>
+      <c r="CY19" s="9">
+        <v>8.2585645344862328</v>
+      </c>
       <c r="CZ19" s="11"/>
       <c r="DA19" s="11"/>
       <c r="DB19" s="9"/>
       <c r="DC19" s="9"/>
       <c r="DD19" s="9"/>
       <c r="DE19" s="9"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="9">
         <v>14.031453058197364</v>
       </c>
       <c r="C20" s="9">
         <v>25.775866392598239</v>
       </c>
       <c r="D20" s="9">
         <v>14.795211816363942</v>
       </c>
       <c r="E20" s="9">
         <v>40.958026187884393</v>
       </c>
       <c r="F20" s="9">
         <v>31.419081024938283</v>
@@ -26121,66 +5584,68 @@
       </c>
       <c r="CL20" s="9">
         <v>58.90481631192506</v>
       </c>
       <c r="CM20" s="9">
         <v>39.543325206126326</v>
       </c>
       <c r="CN20" s="11">
         <v>62.482826245322237</v>
       </c>
       <c r="CO20" s="11">
         <v>46.207157036893889</v>
       </c>
       <c r="CP20" s="9">
         <v>222.72324421128224</v>
       </c>
       <c r="CQ20" s="9">
         <v>81.323069313557795</v>
       </c>
       <c r="CR20" s="9">
         <v>244.86112966595937</v>
       </c>
       <c r="CS20" s="9">
         <v>391.20171807587866</v>
       </c>
-      <c r="CT20" s="21">
-[...14 lines deleted...]
-      <c r="CY20" s="9"/>
+      <c r="CT20" s="13">
+        <v>24.811490142399816</v>
+      </c>
+      <c r="CU20" s="9">
+        <v>74.494502943205532</v>
+      </c>
+      <c r="CV20" s="9">
+        <v>54.400429281440111</v>
+      </c>
+      <c r="CW20" s="9">
+        <v>195.23070087993693</v>
+      </c>
+      <c r="CX20" s="9">
+        <v>63.478089145416554</v>
+      </c>
+      <c r="CY20" s="9">
+        <v>97.778180572040881</v>
+      </c>
       <c r="CZ20" s="11"/>
       <c r="DA20" s="11"/>
       <c r="DB20" s="9"/>
       <c r="DC20" s="9"/>
       <c r="DD20" s="9"/>
       <c r="DE20" s="9"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B21" s="9">
         <v>142.59386375063315</v>
       </c>
       <c r="C21" s="9">
         <v>190.8895100563698</v>
       </c>
       <c r="D21" s="9">
         <v>62.807781940490095</v>
       </c>
       <c r="E21" s="9">
         <v>129.61140712819511</v>
       </c>
       <c r="F21" s="9">
         <v>154.11436443822927</v>
@@ -26436,66 +5901,68 @@
       </c>
       <c r="CL21" s="9">
         <v>222.22089599090191</v>
       </c>
       <c r="CM21" s="9">
         <v>628.67694996242199</v>
       </c>
       <c r="CN21" s="11">
         <v>379.56534315887603</v>
       </c>
       <c r="CO21" s="11">
         <v>325.29534493966037</v>
       </c>
       <c r="CP21" s="9">
         <v>939.19380762010019</v>
       </c>
       <c r="CQ21" s="9">
         <v>510.20417743503083</v>
       </c>
       <c r="CR21" s="9">
         <v>568.28809413215492</v>
       </c>
       <c r="CS21" s="9">
         <v>801.63461581324918</v>
       </c>
-      <c r="CT21" s="21">
-[...14 lines deleted...]
-      <c r="CY21" s="9"/>
+      <c r="CT21" s="13">
+        <v>197.29073854522196</v>
+      </c>
+      <c r="CU21" s="9">
+        <v>376.61972861700752</v>
+      </c>
+      <c r="CV21" s="9">
+        <v>131.71627493178806</v>
+      </c>
+      <c r="CW21" s="9">
+        <v>367.69340148901438</v>
+      </c>
+      <c r="CX21" s="9">
+        <v>185.8902775592307</v>
+      </c>
+      <c r="CY21" s="9">
+        <v>899.9962226902835</v>
+      </c>
       <c r="CZ21" s="11"/>
       <c r="DA21" s="11"/>
       <c r="DB21" s="9"/>
       <c r="DC21" s="9"/>
       <c r="DD21" s="9"/>
       <c r="DE21" s="9"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="15">
         <v>97.507561185125837</v>
       </c>
       <c r="C22" s="15">
         <v>110.60978578647573</v>
       </c>
       <c r="D22" s="15">
         <v>45.047162361350644</v>
       </c>
       <c r="E22" s="15">
         <v>85.124969117949504</v>
       </c>
       <c r="F22" s="15">
         <v>106.06443232655229</v>
@@ -26751,66 +6218,68 @@
       </c>
       <c r="CL22" s="15">
         <v>255.87689885476743</v>
       </c>
       <c r="CM22" s="9">
         <v>166.88912525101537</v>
       </c>
       <c r="CN22" s="11">
         <v>333.38612386252134</v>
       </c>
       <c r="CO22" s="11">
         <v>251.09045797984541</v>
       </c>
       <c r="CP22" s="9">
         <v>1581.2603965768485</v>
       </c>
       <c r="CQ22" s="9">
         <v>519.87224148303255</v>
       </c>
       <c r="CR22" s="9">
         <v>466.20644483057811</v>
       </c>
       <c r="CS22" s="9">
         <v>899.38107602975367</v>
       </c>
-      <c r="CT22" s="21">
-[...14 lines deleted...]
-      <c r="CY22" s="9"/>
+      <c r="CT22" s="13">
+        <v>152.1679172857007</v>
+      </c>
+      <c r="CU22" s="9">
+        <v>263.39979719577957</v>
+      </c>
+      <c r="CV22" s="15">
+        <v>116.86548887412778</v>
+      </c>
+      <c r="CW22" s="15">
+        <v>352.95102713542963</v>
+      </c>
+      <c r="CX22" s="15">
+        <v>229.32856086191188</v>
+      </c>
+      <c r="CY22" s="9">
+        <v>269.25509294288457</v>
+      </c>
       <c r="CZ22" s="11"/>
       <c r="DA22" s="11"/>
       <c r="DB22" s="9"/>
       <c r="DC22" s="9"/>
       <c r="DD22" s="9"/>
       <c r="DE22" s="9"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B23" s="9">
         <v>289.29254677614063</v>
       </c>
       <c r="C23" s="9">
         <v>341.46161396509206</v>
       </c>
       <c r="D23" s="9">
         <v>106.53213352489146</v>
       </c>
       <c r="E23" s="9">
         <v>214.2037068266599</v>
       </c>
       <c r="F23" s="9">
         <v>253.63031174161316</v>
@@ -27066,66 +6535,68 @@
       </c>
       <c r="CL23" s="9">
         <v>332.69066464075513</v>
       </c>
       <c r="CM23" s="9">
         <v>1017.8584203939853</v>
       </c>
       <c r="CN23" s="11">
         <v>750.26528108632021</v>
       </c>
       <c r="CO23" s="11">
         <v>527.47093035350247</v>
       </c>
       <c r="CP23" s="9">
         <v>2466.7833914326138</v>
       </c>
       <c r="CQ23" s="9">
         <v>934.05674835830905</v>
       </c>
       <c r="CR23" s="9">
         <v>751.03320674378915</v>
       </c>
       <c r="CS23" s="9">
         <v>1317.4379902998535</v>
       </c>
-      <c r="CT23" s="21">
-[...14 lines deleted...]
-      <c r="CY23" s="9"/>
+      <c r="CT23" s="13">
+        <v>441.48122961223652</v>
+      </c>
+      <c r="CU23" s="9">
+        <v>708.02858218093979</v>
+      </c>
+      <c r="CV23" s="9">
+        <v>269.31812361139856</v>
+      </c>
+      <c r="CW23" s="9">
+        <v>577.37839196160587</v>
+      </c>
+      <c r="CX23" s="9">
+        <v>347.95869409431043</v>
+      </c>
+      <c r="CY23" s="9">
+        <v>1420.4051412768022</v>
+      </c>
       <c r="CZ23" s="11"/>
       <c r="DA23" s="11"/>
       <c r="DB23" s="9"/>
       <c r="DC23" s="9"/>
       <c r="DD23" s="9"/>
       <c r="DE23" s="9"/>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B24" s="9">
         <v>52.795964781943972</v>
       </c>
       <c r="C24" s="9">
         <v>70.31184328247852</v>
       </c>
       <c r="D24" s="9">
         <v>41.627937661537786</v>
       </c>
       <c r="E24" s="9">
         <v>55.725522934630362</v>
       </c>
       <c r="F24" s="9">
         <v>55.688566851339161</v>
@@ -27381,66 +6852,68 @@
       </c>
       <c r="CL24" s="9">
         <v>622.01224389703009</v>
       </c>
       <c r="CM24" s="9">
         <v>619.30375986538547</v>
       </c>
       <c r="CN24" s="11">
         <v>659.89355230755484</v>
       </c>
       <c r="CO24" s="11">
         <v>666.23409079091118</v>
       </c>
       <c r="CP24" s="9">
         <v>1287.3947864100214</v>
       </c>
       <c r="CQ24" s="9">
         <v>803.21765096900049</v>
       </c>
       <c r="CR24" s="9">
         <v>1042.0158052294219</v>
       </c>
       <c r="CS24" s="9">
         <v>1420.2624944442755</v>
       </c>
-      <c r="CT24" s="21">
-[...14 lines deleted...]
-      <c r="CY24" s="9"/>
+      <c r="CT24" s="13">
+        <v>718.9461881429321</v>
+      </c>
+      <c r="CU24" s="9">
+        <v>922.51095879989259</v>
+      </c>
+      <c r="CV24" s="9">
+        <v>797.94115920271167</v>
+      </c>
+      <c r="CW24" s="9">
+        <v>736.61649345368357</v>
+      </c>
+      <c r="CX24" s="9">
+        <v>723.52419600671681</v>
+      </c>
+      <c r="CY24" s="9">
+        <v>778.81689635532973</v>
+      </c>
       <c r="CZ24" s="11"/>
       <c r="DA24" s="11"/>
       <c r="DB24" s="9"/>
       <c r="DC24" s="9"/>
       <c r="DD24" s="9"/>
       <c r="DE24" s="9"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B25" s="9">
         <v>74.983476189006808</v>
       </c>
       <c r="C25" s="9">
         <v>100.991485539461</v>
       </c>
       <c r="D25" s="9">
         <v>64.731598090799139</v>
       </c>
       <c r="E25" s="9">
         <v>72.160754919554563</v>
       </c>
       <c r="F25" s="9">
         <v>86.541751276736633</v>
@@ -27696,66 +7169,68 @@
       </c>
       <c r="CL25" s="9">
         <v>628.31309850678076</v>
       </c>
       <c r="CM25" s="9">
         <v>760.08397840702503</v>
       </c>
       <c r="CN25" s="11">
         <v>713.53320252153685</v>
       </c>
       <c r="CO25" s="11">
         <v>703.01877937227584</v>
       </c>
       <c r="CP25" s="9">
         <v>1300.2538599561908</v>
       </c>
       <c r="CQ25" s="9">
         <v>786.16943808616304</v>
       </c>
       <c r="CR25" s="12">
         <v>1131.9059533314073</v>
       </c>
       <c r="CS25" s="9">
         <v>991.19509208095701</v>
       </c>
-      <c r="CT25" s="21">
-[...14 lines deleted...]
-      <c r="CY25" s="9"/>
+      <c r="CT25" s="13">
+        <v>497.34710565142382</v>
+      </c>
+      <c r="CU25" s="9">
+        <v>706.34115654175037</v>
+      </c>
+      <c r="CV25" s="9">
+        <v>136.39378083647597</v>
+      </c>
+      <c r="CW25" s="9">
+        <v>717.01674151459179</v>
+      </c>
+      <c r="CX25" s="9">
+        <v>600.53504899744371</v>
+      </c>
+      <c r="CY25" s="9">
+        <v>927.76532853104902</v>
+      </c>
       <c r="CZ25" s="11"/>
       <c r="DA25" s="11"/>
       <c r="DB25" s="9"/>
       <c r="DC25" s="9"/>
       <c r="DD25" s="12"/>
       <c r="DE25" s="9"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
       <c r="M26" s="2"/>
       <c r="N26" s="2"/>
       <c r="O26" s="2"/>
       <c r="P26" s="2"/>
       <c r="Q26" s="2"/>
@@ -27797,388 +7272,388 @@
       <c r="BA26" s="2"/>
       <c r="BB26" s="2"/>
       <c r="BC26" s="2"/>
       <c r="BD26" s="2"/>
       <c r="BE26" s="2"/>
       <c r="BF26" s="2"/>
       <c r="BG26" s="2"/>
       <c r="BH26" s="2"/>
       <c r="BI26" s="2"/>
       <c r="BJ26" s="2"/>
       <c r="BK26" s="2"/>
       <c r="BL26" s="2"/>
       <c r="BM26" s="2"/>
       <c r="BN26" s="2"/>
       <c r="BO26" s="2"/>
       <c r="BP26" s="2"/>
       <c r="BQ26" s="2"/>
       <c r="BR26" s="2"/>
       <c r="BS26" s="2"/>
       <c r="BT26" s="2"/>
       <c r="BU26" s="2"/>
       <c r="BV26" s="2"/>
       <c r="BW26" s="2"/>
     </row>
     <row r="27" spans="1:109" ht="21" customHeight="1">
-      <c r="A27" s="48" t="s">
+      <c r="A27" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="B27" s="48"/>
-[...66 lines deleted...]
-      <c r="BQ27" s="49"/>
+      <c r="B27" s="24"/>
+      <c r="C27" s="24"/>
+      <c r="D27" s="24"/>
+      <c r="E27" s="24"/>
+      <c r="F27" s="24"/>
+      <c r="G27" s="24"/>
+      <c r="H27" s="24"/>
+      <c r="I27" s="24"/>
+      <c r="J27" s="24"/>
+      <c r="K27" s="24"/>
+      <c r="L27" s="24"/>
+      <c r="M27" s="24"/>
+      <c r="N27" s="24"/>
+      <c r="O27" s="24"/>
+      <c r="P27" s="24"/>
+      <c r="Q27" s="24"/>
+      <c r="R27" s="24"/>
+      <c r="S27" s="24"/>
+      <c r="T27" s="24"/>
+      <c r="U27" s="24"/>
+      <c r="V27" s="24"/>
+      <c r="W27" s="24"/>
+      <c r="X27" s="24"/>
+      <c r="Y27" s="24"/>
+      <c r="Z27" s="24"/>
+      <c r="AA27" s="24"/>
+      <c r="AB27" s="24"/>
+      <c r="AC27" s="24"/>
+      <c r="AD27" s="24"/>
+      <c r="AE27" s="24"/>
+      <c r="AF27" s="24"/>
+      <c r="AG27" s="24"/>
+      <c r="AH27" s="24"/>
+      <c r="AI27" s="24"/>
+      <c r="AJ27" s="24"/>
+      <c r="AK27" s="24"/>
+      <c r="AL27" s="24"/>
+      <c r="AM27" s="24"/>
+      <c r="AN27" s="24"/>
+      <c r="AO27" s="24"/>
+      <c r="AP27" s="24"/>
+      <c r="AQ27" s="24"/>
+      <c r="AR27" s="24"/>
+      <c r="AS27" s="24"/>
+      <c r="AT27" s="24"/>
+      <c r="AU27" s="24"/>
+      <c r="AV27" s="24"/>
+      <c r="AW27" s="24"/>
+      <c r="AX27" s="24"/>
+      <c r="AY27" s="24"/>
+      <c r="AZ27" s="24"/>
+      <c r="BA27" s="24"/>
+      <c r="BB27" s="24"/>
+      <c r="BC27" s="24"/>
+      <c r="BD27" s="24"/>
+      <c r="BE27" s="24"/>
+      <c r="BF27" s="24"/>
+      <c r="BG27" s="24"/>
+      <c r="BH27" s="24"/>
+      <c r="BI27" s="24"/>
+      <c r="BJ27" s="25"/>
+      <c r="BK27" s="25"/>
+      <c r="BL27" s="25"/>
+      <c r="BM27" s="25"/>
+      <c r="BN27" s="25"/>
+      <c r="BO27" s="25"/>
+      <c r="BP27" s="25"/>
+      <c r="BQ27" s="25"/>
       <c r="BR27" s="2"/>
       <c r="BS27" s="2"/>
       <c r="BT27" s="2"/>
       <c r="BU27" s="2"/>
       <c r="BV27" s="2"/>
       <c r="BW27" s="2"/>
     </row>
     <row r="28" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A28" s="4"/>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
-      <c r="J28" s="47" t="s">
+      <c r="J28" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="K28" s="47"/>
-[...1 lines deleted...]
-      <c r="M28" s="47"/>
+      <c r="K28" s="23"/>
+      <c r="L28" s="23"/>
+      <c r="M28" s="23"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
       <c r="P28" s="4"/>
       <c r="Q28" s="4"/>
       <c r="R28" s="4"/>
       <c r="S28" s="4"/>
       <c r="T28" s="4"/>
       <c r="U28" s="4"/>
-      <c r="V28" s="47" t="s">
+      <c r="V28" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="W28" s="47"/>
-[...1 lines deleted...]
-      <c r="Y28" s="47"/>
+      <c r="W28" s="23"/>
+      <c r="X28" s="23"/>
+      <c r="Y28" s="23"/>
       <c r="Z28" s="4"/>
       <c r="AA28" s="4"/>
       <c r="AB28" s="4"/>
       <c r="AC28" s="4"/>
       <c r="AD28" s="4"/>
       <c r="AE28" s="4"/>
       <c r="AF28" s="4"/>
       <c r="AG28" s="4"/>
-      <c r="AH28" s="47" t="s">
+      <c r="AH28" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="AI28" s="47"/>
-[...1 lines deleted...]
-      <c r="AK28" s="47"/>
+      <c r="AI28" s="23"/>
+      <c r="AJ28" s="23"/>
+      <c r="AK28" s="23"/>
       <c r="AL28" s="4"/>
       <c r="AM28" s="4"/>
       <c r="AN28" s="4"/>
       <c r="AO28" s="4"/>
       <c r="AP28" s="4"/>
       <c r="AQ28" s="4"/>
       <c r="AR28" s="4"/>
       <c r="AS28" s="4"/>
-      <c r="AT28" s="47" t="s">
+      <c r="AT28" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="AU28" s="47"/>
-[...1 lines deleted...]
-      <c r="AW28" s="47"/>
+      <c r="AU28" s="23"/>
+      <c r="AV28" s="23"/>
+      <c r="AW28" s="23"/>
       <c r="AX28" s="4"/>
       <c r="AY28" s="4"/>
       <c r="AZ28" s="4"/>
       <c r="BA28" s="4"/>
       <c r="BB28" s="4"/>
       <c r="BC28" s="4"/>
       <c r="BD28" s="4"/>
       <c r="BE28" s="4"/>
-      <c r="BF28" s="47" t="s">
+      <c r="BF28" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="BG28" s="47"/>
-[...1 lines deleted...]
-      <c r="BI28" s="47"/>
+      <c r="BG28" s="23"/>
+      <c r="BH28" s="23"/>
+      <c r="BI28" s="23"/>
       <c r="BJ28" s="4"/>
       <c r="BK28" s="4"/>
       <c r="BL28" s="4"/>
       <c r="BM28" s="4"/>
       <c r="BN28" s="4"/>
       <c r="BO28" s="4"/>
       <c r="BP28" s="4"/>
       <c r="BQ28" s="4"/>
-      <c r="BR28" s="47" t="s">
+      <c r="BR28" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="BS28" s="47"/>
-[...1 lines deleted...]
-      <c r="BU28" s="47"/>
+      <c r="BS28" s="23"/>
+      <c r="BT28" s="23"/>
+      <c r="BU28" s="23"/>
       <c r="BV28" s="4"/>
       <c r="BW28" s="4"/>
       <c r="BX28" s="4"/>
       <c r="BY28" s="4"/>
       <c r="BZ28" s="4"/>
       <c r="CA28" s="4"/>
       <c r="CB28" s="4"/>
       <c r="CC28" s="4"/>
-      <c r="CD28" s="47" t="s">
+      <c r="CD28" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="CE28" s="47"/>
-[...1 lines deleted...]
-      <c r="CG28" s="47"/>
+      <c r="CE28" s="23"/>
+      <c r="CF28" s="23"/>
+      <c r="CG28" s="23"/>
       <c r="CH28" s="4"/>
       <c r="CI28" s="4"/>
       <c r="CJ28" s="4"/>
       <c r="CK28" s="4"/>
       <c r="CL28" s="4"/>
       <c r="CM28" s="4"/>
       <c r="CN28" s="4"/>
       <c r="CO28" s="4"/>
-      <c r="CP28" s="47" t="s">
+      <c r="CP28" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="CQ28" s="47"/>
-[...1 lines deleted...]
-      <c r="CS28" s="47"/>
+      <c r="CQ28" s="23"/>
+      <c r="CR28" s="23"/>
+      <c r="CS28" s="23"/>
       <c r="CT28" s="4"/>
       <c r="CU28" s="4"/>
       <c r="CV28" s="4"/>
       <c r="CW28" s="4"/>
       <c r="CX28" s="4"/>
       <c r="CY28" s="4"/>
       <c r="CZ28" s="4"/>
       <c r="DA28" s="4"/>
-      <c r="DB28" s="47" t="s">
+      <c r="DB28" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="DC28" s="47"/>
-[...1 lines deleted...]
-      <c r="DE28" s="47"/>
+      <c r="DC28" s="23"/>
+      <c r="DD28" s="23"/>
+      <c r="DE28" s="23"/>
     </row>
     <row r="29" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A29" s="50"/>
-      <c r="B29" s="44" t="s">
+      <c r="A29" s="26"/>
+      <c r="B29" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="C29" s="45"/>
-[...10 lines deleted...]
-      <c r="N29" s="44" t="s">
+      <c r="C29" s="21"/>
+      <c r="D29" s="21"/>
+      <c r="E29" s="21"/>
+      <c r="F29" s="21"/>
+      <c r="G29" s="21"/>
+      <c r="H29" s="21"/>
+      <c r="I29" s="21"/>
+      <c r="J29" s="21"/>
+      <c r="K29" s="21"/>
+      <c r="L29" s="21"/>
+      <c r="M29" s="22"/>
+      <c r="N29" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="O29" s="45"/>
-[...10 lines deleted...]
-      <c r="Z29" s="44" t="s">
+      <c r="O29" s="21"/>
+      <c r="P29" s="21"/>
+      <c r="Q29" s="21"/>
+      <c r="R29" s="21"/>
+      <c r="S29" s="21"/>
+      <c r="T29" s="21"/>
+      <c r="U29" s="21"/>
+      <c r="V29" s="21"/>
+      <c r="W29" s="21"/>
+      <c r="X29" s="21"/>
+      <c r="Y29" s="22"/>
+      <c r="Z29" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="AA29" s="45"/>
-[...10 lines deleted...]
-      <c r="AL29" s="44" t="s">
+      <c r="AA29" s="21"/>
+      <c r="AB29" s="21"/>
+      <c r="AC29" s="21"/>
+      <c r="AD29" s="21"/>
+      <c r="AE29" s="21"/>
+      <c r="AF29" s="21"/>
+      <c r="AG29" s="21"/>
+      <c r="AH29" s="21"/>
+      <c r="AI29" s="21"/>
+      <c r="AJ29" s="21"/>
+      <c r="AK29" s="22"/>
+      <c r="AL29" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="AM29" s="45"/>
-[...10 lines deleted...]
-      <c r="AX29" s="44" t="s">
+      <c r="AM29" s="21"/>
+      <c r="AN29" s="21"/>
+      <c r="AO29" s="21"/>
+      <c r="AP29" s="21"/>
+      <c r="AQ29" s="21"/>
+      <c r="AR29" s="21"/>
+      <c r="AS29" s="21"/>
+      <c r="AT29" s="21"/>
+      <c r="AU29" s="21"/>
+      <c r="AV29" s="21"/>
+      <c r="AW29" s="22"/>
+      <c r="AX29" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="AY29" s="45"/>
-[...10 lines deleted...]
-      <c r="BJ29" s="44" t="s">
+      <c r="AY29" s="21"/>
+      <c r="AZ29" s="21"/>
+      <c r="BA29" s="21"/>
+      <c r="BB29" s="21"/>
+      <c r="BC29" s="21"/>
+      <c r="BD29" s="21"/>
+      <c r="BE29" s="21"/>
+      <c r="BF29" s="21"/>
+      <c r="BG29" s="21"/>
+      <c r="BH29" s="21"/>
+      <c r="BI29" s="22"/>
+      <c r="BJ29" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="BK29" s="45"/>
-[...10 lines deleted...]
-      <c r="BV29" s="44" t="s">
+      <c r="BK29" s="21"/>
+      <c r="BL29" s="21"/>
+      <c r="BM29" s="21"/>
+      <c r="BN29" s="21"/>
+      <c r="BO29" s="21"/>
+      <c r="BP29" s="21"/>
+      <c r="BQ29" s="21"/>
+      <c r="BR29" s="21"/>
+      <c r="BS29" s="21"/>
+      <c r="BT29" s="21"/>
+      <c r="BU29" s="22"/>
+      <c r="BV29" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="BW29" s="45"/>
-[...10 lines deleted...]
-      <c r="CH29" s="44" t="s">
+      <c r="BW29" s="21"/>
+      <c r="BX29" s="21"/>
+      <c r="BY29" s="21"/>
+      <c r="BZ29" s="21"/>
+      <c r="CA29" s="21"/>
+      <c r="CB29" s="21"/>
+      <c r="CC29" s="21"/>
+      <c r="CD29" s="21"/>
+      <c r="CE29" s="21"/>
+      <c r="CF29" s="21"/>
+      <c r="CG29" s="22"/>
+      <c r="CH29" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="CI29" s="45"/>
-[...10 lines deleted...]
-      <c r="CT29" s="44" t="s">
+      <c r="CI29" s="21"/>
+      <c r="CJ29" s="21"/>
+      <c r="CK29" s="21"/>
+      <c r="CL29" s="21"/>
+      <c r="CM29" s="21"/>
+      <c r="CN29" s="21"/>
+      <c r="CO29" s="21"/>
+      <c r="CP29" s="21"/>
+      <c r="CQ29" s="21"/>
+      <c r="CR29" s="21"/>
+      <c r="CS29" s="22"/>
+      <c r="CT29" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="CU29" s="45"/>
-[...9 lines deleted...]
-      <c r="DE29" s="46"/>
+      <c r="CU29" s="21"/>
+      <c r="CV29" s="21"/>
+      <c r="CW29" s="21"/>
+      <c r="CX29" s="21"/>
+      <c r="CY29" s="21"/>
+      <c r="CZ29" s="21"/>
+      <c r="DA29" s="21"/>
+      <c r="DB29" s="21"/>
+      <c r="DC29" s="21"/>
+      <c r="DD29" s="21"/>
+      <c r="DE29" s="22"/>
     </row>
     <row r="30" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A30" s="51"/>
+      <c r="A30" s="27"/>
       <c r="B30" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D30" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E30" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F30" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G30" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H30" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I30" s="6" t="s">
         <v>7</v>
       </c>
       <c r="J30" s="6" t="s">
@@ -28752,66 +8227,68 @@
       </c>
       <c r="CL31" s="10">
         <v>45.53023818749999</v>
       </c>
       <c r="CM31" s="11">
         <v>135.08024317499996</v>
       </c>
       <c r="CN31" s="11">
         <v>319.23079474708328</v>
       </c>
       <c r="CO31" s="11">
         <v>206.48903597485807</v>
       </c>
       <c r="CP31" s="9">
         <v>3600.2775749137331</v>
       </c>
       <c r="CQ31" s="9">
         <v>715.83098428092785</v>
       </c>
       <c r="CR31" s="9">
         <v>114.86512274648086</v>
       </c>
       <c r="CS31" s="9">
         <v>-84.811731955488469</v>
       </c>
-      <c r="CT31" s="22">
-[...14 lines deleted...]
-      <c r="CY31" s="11"/>
+      <c r="CT31" s="13">
+        <v>49.583314100000003</v>
+      </c>
+      <c r="CU31" s="9">
+        <v>181.65728123541669</v>
+      </c>
+      <c r="CV31" s="9">
+        <v>102.05692908958335</v>
+      </c>
+      <c r="CW31" s="9">
+        <v>76.52390783333334</v>
+      </c>
+      <c r="CX31" s="10">
+        <v>48.773394077083339</v>
+      </c>
+      <c r="CY31" s="11">
+        <v>36.52987512166667</v>
+      </c>
       <c r="CZ31" s="11"/>
       <c r="DA31" s="11"/>
       <c r="DB31" s="9"/>
       <c r="DC31" s="9"/>
       <c r="DD31" s="9"/>
       <c r="DE31" s="9"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="C32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="D32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="E32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="F32" s="9">
         <v>25.452775277231051</v>
@@ -29067,66 +8544,68 @@
       </c>
       <c r="CL32" s="9">
         <v>9.3423083333333317</v>
       </c>
       <c r="CM32" s="9">
         <v>30.107782886411577</v>
       </c>
       <c r="CN32" s="11">
         <v>21.118522792296659</v>
       </c>
       <c r="CO32" s="11">
         <v>1.2738817795959956</v>
       </c>
       <c r="CP32" s="9">
         <v>77.846551362692054</v>
       </c>
       <c r="CQ32" s="9">
         <v>23.448949540044243</v>
       </c>
       <c r="CR32" s="9">
         <v>20.524321001747605</v>
       </c>
       <c r="CS32" s="9">
         <v>-33.694688921695757</v>
       </c>
-      <c r="CT32" s="22">
-[...14 lines deleted...]
-      <c r="CY32" s="9"/>
+      <c r="CT32" s="13">
+        <v>10.72037696666667</v>
+      </c>
+      <c r="CU32" s="9">
+        <v>38.345216456250007</v>
+      </c>
+      <c r="CV32" s="9">
+        <v>21.849618310416677</v>
+      </c>
+      <c r="CW32" s="9">
+        <v>16.439526733333338</v>
+      </c>
+      <c r="CX32" s="9">
+        <v>10.44981152291667</v>
+      </c>
+      <c r="CY32" s="9">
+        <v>7.8498012500000023</v>
+      </c>
       <c r="CZ32" s="11"/>
       <c r="DA32" s="11"/>
       <c r="DB32" s="9"/>
       <c r="DC32" s="9"/>
       <c r="DD32" s="9"/>
       <c r="DE32" s="9"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="C33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="D33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="E33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="F33" s="9">
         <v>1.7628816503688678</v>
@@ -29382,66 +8861,68 @@
       </c>
       <c r="CL33" s="9">
         <v>0.7599999999999999</v>
       </c>
       <c r="CM33" s="9">
         <v>2.449404844996196</v>
       </c>
       <c r="CN33" s="11">
         <v>1.4883536384525498</v>
       </c>
       <c r="CO33" s="11">
         <v>7.4719518594024426E-2</v>
       </c>
       <c r="CP33" s="9">
         <v>165.61977742751665</v>
       </c>
       <c r="CQ33" s="9">
         <v>28.109845197154126</v>
       </c>
       <c r="CR33" s="9">
         <v>4.4179429174367311</v>
       </c>
       <c r="CS33" s="9">
         <v>3.2470832851551923</v>
       </c>
-      <c r="CT33" s="22">
-[...14 lines deleted...]
-      <c r="CY33" s="9"/>
+      <c r="CT33" s="13">
+        <v>0.79166666666666674</v>
+      </c>
+      <c r="CU33" s="9">
+        <v>3.026510416666667</v>
+      </c>
+      <c r="CV33" s="9">
+        <v>1.6587500000000002</v>
+      </c>
+      <c r="CW33" s="9">
+        <v>1.2361249999999999</v>
+      </c>
+      <c r="CX33" s="9">
+        <v>0.79166666666666674</v>
+      </c>
+      <c r="CY33" s="9">
+        <v>0.58979375000000001</v>
+      </c>
       <c r="CZ33" s="11"/>
       <c r="DA33" s="11"/>
       <c r="DB33" s="9"/>
       <c r="DC33" s="9"/>
       <c r="DD33" s="9"/>
       <c r="DE33" s="9"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="C34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="D34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="E34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="F34" s="9">
         <v>0.20953751707651999</v>
@@ -29697,66 +9178,68 @@
       </c>
       <c r="CL34" s="9">
         <v>1.7432499999999997</v>
       </c>
       <c r="CM34" s="9">
         <v>4.17354873228612</v>
       </c>
       <c r="CN34" s="11">
         <v>33.985585538197775</v>
       </c>
       <c r="CO34" s="11">
         <v>31.04600915629829</v>
       </c>
       <c r="CP34" s="9">
         <v>54.819982491647302</v>
       </c>
       <c r="CQ34" s="9">
         <v>38.993258822516836</v>
       </c>
       <c r="CR34" s="9">
         <v>3.8226887990252632</v>
       </c>
       <c r="CS34" s="9">
         <v>-7.7411350807735193</v>
       </c>
-      <c r="CT34" s="22">
-[...14 lines deleted...]
-      <c r="CY34" s="9"/>
+      <c r="CT34" s="13">
+        <v>1.2644500000000003</v>
+      </c>
+      <c r="CU34" s="9">
+        <v>4.8339424375000011</v>
+      </c>
+      <c r="CV34" s="9">
+        <v>2.6493555</v>
+      </c>
+      <c r="CW34" s="9">
+        <v>1.9743388500000003</v>
+      </c>
+      <c r="CX34" s="9">
+        <v>1.2644500000000003</v>
+      </c>
+      <c r="CY34" s="9">
+        <v>0.94201857750000006</v>
+      </c>
       <c r="CZ34" s="11"/>
       <c r="DA34" s="11"/>
       <c r="DB34" s="9"/>
       <c r="DC34" s="9"/>
       <c r="DD34" s="9"/>
       <c r="DE34" s="9"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="C35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="D35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="E35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="F35" s="15">
         <v>0.53772208292348</v>
@@ -30012,66 +9495,68 @@
       </c>
       <c r="CL35" s="15">
         <v>4.6414591041666711</v>
       </c>
       <c r="CM35" s="9">
         <v>14.382762001332221</v>
       </c>
       <c r="CN35" s="11">
         <v>114.44257500022803</v>
       </c>
       <c r="CO35" s="11">
         <v>100.79551835063296</v>
       </c>
       <c r="CP35" s="9">
         <v>949.55283176923945</v>
       </c>
       <c r="CQ35" s="9">
         <v>175.49246230795177</v>
       </c>
       <c r="CR35" s="9">
         <v>10.231229692387664</v>
       </c>
       <c r="CS35" s="9">
         <v>137.46447097768268</v>
       </c>
-      <c r="CT35" s="22">
-[...14 lines deleted...]
-      <c r="CY35" s="9"/>
+      <c r="CT35" s="13">
+        <v>4.3858333333333341</v>
+      </c>
+      <c r="CU35" s="9">
+        <v>16.766867708333336</v>
+      </c>
+      <c r="CV35" s="15">
+        <v>9.1894750000000016</v>
+      </c>
+      <c r="CW35" s="15">
+        <v>6.8481325000000011</v>
+      </c>
+      <c r="CX35" s="15">
+        <v>4.3858333333333341</v>
+      </c>
+      <c r="CY35" s="9">
+        <v>3.2674573750000007</v>
+      </c>
       <c r="CZ35" s="11"/>
       <c r="DA35" s="11"/>
       <c r="DB35" s="9"/>
       <c r="DC35" s="9"/>
       <c r="DD35" s="9"/>
       <c r="DE35" s="9"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="C36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="D36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="E36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="F36" s="9">
         <v>1.4969445503656148E-2</v>
@@ -30327,66 +9812,68 @@
       </c>
       <c r="CL36" s="9">
         <v>3.8962833333333338</v>
       </c>
       <c r="CM36" s="9">
         <v>3.6910300000000005</v>
       </c>
       <c r="CN36" s="11">
         <v>49.719859087273321</v>
       </c>
       <c r="CO36" s="11">
         <v>52.401431519268655</v>
       </c>
       <c r="CP36" s="9">
         <v>1381.3509766642742</v>
       </c>
       <c r="CQ36" s="9">
         <v>297.9059727118069</v>
       </c>
       <c r="CR36" s="9">
         <v>16.680318008949428</v>
       </c>
       <c r="CS36" s="9">
         <v>-6.0742556080459931</v>
       </c>
-      <c r="CT36" s="22">
-[...14 lines deleted...]
-      <c r="CY36" s="9"/>
+      <c r="CT36" s="13">
+        <v>1.655E-3</v>
+      </c>
+      <c r="CU36" s="9">
+        <v>1.4766666666666667E-3</v>
+      </c>
+      <c r="CV36" s="9">
+        <v>1.4233333333333335E-3</v>
+      </c>
+      <c r="CW36" s="9">
+        <v>1.6316666666666667E-3</v>
+      </c>
+      <c r="CX36" s="9">
+        <v>1.41E-3</v>
+      </c>
+      <c r="CY36" s="9">
+        <v>1.175E-3</v>
+      </c>
       <c r="CZ36" s="11"/>
       <c r="DA36" s="11"/>
       <c r="DB36" s="9"/>
       <c r="DC36" s="9"/>
       <c r="DD36" s="9"/>
       <c r="DE36" s="9"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="C37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="D37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="E37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="F37" s="9">
         <v>8.6569976797296526</v>
@@ -30642,66 +10129,68 @@
       </c>
       <c r="CL37" s="9">
         <v>0.4079874166666666</v>
       </c>
       <c r="CM37" s="9">
         <v>0.54452524929144475</v>
       </c>
       <c r="CN37" s="11">
         <v>16.435141606509895</v>
       </c>
       <c r="CO37" s="11">
         <v>16.389145166363136</v>
       </c>
       <c r="CP37" s="9">
         <v>525.01103964655238</v>
       </c>
       <c r="CQ37" s="9">
         <v>79.177294059856507</v>
       </c>
       <c r="CR37" s="9">
         <v>1.1032882786507148</v>
       </c>
       <c r="CS37" s="9">
         <v>-76.362210277810775</v>
       </c>
-      <c r="CT37" s="22">
-[...14 lines deleted...]
-      <c r="CY37" s="9"/>
+      <c r="CT37" s="13">
+        <v>12.255000000000003</v>
+      </c>
+      <c r="CU37" s="9">
+        <v>46.850381250000005</v>
+      </c>
+      <c r="CV37" s="9">
+        <v>25.67745</v>
+      </c>
+      <c r="CW37" s="9">
+        <v>19.135215000000002</v>
+      </c>
+      <c r="CX37" s="9">
+        <v>12.255000000000003</v>
+      </c>
+      <c r="CY37" s="9">
+        <v>9.1300072500000002</v>
+      </c>
       <c r="CZ37" s="11"/>
       <c r="DA37" s="11"/>
       <c r="DB37" s="9"/>
       <c r="DC37" s="9"/>
       <c r="DD37" s="9"/>
       <c r="DE37" s="9"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="C38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="D38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="E38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="F38" s="9">
         <v>3.9174806229234798</v>
@@ -30957,66 +10446,68 @@
       </c>
       <c r="CL38" s="9">
         <v>24.738949999999992</v>
       </c>
       <c r="CM38" s="9">
         <v>79.731189460682401</v>
       </c>
       <c r="CN38" s="11">
         <v>82.040757084125048</v>
       </c>
       <c r="CO38" s="11">
         <v>4.5083304841049765</v>
       </c>
       <c r="CP38" s="9">
         <v>446.07641555181107</v>
       </c>
       <c r="CQ38" s="9">
         <v>72.70320164159746</v>
       </c>
       <c r="CR38" s="12">
         <v>58.085334048283457</v>
       </c>
       <c r="CS38" s="9">
         <v>-101.6509963300003</v>
       </c>
-      <c r="CT38" s="22">
-[...14 lines deleted...]
-      <c r="CY38" s="9"/>
+      <c r="CT38" s="13">
+        <v>20.164332133333332</v>
+      </c>
+      <c r="CU38" s="9">
+        <v>71.832886299999998</v>
+      </c>
+      <c r="CV38" s="9">
+        <v>41.030856945833335</v>
+      </c>
+      <c r="CW38" s="9">
+        <v>30.888938083333336</v>
+      </c>
+      <c r="CX38" s="9">
+        <v>19.625222554166665</v>
+      </c>
+      <c r="CY38" s="9">
+        <v>14.749621919166666</v>
+      </c>
       <c r="CZ38" s="11"/>
       <c r="DA38" s="11"/>
       <c r="DB38" s="9"/>
       <c r="DC38" s="9"/>
       <c r="DD38" s="12"/>
       <c r="DE38" s="9"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="2"/>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
       <c r="O39" s="2"/>
       <c r="P39" s="2"/>
       <c r="Q39" s="2"/>
@@ -31058,388 +10549,388 @@
       <c r="BA39" s="2"/>
       <c r="BB39" s="2"/>
       <c r="BC39" s="2"/>
       <c r="BD39" s="2"/>
       <c r="BE39" s="2"/>
       <c r="BF39" s="2"/>
       <c r="BG39" s="2"/>
       <c r="BH39" s="2"/>
       <c r="BI39" s="2"/>
       <c r="BJ39" s="2"/>
       <c r="BK39" s="2"/>
       <c r="BL39" s="2"/>
       <c r="BM39" s="2"/>
       <c r="BN39" s="2"/>
       <c r="BO39" s="2"/>
       <c r="BP39" s="2"/>
       <c r="BQ39" s="2"/>
       <c r="BR39" s="2"/>
       <c r="BS39" s="2"/>
       <c r="BT39" s="2"/>
       <c r="BU39" s="2"/>
       <c r="BV39" s="2"/>
       <c r="BW39" s="2"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="A40" s="48" t="s">
+      <c r="A40" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="B40" s="48"/>
-[...66 lines deleted...]
-      <c r="BQ40" s="49"/>
+      <c r="B40" s="24"/>
+      <c r="C40" s="24"/>
+      <c r="D40" s="24"/>
+      <c r="E40" s="24"/>
+      <c r="F40" s="24"/>
+      <c r="G40" s="24"/>
+      <c r="H40" s="24"/>
+      <c r="I40" s="24"/>
+      <c r="J40" s="24"/>
+      <c r="K40" s="24"/>
+      <c r="L40" s="24"/>
+      <c r="M40" s="24"/>
+      <c r="N40" s="24"/>
+      <c r="O40" s="24"/>
+      <c r="P40" s="24"/>
+      <c r="Q40" s="24"/>
+      <c r="R40" s="24"/>
+      <c r="S40" s="24"/>
+      <c r="T40" s="24"/>
+      <c r="U40" s="24"/>
+      <c r="V40" s="24"/>
+      <c r="W40" s="24"/>
+      <c r="X40" s="24"/>
+      <c r="Y40" s="24"/>
+      <c r="Z40" s="24"/>
+      <c r="AA40" s="24"/>
+      <c r="AB40" s="24"/>
+      <c r="AC40" s="24"/>
+      <c r="AD40" s="24"/>
+      <c r="AE40" s="24"/>
+      <c r="AF40" s="24"/>
+      <c r="AG40" s="24"/>
+      <c r="AH40" s="24"/>
+      <c r="AI40" s="24"/>
+      <c r="AJ40" s="24"/>
+      <c r="AK40" s="24"/>
+      <c r="AL40" s="24"/>
+      <c r="AM40" s="24"/>
+      <c r="AN40" s="24"/>
+      <c r="AO40" s="24"/>
+      <c r="AP40" s="24"/>
+      <c r="AQ40" s="24"/>
+      <c r="AR40" s="24"/>
+      <c r="AS40" s="24"/>
+      <c r="AT40" s="24"/>
+      <c r="AU40" s="24"/>
+      <c r="AV40" s="24"/>
+      <c r="AW40" s="24"/>
+      <c r="AX40" s="24"/>
+      <c r="AY40" s="24"/>
+      <c r="AZ40" s="24"/>
+      <c r="BA40" s="24"/>
+      <c r="BB40" s="24"/>
+      <c r="BC40" s="24"/>
+      <c r="BD40" s="24"/>
+      <c r="BE40" s="24"/>
+      <c r="BF40" s="24"/>
+      <c r="BG40" s="24"/>
+      <c r="BH40" s="24"/>
+      <c r="BI40" s="24"/>
+      <c r="BJ40" s="25"/>
+      <c r="BK40" s="25"/>
+      <c r="BL40" s="25"/>
+      <c r="BM40" s="25"/>
+      <c r="BN40" s="25"/>
+      <c r="BO40" s="25"/>
+      <c r="BP40" s="25"/>
+      <c r="BQ40" s="25"/>
       <c r="BR40" s="2"/>
       <c r="BS40" s="2"/>
       <c r="BT40" s="2"/>
       <c r="BU40" s="2"/>
       <c r="BV40" s="2"/>
       <c r="BW40" s="2"/>
     </row>
     <row r="41" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A41" s="4"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
-      <c r="J41" s="47" t="s">
+      <c r="J41" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="K41" s="47"/>
-[...1 lines deleted...]
-      <c r="M41" s="47"/>
+      <c r="K41" s="23"/>
+      <c r="L41" s="23"/>
+      <c r="M41" s="23"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
       <c r="R41" s="4"/>
       <c r="S41" s="4"/>
       <c r="T41" s="4"/>
       <c r="U41" s="4"/>
-      <c r="V41" s="47" t="s">
+      <c r="V41" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="W41" s="47"/>
-[...1 lines deleted...]
-      <c r="Y41" s="47"/>
+      <c r="W41" s="23"/>
+      <c r="X41" s="23"/>
+      <c r="Y41" s="23"/>
       <c r="Z41" s="4"/>
       <c r="AA41" s="4"/>
       <c r="AB41" s="4"/>
       <c r="AC41" s="4"/>
       <c r="AD41" s="4"/>
       <c r="AE41" s="4"/>
       <c r="AF41" s="4"/>
       <c r="AG41" s="4"/>
-      <c r="AH41" s="47" t="s">
+      <c r="AH41" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="AI41" s="47"/>
-[...1 lines deleted...]
-      <c r="AK41" s="47"/>
+      <c r="AI41" s="23"/>
+      <c r="AJ41" s="23"/>
+      <c r="AK41" s="23"/>
       <c r="AL41" s="4"/>
       <c r="AM41" s="4"/>
       <c r="AN41" s="4"/>
       <c r="AO41" s="4"/>
       <c r="AP41" s="4"/>
       <c r="AQ41" s="4"/>
       <c r="AR41" s="4"/>
       <c r="AS41" s="4"/>
-      <c r="AT41" s="47" t="s">
+      <c r="AT41" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="AU41" s="47"/>
-[...1 lines deleted...]
-      <c r="AW41" s="47"/>
+      <c r="AU41" s="23"/>
+      <c r="AV41" s="23"/>
+      <c r="AW41" s="23"/>
       <c r="AX41" s="4"/>
       <c r="AY41" s="4"/>
       <c r="AZ41" s="4"/>
       <c r="BA41" s="4"/>
       <c r="BB41" s="4"/>
       <c r="BC41" s="4"/>
       <c r="BD41" s="4"/>
       <c r="BE41" s="4"/>
-      <c r="BF41" s="47" t="s">
+      <c r="BF41" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="BG41" s="47"/>
-[...1 lines deleted...]
-      <c r="BI41" s="47"/>
+      <c r="BG41" s="23"/>
+      <c r="BH41" s="23"/>
+      <c r="BI41" s="23"/>
       <c r="BJ41" s="4"/>
       <c r="BK41" s="4"/>
       <c r="BL41" s="4"/>
       <c r="BM41" s="4"/>
       <c r="BN41" s="4"/>
       <c r="BO41" s="4"/>
       <c r="BP41" s="4"/>
       <c r="BQ41" s="4"/>
-      <c r="BR41" s="47" t="s">
+      <c r="BR41" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="BS41" s="47"/>
-[...1 lines deleted...]
-      <c r="BU41" s="47"/>
+      <c r="BS41" s="23"/>
+      <c r="BT41" s="23"/>
+      <c r="BU41" s="23"/>
       <c r="BV41" s="4"/>
       <c r="BW41" s="4"/>
       <c r="BX41" s="4"/>
       <c r="BY41" s="4"/>
       <c r="BZ41" s="4"/>
       <c r="CA41" s="4"/>
       <c r="CB41" s="4"/>
       <c r="CC41" s="4"/>
-      <c r="CD41" s="47" t="s">
+      <c r="CD41" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="CE41" s="47"/>
-[...1 lines deleted...]
-      <c r="CG41" s="47"/>
+      <c r="CE41" s="23"/>
+      <c r="CF41" s="23"/>
+      <c r="CG41" s="23"/>
       <c r="CH41" s="4"/>
       <c r="CI41" s="4"/>
       <c r="CJ41" s="4"/>
       <c r="CK41" s="4"/>
       <c r="CL41" s="4"/>
       <c r="CM41" s="4"/>
       <c r="CN41" s="4"/>
       <c r="CO41" s="4"/>
-      <c r="CP41" s="47" t="s">
+      <c r="CP41" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="CQ41" s="47"/>
-[...1 lines deleted...]
-      <c r="CS41" s="47"/>
+      <c r="CQ41" s="23"/>
+      <c r="CR41" s="23"/>
+      <c r="CS41" s="23"/>
       <c r="CT41" s="4"/>
       <c r="CU41" s="4"/>
       <c r="CV41" s="4"/>
       <c r="CW41" s="4"/>
       <c r="CX41" s="4"/>
       <c r="CY41" s="4"/>
       <c r="CZ41" s="4"/>
       <c r="DA41" s="4"/>
-      <c r="DB41" s="47" t="s">
+      <c r="DB41" s="23" t="s">
         <v>13</v>
       </c>
-      <c r="DC41" s="47"/>
-[...1 lines deleted...]
-      <c r="DE41" s="47"/>
+      <c r="DC41" s="23"/>
+      <c r="DD41" s="23"/>
+      <c r="DE41" s="23"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="50"/>
-      <c r="B42" s="44" t="s">
+      <c r="A42" s="26"/>
+      <c r="B42" s="20" t="s">
         <v>31</v>
       </c>
-      <c r="C42" s="45"/>
-[...10 lines deleted...]
-      <c r="N42" s="44" t="s">
+      <c r="C42" s="21"/>
+      <c r="D42" s="21"/>
+      <c r="E42" s="21"/>
+      <c r="F42" s="21"/>
+      <c r="G42" s="21"/>
+      <c r="H42" s="21"/>
+      <c r="I42" s="21"/>
+      <c r="J42" s="21"/>
+      <c r="K42" s="21"/>
+      <c r="L42" s="21"/>
+      <c r="M42" s="22"/>
+      <c r="N42" s="20" t="s">
         <v>17</v>
       </c>
-      <c r="O42" s="45"/>
-[...10 lines deleted...]
-      <c r="Z42" s="44" t="s">
+      <c r="O42" s="21"/>
+      <c r="P42" s="21"/>
+      <c r="Q42" s="21"/>
+      <c r="R42" s="21"/>
+      <c r="S42" s="21"/>
+      <c r="T42" s="21"/>
+      <c r="U42" s="21"/>
+      <c r="V42" s="21"/>
+      <c r="W42" s="21"/>
+      <c r="X42" s="21"/>
+      <c r="Y42" s="22"/>
+      <c r="Z42" s="20" t="s">
         <v>19</v>
       </c>
-      <c r="AA42" s="45"/>
-[...10 lines deleted...]
-      <c r="AL42" s="44" t="s">
+      <c r="AA42" s="21"/>
+      <c r="AB42" s="21"/>
+      <c r="AC42" s="21"/>
+      <c r="AD42" s="21"/>
+      <c r="AE42" s="21"/>
+      <c r="AF42" s="21"/>
+      <c r="AG42" s="21"/>
+      <c r="AH42" s="21"/>
+      <c r="AI42" s="21"/>
+      <c r="AJ42" s="21"/>
+      <c r="AK42" s="22"/>
+      <c r="AL42" s="20" t="s">
         <v>20</v>
       </c>
-      <c r="AM42" s="45"/>
-[...10 lines deleted...]
-      <c r="AX42" s="44" t="s">
+      <c r="AM42" s="21"/>
+      <c r="AN42" s="21"/>
+      <c r="AO42" s="21"/>
+      <c r="AP42" s="21"/>
+      <c r="AQ42" s="21"/>
+      <c r="AR42" s="21"/>
+      <c r="AS42" s="21"/>
+      <c r="AT42" s="21"/>
+      <c r="AU42" s="21"/>
+      <c r="AV42" s="21"/>
+      <c r="AW42" s="22"/>
+      <c r="AX42" s="20" t="s">
         <v>18</v>
       </c>
-      <c r="AY42" s="45"/>
-[...10 lines deleted...]
-      <c r="BJ42" s="44" t="s">
+      <c r="AY42" s="21"/>
+      <c r="AZ42" s="21"/>
+      <c r="BA42" s="21"/>
+      <c r="BB42" s="21"/>
+      <c r="BC42" s="21"/>
+      <c r="BD42" s="21"/>
+      <c r="BE42" s="21"/>
+      <c r="BF42" s="21"/>
+      <c r="BG42" s="21"/>
+      <c r="BH42" s="21"/>
+      <c r="BI42" s="22"/>
+      <c r="BJ42" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="BK42" s="45"/>
-[...10 lines deleted...]
-      <c r="BV42" s="44" t="s">
+      <c r="BK42" s="21"/>
+      <c r="BL42" s="21"/>
+      <c r="BM42" s="21"/>
+      <c r="BN42" s="21"/>
+      <c r="BO42" s="21"/>
+      <c r="BP42" s="21"/>
+      <c r="BQ42" s="21"/>
+      <c r="BR42" s="21"/>
+      <c r="BS42" s="21"/>
+      <c r="BT42" s="21"/>
+      <c r="BU42" s="22"/>
+      <c r="BV42" s="20" t="s">
         <v>32</v>
       </c>
-      <c r="BW42" s="45"/>
-[...10 lines deleted...]
-      <c r="CH42" s="44" t="s">
+      <c r="BW42" s="21"/>
+      <c r="BX42" s="21"/>
+      <c r="BY42" s="21"/>
+      <c r="BZ42" s="21"/>
+      <c r="CA42" s="21"/>
+      <c r="CB42" s="21"/>
+      <c r="CC42" s="21"/>
+      <c r="CD42" s="21"/>
+      <c r="CE42" s="21"/>
+      <c r="CF42" s="21"/>
+      <c r="CG42" s="22"/>
+      <c r="CH42" s="20" t="s">
         <v>33</v>
       </c>
-      <c r="CI42" s="45"/>
-[...10 lines deleted...]
-      <c r="CT42" s="44" t="s">
+      <c r="CI42" s="21"/>
+      <c r="CJ42" s="21"/>
+      <c r="CK42" s="21"/>
+      <c r="CL42" s="21"/>
+      <c r="CM42" s="21"/>
+      <c r="CN42" s="21"/>
+      <c r="CO42" s="21"/>
+      <c r="CP42" s="21"/>
+      <c r="CQ42" s="21"/>
+      <c r="CR42" s="21"/>
+      <c r="CS42" s="22"/>
+      <c r="CT42" s="20" t="s">
         <v>34</v>
       </c>
-      <c r="CU42" s="45"/>
-[...9 lines deleted...]
-      <c r="DE42" s="46"/>
+      <c r="CU42" s="21"/>
+      <c r="CV42" s="21"/>
+      <c r="CW42" s="21"/>
+      <c r="CX42" s="21"/>
+      <c r="CY42" s="21"/>
+      <c r="CZ42" s="21"/>
+      <c r="DA42" s="21"/>
+      <c r="DB42" s="21"/>
+      <c r="DC42" s="21"/>
+      <c r="DD42" s="21"/>
+      <c r="DE42" s="22"/>
     </row>
     <row r="43" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A43" s="51"/>
+      <c r="A43" s="27"/>
       <c r="B43" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C43" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D43" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E43" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F43" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G43" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H43" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I43" s="6" t="s">
         <v>7</v>
       </c>
       <c r="J43" s="6" t="s">
@@ -32013,66 +11504,68 @@
       </c>
       <c r="CL44" s="10">
         <v>2085.219422800692</v>
       </c>
       <c r="CM44" s="11">
         <v>3114.3083578170304</v>
       </c>
       <c r="CN44" s="11">
         <v>2589.1721057977434</v>
       </c>
       <c r="CO44" s="11">
         <v>2328.6338745128432</v>
       </c>
       <c r="CP44" s="9">
         <v>4251.2972621556919</v>
       </c>
       <c r="CQ44" s="9">
         <v>2933.7321023199065</v>
       </c>
       <c r="CR44" s="9">
         <v>4464.5765079026178</v>
       </c>
       <c r="CS44" s="9">
         <v>6277.9031363636968</v>
       </c>
-      <c r="CT44" s="23">
-[...14 lines deleted...]
-      <c r="CY44" s="11"/>
+      <c r="CT44" s="13">
+        <v>2000.4541496566551</v>
+      </c>
+      <c r="CU44" s="9">
+        <v>2943.63774453417</v>
+      </c>
+      <c r="CV44" s="9">
+        <v>1450.7454313666531</v>
+      </c>
+      <c r="CW44" s="9">
+        <v>2906.4387589588082</v>
+      </c>
+      <c r="CX44" s="10">
+        <v>2113.6123398248951</v>
+      </c>
+      <c r="CY44" s="11">
+        <v>4364.6009601702153</v>
+      </c>
       <c r="CZ44" s="11"/>
       <c r="DA44" s="11"/>
       <c r="DB44" s="9"/>
       <c r="DC44" s="9"/>
       <c r="DD44" s="9"/>
       <c r="DE44" s="9"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="14" t="s">
         <v>24</v>
       </c>
       <c r="B45" s="9">
         <v>4.2599640750584262</v>
       </c>
       <c r="C45" s="9">
         <v>14.082100706302757</v>
       </c>
       <c r="D45" s="9">
         <v>4.5408552999085137</v>
       </c>
       <c r="E45" s="9">
         <v>1.5745505873877617</v>
       </c>
       <c r="F45" s="9">
         <v>4.4923984949067686</v>
@@ -32328,66 +11821,68 @@
       </c>
       <c r="CL45" s="9">
         <v>1.4947353836084889</v>
       </c>
       <c r="CM45" s="9">
         <v>0.41874620385346828</v>
       </c>
       <c r="CN45" s="11">
         <v>0.26046838563774471</v>
       </c>
       <c r="CO45" s="11">
         <v>25.049170784556313</v>
       </c>
       <c r="CP45" s="9">
         <v>8.6699659002070426</v>
       </c>
       <c r="CQ45" s="9">
         <v>6.4444861351370157</v>
       </c>
       <c r="CR45" s="9">
         <v>372.15759504217044</v>
       </c>
       <c r="CS45" s="9">
         <v>424.24717482698304</v>
       </c>
-      <c r="CT45" s="23">
-[...14 lines deleted...]
-      <c r="CY45" s="9"/>
+      <c r="CT45" s="13">
+        <v>7.2724174100735528</v>
+      </c>
+      <c r="CU45" s="9">
+        <v>35.555083034761694</v>
+      </c>
+      <c r="CV45" s="9">
+        <v>24.317485407877591</v>
+      </c>
+      <c r="CW45" s="9">
+        <v>19.636383624546053</v>
+      </c>
+      <c r="CX45" s="9">
+        <v>1.7802415793646877</v>
+      </c>
+      <c r="CY45" s="9">
+        <v>0.40661605770726517</v>
+      </c>
       <c r="CZ45" s="11"/>
       <c r="DA45" s="11"/>
       <c r="DB45" s="9"/>
       <c r="DC45" s="9"/>
       <c r="DD45" s="9"/>
       <c r="DE45" s="9"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="14" t="s">
         <v>25</v>
       </c>
       <c r="B46" s="9">
         <v>12.199124479301172</v>
       </c>
       <c r="C46" s="9">
         <v>23.885410303311886</v>
       </c>
       <c r="D46" s="9">
         <v>12.959103108662095</v>
       </c>
       <c r="E46" s="9">
         <v>38.992427890458899</v>
       </c>
       <c r="F46" s="9">
         <v>29.500694547999917</v>
@@ -32643,66 +12138,68 @@
       </c>
       <c r="CL46" s="9">
         <v>58.141871071109463</v>
       </c>
       <c r="CM46" s="9">
         <v>36.928846518808086</v>
       </c>
       <c r="CN46" s="11">
         <v>60.733637683309503</v>
       </c>
       <c r="CO46" s="11">
         <v>45.93954547103025</v>
       </c>
       <c r="CP46" s="9">
         <v>56.17370729832178</v>
       </c>
       <c r="CQ46" s="9">
         <v>52.873740487977535</v>
       </c>
       <c r="CR46" s="9">
         <v>239.42101253078607</v>
       </c>
       <c r="CS46" s="9">
         <v>386.70638425442519</v>
       </c>
-      <c r="CT46" s="23">
-[...14 lines deleted...]
-      <c r="CY46" s="9"/>
+      <c r="CT46" s="13">
+        <v>24.019823475733148</v>
+      </c>
+      <c r="CU46" s="9">
+        <v>71.467992526538865</v>
+      </c>
+      <c r="CV46" s="9">
+        <v>52.741679281440106</v>
+      </c>
+      <c r="CW46" s="9">
+        <v>193.99457587993692</v>
+      </c>
+      <c r="CX46" s="9">
+        <v>62.669918175572079</v>
+      </c>
+      <c r="CY46" s="9">
+        <v>97.16296449509214</v>
+      </c>
       <c r="CZ46" s="11"/>
       <c r="DA46" s="11"/>
       <c r="DB46" s="9"/>
       <c r="DC46" s="9"/>
       <c r="DD46" s="9"/>
       <c r="DE46" s="9"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="14" t="s">
         <v>26</v>
       </c>
       <c r="B47" s="9">
         <v>141.67857567278062</v>
       </c>
       <c r="C47" s="9">
         <v>189.73518869498889</v>
       </c>
       <c r="D47" s="9">
         <v>62.287385132840484</v>
       </c>
       <c r="E47" s="9">
         <v>128.76037410172094</v>
       </c>
       <c r="F47" s="9">
         <v>153.14205707773141</v>
@@ -32958,66 +12455,68 @@
       </c>
       <c r="CL47" s="9">
         <v>220.46653494610237</v>
       </c>
       <c r="CM47" s="9">
         <v>621.87898562601981</v>
       </c>
       <c r="CN47" s="11">
         <v>343.99525987596633</v>
       </c>
       <c r="CO47" s="11">
         <v>292.89138846358674</v>
       </c>
       <c r="CP47" s="9">
         <v>880.45315508614453</v>
       </c>
       <c r="CQ47" s="9">
         <v>469.08106829014139</v>
       </c>
       <c r="CR47" s="9">
         <v>562.09308336083063</v>
       </c>
       <c r="CS47" s="9">
         <v>806.81788677209147</v>
       </c>
-      <c r="CT47" s="23">
-[...14 lines deleted...]
-      <c r="CY47" s="9"/>
+      <c r="CT47" s="13">
+        <v>196.02628854522197</v>
+      </c>
+      <c r="CU47" s="9">
+        <v>371.78578617950751</v>
+      </c>
+      <c r="CV47" s="9">
+        <v>129.06691943178805</v>
+      </c>
+      <c r="CW47" s="9">
+        <v>365.71906263901434</v>
+      </c>
+      <c r="CX47" s="9">
+        <v>184.5774960870653</v>
+      </c>
+      <c r="CY47" s="9">
+        <v>898.82020509488393</v>
+      </c>
       <c r="CZ47" s="11"/>
       <c r="DA47" s="11"/>
       <c r="DB47" s="9"/>
       <c r="DC47" s="9"/>
       <c r="DD47" s="9"/>
       <c r="DE47" s="9"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B48" s="15">
         <v>96.487237578011616</v>
       </c>
       <c r="C48" s="15">
         <v>109.52461435129516</v>
       </c>
       <c r="D48" s="15">
         <v>44.286484961405321</v>
       </c>
       <c r="E48" s="15">
         <v>84.165931607343282</v>
       </c>
       <c r="F48" s="15">
         <v>105.00175755194945</v>
@@ -33273,66 +12772,68 @@
       </c>
       <c r="CL48" s="15">
         <v>251.222645905658</v>
       </c>
       <c r="CM48" s="9">
         <v>151.80968362035648</v>
       </c>
       <c r="CN48" s="11">
         <v>217.55182653858969</v>
       </c>
       <c r="CO48" s="11">
         <v>149.24676104400049</v>
       </c>
       <c r="CP48" s="9">
         <v>625.10658403490049</v>
       </c>
       <c r="CQ48" s="9">
         <v>342.20956946280103</v>
       </c>
       <c r="CR48" s="9">
         <v>454.02903360787354</v>
       </c>
       <c r="CS48" s="9">
         <v>759.04685050188027</v>
       </c>
-      <c r="CT48" s="23">
-[...14 lines deleted...]
-      <c r="CY48" s="9"/>
+      <c r="CT48" s="13">
+        <v>147.78208395236737</v>
+      </c>
+      <c r="CU48" s="9">
+        <v>246.63292948744623</v>
+      </c>
+      <c r="CV48" s="15">
+        <v>107.67601387412779</v>
+      </c>
+      <c r="CW48" s="15">
+        <v>346.10289463542961</v>
+      </c>
+      <c r="CX48" s="15">
+        <v>224.88310210275444</v>
+      </c>
+      <c r="CY48" s="9">
+        <v>265.91762924371943</v>
+      </c>
       <c r="CZ48" s="11"/>
       <c r="DA48" s="11"/>
       <c r="DB48" s="9"/>
       <c r="DC48" s="9"/>
       <c r="DD48" s="9"/>
       <c r="DE48" s="9"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="14" t="s">
         <v>28</v>
       </c>
       <c r="B49" s="9">
         <v>287.84575991756356</v>
       </c>
       <c r="C49" s="9">
         <v>339.75662280897131</v>
       </c>
       <c r="D49" s="9">
         <v>105.98989655890503</v>
       </c>
       <c r="E49" s="9">
         <v>213.1285628249945</v>
       </c>
       <c r="F49" s="9">
         <v>252.3600306716593</v>
@@ -33588,66 +13089,68 @@
       </c>
       <c r="CL49" s="9">
         <v>328.77774677418978</v>
       </c>
       <c r="CM49" s="9">
         <v>1009.9183344656224</v>
       </c>
       <c r="CN49" s="11">
         <v>697.41343519560644</v>
       </c>
       <c r="CO49" s="11">
         <v>472.86756835082713</v>
       </c>
       <c r="CP49" s="9">
         <v>1075.1348130750739</v>
       </c>
       <c r="CQ49" s="9">
         <v>632.25155028812378</v>
       </c>
       <c r="CR49" s="9">
         <v>731.21769622125134</v>
       </c>
       <c r="CS49" s="9">
         <v>1319.3085509803313</v>
       </c>
-      <c r="CT49" s="23">
-[...14 lines deleted...]
-      <c r="CY49" s="9"/>
+      <c r="CT49" s="13">
+        <v>441.47957461223649</v>
+      </c>
+      <c r="CU49" s="9">
+        <v>708.02710551427299</v>
+      </c>
+      <c r="CV49" s="9">
+        <v>269.31670027806524</v>
+      </c>
+      <c r="CW49" s="9">
+        <v>577.37676029493923</v>
+      </c>
+      <c r="CX49" s="9">
+        <v>347.86681483384592</v>
+      </c>
+      <c r="CY49" s="9">
+        <v>1420.0346609400704</v>
+      </c>
       <c r="CZ49" s="11"/>
       <c r="DA49" s="11"/>
       <c r="DB49" s="9"/>
       <c r="DC49" s="9"/>
       <c r="DD49" s="9"/>
       <c r="DE49" s="9"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="14" t="s">
         <v>29</v>
       </c>
       <c r="B50" s="9">
         <v>43.877660053148531</v>
       </c>
       <c r="C50" s="9">
         <v>61.306845895604496</v>
       </c>
       <c r="D50" s="9">
         <v>32.764907691386739</v>
       </c>
       <c r="E50" s="9">
         <v>46.792718722794746</v>
       </c>
       <c r="F50" s="9">
         <v>46.755945549032901</v>
@@ -33903,66 +13406,68 @@
       </c>
       <c r="CL50" s="9">
         <v>621.57315586816856</v>
       </c>
       <c r="CM50" s="9">
         <v>616.17394744885246</v>
       </c>
       <c r="CN50" s="11">
         <v>640.70368120788464</v>
       </c>
       <c r="CO50" s="11">
         <v>647.06374751640953</v>
       </c>
       <c r="CP50" s="9">
         <v>757.00950969892551</v>
       </c>
       <c r="CQ50" s="9">
         <v>720.68732012796329</v>
       </c>
       <c r="CR50" s="9">
         <v>1036.5626158781406</v>
       </c>
       <c r="CS50" s="9">
         <v>1492.0929162905472</v>
       </c>
-      <c r="CT50" s="23">
-[...14 lines deleted...]
-      <c r="CY50" s="9"/>
+      <c r="CT50" s="13">
+        <v>706.69118814293211</v>
+      </c>
+      <c r="CU50" s="9">
+        <v>875.66057754989254</v>
+      </c>
+      <c r="CV50" s="9">
+        <v>772.26370920271165</v>
+      </c>
+      <c r="CW50" s="9">
+        <v>717.48127845368367</v>
+      </c>
+      <c r="CX50" s="9">
+        <v>711.0810797157551</v>
+      </c>
+      <c r="CY50" s="9">
+        <v>769.48439671227732</v>
+      </c>
       <c r="CZ50" s="11"/>
       <c r="DA50" s="11"/>
       <c r="DB50" s="9"/>
       <c r="DC50" s="9"/>
       <c r="DD50" s="9"/>
       <c r="DE50" s="9"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="14" t="s">
         <v>30</v>
       </c>
       <c r="B51" s="9">
         <v>70.694874193975252</v>
       </c>
       <c r="C51" s="9">
         <v>96.574160142868138</v>
       </c>
       <c r="D51" s="9">
         <v>60.493736488983032</v>
       </c>
       <c r="E51" s="9">
         <v>67.886123631721972</v>
       </c>
       <c r="F51" s="9">
         <v>82.19594303937312</v>
@@ -34218,66 +13723,68 @@
       </c>
       <c r="CL51" s="9">
         <v>603.54273285185548</v>
       </c>
       <c r="CM51" s="9">
         <v>677.17981393351727</v>
       </c>
       <c r="CN51" s="11">
         <v>628.51379691074908</v>
       </c>
       <c r="CO51" s="11">
         <v>695.57569288243292</v>
       </c>
       <c r="CP51" s="9">
         <v>848.7495270621182</v>
       </c>
       <c r="CQ51" s="9">
         <v>710.18436752776211</v>
       </c>
       <c r="CR51" s="12">
         <v>1069.0954712615646</v>
       </c>
       <c r="CS51" s="9">
         <v>1089.683372737438</v>
       </c>
-      <c r="CT51" s="23">
-[...14 lines deleted...]
-      <c r="CY51" s="9"/>
+      <c r="CT51" s="13">
+        <v>477.18277351809047</v>
+      </c>
+      <c r="CU51" s="9">
+        <v>634.50827024175044</v>
+      </c>
+      <c r="CV51" s="9">
+        <v>95.362923890642634</v>
+      </c>
+      <c r="CW51" s="9">
+        <v>686.12780343125849</v>
+      </c>
+      <c r="CX51" s="9">
+        <v>580.75368733053767</v>
+      </c>
+      <c r="CY51" s="9">
+        <v>912.77448762646429</v>
+      </c>
       <c r="CZ51" s="11"/>
       <c r="DA51" s="11"/>
       <c r="DB51" s="9"/>
       <c r="DC51" s="9"/>
       <c r="DD51" s="12"/>
       <c r="DE51" s="9"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="2"/>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
       <c r="F52" s="2"/>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
       <c r="I52" s="2"/>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
       <c r="L52" s="2"/>
       <c r="M52" s="2"/>
       <c r="N52" s="2"/>
       <c r="O52" s="2"/>
       <c r="P52" s="2"/>
       <c r="Q52" s="2"/>
@@ -34320,57 +13827,57 @@
       <c r="BB52" s="2"/>
       <c r="BC52" s="2"/>
       <c r="BD52" s="2"/>
       <c r="BE52" s="2"/>
       <c r="BF52" s="2"/>
       <c r="BG52" s="2"/>
       <c r="BH52" s="2"/>
       <c r="BI52" s="2"/>
       <c r="BJ52" s="2"/>
       <c r="BK52" s="2"/>
       <c r="BL52" s="2"/>
       <c r="BM52" s="2"/>
       <c r="BN52" s="2"/>
       <c r="BO52" s="2"/>
       <c r="BP52" s="2"/>
       <c r="BQ52" s="2"/>
       <c r="BR52" s="2"/>
       <c r="BS52" s="2"/>
       <c r="BT52" s="2"/>
       <c r="BU52" s="2"/>
       <c r="BV52" s="2"/>
       <c r="BW52" s="2"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="2"/>
-      <c r="B53" s="52"/>
-[...5 lines deleted...]
-      <c r="H53" s="52"/>
+      <c r="B53" s="28"/>
+      <c r="C53" s="28"/>
+      <c r="D53" s="28"/>
+      <c r="E53" s="28"/>
+      <c r="F53" s="28"/>
+      <c r="G53" s="28"/>
+      <c r="H53" s="28"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
       <c r="R53" s="3"/>
       <c r="S53" s="3"/>
       <c r="T53" s="3"/>
       <c r="U53" s="2"/>
       <c r="V53" s="2"/>
       <c r="W53" s="2"/>
       <c r="X53" s="2"/>
       <c r="Y53" s="2"/>
       <c r="Z53" s="2"/>
       <c r="AA53" s="2"/>
       <c r="AB53" s="2"/>
       <c r="AC53" s="2"/>
       <c r="AD53" s="2"/>
       <c r="AE53" s="2"/>
       <c r="AF53" s="2"/>
       <c r="AG53" s="2"/>