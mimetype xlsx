--- v3 (2026-07-22)
+++ v4 (2026-08-27)
@@ -4,61 +4,61 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="7950" tabRatio="838"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Айлар бойынша жалпы шығарылым" sheetId="3" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519" calcMode="manual"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="541" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="546" uniqueCount="40">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
@@ -70,99 +70,114 @@
   <si>
     <t>қараша</t>
   </si>
   <si>
     <t>желтоқсан</t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың айлары бойынша ауыл шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы </t>
   </si>
   <si>
     <t>қолданыстағы бағаларда, млн. теңге</t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың айлары бойынша өсімдік шаруашылығы өнімдерінің жалпы шығарылымы  </t>
   </si>
   <si>
     <t xml:space="preserve">Жылдардың айлары бойынша мал шаруашылығы өнімдерінің жалпы шығарылымы  </t>
   </si>
   <si>
     <t>Жылдардың айлары бойынша ауыл, орман және балық шаруашылығы өнімдерінің (көрсетілетін қызметтерінің) жалпы шығарылымы</t>
   </si>
   <si>
     <t>2019 жыл</t>
   </si>
   <si>
-    <t>2022 жыл</t>
-[...4 lines deleted...]
-  <si>
     <t>2021 жыл*</t>
   </si>
   <si>
     <t xml:space="preserve">*2021 жылғы деректер нақтыланған жылдық деректер бойынша қайта саналды  </t>
-  </si>
-[...1 lines deleted...]
-    <t>2023 жыл</t>
   </si>
   <si>
     <t>Маңғыстау облысы</t>
   </si>
   <si>
     <t>Ақтау қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Жаңаөзен қалалық әкімшілігі</t>
   </si>
   <si>
     <t>Бейнеу ауданы</t>
   </si>
   <si>
     <t>Қарақия ауданы</t>
   </si>
   <si>
     <t>Маңғыстау ауданы</t>
   </si>
   <si>
     <t>Мұнайлы ауданы</t>
   </si>
   <si>
     <t>Түпқараған ауданы</t>
   </si>
   <si>
     <t>2018 жыл*</t>
   </si>
   <si>
-    <t>2024 жыл</t>
+    <t>2026 жыл</t>
   </si>
   <si>
-    <t>2025 жыл</t>
+    <t>2020 жыл*</t>
   </si>
   <si>
-    <t>2026 жыл</t>
+    <t>2022 жыл*</t>
+  </si>
+  <si>
+    <t>2023 жыл*</t>
+  </si>
+  <si>
+    <t>2024 жыл*</t>
+  </si>
+  <si>
+    <t>2025 жыл*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">*2022 жылғы деректер нақтыланған жылдық деректер бойынша қайта саналды  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">*2023 жылғы деректер нақтыланған жылдық деректер бойынша қайта саналды  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">*2025 жылғы деректер нақтыланған жылдық деректер бойынша қайта саналды  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">*2024 жылғы деректер нақтыланған жылдық деректер бойынша қайта саналды  </t>
+  </si>
+  <si>
+    <t xml:space="preserve">*2020 жылғы деректер нақтыланған жылдық деректер бойынша қайта саналды  </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -333,106 +348,124 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="35">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 24" xfId="3"/>
     <cellStyle name="Обычный 25" xfId="4"/>
     <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
@@ -702,404 +735,404 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE58"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="1" topLeftCell="CQ2" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="1" topLeftCell="CV2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2"/>
-      <selection pane="bottomRight" activeCell="DJ54" sqref="DJ54"/>
+      <selection pane="bottomRight" activeCell="DL41" sqref="DL41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="27.42578125" style="1" customWidth="1"/>
     <col min="2" max="49" width="9.140625" style="1" customWidth="1"/>
     <col min="50" max="56" width="9.140625" style="1"/>
     <col min="57" max="59" width="9.140625" style="1" customWidth="1"/>
     <col min="60" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109" ht="24.75" customHeight="1">
-      <c r="A1" s="24" t="s">
+      <c r="A1" s="29" t="s">
         <v>16</v>
       </c>
-      <c r="B1" s="24"/>
-[...66 lines deleted...]
-      <c r="BQ1" s="25"/>
+      <c r="B1" s="29"/>
+      <c r="C1" s="29"/>
+      <c r="D1" s="29"/>
+      <c r="E1" s="29"/>
+      <c r="F1" s="29"/>
+      <c r="G1" s="29"/>
+      <c r="H1" s="29"/>
+      <c r="I1" s="29"/>
+      <c r="J1" s="29"/>
+      <c r="K1" s="29"/>
+      <c r="L1" s="29"/>
+      <c r="M1" s="29"/>
+      <c r="N1" s="29"/>
+      <c r="O1" s="29"/>
+      <c r="P1" s="29"/>
+      <c r="Q1" s="29"/>
+      <c r="R1" s="29"/>
+      <c r="S1" s="29"/>
+      <c r="T1" s="29"/>
+      <c r="U1" s="29"/>
+      <c r="V1" s="29"/>
+      <c r="W1" s="29"/>
+      <c r="X1" s="29"/>
+      <c r="Y1" s="29"/>
+      <c r="Z1" s="29"/>
+      <c r="AA1" s="29"/>
+      <c r="AB1" s="29"/>
+      <c r="AC1" s="29"/>
+      <c r="AD1" s="29"/>
+      <c r="AE1" s="29"/>
+      <c r="AF1" s="29"/>
+      <c r="AG1" s="29"/>
+      <c r="AH1" s="29"/>
+      <c r="AI1" s="29"/>
+      <c r="AJ1" s="29"/>
+      <c r="AK1" s="29"/>
+      <c r="AL1" s="29"/>
+      <c r="AM1" s="29"/>
+      <c r="AN1" s="29"/>
+      <c r="AO1" s="29"/>
+      <c r="AP1" s="29"/>
+      <c r="AQ1" s="29"/>
+      <c r="AR1" s="29"/>
+      <c r="AS1" s="29"/>
+      <c r="AT1" s="29"/>
+      <c r="AU1" s="29"/>
+      <c r="AV1" s="29"/>
+      <c r="AW1" s="29"/>
+      <c r="AX1" s="29"/>
+      <c r="AY1" s="29"/>
+      <c r="AZ1" s="29"/>
+      <c r="BA1" s="29"/>
+      <c r="BB1" s="29"/>
+      <c r="BC1" s="29"/>
+      <c r="BD1" s="29"/>
+      <c r="BE1" s="29"/>
+      <c r="BF1" s="29"/>
+      <c r="BG1" s="29"/>
+      <c r="BH1" s="29"/>
+      <c r="BI1" s="29"/>
+      <c r="BJ1" s="33"/>
+      <c r="BK1" s="33"/>
+      <c r="BL1" s="33"/>
+      <c r="BM1" s="33"/>
+      <c r="BN1" s="33"/>
+      <c r="BO1" s="33"/>
+      <c r="BP1" s="33"/>
+      <c r="BQ1" s="33"/>
       <c r="BR1" s="2"/>
       <c r="BS1" s="2"/>
       <c r="BT1" s="2"/>
       <c r="BU1" s="2"/>
       <c r="BV1" s="2"/>
       <c r="BW1" s="2"/>
     </row>
     <row r="2" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A2" s="4"/>
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
-      <c r="J2" s="23" t="s">
+      <c r="J2" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="K2" s="23"/>
-[...1 lines deleted...]
-      <c r="M2" s="23"/>
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
       <c r="N2" s="4"/>
       <c r="O2" s="4"/>
       <c r="P2" s="4"/>
       <c r="Q2" s="4"/>
       <c r="R2" s="4"/>
       <c r="S2" s="4"/>
       <c r="T2" s="4"/>
       <c r="U2" s="4"/>
-      <c r="V2" s="23" t="s">
+      <c r="V2" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="W2" s="23"/>
-[...1 lines deleted...]
-      <c r="Y2" s="23"/>
+      <c r="W2" s="25"/>
+      <c r="X2" s="25"/>
+      <c r="Y2" s="25"/>
       <c r="Z2" s="4"/>
       <c r="AA2" s="4"/>
       <c r="AB2" s="4"/>
       <c r="AC2" s="4"/>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4"/>
       <c r="AG2" s="4"/>
-      <c r="AH2" s="23" t="s">
+      <c r="AH2" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="AI2" s="23"/>
-[...1 lines deleted...]
-      <c r="AK2" s="23"/>
+      <c r="AI2" s="25"/>
+      <c r="AJ2" s="25"/>
+      <c r="AK2" s="25"/>
       <c r="AL2" s="4"/>
       <c r="AM2" s="4"/>
       <c r="AN2" s="4"/>
       <c r="AO2" s="4"/>
       <c r="AP2" s="4"/>
       <c r="AQ2" s="4"/>
       <c r="AR2" s="4"/>
       <c r="AS2" s="4"/>
-      <c r="AT2" s="23" t="s">
+      <c r="AT2" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="AU2" s="23"/>
-[...1 lines deleted...]
-      <c r="AW2" s="23"/>
+      <c r="AU2" s="25"/>
+      <c r="AV2" s="25"/>
+      <c r="AW2" s="25"/>
       <c r="AX2" s="4"/>
       <c r="AY2" s="4"/>
       <c r="AZ2" s="4"/>
       <c r="BA2" s="4"/>
       <c r="BB2" s="4"/>
       <c r="BC2" s="4"/>
       <c r="BD2" s="4"/>
       <c r="BE2" s="4"/>
-      <c r="BF2" s="23" t="s">
+      <c r="BF2" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="BG2" s="23"/>
-[...1 lines deleted...]
-      <c r="BI2" s="23"/>
+      <c r="BG2" s="25"/>
+      <c r="BH2" s="25"/>
+      <c r="BI2" s="25"/>
       <c r="BJ2" s="4"/>
       <c r="BK2" s="4"/>
       <c r="BL2" s="4"/>
       <c r="BM2" s="4"/>
       <c r="BN2" s="4"/>
       <c r="BO2" s="4"/>
       <c r="BP2" s="4"/>
       <c r="BQ2" s="4"/>
-      <c r="BR2" s="23" t="s">
+      <c r="BR2" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="BS2" s="23"/>
-[...1 lines deleted...]
-      <c r="BU2" s="23"/>
+      <c r="BS2" s="25"/>
+      <c r="BT2" s="25"/>
+      <c r="BU2" s="25"/>
       <c r="BV2" s="4"/>
       <c r="BW2" s="4"/>
       <c r="BX2" s="4"/>
       <c r="BY2" s="4"/>
       <c r="BZ2" s="4"/>
       <c r="CA2" s="4"/>
       <c r="CB2" s="4"/>
       <c r="CC2" s="4"/>
-      <c r="CD2" s="23" t="s">
+      <c r="CD2" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="CE2" s="23"/>
-[...1 lines deleted...]
-      <c r="CG2" s="23"/>
+      <c r="CE2" s="25"/>
+      <c r="CF2" s="25"/>
+      <c r="CG2" s="25"/>
       <c r="CH2" s="4"/>
       <c r="CI2" s="4"/>
       <c r="CJ2" s="4"/>
       <c r="CK2" s="4"/>
       <c r="CL2" s="4"/>
       <c r="CM2" s="4"/>
       <c r="CN2" s="4"/>
       <c r="CO2" s="4"/>
-      <c r="CP2" s="23" t="s">
+      <c r="CP2" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="CQ2" s="23"/>
-[...1 lines deleted...]
-      <c r="CS2" s="23"/>
+      <c r="CQ2" s="25"/>
+      <c r="CR2" s="25"/>
+      <c r="CS2" s="25"/>
       <c r="CT2" s="4"/>
       <c r="CU2" s="4"/>
       <c r="CV2" s="4"/>
       <c r="CW2" s="4"/>
       <c r="CX2" s="4"/>
       <c r="CY2" s="4"/>
       <c r="CZ2" s="4"/>
       <c r="DA2" s="4"/>
-      <c r="DB2" s="23" t="s">
+      <c r="DB2" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="DC2" s="23"/>
-[...1 lines deleted...]
-      <c r="DE2" s="23"/>
+      <c r="DC2" s="25"/>
+      <c r="DD2" s="25"/>
+      <c r="DE2" s="25"/>
     </row>
     <row r="3" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A3" s="26"/>
-      <c r="B3" s="20" t="s">
+      <c r="A3" s="31"/>
+      <c r="B3" s="26" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="27"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
+      <c r="M3" s="28"/>
+      <c r="N3" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="O3" s="27"/>
+      <c r="P3" s="27"/>
+      <c r="Q3" s="27"/>
+      <c r="R3" s="27"/>
+      <c r="S3" s="27"/>
+      <c r="T3" s="27"/>
+      <c r="U3" s="27"/>
+      <c r="V3" s="27"/>
+      <c r="W3" s="27"/>
+      <c r="X3" s="27"/>
+      <c r="Y3" s="28"/>
+      <c r="Z3" s="26" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA3" s="27"/>
+      <c r="AB3" s="27"/>
+      <c r="AC3" s="27"/>
+      <c r="AD3" s="27"/>
+      <c r="AE3" s="27"/>
+      <c r="AF3" s="27"/>
+      <c r="AG3" s="27"/>
+      <c r="AH3" s="27"/>
+      <c r="AI3" s="27"/>
+      <c r="AJ3" s="27"/>
+      <c r="AK3" s="28"/>
+      <c r="AL3" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM3" s="27"/>
+      <c r="AN3" s="27"/>
+      <c r="AO3" s="27"/>
+      <c r="AP3" s="27"/>
+      <c r="AQ3" s="27"/>
+      <c r="AR3" s="27"/>
+      <c r="AS3" s="27"/>
+      <c r="AT3" s="27"/>
+      <c r="AU3" s="27"/>
+      <c r="AV3" s="27"/>
+      <c r="AW3" s="28"/>
+      <c r="AX3" s="26" t="s">
         <v>31</v>
       </c>
-      <c r="C3" s="21"/>
-[...80 lines deleted...]
-      <c r="BV3" s="20" t="s">
+      <c r="AY3" s="27"/>
+      <c r="AZ3" s="27"/>
+      <c r="BA3" s="27"/>
+      <c r="BB3" s="27"/>
+      <c r="BC3" s="27"/>
+      <c r="BD3" s="27"/>
+      <c r="BE3" s="27"/>
+      <c r="BF3" s="27"/>
+      <c r="BG3" s="27"/>
+      <c r="BH3" s="27"/>
+      <c r="BI3" s="28"/>
+      <c r="BJ3" s="26" t="s">
         <v>32</v>
       </c>
-      <c r="BW3" s="21"/>
-[...10 lines deleted...]
-      <c r="CH3" s="20" t="s">
+      <c r="BK3" s="27"/>
+      <c r="BL3" s="27"/>
+      <c r="BM3" s="27"/>
+      <c r="BN3" s="27"/>
+      <c r="BO3" s="27"/>
+      <c r="BP3" s="27"/>
+      <c r="BQ3" s="27"/>
+      <c r="BR3" s="27"/>
+      <c r="BS3" s="27"/>
+      <c r="BT3" s="27"/>
+      <c r="BU3" s="28"/>
+      <c r="BV3" s="26" t="s">
         <v>33</v>
       </c>
-      <c r="CI3" s="21"/>
-[...10 lines deleted...]
-      <c r="CT3" s="20" t="s">
+      <c r="BW3" s="27"/>
+      <c r="BX3" s="27"/>
+      <c r="BY3" s="27"/>
+      <c r="BZ3" s="27"/>
+      <c r="CA3" s="27"/>
+      <c r="CB3" s="27"/>
+      <c r="CC3" s="27"/>
+      <c r="CD3" s="27"/>
+      <c r="CE3" s="27"/>
+      <c r="CF3" s="27"/>
+      <c r="CG3" s="28"/>
+      <c r="CH3" s="26" t="s">
         <v>34</v>
       </c>
-      <c r="CU3" s="21"/>
-[...9 lines deleted...]
-      <c r="DE3" s="22"/>
+      <c r="CI3" s="27"/>
+      <c r="CJ3" s="27"/>
+      <c r="CK3" s="27"/>
+      <c r="CL3" s="27"/>
+      <c r="CM3" s="27"/>
+      <c r="CN3" s="27"/>
+      <c r="CO3" s="27"/>
+      <c r="CP3" s="27"/>
+      <c r="CQ3" s="27"/>
+      <c r="CR3" s="27"/>
+      <c r="CS3" s="28"/>
+      <c r="CT3" s="26" t="s">
+        <v>29</v>
+      </c>
+      <c r="CU3" s="27"/>
+      <c r="CV3" s="27"/>
+      <c r="CW3" s="27"/>
+      <c r="CX3" s="27"/>
+      <c r="CY3" s="27"/>
+      <c r="CZ3" s="27"/>
+      <c r="DA3" s="27"/>
+      <c r="DB3" s="27"/>
+      <c r="DC3" s="27"/>
+      <c r="DD3" s="27"/>
+      <c r="DE3" s="28"/>
     </row>
     <row r="4" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A4" s="27"/>
+      <c r="A4" s="32"/>
       <c r="B4" s="5" t="s">
         <v>0</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -1383,51 +1416,51 @@
       </c>
       <c r="CY4" s="6" t="s">
         <v>5</v>
       </c>
       <c r="CZ4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="DA4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="DB4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="DC4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="DD4" s="6" t="s">
         <v>10</v>
       </c>
       <c r="DE4" s="6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:109">
       <c r="A5" s="7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B5" s="8">
         <v>782.00533499933647</v>
       </c>
       <c r="C5" s="8">
         <v>960.71156588532438</v>
       </c>
       <c r="D5" s="9">
         <v>446.62458353830556</v>
       </c>
       <c r="E5" s="9">
         <v>705.88608577153889</v>
       </c>
       <c r="F5" s="10">
         <v>798.49256743985018</v>
       </c>
       <c r="G5" s="9">
         <v>1526.5267673562134</v>
       </c>
       <c r="H5" s="9">
         <v>1317.3720041702306</v>
       </c>
       <c r="I5" s="8">
         <v>1206.3919674759061</v>
       </c>
@@ -1458,3273 +1491,3289 @@
       <c r="R5" s="10">
         <v>1060.9935678995837</v>
       </c>
       <c r="S5" s="9">
         <v>2198.8371096934957</v>
       </c>
       <c r="T5" s="9">
         <v>1531.4110163766782</v>
       </c>
       <c r="U5" s="8">
         <v>1294.0289987690069</v>
       </c>
       <c r="V5" s="8">
         <v>3981.8259663434833</v>
       </c>
       <c r="W5" s="8">
         <v>1857.7541853333873</v>
       </c>
       <c r="X5" s="8">
         <v>2033.8117766289704</v>
       </c>
       <c r="Y5" s="8">
         <v>2903.3691910675716</v>
       </c>
       <c r="Z5" s="8">
-        <v>1155.6907295957374</v>
+        <v>965.73331474957035</v>
       </c>
       <c r="AA5" s="8">
-        <v>1351.4518985189657</v>
+        <v>1113.3534848559323</v>
       </c>
       <c r="AB5" s="9">
-        <v>689.91312634600854</v>
+        <v>516.87211589252911</v>
       </c>
       <c r="AC5" s="9">
-        <v>933.67177134459382</v>
+        <v>885.3603854738684</v>
       </c>
       <c r="AD5" s="10">
-        <v>928.47908270102471</v>
-[...8 lines deleted...]
-        <v>1428.5346590931872</v>
+        <v>942.25293335838057</v>
+      </c>
+      <c r="AE5" s="12">
+        <v>1809.9368729791465</v>
+      </c>
+      <c r="AF5" s="12">
+        <v>1460.3450363803288</v>
+      </c>
+      <c r="AG5" s="12">
+        <v>1316.1928863032851</v>
       </c>
       <c r="AH5" s="9">
-        <v>5097.5046772877095</v>
+        <v>4835.225334331104</v>
       </c>
       <c r="AI5" s="9">
-        <v>1906.3037197974691</v>
+        <v>1981.389011434851</v>
       </c>
       <c r="AJ5" s="9">
-        <v>1491.1257316167305</v>
+        <v>1665.3302979811415</v>
       </c>
       <c r="AK5" s="9">
-        <v>2369.965695365197</v>
+        <v>2700.9978187475699</v>
       </c>
       <c r="AL5" s="8">
         <v>1046.8635837783886</v>
       </c>
       <c r="AM5" s="8">
         <v>1273.4233844280832</v>
       </c>
       <c r="AN5" s="9">
         <v>610.12820228771125</v>
       </c>
       <c r="AO5" s="9">
         <v>1021.3439049306963</v>
       </c>
       <c r="AP5" s="10">
         <v>1092.2967131297828</v>
       </c>
       <c r="AQ5" s="12">
         <v>2162.5145159135582</v>
       </c>
       <c r="AR5" s="12">
         <v>1360.283014577124</v>
       </c>
       <c r="AS5" s="12">
         <v>1319.9876625767272</v>
       </c>
       <c r="AT5" s="9">
         <v>5175.1898604173166</v>
       </c>
       <c r="AU5" s="9">
         <v>2376.5351371627867</v>
       </c>
       <c r="AV5" s="9">
         <v>2123.4011390444625</v>
       </c>
       <c r="AW5" s="9">
         <v>3230.279139851461</v>
       </c>
       <c r="AX5" s="8">
-        <v>1475.0312414122775</v>
+        <v>1457.0100617261796</v>
       </c>
       <c r="AY5" s="8">
-        <v>1732.4190805329183</v>
+        <v>1761.5382291295196</v>
       </c>
       <c r="AZ5" s="9">
-        <v>989.84890521274065</v>
+        <v>861.8941545290736</v>
       </c>
       <c r="BA5" s="9">
-        <v>1256.2942115695521</v>
+        <v>1369.7621924109235</v>
       </c>
       <c r="BB5" s="10">
-        <v>1202.3786595931799</v>
-[...8 lines deleted...]
-        <v>1593.1715359652205</v>
+        <v>1240.087428460492</v>
+      </c>
+      <c r="BC5" s="12">
+        <v>2886.99763037501</v>
+      </c>
+      <c r="BD5" s="12">
+        <v>1834.2764209144857</v>
+      </c>
+      <c r="BE5" s="12">
+        <v>1684.894733579541</v>
       </c>
       <c r="BF5" s="9">
-        <v>7091.3811529051727</v>
+        <v>7290.8920304133562</v>
       </c>
       <c r="BG5" s="9">
-        <v>2870.1614306534002</v>
+        <v>2971.0337117952158</v>
       </c>
       <c r="BH5" s="9">
-        <v>2679.8083462805289</v>
+        <v>2655.907562515878</v>
       </c>
       <c r="BI5" s="9">
-        <v>4231.0424878221138</v>
+        <v>3924.6680535299452</v>
       </c>
       <c r="BJ5" s="9">
-        <v>2746.1049702589999</v>
+        <v>1669.1333061369669</v>
       </c>
       <c r="BK5" s="9">
-        <v>2035.7753124318047</v>
+        <v>2064.5058390026797</v>
       </c>
       <c r="BL5" s="9">
-        <v>1414.3672665111726</v>
+        <v>1285.6933772465084</v>
       </c>
       <c r="BM5" s="9">
-        <v>1661.5038195929442</v>
+        <v>1785.2655944719099</v>
       </c>
       <c r="BN5" s="10">
-        <v>1391.2146582962002</v>
-[...8 lines deleted...]
-        <v>1586.03390310446</v>
+        <v>1597.2042424009906</v>
+      </c>
+      <c r="BO5" s="12">
+        <v>3029.6596199735582</v>
+      </c>
+      <c r="BP5" s="12">
+        <v>2035.2258584838905</v>
+      </c>
+      <c r="BQ5" s="12">
+        <v>1907.0060613951441</v>
       </c>
       <c r="BR5" s="9">
-        <v>5518.6367861683902</v>
+        <v>6907.4174142294614</v>
       </c>
       <c r="BS5" s="9">
-        <v>2734.0698944756277</v>
+        <v>2740.806667114462</v>
       </c>
       <c r="BT5" s="9">
-        <v>3584.5775233261211</v>
+        <v>3087.9545168500845</v>
       </c>
       <c r="BU5" s="9">
-        <v>6162.9248205837357</v>
+        <v>4605.5902951862572</v>
       </c>
       <c r="BV5" s="13">
-        <v>2041.3172757881334</v>
+        <v>1779.5930261044564</v>
       </c>
       <c r="BW5" s="9">
-        <v>2260.7138339005392</v>
+        <v>2136.4764200457803</v>
       </c>
       <c r="BX5" s="9">
-        <v>1848.1835000636725</v>
+        <v>1400.5164799037718</v>
       </c>
       <c r="BY5" s="9">
-        <v>2692.2660059590216</v>
+        <v>2273.4955796137147</v>
       </c>
       <c r="BZ5" s="10">
-        <v>1925.6203083085829</v>
-[...8 lines deleted...]
-        <v>2699.7652925962102</v>
+        <v>1746.0472995883119</v>
+      </c>
+      <c r="CA5" s="12">
+        <v>3130.5861409584477</v>
+      </c>
+      <c r="CB5" s="12">
+        <v>2163.5382351086419</v>
+      </c>
+      <c r="CC5" s="12">
+        <v>2678.1362758047408</v>
       </c>
       <c r="CD5" s="9">
-        <v>8616.371533276093</v>
+        <v>8498.911506932036</v>
       </c>
       <c r="CE5" s="9">
-        <v>3642.9552038931597</v>
+        <v>3252.8942717283189</v>
       </c>
       <c r="CF5" s="9">
-        <v>3726.7083133968008</v>
+        <v>3083.3511369082707</v>
       </c>
       <c r="CG5" s="9">
-        <v>5854.8064700178811</v>
+        <v>5110.3417904310963</v>
       </c>
       <c r="CH5" s="13">
-        <v>1544.6649716530774</v>
+        <v>1910.2221826108284</v>
       </c>
       <c r="CI5" s="9">
-        <v>2794.0566218426629</v>
+        <v>2748.1549116963829</v>
       </c>
       <c r="CJ5" s="9">
-        <v>1966.6174285943084</v>
+        <v>2022.58713034635</v>
       </c>
       <c r="CK5" s="9">
-        <v>3133.0580598323008</v>
+        <v>2746.4157837889197</v>
       </c>
       <c r="CL5" s="10">
-        <v>2603.7890500052054</v>
-[...8 lines deleted...]
-        <v>2686.0929927490429</v>
+        <v>2123.9670432217263</v>
+      </c>
+      <c r="CM5" s="12">
+        <v>3587.1422491899548</v>
+      </c>
+      <c r="CN5" s="12">
+        <v>2890.3165315262681</v>
+      </c>
+      <c r="CO5" s="12">
+        <v>2893.120393955533</v>
       </c>
       <c r="CP5" s="9">
-        <v>8024.8315145107608</v>
+        <v>9213.0680682578841</v>
       </c>
       <c r="CQ5" s="9">
-        <v>3805.2049080973543</v>
+        <v>4376.7099968833909</v>
       </c>
       <c r="CR5" s="9">
-        <v>4738.9815080227263</v>
+        <v>4141.5178660551364</v>
       </c>
       <c r="CS5" s="9">
-        <v>6353.2584739912481</v>
+        <v>6022.3044817704113</v>
       </c>
       <c r="CT5" s="13">
         <v>2190.3802970899887</v>
       </c>
       <c r="CU5" s="9">
         <v>3265.6378591029206</v>
       </c>
       <c r="CV5" s="9">
         <v>1825.6258937895698</v>
       </c>
       <c r="CW5" s="9">
         <v>3486.9555334588085</v>
       </c>
       <c r="CX5" s="10">
         <v>2427.3236170747514</v>
       </c>
-      <c r="CY5" s="11">
+      <c r="CY5" s="12">
         <v>4666.6509435695434</v>
       </c>
-      <c r="CZ5" s="11"/>
-      <c r="DA5" s="11"/>
+      <c r="CZ5" s="12">
+        <v>3591.6256891901617</v>
+      </c>
+      <c r="DA5" s="12"/>
       <c r="DB5" s="9"/>
       <c r="DC5" s="9"/>
       <c r="DD5" s="9"/>
       <c r="DE5" s="9"/>
     </row>
     <row r="6" spans="1:109">
       <c r="A6" s="14" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B6" s="9">
-        <v>29.860530326379116</v>
+        <v>89.272445312139112</v>
       </c>
       <c r="C6" s="9">
-        <v>39.731522201940095</v>
+        <v>99.143437187700101</v>
       </c>
       <c r="D6" s="9">
-        <v>30.142818702371731</v>
+        <v>89.554733688131734</v>
       </c>
       <c r="E6" s="9">
-        <v>27.161759609323752</v>
+        <v>86.573674595083759</v>
       </c>
       <c r="F6" s="9">
-        <v>30.094120873534134</v>
-[...5 lines deleted...]
-        <v>36.753198576154595</v>
+        <v>89.50603585929413</v>
+      </c>
+      <c r="G6" s="12">
+        <v>90.213033547402475</v>
+      </c>
+      <c r="H6" s="12">
+        <v>96.165113561914595</v>
       </c>
       <c r="I6" s="9">
-        <v>41.692716506753158</v>
+        <v>101.10463149251316</v>
       </c>
       <c r="J6" s="9">
-        <v>9.7830369249680693</v>
+        <v>124.43393517959046</v>
       </c>
       <c r="K6" s="9">
-        <v>42.395871532762023</v>
+        <v>101.80778651852202</v>
       </c>
       <c r="L6" s="9">
-        <v>151.46236970288106</v>
+        <v>210.87428468864107</v>
       </c>
       <c r="M6" s="9">
-        <v>204.64930554221775</v>
+        <v>264.06122052797775</v>
       </c>
       <c r="N6" s="9">
         <v>46.985375113463832</v>
       </c>
       <c r="O6" s="9">
         <v>86.680518087255948</v>
       </c>
       <c r="P6" s="9">
         <v>88.680644105165271</v>
       </c>
       <c r="Q6" s="9">
         <v>98.145093942977439</v>
       </c>
       <c r="R6" s="9">
         <v>73.783990397659025</v>
       </c>
-      <c r="S6" s="11">
+      <c r="S6" s="12">
         <v>65.378149437306121</v>
       </c>
-      <c r="T6" s="11">
+      <c r="T6" s="12">
         <v>61.663716887221312</v>
       </c>
       <c r="U6" s="9">
         <v>47.564680379196382</v>
       </c>
       <c r="V6" s="9">
         <v>82.465343289778048</v>
       </c>
       <c r="W6" s="9">
         <v>60.634914130058519</v>
       </c>
       <c r="X6" s="9">
         <v>268.48555733475644</v>
       </c>
       <c r="Y6" s="9">
         <v>375.36844788416147</v>
       </c>
       <c r="Z6" s="9">
-        <v>134.60993874737673</v>
+        <v>29.240372259420809</v>
       </c>
       <c r="AA6" s="9">
-        <v>190.81266173827166</v>
+        <v>46.049625969858141</v>
       </c>
       <c r="AB6" s="9">
-        <v>139.74751945981382</v>
+        <v>30.720027537119918</v>
       </c>
       <c r="AC6" s="9">
-        <v>51.988026461163756</v>
+        <v>27.549558214543033</v>
       </c>
       <c r="AD6" s="9">
-        <v>60.748974831555543</v>
+        <v>30.023630286772843</v>
       </c>
       <c r="AE6" s="9">
-        <v>70.080438393682599</v>
-[...5 lines deleted...]
-        <v>60.614355011514107</v>
+        <v>30.712991839048996</v>
+      </c>
+      <c r="AF6" s="12">
+        <v>32.581238266442583</v>
+      </c>
+      <c r="AG6" s="12">
+        <v>39.089173441014381</v>
       </c>
       <c r="AH6" s="9">
-        <v>112.01702887231448</v>
+        <v>98.377889672286599</v>
       </c>
       <c r="AI6" s="9">
-        <v>70.809116233691057</v>
+        <v>42.677992107661026</v>
       </c>
       <c r="AJ6" s="9">
-        <v>99.33401161418783</v>
+        <v>199.10503432954056</v>
       </c>
       <c r="AK6" s="9">
-        <v>148.84531085356014</v>
+        <v>319.25982135910317</v>
       </c>
       <c r="AL6" s="9">
-        <v>13.906737031920622</v>
+        <v>15.336570365253955</v>
       </c>
       <c r="AM6" s="9">
-        <v>34.940994178438579</v>
+        <v>36.370827511771914</v>
       </c>
       <c r="AN6" s="9">
-        <v>15.309471756108861</v>
+        <v>16.739305089442194</v>
       </c>
       <c r="AO6" s="9">
-        <v>11.189981823363571</v>
+        <v>12.619815156696903</v>
       </c>
       <c r="AP6" s="9">
-        <v>12.840804099860787</v>
+        <v>14.270637433194119</v>
       </c>
       <c r="AQ6" s="9">
-        <v>10.696895363561147</v>
+        <v>12.12672869689448</v>
       </c>
       <c r="AR6" s="12">
-        <v>15.813667713716017</v>
+        <v>17.243501047049349</v>
       </c>
       <c r="AS6" s="12">
-        <v>19.98601643801333</v>
+        <v>21.415849771346664</v>
       </c>
       <c r="AT6" s="9">
-        <v>102.06090377996559</v>
+        <v>103.49073711329892</v>
       </c>
       <c r="AU6" s="9">
-        <v>34.184275786789357</v>
+        <v>35.614109120122691</v>
       </c>
       <c r="AV6" s="9">
-        <v>185.38330223356817</v>
+        <v>186.81313556690151</v>
       </c>
       <c r="AW6" s="9">
-        <v>298.07193865117711</v>
+        <v>299.50177198451041</v>
       </c>
       <c r="AX6" s="9">
-        <v>41.395483420840634</v>
+        <v>16.777329145902311</v>
       </c>
       <c r="AY6" s="9">
-        <v>62.002673772147354</v>
+        <v>40.94747107107122</v>
       </c>
       <c r="AZ6" s="9">
-        <v>44.428081404404267</v>
+        <v>20.739956727733972</v>
       </c>
       <c r="BA6" s="9">
-        <v>52.130737049686772</v>
+        <v>13.473324208054017</v>
       </c>
       <c r="BB6" s="9">
-        <v>14.38774605966579</v>
+        <v>16.08860142883599</v>
       </c>
       <c r="BC6" s="9">
-        <v>11.644756383398496</v>
-[...5 lines deleted...]
-        <v>30.100906294048592</v>
+        <v>13.61759980193299</v>
+      </c>
+      <c r="BD6" s="12">
+        <v>18.65559237912111</v>
+      </c>
+      <c r="BE6" s="12">
+        <v>26.365580668034248</v>
       </c>
       <c r="BF6" s="9">
-        <v>36.181822612276875</v>
+        <v>25.588578294428419</v>
       </c>
       <c r="BG6" s="9">
-        <v>28.618520515741807</v>
+        <v>28.489683292867948</v>
       </c>
       <c r="BH6" s="9">
-        <v>265.32547528452073</v>
+        <v>261.66217718725318</v>
       </c>
       <c r="BI6" s="9">
-        <v>522.81014410240675</v>
+        <v>499.16722311747282</v>
       </c>
       <c r="BJ6" s="9">
-        <v>468.64687225428759</v>
+        <v>8.7787165318460527</v>
       </c>
       <c r="BK6" s="9">
-        <v>-12.658040374213675</v>
+        <v>30.874583107176559</v>
       </c>
       <c r="BL6" s="9">
-        <v>16.072432309906691</v>
+        <v>18.257565556267949</v>
       </c>
       <c r="BM6" s="9">
-        <v>7.3</v>
+        <v>7.9478974098321107</v>
       </c>
       <c r="BN6" s="9">
-        <v>6.4294989084608449</v>
+        <v>3.0963884231333374</v>
       </c>
       <c r="BO6" s="9">
-        <v>6.4660432240570351</v>
-[...5 lines deleted...]
-        <v>-7.2231170479275253</v>
+        <v>5.4101228072845</v>
+      </c>
+      <c r="BP6" s="12">
+        <v>12.315158707603649</v>
+      </c>
+      <c r="BQ6" s="12">
+        <v>19.516495371131544</v>
       </c>
       <c r="BR6" s="9">
-        <v>24.911324790300373</v>
+        <v>75.444069911244384</v>
       </c>
       <c r="BS6" s="9">
-        <v>-8.7679688617677858</v>
+        <v>24.937698708095446</v>
       </c>
       <c r="BT6" s="9">
-        <v>290.61367276141721</v>
+        <v>259.08627026559088</v>
       </c>
       <c r="BU6" s="9">
-        <v>420.2010952830089</v>
+        <v>309.22323239518391</v>
       </c>
       <c r="BV6" s="13">
-        <v>35.54895990283989</v>
+        <v>18.901547219980642</v>
       </c>
       <c r="BW6" s="9">
-        <v>53.853352825200929</v>
+        <v>44.207801036926064</v>
       </c>
       <c r="BX6" s="9">
-        <v>41.070749366787823</v>
+        <v>30.438350935014885</v>
       </c>
       <c r="BY6" s="9">
-        <v>19.585033281727803</v>
+        <v>19.00975047897192</v>
       </c>
       <c r="BZ6" s="9">
-        <v>14.269356676883476</v>
+        <v>12.880525185577895</v>
       </c>
       <c r="CA6" s="9">
-        <v>16.045300907185617</v>
-[...5 lines deleted...]
-        <v>28.332763981778882</v>
+        <v>12.282146833936057</v>
+      </c>
+      <c r="CB6" s="12">
+        <v>20.374837512550432</v>
+      </c>
+      <c r="CC6" s="12">
+        <v>34.065373242570253</v>
       </c>
       <c r="CD6" s="9">
-        <v>95.866553500744104</v>
+        <v>105.49972923387945</v>
       </c>
       <c r="CE6" s="9">
-        <v>33.988080068542459</v>
+        <v>36.367775745856243</v>
       </c>
       <c r="CF6" s="9">
-        <v>361.79997542837611</v>
+        <v>296.85869987262515</v>
       </c>
       <c r="CG6" s="9">
-        <v>340.57776714382402</v>
+        <v>308.67198164444744</v>
       </c>
       <c r="CH6" s="13">
-        <v>15.230145755165404</v>
+        <v>62.948955362494374</v>
       </c>
       <c r="CI6" s="9">
-        <v>65.669098027071129</v>
+        <v>71.805394007759062</v>
       </c>
       <c r="CJ6" s="9">
-        <v>39.645708705139981</v>
+        <v>58.846468738760734</v>
       </c>
       <c r="CK6" s="9">
-        <v>34.702121408015145</v>
+        <v>88.726653244345911</v>
       </c>
       <c r="CL6" s="9">
-        <v>18.538714302240312</v>
+        <v>53.457122570179607</v>
       </c>
       <c r="CM6" s="9">
-        <v>32.783229798358889</v>
-[...5 lines deleted...]
-        <v>28.562132275953925</v>
+        <v>103.37573526386454</v>
+      </c>
+      <c r="CN6" s="12">
+        <v>72.779068447271229</v>
+      </c>
+      <c r="CO6" s="12">
+        <v>68.573901233344387</v>
       </c>
       <c r="CP6" s="9">
-        <v>89.007928303705114</v>
+        <v>147.9814441708715</v>
       </c>
       <c r="CQ6" s="9">
-        <v>32.147482452260974</v>
+        <v>119.60312726362231</v>
       </c>
       <c r="CR6" s="9">
-        <v>396.45677408941498</v>
+        <v>111.23166409490931</v>
       </c>
       <c r="CS6" s="9">
-        <v>393.93138724728033</v>
+        <v>185.69563117568708</v>
       </c>
       <c r="CT6" s="13">
         <v>20.121527710073558</v>
       </c>
       <c r="CU6" s="9">
         <v>76.029032824345038</v>
       </c>
       <c r="CV6" s="9">
         <v>48.295837051627608</v>
       </c>
       <c r="CW6" s="9">
         <v>89.166011242677214</v>
       </c>
       <c r="CX6" s="9">
         <v>36.834958743054557</v>
       </c>
       <c r="CY6" s="9">
         <v>32.860289534486235</v>
       </c>
-      <c r="CZ6" s="11"/>
-      <c r="DA6" s="11"/>
+      <c r="CZ6" s="12">
+        <v>49.795772735514639</v>
+      </c>
+      <c r="DA6" s="12"/>
       <c r="DB6" s="9"/>
       <c r="DC6" s="9"/>
       <c r="DD6" s="9"/>
       <c r="DE6" s="9"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="14" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B7" s="9">
         <v>14.031453058197364</v>
       </c>
       <c r="C7" s="9">
         <v>25.775866392598239</v>
       </c>
       <c r="D7" s="9">
         <v>14.795211816363942</v>
       </c>
       <c r="E7" s="9">
         <v>40.958026187884393</v>
       </c>
       <c r="F7" s="9">
         <v>31.419081024938283</v>
       </c>
-      <c r="G7" s="11">
+      <c r="G7" s="12">
         <v>25.599709140358016</v>
       </c>
-      <c r="H7" s="11">
+      <c r="H7" s="12">
         <v>25.961981852727245</v>
       </c>
       <c r="I7" s="9">
         <v>23.848549835790166</v>
       </c>
       <c r="J7" s="9">
-        <v>21.967632759649135</v>
+        <v>73.821952216577756</v>
       </c>
       <c r="K7" s="9">
         <v>48.841360869167396</v>
       </c>
       <c r="L7" s="9">
         <v>80.60181970119956</v>
       </c>
       <c r="M7" s="9">
         <v>151.21723993113707</v>
       </c>
       <c r="N7" s="9">
         <v>14.97555999095445</v>
       </c>
       <c r="O7" s="9">
         <v>36.322211210482223</v>
       </c>
       <c r="P7" s="9">
         <v>22.238715167501251</v>
       </c>
       <c r="Q7" s="9">
         <v>52.496195384430379</v>
       </c>
       <c r="R7" s="9">
         <v>44.061082329498831</v>
       </c>
-      <c r="S7" s="11">
+      <c r="S7" s="12">
         <v>32.91704524111114</v>
       </c>
-      <c r="T7" s="11">
+      <c r="T7" s="12">
         <v>29.510655753080233</v>
       </c>
       <c r="U7" s="9">
         <v>27.491171776382075</v>
       </c>
       <c r="V7" s="9">
         <v>73.220266104731294</v>
       </c>
       <c r="W7" s="9">
         <v>41.142907509520121</v>
       </c>
       <c r="X7" s="9">
         <v>124.770592201466</v>
       </c>
       <c r="Y7" s="9">
         <v>204.40392159853391</v>
       </c>
       <c r="Z7" s="9">
-        <v>28.442031766750315</v>
+        <v>13.864221001382834</v>
       </c>
       <c r="AA7" s="9">
-        <v>48.357873903200272</v>
+        <v>30.158737639648791</v>
       </c>
       <c r="AB7" s="9">
-        <v>30.824304857486638</v>
+        <v>17.328605704825709</v>
       </c>
       <c r="AC7" s="9">
-        <v>62.221386459153202</v>
+        <v>55.775138799938134</v>
       </c>
       <c r="AD7" s="9">
-        <v>41.477342314753074</v>
+        <v>38.726016564828868</v>
       </c>
       <c r="AE7" s="9">
-        <v>33.945516300684659</v>
-[...5 lines deleted...]
-        <v>32.534383545021953</v>
+        <v>29.902697424308979</v>
+      </c>
+      <c r="AF7" s="12">
+        <v>48.009519940460819</v>
+      </c>
+      <c r="AG7" s="12">
+        <v>29.70590240530629</v>
       </c>
       <c r="AH7" s="9">
-        <v>118.16673167424294</v>
+        <v>136.56370947773041</v>
       </c>
       <c r="AI7" s="9">
-        <v>44.495274326091376</v>
+        <v>61.692053655409197</v>
       </c>
       <c r="AJ7" s="9">
-        <v>96.7429475167269</v>
+        <v>96.206135337925772</v>
       </c>
       <c r="AK7" s="9">
-        <v>193.53435882781224</v>
+        <v>196.15247988558235</v>
       </c>
       <c r="AL7" s="9">
-        <v>17.718448714910664</v>
+        <v>18.014957048243996</v>
       </c>
       <c r="AM7" s="9">
-        <v>37.280293444733708</v>
+        <v>37.576801778067043</v>
       </c>
       <c r="AN7" s="9">
-        <v>20.694500263096856</v>
+        <v>20.991008596430188</v>
       </c>
       <c r="AO7" s="9">
-        <v>43.981073180489275</v>
+        <v>44.277581513822611</v>
       </c>
       <c r="AP7" s="9">
-        <v>35.527993510413566</v>
+        <v>35.824501843746901</v>
       </c>
       <c r="AQ7" s="9">
-        <v>22.761281138582749</v>
+        <v>23.057789471916081</v>
       </c>
       <c r="AR7" s="12">
-        <v>23.711816242092834</v>
+        <v>24.008324575426165</v>
       </c>
       <c r="AS7" s="12">
-        <v>21.553371010338843</v>
+        <v>21.849879343672175</v>
       </c>
       <c r="AT7" s="9">
-        <v>127.65970058601758</v>
+        <v>127.95620891935091</v>
       </c>
       <c r="AU7" s="9">
-        <v>63.395208364639331</v>
+        <v>63.691716697972666</v>
       </c>
       <c r="AV7" s="9">
-        <v>86.676168637296442</v>
+        <v>86.972676970629777</v>
       </c>
       <c r="AW7" s="9">
-        <v>176.89562797506721</v>
+        <v>177.19213630840053</v>
       </c>
       <c r="AX7" s="9">
-        <v>20.174388811901018</v>
+        <v>21.748453436364837</v>
       </c>
       <c r="AY7" s="9">
-        <v>60.866754710476471</v>
+        <v>61.375651146051929</v>
       </c>
       <c r="AZ7" s="9">
-        <v>47.131930587520245</v>
+        <v>42.124674991058775</v>
       </c>
       <c r="BA7" s="9">
-        <v>64.30951918182447</v>
+        <v>74.054868937175627</v>
       </c>
       <c r="BB7" s="9">
-        <v>31.925187339798182</v>
+        <v>36.729177840254884</v>
       </c>
       <c r="BC7" s="9">
-        <v>33.153352499213312</v>
-[...5 lines deleted...]
-        <v>30.140968784719323</v>
+        <v>35.7918119898982</v>
+      </c>
+      <c r="BD7" s="12">
+        <v>42.903090598075003</v>
+      </c>
+      <c r="BE7" s="12">
+        <v>33.514333079782745</v>
       </c>
       <c r="BF7" s="9">
-        <v>198.06932816311956</v>
+        <v>219.00992837254125</v>
       </c>
       <c r="BG7" s="9">
-        <v>66.055777014107846</v>
+        <v>62.432185460541028</v>
       </c>
       <c r="BH7" s="9">
-        <v>123.32065766253483</v>
+        <v>128.97851371968341</v>
       </c>
       <c r="BI7" s="9">
-        <v>233.55054258977458</v>
+        <v>212.87147528059577</v>
       </c>
       <c r="BJ7" s="9">
-        <v>22.276956251959081</v>
+        <v>25.343968869003401</v>
       </c>
       <c r="BK7" s="9">
-        <v>54.848050048615669</v>
+        <v>56.443173055565929</v>
       </c>
       <c r="BL7" s="9">
-        <v>28.962150571065827</v>
+        <v>37.502526490830178</v>
       </c>
       <c r="BM7" s="9">
-        <v>66.599999999999994</v>
+        <v>86.289599616751062</v>
       </c>
       <c r="BN7" s="9">
-        <v>42.058283789184649</v>
+        <v>59.372878984574797</v>
       </c>
       <c r="BO7" s="9">
-        <v>34.502710553592706</v>
-[...5 lines deleted...]
-        <v>26.484609960352977</v>
+        <v>42.344830842952305</v>
+      </c>
+      <c r="BP7" s="12">
+        <v>49.636365403518575</v>
+      </c>
+      <c r="BQ7" s="12">
+        <v>42.045028419099509</v>
       </c>
       <c r="BR7" s="9">
-        <v>171.80452270356099</v>
+        <v>227.7872079241094</v>
       </c>
       <c r="BS7" s="9">
-        <v>85.598506942908855</v>
+        <v>92.160093690244679</v>
       </c>
       <c r="BT7" s="9">
-        <v>200.46638065592251</v>
+        <v>172.77775683700492</v>
       </c>
       <c r="BU7" s="9">
-        <v>323.33201856851633</v>
+        <v>243.82494270687394</v>
       </c>
       <c r="BV7" s="13">
-        <v>24.786160678529139</v>
+        <v>27.08742900053911</v>
       </c>
       <c r="BW7" s="9">
-        <v>56.831442593605097</v>
+        <v>66.098117306873675</v>
       </c>
       <c r="BX7" s="9">
-        <v>46.014837898049478</v>
+        <v>47.206797439192492</v>
       </c>
       <c r="BY7" s="9">
-        <v>82.564275383095492</v>
+        <v>76.281735205027786</v>
       </c>
       <c r="BZ7" s="9">
-        <v>55.968024431427033</v>
+        <v>65.986077523324923</v>
       </c>
       <c r="CA7" s="9">
-        <v>42.828573865211084</v>
-[...5 lines deleted...]
-        <v>44.611855410540059</v>
+        <v>47.684274733494341</v>
+      </c>
+      <c r="CB7" s="12">
+        <v>52.326067117796121</v>
+      </c>
+      <c r="CC7" s="12">
+        <v>55.023382996972323</v>
       </c>
       <c r="CD7" s="9">
-        <v>216.76080441830021</v>
+        <v>232.61275640631777</v>
       </c>
       <c r="CE7" s="9">
-        <v>90.566580170929527</v>
+        <v>89.486934034684381</v>
       </c>
       <c r="CF7" s="9">
-        <v>251.44192432256986</v>
+        <v>217.46118733375764</v>
       </c>
       <c r="CG7" s="9">
-        <v>308.17402504038171</v>
+        <v>269.67866090804284</v>
       </c>
       <c r="CH7" s="13">
-        <v>23.643477457002327</v>
+        <v>48.952365804111729</v>
       </c>
       <c r="CI7" s="9">
-        <v>75.793015469662393</v>
+        <v>85.700064394494333</v>
       </c>
       <c r="CJ7" s="9">
-        <v>58.98753980009333</v>
+        <v>39.349340324408381</v>
       </c>
       <c r="CK7" s="9">
-        <v>160.3105860619622</v>
+        <v>60.101460876648851</v>
       </c>
       <c r="CL7" s="9">
-        <v>60.098357406281956</v>
+        <v>43.637872215574966</v>
       </c>
       <c r="CM7" s="9">
-        <v>39.873241872792995</v>
-[...5 lines deleted...]
-        <v>46.537073703560559</v>
+        <v>110.30701348316752</v>
+      </c>
+      <c r="CN7" s="12">
+        <v>59.953422872431865</v>
+      </c>
+      <c r="CO7" s="12">
+        <v>54.569512484259221</v>
       </c>
       <c r="CP7" s="9">
-        <v>223.0531608779489</v>
+        <v>345.48493011297813</v>
       </c>
       <c r="CQ7" s="9">
-        <v>81.652985980224457</v>
+        <v>128.3082120162274</v>
       </c>
       <c r="CR7" s="9">
-        <v>245.19104633262603</v>
+        <v>123.30332853141691</v>
       </c>
       <c r="CS7" s="9">
-        <v>391.53163474254535</v>
+        <v>202.54218226260531</v>
       </c>
       <c r="CT7" s="13">
         <v>25.141406809066481</v>
       </c>
       <c r="CU7" s="9">
         <v>74.824419609872194</v>
       </c>
       <c r="CV7" s="9">
         <v>54.73034594810678</v>
       </c>
       <c r="CW7" s="9">
         <v>196.38770339050822</v>
       </c>
       <c r="CX7" s="9">
         <v>64.014239145416553</v>
       </c>
       <c r="CY7" s="9">
         <v>98.314330572040888</v>
       </c>
-      <c r="CZ7" s="11"/>
-      <c r="DA7" s="11"/>
+      <c r="CZ7" s="12">
+        <v>11.492604412106711</v>
+      </c>
+      <c r="DA7" s="12"/>
       <c r="DB7" s="9"/>
       <c r="DC7" s="9"/>
       <c r="DD7" s="9"/>
       <c r="DE7" s="9"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="14" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B8" s="9">
-        <v>142.59386375063315</v>
+        <v>142.72059917063314</v>
       </c>
       <c r="C8" s="8">
-        <v>190.8895100563698</v>
+        <v>191.01624547636979</v>
       </c>
       <c r="D8" s="9">
-        <v>62.807781940490095</v>
+        <v>62.934517360490098</v>
       </c>
       <c r="E8" s="9">
-        <v>129.61140712819511</v>
+        <v>129.7381425481951</v>
       </c>
       <c r="F8" s="9">
-        <v>154.11436443822927</v>
+        <v>154.24109985822926</v>
       </c>
       <c r="G8" s="9">
-        <v>366.14782695071131</v>
+        <v>366.27456237071129</v>
       </c>
       <c r="H8" s="9">
-        <v>271.07141661309265</v>
+        <v>271.19815203309264</v>
       </c>
       <c r="I8" s="9">
-        <v>261.49470859869467</v>
+        <v>261.62144401869466</v>
       </c>
       <c r="J8" s="9">
-        <v>190.5331802771542</v>
+        <v>587.3638436473035</v>
       </c>
       <c r="K8" s="9">
-        <v>364.82562551517276</v>
+        <v>364.95236093517275</v>
       </c>
       <c r="L8" s="9">
-        <v>227.56119425884515</v>
+        <v>227.68792967884514</v>
       </c>
       <c r="M8" s="9">
-        <v>333.12247875372941</v>
+        <v>333.2492141737294</v>
       </c>
       <c r="N8" s="9">
         <v>146.56707552981115</v>
       </c>
       <c r="O8" s="8">
         <v>237.42211966567342</v>
       </c>
       <c r="P8" s="9">
         <v>77.207456303959091</v>
       </c>
       <c r="Q8" s="9">
         <v>142.26440324099752</v>
       </c>
       <c r="R8" s="9">
         <v>198.94350754409629</v>
       </c>
       <c r="S8" s="9">
         <v>527.54998905095238</v>
       </c>
       <c r="T8" s="9">
         <v>316.75849915264507</v>
       </c>
       <c r="U8" s="9">
         <v>284.52460144400686</v>
       </c>
       <c r="V8" s="9">
         <v>718.30103797678248</v>
       </c>
       <c r="W8" s="9">
         <v>415.75480919694382</v>
       </c>
       <c r="X8" s="9">
         <v>287.66526296926804</v>
       </c>
       <c r="Y8" s="9">
         <v>423.40329773222805</v>
       </c>
       <c r="Z8" s="9">
-        <v>175.83944979584982</v>
+        <v>166.18783953745032</v>
       </c>
       <c r="AA8" s="9">
-        <v>217.72328922005812</v>
+        <v>211.69763131733055</v>
       </c>
       <c r="AB8" s="9">
-        <v>91.628708795292582</v>
+        <v>85.576146523300309</v>
       </c>
       <c r="AC8" s="9">
-        <v>171.6515391815025</v>
+        <v>158.71098214203042</v>
       </c>
       <c r="AD8" s="9">
-        <v>176.84717085567809</v>
+        <v>183.4642476868429</v>
       </c>
       <c r="AE8" s="9">
-        <v>433.60153958794905</v>
-[...5 lines deleted...]
-        <v>310.77658188623616</v>
+        <v>452.92252429959825</v>
+      </c>
+      <c r="AF8" s="12">
+        <v>321.99556569575464</v>
+      </c>
+      <c r="AG8" s="12">
+        <v>304.11056094611689</v>
       </c>
       <c r="AH8" s="9">
-        <v>705.99715989706306</v>
+        <v>720.86085567555904</v>
       </c>
       <c r="AI8" s="9">
-        <v>421.254018810052</v>
+        <v>422.79061037251171</v>
       </c>
       <c r="AJ8" s="9">
-        <v>278.89740711970052</v>
+        <v>279.19827727278062</v>
       </c>
       <c r="AK8" s="9">
-        <v>432.05184388706908</v>
+        <v>435.4222610005915</v>
       </c>
       <c r="AL8" s="9">
-        <v>135.74506882640486</v>
+        <v>135.92623549307152</v>
       </c>
       <c r="AM8" s="9">
-        <v>171.36276551129333</v>
+        <v>171.54393217795999</v>
       </c>
       <c r="AN8" s="9">
-        <v>68.419509031804722</v>
+        <v>68.600675698471392</v>
       </c>
       <c r="AO8" s="9">
-        <v>126.05646529092152</v>
+        <v>126.23763195758819</v>
       </c>
       <c r="AP8" s="9">
-        <v>149.73484469777344</v>
+        <v>149.9160113644401</v>
       </c>
       <c r="AQ8" s="9">
-        <v>392.66026180516678</v>
+        <v>392.84142847183347</v>
       </c>
       <c r="AR8" s="12">
-        <v>220.03788127423209</v>
+        <v>220.21904794089875</v>
       </c>
       <c r="AS8" s="12">
-        <v>199.37071853961865</v>
+        <v>199.55188520628531</v>
       </c>
       <c r="AT8" s="9">
-        <v>539.33021231625162</v>
+        <v>539.51137898291825</v>
       </c>
       <c r="AU8" s="9">
-        <v>315.39814731086005</v>
+        <v>315.57931397752674</v>
       </c>
       <c r="AV8" s="9">
-        <v>221.93403726339574</v>
+        <v>222.11520393006239</v>
       </c>
       <c r="AW8" s="9">
-        <v>337.94770427222056</v>
+        <v>338.12887093888725</v>
       </c>
       <c r="AX8" s="9">
-        <v>195.17758809977229</v>
+        <v>216.08390776625396</v>
       </c>
       <c r="AY8" s="9">
-        <v>251.20396554751653</v>
+        <v>279.79708081458716</v>
       </c>
       <c r="AZ8" s="9">
-        <v>102.25377847100528</v>
+        <v>103.83061109064576</v>
       </c>
       <c r="BA8" s="9">
-        <v>161.93387820648115</v>
+        <v>192.08748646043699</v>
       </c>
       <c r="BB8" s="9">
-        <v>149.09441225912221</v>
+        <v>170.43169876291111</v>
       </c>
       <c r="BC8" s="9">
-        <v>619.14524522511886</v>
-[...5 lines deleted...]
-        <v>242.14103340637175</v>
+        <v>655.12135684982547</v>
+      </c>
+      <c r="BD8" s="12">
+        <v>310.01436391462221</v>
+      </c>
+      <c r="BE8" s="12">
+        <v>281.03808791355419</v>
       </c>
       <c r="BF8" s="9">
-        <v>892.94553407237106</v>
+        <v>961.84500641700492</v>
       </c>
       <c r="BG8" s="9">
-        <v>466.49888457428409</v>
+        <v>470.49338991211329</v>
       </c>
       <c r="BH8" s="9">
-        <v>384.42795499546145</v>
+        <v>363.22533356183192</v>
       </c>
       <c r="BI8" s="9">
-        <v>591.55854372089527</v>
+        <v>516.60696883766184</v>
       </c>
       <c r="BJ8" s="9">
-        <v>217.53071548349249</v>
+        <v>203.86946540127025</v>
       </c>
       <c r="BK8" s="9">
-        <v>305.34897245336066</v>
+        <v>296.9806377294791</v>
       </c>
       <c r="BL8" s="9">
-        <v>102.35732527193447</v>
+        <v>99.632976779420929</v>
       </c>
       <c r="BM8" s="9">
-        <v>183.5</v>
+        <v>203.06083578040236</v>
       </c>
       <c r="BN8" s="9">
-        <v>165.52758415053987</v>
+        <v>172.28438155003977</v>
       </c>
       <c r="BO8" s="9">
-        <v>643.46341692808005</v>
-[...5 lines deleted...]
-        <v>220.09715386856061</v>
+        <v>633.34783380747456</v>
+      </c>
+      <c r="BP8" s="12">
+        <v>312.6353434177675</v>
+      </c>
+      <c r="BQ8" s="12">
+        <v>290.73533013469978</v>
       </c>
       <c r="BR8" s="9">
-        <v>831.14152042669207</v>
+        <v>886.97155923425271</v>
       </c>
       <c r="BS8" s="9">
-        <v>488.09682583321808</v>
+        <v>481.18768572936705</v>
       </c>
       <c r="BT8" s="9">
-        <v>410.16671190352696</v>
+        <v>361.22774384911008</v>
       </c>
       <c r="BU8" s="9">
-        <v>661.05547120135338</v>
+        <v>600.66393767150475</v>
       </c>
       <c r="BV8" s="13">
-        <v>182.48668731073653</v>
+        <v>219.46558318028573</v>
       </c>
       <c r="BW8" s="9">
-        <v>284.71593958775321</v>
+        <v>326.48168678115121</v>
       </c>
       <c r="BX8" s="9">
-        <v>97.270709695295665</v>
+        <v>104.8162112216102</v>
       </c>
       <c r="BY8" s="9">
-        <v>236.12041463744896</v>
+        <v>214.25293841022429</v>
       </c>
       <c r="BZ8" s="9">
-        <v>160.52659721709284</v>
+        <v>187.14903733431672</v>
       </c>
       <c r="CA8" s="9">
-        <v>615.17623967282782</v>
-[...5 lines deleted...]
-        <v>292.16086412526681</v>
+        <v>683.82196602571582</v>
+      </c>
+      <c r="CB8" s="12">
+        <v>344.78043339332407</v>
+      </c>
+      <c r="CC8" s="12">
+        <v>336.13886115799431</v>
       </c>
       <c r="CD8" s="9">
-        <v>1079.2287551889922</v>
+        <v>1033.7770432931104</v>
       </c>
       <c r="CE8" s="9">
-        <v>579.80738398538824</v>
+        <v>501.92408054502869</v>
       </c>
       <c r="CF8" s="9">
-        <v>450.08113292402345</v>
+        <v>396.48709752893069</v>
       </c>
       <c r="CG8" s="9">
-        <v>760.68986931628478</v>
+        <v>660.67582014621314</v>
       </c>
       <c r="CH8" s="13">
-        <v>186.43406813275021</v>
+        <v>257.28478518572496</v>
       </c>
       <c r="CI8" s="9">
-        <v>393.76292040797421</v>
+        <v>477.74846342861537</v>
       </c>
       <c r="CJ8" s="9">
-        <v>139.1527960622474</v>
+        <v>213.45345637939218</v>
       </c>
       <c r="CK8" s="9">
-        <v>363.2210037897957</v>
+        <v>376.37738284074317</v>
       </c>
       <c r="CL8" s="9">
-        <v>222.31357099090192</v>
+        <v>229.67416483881505</v>
       </c>
       <c r="CM8" s="9">
-        <v>628.76962496242197</v>
-[...5 lines deleted...]
-        <v>325.38801993966035</v>
+        <v>595.7842517036238</v>
+      </c>
+      <c r="CN8" s="12">
+        <v>360.22745589903121</v>
+      </c>
+      <c r="CO8" s="12">
+        <v>331.79814891692149</v>
       </c>
       <c r="CP8" s="9">
-        <v>939.28648262010017</v>
+        <v>949.21714923039997</v>
       </c>
       <c r="CQ8" s="9">
-        <v>510.29685243503081</v>
+        <v>569.41596773291099</v>
       </c>
       <c r="CR8" s="9">
-        <v>568.38076913215491</v>
+        <v>644.79770974149994</v>
       </c>
       <c r="CS8" s="9">
-        <v>801.72729081324917</v>
+        <v>1103.0687618526247</v>
       </c>
       <c r="CT8" s="13">
         <v>197.38341354522197</v>
       </c>
       <c r="CU8" s="9">
         <v>376.71240361700751</v>
       </c>
       <c r="CV8" s="9">
         <v>132.08686114819361</v>
       </c>
       <c r="CW8" s="9">
         <v>367.89352648901439</v>
       </c>
       <c r="CX8" s="9">
         <v>186.09040255923071</v>
       </c>
       <c r="CY8" s="9">
         <v>900.19634769028346</v>
       </c>
-      <c r="CZ8" s="11"/>
-      <c r="DA8" s="11"/>
+      <c r="CZ8" s="12">
+        <v>445.36135736739709</v>
+      </c>
+      <c r="DA8" s="12"/>
       <c r="DB8" s="9"/>
       <c r="DC8" s="9"/>
       <c r="DD8" s="9"/>
       <c r="DE8" s="9"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="14" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B9" s="15">
-        <v>97.507561185125837</v>
+        <v>111.55604660508584</v>
       </c>
       <c r="C9" s="15">
-        <v>110.60978578647573</v>
+        <v>124.65827120643573</v>
       </c>
       <c r="D9" s="15">
-        <v>45.047162361350644</v>
+        <v>59.095647781310646</v>
       </c>
       <c r="E9" s="15">
-        <v>85.124969117949504</v>
+        <v>99.173454537909521</v>
       </c>
       <c r="F9" s="15">
-        <v>106.06443232655229</v>
+        <v>120.1129177465123</v>
       </c>
       <c r="G9" s="15">
-        <v>117.63003829158762</v>
+        <v>131.67852371154763</v>
       </c>
       <c r="H9" s="15">
-        <v>164.2445522481899</v>
+        <v>178.29303766814991</v>
       </c>
       <c r="I9" s="15">
-        <v>148.1402561721344</v>
+        <v>162.1887415920944</v>
       </c>
       <c r="J9" s="15">
-        <v>122.79337454425097</v>
+        <v>1017.6299717824687</v>
       </c>
       <c r="K9" s="15">
-        <v>280.73285808196692</v>
+        <v>294.78134350192687</v>
       </c>
       <c r="L9" s="15">
-        <v>155.68069298308814</v>
+        <v>169.72917840304814</v>
       </c>
       <c r="M9" s="15">
-        <v>237.72631927121142</v>
+        <v>251.77480469117143</v>
       </c>
       <c r="N9" s="15">
         <v>114.25339050232134</v>
       </c>
       <c r="O9" s="15">
         <v>177.89831925102118</v>
       </c>
       <c r="P9" s="15">
         <v>70.120730581642292</v>
       </c>
       <c r="Q9" s="15">
         <v>110.84625463598933</v>
       </c>
       <c r="R9" s="15">
         <v>150.49483761536644</v>
       </c>
       <c r="S9" s="15">
         <v>213.6127470213755</v>
       </c>
       <c r="T9" s="15">
         <v>212.16015938416197</v>
       </c>
       <c r="U9" s="15">
         <v>176.66904253090686</v>
       </c>
       <c r="V9" s="15">
         <v>818.17500046452312</v>
       </c>
       <c r="W9" s="15">
         <v>291.71215362601504</v>
       </c>
       <c r="X9" s="15">
         <v>289.4167920141083</v>
       </c>
       <c r="Y9" s="15">
         <v>341.33258351157707</v>
       </c>
       <c r="Z9" s="15">
-        <v>138.33910351492295</v>
+        <v>134.51266348942943</v>
       </c>
       <c r="AA9" s="15">
-        <v>147.88561636224969</v>
+        <v>145.11579374539406</v>
       </c>
       <c r="AB9" s="15">
-        <v>69.312158925431532</v>
+        <v>67.192918981751376</v>
       </c>
       <c r="AC9" s="15">
-        <v>122.83836958876988</v>
+        <v>121.47203669273428</v>
       </c>
       <c r="AD9" s="15">
-        <v>134.90522072722297</v>
+        <v>144.30559757021939</v>
       </c>
       <c r="AE9" s="15">
-        <v>155.09339291646407</v>
+        <v>159.4163648314923</v>
       </c>
       <c r="AF9" s="15">
-        <v>199.37523610393313</v>
+        <v>214.29629614564621</v>
       </c>
       <c r="AG9" s="15">
-        <v>175.35248477709681</v>
+        <v>187.15557311678839</v>
       </c>
       <c r="AH9" s="15">
-        <v>1079.7360392315752</v>
+        <v>1185.4985802180056</v>
       </c>
       <c r="AI9" s="15">
-        <v>268.59858197868408</v>
+        <v>388.87756317610109</v>
       </c>
       <c r="AJ9" s="15">
-        <v>186.26723487652728</v>
+        <v>196.31612223444662</v>
       </c>
       <c r="AK9" s="15">
-        <v>245.39534718525229</v>
+        <v>288.41185556876434</v>
       </c>
       <c r="AL9" s="15">
-        <v>189.76524157926789</v>
+        <v>202.03644991260123</v>
       </c>
       <c r="AM9" s="15">
-        <v>224.73510759718738</v>
+        <v>237.00631593052071</v>
       </c>
       <c r="AN9" s="15">
-        <v>88.721188804498752</v>
+        <v>100.99239713783209</v>
       </c>
       <c r="AO9" s="15">
-        <v>263.40759867338437</v>
+        <v>275.6788070067177</v>
       </c>
       <c r="AP9" s="15">
-        <v>299.68266512643459</v>
+        <v>311.95387345976792</v>
       </c>
       <c r="AQ9" s="15">
-        <v>539.8339778106847</v>
+        <v>552.10518614401803</v>
       </c>
       <c r="AR9" s="15">
-        <v>348.37765373125183</v>
+        <v>360.64886206458516</v>
       </c>
       <c r="AS9" s="15">
-        <v>292.24735947086259</v>
+        <v>304.51856780419592</v>
       </c>
       <c r="AT9" s="15">
-        <v>1518.3570230026289</v>
+        <v>1530.6282313359623</v>
       </c>
       <c r="AU9" s="15">
-        <v>697.1316467718766</v>
+        <v>709.40285510520994</v>
       </c>
       <c r="AV9" s="15">
-        <v>470.08274011817787</v>
+        <v>482.3539484515112</v>
       </c>
       <c r="AW9" s="15">
-        <v>753.08103768385365</v>
+        <v>765.35224601718699</v>
       </c>
       <c r="AX9" s="15">
-        <v>193.93561808588532</v>
+        <v>182.43383620151511</v>
       </c>
       <c r="AY9" s="15">
-        <v>216.03511358439701</v>
+        <v>207.65007158894844</v>
       </c>
       <c r="AZ9" s="15">
-        <v>129.65463527592186</v>
+        <v>91.333953120026024</v>
       </c>
       <c r="BA9" s="15">
-        <v>79.68599002176633</v>
+        <v>167.48403694818484</v>
       </c>
       <c r="BB9" s="15">
-        <v>133.96092419414848</v>
+        <v>157.18085386182636</v>
       </c>
       <c r="BC9" s="9">
-        <v>204.64740596213898</v>
-[...5 lines deleted...]
-        <v>217.85173354251015</v>
+        <v>224.13141664454349</v>
+      </c>
+      <c r="BD9" s="12">
+        <v>277.7823602518373</v>
+      </c>
+      <c r="BE9" s="12">
+        <v>250.18623733855298</v>
       </c>
       <c r="BF9" s="9">
-        <v>1167.5009559801588</v>
+        <v>1196.8550313671315</v>
       </c>
       <c r="BG9" s="9">
-        <v>543.43789859195806</v>
+        <v>579.73853890020462</v>
       </c>
       <c r="BH9" s="9">
-        <v>332.46339732187397</v>
+        <v>322.14703625029972</v>
       </c>
       <c r="BI9" s="9">
-        <v>498.29535521324323</v>
+        <v>416.6745212859164</v>
       </c>
       <c r="BJ9" s="9">
-        <v>175.18958194360675</v>
+        <v>202.08192477042797</v>
       </c>
       <c r="BK9" s="9">
-        <v>201.75054315745285</v>
+        <v>230.43229111961168</v>
       </c>
       <c r="BL9" s="15">
-        <v>71.313722732714808</v>
+        <v>110.59398503753869</v>
       </c>
       <c r="BM9" s="15">
-        <v>163.1</v>
+        <v>206.47963627447459</v>
       </c>
       <c r="BN9" s="15">
-        <v>146.04682190092839</v>
+        <v>183.978162919369</v>
       </c>
       <c r="BO9" s="9">
-        <v>224.45917370510801</v>
-[...5 lines deleted...]
-        <v>139.55428039745365</v>
+        <v>256.93426898663643</v>
+      </c>
+      <c r="BP9" s="12">
+        <v>354.12428853779875</v>
+      </c>
+      <c r="BQ9" s="12">
+        <v>288.95553941065873</v>
       </c>
       <c r="BR9" s="9">
-        <v>1144.0042550632725</v>
+        <v>1546.5874885883504</v>
       </c>
       <c r="BS9" s="9">
-        <v>450.60772027629105</v>
+        <v>547.47917016865233</v>
       </c>
       <c r="BT9" s="9">
-        <v>386.27248336220043</v>
+        <v>365.05472111917095</v>
       </c>
       <c r="BU9" s="9">
-        <v>700.63971369185106</v>
+        <v>468.1598562364934</v>
       </c>
       <c r="BV9" s="13">
-        <v>177.444800859932</v>
+        <v>273.52413620481047</v>
       </c>
       <c r="BW9" s="9">
-        <v>213.38482963666092</v>
+        <v>316.44979375604538</v>
       </c>
       <c r="BX9" s="15">
-        <v>121.71259893981592</v>
+        <v>186.45610176991215</v>
       </c>
       <c r="BY9" s="15">
-        <v>153.77710857621054</v>
+        <v>280.11304901636845</v>
       </c>
       <c r="BZ9" s="15">
-        <v>176.86174074438637</v>
+        <v>261.15788984743313</v>
       </c>
       <c r="CA9" s="9">
-        <v>211.02017232739274</v>
-[...5 lines deleted...]
-        <v>283.81734026054562</v>
+        <v>306.17481840619951</v>
+      </c>
+      <c r="CB9" s="12">
+        <v>427.33964808746191</v>
+      </c>
+      <c r="CC9" s="12">
+        <v>368.52249511052821</v>
       </c>
       <c r="CD9" s="9">
-        <v>1828.8758467513287</v>
+        <v>1965.2629537807929</v>
       </c>
       <c r="CE9" s="9">
-        <v>708.07649940900603</v>
+        <v>757.93886713380016</v>
       </c>
       <c r="CF9" s="9">
-        <v>488.84372049265141</v>
+        <v>470.64153411923564</v>
       </c>
       <c r="CG9" s="9">
-        <v>597.83052317118154</v>
+        <v>566.33300815756706</v>
       </c>
       <c r="CH9" s="13">
-        <v>181.11643409078371</v>
+        <v>293.04955565109191</v>
       </c>
       <c r="CI9" s="9">
-        <v>282.13843939295276</v>
+        <v>371.59100229843523</v>
       </c>
       <c r="CJ9" s="15">
-        <v>197.00249464772514</v>
+        <v>232.74104103073324</v>
       </c>
       <c r="CK9" s="15">
-        <v>390.78371640595174</v>
+        <v>338.70655239564883</v>
       </c>
       <c r="CL9" s="15">
-        <v>572.55904895558683</v>
+        <v>256.28174586258643</v>
       </c>
       <c r="CM9" s="9">
-        <v>263.90479191768202</v>
-[...5 lines deleted...]
-        <v>348.10612464651206</v>
+        <v>497.31782628963214</v>
+      </c>
+      <c r="CN9" s="12">
+        <v>385.9787546127672</v>
+      </c>
+      <c r="CO9" s="12">
+        <v>369.08152791566948</v>
       </c>
       <c r="CP9" s="9">
-        <v>1678.2760632435152</v>
+        <v>1708.8021849835998</v>
       </c>
       <c r="CQ9" s="9">
-        <v>616.88790814969911</v>
+        <v>686.73092232249098</v>
       </c>
       <c r="CR9" s="9">
-        <v>563.22211149724478</v>
+        <v>534.44003574523185</v>
       </c>
       <c r="CS9" s="9">
-        <v>996.39674269642023</v>
+        <v>805.13606538896647</v>
       </c>
       <c r="CT9" s="13">
         <v>249.18358395236737</v>
       </c>
       <c r="CU9" s="9">
         <v>360.41546386244625</v>
       </c>
       <c r="CV9" s="15">
         <v>201.11435259465293</v>
       </c>
       <c r="CW9" s="15">
         <v>609.95125150434706</v>
       </c>
       <c r="CX9" s="15">
         <v>348.5179108619119</v>
       </c>
       <c r="CY9" s="9">
         <v>388.44444294288462</v>
       </c>
-      <c r="CZ9" s="11"/>
-      <c r="DA9" s="11"/>
+      <c r="CZ9" s="12">
+        <v>420.81602862303896</v>
+      </c>
+      <c r="DA9" s="12"/>
       <c r="DB9" s="9"/>
       <c r="DC9" s="9"/>
       <c r="DD9" s="9"/>
       <c r="DE9" s="9"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="14" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B10" s="9">
-        <v>289.29254677614063</v>
+        <v>289.41928219614061</v>
       </c>
       <c r="C10" s="9">
-        <v>341.46161396509206</v>
+        <v>341.58834938509204</v>
       </c>
       <c r="D10" s="9">
-        <v>106.53213352489146</v>
+        <v>106.65886894489147</v>
       </c>
       <c r="E10" s="9">
-        <v>214.2037068266599</v>
+        <v>214.33044224665989</v>
       </c>
       <c r="F10" s="9">
-        <v>253.63031174161316</v>
-[...5 lines deleted...]
-        <v>531.24365642811324</v>
+        <v>253.75704716161314</v>
+      </c>
+      <c r="G10" s="12">
+        <v>645.12327222488193</v>
+      </c>
+      <c r="H10" s="12">
+        <v>531.37039184811329</v>
       </c>
       <c r="I10" s="9">
-        <v>462.1702758514225</v>
+        <v>462.29701127142249</v>
       </c>
       <c r="J10" s="9">
-        <v>326.89148392443531</v>
+        <v>1286.1174917650123</v>
       </c>
       <c r="K10" s="9">
-        <v>597.69916069656733</v>
+        <v>597.82589611656738</v>
       </c>
       <c r="L10" s="9">
-        <v>165.36017350589486</v>
+        <v>165.48690892589485</v>
       </c>
       <c r="M10" s="9">
-        <v>631.3306995529299</v>
+        <v>631.45743497292995</v>
       </c>
       <c r="N10" s="9">
         <v>288.58342510455373</v>
       </c>
       <c r="O10" s="9">
         <v>437.33540693745312</v>
       </c>
       <c r="P10" s="9">
         <v>129.40743599164682</v>
       </c>
       <c r="Q10" s="9">
         <v>239.28153177172561</v>
       </c>
       <c r="R10" s="9">
         <v>331.83193586823029</v>
       </c>
-      <c r="S10" s="11">
+      <c r="S10" s="12">
         <v>919.78214854979399</v>
       </c>
-      <c r="T10" s="11">
+      <c r="T10" s="12">
         <v>611.50746157950482</v>
       </c>
       <c r="U10" s="9">
         <v>502.36202182180483</v>
       </c>
       <c r="V10" s="9">
         <v>1345.8231019603886</v>
       </c>
       <c r="W10" s="9">
         <v>687.41729446144222</v>
       </c>
       <c r="X10" s="9">
         <v>297.35982477163674</v>
       </c>
       <c r="Y10" s="9">
         <v>816.6044450560488</v>
       </c>
       <c r="Z10" s="9">
-        <v>374.86978393221614</v>
+        <v>361.11219680325928</v>
       </c>
       <c r="AA10" s="9">
-        <v>413.17475578415019</v>
+        <v>402.41956293538965</v>
       </c>
       <c r="AB10" s="9">
-        <v>152.40218978309812</v>
+        <v>141.70400507151172</v>
       </c>
       <c r="AC10" s="9">
-        <v>302.103713309461</v>
+        <v>283.85471345308031</v>
       </c>
       <c r="AD10" s="9">
-        <v>300.5420760579006</v>
+        <v>311.0672828134982</v>
       </c>
       <c r="AE10" s="9">
-        <v>758.66418085736711</v>
-[...5 lines deleted...]
-        <v>583.25523615611939</v>
+        <v>759.12635608619996</v>
+      </c>
+      <c r="AF10" s="12">
+        <v>536.2594727886659</v>
+      </c>
+      <c r="AG10" s="12">
+        <v>456.57779881773399</v>
       </c>
       <c r="AH10" s="9">
-        <v>1734.3348816006678</v>
+        <v>1677.4089652381019</v>
       </c>
       <c r="AI10" s="9">
-        <v>732.98492529023645</v>
+        <v>649.61871535014848</v>
       </c>
       <c r="AJ10" s="9">
-        <v>232.97295732822695</v>
+        <v>223.05634154264132</v>
       </c>
       <c r="AK10" s="9">
-        <v>757.30077305714144</v>
+        <v>755.71145358068327</v>
       </c>
       <c r="AL10" s="9">
-        <v>406.08223069854671</v>
+        <v>406.16398903188002</v>
       </c>
       <c r="AM10" s="9">
-        <v>453.79103225533987</v>
+        <v>453.87279058867318</v>
       </c>
       <c r="AN10" s="9">
-        <v>162.60089603770086</v>
+        <v>162.6826543710342</v>
       </c>
       <c r="AO10" s="9">
-        <v>255.85084729357857</v>
+        <v>255.93260562691191</v>
       </c>
       <c r="AP10" s="9">
-        <v>293.13840886203718</v>
+        <v>293.22016719537049</v>
       </c>
       <c r="AQ10" s="9">
-        <v>746.86253837913614</v>
+        <v>746.94429671246951</v>
       </c>
       <c r="AR10" s="12">
-        <v>363.9226361027994</v>
+        <v>364.00439443613271</v>
       </c>
       <c r="AS10" s="12">
-        <v>324.09842810224666</v>
+        <v>324.18018643557997</v>
       </c>
       <c r="AT10" s="9">
-        <v>1668.312230342719</v>
+        <v>1668.3939886760522</v>
       </c>
       <c r="AU10" s="9">
-        <v>616.2082298090744</v>
+        <v>616.28998814240776</v>
       </c>
       <c r="AV10" s="9">
-        <v>218.46216494543131</v>
+        <v>218.54392327876465</v>
       </c>
       <c r="AW10" s="9">
-        <v>685.85488544772943</v>
+        <v>685.9366437810628</v>
       </c>
       <c r="AX10" s="9">
-        <v>411.15798973273917</v>
+        <v>450.02508267637575</v>
       </c>
       <c r="AY10" s="9">
-        <v>463.14337903168303</v>
+        <v>518.54012222242375</v>
       </c>
       <c r="AZ10" s="9">
-        <v>159.03472002774012</v>
+        <v>165.56287709822752</v>
       </c>
       <c r="BA10" s="9">
-        <v>271.22035492923465</v>
+        <v>325.01952137193859</v>
       </c>
       <c r="BB10" s="9">
-        <v>236.92386667374697</v>
+        <v>278.09531575327492</v>
       </c>
       <c r="BC10" s="9">
-        <v>1072.2631749443776</v>
-[...5 lines deleted...]
-        <v>444.49633188368745</v>
+        <v>1177.1106694572607</v>
+      </c>
+      <c r="BD10" s="12">
+        <v>555.9453571396333</v>
+      </c>
+      <c r="BE10" s="12">
+        <v>502.63696535741019</v>
       </c>
       <c r="BF10" s="9">
-        <v>1964.1470263967881</v>
+        <v>1925.5246851064555</v>
       </c>
       <c r="BG10" s="9">
-        <v>821.59910547229367</v>
+        <v>885.24710848480856</v>
       </c>
       <c r="BH10" s="9">
-        <v>229.06880841773989</v>
+        <v>246.550352466785</v>
       </c>
       <c r="BI10" s="9">
-        <v>1603.9074178526594</v>
+        <v>1399.7613068326602</v>
       </c>
       <c r="BJ10" s="9">
-        <v>896.1834586087291</v>
+        <v>441.62007049833738</v>
       </c>
       <c r="BK10" s="9">
-        <v>451.36106257732598</v>
+        <v>525.15452681007241</v>
       </c>
       <c r="BL10" s="9">
-        <v>143.07148311766366</v>
+        <v>160.98505269640933</v>
       </c>
       <c r="BM10" s="9">
-        <v>323.10000000000002</v>
+        <v>356.16588291636299</v>
       </c>
       <c r="BN10" s="9">
-        <v>263.62677706560316</v>
+        <v>293.41319025501213</v>
       </c>
       <c r="BO10" s="9">
-        <v>1149.435299919511</v>
-[...5 lines deleted...]
-        <v>341.80109792630475</v>
+        <v>1132.08243695699</v>
+      </c>
+      <c r="BP10" s="12">
+        <v>520.92546511006685</v>
+      </c>
+      <c r="BQ10" s="12">
+        <v>488.65166015186571</v>
       </c>
       <c r="BR10" s="9">
-        <v>1742.4449851379895</v>
+        <v>2312.7467786268758</v>
       </c>
       <c r="BS10" s="9">
-        <v>852.83471292497188</v>
+        <v>843.82779727029492</v>
       </c>
       <c r="BT10" s="9">
-        <v>379.19911360520166</v>
+        <v>368.1004031993578</v>
       </c>
       <c r="BU10" s="9">
-        <v>1575.168669735109</v>
+        <v>1073.9388043248182</v>
       </c>
       <c r="BV10" s="13">
-        <v>396.91333714788965</v>
+        <v>455.96089225062957</v>
       </c>
       <c r="BW10" s="9">
-        <v>502.80361675990321</v>
+        <v>593.51615672412379</v>
       </c>
       <c r="BX10" s="9">
-        <v>146.5421648964643</v>
+        <v>153.3538879107814</v>
       </c>
       <c r="BY10" s="9">
-        <v>388.22151817847543</v>
+        <v>351.99500067671619</v>
       </c>
       <c r="BZ10" s="9">
-        <v>261.65217512123019</v>
+        <v>318.30652734369932</v>
       </c>
       <c r="CA10" s="9">
-        <v>1029.2641351313728</v>
-[...5 lines deleted...]
-        <v>459.81543068466584</v>
+        <v>1212.9402527692953</v>
+      </c>
+      <c r="CB10" s="12">
+        <v>578.34238059913071</v>
+      </c>
+      <c r="CC10" s="12">
+        <v>549.9554436380464</v>
       </c>
       <c r="CD10" s="9">
-        <v>2654.2455917050038</v>
+        <v>2675.8146738697092</v>
       </c>
       <c r="CE10" s="9">
-        <v>1084.7185999881342</v>
+        <v>1016.6254325728545</v>
       </c>
       <c r="CF10" s="9">
-        <v>512.82980884440713</v>
+        <v>453.10701155706676</v>
       </c>
       <c r="CG10" s="9">
-        <v>1118.1609881190434</v>
+        <v>1003.8762199926012</v>
       </c>
       <c r="CH10" s="13">
-        <v>394.70944093480779</v>
+        <v>441.7101807631355</v>
       </c>
       <c r="CI10" s="9">
-        <v>653.40583809593727</v>
+        <v>651.93402935499489</v>
       </c>
       <c r="CJ10" s="9">
-        <v>249.30572412891684</v>
+        <v>347.62861606710646</v>
       </c>
       <c r="CK10" s="9">
-        <v>548.11230111891473</v>
+        <v>506.49352614450635</v>
       </c>
       <c r="CL10" s="9">
-        <v>332.78678130742179</v>
+        <v>384.96924137921161</v>
       </c>
       <c r="CM10" s="9">
-        <v>1017.954537060652</v>
-[...5 lines deleted...]
-        <v>527.56704702016918</v>
+        <v>891.30322957025749</v>
+      </c>
+      <c r="CN10" s="12">
+        <v>556.03608635244245</v>
+      </c>
+      <c r="CO10" s="12">
+        <v>524.95441583897866</v>
       </c>
       <c r="CP10" s="9">
-        <v>2466.8795080992804</v>
+        <v>2673.1296274014821</v>
       </c>
       <c r="CQ10" s="9">
-        <v>934.15286502497577</v>
+        <v>1070.1417439921133</v>
       </c>
       <c r="CR10" s="9">
-        <v>751.12932341045587</v>
+        <v>1029.2744456124251</v>
       </c>
       <c r="CS10" s="9">
-        <v>1317.5341069665201</v>
+        <v>1609.4404163072081</v>
       </c>
       <c r="CT10" s="13">
         <v>441.57734627890318</v>
       </c>
       <c r="CU10" s="9">
         <v>708.12469884760651</v>
       </c>
       <c r="CV10" s="9">
         <v>324.95496981278512</v>
       </c>
       <c r="CW10" s="9">
         <v>599.28901696160585</v>
       </c>
       <c r="CX10" s="9">
         <v>369.86931909431041</v>
       </c>
       <c r="CY10" s="9">
         <v>1442.3157662768022</v>
       </c>
-      <c r="CZ10" s="11"/>
-      <c r="DA10" s="11"/>
+      <c r="CZ10" s="12">
+        <v>754.79833446724035</v>
+      </c>
+      <c r="DA10" s="12"/>
       <c r="DB10" s="9"/>
       <c r="DC10" s="9"/>
       <c r="DD10" s="9"/>
       <c r="DE10" s="9"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="14" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B11" s="9">
-        <v>52.795964781943972</v>
+        <v>52.920964781943972</v>
       </c>
       <c r="C11" s="9">
-        <v>70.31184328247852</v>
+        <v>70.43684328247852</v>
       </c>
       <c r="D11" s="9">
-        <v>41.627937661537786</v>
+        <v>41.752937661537786</v>
       </c>
       <c r="E11" s="9">
-        <v>55.725522934630362</v>
+        <v>55.850522934630362</v>
       </c>
       <c r="F11" s="9">
-        <v>55.688566851339161</v>
-[...5 lines deleted...]
-        <v>87.186749369624181</v>
+        <v>55.813566851339161</v>
+      </c>
+      <c r="G11" s="12">
+        <v>89.000776136397604</v>
+      </c>
+      <c r="H11" s="12">
+        <v>87.311749369624181</v>
       </c>
       <c r="I11" s="9">
-        <v>82.141243482268735</v>
+        <v>82.266243482268735</v>
       </c>
       <c r="J11" s="9">
-        <v>61.175757543374061</v>
+        <v>190.76411990677431</v>
       </c>
       <c r="K11" s="9">
-        <v>109.79041409844305</v>
+        <v>109.91541409844305</v>
       </c>
       <c r="L11" s="9">
-        <v>355.97014976327677</v>
+        <v>356.09514976327677</v>
       </c>
       <c r="M11" s="9">
-        <v>331.70444515704492</v>
+        <v>331.82944515704492</v>
       </c>
       <c r="N11" s="9">
         <v>71.895235749377704</v>
       </c>
       <c r="O11" s="9">
         <v>110.48028858893733</v>
       </c>
       <c r="P11" s="9">
         <v>70.67572465167089</v>
       </c>
       <c r="Q11" s="9">
         <v>101.02657885141727</v>
       </c>
       <c r="R11" s="9">
         <v>86.904851983694883</v>
       </c>
-      <c r="S11" s="11">
+      <c r="S11" s="12">
         <v>134.44588155301778</v>
       </c>
-      <c r="T11" s="11">
+      <c r="T11" s="12">
         <v>104.60911305202717</v>
       </c>
       <c r="U11" s="9">
         <v>85.811269666407753</v>
       </c>
       <c r="V11" s="9">
         <v>455.47992192411505</v>
       </c>
       <c r="W11" s="9">
         <v>126.0828170120962</v>
       </c>
       <c r="X11" s="9">
         <v>508.88589174420139</v>
       </c>
       <c r="Y11" s="9">
         <v>425.76490313734087</v>
       </c>
       <c r="Z11" s="9">
-        <v>145.3601227684274</v>
+        <v>124.58225583052933</v>
       </c>
       <c r="AA11" s="9">
-        <v>142.66072693262049</v>
+        <v>115.35322524656893</v>
       </c>
       <c r="AB11" s="9">
-        <v>76.693460857397241</v>
+        <v>67.539430633717956</v>
       </c>
       <c r="AC11" s="9">
-        <v>72.883254556068053</v>
+        <v>86.040038235675539</v>
       </c>
       <c r="AD11" s="9">
-        <v>60.924816550887684</v>
+        <v>79.691263226801027</v>
       </c>
       <c r="AE11" s="9">
-        <v>96.437908419344396</v>
-[...5 lines deleted...]
-        <v>93.698204418609208</v>
+        <v>111.67697876283074</v>
+      </c>
+      <c r="AF11" s="12">
+        <v>117.19998825987815</v>
+      </c>
+      <c r="AG11" s="12">
+        <v>128.92005934139132</v>
       </c>
       <c r="AH11" s="9">
-        <v>749.88104646616432</v>
+        <v>385.60725496536634</v>
       </c>
       <c r="AI11" s="9">
-        <v>135.1063152016884</v>
+        <v>159.33054438321466</v>
       </c>
       <c r="AJ11" s="9">
-        <v>438.86563493487574</v>
+        <v>466.68197702403586</v>
       </c>
       <c r="AK11" s="9">
-        <v>392.50526627159962</v>
+        <v>417.90380336858141</v>
       </c>
       <c r="AL11" s="9">
-        <v>175.8</v>
+        <v>82.270632054037037</v>
       </c>
       <c r="AM11" s="9">
-        <v>213</v>
+        <v>119.5604130614233</v>
       </c>
       <c r="AN11" s="9">
-        <v>178</v>
+        <v>84.51937190975562</v>
       </c>
       <c r="AO11" s="9">
-        <v>198.7</v>
+        <v>105.2447863380372</v>
       </c>
       <c r="AP11" s="9">
-        <v>200</v>
+        <v>106.45927010653551</v>
       </c>
       <c r="AQ11" s="9">
-        <v>191.4</v>
+        <v>97.972439283358199</v>
       </c>
       <c r="AR11" s="12">
-        <v>177.9</v>
+        <v>84.281755821660255</v>
       </c>
       <c r="AS11" s="12">
-        <v>239</v>
+        <v>145.40083729570131</v>
       </c>
       <c r="AT11" s="9">
-        <v>509.2</v>
+        <v>415.6537014850818</v>
       </c>
       <c r="AU11" s="9">
-        <v>309.39999999999998</v>
+        <v>215.94167387283096</v>
       </c>
       <c r="AV11" s="9">
-        <v>577.4</v>
+        <v>483.83683840231799</v>
       </c>
       <c r="AW11" s="9">
-        <v>555.29999999999995</v>
+        <v>461.74063519818947</v>
       </c>
       <c r="AX11" s="9">
-        <v>211.86712761275996</v>
+        <v>174.43584978813226</v>
       </c>
       <c r="AY11" s="9">
-        <v>249.99354118769295</v>
+        <v>218.69919513592191</v>
       </c>
       <c r="AZ11" s="9">
-        <v>195.74410870676854</v>
+        <v>132.57802765877321</v>
       </c>
       <c r="BA11" s="9">
-        <v>122.08101615423341</v>
+        <v>170.00894669247793</v>
       </c>
       <c r="BB11" s="9">
-        <v>177.78540287453205</v>
+        <v>159.60522704746995</v>
       </c>
       <c r="BC11" s="9">
-        <v>191.65438397840975</v>
-[...5 lines deleted...]
-        <v>235.95353741922008</v>
+        <v>165.32917784855272</v>
+      </c>
+      <c r="BD11" s="12">
+        <v>157.89365676141821</v>
+      </c>
+      <c r="BE11" s="12">
+        <v>211.09514842296434</v>
       </c>
       <c r="BF11" s="9">
-        <v>1643.6577501954655</v>
+        <v>1794.3346360200057</v>
       </c>
       <c r="BG11" s="9">
-        <v>295.95706607402809</v>
+        <v>322.35908280227989</v>
       </c>
       <c r="BH11" s="9">
-        <v>714.20980479194122</v>
+        <v>702.17265897318896</v>
       </c>
       <c r="BI11" s="9">
-        <v>300.83284773049627</v>
+        <v>334.07968548021358</v>
       </c>
       <c r="BJ11" s="9">
-        <v>333.34724047713649</v>
+        <v>276.70888510851819</v>
       </c>
       <c r="BK11" s="9">
-        <v>365.44327151884983</v>
+        <v>326.73025551746969</v>
       </c>
       <c r="BL11" s="9">
-        <v>320.71178317245108</v>
+        <v>278.64281727388635</v>
       </c>
       <c r="BM11" s="9">
-        <v>269.39999999999998</v>
+        <v>300.84193833889225</v>
       </c>
       <c r="BN11" s="9">
-        <v>226.24282069274997</v>
+        <v>287.03109479285717</v>
       </c>
       <c r="BO11" s="9">
-        <v>253.489378020434</v>
-[...5 lines deleted...]
-        <v>330.31874443217902</v>
+        <v>285.88768070972293</v>
+      </c>
+      <c r="BP11" s="12">
+        <v>271.91838110061502</v>
+      </c>
+      <c r="BQ11" s="12">
+        <v>313.70906508799283</v>
       </c>
       <c r="BR11" s="9">
-        <v>951.25544192933296</v>
+        <v>1063.5056045977512</v>
       </c>
       <c r="BS11" s="9">
-        <v>540.12757702080285</v>
+        <v>468.23485763958672</v>
       </c>
       <c r="BT11" s="9">
-        <v>1621.3585940883677</v>
+        <v>1316.4590574788906</v>
       </c>
       <c r="BU11" s="9">
-        <v>1759.1287284198554</v>
+        <v>1403.5076632619068</v>
       </c>
       <c r="BV11" s="13">
-        <v>523.70505998166482</v>
+        <v>322.7991338397232</v>
       </c>
       <c r="BW11" s="9">
-        <v>572.67110432345555</v>
+        <v>372.91527448272984</v>
       </c>
       <c r="BX11" s="9">
-        <v>540.43808377624725</v>
+        <v>330.43639593541292</v>
       </c>
       <c r="BY11" s="9">
-        <v>587.72087395256563</v>
+        <v>373.02343098390179</v>
       </c>
       <c r="BZ11" s="9">
-        <v>531.61059310392477</v>
+        <v>334.47728186723077</v>
       </c>
       <c r="CA11" s="9">
-        <v>382.06350805151067</v>
-[...5 lines deleted...]
-        <v>791.92748785324841</v>
+        <v>338.50877966351703</v>
+      </c>
+      <c r="CB11" s="12">
+        <v>322.2176791771542</v>
+      </c>
+      <c r="CC11" s="12">
+        <v>725.09614368176915</v>
       </c>
       <c r="CD11" s="9">
-        <v>1144.0014970537754</v>
+        <v>973.65096823407259</v>
       </c>
       <c r="CE11" s="9">
-        <v>715.54538376555797</v>
+        <v>478.00942949639585</v>
       </c>
       <c r="CF11" s="9">
-        <v>1114.9657947219412</v>
+        <v>837.06182804466732</v>
       </c>
       <c r="CG11" s="9">
-        <v>1787.7951482288231</v>
+        <v>1553.4266583125814</v>
       </c>
       <c r="CH11" s="13">
-        <v>514.89567044500984</v>
+        <v>404.11011360677787</v>
       </c>
       <c r="CI11" s="9">
-        <v>636.0685200559293</v>
+        <v>380.91939365650057</v>
       </c>
       <c r="CJ11" s="9">
-        <v>593.38247911908331</v>
+        <v>441.43644561704764</v>
       </c>
       <c r="CK11" s="9">
-        <v>668.6869132553652</v>
+        <v>740.04423453196398</v>
       </c>
       <c r="CL11" s="9">
-        <v>622.01224389703009</v>
+        <v>509.64232193455291</v>
       </c>
       <c r="CM11" s="9">
-        <v>619.30375986538547</v>
-[...5 lines deleted...]
-        <v>666.23409079091118</v>
+        <v>703.27405203864691</v>
+      </c>
+      <c r="CN11" s="12">
+        <v>652.10912909879607</v>
+      </c>
+      <c r="CO11" s="12">
+        <v>706.39651945594608</v>
       </c>
       <c r="CP11" s="9">
-        <v>1287.3947864100214</v>
+        <v>1321.7913749901272</v>
       </c>
       <c r="CQ11" s="9">
-        <v>803.21765096900049</v>
+        <v>813.74426764449595</v>
       </c>
       <c r="CR11" s="9">
-        <v>1042.0158052294219</v>
+        <v>783.65787922256129</v>
       </c>
       <c r="CS11" s="9">
-        <v>1420.2624944442755</v>
+        <v>1008.8806701590568</v>
       </c>
       <c r="CT11" s="13">
         <v>718.9461881429321</v>
       </c>
       <c r="CU11" s="9">
         <v>922.51095879989259</v>
       </c>
       <c r="CV11" s="9">
         <v>887.37002139772767</v>
       </c>
       <c r="CW11" s="9">
         <v>771.77482678701688</v>
       </c>
       <c r="CX11" s="9">
         <v>758.68252934005011</v>
       </c>
       <c r="CY11" s="9">
         <v>813.97522968866303</v>
       </c>
-      <c r="CZ11" s="11"/>
-      <c r="DA11" s="11"/>
+      <c r="CZ11" s="12">
+        <v>909.90729267545726</v>
+      </c>
+      <c r="DA11" s="12"/>
       <c r="DB11" s="9"/>
       <c r="DC11" s="9"/>
       <c r="DD11" s="9"/>
       <c r="DE11" s="9"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="14" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B12" s="9">
-        <v>74.983476189006808</v>
+        <v>82.084544942336805</v>
       </c>
       <c r="C12" s="9">
-        <v>100.991485539461</v>
+        <v>108.09255429279099</v>
       </c>
       <c r="D12" s="9">
-        <v>64.731598090799139</v>
+        <v>71.832666844129136</v>
       </c>
       <c r="E12" s="9">
-        <v>72.160754919554563</v>
+        <v>79.26182367288456</v>
       </c>
       <c r="F12" s="9">
-        <v>86.541751276736633</v>
-[...5 lines deleted...]
-        <v>119.97051096222124</v>
+        <v>93.64282003006663</v>
+      </c>
+      <c r="G12" s="12">
+        <v>178.63689242109095</v>
+      </c>
+      <c r="H12" s="12">
+        <v>127.07157971555124</v>
       </c>
       <c r="I12" s="9">
-        <v>105.96427874043809</v>
+        <v>113.06534749376809</v>
       </c>
       <c r="J12" s="9">
-        <v>92.407085256690124</v>
+        <v>405.20348607704818</v>
       </c>
       <c r="K12" s="9">
-        <v>161.62022118671948</v>
+        <v>168.72128994004947</v>
       </c>
       <c r="L12" s="9">
-        <v>141.06519675474539</v>
+        <v>148.16626550807538</v>
       </c>
       <c r="M12" s="9">
-        <v>182.12260343088195</v>
+        <v>189.22367218421195</v>
       </c>
       <c r="N12" s="9">
         <v>104.90444515990708</v>
       </c>
       <c r="O12" s="9">
         <v>147.68880262946129</v>
       </c>
       <c r="P12" s="9">
         <v>85.656438370825413</v>
       </c>
       <c r="Q12" s="9">
         <v>206.93048407201837</v>
       </c>
       <c r="R12" s="9">
         <v>174.97336216103798</v>
       </c>
-      <c r="S12" s="11">
+      <c r="S12" s="12">
         <v>305.15114883993874</v>
       </c>
-      <c r="T12" s="11">
+      <c r="T12" s="12">
         <v>195.20141056803757</v>
       </c>
       <c r="U12" s="9">
         <v>169.60621115030216</v>
       </c>
       <c r="V12" s="9">
         <v>488.36129462316461</v>
       </c>
       <c r="W12" s="9">
         <v>235.00928939731159</v>
       </c>
       <c r="X12" s="9">
         <v>257.22785559353343</v>
       </c>
       <c r="Y12" s="9">
         <v>316.49159214768201</v>
       </c>
       <c r="Z12" s="9">
-        <v>158.23029907019387</v>
+        <v>136.23364536853106</v>
       </c>
       <c r="AA12" s="9">
-        <v>190.83697457841527</v>
+        <v>162.55878754217824</v>
       </c>
       <c r="AB12" s="9">
-        <v>129.30478366748855</v>
+        <v>106.81086098073472</v>
       </c>
       <c r="AC12" s="9">
-        <v>149.98548178847531</v>
+        <v>151.95779747628902</v>
       </c>
       <c r="AD12" s="9">
-        <v>153.03348136302674</v>
+        <v>154.97477474985024</v>
       </c>
       <c r="AE12" s="9">
-        <v>265.66155679099774</v>
-[...5 lines deleted...]
-        <v>172.30341329858936</v>
+        <v>266.17883920788489</v>
+      </c>
+      <c r="AF12" s="12">
+        <v>190.08803112864695</v>
+      </c>
+      <c r="AG12" s="12">
+        <v>170.71889408008013</v>
       </c>
       <c r="AH12" s="9">
-        <v>597.37178954568139</v>
+        <v>630.99315492924075</v>
       </c>
       <c r="AI12" s="9">
-        <v>233.05548795702572</v>
+        <v>256.59123113156522</v>
       </c>
       <c r="AJ12" s="12">
-        <v>158.04553822648512</v>
+        <v>204.76603803272695</v>
       </c>
       <c r="AK12" s="9">
-        <v>200.33279528276216</v>
+        <v>288.13525189588211</v>
       </c>
       <c r="AL12" s="9">
-        <v>107.83997761145045</v>
+        <v>187.11518106490041</v>
       </c>
       <c r="AM12" s="9">
-        <v>138.21753111781078</v>
+        <v>217.49273457126074</v>
       </c>
       <c r="AN12" s="9">
-        <v>76.328017222892328</v>
+        <v>155.60322067634229</v>
       </c>
       <c r="AO12" s="9">
-        <v>122.07790506906872</v>
+        <v>201.35310852251871</v>
       </c>
       <c r="AP12" s="9">
-        <v>101.37747946487451</v>
+        <v>180.6526829183245</v>
       </c>
       <c r="AQ12" s="9">
-        <v>258.19187487121565</v>
+        <v>337.46707832466564</v>
       </c>
       <c r="AR12" s="12">
-        <v>210.60235642951869</v>
+        <v>289.87755988296863</v>
       </c>
       <c r="AS12" s="12">
-        <v>223.79568445809275</v>
+        <v>303.07088791154274</v>
       </c>
       <c r="AT12" s="9">
-        <v>710.2808416427963</v>
+        <v>789.55604509624629</v>
       </c>
       <c r="AU12" s="9">
-        <v>340.74070757360278</v>
+        <v>420.01591102705277</v>
       </c>
       <c r="AV12" s="12">
-        <v>363.49064018242166</v>
+        <v>442.76584363587165</v>
       </c>
       <c r="AW12" s="9">
-        <v>423.15206116977402</v>
+        <v>502.427264623224</v>
       </c>
       <c r="AX12" s="9">
-        <v>401.32304564837921</v>
+        <v>395.50555111351861</v>
       </c>
       <c r="AY12" s="9">
-        <v>429.17365269900534</v>
+        <v>434.52857393939178</v>
       </c>
       <c r="AZ12" s="9">
-        <v>311.60165073938043</v>
+        <v>305.72402493889609</v>
       </c>
       <c r="BA12" s="9">
-        <v>504.92251307969855</v>
+        <v>427.63395952168651</v>
       </c>
       <c r="BB12" s="9">
-        <v>458.30112019205274</v>
+        <v>421.95651043991637</v>
       </c>
       <c r="BC12" s="9">
-        <v>660.2201930771464</v>
-[...5 lines deleted...]
-        <v>392.48702463453503</v>
+        <v>615.89549196529106</v>
+      </c>
+      <c r="BD12" s="12">
+        <v>471.08193407890832</v>
+      </c>
+      <c r="BE12" s="12">
+        <v>380.05832068805898</v>
       </c>
       <c r="BF12" s="9">
-        <v>1188.8787354849919</v>
+        <v>1167.7360698052225</v>
       </c>
       <c r="BG12" s="9">
-        <v>647.99417841098682</v>
+        <v>622.2997906228311</v>
       </c>
       <c r="BH12" s="12">
-        <v>630.98880593295644</v>
+        <v>632.01819545089086</v>
       </c>
       <c r="BI12" s="9">
-        <v>480.08763661263743</v>
+        <v>545.50756047800951</v>
       </c>
       <c r="BJ12" s="9">
-        <v>632.9301452397907</v>
+        <v>510.73027487724869</v>
       </c>
       <c r="BK12" s="9">
-        <v>669.68145305041321</v>
+        <v>597.89037158298959</v>
       </c>
       <c r="BL12" s="9">
-        <v>731.87836933543622</v>
+        <v>580.07845333183968</v>
       </c>
       <c r="BM12" s="9">
-        <v>648.4</v>
+        <v>624.47980405487988</v>
       </c>
       <c r="BN12" s="9">
-        <v>541.28287178873336</v>
+        <v>598.02814539568953</v>
       </c>
       <c r="BO12" s="9">
-        <v>655.64315309933249</v>
-[...5 lines deleted...]
-        <v>535.00113356753661</v>
+        <v>673.65244578218267</v>
+      </c>
+      <c r="BP12" s="12">
+        <v>513.67085612620542</v>
+      </c>
+      <c r="BQ12" s="12">
+        <v>463.39294273938071</v>
       </c>
       <c r="BR12" s="9">
-        <v>653.07473611724174</v>
+        <v>794.5627403384533</v>
       </c>
       <c r="BS12" s="9">
-        <v>325.57252033920281</v>
+        <v>282.98423766238159</v>
       </c>
       <c r="BT12" s="12">
-        <v>296.50056694948495</v>
+        <v>245.24856402064353</v>
       </c>
       <c r="BU12" s="9">
-        <v>723.39912368404168</v>
+        <v>506.30648912368412</v>
       </c>
       <c r="BV12" s="13">
-        <v>700.43226990654159</v>
+        <v>461.85430440848779</v>
       </c>
       <c r="BW12" s="9">
-        <v>576.45354817396037</v>
+        <v>416.80758995793059</v>
       </c>
       <c r="BX12" s="9">
-        <v>855.13435549101189</v>
+        <v>547.80873469184735</v>
       </c>
       <c r="BY12" s="9">
-        <v>1224.2767819494977</v>
+        <v>958.81967484250481</v>
       </c>
       <c r="BZ12" s="9">
-        <v>724.73182101363807</v>
+        <v>566.08996048672907</v>
       </c>
       <c r="CA12" s="9">
-        <v>496.10466800176073</v>
-[...5 lines deleted...]
-        <v>799.09955028016452</v>
+        <v>529.17390252628991</v>
+      </c>
+      <c r="CB12" s="12">
+        <v>418.15718922122392</v>
+      </c>
+      <c r="CC12" s="12">
+        <v>609.33457597686015</v>
       </c>
       <c r="CD12" s="9">
-        <v>1597.3924846579489</v>
+        <v>1512.2933821141539</v>
       </c>
       <c r="CE12" s="9">
-        <v>430.25267650560193</v>
+        <v>372.54175219969881</v>
       </c>
       <c r="CF12" s="12">
-        <v>546.74595666283199</v>
+        <v>411.73377845198843</v>
       </c>
       <c r="CG12" s="9">
-        <v>941.57814899834261</v>
+        <v>747.67944126958844</v>
       </c>
       <c r="CH12" s="13">
-        <v>228.63573483755829</v>
+        <v>402.16622623749231</v>
       </c>
       <c r="CI12" s="9">
-        <v>687.21879039313569</v>
+        <v>708.45656455558321</v>
       </c>
       <c r="CJ12" s="9">
-        <v>689.14068613110248</v>
+        <v>689.13176218890158</v>
       </c>
       <c r="CK12" s="9">
-        <v>967.24141779229592</v>
+        <v>635.96597375506269</v>
       </c>
       <c r="CL12" s="9">
-        <v>775.48033314574241</v>
+        <v>646.30457442080615</v>
       </c>
       <c r="CM12" s="9">
-        <v>800.76370340702499</v>
-[...5 lines deleted...]
-        <v>743.69850437227581</v>
+        <v>685.78014084076244</v>
+      </c>
+      <c r="CN12" s="12">
+        <v>803.23261424352791</v>
+      </c>
+      <c r="CO12" s="12">
+        <v>837.74636811041364</v>
       </c>
       <c r="CP12" s="9">
-        <v>1340.9335849561908</v>
+        <v>2066.6613573684263</v>
       </c>
       <c r="CQ12" s="9">
-        <v>826.849163086163</v>
+        <v>988.76575591153028</v>
       </c>
       <c r="CR12" s="12">
-        <v>1172.5856783314073</v>
+        <v>914.8128031070919</v>
       </c>
       <c r="CS12" s="9">
-        <v>1031.874817080957</v>
+        <v>1107.5407546242645</v>
       </c>
       <c r="CT12" s="13">
         <v>538.02683065142378</v>
       </c>
       <c r="CU12" s="9">
         <v>747.02088154175033</v>
       </c>
       <c r="CV12" s="9">
         <v>177.07350583647599</v>
       </c>
       <c r="CW12" s="9">
         <v>852.49319708363851</v>
       </c>
       <c r="CX12" s="9">
         <v>663.31425733077708</v>
       </c>
       <c r="CY12" s="9">
         <v>990.54453686438239</v>
       </c>
-      <c r="CZ12" s="11"/>
-      <c r="DA12" s="11"/>
+      <c r="CZ12" s="12">
+        <v>999.45429890940659</v>
+      </c>
+      <c r="DA12" s="12"/>
       <c r="DB12" s="9"/>
       <c r="DC12" s="9"/>
       <c r="DD12" s="12"/>
       <c r="DE12" s="9"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="2"/>
       <c r="B13" s="2"/>
       <c r="C13" s="2"/>
       <c r="D13" s="2"/>
       <c r="E13" s="2"/>
       <c r="F13" s="2"/>
       <c r="G13" s="2"/>
       <c r="H13" s="2"/>
       <c r="I13" s="2"/>
       <c r="J13" s="2"/>
       <c r="K13" s="2"/>
       <c r="L13" s="2"/>
       <c r="M13" s="2"/>
       <c r="N13" s="2"/>
       <c r="O13" s="2"/>
       <c r="P13" s="2"/>
       <c r="Q13" s="2"/>
       <c r="R13" s="2"/>
       <c r="S13" s="2"/>
       <c r="T13" s="2"/>
       <c r="U13" s="2"/>
       <c r="V13" s="2"/>
       <c r="W13" s="2"/>
       <c r="X13" s="2"/>
       <c r="Y13" s="2"/>
       <c r="Z13" s="2"/>
       <c r="AA13" s="2"/>
       <c r="AB13" s="2"/>
       <c r="AC13" s="2"/>
       <c r="AD13" s="2"/>
       <c r="AE13" s="2"/>
       <c r="AF13" s="2"/>
       <c r="AG13" s="2"/>
       <c r="AH13" s="2"/>
       <c r="AI13" s="2"/>
       <c r="AJ13" s="2"/>
       <c r="AK13" s="2"/>
-      <c r="AL13" s="2"/>
+      <c r="AL13" s="16"/>
       <c r="AM13" s="2"/>
       <c r="AN13" s="2"/>
       <c r="AO13" s="2"/>
       <c r="AP13" s="2"/>
       <c r="AQ13" s="2"/>
       <c r="AR13" s="2"/>
       <c r="AS13" s="2"/>
       <c r="AT13" s="2"/>
       <c r="AU13" s="2"/>
       <c r="AV13" s="2"/>
       <c r="AW13" s="2"/>
       <c r="AX13" s="2"/>
       <c r="AY13" s="2"/>
       <c r="AZ13" s="2"/>
       <c r="BA13" s="2"/>
       <c r="BB13" s="2"/>
       <c r="BC13" s="2"/>
       <c r="BD13" s="2"/>
       <c r="BE13" s="2"/>
       <c r="BF13" s="2"/>
       <c r="BG13" s="2"/>
       <c r="BH13" s="2"/>
       <c r="BI13" s="2"/>
       <c r="BJ13" s="2"/>
       <c r="BK13" s="2"/>
       <c r="BL13" s="2"/>
       <c r="BM13" s="2"/>
       <c r="BN13" s="2"/>
       <c r="BO13" s="2"/>
       <c r="BP13" s="2"/>
       <c r="BQ13" s="2"/>
       <c r="BR13" s="2"/>
       <c r="BS13" s="2"/>
       <c r="BT13" s="2"/>
       <c r="BU13" s="2"/>
       <c r="BV13" s="2"/>
       <c r="BW13" s="2"/>
     </row>
     <row r="14" spans="1:109" ht="28.5" customHeight="1">
-      <c r="A14" s="24" t="s">
+      <c r="A14" s="29" t="s">
         <v>12</v>
       </c>
-      <c r="B14" s="24"/>
-[...66 lines deleted...]
-      <c r="BQ14" s="25"/>
+      <c r="B14" s="29"/>
+      <c r="C14" s="29"/>
+      <c r="D14" s="29"/>
+      <c r="E14" s="29"/>
+      <c r="F14" s="29"/>
+      <c r="G14" s="29"/>
+      <c r="H14" s="29"/>
+      <c r="I14" s="29"/>
+      <c r="J14" s="29"/>
+      <c r="K14" s="29"/>
+      <c r="L14" s="29"/>
+      <c r="M14" s="29"/>
+      <c r="N14" s="29"/>
+      <c r="O14" s="29"/>
+      <c r="P14" s="29"/>
+      <c r="Q14" s="29"/>
+      <c r="R14" s="29"/>
+      <c r="S14" s="29"/>
+      <c r="T14" s="29"/>
+      <c r="U14" s="29"/>
+      <c r="V14" s="29"/>
+      <c r="W14" s="29"/>
+      <c r="X14" s="29"/>
+      <c r="Y14" s="29"/>
+      <c r="Z14" s="29"/>
+      <c r="AA14" s="29"/>
+      <c r="AB14" s="29"/>
+      <c r="AC14" s="29"/>
+      <c r="AD14" s="29"/>
+      <c r="AE14" s="29"/>
+      <c r="AF14" s="29"/>
+      <c r="AG14" s="29"/>
+      <c r="AH14" s="29"/>
+      <c r="AI14" s="29"/>
+      <c r="AJ14" s="29"/>
+      <c r="AK14" s="29"/>
+      <c r="AL14" s="29"/>
+      <c r="AM14" s="29"/>
+      <c r="AN14" s="29"/>
+      <c r="AO14" s="29"/>
+      <c r="AP14" s="29"/>
+      <c r="AQ14" s="29"/>
+      <c r="AR14" s="29"/>
+      <c r="AS14" s="29"/>
+      <c r="AT14" s="29"/>
+      <c r="AU14" s="29"/>
+      <c r="AV14" s="29"/>
+      <c r="AW14" s="29"/>
+      <c r="AX14" s="29"/>
+      <c r="AY14" s="29"/>
+      <c r="AZ14" s="29"/>
+      <c r="BA14" s="29"/>
+      <c r="BB14" s="29"/>
+      <c r="BC14" s="29"/>
+      <c r="BD14" s="29"/>
+      <c r="BE14" s="29"/>
+      <c r="BF14" s="29"/>
+      <c r="BG14" s="29"/>
+      <c r="BH14" s="29"/>
+      <c r="BI14" s="29"/>
+      <c r="BJ14" s="30"/>
+      <c r="BK14" s="30"/>
+      <c r="BL14" s="30"/>
+      <c r="BM14" s="30"/>
+      <c r="BN14" s="30"/>
+      <c r="BO14" s="30"/>
+      <c r="BP14" s="30"/>
+      <c r="BQ14" s="30"/>
       <c r="BR14" s="2"/>
       <c r="BS14" s="2"/>
       <c r="BT14" s="2"/>
       <c r="BU14" s="2"/>
       <c r="BV14" s="2"/>
       <c r="BW14" s="2"/>
     </row>
     <row r="15" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A15" s="4"/>
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="4"/>
       <c r="E15" s="4"/>
       <c r="F15" s="4"/>
       <c r="G15" s="4"/>
       <c r="H15" s="4"/>
       <c r="I15" s="4"/>
-      <c r="J15" s="23" t="s">
+      <c r="J15" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="K15" s="23"/>
-[...1 lines deleted...]
-      <c r="M15" s="23"/>
+      <c r="K15" s="25"/>
+      <c r="L15" s="25"/>
+      <c r="M15" s="25"/>
       <c r="N15" s="4"/>
       <c r="O15" s="4"/>
       <c r="P15" s="4"/>
       <c r="Q15" s="4"/>
       <c r="R15" s="4"/>
       <c r="S15" s="4"/>
       <c r="T15" s="4"/>
       <c r="U15" s="4"/>
-      <c r="V15" s="23" t="s">
+      <c r="V15" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="W15" s="23"/>
-[...1 lines deleted...]
-      <c r="Y15" s="23"/>
+      <c r="W15" s="25"/>
+      <c r="X15" s="25"/>
+      <c r="Y15" s="25"/>
       <c r="Z15" s="4"/>
       <c r="AA15" s="4"/>
       <c r="AB15" s="4"/>
       <c r="AC15" s="4"/>
       <c r="AD15" s="4"/>
       <c r="AE15" s="4"/>
       <c r="AF15" s="4"/>
       <c r="AG15" s="4"/>
-      <c r="AH15" s="23" t="s">
+      <c r="AH15" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="AI15" s="23"/>
-[...1 lines deleted...]
-      <c r="AK15" s="23"/>
+      <c r="AI15" s="25"/>
+      <c r="AJ15" s="25"/>
+      <c r="AK15" s="25"/>
       <c r="AL15" s="4"/>
       <c r="AM15" s="4"/>
       <c r="AN15" s="4"/>
       <c r="AO15" s="4"/>
       <c r="AP15" s="4"/>
       <c r="AQ15" s="4"/>
       <c r="AR15" s="4"/>
       <c r="AS15" s="4"/>
-      <c r="AT15" s="23" t="s">
+      <c r="AT15" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="AU15" s="23"/>
-[...1 lines deleted...]
-      <c r="AW15" s="23"/>
+      <c r="AU15" s="25"/>
+      <c r="AV15" s="25"/>
+      <c r="AW15" s="25"/>
       <c r="AX15" s="4"/>
       <c r="AY15" s="4"/>
       <c r="AZ15" s="4"/>
       <c r="BA15" s="4"/>
       <c r="BB15" s="4"/>
       <c r="BC15" s="4"/>
       <c r="BD15" s="4"/>
       <c r="BE15" s="4"/>
-      <c r="BF15" s="23" t="s">
+      <c r="BF15" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="BG15" s="23"/>
-[...1 lines deleted...]
-      <c r="BI15" s="23"/>
+      <c r="BG15" s="25"/>
+      <c r="BH15" s="25"/>
+      <c r="BI15" s="25"/>
       <c r="BJ15" s="4"/>
       <c r="BK15" s="4"/>
       <c r="BL15" s="4"/>
       <c r="BM15" s="4"/>
       <c r="BN15" s="4"/>
       <c r="BO15" s="4"/>
       <c r="BP15" s="4"/>
       <c r="BQ15" s="4"/>
-      <c r="BR15" s="23" t="s">
+      <c r="BR15" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="BS15" s="23"/>
-[...1 lines deleted...]
-      <c r="BU15" s="23"/>
+      <c r="BS15" s="25"/>
+      <c r="BT15" s="25"/>
+      <c r="BU15" s="25"/>
       <c r="BV15" s="4"/>
       <c r="BW15" s="4"/>
       <c r="BX15" s="4"/>
       <c r="BY15" s="4"/>
       <c r="BZ15" s="4"/>
       <c r="CA15" s="4"/>
       <c r="CB15" s="4"/>
       <c r="CC15" s="4"/>
-      <c r="CD15" s="23" t="s">
+      <c r="CD15" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="CE15" s="23"/>
-[...1 lines deleted...]
-      <c r="CG15" s="23"/>
+      <c r="CE15" s="25"/>
+      <c r="CF15" s="25"/>
+      <c r="CG15" s="25"/>
       <c r="CH15" s="4"/>
       <c r="CI15" s="4"/>
       <c r="CJ15" s="4"/>
       <c r="CK15" s="4"/>
       <c r="CL15" s="4"/>
       <c r="CM15" s="4"/>
       <c r="CN15" s="4"/>
       <c r="CO15" s="4"/>
-      <c r="CP15" s="23" t="s">
+      <c r="CP15" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="CQ15" s="23"/>
-[...1 lines deleted...]
-      <c r="CS15" s="23"/>
+      <c r="CQ15" s="25"/>
+      <c r="CR15" s="25"/>
+      <c r="CS15" s="25"/>
       <c r="CT15" s="4"/>
       <c r="CU15" s="4"/>
       <c r="CV15" s="4"/>
       <c r="CW15" s="4"/>
       <c r="CX15" s="4"/>
       <c r="CY15" s="4"/>
       <c r="CZ15" s="4"/>
       <c r="DA15" s="4"/>
-      <c r="DB15" s="23" t="s">
+      <c r="DB15" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="DC15" s="23"/>
-[...1 lines deleted...]
-      <c r="DE15" s="23"/>
+      <c r="DC15" s="25"/>
+      <c r="DD15" s="25"/>
+      <c r="DE15" s="25"/>
     </row>
     <row r="16" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A16" s="26"/>
-      <c r="B16" s="20" t="s">
+      <c r="A16" s="31"/>
+      <c r="B16" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="C16" s="23"/>
+      <c r="D16" s="23"/>
+      <c r="E16" s="23"/>
+      <c r="F16" s="23"/>
+      <c r="G16" s="23"/>
+      <c r="H16" s="23"/>
+      <c r="I16" s="23"/>
+      <c r="J16" s="23"/>
+      <c r="K16" s="23"/>
+      <c r="L16" s="23"/>
+      <c r="M16" s="24"/>
+      <c r="N16" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="O16" s="23"/>
+      <c r="P16" s="23"/>
+      <c r="Q16" s="23"/>
+      <c r="R16" s="23"/>
+      <c r="S16" s="23"/>
+      <c r="T16" s="23"/>
+      <c r="U16" s="23"/>
+      <c r="V16" s="23"/>
+      <c r="W16" s="23"/>
+      <c r="X16" s="23"/>
+      <c r="Y16" s="24"/>
+      <c r="Z16" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA16" s="23"/>
+      <c r="AB16" s="23"/>
+      <c r="AC16" s="23"/>
+      <c r="AD16" s="23"/>
+      <c r="AE16" s="23"/>
+      <c r="AF16" s="23"/>
+      <c r="AG16" s="23"/>
+      <c r="AH16" s="23"/>
+      <c r="AI16" s="23"/>
+      <c r="AJ16" s="23"/>
+      <c r="AK16" s="24"/>
+      <c r="AL16" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM16" s="23"/>
+      <c r="AN16" s="23"/>
+      <c r="AO16" s="23"/>
+      <c r="AP16" s="23"/>
+      <c r="AQ16" s="23"/>
+      <c r="AR16" s="23"/>
+      <c r="AS16" s="23"/>
+      <c r="AT16" s="23"/>
+      <c r="AU16" s="23"/>
+      <c r="AV16" s="23"/>
+      <c r="AW16" s="24"/>
+      <c r="AX16" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="C16" s="21"/>
-[...80 lines deleted...]
-      <c r="BV16" s="20" t="s">
+      <c r="AY16" s="23"/>
+      <c r="AZ16" s="23"/>
+      <c r="BA16" s="23"/>
+      <c r="BB16" s="23"/>
+      <c r="BC16" s="23"/>
+      <c r="BD16" s="23"/>
+      <c r="BE16" s="23"/>
+      <c r="BF16" s="23"/>
+      <c r="BG16" s="23"/>
+      <c r="BH16" s="23"/>
+      <c r="BI16" s="24"/>
+      <c r="BJ16" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="BW16" s="21"/>
-[...10 lines deleted...]
-      <c r="CH16" s="20" t="s">
+      <c r="BK16" s="23"/>
+      <c r="BL16" s="23"/>
+      <c r="BM16" s="23"/>
+      <c r="BN16" s="23"/>
+      <c r="BO16" s="23"/>
+      <c r="BP16" s="23"/>
+      <c r="BQ16" s="23"/>
+      <c r="BR16" s="23"/>
+      <c r="BS16" s="23"/>
+      <c r="BT16" s="23"/>
+      <c r="BU16" s="24"/>
+      <c r="BV16" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="CI16" s="21"/>
-[...10 lines deleted...]
-      <c r="CT16" s="20" t="s">
+      <c r="BW16" s="23"/>
+      <c r="BX16" s="23"/>
+      <c r="BY16" s="23"/>
+      <c r="BZ16" s="23"/>
+      <c r="CA16" s="23"/>
+      <c r="CB16" s="23"/>
+      <c r="CC16" s="23"/>
+      <c r="CD16" s="23"/>
+      <c r="CE16" s="23"/>
+      <c r="CF16" s="23"/>
+      <c r="CG16" s="24"/>
+      <c r="CH16" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="CU16" s="21"/>
-[...9 lines deleted...]
-      <c r="DE16" s="22"/>
+      <c r="CI16" s="23"/>
+      <c r="CJ16" s="23"/>
+      <c r="CK16" s="23"/>
+      <c r="CL16" s="23"/>
+      <c r="CM16" s="23"/>
+      <c r="CN16" s="23"/>
+      <c r="CO16" s="23"/>
+      <c r="CP16" s="23"/>
+      <c r="CQ16" s="23"/>
+      <c r="CR16" s="23"/>
+      <c r="CS16" s="24"/>
+      <c r="CT16" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="CU16" s="23"/>
+      <c r="CV16" s="23"/>
+      <c r="CW16" s="23"/>
+      <c r="CX16" s="23"/>
+      <c r="CY16" s="23"/>
+      <c r="CZ16" s="23"/>
+      <c r="DA16" s="23"/>
+      <c r="DB16" s="23"/>
+      <c r="DC16" s="23"/>
+      <c r="DD16" s="23"/>
+      <c r="DE16" s="24"/>
     </row>
     <row r="17" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A17" s="27"/>
-      <c r="B17" s="5" t="s">
+      <c r="A17" s="32"/>
+      <c r="B17" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="C17" s="6" t="s">
+      <c r="C17" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="D17" s="6" t="s">
+      <c r="D17" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="E17" s="5" t="s">
+      <c r="E17" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="F17" s="6" t="s">
+      <c r="F17" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="G17" s="6" t="s">
+      <c r="G17" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="H17" s="6" t="s">
+      <c r="H17" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="I17" s="6" t="s">
+      <c r="I17" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="J17" s="6" t="s">
+      <c r="J17" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="K17" s="6" t="s">
+      <c r="K17" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="L17" s="6" t="s">
+      <c r="L17" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="M17" s="6" t="s">
+      <c r="M17" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="N17" s="5" t="s">
+      <c r="N17" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="O17" s="6" t="s">
+      <c r="O17" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="P17" s="6" t="s">
+      <c r="P17" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="Q17" s="5" t="s">
+      <c r="Q17" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="R17" s="6" t="s">
+      <c r="R17" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="S17" s="6" t="s">
+      <c r="S17" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="T17" s="6" t="s">
+      <c r="T17" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="U17" s="6" t="s">
+      <c r="U17" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="V17" s="6" t="s">
+      <c r="V17" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="W17" s="6" t="s">
+      <c r="W17" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="X17" s="6" t="s">
+      <c r="X17" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="Y17" s="6" t="s">
+      <c r="Y17" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="Z17" s="5" t="s">
+      <c r="Z17" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AA17" s="6" t="s">
+      <c r="AA17" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="AB17" s="6" t="s">
+      <c r="AB17" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="AC17" s="5" t="s">
+      <c r="AC17" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AD17" s="6" t="s">
+      <c r="AD17" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="AE17" s="6" t="s">
+      <c r="AE17" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="AF17" s="6" t="s">
+      <c r="AF17" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="AG17" s="6" t="s">
+      <c r="AG17" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="AH17" s="6" t="s">
+      <c r="AH17" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="AI17" s="6" t="s">
+      <c r="AI17" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="AJ17" s="6" t="s">
+      <c r="AJ17" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="AK17" s="6" t="s">
+      <c r="AK17" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="AL17" s="5" t="s">
+      <c r="AL17" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AM17" s="6" t="s">
+      <c r="AM17" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="AN17" s="6" t="s">
+      <c r="AN17" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="AO17" s="5" t="s">
+      <c r="AO17" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AP17" s="6" t="s">
+      <c r="AP17" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="AQ17" s="6" t="s">
+      <c r="AQ17" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="AR17" s="6" t="s">
+      <c r="AR17" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="AS17" s="6" t="s">
+      <c r="AS17" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="AT17" s="6" t="s">
+      <c r="AT17" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="AU17" s="6" t="s">
+      <c r="AU17" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="AV17" s="6" t="s">
+      <c r="AV17" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="AW17" s="6" t="s">
+      <c r="AW17" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="AX17" s="5" t="s">
+      <c r="AX17" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AY17" s="6" t="s">
+      <c r="AY17" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="AZ17" s="6" t="s">
+      <c r="AZ17" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="BA17" s="5" t="s">
+      <c r="BA17" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="BB17" s="6" t="s">
+      <c r="BB17" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="BC17" s="6" t="s">
+      <c r="BC17" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="BD17" s="6" t="s">
+      <c r="BD17" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="BE17" s="6" t="s">
+      <c r="BE17" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="BF17" s="6" t="s">
+      <c r="BF17" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="BG17" s="6" t="s">
+      <c r="BG17" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="BH17" s="6" t="s">
+      <c r="BH17" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="BI17" s="6" t="s">
+      <c r="BI17" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="BJ17" s="5" t="s">
+      <c r="BJ17" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="BK17" s="6" t="s">
+      <c r="BK17" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="BL17" s="6" t="s">
+      <c r="BL17" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="BM17" s="5" t="s">
+      <c r="BM17" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="BN17" s="6" t="s">
+      <c r="BN17" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="BO17" s="6" t="s">
+      <c r="BO17" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="BP17" s="6" t="s">
+      <c r="BP17" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="BQ17" s="6" t="s">
+      <c r="BQ17" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="BR17" s="6" t="s">
+      <c r="BR17" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="BS17" s="6" t="s">
+      <c r="BS17" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="BT17" s="6" t="s">
+      <c r="BT17" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="BU17" s="6" t="s">
+      <c r="BU17" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="BV17" s="5" t="s">
+      <c r="BV17" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="BW17" s="6" t="s">
+      <c r="BW17" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="BX17" s="6" t="s">
+      <c r="BX17" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="BY17" s="5" t="s">
+      <c r="BY17" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="BZ17" s="6" t="s">
+      <c r="BZ17" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="CA17" s="6" t="s">
+      <c r="CA17" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="CB17" s="6" t="s">
+      <c r="CB17" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="CC17" s="6" t="s">
+      <c r="CC17" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="CD17" s="6" t="s">
+      <c r="CD17" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="CE17" s="6" t="s">
+      <c r="CE17" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="CF17" s="6" t="s">
+      <c r="CF17" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="CG17" s="6" t="s">
+      <c r="CG17" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="CH17" s="5" t="s">
+      <c r="CH17" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="CI17" s="6" t="s">
+      <c r="CI17" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="CJ17" s="6" t="s">
+      <c r="CJ17" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="CK17" s="5" t="s">
+      <c r="CK17" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="CL17" s="6" t="s">
+      <c r="CL17" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="CM17" s="6" t="s">
+      <c r="CM17" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="CN17" s="6" t="s">
+      <c r="CN17" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="CO17" s="6" t="s">
+      <c r="CO17" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="CP17" s="6" t="s">
+      <c r="CP17" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="CQ17" s="6" t="s">
+      <c r="CQ17" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="CR17" s="6" t="s">
+      <c r="CR17" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="CS17" s="6" t="s">
+      <c r="CS17" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="CT17" s="5" t="s">
+      <c r="CT17" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="CU17" s="6" t="s">
+      <c r="CU17" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="CV17" s="6" t="s">
+      <c r="CV17" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="CW17" s="5" t="s">
+      <c r="CW17" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="CX17" s="6" t="s">
+      <c r="CX17" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="CY17" s="6" t="s">
+      <c r="CY17" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="CZ17" s="6" t="s">
+      <c r="CZ17" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="DA17" s="6" t="s">
+      <c r="DA17" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="DB17" s="6" t="s">
+      <c r="DB17" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="DC17" s="6" t="s">
+      <c r="DC17" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="DD17" s="6" t="s">
+      <c r="DD17" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="DE17" s="6" t="s">
+      <c r="DE17" s="18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="18" spans="1:109">
       <c r="A18" s="7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B18" s="9">
         <v>701.06539501358657</v>
       </c>
       <c r="C18" s="9">
         <v>879.77162589957447</v>
       </c>
       <c r="D18" s="9">
         <v>365.68464355255554</v>
       </c>
       <c r="E18" s="9">
         <v>624.94614578578899</v>
       </c>
       <c r="F18" s="9">
         <v>717.55262745410027</v>
       </c>
-      <c r="G18" s="11">
+      <c r="G18" s="12">
         <v>1445.5868273704634</v>
       </c>
-      <c r="H18" s="11">
+      <c r="H18" s="12">
         <v>1236.4320641844806</v>
       </c>
       <c r="I18" s="9">
         <v>1125.4520274901561</v>
       </c>
       <c r="J18" s="9">
         <v>3604.3958692761071</v>
       </c>
       <c r="K18" s="9">
         <v>1605.9065237118075</v>
       </c>
       <c r="L18" s="9">
         <v>1277.7039313061766</v>
       </c>
       <c r="M18" s="9">
         <v>2071.8730906448027</v>
       </c>
       <c r="N18" s="8">
         <v>729.22535515038601</v>
       </c>
       <c r="O18" s="8">
         <v>1174.8885143702812</v>
       </c>
       <c r="P18" s="9">
         <v>485.175868119244</v>
@@ -4735,2504 +4784,2520 @@
       <c r="R18" s="10">
         <v>980.05362791383709</v>
       </c>
       <c r="S18" s="9">
         <v>2117.8971697074157</v>
       </c>
       <c r="T18" s="9">
         <v>1450.4710763905982</v>
       </c>
       <c r="U18" s="8">
         <v>1213.0890587829469</v>
       </c>
       <c r="V18" s="8">
         <v>3900.8860263574234</v>
       </c>
       <c r="W18" s="8">
         <v>1776.8142453473276</v>
       </c>
       <c r="X18" s="8">
         <v>1952.8718366429102</v>
       </c>
       <c r="Y18" s="8">
         <v>2822.4292510815117</v>
       </c>
       <c r="Z18" s="8">
-        <v>1074.7507896096572</v>
+        <v>869.77037333724945</v>
       </c>
       <c r="AA18" s="8">
-        <v>1270.5119585332156</v>
+        <v>1017.3905434436115</v>
       </c>
       <c r="AB18" s="9">
-        <v>594.12351136025848</v>
+        <v>420.90917448020821</v>
       </c>
       <c r="AC18" s="9">
-        <v>870.64992404941256</v>
+        <v>789.3974440615475</v>
       </c>
       <c r="AD18" s="10">
-        <v>848.30624713791656</v>
-[...8 lines deleted...]
-        <v>1348.3618235300789</v>
+        <v>846.28999194605967</v>
+      </c>
+      <c r="AE18" s="12">
+        <v>1713.9739315668257</v>
+      </c>
+      <c r="AF18" s="12">
+        <v>1364.382094968008</v>
+      </c>
+      <c r="AG18" s="12">
+        <v>1220.2299448909644</v>
       </c>
       <c r="AH18" s="9">
-        <v>5017.331841724601</v>
+        <v>4739.262392918783</v>
       </c>
       <c r="AI18" s="9">
-        <v>1826.130884234361</v>
+        <v>1885.4260700225302</v>
       </c>
       <c r="AJ18" s="9">
-        <v>1410.9528960536222</v>
+        <v>1569.3673565688207</v>
       </c>
       <c r="AK18" s="9">
-        <v>2289.792859802089</v>
+        <v>2605.0348773352489</v>
       </c>
       <c r="AL18" s="8">
         <v>953.20290532493868</v>
       </c>
       <c r="AM18" s="8">
         <v>1179.7627059746333</v>
       </c>
       <c r="AN18" s="9">
         <v>516.46752383426121</v>
       </c>
       <c r="AO18" s="9">
         <v>927.68322647724631</v>
       </c>
       <c r="AP18" s="10">
         <v>998.63603467633288</v>
       </c>
       <c r="AQ18" s="12">
         <v>2068.8538374601085</v>
       </c>
       <c r="AR18" s="12">
         <v>1266.6223361236741</v>
       </c>
       <c r="AS18" s="12">
         <v>1226.3269841232773</v>
       </c>
       <c r="AT18" s="9">
         <v>5081.529181963866</v>
       </c>
       <c r="AU18" s="9">
         <v>2282.874458709337</v>
       </c>
       <c r="AV18" s="9">
         <v>2029.7404605910124</v>
       </c>
       <c r="AW18" s="9">
         <v>3136.6184613980113</v>
       </c>
       <c r="AX18" s="8">
-        <v>1379.0682999999567</v>
+        <v>1353.0586625727747</v>
       </c>
       <c r="AY18" s="8">
-        <v>1636.4561391205975</v>
+        <v>1657.5868299761146</v>
       </c>
       <c r="AZ18" s="9">
-        <v>836.53709022699081</v>
+        <v>757.94275537566887</v>
       </c>
       <c r="BA18" s="9">
-        <v>1226.8891955661443</v>
+        <v>1265.8107932575185</v>
       </c>
       <c r="BB18" s="10">
-        <v>1108.71798113973</v>
-[...8 lines deleted...]
-        <v>1499.5108575117706</v>
+        <v>1136.136029307087</v>
+      </c>
+      <c r="BC18" s="12">
+        <v>2783.046231221605</v>
+      </c>
+      <c r="BD18" s="12">
+        <v>1730.3250217610807</v>
+      </c>
+      <c r="BE18" s="12">
+        <v>1580.9433344261361</v>
       </c>
       <c r="BF18" s="9">
-        <v>6997.7204744517221</v>
+        <v>7186.9406312599513</v>
       </c>
       <c r="BG18" s="9">
-        <v>2776.5007521999505</v>
+        <v>2867.0823126418109</v>
       </c>
       <c r="BH18" s="9">
-        <v>2586.1476678270792</v>
+        <v>2551.956163362473</v>
       </c>
       <c r="BI18" s="9">
-        <v>4137.3818093686632</v>
+        <v>3820.7166543765402</v>
       </c>
       <c r="BJ18" s="9">
-        <v>2652.4442918055502</v>
+        <v>1613.8735426886728</v>
       </c>
       <c r="BK18" s="9">
-        <v>1942.1146339783547</v>
+        <v>2009.2460755543857</v>
       </c>
       <c r="BL18" s="9">
-        <v>1324.2008880577228</v>
+        <v>1230.4336137982143</v>
       </c>
       <c r="BM18" s="9">
-        <v>1523.1859583396745</v>
+        <v>1730.0058310236159</v>
       </c>
       <c r="BN18" s="9">
-        <v>1287.2632591427955</v>
+        <v>1541.9444789526965</v>
       </c>
       <c r="BO18" s="9">
-        <v>2863.5077762967107</v>
+        <v>2974.3998565252641</v>
       </c>
       <c r="BP18" s="9">
-        <v>1979.7971527518994</v>
+        <v>1979.9660950355965</v>
       </c>
       <c r="BQ18" s="9">
-        <v>1482.0825039510553</v>
+        <v>1851.7462979468501</v>
       </c>
       <c r="BR18" s="9">
-        <v>5414.6853870149853</v>
+        <v>6852.1576507811669</v>
       </c>
       <c r="BS18" s="9">
-        <v>2630.1184953222232</v>
+        <v>2685.546903666168</v>
       </c>
       <c r="BT18" s="9">
-        <v>3480.6261241727166</v>
+        <v>3032.6947534017904</v>
       </c>
       <c r="BU18" s="9">
-        <v>6058.9734214303307</v>
-[...2 lines deleted...]
-        <v>1937.3658766347289</v>
+        <v>4550.3305317379627</v>
+      </c>
+      <c r="BV18" s="19">
+        <v>1639.250192771123</v>
       </c>
       <c r="BW18" s="9">
-        <v>2156.7624347471342</v>
+        <v>1996.1335867124471</v>
       </c>
       <c r="BX18" s="9">
-        <v>1735.1365259102677</v>
+        <v>1260.1736465704384</v>
       </c>
       <c r="BY18" s="9">
-        <v>2792.1767246260597</v>
+        <v>2133.1527462803815</v>
       </c>
       <c r="BZ18" s="9">
-        <v>1870.3605448602887</v>
+        <v>1605.7044662549786</v>
       </c>
       <c r="CA18" s="9">
-        <v>2737.242834508967</v>
+        <v>2990.2433076251145</v>
       </c>
       <c r="CB18" s="9">
-        <v>2223.55097104992</v>
+        <v>2023.1954017753087</v>
       </c>
       <c r="CC18" s="9">
-        <v>2644.5055291479161</v>
+        <v>2537.7934424714076</v>
       </c>
       <c r="CD18" s="9">
-        <v>8561.1117698277994</v>
+        <v>8358.5686735987019</v>
       </c>
       <c r="CE18" s="9">
-        <v>3587.6954404448661</v>
+        <v>3112.5514383949858</v>
       </c>
       <c r="CF18" s="9">
-        <v>3671.4485499485072</v>
+        <v>2943.0083035749376</v>
       </c>
       <c r="CG18" s="9">
-        <v>5799.5467065695866</v>
+        <v>4969.9989570977632</v>
       </c>
       <c r="CH18" s="13">
-        <v>1489.4052082047835</v>
+        <v>1645.8466659441619</v>
       </c>
       <c r="CI18" s="9">
-        <v>2738.7968583943684</v>
+        <v>2483.7793950297159</v>
       </c>
       <c r="CJ18" s="9">
-        <v>1905.5509651460143</v>
+        <v>1758.2116136796835</v>
       </c>
       <c r="CK18" s="9">
-        <v>3075.8627297173398</v>
+        <v>2482.0402671222528</v>
       </c>
       <c r="CL18" s="10">
-        <v>2130.856203798382</v>
-[...8 lines deleted...]
-        <v>2545.7501594157097</v>
+        <v>1859.5915265550598</v>
+      </c>
+      <c r="CM18" s="12">
+        <v>3322.7667325232878</v>
+      </c>
+      <c r="CN18" s="12">
+        <v>2625.9410148596012</v>
+      </c>
+      <c r="CO18" s="12">
+        <v>2628.7448772888661</v>
       </c>
       <c r="CP18" s="9">
-        <v>7884.4886811774286</v>
+        <v>8948.6925515912171</v>
       </c>
       <c r="CQ18" s="9">
-        <v>3664.8620747640211</v>
+        <v>4112.3344802167248</v>
       </c>
       <c r="CR18" s="9">
-        <v>4598.6386746893922</v>
+        <v>3877.1423493884695</v>
       </c>
       <c r="CS18" s="9">
-        <v>6212.9156406579141</v>
+        <v>5757.9289651037452</v>
       </c>
       <c r="CT18" s="13">
         <v>2050.0374637566551</v>
       </c>
       <c r="CU18" s="9">
         <v>3125.2950257695875</v>
       </c>
       <c r="CV18" s="9">
         <v>1552.8023604562366</v>
       </c>
       <c r="CW18" s="9">
         <v>2982.962666792142</v>
       </c>
       <c r="CX18" s="10">
         <v>2162.9481004080844</v>
       </c>
-      <c r="CY18" s="11">
+      <c r="CY18" s="12">
         <v>4402.2754269028765</v>
       </c>
-      <c r="CZ18" s="11"/>
-      <c r="DA18" s="11"/>
+      <c r="CZ18" s="12">
+        <v>3327.2501725234947</v>
+      </c>
+      <c r="DA18" s="12"/>
       <c r="DB18" s="9"/>
       <c r="DC18" s="9"/>
       <c r="DD18" s="9"/>
       <c r="DE18" s="9"/>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="14" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B19" s="9">
         <v>29.860530326379116</v>
       </c>
       <c r="C19" s="9">
         <v>39.731522201940095</v>
       </c>
       <c r="D19" s="9">
         <v>30.142818702371731</v>
       </c>
       <c r="E19" s="9">
         <v>27.161759609323752</v>
       </c>
       <c r="F19" s="9">
         <v>30.094120873534134</v>
       </c>
-      <c r="G19" s="11">
+      <c r="G19" s="12">
         <v>30.801118561642475</v>
       </c>
-      <c r="H19" s="11">
+      <c r="H19" s="12">
         <v>36.753198576154595</v>
       </c>
       <c r="I19" s="9">
         <v>41.692716506753158</v>
       </c>
       <c r="J19" s="9">
-        <v>9.7830369249680693</v>
+        <v>65.022020193830471</v>
       </c>
       <c r="K19" s="9">
         <v>42.395871532762023</v>
       </c>
       <c r="L19" s="9">
         <v>151.46236970288106</v>
       </c>
       <c r="M19" s="9">
         <v>204.64930554221775</v>
       </c>
       <c r="N19" s="9">
         <v>24.568374113463832</v>
       </c>
       <c r="O19" s="9">
         <v>64.263517087255948</v>
       </c>
       <c r="P19" s="9">
         <v>66.263643105165272</v>
       </c>
       <c r="Q19" s="9">
         <v>65.698531342977446</v>
       </c>
       <c r="R19" s="9">
         <v>57.469574141043708</v>
       </c>
-      <c r="S19" s="11">
+      <c r="S19" s="12">
         <v>49.063733180690797</v>
       </c>
-      <c r="T19" s="11">
+      <c r="T19" s="12">
         <v>45.34930063060601</v>
       </c>
       <c r="U19" s="9">
         <v>31.250264122596381</v>
       </c>
       <c r="V19" s="9">
         <v>66.15092703317805</v>
       </c>
       <c r="W19" s="9">
         <v>44.320497873458521</v>
       </c>
       <c r="X19" s="9">
         <v>252.17114107815644</v>
       </c>
       <c r="Y19" s="9">
         <v>359.05403162756147</v>
       </c>
       <c r="Z19" s="9">
-        <v>118.29184949085374</v>
+        <v>15.13191412148117</v>
       </c>
       <c r="AA19" s="9">
-        <v>174.49457248174866</v>
+        <v>31.941167831918499</v>
       </c>
       <c r="AB19" s="9">
-        <v>110.21284660243515</v>
+        <v>16.611569399180276</v>
       </c>
       <c r="AC19" s="9">
-        <v>36.544808721139624</v>
+        <v>13.441100076603394</v>
       </c>
       <c r="AD19" s="9">
-        <v>41.120915954157262</v>
+        <v>15.915172148833202</v>
       </c>
       <c r="AE19" s="9">
-        <v>50.452379516284317</v>
-[...5 lines deleted...]
-        <v>40.986296134115825</v>
+        <v>16.604533701109357</v>
+      </c>
+      <c r="AF19" s="12">
+        <v>18.47278012850294</v>
+      </c>
+      <c r="AG19" s="12">
+        <v>24.980715303074739</v>
       </c>
       <c r="AH19" s="9">
-        <v>92.388969994916209</v>
+        <v>84.269253789897718</v>
       </c>
       <c r="AI19" s="9">
-        <v>51.181057356292783</v>
+        <v>28.569533969721387</v>
       </c>
       <c r="AJ19" s="9">
-        <v>79.705952736789556</v>
+        <v>184.99657619160092</v>
       </c>
       <c r="AK19" s="9">
-        <v>129.21725197616186</v>
+        <v>305.15136322116354</v>
       </c>
       <c r="AL19" s="9">
         <v>13.906737031920622</v>
       </c>
       <c r="AM19" s="9">
         <v>34.940994178438579</v>
       </c>
       <c r="AN19" s="9">
         <v>15.309471756108861</v>
       </c>
       <c r="AO19" s="9">
         <v>11.189981823363571</v>
       </c>
       <c r="AP19" s="9">
         <v>12.840804099860787</v>
       </c>
       <c r="AQ19" s="9">
         <v>10.696895363561147</v>
       </c>
       <c r="AR19" s="12">
         <v>15.813667713716017</v>
       </c>
       <c r="AS19" s="12">
         <v>19.98601643801333</v>
       </c>
       <c r="AT19" s="9">
         <v>102.06090377996559</v>
       </c>
       <c r="AU19" s="9">
         <v>34.184275786789357</v>
       </c>
       <c r="AV19" s="9">
         <v>185.38330223356817</v>
       </c>
       <c r="AW19" s="9">
         <v>298.07193865117711</v>
       </c>
       <c r="AX19" s="9">
-        <v>27.287025282900991</v>
+        <v>15.152925753463672</v>
       </c>
       <c r="AY19" s="9">
-        <v>47.894215634207711</v>
+        <v>39.323067678632583</v>
       </c>
       <c r="AZ19" s="9">
-        <v>28.109992147881265</v>
+        <v>19.115553335295335</v>
       </c>
       <c r="BA19" s="9">
-        <v>14.51137027818856</v>
+        <v>11.848920815615378</v>
       </c>
       <c r="BB19" s="9">
-        <v>12.95792933433769</v>
+        <v>14.464198036397352</v>
       </c>
       <c r="BC19" s="9">
-        <v>10.214939658070396</v>
-[...5 lines deleted...]
-        <v>28.67108956872049</v>
+        <v>11.993196409494351</v>
+      </c>
+      <c r="BD19" s="12">
+        <v>17.031188986682473</v>
+      </c>
+      <c r="BE19" s="12">
+        <v>24.741177275595611</v>
       </c>
       <c r="BF19" s="9">
-        <v>34.752005886948773</v>
+        <v>23.964174901989782</v>
       </c>
       <c r="BG19" s="9">
-        <v>27.188703790413705</v>
+        <v>26.865279900429311</v>
       </c>
       <c r="BH19" s="9">
-        <v>263.89565855919261</v>
+        <v>260.03777379481454</v>
       </c>
       <c r="BI19" s="9">
-        <v>521.38032737707863</v>
+        <v>497.54281972503418</v>
       </c>
       <c r="BJ19" s="9">
-        <v>467.21705552895946</v>
+        <v>6.8314677833263957</v>
       </c>
       <c r="BK19" s="9">
-        <v>-14.087857099541775</v>
+        <v>28.9273343586569</v>
       </c>
       <c r="BL19" s="9">
-        <v>14.642615584578589</v>
+        <v>16.31031680774829</v>
       </c>
       <c r="BM19" s="9">
-        <v>4.9000000000000004</v>
+        <v>6.0006486613124537</v>
       </c>
       <c r="BN19" s="9">
-        <v>4.6426572576127576</v>
+        <v>1.1491396746136799</v>
       </c>
       <c r="BO19" s="9">
-        <v>4.6792015732089478</v>
+        <v>3.4628740587648421</v>
       </c>
       <c r="BP19" s="9">
-        <v>-15.696103429758603</v>
+        <v>10.367909959083992</v>
       </c>
       <c r="BQ19" s="9">
-        <v>-9.0099586987756126</v>
+        <v>17.569246622611885</v>
       </c>
       <c r="BR19" s="9">
-        <v>23.124483139452288</v>
+        <v>73.496821162724729</v>
       </c>
       <c r="BS19" s="9">
-        <v>-10.554810512615873</v>
+        <v>22.990449959575788</v>
       </c>
       <c r="BT19" s="9">
-        <v>288.82683111056912</v>
+        <v>257.13902151707123</v>
       </c>
       <c r="BU19" s="9">
-        <v>418.41425363216081</v>
-[...2 lines deleted...]
-        <v>33.762118251991801</v>
+        <v>307.27598364666426</v>
+      </c>
+      <c r="BV19" s="19">
+        <v>16.77281388664731</v>
       </c>
       <c r="BW19" s="9">
-        <v>52.06651117435284</v>
+        <v>42.079067703592727</v>
       </c>
       <c r="BX19" s="9">
-        <v>39.283907715939733</v>
+        <v>28.309617601681552</v>
       </c>
       <c r="BY19" s="9">
-        <v>24.519570779365164</v>
+        <v>16.881017145638587</v>
       </c>
       <c r="BZ19" s="9">
-        <v>12.322107928363819</v>
+        <v>10.751791852244562</v>
       </c>
       <c r="CA19" s="9">
-        <v>14.098052158665958</v>
+        <v>10.153413500602722</v>
       </c>
       <c r="CB19" s="9">
-        <v>18.578405548345636</v>
+        <v>18.246104179217099</v>
       </c>
       <c r="CC19" s="9">
-        <v>26.385515233259223</v>
+        <v>31.936639909236916</v>
       </c>
       <c r="CD19" s="9">
-        <v>93.919304752224448</v>
+        <v>103.37099590054612</v>
       </c>
       <c r="CE19" s="9">
-        <v>32.040831320022804</v>
+        <v>34.239042412522906</v>
       </c>
       <c r="CF19" s="9">
-        <v>359.85272667985646</v>
+        <v>294.72996653929181</v>
       </c>
       <c r="CG19" s="9">
-        <v>338.63051839530436</v>
+        <v>306.5432483111141</v>
       </c>
       <c r="CH19" s="13">
-        <v>13.282897006645747</v>
+        <v>38.347230362494372</v>
       </c>
       <c r="CI19" s="9">
-        <v>63.721849278551467</v>
+        <v>47.203669007759061</v>
       </c>
       <c r="CJ19" s="9">
-        <v>37.698459956620326</v>
+        <v>34.244743738760732</v>
       </c>
       <c r="CK19" s="9">
-        <v>32.75487265949549</v>
+        <v>64.124928244345909</v>
       </c>
       <c r="CL19" s="9">
-        <v>10.837585596221633</v>
+        <v>28.855397570179605</v>
       </c>
       <c r="CM19" s="9">
-        <v>30.654496465025556</v>
-[...5 lines deleted...]
-        <v>26.433398942620592</v>
+        <v>78.77401026386454</v>
+      </c>
+      <c r="CN19" s="12">
+        <v>48.177343447271227</v>
+      </c>
+      <c r="CO19" s="12">
+        <v>43.972176233344385</v>
       </c>
       <c r="CP19" s="9">
-        <v>86.879194970371785</v>
+        <v>123.37971917087148</v>
       </c>
       <c r="CQ19" s="9">
-        <v>30.018749118927637</v>
+        <v>95.00140226362231</v>
       </c>
       <c r="CR19" s="9">
-        <v>394.32804075608163</v>
+        <v>86.629939094909304</v>
       </c>
       <c r="CS19" s="9">
-        <v>391.80265391394698</v>
+        <v>161.0939061756871</v>
       </c>
       <c r="CT19" s="13">
         <v>17.992794376740225</v>
       </c>
       <c r="CU19" s="9">
         <v>73.900299491011708</v>
       </c>
       <c r="CV19" s="9">
         <v>46.167103718294271</v>
       </c>
       <c r="CW19" s="9">
         <v>36.075910357879394</v>
       </c>
       <c r="CX19" s="9">
         <v>12.233233743054553</v>
       </c>
       <c r="CY19" s="9">
         <v>8.2585645344862328</v>
       </c>
-      <c r="CZ19" s="11"/>
-      <c r="DA19" s="11"/>
+      <c r="CZ19" s="12">
+        <v>25.194047735514637</v>
+      </c>
+      <c r="DA19" s="12"/>
       <c r="DB19" s="9"/>
       <c r="DC19" s="9"/>
       <c r="DD19" s="9"/>
       <c r="DE19" s="9"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" s="14" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B20" s="9">
         <v>14.031453058197364</v>
       </c>
       <c r="C20" s="9">
         <v>25.775866392598239</v>
       </c>
       <c r="D20" s="9">
         <v>14.795211816363942</v>
       </c>
       <c r="E20" s="9">
         <v>40.958026187884393</v>
       </c>
       <c r="F20" s="9">
         <v>31.419081024938283</v>
       </c>
-      <c r="G20" s="11">
+      <c r="G20" s="12">
         <v>25.599709140358016</v>
       </c>
-      <c r="H20" s="11">
+      <c r="H20" s="12">
         <v>25.961981852727245</v>
       </c>
       <c r="I20" s="9">
         <v>23.848549835790166</v>
       </c>
       <c r="J20" s="9">
-        <v>21.967632759649135</v>
+        <v>73.821952216577756</v>
       </c>
       <c r="K20" s="9">
         <v>48.841360869167396</v>
       </c>
       <c r="L20" s="9">
         <v>80.60181970119956</v>
       </c>
       <c r="M20" s="9">
         <v>151.21723993113707</v>
       </c>
       <c r="N20" s="9">
         <v>14.12371399095445</v>
       </c>
       <c r="O20" s="9">
         <v>35.470365210482221</v>
       </c>
       <c r="P20" s="9">
         <v>21.386869167501253</v>
       </c>
       <c r="Q20" s="9">
         <v>52.496195384430379</v>
       </c>
       <c r="R20" s="9">
         <v>44.061082329498831</v>
       </c>
-      <c r="S20" s="11">
+      <c r="S20" s="12">
         <v>32.91704524111114</v>
       </c>
-      <c r="T20" s="11">
+      <c r="T20" s="12">
         <v>29.510655753080233</v>
       </c>
       <c r="U20" s="9">
         <v>27.491171776382075</v>
       </c>
       <c r="V20" s="9">
         <v>73.220266104731294</v>
       </c>
       <c r="W20" s="9">
         <v>41.142907509520121</v>
       </c>
       <c r="X20" s="9">
         <v>124.770592201466</v>
       </c>
       <c r="Y20" s="9">
         <v>204.40392159853391</v>
       </c>
       <c r="Z20" s="9">
-        <v>28.442031766750315</v>
+        <v>13.864221001382834</v>
       </c>
       <c r="AA20" s="9">
-        <v>48.357873903200272</v>
+        <v>30.158737639648791</v>
       </c>
       <c r="AB20" s="9">
-        <v>30.824304857486638</v>
+        <v>17.328605704825709</v>
       </c>
       <c r="AC20" s="9">
-        <v>62.221386459153202</v>
+        <v>55.775138799938134</v>
       </c>
       <c r="AD20" s="9">
-        <v>41.477342314753074</v>
+        <v>38.726016564828868</v>
       </c>
       <c r="AE20" s="9">
-        <v>33.945516300684659</v>
-[...5 lines deleted...]
-        <v>32.534383545021953</v>
+        <v>29.902697424308979</v>
+      </c>
+      <c r="AF20" s="12">
+        <v>48.009519940460819</v>
+      </c>
+      <c r="AG20" s="12">
+        <v>29.70590240530629</v>
       </c>
       <c r="AH20" s="9">
-        <v>118.16673167424294</v>
+        <v>136.56370947773041</v>
       </c>
       <c r="AI20" s="9">
-        <v>44.495274326091376</v>
+        <v>61.692053655409197</v>
       </c>
       <c r="AJ20" s="9">
-        <v>96.7429475167269</v>
+        <v>96.206135337925772</v>
       </c>
       <c r="AK20" s="9">
-        <v>193.53435882781224</v>
+        <v>196.15247988558235</v>
       </c>
       <c r="AL20" s="9">
         <v>17.718448714910664</v>
       </c>
       <c r="AM20" s="9">
         <v>37.280293444733708</v>
       </c>
       <c r="AN20" s="9">
         <v>20.694500263096856</v>
       </c>
       <c r="AO20" s="9">
         <v>43.981073180489275</v>
       </c>
       <c r="AP20" s="9">
         <v>35.527993510413566</v>
       </c>
       <c r="AQ20" s="9">
         <v>22.761281138582749</v>
       </c>
       <c r="AR20" s="12">
         <v>23.711816242092834</v>
       </c>
       <c r="AS20" s="12">
         <v>21.553371010338843</v>
       </c>
       <c r="AT20" s="9">
         <v>127.65970058601758</v>
       </c>
       <c r="AU20" s="9">
         <v>63.395208364639331</v>
       </c>
       <c r="AV20" s="9">
         <v>86.676168637296442</v>
       </c>
       <c r="AW20" s="9">
         <v>176.89562797506721</v>
       </c>
       <c r="AX20" s="9">
-        <v>20.174388811901018</v>
+        <v>21.411592666881809</v>
       </c>
       <c r="AY20" s="9">
-        <v>60.866754710476471</v>
+        <v>61.038790376568897</v>
       </c>
       <c r="AZ20" s="9">
-        <v>47.131930587520245</v>
+        <v>41.787814221575744</v>
       </c>
       <c r="BA20" s="9">
-        <v>64.30951918182447</v>
+        <v>73.718008167692602</v>
       </c>
       <c r="BB20" s="9">
-        <v>31.628678994299928</v>
+        <v>36.392317070771853</v>
       </c>
       <c r="BC20" s="9">
-        <v>32.856844153715059</v>
-[...5 lines deleted...]
-        <v>29.84446043922107</v>
+        <v>35.454951220415168</v>
+      </c>
+      <c r="BD20" s="12">
+        <v>42.566229828591972</v>
+      </c>
+      <c r="BE20" s="12">
+        <v>33.177472310299713</v>
       </c>
       <c r="BF20" s="9">
-        <v>197.77281981762133</v>
+        <v>218.67306760305823</v>
       </c>
       <c r="BG20" s="9">
-        <v>65.759268668609593</v>
+        <v>62.095324691057996</v>
       </c>
       <c r="BH20" s="9">
-        <v>123.02414931703657</v>
+        <v>128.64165295020038</v>
       </c>
       <c r="BI20" s="9">
-        <v>233.25403424427634</v>
+        <v>212.53461451111275</v>
       </c>
       <c r="BJ20" s="9">
-        <v>21.980447906460828</v>
+        <v>25.082135703948033</v>
       </c>
       <c r="BK20" s="9">
-        <v>54.551541703117415</v>
+        <v>56.181339890510564</v>
       </c>
       <c r="BL20" s="9">
-        <v>28.665642225567574</v>
+        <v>37.240693325774814</v>
       </c>
       <c r="BM20" s="9">
-        <v>66.099999999999994</v>
+        <v>86.027766451695697</v>
       </c>
       <c r="BN20" s="9">
-        <v>41.68190879251663</v>
+        <v>59.111045819519433</v>
       </c>
       <c r="BO20" s="9">
-        <v>34.126335556924687</v>
+        <v>42.082997677896941</v>
       </c>
       <c r="BP20" s="9">
-        <v>44.493994819798466</v>
+        <v>49.37453223846321</v>
       </c>
       <c r="BQ20" s="9">
-        <v>26.108234963684954</v>
+        <v>41.783195254044145</v>
       </c>
       <c r="BR20" s="9">
-        <v>171.42814770689296</v>
+        <v>227.52537475905402</v>
       </c>
       <c r="BS20" s="9">
-        <v>85.222131946240836</v>
+        <v>91.898260525189315</v>
       </c>
       <c r="BT20" s="9">
-        <v>200.09000565925447</v>
+        <v>172.51592367194954</v>
       </c>
       <c r="BU20" s="9">
-        <v>322.95564357184833</v>
-[...2 lines deleted...]
-        <v>24.409785681861116</v>
+        <v>243.56310954181856</v>
+      </c>
+      <c r="BV20" s="19">
+        <v>26.757512333872445</v>
       </c>
       <c r="BW20" s="9">
-        <v>56.455067596937077</v>
+        <v>65.768200640207013</v>
       </c>
       <c r="BX20" s="9">
-        <v>45.638462901381459</v>
+        <v>46.876880772525823</v>
       </c>
       <c r="BY20" s="9">
-        <v>83.227788748849619</v>
+        <v>75.951818538361124</v>
       </c>
       <c r="BZ20" s="9">
-        <v>55.706191266371668</v>
+        <v>65.656160856658261</v>
       </c>
       <c r="CA20" s="9">
-        <v>42.566740700155719</v>
+        <v>47.354358066827672</v>
       </c>
       <c r="CB20" s="9">
-        <v>52.410245029602422</v>
+        <v>51.996150451129452</v>
       </c>
       <c r="CC20" s="9">
-        <v>44.350022245484695</v>
+        <v>54.693466330305654</v>
       </c>
       <c r="CD20" s="9">
-        <v>216.49897125324483</v>
+        <v>232.28283973965111</v>
       </c>
       <c r="CE20" s="9">
-        <v>90.304747005874162</v>
+        <v>89.157017368017719</v>
       </c>
       <c r="CF20" s="9">
-        <v>251.18009115751448</v>
+        <v>217.13127066709097</v>
       </c>
       <c r="CG20" s="9">
-        <v>307.91219187532636</v>
+        <v>269.34874424137615</v>
       </c>
       <c r="CH20" s="13">
-        <v>23.381644291946959</v>
+        <v>48.416215804111729</v>
       </c>
       <c r="CI20" s="9">
-        <v>75.531182304607029</v>
+        <v>85.163914394494327</v>
       </c>
       <c r="CJ20" s="9">
-        <v>58.725706635037966</v>
+        <v>38.813190324408382</v>
       </c>
       <c r="CK20" s="9">
-        <v>160.04875289690682</v>
+        <v>59.565310876648851</v>
       </c>
       <c r="CL20" s="9">
-        <v>58.90481631192506</v>
+        <v>43.101722215574966</v>
       </c>
       <c r="CM20" s="9">
-        <v>39.543325206126326</v>
-[...5 lines deleted...]
-        <v>46.207157036893889</v>
+        <v>109.77086348316752</v>
+      </c>
+      <c r="CN20" s="12">
+        <v>59.417272872431866</v>
+      </c>
+      <c r="CO20" s="12">
+        <v>54.033362484259222</v>
       </c>
       <c r="CP20" s="9">
-        <v>222.72324421128224</v>
+        <v>344.94878011297811</v>
       </c>
       <c r="CQ20" s="9">
-        <v>81.323069313557795</v>
+        <v>127.77206201622741</v>
       </c>
       <c r="CR20" s="9">
-        <v>244.86112966595937</v>
+        <v>122.7671785314169</v>
       </c>
       <c r="CS20" s="9">
-        <v>391.20171807587866</v>
+        <v>202.00603226260532</v>
       </c>
       <c r="CT20" s="13">
         <v>24.811490142399816</v>
       </c>
       <c r="CU20" s="9">
         <v>74.494502943205532</v>
       </c>
       <c r="CV20" s="9">
         <v>54.400429281440111</v>
       </c>
       <c r="CW20" s="9">
         <v>195.23070087993693</v>
       </c>
       <c r="CX20" s="9">
         <v>63.478089145416554</v>
       </c>
       <c r="CY20" s="9">
         <v>97.778180572040881</v>
       </c>
-      <c r="CZ20" s="11"/>
-      <c r="DA20" s="11"/>
+      <c r="CZ20" s="12">
+        <v>10.95645441210671</v>
+      </c>
+      <c r="DA20" s="12"/>
       <c r="DB20" s="9"/>
       <c r="DC20" s="9"/>
       <c r="DD20" s="9"/>
       <c r="DE20" s="9"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="14" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B21" s="9">
         <v>142.59386375063315</v>
       </c>
       <c r="C21" s="9">
         <v>190.8895100563698</v>
       </c>
       <c r="D21" s="9">
         <v>62.807781940490095</v>
       </c>
       <c r="E21" s="9">
         <v>129.61140712819511</v>
       </c>
       <c r="F21" s="9">
         <v>154.11436443822927</v>
       </c>
-      <c r="G21" s="11">
+      <c r="G21" s="12">
         <v>366.14782695071131</v>
       </c>
-      <c r="H21" s="11">
+      <c r="H21" s="12">
         <v>271.07141661309265</v>
       </c>
       <c r="I21" s="9">
         <v>261.49470859869467</v>
       </c>
       <c r="J21" s="9">
-        <v>190.5331802771542</v>
+        <v>587.23710822730345</v>
       </c>
       <c r="K21" s="9">
         <v>364.82562551517276</v>
       </c>
       <c r="L21" s="9">
         <v>227.56119425884515</v>
       </c>
       <c r="M21" s="9">
         <v>333.12247875372941</v>
       </c>
       <c r="N21" s="9">
         <v>146.4734546964778</v>
       </c>
       <c r="O21" s="8">
         <v>237.32849883234007</v>
       </c>
       <c r="P21" s="9">
         <v>77.04195205295909</v>
       </c>
       <c r="Q21" s="9">
         <v>142.15570324099752</v>
       </c>
       <c r="R21" s="9">
         <v>198.83480754409629</v>
       </c>
       <c r="S21" s="9">
         <v>527.44128905095238</v>
       </c>
       <c r="T21" s="9">
         <v>316.64979915264507</v>
       </c>
       <c r="U21" s="9">
         <v>284.41590144400686</v>
       </c>
       <c r="V21" s="9">
         <v>718.19233797678248</v>
       </c>
       <c r="W21" s="9">
         <v>415.64610919694383</v>
       </c>
       <c r="X21" s="9">
         <v>287.55656296926804</v>
       </c>
       <c r="Y21" s="9">
         <v>423.29459773222806</v>
       </c>
       <c r="Z21" s="9">
-        <v>175.73074979584982</v>
+        <v>166.09140964071173</v>
       </c>
       <c r="AA21" s="9">
-        <v>217.61458922005812</v>
+        <v>211.60120142059196</v>
       </c>
       <c r="AB21" s="9">
-        <v>91.353861723864384</v>
+        <v>85.479716626561725</v>
       </c>
       <c r="AC21" s="9">
-        <v>171.55369751483585</v>
+        <v>158.61455224529183</v>
       </c>
       <c r="AD21" s="9">
-        <v>176.74932918901143</v>
+        <v>183.36781779010431</v>
       </c>
       <c r="AE21" s="9">
-        <v>433.50369792128237</v>
-[...5 lines deleted...]
-        <v>310.67874021956948</v>
+        <v>452.82609440285967</v>
+      </c>
+      <c r="AF21" s="12">
+        <v>321.89913579901605</v>
+      </c>
+      <c r="AG21" s="12">
+        <v>304.01413104937831</v>
       </c>
       <c r="AH21" s="9">
-        <v>705.89931823039637</v>
+        <v>720.7644257788204</v>
       </c>
       <c r="AI21" s="9">
-        <v>421.15617714338532</v>
+        <v>422.69418047577312</v>
       </c>
       <c r="AJ21" s="9">
-        <v>278.79956545303384</v>
+        <v>279.10184737604203</v>
       </c>
       <c r="AK21" s="9">
-        <v>431.9540022204024</v>
+        <v>435.32583110385292</v>
       </c>
       <c r="AL21" s="9">
         <v>135.74506882640486</v>
       </c>
       <c r="AM21" s="9">
         <v>171.36276551129333</v>
       </c>
       <c r="AN21" s="9">
         <v>68.419509031804722</v>
       </c>
       <c r="AO21" s="9">
         <v>126.05646529092152</v>
       </c>
       <c r="AP21" s="9">
         <v>149.73484469777344</v>
       </c>
       <c r="AQ21" s="9">
         <v>392.66026180516678</v>
       </c>
       <c r="AR21" s="12">
         <v>220.03788127423209</v>
       </c>
       <c r="AS21" s="12">
         <v>199.37071853961865</v>
       </c>
       <c r="AT21" s="9">
         <v>539.33021231625162</v>
       </c>
       <c r="AU21" s="9">
         <v>315.39814731086005</v>
       </c>
       <c r="AV21" s="9">
         <v>221.93403726339574</v>
       </c>
       <c r="AW21" s="9">
         <v>337.94770427222056</v>
       </c>
       <c r="AX21" s="9">
-        <v>195.08115820303371</v>
+        <v>216.00845327490907</v>
       </c>
       <c r="AY21" s="9">
-        <v>251.10753565077795</v>
+        <v>279.72162632324228</v>
       </c>
       <c r="AZ21" s="9">
-        <v>102.11905486472219</v>
+        <v>103.75515659930086</v>
       </c>
       <c r="BA21" s="9">
-        <v>161.8246837398944</v>
+        <v>192.01203196909211</v>
       </c>
       <c r="BB21" s="9">
-        <v>148.91324559245555</v>
+        <v>170.35624427156623</v>
       </c>
       <c r="BC21" s="9">
-        <v>618.96407855845223</v>
-[...5 lines deleted...]
-        <v>241.95986673970509</v>
+        <v>655.04590235848059</v>
+      </c>
+      <c r="BD21" s="12">
+        <v>309.93890942327732</v>
+      </c>
+      <c r="BE21" s="12">
+        <v>280.96263342220931</v>
       </c>
       <c r="BF21" s="9">
-        <v>892.76436740570443</v>
+        <v>961.76955192566004</v>
       </c>
       <c r="BG21" s="9">
-        <v>466.31771790761741</v>
+        <v>470.4179354207684</v>
       </c>
       <c r="BH21" s="9">
-        <v>384.24678832879476</v>
+        <v>363.14987907048703</v>
       </c>
       <c r="BI21" s="9">
-        <v>591.37737705422865</v>
+        <v>516.53151434631695</v>
       </c>
       <c r="BJ21" s="9">
-        <v>217.34954881682583</v>
+        <v>203.77075706793693</v>
       </c>
       <c r="BK21" s="9">
-        <v>305.16780578669398</v>
+        <v>296.88192939614578</v>
       </c>
       <c r="BL21" s="9">
-        <v>102.6195226919324</v>
+        <v>99.534268446087594</v>
       </c>
       <c r="BM21" s="9">
-        <v>183.4</v>
+        <v>202.96212744706904</v>
       </c>
       <c r="BN21" s="9">
-        <v>165.38208151444141</v>
+        <v>172.18567321670645</v>
       </c>
       <c r="BO21" s="9">
-        <v>643.31791429198165</v>
+        <v>633.24912547414124</v>
       </c>
       <c r="BP21" s="9">
-        <v>323.37978962881084</v>
+        <v>312.53663508443418</v>
       </c>
       <c r="BQ21" s="9">
-        <v>219.95165123246215</v>
+        <v>290.63662180136646</v>
       </c>
       <c r="BR21" s="9">
-        <v>830.99601779059367</v>
+        <v>886.87285090091939</v>
       </c>
       <c r="BS21" s="9">
-        <v>487.95132319711962</v>
+        <v>481.08897739603373</v>
       </c>
       <c r="BT21" s="9">
-        <v>410.0212092674285</v>
+        <v>361.12903551577676</v>
       </c>
       <c r="BU21" s="9">
-        <v>660.90996856525499</v>
-[...2 lines deleted...]
-        <v>182.34118467463807</v>
+        <v>600.56522933817143</v>
+      </c>
+      <c r="BV21" s="19">
+        <v>219.37290818028572</v>
       </c>
       <c r="BW21" s="9">
-        <v>284.57043695165476</v>
+        <v>326.38901178115123</v>
       </c>
       <c r="BX21" s="9">
-        <v>97.142902953735501</v>
+        <v>104.7235362216102</v>
       </c>
       <c r="BY21" s="9">
-        <v>236.02170630411564</v>
+        <v>214.16026341022427</v>
       </c>
       <c r="BZ21" s="9">
-        <v>160.42788888375952</v>
+        <v>187.0563623343167</v>
       </c>
       <c r="CA21" s="9">
-        <v>615.0775313394945</v>
+        <v>683.72929102571584</v>
       </c>
       <c r="CB21" s="9">
-        <v>336.35864859139326</v>
+        <v>344.68775839332409</v>
       </c>
       <c r="CC21" s="9">
-        <v>292.06215579193349</v>
+        <v>336.04618615799433</v>
       </c>
       <c r="CD21" s="9">
-        <v>1079.1300468556587</v>
+        <v>1033.6843682931103</v>
       </c>
       <c r="CE21" s="9">
-        <v>579.70867565205492</v>
+        <v>501.8314055450287</v>
       </c>
       <c r="CF21" s="9">
-        <v>449.98242459069013</v>
+        <v>396.3944225289307</v>
       </c>
       <c r="CG21" s="9">
-        <v>760.59116098295146</v>
+        <v>660.58314514621316</v>
       </c>
       <c r="CH21" s="13">
-        <v>186.33535979941689</v>
+        <v>257.08466018572494</v>
       </c>
       <c r="CI21" s="9">
-        <v>393.66421207464089</v>
+        <v>477.54833842861535</v>
       </c>
       <c r="CJ21" s="9">
-        <v>139.06392652602324</v>
+        <v>213.25333137939216</v>
       </c>
       <c r="CK21" s="9">
-        <v>363.12832878979572</v>
+        <v>376.17725784074315</v>
       </c>
       <c r="CL21" s="9">
-        <v>222.22089599090191</v>
+        <v>229.47403983881503</v>
       </c>
       <c r="CM21" s="9">
-        <v>628.67694996242199</v>
-[...5 lines deleted...]
-        <v>325.29534493966037</v>
+        <v>595.58412670362384</v>
+      </c>
+      <c r="CN21" s="12">
+        <v>360.0273308990312</v>
+      </c>
+      <c r="CO21" s="12">
+        <v>331.59802391692148</v>
       </c>
       <c r="CP21" s="9">
-        <v>939.19380762010019</v>
+        <v>949.01702423040001</v>
       </c>
       <c r="CQ21" s="9">
-        <v>510.20417743503083</v>
+        <v>569.21584273291103</v>
       </c>
       <c r="CR21" s="9">
-        <v>568.28809413215492</v>
+        <v>644.59758474149999</v>
       </c>
       <c r="CS21" s="9">
-        <v>801.63461581324918</v>
+        <v>1102.8686368526246</v>
       </c>
       <c r="CT21" s="13">
         <v>197.29073854522196</v>
       </c>
       <c r="CU21" s="9">
         <v>376.61972861700752</v>
       </c>
       <c r="CV21" s="9">
         <v>131.71627493178806</v>
       </c>
       <c r="CW21" s="9">
         <v>367.69340148901438</v>
       </c>
       <c r="CX21" s="9">
         <v>185.8902775592307</v>
       </c>
       <c r="CY21" s="9">
         <v>899.9962226902835</v>
       </c>
-      <c r="CZ21" s="11"/>
-      <c r="DA21" s="11"/>
+      <c r="CZ21" s="12">
+        <v>445.16123236739708</v>
+      </c>
+      <c r="DA21" s="12"/>
       <c r="DB21" s="9"/>
       <c r="DC21" s="9"/>
       <c r="DD21" s="9"/>
       <c r="DE21" s="9"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="14" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B22" s="15">
         <v>97.507561185125837</v>
       </c>
       <c r="C22" s="15">
         <v>110.60978578647573</v>
       </c>
       <c r="D22" s="15">
         <v>45.047162361350644</v>
       </c>
       <c r="E22" s="15">
         <v>85.124969117949504</v>
       </c>
       <c r="F22" s="15">
         <v>106.06443232655229</v>
       </c>
       <c r="G22" s="15">
         <v>117.63003829158762</v>
       </c>
       <c r="H22" s="15">
         <v>164.2445522481899</v>
       </c>
       <c r="I22" s="15">
         <v>148.1402561721344</v>
       </c>
       <c r="J22" s="15">
-        <v>122.79337454425097</v>
+        <v>1003.5814863625087</v>
       </c>
       <c r="K22" s="15">
         <v>280.73285808196692</v>
       </c>
       <c r="L22" s="15">
         <v>155.68069298308814</v>
       </c>
       <c r="M22" s="15">
         <v>237.72631927121142</v>
       </c>
       <c r="N22" s="15">
         <v>98.625241668988011</v>
       </c>
       <c r="O22" s="15">
         <v>162.27017041768784</v>
       </c>
       <c r="P22" s="15">
         <v>55.1007413116903</v>
       </c>
       <c r="Q22" s="15">
         <v>96.403808835659319</v>
       </c>
       <c r="R22" s="15">
         <v>136.53807096104822</v>
       </c>
       <c r="S22" s="15">
         <v>199.65598036672395</v>
       </c>
       <c r="T22" s="15">
         <v>198.20339272951043</v>
       </c>
       <c r="U22" s="15">
         <v>162.71227587625685</v>
       </c>
       <c r="V22" s="15">
         <v>804.21823380987314</v>
       </c>
       <c r="W22" s="15">
         <v>277.75538697136506</v>
       </c>
       <c r="X22" s="15">
         <v>275.46002535945831</v>
       </c>
       <c r="Y22" s="15">
         <v>327.37581685692709</v>
       </c>
       <c r="Z22" s="15">
-        <v>124.38529838519699</v>
+        <v>116.79862649818207</v>
       </c>
       <c r="AA22" s="15">
-        <v>133.93181123285376</v>
+        <v>127.4017567541467</v>
       </c>
       <c r="AB22" s="15">
-        <v>54.685012413866474</v>
+        <v>49.478881990504007</v>
       </c>
       <c r="AC22" s="15">
-        <v>108.85391741184799</v>
+        <v>103.7579997014869</v>
       </c>
       <c r="AD22" s="15">
-        <v>120.79556633594521</v>
+        <v>126.59156057897204</v>
       </c>
       <c r="AE22" s="15">
-        <v>140.98373852518631</v>
+        <v>141.70232784024495</v>
       </c>
       <c r="AF22" s="15">
-        <v>185.26558171265538</v>
+        <v>196.58225915439886</v>
       </c>
       <c r="AG22" s="15">
-        <v>161.24283038581905</v>
+        <v>169.44153612554103</v>
       </c>
       <c r="AH22" s="15">
-        <v>1065.6263848402975</v>
+        <v>1167.7845432267582</v>
       </c>
       <c r="AI22" s="15">
-        <v>254.48892758740635</v>
+        <v>371.16352618485371</v>
       </c>
       <c r="AJ22" s="15">
-        <v>172.15758048524953</v>
+        <v>178.60208524319927</v>
       </c>
       <c r="AK22" s="15">
-        <v>231.28569279397493</v>
+        <v>270.69781857751695</v>
       </c>
       <c r="AL22" s="15">
         <v>189.76524157926789</v>
       </c>
       <c r="AM22" s="15">
         <v>224.73510759718738</v>
       </c>
       <c r="AN22" s="15">
         <v>88.721188804498752</v>
       </c>
       <c r="AO22" s="15">
         <v>263.40759867338437</v>
       </c>
       <c r="AP22" s="15">
         <v>299.68266512643459</v>
       </c>
       <c r="AQ22" s="15">
         <v>539.8339778106847</v>
       </c>
       <c r="AR22" s="15">
         <v>348.37765373125183</v>
       </c>
       <c r="AS22" s="15">
         <v>292.24735947086259</v>
       </c>
       <c r="AT22" s="15">
         <v>1518.3570230026289</v>
       </c>
       <c r="AU22" s="15">
         <v>697.1316467718766</v>
       </c>
       <c r="AV22" s="15">
         <v>470.08274011817787</v>
       </c>
       <c r="AW22" s="15">
         <v>753.08103768385365</v>
       </c>
       <c r="AX22" s="15">
-        <v>176.22158109463797</v>
+        <v>170.57467378480794</v>
       </c>
       <c r="AY22" s="15">
-        <v>198.32107659314966</v>
+        <v>195.79090917224127</v>
       </c>
       <c r="AZ22" s="15">
-        <v>89.851013984058184</v>
+        <v>79.47479070331886</v>
       </c>
       <c r="BA22" s="15">
-        <v>135.78244895993194</v>
+        <v>155.62487453147767</v>
       </c>
       <c r="BB22" s="15">
-        <v>121.68974905506408</v>
+        <v>145.3216914451192</v>
       </c>
       <c r="BC22" s="9">
-        <v>192.37623082305458</v>
-[...5 lines deleted...]
-        <v>205.58055840342575</v>
+        <v>212.27225422783633</v>
+      </c>
+      <c r="BD22" s="12">
+        <v>265.92319783513017</v>
+      </c>
+      <c r="BE22" s="12">
+        <v>238.32707492184582</v>
       </c>
       <c r="BF22" s="9">
-        <v>1155.2297808410742</v>
+        <v>1184.9958689504244</v>
       </c>
       <c r="BG22" s="9">
-        <v>531.16672345287361</v>
+        <v>567.87937648349748</v>
       </c>
       <c r="BH22" s="9">
-        <v>320.19222218278958</v>
+        <v>310.28787383359258</v>
       </c>
       <c r="BI22" s="9">
-        <v>486.02418007415883</v>
+        <v>404.81535886920926</v>
       </c>
       <c r="BJ22" s="9">
-        <v>162.91840680452236</v>
+        <v>164.59252502148112</v>
       </c>
       <c r="BK22" s="9">
-        <v>189.47936801836846</v>
+        <v>192.94289137066482</v>
       </c>
       <c r="BL22" s="9">
-        <v>61.669658506965789</v>
+        <v>73.104585288591835</v>
       </c>
       <c r="BM22" s="9">
-        <v>135.6</v>
+        <v>168.99023652552773</v>
       </c>
       <c r="BN22" s="9">
-        <v>123.61975799652359</v>
+        <v>146.48876317042215</v>
       </c>
       <c r="BO22" s="9">
-        <v>202.03210980070321</v>
+        <v>219.4448692376896</v>
       </c>
       <c r="BP22" s="9">
-        <v>257.93126195647585</v>
+        <v>316.63488878885187</v>
       </c>
       <c r="BQ22" s="9">
-        <v>117.12721649304883</v>
+        <v>251.46613966171191</v>
       </c>
       <c r="BR22" s="9">
-        <v>1121.5771911588677</v>
+        <v>1509.0980888394035</v>
       </c>
       <c r="BS22" s="9">
-        <v>428.18065637188624</v>
+        <v>509.98977041970556</v>
       </c>
       <c r="BT22" s="9">
-        <v>363.84541945779563</v>
+        <v>327.56532137022407</v>
       </c>
       <c r="BU22" s="9">
-        <v>678.21264978744625</v>
-[...2 lines deleted...]
-        <v>155.01773695552717</v>
+        <v>430.67045648754652</v>
+      </c>
+      <c r="BV22" s="19">
+        <v>176.65846953814378</v>
       </c>
       <c r="BW22" s="9">
-        <v>190.95776573225612</v>
+        <v>219.58412708937871</v>
       </c>
       <c r="BX22" s="9">
-        <v>90.286637417406169</v>
+        <v>89.590435103245497</v>
       </c>
       <c r="BY22" s="9">
-        <v>209.31684211993428</v>
+        <v>183.24738234970181</v>
       </c>
       <c r="BZ22" s="9">
-        <v>139.37234099543952</v>
+        <v>164.29222318076648</v>
       </c>
       <c r="CA22" s="9">
-        <v>173.53077257844589</v>
+        <v>209.30915173953287</v>
       </c>
       <c r="CB22" s="9">
-        <v>308.91014264903396</v>
+        <v>330.47398142079527</v>
       </c>
       <c r="CC22" s="9">
-        <v>246.3279405115988</v>
+        <v>271.65682844386157</v>
       </c>
       <c r="CD22" s="9">
-        <v>1791.3864470023818</v>
+        <v>1868.3972871141261</v>
       </c>
       <c r="CE22" s="9">
-        <v>670.58709966005927</v>
+        <v>661.07320046713346</v>
       </c>
       <c r="CF22" s="9">
-        <v>451.35432074370453</v>
+        <v>373.775867452569</v>
       </c>
       <c r="CG22" s="9">
-        <v>560.34112342223477</v>
+        <v>469.46734149090048</v>
       </c>
       <c r="CH22" s="13">
-        <v>143.62703434183686</v>
+        <v>173.86020565109192</v>
       </c>
       <c r="CI22" s="9">
-        <v>244.64903964400594</v>
+        <v>252.40165229843524</v>
       </c>
       <c r="CJ22" s="15">
-        <v>153.70039264791583</v>
+        <v>113.55169103073325</v>
       </c>
       <c r="CK22" s="15">
-        <v>351.36049999033821</v>
+        <v>219.51720239564884</v>
       </c>
       <c r="CL22" s="15">
-        <v>255.87689885476743</v>
+        <v>137.09239586258644</v>
       </c>
       <c r="CM22" s="9">
-        <v>166.88912525101537</v>
-[...5 lines deleted...]
-        <v>251.09045797984541</v>
+        <v>378.12847628963209</v>
+      </c>
+      <c r="CN22" s="12">
+        <v>266.78940461276716</v>
+      </c>
+      <c r="CO22" s="12">
+        <v>249.89217791566946</v>
       </c>
       <c r="CP22" s="9">
-        <v>1581.2603965768485</v>
+        <v>1589.6128349835999</v>
       </c>
       <c r="CQ22" s="9">
-        <v>519.87224148303255</v>
+        <v>567.54157232249099</v>
       </c>
       <c r="CR22" s="9">
-        <v>466.20644483057811</v>
+        <v>415.25068574523186</v>
       </c>
       <c r="CS22" s="9">
-        <v>899.38107602975367</v>
+        <v>685.94671538896648</v>
       </c>
       <c r="CT22" s="13">
         <v>152.1679172857007</v>
       </c>
       <c r="CU22" s="9">
         <v>263.39979719577957</v>
       </c>
       <c r="CV22" s="15">
         <v>116.86548887412778</v>
       </c>
       <c r="CW22" s="15">
         <v>352.95102713542963</v>
       </c>
       <c r="CX22" s="15">
         <v>229.32856086191188</v>
       </c>
       <c r="CY22" s="9">
         <v>269.25509294288457</v>
       </c>
-      <c r="CZ22" s="11"/>
-      <c r="DA22" s="11"/>
+      <c r="CZ22" s="12">
+        <v>301.62667862303891</v>
+      </c>
+      <c r="DA22" s="12"/>
       <c r="DB22" s="9"/>
       <c r="DC22" s="9"/>
       <c r="DD22" s="9"/>
       <c r="DE22" s="9"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="14" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B23" s="9">
         <v>289.29254677614063</v>
       </c>
       <c r="C23" s="9">
         <v>341.46161396509206</v>
       </c>
       <c r="D23" s="9">
         <v>106.53213352489146</v>
       </c>
       <c r="E23" s="9">
         <v>214.2037068266599</v>
       </c>
       <c r="F23" s="9">
         <v>253.63031174161316</v>
       </c>
-      <c r="G23" s="11">
+      <c r="G23" s="12">
         <v>644.99653680488188</v>
       </c>
-      <c r="H23" s="11">
+      <c r="H23" s="12">
         <v>531.24365642811324</v>
       </c>
       <c r="I23" s="9">
         <v>462.1702758514225</v>
       </c>
       <c r="J23" s="9">
-        <v>326.89148392443531</v>
+        <v>1285.9907563450124</v>
       </c>
       <c r="K23" s="9">
         <v>597.69916069656733</v>
       </c>
       <c r="L23" s="9">
         <v>165.36017350589486</v>
       </c>
       <c r="M23" s="9">
         <v>631.3306995529299</v>
       </c>
       <c r="N23" s="9">
         <v>288.48980427122041</v>
       </c>
       <c r="O23" s="9">
         <v>437.2417861041198</v>
       </c>
       <c r="P23" s="9">
         <v>129.17845291764681</v>
       </c>
       <c r="Q23" s="9">
         <v>239.1311401047256</v>
       </c>
       <c r="R23" s="9">
         <v>331.68154420156361</v>
       </c>
-      <c r="S23" s="11">
+      <c r="S23" s="12">
         <v>919.63175688279398</v>
       </c>
-      <c r="T23" s="11">
+      <c r="T23" s="12">
         <v>611.35706991250481</v>
       </c>
       <c r="U23" s="9">
         <v>502.21163015480482</v>
       </c>
       <c r="V23" s="9">
         <v>1345.6727102933887</v>
       </c>
       <c r="W23" s="9">
         <v>687.26690279444222</v>
       </c>
       <c r="X23" s="9">
         <v>297.20943310463673</v>
       </c>
       <c r="Y23" s="9">
         <v>816.45405338904879</v>
       </c>
       <c r="Z23" s="9">
-        <v>374.71939226521613</v>
+        <v>360.87504381217445</v>
       </c>
       <c r="AA23" s="9">
-        <v>413.02436411748351</v>
+        <v>402.18240994430482</v>
       </c>
       <c r="AB23" s="9">
-        <v>151.72624998346527</v>
+        <v>141.46685208042692</v>
       </c>
       <c r="AC23" s="9">
-        <v>301.86308830946098</v>
+        <v>283.61756046199548</v>
       </c>
       <c r="AD23" s="9">
-        <v>300.30145105790058</v>
+        <v>310.83012982241337</v>
       </c>
       <c r="AE23" s="9">
-        <v>758.42355585736709</v>
-[...5 lines deleted...]
-        <v>583.01461115611937</v>
+        <v>758.88920309511514</v>
+      </c>
+      <c r="AF23" s="12">
+        <v>536.02231979758108</v>
+      </c>
+      <c r="AG23" s="12">
+        <v>456.34064582664917</v>
       </c>
       <c r="AH23" s="9">
-        <v>1734.0942566006679</v>
+        <v>1677.1718122470172</v>
       </c>
       <c r="AI23" s="9">
-        <v>732.74430029023642</v>
+        <v>649.38156235906365</v>
       </c>
       <c r="AJ23" s="9">
-        <v>232.73233232822696</v>
+        <v>222.81918855155652</v>
       </c>
       <c r="AK23" s="9">
-        <v>757.06014805714142</v>
+        <v>755.47430058959844</v>
       </c>
       <c r="AL23" s="9">
         <v>406.08223069854671</v>
       </c>
       <c r="AM23" s="9">
         <v>453.79103225533987</v>
       </c>
       <c r="AN23" s="9">
         <v>162.60089603770086</v>
       </c>
       <c r="AO23" s="9">
         <v>255.85084729357857</v>
       </c>
       <c r="AP23" s="9">
         <v>293.13840886203718</v>
       </c>
       <c r="AQ23" s="9">
         <v>746.86253837913614</v>
       </c>
       <c r="AR23" s="12">
         <v>363.9226361027994</v>
       </c>
       <c r="AS23" s="12">
         <v>324.09842810224666</v>
       </c>
       <c r="AT23" s="9">
         <v>1668.312230342719</v>
       </c>
       <c r="AU23" s="9">
         <v>616.2082298090744</v>
       </c>
       <c r="AV23" s="9">
         <v>218.46216494543131</v>
       </c>
       <c r="AW23" s="9">
         <v>685.85488544772943</v>
       </c>
       <c r="AX23" s="9">
-        <v>410.92083674165434</v>
+        <v>449.99103097377292</v>
       </c>
       <c r="AY23" s="9">
-        <v>462.9062260405982</v>
+        <v>518.50607051982092</v>
       </c>
       <c r="AZ23" s="9">
-        <v>158.70339014685908</v>
+        <v>165.52882539562472</v>
       </c>
       <c r="BA23" s="9">
-        <v>270.95180964155111</v>
+        <v>324.98546966933577</v>
       </c>
       <c r="BB23" s="9">
-        <v>236.84210834041363</v>
+        <v>278.06126405067209</v>
       </c>
       <c r="BC23" s="9">
-        <v>1072.1814166110444</v>
-[...5 lines deleted...]
-        <v>444.41457355035413</v>
+        <v>1177.0766177546579</v>
+      </c>
+      <c r="BD23" s="12">
+        <v>555.91130543703048</v>
+      </c>
+      <c r="BE23" s="12">
+        <v>502.60291365480737</v>
       </c>
       <c r="BF23" s="9">
-        <v>1964.0652680634548</v>
+        <v>1925.4906334038528</v>
       </c>
       <c r="BG23" s="9">
-        <v>821.5173471389603</v>
+        <v>885.21305678220574</v>
       </c>
       <c r="BH23" s="9">
-        <v>228.98705008440655</v>
+        <v>246.62630076418219</v>
       </c>
       <c r="BI23" s="9">
-        <v>1603.8256595193261</v>
+        <v>1399.7272551300575</v>
       </c>
       <c r="BJ23" s="9">
-        <v>896.10170027539573</v>
+        <v>441.53173716500407</v>
       </c>
       <c r="BK23" s="9">
-        <v>451.27930424399267</v>
+        <v>525.06619347673904</v>
       </c>
       <c r="BL23" s="9">
-        <v>143.07148311766366</v>
+        <v>160.89671936307599</v>
       </c>
       <c r="BM23" s="9">
-        <v>323.10000000000002</v>
+        <v>356.07754958302968</v>
       </c>
       <c r="BN23" s="9">
-        <v>263.62677706560316</v>
+        <v>293.32485692167882</v>
       </c>
       <c r="BO23" s="9">
-        <v>1149.435299919511</v>
+        <v>1131.9941036236567</v>
       </c>
       <c r="BP23" s="9">
-        <v>532.32130251490446</v>
+        <v>520.83713177673349</v>
       </c>
       <c r="BQ23" s="9">
-        <v>341.80109792630475</v>
+        <v>488.5633268185324</v>
       </c>
       <c r="BR23" s="9">
-        <v>1742.4449851379895</v>
+        <v>2312.6584452935426</v>
       </c>
       <c r="BS23" s="9">
-        <v>852.83471292497188</v>
+        <v>843.73946393696156</v>
       </c>
       <c r="BT23" s="9">
-        <v>379.19911360520166</v>
+        <v>368.01206986602449</v>
       </c>
       <c r="BU23" s="9">
-        <v>1575.168669735109</v>
-[...2 lines deleted...]
-        <v>396.91333714788965</v>
+        <v>1073.8504709914848</v>
+      </c>
+      <c r="BV23" s="19">
+        <v>455.86477558396291</v>
       </c>
       <c r="BW23" s="9">
-        <v>502.80361675990321</v>
+        <v>593.42004005745707</v>
       </c>
       <c r="BX23" s="9">
-        <v>146.42779161993093</v>
+        <v>153.25777124411474</v>
       </c>
       <c r="BY23" s="9">
-        <v>388.13318484514213</v>
+        <v>351.89888401004953</v>
       </c>
       <c r="BZ23" s="9">
-        <v>261.56384178789688</v>
+        <v>318.21041067703266</v>
       </c>
       <c r="CA23" s="9">
-        <v>1029.1758017980394</v>
+        <v>1212.8441361026287</v>
       </c>
       <c r="CB23" s="9">
-        <v>527.08362060618686</v>
+        <v>578.24626393246399</v>
       </c>
       <c r="CC23" s="9">
-        <v>459.72709735133253</v>
+        <v>549.85932697137969</v>
       </c>
       <c r="CD23" s="9">
-        <v>2654.1572583716707</v>
+        <v>2675.7185572030426</v>
       </c>
       <c r="CE23" s="9">
-        <v>1084.6302666548008</v>
+        <v>1016.5293159061878</v>
       </c>
       <c r="CF23" s="9">
-        <v>512.74147551107376</v>
+        <v>453.0108948904001</v>
       </c>
       <c r="CG23" s="9">
-        <v>1118.07265478571</v>
+        <v>1003.7801033259345</v>
       </c>
       <c r="CH23" s="13">
-        <v>394.62110760147448</v>
+        <v>419.79955576313552</v>
       </c>
       <c r="CI23" s="9">
-        <v>653.3175047626039</v>
+        <v>630.02340435499491</v>
       </c>
       <c r="CJ23" s="9">
-        <v>249.21355424933682</v>
+        <v>325.71799106710648</v>
       </c>
       <c r="CK23" s="9">
-        <v>548.01618445224801</v>
+        <v>484.58290114450637</v>
       </c>
       <c r="CL23" s="9">
-        <v>332.69066464075513</v>
+        <v>363.05861637921163</v>
       </c>
       <c r="CM23" s="9">
-        <v>1017.8584203939853</v>
-[...5 lines deleted...]
-        <v>527.47093035350247</v>
+        <v>869.3926045702575</v>
+      </c>
+      <c r="CN23" s="12">
+        <v>534.12546135244247</v>
+      </c>
+      <c r="CO23" s="12">
+        <v>503.04379083897868</v>
       </c>
       <c r="CP23" s="9">
-        <v>2466.7833914326138</v>
+        <v>2651.2190024014822</v>
       </c>
       <c r="CQ23" s="9">
-        <v>934.05674835830905</v>
+        <v>1048.2311189921134</v>
       </c>
       <c r="CR23" s="9">
-        <v>751.03320674378915</v>
+        <v>1007.363820612425</v>
       </c>
       <c r="CS23" s="9">
-        <v>1317.4379902998535</v>
+        <v>1587.5297913072081</v>
       </c>
       <c r="CT23" s="13">
         <v>441.48122961223652</v>
       </c>
       <c r="CU23" s="9">
         <v>708.02858218093979</v>
       </c>
       <c r="CV23" s="9">
         <v>269.31812361139856</v>
       </c>
       <c r="CW23" s="9">
         <v>577.37839196160587</v>
       </c>
       <c r="CX23" s="9">
         <v>347.95869409431043</v>
       </c>
       <c r="CY23" s="9">
         <v>1420.4051412768022</v>
       </c>
-      <c r="CZ23" s="11"/>
-      <c r="DA23" s="11"/>
+      <c r="CZ23" s="12">
+        <v>732.88770946724037</v>
+      </c>
+      <c r="DA23" s="12"/>
       <c r="DB23" s="9"/>
       <c r="DC23" s="9"/>
       <c r="DD23" s="9"/>
       <c r="DE23" s="9"/>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" s="14" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B24" s="9">
         <v>52.795964781943972</v>
       </c>
       <c r="C24" s="9">
         <v>70.31184328247852</v>
       </c>
       <c r="D24" s="9">
         <v>41.627937661537786</v>
       </c>
       <c r="E24" s="9">
         <v>55.725522934630362</v>
       </c>
       <c r="F24" s="9">
         <v>55.688566851339161</v>
       </c>
-      <c r="G24" s="11">
+      <c r="G24" s="12">
         <v>88.875776136397604</v>
       </c>
-      <c r="H24" s="11">
+      <c r="H24" s="12">
         <v>87.186749369624181</v>
       </c>
       <c r="I24" s="9">
         <v>82.141243482268735</v>
       </c>
       <c r="J24" s="9">
-        <v>61.175757543374061</v>
+        <v>190.63911990677431</v>
       </c>
       <c r="K24" s="9">
         <v>109.79041409844305</v>
       </c>
       <c r="L24" s="9">
         <v>355.97014976327677</v>
       </c>
       <c r="M24" s="9">
         <v>331.70444515704492</v>
       </c>
       <c r="N24" s="9">
         <v>71.816069082707699</v>
       </c>
       <c r="O24" s="9">
         <v>110.40112192226732</v>
       </c>
       <c r="P24" s="9">
         <v>70.553953640955896</v>
       </c>
       <c r="Q24" s="9">
         <v>100.90157885141727</v>
       </c>
       <c r="R24" s="9">
         <v>86.779851983694883</v>
       </c>
-      <c r="S24" s="11">
+      <c r="S24" s="12">
         <v>134.32088155301778</v>
       </c>
-      <c r="T24" s="11">
+      <c r="T24" s="12">
         <v>104.48411305202717</v>
       </c>
       <c r="U24" s="9">
         <v>85.686269666407753</v>
       </c>
       <c r="V24" s="9">
         <v>455.35492192411505</v>
       </c>
       <c r="W24" s="9">
         <v>125.9578170120962</v>
       </c>
       <c r="X24" s="12">
         <v>508.76089174420139</v>
       </c>
       <c r="Y24" s="9">
         <v>425.63990313734087</v>
       </c>
       <c r="Z24" s="9">
-        <v>145.2351227684274</v>
+        <v>104.178922497196</v>
       </c>
       <c r="AA24" s="9">
-        <v>142.53572693262049</v>
+        <v>94.949891913235589</v>
       </c>
       <c r="AB24" s="9">
-        <v>76.548780189660121</v>
+        <v>47.13609730038462</v>
       </c>
       <c r="AC24" s="9">
-        <v>72.741587889401387</v>
+        <v>65.636704902342203</v>
       </c>
       <c r="AD24" s="9">
-        <v>60.783149884221018</v>
+        <v>59.287929893467684</v>
       </c>
       <c r="AE24" s="9">
-        <v>96.29624175267773</v>
-[...5 lines deleted...]
-        <v>93.556537751942543</v>
+        <v>91.273645429497407</v>
+      </c>
+      <c r="AF24" s="12">
+        <v>96.796654926544818</v>
+      </c>
+      <c r="AG24" s="12">
+        <v>108.51672600805797</v>
       </c>
       <c r="AH24" s="9">
-        <v>749.73937979949767</v>
+        <v>365.20392163203303</v>
       </c>
       <c r="AI24" s="9">
-        <v>134.96464853502172</v>
+        <v>138.92721104988132</v>
       </c>
       <c r="AJ24" s="12">
-        <v>438.72396826820909</v>
+        <v>446.27864369070255</v>
       </c>
       <c r="AK24" s="9">
-        <v>392.36359960493297</v>
+        <v>397.5004700352481</v>
       </c>
       <c r="AL24" s="9">
         <v>82.145632054037037</v>
       </c>
       <c r="AM24" s="9">
         <v>119.4354130614233</v>
       </c>
       <c r="AN24" s="9">
         <v>84.39437190975562</v>
       </c>
       <c r="AO24" s="9">
         <v>105.1197863380372</v>
       </c>
       <c r="AP24" s="9">
         <v>106.33427010653551</v>
       </c>
       <c r="AQ24" s="9">
         <v>97.847439283358199</v>
       </c>
       <c r="AR24" s="12">
         <v>84.156755821660255</v>
       </c>
       <c r="AS24" s="12">
         <v>145.27583729570131</v>
       </c>
       <c r="AT24" s="9">
         <v>415.5287014850818</v>
       </c>
       <c r="AU24" s="9">
         <v>215.81667387283096</v>
       </c>
       <c r="AV24" s="9">
         <v>483.71183840231799</v>
       </c>
       <c r="AW24" s="9">
         <v>461.61563519818947</v>
       </c>
       <c r="AX24" s="9">
-        <v>191.46379427942662</v>
+        <v>174.32216599812426</v>
       </c>
       <c r="AY24" s="9">
-        <v>229.59020785435962</v>
+        <v>218.58551134591391</v>
       </c>
       <c r="AZ24" s="9">
-        <v>149.24840370801363</v>
+        <v>132.46434386876521</v>
       </c>
       <c r="BA24" s="9">
-        <v>190.13694848398825</v>
+        <v>169.89526290246994</v>
       </c>
       <c r="BB24" s="9">
-        <v>177.66040287453205</v>
+        <v>159.49154325746196</v>
       </c>
       <c r="BC24" s="9">
-        <v>191.52938397840975</v>
-[...5 lines deleted...]
-        <v>235.82853741922008</v>
+        <v>165.21549405854472</v>
+      </c>
+      <c r="BD24" s="12">
+        <v>157.77997297141022</v>
+      </c>
+      <c r="BE24" s="12">
+        <v>210.98146463295635</v>
       </c>
       <c r="BF24" s="9">
-        <v>1643.5327501954655</v>
+        <v>1794.2209522299977</v>
       </c>
       <c r="BG24" s="9">
-        <v>295.83206607402809</v>
+        <v>322.24539901227189</v>
       </c>
       <c r="BH24" s="9">
-        <v>714.08480479194122</v>
+        <v>702.15897518318116</v>
       </c>
       <c r="BI24" s="9">
-        <v>300.70784773049627</v>
+        <v>333.96600169020559</v>
       </c>
       <c r="BJ24" s="9">
-        <v>333.22224047713649</v>
+        <v>276.70888510851819</v>
       </c>
       <c r="BK24" s="9">
-        <v>365.31827151884983</v>
+        <v>326.73025551746969</v>
       </c>
       <c r="BL24" s="9">
-        <v>320.71178317245108</v>
+        <v>278.64281727388635</v>
       </c>
       <c r="BM24" s="9">
-        <v>269.39999999999998</v>
+        <v>300.84193833889225</v>
       </c>
       <c r="BN24" s="9">
-        <v>226.24282069274997</v>
+        <v>287.03109479285717</v>
       </c>
       <c r="BO24" s="9">
-        <v>253.489378020434</v>
+        <v>285.88768070972293</v>
       </c>
       <c r="BP24" s="9">
-        <v>297.4703184796287</v>
+        <v>271.91838110061502</v>
       </c>
       <c r="BQ24" s="9">
-        <v>330.31874443217902</v>
+        <v>313.70906508799283</v>
       </c>
       <c r="BR24" s="9">
-        <v>951.25544192933296</v>
+        <v>1063.5056045977512</v>
       </c>
       <c r="BS24" s="9">
-        <v>540.12757702080285</v>
+        <v>468.23485763958672</v>
       </c>
       <c r="BT24" s="9">
-        <v>1621.3585940883677</v>
+        <v>1316.4590574788906</v>
       </c>
       <c r="BU24" s="9">
-        <v>1759.1287284198554</v>
-[...2 lines deleted...]
-        <v>523.70505998166482</v>
+        <v>1403.5076632619068</v>
+      </c>
+      <c r="BV24" s="19">
+        <v>322.64913383972322</v>
       </c>
       <c r="BW24" s="9">
-        <v>572.67110432345555</v>
+        <v>372.76527448272986</v>
       </c>
       <c r="BX24" s="9">
-        <v>540.43808377624725</v>
+        <v>330.28639593541294</v>
       </c>
       <c r="BY24" s="9">
-        <v>587.72087395256563</v>
+        <v>372.87343098390181</v>
       </c>
       <c r="BZ24" s="9">
-        <v>531.61059310392477</v>
+        <v>334.32728186723079</v>
       </c>
       <c r="CA24" s="9">
-        <v>382.06350805151067</v>
+        <v>338.35877966351705</v>
       </c>
       <c r="CB24" s="9">
-        <v>483.67852328173626</v>
+        <v>322.06767917715422</v>
       </c>
       <c r="CC24" s="9">
-        <v>791.92748785324841</v>
+        <v>724.94614368176917</v>
       </c>
       <c r="CD24" s="9">
-        <v>1144.0014970537754</v>
+        <v>973.50096823407262</v>
       </c>
       <c r="CE24" s="9">
-        <v>715.54538376555797</v>
+        <v>477.85942949639588</v>
       </c>
       <c r="CF24" s="9">
-        <v>1114.9657947219412</v>
+        <v>836.91182804466735</v>
       </c>
       <c r="CG24" s="9">
-        <v>1787.7951482288231</v>
+        <v>1553.2766583125813</v>
       </c>
       <c r="CH24" s="13">
-        <v>514.89567044500984</v>
+        <v>368.95178027344451</v>
       </c>
       <c r="CI24" s="9">
-        <v>636.0685200559293</v>
+        <v>345.76106032316727</v>
       </c>
       <c r="CJ24" s="9">
-        <v>593.38247911908331</v>
+        <v>406.27811228371428</v>
       </c>
       <c r="CK24" s="9">
-        <v>668.6869132553652</v>
+        <v>704.88590119863068</v>
       </c>
       <c r="CL24" s="9">
-        <v>622.01224389703009</v>
+        <v>474.48398860121961</v>
       </c>
       <c r="CM24" s="9">
-        <v>619.30375986538547</v>
-[...5 lines deleted...]
-        <v>666.23409079091118</v>
+        <v>668.11571870531361</v>
+      </c>
+      <c r="CN24" s="12">
+        <v>616.95079576546277</v>
+      </c>
+      <c r="CO24" s="12">
+        <v>671.23818612261277</v>
       </c>
       <c r="CP24" s="9">
-        <v>1287.3947864100214</v>
+        <v>1286.6330416567939</v>
       </c>
       <c r="CQ24" s="9">
-        <v>803.21765096900049</v>
+        <v>778.58593431116265</v>
       </c>
       <c r="CR24" s="9">
-        <v>1042.0158052294219</v>
+        <v>748.49954588922799</v>
       </c>
       <c r="CS24" s="9">
-        <v>1420.2624944442755</v>
+        <v>973.72233682572346</v>
       </c>
       <c r="CT24" s="13">
         <v>718.9461881429321</v>
       </c>
       <c r="CU24" s="9">
         <v>922.51095879989259</v>
       </c>
       <c r="CV24" s="9">
         <v>797.94115920271167</v>
       </c>
       <c r="CW24" s="9">
         <v>736.61649345368357</v>
       </c>
       <c r="CX24" s="9">
         <v>723.52419600671681</v>
       </c>
       <c r="CY24" s="9">
         <v>778.81689635532973</v>
       </c>
-      <c r="CZ24" s="11"/>
-      <c r="DA24" s="11"/>
+      <c r="CZ24" s="12">
+        <v>874.74895934212395</v>
+      </c>
+      <c r="DA24" s="12"/>
       <c r="DB24" s="9"/>
       <c r="DC24" s="9"/>
       <c r="DD24" s="9"/>
       <c r="DE24" s="9"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="14" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B25" s="9">
         <v>74.983476189006808</v>
       </c>
       <c r="C25" s="9">
         <v>100.991485539461</v>
       </c>
       <c r="D25" s="9">
         <v>64.731598090799139</v>
       </c>
       <c r="E25" s="9">
         <v>72.160754919554563</v>
       </c>
       <c r="F25" s="9">
         <v>86.541751276736633</v>
       </c>
-      <c r="G25" s="11">
+      <c r="G25" s="12">
         <v>171.53582366776095</v>
       </c>
-      <c r="H25" s="11">
+      <c r="H25" s="12">
         <v>119.97051096222124</v>
       </c>
       <c r="I25" s="9">
         <v>105.96427874043809</v>
       </c>
       <c r="J25" s="9">
-        <v>92.407085256690124</v>
+        <v>398.10241732371821</v>
       </c>
       <c r="K25" s="9">
         <v>161.62022118671948</v>
       </c>
       <c r="L25" s="9">
         <v>141.06519675474539</v>
       </c>
       <c r="M25" s="9">
         <v>182.12260343088195</v>
       </c>
       <c r="N25" s="9">
         <v>85.128697326573757</v>
       </c>
       <c r="O25" s="9">
         <v>127.91305479612794</v>
       </c>
       <c r="P25" s="9">
         <v>65.650255923325417</v>
       </c>
       <c r="Q25" s="9">
         <v>107.13340533901835</v>
       </c>
       <c r="R25" s="9">
         <v>124.6886967528915</v>
       </c>
-      <c r="S25" s="11">
+      <c r="S25" s="12">
         <v>254.86648343212562</v>
       </c>
-      <c r="T25" s="11">
+      <c r="T25" s="12">
         <v>144.91674516022448</v>
       </c>
       <c r="U25" s="9">
         <v>119.32154574249216</v>
       </c>
       <c r="V25" s="9">
         <v>438.07662921535461</v>
       </c>
       <c r="W25" s="9">
         <v>184.72462398950159</v>
       </c>
       <c r="X25" s="9">
         <v>206.94319018572344</v>
       </c>
       <c r="Y25" s="9">
         <v>266.20692673987202</v>
       </c>
       <c r="Z25" s="9">
-        <v>107.94634513736284</v>
+        <v>92.830115306553836</v>
       </c>
       <c r="AA25" s="9">
-        <v>140.55302064525094</v>
+        <v>119.15525748020102</v>
       </c>
       <c r="AB25" s="9">
-        <v>78.772455589480344</v>
+        <v>63.407330918757509</v>
       </c>
       <c r="AC25" s="9">
-        <v>116.87143774357341</v>
+        <v>108.55426741431181</v>
       </c>
       <c r="AD25" s="9">
-        <v>107.07849240192799</v>
+        <v>111.57124468787302</v>
       </c>
       <c r="AE25" s="9">
-        <v>219.70656782989897</v>
-[...5 lines deleted...]
-        <v>126.34842433749061</v>
+        <v>222.77530914590767</v>
+      </c>
+      <c r="AF25" s="12">
+        <v>146.68450106666972</v>
+      </c>
+      <c r="AG25" s="12">
+        <v>127.31536401810291</v>
       </c>
       <c r="AH25" s="9">
-        <v>551.41680058458269</v>
+        <v>587.58962486726364</v>
       </c>
       <c r="AI25" s="9">
-        <v>187.10049899592696</v>
+        <v>213.187701069588</v>
       </c>
       <c r="AJ25" s="12">
-        <v>112.09054926538637</v>
+        <v>161.36250797074973</v>
       </c>
       <c r="AK25" s="9">
-        <v>154.3778063216634</v>
+        <v>244.73172183390491</v>
       </c>
       <c r="AL25" s="9">
         <v>107.83997761145045</v>
       </c>
       <c r="AM25" s="9">
         <v>138.21753111781078</v>
       </c>
       <c r="AN25" s="9">
         <v>76.328017222892328</v>
       </c>
       <c r="AO25" s="9">
         <v>122.07790506906872</v>
       </c>
       <c r="AP25" s="9">
         <v>101.37747946487451</v>
       </c>
       <c r="AQ25" s="9">
         <v>258.19187487121565</v>
       </c>
       <c r="AR25" s="12">
         <v>210.60235642951869</v>
       </c>
       <c r="AS25" s="12">
         <v>223.79568445809275</v>
       </c>
       <c r="AT25" s="9">
         <v>710.2808416427963</v>
       </c>
       <c r="AU25" s="9">
         <v>340.74070757360278</v>
       </c>
       <c r="AV25" s="12">
         <v>363.49064018242166</v>
       </c>
       <c r="AW25" s="9">
         <v>423.15206116977402</v>
       </c>
       <c r="AX25" s="9">
-        <v>357.91951558640199</v>
+        <v>305.59776852269829</v>
       </c>
       <c r="AY25" s="9">
-        <v>385.77012263702812</v>
+        <v>344.62079134857146</v>
       </c>
       <c r="AZ25" s="9">
-        <v>261.37330478793615</v>
+        <v>215.81624234807578</v>
       </c>
       <c r="BA25" s="9">
-        <v>389.36221233413869</v>
+        <v>337.72617693086619</v>
       </c>
       <c r="BB25" s="9">
-        <v>379.02586694851357</v>
+        <v>332.04872784909605</v>
       </c>
       <c r="BC25" s="9">
-        <v>580.94493983360712</v>
-[...5 lines deleted...]
-        <v>313.21177139099581</v>
+        <v>525.98770937447068</v>
+      </c>
+      <c r="BD25" s="12">
+        <v>381.174151488088</v>
+      </c>
+      <c r="BE25" s="12">
+        <v>290.15053809723867</v>
       </c>
       <c r="BF25" s="9">
-        <v>1109.6034822414529</v>
+        <v>1077.8282872144023</v>
       </c>
       <c r="BG25" s="12">
-        <v>568.71892516744754</v>
+        <v>532.39200803201072</v>
       </c>
       <c r="BH25" s="12">
-        <v>551.71355268941716</v>
+        <v>542.11041286007048</v>
       </c>
       <c r="BI25" s="9">
-        <v>400.8123833690982</v>
+        <v>455.59977788718913</v>
       </c>
       <c r="BJ25" s="9">
-        <v>553.65489199625142</v>
+        <v>495.3560347581431</v>
       </c>
       <c r="BK25" s="9">
-        <v>590.40619980687393</v>
+        <v>582.51613146388399</v>
       </c>
       <c r="BL25" s="9">
-        <v>652.82018275856365</v>
+        <v>564.70421321273409</v>
       </c>
       <c r="BM25" s="9">
-        <v>540.70000000000005</v>
+        <v>609.10556393577428</v>
       </c>
       <c r="BN25" s="9">
-        <v>462.06725582334798</v>
+        <v>582.65390527658394</v>
       </c>
       <c r="BO25" s="9">
-        <v>576.42753713394711</v>
+        <v>658.27820566307707</v>
       </c>
       <c r="BP25" s="9">
-        <v>539.89658878203988</v>
+        <v>498.29661600709983</v>
       </c>
       <c r="BQ25" s="9">
-        <v>455.78551760215123</v>
+        <v>448.01870262027512</v>
       </c>
       <c r="BR25" s="9">
-        <v>573.85912015185636</v>
+        <v>779.1885002193477</v>
       </c>
       <c r="BS25" s="9">
-        <v>246.35690437381737</v>
+        <v>267.60999754327599</v>
       </c>
       <c r="BT25" s="9">
-        <v>217.28495098409951</v>
+        <v>229.87432390153793</v>
       </c>
       <c r="BU25" s="9">
-        <v>644.1835077186563</v>
-[...2 lines deleted...]
-        <v>621.21665394115621</v>
+        <v>490.93224900457852</v>
+      </c>
+      <c r="BV25" s="19">
+        <v>421.17457940848777</v>
       </c>
       <c r="BW25" s="9">
-        <v>497.23793220857493</v>
+        <v>376.12786495793057</v>
       </c>
       <c r="BX25" s="9">
-        <v>775.91873952562651</v>
+        <v>507.12900969184739</v>
       </c>
       <c r="BY25" s="9">
-        <v>1263.236757876087</v>
+        <v>918.13994984250485</v>
       </c>
       <c r="BZ25" s="9">
-        <v>709.35758089453248</v>
+        <v>525.41023548672911</v>
       </c>
       <c r="CA25" s="9">
-        <v>480.73042788265514</v>
+        <v>488.49417752628995</v>
       </c>
       <c r="CB25" s="9">
-        <v>496.53138534362188</v>
+        <v>377.4774642212239</v>
       </c>
       <c r="CC25" s="9">
-        <v>783.72531016105893</v>
+        <v>568.65485097686019</v>
       </c>
       <c r="CD25" s="9">
-        <v>1582.0182445388434</v>
+        <v>1471.613657114154</v>
       </c>
       <c r="CE25" s="9">
-        <v>414.87843638649633</v>
+        <v>331.86202719969879</v>
       </c>
       <c r="CF25" s="9">
-        <v>531.37171654372639</v>
+        <v>371.05405345198841</v>
       </c>
       <c r="CG25" s="9">
-        <v>926.20390887923702</v>
+        <v>706.99971626958848</v>
       </c>
       <c r="CH25" s="13">
-        <v>213.2614947184527</v>
+        <v>339.38701790415899</v>
       </c>
       <c r="CI25" s="9">
-        <v>671.8445502740301</v>
+        <v>645.67735622224984</v>
       </c>
       <c r="CJ25" s="9">
-        <v>673.76644601199689</v>
+        <v>626.3525538555682</v>
       </c>
       <c r="CK25" s="9">
-        <v>951.86717767319033</v>
+        <v>573.18676542172932</v>
       </c>
       <c r="CL25" s="9">
-        <v>628.31309850678076</v>
+        <v>583.52536608747278</v>
       </c>
       <c r="CM25" s="9">
-        <v>760.08397840702503</v>
-[...5 lines deleted...]
-        <v>703.01877937227584</v>
+        <v>623.00093250742907</v>
+      </c>
+      <c r="CN25" s="12">
+        <v>740.45340591019453</v>
+      </c>
+      <c r="CO25" s="12">
+        <v>774.96715977708027</v>
       </c>
       <c r="CP25" s="9">
-        <v>1300.2538599561908</v>
+        <v>2003.8821490350929</v>
       </c>
       <c r="CQ25" s="9">
-        <v>786.16943808616304</v>
+        <v>925.98654757819691</v>
       </c>
       <c r="CR25" s="12">
-        <v>1131.9059533314073</v>
+        <v>852.03359477375852</v>
       </c>
       <c r="CS25" s="9">
-        <v>991.19509208095701</v>
+        <v>1044.7615462909312</v>
       </c>
       <c r="CT25" s="13">
         <v>497.34710565142382</v>
       </c>
       <c r="CU25" s="9">
         <v>706.34115654175037</v>
       </c>
       <c r="CV25" s="9">
         <v>136.39378083647597</v>
       </c>
       <c r="CW25" s="9">
         <v>717.01674151459179</v>
       </c>
       <c r="CX25" s="9">
         <v>600.53504899744371</v>
       </c>
       <c r="CY25" s="9">
         <v>927.76532853104902</v>
       </c>
-      <c r="CZ25" s="11"/>
-      <c r="DA25" s="11"/>
+      <c r="CZ25" s="12">
+        <v>936.67509057607322</v>
+      </c>
+      <c r="DA25" s="12"/>
       <c r="DB25" s="9"/>
       <c r="DC25" s="9"/>
       <c r="DD25" s="12"/>
       <c r="DE25" s="9"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="2"/>
       <c r="B26" s="2"/>
       <c r="C26" s="2"/>
       <c r="D26" s="2"/>
       <c r="E26" s="2"/>
       <c r="F26" s="2"/>
       <c r="G26" s="2"/>
       <c r="H26" s="2"/>
       <c r="I26" s="2"/>
       <c r="J26" s="2"/>
       <c r="K26" s="2"/>
       <c r="L26" s="2"/>
       <c r="M26" s="2"/>
       <c r="N26" s="2"/>
       <c r="O26" s="2"/>
       <c r="P26" s="2"/>
       <c r="Q26" s="2"/>
       <c r="R26" s="2"/>
       <c r="S26" s="2"/>
@@ -7272,736 +7337,736 @@
       <c r="BA26" s="2"/>
       <c r="BB26" s="2"/>
       <c r="BC26" s="2"/>
       <c r="BD26" s="2"/>
       <c r="BE26" s="2"/>
       <c r="BF26" s="2"/>
       <c r="BG26" s="2"/>
       <c r="BH26" s="2"/>
       <c r="BI26" s="2"/>
       <c r="BJ26" s="2"/>
       <c r="BK26" s="2"/>
       <c r="BL26" s="2"/>
       <c r="BM26" s="2"/>
       <c r="BN26" s="2"/>
       <c r="BO26" s="2"/>
       <c r="BP26" s="2"/>
       <c r="BQ26" s="2"/>
       <c r="BR26" s="2"/>
       <c r="BS26" s="2"/>
       <c r="BT26" s="2"/>
       <c r="BU26" s="2"/>
       <c r="BV26" s="2"/>
       <c r="BW26" s="2"/>
     </row>
     <row r="27" spans="1:109" ht="21" customHeight="1">
-      <c r="A27" s="24" t="s">
+      <c r="A27" s="29" t="s">
         <v>14</v>
       </c>
-      <c r="B27" s="24"/>
-[...66 lines deleted...]
-      <c r="BQ27" s="25"/>
+      <c r="B27" s="29"/>
+      <c r="C27" s="29"/>
+      <c r="D27" s="29"/>
+      <c r="E27" s="29"/>
+      <c r="F27" s="29"/>
+      <c r="G27" s="29"/>
+      <c r="H27" s="29"/>
+      <c r="I27" s="29"/>
+      <c r="J27" s="29"/>
+      <c r="K27" s="29"/>
+      <c r="L27" s="29"/>
+      <c r="M27" s="29"/>
+      <c r="N27" s="29"/>
+      <c r="O27" s="29"/>
+      <c r="P27" s="29"/>
+      <c r="Q27" s="29"/>
+      <c r="R27" s="29"/>
+      <c r="S27" s="29"/>
+      <c r="T27" s="29"/>
+      <c r="U27" s="29"/>
+      <c r="V27" s="29"/>
+      <c r="W27" s="29"/>
+      <c r="X27" s="29"/>
+      <c r="Y27" s="29"/>
+      <c r="Z27" s="29"/>
+      <c r="AA27" s="29"/>
+      <c r="AB27" s="29"/>
+      <c r="AC27" s="29"/>
+      <c r="AD27" s="29"/>
+      <c r="AE27" s="29"/>
+      <c r="AF27" s="29"/>
+      <c r="AG27" s="29"/>
+      <c r="AH27" s="29"/>
+      <c r="AI27" s="29"/>
+      <c r="AJ27" s="29"/>
+      <c r="AK27" s="29"/>
+      <c r="AL27" s="29"/>
+      <c r="AM27" s="29"/>
+      <c r="AN27" s="29"/>
+      <c r="AO27" s="29"/>
+      <c r="AP27" s="29"/>
+      <c r="AQ27" s="29"/>
+      <c r="AR27" s="29"/>
+      <c r="AS27" s="29"/>
+      <c r="AT27" s="29"/>
+      <c r="AU27" s="29"/>
+      <c r="AV27" s="29"/>
+      <c r="AW27" s="29"/>
+      <c r="AX27" s="29"/>
+      <c r="AY27" s="29"/>
+      <c r="AZ27" s="29"/>
+      <c r="BA27" s="29"/>
+      <c r="BB27" s="29"/>
+      <c r="BC27" s="29"/>
+      <c r="BD27" s="29"/>
+      <c r="BE27" s="29"/>
+      <c r="BF27" s="29"/>
+      <c r="BG27" s="29"/>
+      <c r="BH27" s="29"/>
+      <c r="BI27" s="29"/>
+      <c r="BJ27" s="30"/>
+      <c r="BK27" s="30"/>
+      <c r="BL27" s="30"/>
+      <c r="BM27" s="30"/>
+      <c r="BN27" s="30"/>
+      <c r="BO27" s="30"/>
+      <c r="BP27" s="30"/>
+      <c r="BQ27" s="30"/>
       <c r="BR27" s="2"/>
       <c r="BS27" s="2"/>
       <c r="BT27" s="2"/>
       <c r="BU27" s="2"/>
       <c r="BV27" s="2"/>
       <c r="BW27" s="2"/>
     </row>
     <row r="28" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A28" s="4"/>
       <c r="B28" s="4"/>
       <c r="C28" s="4"/>
       <c r="D28" s="4"/>
       <c r="E28" s="4"/>
       <c r="F28" s="4"/>
       <c r="G28" s="4"/>
       <c r="H28" s="4"/>
       <c r="I28" s="4"/>
-      <c r="J28" s="23" t="s">
+      <c r="J28" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="K28" s="23"/>
-[...1 lines deleted...]
-      <c r="M28" s="23"/>
+      <c r="K28" s="25"/>
+      <c r="L28" s="25"/>
+      <c r="M28" s="25"/>
       <c r="N28" s="4"/>
       <c r="O28" s="4"/>
       <c r="P28" s="4"/>
       <c r="Q28" s="4"/>
       <c r="R28" s="4"/>
       <c r="S28" s="4"/>
       <c r="T28" s="4"/>
       <c r="U28" s="4"/>
-      <c r="V28" s="23" t="s">
+      <c r="V28" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="W28" s="23"/>
-[...1 lines deleted...]
-      <c r="Y28" s="23"/>
+      <c r="W28" s="25"/>
+      <c r="X28" s="25"/>
+      <c r="Y28" s="25"/>
       <c r="Z28" s="4"/>
       <c r="AA28" s="4"/>
       <c r="AB28" s="4"/>
       <c r="AC28" s="4"/>
       <c r="AD28" s="4"/>
       <c r="AE28" s="4"/>
       <c r="AF28" s="4"/>
       <c r="AG28" s="4"/>
-      <c r="AH28" s="23" t="s">
+      <c r="AH28" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="AI28" s="23"/>
-[...1 lines deleted...]
-      <c r="AK28" s="23"/>
+      <c r="AI28" s="25"/>
+      <c r="AJ28" s="25"/>
+      <c r="AK28" s="25"/>
       <c r="AL28" s="4"/>
       <c r="AM28" s="4"/>
       <c r="AN28" s="4"/>
       <c r="AO28" s="4"/>
       <c r="AP28" s="4"/>
       <c r="AQ28" s="4"/>
       <c r="AR28" s="4"/>
       <c r="AS28" s="4"/>
-      <c r="AT28" s="23" t="s">
+      <c r="AT28" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="AU28" s="23"/>
-[...1 lines deleted...]
-      <c r="AW28" s="23"/>
+      <c r="AU28" s="25"/>
+      <c r="AV28" s="25"/>
+      <c r="AW28" s="25"/>
       <c r="AX28" s="4"/>
       <c r="AY28" s="4"/>
       <c r="AZ28" s="4"/>
       <c r="BA28" s="4"/>
       <c r="BB28" s="4"/>
       <c r="BC28" s="4"/>
       <c r="BD28" s="4"/>
       <c r="BE28" s="4"/>
-      <c r="BF28" s="23" t="s">
+      <c r="BF28" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="BG28" s="23"/>
-[...1 lines deleted...]
-      <c r="BI28" s="23"/>
+      <c r="BG28" s="25"/>
+      <c r="BH28" s="25"/>
+      <c r="BI28" s="25"/>
       <c r="BJ28" s="4"/>
       <c r="BK28" s="4"/>
       <c r="BL28" s="4"/>
       <c r="BM28" s="4"/>
       <c r="BN28" s="4"/>
       <c r="BO28" s="4"/>
       <c r="BP28" s="4"/>
       <c r="BQ28" s="4"/>
-      <c r="BR28" s="23" t="s">
+      <c r="BR28" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="BS28" s="23"/>
-[...1 lines deleted...]
-      <c r="BU28" s="23"/>
+      <c r="BS28" s="25"/>
+      <c r="BT28" s="25"/>
+      <c r="BU28" s="25"/>
       <c r="BV28" s="4"/>
       <c r="BW28" s="4"/>
       <c r="BX28" s="4"/>
       <c r="BY28" s="4"/>
       <c r="BZ28" s="4"/>
       <c r="CA28" s="4"/>
       <c r="CB28" s="4"/>
       <c r="CC28" s="4"/>
-      <c r="CD28" s="23" t="s">
+      <c r="CD28" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="CE28" s="23"/>
-[...1 lines deleted...]
-      <c r="CG28" s="23"/>
+      <c r="CE28" s="25"/>
+      <c r="CF28" s="25"/>
+      <c r="CG28" s="25"/>
       <c r="CH28" s="4"/>
       <c r="CI28" s="4"/>
       <c r="CJ28" s="4"/>
       <c r="CK28" s="4"/>
       <c r="CL28" s="4"/>
       <c r="CM28" s="4"/>
       <c r="CN28" s="4"/>
       <c r="CO28" s="4"/>
-      <c r="CP28" s="23" t="s">
+      <c r="CP28" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="CQ28" s="23"/>
-[...1 lines deleted...]
-      <c r="CS28" s="23"/>
+      <c r="CQ28" s="25"/>
+      <c r="CR28" s="25"/>
+      <c r="CS28" s="25"/>
       <c r="CT28" s="4"/>
       <c r="CU28" s="4"/>
       <c r="CV28" s="4"/>
       <c r="CW28" s="4"/>
       <c r="CX28" s="4"/>
       <c r="CY28" s="4"/>
       <c r="CZ28" s="4"/>
       <c r="DA28" s="4"/>
-      <c r="DB28" s="23" t="s">
+      <c r="DB28" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="DC28" s="23"/>
-[...1 lines deleted...]
-      <c r="DE28" s="23"/>
+      <c r="DC28" s="25"/>
+      <c r="DD28" s="25"/>
+      <c r="DE28" s="25"/>
     </row>
     <row r="29" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A29" s="26"/>
-      <c r="B29" s="20" t="s">
+      <c r="A29" s="31"/>
+      <c r="B29" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="C29" s="23"/>
+      <c r="D29" s="23"/>
+      <c r="E29" s="23"/>
+      <c r="F29" s="23"/>
+      <c r="G29" s="23"/>
+      <c r="H29" s="23"/>
+      <c r="I29" s="23"/>
+      <c r="J29" s="23"/>
+      <c r="K29" s="23"/>
+      <c r="L29" s="23"/>
+      <c r="M29" s="24"/>
+      <c r="N29" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="O29" s="23"/>
+      <c r="P29" s="23"/>
+      <c r="Q29" s="23"/>
+      <c r="R29" s="23"/>
+      <c r="S29" s="23"/>
+      <c r="T29" s="23"/>
+      <c r="U29" s="23"/>
+      <c r="V29" s="23"/>
+      <c r="W29" s="23"/>
+      <c r="X29" s="23"/>
+      <c r="Y29" s="24"/>
+      <c r="Z29" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA29" s="23"/>
+      <c r="AB29" s="23"/>
+      <c r="AC29" s="23"/>
+      <c r="AD29" s="23"/>
+      <c r="AE29" s="23"/>
+      <c r="AF29" s="23"/>
+      <c r="AG29" s="23"/>
+      <c r="AH29" s="23"/>
+      <c r="AI29" s="23"/>
+      <c r="AJ29" s="23"/>
+      <c r="AK29" s="24"/>
+      <c r="AL29" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM29" s="23"/>
+      <c r="AN29" s="23"/>
+      <c r="AO29" s="23"/>
+      <c r="AP29" s="23"/>
+      <c r="AQ29" s="23"/>
+      <c r="AR29" s="23"/>
+      <c r="AS29" s="23"/>
+      <c r="AT29" s="23"/>
+      <c r="AU29" s="23"/>
+      <c r="AV29" s="23"/>
+      <c r="AW29" s="24"/>
+      <c r="AX29" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="C29" s="21"/>
-[...80 lines deleted...]
-      <c r="BV29" s="20" t="s">
+      <c r="AY29" s="23"/>
+      <c r="AZ29" s="23"/>
+      <c r="BA29" s="23"/>
+      <c r="BB29" s="23"/>
+      <c r="BC29" s="23"/>
+      <c r="BD29" s="23"/>
+      <c r="BE29" s="23"/>
+      <c r="BF29" s="23"/>
+      <c r="BG29" s="23"/>
+      <c r="BH29" s="23"/>
+      <c r="BI29" s="24"/>
+      <c r="BJ29" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="BW29" s="21"/>
-[...10 lines deleted...]
-      <c r="CH29" s="20" t="s">
+      <c r="BK29" s="23"/>
+      <c r="BL29" s="23"/>
+      <c r="BM29" s="23"/>
+      <c r="BN29" s="23"/>
+      <c r="BO29" s="23"/>
+      <c r="BP29" s="23"/>
+      <c r="BQ29" s="23"/>
+      <c r="BR29" s="23"/>
+      <c r="BS29" s="23"/>
+      <c r="BT29" s="23"/>
+      <c r="BU29" s="24"/>
+      <c r="BV29" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="CI29" s="21"/>
-[...10 lines deleted...]
-      <c r="CT29" s="20" t="s">
+      <c r="BW29" s="23"/>
+      <c r="BX29" s="23"/>
+      <c r="BY29" s="23"/>
+      <c r="BZ29" s="23"/>
+      <c r="CA29" s="23"/>
+      <c r="CB29" s="23"/>
+      <c r="CC29" s="23"/>
+      <c r="CD29" s="23"/>
+      <c r="CE29" s="23"/>
+      <c r="CF29" s="23"/>
+      <c r="CG29" s="24"/>
+      <c r="CH29" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="CU29" s="21"/>
-[...9 lines deleted...]
-      <c r="DE29" s="22"/>
+      <c r="CI29" s="23"/>
+      <c r="CJ29" s="23"/>
+      <c r="CK29" s="23"/>
+      <c r="CL29" s="23"/>
+      <c r="CM29" s="23"/>
+      <c r="CN29" s="23"/>
+      <c r="CO29" s="23"/>
+      <c r="CP29" s="23"/>
+      <c r="CQ29" s="23"/>
+      <c r="CR29" s="23"/>
+      <c r="CS29" s="24"/>
+      <c r="CT29" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="CU29" s="23"/>
+      <c r="CV29" s="23"/>
+      <c r="CW29" s="23"/>
+      <c r="CX29" s="23"/>
+      <c r="CY29" s="23"/>
+      <c r="CZ29" s="23"/>
+      <c r="DA29" s="23"/>
+      <c r="DB29" s="23"/>
+      <c r="DC29" s="23"/>
+      <c r="DD29" s="23"/>
+      <c r="DE29" s="24"/>
     </row>
     <row r="30" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A30" s="27"/>
-      <c r="B30" s="5" t="s">
+      <c r="A30" s="32"/>
+      <c r="B30" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="C30" s="6" t="s">
+      <c r="C30" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="D30" s="6" t="s">
+      <c r="D30" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="E30" s="5" t="s">
+      <c r="E30" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="F30" s="6" t="s">
+      <c r="F30" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="G30" s="6" t="s">
+      <c r="G30" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="H30" s="6" t="s">
+      <c r="H30" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="I30" s="6" t="s">
+      <c r="I30" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="J30" s="6" t="s">
+      <c r="J30" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="K30" s="6" t="s">
+      <c r="K30" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="L30" s="6" t="s">
+      <c r="L30" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="M30" s="6" t="s">
+      <c r="M30" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="N30" s="5" t="s">
+      <c r="N30" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="O30" s="6" t="s">
+      <c r="O30" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="P30" s="6" t="s">
+      <c r="P30" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="Q30" s="5" t="s">
+      <c r="Q30" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="R30" s="6" t="s">
+      <c r="R30" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="S30" s="6" t="s">
+      <c r="S30" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="T30" s="6" t="s">
+      <c r="T30" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="U30" s="6" t="s">
+      <c r="U30" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="V30" s="6" t="s">
+      <c r="V30" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="W30" s="6" t="s">
+      <c r="W30" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="X30" s="6" t="s">
+      <c r="X30" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="Y30" s="6" t="s">
+      <c r="Y30" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="Z30" s="5" t="s">
+      <c r="Z30" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AA30" s="6" t="s">
+      <c r="AA30" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="AB30" s="6" t="s">
+      <c r="AB30" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="AC30" s="5" t="s">
+      <c r="AC30" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AD30" s="6" t="s">
+      <c r="AD30" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="AE30" s="6" t="s">
+      <c r="AE30" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="AF30" s="6" t="s">
+      <c r="AF30" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="AG30" s="6" t="s">
+      <c r="AG30" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="AH30" s="6" t="s">
+      <c r="AH30" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="AI30" s="6" t="s">
+      <c r="AI30" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="AJ30" s="6" t="s">
+      <c r="AJ30" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="AK30" s="6" t="s">
+      <c r="AK30" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="AL30" s="5" t="s">
+      <c r="AL30" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AM30" s="6" t="s">
+      <c r="AM30" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="AN30" s="6" t="s">
+      <c r="AN30" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="AO30" s="5" t="s">
+      <c r="AO30" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AP30" s="6" t="s">
+      <c r="AP30" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="AQ30" s="6" t="s">
+      <c r="AQ30" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="AR30" s="6" t="s">
+      <c r="AR30" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="AS30" s="6" t="s">
+      <c r="AS30" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="AT30" s="6" t="s">
+      <c r="AT30" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="AU30" s="6" t="s">
+      <c r="AU30" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="AV30" s="6" t="s">
+      <c r="AV30" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="AW30" s="6" t="s">
+      <c r="AW30" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="AX30" s="5" t="s">
+      <c r="AX30" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AY30" s="6" t="s">
+      <c r="AY30" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="AZ30" s="6" t="s">
+      <c r="AZ30" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="BA30" s="5" t="s">
+      <c r="BA30" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="BB30" s="6" t="s">
+      <c r="BB30" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="BC30" s="6" t="s">
+      <c r="BC30" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="BD30" s="6" t="s">
+      <c r="BD30" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="BE30" s="6" t="s">
+      <c r="BE30" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="BF30" s="6" t="s">
+      <c r="BF30" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="BG30" s="6" t="s">
+      <c r="BG30" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="BH30" s="6" t="s">
+      <c r="BH30" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="BI30" s="6" t="s">
+      <c r="BI30" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="BJ30" s="5" t="s">
+      <c r="BJ30" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="BK30" s="6" t="s">
+      <c r="BK30" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="BL30" s="6" t="s">
+      <c r="BL30" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="BM30" s="5" t="s">
+      <c r="BM30" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="BN30" s="6" t="s">
+      <c r="BN30" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="BO30" s="6" t="s">
+      <c r="BO30" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="BP30" s="6" t="s">
+      <c r="BP30" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="BQ30" s="6" t="s">
+      <c r="BQ30" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="BR30" s="6" t="s">
+      <c r="BR30" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="BS30" s="6" t="s">
+      <c r="BS30" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="BT30" s="6" t="s">
+      <c r="BT30" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="BU30" s="6" t="s">
+      <c r="BU30" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="BV30" s="5" t="s">
+      <c r="BV30" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="BW30" s="6" t="s">
+      <c r="BW30" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="BX30" s="6" t="s">
+      <c r="BX30" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="BY30" s="5" t="s">
+      <c r="BY30" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="BZ30" s="6" t="s">
+      <c r="BZ30" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="CA30" s="6" t="s">
+      <c r="CA30" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="CB30" s="6" t="s">
+      <c r="CB30" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="CC30" s="6" t="s">
+      <c r="CC30" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="CD30" s="6" t="s">
+      <c r="CD30" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="CE30" s="6" t="s">
+      <c r="CE30" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="CF30" s="6" t="s">
+      <c r="CF30" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="CG30" s="6" t="s">
+      <c r="CG30" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="CH30" s="5" t="s">
+      <c r="CH30" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="CI30" s="6" t="s">
+      <c r="CI30" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="CJ30" s="6" t="s">
+      <c r="CJ30" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="CK30" s="5" t="s">
+      <c r="CK30" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="CL30" s="6" t="s">
+      <c r="CL30" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="CM30" s="6" t="s">
+      <c r="CM30" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="CN30" s="6" t="s">
+      <c r="CN30" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="CO30" s="6" t="s">
+      <c r="CO30" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="CP30" s="6" t="s">
+      <c r="CP30" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="CQ30" s="6" t="s">
+      <c r="CQ30" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="CR30" s="6" t="s">
+      <c r="CR30" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="CS30" s="6" t="s">
+      <c r="CS30" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="CT30" s="5" t="s">
+      <c r="CT30" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="CU30" s="6" t="s">
+      <c r="CU30" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="CV30" s="6" t="s">
+      <c r="CV30" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="CW30" s="5" t="s">
+      <c r="CW30" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="CX30" s="6" t="s">
+      <c r="CX30" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="CY30" s="6" t="s">
+      <c r="CY30" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="CZ30" s="6" t="s">
+      <c r="CZ30" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="DA30" s="6" t="s">
+      <c r="DA30" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="DB30" s="6" t="s">
+      <c r="DB30" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="DC30" s="6" t="s">
+      <c r="DC30" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="DD30" s="6" t="s">
+      <c r="DD30" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="DE30" s="6" t="s">
+      <c r="DE30" s="18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="31" spans="1:109">
       <c r="A31" s="7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B31" s="8">
         <v>40.552364285007215</v>
       </c>
       <c r="C31" s="8">
         <v>40.552364285007215</v>
       </c>
       <c r="D31" s="8">
         <v>40.552364285007215</v>
       </c>
       <c r="E31" s="8">
         <v>40.552364285007215</v>
       </c>
       <c r="F31" s="8">
         <v>40.552364285007215</v>
       </c>
-      <c r="G31" s="11">
+      <c r="G31" s="12">
         <v>40.552364285007215</v>
       </c>
-      <c r="H31" s="11">
+      <c r="H31" s="12">
         <v>285.35116707757629</v>
       </c>
       <c r="I31" s="8">
         <v>294.33019338437629</v>
       </c>
       <c r="J31" s="8">
         <v>1619.8834602144666</v>
       </c>
       <c r="K31" s="8">
         <v>486.87523850402556</v>
       </c>
       <c r="L31" s="8">
         <v>56.106637520382215</v>
       </c>
       <c r="M31" s="8">
         <v>40.552364285007215</v>
       </c>
       <c r="N31" s="8">
         <v>32.092755878088497</v>
       </c>
       <c r="O31" s="8">
         <v>64.588769067252386</v>
       </c>
       <c r="P31" s="9">
         <v>95.383823290284681</v>
@@ -8012,947 +8077,953 @@
       <c r="R31" s="10">
         <v>82.973076596884809</v>
       </c>
       <c r="S31" s="9">
         <v>61.130227335947531</v>
       </c>
       <c r="T31" s="9">
         <v>345.25355921594172</v>
       </c>
       <c r="U31" s="8">
         <v>322.92328434287822</v>
       </c>
       <c r="V31" s="8">
         <v>1583.6</v>
       </c>
       <c r="W31" s="8">
         <v>457.48544571991624</v>
       </c>
       <c r="X31" s="8">
         <v>389.56832603582217</v>
       </c>
       <c r="Y31" s="15">
         <v>276.02503445399998</v>
       </c>
       <c r="Z31" s="8">
-        <v>190.73984682991667</v>
+        <v>29.66703728286635</v>
       </c>
       <c r="AA31" s="8">
-        <v>256.1086060141667</v>
+        <v>29.66703728286635</v>
       </c>
       <c r="AB31" s="9">
-        <v>175.42990888391665</v>
+        <v>29.66703728286635</v>
       </c>
       <c r="AC31" s="9">
-        <v>58.437821251333332</v>
+        <v>29.66703728286635</v>
       </c>
       <c r="AD31" s="10">
-        <v>62.187216473333322</v>
-[...8 lines deleted...]
-        <v>369.15300129908633</v>
+        <v>29.66703728286635</v>
+      </c>
+      <c r="AE31" s="12">
+        <v>29.66703728286635</v>
+      </c>
+      <c r="AF31" s="12">
+        <v>188.27885045004962</v>
+      </c>
+      <c r="AG31" s="12">
+        <v>213.48762477204963</v>
       </c>
       <c r="AH31" s="9">
-        <v>2739.2165462301841</v>
+        <v>2386.5692044425732</v>
       </c>
       <c r="AI31" s="9">
-        <v>536.64380411260265</v>
+        <v>542.43500949594022</v>
       </c>
       <c r="AJ31" s="12">
-        <v>-94.425503836915624</v>
+        <v>41.295431925366344</v>
       </c>
       <c r="AK31" s="12">
-        <v>-272.85596117366651</v>
+        <v>29.66703728286635</v>
       </c>
       <c r="AL31" s="8">
         <v>29.845251561841966</v>
       </c>
       <c r="AM31" s="8">
         <v>29.845251561841966</v>
       </c>
       <c r="AN31" s="9">
         <v>29.845251561841966</v>
       </c>
       <c r="AO31" s="9">
         <v>29.845251561841966</v>
       </c>
       <c r="AP31" s="10">
         <v>29.845251561841966</v>
       </c>
       <c r="AQ31" s="12">
         <v>29.845251561841966</v>
       </c>
       <c r="AR31" s="12">
         <v>135.57973364889369</v>
       </c>
       <c r="AS31" s="12">
         <v>140.8766130743937</v>
       </c>
       <c r="AT31" s="9">
         <v>2368.1880710261617</v>
       </c>
       <c r="AU31" s="9">
         <v>564.29690704032498</v>
       </c>
       <c r="AV31" s="9">
         <v>47.120804061841966</v>
       </c>
       <c r="AW31" s="12">
         <v>29.845251561841966</v>
       </c>
       <c r="AX31" s="8">
-        <v>81.700556008333336</v>
+        <v>33.228303797740502</v>
       </c>
       <c r="AY31" s="8">
-        <v>79.245771649999995</v>
+        <v>33.228303797740502</v>
       </c>
       <c r="AZ31" s="9">
-        <v>67.411882683333332</v>
+        <v>33.228303797740502</v>
       </c>
       <c r="BA31" s="9">
-        <v>43.971126816666661</v>
+        <v>33.228303797740502</v>
       </c>
       <c r="BB31" s="10">
-        <v>27.642091183333328</v>
-[...8 lines deleted...]
-        <v>164.32117426991323</v>
+        <v>33.228303797740502</v>
+      </c>
+      <c r="BC31" s="12">
+        <v>33.228303797740502</v>
+      </c>
+      <c r="BD31" s="12">
+        <v>189.24915137153033</v>
+      </c>
+      <c r="BE31" s="12">
+        <v>207.72432341353033</v>
       </c>
       <c r="BF31" s="9">
-        <v>3459.811266223539</v>
+        <v>3736.6757077857783</v>
       </c>
       <c r="BG31" s="9">
-        <v>549.11005746369892</v>
+        <v>718.82727104930257</v>
       </c>
       <c r="BH31" s="12">
-        <v>-85.7</v>
-[...2 lines deleted...]
-        <v>66.810351679666653</v>
+        <v>51.322439522740503</v>
+      </c>
+      <c r="BI31" s="12">
+        <v>33.228303797740502</v>
       </c>
       <c r="BJ31" s="9">
-        <v>977.29378686666678</v>
+        <v>37.730850319462355</v>
       </c>
       <c r="BK31" s="9">
-        <v>-29.042518933333355</v>
+        <v>37.730850319462355</v>
       </c>
       <c r="BL31" s="9">
-        <v>2.4788243999999984</v>
+        <v>37.730850319462355</v>
       </c>
       <c r="BM31" s="9">
-        <v>1.9277520166666655</v>
+        <v>37.730850319462355</v>
       </c>
       <c r="BN31" s="9">
-        <v>1.8026666666103299</v>
+        <v>37.730850319462355</v>
       </c>
       <c r="BO31" s="9">
-        <v>0.89609714999999823</v>
+        <v>37.730850319462355</v>
       </c>
       <c r="BP31" s="9">
-        <v>102.89102721874814</v>
+        <v>225.05593554778952</v>
       </c>
       <c r="BQ31" s="9">
-        <v>-32.289144949776855</v>
+        <v>238.6766285077895</v>
       </c>
       <c r="BR31" s="9">
-        <v>2363.996109335937</v>
+        <v>3524.6563072351096</v>
       </c>
       <c r="BS31" s="9">
-        <v>499.85670555279455</v>
+        <v>705.75025884904403</v>
       </c>
       <c r="BT31" s="9">
-        <v>15.312817121333332</v>
+        <v>54.116469994462349</v>
       </c>
       <c r="BU31" s="9">
-        <v>921.14471380317809</v>
-[...2 lines deleted...]
-        <v>103.80565365958334</v>
+        <v>37.730850319462355</v>
+      </c>
+      <c r="BV31" s="20">
+        <v>44.261555070999997</v>
       </c>
       <c r="BW31" s="9">
-        <v>101.27688608166667</v>
+        <v>44.261555070999997</v>
       </c>
       <c r="BX31" s="9">
-        <v>87.765539282916663</v>
+        <v>44.261555070999997</v>
       </c>
       <c r="BY31" s="9">
-        <v>61.239941031666675</v>
+        <v>44.261555070999997</v>
       </c>
       <c r="BZ31" s="9">
-        <v>42.516290287083336</v>
+        <v>44.261555070999997</v>
       </c>
       <c r="CA31" s="9">
-        <v>51.506565910416668</v>
+        <v>44.261555070999997</v>
       </c>
       <c r="CB31" s="9">
-        <v>220.18133927941051</v>
+        <v>232.5095378730833</v>
       </c>
       <c r="CC31" s="9">
-        <v>236.84390804737714</v>
+        <v>243.73401786108332</v>
       </c>
       <c r="CD31" s="9">
-        <v>3585.5773848887466</v>
+        <v>4011.9898498680377</v>
       </c>
       <c r="CE31" s="9">
-        <v>615.57687231045907</v>
+        <v>742.09298867962934</v>
       </c>
       <c r="CF31" s="9">
-        <v>63.123269259001574</v>
+        <v>59.615030383499999</v>
       </c>
       <c r="CG31" s="9">
-        <v>252.73329012634241</v>
+        <v>44.261555070999997</v>
       </c>
       <c r="CH31" s="13">
-        <v>30.032253416666663</v>
+        <v>47.69761318583334</v>
       </c>
       <c r="CI31" s="9">
-        <v>117.9494273958333</v>
+        <v>47.69761318583334</v>
       </c>
       <c r="CJ31" s="9">
-        <v>77.53445663333332</v>
+        <v>47.69761318583334</v>
       </c>
       <c r="CK31" s="9">
-        <v>81.919870044999982</v>
+        <v>47.69761318583334</v>
       </c>
       <c r="CL31" s="10">
-        <v>45.53023818749999</v>
-[...8 lines deleted...]
-        <v>206.48903597485807</v>
+        <v>47.69761318583334</v>
+      </c>
+      <c r="CM31" s="12">
+        <v>47.69761318583334</v>
+      </c>
+      <c r="CN31" s="12">
+        <v>415.49386960250001</v>
+      </c>
+      <c r="CO31" s="12">
+        <v>424.46230103850002</v>
       </c>
       <c r="CP31" s="9">
-        <v>3600.2775749137331</v>
+        <v>4298.3606931375461</v>
       </c>
       <c r="CQ31" s="9">
-        <v>715.83098428092785</v>
+        <v>1024.7889300234528</v>
       </c>
       <c r="CR31" s="9">
-        <v>114.86512274648086</v>
+        <v>68.960113185833336</v>
       </c>
       <c r="CS31" s="9">
-        <v>-84.811731955488469</v>
+        <v>47.69761318583334</v>
       </c>
       <c r="CT31" s="13">
         <v>49.583314100000003</v>
       </c>
       <c r="CU31" s="9">
         <v>181.65728123541669</v>
       </c>
       <c r="CV31" s="9">
         <v>102.05692908958335</v>
       </c>
       <c r="CW31" s="9">
         <v>76.52390783333334</v>
       </c>
       <c r="CX31" s="10">
         <v>48.773394077083339</v>
       </c>
-      <c r="CY31" s="11">
+      <c r="CY31" s="12">
         <v>36.52987512166667</v>
       </c>
-      <c r="CZ31" s="11"/>
-      <c r="DA31" s="11"/>
+      <c r="CZ31" s="12">
+        <v>415.81958496674997</v>
+      </c>
+      <c r="DA31" s="12"/>
       <c r="DB31" s="9"/>
       <c r="DC31" s="9"/>
       <c r="DD31" s="9"/>
       <c r="DE31" s="9"/>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="14" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="C32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="D32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="E32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="F32" s="9">
         <v>25.452775277231051</v>
       </c>
-      <c r="G32" s="11">
+      <c r="G32" s="12">
         <v>25.452775277231051</v>
       </c>
-      <c r="H32" s="11">
+      <c r="H32" s="12">
         <v>31.668346057541051</v>
       </c>
       <c r="I32" s="9">
         <v>31.70332667654105</v>
       </c>
       <c r="J32" s="9">
         <v>60.666659089100555</v>
       </c>
       <c r="K32" s="9">
         <v>37.934663149731556</v>
       </c>
       <c r="L32" s="9">
         <v>25.463329933481052</v>
       </c>
       <c r="M32" s="9">
         <v>25.452775277231051</v>
       </c>
       <c r="N32" s="9">
         <v>20.034338212673951</v>
       </c>
       <c r="O32" s="9">
         <v>40.265472706973604</v>
       </c>
       <c r="P32" s="9">
         <v>59.951432030799879</v>
       </c>
       <c r="Q32" s="9">
         <v>62.105561204604875</v>
       </c>
       <c r="R32" s="9">
         <v>52.048117463713602</v>
       </c>
-      <c r="S32" s="11">
+      <c r="S32" s="12">
         <v>38.449111038416177</v>
       </c>
-      <c r="T32" s="11">
+      <c r="T32" s="12">
         <v>39.597996247958385</v>
       </c>
       <c r="U32" s="9">
         <v>20.290747034823259</v>
       </c>
       <c r="V32" s="9">
         <v>61.5</v>
       </c>
       <c r="W32" s="9">
         <v>39.327691619460126</v>
       </c>
       <c r="X32" s="9">
         <v>75.260549584721133</v>
       </c>
       <c r="Y32" s="12">
         <v>63.749480963359488</v>
       </c>
       <c r="Z32" s="9">
-        <v>112.75160633333333</v>
+        <v>10.152153515015955</v>
       </c>
       <c r="AA32" s="9">
-        <v>151.29550133333333</v>
+        <v>10.152153515015955</v>
       </c>
       <c r="AB32" s="9">
-        <v>102.74268633333332</v>
+        <v>10.152153515015955</v>
       </c>
       <c r="AC32" s="9">
-        <v>32.800209166666662</v>
+        <v>10.152153515015955</v>
       </c>
       <c r="AD32" s="9">
-        <v>35.465209166666668</v>
+        <v>10.152153515015961</v>
       </c>
       <c r="AE32" s="9">
-        <v>43.870185499999998</v>
-[...5 lines deleted...]
-        <v>28.034300046707315</v>
+        <v>10.152153515015961</v>
+      </c>
+      <c r="AF32" s="12">
+        <v>12.089196893494941</v>
+      </c>
+      <c r="AG32" s="12">
+        <v>12.117142701494942</v>
       </c>
       <c r="AH32" s="9">
-        <v>87.526631718140166</v>
+        <v>79.474749866481417</v>
       </c>
       <c r="AI32" s="9">
-        <v>45.949931786781278</v>
+        <v>23.371016923975972</v>
       </c>
       <c r="AJ32" s="9">
-        <v>-93.394832197064787</v>
+        <v>10.179185820015954</v>
       </c>
       <c r="AK32" s="9">
-        <v>-164.95907013787951</v>
+        <v>10.152153515015961</v>
       </c>
       <c r="AL32" s="9">
         <v>7.4544235096657117</v>
       </c>
       <c r="AM32" s="9">
         <v>7.4544235096657117</v>
       </c>
       <c r="AN32" s="9">
         <v>7.4544235096657117</v>
       </c>
       <c r="AO32" s="9">
         <v>7.4544235096657117</v>
       </c>
       <c r="AP32" s="9">
         <v>7.4544235096657117</v>
       </c>
       <c r="AQ32" s="9">
         <v>7.4544235096657117</v>
       </c>
       <c r="AR32" s="12">
-        <v>15.813667713716017</v>
+        <v>9.6070562334170724</v>
       </c>
       <c r="AS32" s="12">
         <v>9.6684124734170727</v>
       </c>
       <c r="AT32" s="9">
         <v>87.883971257880773</v>
       </c>
       <c r="AU32" s="9">
         <v>23.879253905809961</v>
       </c>
       <c r="AV32" s="9">
         <v>7.4923197596657118</v>
       </c>
       <c r="AW32" s="12">
         <v>7.4544235096657117</v>
       </c>
       <c r="AX32" s="9">
-        <v>20.02785141098628</v>
+        <v>7.2874851416666706</v>
       </c>
       <c r="AY32" s="9">
-        <v>19.43222507681914</v>
+        <v>7.2874851416666706</v>
       </c>
       <c r="AZ32" s="9">
-        <v>16.472141571412671</v>
+        <v>7.2874851416666706</v>
       </c>
       <c r="BA32" s="9">
-        <v>10.723101633744287</v>
+        <v>7.2874851416666706</v>
       </c>
       <c r="BB32" s="9">
-        <v>6.6854024275213764</v>
+        <v>7.2874851416666706</v>
       </c>
       <c r="BC32" s="9">
-        <v>6.0155677552819951</v>
-[...5 lines deleted...]
-        <v>13.997104290454983</v>
+        <v>7.2874851416666706</v>
+      </c>
+      <c r="BD32" s="12">
+        <v>8.5543759518959952</v>
+      </c>
+      <c r="BE32" s="12">
+        <v>8.5793532364909879</v>
       </c>
       <c r="BF32" s="9">
-        <v>29.466422661465483</v>
+        <v>18.45884625554395</v>
       </c>
       <c r="BG32" s="9">
-        <v>21.358616763782088</v>
+        <v>20.794818785366722</v>
       </c>
       <c r="BH32" s="9">
-        <v>-2.0329866874822016</v>
-[...2 lines deleted...]
-        <v>15.8852310695267</v>
+        <v>7.8579003879170317</v>
+      </c>
+      <c r="BI32" s="12">
+        <v>7.2874851416666706</v>
       </c>
       <c r="BJ32" s="9">
-        <v>456.9019762500011</v>
+        <v>0.24348666666666668</v>
       </c>
       <c r="BK32" s="9">
-        <v>-48.558875</v>
+        <v>0.24348666666666668</v>
       </c>
       <c r="BL32" s="9">
-        <v>0</v>
+        <v>0.24348666666666668</v>
       </c>
       <c r="BM32" s="9">
-        <v>0</v>
+        <v>0.24348666666666668</v>
       </c>
       <c r="BN32" s="9">
-        <v>0</v>
+        <v>0.24348666666666668</v>
       </c>
       <c r="BO32" s="9">
-        <v>0</v>
+        <v>0.24348666666666668</v>
       </c>
       <c r="BP32" s="9">
-        <v>-24.735932688476122</v>
+        <v>1.8403287193818589</v>
       </c>
       <c r="BQ32" s="9">
-        <v>-24.360932688476122</v>
+        <v>2.0002403721828745</v>
       </c>
       <c r="BR32" s="9">
-        <v>17.951944268385958</v>
+        <v>68.395073648399304</v>
       </c>
       <c r="BS32" s="9">
-        <v>-17.409244640803536</v>
+        <v>16.060842716463785</v>
       </c>
       <c r="BT32" s="9">
-        <v>0.70504144200000007</v>
+        <v>0.87818350468227091</v>
       </c>
       <c r="BU32" s="9">
-        <v>9.2305164192985263</v>
-[...2 lines deleted...]
-        <v>27.419874393333338</v>
+        <v>0.24348666666666668</v>
+      </c>
+      <c r="BV32" s="21">
+        <v>9.2658354166666648</v>
       </c>
       <c r="BW32" s="9">
-        <v>26.735276353333333</v>
+        <v>9.2658354166666648</v>
       </c>
       <c r="BX32" s="9">
-        <v>23.097237079999999</v>
+        <v>9.2658354166666648</v>
       </c>
       <c r="BY32" s="9">
-        <v>15.98934832</v>
+        <v>9.2658354166666648</v>
       </c>
       <c r="BZ32" s="9">
-        <v>11.055127946666667</v>
+        <v>9.2658354166666648</v>
       </c>
       <c r="CA32" s="9">
-        <v>13.512525</v>
+        <v>9.2658354166666648</v>
       </c>
       <c r="CB32" s="9">
-        <v>11.575650900262334</v>
+        <v>10.539221362929327</v>
       </c>
       <c r="CC32" s="9">
-        <v>9.9112352402623323</v>
+        <v>10.539221362929327</v>
       </c>
       <c r="CD32" s="9">
-        <v>87.34921778034952</v>
+        <v>96.427007987998337</v>
       </c>
       <c r="CE32" s="9">
-        <v>21.727717896148242</v>
+        <v>25.152128896860329</v>
       </c>
       <c r="CF32" s="9">
-        <v>14.473708858569182</v>
+        <v>9.3029360416666655</v>
       </c>
       <c r="CG32" s="9">
-        <v>28.630829490398636</v>
+        <v>9.2658354166666648</v>
       </c>
       <c r="CH32" s="13">
-        <v>6.1465008333333309</v>
+        <v>9.9897172574999988</v>
       </c>
       <c r="CI32" s="9">
-        <v>24.265828333333321</v>
+        <v>9.9897172574999988</v>
       </c>
       <c r="CJ32" s="9">
-        <v>15.923306249999994</v>
+        <v>9.9897172574999988</v>
       </c>
       <c r="CK32" s="9">
-        <v>16.828177083333326</v>
+        <v>9.9897172574999988</v>
       </c>
       <c r="CL32" s="9">
-        <v>9.3423083333333317</v>
+        <v>9.9897172574999988</v>
       </c>
       <c r="CM32" s="9">
-        <v>30.107782886411577</v>
-[...5 lines deleted...]
-        <v>1.2738817795959956</v>
+        <v>9.9897172574999988</v>
+      </c>
+      <c r="CN32" s="12">
+        <v>11.263103203762661</v>
+      </c>
+      <c r="CO32" s="12">
+        <v>11.263103203762661</v>
       </c>
       <c r="CP32" s="9">
-        <v>77.846551362692054</v>
+        <v>33.517334735407665</v>
       </c>
       <c r="CQ32" s="9">
-        <v>23.448949540044243</v>
+        <v>37.857802692117659</v>
       </c>
       <c r="CR32" s="9">
-        <v>20.524321001747605</v>
+        <v>10.051592257499999</v>
       </c>
       <c r="CS32" s="9">
-        <v>-33.694688921695757</v>
+        <v>9.9897172574999988</v>
       </c>
       <c r="CT32" s="13">
         <v>10.72037696666667</v>
       </c>
       <c r="CU32" s="9">
         <v>38.345216456250007</v>
       </c>
       <c r="CV32" s="9">
         <v>21.849618310416677</v>
       </c>
       <c r="CW32" s="9">
         <v>16.439526733333338</v>
       </c>
       <c r="CX32" s="9">
         <v>10.44981152291667</v>
       </c>
       <c r="CY32" s="9">
         <v>7.8498012500000023</v>
       </c>
-      <c r="CZ32" s="11"/>
-      <c r="DA32" s="11"/>
+      <c r="CZ32" s="12">
+        <v>24.240643797402356</v>
+      </c>
+      <c r="DA32" s="12"/>
       <c r="DB32" s="9"/>
       <c r="DC32" s="9"/>
       <c r="DD32" s="9"/>
       <c r="DE32" s="9"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="14" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="C33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="D33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="E33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="F33" s="9">
         <v>1.7628816503688678</v>
       </c>
-      <c r="G33" s="11">
+      <c r="G33" s="12">
         <v>1.7628816503688678</v>
       </c>
-      <c r="H33" s="11">
+      <c r="H33" s="12">
         <v>1.7628816503688678</v>
       </c>
       <c r="I33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="J33" s="9">
         <v>40.653149755092869</v>
       </c>
       <c r="K33" s="9">
         <v>18.173793205644866</v>
       </c>
       <c r="L33" s="9">
         <v>5.9847441503688685</v>
       </c>
       <c r="M33" s="9">
         <v>1.7628816503688678</v>
       </c>
       <c r="N33" s="9">
         <v>1.3753679558079994</v>
       </c>
       <c r="O33" s="9">
         <v>2.761790126171999</v>
       </c>
       <c r="P33" s="9">
         <v>4.1339178063773314</v>
       </c>
       <c r="Q33" s="9">
         <v>4.2725757946666647</v>
       </c>
       <c r="R33" s="9">
         <v>3.5843756666666655</v>
       </c>
-      <c r="S33" s="11">
+      <c r="S33" s="12">
         <v>2.6524379933333324</v>
       </c>
-      <c r="T33" s="11">
+      <c r="T33" s="12">
         <v>2.6529250653032976</v>
       </c>
       <c r="U33" s="9">
         <v>1.3506508589866839</v>
       </c>
       <c r="V33" s="9">
         <v>39.200000000000003</v>
       </c>
       <c r="W33" s="9">
         <v>8.2394644556511523</v>
       </c>
       <c r="X33" s="9">
         <v>29.405037038495642</v>
       </c>
       <c r="Y33" s="12">
         <v>12.067692558818646</v>
       </c>
       <c r="Z33" s="9">
-        <v>13.655927</v>
+        <v>0.12892709230711707</v>
       </c>
       <c r="AA33" s="9">
-        <v>18.336420499999999</v>
+        <v>0.12892709230711707</v>
       </c>
       <c r="AB33" s="9">
-        <v>12.564087000000001</v>
+        <v>0.12892709230711707</v>
       </c>
       <c r="AC33" s="9">
-        <v>4.1915564999999999</v>
+        <v>0.12892709230711707</v>
       </c>
       <c r="AD33" s="9">
-        <v>4.4579950000000004</v>
+        <v>0.12892709230711707</v>
       </c>
       <c r="AE33" s="9">
-        <v>5.3743445000000003</v>
-[...5 lines deleted...]
-        <v>3.2255748373323336</v>
+        <v>0.12892709230711707</v>
+      </c>
+      <c r="AF33" s="12">
+        <v>0.13022315472017193</v>
+      </c>
+      <c r="AG33" s="12">
+        <v>0.23832930672017194</v>
       </c>
       <c r="AH33" s="9">
-        <v>83.122901006630215</v>
+        <v>98.847311153420165</v>
       </c>
       <c r="AI33" s="9">
-        <v>9.2748779393356013</v>
+        <v>24.888317307591599</v>
       </c>
       <c r="AJ33" s="9">
-        <v>3.1095619047310548</v>
+        <v>2.2019972173071172</v>
       </c>
       <c r="AK33" s="9">
-        <v>-2.1822579949328902</v>
+        <v>0.12892709230711707</v>
       </c>
       <c r="AL33" s="9">
         <v>0.1811380000000006</v>
       </c>
       <c r="AM33" s="9">
         <v>0.1811380000000006</v>
       </c>
       <c r="AN33" s="9">
         <v>0.1811380000000006</v>
       </c>
       <c r="AO33" s="9">
         <v>0.1811380000000006</v>
       </c>
       <c r="AP33" s="9">
         <v>0.1811380000000006</v>
       </c>
       <c r="AQ33" s="9">
         <v>0.1811380000000006</v>
       </c>
       <c r="AR33" s="12">
-        <v>23.711816242092834</v>
+        <v>0.41999071835958657</v>
       </c>
       <c r="AS33" s="12">
         <v>0.56468918435958659</v>
       </c>
       <c r="AT33" s="9">
         <v>100.1476257834596</v>
       </c>
       <c r="AU33" s="9">
         <v>28.612945769618506</v>
       </c>
       <c r="AV33" s="9">
         <v>3.2300755000000008</v>
       </c>
       <c r="AW33" s="12">
         <v>0.1811380000000006</v>
       </c>
       <c r="AX33" s="9">
-        <v>0.49931432712506318</v>
+        <v>0</v>
       </c>
       <c r="AY33" s="9">
-        <v>0.48446439670454083</v>
+        <v>0</v>
       </c>
       <c r="AZ33" s="9">
-        <v>0.41066474249345969</v>
+        <v>0</v>
       </c>
       <c r="BA33" s="9">
-        <v>0.26733208074655412</v>
+        <v>0</v>
       </c>
       <c r="BB33" s="9">
-        <v>0.16666588575221578</v>
+        <v>0</v>
       </c>
       <c r="BC33" s="9">
-        <v>0.14996996398110182</v>
-[...5 lines deleted...]
-        <v>0.20418970993401264</v>
+        <v>0</v>
+      </c>
+      <c r="BD33" s="12">
+        <v>0</v>
+      </c>
+      <c r="BE33" s="12">
+        <v>7.2485606725699467E-2</v>
       </c>
       <c r="BF33" s="9">
-        <v>149.38776726102549</v>
+        <v>171.19984219472755</v>
       </c>
       <c r="BG33" s="9">
-        <v>11.759455841374736</v>
+        <v>7.8280744964897382</v>
       </c>
       <c r="BH33" s="9">
-        <v>-7.8293797302769494</v>
-[...2 lines deleted...]
-        <v>6.290693922948401E-2</v>
+        <v>0.48860026244168941</v>
+      </c>
+      <c r="BI33" s="12">
+        <v>0</v>
       </c>
       <c r="BJ33" s="9">
-        <v>0.57803346666666677</v>
+        <v>0.26730550000000008</v>
       </c>
       <c r="BK33" s="9">
-        <v>0.61732085000000025</v>
+        <v>0.26730550000000008</v>
       </c>
       <c r="BL33" s="9">
-        <v>0</v>
+        <v>0.26730550000000008</v>
       </c>
       <c r="BM33" s="9">
-        <v>0</v>
+        <v>0.26730550000000008</v>
       </c>
       <c r="BN33" s="9">
-        <v>0</v>
+        <v>0.26730550000000008</v>
       </c>
       <c r="BO33" s="9">
-        <v>0</v>
+        <v>0.26730550000000008</v>
       </c>
       <c r="BP33" s="9">
-        <v>0</v>
+        <v>0.26730550000000008</v>
       </c>
       <c r="BQ33" s="9">
-        <v>0</v>
+        <v>0.28283645888439052</v>
       </c>
       <c r="BR33" s="9">
-        <v>127.8893164812137</v>
+        <v>179.5344886012553</v>
       </c>
       <c r="BS33" s="9">
-        <v>22.30721969494256</v>
+        <v>26.370475879610087</v>
       </c>
       <c r="BT33" s="9">
-        <v>0</v>
+        <v>0.89017334510633128</v>
       </c>
       <c r="BU33" s="9">
-        <v>40.298244890973933</v>
-[...2 lines deleted...]
-        <v>0.74406016666666686</v>
+        <v>0.26730550000000008</v>
+      </c>
+      <c r="BV33" s="21">
+        <v>0.73915600000000015</v>
       </c>
       <c r="BW33" s="9">
-        <v>0.72548116666666684</v>
+        <v>0.73915600000000015</v>
       </c>
       <c r="BX33" s="9">
-        <v>0.62675800000000015</v>
+        <v>0.73915600000000015</v>
       </c>
       <c r="BY33" s="9">
-        <v>0.43387575000000012</v>
+        <v>0.73915600000000015</v>
       </c>
       <c r="BZ33" s="9">
-        <v>0.29998008333333337</v>
+        <v>0.73915600000000015</v>
       </c>
       <c r="CA33" s="9">
-        <v>0.36666666666666675</v>
+        <v>0.73915600000000015</v>
       </c>
       <c r="CB33" s="9">
-        <v>0.29102333333333336</v>
+        <v>0.73915600000000015</v>
       </c>
       <c r="CC33" s="9">
-        <v>0.24585733333333337</v>
+        <v>0.81787150000000008</v>
       </c>
       <c r="CD33" s="9">
-        <v>161.91177187686597</v>
+        <v>183.83158657308999</v>
       </c>
       <c r="CE33" s="9">
-        <v>21.199072814260994</v>
+        <v>29.880116091910004</v>
       </c>
       <c r="CF33" s="9">
-        <v>0.37462791666666673</v>
+        <v>3.3733003750000004</v>
       </c>
       <c r="CG33" s="9">
-        <v>19.55603098198177</v>
+        <v>0.73915600000000015</v>
       </c>
       <c r="CH33" s="13">
-        <v>0.49999999999999994</v>
+        <v>0.76442500000000002</v>
       </c>
       <c r="CI33" s="9">
-        <v>1.9740999999999997</v>
+        <v>0.76442500000000002</v>
       </c>
       <c r="CJ33" s="9">
-        <v>1.2953899999999998</v>
+        <v>0.76442500000000002</v>
       </c>
       <c r="CK33" s="9">
-        <v>1.3690059999999997</v>
+        <v>0.76442500000000002</v>
       </c>
       <c r="CL33" s="9">
-        <v>0.7599999999999999</v>
+        <v>0.76442500000000002</v>
       </c>
       <c r="CM33" s="9">
-        <v>2.449404844996196</v>
-[...5 lines deleted...]
-        <v>7.4719518594024426E-2</v>
+        <v>0.76442500000000002</v>
+      </c>
+      <c r="CN33" s="12">
+        <v>0.76442500000000002</v>
+      </c>
+      <c r="CO33" s="12">
+        <v>0.76442500000000002</v>
       </c>
       <c r="CP33" s="9">
-        <v>165.61977742751665</v>
+        <v>179.20101498280502</v>
       </c>
       <c r="CQ33" s="9">
-        <v>28.109845197154126</v>
+        <v>32.648285567195003</v>
       </c>
       <c r="CR33" s="9">
-        <v>4.4179429174367311</v>
+        <v>0.76442500000000002</v>
       </c>
       <c r="CS33" s="9">
-        <v>3.2470832851551923</v>
+        <v>0.76442500000000002</v>
       </c>
       <c r="CT33" s="13">
         <v>0.79166666666666674</v>
       </c>
       <c r="CU33" s="9">
         <v>3.026510416666667</v>
       </c>
       <c r="CV33" s="9">
         <v>1.6587500000000002</v>
       </c>
       <c r="CW33" s="9">
         <v>1.2361249999999999</v>
       </c>
       <c r="CX33" s="9">
         <v>0.79166666666666674</v>
       </c>
       <c r="CY33" s="9">
         <v>0.58979375000000001</v>
       </c>
-      <c r="CZ33" s="11"/>
-      <c r="DA33" s="11"/>
+      <c r="CZ33" s="12">
+        <v>0.41659810770440259</v>
+      </c>
+      <c r="DA33" s="12"/>
       <c r="DB33" s="9"/>
       <c r="DC33" s="9"/>
       <c r="DD33" s="9"/>
       <c r="DE33" s="9"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="14" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="C34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="D34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="E34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="F34" s="9">
         <v>0.20953751707651999</v>
       </c>
-      <c r="G34" s="11">
+      <c r="G34" s="12">
         <v>0.20953751707651999</v>
       </c>
-      <c r="H34" s="11">
+      <c r="H34" s="12">
         <v>69.664249355786538</v>
       </c>
       <c r="I34" s="9">
         <v>69.66729284478653</v>
       </c>
       <c r="J34" s="9">
         <v>69.66729284478653</v>
       </c>
       <c r="K34" s="9">
         <v>70.562748377786534</v>
       </c>
       <c r="L34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="M34" s="9">
         <v>0.20953751707651999</v>
       </c>
       <c r="N34" s="9">
         <v>0.16347729999999935</v>
       </c>
       <c r="O34" s="8">
         <v>0.32826851249999872</v>
       </c>
       <c r="P34" s="9">
         <v>0.4913606708333314</v>
@@ -8963,293 +9034,295 @@
       <c r="R34" s="9">
         <v>0.42604166666666499</v>
       </c>
       <c r="S34" s="9">
         <v>0.31527083333333211</v>
       </c>
       <c r="T34" s="9">
         <v>81.335759919026856</v>
       </c>
       <c r="U34" s="9">
         <v>82.170363160966545</v>
       </c>
       <c r="V34" s="9">
         <v>86</v>
       </c>
       <c r="W34" s="9">
         <v>83.433846736696992</v>
       </c>
       <c r="X34" s="9">
         <v>0.26620729788244024</v>
       </c>
       <c r="Y34" s="12">
         <v>0.93216580697722828</v>
       </c>
       <c r="Z34" s="9">
-        <v>0.92355342083333325</v>
+        <v>0.32473777096493789</v>
       </c>
       <c r="AA34" s="9">
-        <v>1.2392686583333332</v>
+        <v>0.32473777096493789</v>
       </c>
       <c r="AB34" s="9">
-        <v>0.84156978749999989</v>
+        <v>0.32473777096493789</v>
       </c>
       <c r="AC34" s="9">
-        <v>0.26866666666666661</v>
+        <v>0.32473777096493789</v>
       </c>
       <c r="AD34" s="9">
-        <v>0.29049583333333329</v>
+        <v>0.32473777096493789</v>
       </c>
       <c r="AE34" s="9">
-        <v>0.35934166666666661</v>
-[...5 lines deleted...]
-        <v>88.528869373140566</v>
+        <v>0.32473777096493789</v>
+      </c>
+      <c r="AF34" s="12">
+        <v>78.170057489347428</v>
+      </c>
+      <c r="AG34" s="12">
+        <v>78.179547614347427</v>
       </c>
       <c r="AH34" s="9">
-        <v>90.951808981608579</v>
+        <v>81.304837022387431</v>
       </c>
       <c r="AI34" s="9">
-        <v>93.188000928701499</v>
+        <v>79.763915931307437</v>
       </c>
       <c r="AJ34" s="9">
-        <v>1.1238476080623365</v>
+        <v>0.32473777096493789</v>
       </c>
       <c r="AK34" s="9">
-        <v>0.51444496243261961</v>
+        <v>0.32473777096493789</v>
       </c>
       <c r="AL34" s="9">
         <v>1.1773969999999998</v>
       </c>
       <c r="AM34" s="9">
         <v>1.1773969999999998</v>
       </c>
       <c r="AN34" s="9">
         <v>1.1773969999999998</v>
       </c>
       <c r="AO34" s="9">
         <v>1.1773969999999998</v>
       </c>
       <c r="AP34" s="9">
         <v>1.1773969999999998</v>
       </c>
       <c r="AQ34" s="9">
         <v>1.1773969999999998</v>
       </c>
       <c r="AR34" s="12">
-        <v>220.03788127423209</v>
+        <v>50.692676311739085</v>
       </c>
       <c r="AS34" s="12">
         <v>50.704735771739081</v>
       </c>
       <c r="AT34" s="9">
         <v>57.840940970339091</v>
       </c>
       <c r="AU34" s="9">
         <v>54.911196844130451</v>
       </c>
       <c r="AV34" s="9">
         <v>1.1773969999999998</v>
       </c>
       <c r="AW34" s="12">
         <v>1.1773969999999998</v>
       </c>
       <c r="AX34" s="9">
         <v>0</v>
       </c>
       <c r="AY34" s="9">
         <v>0</v>
       </c>
       <c r="AZ34" s="9">
         <v>0</v>
       </c>
       <c r="BA34" s="9">
         <v>0</v>
       </c>
       <c r="BB34" s="9">
         <v>0</v>
       </c>
       <c r="BC34" s="9">
         <v>0</v>
       </c>
-      <c r="BD34" s="11">
-[...3 lines deleted...]
-        <v>14.500180763680667</v>
+      <c r="BD34" s="12">
+        <v>31.953001322437036</v>
+      </c>
+      <c r="BE34" s="12">
+        <v>31.95750411668428</v>
       </c>
       <c r="BF34" s="9">
-        <v>107.4857355280262</v>
+        <v>147.71535149295073</v>
       </c>
       <c r="BG34" s="9">
-        <v>15.891105695677052</v>
+        <v>33.566140660821169</v>
       </c>
       <c r="BH34" s="9">
-        <v>-0.59819331082783922</v>
-[...2 lines deleted...]
-        <v>-5.5114413797712337E-4</v>
+        <v>0</v>
+      </c>
+      <c r="BI34" s="12">
+        <v>0</v>
       </c>
       <c r="BJ34" s="9">
-        <v>4.1254169333333328</v>
+        <v>1.2757762500000003</v>
       </c>
       <c r="BK34" s="9">
-        <v>4.4058104499999997</v>
+        <v>1.2757762500000003</v>
       </c>
       <c r="BL34" s="9">
-        <v>0</v>
+        <v>1.2757762499999992</v>
       </c>
       <c r="BM34" s="9">
-        <v>0</v>
+        <v>1.2757762499999992</v>
       </c>
       <c r="BN34" s="9">
-        <v>0</v>
+        <v>1.2757762499999992</v>
       </c>
       <c r="BO34" s="9">
-        <v>0</v>
+        <v>1.2757762499999992</v>
       </c>
       <c r="BP34" s="9">
-        <v>32.028090995918483</v>
+        <v>35.055883919865629</v>
       </c>
       <c r="BQ34" s="9">
-        <v>1.0014164330773159</v>
+        <v>35.720732903839192</v>
       </c>
       <c r="BR34" s="9">
-        <v>62.332151948869672</v>
+        <v>39.861286554940079</v>
       </c>
       <c r="BS34" s="9">
-        <v>34.200678712007161</v>
+        <v>39.148535542872466</v>
       </c>
       <c r="BT34" s="9">
-        <v>0</v>
+        <v>1.2757762500000003</v>
       </c>
       <c r="BU34" s="9">
-        <v>5.3964908340678033</v>
-[...2 lines deleted...]
-        <v>3.5511962500000003</v>
+        <v>1.2757762500000003</v>
+      </c>
+      <c r="BV34" s="21">
+        <v>1.6954390750000004</v>
       </c>
       <c r="BW34" s="9">
-        <v>3.4625237500000008</v>
+        <v>1.6954390750000004</v>
       </c>
       <c r="BX34" s="9">
-        <v>2.9913449999999999</v>
+        <v>1.6954390750000004</v>
       </c>
       <c r="BY34" s="9">
-        <v>2.0707706250000002</v>
+        <v>1.6954390750000004</v>
       </c>
       <c r="BZ34" s="9">
-        <v>1.4317231250000002</v>
+        <v>1.6954390750000004</v>
       </c>
       <c r="CA34" s="9">
-        <v>1.75</v>
+        <v>1.6954390750000004</v>
       </c>
       <c r="CB34" s="9">
-        <v>34.135047347457267</v>
+        <v>35.193754883074455</v>
       </c>
       <c r="CC34" s="9">
-        <v>35.484177496955908</v>
+        <v>35.215335395074455</v>
       </c>
       <c r="CD34" s="9">
-        <v>36.437387570826793</v>
+        <v>54.418090372104459</v>
       </c>
       <c r="CE34" s="9">
-        <v>38.522356769884034</v>
+        <v>40.839696082044455</v>
       </c>
       <c r="CF34" s="9">
-        <v>1.7879968750000002</v>
+        <v>1.6954390750000004</v>
       </c>
       <c r="CG34" s="9">
-        <v>48.773098329670006</v>
+        <v>1.6954390750000004</v>
       </c>
       <c r="CH34" s="13">
-        <v>1.1468749999999999</v>
+        <v>1.2209396100000003</v>
       </c>
       <c r="CI34" s="9">
-        <v>4.5280918749999994</v>
+        <v>1.2209396100000003</v>
       </c>
       <c r="CJ34" s="9">
-        <v>2.9713008125</v>
+        <v>1.2209396100000003</v>
       </c>
       <c r="CK34" s="9">
-        <v>3.1401575125000001</v>
+        <v>1.2209396100000003</v>
       </c>
       <c r="CL34" s="9">
-        <v>1.7432499999999997</v>
+        <v>1.2209396100000003</v>
       </c>
       <c r="CM34" s="9">
-        <v>4.17354873228612</v>
-[...5 lines deleted...]
-        <v>31.04600915629829</v>
+        <v>1.2209396100000003</v>
+      </c>
+      <c r="CN34" s="12">
+        <v>31.778276491128448</v>
+      </c>
+      <c r="CO34" s="12">
+        <v>32.76072045912845</v>
       </c>
       <c r="CP34" s="9">
-        <v>54.819982491647302</v>
+        <v>68.384274554018447</v>
       </c>
       <c r="CQ34" s="9">
-        <v>38.993258822516836</v>
+        <v>53.132393060238449</v>
       </c>
       <c r="CR34" s="9">
-        <v>3.8226887990252632</v>
+        <v>1.2209396100000003</v>
       </c>
       <c r="CS34" s="9">
-        <v>-7.7411350807735193</v>
+        <v>1.2209396100000003</v>
       </c>
       <c r="CT34" s="13">
         <v>1.2644500000000003</v>
       </c>
       <c r="CU34" s="9">
         <v>4.8339424375000011</v>
       </c>
       <c r="CV34" s="9">
         <v>2.6493555</v>
       </c>
       <c r="CW34" s="9">
         <v>1.9743388500000003</v>
       </c>
       <c r="CX34" s="9">
         <v>1.2644500000000003</v>
       </c>
       <c r="CY34" s="9">
         <v>0.94201857750000006</v>
       </c>
-      <c r="CZ34" s="11"/>
-      <c r="DA34" s="11"/>
+      <c r="CZ34" s="12">
+        <v>28.238153899811451</v>
+      </c>
+      <c r="DA34" s="12"/>
       <c r="DB34" s="9"/>
       <c r="DC34" s="9"/>
       <c r="DD34" s="9"/>
       <c r="DE34" s="9"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="14" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="C35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="D35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="E35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="F35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="G35" s="15">
         <v>0.53772208292348</v>
       </c>
       <c r="H35" s="15">
         <v>24.405603432923481</v>
       </c>
       <c r="I35" s="15">
         <v>24.613679888923482</v>
       </c>
@@ -9280,2005 +9353,2013 @@
       <c r="R35" s="15">
         <v>1.1273427826250493</v>
       </c>
       <c r="S35" s="15">
         <v>0.76948564998564262</v>
       </c>
       <c r="T35" s="15">
         <v>30.210560684614194</v>
       </c>
       <c r="U35" s="15">
         <v>30.208668028963697</v>
       </c>
       <c r="V35" s="15">
         <v>396.2</v>
       </c>
       <c r="W35" s="15">
         <v>81.668207274962768</v>
       </c>
       <c r="X35" s="15">
         <v>97.625032174523909</v>
       </c>
       <c r="Y35" s="15">
         <v>50.556195574891412</v>
       </c>
       <c r="Z35" s="15">
-        <v>3.8330509166666666</v>
+        <v>2.364071490391852</v>
       </c>
       <c r="AA35" s="15">
-        <v>5.1515311666666666</v>
+        <v>2.364071490391852</v>
       </c>
       <c r="AB35" s="15">
-        <v>3.5730542500000002</v>
+        <v>2.364071490391852</v>
       </c>
       <c r="AC35" s="15">
-        <v>1.2610376666666667</v>
+        <v>2.3640714903918525</v>
       </c>
       <c r="AD35" s="15">
-        <v>1.3140800000000001</v>
+        <v>2.364071490391852</v>
       </c>
       <c r="AE35" s="15">
-        <v>1.532063</v>
+        <v>2.364071490391852</v>
       </c>
       <c r="AF35" s="15">
-        <v>25.867358692108521</v>
+        <v>31.916416000116865</v>
       </c>
       <c r="AG35" s="15">
-        <v>25.868369042144309</v>
+        <v>32.303726575116862</v>
       </c>
       <c r="AH35" s="15">
-        <v>665.40621971582368</v>
+        <v>751.71668729765452</v>
       </c>
       <c r="AI35" s="15">
-        <v>56.336012428247194</v>
+        <v>163.43374552540442</v>
       </c>
       <c r="AJ35" s="15">
-        <v>-1.8745708568761512</v>
+        <v>2.364071490391852</v>
       </c>
       <c r="AK35" s="15">
-        <v>-25.230400057588412</v>
+        <v>2.364071490391852</v>
       </c>
       <c r="AL35" s="15">
         <v>2.4511789702069398</v>
       </c>
       <c r="AM35" s="15">
         <v>2.4511789702069398</v>
       </c>
       <c r="AN35" s="15">
         <v>2.4511789702069398</v>
       </c>
       <c r="AO35" s="15">
         <v>2.4511789702069398</v>
       </c>
       <c r="AP35" s="15">
         <v>2.4511789702069398</v>
       </c>
       <c r="AQ35" s="15">
         <v>2.4511789702069398</v>
       </c>
       <c r="AR35" s="15">
-        <v>348.37765373125183</v>
+        <v>22.416908801802325</v>
       </c>
       <c r="AS35" s="15">
         <v>22.889636051802327</v>
       </c>
       <c r="AT35" s="15">
         <v>664.9915427590704</v>
       </c>
       <c r="AU35" s="15">
         <v>156.43708074358415</v>
       </c>
       <c r="AV35" s="15">
         <v>2.6668039702069399</v>
       </c>
       <c r="AW35" s="15">
         <v>2.4511789702069398</v>
       </c>
       <c r="AX35" s="15">
-        <v>38.16560119211325</v>
+        <v>20.269916975871148</v>
       </c>
       <c r="AY35" s="15">
-        <v>37.012092467218181</v>
+        <v>20.269916975871148</v>
       </c>
       <c r="AZ35" s="15">
-        <v>31.549334000441707</v>
+        <v>20.269916975871148</v>
       </c>
       <c r="BA35" s="15">
-        <v>20.602302453311076</v>
+        <v>20.269916975871148</v>
       </c>
       <c r="BB35" s="15">
-        <v>13.012814812070497</v>
+        <v>20.269916975871148</v>
       </c>
       <c r="BC35" s="9">
-        <v>11.653776914704189</v>
-[...5 lines deleted...]
-        <v>77.196533630015381</v>
+        <v>20.269916975871148</v>
+      </c>
+      <c r="BD35" s="12">
+        <v>80.459855806129539</v>
+      </c>
+      <c r="BE35" s="12">
+        <v>96.3564526288433</v>
       </c>
       <c r="BF35" s="9">
-        <v>602.58582342878276</v>
+        <v>640.36972266869998</v>
       </c>
       <c r="BG35" s="9">
-        <v>262.96220312605158</v>
+        <v>295.50191377399807</v>
       </c>
       <c r="BH35" s="12">
-        <v>22.024457865957309</v>
-[...2 lines deleted...]
-        <v>40.569712037127516</v>
+        <v>34.549508236003767</v>
+      </c>
+      <c r="BI35" s="12">
+        <v>20.269916975871148</v>
       </c>
       <c r="BJ35" s="9">
-        <v>9.5853407499999967</v>
+        <v>4.5246336375000027</v>
       </c>
       <c r="BK35" s="9">
-        <v>10.376707958333331</v>
+        <v>4.5246336375000027</v>
       </c>
       <c r="BL35" s="9">
-        <v>1.2834149999999966</v>
+        <v>4.5246336375000027</v>
       </c>
       <c r="BM35" s="9">
-        <v>0.99809645833333083</v>
+        <v>4.5246336375000027</v>
       </c>
       <c r="BN35" s="9">
-        <v>0.93333333330416435</v>
+        <v>4.5246336375000027</v>
       </c>
       <c r="BO35" s="9">
-        <v>0.46395562499999882</v>
+        <v>4.5246336375000027</v>
       </c>
       <c r="BP35" s="9">
-        <v>59.009683613498204</v>
+        <v>107.46415468487929</v>
       </c>
       <c r="BQ35" s="9">
-        <v>9.5876281793356419</v>
+        <v>107.59915236084042</v>
       </c>
       <c r="BR35" s="9">
-        <v>609.362847876145</v>
+        <v>909.79141113046433</v>
       </c>
       <c r="BS35" s="9">
-        <v>134.42238490717909</v>
+        <v>207.06293843789342</v>
       </c>
       <c r="BT35" s="9">
-        <v>3.4076738826666646</v>
+        <v>7.0073546415936274</v>
       </c>
       <c r="BU35" s="9">
-        <v>255.54887266077446</v>
-[...2 lines deleted...]
-        <v>11.699698681250005</v>
+        <v>4.5246336375000027</v>
+      </c>
+      <c r="BV35" s="21">
+        <v>4.279905583333333</v>
       </c>
       <c r="BW35" s="9">
-        <v>11.460148116666673</v>
+        <v>4.279905583333333</v>
       </c>
       <c r="BX35" s="9">
-        <v>10.12585783958334</v>
+        <v>4.279905583333333</v>
       </c>
       <c r="BY35" s="9">
-        <v>7.4126555708333388</v>
+        <v>4.279905583333333</v>
       </c>
       <c r="BZ35" s="9">
-        <v>5.2708723395833372</v>
+        <v>4.279905583333333</v>
       </c>
       <c r="CA35" s="9">
-        <v>6.058500493750004</v>
+        <v>4.279905583333333</v>
       </c>
       <c r="CB35" s="9">
-        <v>97.002101296691876</v>
+        <v>100.69382348010241</v>
       </c>
       <c r="CC35" s="9">
-        <v>97.628134065653811</v>
+        <v>101.18500820010242</v>
       </c>
       <c r="CD35" s="9">
-        <v>1055.056280101064</v>
+        <v>1215.7277238182025</v>
       </c>
       <c r="CE35" s="9">
-        <v>193.47043645257162</v>
+        <v>259.43688614500246</v>
       </c>
       <c r="CF35" s="9">
-        <v>8.0981366802279915</v>
+        <v>4.4654087083333334</v>
       </c>
       <c r="CG35" s="9">
-        <v>56.48624311924452</v>
+        <v>4.279905583333333</v>
       </c>
       <c r="CH35" s="13">
-        <v>3.1127899166666708</v>
+        <v>4.2349145000000004</v>
       </c>
       <c r="CI35" s="9">
-        <v>11.81690314583334</v>
+        <v>4.2349145000000004</v>
       </c>
       <c r="CJ35" s="15">
-        <v>7.8582902500000067</v>
+        <v>4.2349145000000004</v>
       </c>
       <c r="CK35" s="15">
-        <v>8.289045541666674</v>
+        <v>4.2349145000000004</v>
       </c>
       <c r="CL35" s="15">
-        <v>4.6414591041666711</v>
+        <v>4.2349145000000004</v>
       </c>
       <c r="CM35" s="9">
-        <v>14.382762001332221</v>
-[...5 lines deleted...]
-        <v>100.79551835063296</v>
+        <v>4.2349145000000004</v>
+      </c>
+      <c r="CN35" s="12">
+        <v>74.658483164499998</v>
+      </c>
+      <c r="CO35" s="12">
+        <v>74.658483164499998</v>
       </c>
       <c r="CP35" s="9">
-        <v>949.55283176923945</v>
+        <v>993.12517985452189</v>
       </c>
       <c r="CQ35" s="9">
-        <v>175.49246230795177</v>
+        <v>247.40900258647798</v>
       </c>
       <c r="CR35" s="9">
-        <v>10.231229692387664</v>
+        <v>5.3824145000000003</v>
       </c>
       <c r="CS35" s="9">
-        <v>137.46447097768268</v>
+        <v>4.2349145000000004</v>
       </c>
       <c r="CT35" s="13">
         <v>4.3858333333333341</v>
       </c>
       <c r="CU35" s="9">
         <v>16.766867708333336</v>
       </c>
       <c r="CV35" s="15">
         <v>9.1894750000000016</v>
       </c>
       <c r="CW35" s="15">
         <v>6.8481325000000011</v>
       </c>
       <c r="CX35" s="15">
         <v>4.3858333333333341</v>
       </c>
       <c r="CY35" s="9">
         <v>3.2674573750000007</v>
       </c>
-      <c r="CZ35" s="11"/>
-      <c r="DA35" s="11"/>
+      <c r="CZ35" s="12">
+        <v>69.121780965192414</v>
+      </c>
+      <c r="DA35" s="12"/>
       <c r="DB35" s="9"/>
       <c r="DC35" s="9"/>
       <c r="DD35" s="9"/>
       <c r="DE35" s="9"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="14" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="C36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="D36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="E36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="F36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
-      <c r="G36" s="11">
+      <c r="G36" s="12">
         <v>1.4969445503656148E-2</v>
       </c>
-      <c r="H36" s="11">
+      <c r="H36" s="12">
         <v>131.55944693522369</v>
       </c>
       <c r="I36" s="9">
         <v>132.99133773522368</v>
       </c>
       <c r="J36" s="9">
         <v>548.84939734803618</v>
       </c>
       <c r="K36" s="9">
         <v>187.10061717028606</v>
       </c>
       <c r="L36" s="9">
         <v>8.3116469746286548</v>
       </c>
       <c r="M36" s="9">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="N36" s="9">
         <v>1.8515642273999999E-2</v>
       </c>
       <c r="O36" s="9">
         <v>3.8783036482799994E-2</v>
       </c>
       <c r="P36" s="9">
         <v>4.3151904749499995E-2</v>
       </c>
       <c r="Q36" s="9">
         <v>5.1268840555E-2</v>
       </c>
       <c r="R36" s="9">
         <v>4.0536447140499997E-2</v>
       </c>
-      <c r="S36" s="11">
+      <c r="S36" s="12">
         <v>2.6896860724399996E-2</v>
       </c>
-      <c r="T36" s="11">
+      <c r="T36" s="12">
         <v>152.29399873981507</v>
       </c>
       <c r="U36" s="9">
         <v>153.5776176745012</v>
       </c>
       <c r="V36" s="9">
         <v>513.9</v>
       </c>
       <c r="W36" s="9">
         <v>183.03118191832078</v>
       </c>
       <c r="X36" s="9">
         <v>87.226587630149893</v>
       </c>
       <c r="Y36" s="12">
         <v>91.802979341484829</v>
       </c>
       <c r="Z36" s="9">
-        <v>2.0110974643511903</v>
+        <v>3.8454166666666628E-4</v>
       </c>
       <c r="AA36" s="9">
-        <v>2.7241586446994051</v>
+        <v>3.8454166666666628E-4</v>
       </c>
       <c r="AB36" s="9">
-        <v>2.0856287634940478</v>
+        <v>3.8454166666666628E-4</v>
       </c>
       <c r="AC36" s="9">
-        <v>1.0456302903898811</v>
+        <v>3.8454166666666612E-4</v>
       </c>
       <c r="AD36" s="9">
-        <v>0.97476398014880972</v>
+        <v>3.8454166666666612E-4</v>
       </c>
       <c r="AE36" s="9">
-        <v>0.91101549750892863</v>
-[...5 lines deleted...]
-        <v>183.72112661240544</v>
+        <v>3.8454166666666612E-4</v>
+      </c>
+      <c r="AF36" s="12">
+        <v>39.155980403929398</v>
+      </c>
+      <c r="AG36" s="12">
+        <v>40.746991813929398</v>
       </c>
       <c r="AH36" s="9">
-        <v>904.67436383529832</v>
+        <v>823.42148650081788</v>
       </c>
       <c r="AI36" s="9">
-        <v>230.4522682524204</v>
+        <v>127.86275539920973</v>
       </c>
       <c r="AJ36" s="9">
-        <v>26.906748767937774</v>
+        <v>7.3570990416666664</v>
       </c>
       <c r="AK36" s="9">
-        <v>4.0425535274624509E-4</v>
+        <v>3.8454166666666612E-4</v>
       </c>
       <c r="AL36" s="9">
         <v>4.1637948260838158E-2</v>
       </c>
       <c r="AM36" s="9">
         <v>4.1637948260838158E-2</v>
       </c>
       <c r="AN36" s="9">
         <v>4.1637948260838158E-2</v>
       </c>
       <c r="AO36" s="9">
         <v>4.1637948260838158E-2</v>
       </c>
       <c r="AP36" s="9">
         <v>4.1637948260838158E-2</v>
       </c>
       <c r="AQ36" s="9">
         <v>4.1637948260838158E-2</v>
       </c>
       <c r="AR36" s="12">
-        <v>363.9226361027994</v>
+        <v>25.908729098674041</v>
       </c>
       <c r="AS36" s="12">
         <v>27.263225198674043</v>
       </c>
       <c r="AT36" s="9">
         <v>942.36734760742138</v>
       </c>
       <c r="AU36" s="9">
         <v>173.5147044814577</v>
       </c>
       <c r="AV36" s="9">
         <v>10.829087948260838</v>
       </c>
       <c r="AW36" s="12">
         <v>4.1637948260838158E-2</v>
       </c>
       <c r="AX36" s="9">
-        <v>3.5375000000000001E-4</v>
+        <v>5.0383833333333357</v>
       </c>
       <c r="AY36" s="9">
-        <v>3.5812499999999999E-4</v>
+        <v>5.0383833333333357</v>
       </c>
       <c r="AZ36" s="9">
-        <v>3.7875000000000002E-4</v>
+        <v>5.0383833333333357</v>
       </c>
       <c r="BA36" s="9">
-        <v>4.1187500000000002E-4</v>
+        <v>5.0383833333333357</v>
       </c>
       <c r="BB36" s="9">
-        <v>4.3375E-4</v>
+        <v>5.0383833333333357</v>
       </c>
       <c r="BC36" s="9">
-        <v>2.7250000000000001E-4</v>
-[...5 lines deleted...]
-        <v>46.65451642951669</v>
+        <v>5.0383833333333357</v>
+      </c>
+      <c r="BD36" s="12">
+        <v>57.243462902544195</v>
+      </c>
+      <c r="BE36" s="12">
+        <v>58.736340445257795</v>
       </c>
       <c r="BF36" s="9">
-        <v>837.89179318921435</v>
+        <v>819.69439280209156</v>
       </c>
       <c r="BG36" s="9">
-        <v>187.29668624972524</v>
+        <v>247.22524910498441</v>
       </c>
       <c r="BH36" s="9">
-        <v>-50.08243033799905</v>
-[...2 lines deleted...]
-        <v>10.243252373018786</v>
+        <v>7.0279797654275376</v>
+      </c>
+      <c r="BI36" s="12">
+        <v>5.0383833333333357</v>
       </c>
       <c r="BJ36" s="9">
-        <v>437.10630958333445</v>
+        <v>12.596888846666669</v>
       </c>
       <c r="BK36" s="9">
-        <v>-69.7</v>
+        <v>12.596888846666669</v>
       </c>
       <c r="BL36" s="9">
-        <v>0</v>
+        <v>12.596888846666669</v>
       </c>
       <c r="BM36" s="9">
-        <v>0</v>
+        <v>12.596888846666669</v>
       </c>
       <c r="BN36" s="9">
-        <v>0</v>
+        <v>12.596888846666669</v>
       </c>
       <c r="BO36" s="9">
-        <v>0</v>
+        <v>12.596888846666669</v>
       </c>
       <c r="BP36" s="9">
-        <v>24.22084411122745</v>
+        <v>52.248348784333871</v>
       </c>
       <c r="BQ36" s="9">
-        <v>-25.958538787363928</v>
+        <v>58.148840048256567</v>
       </c>
       <c r="BR36" s="9">
-        <v>687.66105652358965</v>
+        <v>1158.8248118282536</v>
       </c>
       <c r="BS36" s="9">
-        <v>164.02889848079474</v>
+        <v>226.53948005566244</v>
       </c>
       <c r="BT36" s="9">
-        <v>0.20736512999999998</v>
+        <v>15.065122120723737</v>
       </c>
       <c r="BU36" s="9">
-        <v>433.90072927378765</v>
-[...2 lines deleted...]
-        <v>8.3205263333333335</v>
+        <v>12.596888846666669</v>
+      </c>
+      <c r="BV36" s="21">
+        <v>3.7890570000000006</v>
       </c>
       <c r="BW36" s="9">
-        <v>8.1128343333333337</v>
+        <v>3.7890570000000006</v>
       </c>
       <c r="BX36" s="9">
-        <v>7.0089290000000002</v>
+        <v>3.7890570000000006</v>
       </c>
       <c r="BY36" s="9">
-        <v>4.8521522499999996</v>
+        <v>3.7890570000000006</v>
       </c>
       <c r="BZ36" s="9">
-        <v>3.354911916666667</v>
+        <v>3.7890570000000006</v>
       </c>
       <c r="CA36" s="9">
-        <v>4.1005249999999993</v>
+        <v>3.7890570000000006</v>
       </c>
       <c r="CB36" s="9">
-        <v>44.063719581055572</v>
+        <v>44.612323665696785</v>
       </c>
       <c r="CC36" s="9">
-        <v>47.902432709783405</v>
+        <v>49.699320655696781</v>
       </c>
       <c r="CD36" s="9">
-        <v>1266.1364575055322</v>
+        <v>1420.668289083987</v>
       </c>
       <c r="CE36" s="9">
-        <v>137.69603994794673</v>
+        <v>229.8933297474068</v>
       </c>
       <c r="CF36" s="9">
-        <v>6.9389062460691813</v>
+        <v>12.371668249999999</v>
       </c>
       <c r="CG36" s="9">
-        <v>4.5730030925800396</v>
+        <v>3.7890570000000006</v>
       </c>
       <c r="CH36" s="13">
-        <v>2.5638350000000005</v>
+        <v>4.1730833333333148</v>
       </c>
       <c r="CI36" s="9">
-        <v>10.118960833333336</v>
+        <v>4.1730833333333148</v>
       </c>
       <c r="CJ36" s="9">
-        <v>6.6404820833333345</v>
+        <v>4.1730833333333148</v>
       </c>
       <c r="CK36" s="9">
-        <v>7.0177790833333349</v>
+        <v>4.1730833333333148</v>
       </c>
       <c r="CL36" s="9">
-        <v>3.8962833333333338</v>
+        <v>4.1730833333333148</v>
       </c>
       <c r="CM36" s="9">
-        <v>3.6910300000000005</v>
-[...5 lines deleted...]
-        <v>52.401431519268655</v>
+        <v>4.1730833333333148</v>
+      </c>
+      <c r="CN36" s="12">
+        <v>52.89812208333332</v>
+      </c>
+      <c r="CO36" s="12">
+        <v>57.003138251333318</v>
       </c>
       <c r="CP36" s="9">
-        <v>1381.3509766642742</v>
+        <v>1296.2886605344136</v>
       </c>
       <c r="CQ36" s="9">
-        <v>297.9059727118069</v>
+        <v>250.89701650425329</v>
       </c>
       <c r="CR36" s="9">
-        <v>16.680318008949428</v>
+        <v>16.435583333333316</v>
       </c>
       <c r="CS36" s="9">
-        <v>-6.0742556080459931</v>
+        <v>4.1730833333333148</v>
       </c>
       <c r="CT36" s="13">
         <v>1.655E-3</v>
       </c>
       <c r="CU36" s="9">
         <v>1.4766666666666667E-3</v>
       </c>
       <c r="CV36" s="9">
         <v>1.4233333333333335E-3</v>
       </c>
       <c r="CW36" s="9">
         <v>1.6316666666666667E-3</v>
       </c>
       <c r="CX36" s="9">
         <v>1.41E-3</v>
       </c>
       <c r="CY36" s="9">
         <v>1.175E-3</v>
       </c>
-      <c r="CZ36" s="11"/>
-      <c r="DA36" s="11"/>
+      <c r="CZ36" s="12">
+        <v>36.854409780324026</v>
+      </c>
+      <c r="DA36" s="12"/>
       <c r="DB36" s="9"/>
       <c r="DC36" s="9"/>
       <c r="DD36" s="9"/>
       <c r="DE36" s="9"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="14" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="C37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="D37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="E37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="F37" s="9">
         <v>8.6569976797296526</v>
       </c>
-      <c r="G37" s="11">
+      <c r="G37" s="12">
         <v>8.6569976797296526</v>
       </c>
-      <c r="H37" s="11">
+      <c r="H37" s="12">
         <v>13.947558146659651</v>
       </c>
       <c r="I37" s="9">
         <v>20.558938089459655</v>
       </c>
       <c r="J37" s="9">
         <v>86.242449285922646</v>
       </c>
       <c r="K37" s="9">
         <v>40.383842730694298</v>
       </c>
       <c r="L37" s="9">
         <v>8.7224365484796529</v>
       </c>
       <c r="M37" s="9">
         <v>8.6569976797296526</v>
       </c>
       <c r="N37" s="9">
         <v>6.9509665667199965</v>
       </c>
       <c r="O37" s="9">
         <v>14.030840531328993</v>
       </c>
       <c r="P37" s="9">
         <v>20.351819852349657</v>
       </c>
       <c r="Q37" s="9">
         <v>21.326418228663321</v>
       </c>
       <c r="R37" s="9">
         <v>17.781448820072324</v>
       </c>
-      <c r="S37" s="11">
+      <c r="S37" s="12">
         <v>13.02276678515466</v>
       </c>
-      <c r="T37" s="11">
+      <c r="T37" s="12">
         <v>22.766856484342057</v>
       </c>
       <c r="U37" s="9">
         <v>16.93998644029417</v>
       </c>
       <c r="V37" s="9">
         <v>336.8</v>
       </c>
       <c r="W37" s="9">
         <v>34.508441102091844</v>
       </c>
       <c r="X37" s="12">
         <v>56.926274366509723</v>
       </c>
       <c r="Y37" s="12">
         <v>19.140446273165484</v>
       </c>
       <c r="Z37" s="9">
-        <v>39.284574044732146</v>
+        <v>10.473613565562497</v>
       </c>
       <c r="AA37" s="9">
-        <v>52.781699261133937</v>
+        <v>10.473613565562497</v>
       </c>
       <c r="AB37" s="9">
-        <v>36.463919899589293</v>
+        <v>10.473613565562497</v>
       </c>
       <c r="AC37" s="9">
-        <v>12.640568877610121</v>
+        <v>10.473613565562497</v>
       </c>
       <c r="AD37" s="9">
-        <v>13.25717665985119</v>
+        <v>10.473613565562498</v>
       </c>
       <c r="AE37" s="9">
-        <v>15.622921273157742</v>
-[...5 lines deleted...]
-        <v>27.624496199558251</v>
+        <v>10.473613565562498</v>
+      </c>
+      <c r="AF37" s="12">
+        <v>16.538898445316072</v>
+      </c>
+      <c r="AG37" s="12">
+        <v>39.623808697316079</v>
       </c>
       <c r="AH37" s="9">
-        <v>641.1203183661579</v>
+        <v>254.88752841937915</v>
       </c>
       <c r="AI37" s="9">
-        <v>70.769865028713085</v>
+        <v>73.563439450010961</v>
       </c>
       <c r="AJ37" s="12">
-        <v>7.9260198015315915</v>
+        <v>10.498608028062497</v>
       </c>
       <c r="AK37" s="9">
-        <v>7.5837789936179174</v>
+        <v>10.473613565562498</v>
       </c>
       <c r="AL37" s="9">
         <v>10.220385554666665</v>
       </c>
       <c r="AM37" s="9">
         <v>10.220385554666665</v>
       </c>
       <c r="AN37" s="9">
         <v>10.220385554666665</v>
       </c>
       <c r="AO37" s="9">
         <v>10.220385554666665</v>
       </c>
       <c r="AP37" s="9">
         <v>10.220385554666665</v>
       </c>
       <c r="AQ37" s="9">
         <v>10.220385554666665</v>
       </c>
       <c r="AR37" s="12">
-        <v>84.156755821660255</v>
+        <v>15.413613649692318</v>
       </c>
       <c r="AS37" s="12">
         <v>18.665155559192321</v>
       </c>
       <c r="AT37" s="9">
         <v>244.80428860535943</v>
       </c>
       <c r="AU37" s="9">
         <v>75.795762292288259</v>
       </c>
       <c r="AV37" s="9">
         <v>10.257904304666665</v>
       </c>
       <c r="AW37" s="12">
         <v>10.220385554666665</v>
       </c>
       <c r="AX37" s="9">
-        <v>0.26866087083333362</v>
+        <v>0.6325183468693466</v>
       </c>
       <c r="AY37" s="9">
-        <v>0.25412295833333365</v>
+        <v>0.6325183468693466</v>
       </c>
       <c r="AZ37" s="9">
-        <v>0.2776912458333336</v>
+        <v>0.6325183468693466</v>
       </c>
       <c r="BA37" s="9">
-        <v>0.2036758166666669</v>
+        <v>0.6325183468693466</v>
       </c>
       <c r="BB37" s="9">
-        <v>0.1868098708333335</v>
+        <v>0.6325183468693466</v>
       </c>
       <c r="BC37" s="9">
-        <v>0.14839985833333347</v>
-[...5 lines deleted...]
-        <v>1.7040702999165198</v>
+        <v>0.6325183468693466</v>
+      </c>
+      <c r="BD37" s="12">
+        <v>2.749209410935149</v>
+      </c>
+      <c r="BE37" s="12">
+        <v>3.7329414019398528</v>
       </c>
       <c r="BF37" s="9">
-        <v>1315.2240221157651</v>
+        <v>1495.2107492953166</v>
       </c>
       <c r="BG37" s="9">
-        <v>9.9694515907913868</v>
+        <v>63.724551007830691</v>
       </c>
       <c r="BH37" s="9">
-        <v>-20.079233643201487</v>
-[...2 lines deleted...]
-        <v>5.1535341970851252E-2</v>
+        <v>0.71028148722978446</v>
+      </c>
+      <c r="BI37" s="12">
+        <v>0.6325183468693466</v>
       </c>
       <c r="BJ37" s="9">
-        <v>40.142546149999966</v>
+        <v>8.9664765383333318</v>
       </c>
       <c r="BK37" s="9">
-        <v>43.001213008333302</v>
+        <v>8.9664765383333318</v>
       </c>
       <c r="BL37" s="9">
-        <v>1.1954093999999982</v>
+        <v>8.9664765383333229</v>
       </c>
       <c r="BM37" s="9">
-        <v>0.92965555833333202</v>
+        <v>8.9664765383333229</v>
       </c>
       <c r="BN37" s="9">
-        <v>0.86933333330616547</v>
+        <v>8.9664765383333229</v>
       </c>
       <c r="BO37" s="9">
-        <v>0.43214152499999942</v>
+        <v>8.9664765383333229</v>
       </c>
       <c r="BP37" s="9">
-        <v>3.2099763916940676</v>
+        <v>12.482650387174317</v>
       </c>
       <c r="BQ37" s="9">
-        <v>5.8998670802940678</v>
+        <v>19.227562811631525</v>
       </c>
       <c r="BR37" s="9">
-        <v>544.74181205219372</v>
+        <v>704.73975970704987</v>
       </c>
       <c r="BS37" s="9">
-        <v>122.41204205251123</v>
+        <v>135.91026165032812</v>
       </c>
       <c r="BT37" s="9">
-        <v>6.845434066666666</v>
+        <v>14.587620430508098</v>
       </c>
       <c r="BU37" s="9">
-        <v>57.751091489374389</v>
-[...2 lines deleted...]
-        <v>24.634770234999998</v>
+        <v>8.9664765383333318</v>
+      </c>
+      <c r="BV37" s="21">
+        <v>0.43158705833333277</v>
       </c>
       <c r="BW37" s="9">
-        <v>24.030153161666668</v>
+        <v>0.43158705833333277</v>
       </c>
       <c r="BX37" s="9">
-        <v>20.805135563333337</v>
+        <v>0.43158705833333277</v>
       </c>
       <c r="BY37" s="9">
-        <v>14.482956315833334</v>
+        <v>0.43158705833333277</v>
       </c>
       <c r="BZ37" s="9">
-        <v>10.042591075833332</v>
+        <v>0.43158705833333277</v>
       </c>
       <c r="CA37" s="9">
-        <v>12.198348749999997</v>
+        <v>0.43158705833333277</v>
       </c>
       <c r="CB37" s="9">
-        <v>17.484686493798829</v>
+        <v>11.767827799452155</v>
       </c>
       <c r="CC37" s="9">
-        <v>28.946556344932159</v>
+        <v>17.313830065452155</v>
       </c>
       <c r="CD37" s="9">
-        <v>528.19569436767347</v>
+        <v>534.21853994970218</v>
       </c>
       <c r="CE37" s="9">
-        <v>148.08484757868001</v>
+        <v>81.727315950702177</v>
       </c>
       <c r="CF37" s="9">
-        <v>13.826700485534591</v>
+        <v>0.67274112083333271</v>
       </c>
       <c r="CG37" s="9">
-        <v>10.378748705501645</v>
+        <v>0.43158705833333277</v>
       </c>
       <c r="CH37" s="13">
-        <v>0.28662766666666661</v>
+        <v>7.9924161750000202</v>
       </c>
       <c r="CI37" s="9">
-        <v>0.9861205833333333</v>
+        <v>7.9924161750000202</v>
       </c>
       <c r="CJ37" s="9">
-        <v>0.67912349999999988</v>
+        <v>7.9924161750000202</v>
       </c>
       <c r="CK37" s="9">
-        <v>0.71284826666666656</v>
+        <v>7.9924161750000202</v>
       </c>
       <c r="CL37" s="9">
-        <v>0.4079874166666666</v>
+        <v>7.9924161750000202</v>
       </c>
       <c r="CM37" s="9">
-        <v>0.54452524929144475</v>
-[...5 lines deleted...]
-        <v>16.389145166363136</v>
+        <v>7.9924161750000202</v>
+      </c>
+      <c r="CN37" s="12">
+        <v>11.71939942500002</v>
+      </c>
+      <c r="CO37" s="12">
+        <v>15.600370725000021</v>
       </c>
       <c r="CP37" s="9">
-        <v>525.01103964655238</v>
+        <v>479.76734952165998</v>
       </c>
       <c r="CQ37" s="9">
-        <v>79.177294059856507</v>
+        <v>105.46082942834002</v>
       </c>
       <c r="CR37" s="9">
-        <v>1.1032882786507148</v>
+        <v>8.1892911750000206</v>
       </c>
       <c r="CS37" s="9">
-        <v>-76.362210277810775</v>
+        <v>7.9924161750000202</v>
       </c>
       <c r="CT37" s="13">
         <v>12.255000000000003</v>
       </c>
       <c r="CU37" s="9">
         <v>46.850381250000005</v>
       </c>
       <c r="CV37" s="9">
         <v>25.67745</v>
       </c>
       <c r="CW37" s="9">
         <v>19.135215000000002</v>
       </c>
       <c r="CX37" s="9">
         <v>12.255000000000003</v>
       </c>
       <c r="CY37" s="9">
         <v>9.1300072500000002</v>
       </c>
-      <c r="CZ37" s="11"/>
-      <c r="DA37" s="11"/>
+      <c r="CZ37" s="12">
+        <v>40.687018785895617</v>
+      </c>
+      <c r="DA37" s="12"/>
       <c r="DB37" s="9"/>
       <c r="DC37" s="9"/>
       <c r="DD37" s="9"/>
       <c r="DE37" s="9"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="14" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="C38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="D38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="E38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="F38" s="9">
         <v>3.9174806229234798</v>
       </c>
-      <c r="G38" s="11">
+      <c r="G38" s="12">
         <v>3.9174806229234798</v>
       </c>
-      <c r="H38" s="11">
+      <c r="H38" s="12">
         <v>12.343081489763481</v>
       </c>
       <c r="I38" s="9">
         <v>13.032736489763479</v>
       </c>
       <c r="J38" s="9">
         <v>157.27077622059778</v>
       </c>
       <c r="K38" s="9">
         <v>30.12594252692918</v>
       </c>
       <c r="L38" s="9">
         <v>6.6616912479234802</v>
       </c>
       <c r="M38" s="9">
         <v>3.9174806229234798</v>
       </c>
       <c r="N38" s="9">
         <v>3.05634809844</v>
       </c>
       <c r="O38" s="9">
         <v>6.1372609160850002</v>
       </c>
       <c r="P38" s="9">
         <v>9.1864084612949988</v>
       </c>
       <c r="Q38" s="9">
         <v>9.4945347900000012</v>
       </c>
       <c r="R38" s="9">
         <v>7.9652137500000002</v>
       </c>
-      <c r="S38" s="11">
+      <c r="S38" s="12">
         <v>5.894258175</v>
       </c>
-      <c r="T38" s="11">
+      <c r="T38" s="12">
         <v>16.395462074881888</v>
       </c>
       <c r="U38" s="9">
         <v>18.385251144342675</v>
       </c>
       <c r="V38" s="9">
         <v>149.9</v>
       </c>
       <c r="W38" s="9">
         <v>27.276612612732531</v>
       </c>
       <c r="X38" s="12">
         <v>42.858637943539385</v>
       </c>
       <c r="Y38" s="12">
         <v>37.776073935302904</v>
       </c>
       <c r="Z38" s="9">
-        <v>18.280037649999997</v>
+        <v>6.2230290569573157</v>
       </c>
       <c r="AA38" s="9">
-        <v>24.580026449999998</v>
+        <v>6.2230290569573157</v>
       </c>
       <c r="AB38" s="9">
-        <v>17.158962849999998</v>
+        <v>6.2230290569573157</v>
       </c>
       <c r="AC38" s="9">
-        <v>6.2301520833333335</v>
+        <v>6.2230290569573148</v>
       </c>
       <c r="AD38" s="9">
-        <v>6.4274958333333325</v>
+        <v>6.2230290569573112</v>
       </c>
       <c r="AE38" s="9">
-        <v>7.3667354166666659</v>
-[...5 lines deleted...]
-        <v>12.150265187798169</v>
+        <v>6.2230290569573112</v>
+      </c>
+      <c r="AF38" s="12">
+        <v>10.362957813124789</v>
+      </c>
+      <c r="AG38" s="12">
+        <v>10.362957813124789</v>
       </c>
       <c r="AH38" s="9">
-        <v>266.41430260652544</v>
+        <v>297.00130659767478</v>
       </c>
       <c r="AI38" s="9">
-        <v>30.672847748403587</v>
+        <v>49.741080454969079</v>
       </c>
       <c r="AJ38" s="12">
-        <v>-38.222278865237442</v>
+        <v>8.3696123069573147</v>
       </c>
       <c r="AK38" s="9">
-        <v>-88.582861194668993</v>
+        <v>6.2230290569573112</v>
       </c>
       <c r="AL38" s="9">
         <v>8.3195195790418133</v>
       </c>
       <c r="AM38" s="9">
         <v>8.3195195790418133</v>
       </c>
       <c r="AN38" s="9">
         <v>8.3195195790418133</v>
       </c>
       <c r="AO38" s="9">
         <v>8.3195195790418133</v>
       </c>
       <c r="AP38" s="9">
         <v>8.3195195790418133</v>
       </c>
       <c r="AQ38" s="9">
         <v>8.3195195790418133</v>
       </c>
       <c r="AR38" s="12">
-        <v>210.60235642951869</v>
+        <v>11.121187835209293</v>
       </c>
       <c r="AS38" s="12">
         <v>11.121187835209293</v>
       </c>
       <c r="AT38" s="9">
         <v>270.15278304263069</v>
       </c>
       <c r="AU38" s="9">
         <v>51.146392003436056</v>
       </c>
       <c r="AV38" s="12">
         <v>11.467644579041814</v>
       </c>
       <c r="AW38" s="12">
         <v>8.3195195790418133</v>
       </c>
       <c r="AX38" s="9">
-        <v>22.738774457275376</v>
+        <v>0</v>
       </c>
       <c r="AY38" s="9">
-        <v>22.062508625924792</v>
+        <v>0</v>
       </c>
       <c r="AZ38" s="9">
-        <v>18.70167237315216</v>
+        <v>0</v>
       </c>
       <c r="BA38" s="9">
-        <v>12.174302957198076</v>
+        <v>0</v>
       </c>
       <c r="BB38" s="9">
-        <v>7.5899644371559081</v>
+        <v>0</v>
       </c>
       <c r="BC38" s="9">
-        <v>6.8296321596993774</v>
-[...5 lines deleted...]
-        <v>10.064579146394937</v>
+        <v>0</v>
+      </c>
+      <c r="BD38" s="12">
+        <v>8.2892459775884149</v>
+      </c>
+      <c r="BE38" s="12">
+        <v>8.2892459775884149</v>
       </c>
       <c r="BF38" s="12">
-        <v>417.76970203925947</v>
+        <v>444.02895512872749</v>
       </c>
       <c r="BG38" s="9">
-        <v>39.872538196296688</v>
+        <v>50.212385287235698</v>
       </c>
       <c r="BH38" s="12">
-        <v>-27.076448773883875</v>
-[...2 lines deleted...]
-        <v>-1.7349370686785611E-3</v>
+        <v>0.68816938372068936</v>
+      </c>
+      <c r="BI38" s="12">
+        <v>0</v>
       </c>
       <c r="BJ38" s="9">
-        <v>28.854163733333341</v>
+        <v>9.8562827999999989</v>
       </c>
       <c r="BK38" s="9">
-        <v>30.815303800000009</v>
+        <v>9.8562827999999989</v>
       </c>
       <c r="BL38" s="9">
-        <v>0</v>
+        <v>9.8562827999999989</v>
       </c>
       <c r="BM38" s="9">
-        <v>0</v>
+        <v>9.8562827999999989</v>
       </c>
       <c r="BN38" s="9">
-        <v>0</v>
+        <v>9.8562827999999989</v>
       </c>
       <c r="BO38" s="9">
-        <v>0</v>
+        <v>9.8562827999999989</v>
       </c>
       <c r="BP38" s="9">
-        <v>9.1583647948860509</v>
+        <v>15.69726347185885</v>
       </c>
       <c r="BQ38" s="9">
-        <v>1.5414148333561677</v>
+        <v>15.69726347185885</v>
       </c>
       <c r="BR38" s="9">
-        <v>314.05698018553926</v>
+        <v>463.51155236301776</v>
       </c>
       <c r="BS38" s="9">
-        <v>39.894726346163345</v>
+        <v>54.662597137378732</v>
       </c>
       <c r="BT38" s="9">
-        <v>4.1473025999999997</v>
+        <v>14.412239621552608</v>
       </c>
       <c r="BU38" s="9">
-        <v>119.0187682349012</v>
-[...2 lines deleted...]
-        <v>27.435527599999997</v>
+        <v>9.8562827999999989</v>
+      </c>
+      <c r="BV38" s="21">
+        <v>24.060574937666672</v>
       </c>
       <c r="BW38" s="9">
-        <v>26.750469199999998</v>
+        <v>24.060574937666672</v>
       </c>
       <c r="BX38" s="9">
-        <v>23.110276799999998</v>
+        <v>24.060574937666672</v>
       </c>
       <c r="BY38" s="9">
-        <v>15.998182199999999</v>
+        <v>24.060574937666672</v>
       </c>
       <c r="BZ38" s="9">
-        <v>11.061083799999999</v>
+        <v>24.060574937666672</v>
       </c>
       <c r="CA38" s="9">
-        <v>13.519999999999998</v>
+        <v>24.060574937666672</v>
       </c>
       <c r="CB38" s="9">
-        <v>15.629110326811299</v>
+        <v>28.963430681828189</v>
       </c>
       <c r="CC38" s="9">
-        <v>16.725514856456211</v>
+        <v>28.963430681828189</v>
       </c>
       <c r="CD38" s="9">
-        <v>450.4905756864344</v>
+        <v>506.69861208295316</v>
       </c>
       <c r="CE38" s="9">
-        <v>54.876400850967414</v>
+        <v>75.163515765703181</v>
       </c>
       <c r="CF38" s="9">
-        <v>17.62319219693396</v>
+        <v>27.733536812666671</v>
       </c>
       <c r="CG38" s="9">
-        <v>84.335336406965794</v>
+        <v>24.060574937666672</v>
       </c>
       <c r="CH38" s="13">
-        <v>16.275624999999994</v>
+        <v>19.322117309999999</v>
       </c>
       <c r="CI38" s="9">
-        <v>64.259422624999971</v>
+        <v>19.322117309999999</v>
       </c>
       <c r="CJ38" s="9">
-        <v>42.166563737499985</v>
+        <v>19.322117309999999</v>
       </c>
       <c r="CK38" s="9">
-        <v>44.562856557499984</v>
+        <v>19.322117309999999</v>
       </c>
       <c r="CL38" s="9">
-        <v>24.738949999999992</v>
+        <v>19.322117309999999</v>
       </c>
       <c r="CM38" s="9">
-        <v>79.731189460682401</v>
-[...5 lines deleted...]
-        <v>4.5083304841049765</v>
+        <v>19.322117309999999</v>
+      </c>
+      <c r="CN38" s="12">
+        <v>232.41206023477554</v>
+      </c>
+      <c r="CO38" s="12">
+        <v>232.41206023477554</v>
       </c>
       <c r="CP38" s="9">
-        <v>446.07641555181107</v>
+        <v>1248.0768789547205</v>
       </c>
       <c r="CQ38" s="9">
-        <v>72.70320164159746</v>
+        <v>297.38360018483053</v>
       </c>
       <c r="CR38" s="12">
-        <v>58.085334048283457</v>
+        <v>26.915867309999999</v>
       </c>
       <c r="CS38" s="9">
-        <v>-101.6509963300003</v>
+        <v>19.322117309999999</v>
       </c>
       <c r="CT38" s="13">
         <v>20.164332133333332</v>
       </c>
       <c r="CU38" s="9">
         <v>71.832886299999998</v>
       </c>
       <c r="CV38" s="9">
         <v>41.030856945833335</v>
       </c>
       <c r="CW38" s="9">
         <v>30.888938083333336</v>
       </c>
       <c r="CX38" s="9">
         <v>19.625222554166665</v>
       </c>
       <c r="CY38" s="9">
         <v>14.749621919166666</v>
       </c>
-      <c r="CZ38" s="11"/>
-      <c r="DA38" s="11"/>
+      <c r="CZ38" s="12">
+        <v>216.26097963041974</v>
+      </c>
+      <c r="DA38" s="12"/>
       <c r="DB38" s="9"/>
       <c r="DC38" s="9"/>
       <c r="DD38" s="12"/>
       <c r="DE38" s="9"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="2"/>
       <c r="B39" s="2"/>
       <c r="C39" s="2"/>
       <c r="D39" s="2"/>
       <c r="E39" s="2"/>
       <c r="F39" s="2"/>
       <c r="G39" s="2"/>
       <c r="H39" s="2"/>
       <c r="I39" s="2"/>
       <c r="J39" s="2"/>
       <c r="K39" s="2"/>
       <c r="L39" s="2"/>
       <c r="M39" s="2"/>
       <c r="N39" s="2"/>
       <c r="O39" s="2"/>
       <c r="P39" s="2"/>
       <c r="Q39" s="2"/>
       <c r="R39" s="2"/>
       <c r="S39" s="2"/>
       <c r="T39" s="2"/>
       <c r="U39" s="2"/>
       <c r="V39" s="2"/>
       <c r="W39" s="2"/>
       <c r="X39" s="2"/>
       <c r="Y39" s="2"/>
       <c r="Z39" s="2"/>
       <c r="AA39" s="2"/>
       <c r="AB39" s="2"/>
       <c r="AC39" s="2"/>
       <c r="AD39" s="2"/>
       <c r="AE39" s="2"/>
-      <c r="AF39" s="2"/>
-[...4 lines deleted...]
-      <c r="AK39" s="2"/>
+      <c r="AF39" s="16"/>
+      <c r="AG39" s="16"/>
+      <c r="AH39" s="16"/>
+      <c r="AI39" s="16"/>
+      <c r="AJ39" s="16"/>
+      <c r="AK39" s="16"/>
       <c r="AL39" s="2"/>
       <c r="AM39" s="2"/>
       <c r="AN39" s="2"/>
       <c r="AO39" s="2"/>
       <c r="AP39" s="2"/>
       <c r="AQ39" s="2"/>
       <c r="AR39" s="2"/>
       <c r="AS39" s="2"/>
       <c r="AT39" s="2"/>
       <c r="AU39" s="2"/>
       <c r="AV39" s="2"/>
       <c r="AW39" s="2"/>
       <c r="AX39" s="2"/>
       <c r="AY39" s="2"/>
       <c r="AZ39" s="2"/>
       <c r="BA39" s="2"/>
       <c r="BB39" s="2"/>
       <c r="BC39" s="2"/>
       <c r="BD39" s="2"/>
       <c r="BE39" s="2"/>
       <c r="BF39" s="2"/>
       <c r="BG39" s="2"/>
       <c r="BH39" s="2"/>
       <c r="BI39" s="2"/>
       <c r="BJ39" s="2"/>
       <c r="BK39" s="2"/>
       <c r="BL39" s="2"/>
       <c r="BM39" s="2"/>
       <c r="BN39" s="2"/>
       <c r="BO39" s="2"/>
       <c r="BP39" s="2"/>
       <c r="BQ39" s="2"/>
       <c r="BR39" s="2"/>
       <c r="BS39" s="2"/>
       <c r="BT39" s="2"/>
       <c r="BU39" s="2"/>
       <c r="BV39" s="2"/>
       <c r="BW39" s="2"/>
     </row>
     <row r="40" spans="1:109" ht="21" customHeight="1">
-      <c r="A40" s="24" t="s">
+      <c r="A40" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="B40" s="24"/>
-[...66 lines deleted...]
-      <c r="BQ40" s="25"/>
+      <c r="B40" s="29"/>
+      <c r="C40" s="29"/>
+      <c r="D40" s="29"/>
+      <c r="E40" s="29"/>
+      <c r="F40" s="29"/>
+      <c r="G40" s="29"/>
+      <c r="H40" s="29"/>
+      <c r="I40" s="29"/>
+      <c r="J40" s="29"/>
+      <c r="K40" s="29"/>
+      <c r="L40" s="29"/>
+      <c r="M40" s="29"/>
+      <c r="N40" s="29"/>
+      <c r="O40" s="29"/>
+      <c r="P40" s="29"/>
+      <c r="Q40" s="29"/>
+      <c r="R40" s="29"/>
+      <c r="S40" s="29"/>
+      <c r="T40" s="29"/>
+      <c r="U40" s="29"/>
+      <c r="V40" s="29"/>
+      <c r="W40" s="29"/>
+      <c r="X40" s="29"/>
+      <c r="Y40" s="29"/>
+      <c r="Z40" s="29"/>
+      <c r="AA40" s="29"/>
+      <c r="AB40" s="29"/>
+      <c r="AC40" s="29"/>
+      <c r="AD40" s="29"/>
+      <c r="AE40" s="29"/>
+      <c r="AF40" s="29"/>
+      <c r="AG40" s="29"/>
+      <c r="AH40" s="29"/>
+      <c r="AI40" s="29"/>
+      <c r="AJ40" s="29"/>
+      <c r="AK40" s="29"/>
+      <c r="AL40" s="29"/>
+      <c r="AM40" s="29"/>
+      <c r="AN40" s="29"/>
+      <c r="AO40" s="29"/>
+      <c r="AP40" s="29"/>
+      <c r="AQ40" s="29"/>
+      <c r="AR40" s="29"/>
+      <c r="AS40" s="29"/>
+      <c r="AT40" s="29"/>
+      <c r="AU40" s="29"/>
+      <c r="AV40" s="29"/>
+      <c r="AW40" s="29"/>
+      <c r="AX40" s="29"/>
+      <c r="AY40" s="29"/>
+      <c r="AZ40" s="29"/>
+      <c r="BA40" s="29"/>
+      <c r="BB40" s="29"/>
+      <c r="BC40" s="29"/>
+      <c r="BD40" s="29"/>
+      <c r="BE40" s="29"/>
+      <c r="BF40" s="29"/>
+      <c r="BG40" s="29"/>
+      <c r="BH40" s="29"/>
+      <c r="BI40" s="29"/>
+      <c r="BJ40" s="30"/>
+      <c r="BK40" s="30"/>
+      <c r="BL40" s="30"/>
+      <c r="BM40" s="30"/>
+      <c r="BN40" s="30"/>
+      <c r="BO40" s="30"/>
+      <c r="BP40" s="30"/>
+      <c r="BQ40" s="30"/>
       <c r="BR40" s="2"/>
       <c r="BS40" s="2"/>
       <c r="BT40" s="2"/>
       <c r="BU40" s="2"/>
       <c r="BV40" s="2"/>
       <c r="BW40" s="2"/>
     </row>
     <row r="41" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A41" s="4"/>
       <c r="B41" s="4"/>
       <c r="C41" s="4"/>
       <c r="D41" s="4"/>
       <c r="E41" s="4"/>
       <c r="F41" s="4"/>
       <c r="G41" s="4"/>
       <c r="H41" s="4"/>
       <c r="I41" s="4"/>
-      <c r="J41" s="23" t="s">
+      <c r="J41" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="K41" s="23"/>
-[...1 lines deleted...]
-      <c r="M41" s="23"/>
+      <c r="K41" s="25"/>
+      <c r="L41" s="25"/>
+      <c r="M41" s="25"/>
       <c r="N41" s="4"/>
       <c r="O41" s="4"/>
       <c r="P41" s="4"/>
       <c r="Q41" s="4"/>
       <c r="R41" s="4"/>
       <c r="S41" s="4"/>
       <c r="T41" s="4"/>
       <c r="U41" s="4"/>
-      <c r="V41" s="23" t="s">
+      <c r="V41" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="W41" s="23"/>
-[...1 lines deleted...]
-      <c r="Y41" s="23"/>
+      <c r="W41" s="25"/>
+      <c r="X41" s="25"/>
+      <c r="Y41" s="25"/>
       <c r="Z41" s="4"/>
       <c r="AA41" s="4"/>
       <c r="AB41" s="4"/>
       <c r="AC41" s="4"/>
       <c r="AD41" s="4"/>
       <c r="AE41" s="4"/>
       <c r="AF41" s="4"/>
       <c r="AG41" s="4"/>
-      <c r="AH41" s="23" t="s">
+      <c r="AH41" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="AI41" s="23"/>
-[...1 lines deleted...]
-      <c r="AK41" s="23"/>
+      <c r="AI41" s="25"/>
+      <c r="AJ41" s="25"/>
+      <c r="AK41" s="25"/>
       <c r="AL41" s="4"/>
       <c r="AM41" s="4"/>
       <c r="AN41" s="4"/>
       <c r="AO41" s="4"/>
       <c r="AP41" s="4"/>
       <c r="AQ41" s="4"/>
       <c r="AR41" s="4"/>
       <c r="AS41" s="4"/>
-      <c r="AT41" s="23" t="s">
+      <c r="AT41" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="AU41" s="23"/>
-[...1 lines deleted...]
-      <c r="AW41" s="23"/>
+      <c r="AU41" s="25"/>
+      <c r="AV41" s="25"/>
+      <c r="AW41" s="25"/>
       <c r="AX41" s="4"/>
       <c r="AY41" s="4"/>
       <c r="AZ41" s="4"/>
       <c r="BA41" s="4"/>
       <c r="BB41" s="4"/>
       <c r="BC41" s="4"/>
       <c r="BD41" s="4"/>
       <c r="BE41" s="4"/>
-      <c r="BF41" s="23" t="s">
+      <c r="BF41" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="BG41" s="23"/>
-[...1 lines deleted...]
-      <c r="BI41" s="23"/>
+      <c r="BG41" s="25"/>
+      <c r="BH41" s="25"/>
+      <c r="BI41" s="25"/>
       <c r="BJ41" s="4"/>
       <c r="BK41" s="4"/>
       <c r="BL41" s="4"/>
       <c r="BM41" s="4"/>
       <c r="BN41" s="4"/>
       <c r="BO41" s="4"/>
       <c r="BP41" s="4"/>
       <c r="BQ41" s="4"/>
-      <c r="BR41" s="23" t="s">
+      <c r="BR41" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="BS41" s="23"/>
-[...1 lines deleted...]
-      <c r="BU41" s="23"/>
+      <c r="BS41" s="25"/>
+      <c r="BT41" s="25"/>
+      <c r="BU41" s="25"/>
       <c r="BV41" s="4"/>
       <c r="BW41" s="4"/>
       <c r="BX41" s="4"/>
       <c r="BY41" s="4"/>
       <c r="BZ41" s="4"/>
       <c r="CA41" s="4"/>
       <c r="CB41" s="4"/>
       <c r="CC41" s="4"/>
-      <c r="CD41" s="23" t="s">
+      <c r="CD41" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="CE41" s="23"/>
-[...1 lines deleted...]
-      <c r="CG41" s="23"/>
+      <c r="CE41" s="25"/>
+      <c r="CF41" s="25"/>
+      <c r="CG41" s="25"/>
       <c r="CH41" s="4"/>
       <c r="CI41" s="4"/>
       <c r="CJ41" s="4"/>
       <c r="CK41" s="4"/>
       <c r="CL41" s="4"/>
       <c r="CM41" s="4"/>
       <c r="CN41" s="4"/>
       <c r="CO41" s="4"/>
-      <c r="CP41" s="23" t="s">
+      <c r="CP41" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="CQ41" s="23"/>
-[...1 lines deleted...]
-      <c r="CS41" s="23"/>
+      <c r="CQ41" s="25"/>
+      <c r="CR41" s="25"/>
+      <c r="CS41" s="25"/>
       <c r="CT41" s="4"/>
       <c r="CU41" s="4"/>
       <c r="CV41" s="4"/>
       <c r="CW41" s="4"/>
       <c r="CX41" s="4"/>
       <c r="CY41" s="4"/>
       <c r="CZ41" s="4"/>
       <c r="DA41" s="4"/>
-      <c r="DB41" s="23" t="s">
+      <c r="DB41" s="25" t="s">
         <v>13</v>
       </c>
-      <c r="DC41" s="23"/>
-[...1 lines deleted...]
-      <c r="DE41" s="23"/>
+      <c r="DC41" s="25"/>
+      <c r="DD41" s="25"/>
+      <c r="DE41" s="25"/>
     </row>
     <row r="42" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A42" s="26"/>
-      <c r="B42" s="20" t="s">
+      <c r="A42" s="31"/>
+      <c r="B42" s="22" t="s">
+        <v>28</v>
+      </c>
+      <c r="C42" s="23"/>
+      <c r="D42" s="23"/>
+      <c r="E42" s="23"/>
+      <c r="F42" s="23"/>
+      <c r="G42" s="23"/>
+      <c r="H42" s="23"/>
+      <c r="I42" s="23"/>
+      <c r="J42" s="23"/>
+      <c r="K42" s="23"/>
+      <c r="L42" s="23"/>
+      <c r="M42" s="24"/>
+      <c r="N42" s="22" t="s">
+        <v>17</v>
+      </c>
+      <c r="O42" s="23"/>
+      <c r="P42" s="23"/>
+      <c r="Q42" s="23"/>
+      <c r="R42" s="23"/>
+      <c r="S42" s="23"/>
+      <c r="T42" s="23"/>
+      <c r="U42" s="23"/>
+      <c r="V42" s="23"/>
+      <c r="W42" s="23"/>
+      <c r="X42" s="23"/>
+      <c r="Y42" s="24"/>
+      <c r="Z42" s="22" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA42" s="23"/>
+      <c r="AB42" s="23"/>
+      <c r="AC42" s="23"/>
+      <c r="AD42" s="23"/>
+      <c r="AE42" s="23"/>
+      <c r="AF42" s="23"/>
+      <c r="AG42" s="23"/>
+      <c r="AH42" s="23"/>
+      <c r="AI42" s="23"/>
+      <c r="AJ42" s="23"/>
+      <c r="AK42" s="24"/>
+      <c r="AL42" s="22" t="s">
+        <v>18</v>
+      </c>
+      <c r="AM42" s="23"/>
+      <c r="AN42" s="23"/>
+      <c r="AO42" s="23"/>
+      <c r="AP42" s="23"/>
+      <c r="AQ42" s="23"/>
+      <c r="AR42" s="23"/>
+      <c r="AS42" s="23"/>
+      <c r="AT42" s="23"/>
+      <c r="AU42" s="23"/>
+      <c r="AV42" s="23"/>
+      <c r="AW42" s="24"/>
+      <c r="AX42" s="22" t="s">
         <v>31</v>
       </c>
-      <c r="C42" s="21"/>
-[...80 lines deleted...]
-      <c r="BV42" s="20" t="s">
+      <c r="AY42" s="23"/>
+      <c r="AZ42" s="23"/>
+      <c r="BA42" s="23"/>
+      <c r="BB42" s="23"/>
+      <c r="BC42" s="23"/>
+      <c r="BD42" s="23"/>
+      <c r="BE42" s="23"/>
+      <c r="BF42" s="23"/>
+      <c r="BG42" s="23"/>
+      <c r="BH42" s="23"/>
+      <c r="BI42" s="24"/>
+      <c r="BJ42" s="22" t="s">
         <v>32</v>
       </c>
-      <c r="BW42" s="21"/>
-[...10 lines deleted...]
-      <c r="CH42" s="20" t="s">
+      <c r="BK42" s="23"/>
+      <c r="BL42" s="23"/>
+      <c r="BM42" s="23"/>
+      <c r="BN42" s="23"/>
+      <c r="BO42" s="23"/>
+      <c r="BP42" s="23"/>
+      <c r="BQ42" s="23"/>
+      <c r="BR42" s="23"/>
+      <c r="BS42" s="23"/>
+      <c r="BT42" s="23"/>
+      <c r="BU42" s="24"/>
+      <c r="BV42" s="22" t="s">
         <v>33</v>
       </c>
-      <c r="CI42" s="21"/>
-[...10 lines deleted...]
-      <c r="CT42" s="20" t="s">
+      <c r="BW42" s="23"/>
+      <c r="BX42" s="23"/>
+      <c r="BY42" s="23"/>
+      <c r="BZ42" s="23"/>
+      <c r="CA42" s="23"/>
+      <c r="CB42" s="23"/>
+      <c r="CC42" s="23"/>
+      <c r="CD42" s="23"/>
+      <c r="CE42" s="23"/>
+      <c r="CF42" s="23"/>
+      <c r="CG42" s="24"/>
+      <c r="CH42" s="22" t="s">
         <v>34</v>
       </c>
-      <c r="CU42" s="21"/>
-[...9 lines deleted...]
-      <c r="DE42" s="22"/>
+      <c r="CI42" s="23"/>
+      <c r="CJ42" s="23"/>
+      <c r="CK42" s="23"/>
+      <c r="CL42" s="23"/>
+      <c r="CM42" s="23"/>
+      <c r="CN42" s="23"/>
+      <c r="CO42" s="23"/>
+      <c r="CP42" s="23"/>
+      <c r="CQ42" s="23"/>
+      <c r="CR42" s="23"/>
+      <c r="CS42" s="24"/>
+      <c r="CT42" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="CU42" s="23"/>
+      <c r="CV42" s="23"/>
+      <c r="CW42" s="23"/>
+      <c r="CX42" s="23"/>
+      <c r="CY42" s="23"/>
+      <c r="CZ42" s="23"/>
+      <c r="DA42" s="23"/>
+      <c r="DB42" s="23"/>
+      <c r="DC42" s="23"/>
+      <c r="DD42" s="23"/>
+      <c r="DE42" s="24"/>
     </row>
     <row r="43" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A43" s="27"/>
-      <c r="B43" s="5" t="s">
+      <c r="A43" s="32"/>
+      <c r="B43" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="C43" s="6" t="s">
+      <c r="C43" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="D43" s="6" t="s">
+      <c r="D43" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="E43" s="5" t="s">
+      <c r="E43" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="F43" s="6" t="s">
+      <c r="F43" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="G43" s="6" t="s">
+      <c r="G43" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="H43" s="6" t="s">
+      <c r="H43" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="I43" s="6" t="s">
+      <c r="I43" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="J43" s="6" t="s">
+      <c r="J43" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="K43" s="6" t="s">
+      <c r="K43" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="L43" s="6" t="s">
+      <c r="L43" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="M43" s="6" t="s">
+      <c r="M43" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="N43" s="5" t="s">
+      <c r="N43" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="O43" s="6" t="s">
+      <c r="O43" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="P43" s="6" t="s">
+      <c r="P43" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="Q43" s="5" t="s">
+      <c r="Q43" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="R43" s="6" t="s">
+      <c r="R43" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="S43" s="6" t="s">
+      <c r="S43" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="T43" s="6" t="s">
+      <c r="T43" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="U43" s="6" t="s">
+      <c r="U43" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="V43" s="6" t="s">
+      <c r="V43" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="W43" s="6" t="s">
+      <c r="W43" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="X43" s="6" t="s">
+      <c r="X43" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="Y43" s="6" t="s">
+      <c r="Y43" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="Z43" s="5" t="s">
+      <c r="Z43" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AA43" s="6" t="s">
+      <c r="AA43" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="AB43" s="6" t="s">
+      <c r="AB43" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="AC43" s="5" t="s">
+      <c r="AC43" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AD43" s="6" t="s">
+      <c r="AD43" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="AE43" s="6" t="s">
+      <c r="AE43" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="AF43" s="6" t="s">
+      <c r="AF43" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="AG43" s="6" t="s">
+      <c r="AG43" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="AH43" s="6" t="s">
+      <c r="AH43" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="AI43" s="6" t="s">
+      <c r="AI43" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="AJ43" s="6" t="s">
+      <c r="AJ43" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="AK43" s="6" t="s">
+      <c r="AK43" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="AL43" s="5" t="s">
+      <c r="AL43" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AM43" s="6" t="s">
+      <c r="AM43" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="AN43" s="6" t="s">
+      <c r="AN43" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="AO43" s="5" t="s">
+      <c r="AO43" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AP43" s="6" t="s">
+      <c r="AP43" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="AQ43" s="6" t="s">
+      <c r="AQ43" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="AR43" s="6" t="s">
+      <c r="AR43" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="AS43" s="6" t="s">
+      <c r="AS43" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="AT43" s="6" t="s">
+      <c r="AT43" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="AU43" s="6" t="s">
+      <c r="AU43" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="AV43" s="6" t="s">
+      <c r="AV43" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="AW43" s="6" t="s">
+      <c r="AW43" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="AX43" s="5" t="s">
+      <c r="AX43" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AY43" s="6" t="s">
+      <c r="AY43" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="AZ43" s="6" t="s">
+      <c r="AZ43" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="BA43" s="5" t="s">
+      <c r="BA43" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="BB43" s="6" t="s">
+      <c r="BB43" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="BC43" s="6" t="s">
+      <c r="BC43" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="BD43" s="6" t="s">
+      <c r="BD43" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="BE43" s="6" t="s">
+      <c r="BE43" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="BF43" s="6" t="s">
+      <c r="BF43" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="BG43" s="6" t="s">
+      <c r="BG43" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="BH43" s="6" t="s">
+      <c r="BH43" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="BI43" s="6" t="s">
+      <c r="BI43" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="BJ43" s="5" t="s">
+      <c r="BJ43" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="BK43" s="6" t="s">
+      <c r="BK43" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="BL43" s="6" t="s">
+      <c r="BL43" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="BM43" s="5" t="s">
+      <c r="BM43" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="BN43" s="6" t="s">
+      <c r="BN43" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="BO43" s="6" t="s">
+      <c r="BO43" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="BP43" s="6" t="s">
+      <c r="BP43" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="BQ43" s="6" t="s">
+      <c r="BQ43" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="BR43" s="6" t="s">
+      <c r="BR43" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="BS43" s="6" t="s">
+      <c r="BS43" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="BT43" s="6" t="s">
+      <c r="BT43" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="BU43" s="6" t="s">
+      <c r="BU43" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="BV43" s="5" t="s">
+      <c r="BV43" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="BW43" s="6" t="s">
+      <c r="BW43" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="BX43" s="6" t="s">
+      <c r="BX43" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="BY43" s="5" t="s">
+      <c r="BY43" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="BZ43" s="6" t="s">
+      <c r="BZ43" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="CA43" s="6" t="s">
+      <c r="CA43" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="CB43" s="6" t="s">
+      <c r="CB43" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="CC43" s="6" t="s">
+      <c r="CC43" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="CD43" s="6" t="s">
+      <c r="CD43" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="CE43" s="6" t="s">
+      <c r="CE43" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="CF43" s="6" t="s">
+      <c r="CF43" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="CG43" s="6" t="s">
+      <c r="CG43" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="CH43" s="5" t="s">
+      <c r="CH43" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="CI43" s="6" t="s">
+      <c r="CI43" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="CJ43" s="6" t="s">
+      <c r="CJ43" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="CK43" s="5" t="s">
+      <c r="CK43" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="CL43" s="6" t="s">
+      <c r="CL43" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="CM43" s="6" t="s">
+      <c r="CM43" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="CN43" s="6" t="s">
+      <c r="CN43" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="CO43" s="6" t="s">
+      <c r="CO43" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="CP43" s="6" t="s">
+      <c r="CP43" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="CQ43" s="6" t="s">
+      <c r="CQ43" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="CR43" s="6" t="s">
+      <c r="CR43" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="CS43" s="6" t="s">
+      <c r="CS43" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="CT43" s="5" t="s">
+      <c r="CT43" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="CU43" s="6" t="s">
+      <c r="CU43" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="CV43" s="6" t="s">
+      <c r="CV43" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="CW43" s="5" t="s">
+      <c r="CW43" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="CX43" s="6" t="s">
+      <c r="CX43" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="CY43" s="6" t="s">
+      <c r="CY43" s="18" t="s">
         <v>5</v>
       </c>
-      <c r="CZ43" s="6" t="s">
+      <c r="CZ43" s="18" t="s">
         <v>6</v>
       </c>
-      <c r="DA43" s="6" t="s">
+      <c r="DA43" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="DB43" s="6" t="s">
+      <c r="DB43" s="18" t="s">
         <v>8</v>
       </c>
-      <c r="DC43" s="6" t="s">
+      <c r="DC43" s="18" t="s">
         <v>9</v>
       </c>
-      <c r="DD43" s="6" t="s">
+      <c r="DD43" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="DE43" s="6" t="s">
+      <c r="DE43" s="18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="44" spans="1:109">
       <c r="A44" s="7" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="B44" s="8">
         <v>657.04319596983908</v>
       </c>
       <c r="C44" s="8">
         <v>834.86494290334247</v>
       </c>
       <c r="D44" s="8">
         <v>323.3223692420911</v>
       </c>
       <c r="E44" s="8">
         <v>581.30068936642203</v>
       </c>
       <c r="F44" s="8">
         <v>673.44882693265254</v>
       </c>
-      <c r="G44" s="11">
+      <c r="G44" s="12">
         <v>1397.8797133915423</v>
       </c>
-      <c r="H44" s="11">
+      <c r="H44" s="12">
         <v>944.96133253611947</v>
       </c>
       <c r="I44" s="8">
         <v>825.55155123052168</v>
       </c>
       <c r="J44" s="8">
         <v>1966.6729062699901</v>
       </c>
       <c r="K44" s="8">
         <v>1111.0830533953199</v>
       </c>
       <c r="L44" s="8">
         <v>1215.2734593136345</v>
       </c>
       <c r="M44" s="8">
         <v>2021.0662517890189</v>
       </c>
       <c r="N44" s="8">
         <v>777.24835628203505</v>
       </c>
       <c r="O44" s="8">
         <v>957.87232465311627</v>
       </c>
       <c r="P44" s="9">
         <v>393.90922052580459</v>
@@ -11303,57 +11384,57 @@
       </c>
       <c r="W44" s="8">
         <v>1378.4312403941203</v>
       </c>
       <c r="X44" s="8">
         <v>1495.047204523458</v>
       </c>
       <c r="Y44" s="8">
         <v>2480.5883747015332</v>
       </c>
       <c r="Z44" s="8">
         <v>838.59016835589682</v>
       </c>
       <c r="AA44" s="8">
         <v>985.95351886952767</v>
       </c>
       <c r="AB44" s="9">
         <v>390.50986786931662</v>
       </c>
       <c r="AC44" s="9">
         <v>758.35706646928611</v>
       </c>
       <c r="AD44" s="10">
         <v>815.15063654496237</v>
       </c>
-      <c r="AE44" s="11">
+      <c r="AE44" s="12">
         <v>1680.3562780510213</v>
       </c>
-      <c r="AF44" s="11">
+      <c r="AF44" s="12">
         <v>1172.9584183610148</v>
       </c>
-      <c r="AG44" s="11">
+      <c r="AG44" s="12">
         <v>1003.9297567890883</v>
       </c>
       <c r="AH44" s="9">
         <v>2341.7694476906645</v>
       </c>
       <c r="AI44" s="9">
         <v>1338.645256485436</v>
       </c>
       <c r="AJ44" s="9">
         <v>1520.7344106226569</v>
       </c>
       <c r="AK44" s="9">
         <v>2570.8169873649426</v>
       </c>
       <c r="AL44" s="8">
         <v>918.51285517423321</v>
       </c>
       <c r="AM44" s="8">
         <v>1143.921131215317</v>
       </c>
       <c r="AN44" s="9">
         <v>483.99724761430303</v>
       </c>
       <c r="AO44" s="9">
         <v>893.12288397155419</v>
@@ -11361,875 +11442,881 @@
       <c r="AP44" s="10">
         <v>963.71506374292767</v>
       </c>
       <c r="AQ44" s="12">
         <v>2025.0998872817081</v>
       </c>
       <c r="AR44" s="12">
         <v>1122.5272264655341</v>
       </c>
       <c r="AS44" s="12">
         <v>1077.2058966840518</v>
       </c>
       <c r="AT44" s="9">
         <v>2679.1784955690168</v>
       </c>
       <c r="AU44" s="9">
         <v>1703.2300136986119</v>
       </c>
       <c r="AV44" s="9">
         <v>1956.1424408705104</v>
       </c>
       <c r="AW44" s="9">
         <v>3090.6483763720794</v>
       </c>
       <c r="AX44" s="8">
-        <v>1292.2789819646237</v>
+        <v>1307.511079903478</v>
       </c>
       <c r="AY44" s="8">
-        <v>1551.1718443172426</v>
+        <v>1609.2665904204182</v>
       </c>
       <c r="AZ44" s="9">
-        <v>766.0383856807199</v>
+        <v>717.813562185303</v>
       </c>
       <c r="BA44" s="9">
-        <v>1178.3908476178385</v>
+        <v>1221.0575817879158</v>
       </c>
       <c r="BB44" s="10">
-        <v>1076.9292847069339</v>
-[...11 lines deleted...]
-        <v>3506.5980676282961</v>
+        <v>1092.5634758709439</v>
+      </c>
+      <c r="BC44" s="12">
+        <v>2716.367510429609</v>
+      </c>
+      <c r="BD44" s="12">
+        <v>1520.2784819508765</v>
+      </c>
+      <c r="BE44" s="12">
+        <v>1354.2170939091193</v>
+      </c>
+      <c r="BF44" s="9">
+        <v>3363.882542063614</v>
       </c>
       <c r="BG44" s="9">
-        <v>2215</v>
+        <v>2113.7945652127737</v>
       </c>
       <c r="BH44" s="9">
-        <v>2660.250223711776</v>
-[...2 lines deleted...]
-        <v>4052.0588371832873</v>
+        <v>2440.0743612151418</v>
+      </c>
+      <c r="BI44" s="9">
+        <v>3751.9262170537231</v>
       </c>
       <c r="BJ44" s="9">
-        <v>1665.2303632875305</v>
+        <v>1575.7509601600732</v>
       </c>
       <c r="BK44" s="9">
-        <v>1963.893644180609</v>
+        <v>1971.0275250632194</v>
       </c>
       <c r="BL44" s="9">
-        <v>1316.7695523363873</v>
+        <v>1192.4041028557349</v>
       </c>
       <c r="BM44" s="9">
-        <v>1515.5614908388175</v>
+        <v>1691.8550599432751</v>
       </c>
       <c r="BN44" s="9">
-        <v>1278.6252245701371</v>
+        <v>1503.8393556179512</v>
       </c>
       <c r="BO44" s="9">
-        <v>2844.0632817920464</v>
+        <v>2935.9470362398561</v>
       </c>
       <c r="BP44" s="9">
-        <v>1864.0819716842079</v>
+        <v>1754.4295663856155</v>
       </c>
       <c r="BQ44" s="9">
-        <v>1504.7714461623459</v>
+        <v>1612.6201988647749</v>
       </c>
       <c r="BR44" s="9">
-        <v>3015.6156044240956</v>
+        <v>3325.8381333979883</v>
       </c>
       <c r="BS44" s="9">
-        <v>2113.2251735796935</v>
+        <v>1979.1447875349459</v>
       </c>
       <c r="BT44" s="9">
-        <v>3442.7675200524482</v>
+        <v>2977.8421636408366</v>
       </c>
       <c r="BU44" s="9">
-        <v>5098.5816528392024</v>
-[...2 lines deleted...]
-        <v>1823.2728101702151</v>
+        <v>4511.4951890376815</v>
+      </c>
+      <c r="BV44" s="20">
+        <v>1594.5759214474363</v>
       </c>
       <c r="BW44" s="9">
-        <v>2044.0331401369608</v>
+        <v>1951.3694623708116</v>
       </c>
       <c r="BX44" s="9">
-        <v>1638.157411674767</v>
+        <v>1215.5948158648584</v>
       </c>
       <c r="BY44" s="9">
-        <v>2716.110325186628</v>
+        <v>2088.3541244384055</v>
       </c>
       <c r="BZ44" s="9">
-        <v>1817.9126400799973</v>
+        <v>1561.0386407845256</v>
       </c>
       <c r="CA44" s="9">
-        <v>2668.4390786803492</v>
+        <v>2945.2288949256777</v>
       </c>
       <c r="CB44" s="9">
-        <v>1990.2283709573792</v>
+        <v>1790.1764812415699</v>
       </c>
       <c r="CC44" s="9">
-        <v>2392.0325047309288</v>
+        <v>2293.4204809003959</v>
       </c>
       <c r="CD44" s="9">
-        <v>4975.5343849390529</v>
+        <v>4344.4743755164709</v>
       </c>
       <c r="CE44" s="9">
-        <v>2972.1185681344077</v>
+        <v>2369.6747984023268</v>
       </c>
       <c r="CF44" s="9">
-        <v>3608.3252806895052</v>
+        <v>2882.6523079842755</v>
       </c>
       <c r="CG44" s="9">
-        <v>5546.8134164432449</v>
+        <v>4924.4860986232452</v>
       </c>
       <c r="CH44" s="13">
-        <v>1459.3729547881169</v>
+        <v>1597.6685296493588</v>
       </c>
       <c r="CI44" s="9">
-        <v>2620.8474309985354</v>
+        <v>2435.356615021486</v>
       </c>
       <c r="CJ44" s="9">
-        <v>1828.016508512681</v>
+        <v>1710.0006711975593</v>
       </c>
       <c r="CK44" s="9">
-        <v>2993.9428596723401</v>
+        <v>2433.6179948716208</v>
       </c>
       <c r="CL44" s="10">
-        <v>2085.219422800692</v>
-[...8 lines deleted...]
-        <v>2328.6338745128432</v>
+        <v>1811.3509850878479</v>
+      </c>
+      <c r="CM44" s="12">
+        <v>3274.0990008970607</v>
+      </c>
+      <c r="CN44" s="12">
+        <v>2209.6804727799249</v>
+      </c>
+      <c r="CO44" s="12">
+        <v>2203.5150851545914</v>
       </c>
       <c r="CP44" s="9">
-        <v>4251.2972621556919</v>
+        <v>4647.7191888441139</v>
       </c>
       <c r="CQ44" s="9">
-        <v>2933.7321023199065</v>
+        <v>3086.3449087298559</v>
       </c>
       <c r="CR44" s="9">
-        <v>4464.5765079026178</v>
+        <v>3807.0502616790081</v>
       </c>
       <c r="CS44" s="9">
-        <v>6277.9031363636968</v>
+        <v>5708.5502609725718</v>
       </c>
       <c r="CT44" s="13">
         <v>2000.4541496566551</v>
       </c>
       <c r="CU44" s="9">
         <v>2943.63774453417</v>
       </c>
       <c r="CV44" s="9">
         <v>1450.7454313666531</v>
       </c>
       <c r="CW44" s="9">
         <v>2906.4387589588082</v>
       </c>
       <c r="CX44" s="10">
         <v>2113.6123398248951</v>
       </c>
-      <c r="CY44" s="11">
+      <c r="CY44" s="12">
         <v>4364.6009601702153</v>
       </c>
-      <c r="CZ44" s="11"/>
-      <c r="DA44" s="11"/>
+      <c r="CZ44" s="12">
+        <v>2910.5655025118886</v>
+      </c>
+      <c r="DA44" s="12"/>
       <c r="DB44" s="9"/>
       <c r="DC44" s="9"/>
       <c r="DD44" s="9"/>
       <c r="DE44" s="9"/>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="14" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="B45" s="9">
         <v>4.2599640750584262</v>
       </c>
       <c r="C45" s="9">
         <v>14.082100706302757</v>
       </c>
       <c r="D45" s="9">
         <v>4.5408552999085137</v>
       </c>
       <c r="E45" s="9">
         <v>1.5745505873877617</v>
       </c>
       <c r="F45" s="9">
         <v>4.4923984949067686</v>
       </c>
-      <c r="G45" s="11">
+      <c r="G45" s="12">
         <v>5.1958969860530146</v>
       </c>
-      <c r="H45" s="11">
+      <c r="H45" s="12">
         <v>4.9029471418801247</v>
       </c>
       <c r="I45" s="9">
         <v>9.7830369249680693</v>
       </c>
       <c r="J45" s="9">
         <v>4.0335427178262888</v>
       </c>
       <c r="K45" s="9">
         <v>4.2513752996015812</v>
       </c>
       <c r="L45" s="9">
         <v>125.24939564347039</v>
       </c>
       <c r="M45" s="9">
         <v>181.79553660541407</v>
       </c>
       <c r="N45" s="9">
         <v>4.456645522332467</v>
       </c>
       <c r="O45" s="9">
         <v>23.79561430145748</v>
       </c>
       <c r="P45" s="9">
         <v>6.1034805985841158</v>
       </c>
       <c r="Q45" s="9">
         <v>3.3860197646421932</v>
       </c>
       <c r="R45" s="9">
         <v>5.181233857420537</v>
       </c>
-      <c r="S45" s="11">
+      <c r="S45" s="12">
         <v>10.409535737579333</v>
       </c>
-      <c r="T45" s="11">
+      <c r="T45" s="12">
         <v>5.561744306011696</v>
       </c>
       <c r="U45" s="9">
         <v>10.828890983740674</v>
       </c>
       <c r="V45" s="9">
         <v>4.3283178430324574</v>
       </c>
       <c r="W45" s="9">
         <v>4.8075465728873379</v>
       </c>
       <c r="X45" s="9">
         <v>175.85651612372862</v>
       </c>
       <c r="Y45" s="9">
         <v>293.80370481199873</v>
       </c>
       <c r="Z45" s="9">
-        <v>5.0457832266486395</v>
+        <v>4.9534351252039492</v>
       </c>
       <c r="AA45" s="9">
-        <v>22.469683835441611</v>
+        <v>21.733445232352398</v>
       </c>
       <c r="AB45" s="9">
-        <v>7.0094705703036375</v>
+        <v>6.4305161986765782</v>
       </c>
       <c r="AC45" s="9">
-        <v>3.5918422540186041</v>
+        <v>3.2655626443013168</v>
       </c>
       <c r="AD45" s="9">
-        <v>5.4480461619220986</v>
+        <v>5.7353304931887426</v>
       </c>
       <c r="AE45" s="9">
-        <v>6.3274094997270796</v>
-[...5 lines deleted...]
-        <v>12.745015291931225</v>
+        <v>6.4141076434532627</v>
+      </c>
+      <c r="AF45" s="12">
+        <v>6.3410044864639943</v>
+      </c>
+      <c r="AG45" s="12">
+        <v>12.805993418157495</v>
       </c>
       <c r="AH45" s="9">
-        <v>4.3957739783017171</v>
+        <v>4.6002678992688253</v>
       </c>
       <c r="AI45" s="9">
-        <v>4.9726612298622257</v>
+        <v>5.1326658314477296</v>
       </c>
       <c r="AJ45" s="9">
-        <v>172.69826987253356</v>
+        <v>174.59326935317654</v>
       </c>
       <c r="AK45" s="9">
-        <v>293.52377499156177</v>
+        <v>288.90171474682143</v>
       </c>
       <c r="AL45" s="9">
         <v>6.3816304184041357</v>
       </c>
       <c r="AM45" s="9">
         <v>27.308977757186558</v>
       </c>
       <c r="AN45" s="9">
         <v>7.77723553023562</v>
       </c>
       <c r="AO45" s="9">
         <v>3.6786835309581241</v>
       </c>
       <c r="AP45" s="9">
         <v>5.3211152524214045</v>
       </c>
       <c r="AQ45" s="9">
         <v>3.1881032580035296</v>
       </c>
       <c r="AR45" s="12">
         <v>6.1262361115330988</v>
       </c>
       <c r="AS45" s="12">
         <v>10.216021999523585</v>
       </c>
       <c r="AT45" s="9">
         <v>13.658192472249626</v>
       </c>
       <c r="AU45" s="9">
         <v>10.131275105588802</v>
       </c>
       <c r="AV45" s="9">
         <v>176.94874367454224</v>
       </c>
       <c r="AW45" s="9">
         <v>289.10251922648666</v>
       </c>
       <c r="AX45" s="9">
-        <v>7.1584847486208076</v>
+        <v>7.7274773818967022</v>
       </c>
       <c r="AY45" s="9">
-        <v>28.28526090169834</v>
+        <v>31.677556798913834</v>
       </c>
       <c r="AZ45" s="9">
-        <v>11.53412470544291</v>
+        <v>11.654026327234252</v>
       </c>
       <c r="BA45" s="9">
-        <v>3.7347216881177561</v>
+        <v>4.4535545021438825</v>
       </c>
       <c r="BB45" s="9">
-        <v>6.224064251105891</v>
+        <v>7.0450203416563806</v>
       </c>
       <c r="BC45" s="9">
-        <v>4.1536653883568917</v>
-[...5 lines deleted...]
-        <v>14.545697142162377</v>
+        <v>4.5615612488117874</v>
+      </c>
+      <c r="BD45" s="12">
+        <v>8.2721097903411476</v>
+      </c>
+      <c r="BE45" s="12">
+        <v>15.864452008081324</v>
       </c>
       <c r="BF45" s="9">
-        <v>5.1300861680590932</v>
+        <v>5.2172956525821368</v>
       </c>
       <c r="BG45" s="9">
-        <v>5.7084317918707548</v>
+        <v>5.747558823105761</v>
       </c>
       <c r="BH45" s="9">
-        <v>264.74785014361038</v>
+        <v>249.05439719876185</v>
       </c>
       <c r="BI45" s="9">
-        <v>503.16219192874462</v>
+        <v>494.42709529644537</v>
       </c>
       <c r="BJ45" s="9">
-        <v>8.5676874912800081</v>
+        <v>6.5863229285206781</v>
       </c>
       <c r="BK45" s="9">
-        <v>34.523706486010511</v>
+        <v>28.676826219555721</v>
       </c>
       <c r="BL45" s="9">
-        <v>14.587852202292266</v>
+        <v>16.062871171394207</v>
       </c>
       <c r="BM45" s="9">
-        <v>4.8430640278684436</v>
+        <v>5.7557054695252141</v>
       </c>
       <c r="BN45" s="9">
-        <v>4.618004747574834</v>
+        <v>0.90537407963482686</v>
       </c>
       <c r="BO45" s="9">
-        <v>4.6488920029675516</v>
+        <v>3.2185468557927441</v>
       </c>
       <c r="BP45" s="9">
-        <v>9.1415009097411435</v>
+        <v>8.5250646582197689</v>
       </c>
       <c r="BQ45" s="9">
-        <v>15.40933607814231</v>
+        <v>15.564741703294237</v>
       </c>
       <c r="BR45" s="9">
-        <v>5.0227498237159791</v>
+        <v>5.0839077819318277</v>
       </c>
       <c r="BS45" s="9">
-        <v>6.9228030081368477</v>
+        <v>6.9240268184297022</v>
       </c>
       <c r="BT45" s="9">
-        <v>286.2509112744284</v>
+        <v>256.19842318601627</v>
       </c>
       <c r="BU45" s="9">
-        <v>406.47345512476488</v>
-[...2 lines deleted...]
-        <v>6.16296701074039</v>
+        <v>306.95791251181902</v>
+      </c>
+      <c r="BV45" s="21">
+        <v>7.5027555557941241</v>
       </c>
       <c r="BW45" s="9">
-        <v>25.054761646683687</v>
+        <v>32.802637982764459</v>
       </c>
       <c r="BX45" s="9">
-        <v>15.978073085968088</v>
+        <v>19.036654634050983</v>
       </c>
       <c r="BY45" s="9">
-        <v>8.400023538526737</v>
+        <v>7.6109315723035778</v>
       </c>
       <c r="BZ45" s="9">
-        <v>1.2015495885975391</v>
+        <v>1.4832494423059162</v>
       </c>
       <c r="CA45" s="9">
-        <v>0.49643872172101355</v>
+        <v>0.88502174519629173</v>
       </c>
       <c r="CB45" s="9">
-        <v>6.8929556482035537</v>
+        <v>7.7022889697985732</v>
       </c>
       <c r="CC45" s="9">
-        <v>16.318340713041749</v>
+        <v>21.389377814999538</v>
       </c>
       <c r="CD45" s="9">
-        <v>6.5700869718749377</v>
+        <v>6.9179620561820485</v>
       </c>
       <c r="CE45" s="9">
-        <v>10.313113423874562</v>
+        <v>9.0782931053418121</v>
       </c>
       <c r="CF45" s="9">
-        <v>345.37901782128728</v>
+        <v>285.35282593270824</v>
       </c>
       <c r="CG45" s="9">
-        <v>309.99968890490572</v>
+        <v>297.32433203255334</v>
       </c>
       <c r="CH45" s="13">
-        <v>7.1363961733124164</v>
+        <v>28.346317207627116</v>
       </c>
       <c r="CI45" s="9">
-        <v>39.456020945218143</v>
+        <v>37.200170117828939</v>
       </c>
       <c r="CJ45" s="9">
-        <v>21.775153706620337</v>
+        <v>24.245028350166443</v>
       </c>
       <c r="CK45" s="9">
-        <v>15.92669557616216</v>
+        <v>54.116489005922645</v>
       </c>
       <c r="CL45" s="9">
-        <v>1.4947353836084889</v>
+        <v>18.857255660713001</v>
       </c>
       <c r="CM45" s="9">
-        <v>0.41874620385346828</v>
-[...5 lines deleted...]
-        <v>25.049170784556313</v>
+        <v>68.761294064177974</v>
+      </c>
+      <c r="CN45" s="12">
+        <v>36.900174336073675</v>
+      </c>
+      <c r="CO45" s="12">
+        <v>32.696234867152</v>
       </c>
       <c r="CP45" s="9">
-        <v>8.6699659002070426</v>
+        <v>89.826362363987442</v>
       </c>
       <c r="CQ45" s="9">
-        <v>6.4444861351370157</v>
+        <v>57.115862863026997</v>
       </c>
       <c r="CR45" s="9">
-        <v>372.15759504217044</v>
+        <v>76.553054270048619</v>
       </c>
       <c r="CS45" s="9">
-        <v>424.24717482698304</v>
+        <v>151.05715577334234</v>
       </c>
       <c r="CT45" s="13">
         <v>7.2724174100735528</v>
       </c>
       <c r="CU45" s="9">
         <v>35.555083034761694</v>
       </c>
       <c r="CV45" s="9">
         <v>24.317485407877591</v>
       </c>
       <c r="CW45" s="9">
         <v>19.636383624546053</v>
       </c>
       <c r="CX45" s="9">
         <v>1.7802415793646877</v>
       </c>
       <c r="CY45" s="9">
         <v>0.40661605770726517</v>
       </c>
-      <c r="CZ45" s="11"/>
-      <c r="DA45" s="11"/>
+      <c r="CZ45" s="12">
+        <v>0.94685348570104888</v>
+      </c>
+      <c r="DA45" s="12"/>
       <c r="DB45" s="9"/>
       <c r="DC45" s="9"/>
       <c r="DD45" s="9"/>
       <c r="DE45" s="9"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="14" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B46" s="9">
         <v>12.199124479301172</v>
       </c>
       <c r="C46" s="9">
         <v>23.885410303311886</v>
       </c>
       <c r="D46" s="9">
         <v>12.959103108662095</v>
       </c>
       <c r="E46" s="9">
         <v>38.992427890458899</v>
       </c>
       <c r="F46" s="9">
         <v>29.500694547999917</v>
       </c>
-      <c r="G46" s="11">
+      <c r="G46" s="12">
         <v>23.710124919441611</v>
       </c>
-      <c r="H46" s="11">
+      <c r="H46" s="12">
         <v>24.070604608161833</v>
       </c>
       <c r="I46" s="9">
         <v>21.967632759649135</v>
       </c>
       <c r="J46" s="9">
         <v>32.803429907547077</v>
       </c>
       <c r="K46" s="9">
         <v>30.42583343376101</v>
       </c>
       <c r="L46" s="9">
         <v>74.21814688758073</v>
       </c>
       <c r="M46" s="9">
         <v>151.46209721663769</v>
       </c>
       <c r="N46" s="9">
         <v>12.703856336074944</v>
       </c>
       <c r="O46" s="9">
         <v>32.596843433897199</v>
       </c>
       <c r="P46" s="9">
         <v>17.185582723246291</v>
       </c>
       <c r="Q46" s="9">
         <v>48.05825657430276</v>
       </c>
       <c r="R46" s="9">
         <v>40.292531338694857</v>
       </c>
-      <c r="S46" s="11">
+      <c r="S46" s="12">
         <v>30.127013998669966</v>
       </c>
-      <c r="T46" s="11">
+      <c r="T46" s="12">
         <v>26.734376146729062</v>
       </c>
       <c r="U46" s="9">
         <v>26.025607819370112</v>
       </c>
       <c r="V46" s="9">
         <v>33.686844404236282</v>
       </c>
       <c r="W46" s="9">
         <v>32.731465700479177</v>
       </c>
       <c r="X46" s="9">
         <v>94.84401408756824</v>
       </c>
       <c r="Y46" s="9">
         <v>191.48182064743338</v>
       </c>
       <c r="Z46" s="9">
-        <v>14.667217073965297</v>
+        <v>13.711173874607915</v>
       </c>
       <c r="AA46" s="9">
-        <v>29.819317490284892</v>
+        <v>29.977342414346595</v>
       </c>
       <c r="AB46" s="9">
-        <v>18.131372263182346</v>
+        <v>17.16953147573841</v>
       </c>
       <c r="AC46" s="9">
-        <v>57.769744563753939</v>
+        <v>55.549177891582737</v>
       </c>
       <c r="AD46" s="9">
-        <v>36.809886736063568</v>
+        <v>38.5297165668063</v>
       </c>
       <c r="AE46" s="9">
-        <v>28.399746943366196</v>
-[...5 lines deleted...]
-        <v>29.144510070787263</v>
+        <v>29.704846248807016</v>
+      </c>
+      <c r="AF46" s="12">
+        <v>47.768637466296411</v>
+      </c>
+      <c r="AG46" s="12">
+        <v>29.399102617154004</v>
       </c>
       <c r="AH46" s="9">
-        <v>34.447088672657792</v>
+        <v>37.401626438019193</v>
       </c>
       <c r="AI46" s="9">
-        <v>34.995695251409018</v>
+        <v>36.661539535995871</v>
       </c>
       <c r="AJ46" s="9">
-        <v>93.144833727036371</v>
+        <v>94.009649067938781</v>
       </c>
       <c r="AK46" s="9">
-        <v>194.73926831066467</v>
+        <v>195.55420645414588</v>
       </c>
       <c r="AL46" s="9">
         <v>17.447254007308011</v>
       </c>
       <c r="AM46" s="9">
         <v>36.909672689210751</v>
       </c>
       <c r="AN46" s="9">
         <v>20.408179321341439</v>
       </c>
       <c r="AO46" s="9">
         <v>43.576394693892773</v>
       </c>
       <c r="AP46" s="9">
         <v>35.166279085538193</v>
       </c>
       <c r="AQ46" s="9">
         <v>22.464455469016386</v>
       </c>
       <c r="AR46" s="12">
         <v>23.17130661508607</v>
       </c>
       <c r="AS46" s="12">
         <v>20.87913354316056</v>
       </c>
       <c r="AT46" s="9">
         <v>26.863224978665517</v>
       </c>
       <c r="AU46" s="9">
         <v>34.460046816711781</v>
       </c>
       <c r="AV46" s="9">
         <v>83.005548341265936</v>
       </c>
       <c r="AW46" s="9">
         <v>175.81539106967983</v>
       </c>
       <c r="AX46" s="9">
-        <v>19.60063099006004</v>
+        <v>21.216645992576531</v>
       </c>
       <c r="AY46" s="9">
-        <v>60.157691988890271</v>
+        <v>60.483048943754596</v>
       </c>
       <c r="AZ46" s="9">
-        <v>46.547349021158837</v>
+        <v>41.407347642759142</v>
       </c>
       <c r="BA46" s="9">
-        <v>63.804884975296979</v>
+        <v>73.046825937006446</v>
       </c>
       <c r="BB46" s="9">
-        <v>31.343721849109031</v>
+        <v>36.060975012589338</v>
       </c>
       <c r="BC46" s="9">
-        <v>32.55985699024427</v>
-[...5 lines deleted...]
-        <v>29.506732371996012</v>
+        <v>35.028806953438568</v>
+      </c>
+      <c r="BD46" s="12">
+        <v>42.054612855958311</v>
+      </c>
+      <c r="BE46" s="12">
+        <v>32.706216175590093</v>
       </c>
       <c r="BF46" s="9">
-        <v>47.500122586792983</v>
+        <v>44.844924680403764</v>
       </c>
       <c r="BG46" s="9">
-        <v>53.705574479969371</v>
+        <v>53.520906857113374</v>
       </c>
       <c r="BH46" s="9">
-        <v>130.3030602981672</v>
+        <v>126.46743697860444</v>
       </c>
       <c r="BI46" s="9">
-        <v>232.14743745084678</v>
+        <v>214.26447170818102</v>
       </c>
       <c r="BJ46" s="9">
-        <v>21.320207564623999</v>
+        <v>24.808742068682598</v>
       </c>
       <c r="BK46" s="9">
-        <v>53.730198087147755</v>
+        <v>55.900397609309636</v>
       </c>
       <c r="BL46" s="9">
-        <v>28.558432723643953</v>
+        <v>36.964348468798917</v>
       </c>
       <c r="BM46" s="9">
-        <v>65.860952120589886</v>
+        <v>85.739579608698307</v>
       </c>
       <c r="BN46" s="9">
-        <v>41.460577856828365</v>
+        <v>58.829392416817754</v>
       </c>
       <c r="BO46" s="9">
-        <v>33.905281911668979</v>
+        <v>41.805477458334693</v>
       </c>
       <c r="BP46" s="9">
-        <v>44.205784568495666</v>
+        <v>49.09524215969833</v>
       </c>
       <c r="BQ46" s="9">
-        <v>25.939118637078828</v>
+        <v>41.49021684602387</v>
       </c>
       <c r="BR46" s="9">
-        <v>42.428403858321545</v>
+        <v>47.935659391059154</v>
       </c>
       <c r="BS46" s="9">
-        <v>62.362885125744306</v>
+        <v>65.505478369616952</v>
       </c>
       <c r="BT46" s="9">
-        <v>198.79392084943265</v>
+        <v>171.58387589114309</v>
       </c>
       <c r="BU46" s="9">
-        <v>280.56545059730774</v>
-[...2 lines deleted...]
-        <v>23.536109553223763</v>
+        <v>243.23668446866645</v>
+      </c>
+      <c r="BV46" s="21">
+        <v>26.011619558564835</v>
       </c>
       <c r="BW46" s="9">
-        <v>55.429810021330674</v>
+        <v>65.012486090795903</v>
       </c>
       <c r="BX46" s="9">
-        <v>44.769364663375121</v>
+        <v>46.125922516436177</v>
       </c>
       <c r="BY46" s="9">
-        <v>82.351973440593227</v>
+        <v>75.193540045607961</v>
       </c>
       <c r="BZ46" s="9">
-        <v>55.110411307413898</v>
+        <v>64.900474515655986</v>
       </c>
       <c r="CA46" s="9">
-        <v>41.931086207927166</v>
+        <v>46.603279595629608</v>
       </c>
       <c r="CB46" s="9">
-        <v>51.809475390391121</v>
+        <v>51.243903309543519</v>
       </c>
       <c r="CC46" s="9">
-        <v>43.842054793254079</v>
+        <v>53.861824581828728</v>
       </c>
       <c r="CD46" s="9">
-        <v>54.587199376378862</v>
+        <v>48.392770999773205</v>
       </c>
       <c r="CE46" s="9">
-        <v>69.105674191613161</v>
+        <v>59.254454092467824</v>
       </c>
       <c r="CF46" s="9">
-        <v>250.80546324084781</v>
+        <v>213.70330285647557</v>
       </c>
       <c r="CG46" s="9">
-        <v>288.35616089334457</v>
+        <v>268.66110568941667</v>
       </c>
       <c r="CH46" s="13">
-        <v>22.881644291946959</v>
+        <v>47.637655155254436</v>
       </c>
       <c r="CI46" s="9">
-        <v>73.557082304607036</v>
+        <v>84.374624849234038</v>
       </c>
       <c r="CJ46" s="9">
-        <v>57.430316635037968</v>
+        <v>38.037433384884707</v>
       </c>
       <c r="CK46" s="9">
-        <v>158.67974689690683</v>
+        <v>58.783495126367278</v>
       </c>
       <c r="CL46" s="9">
-        <v>58.141871071109463</v>
+        <v>42.32471319180803</v>
       </c>
       <c r="CM46" s="9">
-        <v>36.928846518808086</v>
-[...5 lines deleted...]
-        <v>45.93954547103025</v>
+        <v>108.97438966738979</v>
+      </c>
+      <c r="CN46" s="12">
+        <v>58.635500343480388</v>
+      </c>
+      <c r="CO46" s="12">
+        <v>53.253161847399319</v>
       </c>
       <c r="CP46" s="9">
-        <v>56.17370729832178</v>
+        <v>165.6470535245995</v>
       </c>
       <c r="CQ46" s="9">
-        <v>52.873740487977535</v>
+        <v>95.086471984558329</v>
       </c>
       <c r="CR46" s="9">
-        <v>239.42101253078607</v>
+        <v>121.96691029794442</v>
       </c>
       <c r="CS46" s="9">
-        <v>386.70638425442519</v>
+        <v>201.18262937076275</v>
       </c>
       <c r="CT46" s="13">
         <v>24.019823475733148</v>
       </c>
       <c r="CU46" s="9">
         <v>71.467992526538865</v>
       </c>
       <c r="CV46" s="9">
         <v>52.741679281440106</v>
       </c>
       <c r="CW46" s="9">
         <v>193.99457587993692</v>
       </c>
       <c r="CX46" s="9">
         <v>62.669918175572079</v>
       </c>
       <c r="CY46" s="9">
         <v>97.16296449509214</v>
       </c>
-      <c r="CZ46" s="11"/>
+      <c r="CZ46" s="12">
+        <v>10.537007626255161</v>
+      </c>
       <c r="DA46" s="11"/>
       <c r="DB46" s="9"/>
       <c r="DC46" s="9"/>
       <c r="DD46" s="9"/>
       <c r="DE46" s="9"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="14" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B47" s="9">
         <v>141.67857567278062</v>
       </c>
       <c r="C47" s="9">
         <v>189.73518869498889</v>
       </c>
       <c r="D47" s="9">
         <v>62.287385132840484</v>
       </c>
       <c r="E47" s="9">
         <v>128.76037410172094</v>
       </c>
       <c r="F47" s="9">
         <v>153.14205707773141</v>
       </c>
-      <c r="G47" s="11">
+      <c r="G47" s="12">
         <v>364.12608638786219</v>
       </c>
-      <c r="H47" s="11">
+      <c r="H47" s="12">
         <v>200.06553305753721</v>
       </c>
       <c r="I47" s="9">
         <v>190.5331802771542</v>
       </c>
       <c r="J47" s="9">
         <v>514.66335848781716</v>
       </c>
       <c r="K47" s="9">
         <v>292.45721816286641</v>
       </c>
       <c r="L47" s="9">
         <v>226.22537096596628</v>
       </c>
       <c r="M47" s="9">
         <v>345.95365820829636</v>
       </c>
       <c r="N47" s="9">
         <v>145.84858601418389</v>
       </c>
       <c r="O47" s="8">
         <v>236.25264554851819</v>
       </c>
       <c r="P47" s="9">
         <v>76.307909233158938</v>
@@ -12240,293 +12327,295 @@
       <c r="R47" s="9">
         <v>197.57763638189527</v>
       </c>
       <c r="S47" s="9">
         <v>524.92131362938608</v>
       </c>
       <c r="T47" s="9">
         <v>233.99044307316018</v>
       </c>
       <c r="U47" s="9">
         <v>201.05667981500443</v>
       </c>
       <c r="V47" s="9">
         <v>629.22515101047452</v>
       </c>
       <c r="W47" s="9">
         <v>330.47486172380366</v>
       </c>
       <c r="X47" s="9">
         <v>286.0883692381741</v>
       </c>
       <c r="Y47" s="9">
         <v>420.59306050673013</v>
       </c>
       <c r="Z47" s="9">
-        <v>174.07264184086984</v>
+        <v>165.47771726314176</v>
       </c>
       <c r="AA47" s="9">
-        <v>215.46569157878491</v>
+        <v>210.90833418377503</v>
       </c>
       <c r="AB47" s="9">
-        <v>90.13043279435864</v>
+        <v>85.006267023094622</v>
       </c>
       <c r="AC47" s="9">
-        <v>170.56793639255716</v>
+        <v>158.01386759877795</v>
       </c>
       <c r="AD47" s="9">
-        <v>175.5662492432736</v>
+        <v>182.72406908553251</v>
       </c>
       <c r="AE47" s="9">
-        <v>430.95516258011321</v>
-[...5 lines deleted...]
-        <v>220.58094320832009</v>
+        <v>451.45761723405536</v>
+      </c>
+      <c r="AF47" s="12">
+        <v>242.9871183954395</v>
+      </c>
+      <c r="AG47" s="12">
+        <v>225.13384747922299</v>
       </c>
       <c r="AH47" s="9">
-        <v>611.38271769172434</v>
+        <v>637.79826614926651</v>
       </c>
       <c r="AI47" s="9">
-        <v>325.84133752010973</v>
+        <v>341.95597756133202</v>
       </c>
       <c r="AJ47" s="9">
-        <v>276.26778003943366</v>
+        <v>279.54756213482494</v>
       </c>
       <c r="AK47" s="9">
-        <v>429.25818954675674</v>
+        <v>433.3904393754317</v>
       </c>
       <c r="AL47" s="9">
         <v>133.87772688999999</v>
       </c>
       <c r="AM47" s="9">
         <v>169.31439122</v>
       </c>
       <c r="AN47" s="9">
         <v>66.894359481999999</v>
       </c>
       <c r="AO47" s="9">
         <v>124.23836715400002</v>
       </c>
       <c r="AP47" s="9">
         <v>147.79639760000001</v>
       </c>
       <c r="AQ47" s="9">
         <v>389.48710936666663</v>
       </c>
       <c r="AR47" s="12">
         <v>168.22682900000001</v>
       </c>
       <c r="AS47" s="12">
         <v>147.6526508</v>
       </c>
       <c r="AT47" s="9">
         <v>478.74804359999996</v>
       </c>
       <c r="AU47" s="9">
         <v>258.88389146377693</v>
       </c>
       <c r="AV47" s="9">
         <v>219.62862680000001</v>
       </c>
       <c r="AW47" s="9">
         <v>335.05263672000001</v>
       </c>
       <c r="AX47" s="9">
-        <v>194.36130872926452</v>
+        <v>214.04175559655727</v>
       </c>
       <c r="AY47" s="9">
-        <v>250.18094884422658</v>
+        <v>277.17483769189846</v>
       </c>
       <c r="AZ47" s="9">
-        <v>101.74223555227135</v>
+        <v>102.81049437656286</v>
       </c>
       <c r="BA47" s="9">
-        <v>161.22755065689421</v>
+        <v>190.26381512033467</v>
       </c>
       <c r="BB47" s="9">
-        <v>148.35631005393975</v>
+        <v>168.80519742584289</v>
       </c>
       <c r="BC47" s="9">
-        <v>616.19453791149738</v>
-[...5 lines deleted...]
-        <v>226.37704207295968</v>
+        <v>647.17269858050315</v>
+      </c>
+      <c r="BD47" s="12">
+        <v>274.26065436850234</v>
+      </c>
+      <c r="BE47" s="12">
+        <v>245.62815059461991</v>
       </c>
       <c r="BF47" s="9">
-        <v>781.2839780854232</v>
+        <v>802.49438814703399</v>
       </c>
       <c r="BG47" s="9">
-        <v>448.3400842228715</v>
+        <v>431.19769288243288</v>
       </c>
       <c r="BH47" s="9">
-        <v>383.12567815238805</v>
+        <v>367.54964024503806</v>
       </c>
       <c r="BI47" s="9">
-        <v>588.73182361786212</v>
+        <v>552.6699937289161</v>
       </c>
       <c r="BJ47" s="9">
-        <v>212.41124457091757</v>
+        <v>202.44551996074307</v>
       </c>
       <c r="BK47" s="9">
-        <v>299.62066774305174</v>
+        <v>295.53409160539979</v>
       </c>
       <c r="BL47" s="9">
-        <v>102.23572567706458</v>
+        <v>98.234332447611678</v>
       </c>
       <c r="BM47" s="9">
-        <v>182.71183233991906</v>
+        <v>201.63708661688165</v>
       </c>
       <c r="BN47" s="9">
-        <v>164.50390266159974</v>
+        <v>170.86810269202084</v>
       </c>
       <c r="BO47" s="9">
-        <v>639.15081672080146</v>
+        <v>631.81964196499439</v>
       </c>
       <c r="BP47" s="9">
-        <v>289.25700313943003</v>
+        <v>277.4048897892751</v>
       </c>
       <c r="BQ47" s="9">
-        <v>217.52549600187041</v>
+        <v>254.84534326746206</v>
       </c>
       <c r="BR47" s="9">
-        <v>763.28108166851052</v>
+        <v>846.79629552105712</v>
       </c>
       <c r="BS47" s="9">
-        <v>450.58993540399399</v>
+        <v>441.82366811412771</v>
       </c>
       <c r="BT47" s="9">
-        <v>407.36529319963006</v>
+        <v>359.76560315696503</v>
       </c>
       <c r="BU47" s="9">
-        <v>651.23242747035601</v>
-[...2 lines deleted...]
-        <v>177.82175673401574</v>
+        <v>599.14367912398097</v>
+      </c>
+      <c r="BV47" s="21">
+        <v>217.62223728954189</v>
       </c>
       <c r="BW47" s="9">
-        <v>279.5968441814415</v>
+        <v>324.61139730031357</v>
       </c>
       <c r="BX47" s="9">
-        <v>93.635729139051165</v>
+        <v>103.00173075932651</v>
       </c>
       <c r="BY47" s="9">
-        <v>232.69766041864077</v>
+        <v>212.41090491415065</v>
       </c>
       <c r="BZ47" s="9">
-        <v>158.14429366878676</v>
+        <v>185.31382782431581</v>
       </c>
       <c r="CA47" s="9">
-        <v>609.44073228028492</v>
+        <v>681.86170849629457</v>
       </c>
       <c r="CB47" s="9">
-        <v>300.23571034984764</v>
+        <v>309.40722100406572</v>
       </c>
       <c r="CC47" s="9">
-        <v>254.85188115896514</v>
+        <v>300.74624395714221</v>
       </c>
       <c r="CD47" s="9">
-        <v>1042.692659284832</v>
+        <v>979.00602580035695</v>
       </c>
       <c r="CE47" s="9">
-        <v>541.18631888217089</v>
+        <v>460.86536268682374</v>
       </c>
       <c r="CF47" s="9">
-        <v>448.19442771569015</v>
+        <v>394.59918269052469</v>
       </c>
       <c r="CG47" s="9">
-        <v>711.81806265328146</v>
+        <v>658.93223000074317</v>
       </c>
       <c r="CH47" s="13">
-        <v>185.18848479941693</v>
+        <v>255.78866187023493</v>
       </c>
       <c r="CI47" s="9">
-        <v>389.13612019964091</v>
+        <v>476.18797330771372</v>
       </c>
       <c r="CJ47" s="9">
-        <v>136.09262571352326</v>
+        <v>211.97013010437018</v>
       </c>
       <c r="CK47" s="9">
-        <v>359.98817127729569</v>
+        <v>374.84648912624533</v>
       </c>
       <c r="CL47" s="9">
-        <v>220.46653494610237</v>
+        <v>228.1861027488354</v>
       </c>
       <c r="CM47" s="9">
-        <v>621.87898562601981</v>
-[...5 lines deleted...]
-        <v>292.89138846358674</v>
+        <v>594.18929973088302</v>
+      </c>
+      <c r="CN47" s="12">
+        <v>328.14394045291692</v>
+      </c>
+      <c r="CO47" s="12">
+        <v>298.74048975292135</v>
       </c>
       <c r="CP47" s="9">
-        <v>880.45315508614453</v>
+        <v>880.35567367629949</v>
       </c>
       <c r="CQ47" s="9">
-        <v>469.08106829014139</v>
+        <v>515.91726082161824</v>
       </c>
       <c r="CR47" s="9">
-        <v>562.09308336083063</v>
+        <v>643.1884477484366</v>
       </c>
       <c r="CS47" s="9">
-        <v>806.81788677209147</v>
+        <v>1101.3257025652765</v>
       </c>
       <c r="CT47" s="13">
         <v>196.02628854522197</v>
       </c>
       <c r="CU47" s="9">
         <v>371.78578617950751</v>
       </c>
       <c r="CV47" s="9">
         <v>129.06691943178805</v>
       </c>
       <c r="CW47" s="9">
         <v>365.71906263901434</v>
       </c>
       <c r="CX47" s="9">
         <v>184.5774960870653</v>
       </c>
       <c r="CY47" s="9">
         <v>898.82020509488393</v>
       </c>
-      <c r="CZ47" s="11"/>
+      <c r="CZ47" s="12">
+        <v>416.80733654717005</v>
+      </c>
       <c r="DA47" s="11"/>
       <c r="DB47" s="9"/>
       <c r="DC47" s="9"/>
       <c r="DD47" s="9"/>
       <c r="DE47" s="9"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="14" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B48" s="15">
         <v>96.487237578011616</v>
       </c>
       <c r="C48" s="15">
         <v>109.52461435129516</v>
       </c>
       <c r="D48" s="15">
         <v>44.286484961405321</v>
       </c>
       <c r="E48" s="15">
         <v>84.165931607343282</v>
       </c>
       <c r="F48" s="15">
         <v>105.00175755194945</v>
       </c>
       <c r="G48" s="15">
         <v>116.51012099138907</v>
       </c>
       <c r="H48" s="15">
         <v>139.02604086954813</v>
       </c>
       <c r="I48" s="15">
         <v>122.79337454425097</v>
       </c>
@@ -12557,1235 +12646,1243 @@
       <c r="R48" s="15">
         <v>134.83999904180598</v>
       </c>
       <c r="S48" s="15">
         <v>198.05193271880501</v>
       </c>
       <c r="T48" s="15">
         <v>167.16434186328686</v>
       </c>
       <c r="U48" s="15">
         <v>131.82347053413039</v>
       </c>
       <c r="V48" s="15">
         <v>404.70525837200853</v>
       </c>
       <c r="W48" s="15">
         <v>194.926162178862</v>
       </c>
       <c r="X48" s="15">
         <v>176.68357027893185</v>
       </c>
       <c r="Y48" s="15">
         <v>275.4511903675737</v>
       </c>
       <c r="Z48" s="15">
-        <v>120.0323169212802</v>
+        <v>114.2313566530722</v>
       </c>
       <c r="AA48" s="15">
-        <v>128.22044509523377</v>
+        <v>124.81604029979604</v>
       </c>
       <c r="AB48" s="15">
-        <v>50.883374811976509</v>
+        <v>47.028730486029843</v>
       </c>
       <c r="AC48" s="15">
-        <v>107.1378703703998</v>
+        <v>101.21341705732301</v>
       </c>
       <c r="AD48" s="15">
-        <v>118.87146872594869</v>
+        <v>124.00725364915714</v>
       </c>
       <c r="AE48" s="15">
-        <v>138.73970764563413</v>
+        <v>139.01164022909387</v>
       </c>
       <c r="AF48" s="15">
-        <v>158.46263183289793</v>
+        <v>164.21273179137282</v>
       </c>
       <c r="AG48" s="15">
-        <v>134.56018505022638</v>
+        <v>136.7472560706874</v>
       </c>
       <c r="AH48" s="15">
-        <v>394.83875188103025</v>
+        <v>413.37617638364617</v>
       </c>
       <c r="AI48" s="15">
-        <v>196.86774607484278</v>
+        <v>206.87426901798574</v>
       </c>
       <c r="AJ48" s="15">
-        <v>173.16275556067515</v>
+        <v>177.08410066519187</v>
       </c>
       <c r="AK48" s="15">
-        <v>255.34810010295379</v>
+        <v>261.87480225102109</v>
       </c>
       <c r="AL48" s="15">
         <v>186.349551937217</v>
       </c>
       <c r="AM48" s="15">
         <v>221.14167829803944</v>
       </c>
       <c r="AN48" s="15">
         <v>85.81907091255637</v>
       </c>
       <c r="AO48" s="15">
         <v>259.61761056273144</v>
       </c>
       <c r="AP48" s="15">
         <v>295.70830347917058</v>
       </c>
       <c r="AQ48" s="15">
         <v>534.63901062990135</v>
       </c>
       <c r="AR48" s="15">
         <v>324.1900625744546</v>
       </c>
       <c r="AS48" s="15">
         <v>267.87233181266265</v>
       </c>
       <c r="AT48" s="15">
         <v>845.64819998629127</v>
       </c>
       <c r="AU48" s="15">
         <v>537.15128851658471</v>
       </c>
       <c r="AV48" s="15">
         <v>465.02666920045021</v>
       </c>
       <c r="AW48" s="15">
         <v>746.61971852296369</v>
       </c>
       <c r="AX48" s="15">
-        <v>137.4057222682855</v>
+        <v>148.75172122244862</v>
       </c>
       <c r="AY48" s="15">
-        <v>160.57717935330277</v>
+        <v>173.73836970788179</v>
       </c>
       <c r="AZ48" s="15">
-        <v>57.970129742015295</v>
+        <v>58.481277571862122</v>
       </c>
       <c r="BA48" s="15">
-        <v>114.67910926995873</v>
+        <v>133.9380357879879</v>
       </c>
       <c r="BB48" s="15">
-        <v>108.22181458152765</v>
+        <v>123.72866035567426</v>
       </c>
       <c r="BC48" s="9">
-        <v>179.86167085287281</v>
-[...5 lines deleted...]
-        <v>127.46415925545008</v>
+        <v>189.45096992346339</v>
+      </c>
+      <c r="BD48" s="12">
+        <v>182.26712704878443</v>
+      </c>
+      <c r="BE48" s="12">
+        <v>139.10609383795369</v>
       </c>
       <c r="BF48" s="9">
-        <v>547.47490811614557</v>
+        <v>530.38330632391876</v>
       </c>
       <c r="BG48" s="9">
-        <v>265.82782694206418</v>
+        <v>265.55194096168367</v>
       </c>
       <c r="BH48" s="9">
-        <v>296.73507152432103</v>
+        <v>279.16556971041177</v>
       </c>
       <c r="BI48" s="9">
-        <v>443.27976393262958</v>
+        <v>413.71909796145064</v>
       </c>
       <c r="BJ48" s="9">
-        <v>152.72375121307346</v>
+        <v>160.02794017855595</v>
       </c>
       <c r="BK48" s="9">
-        <v>178.39400722364644</v>
+        <v>188.37142510156463</v>
       </c>
       <c r="BL48" s="9">
-        <v>60.155598984149734</v>
+        <v>68.562207125306074</v>
       </c>
       <c r="BM48" s="9">
-        <v>134.06908637326205</v>
+        <v>164.42458423512477</v>
       </c>
       <c r="BN48" s="9">
-        <v>122.03000374825788</v>
+        <v>141.92857261641495</v>
       </c>
       <c r="BO48" s="9">
-        <v>200.25948936885189</v>
+        <v>214.86697019795295</v>
       </c>
       <c r="BP48" s="9">
-        <v>197.25082627568412</v>
+        <v>209.09387796797776</v>
       </c>
       <c r="BQ48" s="9">
-        <v>106.78089571628342</v>
+        <v>143.80594944145602</v>
       </c>
       <c r="BR48" s="9">
-        <v>504.94931694762829</v>
+        <v>598.9403774304418</v>
       </c>
       <c r="BS48" s="9">
-        <v>290.98472741509465</v>
+        <v>302.80304321266777</v>
       </c>
       <c r="BT48" s="9">
-        <v>358.08093360079386</v>
+        <v>320.478457471193</v>
       </c>
       <c r="BU48" s="9">
-        <v>418.27064859272855</v>
-[...2 lines deleted...]
-        <v>142.49489409104331</v>
+        <v>426.04128709500276</v>
+      </c>
+      <c r="BV48" s="21">
+        <v>172.33408641143441</v>
       </c>
       <c r="BW48" s="9">
-        <v>178.48363187955118</v>
+        <v>215.24893651142926</v>
       </c>
       <c r="BX48" s="9">
-        <v>79.681357533136406</v>
+        <v>85.287973214099026</v>
       </c>
       <c r="BY48" s="9">
-        <v>200.79271411744406</v>
+        <v>178.92134032344381</v>
       </c>
       <c r="BZ48" s="9">
-        <v>133.36140152517038</v>
+        <v>159.97095352073774</v>
       </c>
       <c r="CA48" s="9">
-        <v>166.3756961097404</v>
+        <v>204.97654810611544</v>
       </c>
       <c r="CB48" s="9">
-        <v>210.08237204895053</v>
+        <v>229.69695405648781</v>
       </c>
       <c r="CC48" s="9">
-        <v>147.24400005608936</v>
+        <v>170.40342483423197</v>
       </c>
       <c r="CD48" s="9">
-        <v>736.33016690131785</v>
+        <v>652.19915436733663</v>
       </c>
       <c r="CE48" s="9">
-        <v>477.11666320748759</v>
+        <v>401.46987502247339</v>
       </c>
       <c r="CF48" s="9">
-        <v>443.25618406347655</v>
+        <v>369.2163526852338</v>
       </c>
       <c r="CG48" s="9">
-        <v>503.85488030299024</v>
+        <v>465.29581334305408</v>
       </c>
       <c r="CH48" s="13">
-        <v>140.5142444251702</v>
+        <v>169.57453074413891</v>
       </c>
       <c r="CI48" s="9">
-        <v>232.83213649817259</v>
+        <v>248.09304634881167</v>
       </c>
       <c r="CJ48" s="15">
-        <v>145.84210239791582</v>
+        <v>109.28362386060189</v>
       </c>
       <c r="CK48" s="15">
-        <v>343.07145444867155</v>
+        <v>215.21819742431262</v>
       </c>
       <c r="CL48" s="15">
-        <v>251.222645905658</v>
+        <v>132.81745572372279</v>
       </c>
       <c r="CM48" s="9">
-        <v>151.80968362035648</v>
-[...5 lines deleted...]
-        <v>149.24676104400049</v>
+        <v>373.78316300536113</v>
+      </c>
+      <c r="CN48" s="12">
+        <v>192.05302933547352</v>
+      </c>
+      <c r="CO48" s="12">
+        <v>175.1607359703037</v>
       </c>
       <c r="CP48" s="9">
-        <v>625.10658403490049</v>
+        <v>596.02355010803944</v>
       </c>
       <c r="CQ48" s="9">
-        <v>342.20956946280103</v>
+        <v>319.96686970669384</v>
       </c>
       <c r="CR48" s="9">
-        <v>454.02903360787354</v>
+        <v>409.74703422197513</v>
       </c>
       <c r="CS48" s="9">
-        <v>759.04685050188027</v>
+        <v>681.51153117059812</v>
       </c>
       <c r="CT48" s="13">
         <v>147.78208395236737</v>
       </c>
       <c r="CU48" s="9">
         <v>246.63292948744623</v>
       </c>
       <c r="CV48" s="15">
         <v>107.67601387412779</v>
       </c>
       <c r="CW48" s="15">
         <v>346.10289463542961</v>
       </c>
       <c r="CX48" s="15">
         <v>224.88310210275444</v>
       </c>
       <c r="CY48" s="9">
         <v>265.91762924371943</v>
       </c>
-      <c r="CZ48" s="11"/>
+      <c r="CZ48" s="12">
+        <v>232.4264747214045</v>
+      </c>
       <c r="DA48" s="11"/>
       <c r="DB48" s="9"/>
       <c r="DC48" s="9"/>
       <c r="DD48" s="9"/>
       <c r="DE48" s="9"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="14" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B49" s="9">
         <v>287.84575991756356</v>
       </c>
       <c r="C49" s="9">
         <v>339.75662280897131</v>
       </c>
       <c r="D49" s="9">
         <v>105.98989655890503</v>
       </c>
       <c r="E49" s="9">
         <v>213.1285628249945</v>
       </c>
       <c r="F49" s="9">
         <v>252.3600306716593</v>
       </c>
-      <c r="G49" s="11">
+      <c r="G49" s="12">
         <v>641.78923737002685</v>
       </c>
-      <c r="H49" s="11">
+      <c r="H49" s="12">
         <v>397.05488521082577</v>
       </c>
       <c r="I49" s="9">
         <v>326.89148392443531</v>
       </c>
       <c r="J49" s="9">
         <v>730.77650798886805</v>
       </c>
       <c r="K49" s="9">
         <v>407.64030600650528</v>
       </c>
       <c r="L49" s="9">
         <v>156.2300969571445</v>
       </c>
       <c r="M49" s="9">
         <v>601.11488596836341</v>
       </c>
       <c r="N49" s="9">
         <v>287.56254574549206</v>
       </c>
       <c r="O49" s="9">
         <v>435.82569144140905</v>
       </c>
       <c r="P49" s="9">
         <v>128.72838888620672</v>
       </c>
       <c r="Q49" s="9">
         <v>238.32660817284071</v>
       </c>
       <c r="R49" s="9">
         <v>330.2545788996606</v>
       </c>
-      <c r="S49" s="11">
+      <c r="S49" s="12">
         <v>915.7607992782996</v>
       </c>
-      <c r="T49" s="11">
+      <c r="T49" s="12">
         <v>456.50759862045544</v>
       </c>
       <c r="U49" s="9">
         <v>346.53476786625657</v>
       </c>
       <c r="V49" s="9">
         <v>826.09822238396532</v>
       </c>
       <c r="W49" s="9">
         <v>501.36294522244066</v>
       </c>
       <c r="X49" s="9">
         <v>208.74051004410947</v>
       </c>
       <c r="Y49" s="9">
         <v>721.2382961043977</v>
       </c>
       <c r="Z49" s="9">
-        <v>371.14196774119637</v>
+        <v>360.2468332646722</v>
       </c>
       <c r="AA49" s="9">
-        <v>408.57376363077304</v>
+        <v>401.48233563361089</v>
       </c>
       <c r="AB49" s="9">
-        <v>149.00640549504033</v>
+        <v>141.22035307276244</v>
       </c>
       <c r="AC49" s="9">
-        <v>299.55567030993757</v>
+        <v>283.12375726136952</v>
       </c>
       <c r="AD49" s="9">
-        <v>297.8101647499094</v>
+        <v>310.28898403320159</v>
       </c>
       <c r="AE49" s="9">
-        <v>753.68250140277837</v>
-[...5 lines deleted...]
-        <v>396.34926075737559</v>
+        <v>757.13962041832372</v>
+      </c>
+      <c r="AF49" s="12">
+        <v>495.63083724346808</v>
+      </c>
+      <c r="AG49" s="12">
+        <v>414.54181376594067</v>
       </c>
       <c r="AH49" s="9">
-        <v>820.66271676953613</v>
+        <v>849.88453638682904</v>
       </c>
       <c r="AI49" s="9">
-        <v>498.59167332135036</v>
+        <v>520.02201795135295</v>
       </c>
       <c r="AJ49" s="9">
-        <v>204.65028528203163</v>
+        <v>206.59806133628547</v>
       </c>
       <c r="AK49" s="9">
-        <v>753.23659005410013</v>
+        <v>765.54487326885987</v>
       </c>
       <c r="AL49" s="9">
         <v>403.97661811565115</v>
       </c>
       <c r="AM49" s="9">
         <v>451.44293244001193</v>
       </c>
       <c r="AN49" s="9">
         <v>161.7328143309594</v>
       </c>
       <c r="AO49" s="9">
         <v>254.50880854187608</v>
       </c>
       <c r="AP49" s="9">
         <v>291.60685041346869</v>
       </c>
       <c r="AQ49" s="9">
         <v>739.63142344540699</v>
       </c>
       <c r="AR49" s="12">
         <v>334.08663936970356</v>
       </c>
       <c r="AS49" s="12">
         <v>293.1764422526042</v>
       </c>
       <c r="AT49" s="9">
         <v>709.13046110198491</v>
       </c>
       <c r="AU49" s="9">
         <v>435.81707168645471</v>
       </c>
       <c r="AV49" s="9">
         <v>190.3619584682618</v>
       </c>
       <c r="AW49" s="9">
         <v>682.32728584049778</v>
       </c>
       <c r="AX49" s="9">
-        <v>409.40418510407767</v>
+        <v>440.85560281428673</v>
       </c>
       <c r="AY49" s="9">
-        <v>461.19774394150841</v>
+        <v>508.74683173086862</v>
       </c>
       <c r="AZ49" s="9">
-        <v>158.11739588721716</v>
+        <v>158.98334754043228</v>
       </c>
       <c r="BA49" s="9">
-        <v>269.95158558897378</v>
+        <v>316.98818283474304</v>
       </c>
       <c r="BB49" s="9">
-        <v>235.95588510522046</v>
+        <v>270.49120922876028</v>
       </c>
       <c r="BC49" s="9">
-        <v>1067.3836928257779</v>
-[...5 lines deleted...]
-        <v>395.77153425144354</v>
+        <v>1157.8905784471281</v>
+      </c>
+      <c r="BD49" s="12">
+        <v>491.98616881600549</v>
+      </c>
+      <c r="BE49" s="12">
+        <v>437.82562990410776</v>
       </c>
       <c r="BF49" s="9">
-        <v>1117.3853096452619</v>
+        <v>1082.6531599797879</v>
       </c>
       <c r="BG49" s="9">
-        <v>630.54480026356043</v>
+        <v>627.34815210823103</v>
       </c>
       <c r="BH49" s="9">
-        <v>278.04488309147155</v>
+        <v>251.46040585101102</v>
       </c>
       <c r="BI49" s="9">
-        <v>1586.406125826375</v>
+        <v>1456.8311870755492</v>
       </c>
       <c r="BJ49" s="9">
-        <v>455.6439703330314</v>
+        <v>428.82767622695053</v>
       </c>
       <c r="BK49" s="9">
-        <v>519.29151964612015</v>
+        <v>512.34185639173552</v>
       </c>
       <c r="BL49" s="9">
-        <v>142.53639577080361</v>
+        <v>148.26077638629818</v>
       </c>
       <c r="BM49" s="9">
-        <v>321.93816858642515</v>
+        <v>343.39423076435287</v>
       </c>
       <c r="BN49" s="9">
-        <v>262.22691887938481</v>
+        <v>280.6567699351595</v>
       </c>
       <c r="BO49" s="9">
-        <v>1141.989822434565</v>
+        <v>1119.1224481740226</v>
       </c>
       <c r="BP49" s="9">
-        <v>504.65234238278447</v>
+        <v>468.4623612655202</v>
       </c>
       <c r="BQ49" s="9">
-        <v>365.54561703016117</v>
+        <v>430.29589879776381</v>
       </c>
       <c r="BR49" s="9">
-        <v>1043.497225564206</v>
+        <v>1153.2722866324721</v>
       </c>
       <c r="BS49" s="9">
-        <v>683.28156992697131</v>
+        <v>616.99518473477247</v>
       </c>
       <c r="BT49" s="9">
-        <v>376.53548280904658</v>
+        <v>352.85762093170308</v>
       </c>
       <c r="BU49" s="9">
-        <v>1131.0647712474245</v>
-[...2 lines deleted...]
-        <v>386.48520099430101</v>
+        <v>1060.9929286263373</v>
+      </c>
+      <c r="BV49" s="21">
+        <v>451.96094488880607</v>
       </c>
       <c r="BW49" s="9">
-        <v>492.02089522157485</v>
+        <v>589.48157688609786</v>
       </c>
       <c r="BX49" s="9">
-        <v>138.64133104642909</v>
+        <v>149.43012832640557</v>
       </c>
       <c r="BY49" s="9">
-        <v>381.22004538361443</v>
+        <v>348.02122894895206</v>
       </c>
       <c r="BZ49" s="9">
-        <v>256.8200258713365</v>
+        <v>314.34123740872923</v>
       </c>
       <c r="CA49" s="9">
-        <v>1018.5717071919796</v>
+        <v>1208.7497196833328</v>
       </c>
       <c r="CB49" s="9">
-        <v>479.90481914983502</v>
+        <v>533.48835441768051</v>
       </c>
       <c r="CC49" s="9">
-        <v>409.10766207771553</v>
+        <v>500.02156748436039</v>
       </c>
       <c r="CD49" s="9">
-        <v>1388.0208008661382</v>
+        <v>1254.3765988152222</v>
       </c>
       <c r="CE49" s="9">
-        <v>946.93422670685413</v>
+        <v>786.38005318902617</v>
       </c>
       <c r="CF49" s="9">
-        <v>505.80256926500459</v>
+        <v>440.52517147067078</v>
       </c>
       <c r="CG49" s="9">
-        <v>1113.4996516931301</v>
+        <v>1000.3241704852117</v>
       </c>
       <c r="CH49" s="13">
-        <v>392.05727260147449</v>
+        <v>415.50390731371118</v>
       </c>
       <c r="CI49" s="9">
-        <v>643.1985439292705</v>
+        <v>625.66637873150262</v>
       </c>
       <c r="CJ49" s="9">
-        <v>242.5730721660035</v>
+        <v>321.44981076942435</v>
       </c>
       <c r="CK49" s="9">
-        <v>540.99840536891463</v>
+        <v>480.26833848200482</v>
       </c>
       <c r="CL49" s="9">
-        <v>328.77774677418978</v>
+        <v>358.77953407362247</v>
       </c>
       <c r="CM49" s="9">
-        <v>1009.9183344656224</v>
-[...5 lines deleted...]
-        <v>472.86756835082713</v>
+        <v>864.96569246544277</v>
+      </c>
+      <c r="CN49" s="12">
+        <v>481.07139544239692</v>
+      </c>
+      <c r="CO49" s="12">
+        <v>445.89378339786992</v>
       </c>
       <c r="CP49" s="9">
-        <v>1075.1348130750739</v>
+        <v>1354.1562892022885</v>
       </c>
       <c r="CQ49" s="9">
-        <v>632.25155028812378</v>
+        <v>797.02805983720543</v>
       </c>
       <c r="CR49" s="9">
-        <v>731.21769622125134</v>
+        <v>990.63412628749052</v>
       </c>
       <c r="CS49" s="9">
-        <v>1319.3085509803313</v>
+        <v>1582.8932111204404</v>
       </c>
       <c r="CT49" s="13">
         <v>441.47957461223649</v>
       </c>
       <c r="CU49" s="9">
         <v>708.02710551427299</v>
       </c>
       <c r="CV49" s="9">
         <v>269.31670027806524</v>
       </c>
       <c r="CW49" s="9">
         <v>577.37676029493923</v>
       </c>
       <c r="CX49" s="9">
         <v>347.86681483384592</v>
       </c>
       <c r="CY49" s="9">
         <v>1420.0346609400704</v>
       </c>
-      <c r="CZ49" s="11"/>
+      <c r="CZ49" s="12">
+        <v>695.84274888245488</v>
+      </c>
       <c r="DA49" s="11"/>
       <c r="DB49" s="9"/>
       <c r="DC49" s="9"/>
       <c r="DD49" s="9"/>
       <c r="DE49" s="9"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="14" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="B50" s="9">
         <v>43.877660053148531</v>
       </c>
       <c r="C50" s="9">
         <v>61.306845895604496</v>
       </c>
       <c r="D50" s="9">
         <v>32.764907691386739</v>
       </c>
       <c r="E50" s="9">
         <v>46.792718722794746</v>
       </c>
       <c r="F50" s="9">
         <v>46.755945549032901</v>
       </c>
-      <c r="G50" s="11">
+      <c r="G50" s="12">
         <v>79.778898877015379</v>
       </c>
-      <c r="H50" s="11">
+      <c r="H50" s="12">
         <v>72.807671270833509</v>
       </c>
       <c r="I50" s="9">
         <v>61.175757543374061</v>
       </c>
       <c r="J50" s="9">
         <v>103.45312605139291</v>
       </c>
       <c r="K50" s="9">
         <v>68.863177393564058</v>
       </c>
       <c r="L50" s="9">
         <v>345.48588331407785</v>
       </c>
       <c r="M50" s="9">
         <v>315.87190601058063</v>
       </c>
       <c r="N50" s="9">
         <v>64.638881898377178</v>
       </c>
       <c r="O50" s="9">
         <v>96.022517856883184</v>
       </c>
       <c r="P50" s="9">
         <v>49.979888834637229</v>
       </c>
       <c r="Q50" s="9">
         <v>79.257320649371991</v>
       </c>
       <c r="R50" s="9">
         <v>68.635663382330719</v>
       </c>
-      <c r="S50" s="11">
+      <c r="S50" s="12">
         <v>120.73665348297149</v>
       </c>
-      <c r="T50" s="11">
+      <c r="T50" s="12">
         <v>81.280512975127664</v>
       </c>
       <c r="U50" s="9">
         <v>68.388114618908006</v>
       </c>
       <c r="V50" s="9">
         <v>116.67216021905601</v>
       </c>
       <c r="W50" s="9">
         <v>90.922872234893788</v>
       </c>
       <c r="X50" s="9">
         <v>449.70799685020091</v>
       </c>
       <c r="Y50" s="9">
         <v>404.72028206906134</v>
       </c>
       <c r="Z50" s="9">
-        <v>105.34346591052325</v>
+        <v>93.524065484836143</v>
       </c>
       <c r="AA50" s="9">
-        <v>89.158228332908209</v>
+        <v>84.311090944397208</v>
       </c>
       <c r="AB50" s="9">
-        <v>39.764886388878047</v>
+        <v>36.580479539169914</v>
       </c>
       <c r="AC50" s="9">
-        <v>59.79695917441358</v>
+        <v>55.04890103467477</v>
       </c>
       <c r="AD50" s="9">
-        <v>47.219018317454513</v>
+        <v>48.71117119537935</v>
       </c>
       <c r="AE50" s="9">
-        <v>80.187024458668958</v>
-[...5 lines deleted...]
-        <v>65.459581036736978</v>
+        <v>80.589651099891682</v>
+      </c>
+      <c r="AF50" s="12">
+        <v>80.034645482161608</v>
+      </c>
+      <c r="AG50" s="12">
+        <v>68.64279218840656</v>
       </c>
       <c r="AH50" s="9">
-        <v>104.83287756535222</v>
+        <v>109.4746181339552</v>
       </c>
       <c r="AI50" s="9">
-        <v>63.513212031206784</v>
+        <v>65.043551971635566</v>
       </c>
       <c r="AJ50" s="9">
-        <v>428.58239242692309</v>
+        <v>435.45620651541702</v>
       </c>
       <c r="AK50" s="9">
-        <v>382.79838443331016</v>
+        <v>383.64206768964402</v>
       </c>
       <c r="AL50" s="9">
         <v>71.507728843860264</v>
       </c>
       <c r="AM50" s="9">
         <v>108.60797887374491</v>
       </c>
       <c r="AN50" s="9">
         <v>73.745039137605374</v>
       </c>
       <c r="AO50" s="9">
         <v>94.365113498190112</v>
       </c>
       <c r="AP50" s="9">
         <v>95.573424468415425</v>
       </c>
       <c r="AQ50" s="9">
         <v>87.129729252322761</v>
       </c>
       <c r="AR50" s="12">
         <v>68.315402674353706</v>
       </c>
       <c r="AS50" s="12">
         <v>125.872295221325</v>
       </c>
       <c r="AT50" s="9">
         <v>168.61242512208867</v>
       </c>
       <c r="AU50" s="9">
         <v>138.92399054600614</v>
       </c>
       <c r="AV50" s="9">
         <v>470.99539518739778</v>
       </c>
       <c r="AW50" s="9">
         <v>449.04901804318683</v>
       </c>
       <c r="AX50" s="9">
-        <v>190.48863200770222</v>
+        <v>172.10249217675388</v>
       </c>
       <c r="AY50" s="9">
-        <v>228.4888970290437</v>
+        <v>215.96283191429185</v>
       </c>
       <c r="AZ50" s="9">
-        <v>148.41998585249775</v>
+        <v>130.62577402899646</v>
       </c>
       <c r="BA50" s="9">
-        <v>189.23166732741569</v>
+        <v>167.71589481871541</v>
       </c>
       <c r="BB50" s="9">
-        <v>176.80914309694799</v>
+        <v>157.40689818552414</v>
       </c>
       <c r="BC50" s="9">
-        <v>190.52399026148314</v>
-[...5 lines deleted...]
-        <v>233.06925770938821</v>
+        <v>162.59719845954888</v>
+      </c>
+      <c r="BD50" s="12">
+        <v>153.13435618686196</v>
+      </c>
+      <c r="BE50" s="12">
+        <v>204.71267031070869</v>
       </c>
       <c r="BF50" s="9">
-        <v>320.95477828851187</v>
+        <v>277.44489410859376</v>
       </c>
       <c r="BG50" s="9">
-        <v>284.53892065342217</v>
+        <v>254.64767868332268</v>
       </c>
       <c r="BH50" s="9">
-        <v>730.96888226897215</v>
+        <v>669.42625219013462</v>
       </c>
       <c r="BI50" s="9">
-        <v>299.31080198493697</v>
+        <v>268.08527867567034</v>
       </c>
       <c r="BJ50" s="9">
-        <v>291.83344314775201</v>
+        <v>267.67524359103106</v>
       </c>
       <c r="BK50" s="9">
-        <v>320.95076817503605</v>
+        <v>317.68447241551758</v>
       </c>
       <c r="BL50" s="9">
-        <v>318.31691170338615</v>
+        <v>269.60870633701819</v>
       </c>
       <c r="BM50" s="9">
-        <v>267.46973871545117</v>
+        <v>291.80243905497849</v>
       </c>
       <c r="BN50" s="9">
-        <v>224.17213798156533</v>
+        <v>277.99494778662148</v>
       </c>
       <c r="BO50" s="9">
-        <v>251.41525677125443</v>
+        <v>276.85181124203831</v>
       </c>
       <c r="BP50" s="9">
-        <v>292.33347542668383</v>
+        <v>259.36972852348219</v>
       </c>
       <c r="BQ50" s="9">
-        <v>322.27923471632499</v>
+        <v>294.40535631954197</v>
       </c>
       <c r="BR50" s="9">
-        <v>400.35186420332252</v>
+        <v>358.50770236038574</v>
       </c>
       <c r="BS50" s="9">
-        <v>414.21685373413391</v>
+        <v>332.21094230430333</v>
       </c>
       <c r="BT50" s="9">
-        <v>1604.0107951577074</v>
+        <v>1301.5518956461694</v>
       </c>
       <c r="BU50" s="9">
-        <v>1689.982864783246</v>
-[...2 lines deleted...]
-        <v>496.28941587816229</v>
+        <v>1394.2005161921295</v>
+      </c>
+      <c r="BV50" s="21">
+        <v>322.13631296971295</v>
       </c>
       <c r="BW50" s="9">
-        <v>545.60006759783141</v>
+        <v>372.2398358037625</v>
       </c>
       <c r="BX50" s="9">
-        <v>516.76322198806201</v>
+        <v>329.77165222152757</v>
       </c>
       <c r="BY50" s="9">
-        <v>570.11711979604411</v>
+        <v>372.34796507422487</v>
       </c>
       <c r="BZ50" s="9">
-        <v>518.74514977870956</v>
+        <v>333.81152077399321</v>
       </c>
       <c r="CA50" s="9">
-        <v>367.45082288376022</v>
+        <v>337.84200355459092</v>
       </c>
       <c r="CB50" s="9">
-        <v>463.33528049356391</v>
+        <v>310.21876395965711</v>
       </c>
       <c r="CC50" s="9">
-        <v>758.30061349516416</v>
+        <v>707.44979293879044</v>
       </c>
       <c r="CD50" s="9">
-        <v>615.80580268610197</v>
+        <v>439.03732862028716</v>
       </c>
       <c r="CE50" s="9">
-        <v>567.46053618687802</v>
+        <v>396.01180222657808</v>
       </c>
       <c r="CF50" s="9">
-        <v>1101.1390942364067</v>
+        <v>836.02837649352693</v>
       </c>
       <c r="CG50" s="9">
-        <v>1777.4163995233216</v>
+        <v>1552.1033537589228</v>
       </c>
       <c r="CH50" s="13">
-        <v>514.60904277834311</v>
+        <v>360.85164455191239</v>
       </c>
       <c r="CI50" s="9">
-        <v>635.08239947259597</v>
+        <v>337.66769538841646</v>
       </c>
       <c r="CJ50" s="9">
-        <v>592.70335561908337</v>
+        <v>398.16707872736242</v>
       </c>
       <c r="CK50" s="9">
-        <v>667.97406498869861</v>
+        <v>696.68768580082224</v>
       </c>
       <c r="CL50" s="9">
-        <v>621.57315586816856</v>
+        <v>466.3530415860892</v>
       </c>
       <c r="CM50" s="9">
-        <v>616.17394744885246</v>
-[...5 lines deleted...]
-        <v>647.06374751640953</v>
+        <v>659.92823876833199</v>
+      </c>
+      <c r="CN50" s="12">
+        <v>605.05127074274037</v>
+      </c>
+      <c r="CO50" s="12">
+        <v>655.44183999678773</v>
       </c>
       <c r="CP50" s="9">
-        <v>757.00950969892551</v>
+        <v>806.49004541051931</v>
       </c>
       <c r="CQ50" s="9">
-        <v>720.68732012796329</v>
+        <v>672.89778812148836</v>
       </c>
       <c r="CR50" s="9">
-        <v>1036.5626158781406</v>
+        <v>740.09172200623289</v>
       </c>
       <c r="CS50" s="9">
-        <v>1492.0929162905472</v>
+        <v>965.44563166181183</v>
       </c>
       <c r="CT50" s="13">
         <v>706.69118814293211</v>
       </c>
       <c r="CU50" s="9">
         <v>875.66057754989254</v>
       </c>
       <c r="CV50" s="9">
         <v>772.26370920271165</v>
       </c>
       <c r="CW50" s="9">
         <v>717.48127845368367</v>
       </c>
       <c r="CX50" s="9">
         <v>711.0810797157551</v>
       </c>
       <c r="CY50" s="9">
         <v>769.48439671227732</v>
       </c>
-      <c r="CZ50" s="11"/>
+      <c r="CZ50" s="12">
+        <v>833.83450582679939</v>
+      </c>
       <c r="DA50" s="11"/>
       <c r="DB50" s="9"/>
       <c r="DC50" s="9"/>
       <c r="DD50" s="9"/>
       <c r="DE50" s="9"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="14" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B51" s="9">
         <v>70.694874193975252</v>
       </c>
       <c r="C51" s="9">
         <v>96.574160142868138</v>
       </c>
       <c r="D51" s="9">
         <v>60.493736488983032</v>
       </c>
       <c r="E51" s="9">
         <v>67.886123631721972</v>
       </c>
       <c r="F51" s="9">
         <v>82.19594303937312</v>
       </c>
-      <c r="G51" s="11">
+      <c r="G51" s="12">
         <v>166.76934785975428</v>
       </c>
-      <c r="H51" s="11">
+      <c r="H51" s="12">
         <v>107.03365037733316</v>
       </c>
       <c r="I51" s="9">
         <v>92.407085256690124</v>
       </c>
       <c r="J51" s="9">
         <v>238.86128279398704</v>
       </c>
       <c r="K51" s="9">
         <v>130.69435951365688</v>
       </c>
       <c r="L51" s="9">
         <v>133.70532089286303</v>
       </c>
       <c r="M51" s="9">
         <v>185.61764155539564</v>
       </c>
       <c r="N51" s="9">
         <v>81.80419383155504</v>
       </c>
       <c r="O51" s="9">
         <v>121.37286775743513</v>
       </c>
       <c r="P51" s="9">
         <v>56.257049155871947</v>
       </c>
       <c r="Q51" s="9">
         <v>97.301400322200436</v>
       </c>
       <c r="R51" s="9">
         <v>116.20228425046443</v>
       </c>
-      <c r="S51" s="11">
+      <c r="S51" s="12">
         <v>247.9068833563793</v>
       </c>
-      <c r="T51" s="11">
+      <c r="T51" s="12">
         <v>127.91553109057287</v>
       </c>
       <c r="U51" s="9">
         <v>100.43753053694587</v>
       </c>
       <c r="V51" s="9">
         <v>286.30033986783383</v>
       </c>
       <c r="W51" s="9">
         <v>156.67586244849295</v>
       </c>
       <c r="X51" s="9">
         <v>163.21952970720776</v>
       </c>
       <c r="Y51" s="9">
         <v>227.31810785079648</v>
       </c>
       <c r="Z51" s="9">
-        <v>89.215091764688665</v>
+        <v>86.44558669036266</v>
       </c>
       <c r="AA51" s="9">
-        <v>115.38548256895379</v>
+        <v>112.72493016125296</v>
       </c>
       <c r="AB51" s="9">
-        <v>61.284223875116318</v>
+        <v>57.073990073844762</v>
       </c>
       <c r="AC51" s="9">
-        <v>110.15276305047193</v>
+        <v>102.14238298124653</v>
       </c>
       <c r="AD51" s="9">
-        <v>100.11025018196491</v>
+        <v>105.15411152169683</v>
       </c>
       <c r="AE51" s="9">
-        <v>211.23031424569132</v>
-[...5 lines deleted...]
-        <v>113.56009960678811</v>
+        <v>216.03879517742371</v>
+      </c>
+      <c r="AF51" s="12">
+        <v>135.98344349580552</v>
+      </c>
+      <c r="AG51" s="12">
+        <v>116.65895124949199</v>
       </c>
       <c r="AH51" s="9">
-        <v>282.21784313510511</v>
+        <v>289.2339562996932</v>
       </c>
       <c r="AI51" s="9">
-        <v>155.48279372759393</v>
+        <v>162.95523461568584</v>
       </c>
       <c r="AJ51" s="9">
-        <v>149.74677085683362</v>
+        <v>153.44556154982274</v>
       </c>
       <c r="AK51" s="9">
-        <v>242.181059594408</v>
+        <v>241.90888357900513</v>
       </c>
       <c r="AL51" s="9">
         <v>98.972344961795486</v>
       </c>
       <c r="AM51" s="9">
         <v>129.19549993712053</v>
       </c>
       <c r="AN51" s="9">
         <v>67.620548899604756</v>
       </c>
       <c r="AO51" s="9">
         <v>113.13790598990578</v>
       </c>
       <c r="AP51" s="9">
         <v>92.542693443913365</v>
       </c>
       <c r="AQ51" s="9">
         <v>248.56005586039061</v>
       </c>
       <c r="AR51" s="12">
         <v>198.41075012040307</v>
       </c>
       <c r="AS51" s="12">
         <v>211.53702105477586</v>
       </c>
       <c r="AT51" s="9">
         <v>436.51794830773565</v>
       </c>
       <c r="AU51" s="9">
         <v>287.86244915431882</v>
       </c>
       <c r="AV51" s="12">
         <v>350.17549919859232</v>
       </c>
       <c r="AW51" s="9">
         <v>412.68180694926457</v>
       </c>
       <c r="AX51" s="9">
-        <v>333.86001811661276</v>
+        <v>302.81538471895806</v>
       </c>
       <c r="AY51" s="9">
-        <v>362.28412225857272</v>
+        <v>341.48311363280902</v>
       </c>
       <c r="AZ51" s="9">
-        <v>241.70716492011655</v>
+        <v>213.8512946974559</v>
       </c>
       <c r="BA51" s="9">
-        <v>375.75116281342764</v>
+        <v>334.65127278698418</v>
       </c>
       <c r="BB51" s="9">
-        <v>370.01834576897022</v>
+        <v>329.02551532079104</v>
       </c>
       <c r="BC51" s="9">
-        <v>571.51588279571581</v>
-[...5 lines deleted...]
-        <v>301.74573331988847</v>
+        <v>519.6656968167149</v>
+      </c>
+      <c r="BD51" s="12">
+        <v>368.3034528844193</v>
+      </c>
+      <c r="BE51" s="12">
+        <v>278.3738810779135</v>
       </c>
       <c r="BF51" s="9">
-        <v>686.868884738102</v>
+        <v>620.84457317129363</v>
       </c>
       <c r="BG51" s="9">
-        <v>526.30166711662855</v>
+        <v>475.78063489688412</v>
       </c>
       <c r="BH51" s="12">
-        <v>576.32137175992978</v>
+        <v>496.9506590411803</v>
       </c>
       <c r="BI51" s="9">
-        <v>399.02069244189227</v>
+        <v>351.92909260750935</v>
       </c>
       <c r="BJ51" s="9">
-        <v>522.73005896685208</v>
+        <v>485.37951520558926</v>
       </c>
       <c r="BK51" s="9">
-        <v>557.3827768195963</v>
+        <v>572.51845572013667</v>
       </c>
       <c r="BL51" s="9">
-        <v>650.37863527504658</v>
+        <v>554.71086091930727</v>
       </c>
       <c r="BM51" s="9">
-        <v>538.66864867530194</v>
+        <v>599.101434193714</v>
       </c>
       <c r="BN51" s="9">
-        <v>459.61367869492608</v>
+        <v>572.65619609128214</v>
       </c>
       <c r="BO51" s="9">
-        <v>572.69372258193698</v>
+        <v>648.2621403467208</v>
       </c>
       <c r="BP51" s="9">
-        <v>527.24103898138856</v>
+        <v>482.47840202144232</v>
       </c>
       <c r="BQ51" s="9">
-        <v>451.29174798248488</v>
+        <v>432.21269248923255</v>
       </c>
       <c r="BR51" s="9">
-        <v>256.08496235839021</v>
+        <v>315.48781703259942</v>
       </c>
       <c r="BS51" s="9">
-        <v>204.86639896561837</v>
+        <v>212.88244398102756</v>
       </c>
       <c r="BT51" s="9">
-        <v>211.73018316140886</v>
+        <v>215.40628735764656</v>
       </c>
       <c r="BU51" s="9">
-        <v>520.99203502337468</v>
-[...2 lines deleted...]
-        <v>590.48246590872861</v>
+        <v>480.95680322845152</v>
+      </c>
+      <c r="BV51" s="21">
+        <v>397.0079647735821</v>
       </c>
       <c r="BW51" s="9">
-        <v>467.84712958854738</v>
+        <v>351.9725917956481</v>
       </c>
       <c r="BX51" s="9">
-        <v>748.68833421874524</v>
+        <v>482.94075419301214</v>
       </c>
       <c r="BY51" s="9">
-        <v>1240.530788491765</v>
+        <v>893.84821355972315</v>
       </c>
       <c r="BZ51" s="9">
-        <v>694.52980833998254</v>
+        <v>501.21737729878765</v>
       </c>
       <c r="CA51" s="9">
-        <v>464.17259528493605</v>
+        <v>464.31061374451821</v>
       </c>
       <c r="CB51" s="9">
-        <v>477.96775787658754</v>
+        <v>348.41899552433608</v>
       </c>
       <c r="CC51" s="9">
-        <v>762.36795243669894</v>
+        <v>539.54824928904259</v>
       </c>
       <c r="CD51" s="9">
-        <v>1131.5276688524091</v>
+        <v>964.5445348573146</v>
       </c>
       <c r="CE51" s="9">
-        <v>360.00203553552893</v>
+        <v>256.61495807961506</v>
       </c>
       <c r="CF51" s="9">
-        <v>513.74852434679246</v>
+        <v>343.22709585513621</v>
       </c>
       <c r="CG51" s="9">
-        <v>841.86857247227124</v>
+        <v>681.84509331334311</v>
       </c>
       <c r="CH51" s="13">
-        <v>196.9858697184527</v>
+        <v>319.96581280647996</v>
       </c>
       <c r="CI51" s="9">
-        <v>607.58512764903014</v>
+        <v>626.1667262779788</v>
       </c>
       <c r="CJ51" s="9">
-        <v>631.59988227449685</v>
+        <v>606.84756600074923</v>
       </c>
       <c r="CK51" s="9">
-        <v>907.30432111569041</v>
+        <v>553.69729990594567</v>
       </c>
       <c r="CL51" s="9">
-        <v>603.54273285185548</v>
+        <v>564.03288210305709</v>
       </c>
       <c r="CM51" s="9">
-        <v>677.17981393351727</v>
-[...5 lines deleted...]
-        <v>695.57569288243292</v>
+        <v>603.4969231954741</v>
+      </c>
+      <c r="CN51" s="12">
+        <v>507.82516212684351</v>
+      </c>
+      <c r="CO51" s="12">
+        <v>542.32883932215714</v>
       </c>
       <c r="CP51" s="9">
-        <v>848.7495270621182</v>
+        <v>755.22021455838023</v>
       </c>
       <c r="CQ51" s="9">
-        <v>710.18436752776211</v>
+        <v>628.33259539526512</v>
       </c>
       <c r="CR51" s="12">
-        <v>1069.0954712615646</v>
+        <v>824.86896684688031</v>
       </c>
       <c r="CS51" s="9">
-        <v>1089.683372737438</v>
+        <v>1025.1343993103405</v>
       </c>
       <c r="CT51" s="13">
         <v>477.18277351809047</v>
       </c>
       <c r="CU51" s="9">
         <v>634.50827024175044</v>
       </c>
       <c r="CV51" s="9">
         <v>95.362923890642634</v>
       </c>
       <c r="CW51" s="9">
         <v>686.12780343125849</v>
       </c>
       <c r="CX51" s="9">
         <v>580.75368733053767</v>
       </c>
       <c r="CY51" s="9">
         <v>912.77448762646429</v>
       </c>
-      <c r="CZ51" s="11"/>
+      <c r="CZ51" s="12">
+        <v>720.17057542210364</v>
+      </c>
       <c r="DA51" s="11"/>
       <c r="DB51" s="9"/>
       <c r="DC51" s="9"/>
       <c r="DD51" s="12"/>
       <c r="DE51" s="9"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="2"/>
       <c r="B52" s="2"/>
       <c r="C52" s="2"/>
       <c r="D52" s="2"/>
       <c r="E52" s="2"/>
       <c r="F52" s="2"/>
       <c r="G52" s="2"/>
       <c r="H52" s="2"/>
       <c r="I52" s="2"/>
       <c r="J52" s="2"/>
       <c r="K52" s="2"/>
       <c r="L52" s="2"/>
       <c r="M52" s="2"/>
       <c r="N52" s="2"/>
       <c r="O52" s="2"/>
       <c r="P52" s="2"/>
       <c r="Q52" s="2"/>
       <c r="R52" s="2"/>
@@ -13827,126 +13924,152 @@
       <c r="BB52" s="2"/>
       <c r="BC52" s="2"/>
       <c r="BD52" s="2"/>
       <c r="BE52" s="2"/>
       <c r="BF52" s="2"/>
       <c r="BG52" s="2"/>
       <c r="BH52" s="2"/>
       <c r="BI52" s="2"/>
       <c r="BJ52" s="2"/>
       <c r="BK52" s="2"/>
       <c r="BL52" s="2"/>
       <c r="BM52" s="2"/>
       <c r="BN52" s="2"/>
       <c r="BO52" s="2"/>
       <c r="BP52" s="2"/>
       <c r="BQ52" s="2"/>
       <c r="BR52" s="2"/>
       <c r="BS52" s="2"/>
       <c r="BT52" s="2"/>
       <c r="BU52" s="2"/>
       <c r="BV52" s="2"/>
       <c r="BW52" s="2"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="2"/>
-      <c r="B53" s="28"/>
-[...5 lines deleted...]
-      <c r="H53" s="28"/>
+      <c r="B53" s="34"/>
+      <c r="C53" s="34"/>
+      <c r="D53" s="34"/>
+      <c r="E53" s="34"/>
+      <c r="F53" s="34"/>
+      <c r="G53" s="34"/>
+      <c r="H53" s="34"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
       <c r="R53" s="3"/>
       <c r="S53" s="3"/>
       <c r="T53" s="3"/>
       <c r="U53" s="2"/>
       <c r="V53" s="2"/>
       <c r="W53" s="2"/>
       <c r="X53" s="2"/>
       <c r="Y53" s="2"/>
-      <c r="Z53" s="2"/>
+      <c r="Z53" s="3" t="s">
+        <v>39</v>
+      </c>
       <c r="AA53" s="2"/>
       <c r="AB53" s="2"/>
       <c r="AC53" s="2"/>
       <c r="AD53" s="2"/>
       <c r="AE53" s="2"/>
       <c r="AF53" s="2"/>
       <c r="AG53" s="2"/>
       <c r="AH53" s="2"/>
       <c r="AI53" s="2"/>
       <c r="AJ53" s="2"/>
       <c r="AK53" s="2"/>
       <c r="AL53" s="3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="AM53" s="2"/>
       <c r="AN53" s="2"/>
       <c r="AO53" s="2"/>
       <c r="AP53" s="2"/>
       <c r="AQ53" s="2"/>
       <c r="AR53" s="2"/>
       <c r="AS53" s="2"/>
       <c r="AT53" s="2"/>
       <c r="AU53" s="2"/>
       <c r="AV53" s="2"/>
       <c r="AW53" s="2"/>
-      <c r="AX53" s="2"/>
+      <c r="AX53" s="3" t="s">
+        <v>35</v>
+      </c>
       <c r="AY53" s="2"/>
       <c r="AZ53" s="2"/>
       <c r="BA53" s="2"/>
       <c r="BB53" s="2"/>
       <c r="BC53" s="2"/>
       <c r="BD53" s="2"/>
       <c r="BE53" s="2"/>
       <c r="BF53" s="2"/>
       <c r="BG53" s="2"/>
       <c r="BH53" s="2"/>
       <c r="BI53" s="2"/>
       <c r="BJ53" s="2"/>
-      <c r="BK53" s="2"/>
+      <c r="BK53" s="3" t="s">
+        <v>36</v>
+      </c>
       <c r="BL53" s="2"/>
       <c r="BM53" s="2"/>
       <c r="BN53" s="2"/>
       <c r="BO53" s="2"/>
       <c r="BP53" s="2"/>
       <c r="BQ53" s="2"/>
       <c r="BR53" s="2"/>
       <c r="BS53" s="2"/>
       <c r="BT53" s="2"/>
       <c r="BU53" s="2"/>
       <c r="BV53" s="2"/>
       <c r="BW53" s="2"/>
+      <c r="BY53" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="BZ53" s="2"/>
+      <c r="CA53" s="2"/>
+      <c r="CB53" s="2"/>
+      <c r="CC53" s="2"/>
+      <c r="CD53" s="2"/>
+      <c r="CE53" s="2"/>
+      <c r="CF53" s="2"/>
+      <c r="CK53" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="CL53" s="2"/>
+      <c r="CM53" s="2"/>
+      <c r="CN53" s="2"/>
+      <c r="CO53" s="2"/>
+      <c r="CP53" s="2"/>
+      <c r="CQ53" s="2"/>
+      <c r="CR53" s="2"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="2"/>
       <c r="B54" s="2"/>
       <c r="C54" s="2"/>
       <c r="D54" s="2"/>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
       <c r="J54" s="2"/>
       <c r="K54" s="2"/>
       <c r="L54" s="2"/>
       <c r="M54" s="2"/>
       <c r="N54" s="2"/>
       <c r="O54" s="2"/>
       <c r="P54" s="2"/>
       <c r="Q54" s="2"/>
       <c r="R54" s="2"/>
       <c r="S54" s="2"/>
       <c r="T54" s="2"/>
       <c r="U54" s="2"/>
       <c r="V54" s="2"/>
       <c r="W54" s="2"/>