--- v4 (2026-08-11)
+++ v5 (2026-09-21)
@@ -4,51 +4,51 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="150" yWindow="-60" windowWidth="11940" windowHeight="9465" tabRatio="838"/>
+    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="10095" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="550" uniqueCount="41">
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
@@ -384,84 +384,84 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="26">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
-[...7 lines deleted...]
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -734,54 +734,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE57"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="CJ6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="CU6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="BH54" sqref="BH54"/>
+      <selection pane="bottomRight" activeCell="DM43" sqref="DM43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.42578125" style="1" customWidth="1"/>
     <col min="2" max="49" width="9.140625" style="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
@@ -837,398 +837,398 @@
       <c r="BM1" s="3"/>
       <c r="BN1" s="3"/>
       <c r="BO1" s="3"/>
       <c r="BP1" s="3"/>
       <c r="BQ1" s="3"/>
       <c r="BR1" s="3"/>
       <c r="BS1" s="3"/>
       <c r="BT1" s="3"/>
       <c r="BU1" s="3"/>
       <c r="BV1" s="3"/>
       <c r="BW1" s="3"/>
       <c r="BX1" s="3"/>
       <c r="BY1" s="4"/>
       <c r="BZ1" s="4"/>
       <c r="CA1" s="4"/>
       <c r="CB1" s="4"/>
       <c r="CC1" s="4"/>
       <c r="CD1" s="4"/>
       <c r="CE1" s="4"/>
       <c r="CF1" s="4"/>
       <c r="CG1" s="4"/>
       <c r="CH1" s="4"/>
       <c r="CI1" s="4"/>
     </row>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="A2" s="18" t="s">
+      <c r="A2" s="21" t="s">
         <v>16</v>
       </c>
-      <c r="B2" s="18"/>
-[...65 lines deleted...]
-      <c r="BP2" s="19"/>
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+      <c r="H2" s="21"/>
+      <c r="I2" s="21"/>
+      <c r="J2" s="21"/>
+      <c r="K2" s="21"/>
+      <c r="L2" s="21"/>
+      <c r="M2" s="21"/>
+      <c r="N2" s="21"/>
+      <c r="O2" s="21"/>
+      <c r="P2" s="21"/>
+      <c r="Q2" s="21"/>
+      <c r="R2" s="21"/>
+      <c r="S2" s="21"/>
+      <c r="T2" s="21"/>
+      <c r="U2" s="21"/>
+      <c r="V2" s="21"/>
+      <c r="W2" s="21"/>
+      <c r="X2" s="21"/>
+      <c r="Y2" s="21"/>
+      <c r="Z2" s="21"/>
+      <c r="AA2" s="21"/>
+      <c r="AB2" s="21"/>
+      <c r="AC2" s="21"/>
+      <c r="AD2" s="21"/>
+      <c r="AE2" s="21"/>
+      <c r="AF2" s="21"/>
+      <c r="AG2" s="21"/>
+      <c r="AH2" s="21"/>
+      <c r="AI2" s="21"/>
+      <c r="AJ2" s="21"/>
+      <c r="AK2" s="21"/>
+      <c r="AL2" s="21"/>
+      <c r="AM2" s="21"/>
+      <c r="AN2" s="21"/>
+      <c r="AO2" s="21"/>
+      <c r="AP2" s="21"/>
+      <c r="AQ2" s="21"/>
+      <c r="AR2" s="21"/>
+      <c r="AS2" s="21"/>
+      <c r="AT2" s="21"/>
+      <c r="AU2" s="21"/>
+      <c r="AV2" s="21"/>
+      <c r="AW2" s="21"/>
+      <c r="AX2" s="21"/>
+      <c r="AY2" s="21"/>
+      <c r="AZ2" s="21"/>
+      <c r="BA2" s="21"/>
+      <c r="BB2" s="21"/>
+      <c r="BC2" s="21"/>
+      <c r="BD2" s="21"/>
+      <c r="BE2" s="21"/>
+      <c r="BF2" s="21"/>
+      <c r="BG2" s="21"/>
+      <c r="BH2" s="21"/>
+      <c r="BI2" s="21"/>
+      <c r="BJ2" s="22"/>
+      <c r="BK2" s="22"/>
+      <c r="BL2" s="22"/>
+      <c r="BM2" s="22"/>
+      <c r="BN2" s="22"/>
+      <c r="BO2" s="22"/>
+      <c r="BP2" s="22"/>
       <c r="BQ2" s="3"/>
       <c r="BR2" s="3"/>
       <c r="BS2" s="3"/>
       <c r="BT2" s="3"/>
       <c r="BU2" s="3"/>
       <c r="BV2" s="3"/>
       <c r="BW2" s="3"/>
       <c r="BX2" s="3"/>
       <c r="BY2" s="4"/>
       <c r="BZ2" s="4"/>
       <c r="CA2" s="4"/>
       <c r="CB2" s="4"/>
       <c r="CC2" s="4"/>
       <c r="CD2" s="4"/>
       <c r="CE2" s="4"/>
       <c r="CF2" s="4"/>
       <c r="CG2" s="4"/>
       <c r="CH2" s="4"/>
       <c r="CI2" s="4"/>
     </row>
     <row r="3" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A3" s="3"/>
       <c r="B3" s="3"/>
       <c r="C3" s="3"/>
       <c r="D3" s="3"/>
       <c r="E3" s="3"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
       <c r="K3" s="3"/>
       <c r="L3" s="3"/>
       <c r="M3" s="3"/>
       <c r="N3" s="3"/>
       <c r="O3" s="3"/>
       <c r="P3" s="3"/>
       <c r="Q3" s="3"/>
       <c r="R3" s="3"/>
       <c r="S3" s="3"/>
       <c r="T3" s="3"/>
-      <c r="U3" s="22" t="s">
+      <c r="U3" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="V3" s="22"/>
-[...2 lines deleted...]
-      <c r="Y3" s="22"/>
+      <c r="V3" s="25"/>
+      <c r="W3" s="25"/>
+      <c r="X3" s="25"/>
+      <c r="Y3" s="25"/>
       <c r="Z3" s="3"/>
       <c r="AA3" s="3"/>
       <c r="AB3" s="3"/>
       <c r="AC3" s="3"/>
       <c r="AD3" s="3"/>
       <c r="AE3" s="3"/>
       <c r="AF3" s="3"/>
-      <c r="AG3" s="17" t="s">
+      <c r="AG3" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="AH3" s="17"/>
-[...2 lines deleted...]
-      <c r="AK3" s="17"/>
+      <c r="AH3" s="20"/>
+      <c r="AI3" s="20"/>
+      <c r="AJ3" s="20"/>
+      <c r="AK3" s="20"/>
       <c r="AL3" s="3"/>
       <c r="AM3" s="3"/>
       <c r="AN3" s="3"/>
       <c r="AO3" s="3"/>
       <c r="AP3" s="3"/>
       <c r="AQ3" s="3"/>
       <c r="AR3" s="3"/>
-      <c r="AS3" s="17" t="s">
+      <c r="AS3" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="AT3" s="17"/>
-[...2 lines deleted...]
-      <c r="AW3" s="17"/>
+      <c r="AT3" s="20"/>
+      <c r="AU3" s="20"/>
+      <c r="AV3" s="20"/>
+      <c r="AW3" s="20"/>
       <c r="AX3" s="3"/>
       <c r="AY3" s="3"/>
       <c r="AZ3" s="3"/>
       <c r="BA3" s="3"/>
       <c r="BB3" s="3"/>
       <c r="BC3" s="3"/>
       <c r="BD3" s="3"/>
-      <c r="BE3" s="17" t="s">
+      <c r="BE3" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="BF3" s="17"/>
-[...2 lines deleted...]
-      <c r="BI3" s="17"/>
+      <c r="BF3" s="20"/>
+      <c r="BG3" s="20"/>
+      <c r="BH3" s="20"/>
+      <c r="BI3" s="20"/>
       <c r="BJ3" s="3"/>
       <c r="BK3" s="3"/>
       <c r="BL3" s="3"/>
       <c r="BM3" s="3"/>
       <c r="BN3" s="3"/>
       <c r="BO3" s="3"/>
       <c r="BP3" s="3"/>
-      <c r="BQ3" s="17" t="s">
+      <c r="BQ3" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="BR3" s="17"/>
-[...2 lines deleted...]
-      <c r="BU3" s="17"/>
+      <c r="BR3" s="20"/>
+      <c r="BS3" s="20"/>
+      <c r="BT3" s="20"/>
+      <c r="BU3" s="20"/>
       <c r="BV3" s="3"/>
       <c r="BW3" s="3"/>
       <c r="BX3" s="3"/>
       <c r="BY3" s="3"/>
       <c r="BZ3" s="3"/>
       <c r="CA3" s="3"/>
       <c r="CB3" s="3"/>
-      <c r="CC3" s="17" t="s">
+      <c r="CC3" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="CD3" s="17"/>
-[...2 lines deleted...]
-      <c r="CG3" s="17"/>
+      <c r="CD3" s="20"/>
+      <c r="CE3" s="20"/>
+      <c r="CF3" s="20"/>
+      <c r="CG3" s="20"/>
       <c r="CH3" s="3"/>
       <c r="CI3" s="3"/>
       <c r="CJ3" s="3"/>
       <c r="CK3" s="3"/>
       <c r="CL3" s="3"/>
       <c r="CM3" s="3"/>
       <c r="CN3" s="3"/>
-      <c r="CO3" s="17" t="s">
+      <c r="CO3" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="CP3" s="17"/>
-[...2 lines deleted...]
-      <c r="CS3" s="17"/>
+      <c r="CP3" s="20"/>
+      <c r="CQ3" s="20"/>
+      <c r="CR3" s="20"/>
+      <c r="CS3" s="20"/>
       <c r="CT3" s="3"/>
       <c r="CU3" s="3"/>
       <c r="CV3" s="3"/>
       <c r="CW3" s="3"/>
       <c r="CX3" s="3"/>
       <c r="CY3" s="3"/>
       <c r="CZ3" s="3"/>
-      <c r="DA3" s="17" t="s">
+      <c r="DA3" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="DB3" s="17"/>
-[...2 lines deleted...]
-      <c r="DE3" s="17"/>
+      <c r="DB3" s="20"/>
+      <c r="DC3" s="20"/>
+      <c r="DD3" s="20"/>
+      <c r="DE3" s="20"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="20"/>
-      <c r="B4" s="14" t="s">
+      <c r="A4" s="23"/>
+      <c r="B4" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="C4" s="15"/>
-[...10 lines deleted...]
-      <c r="N4" s="14" t="s">
+      <c r="C4" s="18"/>
+      <c r="D4" s="18"/>
+      <c r="E4" s="18"/>
+      <c r="F4" s="18"/>
+      <c r="G4" s="18"/>
+      <c r="H4" s="18"/>
+      <c r="I4" s="18"/>
+      <c r="J4" s="18"/>
+      <c r="K4" s="18"/>
+      <c r="L4" s="18"/>
+      <c r="M4" s="19"/>
+      <c r="N4" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="O4" s="15"/>
-[...10 lines deleted...]
-      <c r="Z4" s="14" t="s">
+      <c r="O4" s="18"/>
+      <c r="P4" s="18"/>
+      <c r="Q4" s="18"/>
+      <c r="R4" s="18"/>
+      <c r="S4" s="18"/>
+      <c r="T4" s="18"/>
+      <c r="U4" s="18"/>
+      <c r="V4" s="18"/>
+      <c r="W4" s="18"/>
+      <c r="X4" s="18"/>
+      <c r="Y4" s="19"/>
+      <c r="Z4" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="AA4" s="15"/>
-[...10 lines deleted...]
-      <c r="AL4" s="14" t="s">
+      <c r="AA4" s="18"/>
+      <c r="AB4" s="18"/>
+      <c r="AC4" s="18"/>
+      <c r="AD4" s="18"/>
+      <c r="AE4" s="18"/>
+      <c r="AF4" s="18"/>
+      <c r="AG4" s="18"/>
+      <c r="AH4" s="18"/>
+      <c r="AI4" s="18"/>
+      <c r="AJ4" s="18"/>
+      <c r="AK4" s="19"/>
+      <c r="AL4" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="AM4" s="15"/>
-[...10 lines deleted...]
-      <c r="AX4" s="14" t="s">
+      <c r="AM4" s="18"/>
+      <c r="AN4" s="18"/>
+      <c r="AO4" s="18"/>
+      <c r="AP4" s="18"/>
+      <c r="AQ4" s="18"/>
+      <c r="AR4" s="18"/>
+      <c r="AS4" s="18"/>
+      <c r="AT4" s="18"/>
+      <c r="AU4" s="18"/>
+      <c r="AV4" s="18"/>
+      <c r="AW4" s="19"/>
+      <c r="AX4" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="AY4" s="15"/>
-[...10 lines deleted...]
-      <c r="BJ4" s="14" t="s">
+      <c r="AY4" s="18"/>
+      <c r="AZ4" s="18"/>
+      <c r="BA4" s="18"/>
+      <c r="BB4" s="18"/>
+      <c r="BC4" s="18"/>
+      <c r="BD4" s="18"/>
+      <c r="BE4" s="18"/>
+      <c r="BF4" s="18"/>
+      <c r="BG4" s="18"/>
+      <c r="BH4" s="18"/>
+      <c r="BI4" s="19"/>
+      <c r="BJ4" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="BK4" s="15"/>
-[...10 lines deleted...]
-      <c r="BV4" s="14" t="s">
+      <c r="BK4" s="18"/>
+      <c r="BL4" s="18"/>
+      <c r="BM4" s="18"/>
+      <c r="BN4" s="18"/>
+      <c r="BO4" s="18"/>
+      <c r="BP4" s="18"/>
+      <c r="BQ4" s="18"/>
+      <c r="BR4" s="18"/>
+      <c r="BS4" s="18"/>
+      <c r="BT4" s="18"/>
+      <c r="BU4" s="19"/>
+      <c r="BV4" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="BW4" s="15"/>
-[...10 lines deleted...]
-      <c r="CH4" s="14" t="s">
+      <c r="BW4" s="18"/>
+      <c r="BX4" s="18"/>
+      <c r="BY4" s="18"/>
+      <c r="BZ4" s="18"/>
+      <c r="CA4" s="18"/>
+      <c r="CB4" s="18"/>
+      <c r="CC4" s="18"/>
+      <c r="CD4" s="18"/>
+      <c r="CE4" s="18"/>
+      <c r="CF4" s="18"/>
+      <c r="CG4" s="19"/>
+      <c r="CH4" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="CI4" s="15"/>
-[...10 lines deleted...]
-      <c r="CT4" s="14" t="s">
+      <c r="CI4" s="18"/>
+      <c r="CJ4" s="18"/>
+      <c r="CK4" s="18"/>
+      <c r="CL4" s="18"/>
+      <c r="CM4" s="18"/>
+      <c r="CN4" s="18"/>
+      <c r="CO4" s="18"/>
+      <c r="CP4" s="18"/>
+      <c r="CQ4" s="18"/>
+      <c r="CR4" s="18"/>
+      <c r="CS4" s="19"/>
+      <c r="CT4" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="CU4" s="15"/>
-[...9 lines deleted...]
-      <c r="DE4" s="16"/>
+      <c r="CU4" s="18"/>
+      <c r="CV4" s="18"/>
+      <c r="CW4" s="18"/>
+      <c r="CX4" s="18"/>
+      <c r="CY4" s="18"/>
+      <c r="CZ4" s="18"/>
+      <c r="DA4" s="18"/>
+      <c r="DB4" s="18"/>
+      <c r="DC4" s="18"/>
+      <c r="DD4" s="18"/>
+      <c r="DE4" s="19"/>
     </row>
     <row r="5" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A5" s="21"/>
+      <c r="A5" s="24"/>
       <c r="B5" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="6" t="s">
@@ -1820,52 +1820,56 @@
       </c>
       <c r="CR6" s="10">
         <v>115.99145356233156</v>
       </c>
       <c r="CS6" s="10">
         <v>99.354677687754048</v>
       </c>
       <c r="CT6" s="9">
         <v>117.48409538335245</v>
       </c>
       <c r="CU6" s="10">
         <v>103.83411021685609</v>
       </c>
       <c r="CV6" s="10">
         <v>75.930043362245499</v>
       </c>
       <c r="CW6" s="10">
         <v>97.8055497988952</v>
       </c>
       <c r="CX6" s="10">
         <v>102.98583825592647</v>
       </c>
       <c r="CY6" s="10">
         <v>110.76959188904529</v>
       </c>
-      <c r="CZ6" s="10"/>
-      <c r="DA6" s="10"/>
+      <c r="CZ6" s="10">
+        <v>105.79978837648554</v>
+      </c>
+      <c r="DA6" s="10">
+        <v>98.376713792340965</v>
+      </c>
       <c r="DB6" s="10"/>
       <c r="DC6" s="10"/>
       <c r="DD6" s="10"/>
       <c r="DE6" s="10"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="8">
         <v>109.61943062472992</v>
       </c>
       <c r="C7" s="8">
         <v>132.9984517049493</v>
       </c>
       <c r="D7" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="E7" s="8">
         <v>101.78374363658777</v>
       </c>
       <c r="F7" s="8">
         <v>104.24901529800495</v>
       </c>
       <c r="G7" s="8">
@@ -2137,52 +2141,56 @@
       </c>
       <c r="CR7" s="10">
         <v>30.479610161741199</v>
       </c>
       <c r="CS7" s="10">
         <v>46.478521035423789</v>
       </c>
       <c r="CT7" s="9">
         <v>100.20351286420347</v>
       </c>
       <c r="CU7" s="10">
         <v>100.26160115711744</v>
       </c>
       <c r="CV7" s="10">
         <v>101.07295750451853</v>
       </c>
       <c r="CW7" s="10">
         <v>99.822593110789796</v>
       </c>
       <c r="CX7" s="10">
         <v>100.68250684718414</v>
       </c>
       <c r="CY7" s="10">
         <v>99.837626686484299</v>
       </c>
-      <c r="CZ7" s="10"/>
-      <c r="DA7" s="10"/>
+      <c r="CZ7" s="10">
+        <v>102.87628754121087</v>
+      </c>
+      <c r="DA7" s="10">
+        <v>100.03882508336999</v>
+      </c>
       <c r="DB7" s="10"/>
       <c r="DC7" s="10"/>
       <c r="DD7" s="10"/>
       <c r="DE7" s="10"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="8">
         <v>70.665594681456142</v>
       </c>
       <c r="C8" s="8">
         <v>111.08975806609132</v>
       </c>
       <c r="D8" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="E8" s="8">
         <v>108.66879978245211</v>
       </c>
       <c r="F8" s="8">
         <v>91.612756609134337</v>
       </c>
       <c r="G8" s="8">
@@ -2454,52 +2462,56 @@
       </c>
       <c r="CR8" s="10">
         <v>49.693697947735352</v>
       </c>
       <c r="CS8" s="10">
         <v>65.650333079243168</v>
       </c>
       <c r="CT8" s="9">
         <v>100.03787814178567</v>
       </c>
       <c r="CU8" s="10">
         <v>101.12164315940915</v>
       </c>
       <c r="CV8" s="10">
         <v>75.128366420927932</v>
       </c>
       <c r="CW8" s="10">
         <v>109.44396079994283</v>
       </c>
       <c r="CX8" s="10">
         <v>98.712539927795106</v>
       </c>
       <c r="CY8" s="10">
         <v>186.55417199621439</v>
       </c>
-      <c r="CZ8" s="10"/>
-      <c r="DA8" s="10"/>
+      <c r="CZ8" s="10">
+        <v>30.75053956449057</v>
+      </c>
+      <c r="DA8" s="10">
+        <v>99.812015953036379</v>
+      </c>
       <c r="DB8" s="10"/>
       <c r="DC8" s="10"/>
       <c r="DD8" s="10"/>
       <c r="DE8" s="10"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="8">
         <v>102.22475881683482</v>
       </c>
       <c r="C9" s="8">
         <v>104.66845563211035</v>
       </c>
       <c r="D9" s="8">
         <v>73.386923275571121</v>
       </c>
       <c r="E9" s="8">
         <v>105.19319247118202</v>
       </c>
       <c r="F9" s="8">
         <v>100.33063468152001</v>
       </c>
       <c r="G9" s="8">
@@ -2771,52 +2783,56 @@
       </c>
       <c r="CR9" s="10">
         <v>130.6186003479396</v>
       </c>
       <c r="CS9" s="10">
         <v>128.43027730419755</v>
       </c>
       <c r="CT9" s="9">
         <v>102.40328312105915</v>
       </c>
       <c r="CU9" s="10">
         <v>99.967386876908563</v>
       </c>
       <c r="CV9" s="10">
         <v>78.86983602954038</v>
       </c>
       <c r="CW9" s="10">
         <v>97.390272512115544</v>
       </c>
       <c r="CX9" s="10">
         <v>75.737160802676584</v>
       </c>
       <c r="CY9" s="10">
         <v>94.932376914920269</v>
       </c>
-      <c r="CZ9" s="10"/>
-      <c r="DA9" s="10"/>
+      <c r="CZ9" s="10">
+        <v>102.6456301618649</v>
+      </c>
+      <c r="DA9" s="10">
+        <v>86.461350990074266</v>
+      </c>
       <c r="DB9" s="10"/>
       <c r="DC9" s="10"/>
       <c r="DD9" s="10"/>
       <c r="DE9" s="10"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="10">
         <v>82.609818359170077</v>
       </c>
       <c r="C10" s="10">
         <v>98.463560389762577</v>
       </c>
       <c r="D10" s="10">
         <v>176.97472253592065</v>
       </c>
       <c r="E10" s="10">
         <v>100.78226799858105</v>
       </c>
       <c r="F10" s="10">
         <v>95.813810508554269</v>
       </c>
       <c r="G10" s="10">
@@ -3088,52 +3104,56 @@
       </c>
       <c r="CR10" s="10">
         <v>99.059367454249042</v>
       </c>
       <c r="CS10" s="10">
         <v>119.58586580826864</v>
       </c>
       <c r="CT10" s="9">
         <v>103.60733577701234</v>
       </c>
       <c r="CU10" s="10">
         <v>102.62999597574311</v>
       </c>
       <c r="CV10" s="10">
         <v>86.365300821055683</v>
       </c>
       <c r="CW10" s="10">
         <v>96.953984902844965</v>
       </c>
       <c r="CX10" s="10">
         <v>92.542667286035112</v>
       </c>
       <c r="CY10" s="10">
         <v>119.83003095881242</v>
       </c>
-      <c r="CZ10" s="10"/>
-      <c r="DA10" s="10"/>
+      <c r="CZ10" s="10">
+        <v>98.97783553776712</v>
+      </c>
+      <c r="DA10" s="10">
+        <v>94.346637881343696</v>
+      </c>
       <c r="DB10" s="10"/>
       <c r="DC10" s="10"/>
       <c r="DD10" s="10"/>
       <c r="DE10" s="10"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="8">
         <v>101.21784906341756</v>
       </c>
       <c r="C11" s="8">
         <v>95.503915387600031</v>
       </c>
       <c r="D11" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="E11" s="8">
         <v>96.449168200192076</v>
       </c>
       <c r="F11" s="8">
         <v>77.048899507449775</v>
       </c>
       <c r="G11" s="8">
@@ -3405,52 +3425,56 @@
       </c>
       <c r="CR11" s="10">
         <v>203.66728132513634</v>
       </c>
       <c r="CS11" s="10">
         <v>141.19800969574635</v>
       </c>
       <c r="CT11" s="9">
         <v>102.19464606299221</v>
       </c>
       <c r="CU11" s="10">
         <v>99.352390627300252</v>
       </c>
       <c r="CV11" s="10">
         <v>90.971210372403661</v>
       </c>
       <c r="CW11" s="10">
         <v>105.9561064517307</v>
       </c>
       <c r="CX11" s="10">
         <v>100.23615518281184</v>
       </c>
       <c r="CY11" s="10">
         <v>99.552766579115698</v>
       </c>
-      <c r="CZ11" s="10"/>
-      <c r="DA11" s="10"/>
+      <c r="CZ11" s="10">
+        <v>101.3151520428825</v>
+      </c>
+      <c r="DA11" s="10">
+        <v>94.551386057177169</v>
+      </c>
       <c r="DB11" s="10"/>
       <c r="DC11" s="10"/>
       <c r="DD11" s="10"/>
       <c r="DE11" s="10"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="8">
         <v>183.67954936939515</v>
       </c>
       <c r="C12" s="8">
         <v>179.9039438238741</v>
       </c>
       <c r="D12" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="E12" s="8">
         <v>158.29154329747945</v>
       </c>
       <c r="F12" s="8">
         <v>154.17109504647038</v>
       </c>
       <c r="G12" s="8">
@@ -3722,52 +3746,56 @@
       </c>
       <c r="CR12" s="10">
         <v>80.001947413447652</v>
       </c>
       <c r="CS12" s="10">
         <v>54.824776284587529</v>
       </c>
       <c r="CT12" s="9">
         <v>122.87826667533407</v>
       </c>
       <c r="CU12" s="10">
         <v>128.64268113394189</v>
       </c>
       <c r="CV12" s="10">
         <v>118.41347829442716</v>
       </c>
       <c r="CW12" s="10">
         <v>112.58825303104328</v>
       </c>
       <c r="CX12" s="10">
         <v>120.28845652856796</v>
       </c>
       <c r="CY12" s="10">
         <v>126.16648530811119</v>
       </c>
-      <c r="CZ12" s="10"/>
-      <c r="DA12" s="10"/>
+      <c r="CZ12" s="10">
+        <v>122.20473246499995</v>
+      </c>
+      <c r="DA12" s="10">
+        <v>123.54823139621311</v>
+      </c>
       <c r="DB12" s="10"/>
       <c r="DC12" s="10"/>
       <c r="DD12" s="10"/>
       <c r="DE12" s="10"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="8">
         <v>105.91606584516222</v>
       </c>
       <c r="C13" s="8">
         <v>107.17149055170847</v>
       </c>
       <c r="D13" s="8">
         <v>100</v>
       </c>
       <c r="E13" s="8">
         <v>109.57570510625916</v>
       </c>
       <c r="F13" s="8">
         <v>105.11819464409673</v>
       </c>
       <c r="G13" s="8">
@@ -4039,52 +4067,56 @@
       </c>
       <c r="CR13" s="10">
         <v>194.55364602768773</v>
       </c>
       <c r="CS13" s="10">
         <v>128.63013449542308</v>
       </c>
       <c r="CT13" s="9">
         <v>170.96106821528502</v>
       </c>
       <c r="CU13" s="10">
         <v>91.659420611459126</v>
       </c>
       <c r="CV13" s="10">
         <v>27.723432927222113</v>
       </c>
       <c r="CW13" s="10">
         <v>81.960674340202715</v>
       </c>
       <c r="CX13" s="10">
         <v>101.2138856486138</v>
       </c>
       <c r="CY13" s="10">
         <v>128.5244384660175</v>
       </c>
-      <c r="CZ13" s="10"/>
-      <c r="DA13" s="10"/>
+      <c r="CZ13" s="10">
+        <v>107.54912745819689</v>
+      </c>
+      <c r="DA13" s="10">
+        <v>90.924795035662981</v>
+      </c>
       <c r="DB13" s="10"/>
       <c r="DC13" s="10"/>
       <c r="DD13" s="10"/>
       <c r="DE13" s="10"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="3"/>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3"/>
       <c r="P14" s="3"/>
       <c r="Q14" s="3"/>
       <c r="R14" s="3"/>
       <c r="S14" s="3"/>
@@ -4136,398 +4168,398 @@
       <c r="BM14" s="3"/>
       <c r="BN14" s="3"/>
       <c r="BO14" s="3"/>
       <c r="BP14" s="3"/>
       <c r="BQ14" s="3"/>
       <c r="BR14" s="3"/>
       <c r="BS14" s="3"/>
       <c r="BT14" s="3"/>
       <c r="BU14" s="3"/>
       <c r="BV14" s="3"/>
       <c r="BW14" s="3"/>
       <c r="BX14" s="3"/>
       <c r="BY14" s="4"/>
       <c r="BZ14" s="4"/>
       <c r="CA14" s="4"/>
       <c r="CB14" s="4"/>
       <c r="CC14" s="4"/>
       <c r="CD14" s="4"/>
       <c r="CE14" s="4"/>
       <c r="CF14" s="4"/>
       <c r="CG14" s="4"/>
       <c r="CH14" s="4"/>
       <c r="CI14" s="4"/>
     </row>
     <row r="15" spans="1:109" ht="21" customHeight="1">
-      <c r="A15" s="18" t="s">
+      <c r="A15" s="21" t="s">
         <v>13</v>
       </c>
-      <c r="B15" s="18"/>
-[...65 lines deleted...]
-      <c r="BP15" s="19"/>
+      <c r="B15" s="21"/>
+      <c r="C15" s="21"/>
+      <c r="D15" s="21"/>
+      <c r="E15" s="21"/>
+      <c r="F15" s="21"/>
+      <c r="G15" s="21"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="21"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21"/>
+      <c r="L15" s="21"/>
+      <c r="M15" s="21"/>
+      <c r="N15" s="21"/>
+      <c r="O15" s="21"/>
+      <c r="P15" s="21"/>
+      <c r="Q15" s="21"/>
+      <c r="R15" s="21"/>
+      <c r="S15" s="21"/>
+      <c r="T15" s="21"/>
+      <c r="U15" s="21"/>
+      <c r="V15" s="21"/>
+      <c r="W15" s="21"/>
+      <c r="X15" s="21"/>
+      <c r="Y15" s="21"/>
+      <c r="Z15" s="21"/>
+      <c r="AA15" s="21"/>
+      <c r="AB15" s="21"/>
+      <c r="AC15" s="21"/>
+      <c r="AD15" s="21"/>
+      <c r="AE15" s="21"/>
+      <c r="AF15" s="21"/>
+      <c r="AG15" s="21"/>
+      <c r="AH15" s="21"/>
+      <c r="AI15" s="21"/>
+      <c r="AJ15" s="21"/>
+      <c r="AK15" s="21"/>
+      <c r="AL15" s="21"/>
+      <c r="AM15" s="21"/>
+      <c r="AN15" s="21"/>
+      <c r="AO15" s="21"/>
+      <c r="AP15" s="21"/>
+      <c r="AQ15" s="21"/>
+      <c r="AR15" s="21"/>
+      <c r="AS15" s="21"/>
+      <c r="AT15" s="21"/>
+      <c r="AU15" s="21"/>
+      <c r="AV15" s="21"/>
+      <c r="AW15" s="21"/>
+      <c r="AX15" s="21"/>
+      <c r="AY15" s="21"/>
+      <c r="AZ15" s="21"/>
+      <c r="BA15" s="21"/>
+      <c r="BB15" s="21"/>
+      <c r="BC15" s="21"/>
+      <c r="BD15" s="21"/>
+      <c r="BE15" s="21"/>
+      <c r="BF15" s="21"/>
+      <c r="BG15" s="21"/>
+      <c r="BH15" s="21"/>
+      <c r="BI15" s="21"/>
+      <c r="BJ15" s="22"/>
+      <c r="BK15" s="22"/>
+      <c r="BL15" s="22"/>
+      <c r="BM15" s="22"/>
+      <c r="BN15" s="22"/>
+      <c r="BO15" s="22"/>
+      <c r="BP15" s="22"/>
       <c r="BQ15" s="3"/>
       <c r="BR15" s="3"/>
       <c r="BS15" s="3"/>
       <c r="BT15" s="3"/>
       <c r="BU15" s="3"/>
       <c r="BV15" s="3"/>
       <c r="BW15" s="3"/>
       <c r="BX15" s="3"/>
       <c r="BY15" s="4"/>
       <c r="BZ15" s="4"/>
       <c r="CA15" s="4"/>
       <c r="CB15" s="4"/>
       <c r="CC15" s="4"/>
       <c r="CD15" s="4"/>
       <c r="CE15" s="4"/>
       <c r="CF15" s="4"/>
       <c r="CG15" s="4"/>
       <c r="CH15" s="4"/>
       <c r="CI15" s="4"/>
     </row>
     <row r="16" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A16" s="3"/>
       <c r="B16" s="3"/>
       <c r="C16" s="3"/>
       <c r="D16" s="3"/>
       <c r="E16" s="3"/>
       <c r="F16" s="3"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
-      <c r="I16" s="22"/>
-[...3 lines deleted...]
-      <c r="M16" s="22"/>
+      <c r="I16" s="25"/>
+      <c r="J16" s="25"/>
+      <c r="K16" s="25"/>
+      <c r="L16" s="25"/>
+      <c r="M16" s="25"/>
       <c r="N16" s="3"/>
       <c r="O16" s="3"/>
       <c r="P16" s="3"/>
       <c r="Q16" s="3"/>
       <c r="R16" s="3"/>
       <c r="S16" s="3"/>
       <c r="T16" s="3"/>
-      <c r="U16" s="22" t="s">
+      <c r="U16" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="V16" s="22"/>
-[...2 lines deleted...]
-      <c r="Y16" s="22"/>
+      <c r="V16" s="25"/>
+      <c r="W16" s="25"/>
+      <c r="X16" s="25"/>
+      <c r="Y16" s="25"/>
       <c r="Z16" s="3"/>
       <c r="AA16" s="3"/>
       <c r="AB16" s="3"/>
       <c r="AC16" s="3"/>
       <c r="AD16" s="3"/>
       <c r="AE16" s="3"/>
       <c r="AF16" s="3"/>
-      <c r="AG16" s="17" t="s">
+      <c r="AG16" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="AH16" s="17"/>
-[...2 lines deleted...]
-      <c r="AK16" s="17"/>
+      <c r="AH16" s="20"/>
+      <c r="AI16" s="20"/>
+      <c r="AJ16" s="20"/>
+      <c r="AK16" s="20"/>
       <c r="AL16" s="3"/>
       <c r="AM16" s="3"/>
       <c r="AN16" s="3"/>
       <c r="AO16" s="3"/>
       <c r="AP16" s="3"/>
       <c r="AQ16" s="3"/>
       <c r="AR16" s="3"/>
-      <c r="AS16" s="17" t="s">
+      <c r="AS16" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="AT16" s="17"/>
-[...2 lines deleted...]
-      <c r="AW16" s="17"/>
+      <c r="AT16" s="20"/>
+      <c r="AU16" s="20"/>
+      <c r="AV16" s="20"/>
+      <c r="AW16" s="20"/>
       <c r="AX16" s="3"/>
       <c r="AY16" s="3"/>
       <c r="AZ16" s="3"/>
       <c r="BA16" s="3"/>
       <c r="BB16" s="3"/>
       <c r="BC16" s="3"/>
       <c r="BD16" s="3"/>
-      <c r="BE16" s="17" t="s">
+      <c r="BE16" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="BF16" s="17"/>
-[...2 lines deleted...]
-      <c r="BI16" s="17"/>
+      <c r="BF16" s="20"/>
+      <c r="BG16" s="20"/>
+      <c r="BH16" s="20"/>
+      <c r="BI16" s="20"/>
       <c r="BJ16" s="3"/>
       <c r="BK16" s="3"/>
       <c r="BL16" s="3"/>
       <c r="BM16" s="3"/>
       <c r="BN16" s="3"/>
       <c r="BO16" s="3"/>
       <c r="BP16" s="3"/>
-      <c r="BQ16" s="17" t="s">
+      <c r="BQ16" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="BR16" s="17"/>
-[...2 lines deleted...]
-      <c r="BU16" s="17"/>
+      <c r="BR16" s="20"/>
+      <c r="BS16" s="20"/>
+      <c r="BT16" s="20"/>
+      <c r="BU16" s="20"/>
       <c r="BV16" s="3"/>
       <c r="BW16" s="3"/>
       <c r="BX16" s="3"/>
       <c r="BY16" s="3"/>
       <c r="BZ16" s="3"/>
       <c r="CA16" s="3"/>
       <c r="CB16" s="3"/>
-      <c r="CC16" s="17" t="s">
+      <c r="CC16" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="CD16" s="17"/>
-[...2 lines deleted...]
-      <c r="CG16" s="17"/>
+      <c r="CD16" s="20"/>
+      <c r="CE16" s="20"/>
+      <c r="CF16" s="20"/>
+      <c r="CG16" s="20"/>
       <c r="CH16" s="3"/>
       <c r="CI16" s="3"/>
       <c r="CJ16" s="3"/>
       <c r="CK16" s="3"/>
       <c r="CL16" s="3"/>
       <c r="CM16" s="3"/>
       <c r="CN16" s="3"/>
-      <c r="CO16" s="17" t="s">
+      <c r="CO16" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="CP16" s="17"/>
-[...2 lines deleted...]
-      <c r="CS16" s="17"/>
+      <c r="CP16" s="20"/>
+      <c r="CQ16" s="20"/>
+      <c r="CR16" s="20"/>
+      <c r="CS16" s="20"/>
       <c r="CT16" s="3"/>
       <c r="CU16" s="3"/>
       <c r="CV16" s="3"/>
       <c r="CW16" s="3"/>
       <c r="CX16" s="3"/>
       <c r="CY16" s="3"/>
       <c r="CZ16" s="3"/>
-      <c r="DA16" s="17" t="s">
+      <c r="DA16" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="DB16" s="17"/>
-[...2 lines deleted...]
-      <c r="DE16" s="17"/>
+      <c r="DB16" s="20"/>
+      <c r="DC16" s="20"/>
+      <c r="DD16" s="20"/>
+      <c r="DE16" s="20"/>
     </row>
     <row r="17" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A17" s="20"/>
-      <c r="B17" s="14" t="s">
+      <c r="A17" s="23"/>
+      <c r="B17" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="C17" s="15"/>
-[...10 lines deleted...]
-      <c r="N17" s="14" t="s">
+      <c r="C17" s="18"/>
+      <c r="D17" s="18"/>
+      <c r="E17" s="18"/>
+      <c r="F17" s="18"/>
+      <c r="G17" s="18"/>
+      <c r="H17" s="18"/>
+      <c r="I17" s="18"/>
+      <c r="J17" s="18"/>
+      <c r="K17" s="18"/>
+      <c r="L17" s="18"/>
+      <c r="M17" s="19"/>
+      <c r="N17" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="O17" s="15"/>
-[...10 lines deleted...]
-      <c r="Z17" s="14" t="s">
+      <c r="O17" s="18"/>
+      <c r="P17" s="18"/>
+      <c r="Q17" s="18"/>
+      <c r="R17" s="18"/>
+      <c r="S17" s="18"/>
+      <c r="T17" s="18"/>
+      <c r="U17" s="18"/>
+      <c r="V17" s="18"/>
+      <c r="W17" s="18"/>
+      <c r="X17" s="18"/>
+      <c r="Y17" s="19"/>
+      <c r="Z17" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="AA17" s="15"/>
-[...10 lines deleted...]
-      <c r="AL17" s="14" t="s">
+      <c r="AA17" s="18"/>
+      <c r="AB17" s="18"/>
+      <c r="AC17" s="18"/>
+      <c r="AD17" s="18"/>
+      <c r="AE17" s="18"/>
+      <c r="AF17" s="18"/>
+      <c r="AG17" s="18"/>
+      <c r="AH17" s="18"/>
+      <c r="AI17" s="18"/>
+      <c r="AJ17" s="18"/>
+      <c r="AK17" s="19"/>
+      <c r="AL17" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="AM17" s="15"/>
-[...10 lines deleted...]
-      <c r="AX17" s="14" t="s">
+      <c r="AM17" s="18"/>
+      <c r="AN17" s="18"/>
+      <c r="AO17" s="18"/>
+      <c r="AP17" s="18"/>
+      <c r="AQ17" s="18"/>
+      <c r="AR17" s="18"/>
+      <c r="AS17" s="18"/>
+      <c r="AT17" s="18"/>
+      <c r="AU17" s="18"/>
+      <c r="AV17" s="18"/>
+      <c r="AW17" s="19"/>
+      <c r="AX17" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="AY17" s="15"/>
-[...10 lines deleted...]
-      <c r="BJ17" s="14" t="s">
+      <c r="AY17" s="18"/>
+      <c r="AZ17" s="18"/>
+      <c r="BA17" s="18"/>
+      <c r="BB17" s="18"/>
+      <c r="BC17" s="18"/>
+      <c r="BD17" s="18"/>
+      <c r="BE17" s="18"/>
+      <c r="BF17" s="18"/>
+      <c r="BG17" s="18"/>
+      <c r="BH17" s="18"/>
+      <c r="BI17" s="19"/>
+      <c r="BJ17" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="BK17" s="15"/>
-[...10 lines deleted...]
-      <c r="BV17" s="14" t="s">
+      <c r="BK17" s="18"/>
+      <c r="BL17" s="18"/>
+      <c r="BM17" s="18"/>
+      <c r="BN17" s="18"/>
+      <c r="BO17" s="18"/>
+      <c r="BP17" s="18"/>
+      <c r="BQ17" s="18"/>
+      <c r="BR17" s="18"/>
+      <c r="BS17" s="18"/>
+      <c r="BT17" s="18"/>
+      <c r="BU17" s="19"/>
+      <c r="BV17" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="BW17" s="15"/>
-[...10 lines deleted...]
-      <c r="CH17" s="14" t="s">
+      <c r="BW17" s="18"/>
+      <c r="BX17" s="18"/>
+      <c r="BY17" s="18"/>
+      <c r="BZ17" s="18"/>
+      <c r="CA17" s="18"/>
+      <c r="CB17" s="18"/>
+      <c r="CC17" s="18"/>
+      <c r="CD17" s="18"/>
+      <c r="CE17" s="18"/>
+      <c r="CF17" s="18"/>
+      <c r="CG17" s="19"/>
+      <c r="CH17" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="CI17" s="15"/>
-[...10 lines deleted...]
-      <c r="CT17" s="14" t="s">
+      <c r="CI17" s="18"/>
+      <c r="CJ17" s="18"/>
+      <c r="CK17" s="18"/>
+      <c r="CL17" s="18"/>
+      <c r="CM17" s="18"/>
+      <c r="CN17" s="18"/>
+      <c r="CO17" s="18"/>
+      <c r="CP17" s="18"/>
+      <c r="CQ17" s="18"/>
+      <c r="CR17" s="18"/>
+      <c r="CS17" s="19"/>
+      <c r="CT17" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="CU17" s="15"/>
-[...9 lines deleted...]
-      <c r="DE17" s="16"/>
+      <c r="CU17" s="18"/>
+      <c r="CV17" s="18"/>
+      <c r="CW17" s="18"/>
+      <c r="CX17" s="18"/>
+      <c r="CY17" s="18"/>
+      <c r="CZ17" s="18"/>
+      <c r="DA17" s="18"/>
+      <c r="DB17" s="18"/>
+      <c r="DC17" s="18"/>
+      <c r="DD17" s="18"/>
+      <c r="DE17" s="19"/>
     </row>
     <row r="18" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A18" s="21"/>
+      <c r="A18" s="24"/>
       <c r="B18" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F18" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G18" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>4</v>
       </c>
       <c r="I18" s="6" t="s">
         <v>5</v>
       </c>
       <c r="J18" s="6" t="s">
@@ -5119,52 +5151,56 @@
       </c>
       <c r="CR19" s="10">
         <v>112.6600865012755</v>
       </c>
       <c r="CS19" s="10">
         <v>96.912203697014533</v>
       </c>
       <c r="CT19" s="9">
         <v>118.96148210464132</v>
       </c>
       <c r="CU19" s="10">
         <v>104.03954472221413</v>
       </c>
       <c r="CV19" s="10">
         <v>72.267467973990279</v>
       </c>
       <c r="CW19" s="10">
         <v>97.393655255770213</v>
       </c>
       <c r="CX19" s="10">
         <v>103.52159535575933</v>
       </c>
       <c r="CY19" s="10">
         <v>111.62647307929312</v>
       </c>
-      <c r="CZ19" s="10"/>
-      <c r="DA19" s="10"/>
+      <c r="CZ19" s="10">
+        <v>106.38370171148142</v>
+      </c>
+      <c r="DA19" s="10">
+        <v>98.293708508635888</v>
+      </c>
       <c r="DB19" s="10"/>
       <c r="DC19" s="10"/>
       <c r="DD19" s="10"/>
       <c r="DE19" s="10"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="8">
         <v>109.61943062472992</v>
       </c>
       <c r="C20" s="8">
         <v>132.9984517049493</v>
       </c>
       <c r="D20" s="8">
         <v>105.53301233158736</v>
       </c>
       <c r="E20" s="8">
         <v>101.78374363658777</v>
       </c>
       <c r="F20" s="8">
         <v>104.24901529800495</v>
       </c>
       <c r="G20" s="8">
@@ -5436,52 +5472,56 @@
       </c>
       <c r="CR20" s="10">
         <v>22.591517746123923</v>
       </c>
       <c r="CS20" s="10">
         <v>39.008707626263934</v>
       </c>
       <c r="CT20" s="9">
         <v>100.22480720631692</v>
       </c>
       <c r="CU20" s="10">
         <v>100.27283955520763</v>
       </c>
       <c r="CV20" s="10">
         <v>101.14083842284536</v>
       </c>
       <c r="CW20" s="10">
         <v>99.469072062247349</v>
       </c>
       <c r="CX20" s="10">
         <v>101.97570267370224</v>
       </c>
       <c r="CY20" s="10">
         <v>99.521541228125415</v>
       </c>
-      <c r="CZ20" s="10"/>
-      <c r="DA20" s="10"/>
+      <c r="CZ20" s="10">
+        <v>105.62815323839129</v>
+      </c>
+      <c r="DA20" s="10">
+        <v>100.0567241267476</v>
+      </c>
       <c r="DB20" s="10"/>
       <c r="DC20" s="10"/>
       <c r="DD20" s="10"/>
       <c r="DE20" s="10"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="8">
         <v>70.665594681456142</v>
       </c>
       <c r="C21" s="8">
         <v>111.08975806609132</v>
       </c>
       <c r="D21" s="8">
         <v>78.912272770958836</v>
       </c>
       <c r="E21" s="8">
         <v>108.66879978245211</v>
       </c>
       <c r="F21" s="8">
         <v>91.612756609134337</v>
       </c>
       <c r="G21" s="8">
@@ -5753,52 +5793,56 @@
       </c>
       <c r="CR21" s="10">
         <v>49.528338547020944</v>
       </c>
       <c r="CS21" s="10">
         <v>65.536674563099766</v>
       </c>
       <c r="CT21" s="9">
         <v>100.03830513893928</v>
       </c>
       <c r="CU21" s="10">
         <v>101.12689576617784</v>
       </c>
       <c r="CV21" s="10">
         <v>74.997119997682077</v>
       </c>
       <c r="CW21" s="10">
         <v>109.51386424749876</v>
       </c>
       <c r="CX21" s="10">
         <v>98.697584201453296</v>
       </c>
       <c r="CY21" s="10">
         <v>187.62802162920002</v>
       </c>
-      <c r="CZ21" s="10"/>
-      <c r="DA21" s="10"/>
+      <c r="CZ21" s="10">
+        <v>30.021534337600635</v>
+      </c>
+      <c r="DA21" s="10">
+        <v>99.811482453576389</v>
+      </c>
       <c r="DB21" s="10"/>
       <c r="DC21" s="10"/>
       <c r="DD21" s="10"/>
       <c r="DE21" s="10"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="8">
         <v>102.22475881683482</v>
       </c>
       <c r="C22" s="8">
         <v>104.66845563211035</v>
       </c>
       <c r="D22" s="8">
         <v>99.761852891780038</v>
       </c>
       <c r="E22" s="8">
         <v>105.19319247118202</v>
       </c>
       <c r="F22" s="8">
         <v>100.33063468152001</v>
       </c>
       <c r="G22" s="8">
@@ -6070,52 +6114,56 @@
       </c>
       <c r="CR22" s="10">
         <v>130.61220104024156</v>
       </c>
       <c r="CS22" s="10">
         <v>128.42613161068905</v>
       </c>
       <c r="CT22" s="9">
         <v>102.40421298306599</v>
       </c>
       <c r="CU22" s="10">
         <v>99.967379442448092</v>
       </c>
       <c r="CV22" s="10">
         <v>78.824730916529148</v>
       </c>
       <c r="CW22" s="10">
         <v>97.388776746725881</v>
       </c>
       <c r="CX22" s="10">
         <v>75.704685581925659</v>
       </c>
       <c r="CY22" s="10">
         <v>94.93113401842767</v>
       </c>
-      <c r="CZ22" s="10"/>
-      <c r="DA22" s="10"/>
+      <c r="CZ22" s="10">
+        <v>102.64699837367839</v>
+      </c>
+      <c r="DA22" s="10">
+        <v>86.454856349400302</v>
+      </c>
       <c r="DB22" s="10"/>
       <c r="DC22" s="10"/>
       <c r="DD22" s="10"/>
       <c r="DE22" s="10"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="10">
         <v>82.609818359170077</v>
       </c>
       <c r="C23" s="10">
         <v>98.463560389762577</v>
       </c>
       <c r="D23" s="10">
         <v>117.88600313745015</v>
       </c>
       <c r="E23" s="10">
         <v>100.78226799858105</v>
       </c>
       <c r="F23" s="10">
         <v>95.813810508554269</v>
       </c>
       <c r="G23" s="10">
@@ -6387,52 +6435,56 @@
       </c>
       <c r="CR23" s="10">
         <v>93.034065302778586</v>
       </c>
       <c r="CS23" s="10">
         <v>119.02444848178739</v>
       </c>
       <c r="CT23" s="9">
         <v>105.48531207422536</v>
       </c>
       <c r="CU23" s="10">
         <v>103.65024404996792</v>
       </c>
       <c r="CV23" s="10">
         <v>79.185826365971906</v>
       </c>
       <c r="CW23" s="10">
         <v>94.637101378370858</v>
       </c>
       <c r="CX23" s="10">
         <v>86.628196477775688</v>
       </c>
       <c r="CY23" s="10">
         <v>132.14301193549264</v>
       </c>
-      <c r="CZ23" s="10"/>
-      <c r="DA23" s="10"/>
+      <c r="CZ23" s="10">
+        <v>98.526995452375814</v>
+      </c>
+      <c r="DA23" s="10">
+        <v>93.623980593048429</v>
+      </c>
       <c r="DB23" s="10"/>
       <c r="DC23" s="10"/>
       <c r="DD23" s="10"/>
       <c r="DE23" s="10"/>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="8">
         <v>101.21784906341756</v>
       </c>
       <c r="C24" s="8">
         <v>95.503915387600031</v>
       </c>
       <c r="D24" s="8">
         <v>96.71283498059195</v>
       </c>
       <c r="E24" s="8">
         <v>96.449168200192076</v>
       </c>
       <c r="F24" s="8">
         <v>77.048899507449775</v>
       </c>
       <c r="G24" s="8">
@@ -6704,52 +6756,56 @@
       </c>
       <c r="CR24" s="10">
         <v>198.87112742328577</v>
       </c>
       <c r="CS24" s="10">
         <v>139.02869942504375</v>
       </c>
       <c r="CT24" s="9">
         <v>102.19504977746897</v>
       </c>
       <c r="CU24" s="10">
         <v>99.35230457385002</v>
       </c>
       <c r="CV24" s="10">
         <v>88.828804779698885</v>
       </c>
       <c r="CW24" s="10">
         <v>106.21702187186895</v>
       </c>
       <c r="CX24" s="10">
         <v>100.26305856486685</v>
       </c>
       <c r="CY24" s="10">
         <v>99.544195607686476</v>
       </c>
-      <c r="CZ24" s="10"/>
-      <c r="DA24" s="10"/>
+      <c r="CZ24" s="10">
+        <v>101.36113006887646</v>
+      </c>
+      <c r="DA24" s="10">
+        <v>94.47150943265963</v>
+      </c>
       <c r="DB24" s="10"/>
       <c r="DC24" s="10"/>
       <c r="DD24" s="10"/>
       <c r="DE24" s="10"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="8">
         <v>183.67954936939515</v>
       </c>
       <c r="C25" s="8">
         <v>179.9039438238741</v>
       </c>
       <c r="D25" s="8">
         <v>174.83148521228202</v>
       </c>
       <c r="E25" s="8">
         <v>158.29154329747945</v>
       </c>
       <c r="F25" s="8">
         <v>154.17109504647038</v>
       </c>
       <c r="G25" s="8">
@@ -7021,52 +7077,56 @@
       </c>
       <c r="CR25" s="10">
         <v>75.915089082186327</v>
       </c>
       <c r="CS25" s="10">
         <v>52.619788201146321</v>
       </c>
       <c r="CT25" s="9">
         <v>122.87826667533407</v>
       </c>
       <c r="CU25" s="10">
         <v>128.64268113394189</v>
       </c>
       <c r="CV25" s="10">
         <v>121.78453558628932</v>
       </c>
       <c r="CW25" s="10">
         <v>113.39199853794622</v>
       </c>
       <c r="CX25" s="10">
         <v>121.81623175922449</v>
       </c>
       <c r="CY25" s="10">
         <v>127.97873645112736</v>
       </c>
-      <c r="CZ25" s="10"/>
-      <c r="DA25" s="10"/>
+      <c r="CZ25" s="10">
+        <v>123.65371094472428</v>
+      </c>
+      <c r="DA25" s="10">
+        <v>124.45697457547047</v>
+      </c>
       <c r="DB25" s="10"/>
       <c r="DC25" s="10"/>
       <c r="DD25" s="10"/>
       <c r="DE25" s="10"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="8">
         <v>105.91606584516222</v>
       </c>
       <c r="C26" s="8">
         <v>107.17149055170847</v>
       </c>
       <c r="D26" s="8">
         <v>158.15958024914795</v>
       </c>
       <c r="E26" s="8">
         <v>109.57570510625916</v>
       </c>
       <c r="F26" s="8">
         <v>105.11819464409673</v>
       </c>
       <c r="G26" s="8">
@@ -7338,52 +7398,56 @@
       </c>
       <c r="CR26" s="10">
         <v>199.29456742508154</v>
       </c>
       <c r="CS26" s="10">
         <v>127.32479111042426</v>
       </c>
       <c r="CT26" s="9">
         <v>183.94556595470277</v>
       </c>
       <c r="CU26" s="10">
         <v>91.080202070322485</v>
       </c>
       <c r="CV26" s="10">
         <v>23.131063109461557</v>
       </c>
       <c r="CW26" s="10">
         <v>78.763119192849572</v>
       </c>
       <c r="CX26" s="10">
         <v>101.38128596709531</v>
       </c>
       <c r="CY26" s="10">
         <v>131.46944389326043</v>
       </c>
-      <c r="CZ26" s="10"/>
-      <c r="DA26" s="10"/>
+      <c r="CZ26" s="10">
+        <v>108.20139500503134</v>
+      </c>
+      <c r="DA26" s="10">
+        <v>90.438969944646502</v>
+      </c>
       <c r="DB26" s="10"/>
       <c r="DC26" s="10"/>
       <c r="DD26" s="10"/>
       <c r="DE26" s="10"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
       <c r="S27" s="3"/>
@@ -7435,398 +7499,398 @@
       <c r="BM27" s="3"/>
       <c r="BN27" s="3"/>
       <c r="BO27" s="3"/>
       <c r="BP27" s="3"/>
       <c r="BQ27" s="3"/>
       <c r="BR27" s="3"/>
       <c r="BS27" s="3"/>
       <c r="BT27" s="3"/>
       <c r="BU27" s="3"/>
       <c r="BV27" s="3"/>
       <c r="BW27" s="3"/>
       <c r="BX27" s="3"/>
       <c r="BY27" s="4"/>
       <c r="BZ27" s="4"/>
       <c r="CA27" s="4"/>
       <c r="CB27" s="4"/>
       <c r="CC27" s="4"/>
       <c r="CD27" s="4"/>
       <c r="CE27" s="4"/>
       <c r="CF27" s="4"/>
       <c r="CG27" s="4"/>
       <c r="CH27" s="4"/>
       <c r="CI27" s="4"/>
     </row>
     <row r="28" spans="1:109" ht="21" customHeight="1">
-      <c r="A28" s="18" t="s">
+      <c r="A28" s="21" t="s">
         <v>14</v>
       </c>
-      <c r="B28" s="18"/>
-[...63 lines deleted...]
-      <c r="BN28" s="19"/>
+      <c r="B28" s="21"/>
+      <c r="C28" s="21"/>
+      <c r="D28" s="21"/>
+      <c r="E28" s="21"/>
+      <c r="F28" s="21"/>
+      <c r="G28" s="21"/>
+      <c r="H28" s="21"/>
+      <c r="I28" s="21"/>
+      <c r="J28" s="21"/>
+      <c r="K28" s="21"/>
+      <c r="L28" s="21"/>
+      <c r="M28" s="21"/>
+      <c r="N28" s="21"/>
+      <c r="O28" s="21"/>
+      <c r="P28" s="21"/>
+      <c r="Q28" s="21"/>
+      <c r="R28" s="21"/>
+      <c r="S28" s="21"/>
+      <c r="T28" s="21"/>
+      <c r="U28" s="21"/>
+      <c r="V28" s="21"/>
+      <c r="W28" s="21"/>
+      <c r="X28" s="21"/>
+      <c r="Y28" s="21"/>
+      <c r="Z28" s="21"/>
+      <c r="AA28" s="21"/>
+      <c r="AB28" s="21"/>
+      <c r="AC28" s="21"/>
+      <c r="AD28" s="21"/>
+      <c r="AE28" s="21"/>
+      <c r="AF28" s="21"/>
+      <c r="AG28" s="21"/>
+      <c r="AH28" s="21"/>
+      <c r="AI28" s="21"/>
+      <c r="AJ28" s="21"/>
+      <c r="AK28" s="21"/>
+      <c r="AL28" s="21"/>
+      <c r="AM28" s="21"/>
+      <c r="AN28" s="21"/>
+      <c r="AO28" s="21"/>
+      <c r="AP28" s="21"/>
+      <c r="AQ28" s="21"/>
+      <c r="AR28" s="21"/>
+      <c r="AS28" s="21"/>
+      <c r="AT28" s="21"/>
+      <c r="AU28" s="21"/>
+      <c r="AV28" s="21"/>
+      <c r="AW28" s="21"/>
+      <c r="AX28" s="21"/>
+      <c r="AY28" s="21"/>
+      <c r="AZ28" s="21"/>
+      <c r="BA28" s="21"/>
+      <c r="BB28" s="21"/>
+      <c r="BC28" s="21"/>
+      <c r="BD28" s="21"/>
+      <c r="BE28" s="21"/>
+      <c r="BF28" s="21"/>
+      <c r="BG28" s="21"/>
+      <c r="BH28" s="21"/>
+      <c r="BI28" s="21"/>
+      <c r="BJ28" s="22"/>
+      <c r="BK28" s="22"/>
+      <c r="BL28" s="22"/>
+      <c r="BM28" s="22"/>
+      <c r="BN28" s="22"/>
       <c r="BO28" s="3"/>
       <c r="BP28" s="3"/>
       <c r="BQ28" s="3"/>
       <c r="BR28" s="3"/>
       <c r="BS28" s="3"/>
       <c r="BT28" s="3"/>
       <c r="BU28" s="3"/>
       <c r="BV28" s="3"/>
       <c r="BW28" s="3"/>
       <c r="BX28" s="3"/>
       <c r="BY28" s="4"/>
       <c r="BZ28" s="4"/>
       <c r="CA28" s="4"/>
       <c r="CB28" s="4"/>
       <c r="CC28" s="4"/>
       <c r="CD28" s="4"/>
       <c r="CE28" s="4"/>
       <c r="CF28" s="4"/>
       <c r="CG28" s="4"/>
       <c r="CH28" s="4"/>
       <c r="CI28" s="4"/>
     </row>
     <row r="29" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A29" s="3"/>
       <c r="B29" s="3"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="3"/>
-      <c r="I29" s="22"/>
-[...3 lines deleted...]
-      <c r="M29" s="22"/>
+      <c r="I29" s="25"/>
+      <c r="J29" s="25"/>
+      <c r="K29" s="25"/>
+      <c r="L29" s="25"/>
+      <c r="M29" s="25"/>
       <c r="N29" s="3"/>
       <c r="O29" s="3"/>
       <c r="P29" s="3"/>
       <c r="Q29" s="3"/>
       <c r="R29" s="3"/>
       <c r="S29" s="3"/>
       <c r="T29" s="3"/>
-      <c r="U29" s="22" t="s">
+      <c r="U29" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="V29" s="22"/>
-[...2 lines deleted...]
-      <c r="Y29" s="22"/>
+      <c r="V29" s="25"/>
+      <c r="W29" s="25"/>
+      <c r="X29" s="25"/>
+      <c r="Y29" s="25"/>
       <c r="Z29" s="3"/>
       <c r="AA29" s="3"/>
       <c r="AB29" s="3"/>
       <c r="AC29" s="3"/>
       <c r="AD29" s="3"/>
       <c r="AE29" s="3"/>
       <c r="AF29" s="3"/>
-      <c r="AG29" s="17" t="s">
+      <c r="AG29" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="AH29" s="17"/>
-[...2 lines deleted...]
-      <c r="AK29" s="17"/>
+      <c r="AH29" s="20"/>
+      <c r="AI29" s="20"/>
+      <c r="AJ29" s="20"/>
+      <c r="AK29" s="20"/>
       <c r="AL29" s="3"/>
       <c r="AM29" s="3"/>
       <c r="AN29" s="3"/>
       <c r="AO29" s="3"/>
       <c r="AP29" s="3"/>
       <c r="AQ29" s="3"/>
       <c r="AR29" s="3"/>
-      <c r="AS29" s="17" t="s">
+      <c r="AS29" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="AT29" s="17"/>
-[...2 lines deleted...]
-      <c r="AW29" s="17"/>
+      <c r="AT29" s="20"/>
+      <c r="AU29" s="20"/>
+      <c r="AV29" s="20"/>
+      <c r="AW29" s="20"/>
       <c r="AX29" s="3"/>
       <c r="AY29" s="3"/>
       <c r="AZ29" s="3"/>
       <c r="BA29" s="3"/>
       <c r="BB29" s="3"/>
       <c r="BC29" s="3"/>
       <c r="BD29" s="3"/>
-      <c r="BE29" s="17" t="s">
+      <c r="BE29" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="BF29" s="17"/>
-[...2 lines deleted...]
-      <c r="BI29" s="17"/>
+      <c r="BF29" s="20"/>
+      <c r="BG29" s="20"/>
+      <c r="BH29" s="20"/>
+      <c r="BI29" s="20"/>
       <c r="BJ29" s="3"/>
       <c r="BK29" s="3"/>
       <c r="BL29" s="3"/>
       <c r="BM29" s="3"/>
       <c r="BN29" s="3"/>
       <c r="BO29" s="3"/>
       <c r="BP29" s="3"/>
-      <c r="BQ29" s="17" t="s">
+      <c r="BQ29" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="BR29" s="17"/>
-[...2 lines deleted...]
-      <c r="BU29" s="17"/>
+      <c r="BR29" s="20"/>
+      <c r="BS29" s="20"/>
+      <c r="BT29" s="20"/>
+      <c r="BU29" s="20"/>
       <c r="BV29" s="3"/>
       <c r="BW29" s="3"/>
       <c r="BX29" s="3"/>
       <c r="BY29" s="3"/>
       <c r="BZ29" s="3"/>
       <c r="CA29" s="3"/>
       <c r="CB29" s="3"/>
-      <c r="CC29" s="17" t="s">
+      <c r="CC29" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="CD29" s="17"/>
-[...2 lines deleted...]
-      <c r="CG29" s="17"/>
+      <c r="CD29" s="20"/>
+      <c r="CE29" s="20"/>
+      <c r="CF29" s="20"/>
+      <c r="CG29" s="20"/>
       <c r="CH29" s="3"/>
       <c r="CI29" s="3"/>
       <c r="CJ29" s="3"/>
       <c r="CK29" s="3"/>
       <c r="CL29" s="3"/>
       <c r="CM29" s="3"/>
       <c r="CN29" s="3"/>
-      <c r="CO29" s="17" t="s">
+      <c r="CO29" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="CP29" s="17"/>
-[...2 lines deleted...]
-      <c r="CS29" s="17"/>
+      <c r="CP29" s="20"/>
+      <c r="CQ29" s="20"/>
+      <c r="CR29" s="20"/>
+      <c r="CS29" s="20"/>
       <c r="CT29" s="3"/>
       <c r="CU29" s="3"/>
       <c r="CV29" s="3"/>
       <c r="CW29" s="3"/>
       <c r="CX29" s="3"/>
       <c r="CY29" s="3"/>
       <c r="CZ29" s="3"/>
-      <c r="DA29" s="17" t="s">
+      <c r="DA29" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="DB29" s="17"/>
-[...2 lines deleted...]
-      <c r="DE29" s="17"/>
+      <c r="DB29" s="20"/>
+      <c r="DC29" s="20"/>
+      <c r="DD29" s="20"/>
+      <c r="DE29" s="20"/>
     </row>
     <row r="30" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="20"/>
-      <c r="B30" s="14" t="s">
+      <c r="A30" s="23"/>
+      <c r="B30" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="C30" s="15"/>
-[...10 lines deleted...]
-      <c r="N30" s="14" t="s">
+      <c r="C30" s="18"/>
+      <c r="D30" s="18"/>
+      <c r="E30" s="18"/>
+      <c r="F30" s="18"/>
+      <c r="G30" s="18"/>
+      <c r="H30" s="18"/>
+      <c r="I30" s="18"/>
+      <c r="J30" s="18"/>
+      <c r="K30" s="18"/>
+      <c r="L30" s="18"/>
+      <c r="M30" s="19"/>
+      <c r="N30" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="O30" s="15"/>
-[...10 lines deleted...]
-      <c r="Z30" s="14" t="s">
+      <c r="O30" s="18"/>
+      <c r="P30" s="18"/>
+      <c r="Q30" s="18"/>
+      <c r="R30" s="18"/>
+      <c r="S30" s="18"/>
+      <c r="T30" s="18"/>
+      <c r="U30" s="18"/>
+      <c r="V30" s="18"/>
+      <c r="W30" s="18"/>
+      <c r="X30" s="18"/>
+      <c r="Y30" s="19"/>
+      <c r="Z30" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="AA30" s="15"/>
-[...10 lines deleted...]
-      <c r="AL30" s="14" t="s">
+      <c r="AA30" s="18"/>
+      <c r="AB30" s="18"/>
+      <c r="AC30" s="18"/>
+      <c r="AD30" s="18"/>
+      <c r="AE30" s="18"/>
+      <c r="AF30" s="18"/>
+      <c r="AG30" s="18"/>
+      <c r="AH30" s="18"/>
+      <c r="AI30" s="18"/>
+      <c r="AJ30" s="18"/>
+      <c r="AK30" s="19"/>
+      <c r="AL30" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="AM30" s="15"/>
-[...10 lines deleted...]
-      <c r="AX30" s="14" t="s">
+      <c r="AM30" s="18"/>
+      <c r="AN30" s="18"/>
+      <c r="AO30" s="18"/>
+      <c r="AP30" s="18"/>
+      <c r="AQ30" s="18"/>
+      <c r="AR30" s="18"/>
+      <c r="AS30" s="18"/>
+      <c r="AT30" s="18"/>
+      <c r="AU30" s="18"/>
+      <c r="AV30" s="18"/>
+      <c r="AW30" s="19"/>
+      <c r="AX30" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="AY30" s="15"/>
-[...10 lines deleted...]
-      <c r="BJ30" s="14" t="s">
+      <c r="AY30" s="18"/>
+      <c r="AZ30" s="18"/>
+      <c r="BA30" s="18"/>
+      <c r="BB30" s="18"/>
+      <c r="BC30" s="18"/>
+      <c r="BD30" s="18"/>
+      <c r="BE30" s="18"/>
+      <c r="BF30" s="18"/>
+      <c r="BG30" s="18"/>
+      <c r="BH30" s="18"/>
+      <c r="BI30" s="19"/>
+      <c r="BJ30" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="BK30" s="15"/>
-[...10 lines deleted...]
-      <c r="BV30" s="14" t="s">
+      <c r="BK30" s="18"/>
+      <c r="BL30" s="18"/>
+      <c r="BM30" s="18"/>
+      <c r="BN30" s="18"/>
+      <c r="BO30" s="18"/>
+      <c r="BP30" s="18"/>
+      <c r="BQ30" s="18"/>
+      <c r="BR30" s="18"/>
+      <c r="BS30" s="18"/>
+      <c r="BT30" s="18"/>
+      <c r="BU30" s="19"/>
+      <c r="BV30" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="BW30" s="15"/>
-[...10 lines deleted...]
-      <c r="CH30" s="14" t="s">
+      <c r="BW30" s="18"/>
+      <c r="BX30" s="18"/>
+      <c r="BY30" s="18"/>
+      <c r="BZ30" s="18"/>
+      <c r="CA30" s="18"/>
+      <c r="CB30" s="18"/>
+      <c r="CC30" s="18"/>
+      <c r="CD30" s="18"/>
+      <c r="CE30" s="18"/>
+      <c r="CF30" s="18"/>
+      <c r="CG30" s="19"/>
+      <c r="CH30" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="CI30" s="15"/>
-[...10 lines deleted...]
-      <c r="CT30" s="14" t="s">
+      <c r="CI30" s="18"/>
+      <c r="CJ30" s="18"/>
+      <c r="CK30" s="18"/>
+      <c r="CL30" s="18"/>
+      <c r="CM30" s="18"/>
+      <c r="CN30" s="18"/>
+      <c r="CO30" s="18"/>
+      <c r="CP30" s="18"/>
+      <c r="CQ30" s="18"/>
+      <c r="CR30" s="18"/>
+      <c r="CS30" s="19"/>
+      <c r="CT30" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="CU30" s="15"/>
-[...9 lines deleted...]
-      <c r="DE30" s="16"/>
+      <c r="CU30" s="18"/>
+      <c r="CV30" s="18"/>
+      <c r="CW30" s="18"/>
+      <c r="CX30" s="18"/>
+      <c r="CY30" s="18"/>
+      <c r="CZ30" s="18"/>
+      <c r="DA30" s="18"/>
+      <c r="DB30" s="18"/>
+      <c r="DC30" s="18"/>
+      <c r="DD30" s="18"/>
+      <c r="DE30" s="19"/>
     </row>
     <row r="31" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A31" s="21"/>
+      <c r="A31" s="24"/>
       <c r="B31" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D31" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G31" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H31" s="6" t="s">
         <v>4</v>
       </c>
       <c r="I31" s="6" t="s">
         <v>5</v>
       </c>
       <c r="J31" s="6" t="s">
@@ -7906,135 +7970,135 @@
       </c>
       <c r="AI31" s="6" t="s">
         <v>7</v>
       </c>
       <c r="AJ31" s="6" t="s">
         <v>8</v>
       </c>
       <c r="AK31" s="6" t="s">
         <v>9</v>
       </c>
       <c r="AL31" s="5" t="s">
         <v>10</v>
       </c>
       <c r="AM31" s="6" t="s">
         <v>11</v>
       </c>
       <c r="AN31" s="6" t="s">
         <v>0</v>
       </c>
       <c r="AO31" s="5" t="s">
         <v>1</v>
       </c>
       <c r="AP31" s="6" t="s">
         <v>2</v>
       </c>
-      <c r="AQ31" s="23" t="s">
+      <c r="AQ31" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="AR31" s="23" t="s">
+      <c r="AR31" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="AS31" s="23" t="s">
+      <c r="AS31" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="AT31" s="23" t="s">
+      <c r="AT31" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="AU31" s="23" t="s">
+      <c r="AU31" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="AV31" s="23" t="s">
+      <c r="AV31" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="AW31" s="23" t="s">
+      <c r="AW31" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="AX31" s="24" t="s">
+      <c r="AX31" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="AY31" s="23" t="s">
+      <c r="AY31" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="AZ31" s="23" t="s">
+      <c r="AZ31" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="BA31" s="24" t="s">
+      <c r="BA31" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="BB31" s="23" t="s">
+      <c r="BB31" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="BC31" s="23" t="s">
+      <c r="BC31" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="BD31" s="23" t="s">
+      <c r="BD31" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="BE31" s="23" t="s">
+      <c r="BE31" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="BF31" s="23" t="s">
+      <c r="BF31" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="BG31" s="23" t="s">
+      <c r="BG31" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="BH31" s="23" t="s">
+      <c r="BH31" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="BI31" s="23" t="s">
+      <c r="BI31" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="BJ31" s="24" t="s">
+      <c r="BJ31" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="BK31" s="23" t="s">
+      <c r="BK31" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="BL31" s="23" t="s">
+      <c r="BL31" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="BM31" s="24" t="s">
+      <c r="BM31" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="BN31" s="23" t="s">
+      <c r="BN31" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="BO31" s="23" t="s">
+      <c r="BO31" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="BP31" s="23" t="s">
+      <c r="BP31" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="BQ31" s="23" t="s">
+      <c r="BQ31" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="BR31" s="23" t="s">
+      <c r="BR31" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="BS31" s="23" t="s">
+      <c r="BS31" s="14" t="s">
         <v>7</v>
       </c>
       <c r="BT31" s="6" t="s">
         <v>8</v>
       </c>
       <c r="BU31" s="6" t="s">
         <v>9</v>
       </c>
       <c r="BV31" s="5" t="s">
         <v>10</v>
       </c>
       <c r="BW31" s="6" t="s">
         <v>11</v>
       </c>
       <c r="BX31" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BY31" s="5" t="s">
         <v>1</v>
       </c>
       <c r="BZ31" s="6" t="s">
         <v>2</v>
       </c>
       <c r="CA31" s="6" t="s">
         <v>3</v>
@@ -8418,52 +8482,56 @@
       </c>
       <c r="CR32" s="10">
         <v>103.17431785895241</v>
       </c>
       <c r="CS32" s="10">
         <v>107.27902490867125</v>
       </c>
       <c r="CT32" s="9">
         <v>100</v>
       </c>
       <c r="CU32" s="10">
         <v>100</v>
       </c>
       <c r="CV32" s="10">
         <v>100</v>
       </c>
       <c r="CW32" s="10">
         <v>100</v>
       </c>
       <c r="CX32" s="10">
         <v>100</v>
       </c>
       <c r="CY32" s="10">
         <v>100</v>
       </c>
-      <c r="CZ32" s="10"/>
-      <c r="DA32" s="10"/>
+      <c r="CZ32" s="10">
+        <v>102.13235404385841</v>
+      </c>
+      <c r="DA32" s="10">
+        <v>102.42695059768596</v>
+      </c>
       <c r="DB32" s="10"/>
       <c r="DC32" s="10"/>
       <c r="DD32" s="10"/>
       <c r="DE32" s="10"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="C33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="D33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="E33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="F33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="G33" s="8">
@@ -8735,52 +8803,56 @@
       </c>
       <c r="CR33" s="10">
         <v>107.06979372190442</v>
       </c>
       <c r="CS33" s="10">
         <v>107.0580607339048</v>
       </c>
       <c r="CT33" s="9">
         <v>100</v>
       </c>
       <c r="CU33" s="10">
         <v>100</v>
       </c>
       <c r="CV33" s="10">
         <v>100</v>
       </c>
       <c r="CW33" s="10">
         <v>100</v>
       </c>
       <c r="CX33" s="10">
         <v>100</v>
       </c>
       <c r="CY33" s="10">
         <v>100</v>
       </c>
-      <c r="CZ33" s="10"/>
-      <c r="DA33" s="10"/>
+      <c r="CZ33" s="10">
+        <v>103.83646637737965</v>
+      </c>
+      <c r="DA33" s="10">
+        <v>130.54435361142271</v>
+      </c>
       <c r="DB33" s="10"/>
       <c r="DC33" s="10"/>
       <c r="DD33" s="10"/>
       <c r="DE33" s="10"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="C34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="D34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="E34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="F34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="G34" s="8">
@@ -9052,52 +9124,56 @@
       </c>
       <c r="CR34" s="10">
         <v>22.824951266507561</v>
       </c>
       <c r="CS34" s="10">
         <v>104.16666666666666</v>
       </c>
       <c r="CT34" s="9">
         <v>100</v>
       </c>
       <c r="CU34" s="10">
         <v>100</v>
       </c>
       <c r="CV34" s="10">
         <v>100</v>
       </c>
       <c r="CW34" s="10">
         <v>100</v>
       </c>
       <c r="CX34" s="10">
         <v>100</v>
       </c>
       <c r="CY34" s="10">
         <v>100</v>
       </c>
-      <c r="CZ34" s="10"/>
-      <c r="DA34" s="10"/>
+      <c r="CZ34" s="10">
+        <v>35.274340102807926</v>
+      </c>
+      <c r="DA34" s="10">
+        <v>118.97855842523508</v>
+      </c>
       <c r="DB34" s="10"/>
       <c r="DC34" s="10"/>
       <c r="DD34" s="10"/>
       <c r="DE34" s="10"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="10">
         <v>73.386923275571121</v>
       </c>
       <c r="C35" s="10">
         <v>73.386923275571121</v>
       </c>
       <c r="D35" s="10">
         <v>73.386923275571121</v>
       </c>
       <c r="E35" s="10">
         <v>73.386923275571121</v>
       </c>
       <c r="F35" s="8">
         <v>73.386923275571121</v>
       </c>
       <c r="G35" s="8">
@@ -9369,52 +9445,56 @@
       </c>
       <c r="CR35" s="10">
         <v>72.534059945504097</v>
       </c>
       <c r="CS35" s="10">
         <v>72.534059945504097</v>
       </c>
       <c r="CT35" s="9">
         <v>100</v>
       </c>
       <c r="CU35" s="10">
         <v>100</v>
       </c>
       <c r="CV35" s="10">
         <v>100</v>
       </c>
       <c r="CW35" s="10">
         <v>100</v>
       </c>
       <c r="CX35" s="10">
         <v>100</v>
       </c>
       <c r="CY35" s="10">
         <v>100</v>
       </c>
-      <c r="CZ35" s="10"/>
-      <c r="DA35" s="10"/>
+      <c r="CZ35" s="10">
+        <v>99.017328449109655</v>
+      </c>
+      <c r="DA35" s="10">
+        <v>97.048790040928949</v>
+      </c>
       <c r="DB35" s="10"/>
       <c r="DC35" s="10"/>
       <c r="DD35" s="10"/>
       <c r="DE35" s="10"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="10">
         <v>176.97472253592065</v>
       </c>
       <c r="C36" s="10">
         <v>176.97472253592065</v>
       </c>
       <c r="D36" s="10">
         <v>176.97472253592065</v>
       </c>
       <c r="E36" s="10">
         <v>176.97472253592065</v>
       </c>
       <c r="F36" s="10">
         <v>176.97472253592065</v>
       </c>
       <c r="G36" s="10">
@@ -9686,52 +9766,56 @@
       </c>
       <c r="CR36" s="10">
         <v>112.47344109757628</v>
       </c>
       <c r="CS36" s="10">
         <v>99.664490262217058</v>
       </c>
       <c r="CT36" s="9">
         <v>100</v>
       </c>
       <c r="CU36" s="10">
         <v>100</v>
       </c>
       <c r="CV36" s="10">
         <v>100</v>
       </c>
       <c r="CW36" s="10">
         <v>100</v>
       </c>
       <c r="CX36" s="10">
         <v>100</v>
       </c>
       <c r="CY36" s="10">
         <v>100</v>
       </c>
-      <c r="CZ36" s="10"/>
-      <c r="DA36" s="10"/>
+      <c r="CZ36" s="10">
+        <v>96.923154616062305</v>
+      </c>
+      <c r="DA36" s="10">
+        <v>92.526637805579526</v>
+      </c>
       <c r="DB36" s="10"/>
       <c r="DC36" s="10"/>
       <c r="DD36" s="10"/>
       <c r="DE36" s="10"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="C37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="D37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="E37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="F37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="G37" s="8">
@@ -10003,52 +10087,56 @@
       </c>
       <c r="CR37" s="10">
         <v>94.389320438513707</v>
       </c>
       <c r="CS37" s="10">
         <v>94.735875407341723</v>
       </c>
       <c r="CT37" s="9">
         <v>100</v>
       </c>
       <c r="CU37" s="10">
         <v>100</v>
       </c>
       <c r="CV37" s="10">
         <v>100</v>
       </c>
       <c r="CW37" s="10">
         <v>100</v>
       </c>
       <c r="CX37" s="10">
         <v>100</v>
       </c>
       <c r="CY37" s="10">
         <v>100</v>
       </c>
-      <c r="CZ37" s="10"/>
-      <c r="DA37" s="10"/>
+      <c r="CZ37" s="10">
+        <v>100</v>
+      </c>
+      <c r="DA37" s="10">
+        <v>85.272114831972189</v>
+      </c>
       <c r="DB37" s="10"/>
       <c r="DC37" s="10"/>
       <c r="DD37" s="10"/>
       <c r="DE37" s="10"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="C38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="D38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="E38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="F38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="G38" s="8">
@@ -10320,52 +10408,56 @@
       </c>
       <c r="CR38" s="10">
         <v>1299.8642673773961</v>
       </c>
       <c r="CS38" s="10">
         <v>1996.0907278904226</v>
       </c>
       <c r="CT38" s="9">
         <v>100</v>
       </c>
       <c r="CU38" s="10">
         <v>100</v>
       </c>
       <c r="CV38" s="10">
         <v>100</v>
       </c>
       <c r="CW38" s="10">
         <v>100</v>
       </c>
       <c r="CX38" s="10">
         <v>100</v>
       </c>
       <c r="CY38" s="10">
         <v>100</v>
       </c>
-      <c r="CZ38" s="10"/>
-      <c r="DA38" s="10"/>
+      <c r="CZ38" s="10">
+        <v>121.84720998060199</v>
+      </c>
+      <c r="DA38" s="10">
+        <v>126.52934363962591</v>
+      </c>
       <c r="DB38" s="10"/>
       <c r="DC38" s="10"/>
       <c r="DD38" s="10"/>
       <c r="DE38" s="10"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="8">
         <v>25</v>
       </c>
       <c r="C39" s="8">
         <v>55</v>
       </c>
       <c r="D39" s="8">
         <v>85</v>
       </c>
       <c r="E39" s="8">
         <v>85</v>
       </c>
       <c r="F39" s="8">
         <v>95</v>
       </c>
       <c r="G39" s="8">
@@ -10637,52 +10729,56 @@
       </c>
       <c r="CR39" s="10">
         <v>86.907144766542814</v>
       </c>
       <c r="CS39" s="10">
         <v>79.357374714165232</v>
       </c>
       <c r="CT39" s="9">
         <v>100</v>
       </c>
       <c r="CU39" s="10">
         <v>100</v>
       </c>
       <c r="CV39" s="10">
         <v>100</v>
       </c>
       <c r="CW39" s="10">
         <v>100</v>
       </c>
       <c r="CX39" s="10">
         <v>100</v>
       </c>
       <c r="CY39" s="10">
         <v>100</v>
       </c>
-      <c r="CZ39" s="10"/>
-      <c r="DA39" s="10"/>
+      <c r="CZ39" s="10">
+        <v>101.69148376877624</v>
+      </c>
+      <c r="DA39" s="10">
+        <v>122.07317724443676</v>
+      </c>
       <c r="DB39" s="10"/>
       <c r="DC39" s="10"/>
       <c r="DD39" s="10"/>
       <c r="DE39" s="10"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
       <c r="O40" s="3"/>
       <c r="P40" s="3"/>
       <c r="Q40" s="3"/>
       <c r="R40" s="3"/>
       <c r="S40" s="3"/>
@@ -10734,398 +10830,398 @@
       <c r="BM40" s="3"/>
       <c r="BN40" s="3"/>
       <c r="BO40" s="3"/>
       <c r="BP40" s="3"/>
       <c r="BQ40" s="3"/>
       <c r="BR40" s="3"/>
       <c r="BS40" s="3"/>
       <c r="BT40" s="3"/>
       <c r="BU40" s="3"/>
       <c r="BV40" s="3"/>
       <c r="BW40" s="3"/>
       <c r="BX40" s="3"/>
       <c r="BY40" s="4"/>
       <c r="BZ40" s="4"/>
       <c r="CA40" s="4"/>
       <c r="CB40" s="4"/>
       <c r="CC40" s="4"/>
       <c r="CD40" s="4"/>
       <c r="CE40" s="4"/>
       <c r="CF40" s="4"/>
       <c r="CG40" s="4"/>
       <c r="CH40" s="4"/>
       <c r="CI40" s="4"/>
     </row>
     <row r="41" spans="1:109" ht="21" customHeight="1">
-      <c r="A41" s="18" t="s">
+      <c r="A41" s="21" t="s">
         <v>15</v>
       </c>
-      <c r="B41" s="18"/>
-[...64 lines deleted...]
-      <c r="BO41" s="19"/>
+      <c r="B41" s="21"/>
+      <c r="C41" s="21"/>
+      <c r="D41" s="21"/>
+      <c r="E41" s="21"/>
+      <c r="F41" s="21"/>
+      <c r="G41" s="21"/>
+      <c r="H41" s="21"/>
+      <c r="I41" s="21"/>
+      <c r="J41" s="21"/>
+      <c r="K41" s="21"/>
+      <c r="L41" s="21"/>
+      <c r="M41" s="21"/>
+      <c r="N41" s="21"/>
+      <c r="O41" s="21"/>
+      <c r="P41" s="21"/>
+      <c r="Q41" s="21"/>
+      <c r="R41" s="21"/>
+      <c r="S41" s="21"/>
+      <c r="T41" s="21"/>
+      <c r="U41" s="21"/>
+      <c r="V41" s="21"/>
+      <c r="W41" s="21"/>
+      <c r="X41" s="21"/>
+      <c r="Y41" s="21"/>
+      <c r="Z41" s="21"/>
+      <c r="AA41" s="21"/>
+      <c r="AB41" s="21"/>
+      <c r="AC41" s="21"/>
+      <c r="AD41" s="21"/>
+      <c r="AE41" s="21"/>
+      <c r="AF41" s="21"/>
+      <c r="AG41" s="21"/>
+      <c r="AH41" s="21"/>
+      <c r="AI41" s="21"/>
+      <c r="AJ41" s="21"/>
+      <c r="AK41" s="21"/>
+      <c r="AL41" s="21"/>
+      <c r="AM41" s="21"/>
+      <c r="AN41" s="21"/>
+      <c r="AO41" s="21"/>
+      <c r="AP41" s="21"/>
+      <c r="AQ41" s="21"/>
+      <c r="AR41" s="21"/>
+      <c r="AS41" s="21"/>
+      <c r="AT41" s="21"/>
+      <c r="AU41" s="21"/>
+      <c r="AV41" s="21"/>
+      <c r="AW41" s="21"/>
+      <c r="AX41" s="21"/>
+      <c r="AY41" s="21"/>
+      <c r="AZ41" s="21"/>
+      <c r="BA41" s="21"/>
+      <c r="BB41" s="21"/>
+      <c r="BC41" s="21"/>
+      <c r="BD41" s="21"/>
+      <c r="BE41" s="21"/>
+      <c r="BF41" s="21"/>
+      <c r="BG41" s="21"/>
+      <c r="BH41" s="21"/>
+      <c r="BI41" s="21"/>
+      <c r="BJ41" s="22"/>
+      <c r="BK41" s="22"/>
+      <c r="BL41" s="22"/>
+      <c r="BM41" s="22"/>
+      <c r="BN41" s="22"/>
+      <c r="BO41" s="22"/>
       <c r="BP41" s="3"/>
       <c r="BQ41" s="3"/>
       <c r="BR41" s="3"/>
       <c r="BS41" s="3"/>
       <c r="BT41" s="3"/>
       <c r="BU41" s="3"/>
       <c r="BV41" s="3"/>
       <c r="BW41" s="3"/>
       <c r="BX41" s="3"/>
       <c r="BY41" s="4"/>
       <c r="BZ41" s="4"/>
       <c r="CA41" s="4"/>
       <c r="CB41" s="4"/>
       <c r="CC41" s="4"/>
       <c r="CD41" s="4"/>
       <c r="CE41" s="4"/>
       <c r="CF41" s="4"/>
       <c r="CG41" s="4"/>
       <c r="CH41" s="4"/>
       <c r="CI41" s="4"/>
     </row>
     <row r="42" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A42" s="3"/>
       <c r="B42" s="3"/>
       <c r="C42" s="3"/>
       <c r="D42" s="3"/>
       <c r="E42" s="3"/>
       <c r="F42" s="3"/>
       <c r="G42" s="3"/>
       <c r="H42" s="3"/>
-      <c r="I42" s="22"/>
-[...3 lines deleted...]
-      <c r="M42" s="22"/>
+      <c r="I42" s="25"/>
+      <c r="J42" s="25"/>
+      <c r="K42" s="25"/>
+      <c r="L42" s="25"/>
+      <c r="M42" s="25"/>
       <c r="N42" s="3"/>
       <c r="O42" s="3"/>
       <c r="P42" s="3"/>
       <c r="Q42" s="3"/>
       <c r="R42" s="3"/>
       <c r="S42" s="3"/>
       <c r="T42" s="3"/>
-      <c r="U42" s="22" t="s">
+      <c r="U42" s="25" t="s">
         <v>12</v>
       </c>
-      <c r="V42" s="22"/>
-[...2 lines deleted...]
-      <c r="Y42" s="22"/>
+      <c r="V42" s="25"/>
+      <c r="W42" s="25"/>
+      <c r="X42" s="25"/>
+      <c r="Y42" s="25"/>
       <c r="Z42" s="13"/>
       <c r="AA42" s="13"/>
       <c r="AB42" s="13"/>
       <c r="AC42" s="13"/>
       <c r="AD42" s="13"/>
       <c r="AE42" s="13"/>
       <c r="AF42" s="13"/>
-      <c r="AG42" s="17" t="s">
+      <c r="AG42" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="AH42" s="17"/>
-[...2 lines deleted...]
-      <c r="AK42" s="17"/>
+      <c r="AH42" s="20"/>
+      <c r="AI42" s="20"/>
+      <c r="AJ42" s="20"/>
+      <c r="AK42" s="20"/>
       <c r="AL42" s="3"/>
       <c r="AM42" s="3"/>
       <c r="AN42" s="3"/>
       <c r="AO42" s="3"/>
       <c r="AP42" s="3"/>
       <c r="AQ42" s="3"/>
       <c r="AR42" s="3"/>
-      <c r="AS42" s="17" t="s">
+      <c r="AS42" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="AT42" s="17"/>
-[...2 lines deleted...]
-      <c r="AW42" s="17"/>
+      <c r="AT42" s="20"/>
+      <c r="AU42" s="20"/>
+      <c r="AV42" s="20"/>
+      <c r="AW42" s="20"/>
       <c r="AX42" s="3"/>
       <c r="AY42" s="3"/>
       <c r="AZ42" s="3"/>
       <c r="BA42" s="3"/>
       <c r="BB42" s="3"/>
       <c r="BC42" s="3"/>
       <c r="BD42" s="3"/>
-      <c r="BE42" s="17" t="s">
+      <c r="BE42" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="BF42" s="17"/>
-[...2 lines deleted...]
-      <c r="BI42" s="17"/>
+      <c r="BF42" s="20"/>
+      <c r="BG42" s="20"/>
+      <c r="BH42" s="20"/>
+      <c r="BI42" s="20"/>
       <c r="BJ42" s="3"/>
       <c r="BK42" s="3"/>
       <c r="BL42" s="3"/>
       <c r="BM42" s="3"/>
       <c r="BN42" s="3"/>
       <c r="BO42" s="3"/>
       <c r="BP42" s="3"/>
-      <c r="BQ42" s="17" t="s">
+      <c r="BQ42" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="BR42" s="17"/>
-[...2 lines deleted...]
-      <c r="BU42" s="17"/>
+      <c r="BR42" s="20"/>
+      <c r="BS42" s="20"/>
+      <c r="BT42" s="20"/>
+      <c r="BU42" s="20"/>
       <c r="BV42" s="3"/>
       <c r="BW42" s="3"/>
       <c r="BX42" s="3"/>
       <c r="BY42" s="3"/>
       <c r="BZ42" s="3"/>
       <c r="CA42" s="3"/>
       <c r="CB42" s="3"/>
-      <c r="CC42" s="17" t="s">
+      <c r="CC42" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="CD42" s="17"/>
-[...2 lines deleted...]
-      <c r="CG42" s="17"/>
+      <c r="CD42" s="20"/>
+      <c r="CE42" s="20"/>
+      <c r="CF42" s="20"/>
+      <c r="CG42" s="20"/>
       <c r="CH42" s="3"/>
       <c r="CI42" s="3"/>
       <c r="CJ42" s="3"/>
       <c r="CK42" s="3"/>
       <c r="CL42" s="3"/>
       <c r="CM42" s="3"/>
       <c r="CN42" s="3"/>
-      <c r="CO42" s="17" t="s">
+      <c r="CO42" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="CP42" s="17"/>
-[...2 lines deleted...]
-      <c r="CS42" s="17"/>
+      <c r="CP42" s="20"/>
+      <c r="CQ42" s="20"/>
+      <c r="CR42" s="20"/>
+      <c r="CS42" s="20"/>
       <c r="CT42" s="3"/>
       <c r="CU42" s="3"/>
       <c r="CV42" s="3"/>
       <c r="CW42" s="3"/>
       <c r="CX42" s="3"/>
       <c r="CY42" s="3"/>
       <c r="CZ42" s="3"/>
-      <c r="DA42" s="17" t="s">
+      <c r="DA42" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="DB42" s="17"/>
-[...2 lines deleted...]
-      <c r="DE42" s="17"/>
+      <c r="DB42" s="20"/>
+      <c r="DC42" s="20"/>
+      <c r="DD42" s="20"/>
+      <c r="DE42" s="20"/>
     </row>
     <row r="43" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="20"/>
-      <c r="B43" s="14" t="s">
+      <c r="A43" s="23"/>
+      <c r="B43" s="17" t="s">
         <v>28</v>
       </c>
-      <c r="C43" s="15"/>
-[...10 lines deleted...]
-      <c r="N43" s="14" t="s">
+      <c r="C43" s="18"/>
+      <c r="D43" s="18"/>
+      <c r="E43" s="18"/>
+      <c r="F43" s="18"/>
+      <c r="G43" s="18"/>
+      <c r="H43" s="18"/>
+      <c r="I43" s="18"/>
+      <c r="J43" s="18"/>
+      <c r="K43" s="18"/>
+      <c r="L43" s="18"/>
+      <c r="M43" s="19"/>
+      <c r="N43" s="17" t="s">
         <v>17</v>
       </c>
-      <c r="O43" s="15"/>
-[...10 lines deleted...]
-      <c r="Z43" s="14" t="s">
+      <c r="O43" s="18"/>
+      <c r="P43" s="18"/>
+      <c r="Q43" s="18"/>
+      <c r="R43" s="18"/>
+      <c r="S43" s="18"/>
+      <c r="T43" s="18"/>
+      <c r="U43" s="18"/>
+      <c r="V43" s="18"/>
+      <c r="W43" s="18"/>
+      <c r="X43" s="18"/>
+      <c r="Y43" s="19"/>
+      <c r="Z43" s="17" t="s">
         <v>30</v>
       </c>
-      <c r="AA43" s="15"/>
-[...10 lines deleted...]
-      <c r="AL43" s="14" t="s">
+      <c r="AA43" s="18"/>
+      <c r="AB43" s="18"/>
+      <c r="AC43" s="18"/>
+      <c r="AD43" s="18"/>
+      <c r="AE43" s="18"/>
+      <c r="AF43" s="18"/>
+      <c r="AG43" s="18"/>
+      <c r="AH43" s="18"/>
+      <c r="AI43" s="18"/>
+      <c r="AJ43" s="18"/>
+      <c r="AK43" s="19"/>
+      <c r="AL43" s="17" t="s">
         <v>18</v>
       </c>
-      <c r="AM43" s="15"/>
-[...10 lines deleted...]
-      <c r="AX43" s="14" t="s">
+      <c r="AM43" s="18"/>
+      <c r="AN43" s="18"/>
+      <c r="AO43" s="18"/>
+      <c r="AP43" s="18"/>
+      <c r="AQ43" s="18"/>
+      <c r="AR43" s="18"/>
+      <c r="AS43" s="18"/>
+      <c r="AT43" s="18"/>
+      <c r="AU43" s="18"/>
+      <c r="AV43" s="18"/>
+      <c r="AW43" s="19"/>
+      <c r="AX43" s="17" t="s">
         <v>37</v>
       </c>
-      <c r="AY43" s="15"/>
-[...10 lines deleted...]
-      <c r="BJ43" s="14" t="s">
+      <c r="AY43" s="18"/>
+      <c r="AZ43" s="18"/>
+      <c r="BA43" s="18"/>
+      <c r="BB43" s="18"/>
+      <c r="BC43" s="18"/>
+      <c r="BD43" s="18"/>
+      <c r="BE43" s="18"/>
+      <c r="BF43" s="18"/>
+      <c r="BG43" s="18"/>
+      <c r="BH43" s="18"/>
+      <c r="BI43" s="19"/>
+      <c r="BJ43" s="17" t="s">
         <v>38</v>
       </c>
-      <c r="BK43" s="15"/>
-[...10 lines deleted...]
-      <c r="BV43" s="14" t="s">
+      <c r="BK43" s="18"/>
+      <c r="BL43" s="18"/>
+      <c r="BM43" s="18"/>
+      <c r="BN43" s="18"/>
+      <c r="BO43" s="18"/>
+      <c r="BP43" s="18"/>
+      <c r="BQ43" s="18"/>
+      <c r="BR43" s="18"/>
+      <c r="BS43" s="18"/>
+      <c r="BT43" s="18"/>
+      <c r="BU43" s="19"/>
+      <c r="BV43" s="17" t="s">
         <v>39</v>
       </c>
-      <c r="BW43" s="15"/>
-[...10 lines deleted...]
-      <c r="CH43" s="14" t="s">
+      <c r="BW43" s="18"/>
+      <c r="BX43" s="18"/>
+      <c r="BY43" s="18"/>
+      <c r="BZ43" s="18"/>
+      <c r="CA43" s="18"/>
+      <c r="CB43" s="18"/>
+      <c r="CC43" s="18"/>
+      <c r="CD43" s="18"/>
+      <c r="CE43" s="18"/>
+      <c r="CF43" s="18"/>
+      <c r="CG43" s="19"/>
+      <c r="CH43" s="17" t="s">
         <v>40</v>
       </c>
-      <c r="CI43" s="15"/>
-[...10 lines deleted...]
-      <c r="CT43" s="14" t="s">
+      <c r="CI43" s="18"/>
+      <c r="CJ43" s="18"/>
+      <c r="CK43" s="18"/>
+      <c r="CL43" s="18"/>
+      <c r="CM43" s="18"/>
+      <c r="CN43" s="18"/>
+      <c r="CO43" s="18"/>
+      <c r="CP43" s="18"/>
+      <c r="CQ43" s="18"/>
+      <c r="CR43" s="18"/>
+      <c r="CS43" s="19"/>
+      <c r="CT43" s="17" t="s">
         <v>29</v>
       </c>
-      <c r="CU43" s="15"/>
-[...9 lines deleted...]
-      <c r="DE43" s="16"/>
+      <c r="CU43" s="18"/>
+      <c r="CV43" s="18"/>
+      <c r="CW43" s="18"/>
+      <c r="CX43" s="18"/>
+      <c r="CY43" s="18"/>
+      <c r="CZ43" s="18"/>
+      <c r="DA43" s="18"/>
+      <c r="DB43" s="18"/>
+      <c r="DC43" s="18"/>
+      <c r="DD43" s="18"/>
+      <c r="DE43" s="19"/>
     </row>
     <row r="44" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A44" s="21"/>
+      <c r="A44" s="24"/>
       <c r="B44" s="5" t="s">
         <v>10</v>
       </c>
       <c r="C44" s="6" t="s">
         <v>11</v>
       </c>
       <c r="D44" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E44" s="5" t="s">
         <v>1</v>
       </c>
       <c r="F44" s="6" t="s">
         <v>2</v>
       </c>
       <c r="G44" s="6" t="s">
         <v>3</v>
       </c>
       <c r="H44" s="6" t="s">
         <v>4</v>
       </c>
       <c r="I44" s="6" t="s">
         <v>5</v>
       </c>
       <c r="J44" s="6" t="s">
@@ -11154,153 +11250,153 @@
       </c>
       <c r="R44" s="6" t="s">
         <v>2</v>
       </c>
       <c r="S44" s="6" t="s">
         <v>3</v>
       </c>
       <c r="T44" s="6" t="s">
         <v>4</v>
       </c>
       <c r="U44" s="6" t="s">
         <v>5</v>
       </c>
       <c r="V44" s="6" t="s">
         <v>6</v>
       </c>
       <c r="W44" s="6" t="s">
         <v>7</v>
       </c>
       <c r="X44" s="6" t="s">
         <v>8</v>
       </c>
       <c r="Y44" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="Z44" s="24" t="s">
+      <c r="Z44" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="AA44" s="23" t="s">
+      <c r="AA44" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="AB44" s="23" t="s">
+      <c r="AB44" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="AC44" s="24" t="s">
+      <c r="AC44" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="AD44" s="23" t="s">
+      <c r="AD44" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="AE44" s="23" t="s">
+      <c r="AE44" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="AF44" s="23" t="s">
+      <c r="AF44" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="AG44" s="23" t="s">
+      <c r="AG44" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="AH44" s="23" t="s">
+      <c r="AH44" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="AI44" s="23" t="s">
+      <c r="AI44" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="AJ44" s="23" t="s">
+      <c r="AJ44" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="AK44" s="23" t="s">
+      <c r="AK44" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="AL44" s="24" t="s">
+      <c r="AL44" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="AM44" s="23" t="s">
+      <c r="AM44" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="AN44" s="23" t="s">
+      <c r="AN44" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="AO44" s="24" t="s">
+      <c r="AO44" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="AP44" s="23" t="s">
+      <c r="AP44" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="AQ44" s="23" t="s">
+      <c r="AQ44" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="AR44" s="23" t="s">
+      <c r="AR44" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="AS44" s="23" t="s">
+      <c r="AS44" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="AT44" s="23" t="s">
+      <c r="AT44" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="AU44" s="23" t="s">
+      <c r="AU44" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="AV44" s="23" t="s">
+      <c r="AV44" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="AW44" s="23" t="s">
+      <c r="AW44" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="AX44" s="24" t="s">
+      <c r="AX44" s="15" t="s">
         <v>10</v>
       </c>
-      <c r="AY44" s="23" t="s">
+      <c r="AY44" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="AZ44" s="23" t="s">
+      <c r="AZ44" s="14" t="s">
         <v>0</v>
       </c>
-      <c r="BA44" s="24" t="s">
+      <c r="BA44" s="15" t="s">
         <v>1</v>
       </c>
-      <c r="BB44" s="23" t="s">
+      <c r="BB44" s="14" t="s">
         <v>2</v>
       </c>
-      <c r="BC44" s="23" t="s">
+      <c r="BC44" s="14" t="s">
         <v>3</v>
       </c>
-      <c r="BD44" s="23" t="s">
+      <c r="BD44" s="14" t="s">
         <v>4</v>
       </c>
-      <c r="BE44" s="23" t="s">
+      <c r="BE44" s="14" t="s">
         <v>5</v>
       </c>
-      <c r="BF44" s="23" t="s">
+      <c r="BF44" s="14" t="s">
         <v>6</v>
       </c>
-      <c r="BG44" s="23" t="s">
+      <c r="BG44" s="14" t="s">
         <v>7</v>
       </c>
-      <c r="BH44" s="23" t="s">
+      <c r="BH44" s="14" t="s">
         <v>8</v>
       </c>
       <c r="BI44" s="6" t="s">
         <v>9</v>
       </c>
       <c r="BJ44" s="5" t="s">
         <v>10</v>
       </c>
       <c r="BK44" s="6" t="s">
         <v>11</v>
       </c>
       <c r="BL44" s="6" t="s">
         <v>0</v>
       </c>
       <c r="BM44" s="5" t="s">
         <v>1</v>
       </c>
       <c r="BN44" s="6" t="s">
         <v>2</v>
       </c>
       <c r="BO44" s="6" t="s">
         <v>3</v>
       </c>
       <c r="BP44" s="6" t="s">
         <v>4</v>
@@ -11717,52 +11813,56 @@
       </c>
       <c r="CR45" s="10">
         <v>112.8595122411914</v>
       </c>
       <c r="CS45" s="10">
         <v>96.818241527414045</v>
       </c>
       <c r="CT45" s="9">
         <v>119.52737454479778</v>
       </c>
       <c r="CU45" s="10">
         <v>104.11516443132676</v>
       </c>
       <c r="CV45" s="10">
         <v>71.502459823829113</v>
       </c>
       <c r="CW45" s="10">
         <v>97.346083138098024</v>
       </c>
       <c r="CX45" s="10">
         <v>103.64816612925367</v>
       </c>
       <c r="CY45" s="10">
         <v>111.79929483177364</v>
       </c>
-      <c r="CZ45" s="10"/>
-      <c r="DA45" s="10"/>
+      <c r="CZ45" s="10">
+        <v>107.18531246738374</v>
+      </c>
+      <c r="DA45" s="10">
+        <v>92.729723801788253</v>
+      </c>
       <c r="DB45" s="10"/>
       <c r="DC45" s="10"/>
       <c r="DD45" s="10"/>
       <c r="DE45" s="10"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="8">
         <v>486.19273645346749</v>
       </c>
       <c r="C46" s="8">
         <v>950.23939248923875</v>
       </c>
       <c r="D46" s="8">
         <v>163.57427477688302</v>
       </c>
       <c r="E46" s="8">
         <v>114.99114271303574</v>
       </c>
       <c r="F46" s="8">
         <v>139.23511441095275</v>
       </c>
       <c r="G46" s="8">
@@ -11872,51 +11972,51 @@
       </c>
       <c r="AP46" s="8">
         <v>50.683469587055697</v>
       </c>
       <c r="AQ46" s="8">
         <v>18.01717515448097</v>
       </c>
       <c r="AR46" s="8">
         <v>47.823239143807825</v>
       </c>
       <c r="AS46" s="8">
         <v>60.030592760127291</v>
       </c>
       <c r="AT46" s="8">
         <v>71.75741643467461</v>
       </c>
       <c r="AU46" s="8">
         <v>80.83642272142626</v>
       </c>
       <c r="AV46" s="8">
         <v>119.11174476802726</v>
       </c>
       <c r="AW46" s="8">
         <v>123.2644031827798</v>
       </c>
-      <c r="AX46" s="25">
+      <c r="AX46" s="16">
         <v>100.05344461967339</v>
       </c>
       <c r="AY46" s="8">
         <v>101.98679792165532</v>
       </c>
       <c r="AZ46" s="8">
         <v>104.58873247500793</v>
       </c>
       <c r="BA46" s="8">
         <v>96.472569156776018</v>
       </c>
       <c r="BB46" s="8">
         <v>75.718541028878235</v>
       </c>
       <c r="BC46" s="8">
         <v>105.52362222290883</v>
       </c>
       <c r="BD46" s="9">
         <v>107.95602553434951</v>
       </c>
       <c r="BE46" s="9">
         <v>106.33615587486615</v>
       </c>
       <c r="BF46" s="9">
         <v>100.84579718760232</v>
@@ -12034,52 +12134,56 @@
       </c>
       <c r="CR46" s="10">
         <v>19.83501668808983</v>
       </c>
       <c r="CS46" s="10">
         <v>36.884928821086888</v>
       </c>
       <c r="CT46" s="9">
         <v>100.47498122788446</v>
       </c>
       <c r="CU46" s="10">
         <v>100.34812109544238</v>
       </c>
       <c r="CV46" s="10">
         <v>101.67391930701829</v>
       </c>
       <c r="CW46" s="10">
         <v>99.111858315677608</v>
       </c>
       <c r="CX46" s="10">
         <v>124.51599917481006</v>
       </c>
       <c r="CY46" s="10">
         <v>96.898265568277665</v>
       </c>
-      <c r="CZ46" s="10"/>
-      <c r="DA46" s="10"/>
+      <c r="CZ46" s="10">
+        <v>140.55899408141985</v>
+      </c>
+      <c r="DA46" s="10">
+        <v>62.327585287139144</v>
+      </c>
       <c r="DB46" s="10"/>
       <c r="DC46" s="10"/>
       <c r="DD46" s="10"/>
       <c r="DE46" s="10"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="8">
         <v>114.56506730112199</v>
       </c>
       <c r="C47" s="8">
         <v>176.25594064268458</v>
       </c>
       <c r="D47" s="8">
         <v>131.68029556855421</v>
       </c>
       <c r="E47" s="8">
         <v>138.2153751637193</v>
       </c>
       <c r="F47" s="8">
         <v>117.98737265740296</v>
       </c>
       <c r="G47" s="8">
@@ -12189,51 +12293,51 @@
       </c>
       <c r="AP47" s="8">
         <v>91.186663363676558</v>
       </c>
       <c r="AQ47" s="8">
         <v>57.30993322433924</v>
       </c>
       <c r="AR47" s="8">
         <v>45.966101819409324</v>
       </c>
       <c r="AS47" s="8">
         <v>62.52267801111109</v>
       </c>
       <c r="AT47" s="8">
         <v>53.683593114348561</v>
       </c>
       <c r="AU47" s="8">
         <v>83.351166797303719</v>
       </c>
       <c r="AV47" s="8">
         <v>95.59863032008829</v>
       </c>
       <c r="AW47" s="8">
         <v>99.552772162524477</v>
       </c>
-      <c r="AX47" s="25">
+      <c r="AX47" s="16">
         <v>99.244233658730707</v>
       </c>
       <c r="AY47" s="8">
         <v>125.38739377534067</v>
       </c>
       <c r="AZ47" s="8">
         <v>165.69974147140053</v>
       </c>
       <c r="BA47" s="8">
         <v>103.62179824842619</v>
       </c>
       <c r="BB47" s="8">
         <v>69.253325207024929</v>
       </c>
       <c r="BC47" s="8">
         <v>108.57572153309434</v>
       </c>
       <c r="BD47" s="9">
         <v>111.6255207497893</v>
       </c>
       <c r="BE47" s="9">
         <v>102.32309407295894</v>
       </c>
       <c r="BF47" s="9">
         <v>107.03200268893647</v>
@@ -12351,52 +12455,56 @@
       </c>
       <c r="CR47" s="10">
         <v>49.945927129781403</v>
       </c>
       <c r="CS47" s="10">
         <v>65.426834987784233</v>
       </c>
       <c r="CT47" s="9">
         <v>100.03933248880517</v>
       </c>
       <c r="CU47" s="10">
         <v>101.13925730753286</v>
       </c>
       <c r="CV47" s="10">
         <v>74.687630011192709</v>
       </c>
       <c r="CW47" s="10">
         <v>109.56061956788481</v>
       </c>
       <c r="CX47" s="10">
         <v>98.675649832566876</v>
       </c>
       <c r="CY47" s="10">
         <v>189.20598911965266</v>
       </c>
-      <c r="CZ47" s="10"/>
-      <c r="DA47" s="10"/>
+      <c r="CZ47" s="10">
+        <v>29.896834112973668</v>
+      </c>
+      <c r="DA47" s="10">
+        <v>44.684471776894377</v>
+      </c>
       <c r="DB47" s="10"/>
       <c r="DC47" s="10"/>
       <c r="DD47" s="10"/>
       <c r="DE47" s="10"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="8">
         <v>101.80640547430923</v>
       </c>
       <c r="C48" s="8">
         <v>104.21431809586259</v>
       </c>
       <c r="D48" s="8">
         <v>99.47003248795896</v>
       </c>
       <c r="E48" s="8">
         <v>104.78542912729625</v>
       </c>
       <c r="F48" s="8">
         <v>99.913561896265875</v>
       </c>
       <c r="G48" s="8">
@@ -12506,51 +12614,51 @@
       </c>
       <c r="AP48" s="8">
         <v>69.691655973247393</v>
       </c>
       <c r="AQ48" s="8">
         <v>77.601447689303001</v>
       </c>
       <c r="AR48" s="8">
         <v>60.169566183136816</v>
       </c>
       <c r="AS48" s="8">
         <v>58.052444616737688</v>
       </c>
       <c r="AT48" s="8">
         <v>69.246387640043821</v>
       </c>
       <c r="AU48" s="8">
         <v>68.850057251790858</v>
       </c>
       <c r="AV48" s="8">
         <v>65.968650620714754</v>
       </c>
       <c r="AW48" s="8">
         <v>61.813471710380178</v>
       </c>
-      <c r="AX48" s="25">
+      <c r="AX48" s="16">
         <v>95.984199896515634</v>
       </c>
       <c r="AY48" s="8">
         <v>99.238669689702348</v>
       </c>
       <c r="AZ48" s="8">
         <v>95.893764140805558</v>
       </c>
       <c r="BA48" s="8">
         <v>96.080353042133396</v>
       </c>
       <c r="BB48" s="8">
         <v>68.817796081881582</v>
       </c>
       <c r="BC48" s="8">
         <v>102.51521337813212</v>
       </c>
       <c r="BD48" s="9">
         <v>101.6990871315226</v>
       </c>
       <c r="BE48" s="9">
         <v>102.39313055400407</v>
       </c>
       <c r="BF48" s="9">
         <v>103.32518185698703</v>
@@ -12668,52 +12776,56 @@
       </c>
       <c r="CR48" s="10">
         <v>130.8687309240639</v>
       </c>
       <c r="CS48" s="10">
         <v>128.57650731688005</v>
       </c>
       <c r="CT48" s="9">
         <v>102.41653090676861</v>
       </c>
       <c r="CU48" s="10">
         <v>99.967281180292971</v>
       </c>
       <c r="CV48" s="10">
         <v>78.674754883806528</v>
       </c>
       <c r="CW48" s="10">
         <v>97.3796139841876</v>
       </c>
       <c r="CX48" s="10">
         <v>75.459421975246329</v>
       </c>
       <c r="CY48" s="10">
         <v>94.922984784480064</v>
       </c>
-      <c r="CZ48" s="10"/>
-      <c r="DA48" s="10"/>
+      <c r="CZ48" s="10">
+        <v>102.93311779129584</v>
+      </c>
+      <c r="DA48" s="10">
+        <v>84.642804261068918</v>
+      </c>
       <c r="DB48" s="10"/>
       <c r="DC48" s="10"/>
       <c r="DD48" s="10"/>
       <c r="DE48" s="10"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="10">
         <v>82.132520477244753</v>
       </c>
       <c r="C49" s="10">
         <v>98.102625677383244</v>
       </c>
       <c r="D49" s="10">
         <v>117.29832784030687</v>
       </c>
       <c r="E49" s="10">
         <v>100.32071205202881</v>
       </c>
       <c r="F49" s="10">
         <v>95.43471015903161</v>
       </c>
       <c r="G49" s="10">
@@ -12823,51 +12935,51 @@
       </c>
       <c r="AP49" s="10">
         <v>219.32662019032932</v>
       </c>
       <c r="AQ49" s="10">
         <v>244.09542493495672</v>
       </c>
       <c r="AR49" s="10">
         <v>177.14433935917165</v>
       </c>
       <c r="AS49" s="10">
         <v>172.94474264828551</v>
       </c>
       <c r="AT49" s="10">
         <v>196.94581137032219</v>
       </c>
       <c r="AU49" s="10">
         <v>239.556533743621</v>
       </c>
       <c r="AV49" s="10">
         <v>223.20378764102207</v>
       </c>
       <c r="AW49" s="10">
         <v>233.03532582077554</v>
       </c>
-      <c r="AX49" s="25">
+      <c r="AX49" s="16">
         <v>97.428934849222102</v>
       </c>
       <c r="AY49" s="10">
         <v>99.35658943901683</v>
       </c>
       <c r="AZ49" s="10">
         <v>88.686006167055936</v>
       </c>
       <c r="BA49" s="10">
         <v>101.20521119831297</v>
       </c>
       <c r="BB49" s="10">
         <v>73.612668137365105</v>
       </c>
       <c r="BC49" s="8">
         <v>98.884622811712461</v>
       </c>
       <c r="BD49" s="9">
         <v>97.892730059311134</v>
       </c>
       <c r="BE49" s="9">
         <v>102.96868970770522</v>
       </c>
       <c r="BF49" s="9">
         <v>102.01817582812652</v>
@@ -12985,52 +13097,56 @@
       </c>
       <c r="CR49" s="10">
         <v>92.79779967179131</v>
       </c>
       <c r="CS49" s="10">
         <v>119.20683033618786</v>
       </c>
       <c r="CT49" s="9">
         <v>105.61286514536079</v>
       </c>
       <c r="CU49" s="10">
         <v>103.71312116327036</v>
       </c>
       <c r="CV49" s="10">
         <v>78.619930125475904</v>
       </c>
       <c r="CW49" s="10">
         <v>94.56903061062404</v>
       </c>
       <c r="CX49" s="10">
         <v>86.098474223179693</v>
       </c>
       <c r="CY49" s="10">
         <v>132.95319297756873</v>
       </c>
-      <c r="CZ49" s="10"/>
-      <c r="DA49" s="10"/>
+      <c r="CZ49" s="10">
+        <v>99.09207650043335</v>
+      </c>
+      <c r="DA49" s="10">
+        <v>98.26143155440964</v>
+      </c>
       <c r="DB49" s="10"/>
       <c r="DC49" s="10"/>
       <c r="DD49" s="10"/>
       <c r="DE49" s="10"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="8">
         <v>101.72248077023305</v>
       </c>
       <c r="C50" s="8">
         <v>95.943103963839548</v>
       </c>
       <c r="D50" s="8">
         <v>97.451005792408694</v>
       </c>
       <c r="E50" s="8">
         <v>97.049067799214654</v>
       </c>
       <c r="F50" s="8">
         <v>77.418963880284167</v>
       </c>
       <c r="G50" s="8">
@@ -13140,51 +13256,51 @@
       </c>
       <c r="AP50" s="8">
         <v>84.25926140891417</v>
       </c>
       <c r="AQ50" s="8">
         <v>90.222866261458478</v>
       </c>
       <c r="AR50" s="8">
         <v>63.330163548763906</v>
       </c>
       <c r="AS50" s="8">
         <v>66.541146233315104</v>
       </c>
       <c r="AT50" s="8">
         <v>75.514149246799562</v>
       </c>
       <c r="AU50" s="8">
         <v>78.549601167558293</v>
       </c>
       <c r="AV50" s="8">
         <v>57.023494535780387</v>
       </c>
       <c r="AW50" s="8">
         <v>76.202592251381091</v>
       </c>
-      <c r="AX50" s="25">
+      <c r="AX50" s="16">
         <v>96.14304545959385</v>
       </c>
       <c r="AY50" s="8">
         <v>98.534526498149162</v>
       </c>
       <c r="AZ50" s="8">
         <v>89.28322219990919</v>
       </c>
       <c r="BA50" s="8">
         <v>92.372384994521241</v>
       </c>
       <c r="BB50" s="8">
         <v>64.981876000271726</v>
       </c>
       <c r="BC50" s="8">
         <v>104.24901662660535</v>
       </c>
       <c r="BD50" s="9">
         <v>102.32229211815729</v>
       </c>
       <c r="BE50" s="9">
         <v>104.11364783766646</v>
       </c>
       <c r="BF50" s="9">
         <v>104.03094149746146</v>
@@ -13302,52 +13418,56 @@
       </c>
       <c r="CR50" s="10">
         <v>201.83956821882435</v>
       </c>
       <c r="CS50" s="10">
         <v>139.20649200157632</v>
       </c>
       <c r="CT50" s="9">
         <v>102.19505513379185</v>
       </c>
       <c r="CU50" s="10">
         <v>99.352303432186204</v>
       </c>
       <c r="CV50" s="10">
         <v>88.828744033117374</v>
       </c>
       <c r="CW50" s="10">
         <v>106.21703771993299</v>
       </c>
       <c r="CX50" s="10">
         <v>100.26306030876108</v>
       </c>
       <c r="CY50" s="10">
         <v>99.544195099374662</v>
       </c>
-      <c r="CZ50" s="10"/>
-      <c r="DA50" s="10"/>
+      <c r="CZ50" s="10">
+        <v>101.44523848729735</v>
+      </c>
+      <c r="DA50" s="10">
+        <v>111.99923918619719</v>
+      </c>
       <c r="DB50" s="10"/>
       <c r="DC50" s="10"/>
       <c r="DD50" s="10"/>
       <c r="DE50" s="10"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="8">
         <v>172.4232215863928</v>
       </c>
       <c r="C51" s="8">
         <v>171.63622212056009</v>
       </c>
       <c r="D51" s="8">
         <v>156.86863683658441</v>
       </c>
       <c r="E51" s="8">
         <v>144.62987709365692</v>
       </c>
       <c r="F51" s="8">
         <v>140.91382783479767</v>
       </c>
       <c r="G51" s="8">
@@ -13457,51 +13577,51 @@
       </c>
       <c r="AP51" s="8">
         <v>172.88867026961626</v>
       </c>
       <c r="AQ51" s="8">
         <v>85.012356262136365</v>
       </c>
       <c r="AR51" s="8">
         <v>78.20615557454262</v>
       </c>
       <c r="AS51" s="8">
         <v>168.2082834231571</v>
       </c>
       <c r="AT51" s="8">
         <v>124.76784364144997</v>
       </c>
       <c r="AU51" s="8">
         <v>175.7067427464751</v>
       </c>
       <c r="AV51" s="8">
         <v>126.12025868423318</v>
       </c>
       <c r="AW51" s="8">
         <v>127.22377314078877</v>
       </c>
-      <c r="AX51" s="25">
+      <c r="AX51" s="16">
         <v>179.44895168578998</v>
       </c>
       <c r="AY51" s="8">
         <v>155.81673481095493</v>
       </c>
       <c r="AZ51" s="8">
         <v>145.91584234546733</v>
       </c>
       <c r="BA51" s="8">
         <v>134.36346832036637</v>
       </c>
       <c r="BB51" s="8">
         <v>120.9583259029823</v>
       </c>
       <c r="BC51" s="8">
         <v>135.13642717248035</v>
       </c>
       <c r="BD51" s="9">
         <v>155.48842758296482</v>
       </c>
       <c r="BE51" s="9">
         <v>128.96989609344277</v>
       </c>
       <c r="BF51" s="9">
         <v>123.40624391349002</v>
@@ -13619,52 +13739,56 @@
       </c>
       <c r="CR51" s="10">
         <v>74.92499484977246</v>
       </c>
       <c r="CS51" s="10">
         <v>52.070073094649793</v>
       </c>
       <c r="CT51" s="9">
         <v>123.50970879794903</v>
       </c>
       <c r="CU51" s="10">
         <v>129.29236655643061</v>
       </c>
       <c r="CV51" s="10">
         <v>122.3253607846911</v>
       </c>
       <c r="CW51" s="10">
         <v>113.68610912060409</v>
       </c>
       <c r="CX51" s="10">
         <v>122.38353691042877</v>
       </c>
       <c r="CY51" s="10">
         <v>128.64649906899658</v>
       </c>
-      <c r="CZ51" s="10"/>
-      <c r="DA51" s="10"/>
+      <c r="CZ51" s="10">
+        <v>123.77505736078224</v>
+      </c>
+      <c r="DA51" s="10">
+        <v>122.8219966023706</v>
+      </c>
       <c r="DB51" s="10"/>
       <c r="DC51" s="10"/>
       <c r="DD51" s="10"/>
       <c r="DE51" s="10"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="8">
         <v>97.346930124813795</v>
       </c>
       <c r="C52" s="8">
         <v>100.66093529166133</v>
       </c>
       <c r="D52" s="8">
         <v>143.35981599038794</v>
       </c>
       <c r="E52" s="8">
         <v>100.50635203729605</v>
       </c>
       <c r="F52" s="8">
         <v>97.890362437704709</v>
       </c>
       <c r="G52" s="8">
@@ -13774,51 +13898,51 @@
       </c>
       <c r="AP52" s="8">
         <v>76.315062838226879</v>
       </c>
       <c r="AQ52" s="8">
         <v>99.867098373859079</v>
       </c>
       <c r="AR52" s="8">
         <v>125.72249602507218</v>
       </c>
       <c r="AS52" s="8">
         <v>155.72165738223865</v>
       </c>
       <c r="AT52" s="8">
         <v>132.11644039219377</v>
       </c>
       <c r="AU52" s="8">
         <v>155.29710902744262</v>
       </c>
       <c r="AV52" s="8">
         <v>187.82267615925448</v>
       </c>
       <c r="AW52" s="8">
         <v>137.42711887097781</v>
       </c>
-      <c r="AX52" s="25">
+      <c r="AX52" s="16">
         <v>262.06661109294657</v>
       </c>
       <c r="AY52" s="8">
         <v>227.24575146676668</v>
       </c>
       <c r="AZ52" s="8">
         <v>280.80617953860013</v>
       </c>
       <c r="BA52" s="8">
         <v>245.96946764899511</v>
       </c>
       <c r="BB52" s="8">
         <v>282.76016281500853</v>
       </c>
       <c r="BC52" s="8">
         <v>168.04724361589533</v>
       </c>
       <c r="BD52" s="9">
         <v>150.7685026300515</v>
       </c>
       <c r="BE52" s="9">
         <v>107.71091493794185</v>
       </c>
       <c r="BF52" s="9">
         <v>116.57754183700513</v>
@@ -13936,52 +14060,56 @@
       </c>
       <c r="CR52" s="10">
         <v>208.4426172967222</v>
       </c>
       <c r="CS52" s="10">
         <v>129.03308633187584</v>
       </c>
       <c r="CT52" s="9">
         <v>191.95358621220899</v>
       </c>
       <c r="CU52" s="10">
         <v>90.775307555366624</v>
       </c>
       <c r="CV52" s="10">
         <v>20.734009714921577</v>
       </c>
       <c r="CW52" s="10">
         <v>78.211172326228464</v>
       </c>
       <c r="CX52" s="10">
         <v>101.44264103466787</v>
       </c>
       <c r="CY52" s="10">
         <v>132.50386890506022</v>
       </c>
-      <c r="CZ52" s="10"/>
-      <c r="DA52" s="10"/>
+      <c r="CZ52" s="10">
+        <v>111.04745820179842</v>
+      </c>
+      <c r="DA52" s="10">
+        <v>57.350849184457331</v>
+      </c>
       <c r="DB52" s="10"/>
       <c r="DC52" s="10"/>
       <c r="DD52" s="10"/>
       <c r="DE52" s="10"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="3"/>
       <c r="B53" s="3"/>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
       <c r="R53" s="3"/>
       <c r="S53" s="3"/>
@@ -14370,240 +14498,240 @@
       <c r="BC57" s="2"/>
       <c r="BD57" s="2"/>
       <c r="BE57" s="2"/>
       <c r="BF57" s="2"/>
       <c r="BG57" s="2"/>
       <c r="BH57" s="2"/>
       <c r="BI57" s="2"/>
       <c r="BJ57" s="2"/>
       <c r="BK57" s="2"/>
       <c r="BL57" s="2"/>
       <c r="BM57" s="2"/>
       <c r="BN57" s="2"/>
       <c r="BO57" s="2"/>
       <c r="BP57" s="2"/>
       <c r="BQ57" s="2"/>
       <c r="BR57" s="2"/>
       <c r="BS57" s="2"/>
       <c r="BT57" s="2"/>
       <c r="BU57" s="2"/>
       <c r="BV57" s="2"/>
       <c r="BW57" s="2"/>
       <c r="BX57" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="79">
-    <mergeCell ref="CH30:CS30"/>
-[...6 lines deleted...]
-    <mergeCell ref="CO29:CS29"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DA42:DE42"/>
+    <mergeCell ref="CT43:DE43"/>
+    <mergeCell ref="DA3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DA16:DE16"/>
+    <mergeCell ref="CT17:DE17"/>
+    <mergeCell ref="DA29:DE29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="CC42:CG42"/>
+    <mergeCell ref="BV43:CG43"/>
+    <mergeCell ref="CC3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CC16:CG16"/>
+    <mergeCell ref="BV17:CG17"/>
+    <mergeCell ref="CC29:CG29"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="BQ42:BU42"/>
+    <mergeCell ref="BJ43:BU43"/>
+    <mergeCell ref="BQ3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BQ16:BU16"/>
+    <mergeCell ref="BJ17:BU17"/>
+    <mergeCell ref="BQ29:BU29"/>
+    <mergeCell ref="A41:BO41"/>
+    <mergeCell ref="AL4:AW4"/>
+    <mergeCell ref="AL17:AW17"/>
+    <mergeCell ref="AS29:AW29"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="Z43:AK43"/>
+    <mergeCell ref="U42:Y42"/>
+    <mergeCell ref="BE42:BI42"/>
+    <mergeCell ref="AX43:BI43"/>
+    <mergeCell ref="AL43:AW43"/>
+    <mergeCell ref="N43:Y43"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="AG42:AK42"/>
+    <mergeCell ref="AS42:AW42"/>
+    <mergeCell ref="I42:M42"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="BE3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BE16:BI16"/>
+    <mergeCell ref="AX17:BI17"/>
+    <mergeCell ref="BE29:BI29"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N17:Y17"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="AG3:AK3"/>
+    <mergeCell ref="U3:Y3"/>
+    <mergeCell ref="U29:Y29"/>
+    <mergeCell ref="U16:Y16"/>
+    <mergeCell ref="AS3:AW3"/>
     <mergeCell ref="AS16:AW16"/>
     <mergeCell ref="Z17:AK17"/>
     <mergeCell ref="Z30:AK30"/>
     <mergeCell ref="AG16:AK16"/>
     <mergeCell ref="A2:BP2"/>
     <mergeCell ref="A28:BN28"/>
     <mergeCell ref="A15:BP15"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="AL30:AW30"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="AG29:AK29"/>
     <mergeCell ref="I16:M16"/>
     <mergeCell ref="I29:M29"/>
     <mergeCell ref="B30:M30"/>
     <mergeCell ref="B17:M17"/>
-    <mergeCell ref="AX30:BI30"/>
-[...53 lines deleted...]
-    <mergeCell ref="DA29:DE29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CO42:CS42"/>
+    <mergeCell ref="CH43:CS43"/>
+    <mergeCell ref="CO3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CO16:CS16"/>
+    <mergeCell ref="CH17:CS17"/>
+    <mergeCell ref="CO29:CS29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46F8E754-46EA-429A-A43D-33AF53911222}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>