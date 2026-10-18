--- v5 (2026-09-21)
+++ v6 (2026-10-18)
@@ -737,51 +737,51 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE57"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" ySplit="5" topLeftCell="CU6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="DM43" sqref="DM43"/>
+      <selection pane="bottomRight" activeCell="DI52" sqref="DI52"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.42578125" style="1" customWidth="1"/>
     <col min="2" max="49" width="9.140625" style="1" customWidth="1"/>
     <col min="50" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109">
       <c r="A1" s="3"/>
       <c r="B1" s="3"/>
       <c r="C1" s="3"/>
       <c r="D1" s="3"/>
       <c r="E1" s="3"/>
       <c r="F1" s="3"/>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="3"/>
       <c r="J1" s="3"/>
       <c r="K1" s="3"/>
       <c r="L1" s="3"/>
       <c r="M1" s="3"/>
       <c r="N1" s="3"/>
       <c r="O1" s="3"/>
@@ -1826,51 +1826,53 @@
       </c>
       <c r="CT6" s="9">
         <v>117.48409538335245</v>
       </c>
       <c r="CU6" s="10">
         <v>103.83411021685609</v>
       </c>
       <c r="CV6" s="10">
         <v>75.930043362245499</v>
       </c>
       <c r="CW6" s="10">
         <v>97.8055497988952</v>
       </c>
       <c r="CX6" s="10">
         <v>102.98583825592647</v>
       </c>
       <c r="CY6" s="10">
         <v>110.76959188904529</v>
       </c>
       <c r="CZ6" s="10">
         <v>105.79978837648554</v>
       </c>
       <c r="DA6" s="10">
         <v>98.376713792340965</v>
       </c>
-      <c r="DB6" s="10"/>
+      <c r="DB6" s="10">
+        <v>97.695281509457345</v>
+      </c>
       <c r="DC6" s="10"/>
       <c r="DD6" s="10"/>
       <c r="DE6" s="10"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="8">
         <v>109.61943062472992</v>
       </c>
       <c r="C7" s="8">
         <v>132.9984517049493</v>
       </c>
       <c r="D7" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="E7" s="8">
         <v>101.78374363658777</v>
       </c>
       <c r="F7" s="8">
         <v>104.24901529800495</v>
       </c>
       <c r="G7" s="8">
         <v>104.18544670661652</v>
@@ -2147,51 +2149,53 @@
       </c>
       <c r="CT7" s="9">
         <v>100.20351286420347</v>
       </c>
       <c r="CU7" s="10">
         <v>100.26160115711744</v>
       </c>
       <c r="CV7" s="10">
         <v>101.07295750451853</v>
       </c>
       <c r="CW7" s="10">
         <v>99.822593110789796</v>
       </c>
       <c r="CX7" s="10">
         <v>100.68250684718414</v>
       </c>
       <c r="CY7" s="10">
         <v>99.837626686484299</v>
       </c>
       <c r="CZ7" s="10">
         <v>102.87628754121087</v>
       </c>
       <c r="DA7" s="10">
         <v>100.03882508336999</v>
       </c>
-      <c r="DB7" s="10"/>
+      <c r="DB7" s="10">
+        <v>97.271411457043371</v>
+      </c>
       <c r="DC7" s="10"/>
       <c r="DD7" s="10"/>
       <c r="DE7" s="10"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="8">
         <v>70.665594681456142</v>
       </c>
       <c r="C8" s="8">
         <v>111.08975806609132</v>
       </c>
       <c r="D8" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="E8" s="8">
         <v>108.66879978245211</v>
       </c>
       <c r="F8" s="8">
         <v>91.612756609134337</v>
       </c>
       <c r="G8" s="8">
         <v>87.774887239828331</v>
@@ -2468,51 +2472,53 @@
       </c>
       <c r="CT8" s="9">
         <v>100.03787814178567</v>
       </c>
       <c r="CU8" s="10">
         <v>101.12164315940915</v>
       </c>
       <c r="CV8" s="10">
         <v>75.128366420927932</v>
       </c>
       <c r="CW8" s="10">
         <v>109.44396079994283</v>
       </c>
       <c r="CX8" s="10">
         <v>98.712539927795106</v>
       </c>
       <c r="CY8" s="10">
         <v>186.55417199621439</v>
       </c>
       <c r="CZ8" s="10">
         <v>30.75053956449057</v>
       </c>
       <c r="DA8" s="10">
         <v>99.812015953036379</v>
       </c>
-      <c r="DB8" s="10"/>
+      <c r="DB8" s="10">
+        <v>105.04841285389332</v>
+      </c>
       <c r="DC8" s="10"/>
       <c r="DD8" s="10"/>
       <c r="DE8" s="10"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="8">
         <v>102.22475881683482</v>
       </c>
       <c r="C9" s="8">
         <v>104.66845563211035</v>
       </c>
       <c r="D9" s="8">
         <v>73.386923275571121</v>
       </c>
       <c r="E9" s="8">
         <v>105.19319247118202</v>
       </c>
       <c r="F9" s="8">
         <v>100.33063468152001</v>
       </c>
       <c r="G9" s="8">
         <v>119.30832236209427</v>
@@ -2789,51 +2795,53 @@
       </c>
       <c r="CT9" s="9">
         <v>102.40328312105915</v>
       </c>
       <c r="CU9" s="10">
         <v>99.967386876908563</v>
       </c>
       <c r="CV9" s="10">
         <v>78.86983602954038</v>
       </c>
       <c r="CW9" s="10">
         <v>97.390272512115544</v>
       </c>
       <c r="CX9" s="10">
         <v>75.737160802676584</v>
       </c>
       <c r="CY9" s="10">
         <v>94.932376914920269</v>
       </c>
       <c r="CZ9" s="10">
         <v>102.6456301618649</v>
       </c>
       <c r="DA9" s="10">
         <v>86.461350990074266</v>
       </c>
-      <c r="DB9" s="10"/>
+      <c r="DB9" s="10">
+        <v>96.467225736938133</v>
+      </c>
       <c r="DC9" s="10"/>
       <c r="DD9" s="10"/>
       <c r="DE9" s="10"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="10">
         <v>82.609818359170077</v>
       </c>
       <c r="C10" s="10">
         <v>98.463560389762577</v>
       </c>
       <c r="D10" s="10">
         <v>176.97472253592065</v>
       </c>
       <c r="E10" s="10">
         <v>100.78226799858105</v>
       </c>
       <c r="F10" s="10">
         <v>95.813810508554269</v>
       </c>
       <c r="G10" s="10">
         <v>94.895773401080049</v>
@@ -3110,51 +3118,53 @@
       </c>
       <c r="CT10" s="9">
         <v>103.60733577701234</v>
       </c>
       <c r="CU10" s="10">
         <v>102.62999597574311</v>
       </c>
       <c r="CV10" s="10">
         <v>86.365300821055683</v>
       </c>
       <c r="CW10" s="10">
         <v>96.953984902844965</v>
       </c>
       <c r="CX10" s="10">
         <v>92.542667286035112</v>
       </c>
       <c r="CY10" s="10">
         <v>119.83003095881242</v>
       </c>
       <c r="CZ10" s="10">
         <v>98.97783553776712</v>
       </c>
       <c r="DA10" s="10">
         <v>94.346637881343696</v>
       </c>
-      <c r="DB10" s="10"/>
+      <c r="DB10" s="10">
+        <v>105.90125516087079</v>
+      </c>
       <c r="DC10" s="10"/>
       <c r="DD10" s="10"/>
       <c r="DE10" s="10"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="8">
         <v>101.21784906341756</v>
       </c>
       <c r="C11" s="8">
         <v>95.503915387600031</v>
       </c>
       <c r="D11" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="E11" s="8">
         <v>96.449168200192076</v>
       </c>
       <c r="F11" s="8">
         <v>77.048899507449775</v>
       </c>
       <c r="G11" s="8">
         <v>134.72709861534068</v>
@@ -3431,51 +3441,53 @@
       </c>
       <c r="CT11" s="9">
         <v>102.19464606299221</v>
       </c>
       <c r="CU11" s="10">
         <v>99.352390627300252</v>
       </c>
       <c r="CV11" s="10">
         <v>90.971210372403661</v>
       </c>
       <c r="CW11" s="10">
         <v>105.9561064517307</v>
       </c>
       <c r="CX11" s="10">
         <v>100.23615518281184</v>
       </c>
       <c r="CY11" s="10">
         <v>99.552766579115698</v>
       </c>
       <c r="CZ11" s="10">
         <v>101.3151520428825</v>
       </c>
       <c r="DA11" s="10">
         <v>94.551386057177169</v>
       </c>
-      <c r="DB11" s="10"/>
+      <c r="DB11" s="10">
+        <v>104.7559551374928</v>
+      </c>
       <c r="DC11" s="10"/>
       <c r="DD11" s="10"/>
       <c r="DE11" s="10"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="8">
         <v>183.67954936939515</v>
       </c>
       <c r="C12" s="8">
         <v>179.9039438238741</v>
       </c>
       <c r="D12" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="E12" s="8">
         <v>158.29154329747945</v>
       </c>
       <c r="F12" s="8">
         <v>154.17109504647038</v>
       </c>
       <c r="G12" s="8">
         <v>157.14252905166452</v>
@@ -3752,51 +3764,53 @@
       </c>
       <c r="CT12" s="9">
         <v>122.87826667533407</v>
       </c>
       <c r="CU12" s="10">
         <v>128.64268113394189</v>
       </c>
       <c r="CV12" s="10">
         <v>118.41347829442716</v>
       </c>
       <c r="CW12" s="10">
         <v>112.58825303104328</v>
       </c>
       <c r="CX12" s="10">
         <v>120.28845652856796</v>
       </c>
       <c r="CY12" s="10">
         <v>126.16648530811119</v>
       </c>
       <c r="CZ12" s="10">
         <v>122.20473246499995</v>
       </c>
       <c r="DA12" s="10">
         <v>123.54823139621311</v>
       </c>
-      <c r="DB12" s="10"/>
+      <c r="DB12" s="10">
+        <v>76.083397314188815</v>
+      </c>
       <c r="DC12" s="10"/>
       <c r="DD12" s="10"/>
       <c r="DE12" s="10"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="8">
         <v>105.91606584516222</v>
       </c>
       <c r="C13" s="8">
         <v>107.17149055170847</v>
       </c>
       <c r="D13" s="8">
         <v>100</v>
       </c>
       <c r="E13" s="8">
         <v>109.57570510625916</v>
       </c>
       <c r="F13" s="8">
         <v>105.11819464409673</v>
       </c>
       <c r="G13" s="8">
         <v>117.17320657300829</v>
@@ -4073,51 +4087,53 @@
       </c>
       <c r="CT13" s="9">
         <v>170.96106821528502</v>
       </c>
       <c r="CU13" s="10">
         <v>91.659420611459126</v>
       </c>
       <c r="CV13" s="10">
         <v>27.723432927222113</v>
       </c>
       <c r="CW13" s="10">
         <v>81.960674340202715</v>
       </c>
       <c r="CX13" s="10">
         <v>101.2138856486138</v>
       </c>
       <c r="CY13" s="10">
         <v>128.5244384660175</v>
       </c>
       <c r="CZ13" s="10">
         <v>107.54912745819689</v>
       </c>
       <c r="DA13" s="10">
         <v>90.924795035662981</v>
       </c>
-      <c r="DB13" s="10"/>
+      <c r="DB13" s="10">
+        <v>100.15137778586248</v>
+      </c>
       <c r="DC13" s="10"/>
       <c r="DD13" s="10"/>
       <c r="DE13" s="10"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="3"/>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="3"/>
       <c r="O14" s="3"/>
       <c r="P14" s="3"/>
       <c r="Q14" s="3"/>
       <c r="R14" s="3"/>
       <c r="S14" s="3"/>
       <c r="T14" s="3"/>
@@ -5157,51 +5173,53 @@
       </c>
       <c r="CT19" s="9">
         <v>118.96148210464132</v>
       </c>
       <c r="CU19" s="10">
         <v>104.03954472221413</v>
       </c>
       <c r="CV19" s="10">
         <v>72.267467973990279</v>
       </c>
       <c r="CW19" s="10">
         <v>97.393655255770213</v>
       </c>
       <c r="CX19" s="10">
         <v>103.52159535575933</v>
       </c>
       <c r="CY19" s="10">
         <v>111.62647307929312</v>
       </c>
       <c r="CZ19" s="10">
         <v>106.38370171148142</v>
       </c>
       <c r="DA19" s="10">
         <v>98.293708508635888</v>
       </c>
-      <c r="DB19" s="10"/>
+      <c r="DB19" s="10">
+        <v>97.600384725005185</v>
+      </c>
       <c r="DC19" s="10"/>
       <c r="DD19" s="10"/>
       <c r="DE19" s="10"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="8">
         <v>109.61943062472992</v>
       </c>
       <c r="C20" s="8">
         <v>132.9984517049493</v>
       </c>
       <c r="D20" s="8">
         <v>105.53301233158736</v>
       </c>
       <c r="E20" s="8">
         <v>101.78374363658777</v>
       </c>
       <c r="F20" s="8">
         <v>104.24901529800495</v>
       </c>
       <c r="G20" s="8">
         <v>104.18544670661652</v>
@@ -5478,51 +5496,53 @@
       </c>
       <c r="CT20" s="9">
         <v>100.22480720631692</v>
       </c>
       <c r="CU20" s="10">
         <v>100.27283955520763</v>
       </c>
       <c r="CV20" s="10">
         <v>101.14083842284536</v>
       </c>
       <c r="CW20" s="10">
         <v>99.469072062247349</v>
       </c>
       <c r="CX20" s="10">
         <v>101.97570267370224</v>
       </c>
       <c r="CY20" s="10">
         <v>99.521541228125415</v>
       </c>
       <c r="CZ20" s="10">
         <v>105.62815323839129</v>
       </c>
       <c r="DA20" s="10">
         <v>100.0567241267476</v>
       </c>
-      <c r="DB20" s="10"/>
+      <c r="DB20" s="10">
+        <v>96.096993360571147</v>
+      </c>
       <c r="DC20" s="10"/>
       <c r="DD20" s="10"/>
       <c r="DE20" s="10"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="8">
         <v>70.665594681456142</v>
       </c>
       <c r="C21" s="8">
         <v>111.08975806609132</v>
       </c>
       <c r="D21" s="8">
         <v>78.912272770958836</v>
       </c>
       <c r="E21" s="8">
         <v>108.66879978245211</v>
       </c>
       <c r="F21" s="8">
         <v>91.612756609134337</v>
       </c>
       <c r="G21" s="8">
         <v>87.774887239828331</v>
@@ -5799,51 +5819,53 @@
       </c>
       <c r="CT21" s="9">
         <v>100.03830513893928</v>
       </c>
       <c r="CU21" s="10">
         <v>101.12689576617784</v>
       </c>
       <c r="CV21" s="10">
         <v>74.997119997682077</v>
       </c>
       <c r="CW21" s="10">
         <v>109.51386424749876</v>
       </c>
       <c r="CX21" s="10">
         <v>98.697584201453296</v>
       </c>
       <c r="CY21" s="10">
         <v>187.62802162920002</v>
       </c>
       <c r="CZ21" s="10">
         <v>30.021534337600635</v>
       </c>
       <c r="DA21" s="10">
         <v>99.811482453576389</v>
       </c>
-      <c r="DB21" s="10"/>
+      <c r="DB21" s="10">
+        <v>105.07235686154932</v>
+      </c>
       <c r="DC21" s="10"/>
       <c r="DD21" s="10"/>
       <c r="DE21" s="10"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="8">
         <v>102.22475881683482</v>
       </c>
       <c r="C22" s="8">
         <v>104.66845563211035</v>
       </c>
       <c r="D22" s="8">
         <v>99.761852891780038</v>
       </c>
       <c r="E22" s="8">
         <v>105.19319247118202</v>
       </c>
       <c r="F22" s="8">
         <v>100.33063468152001</v>
       </c>
       <c r="G22" s="8">
         <v>119.30832236209427</v>
@@ -6120,51 +6142,53 @@
       </c>
       <c r="CT22" s="9">
         <v>102.40421298306599</v>
       </c>
       <c r="CU22" s="10">
         <v>99.967379442448092</v>
       </c>
       <c r="CV22" s="10">
         <v>78.824730916529148</v>
       </c>
       <c r="CW22" s="10">
         <v>97.388776746725881</v>
       </c>
       <c r="CX22" s="10">
         <v>75.704685581925659</v>
       </c>
       <c r="CY22" s="10">
         <v>94.93113401842767</v>
       </c>
       <c r="CZ22" s="10">
         <v>102.64699837367839</v>
       </c>
       <c r="DA22" s="10">
         <v>86.454856349400302</v>
       </c>
-      <c r="DB22" s="10"/>
+      <c r="DB22" s="10">
+        <v>96.466595242727877</v>
+      </c>
       <c r="DC22" s="10"/>
       <c r="DD22" s="10"/>
       <c r="DE22" s="10"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="10">
         <v>82.609818359170077</v>
       </c>
       <c r="C23" s="10">
         <v>98.463560389762577</v>
       </c>
       <c r="D23" s="10">
         <v>117.88600313745015</v>
       </c>
       <c r="E23" s="10">
         <v>100.78226799858105</v>
       </c>
       <c r="F23" s="10">
         <v>95.813810508554269</v>
       </c>
       <c r="G23" s="10">
         <v>94.895773401080049</v>
@@ -6441,51 +6465,53 @@
       </c>
       <c r="CT23" s="9">
         <v>105.48531207422536</v>
       </c>
       <c r="CU23" s="10">
         <v>103.65024404996792</v>
       </c>
       <c r="CV23" s="10">
         <v>79.185826365971906</v>
       </c>
       <c r="CW23" s="10">
         <v>94.637101378370858</v>
       </c>
       <c r="CX23" s="10">
         <v>86.628196477775688</v>
       </c>
       <c r="CY23" s="10">
         <v>132.14301193549264</v>
       </c>
       <c r="CZ23" s="10">
         <v>98.526995452375814</v>
       </c>
       <c r="DA23" s="10">
         <v>93.623980593048429</v>
       </c>
-      <c r="DB23" s="10"/>
+      <c r="DB23" s="10">
+        <v>106.5620846937969</v>
+      </c>
       <c r="DC23" s="10"/>
       <c r="DD23" s="10"/>
       <c r="DE23" s="10"/>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="8">
         <v>101.21784906341756</v>
       </c>
       <c r="C24" s="8">
         <v>95.503915387600031</v>
       </c>
       <c r="D24" s="8">
         <v>96.71283498059195</v>
       </c>
       <c r="E24" s="8">
         <v>96.449168200192076</v>
       </c>
       <c r="F24" s="8">
         <v>77.048899507449775</v>
       </c>
       <c r="G24" s="8">
         <v>134.72709861534068</v>
@@ -6762,51 +6788,53 @@
       </c>
       <c r="CT24" s="9">
         <v>102.19504977746897</v>
       </c>
       <c r="CU24" s="10">
         <v>99.35230457385002</v>
       </c>
       <c r="CV24" s="10">
         <v>88.828804779698885</v>
       </c>
       <c r="CW24" s="10">
         <v>106.21702187186895</v>
       </c>
       <c r="CX24" s="10">
         <v>100.26305856486685</v>
       </c>
       <c r="CY24" s="10">
         <v>99.544195607686476</v>
       </c>
       <c r="CZ24" s="10">
         <v>101.36113006887646</v>
       </c>
       <c r="DA24" s="10">
         <v>94.47150943265963</v>
       </c>
-      <c r="DB24" s="10"/>
+      <c r="DB24" s="10">
+        <v>104.81219232897875</v>
+      </c>
       <c r="DC24" s="10"/>
       <c r="DD24" s="10"/>
       <c r="DE24" s="10"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="8">
         <v>183.67954936939515</v>
       </c>
       <c r="C25" s="8">
         <v>179.9039438238741</v>
       </c>
       <c r="D25" s="8">
         <v>174.83148521228202</v>
       </c>
       <c r="E25" s="8">
         <v>158.29154329747945</v>
       </c>
       <c r="F25" s="8">
         <v>154.17109504647038</v>
       </c>
       <c r="G25" s="8">
         <v>157.14252905166452</v>
@@ -7083,51 +7111,53 @@
       </c>
       <c r="CT25" s="9">
         <v>122.87826667533407</v>
       </c>
       <c r="CU25" s="10">
         <v>128.64268113394189</v>
       </c>
       <c r="CV25" s="10">
         <v>121.78453558628932</v>
       </c>
       <c r="CW25" s="10">
         <v>113.39199853794622</v>
       </c>
       <c r="CX25" s="10">
         <v>121.81623175922449</v>
       </c>
       <c r="CY25" s="10">
         <v>127.97873645112736</v>
       </c>
       <c r="CZ25" s="10">
         <v>123.65371094472428</v>
       </c>
       <c r="DA25" s="10">
         <v>124.45697457547047</v>
       </c>
-      <c r="DB25" s="10"/>
+      <c r="DB25" s="10">
+        <v>75.33936367625688</v>
+      </c>
       <c r="DC25" s="10"/>
       <c r="DD25" s="10"/>
       <c r="DE25" s="10"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="8">
         <v>105.91606584516222</v>
       </c>
       <c r="C26" s="8">
         <v>107.17149055170847</v>
       </c>
       <c r="D26" s="8">
         <v>158.15958024914795</v>
       </c>
       <c r="E26" s="8">
         <v>109.57570510625916</v>
       </c>
       <c r="F26" s="8">
         <v>105.11819464409673</v>
       </c>
       <c r="G26" s="8">
         <v>117.17320657300829</v>
@@ -7404,51 +7434,53 @@
       </c>
       <c r="CT26" s="9">
         <v>183.94556595470277</v>
       </c>
       <c r="CU26" s="10">
         <v>91.080202070322485</v>
       </c>
       <c r="CV26" s="10">
         <v>23.131063109461557</v>
       </c>
       <c r="CW26" s="10">
         <v>78.763119192849572</v>
       </c>
       <c r="CX26" s="10">
         <v>101.38128596709531</v>
       </c>
       <c r="CY26" s="10">
         <v>131.46944389326043</v>
       </c>
       <c r="CZ26" s="10">
         <v>108.20139500503134</v>
       </c>
       <c r="DA26" s="10">
         <v>90.438969944646502</v>
       </c>
-      <c r="DB26" s="10"/>
+      <c r="DB26" s="10">
+        <v>100.1601629772185</v>
+      </c>
       <c r="DC26" s="10"/>
       <c r="DD26" s="10"/>
       <c r="DE26" s="10"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="3"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="3"/>
       <c r="O27" s="3"/>
       <c r="P27" s="3"/>
       <c r="Q27" s="3"/>
       <c r="R27" s="3"/>
       <c r="S27" s="3"/>
       <c r="T27" s="3"/>
@@ -8488,51 +8520,53 @@
       </c>
       <c r="CT32" s="9">
         <v>100</v>
       </c>
       <c r="CU32" s="10">
         <v>100</v>
       </c>
       <c r="CV32" s="10">
         <v>100</v>
       </c>
       <c r="CW32" s="10">
         <v>100</v>
       </c>
       <c r="CX32" s="10">
         <v>100</v>
       </c>
       <c r="CY32" s="10">
         <v>100</v>
       </c>
       <c r="CZ32" s="10">
         <v>102.13235404385841</v>
       </c>
       <c r="DA32" s="10">
         <v>102.42695059768596</v>
       </c>
-      <c r="DB32" s="10"/>
+      <c r="DB32" s="10">
+        <v>102.42868548804138</v>
+      </c>
       <c r="DC32" s="10"/>
       <c r="DD32" s="10"/>
       <c r="DE32" s="10"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="C33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="D33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="E33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="F33" s="8">
         <v>101.31011783108535</v>
       </c>
       <c r="G33" s="8">
         <v>101.31011783108535</v>
@@ -8809,51 +8843,53 @@
       </c>
       <c r="CT33" s="9">
         <v>100</v>
       </c>
       <c r="CU33" s="10">
         <v>100</v>
       </c>
       <c r="CV33" s="10">
         <v>100</v>
       </c>
       <c r="CW33" s="10">
         <v>100</v>
       </c>
       <c r="CX33" s="10">
         <v>100</v>
       </c>
       <c r="CY33" s="10">
         <v>100</v>
       </c>
       <c r="CZ33" s="10">
         <v>103.83646637737965</v>
       </c>
       <c r="DA33" s="10">
         <v>130.54435361142271</v>
       </c>
-      <c r="DB33" s="10"/>
+      <c r="DB33" s="10">
+        <v>81.61596303919309</v>
+      </c>
       <c r="DC33" s="10"/>
       <c r="DD33" s="10"/>
       <c r="DE33" s="10"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="C34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="D34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="E34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="F34" s="8">
         <v>26.928169641366356</v>
       </c>
       <c r="G34" s="8">
         <v>26.928169641366356</v>
@@ -9130,51 +9166,53 @@
       </c>
       <c r="CT34" s="9">
         <v>100</v>
       </c>
       <c r="CU34" s="10">
         <v>100</v>
       </c>
       <c r="CV34" s="10">
         <v>100</v>
       </c>
       <c r="CW34" s="10">
         <v>100</v>
       </c>
       <c r="CX34" s="10">
         <v>100</v>
       </c>
       <c r="CY34" s="10">
         <v>100</v>
       </c>
       <c r="CZ34" s="10">
         <v>35.274340102807926</v>
       </c>
       <c r="DA34" s="10">
         <v>118.97855842523508</v>
       </c>
-      <c r="DB34" s="10"/>
+      <c r="DB34" s="10">
+        <v>50.99735798053193</v>
+      </c>
       <c r="DC34" s="10"/>
       <c r="DD34" s="10"/>
       <c r="DE34" s="10"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="10">
         <v>73.386923275571121</v>
       </c>
       <c r="C35" s="10">
         <v>73.386923275571121</v>
       </c>
       <c r="D35" s="10">
         <v>73.386923275571121</v>
       </c>
       <c r="E35" s="10">
         <v>73.386923275571121</v>
       </c>
       <c r="F35" s="8">
         <v>73.386923275571121</v>
       </c>
       <c r="G35" s="8">
         <v>73.386923275571121</v>
@@ -9451,51 +9489,53 @@
       </c>
       <c r="CT35" s="9">
         <v>100</v>
       </c>
       <c r="CU35" s="10">
         <v>100</v>
       </c>
       <c r="CV35" s="10">
         <v>100</v>
       </c>
       <c r="CW35" s="10">
         <v>100</v>
       </c>
       <c r="CX35" s="10">
         <v>100</v>
       </c>
       <c r="CY35" s="10">
         <v>100</v>
       </c>
       <c r="CZ35" s="10">
         <v>99.017328449109655</v>
       </c>
       <c r="DA35" s="10">
         <v>97.048790040928949</v>
       </c>
-      <c r="DB35" s="10"/>
+      <c r="DB35" s="10">
+        <v>105.83636480836924</v>
+      </c>
       <c r="DC35" s="10"/>
       <c r="DD35" s="10"/>
       <c r="DE35" s="10"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="10">
         <v>176.97472253592065</v>
       </c>
       <c r="C36" s="10">
         <v>176.97472253592065</v>
       </c>
       <c r="D36" s="10">
         <v>176.97472253592065</v>
       </c>
       <c r="E36" s="10">
         <v>176.97472253592065</v>
       </c>
       <c r="F36" s="10">
         <v>176.97472253592065</v>
       </c>
       <c r="G36" s="10">
         <v>176.97472253592065</v>
@@ -9772,51 +9812,53 @@
       </c>
       <c r="CT36" s="9">
         <v>100</v>
       </c>
       <c r="CU36" s="10">
         <v>100</v>
       </c>
       <c r="CV36" s="10">
         <v>100</v>
       </c>
       <c r="CW36" s="10">
         <v>100</v>
       </c>
       <c r="CX36" s="10">
         <v>100</v>
       </c>
       <c r="CY36" s="10">
         <v>100</v>
       </c>
       <c r="CZ36" s="10">
         <v>96.923154616062305</v>
       </c>
       <c r="DA36" s="10">
         <v>92.526637805579526</v>
       </c>
-      <c r="DB36" s="10"/>
+      <c r="DB36" s="10">
+        <v>121.15645715649875</v>
+      </c>
       <c r="DC36" s="10"/>
       <c r="DD36" s="10"/>
       <c r="DE36" s="10"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="C37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="D37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="E37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="F37" s="8">
         <v>7097.7005170377324</v>
       </c>
       <c r="G37" s="8">
         <v>7097.7005170377324</v>
@@ -10093,51 +10135,53 @@
       </c>
       <c r="CT37" s="9">
         <v>100</v>
       </c>
       <c r="CU37" s="10">
         <v>100</v>
       </c>
       <c r="CV37" s="10">
         <v>100</v>
       </c>
       <c r="CW37" s="10">
         <v>100</v>
       </c>
       <c r="CX37" s="10">
         <v>100</v>
       </c>
       <c r="CY37" s="10">
         <v>100</v>
       </c>
       <c r="CZ37" s="10">
         <v>100</v>
       </c>
       <c r="DA37" s="10">
         <v>85.272114831972189</v>
       </c>
-      <c r="DB37" s="10"/>
+      <c r="DB37" s="10">
+        <v>102.14171977370859</v>
+      </c>
       <c r="DC37" s="10"/>
       <c r="DD37" s="10"/>
       <c r="DE37" s="10"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="C38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="D38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="E38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="F38" s="8">
         <v>259.17647642464715</v>
       </c>
       <c r="G38" s="8">
         <v>259.17647642464715</v>
@@ -10414,51 +10458,53 @@
       </c>
       <c r="CT38" s="9">
         <v>100</v>
       </c>
       <c r="CU38" s="10">
         <v>100</v>
       </c>
       <c r="CV38" s="10">
         <v>100</v>
       </c>
       <c r="CW38" s="10">
         <v>100</v>
       </c>
       <c r="CX38" s="10">
         <v>100</v>
       </c>
       <c r="CY38" s="10">
         <v>100</v>
       </c>
       <c r="CZ38" s="10">
         <v>121.84720998060199</v>
       </c>
       <c r="DA38" s="10">
         <v>126.52934363962591</v>
       </c>
-      <c r="DB38" s="10"/>
+      <c r="DB38" s="10">
+        <v>106.37301215443289</v>
+      </c>
       <c r="DC38" s="10"/>
       <c r="DD38" s="10"/>
       <c r="DE38" s="10"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="8">
         <v>25</v>
       </c>
       <c r="C39" s="8">
         <v>55</v>
       </c>
       <c r="D39" s="8">
         <v>85</v>
       </c>
       <c r="E39" s="8">
         <v>85</v>
       </c>
       <c r="F39" s="8">
         <v>95</v>
       </c>
       <c r="G39" s="8">
         <v>100</v>
@@ -10735,51 +10781,53 @@
       </c>
       <c r="CT39" s="9">
         <v>100</v>
       </c>
       <c r="CU39" s="10">
         <v>100</v>
       </c>
       <c r="CV39" s="10">
         <v>100</v>
       </c>
       <c r="CW39" s="10">
         <v>100</v>
       </c>
       <c r="CX39" s="10">
         <v>100</v>
       </c>
       <c r="CY39" s="10">
         <v>100</v>
       </c>
       <c r="CZ39" s="10">
         <v>101.69148376877624</v>
       </c>
       <c r="DA39" s="10">
         <v>122.07317724443676</v>
       </c>
-      <c r="DB39" s="10"/>
+      <c r="DB39" s="10">
+        <v>85.900375362801356</v>
+      </c>
       <c r="DC39" s="10"/>
       <c r="DD39" s="10"/>
       <c r="DE39" s="10"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="3"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="3"/>
       <c r="O40" s="3"/>
       <c r="P40" s="3"/>
       <c r="Q40" s="3"/>
       <c r="R40" s="3"/>
       <c r="S40" s="3"/>
       <c r="T40" s="3"/>
@@ -11819,51 +11867,53 @@
       </c>
       <c r="CT45" s="9">
         <v>119.52737454479778</v>
       </c>
       <c r="CU45" s="10">
         <v>104.11516443132676</v>
       </c>
       <c r="CV45" s="10">
         <v>71.502459823829113</v>
       </c>
       <c r="CW45" s="10">
         <v>97.346083138098024</v>
       </c>
       <c r="CX45" s="10">
         <v>103.64816612925367</v>
       </c>
       <c r="CY45" s="10">
         <v>111.79929483177364</v>
       </c>
       <c r="CZ45" s="10">
         <v>107.18531246738374</v>
       </c>
       <c r="DA45" s="10">
         <v>92.729723801788253</v>
       </c>
-      <c r="DB45" s="10"/>
+      <c r="DB45" s="10">
+        <v>95.7598015780938</v>
+      </c>
       <c r="DC45" s="10"/>
       <c r="DD45" s="10"/>
       <c r="DE45" s="10"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="8">
         <v>486.19273645346749</v>
       </c>
       <c r="C46" s="8">
         <v>950.23939248923875</v>
       </c>
       <c r="D46" s="8">
         <v>163.57427477688302</v>
       </c>
       <c r="E46" s="8">
         <v>114.99114271303574</v>
       </c>
       <c r="F46" s="8">
         <v>139.23511441095275</v>
       </c>
       <c r="G46" s="8">
         <v>132.11351475889072</v>
@@ -12140,51 +12190,53 @@
       </c>
       <c r="CT46" s="9">
         <v>100.47498122788446</v>
       </c>
       <c r="CU46" s="10">
         <v>100.34812109544238</v>
       </c>
       <c r="CV46" s="10">
         <v>101.67391930701829</v>
       </c>
       <c r="CW46" s="10">
         <v>99.111858315677608</v>
       </c>
       <c r="CX46" s="10">
         <v>124.51599917481006</v>
       </c>
       <c r="CY46" s="10">
         <v>96.898265568277665</v>
       </c>
       <c r="CZ46" s="10">
         <v>140.55899408141985</v>
       </c>
       <c r="DA46" s="10">
         <v>62.327585287139144</v>
       </c>
-      <c r="DB46" s="10"/>
+      <c r="DB46" s="10">
+        <v>135.73436940988614</v>
+      </c>
       <c r="DC46" s="10"/>
       <c r="DD46" s="10"/>
       <c r="DE46" s="10"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="8">
         <v>114.56506730112199</v>
       </c>
       <c r="C47" s="8">
         <v>176.25594064268458</v>
       </c>
       <c r="D47" s="8">
         <v>131.68029556855421</v>
       </c>
       <c r="E47" s="8">
         <v>138.2153751637193</v>
       </c>
       <c r="F47" s="8">
         <v>117.98737265740296</v>
       </c>
       <c r="G47" s="8">
         <v>118.48040529036152</v>
@@ -12461,51 +12513,53 @@
       </c>
       <c r="CT47" s="9">
         <v>100.03933248880517</v>
       </c>
       <c r="CU47" s="10">
         <v>101.13925730753286</v>
       </c>
       <c r="CV47" s="10">
         <v>74.687630011192709</v>
       </c>
       <c r="CW47" s="10">
         <v>109.56061956788481</v>
       </c>
       <c r="CX47" s="10">
         <v>98.675649832566876</v>
       </c>
       <c r="CY47" s="10">
         <v>189.20598911965266</v>
       </c>
       <c r="CZ47" s="10">
         <v>29.896834112973668</v>
       </c>
       <c r="DA47" s="10">
         <v>44.684471776894377</v>
       </c>
-      <c r="DB47" s="10"/>
+      <c r="DB47" s="10">
+        <v>135.98988736474823</v>
+      </c>
       <c r="DC47" s="10"/>
       <c r="DD47" s="10"/>
       <c r="DE47" s="10"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="8">
         <v>101.80640547430923</v>
       </c>
       <c r="C48" s="8">
         <v>104.21431809586259</v>
       </c>
       <c r="D48" s="8">
         <v>99.47003248795896</v>
       </c>
       <c r="E48" s="8">
         <v>104.78542912729625</v>
       </c>
       <c r="F48" s="8">
         <v>99.913561896265875</v>
       </c>
       <c r="G48" s="8">
         <v>118.78378776843049</v>
@@ -12782,51 +12836,53 @@
       </c>
       <c r="CT48" s="9">
         <v>102.41653090676861</v>
       </c>
       <c r="CU48" s="10">
         <v>99.967281180292971</v>
       </c>
       <c r="CV48" s="10">
         <v>78.674754883806528</v>
       </c>
       <c r="CW48" s="10">
         <v>97.3796139841876</v>
       </c>
       <c r="CX48" s="10">
         <v>75.459421975246329</v>
       </c>
       <c r="CY48" s="10">
         <v>94.922984784480064</v>
       </c>
       <c r="CZ48" s="10">
         <v>102.93311779129584</v>
       </c>
       <c r="DA48" s="10">
         <v>84.642804261068918</v>
       </c>
-      <c r="DB48" s="10"/>
+      <c r="DB48" s="10">
+        <v>96.156557302645382</v>
+      </c>
       <c r="DC48" s="10"/>
       <c r="DD48" s="10"/>
       <c r="DE48" s="10"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="10">
         <v>82.132520477244753</v>
       </c>
       <c r="C49" s="10">
         <v>98.102625677383244</v>
       </c>
       <c r="D49" s="10">
         <v>117.29832784030687</v>
       </c>
       <c r="E49" s="10">
         <v>100.32071205202881</v>
       </c>
       <c r="F49" s="10">
         <v>95.43471015903161</v>
       </c>
       <c r="G49" s="10">
         <v>94.703909096428674</v>
@@ -13103,51 +13159,53 @@
       </c>
       <c r="CT49" s="9">
         <v>105.61286514536079</v>
       </c>
       <c r="CU49" s="10">
         <v>103.71312116327036</v>
       </c>
       <c r="CV49" s="10">
         <v>78.619930125475904</v>
       </c>
       <c r="CW49" s="10">
         <v>94.56903061062404</v>
       </c>
       <c r="CX49" s="10">
         <v>86.098474223179693</v>
       </c>
       <c r="CY49" s="10">
         <v>132.95319297756873</v>
       </c>
       <c r="CZ49" s="10">
         <v>99.09207650043335</v>
       </c>
       <c r="DA49" s="10">
         <v>98.26143155440964</v>
       </c>
-      <c r="DB49" s="10"/>
+      <c r="DB49" s="10">
+        <v>100.62164328580729</v>
+      </c>
       <c r="DC49" s="10"/>
       <c r="DD49" s="10"/>
       <c r="DE49" s="10"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="8">
         <v>101.72248077023305</v>
       </c>
       <c r="C50" s="8">
         <v>95.943103963839548</v>
       </c>
       <c r="D50" s="8">
         <v>97.451005792408694</v>
       </c>
       <c r="E50" s="8">
         <v>97.049067799214654</v>
       </c>
       <c r="F50" s="8">
         <v>77.418963880284167</v>
       </c>
       <c r="G50" s="8">
         <v>135.42713861746378</v>
@@ -13424,51 +13482,53 @@
       </c>
       <c r="CT50" s="9">
         <v>102.19505513379185</v>
       </c>
       <c r="CU50" s="10">
         <v>99.352303432186204</v>
       </c>
       <c r="CV50" s="10">
         <v>88.828744033117374</v>
       </c>
       <c r="CW50" s="10">
         <v>106.21703771993299</v>
       </c>
       <c r="CX50" s="10">
         <v>100.26306030876108</v>
       </c>
       <c r="CY50" s="10">
         <v>99.544195099374662</v>
       </c>
       <c r="CZ50" s="10">
         <v>101.44523848729735</v>
       </c>
       <c r="DA50" s="10">
         <v>111.99923918619719</v>
       </c>
-      <c r="DB50" s="10"/>
+      <c r="DB50" s="10">
+        <v>105.98660470197015</v>
+      </c>
       <c r="DC50" s="10"/>
       <c r="DD50" s="10"/>
       <c r="DE50" s="10"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="8">
         <v>172.4232215863928</v>
       </c>
       <c r="C51" s="8">
         <v>171.63622212056009</v>
       </c>
       <c r="D51" s="8">
         <v>156.86863683658441</v>
       </c>
       <c r="E51" s="8">
         <v>144.62987709365692</v>
       </c>
       <c r="F51" s="8">
         <v>140.91382783479767</v>
       </c>
       <c r="G51" s="8">
         <v>149.93399418386451</v>
@@ -13745,51 +13805,53 @@
       </c>
       <c r="CT51" s="9">
         <v>123.50970879794903</v>
       </c>
       <c r="CU51" s="10">
         <v>129.29236655643061</v>
       </c>
       <c r="CV51" s="10">
         <v>122.3253607846911</v>
       </c>
       <c r="CW51" s="10">
         <v>113.68610912060409</v>
       </c>
       <c r="CX51" s="10">
         <v>122.38353691042877</v>
       </c>
       <c r="CY51" s="10">
         <v>128.64649906899658</v>
       </c>
       <c r="CZ51" s="10">
         <v>123.77505736078224</v>
       </c>
       <c r="DA51" s="10">
         <v>122.8219966023706</v>
       </c>
-      <c r="DB51" s="10"/>
+      <c r="DB51" s="10">
+        <v>51.252558952233386</v>
+      </c>
       <c r="DC51" s="10"/>
       <c r="DD51" s="10"/>
       <c r="DE51" s="10"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="8">
         <v>97.346930124813795</v>
       </c>
       <c r="C52" s="8">
         <v>100.66093529166133</v>
       </c>
       <c r="D52" s="8">
         <v>143.35981599038794</v>
       </c>
       <c r="E52" s="8">
         <v>100.50635203729605</v>
       </c>
       <c r="F52" s="8">
         <v>97.890362437704709</v>
       </c>
       <c r="G52" s="8">
         <v>113.03028104509187</v>
@@ -14066,51 +14128,53 @@
       </c>
       <c r="CT52" s="9">
         <v>191.95358621220899</v>
       </c>
       <c r="CU52" s="10">
         <v>90.775307555366624</v>
       </c>
       <c r="CV52" s="10">
         <v>20.734009714921577</v>
       </c>
       <c r="CW52" s="10">
         <v>78.211172326228464</v>
       </c>
       <c r="CX52" s="10">
         <v>101.44264103466787</v>
       </c>
       <c r="CY52" s="10">
         <v>132.50386890506022</v>
       </c>
       <c r="CZ52" s="10">
         <v>111.04745820179842</v>
       </c>
       <c r="DA52" s="10">
         <v>57.350849184457331</v>
       </c>
-      <c r="DB52" s="10"/>
+      <c r="DB52" s="10">
+        <v>105.25010872127612</v>
+      </c>
       <c r="DC52" s="10"/>
       <c r="DD52" s="10"/>
       <c r="DE52" s="10"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="3"/>
       <c r="B53" s="3"/>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="3"/>
       <c r="O53" s="3"/>
       <c r="P53" s="3"/>
       <c r="Q53" s="3"/>
       <c r="R53" s="3"/>
       <c r="S53" s="3"/>
       <c r="T53" s="3"/>
@@ -14498,240 +14562,240 @@
       <c r="BC57" s="2"/>
       <c r="BD57" s="2"/>
       <c r="BE57" s="2"/>
       <c r="BF57" s="2"/>
       <c r="BG57" s="2"/>
       <c r="BH57" s="2"/>
       <c r="BI57" s="2"/>
       <c r="BJ57" s="2"/>
       <c r="BK57" s="2"/>
       <c r="BL57" s="2"/>
       <c r="BM57" s="2"/>
       <c r="BN57" s="2"/>
       <c r="BO57" s="2"/>
       <c r="BP57" s="2"/>
       <c r="BQ57" s="2"/>
       <c r="BR57" s="2"/>
       <c r="BS57" s="2"/>
       <c r="BT57" s="2"/>
       <c r="BU57" s="2"/>
       <c r="BV57" s="2"/>
       <c r="BW57" s="2"/>
       <c r="BX57" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="79">
-    <mergeCell ref="CT30:DE30"/>
-[...14 lines deleted...]
-    <mergeCell ref="CC29:CG29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CO42:CS42"/>
+    <mergeCell ref="CH43:CS43"/>
+    <mergeCell ref="CO3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CO16:CS16"/>
+    <mergeCell ref="CH17:CS17"/>
+    <mergeCell ref="CO29:CS29"/>
+    <mergeCell ref="AS16:AW16"/>
+    <mergeCell ref="Z17:AK17"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="AG16:AK16"/>
+    <mergeCell ref="A2:BP2"/>
+    <mergeCell ref="A28:BN28"/>
+    <mergeCell ref="A15:BP15"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="AG29:AK29"/>
+    <mergeCell ref="I16:M16"/>
+    <mergeCell ref="I29:M29"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="BE3:BI3"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BE16:BI16"/>
+    <mergeCell ref="AX17:BI17"/>
+    <mergeCell ref="BE29:BI29"/>
+    <mergeCell ref="Z4:AK4"/>
+    <mergeCell ref="N17:Y17"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="AG3:AK3"/>
+    <mergeCell ref="U3:Y3"/>
+    <mergeCell ref="U29:Y29"/>
+    <mergeCell ref="U16:Y16"/>
+    <mergeCell ref="AS3:AW3"/>
+    <mergeCell ref="AX43:BI43"/>
+    <mergeCell ref="AL43:AW43"/>
+    <mergeCell ref="N43:Y43"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="AG42:AK42"/>
+    <mergeCell ref="AS42:AW42"/>
+    <mergeCell ref="I42:M42"/>
     <mergeCell ref="BJ30:BU30"/>
     <mergeCell ref="BQ42:BU42"/>
     <mergeCell ref="BJ43:BU43"/>
     <mergeCell ref="BQ3:BU3"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BQ16:BU16"/>
     <mergeCell ref="BJ17:BU17"/>
     <mergeCell ref="BQ29:BU29"/>
     <mergeCell ref="A41:BO41"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="AL17:AW17"/>
     <mergeCell ref="AS29:AW29"/>
     <mergeCell ref="A43:A44"/>
     <mergeCell ref="Z43:AK43"/>
     <mergeCell ref="U42:Y42"/>
     <mergeCell ref="BE42:BI42"/>
-    <mergeCell ref="AX43:BI43"/>
-[...45 lines deleted...]
-    <mergeCell ref="CO29:CS29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="CC42:CG42"/>
+    <mergeCell ref="BV43:CG43"/>
+    <mergeCell ref="CC3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CC16:CG16"/>
+    <mergeCell ref="BV17:CG17"/>
+    <mergeCell ref="CC29:CG29"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DA42:DE42"/>
+    <mergeCell ref="CT43:DE43"/>
+    <mergeCell ref="DA3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DA16:DE16"/>
+    <mergeCell ref="CT17:DE17"/>
+    <mergeCell ref="DA29:DE29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46F8E754-46EA-429A-A43D-33AF53911222}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>