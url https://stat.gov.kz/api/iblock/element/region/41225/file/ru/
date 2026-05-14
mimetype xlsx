--- v0 (2026-04-14)
+++ v1 (2026-05-14)
@@ -134,55 +134,63 @@
   <si>
     <t>Валовая продукция растениеводства по месяцам года</t>
   </si>
   <si>
     <t>Валовая продукция животноводства по месяцам года</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="30">
+  <fonts count="31">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -679,1134 +687,1369 @@
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="904">
+  <cellStyleXfs count="1119">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="5" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="5" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="12" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="13" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="26" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="15" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-[...84 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
-[...767 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="10" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="904">
+  <cellStyles count="1119">
     <cellStyle name="Акцент1 2" xfId="177"/>
     <cellStyle name="Акцент2 2" xfId="178"/>
     <cellStyle name="Акцент3 2" xfId="179"/>
     <cellStyle name="Акцент4 2" xfId="180"/>
     <cellStyle name="Акцент5 2" xfId="181"/>
     <cellStyle name="Акцент6 2" xfId="182"/>
     <cellStyle name="Ввод  2" xfId="183"/>
     <cellStyle name="Вывод 2" xfId="184"/>
     <cellStyle name="Вычисление 2" xfId="185"/>
     <cellStyle name="Денежный 2" xfId="5"/>
     <cellStyle name="Заголовок 1 2" xfId="186"/>
     <cellStyle name="Заголовок 2 2" xfId="187"/>
     <cellStyle name="Заголовок 3 2" xfId="188"/>
     <cellStyle name="Заголовок 4 2" xfId="189"/>
     <cellStyle name="Итог 2" xfId="190"/>
     <cellStyle name="Контрольная ячейка 2" xfId="191"/>
     <cellStyle name="Название 2" xfId="192"/>
     <cellStyle name="Нейтральный 2" xfId="193"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="13"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="14"/>
     <cellStyle name="Обычный 2 11" xfId="15"/>
     <cellStyle name="Обычный 2 12" xfId="16"/>
     <cellStyle name="Обычный 2 13" xfId="17"/>
     <cellStyle name="Обычный 2 14" xfId="18"/>
     <cellStyle name="Обычный 2 15" xfId="19"/>
     <cellStyle name="Обычный 2 16" xfId="20"/>
     <cellStyle name="Обычный 2 17" xfId="21"/>
     <cellStyle name="Обычный 2 17 2" xfId="22"/>
     <cellStyle name="Обычный 2 17 2 10" xfId="621"/>
     <cellStyle name="Обычный 2 17 2 11" xfId="642"/>
     <cellStyle name="Обычный 2 17 2 12" xfId="641"/>
     <cellStyle name="Обычный 2 17 2 13" xfId="637"/>
     <cellStyle name="Обычный 2 17 2 14" xfId="632"/>
     <cellStyle name="Обычный 2 17 2 15" xfId="695"/>
     <cellStyle name="Обычный 2 17 2 16" xfId="737"/>
     <cellStyle name="Обычный 2 17 2 17" xfId="777"/>
     <cellStyle name="Обычный 2 17 2 18" xfId="813"/>
+    <cellStyle name="Обычный 2 17 2 19" xfId="918"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="23"/>
+    <cellStyle name="Обычный 2 17 2 20" xfId="1038"/>
+    <cellStyle name="Обычный 2 17 2 21" xfId="1052"/>
+    <cellStyle name="Обычный 2 17 2 22" xfId="1051"/>
+    <cellStyle name="Обычный 2 17 2 23" xfId="1048"/>
     <cellStyle name="Обычный 2 17 2 3" xfId="233"/>
     <cellStyle name="Обычный 2 17 2 4" xfId="358"/>
     <cellStyle name="Обычный 2 17 2 5" xfId="375"/>
     <cellStyle name="Обычный 2 17 2 6" xfId="374"/>
     <cellStyle name="Обычный 2 17 2 7" xfId="371"/>
     <cellStyle name="Обычный 2 17 2 8" xfId="367"/>
     <cellStyle name="Обычный 2 17 2 9" xfId="493"/>
     <cellStyle name="Обычный 2 18" xfId="24"/>
     <cellStyle name="Обычный 2 19" xfId="25"/>
     <cellStyle name="Обычный 2 19 2" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 10" xfId="497"/>
     <cellStyle name="Обычный 2 19 2 11" xfId="620"/>
     <cellStyle name="Обычный 2 19 2 12" xfId="680"/>
     <cellStyle name="Обычный 2 19 2 13" xfId="699"/>
     <cellStyle name="Обычный 2 19 2 14" xfId="741"/>
     <cellStyle name="Обычный 2 19 2 15" xfId="780"/>
     <cellStyle name="Обычный 2 19 2 16" xfId="816"/>
     <cellStyle name="Обычный 2 19 2 17" xfId="846"/>
     <cellStyle name="Обычный 2 19 2 18" xfId="872"/>
     <cellStyle name="Обычный 2 19 2 19" xfId="890"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2 10" xfId="618"/>
     <cellStyle name="Обычный 2 19 2 2 2 11" xfId="678"/>
     <cellStyle name="Обычный 2 19 2 2 2 12" xfId="701"/>
     <cellStyle name="Обычный 2 19 2 2 2 13" xfId="743"/>
     <cellStyle name="Обычный 2 19 2 2 2 14" xfId="782"/>
     <cellStyle name="Обычный 2 19 2 2 2 15" xfId="818"/>
     <cellStyle name="Обычный 2 19 2 2 2 16" xfId="848"/>
     <cellStyle name="Обычный 2 19 2 2 2 17" xfId="873"/>
     <cellStyle name="Обычный 2 19 2 2 2 18" xfId="891"/>
+    <cellStyle name="Обычный 2 19 2 2 2 19" xfId="923"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="31"/>
+    <cellStyle name="Обычный 2 19 2 2 2 20" xfId="1035"/>
+    <cellStyle name="Обычный 2 19 2 2 2 21" xfId="1076"/>
+    <cellStyle name="Обычный 2 19 2 2 2 22" xfId="1088"/>
+    <cellStyle name="Обычный 2 19 2 2 2 23" xfId="1106"/>
     <cellStyle name="Обычный 2 19 2 2 2 3" xfId="238"/>
     <cellStyle name="Обычный 2 19 2 2 2 4" xfId="355"/>
     <cellStyle name="Обычный 2 19 2 2 2 5" xfId="403"/>
     <cellStyle name="Обычный 2 19 2 2 2 6" xfId="418"/>
     <cellStyle name="Обычный 2 19 2 2 2 7" xfId="443"/>
     <cellStyle name="Обычный 2 19 2 2 2 8" xfId="461"/>
     <cellStyle name="Обычный 2 19 2 2 2 9" xfId="499"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="32"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="33"/>
+    <cellStyle name="Обычный 2 19 2 20" xfId="921"/>
+    <cellStyle name="Обычный 2 19 2 21" xfId="1037"/>
+    <cellStyle name="Обычный 2 19 2 22" xfId="1078"/>
+    <cellStyle name="Обычный 2 19 2 23" xfId="1087"/>
+    <cellStyle name="Обычный 2 19 2 24" xfId="1105"/>
     <cellStyle name="Обычный 2 19 2 3" xfId="34"/>
     <cellStyle name="Обычный 2 19 2 3 2" xfId="35"/>
     <cellStyle name="Обычный 2 19 2 3 3" xfId="36"/>
     <cellStyle name="Обычный 2 19 2 4" xfId="236"/>
     <cellStyle name="Обычный 2 19 2 5" xfId="357"/>
     <cellStyle name="Обычный 2 19 2 6" xfId="405"/>
     <cellStyle name="Обычный 2 19 2 7" xfId="416"/>
     <cellStyle name="Обычный 2 19 2 8" xfId="442"/>
     <cellStyle name="Обычный 2 19 2 9" xfId="460"/>
     <cellStyle name="Обычный 2 19 3" xfId="37"/>
     <cellStyle name="Обычный 2 19 3 10" xfId="610"/>
     <cellStyle name="Обычный 2 19 3 11" xfId="672"/>
     <cellStyle name="Обычный 2 19 3 12" xfId="707"/>
     <cellStyle name="Обычный 2 19 3 13" xfId="748"/>
     <cellStyle name="Обычный 2 19 3 14" xfId="786"/>
     <cellStyle name="Обычный 2 19 3 15" xfId="821"/>
     <cellStyle name="Обычный 2 19 3 16" xfId="850"/>
     <cellStyle name="Обычный 2 19 3 17" xfId="874"/>
     <cellStyle name="Обычный 2 19 3 18" xfId="892"/>
+    <cellStyle name="Обычный 2 19 3 19" xfId="932"/>
     <cellStyle name="Обычный 2 19 3 2" xfId="38"/>
     <cellStyle name="Обычный 2 19 3 2 2" xfId="39"/>
     <cellStyle name="Обычный 2 19 3 2 3" xfId="40"/>
+    <cellStyle name="Обычный 2 19 3 20" xfId="1030"/>
+    <cellStyle name="Обычный 2 19 3 21" xfId="1074"/>
+    <cellStyle name="Обычный 2 19 3 22" xfId="1089"/>
+    <cellStyle name="Обычный 2 19 3 23" xfId="1107"/>
     <cellStyle name="Обычный 2 19 3 3" xfId="247"/>
     <cellStyle name="Обычный 2 19 3 4" xfId="348"/>
     <cellStyle name="Обычный 2 19 3 5" xfId="400"/>
     <cellStyle name="Обычный 2 19 3 6" xfId="420"/>
     <cellStyle name="Обычный 2 19 3 7" xfId="444"/>
     <cellStyle name="Обычный 2 19 3 8" xfId="462"/>
     <cellStyle name="Обычный 2 19 3 9" xfId="508"/>
     <cellStyle name="Обычный 2 19 4" xfId="41"/>
     <cellStyle name="Обычный 2 19 5" xfId="42"/>
     <cellStyle name="Обычный 2 2" xfId="6"/>
     <cellStyle name="Обычный 2 2 2" xfId="7"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="44"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="45"/>
     <cellStyle name="Обычный 2 2 2 2 2 10" xfId="449"/>
     <cellStyle name="Обычный 2 2 2 2 2 11" xfId="463"/>
     <cellStyle name="Обычный 2 2 2 2 2 12" xfId="515"/>
     <cellStyle name="Обычный 2 2 2 2 2 13" xfId="603"/>
     <cellStyle name="Обычный 2 2 2 2 2 14" xfId="651"/>
     <cellStyle name="Обычный 2 2 2 2 2 15" xfId="713"/>
     <cellStyle name="Обычный 2 2 2 2 2 16" xfId="754"/>
     <cellStyle name="Обычный 2 2 2 2 2 17" xfId="792"/>
     <cellStyle name="Обычный 2 2 2 2 2 18" xfId="826"/>
     <cellStyle name="Обычный 2 2 2 2 2 19" xfId="855"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="46"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="47"/>
@@ -1821,638 +2064,813 @@
     <cellStyle name="Обычный 2 2 2 2 2 2 2 18" xfId="856"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 19" xfId="880"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="48"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="49"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 10" xfId="519"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 11" xfId="600"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12" xfId="474"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13" xfId="666"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14" xfId="719"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15" xfId="760"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16" xfId="798"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17" xfId="832"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18" xfId="861"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 19" xfId="885"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="50"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="51"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10" xfId="598"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11" xfId="655"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12" xfId="628"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13" xfId="689"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14" xfId="731"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15" xfId="771"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16" xfId="808"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17" xfId="840"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 18" xfId="867"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 19" xfId="945"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="52"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 20" xfId="1019"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 21" xfId="1062"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 22" xfId="1042"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 23" xfId="1082"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="260"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="336"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="387"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="363"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="410"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8" xfId="437"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9" xfId="521"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 20" xfId="943"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 21" xfId="1021"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 22" xfId="904"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 23" xfId="1071"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 24" xfId="1100"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="53"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="258"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="338"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="216"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="396"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="431"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9" xfId="455"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="54"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10" xfId="595"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11" xfId="658"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12" xfId="625"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13" xfId="686"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14" xfId="728"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15" xfId="769"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16" xfId="806"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17" xfId="838"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 18" xfId="866"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 19" xfId="948"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="55"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 20" xfId="1017"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 21" xfId="1064"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 22" xfId="1040"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 23" xfId="1081"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="263"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="333"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="389"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="361"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="408"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8" xfId="436"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9" xfId="524"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 20" xfId="894"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 21" xfId="941"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 22" xfId="1023"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 23" xfId="1060"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 24" xfId="1095"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 25" xfId="1109"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="56"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="57"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10" xfId="592"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11" xfId="660"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12" xfId="623"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13" xfId="684"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14" xfId="726"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15" xfId="767"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16" xfId="804"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17" xfId="837"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 18" xfId="865"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 19" xfId="951"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="58"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 20" xfId="1014"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 21" xfId="1066"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 22" xfId="1039"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 23" xfId="1080"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="266"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="330"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="391"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="359"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="407"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8" xfId="435"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9" xfId="527"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="59"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="256"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="340"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="384"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="426"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="450"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="60"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10" xfId="530"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11" xfId="483"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12" xfId="475"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 13" xfId="662"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 14" xfId="681"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 15" xfId="724"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 16" xfId="765"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 17" xfId="803"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 18" xfId="836"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 19" xfId="864"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="61"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="62"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10" xfId="585"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11" xfId="486"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12" xfId="619"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13" xfId="679"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14" xfId="700"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15" xfId="742"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16" xfId="781"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17" xfId="817"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 18" xfId="847"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 19" xfId="956"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="63"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 20" xfId="1008"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 21" xfId="912"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 22" xfId="1036"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 23" xfId="1077"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="271"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="324"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="226"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="356"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="404"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8" xfId="417"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9" xfId="532"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 20" xfId="954"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 21" xfId="910"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 22" xfId="905"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 23" xfId="1067"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 24" xfId="1079"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="64"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="269"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="223"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="217"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="392"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="406"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9" xfId="434"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="65"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10" xfId="577"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11" xfId="489"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 12" xfId="615"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 13" xfId="675"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 14" xfId="704"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 15" xfId="746"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 16" xfId="784"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 17" xfId="819"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 18" xfId="849"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 19" xfId="959"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="66"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 20" xfId="1000"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 21" xfId="914"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 22" xfId="1034"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 23" xfId="1075"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="274"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="316"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="229"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="353"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="402"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8" xfId="419"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9" xfId="535"/>
     <cellStyle name="Обычный 2 2 2 2 2 20" xfId="879"/>
     <cellStyle name="Обычный 2 2 2 2 2 21" xfId="893"/>
+    <cellStyle name="Обычный 2 2 2 2 2 22" xfId="939"/>
+    <cellStyle name="Обычный 2 2 2 2 2 23" xfId="1024"/>
+    <cellStyle name="Обычный 2 2 2 2 2 24" xfId="1059"/>
+    <cellStyle name="Обычный 2 2 2 2 2 25" xfId="1094"/>
+    <cellStyle name="Обычный 2 2 2 2 2 26" xfId="1108"/>
     <cellStyle name="Обычный 2 2 2 2 2 3" xfId="67"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="68"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10" xfId="538"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11" xfId="572"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12" xfId="492"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 13" xfId="612"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 14" xfId="715"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 15" xfId="756"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 16" xfId="794"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 17" xfId="828"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 18" xfId="857"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 19" xfId="881"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="69"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="70"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10" xfId="569"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11" xfId="630"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12" xfId="693"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13" xfId="735"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14" xfId="775"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15" xfId="811"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16" xfId="843"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17" xfId="869"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 18" xfId="889"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 19" xfId="964"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="71"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 20" xfId="993"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 21" xfId="1044"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 22" xfId="1084"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 23" xfId="1104"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="279"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="308"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="365"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="413"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="439"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8" xfId="459"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9" xfId="540"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 20" xfId="962"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 21" xfId="995"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 22" xfId="917"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 23" xfId="1032"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 24" xfId="1096"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="72"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="277"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="311"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="232"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="350"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="427"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9" xfId="451"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="73"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10" xfId="564"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11" xfId="504"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 12" xfId="664"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 13" xfId="717"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 14" xfId="758"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 15" xfId="796"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 16" xfId="830"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 17" xfId="859"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 18" xfId="883"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 19" xfId="967"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="74"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 20" xfId="988"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 21" xfId="928"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 22" xfId="1069"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 23" xfId="1098"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="282"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="303"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="243"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="394"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="429"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8" xfId="453"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9" xfId="543"/>
     <cellStyle name="Обычный 2 2 2 2 2 4" xfId="75"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="76"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10" xfId="558"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11" xfId="512"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 12" xfId="594"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 13" xfId="659"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 14" xfId="624"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 15" xfId="685"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 16" xfId="727"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 17" xfId="768"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 18" xfId="805"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 19" xfId="970"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="77"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 20" xfId="982"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 21" xfId="936"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 22" xfId="1016"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 23" xfId="1065"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="285"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="297"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="251"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="332"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="390"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8" xfId="360"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9" xfId="546"/>
     <cellStyle name="Обычный 2 2 2 2 2 5" xfId="78"/>
     <cellStyle name="Обычный 2 2 2 2 2 6" xfId="254"/>
     <cellStyle name="Обычный 2 2 2 2 2 7" xfId="341"/>
     <cellStyle name="Обычный 2 2 2 2 2 8" xfId="383"/>
     <cellStyle name="Обычный 2 2 2 2 2 9" xfId="425"/>
     <cellStyle name="Обычный 2 2 2 2 3" xfId="79"/>
     <cellStyle name="Обычный 2 2 2 2 3 10" xfId="549"/>
     <cellStyle name="Обычный 2 2 2 2 3 11" xfId="550"/>
     <cellStyle name="Обычный 2 2 2 2 3 12" xfId="516"/>
     <cellStyle name="Обычный 2 2 2 2 3 13" xfId="582"/>
     <cellStyle name="Обычный 2 2 2 2 3 14" xfId="487"/>
     <cellStyle name="Обычный 2 2 2 2 3 15" xfId="617"/>
     <cellStyle name="Обычный 2 2 2 2 3 16" xfId="677"/>
     <cellStyle name="Обычный 2 2 2 2 3 17" xfId="702"/>
     <cellStyle name="Обычный 2 2 2 2 3 18" xfId="744"/>
     <cellStyle name="Обычный 2 2 2 2 3 19" xfId="783"/>
     <cellStyle name="Обычный 2 2 2 2 3 2" xfId="80"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="81"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 10" xfId="547"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11" xfId="522"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 12" xfId="573"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 13" xfId="491"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 14" xfId="613"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 15" xfId="721"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 16" xfId="762"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 17" xfId="800"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 18" xfId="833"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 19" xfId="975"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="82"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="83"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10" xfId="526"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11" xfId="566"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12" xfId="501"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13" xfId="606"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14" xfId="648"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15" xfId="710"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16" xfId="751"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 17" xfId="789"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 18" xfId="977"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 19" xfId="968"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="292"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 20" xfId="950"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 21" xfId="990"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 22" xfId="925"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="283"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="265"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="305"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="240"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7" xfId="344"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8" xfId="553"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9" xfId="544"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 20" xfId="971"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 21" xfId="946"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 22" xfId="996"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 23" xfId="916"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="290"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="286"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="261"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="312"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="231"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8" xfId="351"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9" xfId="551"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="84"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10" xfId="529"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 11" xfId="561"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 12" xfId="510"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 13" xfId="597"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 14" xfId="656"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 15" xfId="627"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 16" xfId="688"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 17" xfId="730"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 18" xfId="978"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 19" xfId="966"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="293"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 20" xfId="953"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 21" xfId="985"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 22" xfId="934"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="281"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="268"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="300"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6" xfId="249"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7" xfId="335"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8" xfId="554"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9" xfId="542"/>
+    <cellStyle name="Обычный 2 2 2 2 3 20" xfId="973"/>
+    <cellStyle name="Обычный 2 2 2 2 3 21" xfId="974"/>
+    <cellStyle name="Обычный 2 2 2 2 3 22" xfId="940"/>
+    <cellStyle name="Обычный 2 2 2 2 3 23" xfId="1005"/>
+    <cellStyle name="Обычный 2 2 2 2 3 24" xfId="913"/>
     <cellStyle name="Обычный 2 2 2 2 3 3" xfId="85"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="86"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10" xfId="536"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 11" xfId="545"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 12" xfId="523"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 13" xfId="570"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 14" xfId="495"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 15" xfId="482"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 16" xfId="673"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 17" xfId="706"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 18" xfId="980"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 19" xfId="963"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="295"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 20" xfId="960"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 21" xfId="969"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 22" xfId="947"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="278"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="275"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="284"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6" xfId="262"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7" xfId="309"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8" xfId="556"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9" xfId="539"/>
     <cellStyle name="Обычный 2 2 2 2 3 4" xfId="288"/>
     <cellStyle name="Обычный 2 2 2 2 3 5" xfId="289"/>
     <cellStyle name="Обычный 2 2 2 2 3 6" xfId="255"/>
     <cellStyle name="Обычный 2 2 2 2 3 7" xfId="321"/>
     <cellStyle name="Обычный 2 2 2 2 3 8" xfId="227"/>
     <cellStyle name="Обычный 2 2 2 2 3 9" xfId="354"/>
     <cellStyle name="Обычный 2 2 2 2 4" xfId="87"/>
     <cellStyle name="Обычный 2 2 2 2 4 10" xfId="537"/>
     <cellStyle name="Обычный 2 2 2 2 4 11" xfId="541"/>
     <cellStyle name="Обычный 2 2 2 2 4 12" xfId="531"/>
     <cellStyle name="Обычный 2 2 2 2 4 13" xfId="555"/>
     <cellStyle name="Обычный 2 2 2 2 4 14" xfId="476"/>
     <cellStyle name="Обычный 2 2 2 2 4 15" xfId="591"/>
     <cellStyle name="Обычный 2 2 2 2 4 16" xfId="661"/>
     <cellStyle name="Обычный 2 2 2 2 4 17" xfId="622"/>
     <cellStyle name="Обычный 2 2 2 2 4 18" xfId="683"/>
+    <cellStyle name="Обычный 2 2 2 2 4 19" xfId="981"/>
     <cellStyle name="Обычный 2 2 2 2 4 2" xfId="88"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="89"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10" xfId="548"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 11" xfId="518"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 12" xfId="579"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 13" xfId="488"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 14" xfId="616"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 15" xfId="676"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 16" xfId="703"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 17" xfId="745"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 18" xfId="983"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 19" xfId="958"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="298"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 20" xfId="972"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 21" xfId="942"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 22" xfId="1002"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="273"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="287"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="257"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6" xfId="318"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7" xfId="228"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8" xfId="559"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9" xfId="534"/>
+    <cellStyle name="Обычный 2 2 2 2 4 20" xfId="961"/>
+    <cellStyle name="Обычный 2 2 2 2 4 21" xfId="965"/>
+    <cellStyle name="Обычный 2 2 2 2 4 22" xfId="955"/>
+    <cellStyle name="Обычный 2 2 2 2 4 23" xfId="979"/>
     <cellStyle name="Обычный 2 2 2 2 4 3" xfId="296"/>
     <cellStyle name="Обычный 2 2 2 2 4 4" xfId="276"/>
     <cellStyle name="Обычный 2 2 2 2 4 5" xfId="280"/>
     <cellStyle name="Обычный 2 2 2 2 4 6" xfId="270"/>
     <cellStyle name="Обычный 2 2 2 2 4 7" xfId="294"/>
     <cellStyle name="Обычный 2 2 2 2 4 8" xfId="218"/>
     <cellStyle name="Обычный 2 2 2 2 4 9" xfId="557"/>
     <cellStyle name="Обычный 2 2 2 2 5" xfId="90"/>
     <cellStyle name="Обычный 2 2 2 2 5 10" xfId="552"/>
     <cellStyle name="Обычный 2 2 2 2 5 11" xfId="477"/>
     <cellStyle name="Обычный 2 2 2 2 5 12" xfId="589"/>
     <cellStyle name="Обычный 2 2 2 2 5 13" xfId="484"/>
     <cellStyle name="Обычный 2 2 2 2 5 14" xfId="668"/>
     <cellStyle name="Обычный 2 2 2 2 5 15" xfId="682"/>
     <cellStyle name="Обычный 2 2 2 2 5 16" xfId="725"/>
     <cellStyle name="Обычный 2 2 2 2 5 17" xfId="766"/>
+    <cellStyle name="Обычный 2 2 2 2 5 18" xfId="984"/>
+    <cellStyle name="Обычный 2 2 2 2 5 19" xfId="957"/>
     <cellStyle name="Обычный 2 2 2 2 5 2" xfId="299"/>
+    <cellStyle name="Обычный 2 2 2 2 5 20" xfId="976"/>
+    <cellStyle name="Обычный 2 2 2 2 5 21" xfId="906"/>
+    <cellStyle name="Обычный 2 2 2 2 5 22" xfId="1012"/>
     <cellStyle name="Обычный 2 2 2 2 5 3" xfId="272"/>
     <cellStyle name="Обычный 2 2 2 2 5 4" xfId="291"/>
     <cellStyle name="Обычный 2 2 2 2 5 5" xfId="219"/>
     <cellStyle name="Обычный 2 2 2 2 5 6" xfId="328"/>
     <cellStyle name="Обычный 2 2 2 2 5 7" xfId="224"/>
     <cellStyle name="Обычный 2 2 2 2 5 8" xfId="560"/>
     <cellStyle name="Обычный 2 2 2 2 5 9" xfId="533"/>
     <cellStyle name="Обычный 2 2 2 3" xfId="91"/>
     <cellStyle name="Обычный 2 2 2 4" xfId="92"/>
     <cellStyle name="Обычный 2 2 2 4 2" xfId="93"/>
     <cellStyle name="Обычный 2 2 2 4 2 10" xfId="563"/>
     <cellStyle name="Обычный 2 2 2 4 2 11" xfId="528"/>
     <cellStyle name="Обычный 2 2 2 4 2 12" xfId="562"/>
     <cellStyle name="Обычный 2 2 2 4 2 13" xfId="507"/>
     <cellStyle name="Обычный 2 2 2 4 2 14" xfId="601"/>
     <cellStyle name="Обычный 2 2 2 4 2 15" xfId="653"/>
     <cellStyle name="Обычный 2 2 2 4 2 16" xfId="481"/>
     <cellStyle name="Обычный 2 2 2 4 2 17" xfId="691"/>
     <cellStyle name="Обычный 2 2 2 4 2 18" xfId="733"/>
     <cellStyle name="Обычный 2 2 2 4 2 19" xfId="773"/>
     <cellStyle name="Обычный 2 2 2 4 2 2" xfId="94"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="95"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10" xfId="525"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11" xfId="567"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 12" xfId="496"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 13" xfId="609"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 14" xfId="671"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 15" xfId="667"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 16" xfId="720"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 17" xfId="761"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 18" xfId="799"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 19" xfId="989"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="96"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 20" xfId="949"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 21" xfId="991"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 22" xfId="920"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 23" xfId="1029"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="304"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="264"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="306"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="235"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="347"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8" xfId="399"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9" xfId="565"/>
+    <cellStyle name="Обычный 2 2 2 4 2 20" xfId="987"/>
+    <cellStyle name="Обычный 2 2 2 4 2 21" xfId="952"/>
+    <cellStyle name="Обычный 2 2 2 4 2 22" xfId="986"/>
+    <cellStyle name="Обычный 2 2 2 4 2 23" xfId="931"/>
+    <cellStyle name="Обычный 2 2 2 4 2 24" xfId="1022"/>
     <cellStyle name="Обычный 2 2 2 4 2 3" xfId="97"/>
     <cellStyle name="Обычный 2 2 2 4 2 4" xfId="302"/>
     <cellStyle name="Обычный 2 2 2 4 2 5" xfId="267"/>
     <cellStyle name="Обычный 2 2 2 4 2 6" xfId="301"/>
     <cellStyle name="Обычный 2 2 2 4 2 7" xfId="246"/>
     <cellStyle name="Обычный 2 2 2 4 2 8" xfId="339"/>
     <cellStyle name="Обычный 2 2 2 4 2 9" xfId="385"/>
     <cellStyle name="Обычный 2 2 2 4 3" xfId="98"/>
     <cellStyle name="Обычный 2 2 2 4 3 10" xfId="520"/>
     <cellStyle name="Обычный 2 2 2 4 3 11" xfId="575"/>
     <cellStyle name="Обычный 2 2 2 4 3 12" xfId="490"/>
     <cellStyle name="Обычный 2 2 2 4 3 13" xfId="614"/>
     <cellStyle name="Обычный 2 2 2 4 3 14" xfId="674"/>
     <cellStyle name="Обычный 2 2 2 4 3 15" xfId="705"/>
     <cellStyle name="Обычный 2 2 2 4 3 16" xfId="747"/>
     <cellStyle name="Обычный 2 2 2 4 3 17" xfId="785"/>
     <cellStyle name="Обычный 2 2 2 4 3 18" xfId="820"/>
+    <cellStyle name="Обычный 2 2 2 4 3 19" xfId="992"/>
     <cellStyle name="Обычный 2 2 2 4 3 2" xfId="99"/>
+    <cellStyle name="Обычный 2 2 2 4 3 20" xfId="944"/>
+    <cellStyle name="Обычный 2 2 2 4 3 21" xfId="998"/>
+    <cellStyle name="Обычный 2 2 2 4 3 22" xfId="915"/>
+    <cellStyle name="Обычный 2 2 2 4 3 23" xfId="1033"/>
     <cellStyle name="Обычный 2 2 2 4 3 3" xfId="307"/>
     <cellStyle name="Обычный 2 2 2 4 3 4" xfId="259"/>
     <cellStyle name="Обычный 2 2 2 4 3 5" xfId="314"/>
     <cellStyle name="Обычный 2 2 2 4 3 6" xfId="230"/>
     <cellStyle name="Обычный 2 2 2 4 3 7" xfId="352"/>
     <cellStyle name="Обычный 2 2 2 4 3 8" xfId="401"/>
     <cellStyle name="Обычный 2 2 2 4 3 9" xfId="568"/>
     <cellStyle name="Обычный 2 2 2 5" xfId="100"/>
     <cellStyle name="Обычный 2 2 2 5 2" xfId="101"/>
     <cellStyle name="Обычный 2 2 2 5 2 10" xfId="514"/>
     <cellStyle name="Обычный 2 2 2 5 2 11" xfId="588"/>
     <cellStyle name="Обычный 2 2 2 5 2 12" xfId="485"/>
     <cellStyle name="Обычный 2 2 2 5 2 13" xfId="480"/>
     <cellStyle name="Обычный 2 2 2 5 2 14" xfId="643"/>
     <cellStyle name="Обычный 2 2 2 5 2 15" xfId="638"/>
     <cellStyle name="Обычный 2 2 2 5 2 16" xfId="634"/>
     <cellStyle name="Обычный 2 2 2 5 2 17" xfId="697"/>
     <cellStyle name="Обычный 2 2 2 5 2 18" xfId="739"/>
+    <cellStyle name="Обычный 2 2 2 5 2 19" xfId="994"/>
     <cellStyle name="Обычный 2 2 2 5 2 2" xfId="102"/>
+    <cellStyle name="Обычный 2 2 2 5 2 20" xfId="938"/>
+    <cellStyle name="Обычный 2 2 2 5 2 21" xfId="1011"/>
+    <cellStyle name="Обычный 2 2 2 5 2 22" xfId="911"/>
+    <cellStyle name="Обычный 2 2 2 5 2 23" xfId="909"/>
     <cellStyle name="Обычный 2 2 2 5 2 3" xfId="310"/>
     <cellStyle name="Обычный 2 2 2 5 2 4" xfId="253"/>
     <cellStyle name="Обычный 2 2 2 5 2 5" xfId="327"/>
     <cellStyle name="Обычный 2 2 2 5 2 6" xfId="225"/>
     <cellStyle name="Обычный 2 2 2 5 2 7" xfId="222"/>
     <cellStyle name="Обычный 2 2 2 5 2 8" xfId="376"/>
     <cellStyle name="Обычный 2 2 2 5 2 9" xfId="571"/>
     <cellStyle name="Обычный 2 2 2 6" xfId="103"/>
     <cellStyle name="Обычный 2 2 2_Лес" xfId="43"/>
     <cellStyle name="Обычный 2 2 3" xfId="104"/>
     <cellStyle name="Обычный 2 2 3 10" xfId="513"/>
     <cellStyle name="Обычный 2 2 3 11" xfId="593"/>
     <cellStyle name="Обычный 2 2 3 12" xfId="663"/>
     <cellStyle name="Обычный 2 2 3 13" xfId="716"/>
     <cellStyle name="Обычный 2 2 3 14" xfId="757"/>
     <cellStyle name="Обычный 2 2 3 15" xfId="795"/>
     <cellStyle name="Обычный 2 2 3 16" xfId="829"/>
     <cellStyle name="Обычный 2 2 3 17" xfId="858"/>
     <cellStyle name="Обычный 2 2 3 18" xfId="882"/>
+    <cellStyle name="Обычный 2 2 3 19" xfId="997"/>
     <cellStyle name="Обычный 2 2 3 2" xfId="105"/>
+    <cellStyle name="Обычный 2 2 3 20" xfId="937"/>
+    <cellStyle name="Обычный 2 2 3 21" xfId="1015"/>
+    <cellStyle name="Обычный 2 2 3 22" xfId="1068"/>
+    <cellStyle name="Обычный 2 2 3 23" xfId="1097"/>
     <cellStyle name="Обычный 2 2 3 3" xfId="313"/>
     <cellStyle name="Обычный 2 2 3 4" xfId="252"/>
     <cellStyle name="Обычный 2 2 3 5" xfId="331"/>
     <cellStyle name="Обычный 2 2 3 6" xfId="393"/>
     <cellStyle name="Обычный 2 2 3 7" xfId="428"/>
     <cellStyle name="Обычный 2 2 3 8" xfId="452"/>
     <cellStyle name="Обычный 2 2 3 9" xfId="574"/>
     <cellStyle name="Обычный 2 2 4" xfId="106"/>
     <cellStyle name="Обычный 2 2 4 10" xfId="576"/>
     <cellStyle name="Обычный 2 2 4 11" xfId="511"/>
     <cellStyle name="Обычный 2 2 4 12" xfId="596"/>
     <cellStyle name="Обычный 2 2 4 13" xfId="657"/>
     <cellStyle name="Обычный 2 2 4 14" xfId="626"/>
     <cellStyle name="Обычный 2 2 4 15" xfId="687"/>
     <cellStyle name="Обычный 2 2 4 16" xfId="729"/>
     <cellStyle name="Обычный 2 2 4 17" xfId="770"/>
     <cellStyle name="Обычный 2 2 4 18" xfId="807"/>
     <cellStyle name="Обычный 2 2 4 19" xfId="839"/>
     <cellStyle name="Обычный 2 2 4 2" xfId="107"/>
     <cellStyle name="Обычный 2 2 4 2 2" xfId="108"/>
     <cellStyle name="Обычный 2 2 4 2 2 10" xfId="509"/>
     <cellStyle name="Обычный 2 2 4 2 2 11" xfId="599"/>
     <cellStyle name="Обычный 2 2 4 2 2 12" xfId="654"/>
     <cellStyle name="Обычный 2 2 4 2 2 13" xfId="629"/>
     <cellStyle name="Обычный 2 2 4 2 2 14" xfId="690"/>
     <cellStyle name="Обычный 2 2 4 2 2 15" xfId="732"/>
     <cellStyle name="Обычный 2 2 4 2 2 16" xfId="772"/>
     <cellStyle name="Обычный 2 2 4 2 2 17" xfId="809"/>
     <cellStyle name="Обычный 2 2 4 2 2 18" xfId="841"/>
+    <cellStyle name="Обычный 2 2 4 2 2 19" xfId="1001"/>
     <cellStyle name="Обычный 2 2 4 2 2 2" xfId="109"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="110"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10" xfId="478"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 11" xfId="631"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 12" xfId="694"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 13" xfId="736"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 14" xfId="776"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 15" xfId="812"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 16" xfId="844"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 17" xfId="870"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 18" xfId="1003"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 19" xfId="930"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="319"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 20" xfId="907"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 21" xfId="1045"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 22" xfId="1085"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="245"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="220"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="366"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="414"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7" xfId="440"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8" xfId="580"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9" xfId="506"/>
+    <cellStyle name="Обычный 2 2 4 2 2 20" xfId="933"/>
+    <cellStyle name="Обычный 2 2 4 2 2 21" xfId="1020"/>
+    <cellStyle name="Обычный 2 2 4 2 2 22" xfId="1061"/>
+    <cellStyle name="Обычный 2 2 4 2 2 23" xfId="1043"/>
     <cellStyle name="Обычный 2 2 4 2 2 3" xfId="317"/>
     <cellStyle name="Обычный 2 2 4 2 2 4" xfId="248"/>
     <cellStyle name="Обычный 2 2 4 2 2 5" xfId="337"/>
     <cellStyle name="Обычный 2 2 4 2 2 6" xfId="386"/>
     <cellStyle name="Обычный 2 2 4 2 2 7" xfId="364"/>
     <cellStyle name="Обычный 2 2 4 2 2 8" xfId="411"/>
     <cellStyle name="Обычный 2 2 4 2 2 9" xfId="578"/>
     <cellStyle name="Обычный 2 2 4 2 3" xfId="111"/>
     <cellStyle name="Обычный 2 2 4 2 3 10" xfId="604"/>
     <cellStyle name="Обычный 2 2 4 2 3 11" xfId="650"/>
     <cellStyle name="Обычный 2 2 4 2 3 12" xfId="712"/>
     <cellStyle name="Обычный 2 2 4 2 3 13" xfId="753"/>
     <cellStyle name="Обычный 2 2 4 2 3 14" xfId="791"/>
     <cellStyle name="Обычный 2 2 4 2 3 15" xfId="825"/>
     <cellStyle name="Обычный 2 2 4 2 3 16" xfId="854"/>
     <cellStyle name="Обычный 2 2 4 2 3 17" xfId="878"/>
+    <cellStyle name="Обычный 2 2 4 2 3 18" xfId="1004"/>
+    <cellStyle name="Обычный 2 2 4 2 3 19" xfId="929"/>
     <cellStyle name="Обычный 2 2 4 2 3 2" xfId="320"/>
+    <cellStyle name="Обычный 2 2 4 2 3 20" xfId="1025"/>
+    <cellStyle name="Обычный 2 2 4 2 3 21" xfId="1058"/>
+    <cellStyle name="Обычный 2 2 4 2 3 22" xfId="1093"/>
     <cellStyle name="Обычный 2 2 4 2 3 3" xfId="244"/>
     <cellStyle name="Обычный 2 2 4 2 3 4" xfId="342"/>
     <cellStyle name="Обычный 2 2 4 2 3 5" xfId="382"/>
     <cellStyle name="Обычный 2 2 4 2 3 6" xfId="424"/>
     <cellStyle name="Обычный 2 2 4 2 3 7" xfId="448"/>
     <cellStyle name="Обычный 2 2 4 2 3 8" xfId="581"/>
     <cellStyle name="Обычный 2 2 4 2 3 9" xfId="505"/>
+    <cellStyle name="Обычный 2 2 4 20" xfId="999"/>
+    <cellStyle name="Обычный 2 2 4 21" xfId="935"/>
+    <cellStyle name="Обычный 2 2 4 22" xfId="1018"/>
+    <cellStyle name="Обычный 2 2 4 23" xfId="1063"/>
+    <cellStyle name="Обычный 2 2 4 24" xfId="1041"/>
     <cellStyle name="Обычный 2 2 4 3" xfId="112"/>
     <cellStyle name="Обычный 2 2 4 3 2" xfId="113"/>
     <cellStyle name="Обычный 2 2 4 3 2 10" xfId="665"/>
     <cellStyle name="Обычный 2 2 4 3 2 11" xfId="718"/>
     <cellStyle name="Обычный 2 2 4 3 2 12" xfId="759"/>
     <cellStyle name="Обычный 2 2 4 3 2 13" xfId="797"/>
     <cellStyle name="Обычный 2 2 4 3 2 14" xfId="831"/>
     <cellStyle name="Обычный 2 2 4 3 2 15" xfId="860"/>
     <cellStyle name="Обычный 2 2 4 3 2 16" xfId="884"/>
     <cellStyle name="Обычный 2 2 4 3 2 17" xfId="895"/>
+    <cellStyle name="Обычный 2 2 4 3 2 18" xfId="1006"/>
+    <cellStyle name="Обычный 2 2 4 3 2 19" xfId="927"/>
     <cellStyle name="Обычный 2 2 4 3 2 2" xfId="322"/>
+    <cellStyle name="Обычный 2 2 4 3 2 20" xfId="1070"/>
+    <cellStyle name="Обычный 2 2 4 3 2 21" xfId="1099"/>
+    <cellStyle name="Обычный 2 2 4 3 2 22" xfId="1110"/>
     <cellStyle name="Обычный 2 2 4 3 2 3" xfId="242"/>
     <cellStyle name="Обычный 2 2 4 3 2 4" xfId="395"/>
     <cellStyle name="Обычный 2 2 4 3 2 5" xfId="430"/>
     <cellStyle name="Обычный 2 2 4 3 2 6" xfId="454"/>
     <cellStyle name="Обычный 2 2 4 3 2 7" xfId="465"/>
     <cellStyle name="Обычный 2 2 4 3 2 8" xfId="583"/>
     <cellStyle name="Обычный 2 2 4 3 2 9" xfId="503"/>
     <cellStyle name="Обычный 2 2 4 4" xfId="315"/>
     <cellStyle name="Обычный 2 2 4 5" xfId="250"/>
     <cellStyle name="Обычный 2 2 4 6" xfId="334"/>
     <cellStyle name="Обычный 2 2 4 7" xfId="388"/>
     <cellStyle name="Обычный 2 2 4 8" xfId="362"/>
     <cellStyle name="Обычный 2 2 4 9" xfId="409"/>
     <cellStyle name="Обычный 2 2 5" xfId="114"/>
     <cellStyle name="Обычный 2 2 5 10" xfId="502"/>
     <cellStyle name="Обычный 2 2 5 11" xfId="605"/>
     <cellStyle name="Обычный 2 2 5 12" xfId="649"/>
     <cellStyle name="Обычный 2 2 5 13" xfId="711"/>
     <cellStyle name="Обычный 2 2 5 14" xfId="752"/>
     <cellStyle name="Обычный 2 2 5 15" xfId="790"/>
     <cellStyle name="Обычный 2 2 5 16" xfId="824"/>
     <cellStyle name="Обычный 2 2 5 17" xfId="853"/>
     <cellStyle name="Обычный 2 2 5 18" xfId="877"/>
+    <cellStyle name="Обычный 2 2 5 19" xfId="1007"/>
     <cellStyle name="Обычный 2 2 5 2" xfId="115"/>
     <cellStyle name="Обычный 2 2 5 2 2" xfId="116"/>
     <cellStyle name="Обычный 2 2 5 2 2 10" xfId="607"/>
     <cellStyle name="Обычный 2 2 5 2 2 11" xfId="647"/>
     <cellStyle name="Обычный 2 2 5 2 2 12" xfId="709"/>
     <cellStyle name="Обычный 2 2 5 2 2 13" xfId="750"/>
     <cellStyle name="Обычный 2 2 5 2 2 14" xfId="788"/>
     <cellStyle name="Обычный 2 2 5 2 2 15" xfId="823"/>
     <cellStyle name="Обычный 2 2 5 2 2 16" xfId="852"/>
     <cellStyle name="Обычный 2 2 5 2 2 17" xfId="876"/>
+    <cellStyle name="Обычный 2 2 5 2 2 18" xfId="1009"/>
+    <cellStyle name="Обычный 2 2 5 2 2 19" xfId="924"/>
     <cellStyle name="Обычный 2 2 5 2 2 2" xfId="325"/>
+    <cellStyle name="Обычный 2 2 5 2 2 20" xfId="1027"/>
+    <cellStyle name="Обычный 2 2 5 2 2 21" xfId="1056"/>
+    <cellStyle name="Обычный 2 2 5 2 2 22" xfId="1091"/>
     <cellStyle name="Обычный 2 2 5 2 2 3" xfId="239"/>
     <cellStyle name="Обычный 2 2 5 2 2 4" xfId="345"/>
     <cellStyle name="Обычный 2 2 5 2 2 5" xfId="380"/>
     <cellStyle name="Обычный 2 2 5 2 2 6" xfId="422"/>
     <cellStyle name="Обычный 2 2 5 2 2 7" xfId="446"/>
     <cellStyle name="Обычный 2 2 5 2 2 8" xfId="586"/>
     <cellStyle name="Обычный 2 2 5 2 2 9" xfId="500"/>
+    <cellStyle name="Обычный 2 2 5 20" xfId="926"/>
+    <cellStyle name="Обычный 2 2 5 21" xfId="1026"/>
+    <cellStyle name="Обычный 2 2 5 22" xfId="1057"/>
+    <cellStyle name="Обычный 2 2 5 23" xfId="1092"/>
     <cellStyle name="Обычный 2 2 5 3" xfId="323"/>
     <cellStyle name="Обычный 2 2 5 4" xfId="241"/>
     <cellStyle name="Обычный 2 2 5 5" xfId="343"/>
     <cellStyle name="Обычный 2 2 5 6" xfId="381"/>
     <cellStyle name="Обычный 2 2 5 7" xfId="423"/>
     <cellStyle name="Обычный 2 2 5 8" xfId="447"/>
     <cellStyle name="Обычный 2 2 5 9" xfId="584"/>
     <cellStyle name="Обычный 2 2 6" xfId="117"/>
     <cellStyle name="Обычный 2 2 6 10" xfId="608"/>
     <cellStyle name="Обычный 2 2 6 11" xfId="646"/>
     <cellStyle name="Обычный 2 2 6 12" xfId="708"/>
     <cellStyle name="Обычный 2 2 6 13" xfId="749"/>
     <cellStyle name="Обычный 2 2 6 14" xfId="787"/>
     <cellStyle name="Обычный 2 2 6 15" xfId="822"/>
     <cellStyle name="Обычный 2 2 6 16" xfId="851"/>
     <cellStyle name="Обычный 2 2 6 17" xfId="875"/>
+    <cellStyle name="Обычный 2 2 6 18" xfId="1010"/>
+    <cellStyle name="Обычный 2 2 6 19" xfId="922"/>
     <cellStyle name="Обычный 2 2 6 2" xfId="326"/>
+    <cellStyle name="Обычный 2 2 6 20" xfId="1028"/>
+    <cellStyle name="Обычный 2 2 6 21" xfId="1055"/>
+    <cellStyle name="Обычный 2 2 6 22" xfId="1090"/>
     <cellStyle name="Обычный 2 2 6 3" xfId="237"/>
     <cellStyle name="Обычный 2 2 6 4" xfId="346"/>
     <cellStyle name="Обычный 2 2 6 5" xfId="379"/>
     <cellStyle name="Обычный 2 2 6 6" xfId="421"/>
     <cellStyle name="Обычный 2 2 6 7" xfId="445"/>
     <cellStyle name="Обычный 2 2 6 8" xfId="587"/>
     <cellStyle name="Обычный 2 2 6 9" xfId="498"/>
     <cellStyle name="Обычный 2 2 7" xfId="118"/>
     <cellStyle name="Обычный 2 2_Бахчи" xfId="12"/>
     <cellStyle name="Обычный 2 20" xfId="119"/>
     <cellStyle name="Обычный 2 20 2" xfId="120"/>
     <cellStyle name="Обычный 2 20 2 10" xfId="494"/>
     <cellStyle name="Обычный 2 20 2 11" xfId="611"/>
     <cellStyle name="Обычный 2 20 2 12" xfId="644"/>
     <cellStyle name="Обычный 2 20 2 13" xfId="636"/>
     <cellStyle name="Обычный 2 20 2 14" xfId="635"/>
     <cellStyle name="Обычный 2 20 2 15" xfId="698"/>
     <cellStyle name="Обычный 2 20 2 16" xfId="740"/>
     <cellStyle name="Обычный 2 20 2 17" xfId="779"/>
     <cellStyle name="Обычный 2 20 2 18" xfId="815"/>
+    <cellStyle name="Обычный 2 20 2 19" xfId="1013"/>
     <cellStyle name="Обычный 2 20 2 2" xfId="121"/>
     <cellStyle name="Обычный 2 20 2 2 2" xfId="122"/>
     <cellStyle name="Обычный 2 20 2 2 3" xfId="123"/>
+    <cellStyle name="Обычный 2 20 2 20" xfId="919"/>
+    <cellStyle name="Обычный 2 20 2 21" xfId="1031"/>
+    <cellStyle name="Обычный 2 20 2 22" xfId="1053"/>
+    <cellStyle name="Обычный 2 20 2 23" xfId="1047"/>
     <cellStyle name="Обычный 2 20 2 3" xfId="329"/>
     <cellStyle name="Обычный 2 20 2 4" xfId="234"/>
     <cellStyle name="Обычный 2 20 2 5" xfId="349"/>
     <cellStyle name="Обычный 2 20 2 6" xfId="377"/>
     <cellStyle name="Обычный 2 20 2 7" xfId="370"/>
     <cellStyle name="Обычный 2 20 2 8" xfId="369"/>
     <cellStyle name="Обычный 2 20 2 9" xfId="590"/>
     <cellStyle name="Обычный 2 20 3" xfId="124"/>
     <cellStyle name="Обычный 2 20 4" xfId="125"/>
     <cellStyle name="Обычный 2 21" xfId="126"/>
     <cellStyle name="Обычный 2 21 2" xfId="127"/>
     <cellStyle name="Обычный 2 21 3" xfId="128"/>
     <cellStyle name="Обычный 2 22" xfId="129"/>
     <cellStyle name="Обычный 2 23" xfId="130"/>
     <cellStyle name="Обычный 2 24" xfId="131"/>
     <cellStyle name="Обычный 2 25" xfId="132"/>
     <cellStyle name="Обычный 2 3" xfId="8"/>
     <cellStyle name="Обычный 2 3 2" xfId="133"/>
     <cellStyle name="Обычный 2 4" xfId="134"/>
     <cellStyle name="Обычный 2 4 2" xfId="135"/>
     <cellStyle name="Обычный 2 5" xfId="136"/>
     <cellStyle name="Обычный 2 5 2" xfId="137"/>
     <cellStyle name="Обычный 2 6" xfId="138"/>
     <cellStyle name="Обычный 2 7" xfId="139"/>
     <cellStyle name="Обычный 2 8" xfId="140"/>
@@ -2472,126 +2890,146 @@
     <cellStyle name="Обычный 3 15" xfId="151"/>
     <cellStyle name="Обычный 3 16" xfId="204"/>
     <cellStyle name="Обычный 3 17" xfId="207"/>
     <cellStyle name="Обычный 3 18" xfId="208"/>
     <cellStyle name="Обычный 3 19" xfId="211"/>
     <cellStyle name="Обычный 3 2" xfId="9"/>
     <cellStyle name="Обычный 3 2 2" xfId="194"/>
     <cellStyle name="Обычный 3 2_Bull" xfId="201"/>
     <cellStyle name="Обычный 3 20" xfId="221"/>
     <cellStyle name="Обычный 3 21" xfId="378"/>
     <cellStyle name="Обычный 3 22" xfId="373"/>
     <cellStyle name="Обычный 3 23" xfId="368"/>
     <cellStyle name="Обычный 3 24" xfId="415"/>
     <cellStyle name="Обычный 3 25" xfId="441"/>
     <cellStyle name="Обычный 3 26" xfId="479"/>
     <cellStyle name="Обычный 3 27" xfId="645"/>
     <cellStyle name="Обычный 3 28" xfId="640"/>
     <cellStyle name="Обычный 3 29" xfId="633"/>
     <cellStyle name="Обычный 3 3" xfId="152"/>
     <cellStyle name="Обычный 3 30" xfId="696"/>
     <cellStyle name="Обычный 3 31" xfId="738"/>
     <cellStyle name="Обычный 3 32" xfId="778"/>
     <cellStyle name="Обычный 3 33" xfId="814"/>
     <cellStyle name="Обычный 3 34" xfId="845"/>
     <cellStyle name="Обычный 3 35" xfId="871"/>
+    <cellStyle name="Обычный 3 36" xfId="908"/>
+    <cellStyle name="Обычный 3 37" xfId="1054"/>
+    <cellStyle name="Обычный 3 38" xfId="1050"/>
+    <cellStyle name="Обычный 3 39" xfId="1046"/>
     <cellStyle name="Обычный 3 4" xfId="153"/>
+    <cellStyle name="Обычный 3 40" xfId="1086"/>
     <cellStyle name="Обычный 3 5" xfId="154"/>
     <cellStyle name="Обычный 3 6" xfId="155"/>
     <cellStyle name="Обычный 3 7" xfId="156"/>
     <cellStyle name="Обычный 3 8" xfId="157"/>
     <cellStyle name="Обычный 3 9" xfId="158"/>
     <cellStyle name="Обычный 4" xfId="159"/>
     <cellStyle name="Обычный 4 10" xfId="160"/>
     <cellStyle name="Обычный 4 2" xfId="10"/>
     <cellStyle name="Обычный 4 3" xfId="161"/>
     <cellStyle name="Обычный 4 4" xfId="162"/>
     <cellStyle name="Обычный 4 5" xfId="163"/>
     <cellStyle name="Обычный 4 6" xfId="164"/>
     <cellStyle name="Обычный 4 7" xfId="165"/>
     <cellStyle name="Обычный 4 8" xfId="166"/>
     <cellStyle name="Обычный 4 9" xfId="167"/>
     <cellStyle name="Обычный 4 9 2" xfId="168"/>
     <cellStyle name="Обычный 4 9 3" xfId="169"/>
     <cellStyle name="Обычный 5" xfId="2"/>
     <cellStyle name="Обычный 5 10" xfId="397"/>
     <cellStyle name="Обычный 5 11" xfId="432"/>
     <cellStyle name="Обычный 5 12" xfId="456"/>
     <cellStyle name="Обычный 5 13" xfId="466"/>
     <cellStyle name="Обычный 5 14" xfId="469"/>
     <cellStyle name="Обычный 5 15" xfId="472"/>
     <cellStyle name="Обычный 5 16" xfId="669"/>
     <cellStyle name="Обычный 5 17" xfId="722"/>
     <cellStyle name="Обычный 5 18" xfId="763"/>
     <cellStyle name="Обычный 5 19" xfId="801"/>
     <cellStyle name="Обычный 5 2" xfId="202"/>
     <cellStyle name="Обычный 5 2 10" xfId="458"/>
     <cellStyle name="Обычный 5 2 11" xfId="468"/>
     <cellStyle name="Обычный 5 2 12" xfId="471"/>
     <cellStyle name="Обычный 5 2 13" xfId="639"/>
     <cellStyle name="Обычный 5 2 14" xfId="692"/>
     <cellStyle name="Обычный 5 2 15" xfId="734"/>
     <cellStyle name="Обычный 5 2 16" xfId="774"/>
     <cellStyle name="Обычный 5 2 17" xfId="810"/>
     <cellStyle name="Обычный 5 2 18" xfId="842"/>
     <cellStyle name="Обычный 5 2 19" xfId="868"/>
     <cellStyle name="Обычный 5 2 2" xfId="170"/>
     <cellStyle name="Обычный 5 2 20" xfId="888"/>
     <cellStyle name="Обычный 5 2 21" xfId="898"/>
     <cellStyle name="Обычный 5 2 22" xfId="901"/>
+    <cellStyle name="Обычный 5 2 23" xfId="1049"/>
+    <cellStyle name="Обычный 5 2 24" xfId="1083"/>
+    <cellStyle name="Обычный 5 2 25" xfId="1103"/>
+    <cellStyle name="Обычный 5 2 26" xfId="1113"/>
+    <cellStyle name="Обычный 5 2 27" xfId="1116"/>
     <cellStyle name="Обычный 5 2 3" xfId="210"/>
     <cellStyle name="Обычный 5 2 4" xfId="209"/>
     <cellStyle name="Обычный 5 2 5" xfId="205"/>
     <cellStyle name="Обычный 5 2 6" xfId="206"/>
     <cellStyle name="Обычный 5 2 7" xfId="372"/>
     <cellStyle name="Обычный 5 2 8" xfId="412"/>
     <cellStyle name="Обычный 5 2 9" xfId="438"/>
     <cellStyle name="Обычный 5 20" xfId="834"/>
     <cellStyle name="Обычный 5 21" xfId="862"/>
     <cellStyle name="Обычный 5 22" xfId="886"/>
     <cellStyle name="Обычный 5 23" xfId="896"/>
     <cellStyle name="Обычный 5 24" xfId="899"/>
     <cellStyle name="Обычный 5 25" xfId="902"/>
+    <cellStyle name="Обычный 5 26" xfId="1072"/>
+    <cellStyle name="Обычный 5 27" xfId="1101"/>
+    <cellStyle name="Обычный 5 28" xfId="1111"/>
+    <cellStyle name="Обычный 5 29" xfId="1114"/>
     <cellStyle name="Обычный 5 3" xfId="171"/>
+    <cellStyle name="Обычный 5 30" xfId="1117"/>
     <cellStyle name="Обычный 5 4" xfId="172"/>
     <cellStyle name="Обычный 5 5" xfId="173"/>
     <cellStyle name="Обычный 5 6" xfId="212"/>
     <cellStyle name="Обычный 5 7" xfId="213"/>
     <cellStyle name="Обычный 5 8" xfId="214"/>
     <cellStyle name="Обычный 5 9" xfId="215"/>
     <cellStyle name="Обычный 6" xfId="203"/>
     <cellStyle name="Обычный 6 10" xfId="670"/>
     <cellStyle name="Обычный 6 11" xfId="723"/>
     <cellStyle name="Обычный 6 12" xfId="764"/>
     <cellStyle name="Обычный 6 13" xfId="802"/>
     <cellStyle name="Обычный 6 14" xfId="835"/>
     <cellStyle name="Обычный 6 15" xfId="863"/>
     <cellStyle name="Обычный 6 16" xfId="887"/>
     <cellStyle name="Обычный 6 17" xfId="897"/>
     <cellStyle name="Обычный 6 18" xfId="900"/>
     <cellStyle name="Обычный 6 19" xfId="903"/>
     <cellStyle name="Обычный 6 2" xfId="174"/>
+    <cellStyle name="Обычный 6 20" xfId="1073"/>
+    <cellStyle name="Обычный 6 21" xfId="1102"/>
+    <cellStyle name="Обычный 6 22" xfId="1112"/>
+    <cellStyle name="Обычный 6 23" xfId="1115"/>
+    <cellStyle name="Обычный 6 24" xfId="1118"/>
     <cellStyle name="Обычный 6 3" xfId="175"/>
     <cellStyle name="Обычный 6 4" xfId="398"/>
     <cellStyle name="Обычный 6 5" xfId="433"/>
     <cellStyle name="Обычный 6 6" xfId="457"/>
     <cellStyle name="Обычный 6 7" xfId="467"/>
     <cellStyle name="Обычный 6 8" xfId="470"/>
     <cellStyle name="Обычный 6 9" xfId="473"/>
     <cellStyle name="Обычный 7 2" xfId="176"/>
     <cellStyle name="Плохой 2" xfId="195"/>
     <cellStyle name="Пояснение 2" xfId="196"/>
     <cellStyle name="Примечание 2" xfId="197"/>
     <cellStyle name="Связанная ячейка 2" xfId="198"/>
     <cellStyle name="Текст предупреждения 2" xfId="199"/>
     <cellStyle name="Хороший 2" xfId="200"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2864,54 +3302,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE60"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="CU6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="CK6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="DG1" sqref="DG1:DG1048576"/>
+      <selection pane="bottomRight" activeCell="CO58" sqref="CO58"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.85546875" style="1" customWidth="1"/>
     <col min="2" max="73" width="10.140625" style="1" customWidth="1"/>
     <col min="74" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
@@ -2955,122 +3393,122 @@
       <c r="BA1" s="2"/>
       <c r="BB1" s="2"/>
       <c r="BC1" s="2"/>
       <c r="BD1" s="2"/>
       <c r="BE1" s="2"/>
       <c r="BF1" s="2"/>
       <c r="BG1" s="2"/>
       <c r="BH1" s="2"/>
       <c r="BI1" s="2"/>
       <c r="BJ1" s="2"/>
       <c r="BK1" s="2"/>
       <c r="BL1" s="2"/>
       <c r="BM1" s="2"/>
       <c r="BN1" s="2"/>
       <c r="BO1" s="2"/>
       <c r="BP1" s="2"/>
       <c r="BQ1" s="2"/>
       <c r="BR1" s="2"/>
       <c r="BS1" s="2"/>
       <c r="BT1" s="2"/>
       <c r="BU1" s="2"/>
       <c r="BV1" s="2"/>
       <c r="BW1" s="2"/>
     </row>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="A2" s="32" t="s">
+      <c r="A2" s="29" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="32"/>
-[...67 lines deleted...]
-      <c r="BR2" s="33"/>
+      <c r="B2" s="29"/>
+      <c r="C2" s="29"/>
+      <c r="D2" s="29"/>
+      <c r="E2" s="29"/>
+      <c r="F2" s="29"/>
+      <c r="G2" s="29"/>
+      <c r="H2" s="29"/>
+      <c r="I2" s="29"/>
+      <c r="J2" s="29"/>
+      <c r="K2" s="29"/>
+      <c r="L2" s="29"/>
+      <c r="M2" s="29"/>
+      <c r="N2" s="29"/>
+      <c r="O2" s="29"/>
+      <c r="P2" s="29"/>
+      <c r="Q2" s="29"/>
+      <c r="R2" s="29"/>
+      <c r="S2" s="29"/>
+      <c r="T2" s="29"/>
+      <c r="U2" s="29"/>
+      <c r="V2" s="29"/>
+      <c r="W2" s="29"/>
+      <c r="X2" s="29"/>
+      <c r="Y2" s="29"/>
+      <c r="Z2" s="29"/>
+      <c r="AA2" s="29"/>
+      <c r="AB2" s="29"/>
+      <c r="AC2" s="29"/>
+      <c r="AD2" s="29"/>
+      <c r="AE2" s="29"/>
+      <c r="AF2" s="29"/>
+      <c r="AG2" s="29"/>
+      <c r="AH2" s="29"/>
+      <c r="AI2" s="29"/>
+      <c r="AJ2" s="29"/>
+      <c r="AK2" s="29"/>
+      <c r="AL2" s="29"/>
+      <c r="AM2" s="29"/>
+      <c r="AN2" s="29"/>
+      <c r="AO2" s="29"/>
+      <c r="AP2" s="29"/>
+      <c r="AQ2" s="29"/>
+      <c r="AR2" s="29"/>
+      <c r="AS2" s="29"/>
+      <c r="AT2" s="29"/>
+      <c r="AU2" s="29"/>
+      <c r="AV2" s="29"/>
+      <c r="AW2" s="29"/>
+      <c r="AX2" s="29"/>
+      <c r="AY2" s="29"/>
+      <c r="AZ2" s="29"/>
+      <c r="BA2" s="29"/>
+      <c r="BB2" s="29"/>
+      <c r="BC2" s="29"/>
+      <c r="BD2" s="29"/>
+      <c r="BE2" s="29"/>
+      <c r="BF2" s="29"/>
+      <c r="BG2" s="29"/>
+      <c r="BH2" s="29"/>
+      <c r="BI2" s="29"/>
+      <c r="BJ2" s="30"/>
+      <c r="BK2" s="30"/>
+      <c r="BL2" s="30"/>
+      <c r="BM2" s="30"/>
+      <c r="BN2" s="30"/>
+      <c r="BO2" s="30"/>
+      <c r="BP2" s="30"/>
+      <c r="BQ2" s="30"/>
+      <c r="BR2" s="30"/>
       <c r="BS2" s="2"/>
       <c r="BT2" s="2"/>
       <c r="BU2" s="2"/>
       <c r="BV2" s="2"/>
       <c r="BW2" s="2"/>
     </row>
     <row r="3" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="31"/>
       <c r="K3" s="31"/>
       <c r="L3" s="31"/>
       <c r="M3" s="31"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
@@ -3161,51 +3599,51 @@
       <c r="CM3" s="6"/>
       <c r="CN3" s="6"/>
       <c r="CO3" s="6"/>
       <c r="CP3" s="28" t="s">
         <v>13</v>
       </c>
       <c r="CQ3" s="28"/>
       <c r="CR3" s="28"/>
       <c r="CS3" s="28"/>
       <c r="CT3" s="6"/>
       <c r="CU3" s="6"/>
       <c r="CV3" s="6"/>
       <c r="CW3" s="6"/>
       <c r="CX3" s="6"/>
       <c r="CY3" s="6"/>
       <c r="CZ3" s="6"/>
       <c r="DA3" s="6"/>
       <c r="DB3" s="28" t="s">
         <v>13</v>
       </c>
       <c r="DC3" s="28"/>
       <c r="DD3" s="28"/>
       <c r="DE3" s="28"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="29"/>
+      <c r="A4" s="32"/>
       <c r="B4" s="25" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="26"/>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="26"/>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
       <c r="K4" s="26"/>
       <c r="L4" s="26"/>
       <c r="M4" s="27"/>
       <c r="N4" s="25" t="s">
         <v>14</v>
       </c>
       <c r="O4" s="26"/>
       <c r="P4" s="26"/>
       <c r="Q4" s="26"/>
       <c r="R4" s="26"/>
       <c r="S4" s="26"/>
       <c r="T4" s="26"/>
       <c r="U4" s="26"/>
       <c r="V4" s="26"/>
@@ -3290,51 +3728,51 @@
       <c r="CK4" s="26"/>
       <c r="CL4" s="26"/>
       <c r="CM4" s="26"/>
       <c r="CN4" s="26"/>
       <c r="CO4" s="26"/>
       <c r="CP4" s="26"/>
       <c r="CQ4" s="26"/>
       <c r="CR4" s="26"/>
       <c r="CS4" s="27"/>
       <c r="CT4" s="25" t="s">
         <v>35</v>
       </c>
       <c r="CU4" s="26"/>
       <c r="CV4" s="26"/>
       <c r="CW4" s="26"/>
       <c r="CX4" s="26"/>
       <c r="CY4" s="26"/>
       <c r="CZ4" s="26"/>
       <c r="DA4" s="26"/>
       <c r="DB4" s="26"/>
       <c r="DC4" s="26"/>
       <c r="DD4" s="26"/>
       <c r="DE4" s="27"/>
     </row>
     <row r="5" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A5" s="30"/>
+      <c r="A5" s="33"/>
       <c r="B5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -3917,51 +4355,53 @@
       </c>
       <c r="CO6" s="15">
         <v>2686.0929927490429</v>
       </c>
       <c r="CP6" s="13">
         <v>8024.8315145107608</v>
       </c>
       <c r="CQ6" s="13">
         <v>3805.2049080973543</v>
       </c>
       <c r="CR6" s="13">
         <v>4738.9815080227263</v>
       </c>
       <c r="CS6" s="13">
         <v>6353.2584739912481</v>
       </c>
       <c r="CT6" s="17">
         <v>2190.4</v>
       </c>
       <c r="CU6" s="13">
         <v>3265.6</v>
       </c>
       <c r="CV6" s="13">
         <v>1825.6</v>
       </c>
-      <c r="CW6" s="13"/>
+      <c r="CW6" s="13">
+        <v>3487</v>
+      </c>
       <c r="CX6" s="14"/>
       <c r="CY6" s="15"/>
       <c r="CZ6" s="15"/>
       <c r="DA6" s="15"/>
       <c r="DB6" s="13"/>
       <c r="DC6" s="13"/>
       <c r="DD6" s="13"/>
       <c r="DE6" s="13"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="13">
         <v>29.860530326379116</v>
       </c>
       <c r="C7" s="13">
         <v>39.731522201940095</v>
       </c>
       <c r="D7" s="13">
         <v>30.142818702371731</v>
       </c>
       <c r="E7" s="13">
         <v>27.161759609323752</v>
       </c>
@@ -4228,51 +4668,53 @@
       </c>
       <c r="CO7" s="15">
         <v>28.562132275953925</v>
       </c>
       <c r="CP7" s="13">
         <v>89.007928303705114</v>
       </c>
       <c r="CQ7" s="13">
         <v>32.147482452260974</v>
       </c>
       <c r="CR7" s="13">
         <v>396.45677408941498</v>
       </c>
       <c r="CS7" s="13">
         <v>393.93138724728033</v>
       </c>
       <c r="CT7" s="17">
         <v>20.100000000000001</v>
       </c>
       <c r="CU7" s="13">
         <v>76</v>
       </c>
       <c r="CV7" s="13">
         <v>48.3</v>
       </c>
-      <c r="CW7" s="13"/>
+      <c r="CW7" s="13">
+        <v>89.2</v>
+      </c>
       <c r="CX7" s="13"/>
       <c r="CY7" s="13"/>
       <c r="CZ7" s="15"/>
       <c r="DA7" s="15"/>
       <c r="DB7" s="13"/>
       <c r="DC7" s="13"/>
       <c r="DD7" s="13"/>
       <c r="DE7" s="13"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="13">
         <v>14.031453058197364</v>
       </c>
       <c r="C8" s="13">
         <v>25.775866392598239</v>
       </c>
       <c r="D8" s="13">
         <v>14.795211816363942</v>
       </c>
       <c r="E8" s="13">
         <v>40.958026187884393</v>
       </c>
@@ -4539,51 +4981,53 @@
       </c>
       <c r="CO8" s="15">
         <v>46.537073703560559</v>
       </c>
       <c r="CP8" s="13">
         <v>223.0531608779489</v>
       </c>
       <c r="CQ8" s="13">
         <v>81.652985980224457</v>
       </c>
       <c r="CR8" s="13">
         <v>245.19104633262603</v>
       </c>
       <c r="CS8" s="13">
         <v>391.53163474254535</v>
       </c>
       <c r="CT8" s="17">
         <v>25.1</v>
       </c>
       <c r="CU8" s="13">
         <v>74.8</v>
       </c>
       <c r="CV8" s="13">
         <v>54.7</v>
       </c>
-      <c r="CW8" s="13"/>
+      <c r="CW8" s="13">
+        <v>196.4</v>
+      </c>
       <c r="CX8" s="13"/>
       <c r="CY8" s="13"/>
       <c r="CZ8" s="15"/>
       <c r="DA8" s="15"/>
       <c r="DB8" s="13"/>
       <c r="DC8" s="13"/>
       <c r="DD8" s="13"/>
       <c r="DE8" s="13"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="13">
         <v>142.59386375063315</v>
       </c>
       <c r="C9" s="12">
         <v>190.8895100563698</v>
       </c>
       <c r="D9" s="13">
         <v>62.807781940490095</v>
       </c>
       <c r="E9" s="13">
         <v>129.61140712819511</v>
       </c>
@@ -4850,51 +5294,53 @@
       </c>
       <c r="CO9" s="15">
         <v>325.38801993966035</v>
       </c>
       <c r="CP9" s="13">
         <v>939.28648262010017</v>
       </c>
       <c r="CQ9" s="13">
         <v>510.29685243503081</v>
       </c>
       <c r="CR9" s="13">
         <v>568.38076913215491</v>
       </c>
       <c r="CS9" s="13">
         <v>801.72729081324917</v>
       </c>
       <c r="CT9" s="17">
         <v>197.4</v>
       </c>
       <c r="CU9" s="13">
         <v>376.7</v>
       </c>
       <c r="CV9" s="13">
         <v>132.1</v>
       </c>
-      <c r="CW9" s="13"/>
+      <c r="CW9" s="13">
+        <v>367.9</v>
+      </c>
       <c r="CX9" s="13"/>
       <c r="CY9" s="13"/>
       <c r="CZ9" s="15"/>
       <c r="DA9" s="15"/>
       <c r="DB9" s="13"/>
       <c r="DC9" s="13"/>
       <c r="DD9" s="13"/>
       <c r="DE9" s="13"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="20">
         <v>97.507561185125837</v>
       </c>
       <c r="C10" s="20">
         <v>110.60978578647573</v>
       </c>
       <c r="D10" s="20">
         <v>45.047162361350644</v>
       </c>
       <c r="E10" s="20">
         <v>85.124969117949504</v>
       </c>
@@ -5161,51 +5607,53 @@
       </c>
       <c r="CO10" s="15">
         <v>348.10612464651206</v>
       </c>
       <c r="CP10" s="13">
         <v>1678.2760632435152</v>
       </c>
       <c r="CQ10" s="13">
         <v>616.88790814969911</v>
       </c>
       <c r="CR10" s="13">
         <v>563.22211149724478</v>
       </c>
       <c r="CS10" s="13">
         <v>996.39674269642023</v>
       </c>
       <c r="CT10" s="17">
         <v>249.2</v>
       </c>
       <c r="CU10" s="13">
         <v>360.4</v>
       </c>
       <c r="CV10" s="20">
         <v>201.1</v>
       </c>
-      <c r="CW10" s="20"/>
+      <c r="CW10" s="20">
+        <v>610</v>
+      </c>
       <c r="CX10" s="20"/>
       <c r="CY10" s="13"/>
       <c r="CZ10" s="15"/>
       <c r="DA10" s="15"/>
       <c r="DB10" s="13"/>
       <c r="DC10" s="13"/>
       <c r="DD10" s="13"/>
       <c r="DE10" s="13"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="13">
         <v>289.29254677614063</v>
       </c>
       <c r="C11" s="13">
         <v>341.46161396509206</v>
       </c>
       <c r="D11" s="13">
         <v>106.53213352489146</v>
       </c>
       <c r="E11" s="13">
         <v>214.2037068266599</v>
       </c>
@@ -5472,51 +5920,53 @@
       </c>
       <c r="CO11" s="15">
         <v>527.56704702016918</v>
       </c>
       <c r="CP11" s="13">
         <v>2466.8795080992804</v>
       </c>
       <c r="CQ11" s="13">
         <v>934.15286502497577</v>
       </c>
       <c r="CR11" s="13">
         <v>751.12932341045587</v>
       </c>
       <c r="CS11" s="13">
         <v>1317.5341069665201</v>
       </c>
       <c r="CT11" s="17">
         <v>441.6</v>
       </c>
       <c r="CU11" s="13">
         <v>708.1</v>
       </c>
       <c r="CV11" s="13">
         <v>325</v>
       </c>
-      <c r="CW11" s="13"/>
+      <c r="CW11" s="13">
+        <v>599.29999999999995</v>
+      </c>
       <c r="CX11" s="13"/>
       <c r="CY11" s="13"/>
       <c r="CZ11" s="15"/>
       <c r="DA11" s="15"/>
       <c r="DB11" s="13"/>
       <c r="DC11" s="13"/>
       <c r="DD11" s="13"/>
       <c r="DE11" s="13"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="13">
         <v>52.795964781943972</v>
       </c>
       <c r="C12" s="13">
         <v>70.31184328247852</v>
       </c>
       <c r="D12" s="13">
         <v>41.627937661537786</v>
       </c>
       <c r="E12" s="13">
         <v>55.725522934630362</v>
       </c>
@@ -5783,51 +6233,53 @@
       </c>
       <c r="CO12" s="15">
         <v>666.23409079091118</v>
       </c>
       <c r="CP12" s="13">
         <v>1287.3947864100214</v>
       </c>
       <c r="CQ12" s="13">
         <v>803.21765096900049</v>
       </c>
       <c r="CR12" s="13">
         <v>1042.0158052294219</v>
       </c>
       <c r="CS12" s="13">
         <v>1420.2624944442755</v>
       </c>
       <c r="CT12" s="17">
         <v>718.9</v>
       </c>
       <c r="CU12" s="13">
         <v>922.5</v>
       </c>
       <c r="CV12" s="13">
         <v>887.4</v>
       </c>
-      <c r="CW12" s="13"/>
+      <c r="CW12" s="13">
+        <v>771.8</v>
+      </c>
       <c r="CX12" s="13"/>
       <c r="CY12" s="13"/>
       <c r="CZ12" s="15"/>
       <c r="DA12" s="15"/>
       <c r="DB12" s="13"/>
       <c r="DC12" s="13"/>
       <c r="DD12" s="13"/>
       <c r="DE12" s="13"/>
     </row>
     <row r="13" spans="1:109" ht="12" customHeight="1">
       <c r="A13" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="13">
         <v>74.983476189006808</v>
       </c>
       <c r="C13" s="13">
         <v>100.991485539461</v>
       </c>
       <c r="D13" s="13">
         <v>64.731598090799139</v>
       </c>
       <c r="E13" s="13">
         <v>72.160754919554563</v>
       </c>
@@ -6094,51 +6546,53 @@
       </c>
       <c r="CO13" s="15">
         <v>743.69850437227581</v>
       </c>
       <c r="CP13" s="13">
         <v>1340.9335849561908</v>
       </c>
       <c r="CQ13" s="13">
         <v>826.849163086163</v>
       </c>
       <c r="CR13" s="16">
         <v>1172.5856783314073</v>
       </c>
       <c r="CS13" s="13">
         <v>1031.874817080957</v>
       </c>
       <c r="CT13" s="17">
         <v>538</v>
       </c>
       <c r="CU13" s="13">
         <v>747</v>
       </c>
       <c r="CV13" s="13">
         <v>177.1</v>
       </c>
-      <c r="CW13" s="13"/>
+      <c r="CW13" s="13">
+        <v>852.5</v>
+      </c>
       <c r="CX13" s="13"/>
       <c r="CY13" s="13"/>
       <c r="CZ13" s="15"/>
       <c r="DA13" s="15"/>
       <c r="DB13" s="13"/>
       <c r="DC13" s="13"/>
       <c r="DD13" s="16"/>
       <c r="DE13" s="13"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
@@ -6182,122 +6636,122 @@
       <c r="BA14" s="2"/>
       <c r="BB14" s="2"/>
       <c r="BC14" s="2"/>
       <c r="BD14" s="2"/>
       <c r="BE14" s="2"/>
       <c r="BF14" s="2"/>
       <c r="BG14" s="2"/>
       <c r="BH14" s="2"/>
       <c r="BI14" s="2"/>
       <c r="BJ14" s="2"/>
       <c r="BK14" s="2"/>
       <c r="BL14" s="2"/>
       <c r="BM14" s="3"/>
       <c r="BN14" s="2"/>
       <c r="BO14" s="2"/>
       <c r="BP14" s="2"/>
       <c r="BQ14" s="2"/>
       <c r="BR14" s="2"/>
       <c r="BS14" s="3"/>
       <c r="BT14" s="2"/>
       <c r="BU14" s="2"/>
       <c r="BV14" s="2"/>
       <c r="BW14" s="2"/>
     </row>
     <row r="15" spans="1:109" ht="21" customHeight="1">
-      <c r="A15" s="32" t="s">
+      <c r="A15" s="29" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="32"/>
-[...67 lines deleted...]
-      <c r="BR15" s="33"/>
+      <c r="B15" s="29"/>
+      <c r="C15" s="29"/>
+      <c r="D15" s="29"/>
+      <c r="E15" s="29"/>
+      <c r="F15" s="29"/>
+      <c r="G15" s="29"/>
+      <c r="H15" s="29"/>
+      <c r="I15" s="29"/>
+      <c r="J15" s="29"/>
+      <c r="K15" s="29"/>
+      <c r="L15" s="29"/>
+      <c r="M15" s="29"/>
+      <c r="N15" s="29"/>
+      <c r="O15" s="29"/>
+      <c r="P15" s="29"/>
+      <c r="Q15" s="29"/>
+      <c r="R15" s="29"/>
+      <c r="S15" s="29"/>
+      <c r="T15" s="29"/>
+      <c r="U15" s="29"/>
+      <c r="V15" s="29"/>
+      <c r="W15" s="29"/>
+      <c r="X15" s="29"/>
+      <c r="Y15" s="29"/>
+      <c r="Z15" s="29"/>
+      <c r="AA15" s="29"/>
+      <c r="AB15" s="29"/>
+      <c r="AC15" s="29"/>
+      <c r="AD15" s="29"/>
+      <c r="AE15" s="29"/>
+      <c r="AF15" s="29"/>
+      <c r="AG15" s="29"/>
+      <c r="AH15" s="29"/>
+      <c r="AI15" s="29"/>
+      <c r="AJ15" s="29"/>
+      <c r="AK15" s="29"/>
+      <c r="AL15" s="29"/>
+      <c r="AM15" s="29"/>
+      <c r="AN15" s="29"/>
+      <c r="AO15" s="29"/>
+      <c r="AP15" s="29"/>
+      <c r="AQ15" s="29"/>
+      <c r="AR15" s="29"/>
+      <c r="AS15" s="29"/>
+      <c r="AT15" s="29"/>
+      <c r="AU15" s="29"/>
+      <c r="AV15" s="29"/>
+      <c r="AW15" s="29"/>
+      <c r="AX15" s="29"/>
+      <c r="AY15" s="29"/>
+      <c r="AZ15" s="29"/>
+      <c r="BA15" s="29"/>
+      <c r="BB15" s="29"/>
+      <c r="BC15" s="29"/>
+      <c r="BD15" s="29"/>
+      <c r="BE15" s="29"/>
+      <c r="BF15" s="29"/>
+      <c r="BG15" s="29"/>
+      <c r="BH15" s="29"/>
+      <c r="BI15" s="29"/>
+      <c r="BJ15" s="30"/>
+      <c r="BK15" s="30"/>
+      <c r="BL15" s="30"/>
+      <c r="BM15" s="30"/>
+      <c r="BN15" s="30"/>
+      <c r="BO15" s="30"/>
+      <c r="BP15" s="30"/>
+      <c r="BQ15" s="30"/>
+      <c r="BR15" s="30"/>
       <c r="BS15" s="2"/>
       <c r="BT15" s="2"/>
       <c r="BU15" s="2"/>
       <c r="BV15" s="2"/>
       <c r="BW15" s="2"/>
     </row>
     <row r="16" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="31"/>
       <c r="K16" s="31"/>
       <c r="L16" s="31"/>
       <c r="M16" s="31"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
@@ -6388,51 +6842,51 @@
       <c r="CM16" s="6"/>
       <c r="CN16" s="6"/>
       <c r="CO16" s="6"/>
       <c r="CP16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="CQ16" s="28"/>
       <c r="CR16" s="28"/>
       <c r="CS16" s="28"/>
       <c r="CT16" s="6"/>
       <c r="CU16" s="6"/>
       <c r="CV16" s="6"/>
       <c r="CW16" s="6"/>
       <c r="CX16" s="6"/>
       <c r="CY16" s="6"/>
       <c r="CZ16" s="6"/>
       <c r="DA16" s="6"/>
       <c r="DB16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="DC16" s="28"/>
       <c r="DD16" s="28"/>
       <c r="DE16" s="28"/>
     </row>
     <row r="17" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A17" s="29"/>
+      <c r="A17" s="32"/>
       <c r="B17" s="25" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="26"/>
       <c r="D17" s="26"/>
       <c r="E17" s="26"/>
       <c r="F17" s="26"/>
       <c r="G17" s="26"/>
       <c r="H17" s="26"/>
       <c r="I17" s="26"/>
       <c r="J17" s="26"/>
       <c r="K17" s="26"/>
       <c r="L17" s="26"/>
       <c r="M17" s="27"/>
       <c r="N17" s="25" t="s">
         <v>14</v>
       </c>
       <c r="O17" s="26"/>
       <c r="P17" s="26"/>
       <c r="Q17" s="26"/>
       <c r="R17" s="26"/>
       <c r="S17" s="26"/>
       <c r="T17" s="26"/>
       <c r="U17" s="26"/>
       <c r="V17" s="26"/>
@@ -6517,51 +6971,51 @@
       <c r="CK17" s="26"/>
       <c r="CL17" s="26"/>
       <c r="CM17" s="26"/>
       <c r="CN17" s="26"/>
       <c r="CO17" s="26"/>
       <c r="CP17" s="26"/>
       <c r="CQ17" s="26"/>
       <c r="CR17" s="26"/>
       <c r="CS17" s="27"/>
       <c r="CT17" s="25" t="s">
         <v>35</v>
       </c>
       <c r="CU17" s="26"/>
       <c r="CV17" s="26"/>
       <c r="CW17" s="26"/>
       <c r="CX17" s="26"/>
       <c r="CY17" s="26"/>
       <c r="CZ17" s="26"/>
       <c r="DA17" s="26"/>
       <c r="DB17" s="26"/>
       <c r="DC17" s="26"/>
       <c r="DD17" s="26"/>
       <c r="DE17" s="27"/>
     </row>
     <row r="18" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A18" s="30"/>
+      <c r="A18" s="33"/>
       <c r="B18" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I18" s="10" t="s">
         <v>5</v>
       </c>
       <c r="J18" s="10" t="s">
@@ -7144,51 +7598,53 @@
       </c>
       <c r="CO19" s="15">
         <v>2545.7501594157097</v>
       </c>
       <c r="CP19" s="13">
         <v>7884.4886811774286</v>
       </c>
       <c r="CQ19" s="13">
         <v>3664.8620747640211</v>
       </c>
       <c r="CR19" s="13">
         <v>4598.6386746893922</v>
       </c>
       <c r="CS19" s="13">
         <v>6212.9156406579141</v>
       </c>
       <c r="CT19" s="17">
         <v>2050</v>
       </c>
       <c r="CU19" s="13">
         <v>3125.3</v>
       </c>
       <c r="CV19" s="13">
         <v>1552.8</v>
       </c>
-      <c r="CW19" s="13"/>
+      <c r="CW19" s="13">
+        <v>2983</v>
+      </c>
       <c r="CX19" s="14"/>
       <c r="CY19" s="15"/>
       <c r="CZ19" s="15"/>
       <c r="DA19" s="15"/>
       <c r="DB19" s="13"/>
       <c r="DC19" s="13"/>
       <c r="DD19" s="13"/>
       <c r="DE19" s="13"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="13">
         <v>29.860530326379116</v>
       </c>
       <c r="C20" s="13">
         <v>39.731522201940095</v>
       </c>
       <c r="D20" s="13">
         <v>30.142818702371731</v>
       </c>
       <c r="E20" s="13">
         <v>27.161759609323752</v>
       </c>
@@ -7455,51 +7911,53 @@
       </c>
       <c r="CO20" s="15">
         <v>26.433398942620592</v>
       </c>
       <c r="CP20" s="13">
         <v>86.879194970371785</v>
       </c>
       <c r="CQ20" s="13">
         <v>30.018749118927637</v>
       </c>
       <c r="CR20" s="13">
         <v>394.32804075608163</v>
       </c>
       <c r="CS20" s="13">
         <v>391.80265391394698</v>
       </c>
       <c r="CT20" s="17">
         <v>18</v>
       </c>
       <c r="CU20" s="13">
         <v>73.900000000000006</v>
       </c>
       <c r="CV20" s="13">
         <v>46.2</v>
       </c>
-      <c r="CW20" s="13"/>
+      <c r="CW20" s="13">
+        <v>36.1</v>
+      </c>
       <c r="CX20" s="13"/>
       <c r="CY20" s="13"/>
       <c r="CZ20" s="15"/>
       <c r="DA20" s="15"/>
       <c r="DB20" s="13"/>
       <c r="DC20" s="13"/>
       <c r="DD20" s="13"/>
       <c r="DE20" s="13"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="13">
         <v>14.031453058197364</v>
       </c>
       <c r="C21" s="13">
         <v>25.775866392598239</v>
       </c>
       <c r="D21" s="13">
         <v>14.795211816363942</v>
       </c>
       <c r="E21" s="13">
         <v>40.958026187884393</v>
       </c>
@@ -7766,51 +8224,53 @@
       </c>
       <c r="CO21" s="15">
         <v>46.207157036893889</v>
       </c>
       <c r="CP21" s="13">
         <v>222.72324421128224</v>
       </c>
       <c r="CQ21" s="13">
         <v>81.323069313557795</v>
       </c>
       <c r="CR21" s="13">
         <v>244.86112966595937</v>
       </c>
       <c r="CS21" s="13">
         <v>391.20171807587866</v>
       </c>
       <c r="CT21" s="17">
         <v>24.8</v>
       </c>
       <c r="CU21" s="13">
         <v>74.5</v>
       </c>
       <c r="CV21" s="13">
         <v>54.4</v>
       </c>
-      <c r="CW21" s="13"/>
+      <c r="CW21" s="13">
+        <v>195.2</v>
+      </c>
       <c r="CX21" s="13"/>
       <c r="CY21" s="13"/>
       <c r="CZ21" s="15"/>
       <c r="DA21" s="15"/>
       <c r="DB21" s="13"/>
       <c r="DC21" s="13"/>
       <c r="DD21" s="13"/>
       <c r="DE21" s="13"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="13">
         <v>142.59386375063315</v>
       </c>
       <c r="C22" s="13">
         <v>190.8895100563698</v>
       </c>
       <c r="D22" s="13">
         <v>62.807781940490095</v>
       </c>
       <c r="E22" s="13">
         <v>129.61140712819511</v>
       </c>
@@ -8077,51 +8537,53 @@
       </c>
       <c r="CO22" s="15">
         <v>325.29534493966037</v>
       </c>
       <c r="CP22" s="13">
         <v>939.19380762010019</v>
       </c>
       <c r="CQ22" s="13">
         <v>510.20417743503083</v>
       </c>
       <c r="CR22" s="13">
         <v>568.28809413215492</v>
       </c>
       <c r="CS22" s="13">
         <v>801.63461581324918</v>
       </c>
       <c r="CT22" s="17">
         <v>197.3</v>
       </c>
       <c r="CU22" s="13">
         <v>376.6</v>
       </c>
       <c r="CV22" s="13">
         <v>131.69999999999999</v>
       </c>
-      <c r="CW22" s="13"/>
+      <c r="CW22" s="13">
+        <v>367.7</v>
+      </c>
       <c r="CX22" s="13"/>
       <c r="CY22" s="13"/>
       <c r="CZ22" s="15"/>
       <c r="DA22" s="15"/>
       <c r="DB22" s="13"/>
       <c r="DC22" s="13"/>
       <c r="DD22" s="13"/>
       <c r="DE22" s="13"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="20">
         <v>97.507561185125837</v>
       </c>
       <c r="C23" s="20">
         <v>110.60978578647573</v>
       </c>
       <c r="D23" s="20">
         <v>45.047162361350644</v>
       </c>
       <c r="E23" s="20">
         <v>85.124969117949504</v>
       </c>
@@ -8388,51 +8850,53 @@
       </c>
       <c r="CO23" s="15">
         <v>251.09045797984541</v>
       </c>
       <c r="CP23" s="13">
         <v>1581.2603965768485</v>
       </c>
       <c r="CQ23" s="13">
         <v>519.87224148303255</v>
       </c>
       <c r="CR23" s="13">
         <v>466.20644483057811</v>
       </c>
       <c r="CS23" s="13">
         <v>899.38107602975367</v>
       </c>
       <c r="CT23" s="17">
         <v>152.19999999999999</v>
       </c>
       <c r="CU23" s="13">
         <v>263.39999999999998</v>
       </c>
       <c r="CV23" s="20">
         <v>116.9</v>
       </c>
-      <c r="CW23" s="20"/>
+      <c r="CW23" s="20">
+        <v>353</v>
+      </c>
       <c r="CX23" s="20"/>
       <c r="CY23" s="13"/>
       <c r="CZ23" s="15"/>
       <c r="DA23" s="15"/>
       <c r="DB23" s="13"/>
       <c r="DC23" s="13"/>
       <c r="DD23" s="13"/>
       <c r="DE23" s="13"/>
     </row>
     <row r="24" spans="1:109" ht="13.5" customHeight="1">
       <c r="A24" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="13">
         <v>289.29254677614063</v>
       </c>
       <c r="C24" s="13">
         <v>341.46161396509206</v>
       </c>
       <c r="D24" s="13">
         <v>106.53213352489146</v>
       </c>
       <c r="E24" s="13">
         <v>214.2037068266599</v>
       </c>
@@ -8699,51 +9163,53 @@
       </c>
       <c r="CO24" s="15">
         <v>527.47093035350247</v>
       </c>
       <c r="CP24" s="13">
         <v>2466.7833914326138</v>
       </c>
       <c r="CQ24" s="13">
         <v>934.05674835830905</v>
       </c>
       <c r="CR24" s="13">
         <v>751.03320674378915</v>
       </c>
       <c r="CS24" s="13">
         <v>1317.4379902998535</v>
       </c>
       <c r="CT24" s="17">
         <v>441.5</v>
       </c>
       <c r="CU24" s="13">
         <v>708</v>
       </c>
       <c r="CV24" s="13">
         <v>269.3</v>
       </c>
-      <c r="CW24" s="13"/>
+      <c r="CW24" s="13">
+        <v>577.4</v>
+      </c>
       <c r="CX24" s="13"/>
       <c r="CY24" s="13"/>
       <c r="CZ24" s="15"/>
       <c r="DA24" s="15"/>
       <c r="DB24" s="13"/>
       <c r="DC24" s="13"/>
       <c r="DD24" s="13"/>
       <c r="DE24" s="13"/>
     </row>
     <row r="25" spans="1:109" ht="15" customHeight="1">
       <c r="A25" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="13">
         <v>52.795964781943972</v>
       </c>
       <c r="C25" s="13">
         <v>70.31184328247852</v>
       </c>
       <c r="D25" s="13">
         <v>41.627937661537786</v>
       </c>
       <c r="E25" s="13">
         <v>55.725522934630362</v>
       </c>
@@ -9010,51 +9476,53 @@
       </c>
       <c r="CO25" s="15">
         <v>666.23409079091118</v>
       </c>
       <c r="CP25" s="13">
         <v>1287.3947864100214</v>
       </c>
       <c r="CQ25" s="13">
         <v>803.21765096900049</v>
       </c>
       <c r="CR25" s="13">
         <v>1042.0158052294219</v>
       </c>
       <c r="CS25" s="13">
         <v>1420.2624944442755</v>
       </c>
       <c r="CT25" s="17">
         <v>718.9</v>
       </c>
       <c r="CU25" s="13">
         <v>922.5</v>
       </c>
       <c r="CV25" s="13">
         <v>797.9</v>
       </c>
-      <c r="CW25" s="13"/>
+      <c r="CW25" s="13">
+        <v>736.6</v>
+      </c>
       <c r="CX25" s="13"/>
       <c r="CY25" s="13"/>
       <c r="CZ25" s="15"/>
       <c r="DA25" s="15"/>
       <c r="DB25" s="13"/>
       <c r="DC25" s="13"/>
       <c r="DD25" s="13"/>
       <c r="DE25" s="13"/>
     </row>
     <row r="26" spans="1:109" ht="14.25" customHeight="1">
       <c r="A26" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="13">
         <v>74.983476189006808</v>
       </c>
       <c r="C26" s="13">
         <v>100.991485539461</v>
       </c>
       <c r="D26" s="13">
         <v>64.731598090799139</v>
       </c>
       <c r="E26" s="13">
         <v>72.160754919554563</v>
       </c>
@@ -9321,51 +9789,53 @@
       </c>
       <c r="CO26" s="15">
         <v>703.01877937227584</v>
       </c>
       <c r="CP26" s="13">
         <v>1300.2538599561908</v>
       </c>
       <c r="CQ26" s="13">
         <v>786.16943808616304</v>
       </c>
       <c r="CR26" s="16">
         <v>1131.9059533314073</v>
       </c>
       <c r="CS26" s="13">
         <v>991.19509208095701</v>
       </c>
       <c r="CT26" s="17">
         <v>497.3</v>
       </c>
       <c r="CU26" s="13">
         <v>706.3</v>
       </c>
       <c r="CV26" s="13">
         <v>136.4</v>
       </c>
-      <c r="CW26" s="13"/>
+      <c r="CW26" s="13">
+        <v>717</v>
+      </c>
       <c r="CX26" s="13"/>
       <c r="CY26" s="13"/>
       <c r="CZ26" s="15"/>
       <c r="DA26" s="15"/>
       <c r="DB26" s="13"/>
       <c r="DC26" s="13"/>
       <c r="DD26" s="16"/>
       <c r="DE26" s="13"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
@@ -9409,122 +9879,122 @@
       <c r="BA27" s="2"/>
       <c r="BB27" s="2"/>
       <c r="BC27" s="2"/>
       <c r="BD27" s="2"/>
       <c r="BE27" s="2"/>
       <c r="BF27" s="2"/>
       <c r="BG27" s="2"/>
       <c r="BH27" s="2"/>
       <c r="BI27" s="2"/>
       <c r="BJ27" s="2"/>
       <c r="BK27" s="2"/>
       <c r="BL27" s="2"/>
       <c r="BM27" s="3"/>
       <c r="BN27" s="2"/>
       <c r="BO27" s="2"/>
       <c r="BP27" s="2"/>
       <c r="BQ27" s="2"/>
       <c r="BR27" s="2"/>
       <c r="BS27" s="2"/>
       <c r="BT27" s="2"/>
       <c r="BU27" s="2"/>
       <c r="BV27" s="2"/>
       <c r="BW27" s="2"/>
     </row>
     <row r="28" spans="1:109" ht="21" customHeight="1">
-      <c r="A28" s="32" t="s">
+      <c r="A28" s="29" t="s">
         <v>31</v>
       </c>
-      <c r="B28" s="32"/>
-[...67 lines deleted...]
-      <c r="BR28" s="33"/>
+      <c r="B28" s="29"/>
+      <c r="C28" s="29"/>
+      <c r="D28" s="29"/>
+      <c r="E28" s="29"/>
+      <c r="F28" s="29"/>
+      <c r="G28" s="29"/>
+      <c r="H28" s="29"/>
+      <c r="I28" s="29"/>
+      <c r="J28" s="29"/>
+      <c r="K28" s="29"/>
+      <c r="L28" s="29"/>
+      <c r="M28" s="29"/>
+      <c r="N28" s="29"/>
+      <c r="O28" s="29"/>
+      <c r="P28" s="29"/>
+      <c r="Q28" s="29"/>
+      <c r="R28" s="29"/>
+      <c r="S28" s="29"/>
+      <c r="T28" s="29"/>
+      <c r="U28" s="29"/>
+      <c r="V28" s="29"/>
+      <c r="W28" s="29"/>
+      <c r="X28" s="29"/>
+      <c r="Y28" s="29"/>
+      <c r="Z28" s="29"/>
+      <c r="AA28" s="29"/>
+      <c r="AB28" s="29"/>
+      <c r="AC28" s="29"/>
+      <c r="AD28" s="29"/>
+      <c r="AE28" s="29"/>
+      <c r="AF28" s="29"/>
+      <c r="AG28" s="29"/>
+      <c r="AH28" s="29"/>
+      <c r="AI28" s="29"/>
+      <c r="AJ28" s="29"/>
+      <c r="AK28" s="29"/>
+      <c r="AL28" s="29"/>
+      <c r="AM28" s="29"/>
+      <c r="AN28" s="29"/>
+      <c r="AO28" s="29"/>
+      <c r="AP28" s="29"/>
+      <c r="AQ28" s="29"/>
+      <c r="AR28" s="29"/>
+      <c r="AS28" s="29"/>
+      <c r="AT28" s="29"/>
+      <c r="AU28" s="29"/>
+      <c r="AV28" s="29"/>
+      <c r="AW28" s="29"/>
+      <c r="AX28" s="29"/>
+      <c r="AY28" s="29"/>
+      <c r="AZ28" s="29"/>
+      <c r="BA28" s="29"/>
+      <c r="BB28" s="29"/>
+      <c r="BC28" s="29"/>
+      <c r="BD28" s="29"/>
+      <c r="BE28" s="29"/>
+      <c r="BF28" s="29"/>
+      <c r="BG28" s="29"/>
+      <c r="BH28" s="29"/>
+      <c r="BI28" s="29"/>
+      <c r="BJ28" s="30"/>
+      <c r="BK28" s="30"/>
+      <c r="BL28" s="30"/>
+      <c r="BM28" s="30"/>
+      <c r="BN28" s="30"/>
+      <c r="BO28" s="30"/>
+      <c r="BP28" s="30"/>
+      <c r="BQ28" s="30"/>
+      <c r="BR28" s="30"/>
       <c r="BS28" s="2"/>
       <c r="BT28" s="2"/>
       <c r="BU28" s="2"/>
       <c r="BV28" s="2"/>
       <c r="BW28" s="2"/>
     </row>
     <row r="29" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A29" s="6"/>
       <c r="B29" s="6"/>
       <c r="C29" s="6"/>
       <c r="D29" s="6"/>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="6"/>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="31"/>
       <c r="K29" s="31"/>
       <c r="L29" s="31"/>
       <c r="M29" s="31"/>
       <c r="N29" s="6"/>
       <c r="O29" s="6"/>
       <c r="P29" s="6"/>
       <c r="Q29" s="6"/>
       <c r="R29" s="6"/>
@@ -9615,51 +10085,51 @@
       <c r="CM29" s="6"/>
       <c r="CN29" s="6"/>
       <c r="CO29" s="6"/>
       <c r="CP29" s="28" t="s">
         <v>13</v>
       </c>
       <c r="CQ29" s="28"/>
       <c r="CR29" s="28"/>
       <c r="CS29" s="28"/>
       <c r="CT29" s="6"/>
       <c r="CU29" s="6"/>
       <c r="CV29" s="6"/>
       <c r="CW29" s="6"/>
       <c r="CX29" s="6"/>
       <c r="CY29" s="6"/>
       <c r="CZ29" s="6"/>
       <c r="DA29" s="6"/>
       <c r="DB29" s="28" t="s">
         <v>13</v>
       </c>
       <c r="DC29" s="28"/>
       <c r="DD29" s="28"/>
       <c r="DE29" s="28"/>
     </row>
     <row r="30" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="29"/>
+      <c r="A30" s="32"/>
       <c r="B30" s="25" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="26"/>
       <c r="D30" s="26"/>
       <c r="E30" s="26"/>
       <c r="F30" s="26"/>
       <c r="G30" s="26"/>
       <c r="H30" s="26"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="27"/>
       <c r="N30" s="25" t="s">
         <v>14</v>
       </c>
       <c r="O30" s="26"/>
       <c r="P30" s="26"/>
       <c r="Q30" s="26"/>
       <c r="R30" s="26"/>
       <c r="S30" s="26"/>
       <c r="T30" s="26"/>
       <c r="U30" s="26"/>
       <c r="V30" s="26"/>
@@ -9744,51 +10214,51 @@
       <c r="CK30" s="26"/>
       <c r="CL30" s="26"/>
       <c r="CM30" s="26"/>
       <c r="CN30" s="26"/>
       <c r="CO30" s="26"/>
       <c r="CP30" s="26"/>
       <c r="CQ30" s="26"/>
       <c r="CR30" s="26"/>
       <c r="CS30" s="27"/>
       <c r="CT30" s="25" t="s">
         <v>35</v>
       </c>
       <c r="CU30" s="26"/>
       <c r="CV30" s="26"/>
       <c r="CW30" s="26"/>
       <c r="CX30" s="26"/>
       <c r="CY30" s="26"/>
       <c r="CZ30" s="26"/>
       <c r="DA30" s="26"/>
       <c r="DB30" s="26"/>
       <c r="DC30" s="26"/>
       <c r="DD30" s="26"/>
       <c r="DE30" s="27"/>
     </row>
     <row r="31" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A31" s="30"/>
+      <c r="A31" s="33"/>
       <c r="B31" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I31" s="10" t="s">
         <v>5</v>
       </c>
       <c r="J31" s="10" t="s">
@@ -10371,51 +10841,53 @@
       </c>
       <c r="CO32" s="15">
         <v>206.48903597485807</v>
       </c>
       <c r="CP32" s="13">
         <v>3600.2775749137331</v>
       </c>
       <c r="CQ32" s="13">
         <v>715.83098428092785</v>
       </c>
       <c r="CR32" s="13">
         <v>114.86512274648086</v>
       </c>
       <c r="CS32" s="13">
         <v>-84.811731955488469</v>
       </c>
       <c r="CT32" s="17">
         <v>49.6</v>
       </c>
       <c r="CU32" s="13">
         <v>181.7</v>
       </c>
       <c r="CV32" s="13">
         <v>102.1</v>
       </c>
-      <c r="CW32" s="13"/>
+      <c r="CW32" s="13">
+        <v>76.5</v>
+      </c>
       <c r="CX32" s="14"/>
       <c r="CY32" s="15"/>
       <c r="CZ32" s="15"/>
       <c r="DA32" s="15"/>
       <c r="DB32" s="13"/>
       <c r="DC32" s="13"/>
       <c r="DD32" s="13"/>
       <c r="DE32" s="13"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="C33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="D33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="E33" s="13">
         <v>25.452775277231051</v>
       </c>
@@ -10682,51 +11154,53 @@
       </c>
       <c r="CO33" s="15">
         <v>1.2738817795959956</v>
       </c>
       <c r="CP33" s="13">
         <v>77.846551362692054</v>
       </c>
       <c r="CQ33" s="13">
         <v>23.448949540044243</v>
       </c>
       <c r="CR33" s="13">
         <v>20.524321001747605</v>
       </c>
       <c r="CS33" s="13">
         <v>-33.694688921695757</v>
       </c>
       <c r="CT33" s="17">
         <v>10.7</v>
       </c>
       <c r="CU33" s="13">
         <v>38.299999999999997</v>
       </c>
       <c r="CV33" s="13">
         <v>21.8</v>
       </c>
-      <c r="CW33" s="13"/>
+      <c r="CW33" s="13">
+        <v>16.399999999999999</v>
+      </c>
       <c r="CX33" s="13"/>
       <c r="CY33" s="13"/>
       <c r="CZ33" s="15"/>
       <c r="DA33" s="15"/>
       <c r="DB33" s="13"/>
       <c r="DC33" s="13"/>
       <c r="DD33" s="13"/>
       <c r="DE33" s="13"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="C34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="D34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="E34" s="13">
         <v>1.7628816503688678</v>
       </c>
@@ -10993,51 +11467,53 @@
       </c>
       <c r="CO34" s="15">
         <v>7.4719518594024426E-2</v>
       </c>
       <c r="CP34" s="13">
         <v>165.61977742751665</v>
       </c>
       <c r="CQ34" s="13">
         <v>28.109845197154126</v>
       </c>
       <c r="CR34" s="13">
         <v>4.4179429174367311</v>
       </c>
       <c r="CS34" s="13">
         <v>3.2470832851551923</v>
       </c>
       <c r="CT34" s="17">
         <v>0.8</v>
       </c>
       <c r="CU34" s="13">
         <v>3</v>
       </c>
       <c r="CV34" s="13">
         <v>1.7</v>
       </c>
-      <c r="CW34" s="13"/>
+      <c r="CW34" s="13">
+        <v>1.2</v>
+      </c>
       <c r="CX34" s="13"/>
       <c r="CY34" s="13"/>
       <c r="CZ34" s="15"/>
       <c r="DA34" s="15"/>
       <c r="DB34" s="13"/>
       <c r="DC34" s="13"/>
       <c r="DD34" s="13"/>
       <c r="DE34" s="13"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="C35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="D35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="E35" s="13">
         <v>0.20953751707651999</v>
       </c>
@@ -11304,51 +11780,53 @@
       </c>
       <c r="CO35" s="15">
         <v>31.04600915629829</v>
       </c>
       <c r="CP35" s="13">
         <v>54.819982491647302</v>
       </c>
       <c r="CQ35" s="13">
         <v>38.993258822516836</v>
       </c>
       <c r="CR35" s="13">
         <v>3.8226887990252632</v>
       </c>
       <c r="CS35" s="13">
         <v>-7.7411350807735193</v>
       </c>
       <c r="CT35" s="17">
         <v>1.3</v>
       </c>
       <c r="CU35" s="13">
         <v>4.8</v>
       </c>
       <c r="CV35" s="13">
         <v>2.6</v>
       </c>
-      <c r="CW35" s="13"/>
+      <c r="CW35" s="13">
+        <v>2</v>
+      </c>
       <c r="CX35" s="13"/>
       <c r="CY35" s="13"/>
       <c r="CZ35" s="15"/>
       <c r="DA35" s="15"/>
       <c r="DB35" s="13"/>
       <c r="DC35" s="13"/>
       <c r="DD35" s="13"/>
       <c r="DE35" s="13"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="20">
         <v>0.53772208292348</v>
       </c>
       <c r="C36" s="24">
         <v>0.53772208292348</v>
       </c>
       <c r="D36" s="20">
         <v>0.53772208292348</v>
       </c>
       <c r="E36" s="20">
         <v>0.53772208292348</v>
       </c>
@@ -11615,51 +12093,53 @@
       </c>
       <c r="CO36" s="15">
         <v>100.79551835063296</v>
       </c>
       <c r="CP36" s="13">
         <v>949.55283176923945</v>
       </c>
       <c r="CQ36" s="13">
         <v>175.49246230795177</v>
       </c>
       <c r="CR36" s="13">
         <v>10.231229692387664</v>
       </c>
       <c r="CS36" s="13">
         <v>137.46447097768268</v>
       </c>
       <c r="CT36" s="17">
         <v>4.4000000000000004</v>
       </c>
       <c r="CU36" s="13">
         <v>16.8</v>
       </c>
       <c r="CV36" s="20">
         <v>9.1999999999999993</v>
       </c>
-      <c r="CW36" s="20"/>
+      <c r="CW36" s="20">
+        <v>6.8</v>
+      </c>
       <c r="CX36" s="20"/>
       <c r="CY36" s="13"/>
       <c r="CZ36" s="15"/>
       <c r="DA36" s="15"/>
       <c r="DB36" s="13"/>
       <c r="DC36" s="13"/>
       <c r="DD36" s="13"/>
       <c r="DE36" s="13"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="C37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="D37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="E37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
@@ -11926,61 +12406,63 @@
       </c>
       <c r="CO37" s="15">
         <v>52.401431519268655</v>
       </c>
       <c r="CP37" s="13">
         <v>1381.3509766642742</v>
       </c>
       <c r="CQ37" s="13">
         <v>297.9059727118069</v>
       </c>
       <c r="CR37" s="13">
         <v>16.680318008949428</v>
       </c>
       <c r="CS37" s="13">
         <v>-6.0742556080459931</v>
       </c>
       <c r="CT37" s="17">
         <v>0</v>
       </c>
       <c r="CU37" s="13">
         <v>0</v>
       </c>
       <c r="CV37" s="13">
         <v>0</v>
       </c>
-      <c r="CW37" s="13"/>
+      <c r="CW37" s="13">
+        <v>0</v>
+      </c>
       <c r="CX37" s="13"/>
       <c r="CY37" s="13"/>
       <c r="CZ37" s="15"/>
       <c r="DA37" s="15"/>
       <c r="DB37" s="13"/>
       <c r="DC37" s="13"/>
       <c r="DD37" s="13"/>
       <c r="DE37" s="13"/>
     </row>
-    <row r="38" spans="1:109">
+    <row r="38" spans="1:109" ht="12.75" customHeight="1">
       <c r="A38" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="C38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="D38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="E38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="F38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="G38" s="15">
         <v>8.6569976797296526</v>
       </c>
       <c r="H38" s="15">
         <v>13.947558146659651</v>
       </c>
       <c r="I38" s="13">
@@ -12237,61 +12719,63 @@
       </c>
       <c r="CO38" s="15">
         <v>16.389145166363136</v>
       </c>
       <c r="CP38" s="13">
         <v>525.01103964655238</v>
       </c>
       <c r="CQ38" s="13">
         <v>79.177294059856507</v>
       </c>
       <c r="CR38" s="13">
         <v>1.1032882786507148</v>
       </c>
       <c r="CS38" s="13">
         <v>-76.362210277810775</v>
       </c>
       <c r="CT38" s="17">
         <v>12.3</v>
       </c>
       <c r="CU38" s="13">
         <v>46.9</v>
       </c>
       <c r="CV38" s="13">
         <v>25.7</v>
       </c>
-      <c r="CW38" s="13"/>
+      <c r="CW38" s="13">
+        <v>19.100000000000001</v>
+      </c>
       <c r="CX38" s="13"/>
       <c r="CY38" s="13"/>
       <c r="CZ38" s="15"/>
       <c r="DA38" s="15"/>
       <c r="DB38" s="13"/>
       <c r="DC38" s="13"/>
       <c r="DD38" s="13"/>
       <c r="DE38" s="13"/>
     </row>
-    <row r="39" spans="1:109" ht="11.25" customHeight="1">
+    <row r="39" spans="1:109" ht="14.25" customHeight="1">
       <c r="A39" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="C39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="D39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="E39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="F39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="G39" s="15">
         <v>3.9174806229234798</v>
       </c>
       <c r="H39" s="15">
         <v>12.343081489763481</v>
       </c>
       <c r="I39" s="13">
@@ -12548,51 +13032,53 @@
       </c>
       <c r="CO39" s="15">
         <v>4.5083304841049765</v>
       </c>
       <c r="CP39" s="13">
         <v>446.07641555181107</v>
       </c>
       <c r="CQ39" s="13">
         <v>72.70320164159746</v>
       </c>
       <c r="CR39" s="16">
         <v>58.085334048283457</v>
       </c>
       <c r="CS39" s="13">
         <v>-101.6509963300003</v>
       </c>
       <c r="CT39" s="17">
         <v>20.2</v>
       </c>
       <c r="CU39" s="13">
         <v>71.8</v>
       </c>
       <c r="CV39" s="13">
         <v>41</v>
       </c>
-      <c r="CW39" s="13"/>
+      <c r="CW39" s="13">
+        <v>30.9</v>
+      </c>
       <c r="CX39" s="13"/>
       <c r="CY39" s="13"/>
       <c r="CZ39" s="15"/>
       <c r="DA39" s="15"/>
       <c r="DB39" s="13"/>
       <c r="DC39" s="13"/>
       <c r="DD39" s="16"/>
       <c r="DE39" s="13"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
       <c r="N40" s="2"/>
       <c r="O40" s="2"/>
@@ -12636,123 +13122,123 @@
       <c r="BA40" s="2"/>
       <c r="BB40" s="2"/>
       <c r="BC40" s="2"/>
       <c r="BD40" s="2"/>
       <c r="BE40" s="2"/>
       <c r="BF40" s="2"/>
       <c r="BG40" s="2"/>
       <c r="BH40" s="2"/>
       <c r="BI40" s="2"/>
       <c r="BJ40" s="2"/>
       <c r="BK40" s="2"/>
       <c r="BL40" s="2"/>
       <c r="BM40" s="2"/>
       <c r="BN40" s="2"/>
       <c r="BO40" s="2"/>
       <c r="BP40" s="2"/>
       <c r="BQ40" s="2"/>
       <c r="BR40" s="2"/>
       <c r="BS40" s="2"/>
       <c r="BT40" s="2"/>
       <c r="BU40" s="2"/>
       <c r="BV40" s="2"/>
       <c r="BW40" s="2"/>
     </row>
     <row r="41" spans="1:109" ht="21" customHeight="1">
-      <c r="A41" s="32" t="s">
+      <c r="A41" s="29" t="s">
         <v>32</v>
       </c>
-      <c r="B41" s="32"/>
-[...68 lines deleted...]
-      <c r="BS41" s="33"/>
+      <c r="B41" s="29"/>
+      <c r="C41" s="29"/>
+      <c r="D41" s="29"/>
+      <c r="E41" s="29"/>
+      <c r="F41" s="29"/>
+      <c r="G41" s="29"/>
+      <c r="H41" s="29"/>
+      <c r="I41" s="29"/>
+      <c r="J41" s="29"/>
+      <c r="K41" s="29"/>
+      <c r="L41" s="29"/>
+      <c r="M41" s="29"/>
+      <c r="N41" s="29"/>
+      <c r="O41" s="29"/>
+      <c r="P41" s="29"/>
+      <c r="Q41" s="29"/>
+      <c r="R41" s="29"/>
+      <c r="S41" s="29"/>
+      <c r="T41" s="29"/>
+      <c r="U41" s="29"/>
+      <c r="V41" s="29"/>
+      <c r="W41" s="29"/>
+      <c r="X41" s="29"/>
+      <c r="Y41" s="29"/>
+      <c r="Z41" s="29"/>
+      <c r="AA41" s="29"/>
+      <c r="AB41" s="29"/>
+      <c r="AC41" s="29"/>
+      <c r="AD41" s="29"/>
+      <c r="AE41" s="29"/>
+      <c r="AF41" s="29"/>
+      <c r="AG41" s="29"/>
+      <c r="AH41" s="29"/>
+      <c r="AI41" s="29"/>
+      <c r="AJ41" s="29"/>
+      <c r="AK41" s="29"/>
+      <c r="AL41" s="29"/>
+      <c r="AM41" s="29"/>
+      <c r="AN41" s="29"/>
+      <c r="AO41" s="29"/>
+      <c r="AP41" s="29"/>
+      <c r="AQ41" s="29"/>
+      <c r="AR41" s="29"/>
+      <c r="AS41" s="29"/>
+      <c r="AT41" s="29"/>
+      <c r="AU41" s="29"/>
+      <c r="AV41" s="29"/>
+      <c r="AW41" s="29"/>
+      <c r="AX41" s="29"/>
+      <c r="AY41" s="29"/>
+      <c r="AZ41" s="29"/>
+      <c r="BA41" s="29"/>
+      <c r="BB41" s="29"/>
+      <c r="BC41" s="29"/>
+      <c r="BD41" s="29"/>
+      <c r="BE41" s="29"/>
+      <c r="BF41" s="29"/>
+      <c r="BG41" s="29"/>
+      <c r="BH41" s="29"/>
+      <c r="BI41" s="29"/>
+      <c r="BJ41" s="30"/>
+      <c r="BK41" s="30"/>
+      <c r="BL41" s="30"/>
+      <c r="BM41" s="30"/>
+      <c r="BN41" s="30"/>
+      <c r="BO41" s="30"/>
+      <c r="BP41" s="30"/>
+      <c r="BQ41" s="30"/>
+      <c r="BR41" s="30"/>
+      <c r="BS41" s="30"/>
       <c r="BT41" s="2"/>
       <c r="BU41" s="2"/>
       <c r="BV41" s="2"/>
       <c r="BW41" s="2"/>
     </row>
     <row r="42" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A42" s="6"/>
       <c r="B42" s="6"/>
       <c r="C42" s="6"/>
       <c r="D42" s="6"/>
       <c r="E42" s="6"/>
       <c r="F42" s="6"/>
       <c r="G42" s="6"/>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="31"/>
       <c r="K42" s="31"/>
       <c r="L42" s="31"/>
       <c r="M42" s="31"/>
       <c r="N42" s="6"/>
       <c r="O42" s="6"/>
       <c r="P42" s="6"/>
       <c r="Q42" s="6"/>
       <c r="R42" s="6"/>
       <c r="S42" s="6"/>
@@ -12842,51 +13328,51 @@
       <c r="CM42" s="6"/>
       <c r="CN42" s="6"/>
       <c r="CO42" s="6"/>
       <c r="CP42" s="28" t="s">
         <v>13</v>
       </c>
       <c r="CQ42" s="28"/>
       <c r="CR42" s="28"/>
       <c r="CS42" s="28"/>
       <c r="CT42" s="6"/>
       <c r="CU42" s="6"/>
       <c r="CV42" s="6"/>
       <c r="CW42" s="6"/>
       <c r="CX42" s="6"/>
       <c r="CY42" s="6"/>
       <c r="CZ42" s="6"/>
       <c r="DA42" s="6"/>
       <c r="DB42" s="28" t="s">
         <v>13</v>
       </c>
       <c r="DC42" s="28"/>
       <c r="DD42" s="28"/>
       <c r="DE42" s="28"/>
     </row>
     <row r="43" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="29"/>
+      <c r="A43" s="32"/>
       <c r="B43" s="25" t="s">
         <v>28</v>
       </c>
       <c r="C43" s="26"/>
       <c r="D43" s="26"/>
       <c r="E43" s="26"/>
       <c r="F43" s="26"/>
       <c r="G43" s="26"/>
       <c r="H43" s="26"/>
       <c r="I43" s="26"/>
       <c r="J43" s="26"/>
       <c r="K43" s="26"/>
       <c r="L43" s="26"/>
       <c r="M43" s="27"/>
       <c r="N43" s="25" t="s">
         <v>14</v>
       </c>
       <c r="O43" s="26"/>
       <c r="P43" s="26"/>
       <c r="Q43" s="26"/>
       <c r="R43" s="26"/>
       <c r="S43" s="26"/>
       <c r="T43" s="26"/>
       <c r="U43" s="26"/>
       <c r="V43" s="26"/>
@@ -12971,51 +13457,51 @@
       <c r="CK43" s="26"/>
       <c r="CL43" s="26"/>
       <c r="CM43" s="26"/>
       <c r="CN43" s="26"/>
       <c r="CO43" s="26"/>
       <c r="CP43" s="26"/>
       <c r="CQ43" s="26"/>
       <c r="CR43" s="26"/>
       <c r="CS43" s="27"/>
       <c r="CT43" s="25" t="s">
         <v>35</v>
       </c>
       <c r="CU43" s="26"/>
       <c r="CV43" s="26"/>
       <c r="CW43" s="26"/>
       <c r="CX43" s="26"/>
       <c r="CY43" s="26"/>
       <c r="CZ43" s="26"/>
       <c r="DA43" s="26"/>
       <c r="DB43" s="26"/>
       <c r="DC43" s="26"/>
       <c r="DD43" s="26"/>
       <c r="DE43" s="27"/>
     </row>
     <row r="44" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A44" s="30"/>
+      <c r="A44" s="33"/>
       <c r="B44" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C44" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D44" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F44" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G44" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H44" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I44" s="10" t="s">
         <v>5</v>
       </c>
       <c r="J44" s="10" t="s">
@@ -13598,51 +14084,53 @@
       </c>
       <c r="CO45" s="15">
         <v>2328.6338745128432</v>
       </c>
       <c r="CP45" s="13">
         <v>4251.2972621556919</v>
       </c>
       <c r="CQ45" s="13">
         <v>2933.7321023199065</v>
       </c>
       <c r="CR45" s="13">
         <v>4464.5765079026178</v>
       </c>
       <c r="CS45" s="13">
         <v>6277.9031363636968</v>
       </c>
       <c r="CT45" s="17">
         <v>2000.5</v>
       </c>
       <c r="CU45" s="13">
         <v>2943.6</v>
       </c>
       <c r="CV45" s="13">
         <v>1450.7</v>
       </c>
-      <c r="CW45" s="13"/>
+      <c r="CW45" s="13">
+        <v>2906.4</v>
+      </c>
       <c r="CX45" s="14"/>
       <c r="CY45" s="15"/>
       <c r="CZ45" s="15"/>
       <c r="DA45" s="15"/>
       <c r="DB45" s="13"/>
       <c r="DC45" s="13"/>
       <c r="DD45" s="13"/>
       <c r="DE45" s="13"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="13">
         <v>4.2599640750584262</v>
       </c>
       <c r="C46" s="13">
         <v>14.082100706302757</v>
       </c>
       <c r="D46" s="13">
         <v>4.5408552999085137</v>
       </c>
       <c r="E46" s="13">
         <v>1.5745505873877617</v>
       </c>
@@ -13909,51 +14397,53 @@
       </c>
       <c r="CO46" s="15">
         <v>25.049170784556313</v>
       </c>
       <c r="CP46" s="13">
         <v>8.6699659002070426</v>
       </c>
       <c r="CQ46" s="13">
         <v>6.4444861351370157</v>
       </c>
       <c r="CR46" s="13">
         <v>372.15759504217044</v>
       </c>
       <c r="CS46" s="13">
         <v>424.24717482698304</v>
       </c>
       <c r="CT46" s="17">
         <v>7.3</v>
       </c>
       <c r="CU46" s="13">
         <v>35.6</v>
       </c>
       <c r="CV46" s="13">
         <v>24.3</v>
       </c>
-      <c r="CW46" s="13"/>
+      <c r="CW46" s="13">
+        <v>19.600000000000001</v>
+      </c>
       <c r="CX46" s="13"/>
       <c r="CY46" s="13"/>
       <c r="CZ46" s="15"/>
       <c r="DA46" s="15"/>
       <c r="DB46" s="13"/>
       <c r="DC46" s="13"/>
       <c r="DD46" s="13"/>
       <c r="DE46" s="13"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="13">
         <v>12.199124479301172</v>
       </c>
       <c r="C47" s="13">
         <v>23.885410303311886</v>
       </c>
       <c r="D47" s="13">
         <v>12.959103108662095</v>
       </c>
       <c r="E47" s="13">
         <v>38.992427890458899</v>
       </c>
@@ -14220,51 +14710,53 @@
       </c>
       <c r="CO47" s="15">
         <v>45.93954547103025</v>
       </c>
       <c r="CP47" s="13">
         <v>56.17370729832178</v>
       </c>
       <c r="CQ47" s="13">
         <v>52.873740487977535</v>
       </c>
       <c r="CR47" s="13">
         <v>239.42101253078607</v>
       </c>
       <c r="CS47" s="13">
         <v>386.70638425442519</v>
       </c>
       <c r="CT47" s="17">
         <v>24</v>
       </c>
       <c r="CU47" s="13">
         <v>71.5</v>
       </c>
       <c r="CV47" s="13">
         <v>52.7</v>
       </c>
-      <c r="CW47" s="13"/>
+      <c r="CW47" s="13">
+        <v>194</v>
+      </c>
       <c r="CX47" s="13"/>
       <c r="CY47" s="13"/>
       <c r="CZ47" s="15"/>
       <c r="DA47" s="15"/>
       <c r="DB47" s="13"/>
       <c r="DC47" s="13"/>
       <c r="DD47" s="13"/>
       <c r="DE47" s="13"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="13">
         <v>141.67857567278062</v>
       </c>
       <c r="C48" s="13">
         <v>189.73518869498889</v>
       </c>
       <c r="D48" s="13">
         <v>62.287385132840484</v>
       </c>
       <c r="E48" s="13">
         <v>128.76037410172094</v>
       </c>
@@ -14531,51 +15023,53 @@
       </c>
       <c r="CO48" s="15">
         <v>292.89138846358674</v>
       </c>
       <c r="CP48" s="13">
         <v>880.45315508614453</v>
       </c>
       <c r="CQ48" s="13">
         <v>469.08106829014139</v>
       </c>
       <c r="CR48" s="13">
         <v>562.09308336083063</v>
       </c>
       <c r="CS48" s="13">
         <v>806.81788677209147</v>
       </c>
       <c r="CT48" s="17">
         <v>196</v>
       </c>
       <c r="CU48" s="13">
         <v>371.8</v>
       </c>
       <c r="CV48" s="13">
         <v>129.1</v>
       </c>
-      <c r="CW48" s="13"/>
+      <c r="CW48" s="13">
+        <v>365.7</v>
+      </c>
       <c r="CX48" s="13"/>
       <c r="CY48" s="13"/>
       <c r="CZ48" s="15"/>
       <c r="DA48" s="15"/>
       <c r="DB48" s="13"/>
       <c r="DC48" s="13"/>
       <c r="DD48" s="13"/>
       <c r="DE48" s="13"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="20">
         <v>96.487237578011616</v>
       </c>
       <c r="C49" s="20">
         <v>109.52461435129516</v>
       </c>
       <c r="D49" s="20">
         <v>44.286484961405321</v>
       </c>
       <c r="E49" s="20">
         <v>84.165931607343282</v>
       </c>
@@ -14842,51 +15336,53 @@
       </c>
       <c r="CO49" s="15">
         <v>149.24676104400049</v>
       </c>
       <c r="CP49" s="13">
         <v>625.10658403490049</v>
       </c>
       <c r="CQ49" s="13">
         <v>342.20956946280103</v>
       </c>
       <c r="CR49" s="13">
         <v>454.02903360787354</v>
       </c>
       <c r="CS49" s="13">
         <v>759.04685050188027</v>
       </c>
       <c r="CT49" s="17">
         <v>147.80000000000001</v>
       </c>
       <c r="CU49" s="13">
         <v>246.6</v>
       </c>
       <c r="CV49" s="20">
         <v>107.7</v>
       </c>
-      <c r="CW49" s="20"/>
+      <c r="CW49" s="20">
+        <v>346.1</v>
+      </c>
       <c r="CX49" s="20"/>
       <c r="CY49" s="13"/>
       <c r="CZ49" s="15"/>
       <c r="DA49" s="15"/>
       <c r="DB49" s="13"/>
       <c r="DC49" s="13"/>
       <c r="DD49" s="13"/>
       <c r="DE49" s="13"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="13">
         <v>287.84575991756356</v>
       </c>
       <c r="C50" s="13">
         <v>339.75662280897131</v>
       </c>
       <c r="D50" s="13">
         <v>105.98989655890503</v>
       </c>
       <c r="E50" s="13">
         <v>213.1285628249945</v>
       </c>
@@ -15153,51 +15649,53 @@
       </c>
       <c r="CO50" s="15">
         <v>472.86756835082713</v>
       </c>
       <c r="CP50" s="13">
         <v>1075.1348130750739</v>
       </c>
       <c r="CQ50" s="13">
         <v>632.25155028812378</v>
       </c>
       <c r="CR50" s="13">
         <v>731.21769622125134</v>
       </c>
       <c r="CS50" s="13">
         <v>1319.3085509803313</v>
       </c>
       <c r="CT50" s="17">
         <v>441.5</v>
       </c>
       <c r="CU50" s="13">
         <v>708</v>
       </c>
       <c r="CV50" s="13">
         <v>269.3</v>
       </c>
-      <c r="CW50" s="13"/>
+      <c r="CW50" s="13">
+        <v>577.4</v>
+      </c>
       <c r="CX50" s="13"/>
       <c r="CY50" s="13"/>
       <c r="CZ50" s="15"/>
       <c r="DA50" s="15"/>
       <c r="DB50" s="13"/>
       <c r="DC50" s="13"/>
       <c r="DD50" s="13"/>
       <c r="DE50" s="13"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="13">
         <v>43.877660053148531</v>
       </c>
       <c r="C51" s="13">
         <v>61.306845895604496</v>
       </c>
       <c r="D51" s="13">
         <v>32.764907691386739</v>
       </c>
       <c r="E51" s="13">
         <v>46.792718722794746</v>
       </c>
@@ -15464,51 +15962,53 @@
       </c>
       <c r="CO51" s="15">
         <v>647.06374751640953</v>
       </c>
       <c r="CP51" s="13">
         <v>757.00950969892551</v>
       </c>
       <c r="CQ51" s="13">
         <v>720.68732012796329</v>
       </c>
       <c r="CR51" s="13">
         <v>1036.5626158781406</v>
       </c>
       <c r="CS51" s="13">
         <v>1492.0929162905472</v>
       </c>
       <c r="CT51" s="17">
         <v>706.7</v>
       </c>
       <c r="CU51" s="13">
         <v>875.7</v>
       </c>
       <c r="CV51" s="13">
         <v>772.3</v>
       </c>
-      <c r="CW51" s="13"/>
+      <c r="CW51" s="13">
+        <v>717.5</v>
+      </c>
       <c r="CX51" s="13"/>
       <c r="CY51" s="13"/>
       <c r="CZ51" s="15"/>
       <c r="DA51" s="15"/>
       <c r="DB51" s="13"/>
       <c r="DC51" s="13"/>
       <c r="DD51" s="13"/>
       <c r="DE51" s="13"/>
     </row>
     <row r="52" spans="1:109" ht="14.25" customHeight="1">
       <c r="A52" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="13">
         <v>70.694874193975252</v>
       </c>
       <c r="C52" s="13">
         <v>96.574160142868138</v>
       </c>
       <c r="D52" s="13">
         <v>60.493736488983032</v>
       </c>
       <c r="E52" s="13">
         <v>67.886123631721972</v>
       </c>
@@ -15775,51 +16275,53 @@
       </c>
       <c r="CO52" s="15">
         <v>695.57569288243292</v>
       </c>
       <c r="CP52" s="13">
         <v>848.7495270621182</v>
       </c>
       <c r="CQ52" s="13">
         <v>710.18436752776211</v>
       </c>
       <c r="CR52" s="16">
         <v>1069.0954712615646</v>
       </c>
       <c r="CS52" s="13">
         <v>1089.683372737438</v>
       </c>
       <c r="CT52" s="17">
         <v>477.2</v>
       </c>
       <c r="CU52" s="13">
         <v>634.5</v>
       </c>
       <c r="CV52" s="13">
         <v>95.4</v>
       </c>
-      <c r="CW52" s="13"/>
+      <c r="CW52" s="13">
+        <v>686.1</v>
+      </c>
       <c r="CX52" s="13"/>
       <c r="CY52" s="13"/>
       <c r="CZ52" s="15"/>
       <c r="DA52" s="15"/>
       <c r="DB52" s="13"/>
       <c r="DC52" s="13"/>
       <c r="DD52" s="16"/>
       <c r="DE52" s="13"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
@@ -16405,153 +16907,150 @@
       <c r="BB60" s="2"/>
       <c r="BC60" s="2"/>
       <c r="BD60" s="2"/>
       <c r="BE60" s="2"/>
       <c r="BF60" s="2"/>
       <c r="BG60" s="2"/>
       <c r="BH60" s="2"/>
       <c r="BI60" s="2"/>
       <c r="BJ60" s="2"/>
       <c r="BK60" s="2"/>
       <c r="BL60" s="2"/>
       <c r="BM60" s="2"/>
       <c r="BN60" s="2"/>
       <c r="BO60" s="2"/>
       <c r="BP60" s="2"/>
       <c r="BQ60" s="2"/>
       <c r="BR60" s="2"/>
       <c r="BS60" s="2"/>
       <c r="BT60" s="2"/>
       <c r="BU60" s="2"/>
       <c r="BV60" s="2"/>
       <c r="BW60" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="76">
-    <mergeCell ref="CT30:DE30"/>
-[...6 lines deleted...]
-    <mergeCell ref="DB29:DE29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CP42:CS42"/>
+    <mergeCell ref="CH43:CS43"/>
+    <mergeCell ref="CP3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CP16:CS16"/>
+    <mergeCell ref="CH17:CS17"/>
+    <mergeCell ref="CP29:CS29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="CD42:CG42"/>
+    <mergeCell ref="BV43:CG43"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CD16:CG16"/>
+    <mergeCell ref="BV17:CG17"/>
+    <mergeCell ref="CD29:CG29"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="BR42:BU42"/>
+    <mergeCell ref="BJ43:BU43"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BR16:BU16"/>
+    <mergeCell ref="BJ17:BU17"/>
+    <mergeCell ref="BR29:BU29"/>
+    <mergeCell ref="N43:Y43"/>
+    <mergeCell ref="Z43:AK43"/>
+    <mergeCell ref="AH42:AK42"/>
+    <mergeCell ref="AL43:AW43"/>
+    <mergeCell ref="AX43:BI43"/>
+    <mergeCell ref="BF42:BI42"/>
+    <mergeCell ref="AT42:AW42"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="J42:M42"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="N17:Y17"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="AL17:AW17"/>
+    <mergeCell ref="Z17:AK17"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF16:BI16"/>
+    <mergeCell ref="AX17:BI17"/>
+    <mergeCell ref="BF29:BI29"/>
+    <mergeCell ref="AX30:BI30"/>
     <mergeCell ref="A2:BR2"/>
     <mergeCell ref="A15:BR15"/>
     <mergeCell ref="A28:BR28"/>
     <mergeCell ref="A41:BS41"/>
     <mergeCell ref="AT29:AW29"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AH16:AK16"/>
     <mergeCell ref="AH29:AK29"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J16:M16"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AT16:AW16"/>
-    <mergeCell ref="BF3:BI3"/>
-[...50 lines deleted...]
-    <mergeCell ref="CP29:CS29"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DB42:DE42"/>
+    <mergeCell ref="CT43:DE43"/>
+    <mergeCell ref="DB3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DB16:DE16"/>
+    <mergeCell ref="CT17:DE17"/>
+    <mergeCell ref="DB29:DE29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -16560,82 +17059,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26E5E27A-6388-442A-A0B5-BAD243FBA00C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26E5E27A-6388-442A-A0B5-BAD243FBA00C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по месяцам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>