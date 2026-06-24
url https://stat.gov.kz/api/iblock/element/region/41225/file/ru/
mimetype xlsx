--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -134,55 +134,63 @@
   <si>
     <t>Валовая продукция растениеводства по месяцам года</t>
   </si>
   <si>
     <t>Валовая продукция животноводства по месяцам года</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="31">
+  <fonts count="32">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -687,960 +695,1174 @@
     <border>
       <left style="thin">
         <color indexed="22"/>
       </left>
       <right style="thin">
         <color indexed="22"/>
       </right>
       <top style="thin">
         <color indexed="22"/>
       </top>
       <bottom style="thin">
         <color indexed="22"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="double">
         <color indexed="52"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1119">
+  <cellStyleXfs count="1248">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="44" fontId="6" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="5" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="12" borderId="13" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="15" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="17" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="13" borderId="18" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="27" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="15" borderId="19" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="20" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-[...28 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-[...84 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
-[...767 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
@@ -1701,355 +1923,282 @@
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
-[...89 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="10" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="11" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="10" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="1119">
+  <cellStyles count="1248">
     <cellStyle name="Акцент1 2" xfId="177"/>
     <cellStyle name="Акцент2 2" xfId="178"/>
     <cellStyle name="Акцент3 2" xfId="179"/>
     <cellStyle name="Акцент4 2" xfId="180"/>
     <cellStyle name="Акцент5 2" xfId="181"/>
     <cellStyle name="Акцент6 2" xfId="182"/>
     <cellStyle name="Ввод  2" xfId="183"/>
     <cellStyle name="Вывод 2" xfId="184"/>
     <cellStyle name="Вычисление 2" xfId="185"/>
     <cellStyle name="Денежный 2" xfId="5"/>
     <cellStyle name="Заголовок 1 2" xfId="186"/>
     <cellStyle name="Заголовок 2 2" xfId="187"/>
     <cellStyle name="Заголовок 3 2" xfId="188"/>
     <cellStyle name="Заголовок 4 2" xfId="189"/>
     <cellStyle name="Итог 2" xfId="190"/>
     <cellStyle name="Контрольная ячейка 2" xfId="191"/>
     <cellStyle name="Название 2" xfId="192"/>
     <cellStyle name="Нейтральный 2" xfId="193"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 10" xfId="13"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="14"/>
     <cellStyle name="Обычный 2 11" xfId="15"/>
     <cellStyle name="Обычный 2 12" xfId="16"/>
     <cellStyle name="Обычный 2 13" xfId="17"/>
     <cellStyle name="Обычный 2 14" xfId="18"/>
     <cellStyle name="Обычный 2 15" xfId="19"/>
     <cellStyle name="Обычный 2 16" xfId="20"/>
     <cellStyle name="Обычный 2 17" xfId="21"/>
     <cellStyle name="Обычный 2 17 2" xfId="22"/>
     <cellStyle name="Обычный 2 17 2 10" xfId="621"/>
     <cellStyle name="Обычный 2 17 2 11" xfId="642"/>
     <cellStyle name="Обычный 2 17 2 12" xfId="641"/>
     <cellStyle name="Обычный 2 17 2 13" xfId="637"/>
     <cellStyle name="Обычный 2 17 2 14" xfId="632"/>
     <cellStyle name="Обычный 2 17 2 15" xfId="695"/>
     <cellStyle name="Обычный 2 17 2 16" xfId="737"/>
     <cellStyle name="Обычный 2 17 2 17" xfId="777"/>
     <cellStyle name="Обычный 2 17 2 18" xfId="813"/>
     <cellStyle name="Обычный 2 17 2 19" xfId="918"/>
     <cellStyle name="Обычный 2 17 2 2" xfId="23"/>
     <cellStyle name="Обычный 2 17 2 20" xfId="1038"/>
     <cellStyle name="Обычный 2 17 2 21" xfId="1052"/>
     <cellStyle name="Обычный 2 17 2 22" xfId="1051"/>
     <cellStyle name="Обычный 2 17 2 23" xfId="1048"/>
+    <cellStyle name="Обычный 2 17 2 24" xfId="1127"/>
+    <cellStyle name="Обычный 2 17 2 25" xfId="1225"/>
+    <cellStyle name="Обычный 2 17 2 26" xfId="1229"/>
     <cellStyle name="Обычный 2 17 2 3" xfId="233"/>
     <cellStyle name="Обычный 2 17 2 4" xfId="358"/>
     <cellStyle name="Обычный 2 17 2 5" xfId="375"/>
     <cellStyle name="Обычный 2 17 2 6" xfId="374"/>
     <cellStyle name="Обычный 2 17 2 7" xfId="371"/>
     <cellStyle name="Обычный 2 17 2 8" xfId="367"/>
     <cellStyle name="Обычный 2 17 2 9" xfId="493"/>
     <cellStyle name="Обычный 2 18" xfId="24"/>
     <cellStyle name="Обычный 2 19" xfId="25"/>
     <cellStyle name="Обычный 2 19 2" xfId="26"/>
     <cellStyle name="Обычный 2 19 2 10" xfId="497"/>
     <cellStyle name="Обычный 2 19 2 11" xfId="620"/>
     <cellStyle name="Обычный 2 19 2 12" xfId="680"/>
     <cellStyle name="Обычный 2 19 2 13" xfId="699"/>
     <cellStyle name="Обычный 2 19 2 14" xfId="741"/>
     <cellStyle name="Обычный 2 19 2 15" xfId="780"/>
     <cellStyle name="Обычный 2 19 2 16" xfId="816"/>
     <cellStyle name="Обычный 2 19 2 17" xfId="846"/>
     <cellStyle name="Обычный 2 19 2 18" xfId="872"/>
     <cellStyle name="Обычный 2 19 2 19" xfId="890"/>
     <cellStyle name="Обычный 2 19 2 2" xfId="27"/>
     <cellStyle name="Обычный 2 19 2 2 2" xfId="28"/>
     <cellStyle name="Обычный 2 19 2 2 2 10" xfId="618"/>
     <cellStyle name="Обычный 2 19 2 2 2 11" xfId="678"/>
     <cellStyle name="Обычный 2 19 2 2 2 12" xfId="701"/>
     <cellStyle name="Обычный 2 19 2 2 2 13" xfId="743"/>
     <cellStyle name="Обычный 2 19 2 2 2 14" xfId="782"/>
     <cellStyle name="Обычный 2 19 2 2 2 15" xfId="818"/>
     <cellStyle name="Обычный 2 19 2 2 2 16" xfId="848"/>
     <cellStyle name="Обычный 2 19 2 2 2 17" xfId="873"/>
     <cellStyle name="Обычный 2 19 2 2 2 18" xfId="891"/>
     <cellStyle name="Обычный 2 19 2 2 2 19" xfId="923"/>
     <cellStyle name="Обычный 2 19 2 2 2 2" xfId="29"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="30"/>
     <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="31"/>
     <cellStyle name="Обычный 2 19 2 2 2 20" xfId="1035"/>
     <cellStyle name="Обычный 2 19 2 2 2 21" xfId="1076"/>
     <cellStyle name="Обычный 2 19 2 2 2 22" xfId="1088"/>
     <cellStyle name="Обычный 2 19 2 2 2 23" xfId="1106"/>
+    <cellStyle name="Обычный 2 19 2 2 2 24" xfId="1131"/>
+    <cellStyle name="Обычный 2 19 2 2 2 25" xfId="1223"/>
+    <cellStyle name="Обычный 2 19 2 2 2 26" xfId="1240"/>
     <cellStyle name="Обычный 2 19 2 2 2 3" xfId="238"/>
     <cellStyle name="Обычный 2 19 2 2 2 4" xfId="355"/>
     <cellStyle name="Обычный 2 19 2 2 2 5" xfId="403"/>
     <cellStyle name="Обычный 2 19 2 2 2 6" xfId="418"/>
     <cellStyle name="Обычный 2 19 2 2 2 7" xfId="443"/>
     <cellStyle name="Обычный 2 19 2 2 2 8" xfId="461"/>
     <cellStyle name="Обычный 2 19 2 2 2 9" xfId="499"/>
     <cellStyle name="Обычный 2 19 2 2 3" xfId="32"/>
     <cellStyle name="Обычный 2 19 2 2 4" xfId="33"/>
     <cellStyle name="Обычный 2 19 2 20" xfId="921"/>
     <cellStyle name="Обычный 2 19 2 21" xfId="1037"/>
     <cellStyle name="Обычный 2 19 2 22" xfId="1078"/>
     <cellStyle name="Обычный 2 19 2 23" xfId="1087"/>
     <cellStyle name="Обычный 2 19 2 24" xfId="1105"/>
+    <cellStyle name="Обычный 2 19 2 25" xfId="1129"/>
+    <cellStyle name="Обычный 2 19 2 26" xfId="1224"/>
+    <cellStyle name="Обычный 2 19 2 27" xfId="1241"/>
     <cellStyle name="Обычный 2 19 2 3" xfId="34"/>
     <cellStyle name="Обычный 2 19 2 3 2" xfId="35"/>
     <cellStyle name="Обычный 2 19 2 3 3" xfId="36"/>
     <cellStyle name="Обычный 2 19 2 4" xfId="236"/>
     <cellStyle name="Обычный 2 19 2 5" xfId="357"/>
     <cellStyle name="Обычный 2 19 2 6" xfId="405"/>
     <cellStyle name="Обычный 2 19 2 7" xfId="416"/>
     <cellStyle name="Обычный 2 19 2 8" xfId="442"/>
     <cellStyle name="Обычный 2 19 2 9" xfId="460"/>
     <cellStyle name="Обычный 2 19 3" xfId="37"/>
     <cellStyle name="Обычный 2 19 3 10" xfId="610"/>
     <cellStyle name="Обычный 2 19 3 11" xfId="672"/>
     <cellStyle name="Обычный 2 19 3 12" xfId="707"/>
     <cellStyle name="Обычный 2 19 3 13" xfId="748"/>
     <cellStyle name="Обычный 2 19 3 14" xfId="786"/>
     <cellStyle name="Обычный 2 19 3 15" xfId="821"/>
     <cellStyle name="Обычный 2 19 3 16" xfId="850"/>
     <cellStyle name="Обычный 2 19 3 17" xfId="874"/>
     <cellStyle name="Обычный 2 19 3 18" xfId="892"/>
     <cellStyle name="Обычный 2 19 3 19" xfId="932"/>
     <cellStyle name="Обычный 2 19 3 2" xfId="38"/>
     <cellStyle name="Обычный 2 19 3 2 2" xfId="39"/>
     <cellStyle name="Обычный 2 19 3 2 3" xfId="40"/>
     <cellStyle name="Обычный 2 19 3 20" xfId="1030"/>
     <cellStyle name="Обычный 2 19 3 21" xfId="1074"/>
     <cellStyle name="Обычный 2 19 3 22" xfId="1089"/>
     <cellStyle name="Обычный 2 19 3 23" xfId="1107"/>
+    <cellStyle name="Обычный 2 19 3 24" xfId="1138"/>
+    <cellStyle name="Обычный 2 19 3 25" xfId="1221"/>
+    <cellStyle name="Обычный 2 19 3 26" xfId="1239"/>
     <cellStyle name="Обычный 2 19 3 3" xfId="247"/>
     <cellStyle name="Обычный 2 19 3 4" xfId="348"/>
     <cellStyle name="Обычный 2 19 3 5" xfId="400"/>
     <cellStyle name="Обычный 2 19 3 6" xfId="420"/>
     <cellStyle name="Обычный 2 19 3 7" xfId="444"/>
     <cellStyle name="Обычный 2 19 3 8" xfId="462"/>
     <cellStyle name="Обычный 2 19 3 9" xfId="508"/>
     <cellStyle name="Обычный 2 19 4" xfId="41"/>
     <cellStyle name="Обычный 2 19 5" xfId="42"/>
     <cellStyle name="Обычный 2 2" xfId="6"/>
     <cellStyle name="Обычный 2 2 2" xfId="7"/>
     <cellStyle name="Обычный 2 2 2 2" xfId="44"/>
     <cellStyle name="Обычный 2 2 2 2 2" xfId="45"/>
     <cellStyle name="Обычный 2 2 2 2 2 10" xfId="449"/>
     <cellStyle name="Обычный 2 2 2 2 2 11" xfId="463"/>
     <cellStyle name="Обычный 2 2 2 2 2 12" xfId="515"/>
     <cellStyle name="Обычный 2 2 2 2 2 13" xfId="603"/>
     <cellStyle name="Обычный 2 2 2 2 2 14" xfId="651"/>
     <cellStyle name="Обычный 2 2 2 2 2 15" xfId="713"/>
     <cellStyle name="Обычный 2 2 2 2 2 16" xfId="754"/>
     <cellStyle name="Обычный 2 2 2 2 2 17" xfId="792"/>
     <cellStyle name="Обычный 2 2 2 2 2 18" xfId="826"/>
     <cellStyle name="Обычный 2 2 2 2 2 19" xfId="855"/>
     <cellStyle name="Обычный 2 2 2 2 2 2" xfId="46"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="47"/>
@@ -2070,293 +2219,332 @@
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 12" xfId="474"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 13" xfId="666"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 14" xfId="719"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 15" xfId="760"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 16" xfId="798"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 17" xfId="832"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 18" xfId="861"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 19" xfId="885"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="50"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="51"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 10" xfId="598"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 11" xfId="655"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 12" xfId="628"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 13" xfId="689"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 14" xfId="731"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 15" xfId="771"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 16" xfId="808"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 17" xfId="840"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 18" xfId="867"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 19" xfId="945"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="52"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 20" xfId="1019"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 21" xfId="1062"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 22" xfId="1042"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 23" xfId="1082"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 24" xfId="1149"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 25" xfId="1212"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 26" xfId="1233"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="260"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 4" xfId="336"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 5" xfId="387"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 6" xfId="363"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 7" xfId="410"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 8" xfId="437"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 9" xfId="521"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 20" xfId="943"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 21" xfId="1021"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 22" xfId="904"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 23" xfId="1071"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 24" xfId="1100"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 25" xfId="1147"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 26" xfId="1214"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 27" xfId="1119"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="53"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="258"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 5" xfId="338"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 6" xfId="216"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 7" xfId="396"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 8" xfId="431"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 9" xfId="455"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="54"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 10" xfId="595"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 11" xfId="658"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 12" xfId="625"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 13" xfId="686"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 14" xfId="728"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 15" xfId="769"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 16" xfId="806"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 17" xfId="838"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 18" xfId="866"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 19" xfId="948"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="55"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 20" xfId="1017"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 21" xfId="1064"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 22" xfId="1040"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 23" xfId="1081"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 24" xfId="1151"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 25" xfId="1210"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 26" xfId="1234"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="263"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 4" xfId="333"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 5" xfId="389"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 6" xfId="361"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 7" xfId="408"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 8" xfId="436"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 9" xfId="524"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 20" xfId="894"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 21" xfId="941"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 22" xfId="1023"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 23" xfId="1060"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 24" xfId="1095"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 25" xfId="1109"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 26" xfId="1146"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 27" xfId="1215"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 28" xfId="1232"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="56"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="57"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 10" xfId="592"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 11" xfId="660"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 12" xfId="623"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 13" xfId="684"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 14" xfId="726"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 15" xfId="767"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 16" xfId="804"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 17" xfId="837"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 18" xfId="865"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 19" xfId="951"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="58"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 20" xfId="1014"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 21" xfId="1066"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 22" xfId="1039"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 23" xfId="1080"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 24" xfId="1154"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 25" xfId="1208"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 26" xfId="1235"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="266"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 4" xfId="330"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 5" xfId="391"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 6" xfId="359"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 7" xfId="407"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 8" xfId="435"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 9" xfId="527"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="59"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="256"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 6" xfId="340"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 7" xfId="384"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 8" xfId="426"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 2 9" xfId="450"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="60"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 10" xfId="530"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 11" xfId="483"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 12" xfId="475"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 13" xfId="662"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 14" xfId="681"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 15" xfId="724"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 16" xfId="765"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 17" xfId="803"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 18" xfId="836"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 19" xfId="864"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="61"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="62"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 10" xfId="585"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 11" xfId="486"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 12" xfId="619"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 13" xfId="679"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 14" xfId="700"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 15" xfId="742"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 16" xfId="781"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 17" xfId="817"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 18" xfId="847"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 19" xfId="956"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="63"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 20" xfId="1008"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 21" xfId="912"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 22" xfId="1036"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 23" xfId="1077"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 24" xfId="1158"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 25" xfId="1203"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 26" xfId="1124"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="271"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 4" xfId="324"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 5" xfId="226"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 6" xfId="356"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 7" xfId="404"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 8" xfId="417"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 9" xfId="532"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 20" xfId="954"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 21" xfId="910"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 22" xfId="905"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 23" xfId="1067"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 24" xfId="1079"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 25" xfId="1157"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 26" xfId="1123"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 27" xfId="1120"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="64"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="269"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 5" xfId="223"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 6" xfId="217"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 7" xfId="392"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 8" xfId="406"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 3 9" xfId="434"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="65"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 10" xfId="577"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 11" xfId="489"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 12" xfId="615"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 13" xfId="675"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 14" xfId="704"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 15" xfId="746"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 16" xfId="784"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 17" xfId="819"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 18" xfId="849"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 19" xfId="959"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="66"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 20" xfId="1000"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 21" xfId="914"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 22" xfId="1034"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 23" xfId="1075"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 24" xfId="1161"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 25" xfId="1197"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 26" xfId="1125"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="274"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 4" xfId="316"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 5" xfId="229"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 6" xfId="353"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 7" xfId="402"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 8" xfId="419"/>
     <cellStyle name="Обычный 2 2 2 2 2 2 4 9" xfId="535"/>
     <cellStyle name="Обычный 2 2 2 2 2 20" xfId="879"/>
     <cellStyle name="Обычный 2 2 2 2 2 21" xfId="893"/>
     <cellStyle name="Обычный 2 2 2 2 2 22" xfId="939"/>
     <cellStyle name="Обычный 2 2 2 2 2 23" xfId="1024"/>
     <cellStyle name="Обычный 2 2 2 2 2 24" xfId="1059"/>
     <cellStyle name="Обычный 2 2 2 2 2 25" xfId="1094"/>
     <cellStyle name="Обычный 2 2 2 2 2 26" xfId="1108"/>
+    <cellStyle name="Обычный 2 2 2 2 2 27" xfId="1144"/>
+    <cellStyle name="Обычный 2 2 2 2 2 28" xfId="1216"/>
+    <cellStyle name="Обычный 2 2 2 2 2 29" xfId="1231"/>
     <cellStyle name="Обычный 2 2 2 2 2 3" xfId="67"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="68"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 10" xfId="538"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 11" xfId="572"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 12" xfId="492"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 13" xfId="612"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 14" xfId="715"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 15" xfId="756"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 16" xfId="794"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 17" xfId="828"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 18" xfId="857"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 19" xfId="881"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="69"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="70"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 10" xfId="569"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 11" xfId="630"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 12" xfId="693"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 13" xfId="735"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 14" xfId="775"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 15" xfId="811"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 16" xfId="843"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 17" xfId="869"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 18" xfId="889"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 19" xfId="964"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="71"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 20" xfId="993"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 21" xfId="1044"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 22" xfId="1084"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 23" xfId="1104"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 24" xfId="1166"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 25" xfId="1191"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 26" xfId="1226"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="279"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 4" xfId="308"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 5" xfId="365"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 6" xfId="413"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 7" xfId="439"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 8" xfId="459"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 9" xfId="540"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 20" xfId="962"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 21" xfId="995"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 22" xfId="917"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 23" xfId="1032"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 24" xfId="1096"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 25" xfId="1164"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 26" xfId="1193"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 27" xfId="1126"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="72"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="277"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 5" xfId="311"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 6" xfId="232"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 7" xfId="350"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 8" xfId="427"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 2 9" xfId="451"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="73"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 10" xfId="564"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 11" xfId="504"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 12" xfId="664"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 13" xfId="717"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 14" xfId="758"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 15" xfId="796"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 16" xfId="830"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 17" xfId="859"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 18" xfId="883"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 19" xfId="967"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="74"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 20" xfId="988"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 21" xfId="928"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 22" xfId="1069"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 23" xfId="1098"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 24" xfId="1169"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 25" xfId="1187"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 26" xfId="1135"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="282"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 4" xfId="303"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 5" xfId="243"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 6" xfId="394"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 7" xfId="429"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 8" xfId="453"/>
     <cellStyle name="Обычный 2 2 2 2 2 3 3 9" xfId="543"/>
     <cellStyle name="Обычный 2 2 2 2 2 4" xfId="75"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="76"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 10" xfId="558"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 11" xfId="512"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 12" xfId="594"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 13" xfId="659"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 14" xfId="624"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 15" xfId="685"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 16" xfId="727"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 17" xfId="768"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 18" xfId="805"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 19" xfId="970"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="77"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 20" xfId="982"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 21" xfId="936"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 22" xfId="1016"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 23" xfId="1065"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 24" xfId="1171"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 25" xfId="1182"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 26" xfId="1141"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="285"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 4" xfId="297"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 5" xfId="251"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 6" xfId="332"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 7" xfId="390"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 8" xfId="360"/>
     <cellStyle name="Обычный 2 2 2 2 2 4 2 9" xfId="546"/>
     <cellStyle name="Обычный 2 2 2 2 2 5" xfId="78"/>
     <cellStyle name="Обычный 2 2 2 2 2 6" xfId="254"/>
     <cellStyle name="Обычный 2 2 2 2 2 7" xfId="341"/>
     <cellStyle name="Обычный 2 2 2 2 2 8" xfId="383"/>
     <cellStyle name="Обычный 2 2 2 2 2 9" xfId="425"/>
     <cellStyle name="Обычный 2 2 2 2 3" xfId="79"/>
     <cellStyle name="Обычный 2 2 2 2 3 10" xfId="549"/>
     <cellStyle name="Обычный 2 2 2 2 3 11" xfId="550"/>
     <cellStyle name="Обычный 2 2 2 2 3 12" xfId="516"/>
     <cellStyle name="Обычный 2 2 2 2 3 13" xfId="582"/>
     <cellStyle name="Обычный 2 2 2 2 3 14" xfId="487"/>
     <cellStyle name="Обычный 2 2 2 2 3 15" xfId="617"/>
     <cellStyle name="Обычный 2 2 2 2 3 16" xfId="677"/>
     <cellStyle name="Обычный 2 2 2 2 3 17" xfId="702"/>
     <cellStyle name="Обычный 2 2 2 2 3 18" xfId="744"/>
     <cellStyle name="Обычный 2 2 2 2 3 19" xfId="783"/>
     <cellStyle name="Обычный 2 2 2 2 3 2" xfId="80"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="81"/>
@@ -2364,513 +2552,579 @@
     <cellStyle name="Обычный 2 2 2 2 3 2 2 11" xfId="522"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 12" xfId="573"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 13" xfId="491"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 14" xfId="613"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 15" xfId="721"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 16" xfId="762"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 17" xfId="800"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 18" xfId="833"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 19" xfId="975"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="82"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="83"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 10" xfId="526"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 11" xfId="566"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 12" xfId="501"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 13" xfId="606"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 14" xfId="648"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 15" xfId="710"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 16" xfId="751"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 17" xfId="789"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 18" xfId="977"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 19" xfId="968"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="292"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 20" xfId="950"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 21" xfId="990"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 22" xfId="925"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 23" xfId="1178"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 24" xfId="1170"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 25" xfId="1153"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 3" xfId="283"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 4" xfId="265"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 5" xfId="305"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 6" xfId="240"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 7" xfId="344"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 8" xfId="553"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 9" xfId="544"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 20" xfId="971"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 21" xfId="946"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 22" xfId="996"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 23" xfId="916"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 24" xfId="1176"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 25" xfId="1172"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 26" xfId="1150"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="290"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 4" xfId="286"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 5" xfId="261"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 6" xfId="312"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 7" xfId="231"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 8" xfId="351"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 2 9" xfId="551"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="84"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 10" xfId="529"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 11" xfId="561"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 12" xfId="510"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 13" xfId="597"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 14" xfId="656"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 15" xfId="627"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 16" xfId="688"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 17" xfId="730"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 18" xfId="978"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 19" xfId="966"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="293"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 20" xfId="953"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 21" xfId="985"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 22" xfId="934"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 23" xfId="1179"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 24" xfId="1168"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 25" xfId="1156"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 3" xfId="281"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 4" xfId="268"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 5" xfId="300"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 6" xfId="249"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 7" xfId="335"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 8" xfId="554"/>
     <cellStyle name="Обычный 2 2 2 2 3 2 3 9" xfId="542"/>
     <cellStyle name="Обычный 2 2 2 2 3 20" xfId="973"/>
     <cellStyle name="Обычный 2 2 2 2 3 21" xfId="974"/>
     <cellStyle name="Обычный 2 2 2 2 3 22" xfId="940"/>
     <cellStyle name="Обычный 2 2 2 2 3 23" xfId="1005"/>
     <cellStyle name="Обычный 2 2 2 2 3 24" xfId="913"/>
+    <cellStyle name="Обычный 2 2 2 2 3 25" xfId="1174"/>
+    <cellStyle name="Обычный 2 2 2 2 3 26" xfId="1175"/>
+    <cellStyle name="Обычный 2 2 2 2 3 27" xfId="1145"/>
     <cellStyle name="Обычный 2 2 2 2 3 3" xfId="85"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="86"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 10" xfId="536"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 11" xfId="545"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 12" xfId="523"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 13" xfId="570"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 14" xfId="495"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 15" xfId="482"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 16" xfId="673"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 17" xfId="706"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 18" xfId="980"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 19" xfId="963"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="295"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 20" xfId="960"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 21" xfId="969"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 22" xfId="947"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 23" xfId="1180"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 24" xfId="1165"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 25" xfId="1162"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 3" xfId="278"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 4" xfId="275"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 5" xfId="284"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 6" xfId="262"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 7" xfId="309"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 8" xfId="556"/>
     <cellStyle name="Обычный 2 2 2 2 3 3 2 9" xfId="539"/>
     <cellStyle name="Обычный 2 2 2 2 3 4" xfId="288"/>
     <cellStyle name="Обычный 2 2 2 2 3 5" xfId="289"/>
     <cellStyle name="Обычный 2 2 2 2 3 6" xfId="255"/>
     <cellStyle name="Обычный 2 2 2 2 3 7" xfId="321"/>
     <cellStyle name="Обычный 2 2 2 2 3 8" xfId="227"/>
     <cellStyle name="Обычный 2 2 2 2 3 9" xfId="354"/>
     <cellStyle name="Обычный 2 2 2 2 4" xfId="87"/>
     <cellStyle name="Обычный 2 2 2 2 4 10" xfId="537"/>
     <cellStyle name="Обычный 2 2 2 2 4 11" xfId="541"/>
     <cellStyle name="Обычный 2 2 2 2 4 12" xfId="531"/>
     <cellStyle name="Обычный 2 2 2 2 4 13" xfId="555"/>
     <cellStyle name="Обычный 2 2 2 2 4 14" xfId="476"/>
     <cellStyle name="Обычный 2 2 2 2 4 15" xfId="591"/>
     <cellStyle name="Обычный 2 2 2 2 4 16" xfId="661"/>
     <cellStyle name="Обычный 2 2 2 2 4 17" xfId="622"/>
     <cellStyle name="Обычный 2 2 2 2 4 18" xfId="683"/>
     <cellStyle name="Обычный 2 2 2 2 4 19" xfId="981"/>
     <cellStyle name="Обычный 2 2 2 2 4 2" xfId="88"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="89"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 10" xfId="548"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 11" xfId="518"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 12" xfId="579"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 13" xfId="488"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 14" xfId="616"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 15" xfId="676"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 16" xfId="703"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 17" xfId="745"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 18" xfId="983"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 19" xfId="958"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="298"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 20" xfId="972"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 21" xfId="942"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 22" xfId="1002"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 23" xfId="1183"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 24" xfId="1160"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 25" xfId="1173"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 3" xfId="273"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 4" xfId="287"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 5" xfId="257"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 6" xfId="318"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 7" xfId="228"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 8" xfId="559"/>
     <cellStyle name="Обычный 2 2 2 2 4 2 2 9" xfId="534"/>
     <cellStyle name="Обычный 2 2 2 2 4 20" xfId="961"/>
     <cellStyle name="Обычный 2 2 2 2 4 21" xfId="965"/>
     <cellStyle name="Обычный 2 2 2 2 4 22" xfId="955"/>
     <cellStyle name="Обычный 2 2 2 2 4 23" xfId="979"/>
+    <cellStyle name="Обычный 2 2 2 2 4 24" xfId="1181"/>
+    <cellStyle name="Обычный 2 2 2 2 4 25" xfId="1163"/>
+    <cellStyle name="Обычный 2 2 2 2 4 26" xfId="1167"/>
     <cellStyle name="Обычный 2 2 2 2 4 3" xfId="296"/>
     <cellStyle name="Обычный 2 2 2 2 4 4" xfId="276"/>
     <cellStyle name="Обычный 2 2 2 2 4 5" xfId="280"/>
     <cellStyle name="Обычный 2 2 2 2 4 6" xfId="270"/>
     <cellStyle name="Обычный 2 2 2 2 4 7" xfId="294"/>
     <cellStyle name="Обычный 2 2 2 2 4 8" xfId="218"/>
     <cellStyle name="Обычный 2 2 2 2 4 9" xfId="557"/>
     <cellStyle name="Обычный 2 2 2 2 5" xfId="90"/>
     <cellStyle name="Обычный 2 2 2 2 5 10" xfId="552"/>
     <cellStyle name="Обычный 2 2 2 2 5 11" xfId="477"/>
     <cellStyle name="Обычный 2 2 2 2 5 12" xfId="589"/>
     <cellStyle name="Обычный 2 2 2 2 5 13" xfId="484"/>
     <cellStyle name="Обычный 2 2 2 2 5 14" xfId="668"/>
     <cellStyle name="Обычный 2 2 2 2 5 15" xfId="682"/>
     <cellStyle name="Обычный 2 2 2 2 5 16" xfId="725"/>
     <cellStyle name="Обычный 2 2 2 2 5 17" xfId="766"/>
     <cellStyle name="Обычный 2 2 2 2 5 18" xfId="984"/>
     <cellStyle name="Обычный 2 2 2 2 5 19" xfId="957"/>
     <cellStyle name="Обычный 2 2 2 2 5 2" xfId="299"/>
     <cellStyle name="Обычный 2 2 2 2 5 20" xfId="976"/>
     <cellStyle name="Обычный 2 2 2 2 5 21" xfId="906"/>
     <cellStyle name="Обычный 2 2 2 2 5 22" xfId="1012"/>
+    <cellStyle name="Обычный 2 2 2 2 5 23" xfId="1184"/>
+    <cellStyle name="Обычный 2 2 2 2 5 24" xfId="1159"/>
+    <cellStyle name="Обычный 2 2 2 2 5 25" xfId="1177"/>
     <cellStyle name="Обычный 2 2 2 2 5 3" xfId="272"/>
     <cellStyle name="Обычный 2 2 2 2 5 4" xfId="291"/>
     <cellStyle name="Обычный 2 2 2 2 5 5" xfId="219"/>
     <cellStyle name="Обычный 2 2 2 2 5 6" xfId="328"/>
     <cellStyle name="Обычный 2 2 2 2 5 7" xfId="224"/>
     <cellStyle name="Обычный 2 2 2 2 5 8" xfId="560"/>
     <cellStyle name="Обычный 2 2 2 2 5 9" xfId="533"/>
     <cellStyle name="Обычный 2 2 2 3" xfId="91"/>
     <cellStyle name="Обычный 2 2 2 4" xfId="92"/>
     <cellStyle name="Обычный 2 2 2 4 2" xfId="93"/>
     <cellStyle name="Обычный 2 2 2 4 2 10" xfId="563"/>
     <cellStyle name="Обычный 2 2 2 4 2 11" xfId="528"/>
     <cellStyle name="Обычный 2 2 2 4 2 12" xfId="562"/>
     <cellStyle name="Обычный 2 2 2 4 2 13" xfId="507"/>
     <cellStyle name="Обычный 2 2 2 4 2 14" xfId="601"/>
     <cellStyle name="Обычный 2 2 2 4 2 15" xfId="653"/>
     <cellStyle name="Обычный 2 2 2 4 2 16" xfId="481"/>
     <cellStyle name="Обычный 2 2 2 4 2 17" xfId="691"/>
     <cellStyle name="Обычный 2 2 2 4 2 18" xfId="733"/>
     <cellStyle name="Обычный 2 2 2 4 2 19" xfId="773"/>
     <cellStyle name="Обычный 2 2 2 4 2 2" xfId="94"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="95"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 10" xfId="525"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 11" xfId="567"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 12" xfId="496"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 13" xfId="609"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 14" xfId="671"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 15" xfId="667"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 16" xfId="720"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 17" xfId="761"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 18" xfId="799"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 19" xfId="989"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="96"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 20" xfId="949"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 21" xfId="991"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 22" xfId="920"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 23" xfId="1029"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 24" xfId="1188"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 25" xfId="1152"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 26" xfId="1189"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="304"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 4" xfId="264"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 5" xfId="306"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 6" xfId="235"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 7" xfId="347"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 8" xfId="399"/>
     <cellStyle name="Обычный 2 2 2 4 2 2 2 9" xfId="565"/>
     <cellStyle name="Обычный 2 2 2 4 2 20" xfId="987"/>
     <cellStyle name="Обычный 2 2 2 4 2 21" xfId="952"/>
     <cellStyle name="Обычный 2 2 2 4 2 22" xfId="986"/>
     <cellStyle name="Обычный 2 2 2 4 2 23" xfId="931"/>
     <cellStyle name="Обычный 2 2 2 4 2 24" xfId="1022"/>
+    <cellStyle name="Обычный 2 2 2 4 2 25" xfId="1186"/>
+    <cellStyle name="Обычный 2 2 2 4 2 26" xfId="1155"/>
+    <cellStyle name="Обычный 2 2 2 4 2 27" xfId="1185"/>
     <cellStyle name="Обычный 2 2 2 4 2 3" xfId="97"/>
     <cellStyle name="Обычный 2 2 2 4 2 4" xfId="302"/>
     <cellStyle name="Обычный 2 2 2 4 2 5" xfId="267"/>
     <cellStyle name="Обычный 2 2 2 4 2 6" xfId="301"/>
     <cellStyle name="Обычный 2 2 2 4 2 7" xfId="246"/>
     <cellStyle name="Обычный 2 2 2 4 2 8" xfId="339"/>
     <cellStyle name="Обычный 2 2 2 4 2 9" xfId="385"/>
     <cellStyle name="Обычный 2 2 2 4 3" xfId="98"/>
     <cellStyle name="Обычный 2 2 2 4 3 10" xfId="520"/>
     <cellStyle name="Обычный 2 2 2 4 3 11" xfId="575"/>
     <cellStyle name="Обычный 2 2 2 4 3 12" xfId="490"/>
     <cellStyle name="Обычный 2 2 2 4 3 13" xfId="614"/>
     <cellStyle name="Обычный 2 2 2 4 3 14" xfId="674"/>
     <cellStyle name="Обычный 2 2 2 4 3 15" xfId="705"/>
     <cellStyle name="Обычный 2 2 2 4 3 16" xfId="747"/>
     <cellStyle name="Обычный 2 2 2 4 3 17" xfId="785"/>
     <cellStyle name="Обычный 2 2 2 4 3 18" xfId="820"/>
     <cellStyle name="Обычный 2 2 2 4 3 19" xfId="992"/>
     <cellStyle name="Обычный 2 2 2 4 3 2" xfId="99"/>
     <cellStyle name="Обычный 2 2 2 4 3 20" xfId="944"/>
     <cellStyle name="Обычный 2 2 2 4 3 21" xfId="998"/>
     <cellStyle name="Обычный 2 2 2 4 3 22" xfId="915"/>
     <cellStyle name="Обычный 2 2 2 4 3 23" xfId="1033"/>
+    <cellStyle name="Обычный 2 2 2 4 3 24" xfId="1190"/>
+    <cellStyle name="Обычный 2 2 2 4 3 25" xfId="1148"/>
+    <cellStyle name="Обычный 2 2 2 4 3 26" xfId="1195"/>
     <cellStyle name="Обычный 2 2 2 4 3 3" xfId="307"/>
     <cellStyle name="Обычный 2 2 2 4 3 4" xfId="259"/>
     <cellStyle name="Обычный 2 2 2 4 3 5" xfId="314"/>
     <cellStyle name="Обычный 2 2 2 4 3 6" xfId="230"/>
     <cellStyle name="Обычный 2 2 2 4 3 7" xfId="352"/>
     <cellStyle name="Обычный 2 2 2 4 3 8" xfId="401"/>
     <cellStyle name="Обычный 2 2 2 4 3 9" xfId="568"/>
     <cellStyle name="Обычный 2 2 2 5" xfId="100"/>
     <cellStyle name="Обычный 2 2 2 5 2" xfId="101"/>
     <cellStyle name="Обычный 2 2 2 5 2 10" xfId="514"/>
     <cellStyle name="Обычный 2 2 2 5 2 11" xfId="588"/>
     <cellStyle name="Обычный 2 2 2 5 2 12" xfId="485"/>
     <cellStyle name="Обычный 2 2 2 5 2 13" xfId="480"/>
     <cellStyle name="Обычный 2 2 2 5 2 14" xfId="643"/>
     <cellStyle name="Обычный 2 2 2 5 2 15" xfId="638"/>
     <cellStyle name="Обычный 2 2 2 5 2 16" xfId="634"/>
     <cellStyle name="Обычный 2 2 2 5 2 17" xfId="697"/>
     <cellStyle name="Обычный 2 2 2 5 2 18" xfId="739"/>
     <cellStyle name="Обычный 2 2 2 5 2 19" xfId="994"/>
     <cellStyle name="Обычный 2 2 2 5 2 2" xfId="102"/>
     <cellStyle name="Обычный 2 2 2 5 2 20" xfId="938"/>
     <cellStyle name="Обычный 2 2 2 5 2 21" xfId="1011"/>
     <cellStyle name="Обычный 2 2 2 5 2 22" xfId="911"/>
     <cellStyle name="Обычный 2 2 2 5 2 23" xfId="909"/>
+    <cellStyle name="Обычный 2 2 2 5 2 24" xfId="1192"/>
+    <cellStyle name="Обычный 2 2 2 5 2 25" xfId="1143"/>
+    <cellStyle name="Обычный 2 2 2 5 2 26" xfId="1206"/>
     <cellStyle name="Обычный 2 2 2 5 2 3" xfId="310"/>
     <cellStyle name="Обычный 2 2 2 5 2 4" xfId="253"/>
     <cellStyle name="Обычный 2 2 2 5 2 5" xfId="327"/>
     <cellStyle name="Обычный 2 2 2 5 2 6" xfId="225"/>
     <cellStyle name="Обычный 2 2 2 5 2 7" xfId="222"/>
     <cellStyle name="Обычный 2 2 2 5 2 8" xfId="376"/>
     <cellStyle name="Обычный 2 2 2 5 2 9" xfId="571"/>
     <cellStyle name="Обычный 2 2 2 6" xfId="103"/>
     <cellStyle name="Обычный 2 2 2_Лес" xfId="43"/>
     <cellStyle name="Обычный 2 2 3" xfId="104"/>
     <cellStyle name="Обычный 2 2 3 10" xfId="513"/>
     <cellStyle name="Обычный 2 2 3 11" xfId="593"/>
     <cellStyle name="Обычный 2 2 3 12" xfId="663"/>
     <cellStyle name="Обычный 2 2 3 13" xfId="716"/>
     <cellStyle name="Обычный 2 2 3 14" xfId="757"/>
     <cellStyle name="Обычный 2 2 3 15" xfId="795"/>
     <cellStyle name="Обычный 2 2 3 16" xfId="829"/>
     <cellStyle name="Обычный 2 2 3 17" xfId="858"/>
     <cellStyle name="Обычный 2 2 3 18" xfId="882"/>
     <cellStyle name="Обычный 2 2 3 19" xfId="997"/>
     <cellStyle name="Обычный 2 2 3 2" xfId="105"/>
     <cellStyle name="Обычный 2 2 3 20" xfId="937"/>
     <cellStyle name="Обычный 2 2 3 21" xfId="1015"/>
     <cellStyle name="Обычный 2 2 3 22" xfId="1068"/>
     <cellStyle name="Обычный 2 2 3 23" xfId="1097"/>
+    <cellStyle name="Обычный 2 2 3 24" xfId="1194"/>
+    <cellStyle name="Обычный 2 2 3 25" xfId="1142"/>
+    <cellStyle name="Обычный 2 2 3 26" xfId="1209"/>
     <cellStyle name="Обычный 2 2 3 3" xfId="313"/>
     <cellStyle name="Обычный 2 2 3 4" xfId="252"/>
     <cellStyle name="Обычный 2 2 3 5" xfId="331"/>
     <cellStyle name="Обычный 2 2 3 6" xfId="393"/>
     <cellStyle name="Обычный 2 2 3 7" xfId="428"/>
     <cellStyle name="Обычный 2 2 3 8" xfId="452"/>
     <cellStyle name="Обычный 2 2 3 9" xfId="574"/>
     <cellStyle name="Обычный 2 2 4" xfId="106"/>
     <cellStyle name="Обычный 2 2 4 10" xfId="576"/>
     <cellStyle name="Обычный 2 2 4 11" xfId="511"/>
     <cellStyle name="Обычный 2 2 4 12" xfId="596"/>
     <cellStyle name="Обычный 2 2 4 13" xfId="657"/>
     <cellStyle name="Обычный 2 2 4 14" xfId="626"/>
     <cellStyle name="Обычный 2 2 4 15" xfId="687"/>
     <cellStyle name="Обычный 2 2 4 16" xfId="729"/>
     <cellStyle name="Обычный 2 2 4 17" xfId="770"/>
     <cellStyle name="Обычный 2 2 4 18" xfId="807"/>
     <cellStyle name="Обычный 2 2 4 19" xfId="839"/>
     <cellStyle name="Обычный 2 2 4 2" xfId="107"/>
     <cellStyle name="Обычный 2 2 4 2 2" xfId="108"/>
     <cellStyle name="Обычный 2 2 4 2 2 10" xfId="509"/>
     <cellStyle name="Обычный 2 2 4 2 2 11" xfId="599"/>
     <cellStyle name="Обычный 2 2 4 2 2 12" xfId="654"/>
     <cellStyle name="Обычный 2 2 4 2 2 13" xfId="629"/>
     <cellStyle name="Обычный 2 2 4 2 2 14" xfId="690"/>
     <cellStyle name="Обычный 2 2 4 2 2 15" xfId="732"/>
     <cellStyle name="Обычный 2 2 4 2 2 16" xfId="772"/>
     <cellStyle name="Обычный 2 2 4 2 2 17" xfId="809"/>
     <cellStyle name="Обычный 2 2 4 2 2 18" xfId="841"/>
     <cellStyle name="Обычный 2 2 4 2 2 19" xfId="1001"/>
     <cellStyle name="Обычный 2 2 4 2 2 2" xfId="109"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="110"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 10" xfId="478"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 11" xfId="631"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 12" xfId="694"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 13" xfId="736"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 14" xfId="776"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 15" xfId="812"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 16" xfId="844"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 17" xfId="870"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 18" xfId="1003"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 19" xfId="930"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="319"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 20" xfId="907"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 21" xfId="1045"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 22" xfId="1085"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 23" xfId="1199"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 24" xfId="1137"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 25" xfId="1121"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 3" xfId="245"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 4" xfId="220"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 5" xfId="366"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 6" xfId="414"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 7" xfId="440"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 8" xfId="580"/>
     <cellStyle name="Обычный 2 2 4 2 2 2 2 9" xfId="506"/>
     <cellStyle name="Обычный 2 2 4 2 2 20" xfId="933"/>
     <cellStyle name="Обычный 2 2 4 2 2 21" xfId="1020"/>
     <cellStyle name="Обычный 2 2 4 2 2 22" xfId="1061"/>
     <cellStyle name="Обычный 2 2 4 2 2 23" xfId="1043"/>
+    <cellStyle name="Обычный 2 2 4 2 2 24" xfId="1198"/>
+    <cellStyle name="Обычный 2 2 4 2 2 25" xfId="1139"/>
+    <cellStyle name="Обычный 2 2 4 2 2 26" xfId="1213"/>
     <cellStyle name="Обычный 2 2 4 2 2 3" xfId="317"/>
     <cellStyle name="Обычный 2 2 4 2 2 4" xfId="248"/>
     <cellStyle name="Обычный 2 2 4 2 2 5" xfId="337"/>
     <cellStyle name="Обычный 2 2 4 2 2 6" xfId="386"/>
     <cellStyle name="Обычный 2 2 4 2 2 7" xfId="364"/>
     <cellStyle name="Обычный 2 2 4 2 2 8" xfId="411"/>
     <cellStyle name="Обычный 2 2 4 2 2 9" xfId="578"/>
     <cellStyle name="Обычный 2 2 4 2 3" xfId="111"/>
     <cellStyle name="Обычный 2 2 4 2 3 10" xfId="604"/>
     <cellStyle name="Обычный 2 2 4 2 3 11" xfId="650"/>
     <cellStyle name="Обычный 2 2 4 2 3 12" xfId="712"/>
     <cellStyle name="Обычный 2 2 4 2 3 13" xfId="753"/>
     <cellStyle name="Обычный 2 2 4 2 3 14" xfId="791"/>
     <cellStyle name="Обычный 2 2 4 2 3 15" xfId="825"/>
     <cellStyle name="Обычный 2 2 4 2 3 16" xfId="854"/>
     <cellStyle name="Обычный 2 2 4 2 3 17" xfId="878"/>
     <cellStyle name="Обычный 2 2 4 2 3 18" xfId="1004"/>
     <cellStyle name="Обычный 2 2 4 2 3 19" xfId="929"/>
     <cellStyle name="Обычный 2 2 4 2 3 2" xfId="320"/>
     <cellStyle name="Обычный 2 2 4 2 3 20" xfId="1025"/>
     <cellStyle name="Обычный 2 2 4 2 3 21" xfId="1058"/>
     <cellStyle name="Обычный 2 2 4 2 3 22" xfId="1093"/>
+    <cellStyle name="Обычный 2 2 4 2 3 23" xfId="1200"/>
+    <cellStyle name="Обычный 2 2 4 2 3 24" xfId="1136"/>
+    <cellStyle name="Обычный 2 2 4 2 3 25" xfId="1217"/>
     <cellStyle name="Обычный 2 2 4 2 3 3" xfId="244"/>
     <cellStyle name="Обычный 2 2 4 2 3 4" xfId="342"/>
     <cellStyle name="Обычный 2 2 4 2 3 5" xfId="382"/>
     <cellStyle name="Обычный 2 2 4 2 3 6" xfId="424"/>
     <cellStyle name="Обычный 2 2 4 2 3 7" xfId="448"/>
     <cellStyle name="Обычный 2 2 4 2 3 8" xfId="581"/>
     <cellStyle name="Обычный 2 2 4 2 3 9" xfId="505"/>
     <cellStyle name="Обычный 2 2 4 20" xfId="999"/>
     <cellStyle name="Обычный 2 2 4 21" xfId="935"/>
     <cellStyle name="Обычный 2 2 4 22" xfId="1018"/>
     <cellStyle name="Обычный 2 2 4 23" xfId="1063"/>
     <cellStyle name="Обычный 2 2 4 24" xfId="1041"/>
+    <cellStyle name="Обычный 2 2 4 25" xfId="1196"/>
+    <cellStyle name="Обычный 2 2 4 26" xfId="1140"/>
+    <cellStyle name="Обычный 2 2 4 27" xfId="1211"/>
     <cellStyle name="Обычный 2 2 4 3" xfId="112"/>
     <cellStyle name="Обычный 2 2 4 3 2" xfId="113"/>
     <cellStyle name="Обычный 2 2 4 3 2 10" xfId="665"/>
     <cellStyle name="Обычный 2 2 4 3 2 11" xfId="718"/>
     <cellStyle name="Обычный 2 2 4 3 2 12" xfId="759"/>
     <cellStyle name="Обычный 2 2 4 3 2 13" xfId="797"/>
     <cellStyle name="Обычный 2 2 4 3 2 14" xfId="831"/>
     <cellStyle name="Обычный 2 2 4 3 2 15" xfId="860"/>
     <cellStyle name="Обычный 2 2 4 3 2 16" xfId="884"/>
     <cellStyle name="Обычный 2 2 4 3 2 17" xfId="895"/>
     <cellStyle name="Обычный 2 2 4 3 2 18" xfId="1006"/>
     <cellStyle name="Обычный 2 2 4 3 2 19" xfId="927"/>
     <cellStyle name="Обычный 2 2 4 3 2 2" xfId="322"/>
     <cellStyle name="Обычный 2 2 4 3 2 20" xfId="1070"/>
     <cellStyle name="Обычный 2 2 4 3 2 21" xfId="1099"/>
     <cellStyle name="Обычный 2 2 4 3 2 22" xfId="1110"/>
+    <cellStyle name="Обычный 2 2 4 3 2 23" xfId="1201"/>
+    <cellStyle name="Обычный 2 2 4 3 2 24" xfId="1134"/>
+    <cellStyle name="Обычный 2 2 4 3 2 25" xfId="1236"/>
     <cellStyle name="Обычный 2 2 4 3 2 3" xfId="242"/>
     <cellStyle name="Обычный 2 2 4 3 2 4" xfId="395"/>
     <cellStyle name="Обычный 2 2 4 3 2 5" xfId="430"/>
     <cellStyle name="Обычный 2 2 4 3 2 6" xfId="454"/>
     <cellStyle name="Обычный 2 2 4 3 2 7" xfId="465"/>
     <cellStyle name="Обычный 2 2 4 3 2 8" xfId="583"/>
     <cellStyle name="Обычный 2 2 4 3 2 9" xfId="503"/>
     <cellStyle name="Обычный 2 2 4 4" xfId="315"/>
     <cellStyle name="Обычный 2 2 4 5" xfId="250"/>
     <cellStyle name="Обычный 2 2 4 6" xfId="334"/>
     <cellStyle name="Обычный 2 2 4 7" xfId="388"/>
     <cellStyle name="Обычный 2 2 4 8" xfId="362"/>
     <cellStyle name="Обычный 2 2 4 9" xfId="409"/>
     <cellStyle name="Обычный 2 2 5" xfId="114"/>
     <cellStyle name="Обычный 2 2 5 10" xfId="502"/>
     <cellStyle name="Обычный 2 2 5 11" xfId="605"/>
     <cellStyle name="Обычный 2 2 5 12" xfId="649"/>
     <cellStyle name="Обычный 2 2 5 13" xfId="711"/>
     <cellStyle name="Обычный 2 2 5 14" xfId="752"/>
     <cellStyle name="Обычный 2 2 5 15" xfId="790"/>
     <cellStyle name="Обычный 2 2 5 16" xfId="824"/>
     <cellStyle name="Обычный 2 2 5 17" xfId="853"/>
     <cellStyle name="Обычный 2 2 5 18" xfId="877"/>
     <cellStyle name="Обычный 2 2 5 19" xfId="1007"/>
     <cellStyle name="Обычный 2 2 5 2" xfId="115"/>
     <cellStyle name="Обычный 2 2 5 2 2" xfId="116"/>
     <cellStyle name="Обычный 2 2 5 2 2 10" xfId="607"/>
     <cellStyle name="Обычный 2 2 5 2 2 11" xfId="647"/>
     <cellStyle name="Обычный 2 2 5 2 2 12" xfId="709"/>
     <cellStyle name="Обычный 2 2 5 2 2 13" xfId="750"/>
     <cellStyle name="Обычный 2 2 5 2 2 14" xfId="788"/>
     <cellStyle name="Обычный 2 2 5 2 2 15" xfId="823"/>
     <cellStyle name="Обычный 2 2 5 2 2 16" xfId="852"/>
     <cellStyle name="Обычный 2 2 5 2 2 17" xfId="876"/>
     <cellStyle name="Обычный 2 2 5 2 2 18" xfId="1009"/>
     <cellStyle name="Обычный 2 2 5 2 2 19" xfId="924"/>
     <cellStyle name="Обычный 2 2 5 2 2 2" xfId="325"/>
     <cellStyle name="Обычный 2 2 5 2 2 20" xfId="1027"/>
     <cellStyle name="Обычный 2 2 5 2 2 21" xfId="1056"/>
     <cellStyle name="Обычный 2 2 5 2 2 22" xfId="1091"/>
+    <cellStyle name="Обычный 2 2 5 2 2 23" xfId="1204"/>
+    <cellStyle name="Обычный 2 2 5 2 2 24" xfId="1132"/>
+    <cellStyle name="Обычный 2 2 5 2 2 25" xfId="1219"/>
     <cellStyle name="Обычный 2 2 5 2 2 3" xfId="239"/>
     <cellStyle name="Обычный 2 2 5 2 2 4" xfId="345"/>
     <cellStyle name="Обычный 2 2 5 2 2 5" xfId="380"/>
     <cellStyle name="Обычный 2 2 5 2 2 6" xfId="422"/>
     <cellStyle name="Обычный 2 2 5 2 2 7" xfId="446"/>
     <cellStyle name="Обычный 2 2 5 2 2 8" xfId="586"/>
     <cellStyle name="Обычный 2 2 5 2 2 9" xfId="500"/>
     <cellStyle name="Обычный 2 2 5 20" xfId="926"/>
     <cellStyle name="Обычный 2 2 5 21" xfId="1026"/>
     <cellStyle name="Обычный 2 2 5 22" xfId="1057"/>
     <cellStyle name="Обычный 2 2 5 23" xfId="1092"/>
+    <cellStyle name="Обычный 2 2 5 24" xfId="1202"/>
+    <cellStyle name="Обычный 2 2 5 25" xfId="1133"/>
+    <cellStyle name="Обычный 2 2 5 26" xfId="1218"/>
     <cellStyle name="Обычный 2 2 5 3" xfId="323"/>
     <cellStyle name="Обычный 2 2 5 4" xfId="241"/>
     <cellStyle name="Обычный 2 2 5 5" xfId="343"/>
     <cellStyle name="Обычный 2 2 5 6" xfId="381"/>
     <cellStyle name="Обычный 2 2 5 7" xfId="423"/>
     <cellStyle name="Обычный 2 2 5 8" xfId="447"/>
     <cellStyle name="Обычный 2 2 5 9" xfId="584"/>
     <cellStyle name="Обычный 2 2 6" xfId="117"/>
     <cellStyle name="Обычный 2 2 6 10" xfId="608"/>
     <cellStyle name="Обычный 2 2 6 11" xfId="646"/>
     <cellStyle name="Обычный 2 2 6 12" xfId="708"/>
     <cellStyle name="Обычный 2 2 6 13" xfId="749"/>
     <cellStyle name="Обычный 2 2 6 14" xfId="787"/>
     <cellStyle name="Обычный 2 2 6 15" xfId="822"/>
     <cellStyle name="Обычный 2 2 6 16" xfId="851"/>
     <cellStyle name="Обычный 2 2 6 17" xfId="875"/>
     <cellStyle name="Обычный 2 2 6 18" xfId="1010"/>
     <cellStyle name="Обычный 2 2 6 19" xfId="922"/>
     <cellStyle name="Обычный 2 2 6 2" xfId="326"/>
     <cellStyle name="Обычный 2 2 6 20" xfId="1028"/>
     <cellStyle name="Обычный 2 2 6 21" xfId="1055"/>
     <cellStyle name="Обычный 2 2 6 22" xfId="1090"/>
+    <cellStyle name="Обычный 2 2 6 23" xfId="1205"/>
+    <cellStyle name="Обычный 2 2 6 24" xfId="1130"/>
+    <cellStyle name="Обычный 2 2 6 25" xfId="1220"/>
     <cellStyle name="Обычный 2 2 6 3" xfId="237"/>
     <cellStyle name="Обычный 2 2 6 4" xfId="346"/>
     <cellStyle name="Обычный 2 2 6 5" xfId="379"/>
     <cellStyle name="Обычный 2 2 6 6" xfId="421"/>
     <cellStyle name="Обычный 2 2 6 7" xfId="445"/>
     <cellStyle name="Обычный 2 2 6 8" xfId="587"/>
     <cellStyle name="Обычный 2 2 6 9" xfId="498"/>
     <cellStyle name="Обычный 2 2 7" xfId="118"/>
     <cellStyle name="Обычный 2 2_Бахчи" xfId="12"/>
     <cellStyle name="Обычный 2 20" xfId="119"/>
     <cellStyle name="Обычный 2 20 2" xfId="120"/>
     <cellStyle name="Обычный 2 20 2 10" xfId="494"/>
     <cellStyle name="Обычный 2 20 2 11" xfId="611"/>
     <cellStyle name="Обычный 2 20 2 12" xfId="644"/>
     <cellStyle name="Обычный 2 20 2 13" xfId="636"/>
     <cellStyle name="Обычный 2 20 2 14" xfId="635"/>
     <cellStyle name="Обычный 2 20 2 15" xfId="698"/>
     <cellStyle name="Обычный 2 20 2 16" xfId="740"/>
     <cellStyle name="Обычный 2 20 2 17" xfId="779"/>
     <cellStyle name="Обычный 2 20 2 18" xfId="815"/>
     <cellStyle name="Обычный 2 20 2 19" xfId="1013"/>
     <cellStyle name="Обычный 2 20 2 2" xfId="121"/>
     <cellStyle name="Обычный 2 20 2 2 2" xfId="122"/>
     <cellStyle name="Обычный 2 20 2 2 3" xfId="123"/>
     <cellStyle name="Обычный 2 20 2 20" xfId="919"/>
     <cellStyle name="Обычный 2 20 2 21" xfId="1031"/>
     <cellStyle name="Обычный 2 20 2 22" xfId="1053"/>
     <cellStyle name="Обычный 2 20 2 23" xfId="1047"/>
+    <cellStyle name="Обычный 2 20 2 24" xfId="1207"/>
+    <cellStyle name="Обычный 2 20 2 25" xfId="1128"/>
+    <cellStyle name="Обычный 2 20 2 26" xfId="1222"/>
     <cellStyle name="Обычный 2 20 2 3" xfId="329"/>
     <cellStyle name="Обычный 2 20 2 4" xfId="234"/>
     <cellStyle name="Обычный 2 20 2 5" xfId="349"/>
     <cellStyle name="Обычный 2 20 2 6" xfId="377"/>
     <cellStyle name="Обычный 2 20 2 7" xfId="370"/>
     <cellStyle name="Обычный 2 20 2 8" xfId="369"/>
     <cellStyle name="Обычный 2 20 2 9" xfId="590"/>
     <cellStyle name="Обычный 2 20 3" xfId="124"/>
     <cellStyle name="Обычный 2 20 4" xfId="125"/>
     <cellStyle name="Обычный 2 21" xfId="126"/>
     <cellStyle name="Обычный 2 21 2" xfId="127"/>
     <cellStyle name="Обычный 2 21 3" xfId="128"/>
     <cellStyle name="Обычный 2 22" xfId="129"/>
     <cellStyle name="Обычный 2 23" xfId="130"/>
     <cellStyle name="Обычный 2 24" xfId="131"/>
     <cellStyle name="Обычный 2 25" xfId="132"/>
     <cellStyle name="Обычный 2 3" xfId="8"/>
     <cellStyle name="Обычный 2 3 2" xfId="133"/>
     <cellStyle name="Обычный 2 4" xfId="134"/>
     <cellStyle name="Обычный 2 4 2" xfId="135"/>
     <cellStyle name="Обычный 2 5" xfId="136"/>
     <cellStyle name="Обычный 2 5 2" xfId="137"/>
     <cellStyle name="Обычный 2 6" xfId="138"/>
     <cellStyle name="Обычный 2 7" xfId="139"/>
     <cellStyle name="Обычный 2 8" xfId="140"/>
@@ -2896,140 +3150,152 @@
     <cellStyle name="Обычный 3 2 2" xfId="194"/>
     <cellStyle name="Обычный 3 2_Bull" xfId="201"/>
     <cellStyle name="Обычный 3 20" xfId="221"/>
     <cellStyle name="Обычный 3 21" xfId="378"/>
     <cellStyle name="Обычный 3 22" xfId="373"/>
     <cellStyle name="Обычный 3 23" xfId="368"/>
     <cellStyle name="Обычный 3 24" xfId="415"/>
     <cellStyle name="Обычный 3 25" xfId="441"/>
     <cellStyle name="Обычный 3 26" xfId="479"/>
     <cellStyle name="Обычный 3 27" xfId="645"/>
     <cellStyle name="Обычный 3 28" xfId="640"/>
     <cellStyle name="Обычный 3 29" xfId="633"/>
     <cellStyle name="Обычный 3 3" xfId="152"/>
     <cellStyle name="Обычный 3 30" xfId="696"/>
     <cellStyle name="Обычный 3 31" xfId="738"/>
     <cellStyle name="Обычный 3 32" xfId="778"/>
     <cellStyle name="Обычный 3 33" xfId="814"/>
     <cellStyle name="Обычный 3 34" xfId="845"/>
     <cellStyle name="Обычный 3 35" xfId="871"/>
     <cellStyle name="Обычный 3 36" xfId="908"/>
     <cellStyle name="Обычный 3 37" xfId="1054"/>
     <cellStyle name="Обычный 3 38" xfId="1050"/>
     <cellStyle name="Обычный 3 39" xfId="1046"/>
     <cellStyle name="Обычный 3 4" xfId="153"/>
     <cellStyle name="Обычный 3 40" xfId="1086"/>
+    <cellStyle name="Обычный 3 41" xfId="1122"/>
+    <cellStyle name="Обычный 3 42" xfId="1230"/>
+    <cellStyle name="Обычный 3 43" xfId="1228"/>
     <cellStyle name="Обычный 3 5" xfId="154"/>
     <cellStyle name="Обычный 3 6" xfId="155"/>
     <cellStyle name="Обычный 3 7" xfId="156"/>
     <cellStyle name="Обычный 3 8" xfId="157"/>
     <cellStyle name="Обычный 3 9" xfId="158"/>
     <cellStyle name="Обычный 4" xfId="159"/>
     <cellStyle name="Обычный 4 10" xfId="160"/>
     <cellStyle name="Обычный 4 2" xfId="10"/>
     <cellStyle name="Обычный 4 3" xfId="161"/>
     <cellStyle name="Обычный 4 4" xfId="162"/>
     <cellStyle name="Обычный 4 5" xfId="163"/>
     <cellStyle name="Обычный 4 6" xfId="164"/>
     <cellStyle name="Обычный 4 7" xfId="165"/>
     <cellStyle name="Обычный 4 8" xfId="166"/>
     <cellStyle name="Обычный 4 9" xfId="167"/>
     <cellStyle name="Обычный 4 9 2" xfId="168"/>
     <cellStyle name="Обычный 4 9 3" xfId="169"/>
     <cellStyle name="Обычный 5" xfId="2"/>
     <cellStyle name="Обычный 5 10" xfId="397"/>
     <cellStyle name="Обычный 5 11" xfId="432"/>
     <cellStyle name="Обычный 5 12" xfId="456"/>
     <cellStyle name="Обычный 5 13" xfId="466"/>
     <cellStyle name="Обычный 5 14" xfId="469"/>
     <cellStyle name="Обычный 5 15" xfId="472"/>
     <cellStyle name="Обычный 5 16" xfId="669"/>
     <cellStyle name="Обычный 5 17" xfId="722"/>
     <cellStyle name="Обычный 5 18" xfId="763"/>
     <cellStyle name="Обычный 5 19" xfId="801"/>
     <cellStyle name="Обычный 5 2" xfId="202"/>
     <cellStyle name="Обычный 5 2 10" xfId="458"/>
     <cellStyle name="Обычный 5 2 11" xfId="468"/>
     <cellStyle name="Обычный 5 2 12" xfId="471"/>
     <cellStyle name="Обычный 5 2 13" xfId="639"/>
     <cellStyle name="Обычный 5 2 14" xfId="692"/>
     <cellStyle name="Обычный 5 2 15" xfId="734"/>
     <cellStyle name="Обычный 5 2 16" xfId="774"/>
     <cellStyle name="Обычный 5 2 17" xfId="810"/>
     <cellStyle name="Обычный 5 2 18" xfId="842"/>
     <cellStyle name="Обычный 5 2 19" xfId="868"/>
     <cellStyle name="Обычный 5 2 2" xfId="170"/>
     <cellStyle name="Обычный 5 2 20" xfId="888"/>
     <cellStyle name="Обычный 5 2 21" xfId="898"/>
     <cellStyle name="Обычный 5 2 22" xfId="901"/>
     <cellStyle name="Обычный 5 2 23" xfId="1049"/>
     <cellStyle name="Обычный 5 2 24" xfId="1083"/>
     <cellStyle name="Обычный 5 2 25" xfId="1103"/>
     <cellStyle name="Обычный 5 2 26" xfId="1113"/>
     <cellStyle name="Обычный 5 2 27" xfId="1116"/>
+    <cellStyle name="Обычный 5 2 28" xfId="1227"/>
+    <cellStyle name="Обычный 5 2 29" xfId="1242"/>
     <cellStyle name="Обычный 5 2 3" xfId="210"/>
+    <cellStyle name="Обычный 5 2 30" xfId="1245"/>
     <cellStyle name="Обычный 5 2 4" xfId="209"/>
     <cellStyle name="Обычный 5 2 5" xfId="205"/>
     <cellStyle name="Обычный 5 2 6" xfId="206"/>
     <cellStyle name="Обычный 5 2 7" xfId="372"/>
     <cellStyle name="Обычный 5 2 8" xfId="412"/>
     <cellStyle name="Обычный 5 2 9" xfId="438"/>
     <cellStyle name="Обычный 5 20" xfId="834"/>
     <cellStyle name="Обычный 5 21" xfId="862"/>
     <cellStyle name="Обычный 5 22" xfId="886"/>
     <cellStyle name="Обычный 5 23" xfId="896"/>
     <cellStyle name="Обычный 5 24" xfId="899"/>
     <cellStyle name="Обычный 5 25" xfId="902"/>
     <cellStyle name="Обычный 5 26" xfId="1072"/>
     <cellStyle name="Обычный 5 27" xfId="1101"/>
     <cellStyle name="Обычный 5 28" xfId="1111"/>
     <cellStyle name="Обычный 5 29" xfId="1114"/>
     <cellStyle name="Обычный 5 3" xfId="171"/>
     <cellStyle name="Обычный 5 30" xfId="1117"/>
+    <cellStyle name="Обычный 5 31" xfId="1237"/>
+    <cellStyle name="Обычный 5 32" xfId="1243"/>
+    <cellStyle name="Обычный 5 33" xfId="1246"/>
     <cellStyle name="Обычный 5 4" xfId="172"/>
     <cellStyle name="Обычный 5 5" xfId="173"/>
     <cellStyle name="Обычный 5 6" xfId="212"/>
     <cellStyle name="Обычный 5 7" xfId="213"/>
     <cellStyle name="Обычный 5 8" xfId="214"/>
     <cellStyle name="Обычный 5 9" xfId="215"/>
     <cellStyle name="Обычный 6" xfId="203"/>
     <cellStyle name="Обычный 6 10" xfId="670"/>
     <cellStyle name="Обычный 6 11" xfId="723"/>
     <cellStyle name="Обычный 6 12" xfId="764"/>
     <cellStyle name="Обычный 6 13" xfId="802"/>
     <cellStyle name="Обычный 6 14" xfId="835"/>
     <cellStyle name="Обычный 6 15" xfId="863"/>
     <cellStyle name="Обычный 6 16" xfId="887"/>
     <cellStyle name="Обычный 6 17" xfId="897"/>
     <cellStyle name="Обычный 6 18" xfId="900"/>
     <cellStyle name="Обычный 6 19" xfId="903"/>
     <cellStyle name="Обычный 6 2" xfId="174"/>
     <cellStyle name="Обычный 6 20" xfId="1073"/>
     <cellStyle name="Обычный 6 21" xfId="1102"/>
     <cellStyle name="Обычный 6 22" xfId="1112"/>
     <cellStyle name="Обычный 6 23" xfId="1115"/>
     <cellStyle name="Обычный 6 24" xfId="1118"/>
+    <cellStyle name="Обычный 6 25" xfId="1238"/>
+    <cellStyle name="Обычный 6 26" xfId="1244"/>
+    <cellStyle name="Обычный 6 27" xfId="1247"/>
     <cellStyle name="Обычный 6 3" xfId="175"/>
     <cellStyle name="Обычный 6 4" xfId="398"/>
     <cellStyle name="Обычный 6 5" xfId="433"/>
     <cellStyle name="Обычный 6 6" xfId="457"/>
     <cellStyle name="Обычный 6 7" xfId="467"/>
     <cellStyle name="Обычный 6 8" xfId="470"/>
     <cellStyle name="Обычный 6 9" xfId="473"/>
     <cellStyle name="Обычный 7 2" xfId="176"/>
     <cellStyle name="Плохой 2" xfId="195"/>
     <cellStyle name="Пояснение 2" xfId="196"/>
     <cellStyle name="Примечание 2" xfId="197"/>
     <cellStyle name="Связанная ячейка 2" xfId="198"/>
     <cellStyle name="Текст предупреждения 2" xfId="199"/>
     <cellStyle name="Хороший 2" xfId="200"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -3302,54 +3568,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE60"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="CK6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="CJ6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="CO58" sqref="CO58"/>
+      <selection pane="bottomRight" activeCell="DI14" sqref="DI14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.85546875" style="1" customWidth="1"/>
     <col min="2" max="73" width="10.140625" style="1" customWidth="1"/>
     <col min="74" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
@@ -3393,122 +3659,122 @@
       <c r="BA1" s="2"/>
       <c r="BB1" s="2"/>
       <c r="BC1" s="2"/>
       <c r="BD1" s="2"/>
       <c r="BE1" s="2"/>
       <c r="BF1" s="2"/>
       <c r="BG1" s="2"/>
       <c r="BH1" s="2"/>
       <c r="BI1" s="2"/>
       <c r="BJ1" s="2"/>
       <c r="BK1" s="2"/>
       <c r="BL1" s="2"/>
       <c r="BM1" s="2"/>
       <c r="BN1" s="2"/>
       <c r="BO1" s="2"/>
       <c r="BP1" s="2"/>
       <c r="BQ1" s="2"/>
       <c r="BR1" s="2"/>
       <c r="BS1" s="2"/>
       <c r="BT1" s="2"/>
       <c r="BU1" s="2"/>
       <c r="BV1" s="2"/>
       <c r="BW1" s="2"/>
     </row>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="A2" s="29" t="s">
+      <c r="A2" s="32" t="s">
         <v>29</v>
       </c>
-      <c r="B2" s="29"/>
-[...67 lines deleted...]
-      <c r="BR2" s="30"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="32"/>
+      <c r="X2" s="32"/>
+      <c r="Y2" s="32"/>
+      <c r="Z2" s="32"/>
+      <c r="AA2" s="32"/>
+      <c r="AB2" s="32"/>
+      <c r="AC2" s="32"/>
+      <c r="AD2" s="32"/>
+      <c r="AE2" s="32"/>
+      <c r="AF2" s="32"/>
+      <c r="AG2" s="32"/>
+      <c r="AH2" s="32"/>
+      <c r="AI2" s="32"/>
+      <c r="AJ2" s="32"/>
+      <c r="AK2" s="32"/>
+      <c r="AL2" s="32"/>
+      <c r="AM2" s="32"/>
+      <c r="AN2" s="32"/>
+      <c r="AO2" s="32"/>
+      <c r="AP2" s="32"/>
+      <c r="AQ2" s="32"/>
+      <c r="AR2" s="32"/>
+      <c r="AS2" s="32"/>
+      <c r="AT2" s="32"/>
+      <c r="AU2" s="32"/>
+      <c r="AV2" s="32"/>
+      <c r="AW2" s="32"/>
+      <c r="AX2" s="32"/>
+      <c r="AY2" s="32"/>
+      <c r="AZ2" s="32"/>
+      <c r="BA2" s="32"/>
+      <c r="BB2" s="32"/>
+      <c r="BC2" s="32"/>
+      <c r="BD2" s="32"/>
+      <c r="BE2" s="32"/>
+      <c r="BF2" s="32"/>
+      <c r="BG2" s="32"/>
+      <c r="BH2" s="32"/>
+      <c r="BI2" s="32"/>
+      <c r="BJ2" s="33"/>
+      <c r="BK2" s="33"/>
+      <c r="BL2" s="33"/>
+      <c r="BM2" s="33"/>
+      <c r="BN2" s="33"/>
+      <c r="BO2" s="33"/>
+      <c r="BP2" s="33"/>
+      <c r="BQ2" s="33"/>
+      <c r="BR2" s="33"/>
       <c r="BS2" s="2"/>
       <c r="BT2" s="2"/>
       <c r="BU2" s="2"/>
       <c r="BV2" s="2"/>
       <c r="BW2" s="2"/>
     </row>
     <row r="3" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="31"/>
       <c r="K3" s="31"/>
       <c r="L3" s="31"/>
       <c r="M3" s="31"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
@@ -3599,51 +3865,51 @@
       <c r="CM3" s="6"/>
       <c r="CN3" s="6"/>
       <c r="CO3" s="6"/>
       <c r="CP3" s="28" t="s">
         <v>13</v>
       </c>
       <c r="CQ3" s="28"/>
       <c r="CR3" s="28"/>
       <c r="CS3" s="28"/>
       <c r="CT3" s="6"/>
       <c r="CU3" s="6"/>
       <c r="CV3" s="6"/>
       <c r="CW3" s="6"/>
       <c r="CX3" s="6"/>
       <c r="CY3" s="6"/>
       <c r="CZ3" s="6"/>
       <c r="DA3" s="6"/>
       <c r="DB3" s="28" t="s">
         <v>13</v>
       </c>
       <c r="DC3" s="28"/>
       <c r="DD3" s="28"/>
       <c r="DE3" s="28"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="32"/>
+      <c r="A4" s="29"/>
       <c r="B4" s="25" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="26"/>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="26"/>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
       <c r="K4" s="26"/>
       <c r="L4" s="26"/>
       <c r="M4" s="27"/>
       <c r="N4" s="25" t="s">
         <v>14</v>
       </c>
       <c r="O4" s="26"/>
       <c r="P4" s="26"/>
       <c r="Q4" s="26"/>
       <c r="R4" s="26"/>
       <c r="S4" s="26"/>
       <c r="T4" s="26"/>
       <c r="U4" s="26"/>
       <c r="V4" s="26"/>
@@ -3728,51 +3994,51 @@
       <c r="CK4" s="26"/>
       <c r="CL4" s="26"/>
       <c r="CM4" s="26"/>
       <c r="CN4" s="26"/>
       <c r="CO4" s="26"/>
       <c r="CP4" s="26"/>
       <c r="CQ4" s="26"/>
       <c r="CR4" s="26"/>
       <c r="CS4" s="27"/>
       <c r="CT4" s="25" t="s">
         <v>35</v>
       </c>
       <c r="CU4" s="26"/>
       <c r="CV4" s="26"/>
       <c r="CW4" s="26"/>
       <c r="CX4" s="26"/>
       <c r="CY4" s="26"/>
       <c r="CZ4" s="26"/>
       <c r="DA4" s="26"/>
       <c r="DB4" s="26"/>
       <c r="DC4" s="26"/>
       <c r="DD4" s="26"/>
       <c r="DE4" s="27"/>
     </row>
     <row r="5" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A5" s="33"/>
+      <c r="A5" s="30"/>
       <c r="B5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -4358,51 +4624,53 @@
       </c>
       <c r="CP6" s="13">
         <v>8024.8315145107608</v>
       </c>
       <c r="CQ6" s="13">
         <v>3805.2049080973543</v>
       </c>
       <c r="CR6" s="13">
         <v>4738.9815080227263</v>
       </c>
       <c r="CS6" s="13">
         <v>6353.2584739912481</v>
       </c>
       <c r="CT6" s="17">
         <v>2190.4</v>
       </c>
       <c r="CU6" s="13">
         <v>3265.6</v>
       </c>
       <c r="CV6" s="13">
         <v>1825.6</v>
       </c>
       <c r="CW6" s="13">
         <v>3487</v>
       </c>
-      <c r="CX6" s="14"/>
+      <c r="CX6" s="14">
+        <v>2427.3000000000002</v>
+      </c>
       <c r="CY6" s="15"/>
       <c r="CZ6" s="15"/>
       <c r="DA6" s="15"/>
       <c r="DB6" s="13"/>
       <c r="DC6" s="13"/>
       <c r="DD6" s="13"/>
       <c r="DE6" s="13"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="13">
         <v>29.860530326379116</v>
       </c>
       <c r="C7" s="13">
         <v>39.731522201940095</v>
       </c>
       <c r="D7" s="13">
         <v>30.142818702371731</v>
       </c>
       <c r="E7" s="13">
         <v>27.161759609323752</v>
       </c>
       <c r="F7" s="13">
@@ -4671,51 +4939,53 @@
       </c>
       <c r="CP7" s="13">
         <v>89.007928303705114</v>
       </c>
       <c r="CQ7" s="13">
         <v>32.147482452260974</v>
       </c>
       <c r="CR7" s="13">
         <v>396.45677408941498</v>
       </c>
       <c r="CS7" s="13">
         <v>393.93138724728033</v>
       </c>
       <c r="CT7" s="17">
         <v>20.100000000000001</v>
       </c>
       <c r="CU7" s="13">
         <v>76</v>
       </c>
       <c r="CV7" s="13">
         <v>48.3</v>
       </c>
       <c r="CW7" s="13">
         <v>89.2</v>
       </c>
-      <c r="CX7" s="13"/>
+      <c r="CX7" s="13">
+        <v>36.799999999999997</v>
+      </c>
       <c r="CY7" s="13"/>
       <c r="CZ7" s="15"/>
       <c r="DA7" s="15"/>
       <c r="DB7" s="13"/>
       <c r="DC7" s="13"/>
       <c r="DD7" s="13"/>
       <c r="DE7" s="13"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="13">
         <v>14.031453058197364</v>
       </c>
       <c r="C8" s="13">
         <v>25.775866392598239</v>
       </c>
       <c r="D8" s="13">
         <v>14.795211816363942</v>
       </c>
       <c r="E8" s="13">
         <v>40.958026187884393</v>
       </c>
       <c r="F8" s="13">
@@ -4984,51 +5254,53 @@
       </c>
       <c r="CP8" s="13">
         <v>223.0531608779489</v>
       </c>
       <c r="CQ8" s="13">
         <v>81.652985980224457</v>
       </c>
       <c r="CR8" s="13">
         <v>245.19104633262603</v>
       </c>
       <c r="CS8" s="13">
         <v>391.53163474254535</v>
       </c>
       <c r="CT8" s="17">
         <v>25.1</v>
       </c>
       <c r="CU8" s="13">
         <v>74.8</v>
       </c>
       <c r="CV8" s="13">
         <v>54.7</v>
       </c>
       <c r="CW8" s="13">
         <v>196.4</v>
       </c>
-      <c r="CX8" s="13"/>
+      <c r="CX8" s="13">
+        <v>64</v>
+      </c>
       <c r="CY8" s="13"/>
       <c r="CZ8" s="15"/>
       <c r="DA8" s="15"/>
       <c r="DB8" s="13"/>
       <c r="DC8" s="13"/>
       <c r="DD8" s="13"/>
       <c r="DE8" s="13"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="13">
         <v>142.59386375063315</v>
       </c>
       <c r="C9" s="12">
         <v>190.8895100563698</v>
       </c>
       <c r="D9" s="13">
         <v>62.807781940490095</v>
       </c>
       <c r="E9" s="13">
         <v>129.61140712819511</v>
       </c>
       <c r="F9" s="13">
@@ -5297,51 +5569,53 @@
       </c>
       <c r="CP9" s="13">
         <v>939.28648262010017</v>
       </c>
       <c r="CQ9" s="13">
         <v>510.29685243503081</v>
       </c>
       <c r="CR9" s="13">
         <v>568.38076913215491</v>
       </c>
       <c r="CS9" s="13">
         <v>801.72729081324917</v>
       </c>
       <c r="CT9" s="17">
         <v>197.4</v>
       </c>
       <c r="CU9" s="13">
         <v>376.7</v>
       </c>
       <c r="CV9" s="13">
         <v>132.1</v>
       </c>
       <c r="CW9" s="13">
         <v>367.9</v>
       </c>
-      <c r="CX9" s="13"/>
+      <c r="CX9" s="13">
+        <v>186.1</v>
+      </c>
       <c r="CY9" s="13"/>
       <c r="CZ9" s="15"/>
       <c r="DA9" s="15"/>
       <c r="DB9" s="13"/>
       <c r="DC9" s="13"/>
       <c r="DD9" s="13"/>
       <c r="DE9" s="13"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="20">
         <v>97.507561185125837</v>
       </c>
       <c r="C10" s="20">
         <v>110.60978578647573</v>
       </c>
       <c r="D10" s="20">
         <v>45.047162361350644</v>
       </c>
       <c r="E10" s="20">
         <v>85.124969117949504</v>
       </c>
       <c r="F10" s="20">
@@ -5610,51 +5884,53 @@
       </c>
       <c r="CP10" s="13">
         <v>1678.2760632435152</v>
       </c>
       <c r="CQ10" s="13">
         <v>616.88790814969911</v>
       </c>
       <c r="CR10" s="13">
         <v>563.22211149724478</v>
       </c>
       <c r="CS10" s="13">
         <v>996.39674269642023</v>
       </c>
       <c r="CT10" s="17">
         <v>249.2</v>
       </c>
       <c r="CU10" s="13">
         <v>360.4</v>
       </c>
       <c r="CV10" s="20">
         <v>201.1</v>
       </c>
       <c r="CW10" s="20">
         <v>610</v>
       </c>
-      <c r="CX10" s="20"/>
+      <c r="CX10" s="20">
+        <v>348.5</v>
+      </c>
       <c r="CY10" s="13"/>
       <c r="CZ10" s="15"/>
       <c r="DA10" s="15"/>
       <c r="DB10" s="13"/>
       <c r="DC10" s="13"/>
       <c r="DD10" s="13"/>
       <c r="DE10" s="13"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="13">
         <v>289.29254677614063</v>
       </c>
       <c r="C11" s="13">
         <v>341.46161396509206</v>
       </c>
       <c r="D11" s="13">
         <v>106.53213352489146</v>
       </c>
       <c r="E11" s="13">
         <v>214.2037068266599</v>
       </c>
       <c r="F11" s="13">
@@ -5923,51 +6199,53 @@
       </c>
       <c r="CP11" s="13">
         <v>2466.8795080992804</v>
       </c>
       <c r="CQ11" s="13">
         <v>934.15286502497577</v>
       </c>
       <c r="CR11" s="13">
         <v>751.12932341045587</v>
       </c>
       <c r="CS11" s="13">
         <v>1317.5341069665201</v>
       </c>
       <c r="CT11" s="17">
         <v>441.6</v>
       </c>
       <c r="CU11" s="13">
         <v>708.1</v>
       </c>
       <c r="CV11" s="13">
         <v>325</v>
       </c>
       <c r="CW11" s="13">
         <v>599.29999999999995</v>
       </c>
-      <c r="CX11" s="13"/>
+      <c r="CX11" s="13">
+        <v>369.9</v>
+      </c>
       <c r="CY11" s="13"/>
       <c r="CZ11" s="15"/>
       <c r="DA11" s="15"/>
       <c r="DB11" s="13"/>
       <c r="DC11" s="13"/>
       <c r="DD11" s="13"/>
       <c r="DE11" s="13"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="13">
         <v>52.795964781943972</v>
       </c>
       <c r="C12" s="13">
         <v>70.31184328247852</v>
       </c>
       <c r="D12" s="13">
         <v>41.627937661537786</v>
       </c>
       <c r="E12" s="13">
         <v>55.725522934630362</v>
       </c>
       <c r="F12" s="13">
@@ -6236,51 +6514,53 @@
       </c>
       <c r="CP12" s="13">
         <v>1287.3947864100214</v>
       </c>
       <c r="CQ12" s="13">
         <v>803.21765096900049</v>
       </c>
       <c r="CR12" s="13">
         <v>1042.0158052294219</v>
       </c>
       <c r="CS12" s="13">
         <v>1420.2624944442755</v>
       </c>
       <c r="CT12" s="17">
         <v>718.9</v>
       </c>
       <c r="CU12" s="13">
         <v>922.5</v>
       </c>
       <c r="CV12" s="13">
         <v>887.4</v>
       </c>
       <c r="CW12" s="13">
         <v>771.8</v>
       </c>
-      <c r="CX12" s="13"/>
+      <c r="CX12" s="13">
+        <v>758.7</v>
+      </c>
       <c r="CY12" s="13"/>
       <c r="CZ12" s="15"/>
       <c r="DA12" s="15"/>
       <c r="DB12" s="13"/>
       <c r="DC12" s="13"/>
       <c r="DD12" s="13"/>
       <c r="DE12" s="13"/>
     </row>
     <row r="13" spans="1:109" ht="12" customHeight="1">
       <c r="A13" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="13">
         <v>74.983476189006808</v>
       </c>
       <c r="C13" s="13">
         <v>100.991485539461</v>
       </c>
       <c r="D13" s="13">
         <v>64.731598090799139</v>
       </c>
       <c r="E13" s="13">
         <v>72.160754919554563</v>
       </c>
       <c r="F13" s="13">
@@ -6549,51 +6829,53 @@
       </c>
       <c r="CP13" s="13">
         <v>1340.9335849561908</v>
       </c>
       <c r="CQ13" s="13">
         <v>826.849163086163</v>
       </c>
       <c r="CR13" s="16">
         <v>1172.5856783314073</v>
       </c>
       <c r="CS13" s="13">
         <v>1031.874817080957</v>
       </c>
       <c r="CT13" s="17">
         <v>538</v>
       </c>
       <c r="CU13" s="13">
         <v>747</v>
       </c>
       <c r="CV13" s="13">
         <v>177.1</v>
       </c>
       <c r="CW13" s="13">
         <v>852.5</v>
       </c>
-      <c r="CX13" s="13"/>
+      <c r="CX13" s="13">
+        <v>663.3</v>
+      </c>
       <c r="CY13" s="13"/>
       <c r="CZ13" s="15"/>
       <c r="DA13" s="15"/>
       <c r="DB13" s="13"/>
       <c r="DC13" s="13"/>
       <c r="DD13" s="16"/>
       <c r="DE13" s="13"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
@@ -6636,122 +6918,122 @@
       <c r="BA14" s="2"/>
       <c r="BB14" s="2"/>
       <c r="BC14" s="2"/>
       <c r="BD14" s="2"/>
       <c r="BE14" s="2"/>
       <c r="BF14" s="2"/>
       <c r="BG14" s="2"/>
       <c r="BH14" s="2"/>
       <c r="BI14" s="2"/>
       <c r="BJ14" s="2"/>
       <c r="BK14" s="2"/>
       <c r="BL14" s="2"/>
       <c r="BM14" s="3"/>
       <c r="BN14" s="2"/>
       <c r="BO14" s="2"/>
       <c r="BP14" s="2"/>
       <c r="BQ14" s="2"/>
       <c r="BR14" s="2"/>
       <c r="BS14" s="3"/>
       <c r="BT14" s="2"/>
       <c r="BU14" s="2"/>
       <c r="BV14" s="2"/>
       <c r="BW14" s="2"/>
     </row>
     <row r="15" spans="1:109" ht="21" customHeight="1">
-      <c r="A15" s="29" t="s">
+      <c r="A15" s="32" t="s">
         <v>30</v>
       </c>
-      <c r="B15" s="29"/>
-[...67 lines deleted...]
-      <c r="BR15" s="30"/>
+      <c r="B15" s="32"/>
+      <c r="C15" s="32"/>
+      <c r="D15" s="32"/>
+      <c r="E15" s="32"/>
+      <c r="F15" s="32"/>
+      <c r="G15" s="32"/>
+      <c r="H15" s="32"/>
+      <c r="I15" s="32"/>
+      <c r="J15" s="32"/>
+      <c r="K15" s="32"/>
+      <c r="L15" s="32"/>
+      <c r="M15" s="32"/>
+      <c r="N15" s="32"/>
+      <c r="O15" s="32"/>
+      <c r="P15" s="32"/>
+      <c r="Q15" s="32"/>
+      <c r="R15" s="32"/>
+      <c r="S15" s="32"/>
+      <c r="T15" s="32"/>
+      <c r="U15" s="32"/>
+      <c r="V15" s="32"/>
+      <c r="W15" s="32"/>
+      <c r="X15" s="32"/>
+      <c r="Y15" s="32"/>
+      <c r="Z15" s="32"/>
+      <c r="AA15" s="32"/>
+      <c r="AB15" s="32"/>
+      <c r="AC15" s="32"/>
+      <c r="AD15" s="32"/>
+      <c r="AE15" s="32"/>
+      <c r="AF15" s="32"/>
+      <c r="AG15" s="32"/>
+      <c r="AH15" s="32"/>
+      <c r="AI15" s="32"/>
+      <c r="AJ15" s="32"/>
+      <c r="AK15" s="32"/>
+      <c r="AL15" s="32"/>
+      <c r="AM15" s="32"/>
+      <c r="AN15" s="32"/>
+      <c r="AO15" s="32"/>
+      <c r="AP15" s="32"/>
+      <c r="AQ15" s="32"/>
+      <c r="AR15" s="32"/>
+      <c r="AS15" s="32"/>
+      <c r="AT15" s="32"/>
+      <c r="AU15" s="32"/>
+      <c r="AV15" s="32"/>
+      <c r="AW15" s="32"/>
+      <c r="AX15" s="32"/>
+      <c r="AY15" s="32"/>
+      <c r="AZ15" s="32"/>
+      <c r="BA15" s="32"/>
+      <c r="BB15" s="32"/>
+      <c r="BC15" s="32"/>
+      <c r="BD15" s="32"/>
+      <c r="BE15" s="32"/>
+      <c r="BF15" s="32"/>
+      <c r="BG15" s="32"/>
+      <c r="BH15" s="32"/>
+      <c r="BI15" s="32"/>
+      <c r="BJ15" s="33"/>
+      <c r="BK15" s="33"/>
+      <c r="BL15" s="33"/>
+      <c r="BM15" s="33"/>
+      <c r="BN15" s="33"/>
+      <c r="BO15" s="33"/>
+      <c r="BP15" s="33"/>
+      <c r="BQ15" s="33"/>
+      <c r="BR15" s="33"/>
       <c r="BS15" s="2"/>
       <c r="BT15" s="2"/>
       <c r="BU15" s="2"/>
       <c r="BV15" s="2"/>
       <c r="BW15" s="2"/>
     </row>
     <row r="16" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="31"/>
       <c r="K16" s="31"/>
       <c r="L16" s="31"/>
       <c r="M16" s="31"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
@@ -6842,51 +7124,51 @@
       <c r="CM16" s="6"/>
       <c r="CN16" s="6"/>
       <c r="CO16" s="6"/>
       <c r="CP16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="CQ16" s="28"/>
       <c r="CR16" s="28"/>
       <c r="CS16" s="28"/>
       <c r="CT16" s="6"/>
       <c r="CU16" s="6"/>
       <c r="CV16" s="6"/>
       <c r="CW16" s="6"/>
       <c r="CX16" s="6"/>
       <c r="CY16" s="6"/>
       <c r="CZ16" s="6"/>
       <c r="DA16" s="6"/>
       <c r="DB16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="DC16" s="28"/>
       <c r="DD16" s="28"/>
       <c r="DE16" s="28"/>
     </row>
     <row r="17" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A17" s="32"/>
+      <c r="A17" s="29"/>
       <c r="B17" s="25" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="26"/>
       <c r="D17" s="26"/>
       <c r="E17" s="26"/>
       <c r="F17" s="26"/>
       <c r="G17" s="26"/>
       <c r="H17" s="26"/>
       <c r="I17" s="26"/>
       <c r="J17" s="26"/>
       <c r="K17" s="26"/>
       <c r="L17" s="26"/>
       <c r="M17" s="27"/>
       <c r="N17" s="25" t="s">
         <v>14</v>
       </c>
       <c r="O17" s="26"/>
       <c r="P17" s="26"/>
       <c r="Q17" s="26"/>
       <c r="R17" s="26"/>
       <c r="S17" s="26"/>
       <c r="T17" s="26"/>
       <c r="U17" s="26"/>
       <c r="V17" s="26"/>
@@ -6971,51 +7253,51 @@
       <c r="CK17" s="26"/>
       <c r="CL17" s="26"/>
       <c r="CM17" s="26"/>
       <c r="CN17" s="26"/>
       <c r="CO17" s="26"/>
       <c r="CP17" s="26"/>
       <c r="CQ17" s="26"/>
       <c r="CR17" s="26"/>
       <c r="CS17" s="27"/>
       <c r="CT17" s="25" t="s">
         <v>35</v>
       </c>
       <c r="CU17" s="26"/>
       <c r="CV17" s="26"/>
       <c r="CW17" s="26"/>
       <c r="CX17" s="26"/>
       <c r="CY17" s="26"/>
       <c r="CZ17" s="26"/>
       <c r="DA17" s="26"/>
       <c r="DB17" s="26"/>
       <c r="DC17" s="26"/>
       <c r="DD17" s="26"/>
       <c r="DE17" s="27"/>
     </row>
     <row r="18" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A18" s="33"/>
+      <c r="A18" s="30"/>
       <c r="B18" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C18" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D18" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E18" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G18" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H18" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I18" s="10" t="s">
         <v>5</v>
       </c>
       <c r="J18" s="10" t="s">
@@ -7601,51 +7883,53 @@
       </c>
       <c r="CP19" s="13">
         <v>7884.4886811774286</v>
       </c>
       <c r="CQ19" s="13">
         <v>3664.8620747640211</v>
       </c>
       <c r="CR19" s="13">
         <v>4598.6386746893922</v>
       </c>
       <c r="CS19" s="13">
         <v>6212.9156406579141</v>
       </c>
       <c r="CT19" s="17">
         <v>2050</v>
       </c>
       <c r="CU19" s="13">
         <v>3125.3</v>
       </c>
       <c r="CV19" s="13">
         <v>1552.8</v>
       </c>
       <c r="CW19" s="13">
         <v>2983</v>
       </c>
-      <c r="CX19" s="14"/>
+      <c r="CX19" s="14">
+        <v>2162.9</v>
+      </c>
       <c r="CY19" s="15"/>
       <c r="CZ19" s="15"/>
       <c r="DA19" s="15"/>
       <c r="DB19" s="13"/>
       <c r="DC19" s="13"/>
       <c r="DD19" s="13"/>
       <c r="DE19" s="13"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="13">
         <v>29.860530326379116</v>
       </c>
       <c r="C20" s="13">
         <v>39.731522201940095</v>
       </c>
       <c r="D20" s="13">
         <v>30.142818702371731</v>
       </c>
       <c r="E20" s="13">
         <v>27.161759609323752</v>
       </c>
       <c r="F20" s="13">
@@ -7914,51 +8198,53 @@
       </c>
       <c r="CP20" s="13">
         <v>86.879194970371785</v>
       </c>
       <c r="CQ20" s="13">
         <v>30.018749118927637</v>
       </c>
       <c r="CR20" s="13">
         <v>394.32804075608163</v>
       </c>
       <c r="CS20" s="13">
         <v>391.80265391394698</v>
       </c>
       <c r="CT20" s="17">
         <v>18</v>
       </c>
       <c r="CU20" s="13">
         <v>73.900000000000006</v>
       </c>
       <c r="CV20" s="13">
         <v>46.2</v>
       </c>
       <c r="CW20" s="13">
         <v>36.1</v>
       </c>
-      <c r="CX20" s="13"/>
+      <c r="CX20" s="13">
+        <v>12.2</v>
+      </c>
       <c r="CY20" s="13"/>
       <c r="CZ20" s="15"/>
       <c r="DA20" s="15"/>
       <c r="DB20" s="13"/>
       <c r="DC20" s="13"/>
       <c r="DD20" s="13"/>
       <c r="DE20" s="13"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="13">
         <v>14.031453058197364</v>
       </c>
       <c r="C21" s="13">
         <v>25.775866392598239</v>
       </c>
       <c r="D21" s="13">
         <v>14.795211816363942</v>
       </c>
       <c r="E21" s="13">
         <v>40.958026187884393</v>
       </c>
       <c r="F21" s="13">
@@ -8227,51 +8513,53 @@
       </c>
       <c r="CP21" s="13">
         <v>222.72324421128224</v>
       </c>
       <c r="CQ21" s="13">
         <v>81.323069313557795</v>
       </c>
       <c r="CR21" s="13">
         <v>244.86112966595937</v>
       </c>
       <c r="CS21" s="13">
         <v>391.20171807587866</v>
       </c>
       <c r="CT21" s="17">
         <v>24.8</v>
       </c>
       <c r="CU21" s="13">
         <v>74.5</v>
       </c>
       <c r="CV21" s="13">
         <v>54.4</v>
       </c>
       <c r="CW21" s="13">
         <v>195.2</v>
       </c>
-      <c r="CX21" s="13"/>
+      <c r="CX21" s="13">
+        <v>63.5</v>
+      </c>
       <c r="CY21" s="13"/>
       <c r="CZ21" s="15"/>
       <c r="DA21" s="15"/>
       <c r="DB21" s="13"/>
       <c r="DC21" s="13"/>
       <c r="DD21" s="13"/>
       <c r="DE21" s="13"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="13">
         <v>142.59386375063315</v>
       </c>
       <c r="C22" s="13">
         <v>190.8895100563698</v>
       </c>
       <c r="D22" s="13">
         <v>62.807781940490095</v>
       </c>
       <c r="E22" s="13">
         <v>129.61140712819511</v>
       </c>
       <c r="F22" s="13">
@@ -8540,51 +8828,53 @@
       </c>
       <c r="CP22" s="13">
         <v>939.19380762010019</v>
       </c>
       <c r="CQ22" s="13">
         <v>510.20417743503083</v>
       </c>
       <c r="CR22" s="13">
         <v>568.28809413215492</v>
       </c>
       <c r="CS22" s="13">
         <v>801.63461581324918</v>
       </c>
       <c r="CT22" s="17">
         <v>197.3</v>
       </c>
       <c r="CU22" s="13">
         <v>376.6</v>
       </c>
       <c r="CV22" s="13">
         <v>131.69999999999999</v>
       </c>
       <c r="CW22" s="13">
         <v>367.7</v>
       </c>
-      <c r="CX22" s="13"/>
+      <c r="CX22" s="13">
+        <v>185.9</v>
+      </c>
       <c r="CY22" s="13"/>
       <c r="CZ22" s="15"/>
       <c r="DA22" s="15"/>
       <c r="DB22" s="13"/>
       <c r="DC22" s="13"/>
       <c r="DD22" s="13"/>
       <c r="DE22" s="13"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="20">
         <v>97.507561185125837</v>
       </c>
       <c r="C23" s="20">
         <v>110.60978578647573</v>
       </c>
       <c r="D23" s="20">
         <v>45.047162361350644</v>
       </c>
       <c r="E23" s="20">
         <v>85.124969117949504</v>
       </c>
       <c r="F23" s="20">
@@ -8853,51 +9143,53 @@
       </c>
       <c r="CP23" s="13">
         <v>1581.2603965768485</v>
       </c>
       <c r="CQ23" s="13">
         <v>519.87224148303255</v>
       </c>
       <c r="CR23" s="13">
         <v>466.20644483057811</v>
       </c>
       <c r="CS23" s="13">
         <v>899.38107602975367</v>
       </c>
       <c r="CT23" s="17">
         <v>152.19999999999999</v>
       </c>
       <c r="CU23" s="13">
         <v>263.39999999999998</v>
       </c>
       <c r="CV23" s="20">
         <v>116.9</v>
       </c>
       <c r="CW23" s="20">
         <v>353</v>
       </c>
-      <c r="CX23" s="20"/>
+      <c r="CX23" s="20">
+        <v>229.3</v>
+      </c>
       <c r="CY23" s="13"/>
       <c r="CZ23" s="15"/>
       <c r="DA23" s="15"/>
       <c r="DB23" s="13"/>
       <c r="DC23" s="13"/>
       <c r="DD23" s="13"/>
       <c r="DE23" s="13"/>
     </row>
     <row r="24" spans="1:109" ht="13.5" customHeight="1">
       <c r="A24" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="13">
         <v>289.29254677614063</v>
       </c>
       <c r="C24" s="13">
         <v>341.46161396509206</v>
       </c>
       <c r="D24" s="13">
         <v>106.53213352489146</v>
       </c>
       <c r="E24" s="13">
         <v>214.2037068266599</v>
       </c>
       <c r="F24" s="13">
@@ -9166,60 +9458,62 @@
       </c>
       <c r="CP24" s="13">
         <v>2466.7833914326138</v>
       </c>
       <c r="CQ24" s="13">
         <v>934.05674835830905</v>
       </c>
       <c r="CR24" s="13">
         <v>751.03320674378915</v>
       </c>
       <c r="CS24" s="13">
         <v>1317.4379902998535</v>
       </c>
       <c r="CT24" s="17">
         <v>441.5</v>
       </c>
       <c r="CU24" s="13">
         <v>708</v>
       </c>
       <c r="CV24" s="13">
         <v>269.3</v>
       </c>
       <c r="CW24" s="13">
         <v>577.4</v>
       </c>
-      <c r="CX24" s="13"/>
+      <c r="CX24" s="13">
+        <v>348</v>
+      </c>
       <c r="CY24" s="13"/>
       <c r="CZ24" s="15"/>
       <c r="DA24" s="15"/>
       <c r="DB24" s="13"/>
       <c r="DC24" s="13"/>
       <c r="DD24" s="13"/>
       <c r="DE24" s="13"/>
     </row>
-    <row r="25" spans="1:109" ht="15" customHeight="1">
+    <row r="25" spans="1:109" ht="16.5" customHeight="1">
       <c r="A25" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="13">
         <v>52.795964781943972</v>
       </c>
       <c r="C25" s="13">
         <v>70.31184328247852</v>
       </c>
       <c r="D25" s="13">
         <v>41.627937661537786</v>
       </c>
       <c r="E25" s="13">
         <v>55.725522934630362</v>
       </c>
       <c r="F25" s="13">
         <v>55.688566851339161</v>
       </c>
       <c r="G25" s="15">
         <v>88.875776136397604</v>
       </c>
       <c r="H25" s="15">
         <v>87.186749369624181</v>
       </c>
       <c r="I25" s="13">
@@ -9479,51 +9773,53 @@
       </c>
       <c r="CP25" s="13">
         <v>1287.3947864100214</v>
       </c>
       <c r="CQ25" s="13">
         <v>803.21765096900049</v>
       </c>
       <c r="CR25" s="13">
         <v>1042.0158052294219</v>
       </c>
       <c r="CS25" s="13">
         <v>1420.2624944442755</v>
       </c>
       <c r="CT25" s="17">
         <v>718.9</v>
       </c>
       <c r="CU25" s="13">
         <v>922.5</v>
       </c>
       <c r="CV25" s="13">
         <v>797.9</v>
       </c>
       <c r="CW25" s="13">
         <v>736.6</v>
       </c>
-      <c r="CX25" s="13"/>
+      <c r="CX25" s="13">
+        <v>723.5</v>
+      </c>
       <c r="CY25" s="13"/>
       <c r="CZ25" s="15"/>
       <c r="DA25" s="15"/>
       <c r="DB25" s="13"/>
       <c r="DC25" s="13"/>
       <c r="DD25" s="13"/>
       <c r="DE25" s="13"/>
     </row>
     <row r="26" spans="1:109" ht="14.25" customHeight="1">
       <c r="A26" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="13">
         <v>74.983476189006808</v>
       </c>
       <c r="C26" s="13">
         <v>100.991485539461</v>
       </c>
       <c r="D26" s="13">
         <v>64.731598090799139</v>
       </c>
       <c r="E26" s="13">
         <v>72.160754919554563</v>
       </c>
       <c r="F26" s="13">
@@ -9792,51 +10088,53 @@
       </c>
       <c r="CP26" s="13">
         <v>1300.2538599561908</v>
       </c>
       <c r="CQ26" s="13">
         <v>786.16943808616304</v>
       </c>
       <c r="CR26" s="16">
         <v>1131.9059533314073</v>
       </c>
       <c r="CS26" s="13">
         <v>991.19509208095701</v>
       </c>
       <c r="CT26" s="17">
         <v>497.3</v>
       </c>
       <c r="CU26" s="13">
         <v>706.3</v>
       </c>
       <c r="CV26" s="13">
         <v>136.4</v>
       </c>
       <c r="CW26" s="13">
         <v>717</v>
       </c>
-      <c r="CX26" s="13"/>
+      <c r="CX26" s="13">
+        <v>600.5</v>
+      </c>
       <c r="CY26" s="13"/>
       <c r="CZ26" s="15"/>
       <c r="DA26" s="15"/>
       <c r="DB26" s="13"/>
       <c r="DC26" s="13"/>
       <c r="DD26" s="16"/>
       <c r="DE26" s="13"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
@@ -9879,122 +10177,122 @@
       <c r="BA27" s="2"/>
       <c r="BB27" s="2"/>
       <c r="BC27" s="2"/>
       <c r="BD27" s="2"/>
       <c r="BE27" s="2"/>
       <c r="BF27" s="2"/>
       <c r="BG27" s="2"/>
       <c r="BH27" s="2"/>
       <c r="BI27" s="2"/>
       <c r="BJ27" s="2"/>
       <c r="BK27" s="2"/>
       <c r="BL27" s="2"/>
       <c r="BM27" s="3"/>
       <c r="BN27" s="2"/>
       <c r="BO27" s="2"/>
       <c r="BP27" s="2"/>
       <c r="BQ27" s="2"/>
       <c r="BR27" s="2"/>
       <c r="BS27" s="2"/>
       <c r="BT27" s="2"/>
       <c r="BU27" s="2"/>
       <c r="BV27" s="2"/>
       <c r="BW27" s="2"/>
     </row>
     <row r="28" spans="1:109" ht="21" customHeight="1">
-      <c r="A28" s="29" t="s">
+      <c r="A28" s="32" t="s">
         <v>31</v>
       </c>
-      <c r="B28" s="29"/>
-[...67 lines deleted...]
-      <c r="BR28" s="30"/>
+      <c r="B28" s="32"/>
+      <c r="C28" s="32"/>
+      <c r="D28" s="32"/>
+      <c r="E28" s="32"/>
+      <c r="F28" s="32"/>
+      <c r="G28" s="32"/>
+      <c r="H28" s="32"/>
+      <c r="I28" s="32"/>
+      <c r="J28" s="32"/>
+      <c r="K28" s="32"/>
+      <c r="L28" s="32"/>
+      <c r="M28" s="32"/>
+      <c r="N28" s="32"/>
+      <c r="O28" s="32"/>
+      <c r="P28" s="32"/>
+      <c r="Q28" s="32"/>
+      <c r="R28" s="32"/>
+      <c r="S28" s="32"/>
+      <c r="T28" s="32"/>
+      <c r="U28" s="32"/>
+      <c r="V28" s="32"/>
+      <c r="W28" s="32"/>
+      <c r="X28" s="32"/>
+      <c r="Y28" s="32"/>
+      <c r="Z28" s="32"/>
+      <c r="AA28" s="32"/>
+      <c r="AB28" s="32"/>
+      <c r="AC28" s="32"/>
+      <c r="AD28" s="32"/>
+      <c r="AE28" s="32"/>
+      <c r="AF28" s="32"/>
+      <c r="AG28" s="32"/>
+      <c r="AH28" s="32"/>
+      <c r="AI28" s="32"/>
+      <c r="AJ28" s="32"/>
+      <c r="AK28" s="32"/>
+      <c r="AL28" s="32"/>
+      <c r="AM28" s="32"/>
+      <c r="AN28" s="32"/>
+      <c r="AO28" s="32"/>
+      <c r="AP28" s="32"/>
+      <c r="AQ28" s="32"/>
+      <c r="AR28" s="32"/>
+      <c r="AS28" s="32"/>
+      <c r="AT28" s="32"/>
+      <c r="AU28" s="32"/>
+      <c r="AV28" s="32"/>
+      <c r="AW28" s="32"/>
+      <c r="AX28" s="32"/>
+      <c r="AY28" s="32"/>
+      <c r="AZ28" s="32"/>
+      <c r="BA28" s="32"/>
+      <c r="BB28" s="32"/>
+      <c r="BC28" s="32"/>
+      <c r="BD28" s="32"/>
+      <c r="BE28" s="32"/>
+      <c r="BF28" s="32"/>
+      <c r="BG28" s="32"/>
+      <c r="BH28" s="32"/>
+      <c r="BI28" s="32"/>
+      <c r="BJ28" s="33"/>
+      <c r="BK28" s="33"/>
+      <c r="BL28" s="33"/>
+      <c r="BM28" s="33"/>
+      <c r="BN28" s="33"/>
+      <c r="BO28" s="33"/>
+      <c r="BP28" s="33"/>
+      <c r="BQ28" s="33"/>
+      <c r="BR28" s="33"/>
       <c r="BS28" s="2"/>
       <c r="BT28" s="2"/>
       <c r="BU28" s="2"/>
       <c r="BV28" s="2"/>
       <c r="BW28" s="2"/>
     </row>
     <row r="29" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A29" s="6"/>
       <c r="B29" s="6"/>
       <c r="C29" s="6"/>
       <c r="D29" s="6"/>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="6"/>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="31"/>
       <c r="K29" s="31"/>
       <c r="L29" s="31"/>
       <c r="M29" s="31"/>
       <c r="N29" s="6"/>
       <c r="O29" s="6"/>
       <c r="P29" s="6"/>
       <c r="Q29" s="6"/>
       <c r="R29" s="6"/>
@@ -10085,51 +10383,51 @@
       <c r="CM29" s="6"/>
       <c r="CN29" s="6"/>
       <c r="CO29" s="6"/>
       <c r="CP29" s="28" t="s">
         <v>13</v>
       </c>
       <c r="CQ29" s="28"/>
       <c r="CR29" s="28"/>
       <c r="CS29" s="28"/>
       <c r="CT29" s="6"/>
       <c r="CU29" s="6"/>
       <c r="CV29" s="6"/>
       <c r="CW29" s="6"/>
       <c r="CX29" s="6"/>
       <c r="CY29" s="6"/>
       <c r="CZ29" s="6"/>
       <c r="DA29" s="6"/>
       <c r="DB29" s="28" t="s">
         <v>13</v>
       </c>
       <c r="DC29" s="28"/>
       <c r="DD29" s="28"/>
       <c r="DE29" s="28"/>
     </row>
     <row r="30" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="32"/>
+      <c r="A30" s="29"/>
       <c r="B30" s="25" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="26"/>
       <c r="D30" s="26"/>
       <c r="E30" s="26"/>
       <c r="F30" s="26"/>
       <c r="G30" s="26"/>
       <c r="H30" s="26"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="27"/>
       <c r="N30" s="25" t="s">
         <v>14</v>
       </c>
       <c r="O30" s="26"/>
       <c r="P30" s="26"/>
       <c r="Q30" s="26"/>
       <c r="R30" s="26"/>
       <c r="S30" s="26"/>
       <c r="T30" s="26"/>
       <c r="U30" s="26"/>
       <c r="V30" s="26"/>
@@ -10214,51 +10512,51 @@
       <c r="CK30" s="26"/>
       <c r="CL30" s="26"/>
       <c r="CM30" s="26"/>
       <c r="CN30" s="26"/>
       <c r="CO30" s="26"/>
       <c r="CP30" s="26"/>
       <c r="CQ30" s="26"/>
       <c r="CR30" s="26"/>
       <c r="CS30" s="27"/>
       <c r="CT30" s="25" t="s">
         <v>35</v>
       </c>
       <c r="CU30" s="26"/>
       <c r="CV30" s="26"/>
       <c r="CW30" s="26"/>
       <c r="CX30" s="26"/>
       <c r="CY30" s="26"/>
       <c r="CZ30" s="26"/>
       <c r="DA30" s="26"/>
       <c r="DB30" s="26"/>
       <c r="DC30" s="26"/>
       <c r="DD30" s="26"/>
       <c r="DE30" s="27"/>
     </row>
     <row r="31" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A31" s="33"/>
+      <c r="A31" s="30"/>
       <c r="B31" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C31" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D31" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E31" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G31" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H31" s="9" t="s">
         <v>4</v>
       </c>
       <c r="I31" s="10" t="s">
         <v>5</v>
       </c>
       <c r="J31" s="10" t="s">
@@ -10844,51 +11142,53 @@
       </c>
       <c r="CP32" s="13">
         <v>3600.2775749137331</v>
       </c>
       <c r="CQ32" s="13">
         <v>715.83098428092785</v>
       </c>
       <c r="CR32" s="13">
         <v>114.86512274648086</v>
       </c>
       <c r="CS32" s="13">
         <v>-84.811731955488469</v>
       </c>
       <c r="CT32" s="17">
         <v>49.6</v>
       </c>
       <c r="CU32" s="13">
         <v>181.7</v>
       </c>
       <c r="CV32" s="13">
         <v>102.1</v>
       </c>
       <c r="CW32" s="13">
         <v>76.5</v>
       </c>
-      <c r="CX32" s="14"/>
+      <c r="CX32" s="14">
+        <v>48.8</v>
+      </c>
       <c r="CY32" s="15"/>
       <c r="CZ32" s="15"/>
       <c r="DA32" s="15"/>
       <c r="DB32" s="13"/>
       <c r="DC32" s="13"/>
       <c r="DD32" s="13"/>
       <c r="DE32" s="13"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="C33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="D33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="E33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="F33" s="13">
@@ -11157,51 +11457,53 @@
       </c>
       <c r="CP33" s="13">
         <v>77.846551362692054</v>
       </c>
       <c r="CQ33" s="13">
         <v>23.448949540044243</v>
       </c>
       <c r="CR33" s="13">
         <v>20.524321001747605</v>
       </c>
       <c r="CS33" s="13">
         <v>-33.694688921695757</v>
       </c>
       <c r="CT33" s="17">
         <v>10.7</v>
       </c>
       <c r="CU33" s="13">
         <v>38.299999999999997</v>
       </c>
       <c r="CV33" s="13">
         <v>21.8</v>
       </c>
       <c r="CW33" s="13">
         <v>16.399999999999999</v>
       </c>
-      <c r="CX33" s="13"/>
+      <c r="CX33" s="13">
+        <v>10.4</v>
+      </c>
       <c r="CY33" s="13"/>
       <c r="CZ33" s="15"/>
       <c r="DA33" s="15"/>
       <c r="DB33" s="13"/>
       <c r="DC33" s="13"/>
       <c r="DD33" s="13"/>
       <c r="DE33" s="13"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="C34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="D34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="E34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="F34" s="13">
@@ -11470,51 +11772,53 @@
       </c>
       <c r="CP34" s="13">
         <v>165.61977742751665</v>
       </c>
       <c r="CQ34" s="13">
         <v>28.109845197154126</v>
       </c>
       <c r="CR34" s="13">
         <v>4.4179429174367311</v>
       </c>
       <c r="CS34" s="13">
         <v>3.2470832851551923</v>
       </c>
       <c r="CT34" s="17">
         <v>0.8</v>
       </c>
       <c r="CU34" s="13">
         <v>3</v>
       </c>
       <c r="CV34" s="13">
         <v>1.7</v>
       </c>
       <c r="CW34" s="13">
         <v>1.2</v>
       </c>
-      <c r="CX34" s="13"/>
+      <c r="CX34" s="13">
+        <v>0.8</v>
+      </c>
       <c r="CY34" s="13"/>
       <c r="CZ34" s="15"/>
       <c r="DA34" s="15"/>
       <c r="DB34" s="13"/>
       <c r="DC34" s="13"/>
       <c r="DD34" s="13"/>
       <c r="DE34" s="13"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="C35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="D35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="E35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="F35" s="13">
@@ -11783,51 +12087,53 @@
       </c>
       <c r="CP35" s="13">
         <v>54.819982491647302</v>
       </c>
       <c r="CQ35" s="13">
         <v>38.993258822516836</v>
       </c>
       <c r="CR35" s="13">
         <v>3.8226887990252632</v>
       </c>
       <c r="CS35" s="13">
         <v>-7.7411350807735193</v>
       </c>
       <c r="CT35" s="17">
         <v>1.3</v>
       </c>
       <c r="CU35" s="13">
         <v>4.8</v>
       </c>
       <c r="CV35" s="13">
         <v>2.6</v>
       </c>
       <c r="CW35" s="13">
         <v>2</v>
       </c>
-      <c r="CX35" s="13"/>
+      <c r="CX35" s="13">
+        <v>1.3</v>
+      </c>
       <c r="CY35" s="13"/>
       <c r="CZ35" s="15"/>
       <c r="DA35" s="15"/>
       <c r="DB35" s="13"/>
       <c r="DC35" s="13"/>
       <c r="DD35" s="13"/>
       <c r="DE35" s="13"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="20">
         <v>0.53772208292348</v>
       </c>
       <c r="C36" s="24">
         <v>0.53772208292348</v>
       </c>
       <c r="D36" s="20">
         <v>0.53772208292348</v>
       </c>
       <c r="E36" s="20">
         <v>0.53772208292348</v>
       </c>
       <c r="F36" s="20">
@@ -12096,51 +12402,53 @@
       </c>
       <c r="CP36" s="13">
         <v>949.55283176923945</v>
       </c>
       <c r="CQ36" s="13">
         <v>175.49246230795177</v>
       </c>
       <c r="CR36" s="13">
         <v>10.231229692387664</v>
       </c>
       <c r="CS36" s="13">
         <v>137.46447097768268</v>
       </c>
       <c r="CT36" s="17">
         <v>4.4000000000000004</v>
       </c>
       <c r="CU36" s="13">
         <v>16.8</v>
       </c>
       <c r="CV36" s="20">
         <v>9.1999999999999993</v>
       </c>
       <c r="CW36" s="20">
         <v>6.8</v>
       </c>
-      <c r="CX36" s="20"/>
+      <c r="CX36" s="20">
+        <v>4.4000000000000004</v>
+      </c>
       <c r="CY36" s="13"/>
       <c r="CZ36" s="15"/>
       <c r="DA36" s="15"/>
       <c r="DB36" s="13"/>
       <c r="DC36" s="13"/>
       <c r="DD36" s="13"/>
       <c r="DE36" s="13"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="C37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="D37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="E37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="F37" s="13">
@@ -12409,51 +12717,53 @@
       </c>
       <c r="CP37" s="13">
         <v>1381.3509766642742</v>
       </c>
       <c r="CQ37" s="13">
         <v>297.9059727118069</v>
       </c>
       <c r="CR37" s="13">
         <v>16.680318008949428</v>
       </c>
       <c r="CS37" s="13">
         <v>-6.0742556080459931</v>
       </c>
       <c r="CT37" s="17">
         <v>0</v>
       </c>
       <c r="CU37" s="13">
         <v>0</v>
       </c>
       <c r="CV37" s="13">
         <v>0</v>
       </c>
       <c r="CW37" s="13">
         <v>0</v>
       </c>
-      <c r="CX37" s="13"/>
+      <c r="CX37" s="13">
+        <v>0</v>
+      </c>
       <c r="CY37" s="13"/>
       <c r="CZ37" s="15"/>
       <c r="DA37" s="15"/>
       <c r="DB37" s="13"/>
       <c r="DC37" s="13"/>
       <c r="DD37" s="13"/>
       <c r="DE37" s="13"/>
     </row>
     <row r="38" spans="1:109" ht="12.75" customHeight="1">
       <c r="A38" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="C38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="D38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="E38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="F38" s="13">
@@ -12722,51 +13032,53 @@
       </c>
       <c r="CP38" s="13">
         <v>525.01103964655238</v>
       </c>
       <c r="CQ38" s="13">
         <v>79.177294059856507</v>
       </c>
       <c r="CR38" s="13">
         <v>1.1032882786507148</v>
       </c>
       <c r="CS38" s="13">
         <v>-76.362210277810775</v>
       </c>
       <c r="CT38" s="17">
         <v>12.3</v>
       </c>
       <c r="CU38" s="13">
         <v>46.9</v>
       </c>
       <c r="CV38" s="13">
         <v>25.7</v>
       </c>
       <c r="CW38" s="13">
         <v>19.100000000000001</v>
       </c>
-      <c r="CX38" s="13"/>
+      <c r="CX38" s="13">
+        <v>12.3</v>
+      </c>
       <c r="CY38" s="13"/>
       <c r="CZ38" s="15"/>
       <c r="DA38" s="15"/>
       <c r="DB38" s="13"/>
       <c r="DC38" s="13"/>
       <c r="DD38" s="13"/>
       <c r="DE38" s="13"/>
     </row>
     <row r="39" spans="1:109" ht="14.25" customHeight="1">
       <c r="A39" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="C39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="D39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="E39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="F39" s="13">
@@ -13035,51 +13347,53 @@
       </c>
       <c r="CP39" s="13">
         <v>446.07641555181107</v>
       </c>
       <c r="CQ39" s="13">
         <v>72.70320164159746</v>
       </c>
       <c r="CR39" s="16">
         <v>58.085334048283457</v>
       </c>
       <c r="CS39" s="13">
         <v>-101.6509963300003</v>
       </c>
       <c r="CT39" s="17">
         <v>20.2</v>
       </c>
       <c r="CU39" s="13">
         <v>71.8</v>
       </c>
       <c r="CV39" s="13">
         <v>41</v>
       </c>
       <c r="CW39" s="13">
         <v>30.9</v>
       </c>
-      <c r="CX39" s="13"/>
+      <c r="CX39" s="13">
+        <v>19.600000000000001</v>
+      </c>
       <c r="CY39" s="13"/>
       <c r="CZ39" s="15"/>
       <c r="DA39" s="15"/>
       <c r="DB39" s="13"/>
       <c r="DC39" s="13"/>
       <c r="DD39" s="16"/>
       <c r="DE39" s="13"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
       <c r="N40" s="2"/>
       <c r="O40" s="2"/>
       <c r="P40" s="2"/>
@@ -13122,123 +13436,123 @@
       <c r="BA40" s="2"/>
       <c r="BB40" s="2"/>
       <c r="BC40" s="2"/>
       <c r="BD40" s="2"/>
       <c r="BE40" s="2"/>
       <c r="BF40" s="2"/>
       <c r="BG40" s="2"/>
       <c r="BH40" s="2"/>
       <c r="BI40" s="2"/>
       <c r="BJ40" s="2"/>
       <c r="BK40" s="2"/>
       <c r="BL40" s="2"/>
       <c r="BM40" s="2"/>
       <c r="BN40" s="2"/>
       <c r="BO40" s="2"/>
       <c r="BP40" s="2"/>
       <c r="BQ40" s="2"/>
       <c r="BR40" s="2"/>
       <c r="BS40" s="2"/>
       <c r="BT40" s="2"/>
       <c r="BU40" s="2"/>
       <c r="BV40" s="2"/>
       <c r="BW40" s="2"/>
     </row>
     <row r="41" spans="1:109" ht="21" customHeight="1">
-      <c r="A41" s="29" t="s">
+      <c r="A41" s="32" t="s">
         <v>32</v>
       </c>
-      <c r="B41" s="29"/>
-[...68 lines deleted...]
-      <c r="BS41" s="30"/>
+      <c r="B41" s="32"/>
+      <c r="C41" s="32"/>
+      <c r="D41" s="32"/>
+      <c r="E41" s="32"/>
+      <c r="F41" s="32"/>
+      <c r="G41" s="32"/>
+      <c r="H41" s="32"/>
+      <c r="I41" s="32"/>
+      <c r="J41" s="32"/>
+      <c r="K41" s="32"/>
+      <c r="L41" s="32"/>
+      <c r="M41" s="32"/>
+      <c r="N41" s="32"/>
+      <c r="O41" s="32"/>
+      <c r="P41" s="32"/>
+      <c r="Q41" s="32"/>
+      <c r="R41" s="32"/>
+      <c r="S41" s="32"/>
+      <c r="T41" s="32"/>
+      <c r="U41" s="32"/>
+      <c r="V41" s="32"/>
+      <c r="W41" s="32"/>
+      <c r="X41" s="32"/>
+      <c r="Y41" s="32"/>
+      <c r="Z41" s="32"/>
+      <c r="AA41" s="32"/>
+      <c r="AB41" s="32"/>
+      <c r="AC41" s="32"/>
+      <c r="AD41" s="32"/>
+      <c r="AE41" s="32"/>
+      <c r="AF41" s="32"/>
+      <c r="AG41" s="32"/>
+      <c r="AH41" s="32"/>
+      <c r="AI41" s="32"/>
+      <c r="AJ41" s="32"/>
+      <c r="AK41" s="32"/>
+      <c r="AL41" s="32"/>
+      <c r="AM41" s="32"/>
+      <c r="AN41" s="32"/>
+      <c r="AO41" s="32"/>
+      <c r="AP41" s="32"/>
+      <c r="AQ41" s="32"/>
+      <c r="AR41" s="32"/>
+      <c r="AS41" s="32"/>
+      <c r="AT41" s="32"/>
+      <c r="AU41" s="32"/>
+      <c r="AV41" s="32"/>
+      <c r="AW41" s="32"/>
+      <c r="AX41" s="32"/>
+      <c r="AY41" s="32"/>
+      <c r="AZ41" s="32"/>
+      <c r="BA41" s="32"/>
+      <c r="BB41" s="32"/>
+      <c r="BC41" s="32"/>
+      <c r="BD41" s="32"/>
+      <c r="BE41" s="32"/>
+      <c r="BF41" s="32"/>
+      <c r="BG41" s="32"/>
+      <c r="BH41" s="32"/>
+      <c r="BI41" s="32"/>
+      <c r="BJ41" s="33"/>
+      <c r="BK41" s="33"/>
+      <c r="BL41" s="33"/>
+      <c r="BM41" s="33"/>
+      <c r="BN41" s="33"/>
+      <c r="BO41" s="33"/>
+      <c r="BP41" s="33"/>
+      <c r="BQ41" s="33"/>
+      <c r="BR41" s="33"/>
+      <c r="BS41" s="33"/>
       <c r="BT41" s="2"/>
       <c r="BU41" s="2"/>
       <c r="BV41" s="2"/>
       <c r="BW41" s="2"/>
     </row>
     <row r="42" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A42" s="6"/>
       <c r="B42" s="6"/>
       <c r="C42" s="6"/>
       <c r="D42" s="6"/>
       <c r="E42" s="6"/>
       <c r="F42" s="6"/>
       <c r="G42" s="6"/>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="31"/>
       <c r="K42" s="31"/>
       <c r="L42" s="31"/>
       <c r="M42" s="31"/>
       <c r="N42" s="6"/>
       <c r="O42" s="6"/>
       <c r="P42" s="6"/>
       <c r="Q42" s="6"/>
       <c r="R42" s="6"/>
       <c r="S42" s="6"/>
@@ -13328,51 +13642,51 @@
       <c r="CM42" s="6"/>
       <c r="CN42" s="6"/>
       <c r="CO42" s="6"/>
       <c r="CP42" s="28" t="s">
         <v>13</v>
       </c>
       <c r="CQ42" s="28"/>
       <c r="CR42" s="28"/>
       <c r="CS42" s="28"/>
       <c r="CT42" s="6"/>
       <c r="CU42" s="6"/>
       <c r="CV42" s="6"/>
       <c r="CW42" s="6"/>
       <c r="CX42" s="6"/>
       <c r="CY42" s="6"/>
       <c r="CZ42" s="6"/>
       <c r="DA42" s="6"/>
       <c r="DB42" s="28" t="s">
         <v>13</v>
       </c>
       <c r="DC42" s="28"/>
       <c r="DD42" s="28"/>
       <c r="DE42" s="28"/>
     </row>
     <row r="43" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="32"/>
+      <c r="A43" s="29"/>
       <c r="B43" s="25" t="s">
         <v>28</v>
       </c>
       <c r="C43" s="26"/>
       <c r="D43" s="26"/>
       <c r="E43" s="26"/>
       <c r="F43" s="26"/>
       <c r="G43" s="26"/>
       <c r="H43" s="26"/>
       <c r="I43" s="26"/>
       <c r="J43" s="26"/>
       <c r="K43" s="26"/>
       <c r="L43" s="26"/>
       <c r="M43" s="27"/>
       <c r="N43" s="25" t="s">
         <v>14</v>
       </c>
       <c r="O43" s="26"/>
       <c r="P43" s="26"/>
       <c r="Q43" s="26"/>
       <c r="R43" s="26"/>
       <c r="S43" s="26"/>
       <c r="T43" s="26"/>
       <c r="U43" s="26"/>
       <c r="V43" s="26"/>
@@ -13457,51 +13771,51 @@
       <c r="CK43" s="26"/>
       <c r="CL43" s="26"/>
       <c r="CM43" s="26"/>
       <c r="CN43" s="26"/>
       <c r="CO43" s="26"/>
       <c r="CP43" s="26"/>
       <c r="CQ43" s="26"/>
       <c r="CR43" s="26"/>
       <c r="CS43" s="27"/>
       <c r="CT43" s="25" t="s">
         <v>35</v>
       </c>
       <c r="CU43" s="26"/>
       <c r="CV43" s="26"/>
       <c r="CW43" s="26"/>
       <c r="CX43" s="26"/>
       <c r="CY43" s="26"/>
       <c r="CZ43" s="26"/>
       <c r="DA43" s="26"/>
       <c r="DB43" s="26"/>
       <c r="DC43" s="26"/>
       <c r="DD43" s="26"/>
       <c r="DE43" s="27"/>
     </row>
     <row r="44" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A44" s="33"/>
+      <c r="A44" s="30"/>
       <c r="B44" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C44" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D44" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E44" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F44" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G44" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H44" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I44" s="10" t="s">
         <v>5</v>
       </c>
       <c r="J44" s="10" t="s">
@@ -14087,51 +14401,53 @@
       </c>
       <c r="CP45" s="13">
         <v>4251.2972621556919</v>
       </c>
       <c r="CQ45" s="13">
         <v>2933.7321023199065</v>
       </c>
       <c r="CR45" s="13">
         <v>4464.5765079026178</v>
       </c>
       <c r="CS45" s="13">
         <v>6277.9031363636968</v>
       </c>
       <c r="CT45" s="17">
         <v>2000.5</v>
       </c>
       <c r="CU45" s="13">
         <v>2943.6</v>
       </c>
       <c r="CV45" s="13">
         <v>1450.7</v>
       </c>
       <c r="CW45" s="13">
         <v>2906.4</v>
       </c>
-      <c r="CX45" s="14"/>
+      <c r="CX45" s="14">
+        <v>2113.6</v>
+      </c>
       <c r="CY45" s="15"/>
       <c r="CZ45" s="15"/>
       <c r="DA45" s="15"/>
       <c r="DB45" s="13"/>
       <c r="DC45" s="13"/>
       <c r="DD45" s="13"/>
       <c r="DE45" s="13"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="13">
         <v>4.2599640750584262</v>
       </c>
       <c r="C46" s="13">
         <v>14.082100706302757</v>
       </c>
       <c r="D46" s="13">
         <v>4.5408552999085137</v>
       </c>
       <c r="E46" s="13">
         <v>1.5745505873877617</v>
       </c>
       <c r="F46" s="13">
@@ -14400,51 +14716,53 @@
       </c>
       <c r="CP46" s="13">
         <v>8.6699659002070426</v>
       </c>
       <c r="CQ46" s="13">
         <v>6.4444861351370157</v>
       </c>
       <c r="CR46" s="13">
         <v>372.15759504217044</v>
       </c>
       <c r="CS46" s="13">
         <v>424.24717482698304</v>
       </c>
       <c r="CT46" s="17">
         <v>7.3</v>
       </c>
       <c r="CU46" s="13">
         <v>35.6</v>
       </c>
       <c r="CV46" s="13">
         <v>24.3</v>
       </c>
       <c r="CW46" s="13">
         <v>19.600000000000001</v>
       </c>
-      <c r="CX46" s="13"/>
+      <c r="CX46" s="13">
+        <v>1.8</v>
+      </c>
       <c r="CY46" s="13"/>
       <c r="CZ46" s="15"/>
       <c r="DA46" s="15"/>
       <c r="DB46" s="13"/>
       <c r="DC46" s="13"/>
       <c r="DD46" s="13"/>
       <c r="DE46" s="13"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="13">
         <v>12.199124479301172</v>
       </c>
       <c r="C47" s="13">
         <v>23.885410303311886</v>
       </c>
       <c r="D47" s="13">
         <v>12.959103108662095</v>
       </c>
       <c r="E47" s="13">
         <v>38.992427890458899</v>
       </c>
       <c r="F47" s="13">
@@ -14713,51 +15031,53 @@
       </c>
       <c r="CP47" s="13">
         <v>56.17370729832178</v>
       </c>
       <c r="CQ47" s="13">
         <v>52.873740487977535</v>
       </c>
       <c r="CR47" s="13">
         <v>239.42101253078607</v>
       </c>
       <c r="CS47" s="13">
         <v>386.70638425442519</v>
       </c>
       <c r="CT47" s="17">
         <v>24</v>
       </c>
       <c r="CU47" s="13">
         <v>71.5</v>
       </c>
       <c r="CV47" s="13">
         <v>52.7</v>
       </c>
       <c r="CW47" s="13">
         <v>194</v>
       </c>
-      <c r="CX47" s="13"/>
+      <c r="CX47" s="13">
+        <v>62.7</v>
+      </c>
       <c r="CY47" s="13"/>
       <c r="CZ47" s="15"/>
       <c r="DA47" s="15"/>
       <c r="DB47" s="13"/>
       <c r="DC47" s="13"/>
       <c r="DD47" s="13"/>
       <c r="DE47" s="13"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="13">
         <v>141.67857567278062</v>
       </c>
       <c r="C48" s="13">
         <v>189.73518869498889</v>
       </c>
       <c r="D48" s="13">
         <v>62.287385132840484</v>
       </c>
       <c r="E48" s="13">
         <v>128.76037410172094</v>
       </c>
       <c r="F48" s="13">
@@ -15026,51 +15346,53 @@
       </c>
       <c r="CP48" s="13">
         <v>880.45315508614453</v>
       </c>
       <c r="CQ48" s="13">
         <v>469.08106829014139</v>
       </c>
       <c r="CR48" s="13">
         <v>562.09308336083063</v>
       </c>
       <c r="CS48" s="13">
         <v>806.81788677209147</v>
       </c>
       <c r="CT48" s="17">
         <v>196</v>
       </c>
       <c r="CU48" s="13">
         <v>371.8</v>
       </c>
       <c r="CV48" s="13">
         <v>129.1</v>
       </c>
       <c r="CW48" s="13">
         <v>365.7</v>
       </c>
-      <c r="CX48" s="13"/>
+      <c r="CX48" s="13">
+        <v>184.6</v>
+      </c>
       <c r="CY48" s="13"/>
       <c r="CZ48" s="15"/>
       <c r="DA48" s="15"/>
       <c r="DB48" s="13"/>
       <c r="DC48" s="13"/>
       <c r="DD48" s="13"/>
       <c r="DE48" s="13"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="20">
         <v>96.487237578011616</v>
       </c>
       <c r="C49" s="20">
         <v>109.52461435129516</v>
       </c>
       <c r="D49" s="20">
         <v>44.286484961405321</v>
       </c>
       <c r="E49" s="20">
         <v>84.165931607343282</v>
       </c>
       <c r="F49" s="20">
@@ -15339,51 +15661,53 @@
       </c>
       <c r="CP49" s="13">
         <v>625.10658403490049</v>
       </c>
       <c r="CQ49" s="13">
         <v>342.20956946280103</v>
       </c>
       <c r="CR49" s="13">
         <v>454.02903360787354</v>
       </c>
       <c r="CS49" s="13">
         <v>759.04685050188027</v>
       </c>
       <c r="CT49" s="17">
         <v>147.80000000000001</v>
       </c>
       <c r="CU49" s="13">
         <v>246.6</v>
       </c>
       <c r="CV49" s="20">
         <v>107.7</v>
       </c>
       <c r="CW49" s="20">
         <v>346.1</v>
       </c>
-      <c r="CX49" s="20"/>
+      <c r="CX49" s="20">
+        <v>224.9</v>
+      </c>
       <c r="CY49" s="13"/>
       <c r="CZ49" s="15"/>
       <c r="DA49" s="15"/>
       <c r="DB49" s="13"/>
       <c r="DC49" s="13"/>
       <c r="DD49" s="13"/>
       <c r="DE49" s="13"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="13">
         <v>287.84575991756356</v>
       </c>
       <c r="C50" s="13">
         <v>339.75662280897131</v>
       </c>
       <c r="D50" s="13">
         <v>105.98989655890503</v>
       </c>
       <c r="E50" s="13">
         <v>213.1285628249945</v>
       </c>
       <c r="F50" s="13">
@@ -15652,51 +15976,53 @@
       </c>
       <c r="CP50" s="13">
         <v>1075.1348130750739</v>
       </c>
       <c r="CQ50" s="13">
         <v>632.25155028812378</v>
       </c>
       <c r="CR50" s="13">
         <v>731.21769622125134</v>
       </c>
       <c r="CS50" s="13">
         <v>1319.3085509803313</v>
       </c>
       <c r="CT50" s="17">
         <v>441.5</v>
       </c>
       <c r="CU50" s="13">
         <v>708</v>
       </c>
       <c r="CV50" s="13">
         <v>269.3</v>
       </c>
       <c r="CW50" s="13">
         <v>577.4</v>
       </c>
-      <c r="CX50" s="13"/>
+      <c r="CX50" s="13">
+        <v>347.9</v>
+      </c>
       <c r="CY50" s="13"/>
       <c r="CZ50" s="15"/>
       <c r="DA50" s="15"/>
       <c r="DB50" s="13"/>
       <c r="DC50" s="13"/>
       <c r="DD50" s="13"/>
       <c r="DE50" s="13"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="13">
         <v>43.877660053148531</v>
       </c>
       <c r="C51" s="13">
         <v>61.306845895604496</v>
       </c>
       <c r="D51" s="13">
         <v>32.764907691386739</v>
       </c>
       <c r="E51" s="13">
         <v>46.792718722794746</v>
       </c>
       <c r="F51" s="13">
@@ -15965,51 +16291,53 @@
       </c>
       <c r="CP51" s="13">
         <v>757.00950969892551</v>
       </c>
       <c r="CQ51" s="13">
         <v>720.68732012796329</v>
       </c>
       <c r="CR51" s="13">
         <v>1036.5626158781406</v>
       </c>
       <c r="CS51" s="13">
         <v>1492.0929162905472</v>
       </c>
       <c r="CT51" s="17">
         <v>706.7</v>
       </c>
       <c r="CU51" s="13">
         <v>875.7</v>
       </c>
       <c r="CV51" s="13">
         <v>772.3</v>
       </c>
       <c r="CW51" s="13">
         <v>717.5</v>
       </c>
-      <c r="CX51" s="13"/>
+      <c r="CX51" s="13">
+        <v>711.1</v>
+      </c>
       <c r="CY51" s="13"/>
       <c r="CZ51" s="15"/>
       <c r="DA51" s="15"/>
       <c r="DB51" s="13"/>
       <c r="DC51" s="13"/>
       <c r="DD51" s="13"/>
       <c r="DE51" s="13"/>
     </row>
     <row r="52" spans="1:109" ht="14.25" customHeight="1">
       <c r="A52" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="13">
         <v>70.694874193975252</v>
       </c>
       <c r="C52" s="13">
         <v>96.574160142868138</v>
       </c>
       <c r="D52" s="13">
         <v>60.493736488983032</v>
       </c>
       <c r="E52" s="13">
         <v>67.886123631721972</v>
       </c>
       <c r="F52" s="13">
@@ -16278,51 +16606,53 @@
       </c>
       <c r="CP52" s="13">
         <v>848.7495270621182</v>
       </c>
       <c r="CQ52" s="13">
         <v>710.18436752776211</v>
       </c>
       <c r="CR52" s="16">
         <v>1069.0954712615646</v>
       </c>
       <c r="CS52" s="13">
         <v>1089.683372737438</v>
       </c>
       <c r="CT52" s="17">
         <v>477.2</v>
       </c>
       <c r="CU52" s="13">
         <v>634.5</v>
       </c>
       <c r="CV52" s="13">
         <v>95.4</v>
       </c>
       <c r="CW52" s="13">
         <v>686.1</v>
       </c>
-      <c r="CX52" s="13"/>
+      <c r="CX52" s="13">
+        <v>580.79999999999995</v>
+      </c>
       <c r="CY52" s="13"/>
       <c r="CZ52" s="15"/>
       <c r="DA52" s="15"/>
       <c r="DB52" s="13"/>
       <c r="DC52" s="13"/>
       <c r="DD52" s="16"/>
       <c r="DE52" s="13"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
@@ -16907,150 +17237,153 @@
       <c r="BB60" s="2"/>
       <c r="BC60" s="2"/>
       <c r="BD60" s="2"/>
       <c r="BE60" s="2"/>
       <c r="BF60" s="2"/>
       <c r="BG60" s="2"/>
       <c r="BH60" s="2"/>
       <c r="BI60" s="2"/>
       <c r="BJ60" s="2"/>
       <c r="BK60" s="2"/>
       <c r="BL60" s="2"/>
       <c r="BM60" s="2"/>
       <c r="BN60" s="2"/>
       <c r="BO60" s="2"/>
       <c r="BP60" s="2"/>
       <c r="BQ60" s="2"/>
       <c r="BR60" s="2"/>
       <c r="BS60" s="2"/>
       <c r="BT60" s="2"/>
       <c r="BU60" s="2"/>
       <c r="BV60" s="2"/>
       <c r="BW60" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="76">
-    <mergeCell ref="CH30:CS30"/>
-[...50 lines deleted...]
-    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="CT30:DE30"/>
+    <mergeCell ref="DB42:DE42"/>
+    <mergeCell ref="CT43:DE43"/>
+    <mergeCell ref="DB3:DE3"/>
+    <mergeCell ref="CT4:DE4"/>
+    <mergeCell ref="DB16:DE16"/>
+    <mergeCell ref="CT17:DE17"/>
+    <mergeCell ref="DB29:DE29"/>
     <mergeCell ref="A2:BR2"/>
     <mergeCell ref="A15:BR15"/>
     <mergeCell ref="A28:BR28"/>
     <mergeCell ref="A41:BS41"/>
     <mergeCell ref="AT29:AW29"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AH16:AK16"/>
     <mergeCell ref="AH29:AK29"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J16:M16"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AT16:AW16"/>
-    <mergeCell ref="CT30:DE30"/>
-[...6 lines deleted...]
-    <mergeCell ref="DB29:DE29"/>
+    <mergeCell ref="BF3:BI3"/>
+    <mergeCell ref="N17:Y17"/>
+    <mergeCell ref="N30:Y30"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="AL17:AW17"/>
+    <mergeCell ref="Z17:AK17"/>
+    <mergeCell ref="Z30:AK30"/>
+    <mergeCell ref="AL30:AW30"/>
+    <mergeCell ref="AX4:BI4"/>
+    <mergeCell ref="BF16:BI16"/>
+    <mergeCell ref="AX17:BI17"/>
+    <mergeCell ref="BF29:BI29"/>
+    <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="A43:A44"/>
+    <mergeCell ref="A17:A18"/>
+    <mergeCell ref="B30:M30"/>
+    <mergeCell ref="B17:M17"/>
+    <mergeCell ref="B43:M43"/>
+    <mergeCell ref="J29:M29"/>
+    <mergeCell ref="J42:M42"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="N43:Y43"/>
+    <mergeCell ref="Z43:AK43"/>
+    <mergeCell ref="AH42:AK42"/>
+    <mergeCell ref="AL43:AW43"/>
+    <mergeCell ref="AX43:BI43"/>
+    <mergeCell ref="BF42:BI42"/>
+    <mergeCell ref="AT42:AW42"/>
+    <mergeCell ref="BJ30:BU30"/>
+    <mergeCell ref="BR42:BU42"/>
+    <mergeCell ref="BJ43:BU43"/>
+    <mergeCell ref="BR3:BU3"/>
+    <mergeCell ref="BJ4:BU4"/>
+    <mergeCell ref="BR16:BU16"/>
+    <mergeCell ref="BJ17:BU17"/>
+    <mergeCell ref="BR29:BU29"/>
+    <mergeCell ref="BV30:CG30"/>
+    <mergeCell ref="CD42:CG42"/>
+    <mergeCell ref="BV43:CG43"/>
+    <mergeCell ref="CD3:CG3"/>
+    <mergeCell ref="BV4:CG4"/>
+    <mergeCell ref="CD16:CG16"/>
+    <mergeCell ref="BV17:CG17"/>
+    <mergeCell ref="CD29:CG29"/>
+    <mergeCell ref="CH30:CS30"/>
+    <mergeCell ref="CP42:CS42"/>
+    <mergeCell ref="CH43:CS43"/>
+    <mergeCell ref="CP3:CS3"/>
+    <mergeCell ref="CH4:CS4"/>
+    <mergeCell ref="CP16:CS16"/>
+    <mergeCell ref="CH17:CS17"/>
+    <mergeCell ref="CP29:CS29"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -17059,85 +17392,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26E5E27A-6388-442A-A0B5-BAD243FBA00C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{26E5E27A-6388-442A-A0B5-BAD243FBA00C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Валовый выпуск по месяцам</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>