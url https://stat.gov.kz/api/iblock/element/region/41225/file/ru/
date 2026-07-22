--- v2 (2026-06-24)
+++ v3 (2026-07-22)
@@ -1,65 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.wmf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1920" yWindow="-180" windowWidth="11940" windowHeight="10095" tabRatio="838"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по месяцам" sheetId="3" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="124519" calcMode="manual"/>
+  <calcPr calcId="124519"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="537" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="537" uniqueCount="37">
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
@@ -124,367 +132,123 @@
   </si>
   <si>
     <t>2018 год*</t>
   </si>
   <si>
     <t>Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства по месяцам года</t>
   </si>
   <si>
     <t>Валовый выпуск продукции (услуг) сельского хозяйства по месяцам года</t>
   </si>
   <si>
     <t>Валовая продукция растениеводства по месяцам года</t>
   </si>
   <si>
     <t>Валовая продукция животноводства по месяцам года</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
+  <si>
+    <t xml:space="preserve"> в действующих ценах, млн. теңге</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="3">
-    <numFmt numFmtId="44" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="32">
+  <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
-    </font>
-[...38 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="NTHarmonica"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...139 lines deleted...]
-    </font>
   </fonts>
-  <fills count="16">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...63 lines deleted...]
-    </fill>
   </fills>
-  <borders count="21">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
@@ -587,2732 +351,147 @@
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...105 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="1248">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
-[...209 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
-[...1031 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="12" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="12" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="49" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1248">
-[...17 lines deleted...]
-    <cellStyle name="Нейтральный 2" xfId="193"/>
+  <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 10" xfId="13"/>
     <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный 2 10" xfId="14"/>
-[...1067 lines deleted...]
-    <cellStyle name="Обычный 2_Bull" xfId="11"/>
     <cellStyle name="Обычный 24" xfId="3"/>
     <cellStyle name="Обычный 25" xfId="4"/>
-    <cellStyle name="Обычный 3 10" xfId="142"/>
-[...58 lines deleted...]
-    <cellStyle name="Обычный 4 9 3" xfId="169"/>
     <cellStyle name="Обычный 5" xfId="2"/>
-    <cellStyle name="Обычный 5 10" xfId="397"/>
-[...93 lines deleted...]
-    <cellStyle name="Хороший 2" xfId="200"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
@@ -3568,54 +747,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE60"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="CJ6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="CS6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="DI14" sqref="DI14"/>
+      <selection pane="bottomRight" activeCell="DJ44" sqref="DJ44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.85546875" style="1" customWidth="1"/>
     <col min="2" max="73" width="10.140625" style="1" customWidth="1"/>
     <col min="74" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
@@ -3858,51 +1037,51 @@
       <c r="CF3" s="28"/>
       <c r="CG3" s="28"/>
       <c r="CH3" s="6"/>
       <c r="CI3" s="6"/>
       <c r="CJ3" s="6"/>
       <c r="CK3" s="6"/>
       <c r="CL3" s="6"/>
       <c r="CM3" s="6"/>
       <c r="CN3" s="6"/>
       <c r="CO3" s="6"/>
       <c r="CP3" s="28" t="s">
         <v>13</v>
       </c>
       <c r="CQ3" s="28"/>
       <c r="CR3" s="28"/>
       <c r="CS3" s="28"/>
       <c r="CT3" s="6"/>
       <c r="CU3" s="6"/>
       <c r="CV3" s="6"/>
       <c r="CW3" s="6"/>
       <c r="CX3" s="6"/>
       <c r="CY3" s="6"/>
       <c r="CZ3" s="6"/>
       <c r="DA3" s="6"/>
       <c r="DB3" s="28" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="DC3" s="28"/>
       <c r="DD3" s="28"/>
       <c r="DE3" s="28"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A4" s="29"/>
       <c r="B4" s="25" t="s">
         <v>28</v>
       </c>
       <c r="C4" s="26"/>
       <c r="D4" s="26"/>
       <c r="E4" s="26"/>
       <c r="F4" s="26"/>
       <c r="G4" s="26"/>
       <c r="H4" s="26"/>
       <c r="I4" s="26"/>
       <c r="J4" s="26"/>
       <c r="K4" s="26"/>
       <c r="L4" s="26"/>
       <c r="M4" s="27"/>
       <c r="N4" s="25" t="s">
         <v>14</v>
       </c>
       <c r="O4" s="26"/>
@@ -4613,65 +1792,67 @@
       <c r="CL6" s="14">
         <v>2603.7890500052054</v>
       </c>
       <c r="CM6" s="15">
         <v>3403.3528888843184</v>
       </c>
       <c r="CN6" s="15">
         <v>3060.9377745398433</v>
       </c>
       <c r="CO6" s="15">
         <v>2686.0929927490429</v>
       </c>
       <c r="CP6" s="13">
         <v>8024.8315145107608</v>
       </c>
       <c r="CQ6" s="13">
         <v>3805.2049080973543</v>
       </c>
       <c r="CR6" s="13">
         <v>4738.9815080227263</v>
       </c>
       <c r="CS6" s="13">
         <v>6353.2584739912481</v>
       </c>
       <c r="CT6" s="17">
-        <v>2190.4</v>
+        <v>2190.3802970899887</v>
       </c>
       <c r="CU6" s="13">
-        <v>3265.6</v>
+        <v>3265.6378591029206</v>
       </c>
       <c r="CV6" s="13">
-        <v>1825.6</v>
+        <v>1825.6258937895698</v>
       </c>
       <c r="CW6" s="13">
-        <v>3487</v>
+        <v>3486.9555334588085</v>
       </c>
       <c r="CX6" s="14">
-        <v>2427.3000000000002</v>
-[...1 lines deleted...]
-      <c r="CY6" s="15"/>
+        <v>2427.3236170747514</v>
+      </c>
+      <c r="CY6" s="15">
+        <v>4666.6509435695434</v>
+      </c>
       <c r="CZ6" s="15"/>
       <c r="DA6" s="15"/>
       <c r="DB6" s="13"/>
       <c r="DC6" s="13"/>
       <c r="DD6" s="13"/>
       <c r="DE6" s="13"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B7" s="13">
         <v>29.860530326379116</v>
       </c>
       <c r="C7" s="13">
         <v>39.731522201940095</v>
       </c>
       <c r="D7" s="13">
         <v>30.142818702371731</v>
       </c>
       <c r="E7" s="13">
         <v>27.161759609323752</v>
       </c>
       <c r="F7" s="13">
         <v>30.094120873534134</v>
@@ -4928,65 +2109,67 @@
       <c r="CL7" s="13">
         <v>18.538714302240312</v>
       </c>
       <c r="CM7" s="13">
         <v>32.783229798358889</v>
       </c>
       <c r="CN7" s="15">
         <v>23.597345357711781</v>
       </c>
       <c r="CO7" s="15">
         <v>28.562132275953925</v>
       </c>
       <c r="CP7" s="13">
         <v>89.007928303705114</v>
       </c>
       <c r="CQ7" s="13">
         <v>32.147482452260974</v>
       </c>
       <c r="CR7" s="13">
         <v>396.45677408941498</v>
       </c>
       <c r="CS7" s="13">
         <v>393.93138724728033</v>
       </c>
       <c r="CT7" s="17">
-        <v>20.100000000000001</v>
+        <v>20.121527710073558</v>
       </c>
       <c r="CU7" s="13">
-        <v>76</v>
+        <v>76.029032824345038</v>
       </c>
       <c r="CV7" s="13">
-        <v>48.3</v>
+        <v>48.295837051627608</v>
       </c>
       <c r="CW7" s="13">
-        <v>89.2</v>
+        <v>89.166011242677214</v>
       </c>
       <c r="CX7" s="13">
-        <v>36.799999999999997</v>
-[...1 lines deleted...]
-      <c r="CY7" s="13"/>
+        <v>36.834958743054557</v>
+      </c>
+      <c r="CY7" s="13">
+        <v>32.860289534486235</v>
+      </c>
       <c r="CZ7" s="15"/>
       <c r="DA7" s="15"/>
       <c r="DB7" s="13"/>
       <c r="DC7" s="13"/>
       <c r="DD7" s="13"/>
       <c r="DE7" s="13"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B8" s="13">
         <v>14.031453058197364</v>
       </c>
       <c r="C8" s="13">
         <v>25.775866392598239</v>
       </c>
       <c r="D8" s="13">
         <v>14.795211816363942</v>
       </c>
       <c r="E8" s="13">
         <v>40.958026187884393</v>
       </c>
       <c r="F8" s="13">
         <v>31.419081024938283</v>
@@ -5243,65 +2426,67 @@
       <c r="CL8" s="13">
         <v>60.098357406281956</v>
       </c>
       <c r="CM8" s="13">
         <v>39.873241872792995</v>
       </c>
       <c r="CN8" s="15">
         <v>62.812742911988906</v>
       </c>
       <c r="CO8" s="15">
         <v>46.537073703560559</v>
       </c>
       <c r="CP8" s="13">
         <v>223.0531608779489</v>
       </c>
       <c r="CQ8" s="13">
         <v>81.652985980224457</v>
       </c>
       <c r="CR8" s="13">
         <v>245.19104633262603</v>
       </c>
       <c r="CS8" s="13">
         <v>391.53163474254535</v>
       </c>
       <c r="CT8" s="17">
-        <v>25.1</v>
+        <v>25.141406809066481</v>
       </c>
       <c r="CU8" s="13">
-        <v>74.8</v>
+        <v>74.824419609872194</v>
       </c>
       <c r="CV8" s="13">
-        <v>54.7</v>
+        <v>54.73034594810678</v>
       </c>
       <c r="CW8" s="13">
-        <v>196.4</v>
+        <v>196.38770339050822</v>
       </c>
       <c r="CX8" s="13">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="CY8" s="13"/>
+        <v>64.014239145416553</v>
+      </c>
+      <c r="CY8" s="13">
+        <v>98.314330572040888</v>
+      </c>
       <c r="CZ8" s="15"/>
       <c r="DA8" s="15"/>
       <c r="DB8" s="13"/>
       <c r="DC8" s="13"/>
       <c r="DD8" s="13"/>
       <c r="DE8" s="13"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B9" s="13">
         <v>142.59386375063315</v>
       </c>
       <c r="C9" s="12">
         <v>190.8895100563698</v>
       </c>
       <c r="D9" s="13">
         <v>62.807781940490095</v>
       </c>
       <c r="E9" s="13">
         <v>129.61140712819511</v>
       </c>
       <c r="F9" s="13">
         <v>154.11436443822927</v>
@@ -5558,65 +2743,67 @@
       <c r="CL9" s="13">
         <v>222.31357099090192</v>
       </c>
       <c r="CM9" s="13">
         <v>628.76962496242197</v>
       </c>
       <c r="CN9" s="15">
         <v>379.65801815887602</v>
       </c>
       <c r="CO9" s="15">
         <v>325.38801993966035</v>
       </c>
       <c r="CP9" s="13">
         <v>939.28648262010017</v>
       </c>
       <c r="CQ9" s="13">
         <v>510.29685243503081</v>
       </c>
       <c r="CR9" s="13">
         <v>568.38076913215491</v>
       </c>
       <c r="CS9" s="13">
         <v>801.72729081324917</v>
       </c>
       <c r="CT9" s="17">
-        <v>197.4</v>
+        <v>197.38341354522197</v>
       </c>
       <c r="CU9" s="13">
-        <v>376.7</v>
+        <v>376.71240361700751</v>
       </c>
       <c r="CV9" s="13">
-        <v>132.1</v>
+        <v>132.08686114819361</v>
       </c>
       <c r="CW9" s="13">
-        <v>367.9</v>
+        <v>367.89352648901439</v>
       </c>
       <c r="CX9" s="13">
-        <v>186.1</v>
-[...1 lines deleted...]
-      <c r="CY9" s="13"/>
+        <v>186.09040255923071</v>
+      </c>
+      <c r="CY9" s="13">
+        <v>900.19634769028346</v>
+      </c>
       <c r="CZ9" s="15"/>
       <c r="DA9" s="15"/>
       <c r="DB9" s="13"/>
       <c r="DC9" s="13"/>
       <c r="DD9" s="13"/>
       <c r="DE9" s="13"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="20">
         <v>97.507561185125837</v>
       </c>
       <c r="C10" s="20">
         <v>110.60978578647573</v>
       </c>
       <c r="D10" s="20">
         <v>45.047162361350644</v>
       </c>
       <c r="E10" s="20">
         <v>85.124969117949504</v>
       </c>
       <c r="F10" s="20">
         <v>106.06443232655229</v>
@@ -5873,65 +3060,67 @@
       <c r="CL10" s="20">
         <v>572.55904895558683</v>
       </c>
       <c r="CM10" s="13">
         <v>263.90479191768202</v>
       </c>
       <c r="CN10" s="15">
         <v>430.40179052918802</v>
       </c>
       <c r="CO10" s="15">
         <v>348.10612464651206</v>
       </c>
       <c r="CP10" s="13">
         <v>1678.2760632435152</v>
       </c>
       <c r="CQ10" s="13">
         <v>616.88790814969911</v>
       </c>
       <c r="CR10" s="13">
         <v>563.22211149724478</v>
       </c>
       <c r="CS10" s="13">
         <v>996.39674269642023</v>
       </c>
       <c r="CT10" s="17">
-        <v>249.2</v>
+        <v>249.18358395236737</v>
       </c>
       <c r="CU10" s="13">
-        <v>360.4</v>
+        <v>360.41546386244625</v>
       </c>
       <c r="CV10" s="20">
-        <v>201.1</v>
+        <v>201.11435259465293</v>
       </c>
       <c r="CW10" s="20">
-        <v>610</v>
+        <v>609.95125150434706</v>
       </c>
       <c r="CX10" s="20">
-        <v>348.5</v>
-[...1 lines deleted...]
-      <c r="CY10" s="13"/>
+        <v>348.5179108619119</v>
+      </c>
+      <c r="CY10" s="13">
+        <v>388.44444294288462</v>
+      </c>
       <c r="CZ10" s="15"/>
       <c r="DA10" s="15"/>
       <c r="DB10" s="13"/>
       <c r="DC10" s="13"/>
       <c r="DD10" s="13"/>
       <c r="DE10" s="13"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B11" s="13">
         <v>289.29254677614063</v>
       </c>
       <c r="C11" s="13">
         <v>341.46161396509206</v>
       </c>
       <c r="D11" s="13">
         <v>106.53213352489146</v>
       </c>
       <c r="E11" s="13">
         <v>214.2037068266599</v>
       </c>
       <c r="F11" s="13">
         <v>253.63031174161316</v>
@@ -6188,65 +3377,67 @@
       <c r="CL11" s="13">
         <v>332.78678130742179</v>
       </c>
       <c r="CM11" s="13">
         <v>1017.954537060652</v>
       </c>
       <c r="CN11" s="15">
         <v>750.36139775298693</v>
       </c>
       <c r="CO11" s="15">
         <v>527.56704702016918</v>
       </c>
       <c r="CP11" s="13">
         <v>2466.8795080992804</v>
       </c>
       <c r="CQ11" s="13">
         <v>934.15286502497577</v>
       </c>
       <c r="CR11" s="13">
         <v>751.12932341045587</v>
       </c>
       <c r="CS11" s="13">
         <v>1317.5341069665201</v>
       </c>
       <c r="CT11" s="17">
-        <v>441.6</v>
+        <v>441.57734627890318</v>
       </c>
       <c r="CU11" s="13">
-        <v>708.1</v>
+        <v>708.12469884760651</v>
       </c>
       <c r="CV11" s="13">
-        <v>325</v>
+        <v>324.95496981278512</v>
       </c>
       <c r="CW11" s="13">
-        <v>599.29999999999995</v>
+        <v>599.28901696160585</v>
       </c>
       <c r="CX11" s="13">
-        <v>369.9</v>
-[...1 lines deleted...]
-      <c r="CY11" s="13"/>
+        <v>369.86931909431041</v>
+      </c>
+      <c r="CY11" s="13">
+        <v>1442.3157662768022</v>
+      </c>
       <c r="CZ11" s="15"/>
       <c r="DA11" s="15"/>
       <c r="DB11" s="13"/>
       <c r="DC11" s="13"/>
       <c r="DD11" s="13"/>
       <c r="DE11" s="13"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B12" s="13">
         <v>52.795964781943972</v>
       </c>
       <c r="C12" s="13">
         <v>70.31184328247852</v>
       </c>
       <c r="D12" s="13">
         <v>41.627937661537786</v>
       </c>
       <c r="E12" s="13">
         <v>55.725522934630362</v>
       </c>
       <c r="F12" s="13">
         <v>55.688566851339161</v>
@@ -6503,73 +3694,75 @@
       <c r="CL12" s="13">
         <v>622.01224389703009</v>
       </c>
       <c r="CM12" s="13">
         <v>619.30375986538547</v>
       </c>
       <c r="CN12" s="15">
         <v>659.89355230755484</v>
       </c>
       <c r="CO12" s="15">
         <v>666.23409079091118</v>
       </c>
       <c r="CP12" s="13">
         <v>1287.3947864100214</v>
       </c>
       <c r="CQ12" s="13">
         <v>803.21765096900049</v>
       </c>
       <c r="CR12" s="13">
         <v>1042.0158052294219</v>
       </c>
       <c r="CS12" s="13">
         <v>1420.2624944442755</v>
       </c>
       <c r="CT12" s="17">
-        <v>718.9</v>
+        <v>718.9461881429321</v>
       </c>
       <c r="CU12" s="13">
-        <v>922.5</v>
+        <v>922.51095879989259</v>
       </c>
       <c r="CV12" s="13">
-        <v>887.4</v>
+        <v>887.37002139772767</v>
       </c>
       <c r="CW12" s="13">
-        <v>771.8</v>
+        <v>771.77482678701688</v>
       </c>
       <c r="CX12" s="13">
-        <v>758.7</v>
-[...1 lines deleted...]
-      <c r="CY12" s="13"/>
+        <v>758.68252934005011</v>
+      </c>
+      <c r="CY12" s="13">
+        <v>813.97522968866303</v>
+      </c>
       <c r="CZ12" s="15"/>
       <c r="DA12" s="15"/>
       <c r="DB12" s="13"/>
       <c r="DC12" s="13"/>
       <c r="DD12" s="13"/>
       <c r="DE12" s="13"/>
     </row>
-    <row r="13" spans="1:109" ht="12" customHeight="1">
+    <row r="13" spans="1:109">
       <c r="A13" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="13">
         <v>74.983476189006808</v>
       </c>
       <c r="C13" s="13">
         <v>100.991485539461</v>
       </c>
       <c r="D13" s="13">
         <v>64.731598090799139</v>
       </c>
       <c r="E13" s="13">
         <v>72.160754919554563</v>
       </c>
       <c r="F13" s="13">
         <v>86.541751276736633</v>
       </c>
       <c r="G13" s="15">
         <v>171.53582366776095</v>
       </c>
       <c r="H13" s="15">
         <v>119.97051096222124</v>
       </c>
       <c r="I13" s="13">
@@ -6818,65 +4011,67 @@
       <c r="CL13" s="13">
         <v>775.48033314574241</v>
       </c>
       <c r="CM13" s="13">
         <v>800.76370340702499</v>
       </c>
       <c r="CN13" s="15">
         <v>754.21292752153681</v>
       </c>
       <c r="CO13" s="15">
         <v>743.69850437227581</v>
       </c>
       <c r="CP13" s="13">
         <v>1340.9335849561908</v>
       </c>
       <c r="CQ13" s="13">
         <v>826.849163086163</v>
       </c>
       <c r="CR13" s="16">
         <v>1172.5856783314073</v>
       </c>
       <c r="CS13" s="13">
         <v>1031.874817080957</v>
       </c>
       <c r="CT13" s="17">
-        <v>538</v>
+        <v>538.02683065142378</v>
       </c>
       <c r="CU13" s="13">
-        <v>747</v>
+        <v>747.02088154175033</v>
       </c>
       <c r="CV13" s="13">
-        <v>177.1</v>
+        <v>177.07350583647599</v>
       </c>
       <c r="CW13" s="13">
-        <v>852.5</v>
+        <v>852.49319708363851</v>
       </c>
       <c r="CX13" s="13">
-        <v>663.3</v>
-[...1 lines deleted...]
-      <c r="CY13" s="13"/>
+        <v>663.31425733077708</v>
+      </c>
+      <c r="CY13" s="13">
+        <v>990.54453686438239</v>
+      </c>
       <c r="CZ13" s="15"/>
       <c r="DA13" s="15"/>
       <c r="DB13" s="13"/>
       <c r="DC13" s="13"/>
       <c r="DD13" s="16"/>
       <c r="DE13" s="13"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="2"/>
       <c r="B14" s="2"/>
       <c r="C14" s="2"/>
       <c r="D14" s="2"/>
       <c r="E14" s="2"/>
       <c r="F14" s="2"/>
       <c r="G14" s="2"/>
       <c r="H14" s="2"/>
       <c r="I14" s="2"/>
       <c r="J14" s="2"/>
       <c r="K14" s="2"/>
       <c r="L14" s="2"/>
       <c r="M14" s="2"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
@@ -7117,51 +4312,51 @@
       <c r="CF16" s="28"/>
       <c r="CG16" s="28"/>
       <c r="CH16" s="6"/>
       <c r="CI16" s="6"/>
       <c r="CJ16" s="6"/>
       <c r="CK16" s="6"/>
       <c r="CL16" s="6"/>
       <c r="CM16" s="6"/>
       <c r="CN16" s="6"/>
       <c r="CO16" s="6"/>
       <c r="CP16" s="28" t="s">
         <v>13</v>
       </c>
       <c r="CQ16" s="28"/>
       <c r="CR16" s="28"/>
       <c r="CS16" s="28"/>
       <c r="CT16" s="6"/>
       <c r="CU16" s="6"/>
       <c r="CV16" s="6"/>
       <c r="CW16" s="6"/>
       <c r="CX16" s="6"/>
       <c r="CY16" s="6"/>
       <c r="CZ16" s="6"/>
       <c r="DA16" s="6"/>
       <c r="DB16" s="28" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="DC16" s="28"/>
       <c r="DD16" s="28"/>
       <c r="DE16" s="28"/>
     </row>
     <row r="17" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A17" s="29"/>
       <c r="B17" s="25" t="s">
         <v>28</v>
       </c>
       <c r="C17" s="26"/>
       <c r="D17" s="26"/>
       <c r="E17" s="26"/>
       <c r="F17" s="26"/>
       <c r="G17" s="26"/>
       <c r="H17" s="26"/>
       <c r="I17" s="26"/>
       <c r="J17" s="26"/>
       <c r="K17" s="26"/>
       <c r="L17" s="26"/>
       <c r="M17" s="27"/>
       <c r="N17" s="25" t="s">
         <v>14</v>
       </c>
       <c r="O17" s="26"/>
@@ -7872,65 +5067,67 @@
       <c r="CL19" s="14">
         <v>2130.856203798382</v>
       </c>
       <c r="CM19" s="15">
         <v>3263.0100555509848</v>
       </c>
       <c r="CN19" s="15">
         <v>2920.5949412065102</v>
       </c>
       <c r="CO19" s="15">
         <v>2545.7501594157097</v>
       </c>
       <c r="CP19" s="13">
         <v>7884.4886811774286</v>
       </c>
       <c r="CQ19" s="13">
         <v>3664.8620747640211</v>
       </c>
       <c r="CR19" s="13">
         <v>4598.6386746893922</v>
       </c>
       <c r="CS19" s="13">
         <v>6212.9156406579141</v>
       </c>
       <c r="CT19" s="17">
-        <v>2050</v>
+        <v>2050.0374637566551</v>
       </c>
       <c r="CU19" s="13">
-        <v>3125.3</v>
+        <v>3125.2950257695875</v>
       </c>
       <c r="CV19" s="13">
-        <v>1552.8</v>
+        <v>1552.8023604562366</v>
       </c>
       <c r="CW19" s="13">
-        <v>2983</v>
+        <v>2982.962666792142</v>
       </c>
       <c r="CX19" s="14">
-        <v>2162.9</v>
-[...1 lines deleted...]
-      <c r="CY19" s="15"/>
+        <v>2162.9481004080844</v>
+      </c>
+      <c r="CY19" s="15">
+        <v>4402.2754269028765</v>
+      </c>
       <c r="CZ19" s="15"/>
       <c r="DA19" s="15"/>
       <c r="DB19" s="13"/>
       <c r="DC19" s="13"/>
       <c r="DD19" s="13"/>
       <c r="DE19" s="13"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B20" s="13">
         <v>29.860530326379116</v>
       </c>
       <c r="C20" s="13">
         <v>39.731522201940095</v>
       </c>
       <c r="D20" s="13">
         <v>30.142818702371731</v>
       </c>
       <c r="E20" s="13">
         <v>27.161759609323752</v>
       </c>
       <c r="F20" s="13">
         <v>30.094120873534134</v>
@@ -8187,65 +5384,67 @@
       <c r="CL20" s="13">
         <v>10.837585596221633</v>
       </c>
       <c r="CM20" s="13">
         <v>30.654496465025556</v>
       </c>
       <c r="CN20" s="15">
         <v>21.468612024378448</v>
       </c>
       <c r="CO20" s="15">
         <v>26.433398942620592</v>
       </c>
       <c r="CP20" s="13">
         <v>86.879194970371785</v>
       </c>
       <c r="CQ20" s="13">
         <v>30.018749118927637</v>
       </c>
       <c r="CR20" s="13">
         <v>394.32804075608163</v>
       </c>
       <c r="CS20" s="13">
         <v>391.80265391394698</v>
       </c>
       <c r="CT20" s="17">
-        <v>18</v>
+        <v>17.992794376740225</v>
       </c>
       <c r="CU20" s="13">
-        <v>73.900000000000006</v>
+        <v>73.900299491011708</v>
       </c>
       <c r="CV20" s="13">
-        <v>46.2</v>
+        <v>46.167103718294271</v>
       </c>
       <c r="CW20" s="13">
-        <v>36.1</v>
+        <v>36.075910357879394</v>
       </c>
       <c r="CX20" s="13">
-        <v>12.2</v>
-[...1 lines deleted...]
-      <c r="CY20" s="13"/>
+        <v>12.233233743054553</v>
+      </c>
+      <c r="CY20" s="13">
+        <v>8.2585645344862328</v>
+      </c>
       <c r="CZ20" s="15"/>
       <c r="DA20" s="15"/>
       <c r="DB20" s="13"/>
       <c r="DC20" s="13"/>
       <c r="DD20" s="13"/>
       <c r="DE20" s="13"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="13">
         <v>14.031453058197364</v>
       </c>
       <c r="C21" s="13">
         <v>25.775866392598239</v>
       </c>
       <c r="D21" s="13">
         <v>14.795211816363942</v>
       </c>
       <c r="E21" s="13">
         <v>40.958026187884393</v>
       </c>
       <c r="F21" s="13">
         <v>31.419081024938283</v>
@@ -8502,65 +5701,67 @@
       <c r="CL21" s="13">
         <v>58.90481631192506</v>
       </c>
       <c r="CM21" s="13">
         <v>39.543325206126326</v>
       </c>
       <c r="CN21" s="15">
         <v>62.482826245322237</v>
       </c>
       <c r="CO21" s="15">
         <v>46.207157036893889</v>
       </c>
       <c r="CP21" s="13">
         <v>222.72324421128224</v>
       </c>
       <c r="CQ21" s="13">
         <v>81.323069313557795</v>
       </c>
       <c r="CR21" s="13">
         <v>244.86112966595937</v>
       </c>
       <c r="CS21" s="13">
         <v>391.20171807587866</v>
       </c>
       <c r="CT21" s="17">
-        <v>24.8</v>
+        <v>24.811490142399816</v>
       </c>
       <c r="CU21" s="13">
-        <v>74.5</v>
+        <v>74.494502943205532</v>
       </c>
       <c r="CV21" s="13">
-        <v>54.4</v>
+        <v>54.400429281440111</v>
       </c>
       <c r="CW21" s="13">
-        <v>195.2</v>
+        <v>195.23070087993693</v>
       </c>
       <c r="CX21" s="13">
-        <v>63.5</v>
-[...1 lines deleted...]
-      <c r="CY21" s="13"/>
+        <v>63.478089145416554</v>
+      </c>
+      <c r="CY21" s="13">
+        <v>97.778180572040881</v>
+      </c>
       <c r="CZ21" s="15"/>
       <c r="DA21" s="15"/>
       <c r="DB21" s="13"/>
       <c r="DC21" s="13"/>
       <c r="DD21" s="13"/>
       <c r="DE21" s="13"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B22" s="13">
         <v>142.59386375063315</v>
       </c>
       <c r="C22" s="13">
         <v>190.8895100563698</v>
       </c>
       <c r="D22" s="13">
         <v>62.807781940490095</v>
       </c>
       <c r="E22" s="13">
         <v>129.61140712819511</v>
       </c>
       <c r="F22" s="13">
         <v>154.11436443822927</v>
@@ -8817,65 +6018,67 @@
       <c r="CL22" s="13">
         <v>222.22089599090191</v>
       </c>
       <c r="CM22" s="13">
         <v>628.67694996242199</v>
       </c>
       <c r="CN22" s="15">
         <v>379.56534315887603</v>
       </c>
       <c r="CO22" s="15">
         <v>325.29534493966037</v>
       </c>
       <c r="CP22" s="13">
         <v>939.19380762010019</v>
       </c>
       <c r="CQ22" s="13">
         <v>510.20417743503083</v>
       </c>
       <c r="CR22" s="13">
         <v>568.28809413215492</v>
       </c>
       <c r="CS22" s="13">
         <v>801.63461581324918</v>
       </c>
       <c r="CT22" s="17">
-        <v>197.3</v>
+        <v>197.29073854522196</v>
       </c>
       <c r="CU22" s="13">
-        <v>376.6</v>
+        <v>376.61972861700752</v>
       </c>
       <c r="CV22" s="13">
-        <v>131.69999999999999</v>
+        <v>131.71627493178806</v>
       </c>
       <c r="CW22" s="13">
-        <v>367.7</v>
+        <v>367.69340148901438</v>
       </c>
       <c r="CX22" s="13">
-        <v>185.9</v>
-[...1 lines deleted...]
-      <c r="CY22" s="13"/>
+        <v>185.8902775592307</v>
+      </c>
+      <c r="CY22" s="13">
+        <v>899.9962226902835</v>
+      </c>
       <c r="CZ22" s="15"/>
       <c r="DA22" s="15"/>
       <c r="DB22" s="13"/>
       <c r="DC22" s="13"/>
       <c r="DD22" s="13"/>
       <c r="DE22" s="13"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B23" s="20">
         <v>97.507561185125837</v>
       </c>
       <c r="C23" s="20">
         <v>110.60978578647573</v>
       </c>
       <c r="D23" s="20">
         <v>45.047162361350644</v>
       </c>
       <c r="E23" s="20">
         <v>85.124969117949504</v>
       </c>
       <c r="F23" s="20">
         <v>106.06443232655229</v>
@@ -9132,73 +6335,75 @@
       <c r="CL23" s="20">
         <v>255.87689885476743</v>
       </c>
       <c r="CM23" s="13">
         <v>166.88912525101537</v>
       </c>
       <c r="CN23" s="15">
         <v>333.38612386252134</v>
       </c>
       <c r="CO23" s="15">
         <v>251.09045797984541</v>
       </c>
       <c r="CP23" s="13">
         <v>1581.2603965768485</v>
       </c>
       <c r="CQ23" s="13">
         <v>519.87224148303255</v>
       </c>
       <c r="CR23" s="13">
         <v>466.20644483057811</v>
       </c>
       <c r="CS23" s="13">
         <v>899.38107602975367</v>
       </c>
       <c r="CT23" s="17">
-        <v>152.19999999999999</v>
+        <v>152.1679172857007</v>
       </c>
       <c r="CU23" s="13">
-        <v>263.39999999999998</v>
+        <v>263.39979719577957</v>
       </c>
       <c r="CV23" s="20">
-        <v>116.9</v>
+        <v>116.86548887412778</v>
       </c>
       <c r="CW23" s="20">
-        <v>353</v>
+        <v>352.95102713542963</v>
       </c>
       <c r="CX23" s="20">
-        <v>229.3</v>
-[...1 lines deleted...]
-      <c r="CY23" s="13"/>
+        <v>229.32856086191188</v>
+      </c>
+      <c r="CY23" s="13">
+        <v>269.25509294288457</v>
+      </c>
       <c r="CZ23" s="15"/>
       <c r="DA23" s="15"/>
       <c r="DB23" s="13"/>
       <c r="DC23" s="13"/>
       <c r="DD23" s="13"/>
       <c r="DE23" s="13"/>
     </row>
-    <row r="24" spans="1:109" ht="13.5" customHeight="1">
+    <row r="24" spans="1:109">
       <c r="A24" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="13">
         <v>289.29254677614063</v>
       </c>
       <c r="C24" s="13">
         <v>341.46161396509206</v>
       </c>
       <c r="D24" s="13">
         <v>106.53213352489146</v>
       </c>
       <c r="E24" s="13">
         <v>214.2037068266599</v>
       </c>
       <c r="F24" s="13">
         <v>253.63031174161316</v>
       </c>
       <c r="G24" s="15">
         <v>644.99653680488188</v>
       </c>
       <c r="H24" s="15">
         <v>531.24365642811324</v>
       </c>
       <c r="I24" s="13">
@@ -9447,73 +6652,75 @@
       <c r="CL24" s="13">
         <v>332.69066464075513</v>
       </c>
       <c r="CM24" s="13">
         <v>1017.8584203939853</v>
       </c>
       <c r="CN24" s="15">
         <v>750.26528108632021</v>
       </c>
       <c r="CO24" s="15">
         <v>527.47093035350247</v>
       </c>
       <c r="CP24" s="13">
         <v>2466.7833914326138</v>
       </c>
       <c r="CQ24" s="13">
         <v>934.05674835830905</v>
       </c>
       <c r="CR24" s="13">
         <v>751.03320674378915</v>
       </c>
       <c r="CS24" s="13">
         <v>1317.4379902998535</v>
       </c>
       <c r="CT24" s="17">
-        <v>441.5</v>
+        <v>441.48122961223652</v>
       </c>
       <c r="CU24" s="13">
-        <v>708</v>
+        <v>708.02858218093979</v>
       </c>
       <c r="CV24" s="13">
-        <v>269.3</v>
+        <v>269.31812361139856</v>
       </c>
       <c r="CW24" s="13">
-        <v>577.4</v>
+        <v>577.37839196160587</v>
       </c>
       <c r="CX24" s="13">
-        <v>348</v>
-[...1 lines deleted...]
-      <c r="CY24" s="13"/>
+        <v>347.95869409431043</v>
+      </c>
+      <c r="CY24" s="13">
+        <v>1420.4051412768022</v>
+      </c>
       <c r="CZ24" s="15"/>
       <c r="DA24" s="15"/>
       <c r="DB24" s="13"/>
       <c r="DC24" s="13"/>
       <c r="DD24" s="13"/>
       <c r="DE24" s="13"/>
     </row>
-    <row r="25" spans="1:109" ht="16.5" customHeight="1">
+    <row r="25" spans="1:109">
       <c r="A25" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B25" s="13">
         <v>52.795964781943972</v>
       </c>
       <c r="C25" s="13">
         <v>70.31184328247852</v>
       </c>
       <c r="D25" s="13">
         <v>41.627937661537786</v>
       </c>
       <c r="E25" s="13">
         <v>55.725522934630362</v>
       </c>
       <c r="F25" s="13">
         <v>55.688566851339161</v>
       </c>
       <c r="G25" s="15">
         <v>88.875776136397604</v>
       </c>
       <c r="H25" s="15">
         <v>87.186749369624181</v>
       </c>
       <c r="I25" s="13">
@@ -9762,73 +6969,75 @@
       <c r="CL25" s="13">
         <v>622.01224389703009</v>
       </c>
       <c r="CM25" s="13">
         <v>619.30375986538547</v>
       </c>
       <c r="CN25" s="15">
         <v>659.89355230755484</v>
       </c>
       <c r="CO25" s="15">
         <v>666.23409079091118</v>
       </c>
       <c r="CP25" s="13">
         <v>1287.3947864100214</v>
       </c>
       <c r="CQ25" s="13">
         <v>803.21765096900049</v>
       </c>
       <c r="CR25" s="13">
         <v>1042.0158052294219</v>
       </c>
       <c r="CS25" s="13">
         <v>1420.2624944442755</v>
       </c>
       <c r="CT25" s="17">
-        <v>718.9</v>
+        <v>718.9461881429321</v>
       </c>
       <c r="CU25" s="13">
-        <v>922.5</v>
+        <v>922.51095879989259</v>
       </c>
       <c r="CV25" s="13">
-        <v>797.9</v>
+        <v>797.94115920271167</v>
       </c>
       <c r="CW25" s="13">
-        <v>736.6</v>
+        <v>736.61649345368357</v>
       </c>
       <c r="CX25" s="13">
-        <v>723.5</v>
-[...1 lines deleted...]
-      <c r="CY25" s="13"/>
+        <v>723.52419600671681</v>
+      </c>
+      <c r="CY25" s="13">
+        <v>778.81689635532973</v>
+      </c>
       <c r="CZ25" s="15"/>
       <c r="DA25" s="15"/>
       <c r="DB25" s="13"/>
       <c r="DC25" s="13"/>
       <c r="DD25" s="13"/>
       <c r="DE25" s="13"/>
     </row>
-    <row r="26" spans="1:109" ht="14.25" customHeight="1">
+    <row r="26" spans="1:109">
       <c r="A26" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="13">
         <v>74.983476189006808</v>
       </c>
       <c r="C26" s="13">
         <v>100.991485539461</v>
       </c>
       <c r="D26" s="13">
         <v>64.731598090799139</v>
       </c>
       <c r="E26" s="13">
         <v>72.160754919554563</v>
       </c>
       <c r="F26" s="13">
         <v>86.541751276736633</v>
       </c>
       <c r="G26" s="15">
         <v>171.53582366776095</v>
       </c>
       <c r="H26" s="15">
         <v>119.97051096222124</v>
       </c>
       <c r="I26" s="13">
@@ -10077,65 +7286,67 @@
       <c r="CL26" s="13">
         <v>628.31309850678076</v>
       </c>
       <c r="CM26" s="13">
         <v>760.08397840702503</v>
       </c>
       <c r="CN26" s="15">
         <v>713.53320252153685</v>
       </c>
       <c r="CO26" s="15">
         <v>703.01877937227584</v>
       </c>
       <c r="CP26" s="13">
         <v>1300.2538599561908</v>
       </c>
       <c r="CQ26" s="13">
         <v>786.16943808616304</v>
       </c>
       <c r="CR26" s="16">
         <v>1131.9059533314073</v>
       </c>
       <c r="CS26" s="13">
         <v>991.19509208095701</v>
       </c>
       <c r="CT26" s="17">
-        <v>497.3</v>
+        <v>497.34710565142382</v>
       </c>
       <c r="CU26" s="13">
-        <v>706.3</v>
+        <v>706.34115654175037</v>
       </c>
       <c r="CV26" s="13">
-        <v>136.4</v>
+        <v>136.39378083647597</v>
       </c>
       <c r="CW26" s="13">
-        <v>717</v>
+        <v>717.01674151459179</v>
       </c>
       <c r="CX26" s="13">
-        <v>600.5</v>
-[...1 lines deleted...]
-      <c r="CY26" s="13"/>
+        <v>600.53504899744371</v>
+      </c>
+      <c r="CY26" s="13">
+        <v>927.76532853104902</v>
+      </c>
       <c r="CZ26" s="15"/>
       <c r="DA26" s="15"/>
       <c r="DB26" s="13"/>
       <c r="DC26" s="13"/>
       <c r="DD26" s="16"/>
       <c r="DE26" s="13"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="2"/>
       <c r="B27" s="2"/>
       <c r="C27" s="2"/>
       <c r="D27" s="2"/>
       <c r="E27" s="2"/>
       <c r="F27" s="2"/>
       <c r="G27" s="2"/>
       <c r="H27" s="2"/>
       <c r="I27" s="2"/>
       <c r="J27" s="2"/>
       <c r="K27" s="2"/>
       <c r="L27" s="2"/>
       <c r="M27" s="2"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
@@ -10376,51 +7587,51 @@
       <c r="CF29" s="28"/>
       <c r="CG29" s="28"/>
       <c r="CH29" s="6"/>
       <c r="CI29" s="6"/>
       <c r="CJ29" s="6"/>
       <c r="CK29" s="6"/>
       <c r="CL29" s="6"/>
       <c r="CM29" s="6"/>
       <c r="CN29" s="6"/>
       <c r="CO29" s="6"/>
       <c r="CP29" s="28" t="s">
         <v>13</v>
       </c>
       <c r="CQ29" s="28"/>
       <c r="CR29" s="28"/>
       <c r="CS29" s="28"/>
       <c r="CT29" s="6"/>
       <c r="CU29" s="6"/>
       <c r="CV29" s="6"/>
       <c r="CW29" s="6"/>
       <c r="CX29" s="6"/>
       <c r="CY29" s="6"/>
       <c r="CZ29" s="6"/>
       <c r="DA29" s="6"/>
       <c r="DB29" s="28" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="DC29" s="28"/>
       <c r="DD29" s="28"/>
       <c r="DE29" s="28"/>
     </row>
     <row r="30" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A30" s="29"/>
       <c r="B30" s="25" t="s">
         <v>28</v>
       </c>
       <c r="C30" s="26"/>
       <c r="D30" s="26"/>
       <c r="E30" s="26"/>
       <c r="F30" s="26"/>
       <c r="G30" s="26"/>
       <c r="H30" s="26"/>
       <c r="I30" s="26"/>
       <c r="J30" s="26"/>
       <c r="K30" s="26"/>
       <c r="L30" s="26"/>
       <c r="M30" s="27"/>
       <c r="N30" s="25" t="s">
         <v>14</v>
       </c>
       <c r="O30" s="26"/>
@@ -11131,65 +8342,67 @@
       <c r="CL32" s="14">
         <v>45.53023818749999</v>
       </c>
       <c r="CM32" s="15">
         <v>135.08024317499996</v>
       </c>
       <c r="CN32" s="15">
         <v>319.23079474708328</v>
       </c>
       <c r="CO32" s="15">
         <v>206.48903597485807</v>
       </c>
       <c r="CP32" s="13">
         <v>3600.2775749137331</v>
       </c>
       <c r="CQ32" s="13">
         <v>715.83098428092785</v>
       </c>
       <c r="CR32" s="13">
         <v>114.86512274648086</v>
       </c>
       <c r="CS32" s="13">
         <v>-84.811731955488469</v>
       </c>
       <c r="CT32" s="17">
-        <v>49.6</v>
+        <v>49.583314100000003</v>
       </c>
       <c r="CU32" s="13">
-        <v>181.7</v>
+        <v>181.65728123541669</v>
       </c>
       <c r="CV32" s="13">
-        <v>102.1</v>
+        <v>102.05692908958335</v>
       </c>
       <c r="CW32" s="13">
-        <v>76.5</v>
+        <v>76.52390783333334</v>
       </c>
       <c r="CX32" s="14">
-        <v>48.8</v>
-[...1 lines deleted...]
-      <c r="CY32" s="15"/>
+        <v>48.773394077083339</v>
+      </c>
+      <c r="CY32" s="15">
+        <v>36.52987512166667</v>
+      </c>
       <c r="CZ32" s="15"/>
       <c r="DA32" s="15"/>
       <c r="DB32" s="13"/>
       <c r="DC32" s="13"/>
       <c r="DD32" s="13"/>
       <c r="DE32" s="13"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="C33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="D33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="E33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="F33" s="13">
         <v>25.452775277231051</v>
@@ -11446,65 +8659,67 @@
       <c r="CL33" s="13">
         <v>9.3423083333333317</v>
       </c>
       <c r="CM33" s="13">
         <v>30.107782886411577</v>
       </c>
       <c r="CN33" s="15">
         <v>21.118522792296659</v>
       </c>
       <c r="CO33" s="15">
         <v>1.2738817795959956</v>
       </c>
       <c r="CP33" s="13">
         <v>77.846551362692054</v>
       </c>
       <c r="CQ33" s="13">
         <v>23.448949540044243</v>
       </c>
       <c r="CR33" s="13">
         <v>20.524321001747605</v>
       </c>
       <c r="CS33" s="13">
         <v>-33.694688921695757</v>
       </c>
       <c r="CT33" s="17">
-        <v>10.7</v>
+        <v>10.72037696666667</v>
       </c>
       <c r="CU33" s="13">
-        <v>38.299999999999997</v>
+        <v>38.345216456250007</v>
       </c>
       <c r="CV33" s="13">
-        <v>21.8</v>
+        <v>21.849618310416677</v>
       </c>
       <c r="CW33" s="13">
-        <v>16.399999999999999</v>
+        <v>16.439526733333338</v>
       </c>
       <c r="CX33" s="13">
-        <v>10.4</v>
-[...1 lines deleted...]
-      <c r="CY33" s="13"/>
+        <v>10.44981152291667</v>
+      </c>
+      <c r="CY33" s="13">
+        <v>7.8498012500000023</v>
+      </c>
       <c r="CZ33" s="15"/>
       <c r="DA33" s="15"/>
       <c r="DB33" s="13"/>
       <c r="DC33" s="13"/>
       <c r="DD33" s="13"/>
       <c r="DE33" s="13"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="C34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="D34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="E34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="F34" s="13">
         <v>1.7628816503688678</v>
@@ -11761,65 +8976,67 @@
       <c r="CL34" s="13">
         <v>0.7599999999999999</v>
       </c>
       <c r="CM34" s="13">
         <v>2.449404844996196</v>
       </c>
       <c r="CN34" s="15">
         <v>1.4883536384525498</v>
       </c>
       <c r="CO34" s="15">
         <v>7.4719518594024426E-2</v>
       </c>
       <c r="CP34" s="13">
         <v>165.61977742751665</v>
       </c>
       <c r="CQ34" s="13">
         <v>28.109845197154126</v>
       </c>
       <c r="CR34" s="13">
         <v>4.4179429174367311</v>
       </c>
       <c r="CS34" s="13">
         <v>3.2470832851551923</v>
       </c>
       <c r="CT34" s="17">
-        <v>0.8</v>
+        <v>0.79166666666666674</v>
       </c>
       <c r="CU34" s="13">
-        <v>3</v>
+        <v>3.026510416666667</v>
       </c>
       <c r="CV34" s="13">
-        <v>1.7</v>
+        <v>1.6587500000000002</v>
       </c>
       <c r="CW34" s="13">
-        <v>1.2</v>
+        <v>1.2361249999999999</v>
       </c>
       <c r="CX34" s="13">
-        <v>0.8</v>
-[...1 lines deleted...]
-      <c r="CY34" s="13"/>
+        <v>0.79166666666666674</v>
+      </c>
+      <c r="CY34" s="13">
+        <v>0.58979375000000001</v>
+      </c>
       <c r="CZ34" s="15"/>
       <c r="DA34" s="15"/>
       <c r="DB34" s="13"/>
       <c r="DC34" s="13"/>
       <c r="DD34" s="13"/>
       <c r="DE34" s="13"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="C35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="D35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="E35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="F35" s="13">
         <v>0.20953751707651999</v>
@@ -12076,65 +9293,67 @@
       <c r="CL35" s="13">
         <v>1.7432499999999997</v>
       </c>
       <c r="CM35" s="13">
         <v>4.17354873228612</v>
       </c>
       <c r="CN35" s="15">
         <v>33.985585538197775</v>
       </c>
       <c r="CO35" s="15">
         <v>31.04600915629829</v>
       </c>
       <c r="CP35" s="13">
         <v>54.819982491647302</v>
       </c>
       <c r="CQ35" s="13">
         <v>38.993258822516836</v>
       </c>
       <c r="CR35" s="13">
         <v>3.8226887990252632</v>
       </c>
       <c r="CS35" s="13">
         <v>-7.7411350807735193</v>
       </c>
       <c r="CT35" s="17">
-        <v>1.3</v>
+        <v>1.2644500000000003</v>
       </c>
       <c r="CU35" s="13">
-        <v>4.8</v>
+        <v>4.8339424375000011</v>
       </c>
       <c r="CV35" s="13">
-        <v>2.6</v>
+        <v>2.6493555</v>
       </c>
       <c r="CW35" s="13">
-        <v>2</v>
+        <v>1.9743388500000003</v>
       </c>
       <c r="CX35" s="13">
-        <v>1.3</v>
-[...1 lines deleted...]
-      <c r="CY35" s="13"/>
+        <v>1.2644500000000003</v>
+      </c>
+      <c r="CY35" s="13">
+        <v>0.94201857750000006</v>
+      </c>
       <c r="CZ35" s="15"/>
       <c r="DA35" s="15"/>
       <c r="DB35" s="13"/>
       <c r="DC35" s="13"/>
       <c r="DD35" s="13"/>
       <c r="DE35" s="13"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="20">
         <v>0.53772208292348</v>
       </c>
       <c r="C36" s="24">
         <v>0.53772208292348</v>
       </c>
       <c r="D36" s="20">
         <v>0.53772208292348</v>
       </c>
       <c r="E36" s="20">
         <v>0.53772208292348</v>
       </c>
       <c r="F36" s="20">
         <v>0.53772208292348</v>
@@ -12391,65 +9610,67 @@
       <c r="CL36" s="20">
         <v>4.6414591041666711</v>
       </c>
       <c r="CM36" s="13">
         <v>14.382762001332221</v>
       </c>
       <c r="CN36" s="15">
         <v>114.44257500022803</v>
       </c>
       <c r="CO36" s="15">
         <v>100.79551835063296</v>
       </c>
       <c r="CP36" s="13">
         <v>949.55283176923945</v>
       </c>
       <c r="CQ36" s="13">
         <v>175.49246230795177</v>
       </c>
       <c r="CR36" s="13">
         <v>10.231229692387664</v>
       </c>
       <c r="CS36" s="13">
         <v>137.46447097768268</v>
       </c>
       <c r="CT36" s="17">
-        <v>4.4000000000000004</v>
+        <v>4.3858333333333341</v>
       </c>
       <c r="CU36" s="13">
-        <v>16.8</v>
+        <v>16.766867708333336</v>
       </c>
       <c r="CV36" s="20">
-        <v>9.1999999999999993</v>
+        <v>9.1894750000000016</v>
       </c>
       <c r="CW36" s="20">
-        <v>6.8</v>
+        <v>6.8481325000000011</v>
       </c>
       <c r="CX36" s="20">
-        <v>4.4000000000000004</v>
-[...1 lines deleted...]
-      <c r="CY36" s="13"/>
+        <v>4.3858333333333341</v>
+      </c>
+      <c r="CY36" s="13">
+        <v>3.2674573750000007</v>
+      </c>
       <c r="CZ36" s="15"/>
       <c r="DA36" s="15"/>
       <c r="DB36" s="13"/>
       <c r="DC36" s="13"/>
       <c r="DD36" s="13"/>
       <c r="DE36" s="13"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="C37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="D37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="E37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="F37" s="13">
         <v>1.4969445503656148E-2</v>
@@ -12706,73 +9927,75 @@
       <c r="CL37" s="13">
         <v>3.8962833333333338</v>
       </c>
       <c r="CM37" s="13">
         <v>3.6910300000000005</v>
       </c>
       <c r="CN37" s="15">
         <v>49.719859087273321</v>
       </c>
       <c r="CO37" s="15">
         <v>52.401431519268655</v>
       </c>
       <c r="CP37" s="13">
         <v>1381.3509766642742</v>
       </c>
       <c r="CQ37" s="13">
         <v>297.9059727118069</v>
       </c>
       <c r="CR37" s="13">
         <v>16.680318008949428</v>
       </c>
       <c r="CS37" s="13">
         <v>-6.0742556080459931</v>
       </c>
       <c r="CT37" s="17">
-        <v>0</v>
+        <v>1.655E-3</v>
       </c>
       <c r="CU37" s="13">
-        <v>0</v>
+        <v>1.4766666666666667E-3</v>
       </c>
       <c r="CV37" s="13">
-        <v>0</v>
+        <v>1.4233333333333335E-3</v>
       </c>
       <c r="CW37" s="13">
-        <v>0</v>
+        <v>1.6316666666666667E-3</v>
       </c>
       <c r="CX37" s="13">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="CY37" s="13"/>
+        <v>1.41E-3</v>
+      </c>
+      <c r="CY37" s="13">
+        <v>1.175E-3</v>
+      </c>
       <c r="CZ37" s="15"/>
       <c r="DA37" s="15"/>
       <c r="DB37" s="13"/>
       <c r="DC37" s="13"/>
       <c r="DD37" s="13"/>
       <c r="DE37" s="13"/>
     </row>
-    <row r="38" spans="1:109" ht="12.75" customHeight="1">
+    <row r="38" spans="1:109">
       <c r="A38" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="C38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="D38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="E38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="F38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="G38" s="15">
         <v>8.6569976797296526</v>
       </c>
       <c r="H38" s="15">
         <v>13.947558146659651</v>
       </c>
       <c r="I38" s="13">
@@ -13021,73 +10244,75 @@
       <c r="CL38" s="13">
         <v>0.4079874166666666</v>
       </c>
       <c r="CM38" s="13">
         <v>0.54452524929144475</v>
       </c>
       <c r="CN38" s="15">
         <v>16.435141606509895</v>
       </c>
       <c r="CO38" s="15">
         <v>16.389145166363136</v>
       </c>
       <c r="CP38" s="13">
         <v>525.01103964655238</v>
       </c>
       <c r="CQ38" s="13">
         <v>79.177294059856507</v>
       </c>
       <c r="CR38" s="13">
         <v>1.1032882786507148</v>
       </c>
       <c r="CS38" s="13">
         <v>-76.362210277810775</v>
       </c>
       <c r="CT38" s="17">
-        <v>12.3</v>
+        <v>12.255000000000003</v>
       </c>
       <c r="CU38" s="13">
-        <v>46.9</v>
+        <v>46.850381250000005</v>
       </c>
       <c r="CV38" s="13">
-        <v>25.7</v>
+        <v>25.67745</v>
       </c>
       <c r="CW38" s="13">
-        <v>19.100000000000001</v>
+        <v>19.135215000000002</v>
       </c>
       <c r="CX38" s="13">
-        <v>12.3</v>
-[...1 lines deleted...]
-      <c r="CY38" s="13"/>
+        <v>12.255000000000003</v>
+      </c>
+      <c r="CY38" s="13">
+        <v>9.1300072500000002</v>
+      </c>
       <c r="CZ38" s="15"/>
       <c r="DA38" s="15"/>
       <c r="DB38" s="13"/>
       <c r="DC38" s="13"/>
       <c r="DD38" s="13"/>
       <c r="DE38" s="13"/>
     </row>
-    <row r="39" spans="1:109" ht="14.25" customHeight="1">
+    <row r="39" spans="1:109">
       <c r="A39" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="C39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="D39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="E39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="F39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="G39" s="15">
         <v>3.9174806229234798</v>
       </c>
       <c r="H39" s="15">
         <v>12.343081489763481</v>
       </c>
       <c r="I39" s="13">
@@ -13336,65 +10561,67 @@
       <c r="CL39" s="13">
         <v>24.738949999999992</v>
       </c>
       <c r="CM39" s="13">
         <v>79.731189460682401</v>
       </c>
       <c r="CN39" s="15">
         <v>82.040757084125048</v>
       </c>
       <c r="CO39" s="15">
         <v>4.5083304841049765</v>
       </c>
       <c r="CP39" s="13">
         <v>446.07641555181107</v>
       </c>
       <c r="CQ39" s="13">
         <v>72.70320164159746</v>
       </c>
       <c r="CR39" s="16">
         <v>58.085334048283457</v>
       </c>
       <c r="CS39" s="13">
         <v>-101.6509963300003</v>
       </c>
       <c r="CT39" s="17">
-        <v>20.2</v>
+        <v>20.164332133333332</v>
       </c>
       <c r="CU39" s="13">
-        <v>71.8</v>
+        <v>71.832886299999998</v>
       </c>
       <c r="CV39" s="13">
-        <v>41</v>
+        <v>41.030856945833335</v>
       </c>
       <c r="CW39" s="13">
-        <v>30.9</v>
+        <v>30.888938083333336</v>
       </c>
       <c r="CX39" s="13">
-        <v>19.600000000000001</v>
-[...1 lines deleted...]
-      <c r="CY39" s="13"/>
+        <v>19.625222554166665</v>
+      </c>
+      <c r="CY39" s="13">
+        <v>14.749621919166666</v>
+      </c>
       <c r="CZ39" s="15"/>
       <c r="DA39" s="15"/>
       <c r="DB39" s="13"/>
       <c r="DC39" s="13"/>
       <c r="DD39" s="16"/>
       <c r="DE39" s="13"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="2"/>
       <c r="B40" s="2"/>
       <c r="C40" s="2"/>
       <c r="D40" s="2"/>
       <c r="E40" s="2"/>
       <c r="F40" s="2"/>
       <c r="G40" s="2"/>
       <c r="H40" s="2"/>
       <c r="I40" s="2"/>
       <c r="J40" s="2"/>
       <c r="K40" s="2"/>
       <c r="L40" s="2"/>
       <c r="M40" s="2"/>
       <c r="N40" s="2"/>
       <c r="O40" s="2"/>
       <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
@@ -13635,51 +10862,51 @@
       <c r="CF42" s="28"/>
       <c r="CG42" s="28"/>
       <c r="CH42" s="6"/>
       <c r="CI42" s="6"/>
       <c r="CJ42" s="6"/>
       <c r="CK42" s="6"/>
       <c r="CL42" s="6"/>
       <c r="CM42" s="6"/>
       <c r="CN42" s="6"/>
       <c r="CO42" s="6"/>
       <c r="CP42" s="28" t="s">
         <v>13</v>
       </c>
       <c r="CQ42" s="28"/>
       <c r="CR42" s="28"/>
       <c r="CS42" s="28"/>
       <c r="CT42" s="6"/>
       <c r="CU42" s="6"/>
       <c r="CV42" s="6"/>
       <c r="CW42" s="6"/>
       <c r="CX42" s="6"/>
       <c r="CY42" s="6"/>
       <c r="CZ42" s="6"/>
       <c r="DA42" s="6"/>
       <c r="DB42" s="28" t="s">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="DC42" s="28"/>
       <c r="DD42" s="28"/>
       <c r="DE42" s="28"/>
     </row>
     <row r="43" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A43" s="29"/>
       <c r="B43" s="25" t="s">
         <v>28</v>
       </c>
       <c r="C43" s="26"/>
       <c r="D43" s="26"/>
       <c r="E43" s="26"/>
       <c r="F43" s="26"/>
       <c r="G43" s="26"/>
       <c r="H43" s="26"/>
       <c r="I43" s="26"/>
       <c r="J43" s="26"/>
       <c r="K43" s="26"/>
       <c r="L43" s="26"/>
       <c r="M43" s="27"/>
       <c r="N43" s="25" t="s">
         <v>14</v>
       </c>
       <c r="O43" s="26"/>
@@ -14390,65 +11617,67 @@
       <c r="CL45" s="14">
         <v>2085.219422800692</v>
       </c>
       <c r="CM45" s="15">
         <v>3114.3083578170304</v>
       </c>
       <c r="CN45" s="15">
         <v>2589.1721057977434</v>
       </c>
       <c r="CO45" s="15">
         <v>2328.6338745128432</v>
       </c>
       <c r="CP45" s="13">
         <v>4251.2972621556919</v>
       </c>
       <c r="CQ45" s="13">
         <v>2933.7321023199065</v>
       </c>
       <c r="CR45" s="13">
         <v>4464.5765079026178</v>
       </c>
       <c r="CS45" s="13">
         <v>6277.9031363636968</v>
       </c>
       <c r="CT45" s="17">
-        <v>2000.5</v>
+        <v>2000.4541496566551</v>
       </c>
       <c r="CU45" s="13">
-        <v>2943.6</v>
+        <v>2943.63774453417</v>
       </c>
       <c r="CV45" s="13">
-        <v>1450.7</v>
+        <v>1450.7454313666531</v>
       </c>
       <c r="CW45" s="13">
-        <v>2906.4</v>
+        <v>2906.4387589588082</v>
       </c>
       <c r="CX45" s="14">
-        <v>2113.6</v>
-[...1 lines deleted...]
-      <c r="CY45" s="15"/>
+        <v>2113.6123398248951</v>
+      </c>
+      <c r="CY45" s="15">
+        <v>4364.6009601702153</v>
+      </c>
       <c r="CZ45" s="15"/>
       <c r="DA45" s="15"/>
       <c r="DB45" s="13"/>
       <c r="DC45" s="13"/>
       <c r="DD45" s="13"/>
       <c r="DE45" s="13"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B46" s="13">
         <v>4.2599640750584262</v>
       </c>
       <c r="C46" s="13">
         <v>14.082100706302757</v>
       </c>
       <c r="D46" s="13">
         <v>4.5408552999085137</v>
       </c>
       <c r="E46" s="13">
         <v>1.5745505873877617</v>
       </c>
       <c r="F46" s="13">
         <v>4.4923984949067686</v>
@@ -14705,65 +11934,67 @@
       <c r="CL46" s="13">
         <v>1.4947353836084889</v>
       </c>
       <c r="CM46" s="13">
         <v>0.41874620385346828</v>
       </c>
       <c r="CN46" s="15">
         <v>0.26046838563774471</v>
       </c>
       <c r="CO46" s="15">
         <v>25.049170784556313</v>
       </c>
       <c r="CP46" s="13">
         <v>8.6699659002070426</v>
       </c>
       <c r="CQ46" s="13">
         <v>6.4444861351370157</v>
       </c>
       <c r="CR46" s="13">
         <v>372.15759504217044</v>
       </c>
       <c r="CS46" s="13">
         <v>424.24717482698304</v>
       </c>
       <c r="CT46" s="17">
-        <v>7.3</v>
+        <v>7.2724174100735528</v>
       </c>
       <c r="CU46" s="13">
-        <v>35.6</v>
+        <v>35.555083034761694</v>
       </c>
       <c r="CV46" s="13">
-        <v>24.3</v>
+        <v>24.317485407877591</v>
       </c>
       <c r="CW46" s="13">
-        <v>19.600000000000001</v>
+        <v>19.636383624546053</v>
       </c>
       <c r="CX46" s="13">
-        <v>1.8</v>
-[...1 lines deleted...]
-      <c r="CY46" s="13"/>
+        <v>1.7802415793646877</v>
+      </c>
+      <c r="CY46" s="13">
+        <v>0.40661605770726517</v>
+      </c>
       <c r="CZ46" s="15"/>
       <c r="DA46" s="15"/>
       <c r="DB46" s="13"/>
       <c r="DC46" s="13"/>
       <c r="DD46" s="13"/>
       <c r="DE46" s="13"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B47" s="13">
         <v>12.199124479301172</v>
       </c>
       <c r="C47" s="13">
         <v>23.885410303311886</v>
       </c>
       <c r="D47" s="13">
         <v>12.959103108662095</v>
       </c>
       <c r="E47" s="13">
         <v>38.992427890458899</v>
       </c>
       <c r="F47" s="13">
         <v>29.500694547999917</v>
@@ -15020,65 +12251,67 @@
       <c r="CL47" s="13">
         <v>58.141871071109463</v>
       </c>
       <c r="CM47" s="13">
         <v>36.928846518808086</v>
       </c>
       <c r="CN47" s="15">
         <v>60.733637683309503</v>
       </c>
       <c r="CO47" s="15">
         <v>45.93954547103025</v>
       </c>
       <c r="CP47" s="13">
         <v>56.17370729832178</v>
       </c>
       <c r="CQ47" s="13">
         <v>52.873740487977535</v>
       </c>
       <c r="CR47" s="13">
         <v>239.42101253078607</v>
       </c>
       <c r="CS47" s="13">
         <v>386.70638425442519</v>
       </c>
       <c r="CT47" s="17">
-        <v>24</v>
+        <v>24.019823475733148</v>
       </c>
       <c r="CU47" s="13">
-        <v>71.5</v>
+        <v>71.467992526538865</v>
       </c>
       <c r="CV47" s="13">
-        <v>52.7</v>
+        <v>52.741679281440106</v>
       </c>
       <c r="CW47" s="13">
-        <v>194</v>
+        <v>193.99457587993692</v>
       </c>
       <c r="CX47" s="13">
-        <v>62.7</v>
-[...1 lines deleted...]
-      <c r="CY47" s="13"/>
+        <v>62.669918175572079</v>
+      </c>
+      <c r="CY47" s="13">
+        <v>97.16296449509214</v>
+      </c>
       <c r="CZ47" s="15"/>
       <c r="DA47" s="15"/>
       <c r="DB47" s="13"/>
       <c r="DC47" s="13"/>
       <c r="DD47" s="13"/>
       <c r="DE47" s="13"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="19" t="s">
         <v>23</v>
       </c>
       <c r="B48" s="13">
         <v>141.67857567278062</v>
       </c>
       <c r="C48" s="13">
         <v>189.73518869498889</v>
       </c>
       <c r="D48" s="13">
         <v>62.287385132840484</v>
       </c>
       <c r="E48" s="13">
         <v>128.76037410172094</v>
       </c>
       <c r="F48" s="13">
         <v>153.14205707773141</v>
@@ -15335,65 +12568,67 @@
       <c r="CL48" s="13">
         <v>220.46653494610237</v>
       </c>
       <c r="CM48" s="13">
         <v>621.87898562601981</v>
       </c>
       <c r="CN48" s="15">
         <v>343.99525987596633</v>
       </c>
       <c r="CO48" s="15">
         <v>292.89138846358674</v>
       </c>
       <c r="CP48" s="13">
         <v>880.45315508614453</v>
       </c>
       <c r="CQ48" s="13">
         <v>469.08106829014139</v>
       </c>
       <c r="CR48" s="13">
         <v>562.09308336083063</v>
       </c>
       <c r="CS48" s="13">
         <v>806.81788677209147</v>
       </c>
       <c r="CT48" s="17">
-        <v>196</v>
+        <v>196.02628854522197</v>
       </c>
       <c r="CU48" s="13">
-        <v>371.8</v>
+        <v>371.78578617950751</v>
       </c>
       <c r="CV48" s="13">
-        <v>129.1</v>
+        <v>129.06691943178805</v>
       </c>
       <c r="CW48" s="13">
-        <v>365.7</v>
+        <v>365.71906263901434</v>
       </c>
       <c r="CX48" s="13">
-        <v>184.6</v>
-[...1 lines deleted...]
-      <c r="CY48" s="13"/>
+        <v>184.5774960870653</v>
+      </c>
+      <c r="CY48" s="13">
+        <v>898.82020509488393</v>
+      </c>
       <c r="CZ48" s="15"/>
       <c r="DA48" s="15"/>
       <c r="DB48" s="13"/>
       <c r="DC48" s="13"/>
       <c r="DD48" s="13"/>
       <c r="DE48" s="13"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B49" s="20">
         <v>96.487237578011616</v>
       </c>
       <c r="C49" s="20">
         <v>109.52461435129516</v>
       </c>
       <c r="D49" s="20">
         <v>44.286484961405321</v>
       </c>
       <c r="E49" s="20">
         <v>84.165931607343282</v>
       </c>
       <c r="F49" s="20">
         <v>105.00175755194945</v>
@@ -15650,65 +12885,67 @@
       <c r="CL49" s="20">
         <v>251.222645905658</v>
       </c>
       <c r="CM49" s="13">
         <v>151.80968362035648</v>
       </c>
       <c r="CN49" s="15">
         <v>217.55182653858969</v>
       </c>
       <c r="CO49" s="15">
         <v>149.24676104400049</v>
       </c>
       <c r="CP49" s="13">
         <v>625.10658403490049</v>
       </c>
       <c r="CQ49" s="13">
         <v>342.20956946280103</v>
       </c>
       <c r="CR49" s="13">
         <v>454.02903360787354</v>
       </c>
       <c r="CS49" s="13">
         <v>759.04685050188027</v>
       </c>
       <c r="CT49" s="17">
-        <v>147.80000000000001</v>
+        <v>147.78208395236737</v>
       </c>
       <c r="CU49" s="13">
-        <v>246.6</v>
+        <v>246.63292948744623</v>
       </c>
       <c r="CV49" s="20">
-        <v>107.7</v>
+        <v>107.67601387412779</v>
       </c>
       <c r="CW49" s="20">
-        <v>346.1</v>
+        <v>346.10289463542961</v>
       </c>
       <c r="CX49" s="20">
-        <v>224.9</v>
-[...1 lines deleted...]
-      <c r="CY49" s="13"/>
+        <v>224.88310210275444</v>
+      </c>
+      <c r="CY49" s="13">
+        <v>265.91762924371943</v>
+      </c>
       <c r="CZ49" s="15"/>
       <c r="DA49" s="15"/>
       <c r="DB49" s="13"/>
       <c r="DC49" s="13"/>
       <c r="DD49" s="13"/>
       <c r="DE49" s="13"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B50" s="13">
         <v>287.84575991756356</v>
       </c>
       <c r="C50" s="13">
         <v>339.75662280897131</v>
       </c>
       <c r="D50" s="13">
         <v>105.98989655890503</v>
       </c>
       <c r="E50" s="13">
         <v>213.1285628249945</v>
       </c>
       <c r="F50" s="13">
         <v>252.3600306716593</v>
@@ -15965,65 +13202,67 @@
       <c r="CL50" s="13">
         <v>328.77774677418978</v>
       </c>
       <c r="CM50" s="13">
         <v>1009.9183344656224</v>
       </c>
       <c r="CN50" s="15">
         <v>697.41343519560644</v>
       </c>
       <c r="CO50" s="15">
         <v>472.86756835082713</v>
       </c>
       <c r="CP50" s="13">
         <v>1075.1348130750739</v>
       </c>
       <c r="CQ50" s="13">
         <v>632.25155028812378</v>
       </c>
       <c r="CR50" s="13">
         <v>731.21769622125134</v>
       </c>
       <c r="CS50" s="13">
         <v>1319.3085509803313</v>
       </c>
       <c r="CT50" s="17">
-        <v>441.5</v>
+        <v>441.47957461223649</v>
       </c>
       <c r="CU50" s="13">
-        <v>708</v>
+        <v>708.02710551427299</v>
       </c>
       <c r="CV50" s="13">
-        <v>269.3</v>
+        <v>269.31670027806524</v>
       </c>
       <c r="CW50" s="13">
-        <v>577.4</v>
+        <v>577.37676029493923</v>
       </c>
       <c r="CX50" s="13">
-        <v>347.9</v>
-[...1 lines deleted...]
-      <c r="CY50" s="13"/>
+        <v>347.86681483384592</v>
+      </c>
+      <c r="CY50" s="13">
+        <v>1420.0346609400704</v>
+      </c>
       <c r="CZ50" s="15"/>
       <c r="DA50" s="15"/>
       <c r="DB50" s="13"/>
       <c r="DC50" s="13"/>
       <c r="DD50" s="13"/>
       <c r="DE50" s="13"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="19" t="s">
         <v>26</v>
       </c>
       <c r="B51" s="13">
         <v>43.877660053148531</v>
       </c>
       <c r="C51" s="13">
         <v>61.306845895604496</v>
       </c>
       <c r="D51" s="13">
         <v>32.764907691386739</v>
       </c>
       <c r="E51" s="13">
         <v>46.792718722794746</v>
       </c>
       <c r="F51" s="13">
         <v>46.755945549032901</v>
@@ -16280,73 +13519,75 @@
       <c r="CL51" s="13">
         <v>621.57315586816856</v>
       </c>
       <c r="CM51" s="13">
         <v>616.17394744885246</v>
       </c>
       <c r="CN51" s="15">
         <v>640.70368120788464</v>
       </c>
       <c r="CO51" s="15">
         <v>647.06374751640953</v>
       </c>
       <c r="CP51" s="13">
         <v>757.00950969892551</v>
       </c>
       <c r="CQ51" s="13">
         <v>720.68732012796329</v>
       </c>
       <c r="CR51" s="13">
         <v>1036.5626158781406</v>
       </c>
       <c r="CS51" s="13">
         <v>1492.0929162905472</v>
       </c>
       <c r="CT51" s="17">
-        <v>706.7</v>
+        <v>706.69118814293211</v>
       </c>
       <c r="CU51" s="13">
-        <v>875.7</v>
+        <v>875.66057754989254</v>
       </c>
       <c r="CV51" s="13">
-        <v>772.3</v>
+        <v>772.26370920271165</v>
       </c>
       <c r="CW51" s="13">
-        <v>717.5</v>
+        <v>717.48127845368367</v>
       </c>
       <c r="CX51" s="13">
-        <v>711.1</v>
-[...1 lines deleted...]
-      <c r="CY51" s="13"/>
+        <v>711.0810797157551</v>
+      </c>
+      <c r="CY51" s="13">
+        <v>769.48439671227732</v>
+      </c>
       <c r="CZ51" s="15"/>
       <c r="DA51" s="15"/>
       <c r="DB51" s="13"/>
       <c r="DC51" s="13"/>
       <c r="DD51" s="13"/>
       <c r="DE51" s="13"/>
     </row>
-    <row r="52" spans="1:109" ht="14.25" customHeight="1">
+    <row r="52" spans="1:109">
       <c r="A52" s="19" t="s">
         <v>27</v>
       </c>
       <c r="B52" s="13">
         <v>70.694874193975252</v>
       </c>
       <c r="C52" s="13">
         <v>96.574160142868138</v>
       </c>
       <c r="D52" s="13">
         <v>60.493736488983032</v>
       </c>
       <c r="E52" s="13">
         <v>67.886123631721972</v>
       </c>
       <c r="F52" s="13">
         <v>82.19594303937312</v>
       </c>
       <c r="G52" s="15">
         <v>166.76934785975428</v>
       </c>
       <c r="H52" s="15">
         <v>107.03365037733316</v>
       </c>
       <c r="I52" s="13">
@@ -16595,65 +13836,67 @@
       <c r="CL52" s="13">
         <v>603.54273285185548</v>
       </c>
       <c r="CM52" s="13">
         <v>677.17981393351727</v>
       </c>
       <c r="CN52" s="15">
         <v>628.51379691074908</v>
       </c>
       <c r="CO52" s="15">
         <v>695.57569288243292</v>
       </c>
       <c r="CP52" s="13">
         <v>848.7495270621182</v>
       </c>
       <c r="CQ52" s="13">
         <v>710.18436752776211</v>
       </c>
       <c r="CR52" s="16">
         <v>1069.0954712615646</v>
       </c>
       <c r="CS52" s="13">
         <v>1089.683372737438</v>
       </c>
       <c r="CT52" s="17">
-        <v>477.2</v>
+        <v>477.18277351809047</v>
       </c>
       <c r="CU52" s="13">
-        <v>634.5</v>
+        <v>634.50827024175044</v>
       </c>
       <c r="CV52" s="13">
-        <v>95.4</v>
+        <v>95.362923890642634</v>
       </c>
       <c r="CW52" s="13">
-        <v>686.1</v>
+        <v>686.12780343125849</v>
       </c>
       <c r="CX52" s="13">
-        <v>580.79999999999995</v>
-[...1 lines deleted...]
-      <c r="CY52" s="13"/>
+        <v>580.75368733053767</v>
+      </c>
+      <c r="CY52" s="13">
+        <v>912.77448762646429</v>
+      </c>
       <c r="CZ52" s="15"/>
       <c r="DA52" s="15"/>
       <c r="DB52" s="13"/>
       <c r="DC52" s="13"/>
       <c r="DD52" s="16"/>
       <c r="DE52" s="13"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="2"/>
       <c r="B53" s="2"/>
       <c r="C53" s="2"/>
       <c r="D53" s="2"/>
       <c r="E53" s="2"/>
       <c r="F53" s="2"/>
       <c r="G53" s="2"/>
       <c r="H53" s="2"/>
       <c r="I53" s="2"/>
       <c r="J53" s="2"/>
       <c r="K53" s="2"/>
       <c r="L53" s="2"/>
       <c r="M53" s="2"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>