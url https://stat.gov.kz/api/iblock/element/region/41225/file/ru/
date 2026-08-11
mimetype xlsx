--- v3 (2026-07-22)
+++ v4 (2026-08-11)
@@ -4,180 +4,189 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="12120" windowHeight="10095" tabRatio="838"/>
+    <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="10095" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по месяцам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="537" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="540" uniqueCount="40">
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t xml:space="preserve">     в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t xml:space="preserve"> в действующих ценах, млн. тенге</t>
   </si>
   <si>
     <t>2019 год</t>
   </si>
   <si>
-    <t>2022 год</t>
-[...4 lines deleted...]
-  <si>
     <t>2021 год*</t>
   </si>
   <si>
     <t xml:space="preserve">*Данные за 2021 год пересчитаны по уточненным годовым данным </t>
-  </si>
-[...1 lines deleted...]
-    <t>2023 год</t>
   </si>
   <si>
     <t>Мангистауская область</t>
   </si>
   <si>
     <t>Актауская городская администрация</t>
   </si>
   <si>
     <t>Жанаозенска городская администрация</t>
   </si>
   <si>
     <t>Бейнеукий район</t>
   </si>
   <si>
     <t>Каракиянский район</t>
   </si>
   <si>
     <t>Мангистауский район</t>
   </si>
   <si>
     <t>Мунайлинский район</t>
   </si>
   <si>
     <t>Тупкараганский район</t>
   </si>
   <si>
     <t>2018 год*</t>
   </si>
   <si>
     <t>Валовый выпуск продукции (услуг) сельского, лесного и рыбного хозяйства по месяцам года</t>
   </si>
   <si>
-    <t>Валовый выпуск продукции (услуг) сельского хозяйства по месяцам года</t>
-[...1 lines deleted...]
-  <si>
     <t>Валовая продукция растениеводства по месяцам года</t>
-  </si>
-[...7 lines deleted...]
-    <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
   <si>
     <t xml:space="preserve"> в действующих ценах, млн. теңге</t>
+  </si>
+  <si>
+    <t>2022 год*</t>
+  </si>
+  <si>
+    <t>2020 год*</t>
+  </si>
+  <si>
+    <t>2023 год*</t>
+  </si>
+  <si>
+    <t>2024 год*</t>
+  </si>
+  <si>
+    <t>2025 год*</t>
+  </si>
+  <si>
+    <t xml:space="preserve">*Данные за 2022 год пересчитаны по уточненным годовым данным </t>
+  </si>
+  <si>
+    <t xml:space="preserve">*Данные за 2023 год пересчитаны по уточненным годовым данным </t>
+  </si>
+  <si>
+    <t xml:space="preserve">*Данные за 2024 год пересчитаны по уточненным годовым данным </t>
+  </si>
+  <si>
+    <t xml:space="preserve">*Данные за 2025 год пересчитаны по уточненным годовым данным </t>
+  </si>
+  <si>
+    <t xml:space="preserve">*Данные за 2020 год пересчитаны по уточненным годовым данным </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -359,120 +368,143 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="34">
+  <cellXfs count="43">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 24" xfId="3"/>
     <cellStyle name="Обычный 25" xfId="4"/>
     <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -744,57 +776,57 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:DE60"/>
+  <dimension ref="A1:DE62"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="CS6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="CA6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="DJ44" sqref="DJ44"/>
+      <selection pane="bottomRight" activeCell="B14" sqref="B14:C14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.85546875" style="1" customWidth="1"/>
     <col min="2" max="73" width="10.140625" style="1" customWidth="1"/>
     <col min="74" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
@@ -838,386 +870,386 @@
       <c r="BA1" s="2"/>
       <c r="BB1" s="2"/>
       <c r="BC1" s="2"/>
       <c r="BD1" s="2"/>
       <c r="BE1" s="2"/>
       <c r="BF1" s="2"/>
       <c r="BG1" s="2"/>
       <c r="BH1" s="2"/>
       <c r="BI1" s="2"/>
       <c r="BJ1" s="2"/>
       <c r="BK1" s="2"/>
       <c r="BL1" s="2"/>
       <c r="BM1" s="2"/>
       <c r="BN1" s="2"/>
       <c r="BO1" s="2"/>
       <c r="BP1" s="2"/>
       <c r="BQ1" s="2"/>
       <c r="BR1" s="2"/>
       <c r="BS1" s="2"/>
       <c r="BT1" s="2"/>
       <c r="BU1" s="2"/>
       <c r="BV1" s="2"/>
       <c r="BW1" s="2"/>
     </row>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="A2" s="32" t="s">
-[...70 lines deleted...]
-      <c r="BR2" s="33"/>
+      <c r="A2" s="38" t="s">
+        <v>26</v>
+      </c>
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="38"/>
+      <c r="R2" s="38"/>
+      <c r="S2" s="38"/>
+      <c r="T2" s="38"/>
+      <c r="U2" s="38"/>
+      <c r="V2" s="38"/>
+      <c r="W2" s="38"/>
+      <c r="X2" s="38"/>
+      <c r="Y2" s="38"/>
+      <c r="Z2" s="38"/>
+      <c r="AA2" s="38"/>
+      <c r="AB2" s="38"/>
+      <c r="AC2" s="38"/>
+      <c r="AD2" s="38"/>
+      <c r="AE2" s="38"/>
+      <c r="AF2" s="38"/>
+      <c r="AG2" s="38"/>
+      <c r="AH2" s="38"/>
+      <c r="AI2" s="38"/>
+      <c r="AJ2" s="38"/>
+      <c r="AK2" s="38"/>
+      <c r="AL2" s="38"/>
+      <c r="AM2" s="38"/>
+      <c r="AN2" s="38"/>
+      <c r="AO2" s="38"/>
+      <c r="AP2" s="38"/>
+      <c r="AQ2" s="38"/>
+      <c r="AR2" s="38"/>
+      <c r="AS2" s="38"/>
+      <c r="AT2" s="38"/>
+      <c r="AU2" s="38"/>
+      <c r="AV2" s="38"/>
+      <c r="AW2" s="38"/>
+      <c r="AX2" s="38"/>
+      <c r="AY2" s="38"/>
+      <c r="AZ2" s="38"/>
+      <c r="BA2" s="38"/>
+      <c r="BB2" s="38"/>
+      <c r="BC2" s="38"/>
+      <c r="BD2" s="38"/>
+      <c r="BE2" s="38"/>
+      <c r="BF2" s="38"/>
+      <c r="BG2" s="38"/>
+      <c r="BH2" s="38"/>
+      <c r="BI2" s="38"/>
+      <c r="BJ2" s="39"/>
+      <c r="BK2" s="39"/>
+      <c r="BL2" s="39"/>
+      <c r="BM2" s="39"/>
+      <c r="BN2" s="39"/>
+      <c r="BO2" s="39"/>
+      <c r="BP2" s="39"/>
+      <c r="BQ2" s="39"/>
+      <c r="BR2" s="39"/>
       <c r="BS2" s="2"/>
       <c r="BT2" s="2"/>
       <c r="BU2" s="2"/>
       <c r="BV2" s="2"/>
       <c r="BW2" s="2"/>
     </row>
     <row r="3" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
-      <c r="J3" s="31"/>
-[...2 lines deleted...]
-      <c r="M3" s="31"/>
+      <c r="J3" s="37"/>
+      <c r="K3" s="37"/>
+      <c r="L3" s="37"/>
+      <c r="M3" s="37"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="6"/>
       <c r="W3" s="7"/>
       <c r="X3" s="7"/>
       <c r="Y3" s="8" t="s">
         <v>12</v>
       </c>
       <c r="Z3" s="6"/>
       <c r="AA3" s="6"/>
       <c r="AB3" s="6"/>
       <c r="AC3" s="6"/>
       <c r="AD3" s="6"/>
       <c r="AE3" s="6"/>
       <c r="AF3" s="6"/>
       <c r="AG3" s="6"/>
-      <c r="AH3" s="28" t="s">
+      <c r="AH3" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="AI3" s="28"/>
-[...1 lines deleted...]
-      <c r="AK3" s="28"/>
+      <c r="AI3" s="31"/>
+      <c r="AJ3" s="31"/>
+      <c r="AK3" s="31"/>
       <c r="AL3" s="6"/>
       <c r="AM3" s="6"/>
       <c r="AN3" s="6"/>
       <c r="AO3" s="6"/>
       <c r="AP3" s="6"/>
       <c r="AQ3" s="6"/>
       <c r="AR3" s="6"/>
       <c r="AS3" s="6"/>
-      <c r="AT3" s="28" t="s">
+      <c r="AT3" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="AU3" s="28"/>
-[...1 lines deleted...]
-      <c r="AW3" s="28"/>
+      <c r="AU3" s="31"/>
+      <c r="AV3" s="31"/>
+      <c r="AW3" s="31"/>
       <c r="AX3" s="6"/>
       <c r="AY3" s="6"/>
       <c r="AZ3" s="6"/>
       <c r="BA3" s="6"/>
       <c r="BB3" s="6"/>
       <c r="BC3" s="6"/>
       <c r="BD3" s="6"/>
       <c r="BE3" s="6"/>
-      <c r="BF3" s="28" t="s">
+      <c r="BF3" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="BG3" s="28"/>
-[...1 lines deleted...]
-      <c r="BI3" s="28"/>
+      <c r="BG3" s="31"/>
+      <c r="BH3" s="31"/>
+      <c r="BI3" s="31"/>
       <c r="BJ3" s="6"/>
       <c r="BK3" s="6"/>
       <c r="BL3" s="6"/>
       <c r="BM3" s="6"/>
       <c r="BN3" s="6"/>
       <c r="BO3" s="6"/>
       <c r="BP3" s="6"/>
       <c r="BQ3" s="6"/>
-      <c r="BR3" s="28" t="s">
+      <c r="BR3" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="BS3" s="28"/>
-[...1 lines deleted...]
-      <c r="BU3" s="28"/>
+      <c r="BS3" s="31"/>
+      <c r="BT3" s="31"/>
+      <c r="BU3" s="31"/>
       <c r="BV3" s="6"/>
       <c r="BW3" s="6"/>
       <c r="BX3" s="6"/>
       <c r="BY3" s="6"/>
       <c r="BZ3" s="6"/>
       <c r="CA3" s="6"/>
       <c r="CB3" s="6"/>
       <c r="CC3" s="6"/>
-      <c r="CD3" s="28" t="s">
+      <c r="CD3" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="CE3" s="28"/>
-[...1 lines deleted...]
-      <c r="CG3" s="28"/>
+      <c r="CE3" s="31"/>
+      <c r="CF3" s="31"/>
+      <c r="CG3" s="31"/>
       <c r="CH3" s="6"/>
       <c r="CI3" s="6"/>
       <c r="CJ3" s="6"/>
       <c r="CK3" s="6"/>
       <c r="CL3" s="6"/>
       <c r="CM3" s="6"/>
       <c r="CN3" s="6"/>
       <c r="CO3" s="6"/>
-      <c r="CP3" s="28" t="s">
+      <c r="CP3" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="CQ3" s="28"/>
-[...1 lines deleted...]
-      <c r="CS3" s="28"/>
+      <c r="CQ3" s="31"/>
+      <c r="CR3" s="31"/>
+      <c r="CS3" s="31"/>
       <c r="CT3" s="6"/>
       <c r="CU3" s="6"/>
       <c r="CV3" s="6"/>
       <c r="CW3" s="6"/>
       <c r="CX3" s="6"/>
       <c r="CY3" s="6"/>
       <c r="CZ3" s="6"/>
       <c r="DA3" s="6"/>
-      <c r="DB3" s="28" t="s">
-[...4 lines deleted...]
-      <c r="DE3" s="28"/>
+      <c r="DB3" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="DC3" s="31"/>
+      <c r="DD3" s="31"/>
+      <c r="DE3" s="31"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A4" s="29"/>
-      <c r="B4" s="25" t="s">
+      <c r="A4" s="35"/>
+      <c r="B4" s="32" t="s">
+        <v>25</v>
+      </c>
+      <c r="C4" s="33"/>
+      <c r="D4" s="33"/>
+      <c r="E4" s="33"/>
+      <c r="F4" s="33"/>
+      <c r="G4" s="33"/>
+      <c r="H4" s="33"/>
+      <c r="I4" s="33"/>
+      <c r="J4" s="33"/>
+      <c r="K4" s="33"/>
+      <c r="L4" s="33"/>
+      <c r="M4" s="34"/>
+      <c r="N4" s="32" t="s">
+        <v>14</v>
+      </c>
+      <c r="O4" s="33"/>
+      <c r="P4" s="33"/>
+      <c r="Q4" s="33"/>
+      <c r="R4" s="33"/>
+      <c r="S4" s="33"/>
+      <c r="T4" s="33"/>
+      <c r="U4" s="33"/>
+      <c r="V4" s="33"/>
+      <c r="W4" s="33"/>
+      <c r="X4" s="33"/>
+      <c r="Y4" s="34"/>
+      <c r="Z4" s="32" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA4" s="33"/>
+      <c r="AB4" s="33"/>
+      <c r="AC4" s="33"/>
+      <c r="AD4" s="33"/>
+      <c r="AE4" s="33"/>
+      <c r="AF4" s="33"/>
+      <c r="AG4" s="33"/>
+      <c r="AH4" s="33"/>
+      <c r="AI4" s="33"/>
+      <c r="AJ4" s="33"/>
+      <c r="AK4" s="34"/>
+      <c r="AL4" s="32" t="s">
+        <v>15</v>
+      </c>
+      <c r="AM4" s="33"/>
+      <c r="AN4" s="33"/>
+      <c r="AO4" s="33"/>
+      <c r="AP4" s="33"/>
+      <c r="AQ4" s="33"/>
+      <c r="AR4" s="33"/>
+      <c r="AS4" s="33"/>
+      <c r="AT4" s="33"/>
+      <c r="AU4" s="33"/>
+      <c r="AV4" s="33"/>
+      <c r="AW4" s="34"/>
+      <c r="AX4" s="32" t="s">
+        <v>30</v>
+      </c>
+      <c r="AY4" s="33"/>
+      <c r="AZ4" s="33"/>
+      <c r="BA4" s="33"/>
+      <c r="BB4" s="33"/>
+      <c r="BC4" s="33"/>
+      <c r="BD4" s="33"/>
+      <c r="BE4" s="33"/>
+      <c r="BF4" s="33"/>
+      <c r="BG4" s="33"/>
+      <c r="BH4" s="33"/>
+      <c r="BI4" s="34"/>
+      <c r="BJ4" s="32" t="s">
+        <v>32</v>
+      </c>
+      <c r="BK4" s="33"/>
+      <c r="BL4" s="33"/>
+      <c r="BM4" s="33"/>
+      <c r="BN4" s="33"/>
+      <c r="BO4" s="33"/>
+      <c r="BP4" s="33"/>
+      <c r="BQ4" s="33"/>
+      <c r="BR4" s="33"/>
+      <c r="BS4" s="33"/>
+      <c r="BT4" s="33"/>
+      <c r="BU4" s="34"/>
+      <c r="BV4" s="32" t="s">
+        <v>33</v>
+      </c>
+      <c r="BW4" s="33"/>
+      <c r="BX4" s="33"/>
+      <c r="BY4" s="33"/>
+      <c r="BZ4" s="33"/>
+      <c r="CA4" s="33"/>
+      <c r="CB4" s="33"/>
+      <c r="CC4" s="33"/>
+      <c r="CD4" s="33"/>
+      <c r="CE4" s="33"/>
+      <c r="CF4" s="33"/>
+      <c r="CG4" s="34"/>
+      <c r="CH4" s="32" t="s">
+        <v>34</v>
+      </c>
+      <c r="CI4" s="33"/>
+      <c r="CJ4" s="33"/>
+      <c r="CK4" s="33"/>
+      <c r="CL4" s="33"/>
+      <c r="CM4" s="33"/>
+      <c r="CN4" s="33"/>
+      <c r="CO4" s="33"/>
+      <c r="CP4" s="33"/>
+      <c r="CQ4" s="33"/>
+      <c r="CR4" s="33"/>
+      <c r="CS4" s="34"/>
+      <c r="CT4" s="32" t="s">
         <v>28</v>
       </c>
-      <c r="C4" s="26"/>
-[...121 lines deleted...]
-      <c r="DE4" s="27"/>
+      <c r="CU4" s="33"/>
+      <c r="CV4" s="33"/>
+      <c r="CW4" s="33"/>
+      <c r="CX4" s="33"/>
+      <c r="CY4" s="33"/>
+      <c r="CZ4" s="33"/>
+      <c r="DA4" s="33"/>
+      <c r="DB4" s="33"/>
+      <c r="DC4" s="33"/>
+      <c r="DD4" s="33"/>
+      <c r="DE4" s="34"/>
     </row>
     <row r="5" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A5" s="30"/>
+      <c r="A5" s="36"/>
       <c r="B5" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>1</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>2</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -1501,51 +1533,51 @@
       </c>
       <c r="CY5" s="10" t="s">
         <v>3</v>
       </c>
       <c r="CZ5" s="10" t="s">
         <v>4</v>
       </c>
       <c r="DA5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="DB5" s="10" t="s">
         <v>6</v>
       </c>
       <c r="DC5" s="10" t="s">
         <v>7</v>
       </c>
       <c r="DD5" s="10" t="s">
         <v>8</v>
       </c>
       <c r="DE5" s="10" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:109">
       <c r="A6" s="11" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B6" s="12">
         <v>782.00533499933647</v>
       </c>
       <c r="C6" s="12">
         <v>960.71156588532438</v>
       </c>
       <c r="D6" s="13">
         <v>446.62458353830556</v>
       </c>
       <c r="E6" s="13">
         <v>705.88608577153889</v>
       </c>
       <c r="F6" s="14">
         <v>798.49256743985018</v>
       </c>
       <c r="G6" s="13">
         <v>1526.5267673562134</v>
       </c>
       <c r="H6" s="13">
         <v>1317.3720041702306</v>
       </c>
       <c r="I6" s="12">
         <v>1206.3919674759061</v>
       </c>
@@ -1576,3251 +1608,3271 @@
       <c r="R6" s="14">
         <v>1060.9935678995837</v>
       </c>
       <c r="S6" s="13">
         <v>2198.8371096934957</v>
       </c>
       <c r="T6" s="13">
         <v>1531.4110163766782</v>
       </c>
       <c r="U6" s="12">
         <v>1294.0289987690069</v>
       </c>
       <c r="V6" s="12">
         <v>3981.8259663434833</v>
       </c>
       <c r="W6" s="12">
         <v>1857.7541853333873</v>
       </c>
       <c r="X6" s="12">
         <v>2033.8117766289704</v>
       </c>
       <c r="Y6" s="12">
         <v>2903.3691910675716</v>
       </c>
       <c r="Z6" s="12">
-        <v>1155.6907295957374</v>
+        <v>965.73331474957035</v>
       </c>
       <c r="AA6" s="12">
-        <v>1351.4518985189657</v>
+        <v>1113.3534848559323</v>
       </c>
       <c r="AB6" s="13">
-        <v>689.91312634600854</v>
+        <v>516.87211589252911</v>
       </c>
       <c r="AC6" s="13">
-        <v>933.67177134459382</v>
+        <v>885.3603854738684</v>
       </c>
       <c r="AD6" s="14">
-        <v>928.47908270102471</v>
+        <v>942.25293335838057</v>
       </c>
       <c r="AE6" s="15">
-        <v>1813.4845332664897</v>
+        <v>1809.9368729791465</v>
       </c>
       <c r="AF6" s="15">
-        <v>1563.9559725704789</v>
+        <v>1460.3450363803288</v>
       </c>
       <c r="AG6" s="15">
-        <v>1428.5346590931872</v>
+        <v>1316.1928863032851</v>
       </c>
       <c r="AH6" s="13">
-        <v>5097.5046772877095</v>
+        <v>4835.225334331104</v>
       </c>
       <c r="AI6" s="13">
-        <v>1906.3037197974691</v>
+        <v>1981.389011434851</v>
       </c>
       <c r="AJ6" s="13">
-        <v>1491.1257316167305</v>
+        <v>1665.3302979811415</v>
       </c>
       <c r="AK6" s="13">
-        <v>2369.965695365197</v>
+        <v>2700.9978187475699</v>
       </c>
       <c r="AL6" s="12">
         <v>1046.8635837783886</v>
       </c>
       <c r="AM6" s="12">
         <v>1273.4233844280832</v>
       </c>
       <c r="AN6" s="13">
         <v>610.12820228771125</v>
       </c>
       <c r="AO6" s="13">
         <v>1021.3439049306963</v>
       </c>
       <c r="AP6" s="14">
         <v>1092.2967131297828</v>
       </c>
-      <c r="AQ6" s="16">
+      <c r="AQ6" s="15">
         <v>2162.5145159135582</v>
       </c>
-      <c r="AR6" s="16">
+      <c r="AR6" s="15">
         <v>1360.283014577124</v>
       </c>
-      <c r="AS6" s="16">
+      <c r="AS6" s="15">
         <v>1319.9876625767272</v>
       </c>
       <c r="AT6" s="13">
         <v>5175.1898604173166</v>
       </c>
       <c r="AU6" s="13">
         <v>2376.5351371627867</v>
       </c>
       <c r="AV6" s="13">
         <v>2123.4011390444625</v>
       </c>
       <c r="AW6" s="13">
         <v>3230.279139851461</v>
       </c>
       <c r="AX6" s="12">
-        <v>1475.0312414122775</v>
+        <v>1457.0100617261796</v>
       </c>
       <c r="AY6" s="12">
-        <v>1732.4190805329183</v>
+        <v>1761.5382291295196</v>
       </c>
       <c r="AZ6" s="13">
-        <v>989.84890521274065</v>
+        <v>861.8941545290736</v>
       </c>
       <c r="BA6" s="13">
-        <v>1256.2942115695521</v>
+        <v>1369.7621924109235</v>
       </c>
       <c r="BB6" s="14">
-        <v>1202.3786595931799</v>
+        <v>1240.087428460492</v>
       </c>
       <c r="BC6" s="15">
-        <v>2792.7285120698034</v>
+        <v>2886.99763037501</v>
       </c>
       <c r="BD6" s="15">
-        <v>1654.1651348413079</v>
+        <v>1834.2764209144857</v>
       </c>
       <c r="BE6" s="15">
-        <v>1593.1715359652205</v>
+        <v>1684.894733579541</v>
       </c>
       <c r="BF6" s="13">
-        <v>7091.3811529051727</v>
+        <v>7290.8920304133562</v>
       </c>
       <c r="BG6" s="13">
-        <v>2870.1614306534002</v>
+        <v>2971.0337117952158</v>
       </c>
       <c r="BH6" s="13">
-        <v>2679.8083462805289</v>
+        <v>2655.907562515878</v>
       </c>
       <c r="BI6" s="13">
-        <v>4231.0424878221138</v>
+        <v>3924.6680535299452</v>
       </c>
       <c r="BJ6" s="13">
-        <v>2746.1049702589999</v>
+        <v>1669.1333061369669</v>
       </c>
       <c r="BK6" s="13">
-        <v>2035.7753124318047</v>
+        <v>2064.5058390026797</v>
       </c>
       <c r="BL6" s="13">
-        <v>1414.3672665111726</v>
+        <v>1285.6933772465084</v>
       </c>
       <c r="BM6" s="13">
-        <v>1661.5038195929442</v>
+        <v>1785.2655944719099</v>
       </c>
       <c r="BN6" s="14">
-        <v>1391.2146582962002</v>
+        <v>1597.2042424009906</v>
       </c>
       <c r="BO6" s="15">
-        <v>2967.4591754501153</v>
+        <v>3029.6596199735582</v>
       </c>
       <c r="BP6" s="15">
-        <v>2083.7485519053043</v>
+        <v>2035.2258584838905</v>
       </c>
       <c r="BQ6" s="15">
-        <v>1586.03390310446</v>
+        <v>1907.0060613951441</v>
       </c>
       <c r="BR6" s="13">
-        <v>5518.6367861683902</v>
+        <v>6907.4174142294614</v>
       </c>
       <c r="BS6" s="13">
-        <v>2734.0698944756277</v>
+        <v>2740.806667114462</v>
       </c>
       <c r="BT6" s="13">
-        <v>3584.5775233261211</v>
+        <v>3087.9545168500845</v>
       </c>
       <c r="BU6" s="13">
-        <v>6162.9248205837357</v>
-[...2 lines deleted...]
-        <v>2041.3172757881334</v>
+        <v>4605.5902951862572</v>
+      </c>
+      <c r="BV6" s="16">
+        <v>1779.5930261044564</v>
       </c>
       <c r="BW6" s="13">
-        <v>2260.7138339005392</v>
+        <v>2136.4764200457803</v>
       </c>
       <c r="BX6" s="13">
-        <v>1848.1835000636725</v>
+        <v>1400.5164799037718</v>
       </c>
       <c r="BY6" s="13">
-        <v>2692.2660059590216</v>
+        <v>2273.4955796137147</v>
       </c>
       <c r="BZ6" s="14">
-        <v>1925.6203083085829</v>
+        <v>1746.0472995883119</v>
       </c>
       <c r="CA6" s="15">
-        <v>2792.5025979572615</v>
+        <v>3130.5861409584477</v>
       </c>
       <c r="CB6" s="15">
-        <v>2278.8107344982145</v>
+        <v>2163.5382351086419</v>
       </c>
       <c r="CC6" s="15">
-        <v>2699.7652925962102</v>
+        <v>2678.1362758047408</v>
       </c>
       <c r="CD6" s="13">
-        <v>8616.371533276093</v>
+        <v>8498.911506932036</v>
       </c>
       <c r="CE6" s="13">
-        <v>3642.9552038931597</v>
+        <v>3252.8942717283189</v>
       </c>
       <c r="CF6" s="13">
-        <v>3726.7083133968008</v>
+        <v>3083.3511369082707</v>
       </c>
       <c r="CG6" s="13">
-        <v>5854.8064700178811</v>
-[...2 lines deleted...]
-        <v>1544.6649716530774</v>
+        <v>5110.3417904310963</v>
+      </c>
+      <c r="CH6" s="16">
+        <v>1910.2221826108284</v>
       </c>
       <c r="CI6" s="13">
-        <v>2794.0566218426629</v>
+        <v>2748.1549116963829</v>
       </c>
       <c r="CJ6" s="13">
-        <v>1966.6174285943084</v>
+        <v>2022.58713034635</v>
       </c>
       <c r="CK6" s="13">
-        <v>3133.0580598323008</v>
+        <v>2746.4157837889197</v>
       </c>
       <c r="CL6" s="14">
-        <v>2603.7890500052054</v>
+        <v>2123.9670432217263</v>
       </c>
       <c r="CM6" s="15">
-        <v>3403.3528888843184</v>
+        <v>3587.1422491899548</v>
       </c>
       <c r="CN6" s="15">
-        <v>3060.9377745398433</v>
+        <v>2890.3165315262681</v>
       </c>
       <c r="CO6" s="15">
-        <v>2686.0929927490429</v>
+        <v>2893.120393955533</v>
       </c>
       <c r="CP6" s="13">
-        <v>8024.8315145107608</v>
+        <v>9213.0680682578841</v>
       </c>
       <c r="CQ6" s="13">
-        <v>3805.2049080973543</v>
+        <v>4376.7099968833909</v>
       </c>
       <c r="CR6" s="13">
-        <v>4738.9815080227263</v>
+        <v>4141.5178660551364</v>
       </c>
       <c r="CS6" s="13">
-        <v>6353.2584739912481</v>
-[...1 lines deleted...]
-      <c r="CT6" s="17">
+        <v>6022.3044817704113</v>
+      </c>
+      <c r="CT6" s="16">
         <v>2190.3802970899887</v>
       </c>
       <c r="CU6" s="13">
         <v>3265.6378591029206</v>
       </c>
       <c r="CV6" s="13">
         <v>1825.6258937895698</v>
       </c>
       <c r="CW6" s="13">
         <v>3486.9555334588085</v>
       </c>
       <c r="CX6" s="14">
         <v>2427.3236170747514</v>
       </c>
       <c r="CY6" s="15">
         <v>4666.6509435695434</v>
       </c>
       <c r="CZ6" s="15"/>
       <c r="DA6" s="15"/>
       <c r="DB6" s="13"/>
       <c r="DC6" s="13"/>
       <c r="DD6" s="13"/>
       <c r="DE6" s="13"/>
     </row>
     <row r="7" spans="1:109">
-      <c r="A7" s="18" t="s">
-        <v>21</v>
+      <c r="A7" s="17" t="s">
+        <v>18</v>
       </c>
       <c r="B7" s="13">
-        <v>29.860530326379116</v>
+        <v>89.272445312139112</v>
       </c>
       <c r="C7" s="13">
-        <v>39.731522201940095</v>
+        <v>99.143437187700101</v>
       </c>
       <c r="D7" s="13">
-        <v>30.142818702371731</v>
+        <v>89.554733688131734</v>
       </c>
       <c r="E7" s="13">
-        <v>27.161759609323752</v>
+        <v>86.573674595083759</v>
       </c>
       <c r="F7" s="13">
-        <v>30.094120873534134</v>
+        <v>89.50603585929413</v>
       </c>
       <c r="G7" s="15">
-        <v>30.801118561642475</v>
+        <v>90.213033547402475</v>
       </c>
       <c r="H7" s="15">
-        <v>36.753198576154595</v>
+        <v>96.165113561914595</v>
       </c>
       <c r="I7" s="13">
-        <v>41.692716506753158</v>
+        <v>101.10463149251316</v>
       </c>
       <c r="J7" s="13">
-        <v>9.7830369249680693</v>
+        <v>124.43393517959046</v>
       </c>
       <c r="K7" s="13">
-        <v>42.395871532762023</v>
+        <v>101.80778651852202</v>
       </c>
       <c r="L7" s="13">
-        <v>151.46236970288106</v>
+        <v>210.87428468864107</v>
       </c>
       <c r="M7" s="13">
-        <v>204.64930554221775</v>
+        <v>264.06122052797775</v>
       </c>
       <c r="N7" s="13">
         <v>46.985375113463832</v>
       </c>
       <c r="O7" s="13">
         <v>86.680518087255948</v>
       </c>
       <c r="P7" s="13">
         <v>88.680644105165271</v>
       </c>
       <c r="Q7" s="13">
         <v>98.145093942977439</v>
       </c>
       <c r="R7" s="13">
         <v>73.783990397659025</v>
       </c>
       <c r="S7" s="15">
         <v>65.378149437306121</v>
       </c>
       <c r="T7" s="15">
         <v>61.663716887221312</v>
       </c>
       <c r="U7" s="13">
         <v>47.564680379196382</v>
       </c>
       <c r="V7" s="13">
         <v>82.465343289778048</v>
       </c>
       <c r="W7" s="13">
         <v>60.634914130058519</v>
       </c>
       <c r="X7" s="13">
         <v>268.48555733475644</v>
       </c>
       <c r="Y7" s="13">
         <v>375.36844788416147</v>
       </c>
       <c r="Z7" s="13">
-        <v>134.60993874737673</v>
+        <v>29.240372259420809</v>
       </c>
       <c r="AA7" s="13">
-        <v>190.81266173827166</v>
+        <v>46.049625969858141</v>
       </c>
       <c r="AB7" s="13">
-        <v>139.74751945981382</v>
+        <v>30.720027537119918</v>
       </c>
       <c r="AC7" s="13">
-        <v>51.988026461163756</v>
+        <v>27.549558214543033</v>
       </c>
       <c r="AD7" s="13">
-        <v>60.748974831555543</v>
+        <v>30.023630286772843</v>
       </c>
       <c r="AE7" s="13">
-        <v>70.080438393682599</v>
+        <v>30.712991839048996</v>
       </c>
       <c r="AF7" s="15">
-        <v>56.864917051509764</v>
+        <v>32.581238266442583</v>
       </c>
       <c r="AG7" s="15">
-        <v>60.614355011514107</v>
+        <v>39.089173441014381</v>
       </c>
       <c r="AH7" s="13">
-        <v>112.01702887231448</v>
+        <v>98.377889672286599</v>
       </c>
       <c r="AI7" s="13">
-        <v>70.809116233691057</v>
+        <v>42.677992107661026</v>
       </c>
       <c r="AJ7" s="13">
-        <v>99.33401161418783</v>
+        <v>199.10503432954056</v>
       </c>
       <c r="AK7" s="13">
-        <v>148.84531085356014</v>
+        <v>319.25982135910317</v>
       </c>
       <c r="AL7" s="13">
-        <v>13.906737031920622</v>
+        <v>15.336570365253955</v>
       </c>
       <c r="AM7" s="13">
-        <v>34.940994178438579</v>
+        <v>36.370827511771914</v>
       </c>
       <c r="AN7" s="13">
-        <v>15.309471756108861</v>
+        <v>16.739305089442194</v>
       </c>
       <c r="AO7" s="13">
-        <v>11.189981823363571</v>
+        <v>12.619815156696903</v>
       </c>
       <c r="AP7" s="13">
-        <v>12.840804099860787</v>
+        <v>14.270637433194119</v>
       </c>
       <c r="AQ7" s="13">
-        <v>10.696895363561147</v>
-[...5 lines deleted...]
-        <v>19.98601643801333</v>
+        <v>12.12672869689448</v>
+      </c>
+      <c r="AR7" s="15">
+        <v>17.243501047049349</v>
+      </c>
+      <c r="AS7" s="15">
+        <v>21.415849771346664</v>
       </c>
       <c r="AT7" s="13">
-        <v>102.06090377996559</v>
+        <v>103.49073711329892</v>
       </c>
       <c r="AU7" s="13">
-        <v>34.184275786789357</v>
+        <v>35.614109120122691</v>
       </c>
       <c r="AV7" s="13">
-        <v>185.38330223356817</v>
+        <v>186.81313556690151</v>
       </c>
       <c r="AW7" s="13">
-        <v>298.07193865117711</v>
+        <v>299.50177198451041</v>
       </c>
       <c r="AX7" s="13">
-        <v>41.395483420840634</v>
+        <v>16.777329145902311</v>
       </c>
       <c r="AY7" s="13">
-        <v>62.002673772147354</v>
+        <v>40.94747107107122</v>
       </c>
       <c r="AZ7" s="13">
-        <v>44.428081404404267</v>
+        <v>20.739956727733972</v>
       </c>
       <c r="BA7" s="13">
-        <v>52.130737049686772</v>
+        <v>13.473324208054017</v>
       </c>
       <c r="BB7" s="13">
-        <v>14.38774605966579</v>
+        <v>16.08860142883599</v>
       </c>
       <c r="BC7" s="13">
-        <v>11.644756383398496</v>
+        <v>13.61759980193299</v>
       </c>
       <c r="BD7" s="15">
-        <v>21.021411615508828</v>
+        <v>18.65559237912111</v>
       </c>
       <c r="BE7" s="15">
-        <v>30.100906294048592</v>
+        <v>26.365580668034248</v>
       </c>
       <c r="BF7" s="13">
-        <v>36.181822612276875</v>
+        <v>25.588578294428419</v>
       </c>
       <c r="BG7" s="13">
-        <v>28.618520515741807</v>
+        <v>28.489683292867948</v>
       </c>
       <c r="BH7" s="13">
-        <v>265.32547528452073</v>
+        <v>261.66217718725318</v>
       </c>
       <c r="BI7" s="13">
-        <v>522.81014410240675</v>
+        <v>499.16722311747282</v>
       </c>
       <c r="BJ7" s="13">
-        <v>468.64687225428759</v>
+        <v>8.7787165318460527</v>
       </c>
       <c r="BK7" s="13">
-        <v>-12.658040374213675</v>
+        <v>30.874583107176559</v>
       </c>
       <c r="BL7" s="13">
-        <v>16.072432309906691</v>
+        <v>18.257565556267949</v>
       </c>
       <c r="BM7" s="13">
-        <v>7.3</v>
+        <v>7.9478974098321107</v>
       </c>
       <c r="BN7" s="13">
-        <v>6.4294989084608449</v>
+        <v>3.0963884231333374</v>
       </c>
       <c r="BO7" s="13">
-        <v>6.4660432240570351</v>
+        <v>5.4101228072845</v>
       </c>
       <c r="BP7" s="15">
-        <v>-13.909261778910516</v>
+        <v>12.315158707603649</v>
       </c>
       <c r="BQ7" s="15">
-        <v>-7.2231170479275253</v>
+        <v>19.516495371131544</v>
       </c>
       <c r="BR7" s="13">
-        <v>24.911324790300373</v>
+        <v>75.444069911244384</v>
       </c>
       <c r="BS7" s="13">
-        <v>-8.7679688617677858</v>
+        <v>24.937698708095446</v>
       </c>
       <c r="BT7" s="13">
-        <v>290.61367276141721</v>
+        <v>259.08627026559088</v>
       </c>
       <c r="BU7" s="13">
-        <v>420.2010952830089</v>
-[...2 lines deleted...]
-        <v>35.54895990283989</v>
+        <v>309.22323239518391</v>
+      </c>
+      <c r="BV7" s="16">
+        <v>18.901547219980642</v>
       </c>
       <c r="BW7" s="13">
-        <v>53.853352825200929</v>
+        <v>44.207801036926064</v>
       </c>
       <c r="BX7" s="13">
-        <v>41.070749366787823</v>
+        <v>30.438350935014885</v>
       </c>
       <c r="BY7" s="13">
-        <v>19.585033281727803</v>
+        <v>19.00975047897192</v>
       </c>
       <c r="BZ7" s="13">
-        <v>14.269356676883476</v>
+        <v>12.880525185577895</v>
       </c>
       <c r="CA7" s="13">
-        <v>16.045300907185617</v>
+        <v>12.282146833936057</v>
       </c>
       <c r="CB7" s="15">
-        <v>20.525654296865294</v>
+        <v>20.374837512550432</v>
       </c>
       <c r="CC7" s="15">
-        <v>28.332763981778882</v>
+        <v>34.065373242570253</v>
       </c>
       <c r="CD7" s="13">
-        <v>95.866553500744104</v>
+        <v>105.49972923387945</v>
       </c>
       <c r="CE7" s="13">
-        <v>33.988080068542459</v>
+        <v>36.367775745856243</v>
       </c>
       <c r="CF7" s="13">
-        <v>361.79997542837611</v>
+        <v>296.85869987262515</v>
       </c>
       <c r="CG7" s="13">
-        <v>340.57776714382402</v>
-[...2 lines deleted...]
-        <v>15.230145755165404</v>
+        <v>308.67198164444744</v>
+      </c>
+      <c r="CH7" s="16">
+        <v>62.948955362494374</v>
       </c>
       <c r="CI7" s="13">
-        <v>65.669098027071129</v>
+        <v>71.805394007759062</v>
       </c>
       <c r="CJ7" s="13">
-        <v>39.645708705139981</v>
+        <v>58.846468738760734</v>
       </c>
       <c r="CK7" s="13">
-        <v>34.702121408015145</v>
+        <v>88.726653244345911</v>
       </c>
       <c r="CL7" s="13">
-        <v>18.538714302240312</v>
+        <v>53.457122570179607</v>
       </c>
       <c r="CM7" s="13">
-        <v>32.783229798358889</v>
+        <v>103.37573526386454</v>
       </c>
       <c r="CN7" s="15">
-        <v>23.597345357711781</v>
+        <v>72.779068447271229</v>
       </c>
       <c r="CO7" s="15">
-        <v>28.562132275953925</v>
+        <v>68.573901233344387</v>
       </c>
       <c r="CP7" s="13">
-        <v>89.007928303705114</v>
+        <v>147.9814441708715</v>
       </c>
       <c r="CQ7" s="13">
-        <v>32.147482452260974</v>
+        <v>119.60312726362231</v>
       </c>
       <c r="CR7" s="13">
-        <v>396.45677408941498</v>
+        <v>111.23166409490931</v>
       </c>
       <c r="CS7" s="13">
-        <v>393.93138724728033</v>
-[...1 lines deleted...]
-      <c r="CT7" s="17">
+        <v>185.69563117568708</v>
+      </c>
+      <c r="CT7" s="16">
         <v>20.121527710073558</v>
       </c>
       <c r="CU7" s="13">
         <v>76.029032824345038</v>
       </c>
       <c r="CV7" s="13">
         <v>48.295837051627608</v>
       </c>
       <c r="CW7" s="13">
         <v>89.166011242677214</v>
       </c>
       <c r="CX7" s="13">
         <v>36.834958743054557</v>
       </c>
       <c r="CY7" s="13">
         <v>32.860289534486235</v>
       </c>
       <c r="CZ7" s="15"/>
       <c r="DA7" s="15"/>
       <c r="DB7" s="13"/>
       <c r="DC7" s="13"/>
       <c r="DD7" s="13"/>
       <c r="DE7" s="13"/>
     </row>
     <row r="8" spans="1:109">
-      <c r="A8" s="19" t="s">
-        <v>22</v>
+      <c r="A8" s="18" t="s">
+        <v>19</v>
       </c>
       <c r="B8" s="13">
         <v>14.031453058197364</v>
       </c>
       <c r="C8" s="13">
         <v>25.775866392598239</v>
       </c>
       <c r="D8" s="13">
         <v>14.795211816363942</v>
       </c>
       <c r="E8" s="13">
         <v>40.958026187884393</v>
       </c>
       <c r="F8" s="13">
         <v>31.419081024938283</v>
       </c>
       <c r="G8" s="15">
         <v>25.599709140358016</v>
       </c>
       <c r="H8" s="15">
         <v>25.961981852727245</v>
       </c>
       <c r="I8" s="13">
         <v>23.848549835790166</v>
       </c>
       <c r="J8" s="13">
-        <v>21.967632759649135</v>
+        <v>73.821952216577756</v>
       </c>
       <c r="K8" s="13">
         <v>48.841360869167396</v>
       </c>
       <c r="L8" s="13">
         <v>80.60181970119956</v>
       </c>
       <c r="M8" s="13">
         <v>151.21723993113707</v>
       </c>
       <c r="N8" s="13">
         <v>14.97555999095445</v>
       </c>
       <c r="O8" s="13">
         <v>36.322211210482223</v>
       </c>
       <c r="P8" s="13">
         <v>22.238715167501251</v>
       </c>
       <c r="Q8" s="13">
         <v>52.496195384430379</v>
       </c>
       <c r="R8" s="13">
         <v>44.061082329498831</v>
       </c>
       <c r="S8" s="15">
         <v>32.91704524111114</v>
       </c>
       <c r="T8" s="15">
         <v>29.510655753080233</v>
       </c>
       <c r="U8" s="13">
         <v>27.491171776382075</v>
       </c>
       <c r="V8" s="13">
         <v>73.220266104731294</v>
       </c>
       <c r="W8" s="13">
         <v>41.142907509520121</v>
       </c>
       <c r="X8" s="13">
         <v>124.770592201466</v>
       </c>
       <c r="Y8" s="13">
         <v>204.40392159853391</v>
       </c>
       <c r="Z8" s="13">
-        <v>28.442031766750315</v>
+        <v>13.864221001382834</v>
       </c>
       <c r="AA8" s="13">
-        <v>48.357873903200272</v>
+        <v>30.158737639648791</v>
       </c>
       <c r="AB8" s="13">
-        <v>30.824304857486638</v>
+        <v>17.328605704825709</v>
       </c>
       <c r="AC8" s="13">
-        <v>62.221386459153202</v>
+        <v>55.775138799938134</v>
       </c>
       <c r="AD8" s="13">
-        <v>41.477342314753074</v>
+        <v>38.726016564828868</v>
       </c>
       <c r="AE8" s="13">
-        <v>33.945516300684659</v>
+        <v>29.902697424308979</v>
       </c>
       <c r="AF8" s="15">
-        <v>49.347281116758083</v>
+        <v>48.009519940460819</v>
       </c>
       <c r="AG8" s="15">
-        <v>32.534383545021953</v>
+        <v>29.70590240530629</v>
       </c>
       <c r="AH8" s="13">
-        <v>118.16673167424294</v>
+        <v>136.56370947773041</v>
       </c>
       <c r="AI8" s="13">
-        <v>44.495274326091376</v>
+        <v>61.692053655409197</v>
       </c>
       <c r="AJ8" s="13">
-        <v>96.7429475167269</v>
+        <v>96.206135337925772</v>
       </c>
       <c r="AK8" s="13">
-        <v>193.53435882781224</v>
+        <v>196.15247988558235</v>
       </c>
       <c r="AL8" s="13">
-        <v>17.718448714910664</v>
+        <v>18.014957048243996</v>
       </c>
       <c r="AM8" s="13">
-        <v>37.280293444733708</v>
+        <v>37.576801778067043</v>
       </c>
       <c r="AN8" s="13">
-        <v>20.694500263096856</v>
+        <v>20.991008596430188</v>
       </c>
       <c r="AO8" s="13">
-        <v>43.981073180489275</v>
+        <v>44.277581513822611</v>
       </c>
       <c r="AP8" s="13">
-        <v>35.527993510413566</v>
+        <v>35.824501843746901</v>
       </c>
       <c r="AQ8" s="13">
-        <v>22.761281138582749</v>
-[...5 lines deleted...]
-        <v>21.553371010338843</v>
+        <v>23.057789471916081</v>
+      </c>
+      <c r="AR8" s="15">
+        <v>24.008324575426165</v>
+      </c>
+      <c r="AS8" s="15">
+        <v>21.849879343672175</v>
       </c>
       <c r="AT8" s="13">
-        <v>127.65970058601758</v>
+        <v>127.95620891935091</v>
       </c>
       <c r="AU8" s="13">
-        <v>63.395208364639331</v>
+        <v>63.691716697972666</v>
       </c>
       <c r="AV8" s="13">
-        <v>86.676168637296442</v>
+        <v>86.972676970629777</v>
       </c>
       <c r="AW8" s="13">
-        <v>176.89562797506721</v>
+        <v>177.19213630840053</v>
       </c>
       <c r="AX8" s="13">
-        <v>20.174388811901018</v>
+        <v>21.748453436364837</v>
       </c>
       <c r="AY8" s="13">
-        <v>60.866754710476471</v>
+        <v>61.375651146051929</v>
       </c>
       <c r="AZ8" s="13">
-        <v>47.131930587520245</v>
+        <v>42.124674991058775</v>
       </c>
       <c r="BA8" s="13">
-        <v>64.30951918182447</v>
+        <v>74.054868937175627</v>
       </c>
       <c r="BB8" s="13">
-        <v>31.925187339798182</v>
+        <v>36.729177840254884</v>
       </c>
       <c r="BC8" s="13">
-        <v>33.153352499213312</v>
+        <v>35.7918119898982</v>
       </c>
       <c r="BD8" s="15">
-        <v>36.046891914700439</v>
+        <v>42.903090598075003</v>
       </c>
       <c r="BE8" s="15">
-        <v>30.140968784719323</v>
+        <v>33.514333079782745</v>
       </c>
       <c r="BF8" s="13">
-        <v>198.06932816311956</v>
+        <v>219.00992837254125</v>
       </c>
       <c r="BG8" s="13">
-        <v>66.055777014107846</v>
+        <v>62.432185460541028</v>
       </c>
       <c r="BH8" s="13">
-        <v>123.32065766253483</v>
+        <v>128.97851371968341</v>
       </c>
       <c r="BI8" s="13">
-        <v>233.55054258977458</v>
+        <v>212.87147528059577</v>
       </c>
       <c r="BJ8" s="13">
-        <v>22.276956251959081</v>
+        <v>25.343968869003401</v>
       </c>
       <c r="BK8" s="13">
-        <v>54.848050048615669</v>
+        <v>56.443173055565929</v>
       </c>
       <c r="BL8" s="13">
-        <v>28.962150571065827</v>
+        <v>37.502526490830178</v>
       </c>
       <c r="BM8" s="13">
-        <v>66.599999999999994</v>
+        <v>86.289599616751062</v>
       </c>
       <c r="BN8" s="13">
-        <v>42.058283789184649</v>
+        <v>59.372878984574797</v>
       </c>
       <c r="BO8" s="13">
-        <v>34.502710553592706</v>
+        <v>42.344830842952305</v>
       </c>
       <c r="BP8" s="15">
-        <v>44.870369816466486</v>
+        <v>49.636365403518575</v>
       </c>
       <c r="BQ8" s="15">
-        <v>26.484609960352977</v>
+        <v>42.045028419099509</v>
       </c>
       <c r="BR8" s="13">
-        <v>171.80452270356099</v>
+        <v>227.7872079241094</v>
       </c>
       <c r="BS8" s="13">
-        <v>85.598506942908855</v>
+        <v>92.160093690244679</v>
       </c>
       <c r="BT8" s="13">
-        <v>200.46638065592251</v>
+        <v>172.77775683700492</v>
       </c>
       <c r="BU8" s="13">
-        <v>323.33201856851633</v>
-[...2 lines deleted...]
-        <v>24.786160678529139</v>
+        <v>243.82494270687394</v>
+      </c>
+      <c r="BV8" s="16">
+        <v>27.08742900053911</v>
       </c>
       <c r="BW8" s="13">
-        <v>56.831442593605097</v>
+        <v>66.098117306873675</v>
       </c>
       <c r="BX8" s="13">
-        <v>46.014837898049478</v>
+        <v>47.206797439192492</v>
       </c>
       <c r="BY8" s="13">
-        <v>82.564275383095492</v>
+        <v>76.281735205027786</v>
       </c>
       <c r="BZ8" s="13">
-        <v>55.968024431427033</v>
+        <v>65.986077523324923</v>
       </c>
       <c r="CA8" s="13">
-        <v>42.828573865211084</v>
+        <v>47.684274733494341</v>
       </c>
       <c r="CB8" s="15">
-        <v>52.672078194657786</v>
+        <v>52.326067117796121</v>
       </c>
       <c r="CC8" s="15">
-        <v>44.611855410540059</v>
+        <v>55.023382996972323</v>
       </c>
       <c r="CD8" s="13">
-        <v>216.76080441830021</v>
+        <v>232.61275640631777</v>
       </c>
       <c r="CE8" s="13">
-        <v>90.566580170929527</v>
+        <v>89.486934034684381</v>
       </c>
       <c r="CF8" s="13">
-        <v>251.44192432256986</v>
+        <v>217.46118733375764</v>
       </c>
       <c r="CG8" s="13">
-        <v>308.17402504038171</v>
-[...2 lines deleted...]
-        <v>23.643477457002327</v>
+        <v>269.67866090804284</v>
+      </c>
+      <c r="CH8" s="16">
+        <v>48.952365804111729</v>
       </c>
       <c r="CI8" s="13">
-        <v>75.793015469662393</v>
+        <v>85.700064394494333</v>
       </c>
       <c r="CJ8" s="13">
-        <v>58.98753980009333</v>
+        <v>39.349340324408381</v>
       </c>
       <c r="CK8" s="13">
-        <v>160.3105860619622</v>
+        <v>60.101460876648851</v>
       </c>
       <c r="CL8" s="13">
-        <v>60.098357406281956</v>
+        <v>43.637872215574966</v>
       </c>
       <c r="CM8" s="13">
-        <v>39.873241872792995</v>
+        <v>110.30701348316752</v>
       </c>
       <c r="CN8" s="15">
-        <v>62.812742911988906</v>
+        <v>59.953422872431865</v>
       </c>
       <c r="CO8" s="15">
-        <v>46.537073703560559</v>
+        <v>54.569512484259221</v>
       </c>
       <c r="CP8" s="13">
-        <v>223.0531608779489</v>
+        <v>345.48493011297813</v>
       </c>
       <c r="CQ8" s="13">
-        <v>81.652985980224457</v>
+        <v>128.3082120162274</v>
       </c>
       <c r="CR8" s="13">
-        <v>245.19104633262603</v>
+        <v>123.30332853141691</v>
       </c>
       <c r="CS8" s="13">
-        <v>391.53163474254535</v>
-[...1 lines deleted...]
-      <c r="CT8" s="17">
+        <v>202.54218226260531</v>
+      </c>
+      <c r="CT8" s="16">
         <v>25.141406809066481</v>
       </c>
       <c r="CU8" s="13">
         <v>74.824419609872194</v>
       </c>
       <c r="CV8" s="13">
         <v>54.73034594810678</v>
       </c>
       <c r="CW8" s="13">
         <v>196.38770339050822</v>
       </c>
       <c r="CX8" s="13">
         <v>64.014239145416553</v>
       </c>
       <c r="CY8" s="13">
         <v>98.314330572040888</v>
       </c>
       <c r="CZ8" s="15"/>
       <c r="DA8" s="15"/>
       <c r="DB8" s="13"/>
       <c r="DC8" s="13"/>
       <c r="DD8" s="13"/>
       <c r="DE8" s="13"/>
     </row>
     <row r="9" spans="1:109">
-      <c r="A9" s="19" t="s">
-        <v>23</v>
+      <c r="A9" s="18" t="s">
+        <v>20</v>
       </c>
       <c r="B9" s="13">
-        <v>142.59386375063315</v>
+        <v>142.72059917063314</v>
       </c>
       <c r="C9" s="12">
-        <v>190.8895100563698</v>
+        <v>191.01624547636979</v>
       </c>
       <c r="D9" s="13">
-        <v>62.807781940490095</v>
+        <v>62.934517360490098</v>
       </c>
       <c r="E9" s="13">
-        <v>129.61140712819511</v>
+        <v>129.7381425481951</v>
       </c>
       <c r="F9" s="13">
-        <v>154.11436443822927</v>
+        <v>154.24109985822926</v>
       </c>
       <c r="G9" s="13">
-        <v>366.14782695071131</v>
+        <v>366.27456237071129</v>
       </c>
       <c r="H9" s="13">
-        <v>271.07141661309265</v>
+        <v>271.19815203309264</v>
       </c>
       <c r="I9" s="13">
-        <v>261.49470859869467</v>
+        <v>261.62144401869466</v>
       </c>
       <c r="J9" s="13">
-        <v>190.5331802771542</v>
+        <v>587.3638436473035</v>
       </c>
       <c r="K9" s="13">
-        <v>364.82562551517276</v>
+        <v>364.95236093517275</v>
       </c>
       <c r="L9" s="13">
-        <v>227.56119425884515</v>
+        <v>227.68792967884514</v>
       </c>
       <c r="M9" s="13">
-        <v>333.12247875372941</v>
+        <v>333.2492141737294</v>
       </c>
       <c r="N9" s="13">
         <v>146.56707552981115</v>
       </c>
       <c r="O9" s="12">
         <v>237.42211966567342</v>
       </c>
       <c r="P9" s="13">
         <v>77.207456303959091</v>
       </c>
       <c r="Q9" s="13">
         <v>142.26440324099752</v>
       </c>
       <c r="R9" s="13">
         <v>198.94350754409629</v>
       </c>
       <c r="S9" s="13">
         <v>527.54998905095238</v>
       </c>
       <c r="T9" s="13">
         <v>316.75849915264507</v>
       </c>
       <c r="U9" s="13">
         <v>284.52460144400686</v>
       </c>
       <c r="V9" s="13">
         <v>718.30103797678248</v>
       </c>
       <c r="W9" s="13">
         <v>415.75480919694382</v>
       </c>
       <c r="X9" s="13">
         <v>287.66526296926804</v>
       </c>
       <c r="Y9" s="13">
         <v>423.40329773222805</v>
       </c>
       <c r="Z9" s="13">
-        <v>175.83944979584982</v>
+        <v>166.18783953745032</v>
       </c>
       <c r="AA9" s="13">
-        <v>217.72328922005812</v>
+        <v>211.69763131733055</v>
       </c>
       <c r="AB9" s="13">
-        <v>91.628708795292582</v>
+        <v>85.576146523300309</v>
       </c>
       <c r="AC9" s="13">
-        <v>171.6515391815025</v>
+        <v>158.71098214203042</v>
       </c>
       <c r="AD9" s="13">
-        <v>176.84717085567809</v>
+        <v>183.4642476868429</v>
       </c>
       <c r="AE9" s="13">
-        <v>433.60153958794905</v>
+        <v>452.92252429959825</v>
       </c>
       <c r="AF9" s="15">
-        <v>322.93633333539236</v>
+        <v>321.99556569575464</v>
       </c>
       <c r="AG9" s="15">
-        <v>310.77658188623616</v>
+        <v>304.11056094611689</v>
       </c>
       <c r="AH9" s="13">
-        <v>705.99715989706306</v>
+        <v>720.86085567555904</v>
       </c>
       <c r="AI9" s="13">
-        <v>421.254018810052</v>
+        <v>422.79061037251171</v>
       </c>
       <c r="AJ9" s="13">
-        <v>278.89740711970052</v>
+        <v>279.19827727278062</v>
       </c>
       <c r="AK9" s="13">
-        <v>432.05184388706908</v>
+        <v>435.4222610005915</v>
       </c>
       <c r="AL9" s="13">
-        <v>135.74506882640486</v>
+        <v>135.92623549307152</v>
       </c>
       <c r="AM9" s="13">
-        <v>171.36276551129333</v>
+        <v>171.54393217795999</v>
       </c>
       <c r="AN9" s="13">
-        <v>68.419509031804722</v>
+        <v>68.600675698471392</v>
       </c>
       <c r="AO9" s="13">
-        <v>126.05646529092152</v>
+        <v>126.23763195758819</v>
       </c>
       <c r="AP9" s="13">
-        <v>149.73484469777344</v>
+        <v>149.9160113644401</v>
       </c>
       <c r="AQ9" s="13">
-        <v>392.66026180516678</v>
-[...5 lines deleted...]
-        <v>199.37071853961865</v>
+        <v>392.84142847183347</v>
+      </c>
+      <c r="AR9" s="15">
+        <v>220.21904794089875</v>
+      </c>
+      <c r="AS9" s="15">
+        <v>199.55188520628531</v>
       </c>
       <c r="AT9" s="13">
-        <v>539.33021231625162</v>
+        <v>539.51137898291825</v>
       </c>
       <c r="AU9" s="13">
-        <v>315.39814731086005</v>
+        <v>315.57931397752674</v>
       </c>
       <c r="AV9" s="13">
-        <v>221.93403726339574</v>
+        <v>222.11520393006239</v>
       </c>
       <c r="AW9" s="13">
-        <v>337.94770427222056</v>
+        <v>338.12887093888725</v>
       </c>
       <c r="AX9" s="13">
-        <v>195.17758809977229</v>
+        <v>216.08390776625396</v>
       </c>
       <c r="AY9" s="13">
-        <v>251.20396554751653</v>
+        <v>279.79708081458716</v>
       </c>
       <c r="AZ9" s="13">
-        <v>102.25377847100528</v>
+        <v>103.83061109064576</v>
       </c>
       <c r="BA9" s="13">
-        <v>161.93387820648115</v>
+        <v>192.08748646043699</v>
       </c>
       <c r="BB9" s="13">
-        <v>149.09441225912221</v>
+        <v>170.43169876291111</v>
       </c>
       <c r="BC9" s="13">
-        <v>619.14524522511886</v>
+        <v>655.12135684982547</v>
       </c>
       <c r="BD9" s="15">
-        <v>248.30614358655808</v>
+        <v>310.01436391462221</v>
       </c>
       <c r="BE9" s="15">
-        <v>242.14103340637175</v>
+        <v>281.03808791355419</v>
       </c>
       <c r="BF9" s="13">
-        <v>892.94553407237106</v>
+        <v>961.84500641700492</v>
       </c>
       <c r="BG9" s="13">
-        <v>466.49888457428409</v>
+        <v>470.49338991211329</v>
       </c>
       <c r="BH9" s="13">
-        <v>384.42795499546145</v>
+        <v>363.22533356183192</v>
       </c>
       <c r="BI9" s="13">
-        <v>591.55854372089527</v>
+        <v>516.60696883766184</v>
       </c>
       <c r="BJ9" s="13">
-        <v>217.53071548349249</v>
+        <v>203.86946540127025</v>
       </c>
       <c r="BK9" s="13">
-        <v>305.34897245336066</v>
+        <v>296.9806377294791</v>
       </c>
       <c r="BL9" s="13">
-        <v>102.35732527193447</v>
+        <v>99.632976779420929</v>
       </c>
       <c r="BM9" s="13">
-        <v>183.5</v>
+        <v>203.06083578040236</v>
       </c>
       <c r="BN9" s="13">
-        <v>165.52758415053987</v>
+        <v>172.28438155003977</v>
       </c>
       <c r="BO9" s="13">
-        <v>643.46341692808005</v>
+        <v>633.34783380747456</v>
       </c>
       <c r="BP9" s="15">
-        <v>323.5252922649093</v>
+        <v>312.6353434177675</v>
       </c>
       <c r="BQ9" s="15">
-        <v>220.09715386856061</v>
+        <v>290.73533013469978</v>
       </c>
       <c r="BR9" s="13">
-        <v>831.14152042669207</v>
+        <v>886.97155923425271</v>
       </c>
       <c r="BS9" s="13">
-        <v>488.09682583321808</v>
+        <v>481.18768572936705</v>
       </c>
       <c r="BT9" s="13">
-        <v>410.16671190352696</v>
+        <v>361.22774384911008</v>
       </c>
       <c r="BU9" s="13">
-        <v>661.05547120135338</v>
-[...2 lines deleted...]
-        <v>182.48668731073653</v>
+        <v>600.66393767150475</v>
+      </c>
+      <c r="BV9" s="16">
+        <v>219.46558318028573</v>
       </c>
       <c r="BW9" s="13">
-        <v>284.71593958775321</v>
+        <v>326.48168678115121</v>
       </c>
       <c r="BX9" s="13">
-        <v>97.270709695295665</v>
+        <v>104.8162112216102</v>
       </c>
       <c r="BY9" s="13">
-        <v>236.12041463744896</v>
+        <v>214.25293841022429</v>
       </c>
       <c r="BZ9" s="13">
-        <v>160.52659721709284</v>
+        <v>187.14903733431672</v>
       </c>
       <c r="CA9" s="13">
-        <v>615.17623967282782</v>
+        <v>683.82196602571582</v>
       </c>
       <c r="CB9" s="15">
-        <v>336.45735692472658</v>
+        <v>344.78043339332407</v>
       </c>
       <c r="CC9" s="15">
-        <v>292.16086412526681</v>
+        <v>336.13886115799431</v>
       </c>
       <c r="CD9" s="13">
-        <v>1079.2287551889922</v>
+        <v>1033.7770432931104</v>
       </c>
       <c r="CE9" s="13">
-        <v>579.80738398538824</v>
+        <v>501.92408054502869</v>
       </c>
       <c r="CF9" s="13">
-        <v>450.08113292402345</v>
+        <v>396.48709752893069</v>
       </c>
       <c r="CG9" s="13">
-        <v>760.68986931628478</v>
-[...2 lines deleted...]
-        <v>186.43406813275021</v>
+        <v>660.67582014621314</v>
+      </c>
+      <c r="CH9" s="16">
+        <v>257.28478518572496</v>
       </c>
       <c r="CI9" s="13">
-        <v>393.76292040797421</v>
+        <v>477.74846342861537</v>
       </c>
       <c r="CJ9" s="13">
-        <v>139.1527960622474</v>
+        <v>213.45345637939218</v>
       </c>
       <c r="CK9" s="13">
-        <v>363.2210037897957</v>
+        <v>376.37738284074317</v>
       </c>
       <c r="CL9" s="13">
-        <v>222.31357099090192</v>
+        <v>229.67416483881505</v>
       </c>
       <c r="CM9" s="13">
-        <v>628.76962496242197</v>
+        <v>595.7842517036238</v>
       </c>
       <c r="CN9" s="15">
-        <v>379.65801815887602</v>
+        <v>360.22745589903121</v>
       </c>
       <c r="CO9" s="15">
-        <v>325.38801993966035</v>
+        <v>331.79814891692149</v>
       </c>
       <c r="CP9" s="13">
-        <v>939.28648262010017</v>
+        <v>949.21714923039997</v>
       </c>
       <c r="CQ9" s="13">
-        <v>510.29685243503081</v>
+        <v>569.41596773291099</v>
       </c>
       <c r="CR9" s="13">
-        <v>568.38076913215491</v>
+        <v>644.79770974149994</v>
       </c>
       <c r="CS9" s="13">
-        <v>801.72729081324917</v>
-[...1 lines deleted...]
-      <c r="CT9" s="17">
+        <v>1103.0687618526247</v>
+      </c>
+      <c r="CT9" s="16">
         <v>197.38341354522197</v>
       </c>
       <c r="CU9" s="13">
         <v>376.71240361700751</v>
       </c>
       <c r="CV9" s="13">
         <v>132.08686114819361</v>
       </c>
       <c r="CW9" s="13">
         <v>367.89352648901439</v>
       </c>
       <c r="CX9" s="13">
         <v>186.09040255923071</v>
       </c>
       <c r="CY9" s="13">
         <v>900.19634769028346</v>
       </c>
       <c r="CZ9" s="15"/>
       <c r="DA9" s="15"/>
       <c r="DB9" s="13"/>
       <c r="DC9" s="13"/>
       <c r="DD9" s="13"/>
       <c r="DE9" s="13"/>
     </row>
     <row r="10" spans="1:109">
-      <c r="A10" s="19" t="s">
-[...38 lines deleted...]
-      <c r="N10" s="20">
+      <c r="A10" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="19">
+        <v>111.55604660508584</v>
+      </c>
+      <c r="C10" s="19">
+        <v>124.65827120643573</v>
+      </c>
+      <c r="D10" s="19">
+        <v>59.095647781310646</v>
+      </c>
+      <c r="E10" s="19">
+        <v>99.173454537909521</v>
+      </c>
+      <c r="F10" s="19">
+        <v>120.1129177465123</v>
+      </c>
+      <c r="G10" s="19">
+        <v>131.67852371154763</v>
+      </c>
+      <c r="H10" s="19">
+        <v>178.29303766814991</v>
+      </c>
+      <c r="I10" s="19">
+        <v>162.1887415920944</v>
+      </c>
+      <c r="J10" s="19">
+        <v>1017.6299717824687</v>
+      </c>
+      <c r="K10" s="19">
+        <v>294.78134350192687</v>
+      </c>
+      <c r="L10" s="19">
+        <v>169.72917840304814</v>
+      </c>
+      <c r="M10" s="19">
+        <v>251.77480469117143</v>
+      </c>
+      <c r="N10" s="19">
         <v>114.25339050232134</v>
       </c>
-      <c r="O10" s="20">
+      <c r="O10" s="19">
         <v>177.89831925102118</v>
       </c>
-      <c r="P10" s="20">
+      <c r="P10" s="19">
         <v>70.120730581642292</v>
       </c>
-      <c r="Q10" s="20">
+      <c r="Q10" s="19">
         <v>110.84625463598933</v>
       </c>
-      <c r="R10" s="20">
+      <c r="R10" s="19">
         <v>150.49483761536644</v>
       </c>
-      <c r="S10" s="20">
+      <c r="S10" s="19">
         <v>213.6127470213755</v>
       </c>
-      <c r="T10" s="20">
+      <c r="T10" s="19">
         <v>212.16015938416197</v>
       </c>
-      <c r="U10" s="20">
+      <c r="U10" s="19">
         <v>176.66904253090686</v>
       </c>
-      <c r="V10" s="20">
+      <c r="V10" s="19">
         <v>818.17500046452312</v>
       </c>
-      <c r="W10" s="20">
+      <c r="W10" s="19">
         <v>291.71215362601504</v>
       </c>
-      <c r="X10" s="20">
+      <c r="X10" s="19">
         <v>289.4167920141083</v>
       </c>
-      <c r="Y10" s="20">
+      <c r="Y10" s="19">
         <v>341.33258351157707</v>
       </c>
-      <c r="Z10" s="20">
-[...84 lines deleted...]
-        <v>133.96092419414848</v>
+      <c r="Z10" s="19">
+        <v>134.51266348942943</v>
+      </c>
+      <c r="AA10" s="19">
+        <v>145.11579374539406</v>
+      </c>
+      <c r="AB10" s="19">
+        <v>67.192918981751376</v>
+      </c>
+      <c r="AC10" s="19">
+        <v>121.47203669273428</v>
+      </c>
+      <c r="AD10" s="19">
+        <v>144.30559757021939</v>
+      </c>
+      <c r="AE10" s="19">
+        <v>159.4163648314923</v>
+      </c>
+      <c r="AF10" s="19">
+        <v>214.29629614564621</v>
+      </c>
+      <c r="AG10" s="19">
+        <v>187.15557311678839</v>
+      </c>
+      <c r="AH10" s="19">
+        <v>1185.4985802180056</v>
+      </c>
+      <c r="AI10" s="19">
+        <v>388.87756317610109</v>
+      </c>
+      <c r="AJ10" s="19">
+        <v>196.31612223444662</v>
+      </c>
+      <c r="AK10" s="19">
+        <v>288.41185556876434</v>
+      </c>
+      <c r="AL10" s="19">
+        <v>202.03644991260123</v>
+      </c>
+      <c r="AM10" s="19">
+        <v>237.00631593052071</v>
+      </c>
+      <c r="AN10" s="19">
+        <v>100.99239713783209</v>
+      </c>
+      <c r="AO10" s="19">
+        <v>275.6788070067177</v>
+      </c>
+      <c r="AP10" s="19">
+        <v>311.95387345976792</v>
+      </c>
+      <c r="AQ10" s="19">
+        <v>552.10518614401803</v>
+      </c>
+      <c r="AR10" s="19">
+        <v>360.64886206458516</v>
+      </c>
+      <c r="AS10" s="19">
+        <v>304.51856780419592</v>
+      </c>
+      <c r="AT10" s="19">
+        <v>1530.6282313359623</v>
+      </c>
+      <c r="AU10" s="19">
+        <v>709.40285510520994</v>
+      </c>
+      <c r="AV10" s="19">
+        <v>482.3539484515112</v>
+      </c>
+      <c r="AW10" s="19">
+        <v>765.35224601718699</v>
+      </c>
+      <c r="AX10" s="19">
+        <v>182.43383620151511</v>
+      </c>
+      <c r="AY10" s="19">
+        <v>207.65007158894844</v>
+      </c>
+      <c r="AZ10" s="19">
+        <v>91.333953120026024</v>
+      </c>
+      <c r="BA10" s="19">
+        <v>167.48403694818484</v>
+      </c>
+      <c r="BB10" s="19">
+        <v>157.18085386182636</v>
       </c>
       <c r="BC10" s="13">
-        <v>204.64740596213898</v>
+        <v>224.13141664454349</v>
       </c>
       <c r="BD10" s="15">
-        <v>233.75022757553307</v>
+        <v>277.7823602518373</v>
       </c>
       <c r="BE10" s="15">
-        <v>217.85173354251015</v>
+        <v>250.18623733855298</v>
       </c>
       <c r="BF10" s="13">
-        <v>1167.5009559801588</v>
+        <v>1196.8550313671315</v>
       </c>
       <c r="BG10" s="13">
-        <v>543.43789859195806</v>
+        <v>579.73853890020462</v>
       </c>
       <c r="BH10" s="13">
-        <v>332.46339732187397</v>
+        <v>322.14703625029972</v>
       </c>
       <c r="BI10" s="13">
-        <v>498.29535521324323</v>
+        <v>416.6745212859164</v>
       </c>
       <c r="BJ10" s="13">
-        <v>175.18958194360675</v>
+        <v>202.08192477042797</v>
       </c>
       <c r="BK10" s="13">
-        <v>201.75054315745285</v>
-[...8 lines deleted...]
-        <v>146.04682190092839</v>
+        <v>230.43229111961168</v>
+      </c>
+      <c r="BL10" s="19">
+        <v>110.59398503753869</v>
+      </c>
+      <c r="BM10" s="19">
+        <v>206.47963627447459</v>
+      </c>
+      <c r="BN10" s="19">
+        <v>183.978162919369</v>
       </c>
       <c r="BO10" s="13">
-        <v>224.45917370510801</v>
+        <v>256.93426898663643</v>
       </c>
       <c r="BP10" s="15">
-        <v>280.35832586088065</v>
+        <v>354.12428853779875</v>
       </c>
       <c r="BQ10" s="15">
-        <v>139.55428039745365</v>
+        <v>288.95553941065873</v>
       </c>
       <c r="BR10" s="13">
-        <v>1144.0042550632725</v>
+        <v>1546.5874885883504</v>
       </c>
       <c r="BS10" s="13">
-        <v>450.60772027629105</v>
+        <v>547.47917016865233</v>
       </c>
       <c r="BT10" s="13">
-        <v>386.27248336220043</v>
+        <v>365.05472111917095</v>
       </c>
       <c r="BU10" s="13">
-        <v>700.63971369185106</v>
-[...2 lines deleted...]
-        <v>177.444800859932</v>
+        <v>468.1598562364934</v>
+      </c>
+      <c r="BV10" s="16">
+        <v>273.52413620481047</v>
       </c>
       <c r="BW10" s="13">
-        <v>213.38482963666092</v>
-[...8 lines deleted...]
-        <v>176.86174074438637</v>
+        <v>316.44979375604538</v>
+      </c>
+      <c r="BX10" s="19">
+        <v>186.45610176991215</v>
+      </c>
+      <c r="BY10" s="19">
+        <v>280.11304901636845</v>
+      </c>
+      <c r="BZ10" s="19">
+        <v>261.15788984743313</v>
       </c>
       <c r="CA10" s="13">
-        <v>211.02017232739274</v>
+        <v>306.17481840619951</v>
       </c>
       <c r="CB10" s="15">
-        <v>346.39954239798084</v>
+        <v>427.33964808746191</v>
       </c>
       <c r="CC10" s="15">
-        <v>283.81734026054562</v>
+        <v>368.52249511052821</v>
       </c>
       <c r="CD10" s="13">
-        <v>1828.8758467513287</v>
+        <v>1965.2629537807929</v>
       </c>
       <c r="CE10" s="13">
-        <v>708.07649940900603</v>
+        <v>757.93886713380016</v>
       </c>
       <c r="CF10" s="13">
-        <v>488.84372049265141</v>
+        <v>470.64153411923564</v>
       </c>
       <c r="CG10" s="13">
-        <v>597.83052317118154</v>
-[...2 lines deleted...]
-        <v>181.11643409078371</v>
+        <v>566.33300815756706</v>
+      </c>
+      <c r="CH10" s="16">
+        <v>293.04955565109191</v>
       </c>
       <c r="CI10" s="13">
-        <v>282.13843939295276</v>
-[...8 lines deleted...]
-        <v>572.55904895558683</v>
+        <v>371.59100229843523</v>
+      </c>
+      <c r="CJ10" s="19">
+        <v>232.74104103073324</v>
+      </c>
+      <c r="CK10" s="19">
+        <v>338.70655239564883</v>
+      </c>
+      <c r="CL10" s="19">
+        <v>256.28174586258643</v>
       </c>
       <c r="CM10" s="13">
-        <v>263.90479191768202</v>
+        <v>497.31782628963214</v>
       </c>
       <c r="CN10" s="15">
-        <v>430.40179052918802</v>
+        <v>385.9787546127672</v>
       </c>
       <c r="CO10" s="15">
-        <v>348.10612464651206</v>
+        <v>369.08152791566948</v>
       </c>
       <c r="CP10" s="13">
-        <v>1678.2760632435152</v>
+        <v>1708.8021849835998</v>
       </c>
       <c r="CQ10" s="13">
-        <v>616.88790814969911</v>
+        <v>686.73092232249098</v>
       </c>
       <c r="CR10" s="13">
-        <v>563.22211149724478</v>
+        <v>534.44003574523185</v>
       </c>
       <c r="CS10" s="13">
-        <v>996.39674269642023</v>
-[...1 lines deleted...]
-      <c r="CT10" s="17">
+        <v>805.13606538896647</v>
+      </c>
+      <c r="CT10" s="16">
         <v>249.18358395236737</v>
       </c>
       <c r="CU10" s="13">
         <v>360.41546386244625</v>
       </c>
-      <c r="CV10" s="20">
+      <c r="CV10" s="19">
         <v>201.11435259465293</v>
       </c>
-      <c r="CW10" s="20">
+      <c r="CW10" s="19">
         <v>609.95125150434706</v>
       </c>
-      <c r="CX10" s="20">
+      <c r="CX10" s="19">
         <v>348.5179108619119</v>
       </c>
       <c r="CY10" s="13">
         <v>388.44444294288462</v>
       </c>
       <c r="CZ10" s="15"/>
       <c r="DA10" s="15"/>
       <c r="DB10" s="13"/>
       <c r="DC10" s="13"/>
       <c r="DD10" s="13"/>
       <c r="DE10" s="13"/>
     </row>
     <row r="11" spans="1:109">
-      <c r="A11" s="19" t="s">
-        <v>25</v>
+      <c r="A11" s="18" t="s">
+        <v>22</v>
       </c>
       <c r="B11" s="13">
-        <v>289.29254677614063</v>
+        <v>289.41928219614061</v>
       </c>
       <c r="C11" s="13">
-        <v>341.46161396509206</v>
+        <v>341.58834938509204</v>
       </c>
       <c r="D11" s="13">
-        <v>106.53213352489146</v>
+        <v>106.65886894489147</v>
       </c>
       <c r="E11" s="13">
-        <v>214.2037068266599</v>
+        <v>214.33044224665989</v>
       </c>
       <c r="F11" s="13">
-        <v>253.63031174161316</v>
+        <v>253.75704716161314</v>
       </c>
       <c r="G11" s="15">
-        <v>644.99653680488188</v>
+        <v>645.12327222488193</v>
       </c>
       <c r="H11" s="15">
-        <v>531.24365642811324</v>
+        <v>531.37039184811329</v>
       </c>
       <c r="I11" s="13">
-        <v>462.1702758514225</v>
+        <v>462.29701127142249</v>
       </c>
       <c r="J11" s="13">
-        <v>326.89148392443531</v>
+        <v>1286.1174917650123</v>
       </c>
       <c r="K11" s="13">
-        <v>597.69916069656733</v>
+        <v>597.82589611656738</v>
       </c>
       <c r="L11" s="13">
-        <v>165.36017350589486</v>
+        <v>165.48690892589485</v>
       </c>
       <c r="M11" s="13">
-        <v>631.3306995529299</v>
+        <v>631.45743497292995</v>
       </c>
       <c r="N11" s="13">
         <v>288.58342510455373</v>
       </c>
       <c r="O11" s="13">
         <v>437.33540693745312</v>
       </c>
       <c r="P11" s="13">
         <v>129.40743599164682</v>
       </c>
       <c r="Q11" s="13">
         <v>239.28153177172561</v>
       </c>
       <c r="R11" s="13">
         <v>331.83193586823029</v>
       </c>
       <c r="S11" s="15">
         <v>919.78214854979399</v>
       </c>
       <c r="T11" s="15">
         <v>611.50746157950482</v>
       </c>
       <c r="U11" s="13">
         <v>502.36202182180483</v>
       </c>
       <c r="V11" s="13">
         <v>1345.8231019603886</v>
       </c>
       <c r="W11" s="13">
         <v>687.41729446144222</v>
       </c>
       <c r="X11" s="13">
         <v>297.35982477163674</v>
       </c>
       <c r="Y11" s="13">
         <v>816.6044450560488</v>
       </c>
       <c r="Z11" s="13">
-        <v>374.86978393221614</v>
+        <v>361.11219680325928</v>
       </c>
       <c r="AA11" s="13">
-        <v>413.17475578415019</v>
+        <v>402.41956293538965</v>
       </c>
       <c r="AB11" s="13">
-        <v>152.40218978309812</v>
+        <v>141.70400507151172</v>
       </c>
       <c r="AC11" s="13">
-        <v>302.103713309461</v>
+        <v>283.85471345308031</v>
       </c>
       <c r="AD11" s="13">
-        <v>300.5420760579006</v>
+        <v>311.0672828134982</v>
       </c>
       <c r="AE11" s="13">
-        <v>758.66418085736711</v>
+        <v>759.12635608619996</v>
       </c>
       <c r="AF11" s="15">
-        <v>653.82368672799157</v>
+        <v>536.2594727886659</v>
       </c>
       <c r="AG11" s="15">
-        <v>583.25523615611939</v>
+        <v>456.57779881773399</v>
       </c>
       <c r="AH11" s="13">
-        <v>1734.3348816006678</v>
+        <v>1677.4089652381019</v>
       </c>
       <c r="AI11" s="13">
-        <v>732.98492529023645</v>
+        <v>649.61871535014848</v>
       </c>
       <c r="AJ11" s="13">
-        <v>232.97295732822695</v>
+        <v>223.05634154264132</v>
       </c>
       <c r="AK11" s="13">
-        <v>757.30077305714144</v>
+        <v>755.71145358068327</v>
       </c>
       <c r="AL11" s="13">
-        <v>406.08223069854671</v>
+        <v>406.16398903188002</v>
       </c>
       <c r="AM11" s="13">
-        <v>453.79103225533987</v>
+        <v>453.87279058867318</v>
       </c>
       <c r="AN11" s="13">
-        <v>162.60089603770086</v>
+        <v>162.6826543710342</v>
       </c>
       <c r="AO11" s="13">
-        <v>255.85084729357857</v>
+        <v>255.93260562691191</v>
       </c>
       <c r="AP11" s="13">
-        <v>293.13840886203718</v>
+        <v>293.22016719537049</v>
       </c>
       <c r="AQ11" s="13">
-        <v>746.86253837913614</v>
-[...5 lines deleted...]
-        <v>324.09842810224666</v>
+        <v>746.94429671246951</v>
+      </c>
+      <c r="AR11" s="15">
+        <v>364.00439443613271</v>
+      </c>
+      <c r="AS11" s="15">
+        <v>324.18018643557997</v>
       </c>
       <c r="AT11" s="13">
-        <v>1668.312230342719</v>
+        <v>1668.3939886760522</v>
       </c>
       <c r="AU11" s="13">
-        <v>616.2082298090744</v>
+        <v>616.28998814240776</v>
       </c>
       <c r="AV11" s="13">
-        <v>218.46216494543131</v>
+        <v>218.54392327876465</v>
       </c>
       <c r="AW11" s="13">
-        <v>685.85488544772943</v>
+        <v>685.9366437810628</v>
       </c>
       <c r="AX11" s="13">
-        <v>411.15798973273917</v>
+        <v>450.02508267637575</v>
       </c>
       <c r="AY11" s="13">
-        <v>463.14337903168303</v>
+        <v>518.54012222242375</v>
       </c>
       <c r="AZ11" s="13">
-        <v>159.03472002774012</v>
+        <v>165.56287709822752</v>
       </c>
       <c r="BA11" s="13">
-        <v>271.22035492923465</v>
+        <v>325.01952137193859</v>
       </c>
       <c r="BB11" s="13">
-        <v>236.92386667374697</v>
+        <v>278.09531575327492</v>
       </c>
       <c r="BC11" s="13">
-        <v>1072.2631749443776</v>
+        <v>1177.1106694572607</v>
       </c>
       <c r="BD11" s="15">
-        <v>448.83079377615587</v>
+        <v>555.9453571396333</v>
       </c>
       <c r="BE11" s="15">
-        <v>444.49633188368745</v>
+        <v>502.63696535741019</v>
       </c>
       <c r="BF11" s="13">
-        <v>1964.1470263967881</v>
+        <v>1925.5246851064555</v>
       </c>
       <c r="BG11" s="13">
-        <v>821.59910547229367</v>
+        <v>885.24710848480856</v>
       </c>
       <c r="BH11" s="13">
-        <v>229.06880841773989</v>
+        <v>246.550352466785</v>
       </c>
       <c r="BI11" s="13">
-        <v>1603.9074178526594</v>
+        <v>1399.7613068326602</v>
       </c>
       <c r="BJ11" s="13">
-        <v>896.1834586087291</v>
+        <v>441.62007049833738</v>
       </c>
       <c r="BK11" s="13">
-        <v>451.36106257732598</v>
+        <v>525.15452681007241</v>
       </c>
       <c r="BL11" s="13">
-        <v>143.07148311766366</v>
+        <v>160.98505269640933</v>
       </c>
       <c r="BM11" s="13">
-        <v>323.10000000000002</v>
+        <v>356.16588291636299</v>
       </c>
       <c r="BN11" s="13">
-        <v>263.62677706560316</v>
+        <v>293.41319025501213</v>
       </c>
       <c r="BO11" s="13">
-        <v>1149.435299919511</v>
+        <v>1132.08243695699</v>
       </c>
       <c r="BP11" s="15">
-        <v>532.32130251490446</v>
+        <v>520.92546511006685</v>
       </c>
       <c r="BQ11" s="15">
-        <v>341.80109792630475</v>
+        <v>488.65166015186571</v>
       </c>
       <c r="BR11" s="13">
-        <v>1742.4449851379895</v>
+        <v>2312.7467786268758</v>
       </c>
       <c r="BS11" s="13">
-        <v>852.83471292497188</v>
+        <v>843.82779727029492</v>
       </c>
       <c r="BT11" s="13">
-        <v>379.19911360520166</v>
+        <v>368.1004031993578</v>
       </c>
       <c r="BU11" s="13">
-        <v>1575.168669735109</v>
-[...2 lines deleted...]
-        <v>396.91333714788965</v>
+        <v>1073.9388043248182</v>
+      </c>
+      <c r="BV11" s="16">
+        <v>455.96089225062957</v>
       </c>
       <c r="BW11" s="13">
-        <v>502.80361675990321</v>
+        <v>593.51615672412379</v>
       </c>
       <c r="BX11" s="13">
-        <v>146.5421648964643</v>
+        <v>153.3538879107814</v>
       </c>
       <c r="BY11" s="13">
-        <v>388.22151817847543</v>
+        <v>351.99500067671619</v>
       </c>
       <c r="BZ11" s="13">
-        <v>261.65217512123019</v>
+        <v>318.30652734369932</v>
       </c>
       <c r="CA11" s="13">
-        <v>1029.2641351313728</v>
+        <v>1212.9402527692953</v>
       </c>
       <c r="CB11" s="15">
-        <v>527.17195393952022</v>
+        <v>578.34238059913071</v>
       </c>
       <c r="CC11" s="15">
-        <v>459.81543068466584</v>
+        <v>549.9554436380464</v>
       </c>
       <c r="CD11" s="13">
-        <v>2654.2455917050038</v>
+        <v>2675.8146738697092</v>
       </c>
       <c r="CE11" s="13">
-        <v>1084.7185999881342</v>
+        <v>1016.6254325728545</v>
       </c>
       <c r="CF11" s="13">
-        <v>512.82980884440713</v>
+        <v>453.10701155706676</v>
       </c>
       <c r="CG11" s="13">
-        <v>1118.1609881190434</v>
-[...2 lines deleted...]
-        <v>394.70944093480779</v>
+        <v>1003.8762199926012</v>
+      </c>
+      <c r="CH11" s="16">
+        <v>441.7101807631355</v>
       </c>
       <c r="CI11" s="13">
-        <v>653.40583809593727</v>
+        <v>651.93402935499489</v>
       </c>
       <c r="CJ11" s="13">
-        <v>249.30572412891684</v>
+        <v>347.62861606710646</v>
       </c>
       <c r="CK11" s="13">
-        <v>548.11230111891473</v>
+        <v>506.49352614450635</v>
       </c>
       <c r="CL11" s="13">
-        <v>332.78678130742179</v>
+        <v>384.96924137921161</v>
       </c>
       <c r="CM11" s="13">
-        <v>1017.954537060652</v>
+        <v>891.30322957025749</v>
       </c>
       <c r="CN11" s="15">
-        <v>750.36139775298693</v>
+        <v>556.03608635244245</v>
       </c>
       <c r="CO11" s="15">
-        <v>527.56704702016918</v>
+        <v>524.95441583897866</v>
       </c>
       <c r="CP11" s="13">
-        <v>2466.8795080992804</v>
+        <v>2673.1296274014821</v>
       </c>
       <c r="CQ11" s="13">
-        <v>934.15286502497577</v>
+        <v>1070.1417439921133</v>
       </c>
       <c r="CR11" s="13">
-        <v>751.12932341045587</v>
+        <v>1029.2744456124251</v>
       </c>
       <c r="CS11" s="13">
-        <v>1317.5341069665201</v>
-[...1 lines deleted...]
-      <c r="CT11" s="17">
+        <v>1609.4404163072081</v>
+      </c>
+      <c r="CT11" s="16">
         <v>441.57734627890318</v>
       </c>
       <c r="CU11" s="13">
         <v>708.12469884760651</v>
       </c>
       <c r="CV11" s="13">
         <v>324.95496981278512</v>
       </c>
       <c r="CW11" s="13">
         <v>599.28901696160585</v>
       </c>
       <c r="CX11" s="13">
         <v>369.86931909431041</v>
       </c>
       <c r="CY11" s="13">
         <v>1442.3157662768022</v>
       </c>
       <c r="CZ11" s="15"/>
       <c r="DA11" s="15"/>
       <c r="DB11" s="13"/>
       <c r="DC11" s="13"/>
       <c r="DD11" s="13"/>
       <c r="DE11" s="13"/>
     </row>
     <row r="12" spans="1:109">
-      <c r="A12" s="19" t="s">
-        <v>26</v>
+      <c r="A12" s="18" t="s">
+        <v>23</v>
       </c>
       <c r="B12" s="13">
-        <v>52.795964781943972</v>
+        <v>52.920964781943972</v>
       </c>
       <c r="C12" s="13">
-        <v>70.31184328247852</v>
+        <v>70.43684328247852</v>
       </c>
       <c r="D12" s="13">
-        <v>41.627937661537786</v>
+        <v>41.752937661537786</v>
       </c>
       <c r="E12" s="13">
-        <v>55.725522934630362</v>
+        <v>55.850522934630362</v>
       </c>
       <c r="F12" s="13">
-        <v>55.688566851339161</v>
+        <v>55.813566851339161</v>
       </c>
       <c r="G12" s="15">
-        <v>88.875776136397604</v>
+        <v>89.000776136397604</v>
       </c>
       <c r="H12" s="15">
-        <v>87.186749369624181</v>
+        <v>87.311749369624181</v>
       </c>
       <c r="I12" s="13">
-        <v>82.141243482268735</v>
+        <v>82.266243482268735</v>
       </c>
       <c r="J12" s="13">
-        <v>61.175757543374061</v>
+        <v>190.76411990677431</v>
       </c>
       <c r="K12" s="13">
-        <v>109.79041409844305</v>
+        <v>109.91541409844305</v>
       </c>
       <c r="L12" s="13">
-        <v>355.97014976327677</v>
+        <v>356.09514976327677</v>
       </c>
       <c r="M12" s="13">
-        <v>331.70444515704492</v>
+        <v>331.82944515704492</v>
       </c>
       <c r="N12" s="13">
         <v>71.895235749377704</v>
       </c>
       <c r="O12" s="13">
         <v>110.48028858893733</v>
       </c>
       <c r="P12" s="13">
         <v>70.67572465167089</v>
       </c>
       <c r="Q12" s="13">
         <v>101.02657885141727</v>
       </c>
       <c r="R12" s="13">
         <v>86.904851983694883</v>
       </c>
       <c r="S12" s="15">
         <v>134.44588155301778</v>
       </c>
       <c r="T12" s="15">
         <v>104.60911305202717</v>
       </c>
       <c r="U12" s="13">
         <v>85.811269666407753</v>
       </c>
       <c r="V12" s="13">
         <v>455.47992192411505</v>
       </c>
       <c r="W12" s="13">
         <v>126.0828170120962</v>
       </c>
       <c r="X12" s="13">
         <v>508.88589174420139</v>
       </c>
       <c r="Y12" s="13">
         <v>425.76490313734087</v>
       </c>
       <c r="Z12" s="13">
-        <v>145.3601227684274</v>
+        <v>124.58225583052933</v>
       </c>
       <c r="AA12" s="13">
-        <v>142.66072693262049</v>
+        <v>115.35322524656893</v>
       </c>
       <c r="AB12" s="13">
-        <v>76.693460857397241</v>
+        <v>67.539430633717956</v>
       </c>
       <c r="AC12" s="13">
-        <v>72.883254556068053</v>
+        <v>86.040038235675539</v>
       </c>
       <c r="AD12" s="13">
-        <v>60.924816550887684</v>
+        <v>79.691263226801027</v>
       </c>
       <c r="AE12" s="13">
-        <v>96.437908419344396</v>
+        <v>111.67697876283074</v>
       </c>
       <c r="AF12" s="15">
-        <v>93.634769236883429</v>
+        <v>117.19998825987815</v>
       </c>
       <c r="AG12" s="15">
-        <v>93.698204418609208</v>
+        <v>128.92005934139132</v>
       </c>
       <c r="AH12" s="13">
-        <v>749.88104646616432</v>
+        <v>385.60725496536634</v>
       </c>
       <c r="AI12" s="13">
-        <v>135.1063152016884</v>
+        <v>159.33054438321466</v>
       </c>
       <c r="AJ12" s="13">
-        <v>438.86563493487574</v>
+        <v>466.68197702403586</v>
       </c>
       <c r="AK12" s="13">
-        <v>392.50526627159962</v>
+        <v>417.90380336858141</v>
       </c>
       <c r="AL12" s="13">
-        <v>175.8</v>
+        <v>82.270632054037037</v>
       </c>
       <c r="AM12" s="13">
-        <v>213</v>
+        <v>119.5604130614233</v>
       </c>
       <c r="AN12" s="13">
-        <v>178</v>
+        <v>84.51937190975562</v>
       </c>
       <c r="AO12" s="13">
-        <v>198.7</v>
+        <v>105.2447863380372</v>
       </c>
       <c r="AP12" s="13">
-        <v>200</v>
+        <v>106.45927010653551</v>
       </c>
       <c r="AQ12" s="13">
-        <v>191.4</v>
-[...5 lines deleted...]
-        <v>239</v>
+        <v>97.972439283358199</v>
+      </c>
+      <c r="AR12" s="15">
+        <v>84.281755821660255</v>
+      </c>
+      <c r="AS12" s="15">
+        <v>145.40083729570131</v>
       </c>
       <c r="AT12" s="13">
-        <v>509.2</v>
+        <v>415.6537014850818</v>
       </c>
       <c r="AU12" s="13">
-        <v>309.39999999999998</v>
+        <v>215.94167387283096</v>
       </c>
       <c r="AV12" s="13">
-        <v>577.4</v>
+        <v>483.83683840231799</v>
       </c>
       <c r="AW12" s="13">
-        <v>555.29999999999995</v>
+        <v>461.74063519818947</v>
       </c>
       <c r="AX12" s="13">
-        <v>211.86712761275996</v>
+        <v>174.43584978813226</v>
       </c>
       <c r="AY12" s="13">
-        <v>249.99354118769295</v>
+        <v>218.69919513592191</v>
       </c>
       <c r="AZ12" s="13">
-        <v>195.74410870676854</v>
+        <v>132.57802765877321</v>
       </c>
       <c r="BA12" s="13">
-        <v>122.08101615423341</v>
+        <v>170.00894669247793</v>
       </c>
       <c r="BB12" s="13">
-        <v>177.78540287453205</v>
+        <v>159.60522704746995</v>
       </c>
       <c r="BC12" s="13">
-        <v>191.65438397840975</v>
+        <v>165.32917784855272</v>
       </c>
       <c r="BD12" s="15">
-        <v>181.42446948710381</v>
+        <v>157.89365676141821</v>
       </c>
       <c r="BE12" s="15">
-        <v>235.95353741922008</v>
+        <v>211.09514842296434</v>
       </c>
       <c r="BF12" s="13">
-        <v>1643.6577501954655</v>
+        <v>1794.3346360200057</v>
       </c>
       <c r="BG12" s="13">
-        <v>295.95706607402809</v>
+        <v>322.35908280227989</v>
       </c>
       <c r="BH12" s="13">
-        <v>714.20980479194122</v>
+        <v>702.17265897318896</v>
       </c>
       <c r="BI12" s="13">
-        <v>300.83284773049627</v>
+        <v>334.07968548021358</v>
       </c>
       <c r="BJ12" s="13">
-        <v>333.34724047713649</v>
+        <v>276.70888510851819</v>
       </c>
       <c r="BK12" s="13">
-        <v>365.44327151884983</v>
+        <v>326.73025551746969</v>
       </c>
       <c r="BL12" s="13">
-        <v>320.71178317245108</v>
+        <v>278.64281727388635</v>
       </c>
       <c r="BM12" s="13">
-        <v>269.39999999999998</v>
+        <v>300.84193833889225</v>
       </c>
       <c r="BN12" s="13">
-        <v>226.24282069274997</v>
+        <v>287.03109479285717</v>
       </c>
       <c r="BO12" s="13">
-        <v>253.489378020434</v>
+        <v>285.88768070972293</v>
       </c>
       <c r="BP12" s="15">
-        <v>297.4703184796287</v>
+        <v>271.91838110061502</v>
       </c>
       <c r="BQ12" s="15">
-        <v>330.31874443217902</v>
+        <v>313.70906508799283</v>
       </c>
       <c r="BR12" s="13">
-        <v>951.25544192933296</v>
+        <v>1063.5056045977512</v>
       </c>
       <c r="BS12" s="13">
-        <v>540.12757702080285</v>
+        <v>468.23485763958672</v>
       </c>
       <c r="BT12" s="13">
-        <v>1621.3585940883677</v>
+        <v>1316.4590574788906</v>
       </c>
       <c r="BU12" s="13">
-        <v>1759.1287284198554</v>
-[...2 lines deleted...]
-        <v>523.70505998166482</v>
+        <v>1403.5076632619068</v>
+      </c>
+      <c r="BV12" s="16">
+        <v>322.7991338397232</v>
       </c>
       <c r="BW12" s="13">
-        <v>572.67110432345555</v>
+        <v>372.91527448272984</v>
       </c>
       <c r="BX12" s="13">
-        <v>540.43808377624725</v>
+        <v>330.43639593541292</v>
       </c>
       <c r="BY12" s="13">
-        <v>587.72087395256563</v>
+        <v>373.02343098390179</v>
       </c>
       <c r="BZ12" s="13">
-        <v>531.61059310392477</v>
+        <v>334.47728186723077</v>
       </c>
       <c r="CA12" s="13">
-        <v>382.06350805151067</v>
+        <v>338.50877966351703</v>
       </c>
       <c r="CB12" s="15">
-        <v>483.67852328173626</v>
+        <v>322.2176791771542</v>
       </c>
       <c r="CC12" s="15">
-        <v>791.92748785324841</v>
+        <v>725.09614368176915</v>
       </c>
       <c r="CD12" s="13">
-        <v>1144.0014970537754</v>
+        <v>973.65096823407259</v>
       </c>
       <c r="CE12" s="13">
-        <v>715.54538376555797</v>
+        <v>478.00942949639585</v>
       </c>
       <c r="CF12" s="13">
-        <v>1114.9657947219412</v>
+        <v>837.06182804466732</v>
       </c>
       <c r="CG12" s="13">
-        <v>1787.7951482288231</v>
-[...2 lines deleted...]
-        <v>514.89567044500984</v>
+        <v>1553.4266583125814</v>
+      </c>
+      <c r="CH12" s="16">
+        <v>404.11011360677787</v>
       </c>
       <c r="CI12" s="13">
-        <v>636.0685200559293</v>
+        <v>380.91939365650057</v>
       </c>
       <c r="CJ12" s="13">
-        <v>593.38247911908331</v>
+        <v>441.43644561704764</v>
       </c>
       <c r="CK12" s="13">
-        <v>668.6869132553652</v>
+        <v>740.04423453196398</v>
       </c>
       <c r="CL12" s="13">
-        <v>622.01224389703009</v>
+        <v>509.64232193455291</v>
       </c>
       <c r="CM12" s="13">
-        <v>619.30375986538547</v>
+        <v>703.27405203864691</v>
       </c>
       <c r="CN12" s="15">
-        <v>659.89355230755484</v>
+        <v>652.10912909879607</v>
       </c>
       <c r="CO12" s="15">
-        <v>666.23409079091118</v>
+        <v>706.39651945594608</v>
       </c>
       <c r="CP12" s="13">
-        <v>1287.3947864100214</v>
+        <v>1321.7913749901272</v>
       </c>
       <c r="CQ12" s="13">
-        <v>803.21765096900049</v>
+        <v>813.74426764449595</v>
       </c>
       <c r="CR12" s="13">
-        <v>1042.0158052294219</v>
+        <v>783.65787922256129</v>
       </c>
       <c r="CS12" s="13">
-        <v>1420.2624944442755</v>
-[...1 lines deleted...]
-      <c r="CT12" s="17">
+        <v>1008.8806701590568</v>
+      </c>
+      <c r="CT12" s="16">
         <v>718.9461881429321</v>
       </c>
       <c r="CU12" s="13">
         <v>922.51095879989259</v>
       </c>
       <c r="CV12" s="13">
         <v>887.37002139772767</v>
       </c>
       <c r="CW12" s="13">
         <v>771.77482678701688</v>
       </c>
       <c r="CX12" s="13">
         <v>758.68252934005011</v>
       </c>
       <c r="CY12" s="13">
         <v>813.97522968866303</v>
       </c>
       <c r="CZ12" s="15"/>
       <c r="DA12" s="15"/>
       <c r="DB12" s="13"/>
       <c r="DC12" s="13"/>
       <c r="DD12" s="13"/>
       <c r="DE12" s="13"/>
     </row>
     <row r="13" spans="1:109">
-      <c r="A13" s="19" t="s">
-        <v>27</v>
+      <c r="A13" s="18" t="s">
+        <v>24</v>
       </c>
       <c r="B13" s="13">
-        <v>74.983476189006808</v>
+        <v>82.084544942336805</v>
       </c>
       <c r="C13" s="13">
-        <v>100.991485539461</v>
+        <v>108.09255429279099</v>
       </c>
       <c r="D13" s="13">
-        <v>64.731598090799139</v>
+        <v>71.832666844129136</v>
       </c>
       <c r="E13" s="13">
-        <v>72.160754919554563</v>
+        <v>79.26182367288456</v>
       </c>
       <c r="F13" s="13">
-        <v>86.541751276736633</v>
+        <v>93.64282003006663</v>
       </c>
       <c r="G13" s="15">
-        <v>171.53582366776095</v>
+        <v>178.63689242109095</v>
       </c>
       <c r="H13" s="15">
-        <v>119.97051096222124</v>
+        <v>127.07157971555124</v>
       </c>
       <c r="I13" s="13">
-        <v>105.96427874043809</v>
+        <v>113.06534749376809</v>
       </c>
       <c r="J13" s="13">
-        <v>92.407085256690124</v>
+        <v>405.20348607704818</v>
       </c>
       <c r="K13" s="13">
-        <v>161.62022118671948</v>
+        <v>168.72128994004947</v>
       </c>
       <c r="L13" s="13">
-        <v>141.06519675474539</v>
+        <v>148.16626550807538</v>
       </c>
       <c r="M13" s="13">
-        <v>182.12260343088195</v>
+        <v>189.22367218421195</v>
       </c>
       <c r="N13" s="13">
         <v>104.90444515990708</v>
       </c>
       <c r="O13" s="13">
         <v>147.68880262946129</v>
       </c>
       <c r="P13" s="13">
         <v>85.656438370825413</v>
       </c>
       <c r="Q13" s="13">
         <v>206.93048407201837</v>
       </c>
       <c r="R13" s="13">
         <v>174.97336216103798</v>
       </c>
       <c r="S13" s="15">
         <v>305.15114883993874</v>
       </c>
       <c r="T13" s="15">
         <v>195.20141056803757</v>
       </c>
       <c r="U13" s="13">
         <v>169.60621115030216</v>
       </c>
       <c r="V13" s="13">
         <v>488.36129462316461</v>
       </c>
       <c r="W13" s="13">
         <v>235.00928939731159</v>
       </c>
       <c r="X13" s="13">
         <v>257.22785559353343</v>
       </c>
       <c r="Y13" s="13">
         <v>316.49159214768201</v>
       </c>
       <c r="Z13" s="13">
-        <v>158.23029907019387</v>
+        <v>136.23364536853106</v>
       </c>
       <c r="AA13" s="13">
-        <v>190.83697457841527</v>
+        <v>162.55878754217824</v>
       </c>
       <c r="AB13" s="13">
-        <v>129.30478366748855</v>
+        <v>106.81086098073472</v>
       </c>
       <c r="AC13" s="13">
-        <v>149.98548178847531</v>
+        <v>151.95779747628902</v>
       </c>
       <c r="AD13" s="13">
-        <v>153.03348136302674</v>
+        <v>154.97477474985024</v>
       </c>
       <c r="AE13" s="13">
-        <v>265.66155679099774</v>
+        <v>266.17883920788489</v>
       </c>
       <c r="AF13" s="15">
-        <v>187.97374899801082</v>
+        <v>190.08803112864695</v>
       </c>
       <c r="AG13" s="15">
-        <v>172.30341329858936</v>
+        <v>170.71889408008013</v>
       </c>
       <c r="AH13" s="13">
-        <v>597.37178954568139</v>
+        <v>630.99315492924075</v>
       </c>
       <c r="AI13" s="13">
-        <v>233.05548795702572</v>
-[...2 lines deleted...]
-        <v>158.04553822648512</v>
+        <v>256.59123113156522</v>
+      </c>
+      <c r="AJ13" s="15">
+        <v>204.76603803272695</v>
       </c>
       <c r="AK13" s="13">
-        <v>200.33279528276216</v>
+        <v>288.13525189588211</v>
       </c>
       <c r="AL13" s="13">
-        <v>107.83997761145045</v>
+        <v>187.11518106490041</v>
       </c>
       <c r="AM13" s="13">
-        <v>138.21753111781078</v>
+        <v>217.49273457126074</v>
       </c>
       <c r="AN13" s="13">
-        <v>76.328017222892328</v>
+        <v>155.60322067634229</v>
       </c>
       <c r="AO13" s="13">
-        <v>122.07790506906872</v>
+        <v>201.35310852251871</v>
       </c>
       <c r="AP13" s="13">
-        <v>101.37747946487451</v>
+        <v>180.6526829183245</v>
       </c>
       <c r="AQ13" s="13">
-        <v>258.19187487121565</v>
-[...5 lines deleted...]
-        <v>223.79568445809275</v>
+        <v>337.46707832466564</v>
+      </c>
+      <c r="AR13" s="15">
+        <v>289.87755988296863</v>
+      </c>
+      <c r="AS13" s="15">
+        <v>303.07088791154274</v>
       </c>
       <c r="AT13" s="13">
-        <v>710.2808416427963</v>
+        <v>789.55604509624629</v>
       </c>
       <c r="AU13" s="13">
-        <v>340.74070757360278</v>
-[...2 lines deleted...]
-        <v>363.49064018242166</v>
+        <v>420.01591102705277</v>
+      </c>
+      <c r="AV13" s="15">
+        <v>442.76584363587165</v>
       </c>
       <c r="AW13" s="13">
-        <v>423.15206116977402</v>
+        <v>502.427264623224</v>
       </c>
       <c r="AX13" s="13">
-        <v>401.32304564837921</v>
+        <v>395.50555111351861</v>
       </c>
       <c r="AY13" s="13">
-        <v>429.17365269900534</v>
+        <v>434.52857393939178</v>
       </c>
       <c r="AZ13" s="13">
-        <v>311.60165073938043</v>
+        <v>305.72402493889609</v>
       </c>
       <c r="BA13" s="13">
-        <v>504.92251307969855</v>
+        <v>427.63395952168651</v>
       </c>
       <c r="BB13" s="13">
-        <v>458.30112019205274</v>
+        <v>421.95651043991637</v>
       </c>
       <c r="BC13" s="13">
-        <v>660.2201930771464</v>
+        <v>615.89549196529106</v>
       </c>
       <c r="BD13" s="15">
-        <v>484.7851968857434</v>
+        <v>471.08193407890832</v>
       </c>
       <c r="BE13" s="15">
-        <v>392.48702463453503</v>
+        <v>380.05832068805898</v>
       </c>
       <c r="BF13" s="13">
-        <v>1188.8787354849919</v>
+        <v>1167.7360698052225</v>
       </c>
       <c r="BG13" s="13">
-        <v>647.99417841098682</v>
-[...2 lines deleted...]
-        <v>630.98880593295644</v>
+        <v>622.2997906228311</v>
+      </c>
+      <c r="BH13" s="15">
+        <v>632.01819545089086</v>
       </c>
       <c r="BI13" s="13">
-        <v>480.08763661263743</v>
+        <v>545.50756047800951</v>
       </c>
       <c r="BJ13" s="13">
-        <v>632.9301452397907</v>
+        <v>510.73027487724869</v>
       </c>
       <c r="BK13" s="13">
-        <v>669.68145305041321</v>
+        <v>597.89037158298959</v>
       </c>
       <c r="BL13" s="13">
-        <v>731.87836933543622</v>
+        <v>580.07845333183968</v>
       </c>
       <c r="BM13" s="13">
-        <v>648.4</v>
+        <v>624.47980405487988</v>
       </c>
       <c r="BN13" s="13">
-        <v>541.28287178873336</v>
+        <v>598.02814539568953</v>
       </c>
       <c r="BO13" s="13">
-        <v>655.64315309933249</v>
+        <v>673.65244578218267</v>
       </c>
       <c r="BP13" s="15">
-        <v>619.11220474742527</v>
+        <v>513.67085612620542</v>
       </c>
       <c r="BQ13" s="15">
-        <v>535.00113356753661</v>
+        <v>463.39294273938071</v>
       </c>
       <c r="BR13" s="13">
-        <v>653.07473611724174</v>
+        <v>794.5627403384533</v>
       </c>
       <c r="BS13" s="13">
-        <v>325.57252033920281</v>
-[...2 lines deleted...]
-        <v>296.50056694948495</v>
+        <v>282.98423766238159</v>
+      </c>
+      <c r="BT13" s="15">
+        <v>245.24856402064353</v>
       </c>
       <c r="BU13" s="13">
-        <v>723.39912368404168</v>
-[...2 lines deleted...]
-        <v>700.43226990654159</v>
+        <v>506.30648912368412</v>
+      </c>
+      <c r="BV13" s="16">
+        <v>461.85430440848779</v>
       </c>
       <c r="BW13" s="13">
-        <v>576.45354817396037</v>
+        <v>416.80758995793059</v>
       </c>
       <c r="BX13" s="13">
-        <v>855.13435549101189</v>
+        <v>547.80873469184735</v>
       </c>
       <c r="BY13" s="13">
-        <v>1224.2767819494977</v>
+        <v>958.81967484250481</v>
       </c>
       <c r="BZ13" s="13">
-        <v>724.73182101363807</v>
+        <v>566.08996048672907</v>
       </c>
       <c r="CA13" s="13">
-        <v>496.10466800176073</v>
+        <v>529.17390252628991</v>
       </c>
       <c r="CB13" s="15">
-        <v>511.90562546272747</v>
+        <v>418.15718922122392</v>
       </c>
       <c r="CC13" s="15">
-        <v>799.09955028016452</v>
+        <v>609.33457597686015</v>
       </c>
       <c r="CD13" s="13">
-        <v>1597.3924846579489</v>
+        <v>1512.2933821141539</v>
       </c>
       <c r="CE13" s="13">
-        <v>430.25267650560193</v>
-[...2 lines deleted...]
-        <v>546.74595666283199</v>
+        <v>372.54175219969881</v>
+      </c>
+      <c r="CF13" s="15">
+        <v>411.73377845198843</v>
       </c>
       <c r="CG13" s="13">
-        <v>941.57814899834261</v>
-[...2 lines deleted...]
-        <v>228.63573483755829</v>
+        <v>747.67944126958844</v>
+      </c>
+      <c r="CH13" s="16">
+        <v>402.16622623749231</v>
       </c>
       <c r="CI13" s="13">
-        <v>687.21879039313569</v>
+        <v>708.45656455558321</v>
       </c>
       <c r="CJ13" s="13">
-        <v>689.14068613110248</v>
+        <v>689.13176218890158</v>
       </c>
       <c r="CK13" s="13">
-        <v>967.24141779229592</v>
+        <v>635.96597375506269</v>
       </c>
       <c r="CL13" s="13">
-        <v>775.48033314574241</v>
+        <v>646.30457442080615</v>
       </c>
       <c r="CM13" s="13">
-        <v>800.76370340702499</v>
+        <v>685.78014084076244</v>
       </c>
       <c r="CN13" s="15">
-        <v>754.21292752153681</v>
+        <v>803.23261424352791</v>
       </c>
       <c r="CO13" s="15">
-        <v>743.69850437227581</v>
+        <v>837.74636811041364</v>
       </c>
       <c r="CP13" s="13">
-        <v>1340.9335849561908</v>
+        <v>2066.6613573684263</v>
       </c>
       <c r="CQ13" s="13">
-        <v>826.849163086163</v>
-[...2 lines deleted...]
-        <v>1172.5856783314073</v>
+        <v>988.76575591153028</v>
+      </c>
+      <c r="CR13" s="15">
+        <v>914.8128031070919</v>
       </c>
       <c r="CS13" s="13">
-        <v>1031.874817080957</v>
-[...1 lines deleted...]
-      <c r="CT13" s="17">
+        <v>1107.5407546242645</v>
+      </c>
+      <c r="CT13" s="16">
         <v>538.02683065142378</v>
       </c>
       <c r="CU13" s="13">
         <v>747.02088154175033</v>
       </c>
       <c r="CV13" s="13">
         <v>177.07350583647599</v>
       </c>
       <c r="CW13" s="13">
         <v>852.49319708363851</v>
       </c>
       <c r="CX13" s="13">
         <v>663.31425733077708</v>
       </c>
       <c r="CY13" s="13">
         <v>990.54453686438239</v>
       </c>
       <c r="CZ13" s="15"/>
       <c r="DA13" s="15"/>
       <c r="DB13" s="13"/>
       <c r="DC13" s="13"/>
-      <c r="DD13" s="16"/>
+      <c r="DD13" s="15"/>
       <c r="DE13" s="13"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="2"/>
-      <c r="B14" s="2"/>
-[...10 lines deleted...]
-      <c r="M14" s="2"/>
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
+      <c r="J14" s="3"/>
+      <c r="K14" s="3"/>
+      <c r="L14" s="3"/>
+      <c r="M14" s="3"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
       <c r="U14" s="2"/>
       <c r="V14" s="2"/>
       <c r="W14" s="2"/>
       <c r="X14" s="2"/>
       <c r="Y14" s="3"/>
-      <c r="Z14" s="2"/>
-[...37 lines deleted...]
-      <c r="BL14" s="2"/>
+      <c r="Z14" s="3"/>
+      <c r="AA14" s="3"/>
+      <c r="AB14" s="3"/>
+      <c r="AC14" s="3"/>
+      <c r="AD14" s="3"/>
+      <c r="AE14" s="3"/>
+      <c r="AF14" s="3"/>
+      <c r="AG14" s="3"/>
+      <c r="AH14" s="3"/>
+      <c r="AI14" s="3"/>
+      <c r="AJ14" s="3"/>
+      <c r="AK14" s="3"/>
+      <c r="AL14" s="3"/>
+      <c r="AM14" s="3"/>
+      <c r="AN14" s="3"/>
+      <c r="AO14" s="3"/>
+      <c r="AP14" s="3"/>
+      <c r="AQ14" s="3"/>
+      <c r="AR14" s="3"/>
+      <c r="AS14" s="3"/>
+      <c r="AT14" s="3"/>
+      <c r="AU14" s="3"/>
+      <c r="AV14" s="3"/>
+      <c r="AW14" s="3"/>
+      <c r="AX14" s="3"/>
+      <c r="AY14" s="3"/>
+      <c r="AZ14" s="3"/>
+      <c r="BA14" s="3"/>
+      <c r="BB14" s="3"/>
+      <c r="BC14" s="3"/>
+      <c r="BD14" s="3"/>
+      <c r="BE14" s="3"/>
+      <c r="BF14" s="3"/>
+      <c r="BG14" s="3"/>
+      <c r="BH14" s="3"/>
+      <c r="BI14" s="3"/>
+      <c r="BJ14" s="3"/>
+      <c r="BK14" s="3"/>
+      <c r="BL14" s="3"/>
       <c r="BM14" s="3"/>
-      <c r="BN14" s="2"/>
-[...3 lines deleted...]
-      <c r="BR14" s="2"/>
+      <c r="BN14" s="3"/>
+      <c r="BO14" s="3"/>
+      <c r="BP14" s="3"/>
+      <c r="BQ14" s="3"/>
+      <c r="BR14" s="3"/>
       <c r="BS14" s="3"/>
-      <c r="BT14" s="2"/>
-[...2 lines deleted...]
-      <c r="BW14" s="2"/>
+      <c r="BT14" s="3"/>
+      <c r="BU14" s="3"/>
+      <c r="BV14" s="5"/>
+      <c r="BW14" s="3"/>
+      <c r="BX14" s="21"/>
+      <c r="BY14" s="21"/>
+      <c r="BZ14" s="21"/>
+      <c r="CA14" s="21"/>
+      <c r="CB14" s="21"/>
+      <c r="CC14" s="21"/>
+      <c r="CD14" s="21"/>
+      <c r="CE14" s="21"/>
+      <c r="CF14" s="21"/>
+      <c r="CG14" s="21"/>
+      <c r="CH14" s="22"/>
+      <c r="CI14" s="21"/>
+      <c r="CJ14" s="21"/>
+      <c r="CK14" s="21"/>
+      <c r="CL14" s="21"/>
+      <c r="CM14" s="21"/>
+      <c r="CN14" s="21"/>
+      <c r="CO14" s="21"/>
+      <c r="CP14" s="21"/>
+      <c r="CQ14" s="21"/>
+      <c r="CR14" s="21"/>
+      <c r="CS14" s="21"/>
     </row>
     <row r="15" spans="1:109" ht="21" customHeight="1">
-      <c r="A15" s="32" t="s">
-[...70 lines deleted...]
-      <c r="BR15" s="33"/>
+      <c r="A15" s="38"/>
+      <c r="B15" s="38"/>
+      <c r="C15" s="38"/>
+      <c r="D15" s="38"/>
+      <c r="E15" s="38"/>
+      <c r="F15" s="38"/>
+      <c r="G15" s="38"/>
+      <c r="H15" s="38"/>
+      <c r="I15" s="38"/>
+      <c r="J15" s="38"/>
+      <c r="K15" s="38"/>
+      <c r="L15" s="38"/>
+      <c r="M15" s="38"/>
+      <c r="N15" s="38"/>
+      <c r="O15" s="38"/>
+      <c r="P15" s="38"/>
+      <c r="Q15" s="38"/>
+      <c r="R15" s="38"/>
+      <c r="S15" s="38"/>
+      <c r="T15" s="38"/>
+      <c r="U15" s="38"/>
+      <c r="V15" s="38"/>
+      <c r="W15" s="38"/>
+      <c r="X15" s="38"/>
+      <c r="Y15" s="38"/>
+      <c r="Z15" s="38"/>
+      <c r="AA15" s="38"/>
+      <c r="AB15" s="38"/>
+      <c r="AC15" s="38"/>
+      <c r="AD15" s="38"/>
+      <c r="AE15" s="38"/>
+      <c r="AF15" s="38"/>
+      <c r="AG15" s="38"/>
+      <c r="AH15" s="38"/>
+      <c r="AI15" s="38"/>
+      <c r="AJ15" s="38"/>
+      <c r="AK15" s="38"/>
+      <c r="AL15" s="38"/>
+      <c r="AM15" s="38"/>
+      <c r="AN15" s="38"/>
+      <c r="AO15" s="38"/>
+      <c r="AP15" s="38"/>
+      <c r="AQ15" s="38"/>
+      <c r="AR15" s="38"/>
+      <c r="AS15" s="38"/>
+      <c r="AT15" s="38"/>
+      <c r="AU15" s="38"/>
+      <c r="AV15" s="38"/>
+      <c r="AW15" s="38"/>
+      <c r="AX15" s="38"/>
+      <c r="AY15" s="38"/>
+      <c r="AZ15" s="38"/>
+      <c r="BA15" s="38"/>
+      <c r="BB15" s="38"/>
+      <c r="BC15" s="38"/>
+      <c r="BD15" s="38"/>
+      <c r="BE15" s="38"/>
+      <c r="BF15" s="38"/>
+      <c r="BG15" s="38"/>
+      <c r="BH15" s="38"/>
+      <c r="BI15" s="38"/>
+      <c r="BJ15" s="40"/>
+      <c r="BK15" s="40"/>
+      <c r="BL15" s="40"/>
+      <c r="BM15" s="40"/>
+      <c r="BN15" s="40"/>
+      <c r="BO15" s="40"/>
+      <c r="BP15" s="40"/>
+      <c r="BQ15" s="40"/>
+      <c r="BR15" s="40"/>
       <c r="BS15" s="2"/>
       <c r="BT15" s="2"/>
       <c r="BU15" s="2"/>
       <c r="BV15" s="2"/>
       <c r="BW15" s="2"/>
     </row>
     <row r="16" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
-      <c r="J16" s="31"/>
-[...2 lines deleted...]
-      <c r="M16" s="31"/>
+      <c r="J16" s="37"/>
+      <c r="K16" s="37"/>
+      <c r="L16" s="37"/>
+      <c r="M16" s="37"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
       <c r="T16" s="6"/>
       <c r="U16" s="6"/>
       <c r="V16" s="6"/>
       <c r="W16" s="6"/>
       <c r="X16" s="6"/>
       <c r="Y16" s="8" t="s">
         <v>12</v>
       </c>
       <c r="Z16" s="6"/>
       <c r="AA16" s="6"/>
       <c r="AB16" s="6"/>
       <c r="AC16" s="6"/>
       <c r="AD16" s="6"/>
       <c r="AE16" s="6"/>
       <c r="AF16" s="6"/>
       <c r="AG16" s="6"/>
-      <c r="AH16" s="28" t="s">
+      <c r="AH16" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="AI16" s="28"/>
-[...1 lines deleted...]
-      <c r="AK16" s="28"/>
+      <c r="AI16" s="31"/>
+      <c r="AJ16" s="31"/>
+      <c r="AK16" s="31"/>
       <c r="AL16" s="6"/>
       <c r="AM16" s="6"/>
       <c r="AN16" s="6"/>
       <c r="AO16" s="6"/>
       <c r="AP16" s="6"/>
       <c r="AQ16" s="6"/>
       <c r="AR16" s="6"/>
       <c r="AS16" s="6"/>
-      <c r="AT16" s="28" t="s">
+      <c r="AT16" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="AU16" s="28"/>
-[...1 lines deleted...]
-      <c r="AW16" s="28"/>
+      <c r="AU16" s="31"/>
+      <c r="AV16" s="31"/>
+      <c r="AW16" s="31"/>
       <c r="AX16" s="6"/>
       <c r="AY16" s="6"/>
       <c r="AZ16" s="6"/>
       <c r="BA16" s="6"/>
       <c r="BB16" s="6"/>
       <c r="BC16" s="6"/>
       <c r="BD16" s="6"/>
       <c r="BE16" s="6"/>
-      <c r="BF16" s="28" t="s">
+      <c r="BF16" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="BG16" s="28"/>
-[...1 lines deleted...]
-      <c r="BI16" s="28"/>
+      <c r="BG16" s="31"/>
+      <c r="BH16" s="31"/>
+      <c r="BI16" s="31"/>
       <c r="BJ16" s="6"/>
       <c r="BK16" s="6"/>
       <c r="BL16" s="6"/>
       <c r="BM16" s="6"/>
       <c r="BN16" s="6"/>
       <c r="BO16" s="6"/>
       <c r="BP16" s="6"/>
       <c r="BQ16" s="6"/>
-      <c r="BR16" s="28" t="s">
+      <c r="BR16" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="BS16" s="28"/>
-[...1 lines deleted...]
-      <c r="BU16" s="28"/>
+      <c r="BS16" s="31"/>
+      <c r="BT16" s="31"/>
+      <c r="BU16" s="31"/>
       <c r="BV16" s="6"/>
       <c r="BW16" s="6"/>
       <c r="BX16" s="6"/>
       <c r="BY16" s="6"/>
       <c r="BZ16" s="6"/>
       <c r="CA16" s="6"/>
       <c r="CB16" s="6"/>
       <c r="CC16" s="6"/>
-      <c r="CD16" s="28" t="s">
+      <c r="CD16" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="CE16" s="28"/>
-[...1 lines deleted...]
-      <c r="CG16" s="28"/>
+      <c r="CE16" s="31"/>
+      <c r="CF16" s="31"/>
+      <c r="CG16" s="31"/>
       <c r="CH16" s="6"/>
       <c r="CI16" s="6"/>
       <c r="CJ16" s="6"/>
       <c r="CK16" s="6"/>
       <c r="CL16" s="6"/>
       <c r="CM16" s="6"/>
       <c r="CN16" s="6"/>
       <c r="CO16" s="6"/>
-      <c r="CP16" s="28" t="s">
+      <c r="CP16" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="CQ16" s="28"/>
-[...1 lines deleted...]
-      <c r="CS16" s="28"/>
+      <c r="CQ16" s="31"/>
+      <c r="CR16" s="31"/>
+      <c r="CS16" s="31"/>
       <c r="CT16" s="6"/>
       <c r="CU16" s="6"/>
       <c r="CV16" s="6"/>
       <c r="CW16" s="6"/>
       <c r="CX16" s="6"/>
       <c r="CY16" s="6"/>
       <c r="CZ16" s="6"/>
       <c r="DA16" s="6"/>
-      <c r="DB16" s="28" t="s">
-[...4 lines deleted...]
-      <c r="DE16" s="28"/>
+      <c r="DB16" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="DC16" s="31"/>
+      <c r="DD16" s="31"/>
+      <c r="DE16" s="31"/>
     </row>
     <row r="17" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A17" s="29"/>
-      <c r="B17" s="25" t="s">
+      <c r="A17" s="35"/>
+      <c r="B17" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="C17" s="29"/>
+      <c r="D17" s="29"/>
+      <c r="E17" s="29"/>
+      <c r="F17" s="29"/>
+      <c r="G17" s="29"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="29"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="29"/>
+      <c r="L17" s="29"/>
+      <c r="M17" s="30"/>
+      <c r="N17" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="O17" s="29"/>
+      <c r="P17" s="29"/>
+      <c r="Q17" s="29"/>
+      <c r="R17" s="29"/>
+      <c r="S17" s="29"/>
+      <c r="T17" s="29"/>
+      <c r="U17" s="29"/>
+      <c r="V17" s="29"/>
+      <c r="W17" s="29"/>
+      <c r="X17" s="29"/>
+      <c r="Y17" s="30"/>
+      <c r="Z17" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA17" s="29"/>
+      <c r="AB17" s="29"/>
+      <c r="AC17" s="29"/>
+      <c r="AD17" s="29"/>
+      <c r="AE17" s="29"/>
+      <c r="AF17" s="29"/>
+      <c r="AG17" s="29"/>
+      <c r="AH17" s="29"/>
+      <c r="AI17" s="29"/>
+      <c r="AJ17" s="29"/>
+      <c r="AK17" s="30"/>
+      <c r="AL17" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="AM17" s="29"/>
+      <c r="AN17" s="29"/>
+      <c r="AO17" s="29"/>
+      <c r="AP17" s="29"/>
+      <c r="AQ17" s="29"/>
+      <c r="AR17" s="29"/>
+      <c r="AS17" s="29"/>
+      <c r="AT17" s="29"/>
+      <c r="AU17" s="29"/>
+      <c r="AV17" s="29"/>
+      <c r="AW17" s="30"/>
+      <c r="AX17" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="AY17" s="29"/>
+      <c r="AZ17" s="29"/>
+      <c r="BA17" s="29"/>
+      <c r="BB17" s="29"/>
+      <c r="BC17" s="29"/>
+      <c r="BD17" s="29"/>
+      <c r="BE17" s="29"/>
+      <c r="BF17" s="29"/>
+      <c r="BG17" s="29"/>
+      <c r="BH17" s="29"/>
+      <c r="BI17" s="30"/>
+      <c r="BJ17" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="BK17" s="29"/>
+      <c r="BL17" s="29"/>
+      <c r="BM17" s="29"/>
+      <c r="BN17" s="29"/>
+      <c r="BO17" s="29"/>
+      <c r="BP17" s="29"/>
+      <c r="BQ17" s="29"/>
+      <c r="BR17" s="29"/>
+      <c r="BS17" s="29"/>
+      <c r="BT17" s="29"/>
+      <c r="BU17" s="30"/>
+      <c r="BV17" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="BW17" s="29"/>
+      <c r="BX17" s="29"/>
+      <c r="BY17" s="29"/>
+      <c r="BZ17" s="29"/>
+      <c r="CA17" s="29"/>
+      <c r="CB17" s="29"/>
+      <c r="CC17" s="29"/>
+      <c r="CD17" s="29"/>
+      <c r="CE17" s="29"/>
+      <c r="CF17" s="29"/>
+      <c r="CG17" s="30"/>
+      <c r="CH17" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="CI17" s="29"/>
+      <c r="CJ17" s="29"/>
+      <c r="CK17" s="29"/>
+      <c r="CL17" s="29"/>
+      <c r="CM17" s="29"/>
+      <c r="CN17" s="29"/>
+      <c r="CO17" s="29"/>
+      <c r="CP17" s="29"/>
+      <c r="CQ17" s="29"/>
+      <c r="CR17" s="29"/>
+      <c r="CS17" s="30"/>
+      <c r="CT17" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="C17" s="26"/>
-[...121 lines deleted...]
-      <c r="DE17" s="27"/>
+      <c r="CU17" s="29"/>
+      <c r="CV17" s="29"/>
+      <c r="CW17" s="29"/>
+      <c r="CX17" s="29"/>
+      <c r="CY17" s="29"/>
+      <c r="CZ17" s="29"/>
+      <c r="DA17" s="29"/>
+      <c r="DB17" s="29"/>
+      <c r="DC17" s="29"/>
+      <c r="DD17" s="29"/>
+      <c r="DE17" s="30"/>
     </row>
     <row r="18" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A18" s="30"/>
-      <c r="B18" s="9" t="s">
+      <c r="A18" s="36"/>
+      <c r="B18" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="C18" s="10" t="s">
+      <c r="C18" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="D18" s="10" t="s">
+      <c r="D18" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="E18" s="9" t="s">
+      <c r="E18" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="F18" s="10" t="s">
+      <c r="F18" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="G18" s="10" t="s">
+      <c r="G18" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="H18" s="10" t="s">
+      <c r="H18" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="I18" s="10" t="s">
+      <c r="I18" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="J18" s="10" t="s">
+      <c r="J18" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="K18" s="10" t="s">
+      <c r="K18" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="L18" s="10" t="s">
+      <c r="L18" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="M18" s="10" t="s">
+      <c r="M18" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="N18" s="9" t="s">
+      <c r="N18" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="O18" s="10" t="s">
+      <c r="O18" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="P18" s="10" t="s">
+      <c r="P18" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="Q18" s="9" t="s">
+      <c r="Q18" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="R18" s="10" t="s">
+      <c r="R18" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="S18" s="10" t="s">
+      <c r="S18" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="T18" s="10" t="s">
+      <c r="T18" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="U18" s="10" t="s">
+      <c r="U18" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="V18" s="10" t="s">
+      <c r="V18" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="W18" s="10" t="s">
+      <c r="W18" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="X18" s="10" t="s">
+      <c r="X18" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="Y18" s="10" t="s">
+      <c r="Y18" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="Z18" s="9" t="s">
+      <c r="Z18" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="AA18" s="10" t="s">
+      <c r="AA18" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="AB18" s="10" t="s">
+      <c r="AB18" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="AC18" s="9" t="s">
+      <c r="AC18" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="AD18" s="10" t="s">
+      <c r="AD18" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="AE18" s="10" t="s">
+      <c r="AE18" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="AF18" s="10" t="s">
+      <c r="AF18" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="AG18" s="10" t="s">
+      <c r="AG18" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="AH18" s="10" t="s">
+      <c r="AH18" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="AI18" s="10" t="s">
+      <c r="AI18" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="AJ18" s="10" t="s">
+      <c r="AJ18" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="AK18" s="10" t="s">
+      <c r="AK18" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="AL18" s="9" t="s">
+      <c r="AL18" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="AM18" s="10" t="s">
+      <c r="AM18" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="AN18" s="10" t="s">
+      <c r="AN18" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="AO18" s="9" t="s">
+      <c r="AO18" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="AP18" s="10" t="s">
+      <c r="AP18" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="AQ18" s="10" t="s">
+      <c r="AQ18" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="AR18" s="10" t="s">
+      <c r="AR18" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="AS18" s="10" t="s">
+      <c r="AS18" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="AT18" s="10" t="s">
+      <c r="AT18" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="AU18" s="10" t="s">
+      <c r="AU18" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="AV18" s="10" t="s">
+      <c r="AV18" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="AW18" s="10" t="s">
+      <c r="AW18" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="AX18" s="9" t="s">
+      <c r="AX18" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="AY18" s="10" t="s">
+      <c r="AY18" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="AZ18" s="10" t="s">
+      <c r="AZ18" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="BA18" s="9" t="s">
+      <c r="BA18" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="BB18" s="10" t="s">
+      <c r="BB18" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="BC18" s="10" t="s">
+      <c r="BC18" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="BD18" s="10" t="s">
+      <c r="BD18" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="BE18" s="10" t="s">
+      <c r="BE18" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="BF18" s="10" t="s">
+      <c r="BF18" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="BG18" s="10" t="s">
+      <c r="BG18" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="BH18" s="10" t="s">
+      <c r="BH18" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="BI18" s="10" t="s">
+      <c r="BI18" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="BJ18" s="9" t="s">
+      <c r="BJ18" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="BK18" s="10" t="s">
+      <c r="BK18" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="BL18" s="10" t="s">
+      <c r="BL18" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="BM18" s="9" t="s">
+      <c r="BM18" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="BN18" s="10" t="s">
+      <c r="BN18" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="BO18" s="10" t="s">
+      <c r="BO18" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="BP18" s="10" t="s">
+      <c r="BP18" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="BQ18" s="10" t="s">
+      <c r="BQ18" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="BR18" s="10" t="s">
+      <c r="BR18" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="BS18" s="10" t="s">
+      <c r="BS18" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="BT18" s="10" t="s">
+      <c r="BT18" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="BU18" s="10" t="s">
+      <c r="BU18" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="BV18" s="9" t="s">
+      <c r="BV18" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="BW18" s="10" t="s">
+      <c r="BW18" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="BX18" s="10" t="s">
+      <c r="BX18" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="BY18" s="9" t="s">
+      <c r="BY18" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="BZ18" s="10" t="s">
+      <c r="BZ18" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="CA18" s="10" t="s">
+      <c r="CA18" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="CB18" s="10" t="s">
+      <c r="CB18" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="CC18" s="10" t="s">
+      <c r="CC18" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="CD18" s="10" t="s">
+      <c r="CD18" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="CE18" s="10" t="s">
+      <c r="CE18" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="CF18" s="10" t="s">
+      <c r="CF18" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="CG18" s="10" t="s">
+      <c r="CG18" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="CH18" s="9" t="s">
+      <c r="CH18" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="CI18" s="10" t="s">
+      <c r="CI18" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="CJ18" s="10" t="s">
+      <c r="CJ18" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="CK18" s="9" t="s">
+      <c r="CK18" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="CL18" s="10" t="s">
+      <c r="CL18" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="CM18" s="10" t="s">
+      <c r="CM18" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="CN18" s="10" t="s">
+      <c r="CN18" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="CO18" s="10" t="s">
+      <c r="CO18" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="CP18" s="10" t="s">
+      <c r="CP18" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="CQ18" s="10" t="s">
+      <c r="CQ18" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="CR18" s="10" t="s">
+      <c r="CR18" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="CS18" s="10" t="s">
+      <c r="CS18" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="CT18" s="9" t="s">
+      <c r="CT18" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="CU18" s="10" t="s">
+      <c r="CU18" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="CV18" s="10" t="s">
+      <c r="CV18" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="CW18" s="9" t="s">
+      <c r="CW18" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="CX18" s="10" t="s">
+      <c r="CX18" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="CY18" s="10" t="s">
+      <c r="CY18" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="CZ18" s="10" t="s">
+      <c r="CZ18" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="DA18" s="10" t="s">
+      <c r="DA18" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="DB18" s="10" t="s">
+      <c r="DB18" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="DC18" s="10" t="s">
+      <c r="DC18" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="DD18" s="10" t="s">
+      <c r="DD18" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="DE18" s="10" t="s">
+      <c r="DE18" s="24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:109">
       <c r="A19" s="11" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B19" s="13">
         <v>701.06539501358657</v>
       </c>
       <c r="C19" s="13">
         <v>879.77162589957447</v>
       </c>
       <c r="D19" s="13">
         <v>365.68464355255554</v>
       </c>
       <c r="E19" s="13">
         <v>624.94614578578899</v>
       </c>
       <c r="F19" s="13">
         <v>717.55262745410027</v>
       </c>
       <c r="G19" s="15">
         <v>1445.5868273704634</v>
       </c>
       <c r="H19" s="15">
         <v>1236.4320641844806</v>
       </c>
       <c r="I19" s="13">
         <v>1125.4520274901561</v>
       </c>
@@ -4851,3251 +4903,3273 @@
       <c r="R19" s="14">
         <v>980.05362791383709</v>
       </c>
       <c r="S19" s="13">
         <v>2117.8971697074157</v>
       </c>
       <c r="T19" s="13">
         <v>1450.4710763905982</v>
       </c>
       <c r="U19" s="12">
         <v>1213.0890587829469</v>
       </c>
       <c r="V19" s="12">
         <v>3900.8860263574234</v>
       </c>
       <c r="W19" s="12">
         <v>1776.8142453473276</v>
       </c>
       <c r="X19" s="12">
         <v>1952.8718366429102</v>
       </c>
       <c r="Y19" s="12">
         <v>2822.4292510815117</v>
       </c>
       <c r="Z19" s="12">
-        <v>1074.7507896096572</v>
+        <v>869.77037333724945</v>
       </c>
       <c r="AA19" s="12">
-        <v>1270.5119585332156</v>
+        <v>1017.3905434436115</v>
       </c>
       <c r="AB19" s="13">
-        <v>594.12351136025848</v>
+        <v>420.90917448020821</v>
       </c>
       <c r="AC19" s="13">
-        <v>870.64992404941256</v>
+        <v>789.3974440615475</v>
       </c>
       <c r="AD19" s="14">
-        <v>848.30624713791656</v>
+        <v>846.28999194605967</v>
       </c>
       <c r="AE19" s="15">
-        <v>1733.3116977033815</v>
+        <v>1713.9739315668257</v>
       </c>
       <c r="AF19" s="15">
-        <v>1483.7831370073709</v>
+        <v>1364.382094968008</v>
       </c>
       <c r="AG19" s="15">
-        <v>1348.3618235300789</v>
+        <v>1220.2299448909644</v>
       </c>
       <c r="AH19" s="13">
-        <v>5017.331841724601</v>
+        <v>4739.262392918783</v>
       </c>
       <c r="AI19" s="13">
-        <v>1826.130884234361</v>
+        <v>1885.4260700225302</v>
       </c>
       <c r="AJ19" s="13">
-        <v>1410.9528960536222</v>
+        <v>1569.3673565688207</v>
       </c>
       <c r="AK19" s="13">
-        <v>2289.792859802089</v>
+        <v>2605.0348773352489</v>
       </c>
       <c r="AL19" s="12">
         <v>953.20290532493868</v>
       </c>
       <c r="AM19" s="12">
         <v>1179.7627059746333</v>
       </c>
       <c r="AN19" s="13">
         <v>516.46752383426121</v>
       </c>
       <c r="AO19" s="13">
         <v>927.68322647724631</v>
       </c>
       <c r="AP19" s="14">
         <v>998.63603467633288</v>
       </c>
-      <c r="AQ19" s="16">
+      <c r="AQ19" s="15">
         <v>2068.8538374601085</v>
       </c>
-      <c r="AR19" s="16">
+      <c r="AR19" s="15">
         <v>1266.6223361236741</v>
       </c>
-      <c r="AS19" s="16">
+      <c r="AS19" s="15">
         <v>1226.3269841232773</v>
       </c>
       <c r="AT19" s="13">
         <v>5081.529181963866</v>
       </c>
       <c r="AU19" s="13">
         <v>2282.874458709337</v>
       </c>
       <c r="AV19" s="13">
         <v>2029.7404605910124</v>
       </c>
       <c r="AW19" s="13">
         <v>3136.6184613980113</v>
       </c>
       <c r="AX19" s="12">
-        <v>1379.0682999999567</v>
+        <v>1353.0586625727747</v>
       </c>
       <c r="AY19" s="12">
-        <v>1636.4561391205975</v>
+        <v>1657.5868299761146</v>
       </c>
       <c r="AZ19" s="13">
-        <v>836.53709022699081</v>
+        <v>757.94275537566887</v>
       </c>
       <c r="BA19" s="13">
-        <v>1226.8891955661443</v>
+        <v>1265.8107932575185</v>
       </c>
       <c r="BB19" s="14">
-        <v>1108.71798113973</v>
+        <v>1136.136029307087</v>
       </c>
       <c r="BC19" s="15">
-        <v>2699.0678336163537</v>
+        <v>2783.046231221605</v>
       </c>
       <c r="BD19" s="15">
-        <v>1560.504456387858</v>
+        <v>1730.3250217610807</v>
       </c>
       <c r="BE19" s="15">
-        <v>1499.5108575117706</v>
+        <v>1580.9433344261361</v>
       </c>
       <c r="BF19" s="13">
-        <v>6997.7204744517221</v>
+        <v>7186.9406312599513</v>
       </c>
       <c r="BG19" s="13">
-        <v>2776.5007521999505</v>
+        <v>2867.0823126418109</v>
       </c>
       <c r="BH19" s="13">
-        <v>2586.1476678270792</v>
+        <v>2551.956163362473</v>
       </c>
       <c r="BI19" s="13">
-        <v>4137.3818093686632</v>
+        <v>3820.7166543765402</v>
       </c>
       <c r="BJ19" s="13">
-        <v>2652.4442918055502</v>
+        <v>1613.8735426886728</v>
       </c>
       <c r="BK19" s="13">
-        <v>1942.1146339783547</v>
+        <v>2009.2460755543857</v>
       </c>
       <c r="BL19" s="13">
-        <v>1324.2008880577228</v>
+        <v>1230.4336137982143</v>
       </c>
       <c r="BM19" s="13">
-        <v>1523.1859583396745</v>
+        <v>1730.0058310236159</v>
       </c>
       <c r="BN19" s="13">
-        <v>1287.2632591427955</v>
+        <v>1541.9444789526965</v>
       </c>
       <c r="BO19" s="13">
-        <v>2863.5077762967107</v>
+        <v>2974.3998565252641</v>
       </c>
       <c r="BP19" s="13">
-        <v>1979.7971527518994</v>
+        <v>1979.9660950355965</v>
       </c>
       <c r="BQ19" s="13">
-        <v>1482.0825039510553</v>
+        <v>1851.7462979468501</v>
       </c>
       <c r="BR19" s="13">
-        <v>5414.6853870149853</v>
+        <v>6852.1576507811669</v>
       </c>
       <c r="BS19" s="13">
-        <v>2630.1184953222232</v>
+        <v>2685.546903666168</v>
       </c>
       <c r="BT19" s="13">
-        <v>3480.6261241727166</v>
+        <v>3032.6947534017904</v>
       </c>
       <c r="BU19" s="13">
-        <v>6058.9734214303307</v>
-[...2 lines deleted...]
-        <v>1937.3658766347289</v>
+        <v>4550.3305317379627</v>
+      </c>
+      <c r="BV19" s="25">
+        <v>1639.250192771123</v>
       </c>
       <c r="BW19" s="13">
-        <v>2156.7624347471342</v>
+        <v>1996.1335867124471</v>
       </c>
       <c r="BX19" s="13">
-        <v>1735.1365259102677</v>
+        <v>1260.1736465704384</v>
       </c>
       <c r="BY19" s="13">
-        <v>2792.1767246260597</v>
+        <v>2133.1527462803815</v>
       </c>
       <c r="BZ19" s="13">
-        <v>1870.3605448602887</v>
+        <v>1605.7044662549786</v>
       </c>
       <c r="CA19" s="13">
-        <v>2737.242834508967</v>
+        <v>2990.2433076251145</v>
       </c>
       <c r="CB19" s="13">
-        <v>2223.55097104992</v>
+        <v>2023.1954017753087</v>
       </c>
       <c r="CC19" s="13">
-        <v>2644.5055291479161</v>
+        <v>2537.7934424714076</v>
       </c>
       <c r="CD19" s="13">
-        <v>8561.1117698277994</v>
+        <v>8358.5686735987019</v>
       </c>
       <c r="CE19" s="13">
-        <v>3587.6954404448661</v>
+        <v>3112.5514383949858</v>
       </c>
       <c r="CF19" s="13">
-        <v>3671.4485499485072</v>
+        <v>2943.0083035749376</v>
       </c>
       <c r="CG19" s="13">
-        <v>5799.5467065695866</v>
-[...2 lines deleted...]
-        <v>1489.4052082047835</v>
+        <v>4969.9989570977632</v>
+      </c>
+      <c r="CH19" s="16">
+        <v>1645.8466659441619</v>
       </c>
       <c r="CI19" s="13">
-        <v>2738.7968583943684</v>
+        <v>2483.7793950297159</v>
       </c>
       <c r="CJ19" s="13">
-        <v>1905.5509651460143</v>
+        <v>1758.2116136796835</v>
       </c>
       <c r="CK19" s="13">
-        <v>3075.8627297173398</v>
+        <v>2482.0402671222528</v>
       </c>
       <c r="CL19" s="14">
-        <v>2130.856203798382</v>
+        <v>1859.5915265550598</v>
       </c>
       <c r="CM19" s="15">
-        <v>3263.0100555509848</v>
+        <v>3322.7667325232878</v>
       </c>
       <c r="CN19" s="15">
-        <v>2920.5949412065102</v>
+        <v>2625.9410148596012</v>
       </c>
       <c r="CO19" s="15">
-        <v>2545.7501594157097</v>
+        <v>2628.7448772888661</v>
       </c>
       <c r="CP19" s="13">
-        <v>7884.4886811774286</v>
+        <v>8948.6925515912171</v>
       </c>
       <c r="CQ19" s="13">
-        <v>3664.8620747640211</v>
+        <v>4112.3344802167248</v>
       </c>
       <c r="CR19" s="13">
-        <v>4598.6386746893922</v>
+        <v>3877.1423493884695</v>
       </c>
       <c r="CS19" s="13">
-        <v>6212.9156406579141</v>
-[...1 lines deleted...]
-      <c r="CT19" s="17">
+        <v>5757.9289651037452</v>
+      </c>
+      <c r="CT19" s="16">
         <v>2050.0374637566551</v>
       </c>
       <c r="CU19" s="13">
         <v>3125.2950257695875</v>
       </c>
       <c r="CV19" s="13">
         <v>1552.8023604562366</v>
       </c>
       <c r="CW19" s="13">
         <v>2982.962666792142</v>
       </c>
       <c r="CX19" s="14">
         <v>2162.9481004080844</v>
       </c>
       <c r="CY19" s="15">
         <v>4402.2754269028765</v>
       </c>
       <c r="CZ19" s="15"/>
       <c r="DA19" s="15"/>
       <c r="DB19" s="13"/>
       <c r="DC19" s="13"/>
       <c r="DD19" s="13"/>
       <c r="DE19" s="13"/>
     </row>
     <row r="20" spans="1:109">
-      <c r="A20" s="18" t="s">
-        <v>21</v>
+      <c r="A20" s="17" t="s">
+        <v>18</v>
       </c>
       <c r="B20" s="13">
         <v>29.860530326379116</v>
       </c>
       <c r="C20" s="13">
         <v>39.731522201940095</v>
       </c>
       <c r="D20" s="13">
         <v>30.142818702371731</v>
       </c>
       <c r="E20" s="13">
         <v>27.161759609323752</v>
       </c>
       <c r="F20" s="13">
         <v>30.094120873534134</v>
       </c>
       <c r="G20" s="15">
         <v>30.801118561642475</v>
       </c>
       <c r="H20" s="15">
         <v>36.753198576154595</v>
       </c>
       <c r="I20" s="13">
         <v>41.692716506753158</v>
       </c>
       <c r="J20" s="13">
-        <v>9.7830369249680693</v>
+        <v>65.022020193830471</v>
       </c>
       <c r="K20" s="13">
         <v>42.395871532762023</v>
       </c>
       <c r="L20" s="13">
         <v>151.46236970288106</v>
       </c>
       <c r="M20" s="13">
         <v>204.64930554221775</v>
       </c>
       <c r="N20" s="13">
         <v>24.568374113463832</v>
       </c>
       <c r="O20" s="13">
         <v>64.263517087255948</v>
       </c>
       <c r="P20" s="13">
         <v>66.263643105165272</v>
       </c>
       <c r="Q20" s="13">
         <v>65.698531342977446</v>
       </c>
       <c r="R20" s="13">
         <v>57.469574141043708</v>
       </c>
       <c r="S20" s="15">
         <v>49.063733180690797</v>
       </c>
       <c r="T20" s="15">
         <v>45.34930063060601</v>
       </c>
       <c r="U20" s="13">
         <v>31.250264122596381</v>
       </c>
       <c r="V20" s="13">
         <v>66.15092703317805</v>
       </c>
       <c r="W20" s="13">
         <v>44.320497873458521</v>
       </c>
       <c r="X20" s="13">
         <v>252.17114107815644</v>
       </c>
       <c r="Y20" s="13">
         <v>359.05403162756147</v>
       </c>
       <c r="Z20" s="13">
-        <v>118.29184949085374</v>
+        <v>15.13191412148117</v>
       </c>
       <c r="AA20" s="13">
-        <v>174.49457248174866</v>
+        <v>31.941167831918499</v>
       </c>
       <c r="AB20" s="13">
-        <v>110.21284660243515</v>
+        <v>16.611569399180276</v>
       </c>
       <c r="AC20" s="13">
-        <v>36.544808721139624</v>
+        <v>13.441100076603394</v>
       </c>
       <c r="AD20" s="13">
-        <v>41.120915954157262</v>
+        <v>15.915172148833202</v>
       </c>
       <c r="AE20" s="13">
-        <v>50.452379516284317</v>
+        <v>16.604533701109357</v>
       </c>
       <c r="AF20" s="15">
-        <v>37.236858174111482</v>
+        <v>18.47278012850294</v>
       </c>
       <c r="AG20" s="15">
-        <v>40.986296134115825</v>
+        <v>24.980715303074739</v>
       </c>
       <c r="AH20" s="13">
-        <v>92.388969994916209</v>
+        <v>84.269253789897718</v>
       </c>
       <c r="AI20" s="13">
-        <v>51.181057356292783</v>
+        <v>28.569533969721387</v>
       </c>
       <c r="AJ20" s="13">
-        <v>79.705952736789556</v>
+        <v>184.99657619160092</v>
       </c>
       <c r="AK20" s="13">
-        <v>129.21725197616186</v>
+        <v>305.15136322116354</v>
       </c>
       <c r="AL20" s="13">
         <v>13.906737031920622</v>
       </c>
       <c r="AM20" s="13">
         <v>34.940994178438579</v>
       </c>
       <c r="AN20" s="13">
         <v>15.309471756108861</v>
       </c>
       <c r="AO20" s="13">
         <v>11.189981823363571</v>
       </c>
       <c r="AP20" s="13">
         <v>12.840804099860787</v>
       </c>
       <c r="AQ20" s="13">
         <v>10.696895363561147</v>
       </c>
-      <c r="AR20" s="16">
+      <c r="AR20" s="15">
         <v>15.813667713716017</v>
       </c>
-      <c r="AS20" s="16">
+      <c r="AS20" s="15">
         <v>19.98601643801333</v>
       </c>
       <c r="AT20" s="13">
         <v>102.06090377996559</v>
       </c>
       <c r="AU20" s="13">
         <v>34.184275786789357</v>
       </c>
       <c r="AV20" s="13">
         <v>185.38330223356817</v>
       </c>
       <c r="AW20" s="13">
         <v>298.07193865117711</v>
       </c>
       <c r="AX20" s="13">
-        <v>27.287025282900991</v>
+        <v>15.152925753463672</v>
       </c>
       <c r="AY20" s="13">
-        <v>47.894215634207711</v>
+        <v>39.323067678632583</v>
       </c>
       <c r="AZ20" s="13">
-        <v>28.109992147881265</v>
+        <v>19.115553335295335</v>
       </c>
       <c r="BA20" s="13">
-        <v>14.51137027818856</v>
+        <v>11.848920815615378</v>
       </c>
       <c r="BB20" s="13">
-        <v>12.95792933433769</v>
+        <v>14.464198036397352</v>
       </c>
       <c r="BC20" s="13">
-        <v>10.214939658070396</v>
+        <v>11.993196409494351</v>
       </c>
       <c r="BD20" s="15">
-        <v>19.591594890180726</v>
+        <v>17.031188986682473</v>
       </c>
       <c r="BE20" s="15">
-        <v>28.67108956872049</v>
+        <v>24.741177275595611</v>
       </c>
       <c r="BF20" s="13">
-        <v>34.752005886948773</v>
+        <v>23.964174901989782</v>
       </c>
       <c r="BG20" s="13">
-        <v>27.188703790413705</v>
+        <v>26.865279900429311</v>
       </c>
       <c r="BH20" s="13">
-        <v>263.89565855919261</v>
+        <v>260.03777379481454</v>
       </c>
       <c r="BI20" s="13">
-        <v>521.38032737707863</v>
+        <v>497.54281972503418</v>
       </c>
       <c r="BJ20" s="13">
-        <v>467.21705552895946</v>
+        <v>6.8314677833263957</v>
       </c>
       <c r="BK20" s="13">
-        <v>-14.087857099541775</v>
+        <v>28.9273343586569</v>
       </c>
       <c r="BL20" s="13">
-        <v>14.642615584578589</v>
+        <v>16.31031680774829</v>
       </c>
       <c r="BM20" s="13">
-        <v>4.9000000000000004</v>
+        <v>6.0006486613124537</v>
       </c>
       <c r="BN20" s="13">
-        <v>4.6426572576127576</v>
+        <v>1.1491396746136799</v>
       </c>
       <c r="BO20" s="13">
-        <v>4.6792015732089478</v>
+        <v>3.4628740587648421</v>
       </c>
       <c r="BP20" s="13">
-        <v>-15.696103429758603</v>
+        <v>10.367909959083992</v>
       </c>
       <c r="BQ20" s="13">
-        <v>-9.0099586987756126</v>
+        <v>17.569246622611885</v>
       </c>
       <c r="BR20" s="13">
-        <v>23.124483139452288</v>
+        <v>73.496821162724729</v>
       </c>
       <c r="BS20" s="13">
-        <v>-10.554810512615873</v>
+        <v>22.990449959575788</v>
       </c>
       <c r="BT20" s="13">
-        <v>288.82683111056912</v>
+        <v>257.13902151707123</v>
       </c>
       <c r="BU20" s="13">
-        <v>418.41425363216081</v>
-[...2 lines deleted...]
-        <v>33.762118251991801</v>
+        <v>307.27598364666426</v>
+      </c>
+      <c r="BV20" s="25">
+        <v>16.77281388664731</v>
       </c>
       <c r="BW20" s="13">
-        <v>52.06651117435284</v>
+        <v>42.079067703592727</v>
       </c>
       <c r="BX20" s="13">
-        <v>39.283907715939733</v>
+        <v>28.309617601681552</v>
       </c>
       <c r="BY20" s="13">
-        <v>24.519570779365164</v>
+        <v>16.881017145638587</v>
       </c>
       <c r="BZ20" s="13">
-        <v>12.322107928363819</v>
+        <v>10.751791852244562</v>
       </c>
       <c r="CA20" s="13">
-        <v>14.098052158665958</v>
+        <v>10.153413500602722</v>
       </c>
       <c r="CB20" s="13">
-        <v>18.578405548345636</v>
+        <v>18.246104179217099</v>
       </c>
       <c r="CC20" s="13">
-        <v>26.385515233259223</v>
+        <v>31.936639909236916</v>
       </c>
       <c r="CD20" s="13">
-        <v>93.919304752224448</v>
+        <v>103.37099590054612</v>
       </c>
       <c r="CE20" s="13">
-        <v>32.040831320022804</v>
+        <v>34.239042412522906</v>
       </c>
       <c r="CF20" s="13">
-        <v>359.85272667985646</v>
+        <v>294.72996653929181</v>
       </c>
       <c r="CG20" s="13">
-        <v>338.63051839530436</v>
-[...2 lines deleted...]
-        <v>13.282897006645747</v>
+        <v>306.5432483111141</v>
+      </c>
+      <c r="CH20" s="16">
+        <v>38.347230362494372</v>
       </c>
       <c r="CI20" s="13">
-        <v>63.721849278551467</v>
+        <v>47.203669007759061</v>
       </c>
       <c r="CJ20" s="13">
-        <v>37.698459956620326</v>
+        <v>34.244743738760732</v>
       </c>
       <c r="CK20" s="13">
-        <v>32.75487265949549</v>
+        <v>64.124928244345909</v>
       </c>
       <c r="CL20" s="13">
-        <v>10.837585596221633</v>
+        <v>28.855397570179605</v>
       </c>
       <c r="CM20" s="13">
-        <v>30.654496465025556</v>
+        <v>78.77401026386454</v>
       </c>
       <c r="CN20" s="15">
-        <v>21.468612024378448</v>
+        <v>48.177343447271227</v>
       </c>
       <c r="CO20" s="15">
-        <v>26.433398942620592</v>
+        <v>43.972176233344385</v>
       </c>
       <c r="CP20" s="13">
-        <v>86.879194970371785</v>
+        <v>123.37971917087148</v>
       </c>
       <c r="CQ20" s="13">
-        <v>30.018749118927637</v>
+        <v>95.00140226362231</v>
       </c>
       <c r="CR20" s="13">
-        <v>394.32804075608163</v>
+        <v>86.629939094909304</v>
       </c>
       <c r="CS20" s="13">
-        <v>391.80265391394698</v>
-[...1 lines deleted...]
-      <c r="CT20" s="17">
+        <v>161.0939061756871</v>
+      </c>
+      <c r="CT20" s="16">
         <v>17.992794376740225</v>
       </c>
       <c r="CU20" s="13">
         <v>73.900299491011708</v>
       </c>
       <c r="CV20" s="13">
         <v>46.167103718294271</v>
       </c>
       <c r="CW20" s="13">
         <v>36.075910357879394</v>
       </c>
       <c r="CX20" s="13">
         <v>12.233233743054553</v>
       </c>
       <c r="CY20" s="13">
         <v>8.2585645344862328</v>
       </c>
       <c r="CZ20" s="15"/>
       <c r="DA20" s="15"/>
       <c r="DB20" s="13"/>
       <c r="DC20" s="13"/>
       <c r="DD20" s="13"/>
       <c r="DE20" s="13"/>
     </row>
     <row r="21" spans="1:109">
-      <c r="A21" s="19" t="s">
-        <v>22</v>
+      <c r="A21" s="18" t="s">
+        <v>19</v>
       </c>
       <c r="B21" s="13">
         <v>14.031453058197364</v>
       </c>
       <c r="C21" s="13">
         <v>25.775866392598239</v>
       </c>
       <c r="D21" s="13">
         <v>14.795211816363942</v>
       </c>
       <c r="E21" s="13">
         <v>40.958026187884393</v>
       </c>
       <c r="F21" s="13">
         <v>31.419081024938283</v>
       </c>
       <c r="G21" s="15">
         <v>25.599709140358016</v>
       </c>
       <c r="H21" s="15">
         <v>25.961981852727245</v>
       </c>
       <c r="I21" s="13">
         <v>23.848549835790166</v>
       </c>
       <c r="J21" s="13">
-        <v>21.967632759649135</v>
+        <v>73.821952216577756</v>
       </c>
       <c r="K21" s="13">
         <v>48.841360869167396</v>
       </c>
       <c r="L21" s="13">
         <v>80.60181970119956</v>
       </c>
       <c r="M21" s="13">
         <v>151.21723993113707</v>
       </c>
       <c r="N21" s="13">
         <v>14.12371399095445</v>
       </c>
       <c r="O21" s="13">
         <v>35.470365210482221</v>
       </c>
       <c r="P21" s="13">
         <v>21.386869167501253</v>
       </c>
       <c r="Q21" s="13">
         <v>52.496195384430379</v>
       </c>
       <c r="R21" s="13">
         <v>44.061082329498831</v>
       </c>
       <c r="S21" s="15">
         <v>32.91704524111114</v>
       </c>
       <c r="T21" s="15">
         <v>29.510655753080233</v>
       </c>
       <c r="U21" s="13">
         <v>27.491171776382075</v>
       </c>
       <c r="V21" s="13">
         <v>73.220266104731294</v>
       </c>
       <c r="W21" s="13">
         <v>41.142907509520121</v>
       </c>
       <c r="X21" s="13">
         <v>124.770592201466</v>
       </c>
       <c r="Y21" s="13">
         <v>204.40392159853391</v>
       </c>
       <c r="Z21" s="13">
-        <v>28.442031766750315</v>
+        <v>13.864221001382834</v>
       </c>
       <c r="AA21" s="13">
-        <v>48.357873903200272</v>
+        <v>30.158737639648791</v>
       </c>
       <c r="AB21" s="13">
-        <v>30.824304857486638</v>
+        <v>17.328605704825709</v>
       </c>
       <c r="AC21" s="13">
-        <v>62.221386459153202</v>
+        <v>55.775138799938134</v>
       </c>
       <c r="AD21" s="13">
-        <v>41.477342314753074</v>
+        <v>38.726016564828868</v>
       </c>
       <c r="AE21" s="13">
-        <v>33.945516300684659</v>
+        <v>29.902697424308979</v>
       </c>
       <c r="AF21" s="15">
-        <v>49.347281116758083</v>
+        <v>48.009519940460819</v>
       </c>
       <c r="AG21" s="15">
-        <v>32.534383545021953</v>
+        <v>29.70590240530629</v>
       </c>
       <c r="AH21" s="13">
-        <v>118.16673167424294</v>
+        <v>136.56370947773041</v>
       </c>
       <c r="AI21" s="13">
-        <v>44.495274326091376</v>
+        <v>61.692053655409197</v>
       </c>
       <c r="AJ21" s="13">
-        <v>96.7429475167269</v>
+        <v>96.206135337925772</v>
       </c>
       <c r="AK21" s="13">
-        <v>193.53435882781224</v>
+        <v>196.15247988558235</v>
       </c>
       <c r="AL21" s="13">
         <v>17.718448714910664</v>
       </c>
       <c r="AM21" s="13">
         <v>37.280293444733708</v>
       </c>
       <c r="AN21" s="13">
         <v>20.694500263096856</v>
       </c>
       <c r="AO21" s="13">
         <v>43.981073180489275</v>
       </c>
       <c r="AP21" s="13">
         <v>35.527993510413566</v>
       </c>
       <c r="AQ21" s="13">
         <v>22.761281138582749</v>
       </c>
-      <c r="AR21" s="16">
+      <c r="AR21" s="15">
         <v>23.711816242092834</v>
       </c>
-      <c r="AS21" s="16">
+      <c r="AS21" s="15">
         <v>21.553371010338843</v>
       </c>
       <c r="AT21" s="13">
         <v>127.65970058601758</v>
       </c>
       <c r="AU21" s="13">
         <v>63.395208364639331</v>
       </c>
       <c r="AV21" s="13">
         <v>86.676168637296442</v>
       </c>
       <c r="AW21" s="13">
         <v>176.89562797506721</v>
       </c>
       <c r="AX21" s="13">
-        <v>20.174388811901018</v>
+        <v>21.411592666881809</v>
       </c>
       <c r="AY21" s="13">
-        <v>60.866754710476471</v>
+        <v>61.038790376568897</v>
       </c>
       <c r="AZ21" s="13">
-        <v>47.131930587520245</v>
+        <v>41.787814221575744</v>
       </c>
       <c r="BA21" s="13">
-        <v>64.30951918182447</v>
+        <v>73.718008167692602</v>
       </c>
       <c r="BB21" s="13">
-        <v>31.628678994299928</v>
+        <v>36.392317070771853</v>
       </c>
       <c r="BC21" s="13">
-        <v>32.856844153715059</v>
+        <v>35.454951220415168</v>
       </c>
       <c r="BD21" s="15">
-        <v>35.750383569202185</v>
+        <v>42.566229828591972</v>
       </c>
       <c r="BE21" s="15">
-        <v>29.84446043922107</v>
+        <v>33.177472310299713</v>
       </c>
       <c r="BF21" s="13">
-        <v>197.77281981762133</v>
+        <v>218.67306760305823</v>
       </c>
       <c r="BG21" s="13">
-        <v>65.759268668609593</v>
+        <v>62.095324691057996</v>
       </c>
       <c r="BH21" s="13">
-        <v>123.02414931703657</v>
+        <v>128.64165295020038</v>
       </c>
       <c r="BI21" s="13">
-        <v>233.25403424427634</v>
+        <v>212.53461451111275</v>
       </c>
       <c r="BJ21" s="13">
-        <v>21.980447906460828</v>
+        <v>25.082135703948033</v>
       </c>
       <c r="BK21" s="13">
-        <v>54.551541703117415</v>
+        <v>56.181339890510564</v>
       </c>
       <c r="BL21" s="13">
-        <v>28.665642225567574</v>
+        <v>37.240693325774814</v>
       </c>
       <c r="BM21" s="13">
-        <v>66.099999999999994</v>
+        <v>86.027766451695697</v>
       </c>
       <c r="BN21" s="13">
-        <v>41.68190879251663</v>
+        <v>59.111045819519433</v>
       </c>
       <c r="BO21" s="13">
-        <v>34.126335556924687</v>
+        <v>42.082997677896941</v>
       </c>
       <c r="BP21" s="13">
-        <v>44.493994819798466</v>
+        <v>49.37453223846321</v>
       </c>
       <c r="BQ21" s="13">
-        <v>26.108234963684954</v>
+        <v>41.783195254044145</v>
       </c>
       <c r="BR21" s="13">
-        <v>171.42814770689296</v>
+        <v>227.52537475905402</v>
       </c>
       <c r="BS21" s="13">
-        <v>85.222131946240836</v>
+        <v>91.898260525189315</v>
       </c>
       <c r="BT21" s="13">
-        <v>200.09000565925447</v>
+        <v>172.51592367194954</v>
       </c>
       <c r="BU21" s="13">
-        <v>322.95564357184833</v>
-[...2 lines deleted...]
-        <v>24.409785681861116</v>
+        <v>243.56310954181856</v>
+      </c>
+      <c r="BV21" s="25">
+        <v>26.757512333872445</v>
       </c>
       <c r="BW21" s="13">
-        <v>56.455067596937077</v>
+        <v>65.768200640207013</v>
       </c>
       <c r="BX21" s="13">
-        <v>45.638462901381459</v>
+        <v>46.876880772525823</v>
       </c>
       <c r="BY21" s="13">
-        <v>83.227788748849619</v>
+        <v>75.951818538361124</v>
       </c>
       <c r="BZ21" s="13">
-        <v>55.706191266371668</v>
+        <v>65.656160856658261</v>
       </c>
       <c r="CA21" s="13">
-        <v>42.566740700155719</v>
+        <v>47.354358066827672</v>
       </c>
       <c r="CB21" s="13">
-        <v>52.410245029602422</v>
+        <v>51.996150451129452</v>
       </c>
       <c r="CC21" s="13">
-        <v>44.350022245484695</v>
+        <v>54.693466330305654</v>
       </c>
       <c r="CD21" s="13">
-        <v>216.49897125324483</v>
+        <v>232.28283973965111</v>
       </c>
       <c r="CE21" s="13">
-        <v>90.304747005874162</v>
+        <v>89.157017368017719</v>
       </c>
       <c r="CF21" s="13">
-        <v>251.18009115751448</v>
+        <v>217.13127066709097</v>
       </c>
       <c r="CG21" s="13">
-        <v>307.91219187532636</v>
-[...2 lines deleted...]
-        <v>23.381644291946959</v>
+        <v>269.34874424137615</v>
+      </c>
+      <c r="CH21" s="16">
+        <v>48.416215804111729</v>
       </c>
       <c r="CI21" s="13">
-        <v>75.531182304607029</v>
+        <v>85.163914394494327</v>
       </c>
       <c r="CJ21" s="13">
-        <v>58.725706635037966</v>
+        <v>38.813190324408382</v>
       </c>
       <c r="CK21" s="13">
-        <v>160.04875289690682</v>
+        <v>59.565310876648851</v>
       </c>
       <c r="CL21" s="13">
-        <v>58.90481631192506</v>
+        <v>43.101722215574966</v>
       </c>
       <c r="CM21" s="13">
-        <v>39.543325206126326</v>
+        <v>109.77086348316752</v>
       </c>
       <c r="CN21" s="15">
-        <v>62.482826245322237</v>
+        <v>59.417272872431866</v>
       </c>
       <c r="CO21" s="15">
-        <v>46.207157036893889</v>
+        <v>54.033362484259222</v>
       </c>
       <c r="CP21" s="13">
-        <v>222.72324421128224</v>
+        <v>344.94878011297811</v>
       </c>
       <c r="CQ21" s="13">
-        <v>81.323069313557795</v>
+        <v>127.77206201622741</v>
       </c>
       <c r="CR21" s="13">
-        <v>244.86112966595937</v>
+        <v>122.7671785314169</v>
       </c>
       <c r="CS21" s="13">
-        <v>391.20171807587866</v>
-[...1 lines deleted...]
-      <c r="CT21" s="17">
+        <v>202.00603226260532</v>
+      </c>
+      <c r="CT21" s="16">
         <v>24.811490142399816</v>
       </c>
       <c r="CU21" s="13">
         <v>74.494502943205532</v>
       </c>
       <c r="CV21" s="13">
         <v>54.400429281440111</v>
       </c>
       <c r="CW21" s="13">
         <v>195.23070087993693</v>
       </c>
       <c r="CX21" s="13">
         <v>63.478089145416554</v>
       </c>
       <c r="CY21" s="13">
         <v>97.778180572040881</v>
       </c>
       <c r="CZ21" s="15"/>
       <c r="DA21" s="15"/>
       <c r="DB21" s="13"/>
       <c r="DC21" s="13"/>
       <c r="DD21" s="13"/>
       <c r="DE21" s="13"/>
     </row>
     <row r="22" spans="1:109">
-      <c r="A22" s="19" t="s">
-        <v>23</v>
+      <c r="A22" s="18" t="s">
+        <v>20</v>
       </c>
       <c r="B22" s="13">
         <v>142.59386375063315</v>
       </c>
       <c r="C22" s="13">
         <v>190.8895100563698</v>
       </c>
       <c r="D22" s="13">
         <v>62.807781940490095</v>
       </c>
       <c r="E22" s="13">
         <v>129.61140712819511</v>
       </c>
       <c r="F22" s="13">
         <v>154.11436443822927</v>
       </c>
       <c r="G22" s="15">
         <v>366.14782695071131</v>
       </c>
       <c r="H22" s="15">
         <v>271.07141661309265</v>
       </c>
       <c r="I22" s="13">
         <v>261.49470859869467</v>
       </c>
       <c r="J22" s="13">
-        <v>190.5331802771542</v>
+        <v>587.23710822730345</v>
       </c>
       <c r="K22" s="13">
         <v>364.82562551517276</v>
       </c>
       <c r="L22" s="13">
         <v>227.56119425884515</v>
       </c>
       <c r="M22" s="13">
         <v>333.12247875372941</v>
       </c>
       <c r="N22" s="13">
         <v>146.4734546964778</v>
       </c>
       <c r="O22" s="12">
         <v>237.32849883234007</v>
       </c>
       <c r="P22" s="13">
         <v>77.04195205295909</v>
       </c>
       <c r="Q22" s="13">
         <v>142.15570324099752</v>
       </c>
       <c r="R22" s="13">
         <v>198.83480754409629</v>
       </c>
       <c r="S22" s="13">
         <v>527.44128905095238</v>
       </c>
       <c r="T22" s="13">
         <v>316.64979915264507</v>
       </c>
       <c r="U22" s="13">
         <v>284.41590144400686</v>
       </c>
       <c r="V22" s="13">
         <v>718.19233797678248</v>
       </c>
       <c r="W22" s="13">
         <v>415.64610919694383</v>
       </c>
       <c r="X22" s="13">
         <v>287.55656296926804</v>
       </c>
       <c r="Y22" s="13">
         <v>423.29459773222806</v>
       </c>
       <c r="Z22" s="13">
-        <v>175.73074979584982</v>
+        <v>166.09140964071173</v>
       </c>
       <c r="AA22" s="13">
-        <v>217.61458922005812</v>
+        <v>211.60120142059196</v>
       </c>
       <c r="AB22" s="13">
-        <v>91.353861723864384</v>
+        <v>85.479716626561725</v>
       </c>
       <c r="AC22" s="13">
-        <v>171.55369751483585</v>
+        <v>158.61455224529183</v>
       </c>
       <c r="AD22" s="13">
-        <v>176.74932918901143</v>
+        <v>183.36781779010431</v>
       </c>
       <c r="AE22" s="13">
-        <v>433.50369792128237</v>
+        <v>452.82609440285967</v>
       </c>
       <c r="AF22" s="15">
-        <v>322.83849166872568</v>
+        <v>321.89913579901605</v>
       </c>
       <c r="AG22" s="15">
-        <v>310.67874021956948</v>
+        <v>304.01413104937831</v>
       </c>
       <c r="AH22" s="13">
-        <v>705.89931823039637</v>
+        <v>720.7644257788204</v>
       </c>
       <c r="AI22" s="13">
-        <v>421.15617714338532</v>
+        <v>422.69418047577312</v>
       </c>
       <c r="AJ22" s="13">
-        <v>278.79956545303384</v>
+        <v>279.10184737604203</v>
       </c>
       <c r="AK22" s="13">
-        <v>431.9540022204024</v>
+        <v>435.32583110385292</v>
       </c>
       <c r="AL22" s="13">
         <v>135.74506882640486</v>
       </c>
       <c r="AM22" s="13">
         <v>171.36276551129333</v>
       </c>
       <c r="AN22" s="13">
         <v>68.419509031804722</v>
       </c>
       <c r="AO22" s="13">
         <v>126.05646529092152</v>
       </c>
       <c r="AP22" s="13">
         <v>149.73484469777344</v>
       </c>
       <c r="AQ22" s="13">
         <v>392.66026180516678</v>
       </c>
-      <c r="AR22" s="16">
+      <c r="AR22" s="15">
         <v>220.03788127423209</v>
       </c>
-      <c r="AS22" s="16">
+      <c r="AS22" s="15">
         <v>199.37071853961865</v>
       </c>
       <c r="AT22" s="13">
         <v>539.33021231625162</v>
       </c>
       <c r="AU22" s="13">
         <v>315.39814731086005</v>
       </c>
       <c r="AV22" s="13">
         <v>221.93403726339574</v>
       </c>
       <c r="AW22" s="13">
         <v>337.94770427222056</v>
       </c>
       <c r="AX22" s="13">
-        <v>195.08115820303371</v>
+        <v>216.00845327490907</v>
       </c>
       <c r="AY22" s="13">
-        <v>251.10753565077795</v>
+        <v>279.72162632324228</v>
       </c>
       <c r="AZ22" s="13">
-        <v>102.11905486472219</v>
+        <v>103.75515659930086</v>
       </c>
       <c r="BA22" s="13">
-        <v>161.8246837398944</v>
+        <v>192.01203196909211</v>
       </c>
       <c r="BB22" s="13">
-        <v>148.91324559245555</v>
+        <v>170.35624427156623</v>
       </c>
       <c r="BC22" s="13">
-        <v>618.96407855845223</v>
+        <v>655.04590235848059</v>
       </c>
       <c r="BD22" s="15">
-        <v>248.12497691989142</v>
+        <v>309.93890942327732</v>
       </c>
       <c r="BE22" s="15">
-        <v>241.95986673970509</v>
+        <v>280.96263342220931</v>
       </c>
       <c r="BF22" s="13">
-        <v>892.76436740570443</v>
+        <v>961.76955192566004</v>
       </c>
       <c r="BG22" s="13">
-        <v>466.31771790761741</v>
+        <v>470.4179354207684</v>
       </c>
       <c r="BH22" s="13">
-        <v>384.24678832879476</v>
+        <v>363.14987907048703</v>
       </c>
       <c r="BI22" s="13">
-        <v>591.37737705422865</v>
+        <v>516.53151434631695</v>
       </c>
       <c r="BJ22" s="13">
-        <v>217.34954881682583</v>
+        <v>203.77075706793693</v>
       </c>
       <c r="BK22" s="13">
-        <v>305.16780578669398</v>
+        <v>296.88192939614578</v>
       </c>
       <c r="BL22" s="13">
-        <v>102.6195226919324</v>
+        <v>99.534268446087594</v>
       </c>
       <c r="BM22" s="13">
-        <v>183.4</v>
+        <v>202.96212744706904</v>
       </c>
       <c r="BN22" s="13">
-        <v>165.38208151444141</v>
+        <v>172.18567321670645</v>
       </c>
       <c r="BO22" s="13">
-        <v>643.31791429198165</v>
+        <v>633.24912547414124</v>
       </c>
       <c r="BP22" s="13">
-        <v>323.37978962881084</v>
+        <v>312.53663508443418</v>
       </c>
       <c r="BQ22" s="13">
-        <v>219.95165123246215</v>
+        <v>290.63662180136646</v>
       </c>
       <c r="BR22" s="13">
-        <v>830.99601779059367</v>
+        <v>886.87285090091939</v>
       </c>
       <c r="BS22" s="13">
-        <v>487.95132319711962</v>
+        <v>481.08897739603373</v>
       </c>
       <c r="BT22" s="13">
-        <v>410.0212092674285</v>
+        <v>361.12903551577676</v>
       </c>
       <c r="BU22" s="13">
-        <v>660.90996856525499</v>
-[...2 lines deleted...]
-        <v>182.34118467463807</v>
+        <v>600.56522933817143</v>
+      </c>
+      <c r="BV22" s="25">
+        <v>219.37290818028572</v>
       </c>
       <c r="BW22" s="13">
-        <v>284.57043695165476</v>
+        <v>326.38901178115123</v>
       </c>
       <c r="BX22" s="13">
-        <v>97.142902953735501</v>
+        <v>104.7235362216102</v>
       </c>
       <c r="BY22" s="13">
-        <v>236.02170630411564</v>
+        <v>214.16026341022427</v>
       </c>
       <c r="BZ22" s="13">
-        <v>160.42788888375952</v>
+        <v>187.0563623343167</v>
       </c>
       <c r="CA22" s="13">
-        <v>615.0775313394945</v>
+        <v>683.72929102571584</v>
       </c>
       <c r="CB22" s="13">
-        <v>336.35864859139326</v>
+        <v>344.68775839332409</v>
       </c>
       <c r="CC22" s="13">
-        <v>292.06215579193349</v>
+        <v>336.04618615799433</v>
       </c>
       <c r="CD22" s="13">
-        <v>1079.1300468556587</v>
+        <v>1033.6843682931103</v>
       </c>
       <c r="CE22" s="13">
-        <v>579.70867565205492</v>
+        <v>501.8314055450287</v>
       </c>
       <c r="CF22" s="13">
-        <v>449.98242459069013</v>
+        <v>396.3944225289307</v>
       </c>
       <c r="CG22" s="13">
-        <v>760.59116098295146</v>
-[...2 lines deleted...]
-        <v>186.33535979941689</v>
+        <v>660.58314514621316</v>
+      </c>
+      <c r="CH22" s="16">
+        <v>257.08466018572494</v>
       </c>
       <c r="CI22" s="13">
-        <v>393.66421207464089</v>
+        <v>477.54833842861535</v>
       </c>
       <c r="CJ22" s="13">
-        <v>139.06392652602324</v>
+        <v>213.25333137939216</v>
       </c>
       <c r="CK22" s="13">
-        <v>363.12832878979572</v>
+        <v>376.17725784074315</v>
       </c>
       <c r="CL22" s="13">
-        <v>222.22089599090191</v>
+        <v>229.47403983881503</v>
       </c>
       <c r="CM22" s="13">
-        <v>628.67694996242199</v>
+        <v>595.58412670362384</v>
       </c>
       <c r="CN22" s="15">
-        <v>379.56534315887603</v>
+        <v>360.0273308990312</v>
       </c>
       <c r="CO22" s="15">
-        <v>325.29534493966037</v>
+        <v>331.59802391692148</v>
       </c>
       <c r="CP22" s="13">
-        <v>939.19380762010019</v>
+        <v>949.01702423040001</v>
       </c>
       <c r="CQ22" s="13">
-        <v>510.20417743503083</v>
+        <v>569.21584273291103</v>
       </c>
       <c r="CR22" s="13">
-        <v>568.28809413215492</v>
+        <v>644.59758474149999</v>
       </c>
       <c r="CS22" s="13">
-        <v>801.63461581324918</v>
-[...1 lines deleted...]
-      <c r="CT22" s="17">
+        <v>1102.8686368526246</v>
+      </c>
+      <c r="CT22" s="16">
         <v>197.29073854522196</v>
       </c>
       <c r="CU22" s="13">
         <v>376.61972861700752</v>
       </c>
       <c r="CV22" s="13">
         <v>131.71627493178806</v>
       </c>
       <c r="CW22" s="13">
         <v>367.69340148901438</v>
       </c>
       <c r="CX22" s="13">
         <v>185.8902775592307</v>
       </c>
       <c r="CY22" s="13">
         <v>899.9962226902835</v>
       </c>
       <c r="CZ22" s="15"/>
       <c r="DA22" s="15"/>
       <c r="DB22" s="13"/>
       <c r="DC22" s="13"/>
       <c r="DD22" s="13"/>
       <c r="DE22" s="13"/>
     </row>
     <row r="23" spans="1:109">
-      <c r="A23" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B23" s="20">
+      <c r="A23" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B23" s="19">
         <v>97.507561185125837</v>
       </c>
-      <c r="C23" s="20">
+      <c r="C23" s="19">
         <v>110.60978578647573</v>
       </c>
-      <c r="D23" s="20">
+      <c r="D23" s="19">
         <v>45.047162361350644</v>
       </c>
-      <c r="E23" s="20">
+      <c r="E23" s="19">
         <v>85.124969117949504</v>
       </c>
-      <c r="F23" s="20">
+      <c r="F23" s="19">
         <v>106.06443232655229</v>
       </c>
-      <c r="G23" s="20">
+      <c r="G23" s="19">
         <v>117.63003829158762</v>
       </c>
-      <c r="H23" s="20">
+      <c r="H23" s="19">
         <v>164.2445522481899</v>
       </c>
-      <c r="I23" s="20">
+      <c r="I23" s="19">
         <v>148.1402561721344</v>
       </c>
-      <c r="J23" s="20">
-[...2 lines deleted...]
-      <c r="K23" s="20">
+      <c r="J23" s="19">
+        <v>1003.5814863625087</v>
+      </c>
+      <c r="K23" s="19">
         <v>280.73285808196692</v>
       </c>
-      <c r="L23" s="20">
+      <c r="L23" s="19">
         <v>155.68069298308814</v>
       </c>
-      <c r="M23" s="20">
+      <c r="M23" s="19">
         <v>237.72631927121142</v>
       </c>
-      <c r="N23" s="20">
+      <c r="N23" s="19">
         <v>98.625241668988011</v>
       </c>
-      <c r="O23" s="20">
+      <c r="O23" s="19">
         <v>162.27017041768784</v>
       </c>
-      <c r="P23" s="20">
+      <c r="P23" s="19">
         <v>55.1007413116903</v>
       </c>
-      <c r="Q23" s="20">
+      <c r="Q23" s="19">
         <v>96.403808835659319</v>
       </c>
-      <c r="R23" s="20">
+      <c r="R23" s="19">
         <v>136.53807096104822</v>
       </c>
-      <c r="S23" s="20">
+      <c r="S23" s="19">
         <v>199.65598036672395</v>
       </c>
-      <c r="T23" s="20">
+      <c r="T23" s="19">
         <v>198.20339272951043</v>
       </c>
-      <c r="U23" s="20">
+      <c r="U23" s="19">
         <v>162.71227587625685</v>
       </c>
-      <c r="V23" s="20">
+      <c r="V23" s="19">
         <v>804.21823380987314</v>
       </c>
-      <c r="W23" s="20">
+      <c r="W23" s="19">
         <v>277.75538697136506</v>
       </c>
-      <c r="X23" s="20">
+      <c r="X23" s="19">
         <v>275.46002535945831</v>
       </c>
-      <c r="Y23" s="20">
+      <c r="Y23" s="19">
         <v>327.37581685692709</v>
       </c>
-      <c r="Z23" s="20">
-[...35 lines deleted...]
-      <c r="AL23" s="20">
+      <c r="Z23" s="19">
+        <v>116.79862649818207</v>
+      </c>
+      <c r="AA23" s="19">
+        <v>127.4017567541467</v>
+      </c>
+      <c r="AB23" s="19">
+        <v>49.478881990504007</v>
+      </c>
+      <c r="AC23" s="19">
+        <v>103.7579997014869</v>
+      </c>
+      <c r="AD23" s="19">
+        <v>126.59156057897204</v>
+      </c>
+      <c r="AE23" s="19">
+        <v>141.70232784024495</v>
+      </c>
+      <c r="AF23" s="19">
+        <v>196.58225915439886</v>
+      </c>
+      <c r="AG23" s="19">
+        <v>169.44153612554103</v>
+      </c>
+      <c r="AH23" s="19">
+        <v>1167.7845432267582</v>
+      </c>
+      <c r="AI23" s="19">
+        <v>371.16352618485371</v>
+      </c>
+      <c r="AJ23" s="19">
+        <v>178.60208524319927</v>
+      </c>
+      <c r="AK23" s="19">
+        <v>270.69781857751695</v>
+      </c>
+      <c r="AL23" s="19">
         <v>189.76524157926789</v>
       </c>
-      <c r="AM23" s="20">
+      <c r="AM23" s="19">
         <v>224.73510759718738</v>
       </c>
-      <c r="AN23" s="20">
+      <c r="AN23" s="19">
         <v>88.721188804498752</v>
       </c>
-      <c r="AO23" s="20">
+      <c r="AO23" s="19">
         <v>263.40759867338437</v>
       </c>
-      <c r="AP23" s="20">
+      <c r="AP23" s="19">
         <v>299.68266512643459</v>
       </c>
-      <c r="AQ23" s="20">
+      <c r="AQ23" s="19">
         <v>539.8339778106847</v>
       </c>
-      <c r="AR23" s="20">
+      <c r="AR23" s="19">
         <v>348.37765373125183</v>
       </c>
-      <c r="AS23" s="20">
+      <c r="AS23" s="19">
         <v>292.24735947086259</v>
       </c>
-      <c r="AT23" s="20">
+      <c r="AT23" s="19">
         <v>1518.3570230026289</v>
       </c>
-      <c r="AU23" s="20">
+      <c r="AU23" s="19">
         <v>697.1316467718766</v>
       </c>
-      <c r="AV23" s="20">
+      <c r="AV23" s="19">
         <v>470.08274011817787</v>
       </c>
-      <c r="AW23" s="20">
+      <c r="AW23" s="19">
         <v>753.08103768385365</v>
       </c>
-      <c r="AX23" s="20">
-[...12 lines deleted...]
-        <v>121.68974905506408</v>
+      <c r="AX23" s="19">
+        <v>170.57467378480794</v>
+      </c>
+      <c r="AY23" s="19">
+        <v>195.79090917224127</v>
+      </c>
+      <c r="AZ23" s="19">
+        <v>79.47479070331886</v>
+      </c>
+      <c r="BA23" s="19">
+        <v>155.62487453147767</v>
+      </c>
+      <c r="BB23" s="19">
+        <v>145.3216914451192</v>
       </c>
       <c r="BC23" s="13">
-        <v>192.37623082305458</v>
+        <v>212.27225422783633</v>
       </c>
       <c r="BD23" s="15">
-        <v>221.47905243644868</v>
+        <v>265.92319783513017</v>
       </c>
       <c r="BE23" s="15">
-        <v>205.58055840342575</v>
+        <v>238.32707492184582</v>
       </c>
       <c r="BF23" s="13">
-        <v>1155.2297808410742</v>
+        <v>1184.9958689504244</v>
       </c>
       <c r="BG23" s="13">
-        <v>531.16672345287361</v>
+        <v>567.87937648349748</v>
       </c>
       <c r="BH23" s="13">
-        <v>320.19222218278958</v>
+        <v>310.28787383359258</v>
       </c>
       <c r="BI23" s="13">
-        <v>486.02418007415883</v>
+        <v>404.81535886920926</v>
       </c>
       <c r="BJ23" s="13">
-        <v>162.91840680452236</v>
+        <v>164.59252502148112</v>
       </c>
       <c r="BK23" s="13">
-        <v>189.47936801836846</v>
+        <v>192.94289137066482</v>
       </c>
       <c r="BL23" s="13">
-        <v>61.669658506965789</v>
+        <v>73.104585288591835</v>
       </c>
       <c r="BM23" s="13">
-        <v>135.6</v>
+        <v>168.99023652552773</v>
       </c>
       <c r="BN23" s="13">
-        <v>123.61975799652359</v>
+        <v>146.48876317042215</v>
       </c>
       <c r="BO23" s="13">
-        <v>202.03210980070321</v>
+        <v>219.4448692376896</v>
       </c>
       <c r="BP23" s="13">
-        <v>257.93126195647585</v>
+        <v>316.63488878885187</v>
       </c>
       <c r="BQ23" s="13">
-        <v>117.12721649304883</v>
+        <v>251.46613966171191</v>
       </c>
       <c r="BR23" s="13">
-        <v>1121.5771911588677</v>
+        <v>1509.0980888394035</v>
       </c>
       <c r="BS23" s="13">
-        <v>428.18065637188624</v>
+        <v>509.98977041970556</v>
       </c>
       <c r="BT23" s="13">
-        <v>363.84541945779563</v>
+        <v>327.56532137022407</v>
       </c>
       <c r="BU23" s="13">
-        <v>678.21264978744625</v>
-[...2 lines deleted...]
-        <v>155.01773695552717</v>
+        <v>430.67045648754652</v>
+      </c>
+      <c r="BV23" s="25">
+        <v>176.65846953814378</v>
       </c>
       <c r="BW23" s="13">
-        <v>190.95776573225612</v>
+        <v>219.58412708937871</v>
       </c>
       <c r="BX23" s="13">
-        <v>90.286637417406169</v>
+        <v>89.590435103245497</v>
       </c>
       <c r="BY23" s="13">
-        <v>209.31684211993428</v>
+        <v>183.24738234970181</v>
       </c>
       <c r="BZ23" s="13">
-        <v>139.37234099543952</v>
+        <v>164.29222318076648</v>
       </c>
       <c r="CA23" s="13">
-        <v>173.53077257844589</v>
+        <v>209.30915173953287</v>
       </c>
       <c r="CB23" s="13">
-        <v>308.91014264903396</v>
+        <v>330.47398142079527</v>
       </c>
       <c r="CC23" s="13">
-        <v>246.3279405115988</v>
+        <v>271.65682844386157</v>
       </c>
       <c r="CD23" s="13">
-        <v>1791.3864470023818</v>
+        <v>1868.3972871141261</v>
       </c>
       <c r="CE23" s="13">
-        <v>670.58709966005927</v>
+        <v>661.07320046713346</v>
       </c>
       <c r="CF23" s="13">
-        <v>451.35432074370453</v>
+        <v>373.775867452569</v>
       </c>
       <c r="CG23" s="13">
-        <v>560.34112342223477</v>
-[...2 lines deleted...]
-        <v>143.62703434183686</v>
+        <v>469.46734149090048</v>
+      </c>
+      <c r="CH23" s="16">
+        <v>173.86020565109192</v>
       </c>
       <c r="CI23" s="13">
-        <v>244.64903964400594</v>
-[...8 lines deleted...]
-        <v>255.87689885476743</v>
+        <v>252.40165229843524</v>
+      </c>
+      <c r="CJ23" s="19">
+        <v>113.55169103073325</v>
+      </c>
+      <c r="CK23" s="19">
+        <v>219.51720239564884</v>
+      </c>
+      <c r="CL23" s="19">
+        <v>137.09239586258644</v>
       </c>
       <c r="CM23" s="13">
-        <v>166.88912525101537</v>
+        <v>378.12847628963209</v>
       </c>
       <c r="CN23" s="15">
-        <v>333.38612386252134</v>
+        <v>266.78940461276716</v>
       </c>
       <c r="CO23" s="15">
-        <v>251.09045797984541</v>
+        <v>249.89217791566946</v>
       </c>
       <c r="CP23" s="13">
-        <v>1581.2603965768485</v>
+        <v>1589.6128349835999</v>
       </c>
       <c r="CQ23" s="13">
-        <v>519.87224148303255</v>
+        <v>567.54157232249099</v>
       </c>
       <c r="CR23" s="13">
-        <v>466.20644483057811</v>
+        <v>415.25068574523186</v>
       </c>
       <c r="CS23" s="13">
-        <v>899.38107602975367</v>
-[...1 lines deleted...]
-      <c r="CT23" s="17">
+        <v>685.94671538896648</v>
+      </c>
+      <c r="CT23" s="16">
         <v>152.1679172857007</v>
       </c>
       <c r="CU23" s="13">
         <v>263.39979719577957</v>
       </c>
-      <c r="CV23" s="20">
+      <c r="CV23" s="19">
         <v>116.86548887412778</v>
       </c>
-      <c r="CW23" s="20">
+      <c r="CW23" s="19">
         <v>352.95102713542963</v>
       </c>
-      <c r="CX23" s="20">
+      <c r="CX23" s="19">
         <v>229.32856086191188</v>
       </c>
       <c r="CY23" s="13">
         <v>269.25509294288457</v>
       </c>
       <c r="CZ23" s="15"/>
       <c r="DA23" s="15"/>
       <c r="DB23" s="13"/>
       <c r="DC23" s="13"/>
       <c r="DD23" s="13"/>
       <c r="DE23" s="13"/>
     </row>
     <row r="24" spans="1:109">
-      <c r="A24" s="19" t="s">
-        <v>25</v>
+      <c r="A24" s="18" t="s">
+        <v>22</v>
       </c>
       <c r="B24" s="13">
         <v>289.29254677614063</v>
       </c>
       <c r="C24" s="13">
         <v>341.46161396509206</v>
       </c>
       <c r="D24" s="13">
         <v>106.53213352489146</v>
       </c>
       <c r="E24" s="13">
         <v>214.2037068266599</v>
       </c>
       <c r="F24" s="13">
         <v>253.63031174161316</v>
       </c>
       <c r="G24" s="15">
         <v>644.99653680488188</v>
       </c>
       <c r="H24" s="15">
         <v>531.24365642811324</v>
       </c>
       <c r="I24" s="13">
         <v>462.1702758514225</v>
       </c>
       <c r="J24" s="13">
-        <v>326.89148392443531</v>
+        <v>1285.9907563450124</v>
       </c>
       <c r="K24" s="13">
         <v>597.69916069656733</v>
       </c>
       <c r="L24" s="13">
         <v>165.36017350589486</v>
       </c>
       <c r="M24" s="13">
         <v>631.3306995529299</v>
       </c>
       <c r="N24" s="13">
         <v>288.48980427122041</v>
       </c>
       <c r="O24" s="13">
         <v>437.2417861041198</v>
       </c>
       <c r="P24" s="13">
         <v>129.17845291764681</v>
       </c>
       <c r="Q24" s="13">
         <v>239.1311401047256</v>
       </c>
       <c r="R24" s="13">
         <v>331.68154420156361</v>
       </c>
       <c r="S24" s="15">
         <v>919.63175688279398</v>
       </c>
       <c r="T24" s="15">
         <v>611.35706991250481</v>
       </c>
       <c r="U24" s="13">
         <v>502.21163015480482</v>
       </c>
       <c r="V24" s="13">
         <v>1345.6727102933887</v>
       </c>
       <c r="W24" s="13">
         <v>687.26690279444222</v>
       </c>
       <c r="X24" s="13">
         <v>297.20943310463673</v>
       </c>
       <c r="Y24" s="13">
         <v>816.45405338904879</v>
       </c>
       <c r="Z24" s="13">
-        <v>374.71939226521613</v>
+        <v>360.87504381217445</v>
       </c>
       <c r="AA24" s="13">
-        <v>413.02436411748351</v>
+        <v>402.18240994430482</v>
       </c>
       <c r="AB24" s="13">
-        <v>151.72624998346527</v>
+        <v>141.46685208042692</v>
       </c>
       <c r="AC24" s="13">
-        <v>301.86308830946098</v>
+        <v>283.61756046199548</v>
       </c>
       <c r="AD24" s="13">
-        <v>300.30145105790058</v>
+        <v>310.83012982241337</v>
       </c>
       <c r="AE24" s="13">
-        <v>758.42355585736709</v>
+        <v>758.88920309511514</v>
       </c>
       <c r="AF24" s="15">
-        <v>653.58306172799155</v>
+        <v>536.02231979758108</v>
       </c>
       <c r="AG24" s="15">
-        <v>583.01461115611937</v>
+        <v>456.34064582664917</v>
       </c>
       <c r="AH24" s="13">
-        <v>1734.0942566006679</v>
+        <v>1677.1718122470172</v>
       </c>
       <c r="AI24" s="13">
-        <v>732.74430029023642</v>
+        <v>649.38156235906365</v>
       </c>
       <c r="AJ24" s="13">
-        <v>232.73233232822696</v>
+        <v>222.81918855155652</v>
       </c>
       <c r="AK24" s="13">
-        <v>757.06014805714142</v>
+        <v>755.47430058959844</v>
       </c>
       <c r="AL24" s="13">
         <v>406.08223069854671</v>
       </c>
       <c r="AM24" s="13">
         <v>453.79103225533987</v>
       </c>
       <c r="AN24" s="13">
         <v>162.60089603770086</v>
       </c>
       <c r="AO24" s="13">
         <v>255.85084729357857</v>
       </c>
       <c r="AP24" s="13">
         <v>293.13840886203718</v>
       </c>
       <c r="AQ24" s="13">
         <v>746.86253837913614</v>
       </c>
-      <c r="AR24" s="16">
+      <c r="AR24" s="15">
         <v>363.9226361027994</v>
       </c>
-      <c r="AS24" s="16">
+      <c r="AS24" s="15">
         <v>324.09842810224666</v>
       </c>
       <c r="AT24" s="13">
         <v>1668.312230342719</v>
       </c>
       <c r="AU24" s="13">
         <v>616.2082298090744</v>
       </c>
       <c r="AV24" s="13">
         <v>218.46216494543131</v>
       </c>
       <c r="AW24" s="13">
         <v>685.85488544772943</v>
       </c>
       <c r="AX24" s="13">
-        <v>410.92083674165434</v>
+        <v>449.99103097377292</v>
       </c>
       <c r="AY24" s="13">
-        <v>462.9062260405982</v>
+        <v>518.50607051982092</v>
       </c>
       <c r="AZ24" s="13">
-        <v>158.70339014685908</v>
+        <v>165.52882539562472</v>
       </c>
       <c r="BA24" s="13">
-        <v>270.95180964155111</v>
+        <v>324.98546966933577</v>
       </c>
       <c r="BB24" s="13">
-        <v>236.84210834041363</v>
+        <v>278.06126405067209</v>
       </c>
       <c r="BC24" s="13">
-        <v>1072.1814166110444</v>
+        <v>1177.0766177546579</v>
       </c>
       <c r="BD24" s="15">
-        <v>448.74903544282256</v>
+        <v>555.91130543703048</v>
       </c>
       <c r="BE24" s="15">
-        <v>444.41457355035413</v>
+        <v>502.60291365480737</v>
       </c>
       <c r="BF24" s="13">
-        <v>1964.0652680634548</v>
+        <v>1925.4906334038528</v>
       </c>
       <c r="BG24" s="13">
-        <v>821.5173471389603</v>
+        <v>885.21305678220574</v>
       </c>
       <c r="BH24" s="13">
-        <v>228.98705008440655</v>
+        <v>246.62630076418219</v>
       </c>
       <c r="BI24" s="13">
-        <v>1603.8256595193261</v>
+        <v>1399.7272551300575</v>
       </c>
       <c r="BJ24" s="13">
-        <v>896.10170027539573</v>
+        <v>441.53173716500407</v>
       </c>
       <c r="BK24" s="13">
-        <v>451.27930424399267</v>
+        <v>525.06619347673904</v>
       </c>
       <c r="BL24" s="13">
-        <v>143.07148311766366</v>
+        <v>160.89671936307599</v>
       </c>
       <c r="BM24" s="13">
-        <v>323.10000000000002</v>
+        <v>356.07754958302968</v>
       </c>
       <c r="BN24" s="13">
-        <v>263.62677706560316</v>
+        <v>293.32485692167882</v>
       </c>
       <c r="BO24" s="13">
-        <v>1149.435299919511</v>
+        <v>1131.9941036236567</v>
       </c>
       <c r="BP24" s="13">
-        <v>532.32130251490446</v>
+        <v>520.83713177673349</v>
       </c>
       <c r="BQ24" s="13">
-        <v>341.80109792630475</v>
+        <v>488.5633268185324</v>
       </c>
       <c r="BR24" s="13">
-        <v>1742.4449851379895</v>
+        <v>2312.6584452935426</v>
       </c>
       <c r="BS24" s="13">
-        <v>852.83471292497188</v>
+        <v>843.73946393696156</v>
       </c>
       <c r="BT24" s="13">
-        <v>379.19911360520166</v>
+        <v>368.01206986602449</v>
       </c>
       <c r="BU24" s="13">
-        <v>1575.168669735109</v>
-[...2 lines deleted...]
-        <v>396.91333714788965</v>
+        <v>1073.8504709914848</v>
+      </c>
+      <c r="BV24" s="25">
+        <v>455.86477558396291</v>
       </c>
       <c r="BW24" s="13">
-        <v>502.80361675990321</v>
+        <v>593.42004005745707</v>
       </c>
       <c r="BX24" s="13">
-        <v>146.42779161993093</v>
+        <v>153.25777124411474</v>
       </c>
       <c r="BY24" s="13">
-        <v>388.13318484514213</v>
+        <v>351.89888401004953</v>
       </c>
       <c r="BZ24" s="13">
-        <v>261.56384178789688</v>
+        <v>318.21041067703266</v>
       </c>
       <c r="CA24" s="13">
-        <v>1029.1758017980394</v>
+        <v>1212.8441361026287</v>
       </c>
       <c r="CB24" s="13">
-        <v>527.08362060618686</v>
+        <v>578.24626393246399</v>
       </c>
       <c r="CC24" s="13">
-        <v>459.72709735133253</v>
+        <v>549.85932697137969</v>
       </c>
       <c r="CD24" s="13">
-        <v>2654.1572583716707</v>
+        <v>2675.7185572030426</v>
       </c>
       <c r="CE24" s="13">
-        <v>1084.6302666548008</v>
+        <v>1016.5293159061878</v>
       </c>
       <c r="CF24" s="13">
-        <v>512.74147551107376</v>
+        <v>453.0108948904001</v>
       </c>
       <c r="CG24" s="13">
-        <v>1118.07265478571</v>
-[...2 lines deleted...]
-        <v>394.62110760147448</v>
+        <v>1003.7801033259345</v>
+      </c>
+      <c r="CH24" s="16">
+        <v>419.79955576313552</v>
       </c>
       <c r="CI24" s="13">
-        <v>653.3175047626039</v>
+        <v>630.02340435499491</v>
       </c>
       <c r="CJ24" s="13">
-        <v>249.21355424933682</v>
+        <v>325.71799106710648</v>
       </c>
       <c r="CK24" s="13">
-        <v>548.01618445224801</v>
+        <v>484.58290114450637</v>
       </c>
       <c r="CL24" s="13">
-        <v>332.69066464075513</v>
+        <v>363.05861637921163</v>
       </c>
       <c r="CM24" s="13">
-        <v>1017.8584203939853</v>
+        <v>869.3926045702575</v>
       </c>
       <c r="CN24" s="15">
-        <v>750.26528108632021</v>
+        <v>534.12546135244247</v>
       </c>
       <c r="CO24" s="15">
-        <v>527.47093035350247</v>
+        <v>503.04379083897868</v>
       </c>
       <c r="CP24" s="13">
-        <v>2466.7833914326138</v>
+        <v>2651.2190024014822</v>
       </c>
       <c r="CQ24" s="13">
-        <v>934.05674835830905</v>
+        <v>1048.2311189921134</v>
       </c>
       <c r="CR24" s="13">
-        <v>751.03320674378915</v>
+        <v>1007.363820612425</v>
       </c>
       <c r="CS24" s="13">
-        <v>1317.4379902998535</v>
-[...1 lines deleted...]
-      <c r="CT24" s="17">
+        <v>1587.5297913072081</v>
+      </c>
+      <c r="CT24" s="16">
         <v>441.48122961223652</v>
       </c>
       <c r="CU24" s="13">
         <v>708.02858218093979</v>
       </c>
       <c r="CV24" s="13">
         <v>269.31812361139856</v>
       </c>
       <c r="CW24" s="13">
         <v>577.37839196160587</v>
       </c>
       <c r="CX24" s="13">
         <v>347.95869409431043</v>
       </c>
       <c r="CY24" s="13">
         <v>1420.4051412768022</v>
       </c>
       <c r="CZ24" s="15"/>
       <c r="DA24" s="15"/>
       <c r="DB24" s="13"/>
       <c r="DC24" s="13"/>
       <c r="DD24" s="13"/>
       <c r="DE24" s="13"/>
     </row>
     <row r="25" spans="1:109">
-      <c r="A25" s="19" t="s">
-        <v>26</v>
+      <c r="A25" s="18" t="s">
+        <v>23</v>
       </c>
       <c r="B25" s="13">
         <v>52.795964781943972</v>
       </c>
       <c r="C25" s="13">
         <v>70.31184328247852</v>
       </c>
       <c r="D25" s="13">
         <v>41.627937661537786</v>
       </c>
       <c r="E25" s="13">
         <v>55.725522934630362</v>
       </c>
       <c r="F25" s="13">
         <v>55.688566851339161</v>
       </c>
       <c r="G25" s="15">
         <v>88.875776136397604</v>
       </c>
       <c r="H25" s="15">
         <v>87.186749369624181</v>
       </c>
       <c r="I25" s="13">
         <v>82.141243482268735</v>
       </c>
       <c r="J25" s="13">
-        <v>61.175757543374061</v>
+        <v>190.63911990677431</v>
       </c>
       <c r="K25" s="13">
         <v>109.79041409844305</v>
       </c>
       <c r="L25" s="13">
         <v>355.97014976327677</v>
       </c>
       <c r="M25" s="13">
         <v>331.70444515704492</v>
       </c>
       <c r="N25" s="13">
         <v>71.816069082707699</v>
       </c>
       <c r="O25" s="13">
         <v>110.40112192226732</v>
       </c>
       <c r="P25" s="13">
         <v>70.553953640955896</v>
       </c>
       <c r="Q25" s="13">
         <v>100.90157885141727</v>
       </c>
       <c r="R25" s="13">
         <v>86.779851983694883</v>
       </c>
       <c r="S25" s="15">
         <v>134.32088155301778</v>
       </c>
       <c r="T25" s="15">
         <v>104.48411305202717</v>
       </c>
       <c r="U25" s="13">
         <v>85.686269666407753</v>
       </c>
       <c r="V25" s="13">
         <v>455.35492192411505</v>
       </c>
       <c r="W25" s="13">
         <v>125.9578170120962</v>
       </c>
-      <c r="X25" s="16">
+      <c r="X25" s="15">
         <v>508.76089174420139</v>
       </c>
       <c r="Y25" s="13">
         <v>425.63990313734087</v>
       </c>
       <c r="Z25" s="13">
-        <v>145.2351227684274</v>
+        <v>104.178922497196</v>
       </c>
       <c r="AA25" s="13">
-        <v>142.53572693262049</v>
+        <v>94.949891913235589</v>
       </c>
       <c r="AB25" s="13">
-        <v>76.548780189660121</v>
+        <v>47.13609730038462</v>
       </c>
       <c r="AC25" s="13">
-        <v>72.741587889401387</v>
+        <v>65.636704902342203</v>
       </c>
       <c r="AD25" s="13">
-        <v>60.783149884221018</v>
+        <v>59.287929893467684</v>
       </c>
       <c r="AE25" s="13">
-        <v>96.29624175267773</v>
+        <v>91.273645429497407</v>
       </c>
       <c r="AF25" s="15">
-        <v>93.493102570216763</v>
+        <v>96.796654926544818</v>
       </c>
       <c r="AG25" s="15">
-        <v>93.556537751942543</v>
+        <v>108.51672600805797</v>
       </c>
       <c r="AH25" s="13">
-        <v>749.73937979949767</v>
+        <v>365.20392163203303</v>
       </c>
       <c r="AI25" s="13">
-        <v>134.96464853502172</v>
-[...2 lines deleted...]
-        <v>438.72396826820909</v>
+        <v>138.92721104988132</v>
+      </c>
+      <c r="AJ25" s="15">
+        <v>446.27864369070255</v>
       </c>
       <c r="AK25" s="13">
-        <v>392.36359960493297</v>
+        <v>397.5004700352481</v>
       </c>
       <c r="AL25" s="13">
         <v>82.145632054037037</v>
       </c>
       <c r="AM25" s="13">
         <v>119.4354130614233</v>
       </c>
       <c r="AN25" s="13">
         <v>84.39437190975562</v>
       </c>
       <c r="AO25" s="13">
         <v>105.1197863380372</v>
       </c>
       <c r="AP25" s="13">
         <v>106.33427010653551</v>
       </c>
       <c r="AQ25" s="13">
         <v>97.847439283358199</v>
       </c>
-      <c r="AR25" s="16">
+      <c r="AR25" s="15">
         <v>84.156755821660255</v>
       </c>
-      <c r="AS25" s="16">
+      <c r="AS25" s="15">
         <v>145.27583729570131</v>
       </c>
       <c r="AT25" s="13">
         <v>415.5287014850818</v>
       </c>
       <c r="AU25" s="13">
         <v>215.81667387283096</v>
       </c>
       <c r="AV25" s="13">
         <v>483.71183840231799</v>
       </c>
       <c r="AW25" s="13">
         <v>461.61563519818947</v>
       </c>
       <c r="AX25" s="13">
-        <v>191.46379427942662</v>
+        <v>174.32216599812426</v>
       </c>
       <c r="AY25" s="13">
-        <v>229.59020785435962</v>
+        <v>218.58551134591391</v>
       </c>
       <c r="AZ25" s="13">
-        <v>149.24840370801363</v>
+        <v>132.46434386876521</v>
       </c>
       <c r="BA25" s="13">
-        <v>190.13694848398825</v>
+        <v>169.89526290246994</v>
       </c>
       <c r="BB25" s="13">
-        <v>177.66040287453205</v>
+        <v>159.49154325746196</v>
       </c>
       <c r="BC25" s="13">
-        <v>191.52938397840975</v>
+        <v>165.21549405854472</v>
       </c>
       <c r="BD25" s="15">
-        <v>181.29946948710381</v>
+        <v>157.77997297141022</v>
       </c>
       <c r="BE25" s="15">
-        <v>235.82853741922008</v>
+        <v>210.98146463295635</v>
       </c>
       <c r="BF25" s="13">
-        <v>1643.5327501954655</v>
+        <v>1794.2209522299977</v>
       </c>
       <c r="BG25" s="13">
-        <v>295.83206607402809</v>
+        <v>322.24539901227189</v>
       </c>
       <c r="BH25" s="13">
-        <v>714.08480479194122</v>
+        <v>702.15897518318116</v>
       </c>
       <c r="BI25" s="13">
-        <v>300.70784773049627</v>
+        <v>333.96600169020559</v>
       </c>
       <c r="BJ25" s="13">
-        <v>333.22224047713649</v>
+        <v>276.70888510851819</v>
       </c>
       <c r="BK25" s="13">
-        <v>365.31827151884983</v>
+        <v>326.73025551746969</v>
       </c>
       <c r="BL25" s="13">
-        <v>320.71178317245108</v>
+        <v>278.64281727388635</v>
       </c>
       <c r="BM25" s="13">
-        <v>269.39999999999998</v>
+        <v>300.84193833889225</v>
       </c>
       <c r="BN25" s="13">
-        <v>226.24282069274997</v>
+        <v>287.03109479285717</v>
       </c>
       <c r="BO25" s="13">
-        <v>253.489378020434</v>
+        <v>285.88768070972293</v>
       </c>
       <c r="BP25" s="13">
-        <v>297.4703184796287</v>
+        <v>271.91838110061502</v>
       </c>
       <c r="BQ25" s="13">
-        <v>330.31874443217902</v>
+        <v>313.70906508799283</v>
       </c>
       <c r="BR25" s="13">
-        <v>951.25544192933296</v>
+        <v>1063.5056045977512</v>
       </c>
       <c r="BS25" s="13">
-        <v>540.12757702080285</v>
+        <v>468.23485763958672</v>
       </c>
       <c r="BT25" s="13">
-        <v>1621.3585940883677</v>
+        <v>1316.4590574788906</v>
       </c>
       <c r="BU25" s="13">
-        <v>1759.1287284198554</v>
-[...2 lines deleted...]
-        <v>523.70505998166482</v>
+        <v>1403.5076632619068</v>
+      </c>
+      <c r="BV25" s="25">
+        <v>322.64913383972322</v>
       </c>
       <c r="BW25" s="13">
-        <v>572.67110432345555</v>
+        <v>372.76527448272986</v>
       </c>
       <c r="BX25" s="13">
-        <v>540.43808377624725</v>
+        <v>330.28639593541294</v>
       </c>
       <c r="BY25" s="13">
-        <v>587.72087395256563</v>
+        <v>372.87343098390181</v>
       </c>
       <c r="BZ25" s="13">
-        <v>531.61059310392477</v>
+        <v>334.32728186723079</v>
       </c>
       <c r="CA25" s="13">
-        <v>382.06350805151067</v>
+        <v>338.35877966351705</v>
       </c>
       <c r="CB25" s="13">
-        <v>483.67852328173626</v>
+        <v>322.06767917715422</v>
       </c>
       <c r="CC25" s="13">
-        <v>791.92748785324841</v>
+        <v>724.94614368176917</v>
       </c>
       <c r="CD25" s="13">
-        <v>1144.0014970537754</v>
+        <v>973.50096823407262</v>
       </c>
       <c r="CE25" s="13">
-        <v>715.54538376555797</v>
+        <v>477.85942949639588</v>
       </c>
       <c r="CF25" s="13">
-        <v>1114.9657947219412</v>
+        <v>836.91182804466735</v>
       </c>
       <c r="CG25" s="13">
-        <v>1787.7951482288231</v>
-[...2 lines deleted...]
-        <v>514.89567044500984</v>
+        <v>1553.2766583125813</v>
+      </c>
+      <c r="CH25" s="16">
+        <v>368.95178027344451</v>
       </c>
       <c r="CI25" s="13">
-        <v>636.0685200559293</v>
+        <v>345.76106032316727</v>
       </c>
       <c r="CJ25" s="13">
-        <v>593.38247911908331</v>
+        <v>406.27811228371428</v>
       </c>
       <c r="CK25" s="13">
-        <v>668.6869132553652</v>
+        <v>704.88590119863068</v>
       </c>
       <c r="CL25" s="13">
-        <v>622.01224389703009</v>
+        <v>474.48398860121961</v>
       </c>
       <c r="CM25" s="13">
-        <v>619.30375986538547</v>
+        <v>668.11571870531361</v>
       </c>
       <c r="CN25" s="15">
-        <v>659.89355230755484</v>
+        <v>616.95079576546277</v>
       </c>
       <c r="CO25" s="15">
-        <v>666.23409079091118</v>
+        <v>671.23818612261277</v>
       </c>
       <c r="CP25" s="13">
-        <v>1287.3947864100214</v>
+        <v>1286.6330416567939</v>
       </c>
       <c r="CQ25" s="13">
-        <v>803.21765096900049</v>
+        <v>778.58593431116265</v>
       </c>
       <c r="CR25" s="13">
-        <v>1042.0158052294219</v>
+        <v>748.49954588922799</v>
       </c>
       <c r="CS25" s="13">
-        <v>1420.2624944442755</v>
-[...1 lines deleted...]
-      <c r="CT25" s="17">
+        <v>973.72233682572346</v>
+      </c>
+      <c r="CT25" s="16">
         <v>718.9461881429321</v>
       </c>
       <c r="CU25" s="13">
         <v>922.51095879989259</v>
       </c>
       <c r="CV25" s="13">
         <v>797.94115920271167</v>
       </c>
       <c r="CW25" s="13">
         <v>736.61649345368357</v>
       </c>
       <c r="CX25" s="13">
         <v>723.52419600671681</v>
       </c>
       <c r="CY25" s="13">
         <v>778.81689635532973</v>
       </c>
       <c r="CZ25" s="15"/>
       <c r="DA25" s="15"/>
       <c r="DB25" s="13"/>
       <c r="DC25" s="13"/>
       <c r="DD25" s="13"/>
       <c r="DE25" s="13"/>
     </row>
     <row r="26" spans="1:109">
-      <c r="A26" s="19" t="s">
-        <v>27</v>
+      <c r="A26" s="18" t="s">
+        <v>24</v>
       </c>
       <c r="B26" s="13">
         <v>74.983476189006808</v>
       </c>
       <c r="C26" s="13">
         <v>100.991485539461</v>
       </c>
       <c r="D26" s="13">
         <v>64.731598090799139</v>
       </c>
       <c r="E26" s="13">
         <v>72.160754919554563</v>
       </c>
       <c r="F26" s="13">
         <v>86.541751276736633</v>
       </c>
       <c r="G26" s="15">
         <v>171.53582366776095</v>
       </c>
       <c r="H26" s="15">
         <v>119.97051096222124</v>
       </c>
       <c r="I26" s="13">
         <v>105.96427874043809</v>
       </c>
       <c r="J26" s="13">
-        <v>92.407085256690124</v>
+        <v>398.10241732371821</v>
       </c>
       <c r="K26" s="13">
         <v>161.62022118671948</v>
       </c>
       <c r="L26" s="13">
         <v>141.06519675474539</v>
       </c>
       <c r="M26" s="13">
         <v>182.12260343088195</v>
       </c>
       <c r="N26" s="13">
         <v>85.128697326573757</v>
       </c>
       <c r="O26" s="13">
         <v>127.91305479612794</v>
       </c>
       <c r="P26" s="13">
         <v>65.650255923325417</v>
       </c>
       <c r="Q26" s="13">
         <v>107.13340533901835</v>
       </c>
       <c r="R26" s="13">
         <v>124.6886967528915</v>
       </c>
       <c r="S26" s="15">
         <v>254.86648343212562</v>
       </c>
       <c r="T26" s="15">
         <v>144.91674516022448</v>
       </c>
       <c r="U26" s="13">
         <v>119.32154574249216</v>
       </c>
       <c r="V26" s="13">
         <v>438.07662921535461</v>
       </c>
       <c r="W26" s="13">
         <v>184.72462398950159</v>
       </c>
       <c r="X26" s="13">
         <v>206.94319018572344</v>
       </c>
       <c r="Y26" s="13">
         <v>266.20692673987202</v>
       </c>
       <c r="Z26" s="13">
-        <v>107.94634513736284</v>
+        <v>92.830115306553836</v>
       </c>
       <c r="AA26" s="13">
-        <v>140.55302064525094</v>
+        <v>119.15525748020102</v>
       </c>
       <c r="AB26" s="13">
-        <v>78.772455589480344</v>
+        <v>63.407330918757509</v>
       </c>
       <c r="AC26" s="13">
-        <v>116.87143774357341</v>
+        <v>108.55426741431181</v>
       </c>
       <c r="AD26" s="13">
-        <v>107.07849240192799</v>
+        <v>111.57124468787302</v>
       </c>
       <c r="AE26" s="13">
-        <v>219.70656782989897</v>
+        <v>222.77530914590767</v>
       </c>
       <c r="AF26" s="15">
-        <v>142.01876003691206</v>
+        <v>146.68450106666972</v>
       </c>
       <c r="AG26" s="15">
-        <v>126.34842433749061</v>
+        <v>127.31536401810291</v>
       </c>
       <c r="AH26" s="13">
-        <v>551.41680058458269</v>
+        <v>587.58962486726364</v>
       </c>
       <c r="AI26" s="13">
-        <v>187.10049899592696</v>
-[...2 lines deleted...]
-        <v>112.09054926538637</v>
+        <v>213.187701069588</v>
+      </c>
+      <c r="AJ26" s="15">
+        <v>161.36250797074973</v>
       </c>
       <c r="AK26" s="13">
-        <v>154.3778063216634</v>
+        <v>244.73172183390491</v>
       </c>
       <c r="AL26" s="13">
         <v>107.83997761145045</v>
       </c>
       <c r="AM26" s="13">
         <v>138.21753111781078</v>
       </c>
       <c r="AN26" s="13">
         <v>76.328017222892328</v>
       </c>
       <c r="AO26" s="13">
         <v>122.07790506906872</v>
       </c>
       <c r="AP26" s="13">
         <v>101.37747946487451</v>
       </c>
       <c r="AQ26" s="13">
         <v>258.19187487121565</v>
       </c>
-      <c r="AR26" s="16">
+      <c r="AR26" s="15">
         <v>210.60235642951869</v>
       </c>
-      <c r="AS26" s="16">
+      <c r="AS26" s="15">
         <v>223.79568445809275</v>
       </c>
       <c r="AT26" s="13">
         <v>710.2808416427963</v>
       </c>
       <c r="AU26" s="13">
         <v>340.74070757360278</v>
       </c>
-      <c r="AV26" s="16">
+      <c r="AV26" s="15">
         <v>363.49064018242166</v>
       </c>
       <c r="AW26" s="13">
         <v>423.15206116977402</v>
       </c>
       <c r="AX26" s="13">
-        <v>357.91951558640199</v>
+        <v>305.59776852269829</v>
       </c>
       <c r="AY26" s="13">
-        <v>385.77012263702812</v>
+        <v>344.62079134857146</v>
       </c>
       <c r="AZ26" s="13">
-        <v>261.37330478793615</v>
+        <v>215.81624234807578</v>
       </c>
       <c r="BA26" s="13">
-        <v>389.36221233413869</v>
+        <v>337.72617693086619</v>
       </c>
       <c r="BB26" s="13">
-        <v>379.02586694851357</v>
+        <v>332.04872784909605</v>
       </c>
       <c r="BC26" s="13">
-        <v>580.94493983360712</v>
+        <v>525.98770937447068</v>
       </c>
       <c r="BD26" s="15">
-        <v>405.50994364220423</v>
+        <v>381.174151488088</v>
       </c>
       <c r="BE26" s="15">
-        <v>313.21177139099581</v>
+        <v>290.15053809723867</v>
       </c>
       <c r="BF26" s="13">
-        <v>1109.6034822414529</v>
-[...5 lines deleted...]
-        <v>551.71355268941716</v>
+        <v>1077.8282872144023</v>
+      </c>
+      <c r="BG26" s="15">
+        <v>532.39200803201072</v>
+      </c>
+      <c r="BH26" s="15">
+        <v>542.11041286007048</v>
       </c>
       <c r="BI26" s="13">
-        <v>400.8123833690982</v>
+        <v>455.59977788718913</v>
       </c>
       <c r="BJ26" s="13">
-        <v>553.65489199625142</v>
+        <v>495.3560347581431</v>
       </c>
       <c r="BK26" s="13">
-        <v>590.40619980687393</v>
+        <v>582.51613146388399</v>
       </c>
       <c r="BL26" s="13">
-        <v>652.82018275856365</v>
+        <v>564.70421321273409</v>
       </c>
       <c r="BM26" s="13">
-        <v>540.70000000000005</v>
+        <v>609.10556393577428</v>
       </c>
       <c r="BN26" s="13">
-        <v>462.06725582334798</v>
+        <v>582.65390527658394</v>
       </c>
       <c r="BO26" s="13">
-        <v>576.42753713394711</v>
+        <v>658.27820566307707</v>
       </c>
       <c r="BP26" s="13">
-        <v>539.89658878203988</v>
+        <v>498.29661600709983</v>
       </c>
       <c r="BQ26" s="13">
-        <v>455.78551760215123</v>
+        <v>448.01870262027512</v>
       </c>
       <c r="BR26" s="13">
-        <v>573.85912015185636</v>
+        <v>779.1885002193477</v>
       </c>
       <c r="BS26" s="13">
-        <v>246.35690437381737</v>
+        <v>267.60999754327599</v>
       </c>
       <c r="BT26" s="13">
-        <v>217.28495098409951</v>
+        <v>229.87432390153793</v>
       </c>
       <c r="BU26" s="13">
-        <v>644.1835077186563</v>
-[...2 lines deleted...]
-        <v>621.21665394115621</v>
+        <v>490.93224900457852</v>
+      </c>
+      <c r="BV26" s="25">
+        <v>421.17457940848777</v>
       </c>
       <c r="BW26" s="13">
-        <v>497.23793220857493</v>
+        <v>376.12786495793057</v>
       </c>
       <c r="BX26" s="13">
-        <v>775.91873952562651</v>
+        <v>507.12900969184739</v>
       </c>
       <c r="BY26" s="13">
-        <v>1263.236757876087</v>
+        <v>918.13994984250485</v>
       </c>
       <c r="BZ26" s="13">
-        <v>709.35758089453248</v>
+        <v>525.41023548672911</v>
       </c>
       <c r="CA26" s="13">
-        <v>480.73042788265514</v>
+        <v>488.49417752628995</v>
       </c>
       <c r="CB26" s="13">
-        <v>496.53138534362188</v>
+        <v>377.4774642212239</v>
       </c>
       <c r="CC26" s="13">
-        <v>783.72531016105893</v>
+        <v>568.65485097686019</v>
       </c>
       <c r="CD26" s="13">
-        <v>1582.0182445388434</v>
+        <v>1471.613657114154</v>
       </c>
       <c r="CE26" s="13">
-        <v>414.87843638649633</v>
+        <v>331.86202719969879</v>
       </c>
       <c r="CF26" s="13">
-        <v>531.37171654372639</v>
+        <v>371.05405345198841</v>
       </c>
       <c r="CG26" s="13">
-        <v>926.20390887923702</v>
-[...2 lines deleted...]
-        <v>213.2614947184527</v>
+        <v>706.99971626958848</v>
+      </c>
+      <c r="CH26" s="16">
+        <v>339.38701790415899</v>
       </c>
       <c r="CI26" s="13">
-        <v>671.8445502740301</v>
+        <v>645.67735622224984</v>
       </c>
       <c r="CJ26" s="13">
-        <v>673.76644601199689</v>
+        <v>626.3525538555682</v>
       </c>
       <c r="CK26" s="13">
-        <v>951.86717767319033</v>
+        <v>573.18676542172932</v>
       </c>
       <c r="CL26" s="13">
-        <v>628.31309850678076</v>
+        <v>583.52536608747278</v>
       </c>
       <c r="CM26" s="13">
-        <v>760.08397840702503</v>
+        <v>623.00093250742907</v>
       </c>
       <c r="CN26" s="15">
-        <v>713.53320252153685</v>
+        <v>740.45340591019453</v>
       </c>
       <c r="CO26" s="15">
-        <v>703.01877937227584</v>
+        <v>774.96715977708027</v>
       </c>
       <c r="CP26" s="13">
-        <v>1300.2538599561908</v>
+        <v>2003.8821490350929</v>
       </c>
       <c r="CQ26" s="13">
-        <v>786.16943808616304</v>
-[...2 lines deleted...]
-        <v>1131.9059533314073</v>
+        <v>925.98654757819691</v>
+      </c>
+      <c r="CR26" s="15">
+        <v>852.03359477375852</v>
       </c>
       <c r="CS26" s="13">
-        <v>991.19509208095701</v>
-[...1 lines deleted...]
-      <c r="CT26" s="17">
+        <v>1044.7615462909312</v>
+      </c>
+      <c r="CT26" s="16">
         <v>497.34710565142382</v>
       </c>
       <c r="CU26" s="13">
         <v>706.34115654175037</v>
       </c>
       <c r="CV26" s="13">
         <v>136.39378083647597</v>
       </c>
       <c r="CW26" s="13">
         <v>717.01674151459179</v>
       </c>
       <c r="CX26" s="13">
         <v>600.53504899744371</v>
       </c>
       <c r="CY26" s="13">
         <v>927.76532853104902</v>
       </c>
       <c r="CZ26" s="15"/>
       <c r="DA26" s="15"/>
       <c r="DB26" s="13"/>
       <c r="DC26" s="13"/>
-      <c r="DD26" s="16"/>
+      <c r="DD26" s="15"/>
       <c r="DE26" s="13"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="2"/>
-      <c r="B27" s="2"/>
-[...10 lines deleted...]
-      <c r="M27" s="2"/>
+      <c r="B27" s="3"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="3"/>
+      <c r="I27" s="3"/>
+      <c r="J27" s="3"/>
+      <c r="K27" s="3"/>
+      <c r="L27" s="3"/>
+      <c r="M27" s="3"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="S27" s="2"/>
       <c r="T27" s="2"/>
       <c r="U27" s="2"/>
       <c r="V27" s="2"/>
       <c r="W27" s="2"/>
       <c r="X27" s="2"/>
       <c r="Y27" s="3"/>
-      <c r="Z27" s="2"/>
-[...37 lines deleted...]
-      <c r="BL27" s="2"/>
+      <c r="Z27" s="3"/>
+      <c r="AA27" s="3"/>
+      <c r="AB27" s="3"/>
+      <c r="AC27" s="3"/>
+      <c r="AD27" s="3"/>
+      <c r="AE27" s="3"/>
+      <c r="AF27" s="3"/>
+      <c r="AG27" s="3"/>
+      <c r="AH27" s="3"/>
+      <c r="AI27" s="3"/>
+      <c r="AJ27" s="3"/>
+      <c r="AK27" s="3"/>
+      <c r="AL27" s="3"/>
+      <c r="AM27" s="3"/>
+      <c r="AN27" s="3"/>
+      <c r="AO27" s="3"/>
+      <c r="AP27" s="3"/>
+      <c r="AQ27" s="3"/>
+      <c r="AR27" s="3"/>
+      <c r="AS27" s="3"/>
+      <c r="AT27" s="3"/>
+      <c r="AU27" s="3"/>
+      <c r="AV27" s="3"/>
+      <c r="AW27" s="3"/>
+      <c r="AX27" s="3"/>
+      <c r="AY27" s="3"/>
+      <c r="AZ27" s="3"/>
+      <c r="BA27" s="3"/>
+      <c r="BB27" s="3"/>
+      <c r="BC27" s="3"/>
+      <c r="BD27" s="3"/>
+      <c r="BE27" s="3"/>
+      <c r="BF27" s="3"/>
+      <c r="BG27" s="3"/>
+      <c r="BH27" s="3"/>
+      <c r="BI27" s="3"/>
+      <c r="BJ27" s="3"/>
+      <c r="BK27" s="3"/>
+      <c r="BL27" s="3"/>
       <c r="BM27" s="3"/>
-      <c r="BN27" s="2"/>
-[...8 lines deleted...]
-      <c r="BW27" s="2"/>
+      <c r="BN27" s="3"/>
+      <c r="BO27" s="3"/>
+      <c r="BP27" s="3"/>
+      <c r="BQ27" s="3"/>
+      <c r="BR27" s="3"/>
+      <c r="BS27" s="3"/>
+      <c r="BT27" s="3"/>
+      <c r="BU27" s="3"/>
+      <c r="BV27" s="5"/>
+      <c r="BW27" s="3"/>
+      <c r="BX27" s="21"/>
+      <c r="BY27" s="21"/>
+      <c r="BZ27" s="21"/>
+      <c r="CA27" s="21"/>
+      <c r="CB27" s="21"/>
+      <c r="CC27" s="21"/>
+      <c r="CD27" s="21"/>
+      <c r="CE27" s="21"/>
+      <c r="CF27" s="21"/>
+      <c r="CG27" s="21"/>
+      <c r="CH27" s="22"/>
+      <c r="CI27" s="21"/>
+      <c r="CJ27" s="21"/>
+      <c r="CK27" s="21"/>
+      <c r="CL27" s="21"/>
+      <c r="CM27" s="21"/>
+      <c r="CN27" s="21"/>
+      <c r="CO27" s="21"/>
+      <c r="CP27" s="21"/>
+      <c r="CQ27" s="21"/>
+      <c r="CR27" s="21"/>
+      <c r="CS27" s="21"/>
     </row>
     <row r="28" spans="1:109" ht="21" customHeight="1">
-      <c r="A28" s="32" t="s">
-[...70 lines deleted...]
-      <c r="BR28" s="33"/>
+      <c r="A28" s="41" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" s="41"/>
+      <c r="C28" s="41"/>
+      <c r="D28" s="41"/>
+      <c r="E28" s="41"/>
+      <c r="F28" s="41"/>
+      <c r="G28" s="41"/>
+      <c r="H28" s="41"/>
+      <c r="I28" s="41"/>
+      <c r="J28" s="41"/>
+      <c r="K28" s="41"/>
+      <c r="L28" s="41"/>
+      <c r="M28" s="41"/>
+      <c r="N28" s="41"/>
+      <c r="O28" s="41"/>
+      <c r="P28" s="41"/>
+      <c r="Q28" s="41"/>
+      <c r="R28" s="41"/>
+      <c r="S28" s="41"/>
+      <c r="T28" s="41"/>
+      <c r="U28" s="41"/>
+      <c r="V28" s="41"/>
+      <c r="W28" s="41"/>
+      <c r="X28" s="41"/>
+      <c r="Y28" s="41"/>
+      <c r="Z28" s="41"/>
+      <c r="AA28" s="41"/>
+      <c r="AB28" s="41"/>
+      <c r="AC28" s="41"/>
+      <c r="AD28" s="41"/>
+      <c r="AE28" s="41"/>
+      <c r="AF28" s="41"/>
+      <c r="AG28" s="41"/>
+      <c r="AH28" s="41"/>
+      <c r="AI28" s="41"/>
+      <c r="AJ28" s="41"/>
+      <c r="AK28" s="41"/>
+      <c r="AL28" s="41"/>
+      <c r="AM28" s="41"/>
+      <c r="AN28" s="41"/>
+      <c r="AO28" s="41"/>
+      <c r="AP28" s="41"/>
+      <c r="AQ28" s="41"/>
+      <c r="AR28" s="41"/>
+      <c r="AS28" s="41"/>
+      <c r="AT28" s="41"/>
+      <c r="AU28" s="41"/>
+      <c r="AV28" s="41"/>
+      <c r="AW28" s="41"/>
+      <c r="AX28" s="41"/>
+      <c r="AY28" s="41"/>
+      <c r="AZ28" s="41"/>
+      <c r="BA28" s="41"/>
+      <c r="BB28" s="41"/>
+      <c r="BC28" s="41"/>
+      <c r="BD28" s="41"/>
+      <c r="BE28" s="41"/>
+      <c r="BF28" s="41"/>
+      <c r="BG28" s="41"/>
+      <c r="BH28" s="41"/>
+      <c r="BI28" s="41"/>
+      <c r="BJ28" s="42"/>
+      <c r="BK28" s="42"/>
+      <c r="BL28" s="42"/>
+      <c r="BM28" s="42"/>
+      <c r="BN28" s="42"/>
+      <c r="BO28" s="42"/>
+      <c r="BP28" s="42"/>
+      <c r="BQ28" s="42"/>
+      <c r="BR28" s="42"/>
       <c r="BS28" s="2"/>
       <c r="BT28" s="2"/>
       <c r="BU28" s="2"/>
       <c r="BV28" s="2"/>
       <c r="BW28" s="2"/>
     </row>
     <row r="29" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A29" s="6"/>
       <c r="B29" s="6"/>
       <c r="C29" s="6"/>
       <c r="D29" s="6"/>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="6"/>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
-      <c r="J29" s="31"/>
-[...2 lines deleted...]
-      <c r="M29" s="31"/>
+      <c r="J29" s="37"/>
+      <c r="K29" s="37"/>
+      <c r="L29" s="37"/>
+      <c r="M29" s="37"/>
       <c r="N29" s="6"/>
       <c r="O29" s="6"/>
       <c r="P29" s="6"/>
       <c r="Q29" s="6"/>
       <c r="R29" s="6"/>
       <c r="S29" s="6"/>
       <c r="T29" s="6"/>
       <c r="U29" s="6"/>
       <c r="V29" s="6"/>
       <c r="W29" s="6"/>
       <c r="X29" s="6"/>
       <c r="Y29" s="8" t="s">
         <v>12</v>
       </c>
       <c r="Z29" s="6"/>
       <c r="AA29" s="6"/>
       <c r="AB29" s="6"/>
       <c r="AC29" s="6"/>
       <c r="AD29" s="6"/>
       <c r="AE29" s="6"/>
       <c r="AF29" s="6"/>
       <c r="AG29" s="6"/>
-      <c r="AH29" s="28" t="s">
+      <c r="AH29" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="AI29" s="28"/>
-[...1 lines deleted...]
-      <c r="AK29" s="28"/>
+      <c r="AI29" s="31"/>
+      <c r="AJ29" s="31"/>
+      <c r="AK29" s="31"/>
       <c r="AL29" s="6"/>
       <c r="AM29" s="6"/>
       <c r="AN29" s="6"/>
       <c r="AO29" s="6"/>
       <c r="AP29" s="6"/>
       <c r="AQ29" s="6"/>
       <c r="AR29" s="6"/>
       <c r="AS29" s="6"/>
-      <c r="AT29" s="28" t="s">
+      <c r="AT29" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="AU29" s="28"/>
-[...1 lines deleted...]
-      <c r="AW29" s="28"/>
+      <c r="AU29" s="31"/>
+      <c r="AV29" s="31"/>
+      <c r="AW29" s="31"/>
       <c r="AX29" s="6"/>
       <c r="AY29" s="6"/>
       <c r="AZ29" s="6"/>
       <c r="BA29" s="6"/>
       <c r="BB29" s="6"/>
       <c r="BC29" s="6"/>
       <c r="BD29" s="6"/>
       <c r="BE29" s="6"/>
-      <c r="BF29" s="28" t="s">
+      <c r="BF29" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="BG29" s="28"/>
-[...1 lines deleted...]
-      <c r="BI29" s="28"/>
+      <c r="BG29" s="31"/>
+      <c r="BH29" s="31"/>
+      <c r="BI29" s="31"/>
       <c r="BJ29" s="6"/>
       <c r="BK29" s="6"/>
       <c r="BL29" s="6"/>
       <c r="BM29" s="6"/>
       <c r="BN29" s="6"/>
       <c r="BO29" s="6"/>
       <c r="BP29" s="6"/>
       <c r="BQ29" s="6"/>
-      <c r="BR29" s="28" t="s">
+      <c r="BR29" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="BS29" s="28"/>
-[...1 lines deleted...]
-      <c r="BU29" s="28"/>
+      <c r="BS29" s="31"/>
+      <c r="BT29" s="31"/>
+      <c r="BU29" s="31"/>
       <c r="BV29" s="6"/>
       <c r="BW29" s="6"/>
       <c r="BX29" s="6"/>
       <c r="BY29" s="6"/>
       <c r="BZ29" s="6"/>
       <c r="CA29" s="6"/>
       <c r="CB29" s="6"/>
       <c r="CC29" s="6"/>
-      <c r="CD29" s="28" t="s">
+      <c r="CD29" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="CE29" s="28"/>
-[...1 lines deleted...]
-      <c r="CG29" s="28"/>
+      <c r="CE29" s="31"/>
+      <c r="CF29" s="31"/>
+      <c r="CG29" s="31"/>
       <c r="CH29" s="6"/>
       <c r="CI29" s="6"/>
       <c r="CJ29" s="6"/>
       <c r="CK29" s="6"/>
       <c r="CL29" s="6"/>
       <c r="CM29" s="6"/>
       <c r="CN29" s="6"/>
       <c r="CO29" s="6"/>
-      <c r="CP29" s="28" t="s">
+      <c r="CP29" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="CQ29" s="28"/>
-[...1 lines deleted...]
-      <c r="CS29" s="28"/>
+      <c r="CQ29" s="31"/>
+      <c r="CR29" s="31"/>
+      <c r="CS29" s="31"/>
       <c r="CT29" s="6"/>
       <c r="CU29" s="6"/>
       <c r="CV29" s="6"/>
       <c r="CW29" s="6"/>
       <c r="CX29" s="6"/>
       <c r="CY29" s="6"/>
       <c r="CZ29" s="6"/>
       <c r="DA29" s="6"/>
-      <c r="DB29" s="28" t="s">
-[...4 lines deleted...]
-      <c r="DE29" s="28"/>
+      <c r="DB29" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="DC29" s="31"/>
+      <c r="DD29" s="31"/>
+      <c r="DE29" s="31"/>
     </row>
     <row r="30" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A30" s="29"/>
-      <c r="B30" s="25" t="s">
+      <c r="A30" s="35"/>
+      <c r="B30" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="C30" s="29"/>
+      <c r="D30" s="29"/>
+      <c r="E30" s="29"/>
+      <c r="F30" s="29"/>
+      <c r="G30" s="29"/>
+      <c r="H30" s="29"/>
+      <c r="I30" s="29"/>
+      <c r="J30" s="29"/>
+      <c r="K30" s="29"/>
+      <c r="L30" s="29"/>
+      <c r="M30" s="30"/>
+      <c r="N30" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="O30" s="29"/>
+      <c r="P30" s="29"/>
+      <c r="Q30" s="29"/>
+      <c r="R30" s="29"/>
+      <c r="S30" s="29"/>
+      <c r="T30" s="29"/>
+      <c r="U30" s="29"/>
+      <c r="V30" s="29"/>
+      <c r="W30" s="29"/>
+      <c r="X30" s="29"/>
+      <c r="Y30" s="30"/>
+      <c r="Z30" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA30" s="29"/>
+      <c r="AB30" s="29"/>
+      <c r="AC30" s="29"/>
+      <c r="AD30" s="29"/>
+      <c r="AE30" s="29"/>
+      <c r="AF30" s="29"/>
+      <c r="AG30" s="29"/>
+      <c r="AH30" s="29"/>
+      <c r="AI30" s="29"/>
+      <c r="AJ30" s="29"/>
+      <c r="AK30" s="30"/>
+      <c r="AL30" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="AM30" s="29"/>
+      <c r="AN30" s="29"/>
+      <c r="AO30" s="29"/>
+      <c r="AP30" s="29"/>
+      <c r="AQ30" s="29"/>
+      <c r="AR30" s="29"/>
+      <c r="AS30" s="29"/>
+      <c r="AT30" s="29"/>
+      <c r="AU30" s="29"/>
+      <c r="AV30" s="29"/>
+      <c r="AW30" s="30"/>
+      <c r="AX30" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="AY30" s="29"/>
+      <c r="AZ30" s="29"/>
+      <c r="BA30" s="29"/>
+      <c r="BB30" s="29"/>
+      <c r="BC30" s="29"/>
+      <c r="BD30" s="29"/>
+      <c r="BE30" s="29"/>
+      <c r="BF30" s="29"/>
+      <c r="BG30" s="29"/>
+      <c r="BH30" s="29"/>
+      <c r="BI30" s="30"/>
+      <c r="BJ30" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="BK30" s="29"/>
+      <c r="BL30" s="29"/>
+      <c r="BM30" s="29"/>
+      <c r="BN30" s="29"/>
+      <c r="BO30" s="29"/>
+      <c r="BP30" s="29"/>
+      <c r="BQ30" s="29"/>
+      <c r="BR30" s="29"/>
+      <c r="BS30" s="29"/>
+      <c r="BT30" s="29"/>
+      <c r="BU30" s="30"/>
+      <c r="BV30" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="BW30" s="29"/>
+      <c r="BX30" s="29"/>
+      <c r="BY30" s="29"/>
+      <c r="BZ30" s="29"/>
+      <c r="CA30" s="29"/>
+      <c r="CB30" s="29"/>
+      <c r="CC30" s="29"/>
+      <c r="CD30" s="29"/>
+      <c r="CE30" s="29"/>
+      <c r="CF30" s="29"/>
+      <c r="CG30" s="30"/>
+      <c r="CH30" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="CI30" s="29"/>
+      <c r="CJ30" s="29"/>
+      <c r="CK30" s="29"/>
+      <c r="CL30" s="29"/>
+      <c r="CM30" s="29"/>
+      <c r="CN30" s="29"/>
+      <c r="CO30" s="29"/>
+      <c r="CP30" s="29"/>
+      <c r="CQ30" s="29"/>
+      <c r="CR30" s="29"/>
+      <c r="CS30" s="30"/>
+      <c r="CT30" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="C30" s="26"/>
-[...121 lines deleted...]
-      <c r="DE30" s="27"/>
+      <c r="CU30" s="29"/>
+      <c r="CV30" s="29"/>
+      <c r="CW30" s="29"/>
+      <c r="CX30" s="29"/>
+      <c r="CY30" s="29"/>
+      <c r="CZ30" s="29"/>
+      <c r="DA30" s="29"/>
+      <c r="DB30" s="29"/>
+      <c r="DC30" s="29"/>
+      <c r="DD30" s="29"/>
+      <c r="DE30" s="30"/>
     </row>
     <row r="31" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A31" s="30"/>
-      <c r="B31" s="10" t="s">
+      <c r="A31" s="36"/>
+      <c r="B31" s="24" t="s">
         <v>10</v>
       </c>
-      <c r="C31" s="10" t="s">
+      <c r="C31" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="D31" s="10" t="s">
+      <c r="D31" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="E31" s="9" t="s">
+      <c r="E31" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="F31" s="10" t="s">
+      <c r="F31" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="G31" s="10" t="s">
+      <c r="G31" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="H31" s="9" t="s">
+      <c r="H31" s="23" t="s">
         <v>4</v>
       </c>
-      <c r="I31" s="10" t="s">
+      <c r="I31" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="J31" s="10" t="s">
+      <c r="J31" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="K31" s="10" t="s">
+      <c r="K31" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="L31" s="10" t="s">
+      <c r="L31" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="M31" s="10" t="s">
+      <c r="M31" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="N31" s="9" t="s">
+      <c r="N31" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="O31" s="10" t="s">
+      <c r="O31" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="P31" s="10" t="s">
+      <c r="P31" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="Q31" s="9" t="s">
+      <c r="Q31" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="R31" s="10" t="s">
+      <c r="R31" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="S31" s="10" t="s">
+      <c r="S31" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="T31" s="10" t="s">
+      <c r="T31" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="U31" s="10" t="s">
+      <c r="U31" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="V31" s="10" t="s">
+      <c r="V31" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="W31" s="10" t="s">
+      <c r="W31" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="X31" s="10" t="s">
+      <c r="X31" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="Y31" s="10" t="s">
+      <c r="Y31" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="Z31" s="9" t="s">
+      <c r="Z31" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="AA31" s="10" t="s">
+      <c r="AA31" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="AB31" s="10" t="s">
+      <c r="AB31" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="AC31" s="9" t="s">
+      <c r="AC31" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="AD31" s="10" t="s">
+      <c r="AD31" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="AE31" s="10" t="s">
+      <c r="AE31" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="AF31" s="10" t="s">
+      <c r="AF31" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="AG31" s="10" t="s">
+      <c r="AG31" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="AH31" s="10" t="s">
+      <c r="AH31" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="AI31" s="10" t="s">
+      <c r="AI31" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="AJ31" s="10" t="s">
+      <c r="AJ31" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="AK31" s="10" t="s">
+      <c r="AK31" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="AL31" s="9" t="s">
+      <c r="AL31" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="AM31" s="10" t="s">
+      <c r="AM31" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="AN31" s="10" t="s">
+      <c r="AN31" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="AO31" s="9" t="s">
+      <c r="AO31" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="AP31" s="10" t="s">
+      <c r="AP31" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="AQ31" s="10" t="s">
+      <c r="AQ31" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="AR31" s="10" t="s">
+      <c r="AR31" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="AS31" s="10" t="s">
+      <c r="AS31" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="AT31" s="10" t="s">
+      <c r="AT31" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="AU31" s="10" t="s">
+      <c r="AU31" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="AV31" s="10" t="s">
+      <c r="AV31" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="AW31" s="10" t="s">
+      <c r="AW31" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="AX31" s="9" t="s">
+      <c r="AX31" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="AY31" s="10" t="s">
+      <c r="AY31" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="AZ31" s="10" t="s">
+      <c r="AZ31" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="BA31" s="9" t="s">
+      <c r="BA31" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="BB31" s="10" t="s">
+      <c r="BB31" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="BC31" s="10" t="s">
+      <c r="BC31" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="BD31" s="10" t="s">
+      <c r="BD31" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="BE31" s="10" t="s">
+      <c r="BE31" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="BF31" s="10" t="s">
+      <c r="BF31" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="BG31" s="10" t="s">
+      <c r="BG31" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="BH31" s="10" t="s">
+      <c r="BH31" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="BI31" s="10" t="s">
+      <c r="BI31" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="BJ31" s="9" t="s">
+      <c r="BJ31" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="BK31" s="10" t="s">
+      <c r="BK31" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="BL31" s="10" t="s">
+      <c r="BL31" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="BM31" s="9" t="s">
+      <c r="BM31" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="BN31" s="10" t="s">
+      <c r="BN31" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="BO31" s="10" t="s">
+      <c r="BO31" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="BP31" s="10" t="s">
+      <c r="BP31" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="BQ31" s="10" t="s">
+      <c r="BQ31" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="BR31" s="10" t="s">
+      <c r="BR31" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="BS31" s="10" t="s">
+      <c r="BS31" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="BT31" s="10" t="s">
+      <c r="BT31" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="BU31" s="10" t="s">
+      <c r="BU31" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="BV31" s="9" t="s">
+      <c r="BV31" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="BW31" s="10" t="s">
+      <c r="BW31" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="BX31" s="10" t="s">
+      <c r="BX31" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="BY31" s="9" t="s">
+      <c r="BY31" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="BZ31" s="10" t="s">
+      <c r="BZ31" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="CA31" s="10" t="s">
+      <c r="CA31" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="CB31" s="10" t="s">
+      <c r="CB31" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="CC31" s="10" t="s">
+      <c r="CC31" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="CD31" s="10" t="s">
+      <c r="CD31" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="CE31" s="10" t="s">
+      <c r="CE31" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="CF31" s="10" t="s">
+      <c r="CF31" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="CG31" s="10" t="s">
+      <c r="CG31" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="CH31" s="9" t="s">
+      <c r="CH31" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="CI31" s="10" t="s">
+      <c r="CI31" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="CJ31" s="10" t="s">
+      <c r="CJ31" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="CK31" s="9" t="s">
+      <c r="CK31" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="CL31" s="10" t="s">
+      <c r="CL31" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="CM31" s="10" t="s">
+      <c r="CM31" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="CN31" s="10" t="s">
+      <c r="CN31" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="CO31" s="10" t="s">
+      <c r="CO31" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="CP31" s="10" t="s">
+      <c r="CP31" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="CQ31" s="10" t="s">
+      <c r="CQ31" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="CR31" s="10" t="s">
+      <c r="CR31" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="CS31" s="10" t="s">
+      <c r="CS31" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="CT31" s="9" t="s">
+      <c r="CT31" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="CU31" s="10" t="s">
+      <c r="CU31" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="CV31" s="10" t="s">
+      <c r="CV31" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="CW31" s="9" t="s">
+      <c r="CW31" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="CX31" s="10" t="s">
+      <c r="CX31" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="CY31" s="10" t="s">
+      <c r="CY31" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="CZ31" s="10" t="s">
+      <c r="CZ31" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="DA31" s="10" t="s">
+      <c r="DA31" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="DB31" s="10" t="s">
+      <c r="DB31" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="DC31" s="10" t="s">
+      <c r="DC31" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="DD31" s="10" t="s">
+      <c r="DD31" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="DE31" s="10" t="s">
+      <c r="DE31" s="24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="32" spans="1:109">
       <c r="A32" s="11" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B32" s="12">
         <v>40.552364285007215</v>
       </c>
       <c r="C32" s="12">
         <v>40.552364285007215</v>
       </c>
       <c r="D32" s="12">
         <v>40.552364285007215</v>
       </c>
       <c r="E32" s="12">
         <v>40.552364285007215</v>
       </c>
       <c r="F32" s="12">
         <v>40.552364285007215</v>
       </c>
       <c r="G32" s="15">
         <v>40.552364285007215</v>
       </c>
       <c r="H32" s="15">
         <v>285.35116707757629</v>
       </c>
       <c r="I32" s="12">
         <v>294.33019338437629</v>
       </c>
@@ -8122,297 +8196,297 @@
       </c>
       <c r="Q32" s="13">
         <v>99.164555503021077</v>
       </c>
       <c r="R32" s="14">
         <v>82.973076596884809</v>
       </c>
       <c r="S32" s="13">
         <v>61.130227335947531</v>
       </c>
       <c r="T32" s="13">
         <v>345.25355921594172</v>
       </c>
       <c r="U32" s="12">
         <v>322.92328434287822</v>
       </c>
       <c r="V32" s="12">
         <v>1583.6</v>
       </c>
       <c r="W32" s="12">
         <v>457.48544571991624</v>
       </c>
       <c r="X32" s="12">
         <v>389.56832603582217</v>
       </c>
-      <c r="Y32" s="20">
+      <c r="Y32" s="19">
         <v>276.02503445399998</v>
       </c>
       <c r="Z32" s="12">
-        <v>190.73984682991667</v>
+        <v>29.66703728286635</v>
       </c>
       <c r="AA32" s="12">
-        <v>256.1086060141667</v>
+        <v>29.66703728286635</v>
       </c>
       <c r="AB32" s="13">
-        <v>175.42990888391665</v>
+        <v>29.66703728286635</v>
       </c>
       <c r="AC32" s="13">
-        <v>58.437821251333332</v>
+        <v>29.66703728286635</v>
       </c>
       <c r="AD32" s="14">
-        <v>62.187216473333322</v>
+        <v>29.66703728286635</v>
       </c>
       <c r="AE32" s="15">
-        <v>75.036606853999999</v>
+        <v>29.66703728286635</v>
       </c>
       <c r="AF32" s="15">
-        <v>361.6291408557438</v>
+        <v>188.27885045004962</v>
       </c>
       <c r="AG32" s="15">
-        <v>369.15300129908633</v>
+        <v>213.48762477204963</v>
       </c>
       <c r="AH32" s="13">
-        <v>2739.2165462301841</v>
+        <v>2386.5692044425732</v>
       </c>
       <c r="AI32" s="13">
-        <v>536.64380411260265</v>
-[...5 lines deleted...]
-        <v>-272.85596117366651</v>
+        <v>542.43500949594022</v>
+      </c>
+      <c r="AJ32" s="15">
+        <v>41.295431925366344</v>
+      </c>
+      <c r="AK32" s="15">
+        <v>29.66703728286635</v>
       </c>
       <c r="AL32" s="12">
         <v>29.845251561841966</v>
       </c>
       <c r="AM32" s="12">
         <v>29.845251561841966</v>
       </c>
       <c r="AN32" s="13">
         <v>29.845251561841966</v>
       </c>
       <c r="AO32" s="13">
         <v>29.845251561841966</v>
       </c>
       <c r="AP32" s="14">
         <v>29.845251561841966</v>
       </c>
-      <c r="AQ32" s="16">
+      <c r="AQ32" s="15">
         <v>29.845251561841966</v>
       </c>
-      <c r="AR32" s="16">
+      <c r="AR32" s="15">
         <v>135.57973364889369</v>
       </c>
-      <c r="AS32" s="16">
+      <c r="AS32" s="15">
         <v>140.8766130743937</v>
       </c>
       <c r="AT32" s="13">
         <v>2368.1880710261617</v>
       </c>
       <c r="AU32" s="13">
         <v>564.29690704032498</v>
       </c>
       <c r="AV32" s="13">
         <v>47.120804061841966</v>
       </c>
-      <c r="AW32" s="16">
+      <c r="AW32" s="15">
         <v>29.845251561841966</v>
       </c>
       <c r="AX32" s="12">
-        <v>81.700556008333336</v>
+        <v>33.228303797740502</v>
       </c>
       <c r="AY32" s="12">
-        <v>79.245771649999995</v>
+        <v>33.228303797740502</v>
       </c>
       <c r="AZ32" s="13">
-        <v>67.411882683333332</v>
+        <v>33.228303797740502</v>
       </c>
       <c r="BA32" s="13">
-        <v>43.971126816666661</v>
+        <v>33.228303797740502</v>
       </c>
       <c r="BB32" s="14">
-        <v>27.642091183333328</v>
+        <v>33.228303797740502</v>
       </c>
       <c r="BC32" s="15">
-        <v>24.797619151999999</v>
+        <v>33.228303797740502</v>
       </c>
       <c r="BD32" s="15">
-        <v>153.8572978687184</v>
+        <v>189.24915137153033</v>
       </c>
       <c r="BE32" s="15">
-        <v>164.32117426991323</v>
+        <v>207.72432341353033</v>
       </c>
       <c r="BF32" s="13">
-        <v>3459.811266223539</v>
+        <v>3736.6757077857783</v>
       </c>
       <c r="BG32" s="13">
-        <v>549.11005746369892</v>
-[...2 lines deleted...]
-        <v>-85.7</v>
+        <v>718.82727104930257</v>
+      </c>
+      <c r="BH32" s="15">
+        <v>51.322439522740503</v>
       </c>
       <c r="BI32" s="15">
-        <v>66.810351679666653</v>
+        <v>33.228303797740502</v>
       </c>
       <c r="BJ32" s="13">
-        <v>977.29378686666678</v>
+        <v>37.730850319462355</v>
       </c>
       <c r="BK32" s="13">
-        <v>-29.042518933333355</v>
+        <v>37.730850319462355</v>
       </c>
       <c r="BL32" s="13">
-        <v>2.4788243999999984</v>
+        <v>37.730850319462355</v>
       </c>
       <c r="BM32" s="13">
-        <v>1.9277520166666655</v>
+        <v>37.730850319462355</v>
       </c>
       <c r="BN32" s="13">
-        <v>1.8026666666103299</v>
+        <v>37.730850319462355</v>
       </c>
       <c r="BO32" s="13">
-        <v>0.89609714999999823</v>
+        <v>37.730850319462355</v>
       </c>
       <c r="BP32" s="13">
-        <v>102.89102721874814</v>
+        <v>225.05593554778952</v>
       </c>
       <c r="BQ32" s="13">
-        <v>-32.289144949776855</v>
+        <v>238.6766285077895</v>
       </c>
       <c r="BR32" s="13">
-        <v>2363.996109335937</v>
+        <v>3524.6563072351096</v>
       </c>
       <c r="BS32" s="13">
-        <v>499.85670555279455</v>
+        <v>705.75025884904403</v>
       </c>
       <c r="BT32" s="13">
-        <v>15.312817121333332</v>
+        <v>54.116469994462349</v>
       </c>
       <c r="BU32" s="13">
-        <v>921.14471380317809</v>
-[...2 lines deleted...]
-        <v>103.80565365958334</v>
+        <v>37.730850319462355</v>
+      </c>
+      <c r="BV32" s="26">
+        <v>44.261555070999997</v>
       </c>
       <c r="BW32" s="13">
-        <v>101.27688608166667</v>
+        <v>44.261555070999997</v>
       </c>
       <c r="BX32" s="13">
-        <v>87.765539282916663</v>
+        <v>44.261555070999997</v>
       </c>
       <c r="BY32" s="13">
-        <v>61.239941031666675</v>
+        <v>44.261555070999997</v>
       </c>
       <c r="BZ32" s="13">
-        <v>42.516290287083336</v>
+        <v>44.261555070999997</v>
       </c>
       <c r="CA32" s="13">
-        <v>51.506565910416668</v>
+        <v>44.261555070999997</v>
       </c>
       <c r="CB32" s="13">
-        <v>220.18133927941051</v>
+        <v>232.5095378730833</v>
       </c>
       <c r="CC32" s="13">
-        <v>236.84390804737714</v>
+        <v>243.73401786108332</v>
       </c>
       <c r="CD32" s="13">
-        <v>3585.5773848887466</v>
+        <v>4011.9898498680377</v>
       </c>
       <c r="CE32" s="13">
-        <v>615.57687231045907</v>
+        <v>742.09298867962934</v>
       </c>
       <c r="CF32" s="13">
-        <v>63.123269259001574</v>
+        <v>59.615030383499999</v>
       </c>
       <c r="CG32" s="13">
-        <v>252.73329012634241</v>
-[...2 lines deleted...]
-        <v>30.032253416666663</v>
+        <v>44.261555070999997</v>
+      </c>
+      <c r="CH32" s="16">
+        <v>47.69761318583334</v>
       </c>
       <c r="CI32" s="13">
-        <v>117.9494273958333</v>
+        <v>47.69761318583334</v>
       </c>
       <c r="CJ32" s="13">
-        <v>77.53445663333332</v>
+        <v>47.69761318583334</v>
       </c>
       <c r="CK32" s="13">
-        <v>81.919870044999982</v>
+        <v>47.69761318583334</v>
       </c>
       <c r="CL32" s="14">
-        <v>45.53023818749999</v>
+        <v>47.69761318583334</v>
       </c>
       <c r="CM32" s="15">
-        <v>135.08024317499996</v>
+        <v>47.69761318583334</v>
       </c>
       <c r="CN32" s="15">
-        <v>319.23079474708328</v>
+        <v>415.49386960250001</v>
       </c>
       <c r="CO32" s="15">
-        <v>206.48903597485807</v>
+        <v>424.46230103850002</v>
       </c>
       <c r="CP32" s="13">
-        <v>3600.2775749137331</v>
+        <v>4298.3606931375461</v>
       </c>
       <c r="CQ32" s="13">
-        <v>715.83098428092785</v>
+        <v>1024.7889300234528</v>
       </c>
       <c r="CR32" s="13">
-        <v>114.86512274648086</v>
+        <v>68.960113185833336</v>
       </c>
       <c r="CS32" s="13">
-        <v>-84.811731955488469</v>
-[...1 lines deleted...]
-      <c r="CT32" s="17">
+        <v>47.69761318583334</v>
+      </c>
+      <c r="CT32" s="16">
         <v>49.583314100000003</v>
       </c>
       <c r="CU32" s="13">
         <v>181.65728123541669</v>
       </c>
       <c r="CV32" s="13">
         <v>102.05692908958335</v>
       </c>
       <c r="CW32" s="13">
         <v>76.52390783333334</v>
       </c>
       <c r="CX32" s="14">
         <v>48.773394077083339</v>
       </c>
       <c r="CY32" s="15">
         <v>36.52987512166667</v>
       </c>
       <c r="CZ32" s="15"/>
       <c r="DA32" s="15"/>
       <c r="DB32" s="13"/>
       <c r="DC32" s="13"/>
       <c r="DD32" s="13"/>
       <c r="DE32" s="13"/>
     </row>
     <row r="33" spans="1:109">
-      <c r="A33" s="18" t="s">
-        <v>21</v>
+      <c r="A33" s="17" t="s">
+        <v>18</v>
       </c>
       <c r="B33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="C33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="D33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="E33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="F33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="G33" s="15">
         <v>25.452775277231051</v>
       </c>
       <c r="H33" s="15">
         <v>31.668346057541051</v>
       </c>
       <c r="I33" s="13">
         <v>31.70332667654105</v>
       </c>
@@ -8439,297 +8513,297 @@
       </c>
       <c r="Q33" s="13">
         <v>62.105561204604875</v>
       </c>
       <c r="R33" s="13">
         <v>52.048117463713602</v>
       </c>
       <c r="S33" s="15">
         <v>38.449111038416177</v>
       </c>
       <c r="T33" s="15">
         <v>39.597996247958385</v>
       </c>
       <c r="U33" s="13">
         <v>20.290747034823259</v>
       </c>
       <c r="V33" s="13">
         <v>61.5</v>
       </c>
       <c r="W33" s="13">
         <v>39.327691619460126</v>
       </c>
       <c r="X33" s="13">
         <v>75.260549584721133</v>
       </c>
-      <c r="Y33" s="16">
+      <c r="Y33" s="15">
         <v>63.749480963359488</v>
       </c>
       <c r="Z33" s="13">
-        <v>112.75160633333333</v>
+        <v>10.152153515015955</v>
       </c>
       <c r="AA33" s="13">
-        <v>151.29550133333333</v>
+        <v>10.152153515015955</v>
       </c>
       <c r="AB33" s="13">
-        <v>102.74268633333332</v>
+        <v>10.152153515015955</v>
       </c>
       <c r="AC33" s="13">
-        <v>32.800209166666662</v>
+        <v>10.152153515015955</v>
       </c>
       <c r="AD33" s="13">
-        <v>35.465209166666668</v>
+        <v>10.152153515015961</v>
       </c>
       <c r="AE33" s="13">
-        <v>43.870185499999998</v>
+        <v>10.152153515015961</v>
       </c>
       <c r="AF33" s="15">
-        <v>31.128391062941084</v>
+        <v>12.089196893494941</v>
       </c>
       <c r="AG33" s="15">
-        <v>28.034300046707315</v>
+        <v>12.117142701494942</v>
       </c>
       <c r="AH33" s="13">
-        <v>87.526631718140166</v>
+        <v>79.474749866481417</v>
       </c>
       <c r="AI33" s="13">
-        <v>45.949931786781278</v>
+        <v>23.371016923975972</v>
       </c>
       <c r="AJ33" s="13">
-        <v>-93.394832197064787</v>
+        <v>10.179185820015954</v>
       </c>
       <c r="AK33" s="13">
-        <v>-164.95907013787951</v>
+        <v>10.152153515015961</v>
       </c>
       <c r="AL33" s="13">
         <v>7.4544235096657117</v>
       </c>
       <c r="AM33" s="13">
         <v>7.4544235096657117</v>
       </c>
       <c r="AN33" s="13">
         <v>7.4544235096657117</v>
       </c>
       <c r="AO33" s="13">
         <v>7.4544235096657117</v>
       </c>
       <c r="AP33" s="13">
         <v>7.4544235096657117</v>
       </c>
       <c r="AQ33" s="13">
         <v>7.4544235096657117</v>
       </c>
-      <c r="AR33" s="16">
-[...2 lines deleted...]
-      <c r="AS33" s="16">
+      <c r="AR33" s="15">
+        <v>9.6070562334170724</v>
+      </c>
+      <c r="AS33" s="15">
         <v>9.6684124734170727</v>
       </c>
       <c r="AT33" s="13">
         <v>87.883971257880773</v>
       </c>
       <c r="AU33" s="13">
         <v>23.879253905809961</v>
       </c>
       <c r="AV33" s="13">
         <v>7.4923197596657118</v>
       </c>
-      <c r="AW33" s="16">
+      <c r="AW33" s="15">
         <v>7.4544235096657117</v>
       </c>
       <c r="AX33" s="13">
-        <v>20.02785141098628</v>
+        <v>7.2874851416666706</v>
       </c>
       <c r="AY33" s="13">
-        <v>19.43222507681914</v>
+        <v>7.2874851416666706</v>
       </c>
       <c r="AZ33" s="13">
-        <v>16.472141571412671</v>
+        <v>7.2874851416666706</v>
       </c>
       <c r="BA33" s="13">
-        <v>10.723101633744287</v>
+        <v>7.2874851416666706</v>
       </c>
       <c r="BB33" s="13">
-        <v>6.6854024275213764</v>
+        <v>7.2874851416666706</v>
       </c>
       <c r="BC33" s="13">
-        <v>6.0155677552819951</v>
+        <v>7.2874851416666706</v>
       </c>
       <c r="BD33" s="15">
-        <v>12.492051202523111</v>
+        <v>8.5543759518959952</v>
       </c>
       <c r="BE33" s="15">
-        <v>13.997104290454983</v>
+        <v>8.5793532364909879</v>
       </c>
       <c r="BF33" s="13">
-        <v>29.466422661465483</v>
+        <v>18.45884625554395</v>
       </c>
       <c r="BG33" s="13">
-        <v>21.358616763782088</v>
+        <v>20.794818785366722</v>
       </c>
       <c r="BH33" s="13">
-        <v>-2.0329866874822016</v>
+        <v>7.8579003879170317</v>
       </c>
       <c r="BI33" s="15">
-        <v>15.8852310695267</v>
+        <v>7.2874851416666706</v>
       </c>
       <c r="BJ33" s="13">
-        <v>456.9019762500011</v>
+        <v>0.24348666666666668</v>
       </c>
       <c r="BK33" s="13">
-        <v>-48.558875</v>
+        <v>0.24348666666666668</v>
       </c>
       <c r="BL33" s="13">
-        <v>0</v>
+        <v>0.24348666666666668</v>
       </c>
       <c r="BM33" s="13">
-        <v>0</v>
+        <v>0.24348666666666668</v>
       </c>
       <c r="BN33" s="13">
-        <v>0</v>
+        <v>0.24348666666666668</v>
       </c>
       <c r="BO33" s="13">
-        <v>0</v>
+        <v>0.24348666666666668</v>
       </c>
       <c r="BP33" s="13">
-        <v>-24.735932688476122</v>
+        <v>1.8403287193818589</v>
       </c>
       <c r="BQ33" s="13">
-        <v>-24.360932688476122</v>
+        <v>2.0002403721828745</v>
       </c>
       <c r="BR33" s="13">
-        <v>17.951944268385958</v>
+        <v>68.395073648399304</v>
       </c>
       <c r="BS33" s="13">
-        <v>-17.409244640803536</v>
+        <v>16.060842716463785</v>
       </c>
       <c r="BT33" s="13">
-        <v>0.70504144200000007</v>
+        <v>0.87818350468227091</v>
       </c>
       <c r="BU33" s="13">
-        <v>9.2305164192985263</v>
-[...2 lines deleted...]
-        <v>27.419874393333338</v>
+        <v>0.24348666666666668</v>
+      </c>
+      <c r="BV33" s="27">
+        <v>9.2658354166666648</v>
       </c>
       <c r="BW33" s="13">
-        <v>26.735276353333333</v>
+        <v>9.2658354166666648</v>
       </c>
       <c r="BX33" s="13">
-        <v>23.097237079999999</v>
+        <v>9.2658354166666648</v>
       </c>
       <c r="BY33" s="13">
-        <v>15.98934832</v>
+        <v>9.2658354166666648</v>
       </c>
       <c r="BZ33" s="13">
-        <v>11.055127946666667</v>
+        <v>9.2658354166666648</v>
       </c>
       <c r="CA33" s="13">
-        <v>13.512525</v>
+        <v>9.2658354166666648</v>
       </c>
       <c r="CB33" s="13">
-        <v>11.575650900262334</v>
+        <v>10.539221362929327</v>
       </c>
       <c r="CC33" s="13">
-        <v>9.9112352402623323</v>
+        <v>10.539221362929327</v>
       </c>
       <c r="CD33" s="13">
-        <v>87.34921778034952</v>
+        <v>96.427007987998337</v>
       </c>
       <c r="CE33" s="13">
-        <v>21.727717896148242</v>
+        <v>25.152128896860329</v>
       </c>
       <c r="CF33" s="13">
-        <v>14.473708858569182</v>
+        <v>9.3029360416666655</v>
       </c>
       <c r="CG33" s="13">
-        <v>28.630829490398636</v>
-[...2 lines deleted...]
-        <v>6.1465008333333309</v>
+        <v>9.2658354166666648</v>
+      </c>
+      <c r="CH33" s="16">
+        <v>9.9897172574999988</v>
       </c>
       <c r="CI33" s="13">
-        <v>24.265828333333321</v>
+        <v>9.9897172574999988</v>
       </c>
       <c r="CJ33" s="13">
-        <v>15.923306249999994</v>
+        <v>9.9897172574999988</v>
       </c>
       <c r="CK33" s="13">
-        <v>16.828177083333326</v>
+        <v>9.9897172574999988</v>
       </c>
       <c r="CL33" s="13">
-        <v>9.3423083333333317</v>
+        <v>9.9897172574999988</v>
       </c>
       <c r="CM33" s="13">
-        <v>30.107782886411577</v>
+        <v>9.9897172574999988</v>
       </c>
       <c r="CN33" s="15">
-        <v>21.118522792296659</v>
+        <v>11.263103203762661</v>
       </c>
       <c r="CO33" s="15">
-        <v>1.2738817795959956</v>
+        <v>11.263103203762661</v>
       </c>
       <c r="CP33" s="13">
-        <v>77.846551362692054</v>
+        <v>33.517334735407665</v>
       </c>
       <c r="CQ33" s="13">
-        <v>23.448949540044243</v>
+        <v>37.857802692117659</v>
       </c>
       <c r="CR33" s="13">
-        <v>20.524321001747605</v>
+        <v>10.051592257499999</v>
       </c>
       <c r="CS33" s="13">
-        <v>-33.694688921695757</v>
-[...1 lines deleted...]
-      <c r="CT33" s="17">
+        <v>9.9897172574999988</v>
+      </c>
+      <c r="CT33" s="16">
         <v>10.72037696666667</v>
       </c>
       <c r="CU33" s="13">
         <v>38.345216456250007</v>
       </c>
       <c r="CV33" s="13">
         <v>21.849618310416677</v>
       </c>
       <c r="CW33" s="13">
         <v>16.439526733333338</v>
       </c>
       <c r="CX33" s="13">
         <v>10.44981152291667</v>
       </c>
       <c r="CY33" s="13">
         <v>7.8498012500000023</v>
       </c>
       <c r="CZ33" s="15"/>
       <c r="DA33" s="15"/>
       <c r="DB33" s="13"/>
       <c r="DC33" s="13"/>
       <c r="DD33" s="13"/>
       <c r="DE33" s="13"/>
     </row>
     <row r="34" spans="1:109">
-      <c r="A34" s="19" t="s">
-        <v>22</v>
+      <c r="A34" s="18" t="s">
+        <v>19</v>
       </c>
       <c r="B34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="C34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="D34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="E34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="F34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="G34" s="15">
         <v>1.7628816503688678</v>
       </c>
       <c r="H34" s="15">
         <v>1.7628816503688678</v>
       </c>
       <c r="I34" s="13">
         <v>1.7628816503688678</v>
       </c>
@@ -8756,297 +8830,297 @@
       </c>
       <c r="Q34" s="13">
         <v>4.2725757946666647</v>
       </c>
       <c r="R34" s="13">
         <v>3.5843756666666655</v>
       </c>
       <c r="S34" s="15">
         <v>2.6524379933333324</v>
       </c>
       <c r="T34" s="15">
         <v>2.6529250653032976</v>
       </c>
       <c r="U34" s="13">
         <v>1.3506508589866839</v>
       </c>
       <c r="V34" s="13">
         <v>39.200000000000003</v>
       </c>
       <c r="W34" s="13">
         <v>8.2394644556511523</v>
       </c>
       <c r="X34" s="13">
         <v>29.405037038495642</v>
       </c>
-      <c r="Y34" s="16">
+      <c r="Y34" s="15">
         <v>12.067692558818646</v>
       </c>
       <c r="Z34" s="13">
-        <v>13.655927</v>
+        <v>0.12892709230711707</v>
       </c>
       <c r="AA34" s="13">
-        <v>18.336420499999999</v>
+        <v>0.12892709230711707</v>
       </c>
       <c r="AB34" s="13">
-        <v>12.564087000000001</v>
+        <v>0.12892709230711707</v>
       </c>
       <c r="AC34" s="13">
-        <v>4.1915564999999999</v>
+        <v>0.12892709230711707</v>
       </c>
       <c r="AD34" s="13">
-        <v>4.4579950000000004</v>
+        <v>0.12892709230711707</v>
       </c>
       <c r="AE34" s="13">
-        <v>5.3743445000000003</v>
+        <v>0.12892709230711707</v>
       </c>
       <c r="AF34" s="15">
-        <v>3.6103613373323338</v>
+        <v>0.13022315472017193</v>
       </c>
       <c r="AG34" s="15">
-        <v>3.2255748373323336</v>
+        <v>0.23832930672017194</v>
       </c>
       <c r="AH34" s="13">
-        <v>83.122901006630215</v>
+        <v>98.847311153420165</v>
       </c>
       <c r="AI34" s="13">
-        <v>9.2748779393356013</v>
+        <v>24.888317307591599</v>
       </c>
       <c r="AJ34" s="13">
-        <v>3.1095619047310548</v>
+        <v>2.2019972173071172</v>
       </c>
       <c r="AK34" s="13">
-        <v>-2.1822579949328902</v>
+        <v>0.12892709230711707</v>
       </c>
       <c r="AL34" s="13">
         <v>0.1811380000000006</v>
       </c>
       <c r="AM34" s="13">
         <v>0.1811380000000006</v>
       </c>
       <c r="AN34" s="13">
         <v>0.1811380000000006</v>
       </c>
       <c r="AO34" s="13">
         <v>0.1811380000000006</v>
       </c>
       <c r="AP34" s="13">
         <v>0.1811380000000006</v>
       </c>
       <c r="AQ34" s="13">
         <v>0.1811380000000006</v>
       </c>
-      <c r="AR34" s="16">
-[...2 lines deleted...]
-      <c r="AS34" s="16">
+      <c r="AR34" s="15">
+        <v>0.41999071835958657</v>
+      </c>
+      <c r="AS34" s="15">
         <v>0.56468918435958659</v>
       </c>
       <c r="AT34" s="13">
         <v>100.1476257834596</v>
       </c>
       <c r="AU34" s="13">
         <v>28.612945769618506</v>
       </c>
       <c r="AV34" s="13">
         <v>3.2300755000000008</v>
       </c>
-      <c r="AW34" s="16">
+      <c r="AW34" s="15">
         <v>0.1811380000000006</v>
       </c>
       <c r="AX34" s="13">
-        <v>0.49931432712506318</v>
+        <v>0</v>
       </c>
       <c r="AY34" s="13">
-        <v>0.48446439670454083</v>
+        <v>0</v>
       </c>
       <c r="AZ34" s="13">
-        <v>0.41066474249345969</v>
+        <v>0</v>
       </c>
       <c r="BA34" s="13">
-        <v>0.26733208074655412</v>
+        <v>0</v>
       </c>
       <c r="BB34" s="13">
-        <v>0.16666588575221578</v>
+        <v>0</v>
       </c>
       <c r="BC34" s="13">
-        <v>0.14996996398110182</v>
+        <v>0</v>
       </c>
       <c r="BD34" s="15">
-        <v>0.16666588575221578</v>
+        <v>0</v>
       </c>
       <c r="BE34" s="15">
-        <v>0.20418970993401264</v>
+        <v>7.2485606725699467E-2</v>
       </c>
       <c r="BF34" s="13">
-        <v>149.38776726102549</v>
+        <v>171.19984219472755</v>
       </c>
       <c r="BG34" s="13">
-        <v>11.759455841374736</v>
+        <v>7.8280744964897382</v>
       </c>
       <c r="BH34" s="13">
-        <v>-7.8293797302769494</v>
+        <v>0.48860026244168941</v>
       </c>
       <c r="BI34" s="15">
-        <v>6.290693922948401E-2</v>
+        <v>0</v>
       </c>
       <c r="BJ34" s="13">
-        <v>0.57803346666666677</v>
+        <v>0.26730550000000008</v>
       </c>
       <c r="BK34" s="13">
-        <v>0.61732085000000025</v>
+        <v>0.26730550000000008</v>
       </c>
       <c r="BL34" s="13">
-        <v>0</v>
+        <v>0.26730550000000008</v>
       </c>
       <c r="BM34" s="13">
-        <v>0</v>
+        <v>0.26730550000000008</v>
       </c>
       <c r="BN34" s="13">
-        <v>0</v>
+        <v>0.26730550000000008</v>
       </c>
       <c r="BO34" s="13">
-        <v>0</v>
+        <v>0.26730550000000008</v>
       </c>
       <c r="BP34" s="13">
-        <v>0</v>
+        <v>0.26730550000000008</v>
       </c>
       <c r="BQ34" s="13">
-        <v>0</v>
+        <v>0.28283645888439052</v>
       </c>
       <c r="BR34" s="13">
-        <v>127.8893164812137</v>
+        <v>179.5344886012553</v>
       </c>
       <c r="BS34" s="13">
-        <v>22.30721969494256</v>
+        <v>26.370475879610087</v>
       </c>
       <c r="BT34" s="13">
-        <v>0</v>
+        <v>0.89017334510633128</v>
       </c>
       <c r="BU34" s="13">
-        <v>40.298244890973933</v>
-[...2 lines deleted...]
-        <v>0.74406016666666686</v>
+        <v>0.26730550000000008</v>
+      </c>
+      <c r="BV34" s="27">
+        <v>0.73915600000000015</v>
       </c>
       <c r="BW34" s="13">
-        <v>0.72548116666666684</v>
+        <v>0.73915600000000015</v>
       </c>
       <c r="BX34" s="13">
-        <v>0.62675800000000015</v>
+        <v>0.73915600000000015</v>
       </c>
       <c r="BY34" s="13">
-        <v>0.43387575000000012</v>
+        <v>0.73915600000000015</v>
       </c>
       <c r="BZ34" s="13">
-        <v>0.29998008333333337</v>
+        <v>0.73915600000000015</v>
       </c>
       <c r="CA34" s="13">
-        <v>0.36666666666666675</v>
+        <v>0.73915600000000015</v>
       </c>
       <c r="CB34" s="13">
-        <v>0.29102333333333336</v>
+        <v>0.73915600000000015</v>
       </c>
       <c r="CC34" s="13">
-        <v>0.24585733333333337</v>
+        <v>0.81787150000000008</v>
       </c>
       <c r="CD34" s="13">
-        <v>161.91177187686597</v>
+        <v>183.83158657308999</v>
       </c>
       <c r="CE34" s="13">
-        <v>21.199072814260994</v>
+        <v>29.880116091910004</v>
       </c>
       <c r="CF34" s="13">
-        <v>0.37462791666666673</v>
+        <v>3.3733003750000004</v>
       </c>
       <c r="CG34" s="13">
-        <v>19.55603098198177</v>
-[...2 lines deleted...]
-        <v>0.49999999999999994</v>
+        <v>0.73915600000000015</v>
+      </c>
+      <c r="CH34" s="16">
+        <v>0.76442500000000002</v>
       </c>
       <c r="CI34" s="13">
-        <v>1.9740999999999997</v>
+        <v>0.76442500000000002</v>
       </c>
       <c r="CJ34" s="13">
-        <v>1.2953899999999998</v>
+        <v>0.76442500000000002</v>
       </c>
       <c r="CK34" s="13">
-        <v>1.3690059999999997</v>
+        <v>0.76442500000000002</v>
       </c>
       <c r="CL34" s="13">
-        <v>0.7599999999999999</v>
+        <v>0.76442500000000002</v>
       </c>
       <c r="CM34" s="13">
-        <v>2.449404844996196</v>
+        <v>0.76442500000000002</v>
       </c>
       <c r="CN34" s="15">
-        <v>1.4883536384525498</v>
+        <v>0.76442500000000002</v>
       </c>
       <c r="CO34" s="15">
-        <v>7.4719518594024426E-2</v>
+        <v>0.76442500000000002</v>
       </c>
       <c r="CP34" s="13">
-        <v>165.61977742751665</v>
+        <v>179.20101498280502</v>
       </c>
       <c r="CQ34" s="13">
-        <v>28.109845197154126</v>
+        <v>32.648285567195003</v>
       </c>
       <c r="CR34" s="13">
-        <v>4.4179429174367311</v>
+        <v>0.76442500000000002</v>
       </c>
       <c r="CS34" s="13">
-        <v>3.2470832851551923</v>
-[...1 lines deleted...]
-      <c r="CT34" s="17">
+        <v>0.76442500000000002</v>
+      </c>
+      <c r="CT34" s="16">
         <v>0.79166666666666674</v>
       </c>
       <c r="CU34" s="13">
         <v>3.026510416666667</v>
       </c>
       <c r="CV34" s="13">
         <v>1.6587500000000002</v>
       </c>
       <c r="CW34" s="13">
         <v>1.2361249999999999</v>
       </c>
       <c r="CX34" s="13">
         <v>0.79166666666666674</v>
       </c>
       <c r="CY34" s="13">
         <v>0.58979375000000001</v>
       </c>
       <c r="CZ34" s="15"/>
       <c r="DA34" s="15"/>
       <c r="DB34" s="13"/>
       <c r="DC34" s="13"/>
       <c r="DD34" s="13"/>
       <c r="DE34" s="13"/>
     </row>
     <row r="35" spans="1:109">
-      <c r="A35" s="19" t="s">
-        <v>23</v>
+      <c r="A35" s="18" t="s">
+        <v>20</v>
       </c>
       <c r="B35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="C35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="D35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="E35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="F35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="G35" s="15">
         <v>0.20953751707651999</v>
       </c>
       <c r="H35" s="15">
         <v>69.664249355786538</v>
       </c>
       <c r="I35" s="13">
         <v>69.66729284478653</v>
       </c>
@@ -9073,614 +9147,614 @@
       </c>
       <c r="Q35" s="13">
         <v>0.50784166666666464</v>
       </c>
       <c r="R35" s="13">
         <v>0.42604166666666499</v>
       </c>
       <c r="S35" s="13">
         <v>0.31527083333333211</v>
       </c>
       <c r="T35" s="13">
         <v>81.335759919026856</v>
       </c>
       <c r="U35" s="13">
         <v>82.170363160966545</v>
       </c>
       <c r="V35" s="13">
         <v>86</v>
       </c>
       <c r="W35" s="13">
         <v>83.433846736696992</v>
       </c>
       <c r="X35" s="13">
         <v>0.26620729788244024</v>
       </c>
-      <c r="Y35" s="16">
+      <c r="Y35" s="15">
         <v>0.93216580697722828</v>
       </c>
       <c r="Z35" s="13">
-        <v>0.92355342083333325</v>
+        <v>0.32473777096493789</v>
       </c>
       <c r="AA35" s="13">
-        <v>1.2392686583333332</v>
+        <v>0.32473777096493789</v>
       </c>
       <c r="AB35" s="13">
-        <v>0.84156978749999989</v>
+        <v>0.32473777096493789</v>
       </c>
       <c r="AC35" s="13">
-        <v>0.26866666666666661</v>
+        <v>0.32473777096493789</v>
       </c>
       <c r="AD35" s="13">
-        <v>0.29049583333333329</v>
+        <v>0.32473777096493789</v>
       </c>
       <c r="AE35" s="13">
-        <v>0.35934166666666661</v>
+        <v>0.32473777096493789</v>
       </c>
       <c r="AF35" s="15">
-        <v>88.550598193308929</v>
+        <v>78.170057489347428</v>
       </c>
       <c r="AG35" s="15">
-        <v>88.528869373140566</v>
+        <v>78.179547614347427</v>
       </c>
       <c r="AH35" s="13">
-        <v>90.951808981608579</v>
+        <v>81.304837022387431</v>
       </c>
       <c r="AI35" s="13">
-        <v>93.188000928701499</v>
+        <v>79.763915931307437</v>
       </c>
       <c r="AJ35" s="13">
-        <v>1.1238476080623365</v>
+        <v>0.32473777096493789</v>
       </c>
       <c r="AK35" s="13">
-        <v>0.51444496243261961</v>
+        <v>0.32473777096493789</v>
       </c>
       <c r="AL35" s="13">
         <v>1.1773969999999998</v>
       </c>
       <c r="AM35" s="13">
         <v>1.1773969999999998</v>
       </c>
       <c r="AN35" s="13">
         <v>1.1773969999999998</v>
       </c>
       <c r="AO35" s="13">
         <v>1.1773969999999998</v>
       </c>
       <c r="AP35" s="13">
         <v>1.1773969999999998</v>
       </c>
       <c r="AQ35" s="13">
         <v>1.1773969999999998</v>
       </c>
-      <c r="AR35" s="16">
-[...2 lines deleted...]
-      <c r="AS35" s="16">
+      <c r="AR35" s="15">
+        <v>50.692676311739085</v>
+      </c>
+      <c r="AS35" s="15">
         <v>50.704735771739081</v>
       </c>
       <c r="AT35" s="13">
         <v>57.840940970339091</v>
       </c>
       <c r="AU35" s="13">
         <v>54.911196844130451</v>
       </c>
       <c r="AV35" s="13">
         <v>1.1773969999999998</v>
       </c>
-      <c r="AW35" s="16">
+      <c r="AW35" s="15">
         <v>1.1773969999999998</v>
       </c>
       <c r="AX35" s="13">
         <v>0</v>
       </c>
       <c r="AY35" s="13">
         <v>0</v>
       </c>
       <c r="AZ35" s="13">
         <v>0</v>
       </c>
       <c r="BA35" s="13">
         <v>0</v>
       </c>
       <c r="BB35" s="13">
         <v>0</v>
       </c>
       <c r="BC35" s="13">
         <v>0</v>
       </c>
       <c r="BD35" s="15">
-        <v>14.407396463680669</v>
+        <v>31.953001322437036</v>
       </c>
       <c r="BE35" s="15">
-        <v>14.500180763680667</v>
+        <v>31.95750411668428</v>
       </c>
       <c r="BF35" s="13">
-        <v>107.4857355280262</v>
+        <v>147.71535149295073</v>
       </c>
       <c r="BG35" s="13">
-        <v>15.891105695677052</v>
+        <v>33.566140660821169</v>
       </c>
       <c r="BH35" s="13">
-        <v>-0.59819331082783922</v>
+        <v>0</v>
       </c>
       <c r="BI35" s="15">
-        <v>-5.5114413797712337E-4</v>
+        <v>0</v>
       </c>
       <c r="BJ35" s="13">
-        <v>4.1254169333333328</v>
+        <v>1.2757762500000003</v>
       </c>
       <c r="BK35" s="13">
-        <v>4.4058104499999997</v>
+        <v>1.2757762500000003</v>
       </c>
       <c r="BL35" s="13">
-        <v>0</v>
+        <v>1.2757762499999992</v>
       </c>
       <c r="BM35" s="13">
-        <v>0</v>
+        <v>1.2757762499999992</v>
       </c>
       <c r="BN35" s="13">
-        <v>0</v>
+        <v>1.2757762499999992</v>
       </c>
       <c r="BO35" s="13">
-        <v>0</v>
+        <v>1.2757762499999992</v>
       </c>
       <c r="BP35" s="13">
-        <v>32.028090995918483</v>
+        <v>35.055883919865629</v>
       </c>
       <c r="BQ35" s="13">
-        <v>1.0014164330773159</v>
+        <v>35.720732903839192</v>
       </c>
       <c r="BR35" s="13">
-        <v>62.332151948869672</v>
+        <v>39.861286554940079</v>
       </c>
       <c r="BS35" s="13">
-        <v>34.200678712007161</v>
+        <v>39.148535542872466</v>
       </c>
       <c r="BT35" s="13">
-        <v>0</v>
+        <v>1.2757762500000003</v>
       </c>
       <c r="BU35" s="13">
-        <v>5.3964908340678033</v>
-[...2 lines deleted...]
-        <v>3.5511962500000003</v>
+        <v>1.2757762500000003</v>
+      </c>
+      <c r="BV35" s="27">
+        <v>1.6954390750000004</v>
       </c>
       <c r="BW35" s="13">
-        <v>3.4625237500000008</v>
+        <v>1.6954390750000004</v>
       </c>
       <c r="BX35" s="13">
-        <v>2.9913449999999999</v>
+        <v>1.6954390750000004</v>
       </c>
       <c r="BY35" s="13">
-        <v>2.0707706250000002</v>
+        <v>1.6954390750000004</v>
       </c>
       <c r="BZ35" s="13">
-        <v>1.4317231250000002</v>
+        <v>1.6954390750000004</v>
       </c>
       <c r="CA35" s="13">
-        <v>1.75</v>
+        <v>1.6954390750000004</v>
       </c>
       <c r="CB35" s="13">
-        <v>34.135047347457267</v>
+        <v>35.193754883074455</v>
       </c>
       <c r="CC35" s="13">
-        <v>35.484177496955908</v>
+        <v>35.215335395074455</v>
       </c>
       <c r="CD35" s="13">
-        <v>36.437387570826793</v>
+        <v>54.418090372104459</v>
       </c>
       <c r="CE35" s="13">
-        <v>38.522356769884034</v>
+        <v>40.839696082044455</v>
       </c>
       <c r="CF35" s="13">
-        <v>1.7879968750000002</v>
+        <v>1.6954390750000004</v>
       </c>
       <c r="CG35" s="13">
-        <v>48.773098329670006</v>
-[...2 lines deleted...]
-        <v>1.1468749999999999</v>
+        <v>1.6954390750000004</v>
+      </c>
+      <c r="CH35" s="16">
+        <v>1.2209396100000003</v>
       </c>
       <c r="CI35" s="13">
-        <v>4.5280918749999994</v>
+        <v>1.2209396100000003</v>
       </c>
       <c r="CJ35" s="13">
-        <v>2.9713008125</v>
+        <v>1.2209396100000003</v>
       </c>
       <c r="CK35" s="13">
-        <v>3.1401575125000001</v>
+        <v>1.2209396100000003</v>
       </c>
       <c r="CL35" s="13">
-        <v>1.7432499999999997</v>
+        <v>1.2209396100000003</v>
       </c>
       <c r="CM35" s="13">
-        <v>4.17354873228612</v>
+        <v>1.2209396100000003</v>
       </c>
       <c r="CN35" s="15">
-        <v>33.985585538197775</v>
+        <v>31.778276491128448</v>
       </c>
       <c r="CO35" s="15">
-        <v>31.04600915629829</v>
+        <v>32.76072045912845</v>
       </c>
       <c r="CP35" s="13">
-        <v>54.819982491647302</v>
+        <v>68.384274554018447</v>
       </c>
       <c r="CQ35" s="13">
-        <v>38.993258822516836</v>
+        <v>53.132393060238449</v>
       </c>
       <c r="CR35" s="13">
-        <v>3.8226887990252632</v>
+        <v>1.2209396100000003</v>
       </c>
       <c r="CS35" s="13">
-        <v>-7.7411350807735193</v>
-[...1 lines deleted...]
-      <c r="CT35" s="17">
+        <v>1.2209396100000003</v>
+      </c>
+      <c r="CT35" s="16">
         <v>1.2644500000000003</v>
       </c>
       <c r="CU35" s="13">
         <v>4.8339424375000011</v>
       </c>
       <c r="CV35" s="13">
         <v>2.6493555</v>
       </c>
       <c r="CW35" s="13">
         <v>1.9743388500000003</v>
       </c>
       <c r="CX35" s="13">
         <v>1.2644500000000003</v>
       </c>
       <c r="CY35" s="13">
         <v>0.94201857750000006</v>
       </c>
       <c r="CZ35" s="15"/>
       <c r="DA35" s="15"/>
       <c r="DB35" s="13"/>
       <c r="DC35" s="13"/>
       <c r="DD35" s="13"/>
       <c r="DE35" s="13"/>
     </row>
     <row r="36" spans="1:109">
-      <c r="A36" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B36" s="20">
+      <c r="A36" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B36" s="19">
         <v>0.53772208292348</v>
       </c>
-      <c r="C36" s="24">
+      <c r="C36" s="20">
         <v>0.53772208292348</v>
       </c>
-      <c r="D36" s="20">
+      <c r="D36" s="19">
         <v>0.53772208292348</v>
       </c>
-      <c r="E36" s="20">
+      <c r="E36" s="19">
         <v>0.53772208292348</v>
       </c>
-      <c r="F36" s="20">
+      <c r="F36" s="19">
         <v>0.53772208292348</v>
       </c>
-      <c r="G36" s="20">
+      <c r="G36" s="19">
         <v>0.53772208292348</v>
       </c>
-      <c r="H36" s="20">
+      <c r="H36" s="19">
         <v>24.405603432923481</v>
       </c>
-      <c r="I36" s="20">
+      <c r="I36" s="19">
         <v>24.613679888923482</v>
       </c>
-      <c r="J36" s="20">
+      <c r="J36" s="19">
         <v>656.53272652412022</v>
       </c>
-      <c r="K36" s="20">
+      <c r="K36" s="19">
         <v>102.59262219614348</v>
       </c>
-      <c r="L36" s="20">
+      <c r="L36" s="19">
         <v>0.75092613917348006</v>
       </c>
-      <c r="M36" s="24">
+      <c r="M36" s="20">
         <v>0.53772208292348</v>
       </c>
-      <c r="N36" s="24">
+      <c r="N36" s="20">
         <v>0.49374210217254966</v>
       </c>
-      <c r="O36" s="20">
+      <c r="O36" s="19">
         <v>1.02635323771</v>
       </c>
-      <c r="P36" s="24">
+      <c r="P36" s="20">
         <v>1.2257325638799998</v>
       </c>
-      <c r="Q36" s="20">
+      <c r="Q36" s="19">
         <v>1.4063549778645721</v>
       </c>
-      <c r="R36" s="20">
+      <c r="R36" s="19">
         <v>1.1273427826250493</v>
       </c>
-      <c r="S36" s="20">
+      <c r="S36" s="19">
         <v>0.76948564998564262</v>
       </c>
-      <c r="T36" s="20">
+      <c r="T36" s="19">
         <v>30.210560684614194</v>
       </c>
-      <c r="U36" s="20">
+      <c r="U36" s="19">
         <v>30.208668028963697</v>
       </c>
       <c r="V36" s="13">
         <v>396.2</v>
       </c>
-      <c r="W36" s="20">
+      <c r="W36" s="19">
         <v>81.668207274962768</v>
       </c>
-      <c r="X36" s="20">
+      <c r="X36" s="19">
         <v>97.625032174523909</v>
       </c>
-      <c r="Y36" s="20">
+      <c r="Y36" s="19">
         <v>50.556195574891412</v>
       </c>
-      <c r="Z36" s="20">
-[...35 lines deleted...]
-      <c r="AL36" s="20">
+      <c r="Z36" s="19">
+        <v>2.364071490391852</v>
+      </c>
+      <c r="AA36" s="19">
+        <v>2.364071490391852</v>
+      </c>
+      <c r="AB36" s="19">
+        <v>2.364071490391852</v>
+      </c>
+      <c r="AC36" s="19">
+        <v>2.3640714903918525</v>
+      </c>
+      <c r="AD36" s="19">
+        <v>2.364071490391852</v>
+      </c>
+      <c r="AE36" s="19">
+        <v>2.364071490391852</v>
+      </c>
+      <c r="AF36" s="19">
+        <v>31.916416000116865</v>
+      </c>
+      <c r="AG36" s="19">
+        <v>32.303726575116862</v>
+      </c>
+      <c r="AH36" s="19">
+        <v>751.71668729765452</v>
+      </c>
+      <c r="AI36" s="19">
+        <v>163.43374552540442</v>
+      </c>
+      <c r="AJ36" s="19">
+        <v>2.364071490391852</v>
+      </c>
+      <c r="AK36" s="19">
+        <v>2.364071490391852</v>
+      </c>
+      <c r="AL36" s="19">
         <v>2.4511789702069398</v>
       </c>
-      <c r="AM36" s="20">
+      <c r="AM36" s="19">
         <v>2.4511789702069398</v>
       </c>
-      <c r="AN36" s="20">
+      <c r="AN36" s="19">
         <v>2.4511789702069398</v>
       </c>
-      <c r="AO36" s="20">
+      <c r="AO36" s="19">
         <v>2.4511789702069398</v>
       </c>
-      <c r="AP36" s="20">
+      <c r="AP36" s="19">
         <v>2.4511789702069398</v>
       </c>
-      <c r="AQ36" s="20">
+      <c r="AQ36" s="19">
         <v>2.4511789702069398</v>
       </c>
-      <c r="AR36" s="20">
-[...2 lines deleted...]
-      <c r="AS36" s="20">
+      <c r="AR36" s="19">
+        <v>22.416908801802325</v>
+      </c>
+      <c r="AS36" s="19">
         <v>22.889636051802327</v>
       </c>
-      <c r="AT36" s="20">
+      <c r="AT36" s="19">
         <v>664.9915427590704</v>
       </c>
-      <c r="AU36" s="20">
+      <c r="AU36" s="19">
         <v>156.43708074358415</v>
       </c>
-      <c r="AV36" s="20">
+      <c r="AV36" s="19">
         <v>2.6668039702069399</v>
       </c>
-      <c r="AW36" s="20">
+      <c r="AW36" s="19">
         <v>2.4511789702069398</v>
       </c>
-      <c r="AX36" s="20">
-[...12 lines deleted...]
-        <v>13.012814812070497</v>
+      <c r="AX36" s="19">
+        <v>20.269916975871148</v>
+      </c>
+      <c r="AY36" s="19">
+        <v>20.269916975871148</v>
+      </c>
+      <c r="AZ36" s="19">
+        <v>20.269916975871148</v>
+      </c>
+      <c r="BA36" s="19">
+        <v>20.269916975871148</v>
+      </c>
+      <c r="BB36" s="19">
+        <v>20.269916975871148</v>
       </c>
       <c r="BC36" s="13">
-        <v>11.653776914704189</v>
+        <v>20.269916975871148</v>
       </c>
       <c r="BD36" s="15">
-        <v>71.459787482673278</v>
+        <v>80.459855806129539</v>
       </c>
       <c r="BE36" s="15">
-        <v>77.196533630015381</v>
+        <v>96.3564526288433</v>
       </c>
       <c r="BF36" s="13">
-        <v>602.58582342878276</v>
+        <v>640.36972266869998</v>
       </c>
       <c r="BG36" s="13">
-        <v>262.96220312605158</v>
-[...2 lines deleted...]
-        <v>22.024457865957309</v>
+        <v>295.50191377399807</v>
+      </c>
+      <c r="BH36" s="15">
+        <v>34.549508236003767</v>
       </c>
       <c r="BI36" s="15">
-        <v>40.569712037127516</v>
+        <v>20.269916975871148</v>
       </c>
       <c r="BJ36" s="13">
-        <v>9.5853407499999967</v>
+        <v>4.5246336375000027</v>
       </c>
       <c r="BK36" s="13">
-        <v>10.376707958333331</v>
+        <v>4.5246336375000027</v>
       </c>
       <c r="BL36" s="13">
-        <v>1.2834149999999966</v>
+        <v>4.5246336375000027</v>
       </c>
       <c r="BM36" s="13">
-        <v>0.99809645833333083</v>
+        <v>4.5246336375000027</v>
       </c>
       <c r="BN36" s="13">
-        <v>0.93333333330416435</v>
+        <v>4.5246336375000027</v>
       </c>
       <c r="BO36" s="13">
-        <v>0.46395562499999882</v>
+        <v>4.5246336375000027</v>
       </c>
       <c r="BP36" s="13">
-        <v>59.009683613498204</v>
+        <v>107.46415468487929</v>
       </c>
       <c r="BQ36" s="13">
-        <v>9.5876281793356419</v>
+        <v>107.59915236084042</v>
       </c>
       <c r="BR36" s="13">
-        <v>609.362847876145</v>
+        <v>909.79141113046433</v>
       </c>
       <c r="BS36" s="13">
-        <v>134.42238490717909</v>
+        <v>207.06293843789342</v>
       </c>
       <c r="BT36" s="13">
-        <v>3.4076738826666646</v>
+        <v>7.0073546415936274</v>
       </c>
       <c r="BU36" s="13">
-        <v>255.54887266077446</v>
-[...2 lines deleted...]
-        <v>11.699698681250005</v>
+        <v>4.5246336375000027</v>
+      </c>
+      <c r="BV36" s="27">
+        <v>4.279905583333333</v>
       </c>
       <c r="BW36" s="13">
-        <v>11.460148116666673</v>
+        <v>4.279905583333333</v>
       </c>
       <c r="BX36" s="13">
-        <v>10.12585783958334</v>
+        <v>4.279905583333333</v>
       </c>
       <c r="BY36" s="13">
-        <v>7.4126555708333388</v>
+        <v>4.279905583333333</v>
       </c>
       <c r="BZ36" s="13">
-        <v>5.2708723395833372</v>
+        <v>4.279905583333333</v>
       </c>
       <c r="CA36" s="13">
-        <v>6.058500493750004</v>
+        <v>4.279905583333333</v>
       </c>
       <c r="CB36" s="13">
-        <v>97.002101296691876</v>
+        <v>100.69382348010241</v>
       </c>
       <c r="CC36" s="13">
-        <v>97.628134065653811</v>
+        <v>101.18500820010242</v>
       </c>
       <c r="CD36" s="13">
-        <v>1055.056280101064</v>
+        <v>1215.7277238182025</v>
       </c>
       <c r="CE36" s="13">
-        <v>193.47043645257162</v>
+        <v>259.43688614500246</v>
       </c>
       <c r="CF36" s="13">
-        <v>8.0981366802279915</v>
+        <v>4.4654087083333334</v>
       </c>
       <c r="CG36" s="13">
-        <v>56.48624311924452</v>
-[...2 lines deleted...]
-        <v>3.1127899166666708</v>
+        <v>4.279905583333333</v>
+      </c>
+      <c r="CH36" s="16">
+        <v>4.2349145000000004</v>
       </c>
       <c r="CI36" s="13">
-        <v>11.81690314583334</v>
-[...8 lines deleted...]
-        <v>4.6414591041666711</v>
+        <v>4.2349145000000004</v>
+      </c>
+      <c r="CJ36" s="19">
+        <v>4.2349145000000004</v>
+      </c>
+      <c r="CK36" s="19">
+        <v>4.2349145000000004</v>
+      </c>
+      <c r="CL36" s="19">
+        <v>4.2349145000000004</v>
       </c>
       <c r="CM36" s="13">
-        <v>14.382762001332221</v>
+        <v>4.2349145000000004</v>
       </c>
       <c r="CN36" s="15">
-        <v>114.44257500022803</v>
+        <v>74.658483164499998</v>
       </c>
       <c r="CO36" s="15">
-        <v>100.79551835063296</v>
+        <v>74.658483164499998</v>
       </c>
       <c r="CP36" s="13">
-        <v>949.55283176923945</v>
+        <v>993.12517985452189</v>
       </c>
       <c r="CQ36" s="13">
-        <v>175.49246230795177</v>
+        <v>247.40900258647798</v>
       </c>
       <c r="CR36" s="13">
-        <v>10.231229692387664</v>
+        <v>5.3824145000000003</v>
       </c>
       <c r="CS36" s="13">
-        <v>137.46447097768268</v>
-[...1 lines deleted...]
-      <c r="CT36" s="17">
+        <v>4.2349145000000004</v>
+      </c>
+      <c r="CT36" s="16">
         <v>4.3858333333333341</v>
       </c>
       <c r="CU36" s="13">
         <v>16.766867708333336</v>
       </c>
-      <c r="CV36" s="20">
+      <c r="CV36" s="19">
         <v>9.1894750000000016</v>
       </c>
-      <c r="CW36" s="20">
+      <c r="CW36" s="19">
         <v>6.8481325000000011</v>
       </c>
-      <c r="CX36" s="20">
+      <c r="CX36" s="19">
         <v>4.3858333333333341</v>
       </c>
       <c r="CY36" s="13">
         <v>3.2674573750000007</v>
       </c>
       <c r="CZ36" s="15"/>
       <c r="DA36" s="15"/>
       <c r="DB36" s="13"/>
       <c r="DC36" s="13"/>
       <c r="DD36" s="13"/>
       <c r="DE36" s="13"/>
     </row>
     <row r="37" spans="1:109">
-      <c r="A37" s="19" t="s">
-        <v>25</v>
+      <c r="A37" s="18" t="s">
+        <v>22</v>
       </c>
       <c r="B37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="C37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="D37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="E37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="F37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="G37" s="15">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="H37" s="15">
         <v>131.55944693522369</v>
       </c>
       <c r="I37" s="13">
         <v>132.99133773522368</v>
       </c>
@@ -9707,297 +9781,297 @@
       </c>
       <c r="Q37" s="13">
         <v>5.1268840555E-2</v>
       </c>
       <c r="R37" s="13">
         <v>4.0536447140499997E-2</v>
       </c>
       <c r="S37" s="15">
         <v>2.6896860724399996E-2</v>
       </c>
       <c r="T37" s="15">
         <v>152.29399873981507</v>
       </c>
       <c r="U37" s="13">
         <v>153.5776176745012</v>
       </c>
       <c r="V37" s="13">
         <v>513.9</v>
       </c>
       <c r="W37" s="13">
         <v>183.03118191832078</v>
       </c>
       <c r="X37" s="13">
         <v>87.226587630149893</v>
       </c>
-      <c r="Y37" s="16">
+      <c r="Y37" s="15">
         <v>91.802979341484829</v>
       </c>
       <c r="Z37" s="13">
-        <v>2.0110974643511903</v>
+        <v>3.8454166666666628E-4</v>
       </c>
       <c r="AA37" s="13">
-        <v>2.7241586446994051</v>
+        <v>3.8454166666666628E-4</v>
       </c>
       <c r="AB37" s="13">
-        <v>2.0856287634940478</v>
+        <v>3.8454166666666628E-4</v>
       </c>
       <c r="AC37" s="13">
-        <v>1.0456302903898811</v>
+        <v>3.8454166666666612E-4</v>
       </c>
       <c r="AD37" s="13">
-        <v>0.97476398014880972</v>
+        <v>3.8454166666666612E-4</v>
       </c>
       <c r="AE37" s="13">
-        <v>0.91101549750892863</v>
+        <v>3.8454166666666612E-4</v>
       </c>
       <c r="AF37" s="15">
-        <v>183.05882403489431</v>
+        <v>39.155980403929398</v>
       </c>
       <c r="AG37" s="15">
-        <v>183.72112661240544</v>
+        <v>40.746991813929398</v>
       </c>
       <c r="AH37" s="13">
-        <v>904.67436383529832</v>
+        <v>823.42148650081788</v>
       </c>
       <c r="AI37" s="13">
-        <v>230.4522682524204</v>
+        <v>127.86275539920973</v>
       </c>
       <c r="AJ37" s="13">
-        <v>26.906748767937774</v>
+        <v>7.3570990416666664</v>
       </c>
       <c r="AK37" s="13">
-        <v>4.0425535274624509E-4</v>
+        <v>3.8454166666666612E-4</v>
       </c>
       <c r="AL37" s="13">
         <v>4.1637948260838158E-2</v>
       </c>
       <c r="AM37" s="13">
         <v>4.1637948260838158E-2</v>
       </c>
       <c r="AN37" s="13">
         <v>4.1637948260838158E-2</v>
       </c>
       <c r="AO37" s="13">
         <v>4.1637948260838158E-2</v>
       </c>
       <c r="AP37" s="13">
         <v>4.1637948260838158E-2</v>
       </c>
       <c r="AQ37" s="13">
         <v>4.1637948260838158E-2</v>
       </c>
-      <c r="AR37" s="16">
-[...2 lines deleted...]
-      <c r="AS37" s="16">
+      <c r="AR37" s="15">
+        <v>25.908729098674041</v>
+      </c>
+      <c r="AS37" s="15">
         <v>27.263225198674043</v>
       </c>
       <c r="AT37" s="13">
         <v>942.36734760742138</v>
       </c>
       <c r="AU37" s="13">
         <v>173.5147044814577</v>
       </c>
       <c r="AV37" s="13">
         <v>10.829087948260838</v>
       </c>
-      <c r="AW37" s="16">
+      <c r="AW37" s="15">
         <v>4.1637948260838158E-2</v>
       </c>
       <c r="AX37" s="13">
-        <v>3.5375000000000001E-4</v>
+        <v>5.0383833333333357</v>
       </c>
       <c r="AY37" s="13">
-        <v>3.5812499999999999E-4</v>
+        <v>5.0383833333333357</v>
       </c>
       <c r="AZ37" s="13">
-        <v>3.7875000000000002E-4</v>
+        <v>5.0383833333333357</v>
       </c>
       <c r="BA37" s="13">
-        <v>4.1187500000000002E-4</v>
+        <v>5.0383833333333357</v>
       </c>
       <c r="BB37" s="13">
-        <v>4.3375E-4</v>
+        <v>5.0383833333333357</v>
       </c>
       <c r="BC37" s="13">
-        <v>2.7250000000000001E-4</v>
+        <v>5.0383833333333357</v>
       </c>
       <c r="BD37" s="15">
-        <v>45.85459471618335</v>
+        <v>57.243462902544195</v>
       </c>
       <c r="BE37" s="15">
-        <v>46.65451642951669</v>
+        <v>58.736340445257795</v>
       </c>
       <c r="BF37" s="13">
-        <v>837.89179318921435</v>
+        <v>819.69439280209156</v>
       </c>
       <c r="BG37" s="13">
-        <v>187.29668624972524</v>
+        <v>247.22524910498441</v>
       </c>
       <c r="BH37" s="13">
-        <v>-50.08243033799905</v>
+        <v>7.0279797654275376</v>
       </c>
       <c r="BI37" s="15">
-        <v>10.243252373018786</v>
+        <v>5.0383833333333357</v>
       </c>
       <c r="BJ37" s="13">
-        <v>437.10630958333445</v>
+        <v>12.596888846666669</v>
       </c>
       <c r="BK37" s="13">
-        <v>-69.7</v>
+        <v>12.596888846666669</v>
       </c>
       <c r="BL37" s="13">
-        <v>0</v>
+        <v>12.596888846666669</v>
       </c>
       <c r="BM37" s="13">
-        <v>0</v>
+        <v>12.596888846666669</v>
       </c>
       <c r="BN37" s="13">
-        <v>0</v>
+        <v>12.596888846666669</v>
       </c>
       <c r="BO37" s="13">
-        <v>0</v>
+        <v>12.596888846666669</v>
       </c>
       <c r="BP37" s="13">
-        <v>24.22084411122745</v>
+        <v>52.248348784333871</v>
       </c>
       <c r="BQ37" s="13">
-        <v>-25.958538787363928</v>
+        <v>58.148840048256567</v>
       </c>
       <c r="BR37" s="13">
-        <v>687.66105652358965</v>
+        <v>1158.8248118282536</v>
       </c>
       <c r="BS37" s="13">
-        <v>164.02889848079474</v>
+        <v>226.53948005566244</v>
       </c>
       <c r="BT37" s="13">
-        <v>0.20736512999999998</v>
+        <v>15.065122120723737</v>
       </c>
       <c r="BU37" s="13">
-        <v>433.90072927378765</v>
-[...2 lines deleted...]
-        <v>8.3205263333333335</v>
+        <v>12.596888846666669</v>
+      </c>
+      <c r="BV37" s="27">
+        <v>3.7890570000000006</v>
       </c>
       <c r="BW37" s="13">
-        <v>8.1128343333333337</v>
+        <v>3.7890570000000006</v>
       </c>
       <c r="BX37" s="13">
-        <v>7.0089290000000002</v>
+        <v>3.7890570000000006</v>
       </c>
       <c r="BY37" s="13">
-        <v>4.8521522499999996</v>
+        <v>3.7890570000000006</v>
       </c>
       <c r="BZ37" s="13">
-        <v>3.354911916666667</v>
+        <v>3.7890570000000006</v>
       </c>
       <c r="CA37" s="13">
-        <v>4.1005249999999993</v>
+        <v>3.7890570000000006</v>
       </c>
       <c r="CB37" s="13">
-        <v>44.063719581055572</v>
+        <v>44.612323665696785</v>
       </c>
       <c r="CC37" s="13">
-        <v>47.902432709783405</v>
+        <v>49.699320655696781</v>
       </c>
       <c r="CD37" s="13">
-        <v>1266.1364575055322</v>
+        <v>1420.668289083987</v>
       </c>
       <c r="CE37" s="13">
-        <v>137.69603994794673</v>
+        <v>229.8933297474068</v>
       </c>
       <c r="CF37" s="13">
-        <v>6.9389062460691813</v>
+        <v>12.371668249999999</v>
       </c>
       <c r="CG37" s="13">
-        <v>4.5730030925800396</v>
-[...2 lines deleted...]
-        <v>2.5638350000000005</v>
+        <v>3.7890570000000006</v>
+      </c>
+      <c r="CH37" s="16">
+        <v>4.1730833333333148</v>
       </c>
       <c r="CI37" s="13">
-        <v>10.118960833333336</v>
+        <v>4.1730833333333148</v>
       </c>
       <c r="CJ37" s="13">
-        <v>6.6404820833333345</v>
+        <v>4.1730833333333148</v>
       </c>
       <c r="CK37" s="13">
-        <v>7.0177790833333349</v>
+        <v>4.1730833333333148</v>
       </c>
       <c r="CL37" s="13">
-        <v>3.8962833333333338</v>
+        <v>4.1730833333333148</v>
       </c>
       <c r="CM37" s="13">
-        <v>3.6910300000000005</v>
+        <v>4.1730833333333148</v>
       </c>
       <c r="CN37" s="15">
-        <v>49.719859087273321</v>
+        <v>52.89812208333332</v>
       </c>
       <c r="CO37" s="15">
-        <v>52.401431519268655</v>
+        <v>57.003138251333318</v>
       </c>
       <c r="CP37" s="13">
-        <v>1381.3509766642742</v>
+        <v>1296.2886605344136</v>
       </c>
       <c r="CQ37" s="13">
-        <v>297.9059727118069</v>
+        <v>250.89701650425329</v>
       </c>
       <c r="CR37" s="13">
-        <v>16.680318008949428</v>
+        <v>16.435583333333316</v>
       </c>
       <c r="CS37" s="13">
-        <v>-6.0742556080459931</v>
-[...1 lines deleted...]
-      <c r="CT37" s="17">
+        <v>4.1730833333333148</v>
+      </c>
+      <c r="CT37" s="16">
         <v>1.655E-3</v>
       </c>
       <c r="CU37" s="13">
         <v>1.4766666666666667E-3</v>
       </c>
       <c r="CV37" s="13">
         <v>1.4233333333333335E-3</v>
       </c>
       <c r="CW37" s="13">
         <v>1.6316666666666667E-3</v>
       </c>
       <c r="CX37" s="13">
         <v>1.41E-3</v>
       </c>
       <c r="CY37" s="13">
         <v>1.175E-3</v>
       </c>
       <c r="CZ37" s="15"/>
       <c r="DA37" s="15"/>
       <c r="DB37" s="13"/>
       <c r="DC37" s="13"/>
       <c r="DD37" s="13"/>
       <c r="DE37" s="13"/>
     </row>
     <row r="38" spans="1:109">
-      <c r="A38" s="19" t="s">
-        <v>26</v>
+      <c r="A38" s="18" t="s">
+        <v>23</v>
       </c>
       <c r="B38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="C38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="D38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="E38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="F38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="G38" s="15">
         <v>8.6569976797296526</v>
       </c>
       <c r="H38" s="15">
         <v>13.947558146659651</v>
       </c>
       <c r="I38" s="13">
         <v>20.558938089459655</v>
       </c>
@@ -10015,306 +10089,306 @@
       </c>
       <c r="N38" s="13">
         <v>6.9509665667199965</v>
       </c>
       <c r="O38" s="13">
         <v>14.030840531328993</v>
       </c>
       <c r="P38" s="13">
         <v>20.351819852349657</v>
       </c>
       <c r="Q38" s="13">
         <v>21.326418228663321</v>
       </c>
       <c r="R38" s="13">
         <v>17.781448820072324</v>
       </c>
       <c r="S38" s="15">
         <v>13.02276678515466</v>
       </c>
       <c r="T38" s="15">
         <v>22.766856484342057</v>
       </c>
       <c r="U38" s="13">
         <v>16.93998644029417</v>
       </c>
-      <c r="V38" s="20">
+      <c r="V38" s="19">
         <v>336.8</v>
       </c>
       <c r="W38" s="13">
         <v>34.508441102091844</v>
       </c>
-      <c r="X38" s="16">
+      <c r="X38" s="15">
         <v>56.926274366509723</v>
       </c>
-      <c r="Y38" s="16">
+      <c r="Y38" s="15">
         <v>19.140446273165484</v>
       </c>
       <c r="Z38" s="13">
-        <v>39.284574044732146</v>
+        <v>10.473613565562497</v>
       </c>
       <c r="AA38" s="13">
-        <v>52.781699261133937</v>
+        <v>10.473613565562497</v>
       </c>
       <c r="AB38" s="13">
-        <v>36.463919899589293</v>
+        <v>10.473613565562497</v>
       </c>
       <c r="AC38" s="13">
-        <v>12.640568877610121</v>
+        <v>10.473613565562497</v>
       </c>
       <c r="AD38" s="13">
-        <v>13.25717665985119</v>
+        <v>10.473613565562498</v>
       </c>
       <c r="AE38" s="13">
-        <v>15.622921273157742</v>
+        <v>10.473613565562498</v>
       </c>
       <c r="AF38" s="15">
-        <v>16.722934947360404</v>
+        <v>16.538898445316072</v>
       </c>
       <c r="AG38" s="15">
-        <v>27.624496199558251</v>
+        <v>39.623808697316079</v>
       </c>
       <c r="AH38" s="13">
-        <v>641.1203183661579</v>
+        <v>254.88752841937915</v>
       </c>
       <c r="AI38" s="13">
-        <v>70.769865028713085</v>
-[...2 lines deleted...]
-        <v>7.9260198015315915</v>
+        <v>73.563439450010961</v>
+      </c>
+      <c r="AJ38" s="15">
+        <v>10.498608028062497</v>
       </c>
       <c r="AK38" s="13">
-        <v>7.5837789936179174</v>
+        <v>10.473613565562498</v>
       </c>
       <c r="AL38" s="13">
         <v>10.220385554666665</v>
       </c>
       <c r="AM38" s="13">
         <v>10.220385554666665</v>
       </c>
       <c r="AN38" s="13">
         <v>10.220385554666665</v>
       </c>
       <c r="AO38" s="13">
         <v>10.220385554666665</v>
       </c>
       <c r="AP38" s="13">
         <v>10.220385554666665</v>
       </c>
       <c r="AQ38" s="13">
         <v>10.220385554666665</v>
       </c>
-      <c r="AR38" s="16">
-[...2 lines deleted...]
-      <c r="AS38" s="16">
+      <c r="AR38" s="15">
+        <v>15.413613649692318</v>
+      </c>
+      <c r="AS38" s="15">
         <v>18.665155559192321</v>
       </c>
       <c r="AT38" s="13">
         <v>244.80428860535943</v>
       </c>
       <c r="AU38" s="13">
         <v>75.795762292288259</v>
       </c>
       <c r="AV38" s="13">
         <v>10.257904304666665</v>
       </c>
-      <c r="AW38" s="16">
+      <c r="AW38" s="15">
         <v>10.220385554666665</v>
       </c>
       <c r="AX38" s="13">
-        <v>0.26866087083333362</v>
+        <v>0.6325183468693466</v>
       </c>
       <c r="AY38" s="13">
-        <v>0.25412295833333365</v>
+        <v>0.6325183468693466</v>
       </c>
       <c r="AZ38" s="13">
-        <v>0.2776912458333336</v>
+        <v>0.6325183468693466</v>
       </c>
       <c r="BA38" s="13">
-        <v>0.2036758166666669</v>
+        <v>0.6325183468693466</v>
       </c>
       <c r="BB38" s="13">
-        <v>0.1868098708333335</v>
+        <v>0.6325183468693466</v>
       </c>
       <c r="BC38" s="13">
-        <v>0.14839985833333347</v>
+        <v>0.6325183468693466</v>
       </c>
       <c r="BD38" s="15">
-        <v>1.126006420749853</v>
+        <v>2.749209410935149</v>
       </c>
       <c r="BE38" s="15">
-        <v>1.7040702999165198</v>
+        <v>3.7329414019398528</v>
       </c>
       <c r="BF38" s="13">
-        <v>1315.2240221157651</v>
+        <v>1495.2107492953166</v>
       </c>
       <c r="BG38" s="13">
-        <v>9.9694515907913868</v>
+        <v>63.724551007830691</v>
       </c>
       <c r="BH38" s="13">
-        <v>-20.079233643201487</v>
+        <v>0.71028148722978446</v>
       </c>
       <c r="BI38" s="15">
-        <v>5.1535341970851252E-2</v>
+        <v>0.6325183468693466</v>
       </c>
       <c r="BJ38" s="13">
-        <v>40.142546149999966</v>
+        <v>8.9664765383333318</v>
       </c>
       <c r="BK38" s="13">
-        <v>43.001213008333302</v>
+        <v>8.9664765383333318</v>
       </c>
       <c r="BL38" s="13">
-        <v>1.1954093999999982</v>
+        <v>8.9664765383333229</v>
       </c>
       <c r="BM38" s="13">
-        <v>0.92965555833333202</v>
+        <v>8.9664765383333229</v>
       </c>
       <c r="BN38" s="13">
-        <v>0.86933333330616547</v>
+        <v>8.9664765383333229</v>
       </c>
       <c r="BO38" s="13">
-        <v>0.43214152499999942</v>
+        <v>8.9664765383333229</v>
       </c>
       <c r="BP38" s="13">
-        <v>3.2099763916940676</v>
+        <v>12.482650387174317</v>
       </c>
       <c r="BQ38" s="13">
-        <v>5.8998670802940678</v>
+        <v>19.227562811631525</v>
       </c>
       <c r="BR38" s="13">
-        <v>544.74181205219372</v>
+        <v>704.73975970704987</v>
       </c>
       <c r="BS38" s="13">
-        <v>122.41204205251123</v>
+        <v>135.91026165032812</v>
       </c>
       <c r="BT38" s="13">
-        <v>6.845434066666666</v>
+        <v>14.587620430508098</v>
       </c>
       <c r="BU38" s="13">
-        <v>57.751091489374389</v>
-[...2 lines deleted...]
-        <v>24.634770234999998</v>
+        <v>8.9664765383333318</v>
+      </c>
+      <c r="BV38" s="27">
+        <v>0.43158705833333277</v>
       </c>
       <c r="BW38" s="13">
-        <v>24.030153161666668</v>
+        <v>0.43158705833333277</v>
       </c>
       <c r="BX38" s="13">
-        <v>20.805135563333337</v>
+        <v>0.43158705833333277</v>
       </c>
       <c r="BY38" s="13">
-        <v>14.482956315833334</v>
+        <v>0.43158705833333277</v>
       </c>
       <c r="BZ38" s="13">
-        <v>10.042591075833332</v>
+        <v>0.43158705833333277</v>
       </c>
       <c r="CA38" s="13">
-        <v>12.198348749999997</v>
+        <v>0.43158705833333277</v>
       </c>
       <c r="CB38" s="13">
-        <v>17.484686493798829</v>
+        <v>11.767827799452155</v>
       </c>
       <c r="CC38" s="13">
-        <v>28.946556344932159</v>
+        <v>17.313830065452155</v>
       </c>
       <c r="CD38" s="13">
-        <v>528.19569436767347</v>
+        <v>534.21853994970218</v>
       </c>
       <c r="CE38" s="13">
-        <v>148.08484757868001</v>
+        <v>81.727315950702177</v>
       </c>
       <c r="CF38" s="13">
-        <v>13.826700485534591</v>
+        <v>0.67274112083333271</v>
       </c>
       <c r="CG38" s="13">
-        <v>10.378748705501645</v>
-[...2 lines deleted...]
-        <v>0.28662766666666661</v>
+        <v>0.43158705833333277</v>
+      </c>
+      <c r="CH38" s="16">
+        <v>7.9924161750000202</v>
       </c>
       <c r="CI38" s="13">
-        <v>0.9861205833333333</v>
+        <v>7.9924161750000202</v>
       </c>
       <c r="CJ38" s="13">
-        <v>0.67912349999999988</v>
+        <v>7.9924161750000202</v>
       </c>
       <c r="CK38" s="13">
-        <v>0.71284826666666656</v>
+        <v>7.9924161750000202</v>
       </c>
       <c r="CL38" s="13">
-        <v>0.4079874166666666</v>
+        <v>7.9924161750000202</v>
       </c>
       <c r="CM38" s="13">
-        <v>0.54452524929144475</v>
+        <v>7.9924161750000202</v>
       </c>
       <c r="CN38" s="15">
-        <v>16.435141606509895</v>
+        <v>11.71939942500002</v>
       </c>
       <c r="CO38" s="15">
-        <v>16.389145166363136</v>
+        <v>15.600370725000021</v>
       </c>
       <c r="CP38" s="13">
-        <v>525.01103964655238</v>
+        <v>479.76734952165998</v>
       </c>
       <c r="CQ38" s="13">
-        <v>79.177294059856507</v>
+        <v>105.46082942834002</v>
       </c>
       <c r="CR38" s="13">
-        <v>1.1032882786507148</v>
+        <v>8.1892911750000206</v>
       </c>
       <c r="CS38" s="13">
-        <v>-76.362210277810775</v>
-[...1 lines deleted...]
-      <c r="CT38" s="17">
+        <v>7.9924161750000202</v>
+      </c>
+      <c r="CT38" s="16">
         <v>12.255000000000003</v>
       </c>
       <c r="CU38" s="13">
         <v>46.850381250000005</v>
       </c>
       <c r="CV38" s="13">
         <v>25.67745</v>
       </c>
       <c r="CW38" s="13">
         <v>19.135215000000002</v>
       </c>
       <c r="CX38" s="13">
         <v>12.255000000000003</v>
       </c>
       <c r="CY38" s="13">
         <v>9.1300072500000002</v>
       </c>
       <c r="CZ38" s="15"/>
       <c r="DA38" s="15"/>
       <c r="DB38" s="13"/>
       <c r="DC38" s="13"/>
       <c r="DD38" s="13"/>
       <c r="DE38" s="13"/>
     </row>
     <row r="39" spans="1:109">
-      <c r="A39" s="19" t="s">
-        <v>27</v>
+      <c r="A39" s="18" t="s">
+        <v>24</v>
       </c>
       <c r="B39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="C39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="D39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="E39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="F39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="G39" s="15">
         <v>3.9174806229234798</v>
       </c>
       <c r="H39" s="15">
         <v>12.343081489763481</v>
       </c>
       <c r="I39" s="13">
         <v>13.032736489763479</v>
       </c>
@@ -10338,1039 +10412,1059 @@
       </c>
       <c r="P39" s="13">
         <v>9.1864084612949988</v>
       </c>
       <c r="Q39" s="13">
         <v>9.4945347900000012</v>
       </c>
       <c r="R39" s="13">
         <v>7.9652137500000002</v>
       </c>
       <c r="S39" s="15">
         <v>5.894258175</v>
       </c>
       <c r="T39" s="15">
         <v>16.395462074881888</v>
       </c>
       <c r="U39" s="13">
         <v>18.385251144342675</v>
       </c>
       <c r="V39" s="13">
         <v>149.9</v>
       </c>
       <c r="W39" s="13">
         <v>27.276612612732531</v>
       </c>
-      <c r="X39" s="16">
+      <c r="X39" s="15">
         <v>42.858637943539385</v>
       </c>
-      <c r="Y39" s="16">
+      <c r="Y39" s="15">
         <v>37.776073935302904</v>
       </c>
       <c r="Z39" s="13">
-        <v>18.280037649999997</v>
+        <v>6.2230290569573157</v>
       </c>
       <c r="AA39" s="13">
-        <v>24.580026449999998</v>
+        <v>6.2230290569573157</v>
       </c>
       <c r="AB39" s="13">
-        <v>17.158962849999998</v>
+        <v>6.2230290569573157</v>
       </c>
       <c r="AC39" s="13">
-        <v>6.2301520833333335</v>
+        <v>6.2230290569573148</v>
       </c>
       <c r="AD39" s="13">
-        <v>6.4274958333333325</v>
+        <v>6.2230290569573112</v>
       </c>
       <c r="AE39" s="13">
-        <v>7.3667354166666659</v>
+        <v>6.2230290569573112</v>
       </c>
       <c r="AF39" s="15">
-        <v>12.690672587798169</v>
+        <v>10.362957813124789</v>
       </c>
       <c r="AG39" s="15">
-        <v>12.150265187798169</v>
+        <v>10.362957813124789</v>
       </c>
       <c r="AH39" s="13">
-        <v>266.41430260652544</v>
+        <v>297.00130659767478</v>
       </c>
       <c r="AI39" s="13">
-        <v>30.672847748403587</v>
-[...2 lines deleted...]
-        <v>-38.222278865237442</v>
+        <v>49.741080454969079</v>
+      </c>
+      <c r="AJ39" s="15">
+        <v>8.3696123069573147</v>
       </c>
       <c r="AK39" s="13">
-        <v>-88.582861194668993</v>
+        <v>6.2230290569573112</v>
       </c>
       <c r="AL39" s="13">
         <v>8.3195195790418133</v>
       </c>
       <c r="AM39" s="13">
         <v>8.3195195790418133</v>
       </c>
       <c r="AN39" s="13">
         <v>8.3195195790418133</v>
       </c>
       <c r="AO39" s="13">
         <v>8.3195195790418133</v>
       </c>
       <c r="AP39" s="13">
         <v>8.3195195790418133</v>
       </c>
       <c r="AQ39" s="13">
         <v>8.3195195790418133</v>
       </c>
-      <c r="AR39" s="16">
-[...2 lines deleted...]
-      <c r="AS39" s="16">
+      <c r="AR39" s="15">
+        <v>11.121187835209293</v>
+      </c>
+      <c r="AS39" s="15">
         <v>11.121187835209293</v>
       </c>
       <c r="AT39" s="13">
         <v>270.15278304263069</v>
       </c>
       <c r="AU39" s="13">
         <v>51.146392003436056</v>
       </c>
-      <c r="AV39" s="16">
+      <c r="AV39" s="15">
         <v>11.467644579041814</v>
       </c>
-      <c r="AW39" s="16">
+      <c r="AW39" s="15">
         <v>8.3195195790418133</v>
       </c>
       <c r="AX39" s="13">
-        <v>22.738774457275376</v>
+        <v>0</v>
       </c>
       <c r="AY39" s="13">
-        <v>22.062508625924792</v>
+        <v>0</v>
       </c>
       <c r="AZ39" s="13">
-        <v>18.70167237315216</v>
+        <v>0</v>
       </c>
       <c r="BA39" s="13">
-        <v>12.174302957198076</v>
+        <v>0</v>
       </c>
       <c r="BB39" s="13">
-        <v>7.5899644371559081</v>
+        <v>0</v>
       </c>
       <c r="BC39" s="13">
-        <v>6.8296321596993774</v>
+        <v>0</v>
       </c>
       <c r="BD39" s="15">
-        <v>8.3507956971559079</v>
+        <v>8.2892459775884149</v>
       </c>
       <c r="BE39" s="15">
-        <v>10.064579146394937</v>
-[...2 lines deleted...]
-        <v>417.76970203925947</v>
+        <v>8.2892459775884149</v>
+      </c>
+      <c r="BF39" s="15">
+        <v>444.02895512872749</v>
       </c>
       <c r="BG39" s="13">
-        <v>39.872538196296688</v>
-[...2 lines deleted...]
-        <v>-27.076448773883875</v>
+        <v>50.212385287235698</v>
+      </c>
+      <c r="BH39" s="15">
+        <v>0.68816938372068936</v>
       </c>
       <c r="BI39" s="15">
-        <v>-1.7349370686785611E-3</v>
+        <v>0</v>
       </c>
       <c r="BJ39" s="13">
-        <v>28.854163733333341</v>
+        <v>9.8562827999999989</v>
       </c>
       <c r="BK39" s="13">
-        <v>30.815303800000009</v>
+        <v>9.8562827999999989</v>
       </c>
       <c r="BL39" s="13">
-        <v>0</v>
+        <v>9.8562827999999989</v>
       </c>
       <c r="BM39" s="13">
-        <v>0</v>
+        <v>9.8562827999999989</v>
       </c>
       <c r="BN39" s="13">
-        <v>0</v>
+        <v>9.8562827999999989</v>
       </c>
       <c r="BO39" s="13">
-        <v>0</v>
+        <v>9.8562827999999989</v>
       </c>
       <c r="BP39" s="13">
-        <v>9.1583647948860509</v>
+        <v>15.69726347185885</v>
       </c>
       <c r="BQ39" s="13">
-        <v>1.5414148333561677</v>
+        <v>15.69726347185885</v>
       </c>
       <c r="BR39" s="13">
-        <v>314.05698018553926</v>
+        <v>463.51155236301776</v>
       </c>
       <c r="BS39" s="13">
-        <v>39.894726346163345</v>
+        <v>54.662597137378732</v>
       </c>
       <c r="BT39" s="13">
-        <v>4.1473025999999997</v>
+        <v>14.412239621552608</v>
       </c>
       <c r="BU39" s="13">
-        <v>119.0187682349012</v>
-[...2 lines deleted...]
-        <v>27.435527599999997</v>
+        <v>9.8562827999999989</v>
+      </c>
+      <c r="BV39" s="27">
+        <v>24.060574937666672</v>
       </c>
       <c r="BW39" s="13">
-        <v>26.750469199999998</v>
+        <v>24.060574937666672</v>
       </c>
       <c r="BX39" s="13">
-        <v>23.110276799999998</v>
+        <v>24.060574937666672</v>
       </c>
       <c r="BY39" s="13">
-        <v>15.998182199999999</v>
+        <v>24.060574937666672</v>
       </c>
       <c r="BZ39" s="13">
-        <v>11.061083799999999</v>
+        <v>24.060574937666672</v>
       </c>
       <c r="CA39" s="13">
-        <v>13.519999999999998</v>
+        <v>24.060574937666672</v>
       </c>
       <c r="CB39" s="13">
-        <v>15.629110326811299</v>
+        <v>28.963430681828189</v>
       </c>
       <c r="CC39" s="13">
-        <v>16.725514856456211</v>
+        <v>28.963430681828189</v>
       </c>
       <c r="CD39" s="13">
-        <v>450.4905756864344</v>
+        <v>506.69861208295316</v>
       </c>
       <c r="CE39" s="13">
-        <v>54.876400850967414</v>
+        <v>75.163515765703181</v>
       </c>
       <c r="CF39" s="13">
-        <v>17.62319219693396</v>
+        <v>27.733536812666671</v>
       </c>
       <c r="CG39" s="13">
-        <v>84.335336406965794</v>
-[...2 lines deleted...]
-        <v>16.275624999999994</v>
+        <v>24.060574937666672</v>
+      </c>
+      <c r="CH39" s="16">
+        <v>19.322117309999999</v>
       </c>
       <c r="CI39" s="13">
-        <v>64.259422624999971</v>
+        <v>19.322117309999999</v>
       </c>
       <c r="CJ39" s="13">
-        <v>42.166563737499985</v>
+        <v>19.322117309999999</v>
       </c>
       <c r="CK39" s="13">
-        <v>44.562856557499984</v>
+        <v>19.322117309999999</v>
       </c>
       <c r="CL39" s="13">
-        <v>24.738949999999992</v>
+        <v>19.322117309999999</v>
       </c>
       <c r="CM39" s="13">
-        <v>79.731189460682401</v>
+        <v>19.322117309999999</v>
       </c>
       <c r="CN39" s="15">
-        <v>82.040757084125048</v>
+        <v>232.41206023477554</v>
       </c>
       <c r="CO39" s="15">
-        <v>4.5083304841049765</v>
+        <v>232.41206023477554</v>
       </c>
       <c r="CP39" s="13">
-        <v>446.07641555181107</v>
+        <v>1248.0768789547205</v>
       </c>
       <c r="CQ39" s="13">
-        <v>72.70320164159746</v>
-[...2 lines deleted...]
-        <v>58.085334048283457</v>
+        <v>297.38360018483053</v>
+      </c>
+      <c r="CR39" s="15">
+        <v>26.915867309999999</v>
       </c>
       <c r="CS39" s="13">
-        <v>-101.6509963300003</v>
-[...1 lines deleted...]
-      <c r="CT39" s="17">
+        <v>19.322117309999999</v>
+      </c>
+      <c r="CT39" s="16">
         <v>20.164332133333332</v>
       </c>
       <c r="CU39" s="13">
         <v>71.832886299999998</v>
       </c>
       <c r="CV39" s="13">
         <v>41.030856945833335</v>
       </c>
       <c r="CW39" s="13">
         <v>30.888938083333336</v>
       </c>
       <c r="CX39" s="13">
         <v>19.625222554166665</v>
       </c>
       <c r="CY39" s="13">
         <v>14.749621919166666</v>
       </c>
       <c r="CZ39" s="15"/>
       <c r="DA39" s="15"/>
       <c r="DB39" s="13"/>
       <c r="DC39" s="13"/>
-      <c r="DD39" s="16"/>
+      <c r="DD39" s="15"/>
       <c r="DE39" s="13"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="2"/>
-      <c r="B40" s="2"/>
-[...10 lines deleted...]
-      <c r="M40" s="2"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+      <c r="J40" s="3"/>
+      <c r="K40" s="3"/>
+      <c r="L40" s="3"/>
+      <c r="M40" s="3"/>
       <c r="N40" s="2"/>
       <c r="O40" s="2"/>
       <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
       <c r="R40" s="2"/>
       <c r="S40" s="2"/>
       <c r="T40" s="2"/>
       <c r="U40" s="2"/>
       <c r="V40" s="2"/>
       <c r="W40" s="2"/>
       <c r="X40" s="2"/>
       <c r="Y40" s="3"/>
-      <c r="Z40" s="2"/>
-[...48 lines deleted...]
-      <c r="BW40" s="2"/>
+      <c r="Z40" s="3"/>
+      <c r="AA40" s="3"/>
+      <c r="AB40" s="3"/>
+      <c r="AC40" s="3"/>
+      <c r="AD40" s="3"/>
+      <c r="AE40" s="3"/>
+      <c r="AF40" s="3"/>
+      <c r="AG40" s="3"/>
+      <c r="AH40" s="3"/>
+      <c r="AI40" s="3"/>
+      <c r="AJ40" s="3"/>
+      <c r="AK40" s="3"/>
+      <c r="AL40" s="3"/>
+      <c r="AM40" s="3"/>
+      <c r="AN40" s="3"/>
+      <c r="AO40" s="3"/>
+      <c r="AP40" s="3"/>
+      <c r="AQ40" s="3"/>
+      <c r="AR40" s="3"/>
+      <c r="AS40" s="3"/>
+      <c r="AT40" s="3"/>
+      <c r="AU40" s="3"/>
+      <c r="AV40" s="3"/>
+      <c r="AW40" s="3"/>
+      <c r="AX40" s="3"/>
+      <c r="AY40" s="3"/>
+      <c r="AZ40" s="3"/>
+      <c r="BA40" s="3"/>
+      <c r="BB40" s="3"/>
+      <c r="BC40" s="3"/>
+      <c r="BD40" s="3"/>
+      <c r="BE40" s="3"/>
+      <c r="BF40" s="3"/>
+      <c r="BG40" s="3"/>
+      <c r="BH40" s="3"/>
+      <c r="BI40" s="3"/>
+      <c r="BJ40" s="3"/>
+      <c r="BK40" s="3"/>
+      <c r="BL40" s="3"/>
+      <c r="BM40" s="3"/>
+      <c r="BN40" s="3"/>
+      <c r="BO40" s="3"/>
+      <c r="BP40" s="3"/>
+      <c r="BQ40" s="3"/>
+      <c r="BR40" s="3"/>
+      <c r="BS40" s="3"/>
+      <c r="BT40" s="3"/>
+      <c r="BU40" s="3"/>
+      <c r="BV40" s="5"/>
+      <c r="BW40" s="3"/>
+      <c r="BX40" s="21"/>
+      <c r="BY40" s="21"/>
+      <c r="BZ40" s="21"/>
+      <c r="CA40" s="21"/>
+      <c r="CB40" s="21"/>
+      <c r="CC40" s="21"/>
+      <c r="CD40" s="21"/>
+      <c r="CE40" s="21"/>
+      <c r="CF40" s="21"/>
+      <c r="CG40" s="21"/>
+      <c r="CH40" s="22"/>
+      <c r="CI40" s="21"/>
+      <c r="CJ40" s="21"/>
+      <c r="CK40" s="21"/>
+      <c r="CL40" s="21"/>
+      <c r="CM40" s="21"/>
+      <c r="CN40" s="21"/>
+      <c r="CO40" s="21"/>
+      <c r="CP40" s="21"/>
+      <c r="CQ40" s="21"/>
+      <c r="CR40" s="21"/>
+      <c r="CS40" s="21"/>
     </row>
     <row r="41" spans="1:109" ht="21" customHeight="1">
-      <c r="A41" s="32" t="s">
-[...71 lines deleted...]
-      <c r="BS41" s="33"/>
+      <c r="A41" s="38"/>
+      <c r="B41" s="38"/>
+      <c r="C41" s="38"/>
+      <c r="D41" s="38"/>
+      <c r="E41" s="38"/>
+      <c r="F41" s="38"/>
+      <c r="G41" s="38"/>
+      <c r="H41" s="38"/>
+      <c r="I41" s="38"/>
+      <c r="J41" s="38"/>
+      <c r="K41" s="38"/>
+      <c r="L41" s="38"/>
+      <c r="M41" s="38"/>
+      <c r="N41" s="38"/>
+      <c r="O41" s="38"/>
+      <c r="P41" s="38"/>
+      <c r="Q41" s="38"/>
+      <c r="R41" s="38"/>
+      <c r="S41" s="38"/>
+      <c r="T41" s="38"/>
+      <c r="U41" s="38"/>
+      <c r="V41" s="38"/>
+      <c r="W41" s="38"/>
+      <c r="X41" s="38"/>
+      <c r="Y41" s="38"/>
+      <c r="Z41" s="38"/>
+      <c r="AA41" s="38"/>
+      <c r="AB41" s="38"/>
+      <c r="AC41" s="38"/>
+      <c r="AD41" s="38"/>
+      <c r="AE41" s="38"/>
+      <c r="AF41" s="38"/>
+      <c r="AG41" s="38"/>
+      <c r="AH41" s="38"/>
+      <c r="AI41" s="38"/>
+      <c r="AJ41" s="38"/>
+      <c r="AK41" s="38"/>
+      <c r="AL41" s="38"/>
+      <c r="AM41" s="38"/>
+      <c r="AN41" s="38"/>
+      <c r="AO41" s="38"/>
+      <c r="AP41" s="38"/>
+      <c r="AQ41" s="38"/>
+      <c r="AR41" s="38"/>
+      <c r="AS41" s="38"/>
+      <c r="AT41" s="38"/>
+      <c r="AU41" s="38"/>
+      <c r="AV41" s="38"/>
+      <c r="AW41" s="38"/>
+      <c r="AX41" s="38"/>
+      <c r="AY41" s="38"/>
+      <c r="AZ41" s="38"/>
+      <c r="BA41" s="38"/>
+      <c r="BB41" s="38"/>
+      <c r="BC41" s="38"/>
+      <c r="BD41" s="38"/>
+      <c r="BE41" s="38"/>
+      <c r="BF41" s="38"/>
+      <c r="BG41" s="38"/>
+      <c r="BH41" s="38"/>
+      <c r="BI41" s="38"/>
+      <c r="BJ41" s="40"/>
+      <c r="BK41" s="40"/>
+      <c r="BL41" s="40"/>
+      <c r="BM41" s="40"/>
+      <c r="BN41" s="40"/>
+      <c r="BO41" s="40"/>
+      <c r="BP41" s="40"/>
+      <c r="BQ41" s="40"/>
+      <c r="BR41" s="40"/>
+      <c r="BS41" s="40"/>
       <c r="BT41" s="2"/>
       <c r="BU41" s="2"/>
       <c r="BV41" s="2"/>
       <c r="BW41" s="2"/>
     </row>
     <row r="42" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A42" s="6"/>
       <c r="B42" s="6"/>
       <c r="C42" s="6"/>
       <c r="D42" s="6"/>
       <c r="E42" s="6"/>
       <c r="F42" s="6"/>
       <c r="G42" s="6"/>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
-      <c r="J42" s="31"/>
-[...2 lines deleted...]
-      <c r="M42" s="31"/>
+      <c r="J42" s="37"/>
+      <c r="K42" s="37"/>
+      <c r="L42" s="37"/>
+      <c r="M42" s="37"/>
       <c r="N42" s="6"/>
       <c r="O42" s="6"/>
       <c r="P42" s="6"/>
       <c r="Q42" s="6"/>
       <c r="R42" s="6"/>
       <c r="S42" s="6"/>
       <c r="T42" s="6"/>
       <c r="U42" s="6"/>
       <c r="V42" s="6"/>
       <c r="W42" s="6"/>
       <c r="X42" s="6"/>
       <c r="Y42" s="8" t="s">
         <v>12</v>
       </c>
       <c r="Z42" s="6"/>
       <c r="AA42" s="6"/>
       <c r="AB42" s="6"/>
       <c r="AC42" s="6"/>
       <c r="AD42" s="6"/>
       <c r="AE42" s="6"/>
       <c r="AF42" s="6"/>
       <c r="AG42" s="6"/>
-      <c r="AH42" s="28" t="s">
+      <c r="AH42" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="AI42" s="28"/>
-[...1 lines deleted...]
-      <c r="AK42" s="28"/>
+      <c r="AI42" s="31"/>
+      <c r="AJ42" s="31"/>
+      <c r="AK42" s="31"/>
       <c r="AL42" s="6"/>
       <c r="AM42" s="6"/>
       <c r="AN42" s="6"/>
       <c r="AO42" s="6"/>
       <c r="AP42" s="6"/>
       <c r="AQ42" s="6"/>
       <c r="AR42" s="6"/>
       <c r="AS42" s="6"/>
-      <c r="AT42" s="28" t="s">
+      <c r="AT42" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="AU42" s="28"/>
-[...1 lines deleted...]
-      <c r="AW42" s="28"/>
+      <c r="AU42" s="31"/>
+      <c r="AV42" s="31"/>
+      <c r="AW42" s="31"/>
       <c r="AX42" s="6"/>
       <c r="AY42" s="6"/>
       <c r="AZ42" s="6"/>
       <c r="BA42" s="6"/>
       <c r="BB42" s="6"/>
       <c r="BC42" s="6"/>
       <c r="BD42" s="6"/>
       <c r="BE42" s="6"/>
-      <c r="BF42" s="28" t="s">
+      <c r="BF42" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="BG42" s="28"/>
-[...1 lines deleted...]
-      <c r="BI42" s="28"/>
+      <c r="BG42" s="31"/>
+      <c r="BH42" s="31"/>
+      <c r="BI42" s="31"/>
       <c r="BJ42" s="6"/>
       <c r="BK42" s="6"/>
       <c r="BL42" s="6"/>
       <c r="BM42" s="6"/>
       <c r="BN42" s="6"/>
       <c r="BO42" s="6"/>
       <c r="BP42" s="6"/>
       <c r="BQ42" s="6"/>
-      <c r="BR42" s="28" t="s">
+      <c r="BR42" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="BS42" s="28"/>
-[...1 lines deleted...]
-      <c r="BU42" s="28"/>
+      <c r="BS42" s="31"/>
+      <c r="BT42" s="31"/>
+      <c r="BU42" s="31"/>
       <c r="BV42" s="6"/>
       <c r="BW42" s="6"/>
       <c r="BX42" s="6"/>
       <c r="BY42" s="6"/>
       <c r="BZ42" s="6"/>
       <c r="CA42" s="6"/>
       <c r="CB42" s="6"/>
       <c r="CC42" s="6"/>
-      <c r="CD42" s="28" t="s">
+      <c r="CD42" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="CE42" s="28"/>
-[...1 lines deleted...]
-      <c r="CG42" s="28"/>
+      <c r="CE42" s="31"/>
+      <c r="CF42" s="31"/>
+      <c r="CG42" s="31"/>
       <c r="CH42" s="6"/>
       <c r="CI42" s="6"/>
       <c r="CJ42" s="6"/>
       <c r="CK42" s="6"/>
       <c r="CL42" s="6"/>
       <c r="CM42" s="6"/>
       <c r="CN42" s="6"/>
       <c r="CO42" s="6"/>
-      <c r="CP42" s="28" t="s">
+      <c r="CP42" s="31" t="s">
         <v>13</v>
       </c>
-      <c r="CQ42" s="28"/>
-[...1 lines deleted...]
-      <c r="CS42" s="28"/>
+      <c r="CQ42" s="31"/>
+      <c r="CR42" s="31"/>
+      <c r="CS42" s="31"/>
       <c r="CT42" s="6"/>
       <c r="CU42" s="6"/>
       <c r="CV42" s="6"/>
       <c r="CW42" s="6"/>
       <c r="CX42" s="6"/>
       <c r="CY42" s="6"/>
       <c r="CZ42" s="6"/>
       <c r="DA42" s="6"/>
-      <c r="DB42" s="28" t="s">
-[...4 lines deleted...]
-      <c r="DE42" s="28"/>
+      <c r="DB42" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="DC42" s="31"/>
+      <c r="DD42" s="31"/>
+      <c r="DE42" s="31"/>
     </row>
     <row r="43" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A43" s="29"/>
-      <c r="B43" s="25" t="s">
+      <c r="A43" s="35"/>
+      <c r="B43" s="28" t="s">
+        <v>25</v>
+      </c>
+      <c r="C43" s="29"/>
+      <c r="D43" s="29"/>
+      <c r="E43" s="29"/>
+      <c r="F43" s="29"/>
+      <c r="G43" s="29"/>
+      <c r="H43" s="29"/>
+      <c r="I43" s="29"/>
+      <c r="J43" s="29"/>
+      <c r="K43" s="29"/>
+      <c r="L43" s="29"/>
+      <c r="M43" s="30"/>
+      <c r="N43" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="O43" s="29"/>
+      <c r="P43" s="29"/>
+      <c r="Q43" s="29"/>
+      <c r="R43" s="29"/>
+      <c r="S43" s="29"/>
+      <c r="T43" s="29"/>
+      <c r="U43" s="29"/>
+      <c r="V43" s="29"/>
+      <c r="W43" s="29"/>
+      <c r="X43" s="29"/>
+      <c r="Y43" s="30"/>
+      <c r="Z43" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="AA43" s="29"/>
+      <c r="AB43" s="29"/>
+      <c r="AC43" s="29"/>
+      <c r="AD43" s="29"/>
+      <c r="AE43" s="29"/>
+      <c r="AF43" s="29"/>
+      <c r="AG43" s="29"/>
+      <c r="AH43" s="29"/>
+      <c r="AI43" s="29"/>
+      <c r="AJ43" s="29"/>
+      <c r="AK43" s="30"/>
+      <c r="AL43" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="AM43" s="29"/>
+      <c r="AN43" s="29"/>
+      <c r="AO43" s="29"/>
+      <c r="AP43" s="29"/>
+      <c r="AQ43" s="29"/>
+      <c r="AR43" s="29"/>
+      <c r="AS43" s="29"/>
+      <c r="AT43" s="29"/>
+      <c r="AU43" s="29"/>
+      <c r="AV43" s="29"/>
+      <c r="AW43" s="30"/>
+      <c r="AX43" s="28" t="s">
+        <v>30</v>
+      </c>
+      <c r="AY43" s="29"/>
+      <c r="AZ43" s="29"/>
+      <c r="BA43" s="29"/>
+      <c r="BB43" s="29"/>
+      <c r="BC43" s="29"/>
+      <c r="BD43" s="29"/>
+      <c r="BE43" s="29"/>
+      <c r="BF43" s="29"/>
+      <c r="BG43" s="29"/>
+      <c r="BH43" s="29"/>
+      <c r="BI43" s="30"/>
+      <c r="BJ43" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="BK43" s="29"/>
+      <c r="BL43" s="29"/>
+      <c r="BM43" s="29"/>
+      <c r="BN43" s="29"/>
+      <c r="BO43" s="29"/>
+      <c r="BP43" s="29"/>
+      <c r="BQ43" s="29"/>
+      <c r="BR43" s="29"/>
+      <c r="BS43" s="29"/>
+      <c r="BT43" s="29"/>
+      <c r="BU43" s="30"/>
+      <c r="BV43" s="28" t="s">
+        <v>33</v>
+      </c>
+      <c r="BW43" s="29"/>
+      <c r="BX43" s="29"/>
+      <c r="BY43" s="29"/>
+      <c r="BZ43" s="29"/>
+      <c r="CA43" s="29"/>
+      <c r="CB43" s="29"/>
+      <c r="CC43" s="29"/>
+      <c r="CD43" s="29"/>
+      <c r="CE43" s="29"/>
+      <c r="CF43" s="29"/>
+      <c r="CG43" s="30"/>
+      <c r="CH43" s="28" t="s">
+        <v>34</v>
+      </c>
+      <c r="CI43" s="29"/>
+      <c r="CJ43" s="29"/>
+      <c r="CK43" s="29"/>
+      <c r="CL43" s="29"/>
+      <c r="CM43" s="29"/>
+      <c r="CN43" s="29"/>
+      <c r="CO43" s="29"/>
+      <c r="CP43" s="29"/>
+      <c r="CQ43" s="29"/>
+      <c r="CR43" s="29"/>
+      <c r="CS43" s="30"/>
+      <c r="CT43" s="28" t="s">
         <v>28</v>
       </c>
-      <c r="C43" s="26"/>
-[...121 lines deleted...]
-      <c r="DE43" s="27"/>
+      <c r="CU43" s="29"/>
+      <c r="CV43" s="29"/>
+      <c r="CW43" s="29"/>
+      <c r="CX43" s="29"/>
+      <c r="CY43" s="29"/>
+      <c r="CZ43" s="29"/>
+      <c r="DA43" s="29"/>
+      <c r="DB43" s="29"/>
+      <c r="DC43" s="29"/>
+      <c r="DD43" s="29"/>
+      <c r="DE43" s="30"/>
     </row>
     <row r="44" spans="1:109" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A44" s="30"/>
-      <c r="B44" s="9" t="s">
+      <c r="A44" s="36"/>
+      <c r="B44" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="C44" s="10" t="s">
+      <c r="C44" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="D44" s="10" t="s">
+      <c r="D44" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="E44" s="9" t="s">
+      <c r="E44" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="F44" s="10" t="s">
+      <c r="F44" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="G44" s="10" t="s">
+      <c r="G44" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="H44" s="10" t="s">
+      <c r="H44" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="I44" s="10" t="s">
+      <c r="I44" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="J44" s="10" t="s">
+      <c r="J44" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="K44" s="10" t="s">
+      <c r="K44" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="L44" s="10" t="s">
+      <c r="L44" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="M44" s="10" t="s">
+      <c r="M44" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="N44" s="9" t="s">
+      <c r="N44" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="O44" s="10" t="s">
+      <c r="O44" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="P44" s="10" t="s">
+      <c r="P44" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="Q44" s="9" t="s">
+      <c r="Q44" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="R44" s="10" t="s">
+      <c r="R44" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="S44" s="10" t="s">
+      <c r="S44" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="T44" s="10" t="s">
+      <c r="T44" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="U44" s="10" t="s">
+      <c r="U44" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="V44" s="10" t="s">
+      <c r="V44" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="W44" s="10" t="s">
+      <c r="W44" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="X44" s="10" t="s">
+      <c r="X44" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="Y44" s="10" t="s">
+      <c r="Y44" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="Z44" s="9" t="s">
+      <c r="Z44" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="AA44" s="10" t="s">
+      <c r="AA44" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="AB44" s="10" t="s">
+      <c r="AB44" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="AC44" s="9" t="s">
+      <c r="AC44" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="AD44" s="10" t="s">
+      <c r="AD44" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="AE44" s="10" t="s">
+      <c r="AE44" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="AF44" s="10" t="s">
+      <c r="AF44" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="AG44" s="10" t="s">
+      <c r="AG44" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="AH44" s="10" t="s">
+      <c r="AH44" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="AI44" s="10" t="s">
+      <c r="AI44" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="AJ44" s="10" t="s">
+      <c r="AJ44" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="AK44" s="10" t="s">
+      <c r="AK44" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="AL44" s="9" t="s">
+      <c r="AL44" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="AM44" s="10" t="s">
+      <c r="AM44" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="AN44" s="10" t="s">
+      <c r="AN44" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="AO44" s="9" t="s">
+      <c r="AO44" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="AP44" s="10" t="s">
+      <c r="AP44" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="AQ44" s="10" t="s">
+      <c r="AQ44" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="AR44" s="10" t="s">
+      <c r="AR44" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="AS44" s="10" t="s">
+      <c r="AS44" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="AT44" s="10" t="s">
+      <c r="AT44" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="AU44" s="10" t="s">
+      <c r="AU44" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="AV44" s="10" t="s">
+      <c r="AV44" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="AW44" s="10" t="s">
+      <c r="AW44" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="AX44" s="9" t="s">
+      <c r="AX44" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="AY44" s="10" t="s">
+      <c r="AY44" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="AZ44" s="10" t="s">
+      <c r="AZ44" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="BA44" s="9" t="s">
+      <c r="BA44" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="BB44" s="10" t="s">
+      <c r="BB44" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="BC44" s="10" t="s">
+      <c r="BC44" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="BD44" s="10" t="s">
+      <c r="BD44" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="BE44" s="10" t="s">
+      <c r="BE44" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="BF44" s="10" t="s">
+      <c r="BF44" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="BG44" s="10" t="s">
+      <c r="BG44" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="BH44" s="10" t="s">
+      <c r="BH44" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="BI44" s="10" t="s">
+      <c r="BI44" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="BJ44" s="9" t="s">
+      <c r="BJ44" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="BK44" s="10" t="s">
+      <c r="BK44" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="BL44" s="10" t="s">
+      <c r="BL44" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="BM44" s="9" t="s">
+      <c r="BM44" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="BN44" s="10" t="s">
+      <c r="BN44" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="BO44" s="10" t="s">
+      <c r="BO44" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="BP44" s="10" t="s">
+      <c r="BP44" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="BQ44" s="10" t="s">
+      <c r="BQ44" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="BR44" s="10" t="s">
+      <c r="BR44" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="BS44" s="10" t="s">
+      <c r="BS44" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="BT44" s="10" t="s">
+      <c r="BT44" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="BU44" s="10" t="s">
+      <c r="BU44" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="BV44" s="9" t="s">
+      <c r="BV44" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="BW44" s="10" t="s">
+      <c r="BW44" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="BX44" s="10" t="s">
+      <c r="BX44" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="BY44" s="9" t="s">
+      <c r="BY44" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="BZ44" s="10" t="s">
+      <c r="BZ44" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="CA44" s="10" t="s">
+      <c r="CA44" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="CB44" s="10" t="s">
+      <c r="CB44" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="CC44" s="10" t="s">
+      <c r="CC44" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="CD44" s="10" t="s">
+      <c r="CD44" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="CE44" s="10" t="s">
+      <c r="CE44" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="CF44" s="10" t="s">
+      <c r="CF44" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="CG44" s="10" t="s">
+      <c r="CG44" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="CH44" s="9" t="s">
+      <c r="CH44" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="CI44" s="10" t="s">
+      <c r="CI44" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="CJ44" s="10" t="s">
+      <c r="CJ44" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="CK44" s="9" t="s">
+      <c r="CK44" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="CL44" s="10" t="s">
+      <c r="CL44" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="CM44" s="10" t="s">
+      <c r="CM44" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="CN44" s="10" t="s">
+      <c r="CN44" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="CO44" s="10" t="s">
+      <c r="CO44" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="CP44" s="10" t="s">
+      <c r="CP44" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="CQ44" s="10" t="s">
+      <c r="CQ44" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="CR44" s="10" t="s">
+      <c r="CR44" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="CS44" s="10" t="s">
+      <c r="CS44" s="24" t="s">
         <v>9</v>
       </c>
-      <c r="CT44" s="9" t="s">
+      <c r="CT44" s="23" t="s">
         <v>10</v>
       </c>
-      <c r="CU44" s="10" t="s">
+      <c r="CU44" s="24" t="s">
         <v>11</v>
       </c>
-      <c r="CV44" s="10" t="s">
+      <c r="CV44" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="CW44" s="9" t="s">
+      <c r="CW44" s="23" t="s">
         <v>1</v>
       </c>
-      <c r="CX44" s="10" t="s">
+      <c r="CX44" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="CY44" s="10" t="s">
+      <c r="CY44" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="CZ44" s="10" t="s">
+      <c r="CZ44" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="DA44" s="10" t="s">
+      <c r="DA44" s="24" t="s">
         <v>5</v>
       </c>
-      <c r="DB44" s="10" t="s">
+      <c r="DB44" s="24" t="s">
         <v>6</v>
       </c>
-      <c r="DC44" s="10" t="s">
+      <c r="DC44" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="DD44" s="10" t="s">
+      <c r="DD44" s="24" t="s">
         <v>8</v>
       </c>
-      <c r="DE44" s="10" t="s">
+      <c r="DE44" s="24" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:109">
       <c r="A45" s="11" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="B45" s="12">
         <v>657.04319596983908</v>
       </c>
       <c r="C45" s="12">
         <v>834.86494290334247</v>
       </c>
       <c r="D45" s="12">
         <v>323.3223692420911</v>
       </c>
       <c r="E45" s="12">
         <v>581.30068936642203</v>
       </c>
       <c r="F45" s="12">
         <v>673.44882693265254</v>
       </c>
       <c r="G45" s="15">
         <v>1397.8797133915423</v>
       </c>
       <c r="H45" s="15">
         <v>944.96133253611947</v>
       </c>
       <c r="I45" s="12">
         <v>825.55155123052168</v>
       </c>
@@ -11401,293 +11495,293 @@
       <c r="R45" s="14">
         <v>892.98392715227237</v>
       </c>
       <c r="S45" s="13">
         <v>2047.914132202091</v>
       </c>
       <c r="T45" s="13">
         <v>1099.1545480753439</v>
       </c>
       <c r="U45" s="12">
         <v>885.09506217435614</v>
       </c>
       <c r="V45" s="12">
         <v>2301.016294100607</v>
       </c>
       <c r="W45" s="12">
         <v>1311.9017160818596</v>
       </c>
       <c r="X45" s="12">
         <v>1555.140506329921</v>
       </c>
       <c r="Y45" s="12">
         <v>2534.6064623579914</v>
       </c>
       <c r="Z45" s="12">
-        <v>879.51848447917223</v>
+        <v>838.59016835589682</v>
       </c>
       <c r="AA45" s="12">
-        <v>1009.0926125323803</v>
+        <v>985.95351886952767</v>
       </c>
       <c r="AB45" s="13">
-        <v>416.2101661988558</v>
+        <v>390.50986786931662</v>
       </c>
       <c r="AC45" s="13">
-        <v>808.5727861155525</v>
+        <v>758.35706646928611</v>
       </c>
       <c r="AD45" s="14">
-        <v>781.83508411653679</v>
+        <v>815.15063654496237</v>
       </c>
       <c r="AE45" s="15">
-        <v>1649.5218667759791</v>
+        <v>1680.3562780510213</v>
       </c>
       <c r="AF45" s="15">
-        <v>1114.66089130974</v>
+        <v>1172.9584183610148</v>
       </c>
       <c r="AG45" s="15">
-        <v>972.3995950221655</v>
+        <v>1003.9297567890883</v>
       </c>
       <c r="AH45" s="13">
-        <v>2252.7777696937073</v>
+        <v>2341.7694476906645</v>
       </c>
       <c r="AI45" s="13">
-        <v>1280.2651191563748</v>
+        <v>1338.645256485436</v>
       </c>
       <c r="AJ45" s="13">
-        <v>1498.2530877654669</v>
+        <v>1520.7344106226569</v>
       </c>
       <c r="AK45" s="13">
-        <v>2551.0853670337551</v>
+        <v>2570.8169873649426</v>
       </c>
       <c r="AL45" s="12">
         <v>918.51285517423321</v>
       </c>
       <c r="AM45" s="12">
         <v>1143.921131215317</v>
       </c>
       <c r="AN45" s="13">
         <v>483.99724761430303</v>
       </c>
       <c r="AO45" s="13">
         <v>893.12288397155419</v>
       </c>
       <c r="AP45" s="14">
         <v>963.71506374292767</v>
       </c>
-      <c r="AQ45" s="16">
+      <c r="AQ45" s="15">
         <v>2025.0998872817081</v>
       </c>
-      <c r="AR45" s="16">
+      <c r="AR45" s="15">
         <v>1122.5272264655341</v>
       </c>
-      <c r="AS45" s="16">
+      <c r="AS45" s="15">
         <v>1077.2058966840518</v>
       </c>
       <c r="AT45" s="13">
         <v>2679.1784955690168</v>
       </c>
       <c r="AU45" s="13">
         <v>1703.2300136986119</v>
       </c>
       <c r="AV45" s="13">
         <v>1956.1424408705104</v>
       </c>
       <c r="AW45" s="13">
         <v>3090.6483763720794</v>
       </c>
       <c r="AX45" s="12">
-        <v>1292.2789819646237</v>
+        <v>1307.511079903478</v>
       </c>
       <c r="AY45" s="12">
-        <v>1551.1718443172426</v>
+        <v>1609.2665904204182</v>
       </c>
       <c r="AZ45" s="13">
-        <v>766.0383856807199</v>
+        <v>717.813562185303</v>
       </c>
       <c r="BA45" s="13">
-        <v>1178.3908476178385</v>
+        <v>1221.0575817879158</v>
       </c>
       <c r="BB45" s="14">
-        <v>1076.9292847069339</v>
+        <v>1092.5634758709439</v>
       </c>
       <c r="BC45" s="15">
-        <v>2662.1932970259481</v>
+        <v>2716.367510429609</v>
       </c>
       <c r="BD45" s="15">
-        <v>1399.6647169341836</v>
+        <v>1520.2784819508765</v>
       </c>
       <c r="BE45" s="15">
-        <v>1328.4801561234158</v>
+        <v>1354.2170939091193</v>
       </c>
       <c r="BF45" s="13">
-        <v>3506.5980676282961</v>
+        <v>3363.882542063614</v>
       </c>
       <c r="BG45" s="13">
-        <v>2214.9673054703871</v>
+        <v>2113.7945652127737</v>
       </c>
       <c r="BH45" s="13">
-        <v>2660.250223711776</v>
+        <v>2440.0743612151418</v>
       </c>
       <c r="BI45" s="13">
-        <v>4052.0588371832873</v>
+        <v>3751.9262170537231</v>
       </c>
       <c r="BJ45" s="13">
-        <v>1665.2303632875305</v>
+        <v>1575.7509601600732</v>
       </c>
       <c r="BK45" s="13">
-        <v>1963.893644180609</v>
+        <v>1971.0275250632194</v>
       </c>
       <c r="BL45" s="13">
-        <v>1316.7695523363873</v>
+        <v>1192.4041028557349</v>
       </c>
       <c r="BM45" s="13">
-        <v>1515.5614908388175</v>
+        <v>1691.8550599432751</v>
       </c>
       <c r="BN45" s="13">
-        <v>1278.6252245701371</v>
+        <v>1503.8393556179512</v>
       </c>
       <c r="BO45" s="13">
-        <v>2844.0632817920464</v>
+        <v>2935.9470362398561</v>
       </c>
       <c r="BP45" s="13">
-        <v>1864.0819716842079</v>
+        <v>1754.4295663856155</v>
       </c>
       <c r="BQ45" s="13">
-        <v>1504.7714461623459</v>
+        <v>1612.6201988647749</v>
       </c>
       <c r="BR45" s="13">
-        <v>3015.6156044240956</v>
+        <v>3325.8381333979883</v>
       </c>
       <c r="BS45" s="13">
-        <v>2113.2251735796935</v>
+        <v>1979.1447875349459</v>
       </c>
       <c r="BT45" s="13">
-        <v>3442.7675200524482</v>
+        <v>2977.8421636408366</v>
       </c>
       <c r="BU45" s="13">
-        <v>5098.5816528392024</v>
-[...2 lines deleted...]
-        <v>1823.2728101702151</v>
+        <v>4511.4951890376815</v>
+      </c>
+      <c r="BV45" s="26">
+        <v>1594.5759214474363</v>
       </c>
       <c r="BW45" s="13">
-        <v>2044.0331401369608</v>
+        <v>1951.3694623708116</v>
       </c>
       <c r="BX45" s="13">
-        <v>1638.157411674767</v>
+        <v>1215.5948158648584</v>
       </c>
       <c r="BY45" s="13">
-        <v>2716.110325186628</v>
+        <v>2088.3541244384055</v>
       </c>
       <c r="BZ45" s="13">
-        <v>1817.9126400799973</v>
+        <v>1561.0386407845256</v>
       </c>
       <c r="CA45" s="13">
-        <v>2668.4390786803492</v>
+        <v>2945.2288949256777</v>
       </c>
       <c r="CB45" s="13">
-        <v>1990.2283709573792</v>
+        <v>1790.1764812415699</v>
       </c>
       <c r="CC45" s="13">
-        <v>2392.0325047309288</v>
+        <v>2293.4204809003959</v>
       </c>
       <c r="CD45" s="13">
-        <v>4975.5343849390529</v>
+        <v>4344.4743755164709</v>
       </c>
       <c r="CE45" s="13">
-        <v>2972.1185681344077</v>
+        <v>2369.6747984023268</v>
       </c>
       <c r="CF45" s="13">
-        <v>3608.3252806895052</v>
+        <v>2882.6523079842755</v>
       </c>
       <c r="CG45" s="13">
-        <v>5546.8134164432449</v>
-[...2 lines deleted...]
-        <v>1459.3729547881169</v>
+        <v>4924.4860986232452</v>
+      </c>
+      <c r="CH45" s="16">
+        <v>1597.6685296493588</v>
       </c>
       <c r="CI45" s="13">
-        <v>2620.8474309985354</v>
+        <v>2435.356615021486</v>
       </c>
       <c r="CJ45" s="13">
-        <v>1828.016508512681</v>
+        <v>1710.0006711975593</v>
       </c>
       <c r="CK45" s="13">
-        <v>2993.9428596723401</v>
+        <v>2433.6179948716208</v>
       </c>
       <c r="CL45" s="14">
-        <v>2085.219422800692</v>
+        <v>1811.3509850878479</v>
       </c>
       <c r="CM45" s="15">
-        <v>3114.3083578170304</v>
+        <v>3274.0990008970607</v>
       </c>
       <c r="CN45" s="15">
-        <v>2589.1721057977434</v>
+        <v>2209.6804727799249</v>
       </c>
       <c r="CO45" s="15">
-        <v>2328.6338745128432</v>
+        <v>2203.5150851545914</v>
       </c>
       <c r="CP45" s="13">
-        <v>4251.2972621556919</v>
+        <v>4647.7191888441139</v>
       </c>
       <c r="CQ45" s="13">
-        <v>2933.7321023199065</v>
+        <v>3086.3449087298559</v>
       </c>
       <c r="CR45" s="13">
-        <v>4464.5765079026178</v>
+        <v>3807.0502616790081</v>
       </c>
       <c r="CS45" s="13">
-        <v>6277.9031363636968</v>
-[...1 lines deleted...]
-      <c r="CT45" s="17">
+        <v>5708.5502609725718</v>
+      </c>
+      <c r="CT45" s="16">
         <v>2000.4541496566551</v>
       </c>
       <c r="CU45" s="13">
         <v>2943.63774453417</v>
       </c>
       <c r="CV45" s="13">
         <v>1450.7454313666531</v>
       </c>
       <c r="CW45" s="13">
         <v>2906.4387589588082</v>
       </c>
       <c r="CX45" s="14">
         <v>2113.6123398248951</v>
       </c>
       <c r="CY45" s="15">
         <v>4364.6009601702153</v>
       </c>
       <c r="CZ45" s="15"/>
       <c r="DA45" s="15"/>
       <c r="DB45" s="13"/>
       <c r="DC45" s="13"/>
       <c r="DD45" s="13"/>
       <c r="DE45" s="13"/>
     </row>
     <row r="46" spans="1:109">
-      <c r="A46" s="18" t="s">
-        <v>21</v>
+      <c r="A46" s="17" t="s">
+        <v>18</v>
       </c>
       <c r="B46" s="13">
         <v>4.2599640750584262</v>
       </c>
       <c r="C46" s="13">
         <v>14.082100706302757</v>
       </c>
       <c r="D46" s="13">
         <v>4.5408552999085137</v>
       </c>
       <c r="E46" s="13">
         <v>1.5745505873877617</v>
       </c>
       <c r="F46" s="13">
         <v>4.4923984949067686</v>
       </c>
       <c r="G46" s="15">
         <v>5.1958969860530146</v>
       </c>
       <c r="H46" s="15">
         <v>4.9029471418801247</v>
       </c>
       <c r="I46" s="13">
         <v>9.7830369249680693</v>
       </c>
@@ -11718,293 +11812,293 @@
       <c r="R46" s="13">
         <v>5.181233857420537</v>
       </c>
       <c r="S46" s="15">
         <v>10.409535737579333</v>
       </c>
       <c r="T46" s="15">
         <v>5.561744306011696</v>
       </c>
       <c r="U46" s="13">
         <v>10.828890983740674</v>
       </c>
       <c r="V46" s="13">
         <v>4.3283178430324574</v>
       </c>
       <c r="W46" s="13">
         <v>4.8075465728873379</v>
       </c>
       <c r="X46" s="13">
         <v>175.85651612372862</v>
       </c>
       <c r="Y46" s="13">
         <v>293.80370481199873</v>
       </c>
       <c r="Z46" s="13">
-        <v>5.0457832266486395</v>
+        <v>4.9534351252039492</v>
       </c>
       <c r="AA46" s="13">
-        <v>22.469683835441611</v>
+        <v>21.733445232352398</v>
       </c>
       <c r="AB46" s="13">
-        <v>7.0094705703036375</v>
+        <v>6.4305161986765782</v>
       </c>
       <c r="AC46" s="13">
-        <v>3.5918422540186041</v>
+        <v>3.2655626443013168</v>
       </c>
       <c r="AD46" s="13">
-        <v>5.4480461619220986</v>
+        <v>5.7353304931887426</v>
       </c>
       <c r="AE46" s="13">
-        <v>6.3274094997270796</v>
+        <v>6.4141076434532627</v>
       </c>
       <c r="AF46" s="15">
-        <v>5.9204209773911387</v>
+        <v>6.3410044864639943</v>
       </c>
       <c r="AG46" s="15">
-        <v>12.745015291931225</v>
+        <v>12.805993418157495</v>
       </c>
       <c r="AH46" s="13">
-        <v>4.3957739783017171</v>
+        <v>4.6002678992688253</v>
       </c>
       <c r="AI46" s="13">
-        <v>4.9726612298622257</v>
+        <v>5.1326658314477296</v>
       </c>
       <c r="AJ46" s="13">
-        <v>172.69826987253356</v>
+        <v>174.59326935317654</v>
       </c>
       <c r="AK46" s="13">
-        <v>293.52377499156177</v>
+        <v>288.90171474682143</v>
       </c>
       <c r="AL46" s="13">
         <v>6.3816304184041357</v>
       </c>
       <c r="AM46" s="13">
         <v>27.308977757186558</v>
       </c>
       <c r="AN46" s="13">
         <v>7.77723553023562</v>
       </c>
       <c r="AO46" s="13">
         <v>3.6786835309581241</v>
       </c>
       <c r="AP46" s="13">
         <v>5.3211152524214045</v>
       </c>
       <c r="AQ46" s="13">
         <v>3.1881032580035296</v>
       </c>
-      <c r="AR46" s="16">
+      <c r="AR46" s="15">
         <v>6.1262361115330988</v>
       </c>
-      <c r="AS46" s="16">
+      <c r="AS46" s="15">
         <v>10.216021999523585</v>
       </c>
       <c r="AT46" s="13">
         <v>13.658192472249626</v>
       </c>
       <c r="AU46" s="13">
         <v>10.131275105588802</v>
       </c>
       <c r="AV46" s="13">
         <v>176.94874367454224</v>
       </c>
       <c r="AW46" s="13">
         <v>289.10251922648666</v>
       </c>
       <c r="AX46" s="13">
-        <v>7.1584847486208076</v>
+        <v>7.7274773818967022</v>
       </c>
       <c r="AY46" s="13">
-        <v>28.28526090169834</v>
+        <v>31.677556798913834</v>
       </c>
       <c r="AZ46" s="13">
-        <v>11.53412470544291</v>
+        <v>11.654026327234252</v>
       </c>
       <c r="BA46" s="13">
-        <v>3.7347216881177561</v>
+        <v>4.4535545021438825</v>
       </c>
       <c r="BB46" s="13">
-        <v>6.224064251105891</v>
+        <v>7.0450203416563806</v>
       </c>
       <c r="BC46" s="13">
-        <v>4.1536653883568917</v>
+        <v>4.5615612488117874</v>
       </c>
       <c r="BD46" s="15">
-        <v>7.0118815433318957</v>
+        <v>8.2721097903411476</v>
       </c>
       <c r="BE46" s="15">
-        <v>14.545697142162377</v>
+        <v>15.864452008081324</v>
       </c>
       <c r="BF46" s="13">
-        <v>5.1300861680590932</v>
+        <v>5.2172956525821368</v>
       </c>
       <c r="BG46" s="13">
-        <v>5.7084317918707548</v>
+        <v>5.747558823105761</v>
       </c>
       <c r="BH46" s="13">
-        <v>264.74785014361038</v>
+        <v>249.05439719876185</v>
       </c>
       <c r="BI46" s="13">
-        <v>503.16219192874462</v>
+        <v>494.42709529644537</v>
       </c>
       <c r="BJ46" s="13">
-        <v>8.5676874912800081</v>
+        <v>6.5863229285206781</v>
       </c>
       <c r="BK46" s="13">
-        <v>34.523706486010511</v>
+        <v>28.676826219555721</v>
       </c>
       <c r="BL46" s="13">
-        <v>14.587852202292266</v>
+        <v>16.062871171394207</v>
       </c>
       <c r="BM46" s="13">
-        <v>4.8430640278684436</v>
+        <v>5.7557054695252141</v>
       </c>
       <c r="BN46" s="13">
-        <v>4.618004747574834</v>
+        <v>0.90537407963482686</v>
       </c>
       <c r="BO46" s="13">
-        <v>4.6488920029675516</v>
+        <v>3.2185468557927441</v>
       </c>
       <c r="BP46" s="13">
-        <v>9.1415009097411435</v>
+        <v>8.5250646582197689</v>
       </c>
       <c r="BQ46" s="13">
-        <v>15.40933607814231</v>
+        <v>15.564741703294237</v>
       </c>
       <c r="BR46" s="13">
-        <v>5.0227498237159791</v>
+        <v>5.0839077819318277</v>
       </c>
       <c r="BS46" s="13">
-        <v>6.9228030081368477</v>
+        <v>6.9240268184297022</v>
       </c>
       <c r="BT46" s="13">
-        <v>286.2509112744284</v>
+        <v>256.19842318601627</v>
       </c>
       <c r="BU46" s="13">
-        <v>406.47345512476488</v>
-[...2 lines deleted...]
-        <v>6.16296701074039</v>
+        <v>306.95791251181902</v>
+      </c>
+      <c r="BV46" s="27">
+        <v>7.5027555557941241</v>
       </c>
       <c r="BW46" s="13">
-        <v>25.054761646683687</v>
+        <v>32.802637982764459</v>
       </c>
       <c r="BX46" s="13">
-        <v>15.978073085968088</v>
+        <v>19.036654634050983</v>
       </c>
       <c r="BY46" s="13">
-        <v>8.400023538526737</v>
+        <v>7.6109315723035778</v>
       </c>
       <c r="BZ46" s="13">
-        <v>1.2015495885975391</v>
+        <v>1.4832494423059162</v>
       </c>
       <c r="CA46" s="13">
-        <v>0.49643872172101355</v>
+        <v>0.88502174519629173</v>
       </c>
       <c r="CB46" s="13">
-        <v>6.8929556482035537</v>
+        <v>7.7022889697985732</v>
       </c>
       <c r="CC46" s="13">
-        <v>16.318340713041749</v>
+        <v>21.389377814999538</v>
       </c>
       <c r="CD46" s="13">
-        <v>6.5700869718749377</v>
+        <v>6.9179620561820485</v>
       </c>
       <c r="CE46" s="13">
-        <v>10.313113423874562</v>
+        <v>9.0782931053418121</v>
       </c>
       <c r="CF46" s="13">
-        <v>345.37901782128728</v>
+        <v>285.35282593270824</v>
       </c>
       <c r="CG46" s="13">
-        <v>309.99968890490572</v>
-[...2 lines deleted...]
-        <v>7.1363961733124164</v>
+        <v>297.32433203255334</v>
+      </c>
+      <c r="CH46" s="16">
+        <v>28.346317207627116</v>
       </c>
       <c r="CI46" s="13">
-        <v>39.456020945218143</v>
+        <v>37.200170117828939</v>
       </c>
       <c r="CJ46" s="13">
-        <v>21.775153706620337</v>
+        <v>24.245028350166443</v>
       </c>
       <c r="CK46" s="13">
-        <v>15.92669557616216</v>
+        <v>54.116489005922645</v>
       </c>
       <c r="CL46" s="13">
-        <v>1.4947353836084889</v>
+        <v>18.857255660713001</v>
       </c>
       <c r="CM46" s="13">
-        <v>0.41874620385346828</v>
+        <v>68.761294064177974</v>
       </c>
       <c r="CN46" s="15">
-        <v>0.26046838563774471</v>
+        <v>36.900174336073675</v>
       </c>
       <c r="CO46" s="15">
-        <v>25.049170784556313</v>
+        <v>32.696234867152</v>
       </c>
       <c r="CP46" s="13">
-        <v>8.6699659002070426</v>
+        <v>89.826362363987442</v>
       </c>
       <c r="CQ46" s="13">
-        <v>6.4444861351370157</v>
+        <v>57.115862863026997</v>
       </c>
       <c r="CR46" s="13">
-        <v>372.15759504217044</v>
+        <v>76.553054270048619</v>
       </c>
       <c r="CS46" s="13">
-        <v>424.24717482698304</v>
-[...1 lines deleted...]
-      <c r="CT46" s="17">
+        <v>151.05715577334234</v>
+      </c>
+      <c r="CT46" s="16">
         <v>7.2724174100735528</v>
       </c>
       <c r="CU46" s="13">
         <v>35.555083034761694</v>
       </c>
       <c r="CV46" s="13">
         <v>24.317485407877591</v>
       </c>
       <c r="CW46" s="13">
         <v>19.636383624546053</v>
       </c>
       <c r="CX46" s="13">
         <v>1.7802415793646877</v>
       </c>
       <c r="CY46" s="13">
         <v>0.40661605770726517</v>
       </c>
       <c r="CZ46" s="15"/>
       <c r="DA46" s="15"/>
       <c r="DB46" s="13"/>
       <c r="DC46" s="13"/>
       <c r="DD46" s="13"/>
       <c r="DE46" s="13"/>
     </row>
     <row r="47" spans="1:109">
-      <c r="A47" s="19" t="s">
-        <v>22</v>
+      <c r="A47" s="18" t="s">
+        <v>19</v>
       </c>
       <c r="B47" s="13">
         <v>12.199124479301172</v>
       </c>
       <c r="C47" s="13">
         <v>23.885410303311886</v>
       </c>
       <c r="D47" s="13">
         <v>12.959103108662095</v>
       </c>
       <c r="E47" s="13">
         <v>38.992427890458899</v>
       </c>
       <c r="F47" s="13">
         <v>29.500694547999917</v>
       </c>
       <c r="G47" s="15">
         <v>23.710124919441611</v>
       </c>
       <c r="H47" s="15">
         <v>24.070604608161833</v>
       </c>
       <c r="I47" s="13">
         <v>21.967632759649135</v>
       </c>
@@ -12035,293 +12129,293 @@
       <c r="R47" s="13">
         <v>40.292531338694857</v>
       </c>
       <c r="S47" s="15">
         <v>30.127013998669966</v>
       </c>
       <c r="T47" s="15">
         <v>26.734376146729062</v>
       </c>
       <c r="U47" s="13">
         <v>26.025607819370112</v>
       </c>
       <c r="V47" s="13">
         <v>33.686844404236282</v>
       </c>
       <c r="W47" s="13">
         <v>32.731465700479177</v>
       </c>
       <c r="X47" s="13">
         <v>94.84401408756824</v>
       </c>
       <c r="Y47" s="13">
         <v>191.48182064743338</v>
       </c>
       <c r="Z47" s="13">
-        <v>14.667217073965297</v>
+        <v>13.711173874607915</v>
       </c>
       <c r="AA47" s="13">
-        <v>29.819317490284892</v>
+        <v>29.977342414346595</v>
       </c>
       <c r="AB47" s="13">
-        <v>18.131372263182346</v>
+        <v>17.16953147573841</v>
       </c>
       <c r="AC47" s="13">
-        <v>57.769744563753939</v>
+        <v>55.549177891582737</v>
       </c>
       <c r="AD47" s="13">
-        <v>36.809886736063568</v>
+        <v>38.5297165668063</v>
       </c>
       <c r="AE47" s="13">
-        <v>28.399746943366196</v>
+        <v>29.704846248807016</v>
       </c>
       <c r="AF47" s="15">
-        <v>45.487716009786119</v>
+        <v>47.768637466296411</v>
       </c>
       <c r="AG47" s="15">
-        <v>29.144510070787263</v>
+        <v>29.399102617154004</v>
       </c>
       <c r="AH47" s="13">
-        <v>34.447088672657792</v>
+        <v>37.401626438019193</v>
       </c>
       <c r="AI47" s="13">
-        <v>34.995695251409018</v>
+        <v>36.661539535995871</v>
       </c>
       <c r="AJ47" s="13">
-        <v>93.144833727036371</v>
+        <v>94.009649067938781</v>
       </c>
       <c r="AK47" s="13">
-        <v>194.73926831066467</v>
+        <v>195.55420645414588</v>
       </c>
       <c r="AL47" s="13">
         <v>17.447254007308011</v>
       </c>
       <c r="AM47" s="13">
         <v>36.909672689210751</v>
       </c>
       <c r="AN47" s="13">
         <v>20.408179321341439</v>
       </c>
       <c r="AO47" s="13">
         <v>43.576394693892773</v>
       </c>
       <c r="AP47" s="13">
         <v>35.166279085538193</v>
       </c>
       <c r="AQ47" s="13">
         <v>22.464455469016386</v>
       </c>
-      <c r="AR47" s="16">
+      <c r="AR47" s="15">
         <v>23.17130661508607</v>
       </c>
-      <c r="AS47" s="16">
+      <c r="AS47" s="15">
         <v>20.87913354316056</v>
       </c>
       <c r="AT47" s="13">
         <v>26.863224978665517</v>
       </c>
       <c r="AU47" s="13">
         <v>34.460046816711781</v>
       </c>
       <c r="AV47" s="13">
         <v>83.005548341265936</v>
       </c>
       <c r="AW47" s="13">
         <v>175.81539106967983</v>
       </c>
       <c r="AX47" s="13">
-        <v>19.60063099006004</v>
+        <v>21.216645992576531</v>
       </c>
       <c r="AY47" s="13">
-        <v>60.157691988890271</v>
+        <v>60.483048943754596</v>
       </c>
       <c r="AZ47" s="13">
-        <v>46.547349021158837</v>
+        <v>41.407347642759142</v>
       </c>
       <c r="BA47" s="13">
-        <v>63.804884975296979</v>
+        <v>73.046825937006446</v>
       </c>
       <c r="BB47" s="13">
-        <v>31.343721849109031</v>
+        <v>36.060975012589338</v>
       </c>
       <c r="BC47" s="13">
-        <v>32.55985699024427</v>
+        <v>35.028806953438568</v>
       </c>
       <c r="BD47" s="15">
-        <v>35.423753407865945</v>
+        <v>42.054612855958311</v>
       </c>
       <c r="BE47" s="15">
-        <v>29.506732371996012</v>
+        <v>32.706216175590093</v>
       </c>
       <c r="BF47" s="13">
-        <v>47.500122586792983</v>
+        <v>44.844924680403764</v>
       </c>
       <c r="BG47" s="13">
-        <v>53.705574479969371</v>
+        <v>53.520906857113374</v>
       </c>
       <c r="BH47" s="13">
-        <v>130.3030602981672</v>
+        <v>126.46743697860444</v>
       </c>
       <c r="BI47" s="13">
-        <v>232.14743745084678</v>
+        <v>214.26447170818102</v>
       </c>
       <c r="BJ47" s="13">
-        <v>21.320207564623999</v>
+        <v>24.808742068682598</v>
       </c>
       <c r="BK47" s="13">
-        <v>53.730198087147755</v>
+        <v>55.900397609309636</v>
       </c>
       <c r="BL47" s="13">
-        <v>28.558432723643953</v>
+        <v>36.964348468798917</v>
       </c>
       <c r="BM47" s="13">
-        <v>65.860952120589886</v>
+        <v>85.739579608698307</v>
       </c>
       <c r="BN47" s="13">
-        <v>41.460577856828365</v>
+        <v>58.829392416817754</v>
       </c>
       <c r="BO47" s="13">
-        <v>33.905281911668979</v>
+        <v>41.805477458334693</v>
       </c>
       <c r="BP47" s="13">
-        <v>44.205784568495666</v>
+        <v>49.09524215969833</v>
       </c>
       <c r="BQ47" s="13">
-        <v>25.939118637078828</v>
+        <v>41.49021684602387</v>
       </c>
       <c r="BR47" s="13">
-        <v>42.428403858321545</v>
+        <v>47.935659391059154</v>
       </c>
       <c r="BS47" s="13">
-        <v>62.362885125744306</v>
+        <v>65.505478369616952</v>
       </c>
       <c r="BT47" s="13">
-        <v>198.79392084943265</v>
+        <v>171.58387589114309</v>
       </c>
       <c r="BU47" s="13">
-        <v>280.56545059730774</v>
-[...2 lines deleted...]
-        <v>23.536109553223763</v>
+        <v>243.23668446866645</v>
+      </c>
+      <c r="BV47" s="27">
+        <v>26.011619558564835</v>
       </c>
       <c r="BW47" s="13">
-        <v>55.429810021330674</v>
+        <v>65.012486090795903</v>
       </c>
       <c r="BX47" s="13">
-        <v>44.769364663375121</v>
+        <v>46.125922516436177</v>
       </c>
       <c r="BY47" s="13">
-        <v>82.351973440593227</v>
+        <v>75.193540045607961</v>
       </c>
       <c r="BZ47" s="13">
-        <v>55.110411307413898</v>
+        <v>64.900474515655986</v>
       </c>
       <c r="CA47" s="13">
-        <v>41.931086207927166</v>
+        <v>46.603279595629608</v>
       </c>
       <c r="CB47" s="13">
-        <v>51.809475390391121</v>
+        <v>51.243903309543519</v>
       </c>
       <c r="CC47" s="13">
-        <v>43.842054793254079</v>
+        <v>53.861824581828728</v>
       </c>
       <c r="CD47" s="13">
-        <v>54.587199376378862</v>
+        <v>48.392770999773205</v>
       </c>
       <c r="CE47" s="13">
-        <v>69.105674191613161</v>
+        <v>59.254454092467824</v>
       </c>
       <c r="CF47" s="13">
-        <v>250.80546324084781</v>
+        <v>213.70330285647557</v>
       </c>
       <c r="CG47" s="13">
-        <v>288.35616089334457</v>
-[...2 lines deleted...]
-        <v>22.881644291946959</v>
+        <v>268.66110568941667</v>
+      </c>
+      <c r="CH47" s="16">
+        <v>47.637655155254436</v>
       </c>
       <c r="CI47" s="13">
-        <v>73.557082304607036</v>
+        <v>84.374624849234038</v>
       </c>
       <c r="CJ47" s="13">
-        <v>57.430316635037968</v>
+        <v>38.037433384884707</v>
       </c>
       <c r="CK47" s="13">
-        <v>158.67974689690683</v>
+        <v>58.783495126367278</v>
       </c>
       <c r="CL47" s="13">
-        <v>58.141871071109463</v>
+        <v>42.32471319180803</v>
       </c>
       <c r="CM47" s="13">
-        <v>36.928846518808086</v>
+        <v>108.97438966738979</v>
       </c>
       <c r="CN47" s="15">
-        <v>60.733637683309503</v>
+        <v>58.635500343480388</v>
       </c>
       <c r="CO47" s="15">
-        <v>45.93954547103025</v>
+        <v>53.253161847399319</v>
       </c>
       <c r="CP47" s="13">
-        <v>56.17370729832178</v>
+        <v>165.6470535245995</v>
       </c>
       <c r="CQ47" s="13">
-        <v>52.873740487977535</v>
+        <v>95.086471984558329</v>
       </c>
       <c r="CR47" s="13">
-        <v>239.42101253078607</v>
+        <v>121.96691029794442</v>
       </c>
       <c r="CS47" s="13">
-        <v>386.70638425442519</v>
-[...1 lines deleted...]
-      <c r="CT47" s="17">
+        <v>201.18262937076275</v>
+      </c>
+      <c r="CT47" s="16">
         <v>24.019823475733148</v>
       </c>
       <c r="CU47" s="13">
         <v>71.467992526538865</v>
       </c>
       <c r="CV47" s="13">
         <v>52.741679281440106</v>
       </c>
       <c r="CW47" s="13">
         <v>193.99457587993692</v>
       </c>
       <c r="CX47" s="13">
         <v>62.669918175572079</v>
       </c>
       <c r="CY47" s="13">
         <v>97.16296449509214</v>
       </c>
       <c r="CZ47" s="15"/>
       <c r="DA47" s="15"/>
       <c r="DB47" s="13"/>
       <c r="DC47" s="13"/>
       <c r="DD47" s="13"/>
       <c r="DE47" s="13"/>
     </row>
     <row r="48" spans="1:109">
-      <c r="A48" s="19" t="s">
-        <v>23</v>
+      <c r="A48" s="18" t="s">
+        <v>20</v>
       </c>
       <c r="B48" s="13">
         <v>141.67857567278062</v>
       </c>
       <c r="C48" s="13">
         <v>189.73518869498889</v>
       </c>
       <c r="D48" s="13">
         <v>62.287385132840484</v>
       </c>
       <c r="E48" s="13">
         <v>128.76037410172094</v>
       </c>
       <c r="F48" s="13">
         <v>153.14205707773141</v>
       </c>
       <c r="G48" s="15">
         <v>364.12608638786219</v>
       </c>
       <c r="H48" s="15">
         <v>200.06553305753721</v>
       </c>
       <c r="I48" s="13">
         <v>190.5331802771542</v>
       </c>
@@ -12352,610 +12446,610 @@
       <c r="R48" s="13">
         <v>197.57763638189527</v>
       </c>
       <c r="S48" s="13">
         <v>524.92131362938608</v>
       </c>
       <c r="T48" s="13">
         <v>233.99044307316018</v>
       </c>
       <c r="U48" s="13">
         <v>201.05667981500443</v>
       </c>
       <c r="V48" s="13">
         <v>629.22515101047452</v>
       </c>
       <c r="W48" s="13">
         <v>330.47486172380366</v>
       </c>
       <c r="X48" s="13">
         <v>286.0883692381741</v>
       </c>
       <c r="Y48" s="13">
         <v>420.59306050673013</v>
       </c>
       <c r="Z48" s="13">
-        <v>174.07264184086984</v>
+        <v>165.47771726314176</v>
       </c>
       <c r="AA48" s="13">
-        <v>215.46569157878491</v>
+        <v>210.90833418377503</v>
       </c>
       <c r="AB48" s="13">
-        <v>90.13043279435864</v>
+        <v>85.006267023094622</v>
       </c>
       <c r="AC48" s="13">
-        <v>170.56793639255716</v>
+        <v>158.01386759877795</v>
       </c>
       <c r="AD48" s="13">
-        <v>175.5662492432736</v>
+        <v>182.72406908553251</v>
       </c>
       <c r="AE48" s="13">
-        <v>430.95516258011321</v>
+        <v>451.45761723405536</v>
       </c>
       <c r="AF48" s="15">
-        <v>232.65755909248969</v>
+        <v>242.9871183954395</v>
       </c>
       <c r="AG48" s="15">
-        <v>220.58094320832009</v>
+        <v>225.13384747922299</v>
       </c>
       <c r="AH48" s="13">
-        <v>611.38271769172434</v>
+        <v>637.79826614926651</v>
       </c>
       <c r="AI48" s="13">
-        <v>325.84133752010973</v>
+        <v>341.95597756133202</v>
       </c>
       <c r="AJ48" s="13">
-        <v>276.26778003943366</v>
+        <v>279.54756213482494</v>
       </c>
       <c r="AK48" s="13">
-        <v>429.25818954675674</v>
+        <v>433.3904393754317</v>
       </c>
       <c r="AL48" s="13">
         <v>133.87772688999999</v>
       </c>
       <c r="AM48" s="13">
         <v>169.31439122</v>
       </c>
       <c r="AN48" s="13">
         <v>66.894359481999999</v>
       </c>
       <c r="AO48" s="13">
         <v>124.23836715400002</v>
       </c>
       <c r="AP48" s="13">
         <v>147.79639760000001</v>
       </c>
       <c r="AQ48" s="13">
         <v>389.48710936666663</v>
       </c>
-      <c r="AR48" s="16">
+      <c r="AR48" s="15">
         <v>168.22682900000001</v>
       </c>
-      <c r="AS48" s="16">
+      <c r="AS48" s="15">
         <v>147.6526508</v>
       </c>
       <c r="AT48" s="13">
         <v>478.74804359999996</v>
       </c>
       <c r="AU48" s="13">
         <v>258.88389146377693</v>
       </c>
       <c r="AV48" s="13">
         <v>219.62862680000001</v>
       </c>
       <c r="AW48" s="13">
         <v>335.05263672000001</v>
       </c>
       <c r="AX48" s="13">
-        <v>194.36130872926452</v>
+        <v>214.04175559655727</v>
       </c>
       <c r="AY48" s="13">
-        <v>250.18094884422658</v>
+        <v>277.17483769189846</v>
       </c>
       <c r="AZ48" s="13">
-        <v>101.74223555227135</v>
+        <v>102.81049437656286</v>
       </c>
       <c r="BA48" s="13">
-        <v>161.22755065689421</v>
+        <v>190.26381512033467</v>
       </c>
       <c r="BB48" s="13">
-        <v>148.35631005393975</v>
+        <v>168.80519742584289</v>
       </c>
       <c r="BC48" s="13">
-        <v>616.19453791149738</v>
+        <v>647.17269858050315</v>
       </c>
       <c r="BD48" s="15">
-        <v>232.60735090831059</v>
+        <v>274.26065436850234</v>
       </c>
       <c r="BE48" s="15">
-        <v>226.37704207295968</v>
+        <v>245.62815059461991</v>
       </c>
       <c r="BF48" s="13">
-        <v>781.2839780854232</v>
+        <v>802.49438814703399</v>
       </c>
       <c r="BG48" s="13">
-        <v>448.3400842228715</v>
+        <v>431.19769288243288</v>
       </c>
       <c r="BH48" s="13">
-        <v>383.12567815238805</v>
+        <v>367.54964024503806</v>
       </c>
       <c r="BI48" s="13">
-        <v>588.73182361786212</v>
+        <v>552.6699937289161</v>
       </c>
       <c r="BJ48" s="13">
-        <v>212.41124457091757</v>
+        <v>202.44551996074307</v>
       </c>
       <c r="BK48" s="13">
-        <v>299.62066774305174</v>
+        <v>295.53409160539979</v>
       </c>
       <c r="BL48" s="13">
-        <v>102.23572567706458</v>
+        <v>98.234332447611678</v>
       </c>
       <c r="BM48" s="13">
-        <v>182.71183233991906</v>
+        <v>201.63708661688165</v>
       </c>
       <c r="BN48" s="13">
-        <v>164.50390266159974</v>
+        <v>170.86810269202084</v>
       </c>
       <c r="BO48" s="13">
-        <v>639.15081672080146</v>
+        <v>631.81964196499439</v>
       </c>
       <c r="BP48" s="13">
-        <v>289.25700313943003</v>
+        <v>277.4048897892751</v>
       </c>
       <c r="BQ48" s="13">
-        <v>217.52549600187041</v>
+        <v>254.84534326746206</v>
       </c>
       <c r="BR48" s="13">
-        <v>763.28108166851052</v>
+        <v>846.79629552105712</v>
       </c>
       <c r="BS48" s="13">
-        <v>450.58993540399399</v>
+        <v>441.82366811412771</v>
       </c>
       <c r="BT48" s="13">
-        <v>407.36529319963006</v>
+        <v>359.76560315696503</v>
       </c>
       <c r="BU48" s="13">
-        <v>651.23242747035601</v>
-[...2 lines deleted...]
-        <v>177.82175673401574</v>
+        <v>599.14367912398097</v>
+      </c>
+      <c r="BV48" s="27">
+        <v>217.62223728954189</v>
       </c>
       <c r="BW48" s="13">
-        <v>279.5968441814415</v>
+        <v>324.61139730031357</v>
       </c>
       <c r="BX48" s="13">
-        <v>93.635729139051165</v>
+        <v>103.00173075932651</v>
       </c>
       <c r="BY48" s="13">
-        <v>232.69766041864077</v>
+        <v>212.41090491415065</v>
       </c>
       <c r="BZ48" s="13">
-        <v>158.14429366878676</v>
+        <v>185.31382782431581</v>
       </c>
       <c r="CA48" s="13">
-        <v>609.44073228028492</v>
+        <v>681.86170849629457</v>
       </c>
       <c r="CB48" s="13">
-        <v>300.23571034984764</v>
+        <v>309.40722100406572</v>
       </c>
       <c r="CC48" s="13">
-        <v>254.85188115896514</v>
+        <v>300.74624395714221</v>
       </c>
       <c r="CD48" s="13">
-        <v>1042.692659284832</v>
+        <v>979.00602580035695</v>
       </c>
       <c r="CE48" s="13">
-        <v>541.18631888217089</v>
+        <v>460.86536268682374</v>
       </c>
       <c r="CF48" s="13">
-        <v>448.19442771569015</v>
+        <v>394.59918269052469</v>
       </c>
       <c r="CG48" s="13">
-        <v>711.81806265328146</v>
-[...2 lines deleted...]
-        <v>185.18848479941693</v>
+        <v>658.93223000074317</v>
+      </c>
+      <c r="CH48" s="16">
+        <v>255.78866187023493</v>
       </c>
       <c r="CI48" s="13">
-        <v>389.13612019964091</v>
+        <v>476.18797330771372</v>
       </c>
       <c r="CJ48" s="13">
-        <v>136.09262571352326</v>
+        <v>211.97013010437018</v>
       </c>
       <c r="CK48" s="13">
-        <v>359.98817127729569</v>
+        <v>374.84648912624533</v>
       </c>
       <c r="CL48" s="13">
-        <v>220.46653494610237</v>
+        <v>228.1861027488354</v>
       </c>
       <c r="CM48" s="13">
-        <v>621.87898562601981</v>
+        <v>594.18929973088302</v>
       </c>
       <c r="CN48" s="15">
-        <v>343.99525987596633</v>
+        <v>328.14394045291692</v>
       </c>
       <c r="CO48" s="15">
-        <v>292.89138846358674</v>
+        <v>298.74048975292135</v>
       </c>
       <c r="CP48" s="13">
-        <v>880.45315508614453</v>
+        <v>880.35567367629949</v>
       </c>
       <c r="CQ48" s="13">
-        <v>469.08106829014139</v>
+        <v>515.91726082161824</v>
       </c>
       <c r="CR48" s="13">
-        <v>562.09308336083063</v>
+        <v>643.1884477484366</v>
       </c>
       <c r="CS48" s="13">
-        <v>806.81788677209147</v>
-[...1 lines deleted...]
-      <c r="CT48" s="17">
+        <v>1101.3257025652765</v>
+      </c>
+      <c r="CT48" s="16">
         <v>196.02628854522197</v>
       </c>
       <c r="CU48" s="13">
         <v>371.78578617950751</v>
       </c>
       <c r="CV48" s="13">
         <v>129.06691943178805</v>
       </c>
       <c r="CW48" s="13">
         <v>365.71906263901434</v>
       </c>
       <c r="CX48" s="13">
         <v>184.5774960870653</v>
       </c>
       <c r="CY48" s="13">
         <v>898.82020509488393</v>
       </c>
       <c r="CZ48" s="15"/>
       <c r="DA48" s="15"/>
       <c r="DB48" s="13"/>
       <c r="DC48" s="13"/>
       <c r="DD48" s="13"/>
       <c r="DE48" s="13"/>
     </row>
     <row r="49" spans="1:109">
-      <c r="A49" s="19" t="s">
-[...2 lines deleted...]
-      <c r="B49" s="20">
+      <c r="A49" s="18" t="s">
+        <v>21</v>
+      </c>
+      <c r="B49" s="19">
         <v>96.487237578011616</v>
       </c>
-      <c r="C49" s="20">
+      <c r="C49" s="19">
         <v>109.52461435129516</v>
       </c>
-      <c r="D49" s="20">
+      <c r="D49" s="19">
         <v>44.286484961405321</v>
       </c>
-      <c r="E49" s="20">
+      <c r="E49" s="19">
         <v>84.165931607343282</v>
       </c>
-      <c r="F49" s="20">
+      <c r="F49" s="19">
         <v>105.00175755194945</v>
       </c>
-      <c r="G49" s="20">
+      <c r="G49" s="19">
         <v>116.51012099138907</v>
       </c>
-      <c r="H49" s="20">
+      <c r="H49" s="19">
         <v>139.02604086954813</v>
       </c>
-      <c r="I49" s="20">
+      <c r="I49" s="19">
         <v>122.79337454425097</v>
       </c>
-      <c r="J49" s="20">
+      <c r="J49" s="19">
         <v>342.0816583225519</v>
       </c>
-      <c r="K49" s="20">
+      <c r="K49" s="19">
         <v>176.75078358536481</v>
       </c>
-      <c r="L49" s="20">
+      <c r="L49" s="19">
         <v>154.15924465253232</v>
       </c>
-      <c r="M49" s="20">
+      <c r="M49" s="19">
         <v>239.25052622433145</v>
       </c>
-      <c r="N49" s="20">
+      <c r="N49" s="19">
         <v>97.820830055558162</v>
       </c>
-      <c r="O49" s="20">
+      <c r="O49" s="19">
         <v>160.73266614316211</v>
       </c>
-      <c r="P49" s="20">
+      <c r="P49" s="19">
         <v>53.70144141267847</v>
       </c>
-      <c r="Q49" s="20">
+      <c r="Q49" s="19">
         <v>94.693781859962414</v>
       </c>
-      <c r="R49" s="20">
+      <c r="R49" s="19">
         <v>134.83999904180598</v>
       </c>
-      <c r="S49" s="20">
+      <c r="S49" s="19">
         <v>198.05193271880501</v>
       </c>
-      <c r="T49" s="20">
+      <c r="T49" s="19">
         <v>167.16434186328686</v>
       </c>
-      <c r="U49" s="20">
+      <c r="U49" s="19">
         <v>131.82347053413039</v>
       </c>
-      <c r="V49" s="20">
+      <c r="V49" s="19">
         <v>404.70525837200853</v>
       </c>
-      <c r="W49" s="20">
+      <c r="W49" s="19">
         <v>194.926162178862</v>
       </c>
-      <c r="X49" s="20">
+      <c r="X49" s="19">
         <v>176.68357027893185</v>
       </c>
-      <c r="Y49" s="20">
+      <c r="Y49" s="19">
         <v>275.4511903675737</v>
       </c>
-      <c r="Z49" s="20">
-[...35 lines deleted...]
-      <c r="AL49" s="20">
+      <c r="Z49" s="19">
+        <v>114.2313566530722</v>
+      </c>
+      <c r="AA49" s="19">
+        <v>124.81604029979604</v>
+      </c>
+      <c r="AB49" s="19">
+        <v>47.028730486029843</v>
+      </c>
+      <c r="AC49" s="19">
+        <v>101.21341705732301</v>
+      </c>
+      <c r="AD49" s="19">
+        <v>124.00725364915714</v>
+      </c>
+      <c r="AE49" s="19">
+        <v>139.01164022909387</v>
+      </c>
+      <c r="AF49" s="19">
+        <v>164.21273179137282</v>
+      </c>
+      <c r="AG49" s="19">
+        <v>136.7472560706874</v>
+      </c>
+      <c r="AH49" s="19">
+        <v>413.37617638364617</v>
+      </c>
+      <c r="AI49" s="19">
+        <v>206.87426901798574</v>
+      </c>
+      <c r="AJ49" s="19">
+        <v>177.08410066519187</v>
+      </c>
+      <c r="AK49" s="19">
+        <v>261.87480225102109</v>
+      </c>
+      <c r="AL49" s="19">
         <v>186.349551937217</v>
       </c>
-      <c r="AM49" s="20">
+      <c r="AM49" s="19">
         <v>221.14167829803944</v>
       </c>
-      <c r="AN49" s="20">
+      <c r="AN49" s="19">
         <v>85.81907091255637</v>
       </c>
-      <c r="AO49" s="20">
+      <c r="AO49" s="19">
         <v>259.61761056273144</v>
       </c>
-      <c r="AP49" s="20">
+      <c r="AP49" s="19">
         <v>295.70830347917058</v>
       </c>
-      <c r="AQ49" s="20">
+      <c r="AQ49" s="19">
         <v>534.63901062990135</v>
       </c>
-      <c r="AR49" s="20">
+      <c r="AR49" s="19">
         <v>324.1900625744546</v>
       </c>
-      <c r="AS49" s="20">
+      <c r="AS49" s="19">
         <v>267.87233181266265</v>
       </c>
-      <c r="AT49" s="20">
+      <c r="AT49" s="19">
         <v>845.64819998629127</v>
       </c>
-      <c r="AU49" s="20">
+      <c r="AU49" s="19">
         <v>537.15128851658471</v>
       </c>
-      <c r="AV49" s="20">
+      <c r="AV49" s="19">
         <v>465.02666920045021</v>
       </c>
-      <c r="AW49" s="20">
+      <c r="AW49" s="19">
         <v>746.61971852296369</v>
       </c>
-      <c r="AX49" s="20">
-[...12 lines deleted...]
-        <v>108.22181458152765</v>
+      <c r="AX49" s="19">
+        <v>148.75172122244862</v>
+      </c>
+      <c r="AY49" s="19">
+        <v>173.73836970788179</v>
+      </c>
+      <c r="AZ49" s="19">
+        <v>58.481277571862122</v>
+      </c>
+      <c r="BA49" s="19">
+        <v>133.9380357879879</v>
+      </c>
+      <c r="BB49" s="19">
+        <v>123.72866035567426</v>
       </c>
       <c r="BC49" s="13">
-        <v>179.86167085287281</v>
+        <v>189.45096992346339</v>
       </c>
       <c r="BD49" s="15">
-        <v>149.02826198701135</v>
+        <v>182.26712704878443</v>
       </c>
       <c r="BE49" s="15">
-        <v>127.46415925545008</v>
+        <v>139.10609383795369</v>
       </c>
       <c r="BF49" s="13">
-        <v>547.47490811614557</v>
+        <v>530.38330632391876</v>
       </c>
       <c r="BG49" s="13">
-        <v>265.82782694206418</v>
+        <v>265.55194096168367</v>
       </c>
       <c r="BH49" s="13">
-        <v>296.73507152432103</v>
+        <v>279.16556971041177</v>
       </c>
       <c r="BI49" s="13">
-        <v>443.27976393262958</v>
+        <v>413.71909796145064</v>
       </c>
       <c r="BJ49" s="13">
-        <v>152.72375121307346</v>
+        <v>160.02794017855595</v>
       </c>
       <c r="BK49" s="13">
-        <v>178.39400722364644</v>
+        <v>188.37142510156463</v>
       </c>
       <c r="BL49" s="13">
-        <v>60.155598984149734</v>
+        <v>68.562207125306074</v>
       </c>
       <c r="BM49" s="13">
-        <v>134.06908637326205</v>
+        <v>164.42458423512477</v>
       </c>
       <c r="BN49" s="13">
-        <v>122.03000374825788</v>
+        <v>141.92857261641495</v>
       </c>
       <c r="BO49" s="13">
-        <v>200.25948936885189</v>
+        <v>214.86697019795295</v>
       </c>
       <c r="BP49" s="13">
-        <v>197.25082627568412</v>
+        <v>209.09387796797776</v>
       </c>
       <c r="BQ49" s="13">
-        <v>106.78089571628342</v>
+        <v>143.80594944145602</v>
       </c>
       <c r="BR49" s="13">
-        <v>504.94931694762829</v>
+        <v>598.9403774304418</v>
       </c>
       <c r="BS49" s="13">
-        <v>290.98472741509465</v>
+        <v>302.80304321266777</v>
       </c>
       <c r="BT49" s="13">
-        <v>358.08093360079386</v>
+        <v>320.478457471193</v>
       </c>
       <c r="BU49" s="13">
-        <v>418.27064859272855</v>
-[...2 lines deleted...]
-        <v>142.49489409104331</v>
+        <v>426.04128709500276</v>
+      </c>
+      <c r="BV49" s="27">
+        <v>172.33408641143441</v>
       </c>
       <c r="BW49" s="13">
-        <v>178.48363187955118</v>
+        <v>215.24893651142926</v>
       </c>
       <c r="BX49" s="13">
-        <v>79.681357533136406</v>
+        <v>85.287973214099026</v>
       </c>
       <c r="BY49" s="13">
-        <v>200.79271411744406</v>
+        <v>178.92134032344381</v>
       </c>
       <c r="BZ49" s="13">
-        <v>133.36140152517038</v>
+        <v>159.97095352073774</v>
       </c>
       <c r="CA49" s="13">
-        <v>166.3756961097404</v>
+        <v>204.97654810611544</v>
       </c>
       <c r="CB49" s="13">
-        <v>210.08237204895053</v>
+        <v>229.69695405648781</v>
       </c>
       <c r="CC49" s="13">
-        <v>147.24400005608936</v>
+        <v>170.40342483423197</v>
       </c>
       <c r="CD49" s="13">
-        <v>736.33016690131785</v>
+        <v>652.19915436733663</v>
       </c>
       <c r="CE49" s="13">
-        <v>477.11666320748759</v>
+        <v>401.46987502247339</v>
       </c>
       <c r="CF49" s="13">
-        <v>443.25618406347655</v>
+        <v>369.2163526852338</v>
       </c>
       <c r="CG49" s="13">
-        <v>503.85488030299024</v>
-[...2 lines deleted...]
-        <v>140.5142444251702</v>
+        <v>465.29581334305408</v>
+      </c>
+      <c r="CH49" s="16">
+        <v>169.57453074413891</v>
       </c>
       <c r="CI49" s="13">
-        <v>232.83213649817259</v>
-[...8 lines deleted...]
-        <v>251.222645905658</v>
+        <v>248.09304634881167</v>
+      </c>
+      <c r="CJ49" s="19">
+        <v>109.28362386060189</v>
+      </c>
+      <c r="CK49" s="19">
+        <v>215.21819742431262</v>
+      </c>
+      <c r="CL49" s="19">
+        <v>132.81745572372279</v>
       </c>
       <c r="CM49" s="13">
-        <v>151.80968362035648</v>
+        <v>373.78316300536113</v>
       </c>
       <c r="CN49" s="15">
-        <v>217.55182653858969</v>
+        <v>192.05302933547352</v>
       </c>
       <c r="CO49" s="15">
-        <v>149.24676104400049</v>
+        <v>175.1607359703037</v>
       </c>
       <c r="CP49" s="13">
-        <v>625.10658403490049</v>
+        <v>596.02355010803944</v>
       </c>
       <c r="CQ49" s="13">
-        <v>342.20956946280103</v>
+        <v>319.96686970669384</v>
       </c>
       <c r="CR49" s="13">
-        <v>454.02903360787354</v>
+        <v>409.74703422197513</v>
       </c>
       <c r="CS49" s="13">
-        <v>759.04685050188027</v>
-[...1 lines deleted...]
-      <c r="CT49" s="17">
+        <v>681.51153117059812</v>
+      </c>
+      <c r="CT49" s="16">
         <v>147.78208395236737</v>
       </c>
       <c r="CU49" s="13">
         <v>246.63292948744623</v>
       </c>
-      <c r="CV49" s="20">
+      <c r="CV49" s="19">
         <v>107.67601387412779</v>
       </c>
-      <c r="CW49" s="20">
+      <c r="CW49" s="19">
         <v>346.10289463542961</v>
       </c>
-      <c r="CX49" s="20">
+      <c r="CX49" s="19">
         <v>224.88310210275444</v>
       </c>
       <c r="CY49" s="13">
         <v>265.91762924371943</v>
       </c>
       <c r="CZ49" s="15"/>
       <c r="DA49" s="15"/>
       <c r="DB49" s="13"/>
       <c r="DC49" s="13"/>
       <c r="DD49" s="13"/>
       <c r="DE49" s="13"/>
     </row>
     <row r="50" spans="1:109">
-      <c r="A50" s="19" t="s">
-        <v>25</v>
+      <c r="A50" s="18" t="s">
+        <v>22</v>
       </c>
       <c r="B50" s="13">
         <v>287.84575991756356</v>
       </c>
       <c r="C50" s="13">
         <v>339.75662280897131</v>
       </c>
       <c r="D50" s="13">
         <v>105.98989655890503</v>
       </c>
       <c r="E50" s="13">
         <v>213.1285628249945</v>
       </c>
       <c r="F50" s="13">
         <v>252.3600306716593</v>
       </c>
       <c r="G50" s="15">
         <v>641.78923737002685</v>
       </c>
       <c r="H50" s="15">
         <v>397.05488521082577</v>
       </c>
       <c r="I50" s="13">
         <v>326.89148392443531</v>
       </c>
@@ -12986,293 +13080,293 @@
       <c r="R50" s="13">
         <v>330.2545788996606</v>
       </c>
       <c r="S50" s="15">
         <v>915.7607992782996</v>
       </c>
       <c r="T50" s="15">
         <v>456.50759862045544</v>
       </c>
       <c r="U50" s="13">
         <v>346.53476786625657</v>
       </c>
       <c r="V50" s="13">
         <v>826.09822238396532</v>
       </c>
       <c r="W50" s="13">
         <v>501.36294522244066</v>
       </c>
       <c r="X50" s="13">
         <v>208.74051004410947</v>
       </c>
       <c r="Y50" s="13">
         <v>721.2382961043977</v>
       </c>
       <c r="Z50" s="13">
-        <v>371.14196774119637</v>
+        <v>360.2468332646722</v>
       </c>
       <c r="AA50" s="13">
-        <v>408.57376363077304</v>
+        <v>401.48233563361089</v>
       </c>
       <c r="AB50" s="13">
-        <v>149.00640549504033</v>
+        <v>141.22035307276244</v>
       </c>
       <c r="AC50" s="13">
-        <v>299.55567030993757</v>
+        <v>283.12375726136952</v>
       </c>
       <c r="AD50" s="13">
-        <v>297.8101647499094</v>
+        <v>310.28898403320159</v>
       </c>
       <c r="AE50" s="13">
-        <v>753.68250140277837</v>
+        <v>757.13962041832372</v>
       </c>
       <c r="AF50" s="15">
-        <v>467.22364323137083</v>
+        <v>495.63083724346808</v>
       </c>
       <c r="AG50" s="15">
-        <v>396.34926075737559</v>
+        <v>414.54181376594067</v>
       </c>
       <c r="AH50" s="13">
-        <v>820.66271676953613</v>
+        <v>849.88453638682904</v>
       </c>
       <c r="AI50" s="13">
-        <v>498.59167332135036</v>
+        <v>520.02201795135295</v>
       </c>
       <c r="AJ50" s="13">
-        <v>204.65028528203163</v>
+        <v>206.59806133628547</v>
       </c>
       <c r="AK50" s="13">
-        <v>753.23659005410013</v>
+        <v>765.54487326885987</v>
       </c>
       <c r="AL50" s="13">
         <v>403.97661811565115</v>
       </c>
       <c r="AM50" s="13">
         <v>451.44293244001193</v>
       </c>
       <c r="AN50" s="13">
         <v>161.7328143309594</v>
       </c>
       <c r="AO50" s="13">
         <v>254.50880854187608</v>
       </c>
       <c r="AP50" s="13">
         <v>291.60685041346869</v>
       </c>
       <c r="AQ50" s="13">
         <v>739.63142344540699</v>
       </c>
-      <c r="AR50" s="16">
+      <c r="AR50" s="15">
         <v>334.08663936970356</v>
       </c>
-      <c r="AS50" s="16">
+      <c r="AS50" s="15">
         <v>293.1764422526042</v>
       </c>
       <c r="AT50" s="13">
         <v>709.13046110198491</v>
       </c>
       <c r="AU50" s="13">
         <v>435.81707168645471</v>
       </c>
       <c r="AV50" s="13">
         <v>190.3619584682618</v>
       </c>
       <c r="AW50" s="13">
         <v>682.32728584049778</v>
       </c>
       <c r="AX50" s="13">
-        <v>409.40418510407767</v>
+        <v>440.85560281428673</v>
       </c>
       <c r="AY50" s="13">
-        <v>461.19774394150841</v>
+        <v>508.74683173086862</v>
       </c>
       <c r="AZ50" s="13">
-        <v>158.11739588721716</v>
+        <v>158.98334754043228</v>
       </c>
       <c r="BA50" s="13">
-        <v>269.95158558897378</v>
+        <v>316.98818283474304</v>
       </c>
       <c r="BB50" s="13">
-        <v>235.95588510522046</v>
+        <v>270.49120922876028</v>
       </c>
       <c r="BC50" s="13">
-        <v>1067.3836928257779</v>
+        <v>1157.8905784471281</v>
       </c>
       <c r="BD50" s="15">
-        <v>400.88652340640442</v>
+        <v>491.98616881600549</v>
       </c>
       <c r="BE50" s="15">
-        <v>395.77153425144354</v>
+        <v>437.82562990410776</v>
       </c>
       <c r="BF50" s="13">
-        <v>1117.3853096452619</v>
+        <v>1082.6531599797879</v>
       </c>
       <c r="BG50" s="13">
-        <v>630.54480026356043</v>
+        <v>627.34815210823103</v>
       </c>
       <c r="BH50" s="13">
-        <v>278.04488309147155</v>
+        <v>251.46040585101102</v>
       </c>
       <c r="BI50" s="13">
-        <v>1586.406125826375</v>
+        <v>1456.8311870755492</v>
       </c>
       <c r="BJ50" s="13">
-        <v>455.6439703330314</v>
+        <v>428.82767622695053</v>
       </c>
       <c r="BK50" s="13">
-        <v>519.29151964612015</v>
+        <v>512.34185639173552</v>
       </c>
       <c r="BL50" s="13">
-        <v>142.53639577080361</v>
+        <v>148.26077638629818</v>
       </c>
       <c r="BM50" s="13">
-        <v>321.93816858642515</v>
+        <v>343.39423076435287</v>
       </c>
       <c r="BN50" s="13">
-        <v>262.22691887938481</v>
+        <v>280.6567699351595</v>
       </c>
       <c r="BO50" s="13">
-        <v>1141.989822434565</v>
+        <v>1119.1224481740226</v>
       </c>
       <c r="BP50" s="13">
-        <v>504.65234238278447</v>
+        <v>468.4623612655202</v>
       </c>
       <c r="BQ50" s="13">
-        <v>365.54561703016117</v>
+        <v>430.29589879776381</v>
       </c>
       <c r="BR50" s="13">
-        <v>1043.497225564206</v>
+        <v>1153.2722866324721</v>
       </c>
       <c r="BS50" s="13">
-        <v>683.28156992697131</v>
+        <v>616.99518473477247</v>
       </c>
       <c r="BT50" s="13">
-        <v>376.53548280904658</v>
+        <v>352.85762093170308</v>
       </c>
       <c r="BU50" s="13">
-        <v>1131.0647712474245</v>
-[...2 lines deleted...]
-        <v>386.48520099430101</v>
+        <v>1060.9929286263373</v>
+      </c>
+      <c r="BV50" s="27">
+        <v>451.96094488880607</v>
       </c>
       <c r="BW50" s="13">
-        <v>492.02089522157485</v>
+        <v>589.48157688609786</v>
       </c>
       <c r="BX50" s="13">
-        <v>138.64133104642909</v>
+        <v>149.43012832640557</v>
       </c>
       <c r="BY50" s="13">
-        <v>381.22004538361443</v>
+        <v>348.02122894895206</v>
       </c>
       <c r="BZ50" s="13">
-        <v>256.8200258713365</v>
+        <v>314.34123740872923</v>
       </c>
       <c r="CA50" s="13">
-        <v>1018.5717071919796</v>
+        <v>1208.7497196833328</v>
       </c>
       <c r="CB50" s="13">
-        <v>479.90481914983502</v>
+        <v>533.48835441768051</v>
       </c>
       <c r="CC50" s="13">
-        <v>409.10766207771553</v>
+        <v>500.02156748436039</v>
       </c>
       <c r="CD50" s="13">
-        <v>1388.0208008661382</v>
+        <v>1254.3765988152222</v>
       </c>
       <c r="CE50" s="13">
-        <v>946.93422670685413</v>
+        <v>786.38005318902617</v>
       </c>
       <c r="CF50" s="13">
-        <v>505.80256926500459</v>
+        <v>440.52517147067078</v>
       </c>
       <c r="CG50" s="13">
-        <v>1113.4996516931301</v>
-[...2 lines deleted...]
-        <v>392.05727260147449</v>
+        <v>1000.3241704852117</v>
+      </c>
+      <c r="CH50" s="16">
+        <v>415.50390731371118</v>
       </c>
       <c r="CI50" s="13">
-        <v>643.1985439292705</v>
+        <v>625.66637873150262</v>
       </c>
       <c r="CJ50" s="13">
-        <v>242.5730721660035</v>
+        <v>321.44981076942435</v>
       </c>
       <c r="CK50" s="13">
-        <v>540.99840536891463</v>
+        <v>480.26833848200482</v>
       </c>
       <c r="CL50" s="13">
-        <v>328.77774677418978</v>
+        <v>358.77953407362247</v>
       </c>
       <c r="CM50" s="13">
-        <v>1009.9183344656224</v>
+        <v>864.96569246544277</v>
       </c>
       <c r="CN50" s="15">
-        <v>697.41343519560644</v>
+        <v>481.07139544239692</v>
       </c>
       <c r="CO50" s="15">
-        <v>472.86756835082713</v>
+        <v>445.89378339786992</v>
       </c>
       <c r="CP50" s="13">
-        <v>1075.1348130750739</v>
+        <v>1354.1562892022885</v>
       </c>
       <c r="CQ50" s="13">
-        <v>632.25155028812378</v>
+        <v>797.02805983720543</v>
       </c>
       <c r="CR50" s="13">
-        <v>731.21769622125134</v>
+        <v>990.63412628749052</v>
       </c>
       <c r="CS50" s="13">
-        <v>1319.3085509803313</v>
-[...1 lines deleted...]
-      <c r="CT50" s="17">
+        <v>1582.8932111204404</v>
+      </c>
+      <c r="CT50" s="16">
         <v>441.47957461223649</v>
       </c>
       <c r="CU50" s="13">
         <v>708.02710551427299</v>
       </c>
       <c r="CV50" s="13">
         <v>269.31670027806524</v>
       </c>
       <c r="CW50" s="13">
         <v>577.37676029493923</v>
       </c>
       <c r="CX50" s="13">
         <v>347.86681483384592</v>
       </c>
       <c r="CY50" s="13">
         <v>1420.0346609400704</v>
       </c>
       <c r="CZ50" s="15"/>
       <c r="DA50" s="15"/>
       <c r="DB50" s="13"/>
       <c r="DC50" s="13"/>
       <c r="DD50" s="13"/>
       <c r="DE50" s="13"/>
     </row>
     <row r="51" spans="1:109">
-      <c r="A51" s="19" t="s">
-        <v>26</v>
+      <c r="A51" s="18" t="s">
+        <v>23</v>
       </c>
       <c r="B51" s="13">
         <v>43.877660053148531</v>
       </c>
       <c r="C51" s="13">
         <v>61.306845895604496</v>
       </c>
       <c r="D51" s="13">
         <v>32.764907691386739</v>
       </c>
       <c r="E51" s="13">
         <v>46.792718722794746</v>
       </c>
       <c r="F51" s="13">
         <v>46.755945549032901</v>
       </c>
       <c r="G51" s="15">
         <v>79.778898877015379</v>
       </c>
       <c r="H51" s="15">
         <v>72.807671270833509</v>
       </c>
       <c r="I51" s="13">
         <v>61.175757543374061</v>
       </c>
@@ -13303,293 +13397,293 @@
       <c r="R51" s="13">
         <v>68.635663382330719</v>
       </c>
       <c r="S51" s="15">
         <v>120.73665348297149</v>
       </c>
       <c r="T51" s="15">
         <v>81.280512975127664</v>
       </c>
       <c r="U51" s="13">
         <v>68.388114618908006</v>
       </c>
       <c r="V51" s="13">
         <v>116.67216021905601</v>
       </c>
       <c r="W51" s="13">
         <v>90.922872234893788</v>
       </c>
       <c r="X51" s="13">
         <v>449.70799685020091</v>
       </c>
       <c r="Y51" s="13">
         <v>404.72028206906134</v>
       </c>
       <c r="Z51" s="13">
-        <v>105.34346591052325</v>
+        <v>93.524065484836143</v>
       </c>
       <c r="AA51" s="13">
-        <v>89.158228332908209</v>
+        <v>84.311090944397208</v>
       </c>
       <c r="AB51" s="13">
-        <v>39.764886388878047</v>
+        <v>36.580479539169914</v>
       </c>
       <c r="AC51" s="13">
-        <v>59.79695917441358</v>
+        <v>55.04890103467477</v>
       </c>
       <c r="AD51" s="13">
-        <v>47.219018317454513</v>
+        <v>48.71117119537935</v>
       </c>
       <c r="AE51" s="13">
-        <v>80.187024458668958</v>
+        <v>80.589651099891682</v>
       </c>
       <c r="AF51" s="15">
-        <v>76.298027454876745</v>
+        <v>80.034645482161608</v>
       </c>
       <c r="AG51" s="15">
-        <v>65.459581036736978</v>
+        <v>68.64279218840656</v>
       </c>
       <c r="AH51" s="13">
-        <v>104.83287756535222</v>
+        <v>109.4746181339552</v>
       </c>
       <c r="AI51" s="13">
-        <v>63.513212031206784</v>
+        <v>65.043551971635566</v>
       </c>
       <c r="AJ51" s="13">
-        <v>428.58239242692309</v>
+        <v>435.45620651541702</v>
       </c>
       <c r="AK51" s="13">
-        <v>382.79838443331016</v>
+        <v>383.64206768964402</v>
       </c>
       <c r="AL51" s="13">
         <v>71.507728843860264</v>
       </c>
       <c r="AM51" s="13">
         <v>108.60797887374491</v>
       </c>
       <c r="AN51" s="13">
         <v>73.745039137605374</v>
       </c>
       <c r="AO51" s="13">
         <v>94.365113498190112</v>
       </c>
       <c r="AP51" s="13">
         <v>95.573424468415425</v>
       </c>
       <c r="AQ51" s="13">
         <v>87.129729252322761</v>
       </c>
-      <c r="AR51" s="16">
+      <c r="AR51" s="15">
         <v>68.315402674353706</v>
       </c>
-      <c r="AS51" s="16">
+      <c r="AS51" s="15">
         <v>125.872295221325</v>
       </c>
       <c r="AT51" s="13">
         <v>168.61242512208867</v>
       </c>
       <c r="AU51" s="13">
         <v>138.92399054600614</v>
       </c>
       <c r="AV51" s="13">
         <v>470.99539518739778</v>
       </c>
       <c r="AW51" s="13">
         <v>449.04901804318683</v>
       </c>
       <c r="AX51" s="13">
-        <v>190.48863200770222</v>
+        <v>172.10249217675388</v>
       </c>
       <c r="AY51" s="13">
-        <v>228.4888970290437</v>
+        <v>215.96283191429185</v>
       </c>
       <c r="AZ51" s="13">
-        <v>148.41998585249775</v>
+        <v>130.62577402899646</v>
       </c>
       <c r="BA51" s="13">
-        <v>189.23166732741569</v>
+        <v>167.71589481871541</v>
       </c>
       <c r="BB51" s="13">
-        <v>176.80914309694799</v>
+        <v>157.40689818552414</v>
       </c>
       <c r="BC51" s="13">
-        <v>190.52399026148314</v>
+        <v>162.59719845954888</v>
       </c>
       <c r="BD51" s="15">
-        <v>179.36224272674181</v>
+        <v>153.13435618686196</v>
       </c>
       <c r="BE51" s="15">
-        <v>233.06925770938821</v>
+        <v>204.71267031070869</v>
       </c>
       <c r="BF51" s="13">
-        <v>320.95477828851187</v>
+        <v>277.44489410859376</v>
       </c>
       <c r="BG51" s="13">
-        <v>284.53892065342217</v>
+        <v>254.64767868332268</v>
       </c>
       <c r="BH51" s="13">
-        <v>730.96888226897215</v>
+        <v>669.42625219013462</v>
       </c>
       <c r="BI51" s="13">
-        <v>299.31080198493697</v>
+        <v>268.08527867567034</v>
       </c>
       <c r="BJ51" s="13">
-        <v>291.83344314775201</v>
+        <v>267.67524359103106</v>
       </c>
       <c r="BK51" s="13">
-        <v>320.95076817503605</v>
+        <v>317.68447241551758</v>
       </c>
       <c r="BL51" s="13">
-        <v>318.31691170338615</v>
+        <v>269.60870633701819</v>
       </c>
       <c r="BM51" s="13">
-        <v>267.46973871545117</v>
+        <v>291.80243905497849</v>
       </c>
       <c r="BN51" s="13">
-        <v>224.17213798156533</v>
+        <v>277.99494778662148</v>
       </c>
       <c r="BO51" s="13">
-        <v>251.41525677125443</v>
+        <v>276.85181124203831</v>
       </c>
       <c r="BP51" s="13">
-        <v>292.33347542668383</v>
+        <v>259.36972852348219</v>
       </c>
       <c r="BQ51" s="13">
-        <v>322.27923471632499</v>
+        <v>294.40535631954197</v>
       </c>
       <c r="BR51" s="13">
-        <v>400.35186420332252</v>
+        <v>358.50770236038574</v>
       </c>
       <c r="BS51" s="13">
-        <v>414.21685373413391</v>
+        <v>332.21094230430333</v>
       </c>
       <c r="BT51" s="13">
-        <v>1604.0107951577074</v>
+        <v>1301.5518956461694</v>
       </c>
       <c r="BU51" s="13">
-        <v>1689.982864783246</v>
-[...2 lines deleted...]
-        <v>496.28941587816229</v>
+        <v>1394.2005161921295</v>
+      </c>
+      <c r="BV51" s="27">
+        <v>322.13631296971295</v>
       </c>
       <c r="BW51" s="13">
-        <v>545.60006759783141</v>
+        <v>372.2398358037625</v>
       </c>
       <c r="BX51" s="13">
-        <v>516.76322198806201</v>
+        <v>329.77165222152757</v>
       </c>
       <c r="BY51" s="13">
-        <v>570.11711979604411</v>
+        <v>372.34796507422487</v>
       </c>
       <c r="BZ51" s="13">
-        <v>518.74514977870956</v>
+        <v>333.81152077399321</v>
       </c>
       <c r="CA51" s="13">
-        <v>367.45082288376022</v>
+        <v>337.84200355459092</v>
       </c>
       <c r="CB51" s="13">
-        <v>463.33528049356391</v>
+        <v>310.21876395965711</v>
       </c>
       <c r="CC51" s="13">
-        <v>758.30061349516416</v>
+        <v>707.44979293879044</v>
       </c>
       <c r="CD51" s="13">
-        <v>615.80580268610197</v>
+        <v>439.03732862028716</v>
       </c>
       <c r="CE51" s="13">
-        <v>567.46053618687802</v>
+        <v>396.01180222657808</v>
       </c>
       <c r="CF51" s="13">
-        <v>1101.1390942364067</v>
+        <v>836.02837649352693</v>
       </c>
       <c r="CG51" s="13">
-        <v>1777.4163995233216</v>
-[...2 lines deleted...]
-        <v>514.60904277834311</v>
+        <v>1552.1033537589228</v>
+      </c>
+      <c r="CH51" s="16">
+        <v>360.85164455191239</v>
       </c>
       <c r="CI51" s="13">
-        <v>635.08239947259597</v>
+        <v>337.66769538841646</v>
       </c>
       <c r="CJ51" s="13">
-        <v>592.70335561908337</v>
+        <v>398.16707872736242</v>
       </c>
       <c r="CK51" s="13">
-        <v>667.97406498869861</v>
+        <v>696.68768580082224</v>
       </c>
       <c r="CL51" s="13">
-        <v>621.57315586816856</v>
+        <v>466.3530415860892</v>
       </c>
       <c r="CM51" s="13">
-        <v>616.17394744885246</v>
+        <v>659.92823876833199</v>
       </c>
       <c r="CN51" s="15">
-        <v>640.70368120788464</v>
+        <v>605.05127074274037</v>
       </c>
       <c r="CO51" s="15">
-        <v>647.06374751640953</v>
+        <v>655.44183999678773</v>
       </c>
       <c r="CP51" s="13">
-        <v>757.00950969892551</v>
+        <v>806.49004541051931</v>
       </c>
       <c r="CQ51" s="13">
-        <v>720.68732012796329</v>
+        <v>672.89778812148836</v>
       </c>
       <c r="CR51" s="13">
-        <v>1036.5626158781406</v>
+        <v>740.09172200623289</v>
       </c>
       <c r="CS51" s="13">
-        <v>1492.0929162905472</v>
-[...1 lines deleted...]
-      <c r="CT51" s="17">
+        <v>965.44563166181183</v>
+      </c>
+      <c r="CT51" s="16">
         <v>706.69118814293211</v>
       </c>
       <c r="CU51" s="13">
         <v>875.66057754989254</v>
       </c>
       <c r="CV51" s="13">
         <v>772.26370920271165</v>
       </c>
       <c r="CW51" s="13">
         <v>717.48127845368367</v>
       </c>
       <c r="CX51" s="13">
         <v>711.0810797157551</v>
       </c>
       <c r="CY51" s="13">
         <v>769.48439671227732</v>
       </c>
       <c r="CZ51" s="15"/>
       <c r="DA51" s="15"/>
       <c r="DB51" s="13"/>
       <c r="DC51" s="13"/>
       <c r="DD51" s="13"/>
       <c r="DE51" s="13"/>
     </row>
     <row r="52" spans="1:109">
-      <c r="A52" s="19" t="s">
-        <v>27</v>
+      <c r="A52" s="18" t="s">
+        <v>24</v>
       </c>
       <c r="B52" s="13">
         <v>70.694874193975252</v>
       </c>
       <c r="C52" s="13">
         <v>96.574160142868138</v>
       </c>
       <c r="D52" s="13">
         <v>60.493736488983032</v>
       </c>
       <c r="E52" s="13">
         <v>67.886123631721972</v>
       </c>
       <c r="F52" s="13">
         <v>82.19594303937312</v>
       </c>
       <c r="G52" s="15">
         <v>166.76934785975428</v>
       </c>
       <c r="H52" s="15">
         <v>107.03365037733316</v>
       </c>
       <c r="I52" s="13">
         <v>92.407085256690124</v>
       </c>
@@ -13620,562 +13714,638 @@
       <c r="R52" s="13">
         <v>116.20228425046443</v>
       </c>
       <c r="S52" s="15">
         <v>247.9068833563793</v>
       </c>
       <c r="T52" s="15">
         <v>127.91553109057287</v>
       </c>
       <c r="U52" s="13">
         <v>100.43753053694587</v>
       </c>
       <c r="V52" s="13">
         <v>286.30033986783383</v>
       </c>
       <c r="W52" s="13">
         <v>156.67586244849295</v>
       </c>
       <c r="X52" s="13">
         <v>163.21952970720776</v>
       </c>
       <c r="Y52" s="13">
         <v>227.31810785079648</v>
       </c>
       <c r="Z52" s="13">
-        <v>89.215091764688665</v>
+        <v>86.44558669036266</v>
       </c>
       <c r="AA52" s="13">
-        <v>115.38548256895379</v>
+        <v>112.72493016125296</v>
       </c>
       <c r="AB52" s="13">
-        <v>61.284223875116318</v>
+        <v>57.073990073844762</v>
       </c>
       <c r="AC52" s="13">
-        <v>110.15276305047193</v>
+        <v>102.14238298124653</v>
       </c>
       <c r="AD52" s="13">
-        <v>100.11025018196491</v>
+        <v>105.15411152169683</v>
       </c>
       <c r="AE52" s="13">
-        <v>211.23031424569132</v>
+        <v>216.03879517742371</v>
       </c>
       <c r="AF52" s="15">
-        <v>128.61089271092749</v>
+        <v>135.98344349580552</v>
       </c>
       <c r="AG52" s="15">
-        <v>113.56009960678811</v>
+        <v>116.65895124949199</v>
       </c>
       <c r="AH52" s="13">
-        <v>282.21784313510511</v>
+        <v>289.2339562996932</v>
       </c>
       <c r="AI52" s="13">
-        <v>155.48279372759393</v>
+        <v>162.95523461568584</v>
       </c>
       <c r="AJ52" s="13">
-        <v>149.74677085683362</v>
+        <v>153.44556154982274</v>
       </c>
       <c r="AK52" s="13">
-        <v>242.181059594408</v>
+        <v>241.90888357900513</v>
       </c>
       <c r="AL52" s="13">
         <v>98.972344961795486</v>
       </c>
       <c r="AM52" s="13">
         <v>129.19549993712053</v>
       </c>
       <c r="AN52" s="13">
         <v>67.620548899604756</v>
       </c>
       <c r="AO52" s="13">
         <v>113.13790598990578</v>
       </c>
       <c r="AP52" s="13">
         <v>92.542693443913365</v>
       </c>
       <c r="AQ52" s="13">
         <v>248.56005586039061</v>
       </c>
-      <c r="AR52" s="16">
+      <c r="AR52" s="15">
         <v>198.41075012040307</v>
       </c>
-      <c r="AS52" s="16">
+      <c r="AS52" s="15">
         <v>211.53702105477586</v>
       </c>
       <c r="AT52" s="13">
         <v>436.51794830773565</v>
       </c>
       <c r="AU52" s="13">
         <v>287.86244915431882</v>
       </c>
-      <c r="AV52" s="16">
+      <c r="AV52" s="15">
         <v>350.17549919859232</v>
       </c>
       <c r="AW52" s="13">
         <v>412.68180694926457</v>
       </c>
       <c r="AX52" s="13">
-        <v>333.86001811661276</v>
+        <v>302.81538471895806</v>
       </c>
       <c r="AY52" s="13">
-        <v>362.28412225857272</v>
+        <v>341.48311363280902</v>
       </c>
       <c r="AZ52" s="13">
-        <v>241.70716492011655</v>
+        <v>213.8512946974559</v>
       </c>
       <c r="BA52" s="13">
-        <v>375.75116281342764</v>
+        <v>334.65127278698418</v>
       </c>
       <c r="BB52" s="13">
-        <v>370.01834576897022</v>
+        <v>329.02551532079104</v>
       </c>
       <c r="BC52" s="13">
-        <v>571.51588279571581</v>
+        <v>519.6656968167149</v>
       </c>
       <c r="BD52" s="15">
-        <v>395.34470295451337</v>
+        <v>368.3034528844193</v>
       </c>
       <c r="BE52" s="15">
-        <v>301.74573331988847</v>
+        <v>278.3738810779135</v>
       </c>
       <c r="BF52" s="13">
-        <v>686.868884738102</v>
+        <v>620.84457317129363</v>
       </c>
       <c r="BG52" s="13">
-        <v>526.30166711662855</v>
-[...2 lines deleted...]
-        <v>576.32137175992978</v>
+        <v>475.78063489688412</v>
+      </c>
+      <c r="BH52" s="15">
+        <v>496.9506590411803</v>
       </c>
       <c r="BI52" s="13">
-        <v>399.02069244189227</v>
+        <v>351.92909260750935</v>
       </c>
       <c r="BJ52" s="13">
-        <v>522.73005896685208</v>
+        <v>485.37951520558926</v>
       </c>
       <c r="BK52" s="13">
-        <v>557.3827768195963</v>
+        <v>572.51845572013667</v>
       </c>
       <c r="BL52" s="13">
-        <v>650.37863527504658</v>
+        <v>554.71086091930727</v>
       </c>
       <c r="BM52" s="13">
-        <v>538.66864867530194</v>
+        <v>599.101434193714</v>
       </c>
       <c r="BN52" s="13">
-        <v>459.61367869492608</v>
+        <v>572.65619609128214</v>
       </c>
       <c r="BO52" s="13">
-        <v>572.69372258193698</v>
+        <v>648.2621403467208</v>
       </c>
       <c r="BP52" s="13">
-        <v>527.24103898138856</v>
+        <v>482.47840202144232</v>
       </c>
       <c r="BQ52" s="13">
-        <v>451.29174798248488</v>
+        <v>432.21269248923255</v>
       </c>
       <c r="BR52" s="13">
-        <v>256.08496235839021</v>
+        <v>315.48781703259942</v>
       </c>
       <c r="BS52" s="13">
-        <v>204.86639896561837</v>
+        <v>212.88244398102756</v>
       </c>
       <c r="BT52" s="13">
-        <v>211.73018316140886</v>
+        <v>215.40628735764656</v>
       </c>
       <c r="BU52" s="13">
-        <v>520.99203502337468</v>
-[...2 lines deleted...]
-        <v>590.48246590872861</v>
+        <v>480.95680322845152</v>
+      </c>
+      <c r="BV52" s="27">
+        <v>397.0079647735821</v>
       </c>
       <c r="BW52" s="13">
-        <v>467.84712958854738</v>
+        <v>351.9725917956481</v>
       </c>
       <c r="BX52" s="13">
-        <v>748.68833421874524</v>
+        <v>482.94075419301214</v>
       </c>
       <c r="BY52" s="13">
-        <v>1240.530788491765</v>
+        <v>893.84821355972315</v>
       </c>
       <c r="BZ52" s="13">
-        <v>694.52980833998254</v>
+        <v>501.21737729878765</v>
       </c>
       <c r="CA52" s="13">
-        <v>464.17259528493605</v>
+        <v>464.31061374451821</v>
       </c>
       <c r="CB52" s="13">
-        <v>477.96775787658754</v>
+        <v>348.41899552433608</v>
       </c>
       <c r="CC52" s="13">
-        <v>762.36795243669894</v>
+        <v>539.54824928904259</v>
       </c>
       <c r="CD52" s="13">
-        <v>1131.5276688524091</v>
+        <v>964.5445348573146</v>
       </c>
       <c r="CE52" s="13">
-        <v>360.00203553552893</v>
+        <v>256.61495807961506</v>
       </c>
       <c r="CF52" s="13">
-        <v>513.74852434679246</v>
+        <v>343.22709585513621</v>
       </c>
       <c r="CG52" s="13">
-        <v>841.86857247227124</v>
-[...2 lines deleted...]
-        <v>196.9858697184527</v>
+        <v>681.84509331334311</v>
+      </c>
+      <c r="CH52" s="16">
+        <v>319.96581280647996</v>
       </c>
       <c r="CI52" s="13">
-        <v>607.58512764903014</v>
+        <v>626.1667262779788</v>
       </c>
       <c r="CJ52" s="13">
-        <v>631.59988227449685</v>
+        <v>606.84756600074923</v>
       </c>
       <c r="CK52" s="13">
-        <v>907.30432111569041</v>
+        <v>553.69729990594567</v>
       </c>
       <c r="CL52" s="13">
-        <v>603.54273285185548</v>
+        <v>564.03288210305709</v>
       </c>
       <c r="CM52" s="13">
-        <v>677.17981393351727</v>
+        <v>603.4969231954741</v>
       </c>
       <c r="CN52" s="15">
-        <v>628.51379691074908</v>
+        <v>507.82516212684351</v>
       </c>
       <c r="CO52" s="15">
-        <v>695.57569288243292</v>
+        <v>542.32883932215714</v>
       </c>
       <c r="CP52" s="13">
-        <v>848.7495270621182</v>
+        <v>755.22021455838023</v>
       </c>
       <c r="CQ52" s="13">
-        <v>710.18436752776211</v>
-[...2 lines deleted...]
-        <v>1069.0954712615646</v>
+        <v>628.33259539526512</v>
+      </c>
+      <c r="CR52" s="15">
+        <v>824.86896684688031</v>
       </c>
       <c r="CS52" s="13">
-        <v>1089.683372737438</v>
-[...1 lines deleted...]
-      <c r="CT52" s="17">
+        <v>1025.1343993103405</v>
+      </c>
+      <c r="CT52" s="16">
         <v>477.18277351809047</v>
       </c>
       <c r="CU52" s="13">
         <v>634.50827024175044</v>
       </c>
       <c r="CV52" s="13">
         <v>95.362923890642634</v>
       </c>
       <c r="CW52" s="13">
         <v>686.12780343125849</v>
       </c>
       <c r="CX52" s="13">
         <v>580.75368733053767</v>
       </c>
       <c r="CY52" s="13">
         <v>912.77448762646429</v>
       </c>
       <c r="CZ52" s="15"/>
       <c r="DA52" s="15"/>
       <c r="DB52" s="13"/>
       <c r="DC52" s="13"/>
-      <c r="DD52" s="16"/>
+      <c r="DD52" s="15"/>
       <c r="DE52" s="13"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="2"/>
-      <c r="B53" s="2"/>
-[...10 lines deleted...]
-      <c r="M53" s="2"/>
+      <c r="B53" s="3"/>
+      <c r="C53" s="3"/>
+      <c r="D53" s="3"/>
+      <c r="E53" s="3"/>
+      <c r="F53" s="3"/>
+      <c r="G53" s="3"/>
+      <c r="H53" s="3"/>
+      <c r="I53" s="3"/>
+      <c r="J53" s="3"/>
+      <c r="K53" s="3"/>
+      <c r="L53" s="3"/>
+      <c r="M53" s="3"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>
       <c r="R53" s="2"/>
       <c r="S53" s="2"/>
       <c r="T53" s="2"/>
       <c r="U53" s="2"/>
       <c r="V53" s="2"/>
       <c r="W53" s="2"/>
       <c r="X53" s="2"/>
       <c r="Y53" s="2"/>
-      <c r="Z53" s="2"/>
-[...48 lines deleted...]
-      <c r="BW53" s="2"/>
+      <c r="Z53" s="3"/>
+      <c r="AA53" s="3"/>
+      <c r="AB53" s="3"/>
+      <c r="AC53" s="3"/>
+      <c r="AD53" s="3"/>
+      <c r="AE53" s="3"/>
+      <c r="AF53" s="3"/>
+      <c r="AG53" s="3"/>
+      <c r="AH53" s="3"/>
+      <c r="AI53" s="3"/>
+      <c r="AJ53" s="3"/>
+      <c r="AK53" s="3"/>
+      <c r="AL53" s="3"/>
+      <c r="AM53" s="3"/>
+      <c r="AN53" s="3"/>
+      <c r="AO53" s="3"/>
+      <c r="AP53" s="3"/>
+      <c r="AQ53" s="3"/>
+      <c r="AR53" s="3"/>
+      <c r="AS53" s="3"/>
+      <c r="AT53" s="3"/>
+      <c r="AU53" s="3"/>
+      <c r="AV53" s="3"/>
+      <c r="AW53" s="3"/>
+      <c r="AX53" s="3"/>
+      <c r="AY53" s="3"/>
+      <c r="AZ53" s="3"/>
+      <c r="BA53" s="3"/>
+      <c r="BB53" s="3"/>
+      <c r="BC53" s="3"/>
+      <c r="BD53" s="3"/>
+      <c r="BE53" s="3"/>
+      <c r="BF53" s="3"/>
+      <c r="BG53" s="3"/>
+      <c r="BH53" s="3"/>
+      <c r="BI53" s="3"/>
+      <c r="BJ53" s="3"/>
+      <c r="BK53" s="3"/>
+      <c r="BL53" s="3"/>
+      <c r="BM53" s="3"/>
+      <c r="BN53" s="3"/>
+      <c r="BO53" s="3"/>
+      <c r="BP53" s="3"/>
+      <c r="BQ53" s="3"/>
+      <c r="BR53" s="3"/>
+      <c r="BS53" s="3"/>
+      <c r="BT53" s="3"/>
+      <c r="BU53" s="3"/>
+      <c r="BV53" s="5"/>
+      <c r="BW53" s="3"/>
+      <c r="BX53" s="21"/>
+      <c r="BY53" s="21"/>
+      <c r="BZ53" s="21"/>
+      <c r="CA53" s="21"/>
+      <c r="CB53" s="21"/>
+      <c r="CC53" s="21"/>
+      <c r="CD53" s="21"/>
+      <c r="CE53" s="21"/>
+      <c r="CF53" s="21"/>
+      <c r="CG53" s="21"/>
+      <c r="CH53" s="22"/>
+      <c r="CI53" s="21"/>
+      <c r="CJ53" s="21"/>
+      <c r="CK53" s="21"/>
+      <c r="CL53" s="21"/>
+      <c r="CM53" s="21"/>
+      <c r="CN53" s="21"/>
+      <c r="CO53" s="21"/>
+      <c r="CP53" s="21"/>
+      <c r="CQ53" s="21"/>
+      <c r="CR53" s="21"/>
+      <c r="CS53" s="21"/>
     </row>
     <row r="54" spans="1:109">
       <c r="A54" s="2"/>
-      <c r="B54" s="4"/>
-      <c r="C54" s="5"/>
+      <c r="B54" s="2"/>
+      <c r="C54" s="2"/>
       <c r="D54" s="2"/>
       <c r="E54" s="2"/>
       <c r="F54" s="2"/>
       <c r="G54" s="2"/>
       <c r="H54" s="2"/>
       <c r="I54" s="2"/>
       <c r="J54" s="2"/>
       <c r="K54" s="2"/>
       <c r="L54" s="2"/>
       <c r="M54" s="2"/>
       <c r="N54" s="2"/>
       <c r="O54" s="2"/>
       <c r="P54" s="2"/>
       <c r="Q54" s="2"/>
       <c r="R54" s="2"/>
       <c r="S54" s="2"/>
       <c r="T54" s="2"/>
       <c r="U54" s="2"/>
       <c r="V54" s="2"/>
       <c r="W54" s="2"/>
       <c r="X54" s="2"/>
       <c r="Y54" s="2"/>
-      <c r="Z54" s="2"/>
-      <c r="AA54" s="2"/>
+      <c r="Z54" s="3"/>
+      <c r="AA54" s="4" t="s">
+        <v>39</v>
+      </c>
       <c r="AB54" s="2"/>
       <c r="AC54" s="2"/>
       <c r="AD54" s="2"/>
       <c r="AE54" s="2"/>
       <c r="AF54" s="2"/>
       <c r="AG54" s="2"/>
-      <c r="AH54" s="2"/>
-[...7 lines deleted...]
-      <c r="AN54" s="2"/>
+      <c r="AH54" s="3"/>
+      <c r="AI54" s="3"/>
+      <c r="AJ54" s="3"/>
+      <c r="AK54" s="3"/>
+      <c r="AL54" s="3"/>
+      <c r="AM54" s="3"/>
+      <c r="AN54" s="4" t="s">
+        <v>16</v>
+      </c>
       <c r="AO54" s="2"/>
       <c r="AP54" s="2"/>
       <c r="AQ54" s="2"/>
       <c r="AR54" s="2"/>
       <c r="AS54" s="2"/>
-      <c r="AT54" s="2"/>
-[...5 lines deleted...]
-      <c r="AZ54" s="2"/>
+      <c r="AT54" s="3"/>
+      <c r="AU54" s="3"/>
+      <c r="AV54" s="3"/>
+      <c r="AW54" s="3"/>
+      <c r="AX54" s="3"/>
+      <c r="AY54" s="3"/>
+      <c r="AZ54" s="4" t="s">
+        <v>35</v>
+      </c>
       <c r="BA54" s="2"/>
       <c r="BB54" s="2"/>
       <c r="BC54" s="2"/>
       <c r="BD54" s="2"/>
       <c r="BE54" s="2"/>
-      <c r="BF54" s="2"/>
-[...4 lines deleted...]
-      <c r="BK54" s="2"/>
+      <c r="BF54" s="3"/>
+      <c r="BG54" s="3"/>
+      <c r="BH54" s="3"/>
+      <c r="BI54" s="3"/>
+      <c r="BJ54" s="3"/>
+      <c r="BK54" s="4" t="s">
+        <v>36</v>
+      </c>
       <c r="BL54" s="2"/>
       <c r="BM54" s="2"/>
       <c r="BN54" s="2"/>
       <c r="BO54" s="2"/>
       <c r="BP54" s="2"/>
       <c r="BQ54" s="2"/>
-      <c r="BR54" s="2"/>
-[...4 lines deleted...]
-      <c r="BW54" s="2"/>
+      <c r="BR54" s="3"/>
+      <c r="BS54" s="3"/>
+      <c r="BT54" s="3"/>
+      <c r="BU54" s="3"/>
+      <c r="BV54" s="5"/>
+      <c r="BW54" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="BX54" s="2"/>
+      <c r="BY54" s="2"/>
+      <c r="BZ54" s="2"/>
+      <c r="CA54" s="2"/>
+      <c r="CB54" s="2"/>
+      <c r="CC54" s="2"/>
+      <c r="CD54" s="21"/>
+      <c r="CE54" s="21"/>
+      <c r="CF54" s="21"/>
+      <c r="CG54" s="21"/>
+      <c r="CH54" s="22"/>
+      <c r="CI54" s="21"/>
+      <c r="CJ54" s="21"/>
+      <c r="CK54" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="CL54" s="2"/>
+      <c r="CM54" s="2"/>
+      <c r="CN54" s="2"/>
+      <c r="CO54" s="2"/>
+      <c r="CP54" s="2"/>
+      <c r="CQ54" s="2"/>
+      <c r="CR54" s="21"/>
+      <c r="CS54" s="21"/>
     </row>
     <row r="55" spans="1:109">
       <c r="A55" s="2"/>
       <c r="B55" s="2"/>
       <c r="C55" s="2"/>
       <c r="D55" s="2"/>
       <c r="E55" s="2"/>
       <c r="F55" s="2"/>
       <c r="G55" s="2"/>
       <c r="H55" s="2"/>
       <c r="I55" s="2"/>
       <c r="J55" s="2"/>
       <c r="K55" s="2"/>
       <c r="L55" s="2"/>
       <c r="M55" s="2"/>
       <c r="N55" s="2"/>
       <c r="O55" s="2"/>
       <c r="P55" s="2"/>
       <c r="Q55" s="2"/>
       <c r="R55" s="2"/>
       <c r="S55" s="2"/>
       <c r="T55" s="2"/>
       <c r="U55" s="2"/>
       <c r="V55" s="2"/>
       <c r="W55" s="2"/>
       <c r="X55" s="2"/>
       <c r="Y55" s="2"/>
-      <c r="Z55" s="2"/>
-[...11 lines deleted...]
-      <c r="AL55" s="2"/>
+      <c r="Z55" s="3"/>
+      <c r="AA55" s="3"/>
+      <c r="AB55" s="3"/>
+      <c r="AC55" s="3"/>
+      <c r="AD55" s="3"/>
+      <c r="AE55" s="3"/>
+      <c r="AF55" s="3"/>
+      <c r="AG55" s="3"/>
+      <c r="AH55" s="3"/>
+      <c r="AI55" s="3"/>
+      <c r="AJ55" s="3"/>
+      <c r="AK55" s="3"/>
+      <c r="AL55" s="4"/>
       <c r="AM55" s="2"/>
       <c r="AN55" s="2"/>
       <c r="AO55" s="2"/>
       <c r="AP55" s="2"/>
       <c r="AQ55" s="2"/>
       <c r="AR55" s="2"/>
-      <c r="AS55" s="2"/>
-[...29 lines deleted...]
-      <c r="BW55" s="2"/>
+      <c r="AS55" s="3"/>
+      <c r="AT55" s="3"/>
+      <c r="AU55" s="3"/>
+      <c r="AV55" s="3"/>
+      <c r="AW55" s="3"/>
+      <c r="AX55" s="3"/>
+      <c r="AY55" s="3"/>
+      <c r="AZ55" s="3"/>
+      <c r="BA55" s="3"/>
+      <c r="BB55" s="3"/>
+      <c r="BC55" s="3"/>
+      <c r="BD55" s="3"/>
+      <c r="BE55" s="3"/>
+      <c r="BF55" s="3"/>
+      <c r="BG55" s="3"/>
+      <c r="BH55" s="3"/>
+      <c r="BI55" s="3"/>
+      <c r="BJ55" s="3"/>
+      <c r="BK55" s="3"/>
+      <c r="BL55" s="3"/>
+      <c r="BM55" s="3"/>
+      <c r="BN55" s="3"/>
+      <c r="BO55" s="3"/>
+      <c r="BP55" s="3"/>
+      <c r="BQ55" s="3"/>
+      <c r="BR55" s="3"/>
+      <c r="BS55" s="3"/>
+      <c r="BT55" s="3"/>
+      <c r="BU55" s="3"/>
+      <c r="BV55" s="5"/>
+      <c r="BW55" s="3"/>
+      <c r="BX55" s="21"/>
+      <c r="BY55" s="21"/>
+      <c r="BZ55" s="21"/>
+      <c r="CA55" s="21"/>
+      <c r="CB55" s="21"/>
+      <c r="CC55" s="21"/>
+      <c r="CD55" s="21"/>
+      <c r="CE55" s="21"/>
+      <c r="CF55" s="21"/>
+      <c r="CG55" s="21"/>
+      <c r="CH55" s="22"/>
+      <c r="CI55" s="21"/>
+      <c r="CJ55" s="21"/>
+      <c r="CK55" s="21"/>
+      <c r="CL55" s="21"/>
+      <c r="CM55" s="21"/>
+      <c r="CN55" s="21"/>
+      <c r="CO55" s="21"/>
+      <c r="CP55" s="21"/>
+      <c r="CQ55" s="21"/>
+      <c r="CR55" s="21"/>
+      <c r="CS55" s="21"/>
     </row>
     <row r="56" spans="1:109">
       <c r="A56" s="2"/>
-      <c r="B56" s="2"/>
-      <c r="C56" s="2"/>
+      <c r="B56" s="4"/>
+      <c r="C56" s="5"/>
       <c r="D56" s="2"/>
       <c r="E56" s="2"/>
       <c r="F56" s="2"/>
       <c r="G56" s="2"/>
       <c r="H56" s="2"/>
       <c r="I56" s="2"/>
       <c r="J56" s="2"/>
       <c r="K56" s="2"/>
       <c r="L56" s="2"/>
       <c r="M56" s="2"/>
       <c r="N56" s="2"/>
       <c r="O56" s="2"/>
       <c r="P56" s="2"/>
       <c r="Q56" s="2"/>
       <c r="R56" s="2"/>
       <c r="S56" s="2"/>
       <c r="T56" s="2"/>
       <c r="U56" s="2"/>
       <c r="V56" s="2"/>
       <c r="W56" s="2"/>
       <c r="X56" s="2"/>
       <c r="Y56" s="2"/>
       <c r="Z56" s="2"/>
       <c r="AA56" s="2"/>
       <c r="AB56" s="2"/>
       <c r="AC56" s="2"/>
       <c r="AD56" s="2"/>
       <c r="AE56" s="2"/>
       <c r="AF56" s="2"/>
       <c r="AG56" s="2"/>
       <c r="AH56" s="2"/>
       <c r="AI56" s="2"/>
       <c r="AJ56" s="2"/>
       <c r="AK56" s="2"/>
-      <c r="AL56" s="2"/>
+      <c r="AL56" s="4"/>
       <c r="AM56" s="2"/>
       <c r="AN56" s="2"/>
       <c r="AO56" s="2"/>
       <c r="AP56" s="2"/>
       <c r="AQ56" s="2"/>
       <c r="AR56" s="2"/>
       <c r="AS56" s="2"/>
       <c r="AT56" s="2"/>
       <c r="AU56" s="2"/>
       <c r="AV56" s="2"/>
       <c r="AW56" s="2"/>
       <c r="AX56" s="2"/>
       <c r="AY56" s="2"/>
       <c r="AZ56" s="2"/>
       <c r="BA56" s="2"/>
       <c r="BB56" s="2"/>
       <c r="BC56" s="2"/>
       <c r="BD56" s="2"/>
       <c r="BE56" s="2"/>
       <c r="BF56" s="2"/>
       <c r="BG56" s="2"/>
       <c r="BH56" s="2"/>
       <c r="BI56" s="2"/>
       <c r="BJ56" s="2"/>
       <c r="BK56" s="2"/>
@@ -14208,319 +14378,515 @@
       <c r="M57" s="2"/>
       <c r="N57" s="2"/>
       <c r="O57" s="2"/>
       <c r="P57" s="2"/>
       <c r="Q57" s="2"/>
       <c r="R57" s="2"/>
       <c r="S57" s="2"/>
       <c r="T57" s="2"/>
       <c r="U57" s="2"/>
       <c r="V57" s="2"/>
       <c r="W57" s="2"/>
       <c r="X57" s="2"/>
       <c r="Y57" s="2"/>
       <c r="Z57" s="2"/>
       <c r="AA57" s="2"/>
       <c r="AB57" s="2"/>
       <c r="AC57" s="2"/>
       <c r="AD57" s="2"/>
       <c r="AE57" s="2"/>
       <c r="AF57" s="2"/>
       <c r="AG57" s="2"/>
       <c r="AH57" s="2"/>
       <c r="AI57" s="2"/>
       <c r="AJ57" s="2"/>
       <c r="AK57" s="2"/>
-      <c r="AL57" s="2"/>
+      <c r="AL57" s="4"/>
       <c r="AM57" s="2"/>
       <c r="AN57" s="2"/>
       <c r="AO57" s="2"/>
       <c r="AP57" s="2"/>
       <c r="AQ57" s="2"/>
       <c r="AR57" s="2"/>
       <c r="AS57" s="2"/>
       <c r="AT57" s="2"/>
       <c r="AU57" s="2"/>
       <c r="AV57" s="2"/>
       <c r="AW57" s="2"/>
       <c r="AX57" s="2"/>
       <c r="AY57" s="2"/>
       <c r="AZ57" s="2"/>
       <c r="BA57" s="2"/>
       <c r="BB57" s="2"/>
       <c r="BC57" s="2"/>
       <c r="BD57" s="2"/>
       <c r="BE57" s="2"/>
       <c r="BF57" s="2"/>
       <c r="BG57" s="2"/>
       <c r="BH57" s="2"/>
       <c r="BI57" s="2"/>
       <c r="BJ57" s="2"/>
       <c r="BK57" s="2"/>
       <c r="BL57" s="2"/>
       <c r="BM57" s="2"/>
       <c r="BN57" s="2"/>
       <c r="BO57" s="2"/>
       <c r="BP57" s="2"/>
       <c r="BQ57" s="2"/>
       <c r="BR57" s="2"/>
       <c r="BS57" s="2"/>
       <c r="BT57" s="2"/>
       <c r="BU57" s="2"/>
       <c r="BV57" s="2"/>
       <c r="BW57" s="2"/>
+      <c r="CD57" s="4"/>
+      <c r="CE57" s="2"/>
+      <c r="CF57" s="2"/>
+      <c r="CG57" s="2"/>
+      <c r="CH57" s="2"/>
+      <c r="CI57" s="2"/>
+      <c r="CJ57" s="2"/>
     </row>
     <row r="58" spans="1:109">
       <c r="A58" s="2"/>
       <c r="B58" s="2"/>
       <c r="C58" s="2"/>
       <c r="D58" s="2"/>
       <c r="E58" s="2"/>
       <c r="F58" s="2"/>
       <c r="G58" s="2"/>
       <c r="H58" s="2"/>
       <c r="I58" s="2"/>
       <c r="J58" s="2"/>
       <c r="K58" s="2"/>
       <c r="L58" s="2"/>
       <c r="M58" s="2"/>
       <c r="N58" s="2"/>
       <c r="O58" s="2"/>
       <c r="P58" s="2"/>
       <c r="Q58" s="2"/>
       <c r="R58" s="2"/>
       <c r="S58" s="2"/>
       <c r="T58" s="2"/>
       <c r="U58" s="2"/>
       <c r="V58" s="2"/>
       <c r="W58" s="2"/>
       <c r="X58" s="2"/>
       <c r="Y58" s="2"/>
       <c r="Z58" s="2"/>
       <c r="AA58" s="2"/>
       <c r="AB58" s="2"/>
       <c r="AC58" s="2"/>
       <c r="AD58" s="2"/>
       <c r="AE58" s="2"/>
       <c r="AF58" s="2"/>
       <c r="AG58" s="2"/>
       <c r="AH58" s="2"/>
       <c r="AI58" s="2"/>
       <c r="AJ58" s="2"/>
       <c r="AK58" s="2"/>
-      <c r="AL58" s="2"/>
+      <c r="AL58" s="4"/>
       <c r="AM58" s="2"/>
       <c r="AN58" s="2"/>
       <c r="AO58" s="2"/>
       <c r="AP58" s="2"/>
       <c r="AQ58" s="2"/>
       <c r="AR58" s="2"/>
       <c r="AS58" s="2"/>
       <c r="AT58" s="2"/>
       <c r="AU58" s="2"/>
       <c r="AV58" s="2"/>
       <c r="AW58" s="2"/>
       <c r="AX58" s="2"/>
       <c r="AY58" s="2"/>
       <c r="AZ58" s="2"/>
       <c r="BA58" s="2"/>
       <c r="BB58" s="2"/>
       <c r="BC58" s="2"/>
       <c r="BD58" s="2"/>
       <c r="BE58" s="2"/>
       <c r="BF58" s="2"/>
       <c r="BG58" s="2"/>
       <c r="BH58" s="2"/>
       <c r="BI58" s="2"/>
       <c r="BJ58" s="2"/>
       <c r="BK58" s="2"/>
       <c r="BL58" s="2"/>
       <c r="BM58" s="2"/>
       <c r="BN58" s="2"/>
       <c r="BO58" s="2"/>
       <c r="BP58" s="2"/>
       <c r="BQ58" s="2"/>
       <c r="BR58" s="2"/>
       <c r="BS58" s="2"/>
       <c r="BT58" s="2"/>
       <c r="BU58" s="2"/>
       <c r="BV58" s="2"/>
       <c r="BW58" s="2"/>
+      <c r="CD58" s="4"/>
+      <c r="CE58" s="2"/>
+      <c r="CF58" s="2"/>
+      <c r="CG58" s="2"/>
+      <c r="CH58" s="2"/>
+      <c r="CI58" s="2"/>
+      <c r="CJ58" s="2"/>
     </row>
     <row r="59" spans="1:109">
       <c r="A59" s="2"/>
       <c r="B59" s="2"/>
       <c r="C59" s="2"/>
       <c r="D59" s="2"/>
       <c r="E59" s="2"/>
       <c r="F59" s="2"/>
       <c r="G59" s="2"/>
       <c r="H59" s="2"/>
       <c r="I59" s="2"/>
       <c r="J59" s="2"/>
       <c r="K59" s="2"/>
       <c r="L59" s="2"/>
       <c r="M59" s="2"/>
       <c r="N59" s="2"/>
       <c r="O59" s="2"/>
       <c r="P59" s="2"/>
       <c r="Q59" s="2"/>
       <c r="R59" s="2"/>
       <c r="S59" s="2"/>
       <c r="T59" s="2"/>
       <c r="U59" s="2"/>
       <c r="V59" s="2"/>
       <c r="W59" s="2"/>
       <c r="X59" s="2"/>
       <c r="Y59" s="2"/>
       <c r="Z59" s="2"/>
       <c r="AA59" s="2"/>
       <c r="AB59" s="2"/>
       <c r="AC59" s="2"/>
       <c r="AD59" s="2"/>
       <c r="AE59" s="2"/>
       <c r="AF59" s="2"/>
       <c r="AG59" s="2"/>
       <c r="AH59" s="2"/>
       <c r="AI59" s="2"/>
       <c r="AJ59" s="2"/>
       <c r="AK59" s="2"/>
-      <c r="AL59" s="2"/>
+      <c r="AL59" s="4"/>
       <c r="AM59" s="2"/>
       <c r="AN59" s="2"/>
       <c r="AO59" s="2"/>
       <c r="AP59" s="2"/>
       <c r="AQ59" s="2"/>
       <c r="AR59" s="2"/>
       <c r="AS59" s="2"/>
       <c r="AT59" s="2"/>
       <c r="AU59" s="2"/>
       <c r="AV59" s="2"/>
       <c r="AW59" s="2"/>
       <c r="AX59" s="2"/>
       <c r="AY59" s="2"/>
       <c r="AZ59" s="2"/>
       <c r="BA59" s="2"/>
       <c r="BB59" s="2"/>
       <c r="BC59" s="2"/>
       <c r="BD59" s="2"/>
       <c r="BE59" s="2"/>
       <c r="BF59" s="2"/>
       <c r="BG59" s="2"/>
       <c r="BH59" s="2"/>
       <c r="BI59" s="2"/>
       <c r="BJ59" s="2"/>
       <c r="BK59" s="2"/>
       <c r="BL59" s="2"/>
       <c r="BM59" s="2"/>
       <c r="BN59" s="2"/>
       <c r="BO59" s="2"/>
       <c r="BP59" s="2"/>
       <c r="BQ59" s="2"/>
       <c r="BR59" s="2"/>
       <c r="BS59" s="2"/>
       <c r="BT59" s="2"/>
       <c r="BU59" s="2"/>
       <c r="BV59" s="2"/>
       <c r="BW59" s="2"/>
+      <c r="CD59" s="4"/>
+      <c r="CE59" s="2"/>
+      <c r="CF59" s="2"/>
+      <c r="CG59" s="2"/>
+      <c r="CH59" s="2"/>
+      <c r="CI59" s="2"/>
+      <c r="CJ59" s="2"/>
     </row>
     <row r="60" spans="1:109">
       <c r="A60" s="2"/>
       <c r="B60" s="2"/>
       <c r="C60" s="2"/>
       <c r="D60" s="2"/>
       <c r="E60" s="2"/>
       <c r="F60" s="2"/>
       <c r="G60" s="2"/>
       <c r="H60" s="2"/>
       <c r="I60" s="2"/>
       <c r="J60" s="2"/>
       <c r="K60" s="2"/>
       <c r="L60" s="2"/>
       <c r="M60" s="2"/>
       <c r="N60" s="2"/>
       <c r="O60" s="2"/>
       <c r="P60" s="2"/>
       <c r="Q60" s="2"/>
       <c r="R60" s="2"/>
       <c r="S60" s="2"/>
       <c r="T60" s="2"/>
       <c r="U60" s="2"/>
       <c r="V60" s="2"/>
       <c r="W60" s="2"/>
       <c r="X60" s="2"/>
       <c r="Y60" s="2"/>
       <c r="Z60" s="2"/>
       <c r="AA60" s="2"/>
       <c r="AB60" s="2"/>
       <c r="AC60" s="2"/>
       <c r="AD60" s="2"/>
       <c r="AE60" s="2"/>
       <c r="AF60" s="2"/>
       <c r="AG60" s="2"/>
       <c r="AH60" s="2"/>
       <c r="AI60" s="2"/>
       <c r="AJ60" s="2"/>
       <c r="AK60" s="2"/>
-      <c r="AL60" s="2"/>
+      <c r="AL60" s="4"/>
       <c r="AM60" s="2"/>
       <c r="AN60" s="2"/>
       <c r="AO60" s="2"/>
       <c r="AP60" s="2"/>
       <c r="AQ60" s="2"/>
       <c r="AR60" s="2"/>
       <c r="AS60" s="2"/>
       <c r="AT60" s="2"/>
       <c r="AU60" s="2"/>
       <c r="AV60" s="2"/>
       <c r="AW60" s="2"/>
       <c r="AX60" s="2"/>
       <c r="AY60" s="2"/>
       <c r="AZ60" s="2"/>
       <c r="BA60" s="2"/>
       <c r="BB60" s="2"/>
       <c r="BC60" s="2"/>
       <c r="BD60" s="2"/>
       <c r="BE60" s="2"/>
       <c r="BF60" s="2"/>
       <c r="BG60" s="2"/>
       <c r="BH60" s="2"/>
       <c r="BI60" s="2"/>
       <c r="BJ60" s="2"/>
       <c r="BK60" s="2"/>
       <c r="BL60" s="2"/>
       <c r="BM60" s="2"/>
       <c r="BN60" s="2"/>
       <c r="BO60" s="2"/>
       <c r="BP60" s="2"/>
       <c r="BQ60" s="2"/>
       <c r="BR60" s="2"/>
       <c r="BS60" s="2"/>
       <c r="BT60" s="2"/>
       <c r="BU60" s="2"/>
       <c r="BV60" s="2"/>
       <c r="BW60" s="2"/>
+      <c r="CD60" s="4"/>
+      <c r="CE60" s="2"/>
+      <c r="CF60" s="2"/>
+      <c r="CG60" s="2"/>
+      <c r="CH60" s="2"/>
+      <c r="CI60" s="2"/>
+      <c r="CJ60" s="2"/>
+    </row>
+    <row r="61" spans="1:109">
+      <c r="A61" s="2"/>
+      <c r="B61" s="2"/>
+      <c r="C61" s="2"/>
+      <c r="D61" s="2"/>
+      <c r="E61" s="2"/>
+      <c r="F61" s="2"/>
+      <c r="G61" s="2"/>
+      <c r="H61" s="2"/>
+      <c r="I61" s="2"/>
+      <c r="J61" s="2"/>
+      <c r="K61" s="2"/>
+      <c r="L61" s="2"/>
+      <c r="M61" s="2"/>
+      <c r="N61" s="2"/>
+      <c r="O61" s="2"/>
+      <c r="P61" s="2"/>
+      <c r="Q61" s="2"/>
+      <c r="R61" s="2"/>
+      <c r="S61" s="2"/>
+      <c r="T61" s="2"/>
+      <c r="U61" s="2"/>
+      <c r="V61" s="2"/>
+      <c r="W61" s="2"/>
+      <c r="X61" s="2"/>
+      <c r="Y61" s="2"/>
+      <c r="Z61" s="2"/>
+      <c r="AA61" s="2"/>
+      <c r="AB61" s="2"/>
+      <c r="AC61" s="2"/>
+      <c r="AD61" s="2"/>
+      <c r="AE61" s="2"/>
+      <c r="AF61" s="2"/>
+      <c r="AG61" s="2"/>
+      <c r="AH61" s="2"/>
+      <c r="AI61" s="2"/>
+      <c r="AJ61" s="2"/>
+      <c r="AK61" s="2"/>
+      <c r="AL61" s="2"/>
+      <c r="AM61" s="2"/>
+      <c r="AN61" s="2"/>
+      <c r="AO61" s="2"/>
+      <c r="AP61" s="2"/>
+      <c r="AQ61" s="2"/>
+      <c r="AR61" s="2"/>
+      <c r="AS61" s="2"/>
+      <c r="AT61" s="2"/>
+      <c r="AU61" s="2"/>
+      <c r="AV61" s="2"/>
+      <c r="AW61" s="2"/>
+      <c r="AX61" s="2"/>
+      <c r="AY61" s="2"/>
+      <c r="AZ61" s="2"/>
+      <c r="BA61" s="2"/>
+      <c r="BB61" s="2"/>
+      <c r="BC61" s="2"/>
+      <c r="BD61" s="2"/>
+      <c r="BE61" s="2"/>
+      <c r="BF61" s="2"/>
+      <c r="BG61" s="2"/>
+      <c r="BH61" s="2"/>
+      <c r="BI61" s="2"/>
+      <c r="BJ61" s="2"/>
+      <c r="BK61" s="2"/>
+      <c r="BL61" s="2"/>
+      <c r="BM61" s="2"/>
+      <c r="BN61" s="2"/>
+      <c r="BO61" s="2"/>
+      <c r="BP61" s="2"/>
+      <c r="BQ61" s="2"/>
+      <c r="BR61" s="2"/>
+      <c r="BS61" s="2"/>
+      <c r="BT61" s="2"/>
+      <c r="BU61" s="2"/>
+      <c r="BV61" s="2"/>
+      <c r="BW61" s="2"/>
+      <c r="CD61" s="4"/>
+      <c r="CE61" s="2"/>
+      <c r="CF61" s="2"/>
+      <c r="CG61" s="2"/>
+      <c r="CH61" s="2"/>
+      <c r="CI61" s="2"/>
+      <c r="CJ61" s="2"/>
+    </row>
+    <row r="62" spans="1:109">
+      <c r="A62" s="2"/>
+      <c r="B62" s="2"/>
+      <c r="C62" s="2"/>
+      <c r="D62" s="2"/>
+      <c r="E62" s="2"/>
+      <c r="F62" s="2"/>
+      <c r="G62" s="2"/>
+      <c r="H62" s="2"/>
+      <c r="I62" s="2"/>
+      <c r="J62" s="2"/>
+      <c r="K62" s="2"/>
+      <c r="L62" s="2"/>
+      <c r="M62" s="2"/>
+      <c r="N62" s="2"/>
+      <c r="O62" s="2"/>
+      <c r="P62" s="2"/>
+      <c r="Q62" s="2"/>
+      <c r="R62" s="2"/>
+      <c r="S62" s="2"/>
+      <c r="T62" s="2"/>
+      <c r="U62" s="2"/>
+      <c r="V62" s="2"/>
+      <c r="W62" s="2"/>
+      <c r="X62" s="2"/>
+      <c r="Y62" s="2"/>
+      <c r="Z62" s="2"/>
+      <c r="AA62" s="2"/>
+      <c r="AB62" s="2"/>
+      <c r="AC62" s="2"/>
+      <c r="AD62" s="2"/>
+      <c r="AE62" s="2"/>
+      <c r="AF62" s="2"/>
+      <c r="AG62" s="2"/>
+      <c r="AH62" s="2"/>
+      <c r="AI62" s="2"/>
+      <c r="AJ62" s="2"/>
+      <c r="AK62" s="2"/>
+      <c r="AL62" s="2"/>
+      <c r="AM62" s="2"/>
+      <c r="AN62" s="2"/>
+      <c r="AO62" s="2"/>
+      <c r="AP62" s="2"/>
+      <c r="AQ62" s="2"/>
+      <c r="AR62" s="2"/>
+      <c r="AS62" s="2"/>
+      <c r="AT62" s="2"/>
+      <c r="AU62" s="2"/>
+      <c r="AV62" s="2"/>
+      <c r="AW62" s="2"/>
+      <c r="AX62" s="2"/>
+      <c r="AY62" s="2"/>
+      <c r="AZ62" s="2"/>
+      <c r="BA62" s="2"/>
+      <c r="BB62" s="2"/>
+      <c r="BC62" s="2"/>
+      <c r="BD62" s="2"/>
+      <c r="BE62" s="2"/>
+      <c r="BF62" s="2"/>
+      <c r="BG62" s="2"/>
+      <c r="BH62" s="2"/>
+      <c r="BI62" s="2"/>
+      <c r="BJ62" s="2"/>
+      <c r="BK62" s="2"/>
+      <c r="BL62" s="2"/>
+      <c r="BM62" s="2"/>
+      <c r="BN62" s="2"/>
+      <c r="BO62" s="2"/>
+      <c r="BP62" s="2"/>
+      <c r="BQ62" s="2"/>
+      <c r="BR62" s="2"/>
+      <c r="BS62" s="2"/>
+      <c r="BT62" s="2"/>
+      <c r="BU62" s="2"/>
+      <c r="BV62" s="2"/>
+      <c r="BW62" s="2"/>
+      <c r="CD62" s="4"/>
+      <c r="CE62" s="2"/>
+      <c r="CF62" s="2"/>
+      <c r="CG62" s="2"/>
+      <c r="CH62" s="2"/>
+      <c r="CI62" s="2"/>
+      <c r="CJ62" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="76">
     <mergeCell ref="CT30:DE30"/>
     <mergeCell ref="DB42:DE42"/>
     <mergeCell ref="CT43:DE43"/>
     <mergeCell ref="DB3:DE3"/>
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="DB16:DE16"/>
     <mergeCell ref="CT17:DE17"/>
     <mergeCell ref="DB29:DE29"/>
     <mergeCell ref="A2:BR2"/>
     <mergeCell ref="A15:BR15"/>
     <mergeCell ref="A28:BR28"/>
     <mergeCell ref="A41:BS41"/>
     <mergeCell ref="AT29:AW29"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AH16:AK16"/>
     <mergeCell ref="AH29:AK29"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J16:M16"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>