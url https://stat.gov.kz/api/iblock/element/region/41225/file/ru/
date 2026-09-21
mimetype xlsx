--- v4 (2026-08-11)
+++ v5 (2026-09-21)
@@ -23,51 +23,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="12105" yWindow="-15" windowWidth="11940" windowHeight="10095" tabRatio="838"/>
   </bookViews>
   <sheets>
     <sheet name="Валовый выпуск по месяцам" sheetId="3" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="540" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="545" uniqueCount="41">
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
@@ -143,50 +143,53 @@
     <t>2020 год*</t>
   </si>
   <si>
     <t>2023 год*</t>
   </si>
   <si>
     <t>2024 год*</t>
   </si>
   <si>
     <t>2025 год*</t>
   </si>
   <si>
     <t xml:space="preserve">*Данные за 2022 год пересчитаны по уточненным годовым данным </t>
   </si>
   <si>
     <t xml:space="preserve">*Данные за 2023 год пересчитаны по уточненным годовым данным </t>
   </si>
   <si>
     <t xml:space="preserve">*Данные за 2024 год пересчитаны по уточненным годовым данным </t>
   </si>
   <si>
     <t xml:space="preserve">*Данные за 2025 год пересчитаны по уточненным годовым данным </t>
   </si>
   <si>
     <t xml:space="preserve">*Данные за 2020 год пересчитаны по уточненным годовым данным </t>
+  </si>
+  <si>
+    <t xml:space="preserve">     в действующих ценах, млн. теңге</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -368,51 +371,51 @@
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="43">
+  <cellXfs count="44">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
@@ -461,50 +464,53 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 24" xfId="3"/>
     <cellStyle name="Обычный 25" xfId="4"/>
     <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -779,54 +785,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE62"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="CA6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="CI6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="B14" sqref="B14:C14"/>
+      <selection pane="bottomRight" activeCell="J42" sqref="J42:M42"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.85546875" style="1" customWidth="1"/>
     <col min="2" max="73" width="10.140625" style="1" customWidth="1"/>
     <col min="74" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
@@ -958,148 +964,152 @@
       <c r="BJ2" s="39"/>
       <c r="BK2" s="39"/>
       <c r="BL2" s="39"/>
       <c r="BM2" s="39"/>
       <c r="BN2" s="39"/>
       <c r="BO2" s="39"/>
       <c r="BP2" s="39"/>
       <c r="BQ2" s="39"/>
       <c r="BR2" s="39"/>
       <c r="BS2" s="2"/>
       <c r="BT2" s="2"/>
       <c r="BU2" s="2"/>
       <c r="BV2" s="2"/>
       <c r="BW2" s="2"/>
     </row>
     <row r="3" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
-      <c r="J3" s="37"/>
+      <c r="J3" s="37" t="s">
+        <v>40</v>
+      </c>
       <c r="K3" s="37"/>
       <c r="L3" s="37"/>
       <c r="M3" s="37"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
       <c r="Q3" s="6"/>
       <c r="R3" s="6"/>
       <c r="S3" s="6"/>
       <c r="T3" s="6"/>
       <c r="U3" s="6"/>
       <c r="V3" s="6"/>
       <c r="W3" s="7"/>
-      <c r="X3" s="7"/>
+      <c r="X3" s="8" t="s">
+        <v>40</v>
+      </c>
       <c r="Y3" s="8" t="s">
         <v>12</v>
       </c>
       <c r="Z3" s="6"/>
       <c r="AA3" s="6"/>
       <c r="AB3" s="6"/>
       <c r="AC3" s="6"/>
       <c r="AD3" s="6"/>
       <c r="AE3" s="6"/>
       <c r="AF3" s="6"/>
       <c r="AG3" s="6"/>
       <c r="AH3" s="31" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="AI3" s="31"/>
       <c r="AJ3" s="31"/>
       <c r="AK3" s="31"/>
       <c r="AL3" s="6"/>
       <c r="AM3" s="6"/>
       <c r="AN3" s="6"/>
       <c r="AO3" s="6"/>
       <c r="AP3" s="6"/>
       <c r="AQ3" s="6"/>
       <c r="AR3" s="6"/>
       <c r="AS3" s="6"/>
       <c r="AT3" s="31" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="AU3" s="31"/>
       <c r="AV3" s="31"/>
       <c r="AW3" s="31"/>
       <c r="AX3" s="6"/>
       <c r="AY3" s="6"/>
       <c r="AZ3" s="6"/>
       <c r="BA3" s="6"/>
       <c r="BB3" s="6"/>
       <c r="BC3" s="6"/>
       <c r="BD3" s="6"/>
       <c r="BE3" s="6"/>
       <c r="BF3" s="31" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="BG3" s="31"/>
       <c r="BH3" s="31"/>
       <c r="BI3" s="31"/>
       <c r="BJ3" s="6"/>
       <c r="BK3" s="6"/>
       <c r="BL3" s="6"/>
       <c r="BM3" s="6"/>
       <c r="BN3" s="6"/>
       <c r="BO3" s="6"/>
       <c r="BP3" s="6"/>
       <c r="BQ3" s="6"/>
       <c r="BR3" s="31" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="BS3" s="31"/>
       <c r="BT3" s="31"/>
       <c r="BU3" s="31"/>
       <c r="BV3" s="6"/>
       <c r="BW3" s="6"/>
       <c r="BX3" s="6"/>
       <c r="BY3" s="6"/>
       <c r="BZ3" s="6"/>
       <c r="CA3" s="6"/>
       <c r="CB3" s="6"/>
       <c r="CC3" s="6"/>
       <c r="CD3" s="31" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="CE3" s="31"/>
       <c r="CF3" s="31"/>
       <c r="CG3" s="31"/>
       <c r="CH3" s="6"/>
       <c r="CI3" s="6"/>
       <c r="CJ3" s="6"/>
       <c r="CK3" s="6"/>
       <c r="CL3" s="6"/>
       <c r="CM3" s="6"/>
       <c r="CN3" s="6"/>
       <c r="CO3" s="6"/>
       <c r="CP3" s="31" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="CQ3" s="31"/>
       <c r="CR3" s="31"/>
       <c r="CS3" s="31"/>
       <c r="CT3" s="6"/>
       <c r="CU3" s="6"/>
       <c r="CV3" s="6"/>
       <c r="CW3" s="6"/>
       <c r="CX3" s="6"/>
       <c r="CY3" s="6"/>
       <c r="CZ3" s="6"/>
       <c r="DA3" s="6"/>
       <c r="DB3" s="31" t="s">
         <v>29</v>
       </c>
       <c r="DC3" s="31"/>
       <c r="DD3" s="31"/>
       <c r="DE3" s="31"/>
     </row>
     <row r="4" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A4" s="35"/>
       <c r="B4" s="32" t="s">
         <v>25</v>
       </c>
       <c r="C4" s="33"/>
@@ -1841,52 +1851,56 @@
       </c>
       <c r="CR6" s="13">
         <v>4141.5178660551364</v>
       </c>
       <c r="CS6" s="13">
         <v>6022.3044817704113</v>
       </c>
       <c r="CT6" s="16">
         <v>2190.3802970899887</v>
       </c>
       <c r="CU6" s="13">
         <v>3265.6378591029206</v>
       </c>
       <c r="CV6" s="13">
         <v>1825.6258937895698</v>
       </c>
       <c r="CW6" s="13">
         <v>3486.9555334588085</v>
       </c>
       <c r="CX6" s="14">
         <v>2427.3236170747514</v>
       </c>
       <c r="CY6" s="15">
         <v>4666.6509435695434</v>
       </c>
-      <c r="CZ6" s="15"/>
-      <c r="DA6" s="15"/>
+      <c r="CZ6" s="15">
+        <v>3591.6256891901617</v>
+      </c>
+      <c r="DA6" s="15">
+        <v>5905.3043347760959</v>
+      </c>
       <c r="DB6" s="13"/>
       <c r="DC6" s="13"/>
       <c r="DD6" s="13"/>
       <c r="DE6" s="13"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="13">
         <v>89.272445312139112</v>
       </c>
       <c r="C7" s="13">
         <v>99.143437187700101</v>
       </c>
       <c r="D7" s="13">
         <v>89.554733688131734</v>
       </c>
       <c r="E7" s="13">
         <v>86.573674595083759</v>
       </c>
       <c r="F7" s="13">
         <v>89.50603585929413</v>
       </c>
       <c r="G7" s="15">
@@ -2158,52 +2172,56 @@
       </c>
       <c r="CR7" s="13">
         <v>111.23166409490931</v>
       </c>
       <c r="CS7" s="13">
         <v>185.69563117568708</v>
       </c>
       <c r="CT7" s="16">
         <v>20.121527710073558</v>
       </c>
       <c r="CU7" s="13">
         <v>76.029032824345038</v>
       </c>
       <c r="CV7" s="13">
         <v>48.295837051627608</v>
       </c>
       <c r="CW7" s="13">
         <v>89.166011242677214</v>
       </c>
       <c r="CX7" s="13">
         <v>36.834958743054557</v>
       </c>
       <c r="CY7" s="13">
         <v>32.860289534486235</v>
       </c>
-      <c r="CZ7" s="15"/>
-      <c r="DA7" s="15"/>
+      <c r="CZ7" s="15">
+        <v>49.795772735514639</v>
+      </c>
+      <c r="DA7" s="15">
+        <v>80.12875171601695</v>
+      </c>
       <c r="DB7" s="13"/>
       <c r="DC7" s="13"/>
       <c r="DD7" s="13"/>
       <c r="DE7" s="13"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="13">
         <v>14.031453058197364</v>
       </c>
       <c r="C8" s="13">
         <v>25.775866392598239</v>
       </c>
       <c r="D8" s="13">
         <v>14.795211816363942</v>
       </c>
       <c r="E8" s="13">
         <v>40.958026187884393</v>
       </c>
       <c r="F8" s="13">
         <v>31.419081024938283</v>
       </c>
       <c r="G8" s="15">
@@ -2475,52 +2493,56 @@
       </c>
       <c r="CR8" s="13">
         <v>123.30332853141691</v>
       </c>
       <c r="CS8" s="13">
         <v>202.54218226260531</v>
       </c>
       <c r="CT8" s="16">
         <v>25.141406809066481</v>
       </c>
       <c r="CU8" s="13">
         <v>74.824419609872194</v>
       </c>
       <c r="CV8" s="13">
         <v>54.73034594810678</v>
       </c>
       <c r="CW8" s="13">
         <v>196.38770339050822</v>
       </c>
       <c r="CX8" s="13">
         <v>64.014239145416553</v>
       </c>
       <c r="CY8" s="13">
         <v>98.314330572040888</v>
       </c>
-      <c r="CZ8" s="15"/>
-      <c r="DA8" s="15"/>
+      <c r="CZ8" s="15">
+        <v>11.492604412106711</v>
+      </c>
+      <c r="DA8" s="15">
+        <v>216.58695305727997</v>
+      </c>
       <c r="DB8" s="13"/>
       <c r="DC8" s="13"/>
       <c r="DD8" s="13"/>
       <c r="DE8" s="13"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="13">
         <v>142.72059917063314</v>
       </c>
       <c r="C9" s="12">
         <v>191.01624547636979</v>
       </c>
       <c r="D9" s="13">
         <v>62.934517360490098</v>
       </c>
       <c r="E9" s="13">
         <v>129.7381425481951</v>
       </c>
       <c r="F9" s="13">
         <v>154.24109985822926</v>
       </c>
       <c r="G9" s="13">
@@ -2792,52 +2814,56 @@
       </c>
       <c r="CR9" s="13">
         <v>644.79770974149994</v>
       </c>
       <c r="CS9" s="13">
         <v>1103.0687618526247</v>
       </c>
       <c r="CT9" s="16">
         <v>197.38341354522197</v>
       </c>
       <c r="CU9" s="13">
         <v>376.71240361700751</v>
       </c>
       <c r="CV9" s="13">
         <v>132.08686114819361</v>
       </c>
       <c r="CW9" s="13">
         <v>367.89352648901439</v>
       </c>
       <c r="CX9" s="13">
         <v>186.09040255923071</v>
       </c>
       <c r="CY9" s="13">
         <v>900.19634769028346</v>
       </c>
-      <c r="CZ9" s="15"/>
-      <c r="DA9" s="15"/>
+      <c r="CZ9" s="15">
+        <v>445.36135736739709</v>
+      </c>
+      <c r="DA9" s="15">
+        <v>299.48679708596597</v>
+      </c>
       <c r="DB9" s="13"/>
       <c r="DC9" s="13"/>
       <c r="DD9" s="13"/>
       <c r="DE9" s="13"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="19">
         <v>111.55604660508584</v>
       </c>
       <c r="C10" s="19">
         <v>124.65827120643573</v>
       </c>
       <c r="D10" s="19">
         <v>59.095647781310646</v>
       </c>
       <c r="E10" s="19">
         <v>99.173454537909521</v>
       </c>
       <c r="F10" s="19">
         <v>120.1129177465123</v>
       </c>
       <c r="G10" s="19">
@@ -3109,52 +3135,56 @@
       </c>
       <c r="CR10" s="13">
         <v>534.44003574523185</v>
       </c>
       <c r="CS10" s="13">
         <v>805.13606538896647</v>
       </c>
       <c r="CT10" s="16">
         <v>249.18358395236737</v>
       </c>
       <c r="CU10" s="13">
         <v>360.41546386244625</v>
       </c>
       <c r="CV10" s="19">
         <v>201.11435259465293</v>
       </c>
       <c r="CW10" s="19">
         <v>609.95125150434706</v>
       </c>
       <c r="CX10" s="19">
         <v>348.5179108619119</v>
       </c>
       <c r="CY10" s="13">
         <v>388.44444294288462</v>
       </c>
-      <c r="CZ10" s="15"/>
-      <c r="DA10" s="15"/>
+      <c r="CZ10" s="15">
+        <v>420.81602862303896</v>
+      </c>
+      <c r="DA10" s="15">
+        <v>1074.7027472651862</v>
+      </c>
       <c r="DB10" s="13"/>
       <c r="DC10" s="13"/>
       <c r="DD10" s="13"/>
       <c r="DE10" s="13"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="13">
         <v>289.41928219614061</v>
       </c>
       <c r="C11" s="13">
         <v>341.58834938509204</v>
       </c>
       <c r="D11" s="13">
         <v>106.65886894489147</v>
       </c>
       <c r="E11" s="13">
         <v>214.33044224665989</v>
       </c>
       <c r="F11" s="13">
         <v>253.75704716161314</v>
       </c>
       <c r="G11" s="15">
@@ -3426,52 +3456,56 @@
       </c>
       <c r="CR11" s="13">
         <v>1029.2744456124251</v>
       </c>
       <c r="CS11" s="13">
         <v>1609.4404163072081</v>
       </c>
       <c r="CT11" s="16">
         <v>441.57734627890318</v>
       </c>
       <c r="CU11" s="13">
         <v>708.12469884760651</v>
       </c>
       <c r="CV11" s="13">
         <v>324.95496981278512</v>
       </c>
       <c r="CW11" s="13">
         <v>599.28901696160585</v>
       </c>
       <c r="CX11" s="13">
         <v>369.86931909431041</v>
       </c>
       <c r="CY11" s="13">
         <v>1442.3157662768022</v>
       </c>
-      <c r="CZ11" s="15"/>
-      <c r="DA11" s="15"/>
+      <c r="CZ11" s="15">
+        <v>754.79833446724035</v>
+      </c>
+      <c r="DA11" s="15">
+        <v>1475.6633667275946</v>
+      </c>
       <c r="DB11" s="13"/>
       <c r="DC11" s="13"/>
       <c r="DD11" s="13"/>
       <c r="DE11" s="13"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="13">
         <v>52.920964781943972</v>
       </c>
       <c r="C12" s="13">
         <v>70.43684328247852</v>
       </c>
       <c r="D12" s="13">
         <v>41.752937661537786</v>
       </c>
       <c r="E12" s="13">
         <v>55.850522934630362</v>
       </c>
       <c r="F12" s="13">
         <v>55.813566851339161</v>
       </c>
       <c r="G12" s="15">
@@ -3743,52 +3777,56 @@
       </c>
       <c r="CR12" s="13">
         <v>783.65787922256129</v>
       </c>
       <c r="CS12" s="13">
         <v>1008.8806701590568</v>
       </c>
       <c r="CT12" s="16">
         <v>718.9461881429321</v>
       </c>
       <c r="CU12" s="13">
         <v>922.51095879989259</v>
       </c>
       <c r="CV12" s="13">
         <v>887.37002139772767</v>
       </c>
       <c r="CW12" s="13">
         <v>771.77482678701688</v>
       </c>
       <c r="CX12" s="13">
         <v>758.68252934005011</v>
       </c>
       <c r="CY12" s="13">
         <v>813.97522968866303</v>
       </c>
-      <c r="CZ12" s="15"/>
-      <c r="DA12" s="15"/>
+      <c r="CZ12" s="15">
+        <v>909.90729267545726</v>
+      </c>
+      <c r="DA12" s="15">
+        <v>1473.328711049707</v>
+      </c>
       <c r="DB12" s="13"/>
       <c r="DC12" s="13"/>
       <c r="DD12" s="13"/>
       <c r="DE12" s="13"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="13">
         <v>82.084544942336805</v>
       </c>
       <c r="C13" s="13">
         <v>108.09255429279099</v>
       </c>
       <c r="D13" s="13">
         <v>71.832666844129136</v>
       </c>
       <c r="E13" s="13">
         <v>79.26182367288456</v>
       </c>
       <c r="F13" s="13">
         <v>93.64282003006663</v>
       </c>
       <c r="G13" s="15">
@@ -4060,52 +4098,56 @@
       </c>
       <c r="CR13" s="15">
         <v>914.8128031070919</v>
       </c>
       <c r="CS13" s="13">
         <v>1107.5407546242645</v>
       </c>
       <c r="CT13" s="16">
         <v>538.02683065142378</v>
       </c>
       <c r="CU13" s="13">
         <v>747.02088154175033</v>
       </c>
       <c r="CV13" s="13">
         <v>177.07350583647599</v>
       </c>
       <c r="CW13" s="13">
         <v>852.49319708363851</v>
       </c>
       <c r="CX13" s="13">
         <v>663.31425733077708</v>
       </c>
       <c r="CY13" s="13">
         <v>990.54453686438239</v>
       </c>
-      <c r="CZ13" s="15"/>
-      <c r="DA13" s="15"/>
+      <c r="CZ13" s="15">
+        <v>999.45429890940659</v>
+      </c>
+      <c r="DA13" s="15">
+        <v>1285.4070078743453</v>
+      </c>
       <c r="DB13" s="13"/>
       <c r="DC13" s="13"/>
       <c r="DD13" s="15"/>
       <c r="DE13" s="13"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="2"/>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
@@ -4253,148 +4295,150 @@
       <c r="BJ15" s="40"/>
       <c r="BK15" s="40"/>
       <c r="BL15" s="40"/>
       <c r="BM15" s="40"/>
       <c r="BN15" s="40"/>
       <c r="BO15" s="40"/>
       <c r="BP15" s="40"/>
       <c r="BQ15" s="40"/>
       <c r="BR15" s="40"/>
       <c r="BS15" s="2"/>
       <c r="BT15" s="2"/>
       <c r="BU15" s="2"/>
       <c r="BV15" s="2"/>
       <c r="BW15" s="2"/>
     </row>
     <row r="16" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
-      <c r="J16" s="37"/>
+      <c r="J16" s="37" t="s">
+        <v>40</v>
+      </c>
       <c r="K16" s="37"/>
       <c r="L16" s="37"/>
       <c r="M16" s="37"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
       <c r="T16" s="6"/>
       <c r="U16" s="6"/>
       <c r="V16" s="6"/>
       <c r="W16" s="6"/>
       <c r="X16" s="6"/>
       <c r="Y16" s="8" t="s">
-        <v>12</v>
+        <v>40</v>
       </c>
       <c r="Z16" s="6"/>
       <c r="AA16" s="6"/>
       <c r="AB16" s="6"/>
       <c r="AC16" s="6"/>
       <c r="AD16" s="6"/>
       <c r="AE16" s="6"/>
       <c r="AF16" s="6"/>
       <c r="AG16" s="6"/>
       <c r="AH16" s="31" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="AI16" s="31"/>
       <c r="AJ16" s="31"/>
       <c r="AK16" s="31"/>
       <c r="AL16" s="6"/>
       <c r="AM16" s="6"/>
       <c r="AN16" s="6"/>
       <c r="AO16" s="6"/>
       <c r="AP16" s="6"/>
       <c r="AQ16" s="6"/>
       <c r="AR16" s="6"/>
       <c r="AS16" s="6"/>
       <c r="AT16" s="31" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="AU16" s="31"/>
       <c r="AV16" s="31"/>
       <c r="AW16" s="31"/>
       <c r="AX16" s="6"/>
       <c r="AY16" s="6"/>
       <c r="AZ16" s="6"/>
       <c r="BA16" s="6"/>
       <c r="BB16" s="6"/>
       <c r="BC16" s="6"/>
       <c r="BD16" s="6"/>
       <c r="BE16" s="6"/>
       <c r="BF16" s="31" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="BG16" s="31"/>
       <c r="BH16" s="31"/>
       <c r="BI16" s="31"/>
       <c r="BJ16" s="6"/>
       <c r="BK16" s="6"/>
       <c r="BL16" s="6"/>
       <c r="BM16" s="6"/>
       <c r="BN16" s="6"/>
       <c r="BO16" s="6"/>
       <c r="BP16" s="6"/>
       <c r="BQ16" s="6"/>
       <c r="BR16" s="31" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="BS16" s="31"/>
       <c r="BT16" s="31"/>
       <c r="BU16" s="31"/>
       <c r="BV16" s="6"/>
       <c r="BW16" s="6"/>
       <c r="BX16" s="6"/>
       <c r="BY16" s="6"/>
       <c r="BZ16" s="6"/>
       <c r="CA16" s="6"/>
       <c r="CB16" s="6"/>
       <c r="CC16" s="6"/>
       <c r="CD16" s="31" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="CE16" s="31"/>
       <c r="CF16" s="31"/>
       <c r="CG16" s="31"/>
       <c r="CH16" s="6"/>
       <c r="CI16" s="6"/>
       <c r="CJ16" s="6"/>
       <c r="CK16" s="6"/>
       <c r="CL16" s="6"/>
       <c r="CM16" s="6"/>
       <c r="CN16" s="6"/>
       <c r="CO16" s="6"/>
       <c r="CP16" s="31" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="CQ16" s="31"/>
       <c r="CR16" s="31"/>
       <c r="CS16" s="31"/>
       <c r="CT16" s="6"/>
       <c r="CU16" s="6"/>
       <c r="CV16" s="6"/>
       <c r="CW16" s="6"/>
       <c r="CX16" s="6"/>
       <c r="CY16" s="6"/>
       <c r="CZ16" s="6"/>
       <c r="DA16" s="6"/>
       <c r="DB16" s="31" t="s">
         <v>29</v>
       </c>
       <c r="DC16" s="31"/>
       <c r="DD16" s="31"/>
       <c r="DE16" s="31"/>
     </row>
     <row r="17" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A17" s="35"/>
       <c r="B17" s="28" t="s">
         <v>25</v>
       </c>
       <c r="C17" s="29"/>
@@ -5136,52 +5180,56 @@
       </c>
       <c r="CR19" s="13">
         <v>3877.1423493884695</v>
       </c>
       <c r="CS19" s="13">
         <v>5757.9289651037452</v>
       </c>
       <c r="CT19" s="16">
         <v>2050.0374637566551</v>
       </c>
       <c r="CU19" s="13">
         <v>3125.2950257695875</v>
       </c>
       <c r="CV19" s="13">
         <v>1552.8023604562366</v>
       </c>
       <c r="CW19" s="13">
         <v>2982.962666792142</v>
       </c>
       <c r="CX19" s="14">
         <v>2162.9481004080844</v>
       </c>
       <c r="CY19" s="15">
         <v>4402.2754269028765</v>
       </c>
-      <c r="CZ19" s="15"/>
-      <c r="DA19" s="15"/>
+      <c r="CZ19" s="15">
+        <v>3327.2501725234947</v>
+      </c>
+      <c r="DA19" s="15">
+        <v>5640.9288181094289</v>
+      </c>
       <c r="DB19" s="13"/>
       <c r="DC19" s="13"/>
       <c r="DD19" s="13"/>
       <c r="DE19" s="13"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="13">
         <v>29.860530326379116</v>
       </c>
       <c r="C20" s="13">
         <v>39.731522201940095</v>
       </c>
       <c r="D20" s="13">
         <v>30.142818702371731</v>
       </c>
       <c r="E20" s="13">
         <v>27.161759609323752</v>
       </c>
       <c r="F20" s="13">
         <v>30.094120873534134</v>
       </c>
       <c r="G20" s="15">
@@ -5453,52 +5501,56 @@
       </c>
       <c r="CR20" s="13">
         <v>86.629939094909304</v>
       </c>
       <c r="CS20" s="13">
         <v>161.0939061756871</v>
       </c>
       <c r="CT20" s="16">
         <v>17.992794376740225</v>
       </c>
       <c r="CU20" s="13">
         <v>73.900299491011708</v>
       </c>
       <c r="CV20" s="13">
         <v>46.167103718294271</v>
       </c>
       <c r="CW20" s="13">
         <v>36.075910357879394</v>
       </c>
       <c r="CX20" s="13">
         <v>12.233233743054553</v>
       </c>
       <c r="CY20" s="13">
         <v>8.2585645344862328</v>
       </c>
-      <c r="CZ20" s="15"/>
-      <c r="DA20" s="15"/>
+      <c r="CZ20" s="15">
+        <v>25.194047735514637</v>
+      </c>
+      <c r="DA20" s="15">
+        <v>55.527026716016955</v>
+      </c>
       <c r="DB20" s="13"/>
       <c r="DC20" s="13"/>
       <c r="DD20" s="13"/>
       <c r="DE20" s="13"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="13">
         <v>14.031453058197364</v>
       </c>
       <c r="C21" s="13">
         <v>25.775866392598239</v>
       </c>
       <c r="D21" s="13">
         <v>14.795211816363942</v>
       </c>
       <c r="E21" s="13">
         <v>40.958026187884393</v>
       </c>
       <c r="F21" s="13">
         <v>31.419081024938283</v>
       </c>
       <c r="G21" s="15">
@@ -5770,52 +5822,56 @@
       </c>
       <c r="CR21" s="13">
         <v>122.7671785314169</v>
       </c>
       <c r="CS21" s="13">
         <v>202.00603226260532</v>
       </c>
       <c r="CT21" s="16">
         <v>24.811490142399816</v>
       </c>
       <c r="CU21" s="13">
         <v>74.494502943205532</v>
       </c>
       <c r="CV21" s="13">
         <v>54.400429281440111</v>
       </c>
       <c r="CW21" s="13">
         <v>195.23070087993693</v>
       </c>
       <c r="CX21" s="13">
         <v>63.478089145416554</v>
       </c>
       <c r="CY21" s="13">
         <v>97.778180572040881</v>
       </c>
-      <c r="CZ21" s="15"/>
-      <c r="DA21" s="15"/>
+      <c r="CZ21" s="15">
+        <v>10.95645441210671</v>
+      </c>
+      <c r="DA21" s="15">
+        <v>216.05080305727998</v>
+      </c>
       <c r="DB21" s="13"/>
       <c r="DC21" s="13"/>
       <c r="DD21" s="13"/>
       <c r="DE21" s="13"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="13">
         <v>142.59386375063315</v>
       </c>
       <c r="C22" s="13">
         <v>190.8895100563698</v>
       </c>
       <c r="D22" s="13">
         <v>62.807781940490095</v>
       </c>
       <c r="E22" s="13">
         <v>129.61140712819511</v>
       </c>
       <c r="F22" s="13">
         <v>154.11436443822927</v>
       </c>
       <c r="G22" s="15">
@@ -6087,52 +6143,56 @@
       </c>
       <c r="CR22" s="13">
         <v>644.59758474149999</v>
       </c>
       <c r="CS22" s="13">
         <v>1102.8686368526246</v>
       </c>
       <c r="CT22" s="16">
         <v>197.29073854522196</v>
       </c>
       <c r="CU22" s="13">
         <v>376.61972861700752</v>
       </c>
       <c r="CV22" s="13">
         <v>131.71627493178806</v>
       </c>
       <c r="CW22" s="13">
         <v>367.69340148901438</v>
       </c>
       <c r="CX22" s="13">
         <v>185.8902775592307</v>
       </c>
       <c r="CY22" s="13">
         <v>899.9962226902835</v>
       </c>
-      <c r="CZ22" s="15"/>
-      <c r="DA22" s="15"/>
+      <c r="CZ22" s="15">
+        <v>445.16123236739708</v>
+      </c>
+      <c r="DA22" s="15">
+        <v>299.28667208596596</v>
+      </c>
       <c r="DB22" s="13"/>
       <c r="DC22" s="13"/>
       <c r="DD22" s="13"/>
       <c r="DE22" s="13"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="19">
         <v>97.507561185125837</v>
       </c>
       <c r="C23" s="19">
         <v>110.60978578647573</v>
       </c>
       <c r="D23" s="19">
         <v>45.047162361350644</v>
       </c>
       <c r="E23" s="19">
         <v>85.124969117949504</v>
       </c>
       <c r="F23" s="19">
         <v>106.06443232655229</v>
       </c>
       <c r="G23" s="19">
@@ -6404,52 +6464,56 @@
       </c>
       <c r="CR23" s="13">
         <v>415.25068574523186</v>
       </c>
       <c r="CS23" s="13">
         <v>685.94671538896648</v>
       </c>
       <c r="CT23" s="16">
         <v>152.1679172857007</v>
       </c>
       <c r="CU23" s="13">
         <v>263.39979719577957</v>
       </c>
       <c r="CV23" s="19">
         <v>116.86548887412778</v>
       </c>
       <c r="CW23" s="19">
         <v>352.95102713542963</v>
       </c>
       <c r="CX23" s="19">
         <v>229.32856086191188</v>
       </c>
       <c r="CY23" s="13">
         <v>269.25509294288457</v>
       </c>
-      <c r="CZ23" s="15"/>
-      <c r="DA23" s="15"/>
+      <c r="CZ23" s="15">
+        <v>301.62667862303891</v>
+      </c>
+      <c r="DA23" s="15">
+        <v>955.51339726518609</v>
+      </c>
       <c r="DB23" s="13"/>
       <c r="DC23" s="13"/>
       <c r="DD23" s="13"/>
       <c r="DE23" s="13"/>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="13">
         <v>289.29254677614063</v>
       </c>
       <c r="C24" s="13">
         <v>341.46161396509206</v>
       </c>
       <c r="D24" s="13">
         <v>106.53213352489146</v>
       </c>
       <c r="E24" s="13">
         <v>214.2037068266599</v>
       </c>
       <c r="F24" s="13">
         <v>253.63031174161316</v>
       </c>
       <c r="G24" s="15">
@@ -6721,52 +6785,56 @@
       </c>
       <c r="CR24" s="13">
         <v>1007.363820612425</v>
       </c>
       <c r="CS24" s="13">
         <v>1587.5297913072081</v>
       </c>
       <c r="CT24" s="16">
         <v>441.48122961223652</v>
       </c>
       <c r="CU24" s="13">
         <v>708.02858218093979</v>
       </c>
       <c r="CV24" s="13">
         <v>269.31812361139856</v>
       </c>
       <c r="CW24" s="13">
         <v>577.37839196160587</v>
       </c>
       <c r="CX24" s="13">
         <v>347.95869409431043</v>
       </c>
       <c r="CY24" s="13">
         <v>1420.4051412768022</v>
       </c>
-      <c r="CZ24" s="15"/>
-      <c r="DA24" s="15"/>
+      <c r="CZ24" s="15">
+        <v>732.88770946724037</v>
+      </c>
+      <c r="DA24" s="15">
+        <v>1453.7527417275946</v>
+      </c>
       <c r="DB24" s="13"/>
       <c r="DC24" s="13"/>
       <c r="DD24" s="13"/>
       <c r="DE24" s="13"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="13">
         <v>52.795964781943972</v>
       </c>
       <c r="C25" s="13">
         <v>70.31184328247852</v>
       </c>
       <c r="D25" s="13">
         <v>41.627937661537786</v>
       </c>
       <c r="E25" s="13">
         <v>55.725522934630362</v>
       </c>
       <c r="F25" s="13">
         <v>55.688566851339161</v>
       </c>
       <c r="G25" s="15">
@@ -7038,52 +7106,56 @@
       </c>
       <c r="CR25" s="13">
         <v>748.49954588922799</v>
       </c>
       <c r="CS25" s="13">
         <v>973.72233682572346</v>
       </c>
       <c r="CT25" s="16">
         <v>718.9461881429321</v>
       </c>
       <c r="CU25" s="13">
         <v>922.51095879989259</v>
       </c>
       <c r="CV25" s="13">
         <v>797.94115920271167</v>
       </c>
       <c r="CW25" s="13">
         <v>736.61649345368357</v>
       </c>
       <c r="CX25" s="13">
         <v>723.52419600671681</v>
       </c>
       <c r="CY25" s="13">
         <v>778.81689635532973</v>
       </c>
-      <c r="CZ25" s="15"/>
-      <c r="DA25" s="15"/>
+      <c r="CZ25" s="15">
+        <v>874.74895934212395</v>
+      </c>
+      <c r="DA25" s="15">
+        <v>1438.1703777163737</v>
+      </c>
       <c r="DB25" s="13"/>
       <c r="DC25" s="13"/>
       <c r="DD25" s="13"/>
       <c r="DE25" s="13"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="13">
         <v>74.983476189006808</v>
       </c>
       <c r="C26" s="13">
         <v>100.991485539461</v>
       </c>
       <c r="D26" s="13">
         <v>64.731598090799139</v>
       </c>
       <c r="E26" s="13">
         <v>72.160754919554563</v>
       </c>
       <c r="F26" s="13">
         <v>86.541751276736633</v>
       </c>
       <c r="G26" s="15">
@@ -7355,52 +7427,56 @@
       </c>
       <c r="CR26" s="15">
         <v>852.03359477375852</v>
       </c>
       <c r="CS26" s="13">
         <v>1044.7615462909312</v>
       </c>
       <c r="CT26" s="16">
         <v>497.34710565142382</v>
       </c>
       <c r="CU26" s="13">
         <v>706.34115654175037</v>
       </c>
       <c r="CV26" s="13">
         <v>136.39378083647597</v>
       </c>
       <c r="CW26" s="13">
         <v>717.01674151459179</v>
       </c>
       <c r="CX26" s="13">
         <v>600.53504899744371</v>
       </c>
       <c r="CY26" s="13">
         <v>927.76532853104902</v>
       </c>
-      <c r="CZ26" s="15"/>
-      <c r="DA26" s="15"/>
+      <c r="CZ26" s="15">
+        <v>936.67509057607322</v>
+      </c>
+      <c r="DA26" s="15">
+        <v>1222.6277995410119</v>
+      </c>
       <c r="DB26" s="13"/>
       <c r="DC26" s="13"/>
       <c r="DD26" s="15"/>
       <c r="DE26" s="13"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="2"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="S27" s="2"/>
@@ -7550,148 +7626,150 @@
       <c r="BJ28" s="42"/>
       <c r="BK28" s="42"/>
       <c r="BL28" s="42"/>
       <c r="BM28" s="42"/>
       <c r="BN28" s="42"/>
       <c r="BO28" s="42"/>
       <c r="BP28" s="42"/>
       <c r="BQ28" s="42"/>
       <c r="BR28" s="42"/>
       <c r="BS28" s="2"/>
       <c r="BT28" s="2"/>
       <c r="BU28" s="2"/>
       <c r="BV28" s="2"/>
       <c r="BW28" s="2"/>
     </row>
     <row r="29" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A29" s="6"/>
       <c r="B29" s="6"/>
       <c r="C29" s="6"/>
       <c r="D29" s="6"/>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="6"/>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
-      <c r="J29" s="37"/>
+      <c r="J29" s="37" t="s">
+        <v>40</v>
+      </c>
       <c r="K29" s="37"/>
       <c r="L29" s="37"/>
       <c r="M29" s="37"/>
       <c r="N29" s="6"/>
       <c r="O29" s="6"/>
       <c r="P29" s="6"/>
       <c r="Q29" s="6"/>
       <c r="R29" s="6"/>
       <c r="S29" s="6"/>
       <c r="T29" s="6"/>
       <c r="U29" s="6"/>
       <c r="V29" s="6"/>
-      <c r="W29" s="6"/>
-[...4 lines deleted...]
-      <c r="Z29" s="6"/>
+      <c r="W29" s="43" t="s">
+        <v>29</v>
+      </c>
+      <c r="X29" s="43"/>
+      <c r="Y29" s="43"/>
+      <c r="Z29" s="43"/>
       <c r="AA29" s="6"/>
       <c r="AB29" s="6"/>
       <c r="AC29" s="6"/>
       <c r="AD29" s="6"/>
       <c r="AE29" s="6"/>
       <c r="AF29" s="6"/>
       <c r="AG29" s="6"/>
       <c r="AH29" s="31" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="AI29" s="31"/>
       <c r="AJ29" s="31"/>
       <c r="AK29" s="31"/>
       <c r="AL29" s="6"/>
       <c r="AM29" s="6"/>
       <c r="AN29" s="6"/>
       <c r="AO29" s="6"/>
       <c r="AP29" s="6"/>
       <c r="AQ29" s="6"/>
       <c r="AR29" s="6"/>
       <c r="AS29" s="6"/>
       <c r="AT29" s="31" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="AU29" s="31"/>
       <c r="AV29" s="31"/>
       <c r="AW29" s="31"/>
       <c r="AX29" s="6"/>
       <c r="AY29" s="6"/>
       <c r="AZ29" s="6"/>
       <c r="BA29" s="6"/>
       <c r="BB29" s="6"/>
       <c r="BC29" s="6"/>
       <c r="BD29" s="6"/>
       <c r="BE29" s="6"/>
       <c r="BF29" s="31" t="s">
         <v>13</v>
       </c>
       <c r="BG29" s="31"/>
       <c r="BH29" s="31"/>
       <c r="BI29" s="31"/>
       <c r="BJ29" s="6"/>
       <c r="BK29" s="6"/>
       <c r="BL29" s="6"/>
       <c r="BM29" s="6"/>
       <c r="BN29" s="6"/>
       <c r="BO29" s="6"/>
       <c r="BP29" s="6"/>
       <c r="BQ29" s="6"/>
       <c r="BR29" s="31" t="s">
         <v>13</v>
       </c>
       <c r="BS29" s="31"/>
       <c r="BT29" s="31"/>
       <c r="BU29" s="31"/>
       <c r="BV29" s="6"/>
       <c r="BW29" s="6"/>
       <c r="BX29" s="6"/>
       <c r="BY29" s="6"/>
       <c r="BZ29" s="6"/>
       <c r="CA29" s="6"/>
       <c r="CB29" s="6"/>
       <c r="CC29" s="6"/>
       <c r="CD29" s="31" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="CE29" s="31"/>
       <c r="CF29" s="31"/>
       <c r="CG29" s="31"/>
       <c r="CH29" s="6"/>
       <c r="CI29" s="6"/>
       <c r="CJ29" s="6"/>
       <c r="CK29" s="6"/>
       <c r="CL29" s="6"/>
       <c r="CM29" s="6"/>
       <c r="CN29" s="6"/>
       <c r="CO29" s="6"/>
       <c r="CP29" s="31" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="CQ29" s="31"/>
       <c r="CR29" s="31"/>
       <c r="CS29" s="31"/>
       <c r="CT29" s="6"/>
       <c r="CU29" s="6"/>
       <c r="CV29" s="6"/>
       <c r="CW29" s="6"/>
       <c r="CX29" s="6"/>
       <c r="CY29" s="6"/>
       <c r="CZ29" s="6"/>
       <c r="DA29" s="6"/>
       <c r="DB29" s="31" t="s">
         <v>29</v>
       </c>
       <c r="DC29" s="31"/>
       <c r="DD29" s="31"/>
       <c r="DE29" s="31"/>
     </row>
     <row r="30" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A30" s="35"/>
       <c r="B30" s="28" t="s">
         <v>25</v>
       </c>
       <c r="C30" s="29"/>
@@ -8433,52 +8511,56 @@
       </c>
       <c r="CR32" s="13">
         <v>68.960113185833336</v>
       </c>
       <c r="CS32" s="13">
         <v>47.69761318583334</v>
       </c>
       <c r="CT32" s="16">
         <v>49.583314100000003</v>
       </c>
       <c r="CU32" s="13">
         <v>181.65728123541669</v>
       </c>
       <c r="CV32" s="13">
         <v>102.05692908958335</v>
       </c>
       <c r="CW32" s="13">
         <v>76.52390783333334</v>
       </c>
       <c r="CX32" s="14">
         <v>48.773394077083339</v>
       </c>
       <c r="CY32" s="15">
         <v>36.52987512166667</v>
       </c>
-      <c r="CZ32" s="15"/>
-      <c r="DA32" s="15"/>
+      <c r="CZ32" s="15">
+        <v>415.81958496674997</v>
+      </c>
+      <c r="DA32" s="15">
+        <v>3567.4208221952272</v>
+      </c>
       <c r="DB32" s="13"/>
       <c r="DC32" s="13"/>
       <c r="DD32" s="13"/>
       <c r="DE32" s="13"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="C33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="D33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="E33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="F33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="G33" s="15">
@@ -8750,52 +8832,56 @@
       </c>
       <c r="CR33" s="13">
         <v>10.051592257499999</v>
       </c>
       <c r="CS33" s="13">
         <v>9.9897172574999988</v>
       </c>
       <c r="CT33" s="16">
         <v>10.72037696666667</v>
       </c>
       <c r="CU33" s="13">
         <v>38.345216456250007</v>
       </c>
       <c r="CV33" s="13">
         <v>21.849618310416677</v>
       </c>
       <c r="CW33" s="13">
         <v>16.439526733333338</v>
       </c>
       <c r="CX33" s="13">
         <v>10.44981152291667</v>
       </c>
       <c r="CY33" s="13">
         <v>7.8498012500000023</v>
       </c>
-      <c r="CZ33" s="15"/>
-      <c r="DA33" s="15"/>
+      <c r="CZ33" s="15">
+        <v>24.240643797402356</v>
+      </c>
+      <c r="DA33" s="15">
+        <v>40.447077527751553</v>
+      </c>
       <c r="DB33" s="13"/>
       <c r="DC33" s="13"/>
       <c r="DD33" s="13"/>
       <c r="DE33" s="13"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="C34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="D34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="E34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="F34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="G34" s="15">
@@ -9067,52 +9153,56 @@
       </c>
       <c r="CR34" s="13">
         <v>0.76442500000000002</v>
       </c>
       <c r="CS34" s="13">
         <v>0.76442500000000002</v>
       </c>
       <c r="CT34" s="16">
         <v>0.79166666666666674</v>
       </c>
       <c r="CU34" s="13">
         <v>3.026510416666667</v>
       </c>
       <c r="CV34" s="13">
         <v>1.6587500000000002</v>
       </c>
       <c r="CW34" s="13">
         <v>1.2361249999999999</v>
       </c>
       <c r="CX34" s="13">
         <v>0.79166666666666674</v>
       </c>
       <c r="CY34" s="13">
         <v>0.58979375000000001</v>
       </c>
-      <c r="CZ34" s="15"/>
-      <c r="DA34" s="15"/>
+      <c r="CZ34" s="15">
+        <v>0.41659810770440259</v>
+      </c>
+      <c r="DA34" s="15">
+        <v>200.23131021820959</v>
+      </c>
       <c r="DB34" s="13"/>
       <c r="DC34" s="13"/>
       <c r="DD34" s="13"/>
       <c r="DE34" s="13"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="C35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="D35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="E35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="F35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="G35" s="15">
@@ -9384,52 +9474,56 @@
       </c>
       <c r="CR35" s="13">
         <v>1.2209396100000003</v>
       </c>
       <c r="CS35" s="13">
         <v>1.2209396100000003</v>
       </c>
       <c r="CT35" s="16">
         <v>1.2644500000000003</v>
       </c>
       <c r="CU35" s="13">
         <v>4.8339424375000011</v>
       </c>
       <c r="CV35" s="13">
         <v>2.6493555</v>
       </c>
       <c r="CW35" s="13">
         <v>1.9743388500000003</v>
       </c>
       <c r="CX35" s="13">
         <v>1.2644500000000003</v>
       </c>
       <c r="CY35" s="13">
         <v>0.94201857750000006</v>
       </c>
-      <c r="CZ35" s="15"/>
-      <c r="DA35" s="15"/>
+      <c r="CZ35" s="15">
+        <v>28.238153899811451</v>
+      </c>
+      <c r="DA35" s="15">
+        <v>64.632513945913345</v>
+      </c>
       <c r="DB35" s="13"/>
       <c r="DC35" s="13"/>
       <c r="DD35" s="13"/>
       <c r="DE35" s="13"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="19">
         <v>0.53772208292348</v>
       </c>
       <c r="C36" s="20">
         <v>0.53772208292348</v>
       </c>
       <c r="D36" s="19">
         <v>0.53772208292348</v>
       </c>
       <c r="E36" s="19">
         <v>0.53772208292348</v>
       </c>
       <c r="F36" s="19">
         <v>0.53772208292348</v>
       </c>
       <c r="G36" s="19">
@@ -9701,52 +9795,56 @@
       </c>
       <c r="CR36" s="13">
         <v>5.3824145000000003</v>
       </c>
       <c r="CS36" s="13">
         <v>4.2349145000000004</v>
       </c>
       <c r="CT36" s="16">
         <v>4.3858333333333341</v>
       </c>
       <c r="CU36" s="13">
         <v>16.766867708333336</v>
       </c>
       <c r="CV36" s="19">
         <v>9.1894750000000016</v>
       </c>
       <c r="CW36" s="19">
         <v>6.8481325000000011</v>
       </c>
       <c r="CX36" s="19">
         <v>4.3858333333333341</v>
       </c>
       <c r="CY36" s="13">
         <v>3.2674573750000007</v>
       </c>
-      <c r="CZ36" s="15"/>
-      <c r="DA36" s="15"/>
+      <c r="CZ36" s="15">
+        <v>69.121780965192414</v>
+      </c>
+      <c r="DA36" s="15">
+        <v>825.28109521667818</v>
+      </c>
       <c r="DB36" s="13"/>
       <c r="DC36" s="13"/>
       <c r="DD36" s="13"/>
       <c r="DE36" s="13"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="C37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="D37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="E37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="F37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="G37" s="15">
@@ -10018,52 +10116,56 @@
       </c>
       <c r="CR37" s="13">
         <v>16.435583333333316</v>
       </c>
       <c r="CS37" s="13">
         <v>4.1730833333333148</v>
       </c>
       <c r="CT37" s="16">
         <v>1.655E-3</v>
       </c>
       <c r="CU37" s="13">
         <v>1.4766666666666667E-3</v>
       </c>
       <c r="CV37" s="13">
         <v>1.4233333333333335E-3</v>
       </c>
       <c r="CW37" s="13">
         <v>1.6316666666666667E-3</v>
       </c>
       <c r="CX37" s="13">
         <v>1.41E-3</v>
       </c>
       <c r="CY37" s="13">
         <v>1.175E-3</v>
       </c>
-      <c r="CZ37" s="15"/>
-      <c r="DA37" s="15"/>
+      <c r="CZ37" s="15">
+        <v>36.854409780324026</v>
+      </c>
+      <c r="DA37" s="15">
+        <v>997.28487907145393</v>
+      </c>
       <c r="DB37" s="13"/>
       <c r="DC37" s="13"/>
       <c r="DD37" s="13"/>
       <c r="DE37" s="13"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="C38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="D38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="E38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="F38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="G38" s="15">
@@ -10335,52 +10437,56 @@
       </c>
       <c r="CR38" s="13">
         <v>8.1892911750000206</v>
       </c>
       <c r="CS38" s="13">
         <v>7.9924161750000202</v>
       </c>
       <c r="CT38" s="16">
         <v>12.255000000000003</v>
       </c>
       <c r="CU38" s="13">
         <v>46.850381250000005</v>
       </c>
       <c r="CV38" s="13">
         <v>25.67745</v>
       </c>
       <c r="CW38" s="13">
         <v>19.135215000000002</v>
       </c>
       <c r="CX38" s="13">
         <v>12.255000000000003</v>
       </c>
       <c r="CY38" s="13">
         <v>9.1300072500000002</v>
       </c>
-      <c r="CZ38" s="15"/>
-      <c r="DA38" s="15"/>
+      <c r="CZ38" s="15">
+        <v>40.687018785895617</v>
+      </c>
+      <c r="DA38" s="15">
+        <v>603.39088731803929</v>
+      </c>
       <c r="DB38" s="13"/>
       <c r="DC38" s="13"/>
       <c r="DD38" s="13"/>
       <c r="DE38" s="13"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="C39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="D39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="E39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="F39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="G39" s="15">
@@ -10652,52 +10758,56 @@
       </c>
       <c r="CR39" s="15">
         <v>26.915867309999999</v>
       </c>
       <c r="CS39" s="13">
         <v>19.322117309999999</v>
       </c>
       <c r="CT39" s="16">
         <v>20.164332133333332</v>
       </c>
       <c r="CU39" s="13">
         <v>71.832886299999998</v>
       </c>
       <c r="CV39" s="13">
         <v>41.030856945833335</v>
       </c>
       <c r="CW39" s="13">
         <v>30.888938083333336</v>
       </c>
       <c r="CX39" s="13">
         <v>19.625222554166665</v>
       </c>
       <c r="CY39" s="13">
         <v>14.749621919166666</v>
       </c>
-      <c r="CZ39" s="15"/>
-      <c r="DA39" s="15"/>
+      <c r="CZ39" s="15">
+        <v>216.26097963041974</v>
+      </c>
+      <c r="DA39" s="15">
+        <v>836.15305889718127</v>
+      </c>
       <c r="DB39" s="13"/>
       <c r="DC39" s="13"/>
       <c r="DD39" s="15"/>
       <c r="DE39" s="13"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="2"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="2"/>
       <c r="O40" s="2"/>
       <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
       <c r="R40" s="2"/>
       <c r="S40" s="2"/>
@@ -10845,148 +10955,150 @@
       <c r="BJ41" s="40"/>
       <c r="BK41" s="40"/>
       <c r="BL41" s="40"/>
       <c r="BM41" s="40"/>
       <c r="BN41" s="40"/>
       <c r="BO41" s="40"/>
       <c r="BP41" s="40"/>
       <c r="BQ41" s="40"/>
       <c r="BR41" s="40"/>
       <c r="BS41" s="40"/>
       <c r="BT41" s="2"/>
       <c r="BU41" s="2"/>
       <c r="BV41" s="2"/>
       <c r="BW41" s="2"/>
     </row>
     <row r="42" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A42" s="6"/>
       <c r="B42" s="6"/>
       <c r="C42" s="6"/>
       <c r="D42" s="6"/>
       <c r="E42" s="6"/>
       <c r="F42" s="6"/>
       <c r="G42" s="6"/>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
-      <c r="J42" s="37"/>
+      <c r="J42" s="37" t="s">
+        <v>40</v>
+      </c>
       <c r="K42" s="37"/>
       <c r="L42" s="37"/>
       <c r="M42" s="37"/>
       <c r="N42" s="6"/>
       <c r="O42" s="6"/>
       <c r="P42" s="6"/>
       <c r="Q42" s="6"/>
       <c r="R42" s="6"/>
       <c r="S42" s="6"/>
       <c r="T42" s="6"/>
       <c r="U42" s="6"/>
       <c r="V42" s="6"/>
       <c r="W42" s="6"/>
-      <c r="X42" s="6"/>
-[...4 lines deleted...]
-      <c r="AA42" s="6"/>
+      <c r="X42" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="Y42" s="31"/>
+      <c r="Z42" s="31"/>
+      <c r="AA42" s="31"/>
       <c r="AB42" s="6"/>
       <c r="AC42" s="6"/>
       <c r="AD42" s="6"/>
       <c r="AE42" s="6"/>
       <c r="AF42" s="6"/>
       <c r="AG42" s="6"/>
       <c r="AH42" s="31" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="AI42" s="31"/>
       <c r="AJ42" s="31"/>
       <c r="AK42" s="31"/>
       <c r="AL42" s="6"/>
       <c r="AM42" s="6"/>
       <c r="AN42" s="6"/>
       <c r="AO42" s="6"/>
       <c r="AP42" s="6"/>
       <c r="AQ42" s="6"/>
       <c r="AR42" s="6"/>
       <c r="AS42" s="6"/>
       <c r="AT42" s="31" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="AU42" s="31"/>
       <c r="AV42" s="31"/>
       <c r="AW42" s="31"/>
       <c r="AX42" s="6"/>
       <c r="AY42" s="6"/>
       <c r="AZ42" s="6"/>
       <c r="BA42" s="6"/>
       <c r="BB42" s="6"/>
       <c r="BC42" s="6"/>
       <c r="BD42" s="6"/>
       <c r="BE42" s="6"/>
       <c r="BF42" s="31" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="BG42" s="31"/>
       <c r="BH42" s="31"/>
       <c r="BI42" s="31"/>
       <c r="BJ42" s="6"/>
       <c r="BK42" s="6"/>
       <c r="BL42" s="6"/>
       <c r="BM42" s="6"/>
       <c r="BN42" s="6"/>
       <c r="BO42" s="6"/>
       <c r="BP42" s="6"/>
       <c r="BQ42" s="6"/>
       <c r="BR42" s="31" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="BS42" s="31"/>
       <c r="BT42" s="31"/>
       <c r="BU42" s="31"/>
       <c r="BV42" s="6"/>
       <c r="BW42" s="6"/>
       <c r="BX42" s="6"/>
       <c r="BY42" s="6"/>
       <c r="BZ42" s="6"/>
       <c r="CA42" s="6"/>
       <c r="CB42" s="6"/>
       <c r="CC42" s="6"/>
       <c r="CD42" s="31" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="CE42" s="31"/>
       <c r="CF42" s="31"/>
       <c r="CG42" s="31"/>
       <c r="CH42" s="6"/>
       <c r="CI42" s="6"/>
       <c r="CJ42" s="6"/>
       <c r="CK42" s="6"/>
       <c r="CL42" s="6"/>
       <c r="CM42" s="6"/>
       <c r="CN42" s="6"/>
       <c r="CO42" s="6"/>
       <c r="CP42" s="31" t="s">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="CQ42" s="31"/>
       <c r="CR42" s="31"/>
       <c r="CS42" s="31"/>
       <c r="CT42" s="6"/>
       <c r="CU42" s="6"/>
       <c r="CV42" s="6"/>
       <c r="CW42" s="6"/>
       <c r="CX42" s="6"/>
       <c r="CY42" s="6"/>
       <c r="CZ42" s="6"/>
       <c r="DA42" s="6"/>
       <c r="DB42" s="31" t="s">
         <v>29</v>
       </c>
       <c r="DC42" s="31"/>
       <c r="DD42" s="31"/>
       <c r="DE42" s="31"/>
     </row>
     <row r="43" spans="1:109" ht="20.25" customHeight="1" thickBot="1">
       <c r="A43" s="35"/>
       <c r="B43" s="28" t="s">
         <v>25</v>
       </c>
       <c r="C43" s="29"/>
@@ -11728,52 +11840,56 @@
       </c>
       <c r="CR45" s="13">
         <v>3807.0502616790081</v>
       </c>
       <c r="CS45" s="13">
         <v>5708.5502609725718</v>
       </c>
       <c r="CT45" s="16">
         <v>2000.4541496566551</v>
       </c>
       <c r="CU45" s="13">
         <v>2943.63774453417</v>
       </c>
       <c r="CV45" s="13">
         <v>1450.7454313666531</v>
       </c>
       <c r="CW45" s="13">
         <v>2906.4387589588082</v>
       </c>
       <c r="CX45" s="14">
         <v>2113.6123398248951</v>
       </c>
       <c r="CY45" s="15">
         <v>4364.6009601702153</v>
       </c>
-      <c r="CZ45" s="15"/>
-      <c r="DA45" s="15"/>
+      <c r="CZ45" s="15">
+        <v>2910.5655025118886</v>
+      </c>
+      <c r="DA45" s="15">
+        <v>2072.0413544214939</v>
+      </c>
       <c r="DB45" s="13"/>
       <c r="DC45" s="13"/>
       <c r="DD45" s="13"/>
       <c r="DE45" s="13"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B46" s="13">
         <v>4.2599640750584262</v>
       </c>
       <c r="C46" s="13">
         <v>14.082100706302757</v>
       </c>
       <c r="D46" s="13">
         <v>4.5408552999085137</v>
       </c>
       <c r="E46" s="13">
         <v>1.5745505873877617</v>
       </c>
       <c r="F46" s="13">
         <v>4.4923984949067686</v>
       </c>
       <c r="G46" s="15">
@@ -12045,52 +12161,56 @@
       </c>
       <c r="CR46" s="13">
         <v>76.553054270048619</v>
       </c>
       <c r="CS46" s="13">
         <v>151.05715577334234</v>
       </c>
       <c r="CT46" s="16">
         <v>7.2724174100735528</v>
       </c>
       <c r="CU46" s="13">
         <v>35.555083034761694</v>
       </c>
       <c r="CV46" s="13">
         <v>24.317485407877591</v>
       </c>
       <c r="CW46" s="13">
         <v>19.636383624546053</v>
       </c>
       <c r="CX46" s="13">
         <v>1.7802415793646877</v>
       </c>
       <c r="CY46" s="13">
         <v>0.40661605770726517</v>
       </c>
-      <c r="CZ46" s="15"/>
-      <c r="DA46" s="15"/>
+      <c r="CZ46" s="15">
+        <v>0.94685348570104888</v>
+      </c>
+      <c r="DA46" s="15">
+        <v>15.065512161319241</v>
+      </c>
       <c r="DB46" s="13"/>
       <c r="DC46" s="13"/>
       <c r="DD46" s="13"/>
       <c r="DE46" s="13"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B47" s="13">
         <v>12.199124479301172</v>
       </c>
       <c r="C47" s="13">
         <v>23.885410303311886</v>
       </c>
       <c r="D47" s="13">
         <v>12.959103108662095</v>
       </c>
       <c r="E47" s="13">
         <v>38.992427890458899</v>
       </c>
       <c r="F47" s="13">
         <v>29.500694547999917</v>
       </c>
       <c r="G47" s="15">
@@ -12362,52 +12482,56 @@
       </c>
       <c r="CR47" s="13">
         <v>121.96691029794442</v>
       </c>
       <c r="CS47" s="13">
         <v>201.18262937076275</v>
       </c>
       <c r="CT47" s="16">
         <v>24.019823475733148</v>
       </c>
       <c r="CU47" s="13">
         <v>71.467992526538865</v>
       </c>
       <c r="CV47" s="13">
         <v>52.741679281440106</v>
       </c>
       <c r="CW47" s="13">
         <v>193.99457587993692</v>
       </c>
       <c r="CX47" s="13">
         <v>62.669918175572079</v>
       </c>
       <c r="CY47" s="13">
         <v>97.16296449509214</v>
       </c>
-      <c r="CZ47" s="15"/>
-      <c r="DA47" s="15"/>
+      <c r="CZ47" s="15">
+        <v>10.537007626255161</v>
+      </c>
+      <c r="DA47" s="15">
+        <v>15.763319630275518</v>
+      </c>
       <c r="DB47" s="13"/>
       <c r="DC47" s="13"/>
       <c r="DD47" s="13"/>
       <c r="DE47" s="13"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B48" s="13">
         <v>141.67857567278062</v>
       </c>
       <c r="C48" s="13">
         <v>189.73518869498889</v>
       </c>
       <c r="D48" s="13">
         <v>62.287385132840484</v>
       </c>
       <c r="E48" s="13">
         <v>128.76037410172094</v>
       </c>
       <c r="F48" s="13">
         <v>153.14205707773141</v>
       </c>
       <c r="G48" s="15">
@@ -12679,52 +12803,56 @@
       </c>
       <c r="CR48" s="13">
         <v>643.1884477484366</v>
       </c>
       <c r="CS48" s="13">
         <v>1101.3257025652765</v>
       </c>
       <c r="CT48" s="16">
         <v>196.02628854522197</v>
       </c>
       <c r="CU48" s="13">
         <v>371.78578617950751</v>
       </c>
       <c r="CV48" s="13">
         <v>129.06691943178805</v>
       </c>
       <c r="CW48" s="13">
         <v>365.71906263901434</v>
       </c>
       <c r="CX48" s="13">
         <v>184.5774960870653</v>
       </c>
       <c r="CY48" s="13">
         <v>898.82020509488393</v>
       </c>
-      <c r="CZ48" s="15"/>
-      <c r="DA48" s="15"/>
+      <c r="CZ48" s="15">
+        <v>416.80733654717005</v>
+      </c>
+      <c r="DA48" s="15">
+        <v>234.57634360531029</v>
+      </c>
       <c r="DB48" s="13"/>
       <c r="DC48" s="13"/>
       <c r="DD48" s="13"/>
       <c r="DE48" s="13"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B49" s="19">
         <v>96.487237578011616</v>
       </c>
       <c r="C49" s="19">
         <v>109.52461435129516</v>
       </c>
       <c r="D49" s="19">
         <v>44.286484961405321</v>
       </c>
       <c r="E49" s="19">
         <v>84.165931607343282</v>
       </c>
       <c r="F49" s="19">
         <v>105.00175755194945</v>
       </c>
       <c r="G49" s="19">
@@ -12996,52 +13124,56 @@
       </c>
       <c r="CR49" s="13">
         <v>409.74703422197513</v>
       </c>
       <c r="CS49" s="13">
         <v>681.51153117059812</v>
       </c>
       <c r="CT49" s="16">
         <v>147.78208395236737</v>
       </c>
       <c r="CU49" s="13">
         <v>246.63292948744623</v>
       </c>
       <c r="CV49" s="19">
         <v>107.67601387412779</v>
       </c>
       <c r="CW49" s="19">
         <v>346.10289463542961</v>
       </c>
       <c r="CX49" s="19">
         <v>224.88310210275444</v>
       </c>
       <c r="CY49" s="13">
         <v>265.91762924371943</v>
       </c>
-      <c r="CZ49" s="15"/>
-      <c r="DA49" s="15"/>
+      <c r="CZ49" s="15">
+        <v>232.4264747214045</v>
+      </c>
+      <c r="DA49" s="15">
+        <v>129.98386856521896</v>
+      </c>
       <c r="DB49" s="13"/>
       <c r="DC49" s="13"/>
       <c r="DD49" s="13"/>
       <c r="DE49" s="13"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B50" s="13">
         <v>287.84575991756356</v>
       </c>
       <c r="C50" s="13">
         <v>339.75662280897131</v>
       </c>
       <c r="D50" s="13">
         <v>105.98989655890503</v>
       </c>
       <c r="E50" s="13">
         <v>213.1285628249945</v>
       </c>
       <c r="F50" s="13">
         <v>252.3600306716593</v>
       </c>
       <c r="G50" s="15">
@@ -13313,52 +13445,56 @@
       </c>
       <c r="CR50" s="13">
         <v>990.63412628749052</v>
       </c>
       <c r="CS50" s="13">
         <v>1582.8932111204404</v>
       </c>
       <c r="CT50" s="16">
         <v>441.47957461223649</v>
       </c>
       <c r="CU50" s="13">
         <v>708.02710551427299</v>
       </c>
       <c r="CV50" s="13">
         <v>269.31670027806524</v>
       </c>
       <c r="CW50" s="13">
         <v>577.37676029493923</v>
       </c>
       <c r="CX50" s="13">
         <v>347.86681483384592</v>
       </c>
       <c r="CY50" s="13">
         <v>1420.0346609400704</v>
       </c>
-      <c r="CZ50" s="15"/>
-      <c r="DA50" s="15"/>
+      <c r="CZ50" s="15">
+        <v>695.84274888245488</v>
+      </c>
+      <c r="DA50" s="15">
+        <v>456.08988694329156</v>
+      </c>
       <c r="DB50" s="13"/>
       <c r="DC50" s="13"/>
       <c r="DD50" s="13"/>
       <c r="DE50" s="13"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B51" s="13">
         <v>43.877660053148531</v>
       </c>
       <c r="C51" s="13">
         <v>61.306845895604496</v>
       </c>
       <c r="D51" s="13">
         <v>32.764907691386739</v>
       </c>
       <c r="E51" s="13">
         <v>46.792718722794746</v>
       </c>
       <c r="F51" s="13">
         <v>46.755945549032901</v>
       </c>
       <c r="G51" s="15">
@@ -13630,52 +13766,56 @@
       </c>
       <c r="CR51" s="13">
         <v>740.09172200623289</v>
       </c>
       <c r="CS51" s="13">
         <v>965.44563166181183</v>
       </c>
       <c r="CT51" s="16">
         <v>706.69118814293211</v>
       </c>
       <c r="CU51" s="13">
         <v>875.66057754989254</v>
       </c>
       <c r="CV51" s="13">
         <v>772.26370920271165</v>
       </c>
       <c r="CW51" s="13">
         <v>717.48127845368367</v>
       </c>
       <c r="CX51" s="13">
         <v>711.0810797157551</v>
       </c>
       <c r="CY51" s="13">
         <v>769.48439671227732</v>
       </c>
-      <c r="CZ51" s="15"/>
-      <c r="DA51" s="15"/>
+      <c r="CZ51" s="15">
+        <v>833.83450582679939</v>
+      </c>
+      <c r="DA51" s="15">
+        <v>834.40556610012811</v>
+      </c>
       <c r="DB51" s="13"/>
       <c r="DC51" s="13"/>
       <c r="DD51" s="13"/>
       <c r="DE51" s="13"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B52" s="13">
         <v>70.694874193975252</v>
       </c>
       <c r="C52" s="13">
         <v>96.574160142868138</v>
       </c>
       <c r="D52" s="13">
         <v>60.493736488983032</v>
       </c>
       <c r="E52" s="13">
         <v>67.886123631721972</v>
       </c>
       <c r="F52" s="13">
         <v>82.19594303937312</v>
       </c>
       <c r="G52" s="15">
@@ -13947,52 +14087,56 @@
       </c>
       <c r="CR52" s="15">
         <v>824.86896684688031</v>
       </c>
       <c r="CS52" s="13">
         <v>1025.1343993103405</v>
       </c>
       <c r="CT52" s="16">
         <v>477.18277351809047</v>
       </c>
       <c r="CU52" s="13">
         <v>634.50827024175044</v>
       </c>
       <c r="CV52" s="13">
         <v>95.362923890642634</v>
       </c>
       <c r="CW52" s="13">
         <v>686.12780343125849</v>
       </c>
       <c r="CX52" s="13">
         <v>580.75368733053767</v>
       </c>
       <c r="CY52" s="13">
         <v>912.77448762646429</v>
       </c>
-      <c r="CZ52" s="15"/>
-      <c r="DA52" s="15"/>
+      <c r="CZ52" s="15">
+        <v>720.17057542210364</v>
+      </c>
+      <c r="DA52" s="15">
+        <v>386.15685741595007</v>
+      </c>
       <c r="DB52" s="13"/>
       <c r="DC52" s="13"/>
       <c r="DD52" s="15"/>
       <c r="DE52" s="13"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="2"/>
       <c r="B53" s="3"/>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>
       <c r="R53" s="2"/>
       <c r="S53" s="2"/>
@@ -14845,103 +14989,105 @@
       <c r="BH62" s="2"/>
       <c r="BI62" s="2"/>
       <c r="BJ62" s="2"/>
       <c r="BK62" s="2"/>
       <c r="BL62" s="2"/>
       <c r="BM62" s="2"/>
       <c r="BN62" s="2"/>
       <c r="BO62" s="2"/>
       <c r="BP62" s="2"/>
       <c r="BQ62" s="2"/>
       <c r="BR62" s="2"/>
       <c r="BS62" s="2"/>
       <c r="BT62" s="2"/>
       <c r="BU62" s="2"/>
       <c r="BV62" s="2"/>
       <c r="BW62" s="2"/>
       <c r="CD62" s="4"/>
       <c r="CE62" s="2"/>
       <c r="CF62" s="2"/>
       <c r="CG62" s="2"/>
       <c r="CH62" s="2"/>
       <c r="CI62" s="2"/>
       <c r="CJ62" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="76">
+  <mergeCells count="78">
     <mergeCell ref="CT30:DE30"/>
     <mergeCell ref="DB42:DE42"/>
     <mergeCell ref="CT43:DE43"/>
     <mergeCell ref="DB3:DE3"/>
     <mergeCell ref="CT4:DE4"/>
     <mergeCell ref="DB16:DE16"/>
     <mergeCell ref="CT17:DE17"/>
     <mergeCell ref="DB29:DE29"/>
     <mergeCell ref="A2:BR2"/>
     <mergeCell ref="A15:BR15"/>
     <mergeCell ref="A28:BR28"/>
     <mergeCell ref="A41:BS41"/>
     <mergeCell ref="AT29:AW29"/>
     <mergeCell ref="AH3:AK3"/>
     <mergeCell ref="AH16:AK16"/>
     <mergeCell ref="AH29:AK29"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="J3:M3"/>
     <mergeCell ref="J16:M16"/>
     <mergeCell ref="AT3:AW3"/>
     <mergeCell ref="AL4:AW4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="AT16:AW16"/>
     <mergeCell ref="BF3:BI3"/>
     <mergeCell ref="N17:Y17"/>
     <mergeCell ref="N30:Y30"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="AL17:AW17"/>
     <mergeCell ref="Z17:AK17"/>
     <mergeCell ref="Z30:AK30"/>
     <mergeCell ref="AL30:AW30"/>
     <mergeCell ref="AX4:BI4"/>
     <mergeCell ref="BF16:BI16"/>
     <mergeCell ref="AX17:BI17"/>
     <mergeCell ref="BF29:BI29"/>
     <mergeCell ref="AX30:BI30"/>
+    <mergeCell ref="W29:Z29"/>
     <mergeCell ref="A43:A44"/>
     <mergeCell ref="A17:A18"/>
     <mergeCell ref="B30:M30"/>
     <mergeCell ref="B17:M17"/>
     <mergeCell ref="B43:M43"/>
     <mergeCell ref="J29:M29"/>
     <mergeCell ref="J42:M42"/>
     <mergeCell ref="A30:A31"/>
     <mergeCell ref="N43:Y43"/>
     <mergeCell ref="Z43:AK43"/>
     <mergeCell ref="AH42:AK42"/>
     <mergeCell ref="AL43:AW43"/>
     <mergeCell ref="AX43:BI43"/>
     <mergeCell ref="BF42:BI42"/>
     <mergeCell ref="AT42:AW42"/>
+    <mergeCell ref="X42:AA42"/>
     <mergeCell ref="BJ30:BU30"/>
     <mergeCell ref="BR42:BU42"/>
     <mergeCell ref="BJ43:BU43"/>
     <mergeCell ref="BR3:BU3"/>
     <mergeCell ref="BJ4:BU4"/>
     <mergeCell ref="BR16:BU16"/>
     <mergeCell ref="BJ17:BU17"/>
     <mergeCell ref="BR29:BU29"/>
     <mergeCell ref="BV30:CG30"/>
     <mergeCell ref="CD42:CG42"/>
     <mergeCell ref="BV43:CG43"/>
     <mergeCell ref="CD3:CG3"/>
     <mergeCell ref="BV4:CG4"/>
     <mergeCell ref="CD16:CG16"/>
     <mergeCell ref="BV17:CG17"/>
     <mergeCell ref="CD29:CG29"/>
     <mergeCell ref="CH30:CS30"/>
     <mergeCell ref="CP42:CS42"/>
     <mergeCell ref="CH43:CS43"/>
     <mergeCell ref="CP3:CS3"/>
     <mergeCell ref="CH4:CS4"/>
     <mergeCell ref="CP16:CS16"/>
     <mergeCell ref="CH17:CS17"/>
     <mergeCell ref="CP29:CS29"/>
   </mergeCells>