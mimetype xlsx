--- v5 (2026-09-21)
+++ v6 (2026-10-18)
@@ -450,67 +450,67 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="5">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 24" xfId="3"/>
     <cellStyle name="Обычный 25" xfId="4"/>
     <cellStyle name="Обычный 5" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
@@ -785,54 +785,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:DE62"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" ySplit="5" topLeftCell="CI6" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="5" topLeftCell="CW6" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6"/>
-      <selection pane="bottomRight" activeCell="J42" sqref="J42:M42"/>
+      <selection pane="bottomRight" activeCell="DO43" sqref="DO43"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.85546875" style="1" customWidth="1"/>
     <col min="2" max="73" width="10.140625" style="1" customWidth="1"/>
     <col min="74" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:109">
       <c r="A1" s="2"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
@@ -876,122 +876,122 @@
       <c r="BA1" s="2"/>
       <c r="BB1" s="2"/>
       <c r="BC1" s="2"/>
       <c r="BD1" s="2"/>
       <c r="BE1" s="2"/>
       <c r="BF1" s="2"/>
       <c r="BG1" s="2"/>
       <c r="BH1" s="2"/>
       <c r="BI1" s="2"/>
       <c r="BJ1" s="2"/>
       <c r="BK1" s="2"/>
       <c r="BL1" s="2"/>
       <c r="BM1" s="2"/>
       <c r="BN1" s="2"/>
       <c r="BO1" s="2"/>
       <c r="BP1" s="2"/>
       <c r="BQ1" s="2"/>
       <c r="BR1" s="2"/>
       <c r="BS1" s="2"/>
       <c r="BT1" s="2"/>
       <c r="BU1" s="2"/>
       <c r="BV1" s="2"/>
       <c r="BW1" s="2"/>
     </row>
     <row r="2" spans="1:109" ht="21" customHeight="1">
-      <c r="A2" s="38" t="s">
+      <c r="A2" s="39" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="38"/>
-[...67 lines deleted...]
-      <c r="BR2" s="39"/>
+      <c r="B2" s="39"/>
+      <c r="C2" s="39"/>
+      <c r="D2" s="39"/>
+      <c r="E2" s="39"/>
+      <c r="F2" s="39"/>
+      <c r="G2" s="39"/>
+      <c r="H2" s="39"/>
+      <c r="I2" s="39"/>
+      <c r="J2" s="39"/>
+      <c r="K2" s="39"/>
+      <c r="L2" s="39"/>
+      <c r="M2" s="39"/>
+      <c r="N2" s="39"/>
+      <c r="O2" s="39"/>
+      <c r="P2" s="39"/>
+      <c r="Q2" s="39"/>
+      <c r="R2" s="39"/>
+      <c r="S2" s="39"/>
+      <c r="T2" s="39"/>
+      <c r="U2" s="39"/>
+      <c r="V2" s="39"/>
+      <c r="W2" s="39"/>
+      <c r="X2" s="39"/>
+      <c r="Y2" s="39"/>
+      <c r="Z2" s="39"/>
+      <c r="AA2" s="39"/>
+      <c r="AB2" s="39"/>
+      <c r="AC2" s="39"/>
+      <c r="AD2" s="39"/>
+      <c r="AE2" s="39"/>
+      <c r="AF2" s="39"/>
+      <c r="AG2" s="39"/>
+      <c r="AH2" s="39"/>
+      <c r="AI2" s="39"/>
+      <c r="AJ2" s="39"/>
+      <c r="AK2" s="39"/>
+      <c r="AL2" s="39"/>
+      <c r="AM2" s="39"/>
+      <c r="AN2" s="39"/>
+      <c r="AO2" s="39"/>
+      <c r="AP2" s="39"/>
+      <c r="AQ2" s="39"/>
+      <c r="AR2" s="39"/>
+      <c r="AS2" s="39"/>
+      <c r="AT2" s="39"/>
+      <c r="AU2" s="39"/>
+      <c r="AV2" s="39"/>
+      <c r="AW2" s="39"/>
+      <c r="AX2" s="39"/>
+      <c r="AY2" s="39"/>
+      <c r="AZ2" s="39"/>
+      <c r="BA2" s="39"/>
+      <c r="BB2" s="39"/>
+      <c r="BC2" s="39"/>
+      <c r="BD2" s="39"/>
+      <c r="BE2" s="39"/>
+      <c r="BF2" s="39"/>
+      <c r="BG2" s="39"/>
+      <c r="BH2" s="39"/>
+      <c r="BI2" s="39"/>
+      <c r="BJ2" s="40"/>
+      <c r="BK2" s="40"/>
+      <c r="BL2" s="40"/>
+      <c r="BM2" s="40"/>
+      <c r="BN2" s="40"/>
+      <c r="BO2" s="40"/>
+      <c r="BP2" s="40"/>
+      <c r="BQ2" s="40"/>
+      <c r="BR2" s="40"/>
       <c r="BS2" s="2"/>
       <c r="BT2" s="2"/>
       <c r="BU2" s="2"/>
       <c r="BV2" s="2"/>
       <c r="BW2" s="2"/>
     </row>
     <row r="3" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A3" s="6"/>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="6"/>
       <c r="E3" s="6"/>
       <c r="F3" s="6"/>
       <c r="G3" s="6"/>
       <c r="H3" s="6"/>
       <c r="I3" s="6"/>
       <c r="J3" s="37" t="s">
         <v>40</v>
       </c>
       <c r="K3" s="37"/>
       <c r="L3" s="37"/>
       <c r="M3" s="37"/>
       <c r="N3" s="6"/>
       <c r="O3" s="6"/>
       <c r="P3" s="6"/>
@@ -1857,51 +1857,53 @@
       </c>
       <c r="CT6" s="16">
         <v>2190.3802970899887</v>
       </c>
       <c r="CU6" s="13">
         <v>3265.6378591029206</v>
       </c>
       <c r="CV6" s="13">
         <v>1825.6258937895698</v>
       </c>
       <c r="CW6" s="13">
         <v>3486.9555334588085</v>
       </c>
       <c r="CX6" s="14">
         <v>2427.3236170747514</v>
       </c>
       <c r="CY6" s="15">
         <v>4666.6509435695434</v>
       </c>
       <c r="CZ6" s="15">
         <v>3591.6256891901617</v>
       </c>
       <c r="DA6" s="15">
         <v>5905.3043347760959</v>
       </c>
-      <c r="DB6" s="13"/>
+      <c r="DB6" s="13">
+        <v>6824.2697916638053</v>
+      </c>
       <c r="DC6" s="13"/>
       <c r="DD6" s="13"/>
       <c r="DE6" s="13"/>
     </row>
     <row r="7" spans="1:109">
       <c r="A7" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="13">
         <v>89.272445312139112</v>
       </c>
       <c r="C7" s="13">
         <v>99.143437187700101</v>
       </c>
       <c r="D7" s="13">
         <v>89.554733688131734</v>
       </c>
       <c r="E7" s="13">
         <v>86.573674595083759</v>
       </c>
       <c r="F7" s="13">
         <v>89.50603585929413</v>
       </c>
       <c r="G7" s="15">
         <v>90.213033547402475</v>
@@ -2178,51 +2180,53 @@
       </c>
       <c r="CT7" s="16">
         <v>20.121527710073558</v>
       </c>
       <c r="CU7" s="13">
         <v>76.029032824345038</v>
       </c>
       <c r="CV7" s="13">
         <v>48.295837051627608</v>
       </c>
       <c r="CW7" s="13">
         <v>89.166011242677214</v>
       </c>
       <c r="CX7" s="13">
         <v>36.834958743054557</v>
       </c>
       <c r="CY7" s="13">
         <v>32.860289534486235</v>
       </c>
       <c r="CZ7" s="15">
         <v>49.795772735514639</v>
       </c>
       <c r="DA7" s="15">
         <v>80.12875171601695</v>
       </c>
-      <c r="DB7" s="13"/>
+      <c r="DB7" s="13">
+        <v>79.423389632905355</v>
+      </c>
       <c r="DC7" s="13"/>
       <c r="DD7" s="13"/>
       <c r="DE7" s="13"/>
     </row>
     <row r="8" spans="1:109">
       <c r="A8" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="13">
         <v>14.031453058197364</v>
       </c>
       <c r="C8" s="13">
         <v>25.775866392598239</v>
       </c>
       <c r="D8" s="13">
         <v>14.795211816363942</v>
       </c>
       <c r="E8" s="13">
         <v>40.958026187884393</v>
       </c>
       <c r="F8" s="13">
         <v>31.419081024938283</v>
       </c>
       <c r="G8" s="15">
         <v>25.599709140358016</v>
@@ -2499,51 +2503,53 @@
       </c>
       <c r="CT8" s="16">
         <v>25.141406809066481</v>
       </c>
       <c r="CU8" s="13">
         <v>74.824419609872194</v>
       </c>
       <c r="CV8" s="13">
         <v>54.73034594810678</v>
       </c>
       <c r="CW8" s="13">
         <v>196.38770339050822</v>
       </c>
       <c r="CX8" s="13">
         <v>64.014239145416553</v>
       </c>
       <c r="CY8" s="13">
         <v>98.314330572040888</v>
       </c>
       <c r="CZ8" s="15">
         <v>11.492604412106711</v>
       </c>
       <c r="DA8" s="15">
         <v>216.58695305727997</v>
       </c>
-      <c r="DB8" s="13"/>
+      <c r="DB8" s="13">
+        <v>103.11324024917734</v>
+      </c>
       <c r="DC8" s="13"/>
       <c r="DD8" s="13"/>
       <c r="DE8" s="13"/>
     </row>
     <row r="9" spans="1:109">
       <c r="A9" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="13">
         <v>142.72059917063314</v>
       </c>
       <c r="C9" s="12">
         <v>191.01624547636979</v>
       </c>
       <c r="D9" s="13">
         <v>62.934517360490098</v>
       </c>
       <c r="E9" s="13">
         <v>129.7381425481951</v>
       </c>
       <c r="F9" s="13">
         <v>154.24109985822926</v>
       </c>
       <c r="G9" s="13">
         <v>366.27456237071129</v>
@@ -2820,51 +2826,53 @@
       </c>
       <c r="CT9" s="16">
         <v>197.38341354522197</v>
       </c>
       <c r="CU9" s="13">
         <v>376.71240361700751</v>
       </c>
       <c r="CV9" s="13">
         <v>132.08686114819361</v>
       </c>
       <c r="CW9" s="13">
         <v>367.89352648901439</v>
       </c>
       <c r="CX9" s="13">
         <v>186.09040255923071</v>
       </c>
       <c r="CY9" s="13">
         <v>900.19634769028346</v>
       </c>
       <c r="CZ9" s="15">
         <v>445.36135736739709</v>
       </c>
       <c r="DA9" s="15">
         <v>299.48679708596597</v>
       </c>
-      <c r="DB9" s="13"/>
+      <c r="DB9" s="13">
+        <v>1026.7469325256197</v>
+      </c>
       <c r="DC9" s="13"/>
       <c r="DD9" s="13"/>
       <c r="DE9" s="13"/>
     </row>
     <row r="10" spans="1:109">
       <c r="A10" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="19">
         <v>111.55604660508584</v>
       </c>
       <c r="C10" s="19">
         <v>124.65827120643573</v>
       </c>
       <c r="D10" s="19">
         <v>59.095647781310646</v>
       </c>
       <c r="E10" s="19">
         <v>99.173454537909521</v>
       </c>
       <c r="F10" s="19">
         <v>120.1129177465123</v>
       </c>
       <c r="G10" s="19">
         <v>131.67852371154763</v>
@@ -3141,51 +3149,53 @@
       </c>
       <c r="CT10" s="16">
         <v>249.18358395236737</v>
       </c>
       <c r="CU10" s="13">
         <v>360.41546386244625</v>
       </c>
       <c r="CV10" s="19">
         <v>201.11435259465293</v>
       </c>
       <c r="CW10" s="19">
         <v>609.95125150434706</v>
       </c>
       <c r="CX10" s="19">
         <v>348.5179108619119</v>
       </c>
       <c r="CY10" s="13">
         <v>388.44444294288462</v>
       </c>
       <c r="CZ10" s="15">
         <v>420.81602862303896</v>
       </c>
       <c r="DA10" s="15">
         <v>1074.7027472651862</v>
       </c>
-      <c r="DB10" s="13"/>
+      <c r="DB10" s="13">
+        <v>1322.6803386919589</v>
+      </c>
       <c r="DC10" s="13"/>
       <c r="DD10" s="13"/>
       <c r="DE10" s="13"/>
     </row>
     <row r="11" spans="1:109">
       <c r="A11" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="13">
         <v>289.41928219614061</v>
       </c>
       <c r="C11" s="13">
         <v>341.58834938509204</v>
       </c>
       <c r="D11" s="13">
         <v>106.65886894489147</v>
       </c>
       <c r="E11" s="13">
         <v>214.33044224665989</v>
       </c>
       <c r="F11" s="13">
         <v>253.75704716161314</v>
       </c>
       <c r="G11" s="15">
         <v>645.12327222488193</v>
@@ -3462,51 +3472,53 @@
       </c>
       <c r="CT11" s="16">
         <v>441.57734627890318</v>
       </c>
       <c r="CU11" s="13">
         <v>708.12469884760651</v>
       </c>
       <c r="CV11" s="13">
         <v>324.95496981278512</v>
       </c>
       <c r="CW11" s="13">
         <v>599.28901696160585</v>
       </c>
       <c r="CX11" s="13">
         <v>369.86931909431041</v>
       </c>
       <c r="CY11" s="13">
         <v>1442.3157662768022</v>
       </c>
       <c r="CZ11" s="15">
         <v>754.79833446724035</v>
       </c>
       <c r="DA11" s="15">
         <v>1475.6633667275946</v>
       </c>
-      <c r="DB11" s="13"/>
+      <c r="DB11" s="13">
+        <v>2018.2785876905491</v>
+      </c>
       <c r="DC11" s="13"/>
       <c r="DD11" s="13"/>
       <c r="DE11" s="13"/>
     </row>
     <row r="12" spans="1:109">
       <c r="A12" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="13">
         <v>52.920964781943972</v>
       </c>
       <c r="C12" s="13">
         <v>70.43684328247852</v>
       </c>
       <c r="D12" s="13">
         <v>41.752937661537786</v>
       </c>
       <c r="E12" s="13">
         <v>55.850522934630362</v>
       </c>
       <c r="F12" s="13">
         <v>55.813566851339161</v>
       </c>
       <c r="G12" s="15">
         <v>89.000776136397604</v>
@@ -3783,51 +3795,53 @@
       </c>
       <c r="CT12" s="16">
         <v>718.9461881429321</v>
       </c>
       <c r="CU12" s="13">
         <v>922.51095879989259</v>
       </c>
       <c r="CV12" s="13">
         <v>887.37002139772767</v>
       </c>
       <c r="CW12" s="13">
         <v>771.77482678701688</v>
       </c>
       <c r="CX12" s="13">
         <v>758.68252934005011</v>
       </c>
       <c r="CY12" s="13">
         <v>813.97522968866303</v>
       </c>
       <c r="CZ12" s="15">
         <v>909.90729267545726</v>
       </c>
       <c r="DA12" s="15">
         <v>1473.328711049707</v>
       </c>
-      <c r="DB12" s="13"/>
+      <c r="DB12" s="13">
+        <v>968.98396789531978</v>
+      </c>
       <c r="DC12" s="13"/>
       <c r="DD12" s="13"/>
       <c r="DE12" s="13"/>
     </row>
     <row r="13" spans="1:109">
       <c r="A13" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="13">
         <v>82.084544942336805</v>
       </c>
       <c r="C13" s="13">
         <v>108.09255429279099</v>
       </c>
       <c r="D13" s="13">
         <v>71.832666844129136</v>
       </c>
       <c r="E13" s="13">
         <v>79.26182367288456</v>
       </c>
       <c r="F13" s="13">
         <v>93.64282003006663</v>
       </c>
       <c r="G13" s="15">
         <v>178.63689242109095</v>
@@ -4104,51 +4118,53 @@
       </c>
       <c r="CT13" s="16">
         <v>538.02683065142378</v>
       </c>
       <c r="CU13" s="13">
         <v>747.02088154175033</v>
       </c>
       <c r="CV13" s="13">
         <v>177.07350583647599</v>
       </c>
       <c r="CW13" s="13">
         <v>852.49319708363851</v>
       </c>
       <c r="CX13" s="13">
         <v>663.31425733077708</v>
       </c>
       <c r="CY13" s="13">
         <v>990.54453686438239</v>
       </c>
       <c r="CZ13" s="15">
         <v>999.45429890940659</v>
       </c>
       <c r="DA13" s="15">
         <v>1285.4070078743453</v>
       </c>
-      <c r="DB13" s="13"/>
+      <c r="DB13" s="13">
+        <v>1305.0433349782752</v>
+      </c>
       <c r="DC13" s="13"/>
       <c r="DD13" s="15"/>
       <c r="DE13" s="13"/>
     </row>
     <row r="14" spans="1:109">
       <c r="A14" s="2"/>
       <c r="B14" s="3"/>
       <c r="C14" s="3"/>
       <c r="D14" s="3"/>
       <c r="E14" s="3"/>
       <c r="F14" s="3"/>
       <c r="G14" s="3"/>
       <c r="H14" s="3"/>
       <c r="I14" s="3"/>
       <c r="J14" s="3"/>
       <c r="K14" s="3"/>
       <c r="L14" s="3"/>
       <c r="M14" s="3"/>
       <c r="N14" s="2"/>
       <c r="O14" s="2"/>
       <c r="P14" s="2"/>
       <c r="Q14" s="2"/>
       <c r="R14" s="2"/>
       <c r="S14" s="2"/>
       <c r="T14" s="2"/>
@@ -4209,120 +4225,120 @@
       <c r="BW14" s="3"/>
       <c r="BX14" s="21"/>
       <c r="BY14" s="21"/>
       <c r="BZ14" s="21"/>
       <c r="CA14" s="21"/>
       <c r="CB14" s="21"/>
       <c r="CC14" s="21"/>
       <c r="CD14" s="21"/>
       <c r="CE14" s="21"/>
       <c r="CF14" s="21"/>
       <c r="CG14" s="21"/>
       <c r="CH14" s="22"/>
       <c r="CI14" s="21"/>
       <c r="CJ14" s="21"/>
       <c r="CK14" s="21"/>
       <c r="CL14" s="21"/>
       <c r="CM14" s="21"/>
       <c r="CN14" s="21"/>
       <c r="CO14" s="21"/>
       <c r="CP14" s="21"/>
       <c r="CQ14" s="21"/>
       <c r="CR14" s="21"/>
       <c r="CS14" s="21"/>
     </row>
     <row r="15" spans="1:109" ht="21" customHeight="1">
-      <c r="A15" s="38"/>
-[...68 lines deleted...]
-      <c r="BR15" s="40"/>
+      <c r="A15" s="39"/>
+      <c r="B15" s="39"/>
+      <c r="C15" s="39"/>
+      <c r="D15" s="39"/>
+      <c r="E15" s="39"/>
+      <c r="F15" s="39"/>
+      <c r="G15" s="39"/>
+      <c r="H15" s="39"/>
+      <c r="I15" s="39"/>
+      <c r="J15" s="39"/>
+      <c r="K15" s="39"/>
+      <c r="L15" s="39"/>
+      <c r="M15" s="39"/>
+      <c r="N15" s="39"/>
+      <c r="O15" s="39"/>
+      <c r="P15" s="39"/>
+      <c r="Q15" s="39"/>
+      <c r="R15" s="39"/>
+      <c r="S15" s="39"/>
+      <c r="T15" s="39"/>
+      <c r="U15" s="39"/>
+      <c r="V15" s="39"/>
+      <c r="W15" s="39"/>
+      <c r="X15" s="39"/>
+      <c r="Y15" s="39"/>
+      <c r="Z15" s="39"/>
+      <c r="AA15" s="39"/>
+      <c r="AB15" s="39"/>
+      <c r="AC15" s="39"/>
+      <c r="AD15" s="39"/>
+      <c r="AE15" s="39"/>
+      <c r="AF15" s="39"/>
+      <c r="AG15" s="39"/>
+      <c r="AH15" s="39"/>
+      <c r="AI15" s="39"/>
+      <c r="AJ15" s="39"/>
+      <c r="AK15" s="39"/>
+      <c r="AL15" s="39"/>
+      <c r="AM15" s="39"/>
+      <c r="AN15" s="39"/>
+      <c r="AO15" s="39"/>
+      <c r="AP15" s="39"/>
+      <c r="AQ15" s="39"/>
+      <c r="AR15" s="39"/>
+      <c r="AS15" s="39"/>
+      <c r="AT15" s="39"/>
+      <c r="AU15" s="39"/>
+      <c r="AV15" s="39"/>
+      <c r="AW15" s="39"/>
+      <c r="AX15" s="39"/>
+      <c r="AY15" s="39"/>
+      <c r="AZ15" s="39"/>
+      <c r="BA15" s="39"/>
+      <c r="BB15" s="39"/>
+      <c r="BC15" s="39"/>
+      <c r="BD15" s="39"/>
+      <c r="BE15" s="39"/>
+      <c r="BF15" s="39"/>
+      <c r="BG15" s="39"/>
+      <c r="BH15" s="39"/>
+      <c r="BI15" s="39"/>
+      <c r="BJ15" s="41"/>
+      <c r="BK15" s="41"/>
+      <c r="BL15" s="41"/>
+      <c r="BM15" s="41"/>
+      <c r="BN15" s="41"/>
+      <c r="BO15" s="41"/>
+      <c r="BP15" s="41"/>
+      <c r="BQ15" s="41"/>
+      <c r="BR15" s="41"/>
       <c r="BS15" s="2"/>
       <c r="BT15" s="2"/>
       <c r="BU15" s="2"/>
       <c r="BV15" s="2"/>
       <c r="BW15" s="2"/>
     </row>
     <row r="16" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="37" t="s">
         <v>40</v>
       </c>
       <c r="K16" s="37"/>
       <c r="L16" s="37"/>
       <c r="M16" s="37"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
@@ -5186,51 +5202,53 @@
       </c>
       <c r="CT19" s="16">
         <v>2050.0374637566551</v>
       </c>
       <c r="CU19" s="13">
         <v>3125.2950257695875</v>
       </c>
       <c r="CV19" s="13">
         <v>1552.8023604562366</v>
       </c>
       <c r="CW19" s="13">
         <v>2982.962666792142</v>
       </c>
       <c r="CX19" s="14">
         <v>2162.9481004080844</v>
       </c>
       <c r="CY19" s="15">
         <v>4402.2754269028765</v>
       </c>
       <c r="CZ19" s="15">
         <v>3327.2501725234947</v>
       </c>
       <c r="DA19" s="15">
         <v>5640.9288181094289</v>
       </c>
-      <c r="DB19" s="13"/>
+      <c r="DB19" s="13">
+        <v>6559.8942749971384</v>
+      </c>
       <c r="DC19" s="13"/>
       <c r="DD19" s="13"/>
       <c r="DE19" s="13"/>
     </row>
     <row r="20" spans="1:109">
       <c r="A20" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="13">
         <v>29.860530326379116</v>
       </c>
       <c r="C20" s="13">
         <v>39.731522201940095</v>
       </c>
       <c r="D20" s="13">
         <v>30.142818702371731</v>
       </c>
       <c r="E20" s="13">
         <v>27.161759609323752</v>
       </c>
       <c r="F20" s="13">
         <v>30.094120873534134</v>
       </c>
       <c r="G20" s="15">
         <v>30.801118561642475</v>
@@ -5507,51 +5525,53 @@
       </c>
       <c r="CT20" s="16">
         <v>17.992794376740225</v>
       </c>
       <c r="CU20" s="13">
         <v>73.900299491011708</v>
       </c>
       <c r="CV20" s="13">
         <v>46.167103718294271</v>
       </c>
       <c r="CW20" s="13">
         <v>36.075910357879394</v>
       </c>
       <c r="CX20" s="13">
         <v>12.233233743054553</v>
       </c>
       <c r="CY20" s="13">
         <v>8.2585645344862328</v>
       </c>
       <c r="CZ20" s="15">
         <v>25.194047735514637</v>
       </c>
       <c r="DA20" s="15">
         <v>55.527026716016955</v>
       </c>
-      <c r="DB20" s="13"/>
+      <c r="DB20" s="13">
+        <v>54.821664632905353</v>
+      </c>
       <c r="DC20" s="13"/>
       <c r="DD20" s="13"/>
       <c r="DE20" s="13"/>
     </row>
     <row r="21" spans="1:109">
       <c r="A21" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="13">
         <v>14.031453058197364</v>
       </c>
       <c r="C21" s="13">
         <v>25.775866392598239</v>
       </c>
       <c r="D21" s="13">
         <v>14.795211816363942</v>
       </c>
       <c r="E21" s="13">
         <v>40.958026187884393</v>
       </c>
       <c r="F21" s="13">
         <v>31.419081024938283</v>
       </c>
       <c r="G21" s="15">
         <v>25.599709140358016</v>
@@ -5828,51 +5848,53 @@
       </c>
       <c r="CT21" s="16">
         <v>24.811490142399816</v>
       </c>
       <c r="CU21" s="13">
         <v>74.494502943205532</v>
       </c>
       <c r="CV21" s="13">
         <v>54.400429281440111</v>
       </c>
       <c r="CW21" s="13">
         <v>195.23070087993693</v>
       </c>
       <c r="CX21" s="13">
         <v>63.478089145416554</v>
       </c>
       <c r="CY21" s="13">
         <v>97.778180572040881</v>
       </c>
       <c r="CZ21" s="15">
         <v>10.95645441210671</v>
       </c>
       <c r="DA21" s="15">
         <v>216.05080305727998</v>
       </c>
-      <c r="DB21" s="13"/>
+      <c r="DB21" s="13">
+        <v>102.57709024917733</v>
+      </c>
       <c r="DC21" s="13"/>
       <c r="DD21" s="13"/>
       <c r="DE21" s="13"/>
     </row>
     <row r="22" spans="1:109">
       <c r="A22" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B22" s="13">
         <v>142.59386375063315</v>
       </c>
       <c r="C22" s="13">
         <v>190.8895100563698</v>
       </c>
       <c r="D22" s="13">
         <v>62.807781940490095</v>
       </c>
       <c r="E22" s="13">
         <v>129.61140712819511</v>
       </c>
       <c r="F22" s="13">
         <v>154.11436443822927</v>
       </c>
       <c r="G22" s="15">
         <v>366.14782695071131</v>
@@ -6149,51 +6171,53 @@
       </c>
       <c r="CT22" s="16">
         <v>197.29073854522196</v>
       </c>
       <c r="CU22" s="13">
         <v>376.61972861700752</v>
       </c>
       <c r="CV22" s="13">
         <v>131.71627493178806</v>
       </c>
       <c r="CW22" s="13">
         <v>367.69340148901438</v>
       </c>
       <c r="CX22" s="13">
         <v>185.8902775592307</v>
       </c>
       <c r="CY22" s="13">
         <v>899.9962226902835</v>
       </c>
       <c r="CZ22" s="15">
         <v>445.16123236739708</v>
       </c>
       <c r="DA22" s="15">
         <v>299.28667208596596</v>
       </c>
-      <c r="DB22" s="13"/>
+      <c r="DB22" s="13">
+        <v>1026.5468075256197</v>
+      </c>
       <c r="DC22" s="13"/>
       <c r="DD22" s="13"/>
       <c r="DE22" s="13"/>
     </row>
     <row r="23" spans="1:109">
       <c r="A23" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B23" s="19">
         <v>97.507561185125837</v>
       </c>
       <c r="C23" s="19">
         <v>110.60978578647573</v>
       </c>
       <c r="D23" s="19">
         <v>45.047162361350644</v>
       </c>
       <c r="E23" s="19">
         <v>85.124969117949504</v>
       </c>
       <c r="F23" s="19">
         <v>106.06443232655229</v>
       </c>
       <c r="G23" s="19">
         <v>117.63003829158762</v>
@@ -6470,51 +6494,53 @@
       </c>
       <c r="CT23" s="16">
         <v>152.1679172857007</v>
       </c>
       <c r="CU23" s="13">
         <v>263.39979719577957</v>
       </c>
       <c r="CV23" s="19">
         <v>116.86548887412778</v>
       </c>
       <c r="CW23" s="19">
         <v>352.95102713542963</v>
       </c>
       <c r="CX23" s="19">
         <v>229.32856086191188</v>
       </c>
       <c r="CY23" s="13">
         <v>269.25509294288457</v>
       </c>
       <c r="CZ23" s="15">
         <v>301.62667862303891</v>
       </c>
       <c r="DA23" s="15">
         <v>955.51339726518609</v>
       </c>
-      <c r="DB23" s="13"/>
+      <c r="DB23" s="13">
+        <v>1203.490988691959</v>
+      </c>
       <c r="DC23" s="13"/>
       <c r="DD23" s="13"/>
       <c r="DE23" s="13"/>
     </row>
     <row r="24" spans="1:109">
       <c r="A24" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B24" s="13">
         <v>289.29254677614063</v>
       </c>
       <c r="C24" s="13">
         <v>341.46161396509206</v>
       </c>
       <c r="D24" s="13">
         <v>106.53213352489146</v>
       </c>
       <c r="E24" s="13">
         <v>214.2037068266599</v>
       </c>
       <c r="F24" s="13">
         <v>253.63031174161316</v>
       </c>
       <c r="G24" s="15">
         <v>644.99653680488188</v>
@@ -6791,51 +6817,53 @@
       </c>
       <c r="CT24" s="16">
         <v>441.48122961223652</v>
       </c>
       <c r="CU24" s="13">
         <v>708.02858218093979</v>
       </c>
       <c r="CV24" s="13">
         <v>269.31812361139856</v>
       </c>
       <c r="CW24" s="13">
         <v>577.37839196160587</v>
       </c>
       <c r="CX24" s="13">
         <v>347.95869409431043</v>
       </c>
       <c r="CY24" s="13">
         <v>1420.4051412768022</v>
       </c>
       <c r="CZ24" s="15">
         <v>732.88770946724037</v>
       </c>
       <c r="DA24" s="15">
         <v>1453.7527417275946</v>
       </c>
-      <c r="DB24" s="13"/>
+      <c r="DB24" s="13">
+        <v>1996.3679626905491</v>
+      </c>
       <c r="DC24" s="13"/>
       <c r="DD24" s="13"/>
       <c r="DE24" s="13"/>
     </row>
     <row r="25" spans="1:109">
       <c r="A25" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="13">
         <v>52.795964781943972</v>
       </c>
       <c r="C25" s="13">
         <v>70.31184328247852</v>
       </c>
       <c r="D25" s="13">
         <v>41.627937661537786</v>
       </c>
       <c r="E25" s="13">
         <v>55.725522934630362</v>
       </c>
       <c r="F25" s="13">
         <v>55.688566851339161</v>
       </c>
       <c r="G25" s="15">
         <v>88.875776136397604</v>
@@ -7112,51 +7140,53 @@
       </c>
       <c r="CT25" s="16">
         <v>718.9461881429321</v>
       </c>
       <c r="CU25" s="13">
         <v>922.51095879989259</v>
       </c>
       <c r="CV25" s="13">
         <v>797.94115920271167</v>
       </c>
       <c r="CW25" s="13">
         <v>736.61649345368357</v>
       </c>
       <c r="CX25" s="13">
         <v>723.52419600671681</v>
       </c>
       <c r="CY25" s="13">
         <v>778.81689635532973</v>
       </c>
       <c r="CZ25" s="15">
         <v>874.74895934212395</v>
       </c>
       <c r="DA25" s="15">
         <v>1438.1703777163737</v>
       </c>
-      <c r="DB25" s="13"/>
+      <c r="DB25" s="13">
+        <v>933.82563456198648</v>
+      </c>
       <c r="DC25" s="13"/>
       <c r="DD25" s="13"/>
       <c r="DE25" s="13"/>
     </row>
     <row r="26" spans="1:109">
       <c r="A26" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B26" s="13">
         <v>74.983476189006808</v>
       </c>
       <c r="C26" s="13">
         <v>100.991485539461</v>
       </c>
       <c r="D26" s="13">
         <v>64.731598090799139</v>
       </c>
       <c r="E26" s="13">
         <v>72.160754919554563</v>
       </c>
       <c r="F26" s="13">
         <v>86.541751276736633</v>
       </c>
       <c r="G26" s="15">
         <v>171.53582366776095</v>
@@ -7433,51 +7463,53 @@
       </c>
       <c r="CT26" s="16">
         <v>497.34710565142382</v>
       </c>
       <c r="CU26" s="13">
         <v>706.34115654175037</v>
       </c>
       <c r="CV26" s="13">
         <v>136.39378083647597</v>
       </c>
       <c r="CW26" s="13">
         <v>717.01674151459179</v>
       </c>
       <c r="CX26" s="13">
         <v>600.53504899744371</v>
       </c>
       <c r="CY26" s="13">
         <v>927.76532853104902</v>
       </c>
       <c r="CZ26" s="15">
         <v>936.67509057607322</v>
       </c>
       <c r="DA26" s="15">
         <v>1222.6277995410119</v>
       </c>
-      <c r="DB26" s="13"/>
+      <c r="DB26" s="13">
+        <v>1242.2641266449418</v>
+      </c>
       <c r="DC26" s="13"/>
       <c r="DD26" s="15"/>
       <c r="DE26" s="13"/>
     </row>
     <row r="27" spans="1:109">
       <c r="A27" s="2"/>
       <c r="B27" s="3"/>
       <c r="C27" s="3"/>
       <c r="D27" s="3"/>
       <c r="E27" s="3"/>
       <c r="F27" s="3"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
       <c r="I27" s="3"/>
       <c r="J27" s="3"/>
       <c r="K27" s="3"/>
       <c r="L27" s="3"/>
       <c r="M27" s="3"/>
       <c r="N27" s="2"/>
       <c r="O27" s="2"/>
       <c r="P27" s="2"/>
       <c r="Q27" s="2"/>
       <c r="R27" s="2"/>
       <c r="S27" s="2"/>
       <c r="T27" s="2"/>
@@ -7538,159 +7570,159 @@
       <c r="BW27" s="3"/>
       <c r="BX27" s="21"/>
       <c r="BY27" s="21"/>
       <c r="BZ27" s="21"/>
       <c r="CA27" s="21"/>
       <c r="CB27" s="21"/>
       <c r="CC27" s="21"/>
       <c r="CD27" s="21"/>
       <c r="CE27" s="21"/>
       <c r="CF27" s="21"/>
       <c r="CG27" s="21"/>
       <c r="CH27" s="22"/>
       <c r="CI27" s="21"/>
       <c r="CJ27" s="21"/>
       <c r="CK27" s="21"/>
       <c r="CL27" s="21"/>
       <c r="CM27" s="21"/>
       <c r="CN27" s="21"/>
       <c r="CO27" s="21"/>
       <c r="CP27" s="21"/>
       <c r="CQ27" s="21"/>
       <c r="CR27" s="21"/>
       <c r="CS27" s="21"/>
     </row>
     <row r="28" spans="1:109" ht="21" customHeight="1">
-      <c r="A28" s="41" t="s">
+      <c r="A28" s="42" t="s">
         <v>27</v>
       </c>
-      <c r="B28" s="41"/>
-[...67 lines deleted...]
-      <c r="BR28" s="42"/>
+      <c r="B28" s="42"/>
+      <c r="C28" s="42"/>
+      <c r="D28" s="42"/>
+      <c r="E28" s="42"/>
+      <c r="F28" s="42"/>
+      <c r="G28" s="42"/>
+      <c r="H28" s="42"/>
+      <c r="I28" s="42"/>
+      <c r="J28" s="42"/>
+      <c r="K28" s="42"/>
+      <c r="L28" s="42"/>
+      <c r="M28" s="42"/>
+      <c r="N28" s="42"/>
+      <c r="O28" s="42"/>
+      <c r="P28" s="42"/>
+      <c r="Q28" s="42"/>
+      <c r="R28" s="42"/>
+      <c r="S28" s="42"/>
+      <c r="T28" s="42"/>
+      <c r="U28" s="42"/>
+      <c r="V28" s="42"/>
+      <c r="W28" s="42"/>
+      <c r="X28" s="42"/>
+      <c r="Y28" s="42"/>
+      <c r="Z28" s="42"/>
+      <c r="AA28" s="42"/>
+      <c r="AB28" s="42"/>
+      <c r="AC28" s="42"/>
+      <c r="AD28" s="42"/>
+      <c r="AE28" s="42"/>
+      <c r="AF28" s="42"/>
+      <c r="AG28" s="42"/>
+      <c r="AH28" s="42"/>
+      <c r="AI28" s="42"/>
+      <c r="AJ28" s="42"/>
+      <c r="AK28" s="42"/>
+      <c r="AL28" s="42"/>
+      <c r="AM28" s="42"/>
+      <c r="AN28" s="42"/>
+      <c r="AO28" s="42"/>
+      <c r="AP28" s="42"/>
+      <c r="AQ28" s="42"/>
+      <c r="AR28" s="42"/>
+      <c r="AS28" s="42"/>
+      <c r="AT28" s="42"/>
+      <c r="AU28" s="42"/>
+      <c r="AV28" s="42"/>
+      <c r="AW28" s="42"/>
+      <c r="AX28" s="42"/>
+      <c r="AY28" s="42"/>
+      <c r="AZ28" s="42"/>
+      <c r="BA28" s="42"/>
+      <c r="BB28" s="42"/>
+      <c r="BC28" s="42"/>
+      <c r="BD28" s="42"/>
+      <c r="BE28" s="42"/>
+      <c r="BF28" s="42"/>
+      <c r="BG28" s="42"/>
+      <c r="BH28" s="42"/>
+      <c r="BI28" s="42"/>
+      <c r="BJ28" s="43"/>
+      <c r="BK28" s="43"/>
+      <c r="BL28" s="43"/>
+      <c r="BM28" s="43"/>
+      <c r="BN28" s="43"/>
+      <c r="BO28" s="43"/>
+      <c r="BP28" s="43"/>
+      <c r="BQ28" s="43"/>
+      <c r="BR28" s="43"/>
       <c r="BS28" s="2"/>
       <c r="BT28" s="2"/>
       <c r="BU28" s="2"/>
       <c r="BV28" s="2"/>
       <c r="BW28" s="2"/>
     </row>
     <row r="29" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A29" s="6"/>
       <c r="B29" s="6"/>
       <c r="C29" s="6"/>
       <c r="D29" s="6"/>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="6"/>
       <c r="H29" s="6"/>
       <c r="I29" s="6"/>
       <c r="J29" s="37" t="s">
         <v>40</v>
       </c>
       <c r="K29" s="37"/>
       <c r="L29" s="37"/>
       <c r="M29" s="37"/>
       <c r="N29" s="6"/>
       <c r="O29" s="6"/>
       <c r="P29" s="6"/>
       <c r="Q29" s="6"/>
       <c r="R29" s="6"/>
       <c r="S29" s="6"/>
       <c r="T29" s="6"/>
       <c r="U29" s="6"/>
       <c r="V29" s="6"/>
-      <c r="W29" s="43" t="s">
+      <c r="W29" s="38" t="s">
         <v>29</v>
       </c>
-      <c r="X29" s="43"/>
-[...1 lines deleted...]
-      <c r="Z29" s="43"/>
+      <c r="X29" s="38"/>
+      <c r="Y29" s="38"/>
+      <c r="Z29" s="38"/>
       <c r="AA29" s="6"/>
       <c r="AB29" s="6"/>
       <c r="AC29" s="6"/>
       <c r="AD29" s="6"/>
       <c r="AE29" s="6"/>
       <c r="AF29" s="6"/>
       <c r="AG29" s="6"/>
       <c r="AH29" s="31" t="s">
         <v>29</v>
       </c>
       <c r="AI29" s="31"/>
       <c r="AJ29" s="31"/>
       <c r="AK29" s="31"/>
       <c r="AL29" s="6"/>
       <c r="AM29" s="6"/>
       <c r="AN29" s="6"/>
       <c r="AO29" s="6"/>
       <c r="AP29" s="6"/>
       <c r="AQ29" s="6"/>
       <c r="AR29" s="6"/>
       <c r="AS29" s="6"/>
       <c r="AT29" s="31" t="s">
         <v>29</v>
       </c>
       <c r="AU29" s="31"/>
@@ -8517,51 +8549,53 @@
       </c>
       <c r="CT32" s="16">
         <v>49.583314100000003</v>
       </c>
       <c r="CU32" s="13">
         <v>181.65728123541669</v>
       </c>
       <c r="CV32" s="13">
         <v>102.05692908958335</v>
       </c>
       <c r="CW32" s="13">
         <v>76.52390783333334</v>
       </c>
       <c r="CX32" s="14">
         <v>48.773394077083339</v>
       </c>
       <c r="CY32" s="15">
         <v>36.52987512166667</v>
       </c>
       <c r="CZ32" s="15">
         <v>415.81958496674997</v>
       </c>
       <c r="DA32" s="15">
         <v>3567.4208221952272</v>
       </c>
-      <c r="DB32" s="13"/>
+      <c r="DB32" s="13">
+        <v>1989.4475239753519</v>
+      </c>
       <c r="DC32" s="13"/>
       <c r="DD32" s="13"/>
       <c r="DE32" s="13"/>
     </row>
     <row r="33" spans="1:109">
       <c r="A33" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="C33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="D33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="E33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="F33" s="13">
         <v>25.452775277231051</v>
       </c>
       <c r="G33" s="15">
         <v>25.452775277231051</v>
@@ -8838,51 +8872,53 @@
       </c>
       <c r="CT33" s="16">
         <v>10.72037696666667</v>
       </c>
       <c r="CU33" s="13">
         <v>38.345216456250007</v>
       </c>
       <c r="CV33" s="13">
         <v>21.849618310416677</v>
       </c>
       <c r="CW33" s="13">
         <v>16.439526733333338</v>
       </c>
       <c r="CX33" s="13">
         <v>10.44981152291667</v>
       </c>
       <c r="CY33" s="13">
         <v>7.8498012500000023</v>
       </c>
       <c r="CZ33" s="15">
         <v>24.240643797402356</v>
       </c>
       <c r="DA33" s="15">
         <v>40.447077527751553</v>
       </c>
-      <c r="DB33" s="13"/>
+      <c r="DB33" s="13">
+        <v>35.566538741721004</v>
+      </c>
       <c r="DC33" s="13"/>
       <c r="DD33" s="13"/>
       <c r="DE33" s="13"/>
     </row>
     <row r="34" spans="1:109">
       <c r="A34" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="C34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="D34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="E34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="F34" s="13">
         <v>1.7628816503688678</v>
       </c>
       <c r="G34" s="15">
         <v>1.7628816503688678</v>
@@ -9159,51 +9195,53 @@
       </c>
       <c r="CT34" s="16">
         <v>0.79166666666666674</v>
       </c>
       <c r="CU34" s="13">
         <v>3.026510416666667</v>
       </c>
       <c r="CV34" s="13">
         <v>1.6587500000000002</v>
       </c>
       <c r="CW34" s="13">
         <v>1.2361249999999999</v>
       </c>
       <c r="CX34" s="13">
         <v>0.79166666666666674</v>
       </c>
       <c r="CY34" s="13">
         <v>0.58979375000000001</v>
       </c>
       <c r="CZ34" s="15">
         <v>0.41659810770440259</v>
       </c>
       <c r="DA34" s="15">
         <v>200.23131021820959</v>
       </c>
-      <c r="DB34" s="13"/>
+      <c r="DB34" s="13">
+        <v>22.689373158339325</v>
+      </c>
       <c r="DC34" s="13"/>
       <c r="DD34" s="13"/>
       <c r="DE34" s="13"/>
     </row>
     <row r="35" spans="1:109">
       <c r="A35" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="C35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="D35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="E35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="F35" s="13">
         <v>0.20953751707651999</v>
       </c>
       <c r="G35" s="15">
         <v>0.20953751707651999</v>
@@ -9480,51 +9518,53 @@
       </c>
       <c r="CT35" s="16">
         <v>1.2644500000000003</v>
       </c>
       <c r="CU35" s="13">
         <v>4.8339424375000011</v>
       </c>
       <c r="CV35" s="13">
         <v>2.6493555</v>
       </c>
       <c r="CW35" s="13">
         <v>1.9743388500000003</v>
       </c>
       <c r="CX35" s="13">
         <v>1.2644500000000003</v>
       </c>
       <c r="CY35" s="13">
         <v>0.94201857750000006</v>
       </c>
       <c r="CZ35" s="15">
         <v>28.238153899811451</v>
       </c>
       <c r="DA35" s="15">
         <v>64.632513945913345</v>
       </c>
-      <c r="DB35" s="13"/>
+      <c r="DB35" s="13">
+        <v>39.73661326717454</v>
+      </c>
       <c r="DC35" s="13"/>
       <c r="DD35" s="13"/>
       <c r="DE35" s="13"/>
     </row>
     <row r="36" spans="1:109">
       <c r="A36" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B36" s="19">
         <v>0.53772208292348</v>
       </c>
       <c r="C36" s="20">
         <v>0.53772208292348</v>
       </c>
       <c r="D36" s="19">
         <v>0.53772208292348</v>
       </c>
       <c r="E36" s="19">
         <v>0.53772208292348</v>
       </c>
       <c r="F36" s="19">
         <v>0.53772208292348</v>
       </c>
       <c r="G36" s="19">
         <v>0.53772208292348</v>
@@ -9801,51 +9841,53 @@
       </c>
       <c r="CT36" s="16">
         <v>4.3858333333333341</v>
       </c>
       <c r="CU36" s="13">
         <v>16.766867708333336</v>
       </c>
       <c r="CV36" s="19">
         <v>9.1894750000000016</v>
       </c>
       <c r="CW36" s="19">
         <v>6.8481325000000011</v>
       </c>
       <c r="CX36" s="19">
         <v>4.3858333333333341</v>
       </c>
       <c r="CY36" s="13">
         <v>3.2674573750000007</v>
       </c>
       <c r="CZ36" s="15">
         <v>69.121780965192414</v>
       </c>
       <c r="DA36" s="15">
         <v>825.28109521667818</v>
       </c>
-      <c r="DB36" s="13"/>
+      <c r="DB36" s="13">
+        <v>429.53432797502893</v>
+      </c>
       <c r="DC36" s="13"/>
       <c r="DD36" s="13"/>
       <c r="DE36" s="13"/>
     </row>
     <row r="37" spans="1:109">
       <c r="A37" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="C37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="D37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="E37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="F37" s="13">
         <v>1.4969445503656148E-2</v>
       </c>
       <c r="G37" s="15">
         <v>1.4969445503656148E-2</v>
@@ -10122,51 +10164,53 @@
       </c>
       <c r="CT37" s="16">
         <v>1.655E-3</v>
       </c>
       <c r="CU37" s="13">
         <v>1.4766666666666667E-3</v>
       </c>
       <c r="CV37" s="13">
         <v>1.4233333333333335E-3</v>
       </c>
       <c r="CW37" s="13">
         <v>1.6316666666666667E-3</v>
       </c>
       <c r="CX37" s="13">
         <v>1.41E-3</v>
       </c>
       <c r="CY37" s="13">
         <v>1.175E-3</v>
       </c>
       <c r="CZ37" s="15">
         <v>36.854409780324026</v>
       </c>
       <c r="DA37" s="15">
         <v>997.28487907145393</v>
       </c>
-      <c r="DB37" s="13"/>
+      <c r="DB37" s="13">
+        <v>666.0530557296164</v>
+      </c>
       <c r="DC37" s="13"/>
       <c r="DD37" s="13"/>
       <c r="DE37" s="13"/>
     </row>
     <row r="38" spans="1:109">
       <c r="A38" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="C38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="D38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="E38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="F38" s="13">
         <v>8.6569976797296526</v>
       </c>
       <c r="G38" s="15">
         <v>8.6569976797296526</v>
@@ -10443,51 +10487,53 @@
       </c>
       <c r="CT38" s="16">
         <v>12.255000000000003</v>
       </c>
       <c r="CU38" s="13">
         <v>46.850381250000005</v>
       </c>
       <c r="CV38" s="13">
         <v>25.67745</v>
       </c>
       <c r="CW38" s="13">
         <v>19.135215000000002</v>
       </c>
       <c r="CX38" s="13">
         <v>12.255000000000003</v>
       </c>
       <c r="CY38" s="13">
         <v>9.1300072500000002</v>
       </c>
       <c r="CZ38" s="15">
         <v>40.687018785895617</v>
       </c>
       <c r="DA38" s="15">
         <v>603.39088731803929</v>
       </c>
-      <c r="DB38" s="13"/>
+      <c r="DB38" s="13">
+        <v>544.69444040202211</v>
+      </c>
       <c r="DC38" s="13"/>
       <c r="DD38" s="13"/>
       <c r="DE38" s="13"/>
     </row>
     <row r="39" spans="1:109">
       <c r="A39" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="C39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="D39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="E39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="F39" s="13">
         <v>3.9174806229234798</v>
       </c>
       <c r="G39" s="15">
         <v>3.9174806229234798</v>
@@ -10764,51 +10810,53 @@
       </c>
       <c r="CT39" s="16">
         <v>20.164332133333332</v>
       </c>
       <c r="CU39" s="13">
         <v>71.832886299999998</v>
       </c>
       <c r="CV39" s="13">
         <v>41.030856945833335</v>
       </c>
       <c r="CW39" s="13">
         <v>30.888938083333336</v>
       </c>
       <c r="CX39" s="13">
         <v>19.625222554166665</v>
       </c>
       <c r="CY39" s="13">
         <v>14.749621919166666</v>
       </c>
       <c r="CZ39" s="15">
         <v>216.26097963041974</v>
       </c>
       <c r="DA39" s="15">
         <v>836.15305889718127</v>
       </c>
-      <c r="DB39" s="13"/>
+      <c r="DB39" s="13">
+        <v>251.17317470144957</v>
+      </c>
       <c r="DC39" s="13"/>
       <c r="DD39" s="15"/>
       <c r="DE39" s="13"/>
     </row>
     <row r="40" spans="1:109">
       <c r="A40" s="2"/>
       <c r="B40" s="3"/>
       <c r="C40" s="3"/>
       <c r="D40" s="3"/>
       <c r="E40" s="3"/>
       <c r="F40" s="3"/>
       <c r="G40" s="3"/>
       <c r="H40" s="3"/>
       <c r="I40" s="3"/>
       <c r="J40" s="3"/>
       <c r="K40" s="3"/>
       <c r="L40" s="3"/>
       <c r="M40" s="3"/>
       <c r="N40" s="2"/>
       <c r="O40" s="2"/>
       <c r="P40" s="2"/>
       <c r="Q40" s="2"/>
       <c r="R40" s="2"/>
       <c r="S40" s="2"/>
       <c r="T40" s="2"/>
@@ -10869,121 +10917,121 @@
       <c r="BW40" s="3"/>
       <c r="BX40" s="21"/>
       <c r="BY40" s="21"/>
       <c r="BZ40" s="21"/>
       <c r="CA40" s="21"/>
       <c r="CB40" s="21"/>
       <c r="CC40" s="21"/>
       <c r="CD40" s="21"/>
       <c r="CE40" s="21"/>
       <c r="CF40" s="21"/>
       <c r="CG40" s="21"/>
       <c r="CH40" s="22"/>
       <c r="CI40" s="21"/>
       <c r="CJ40" s="21"/>
       <c r="CK40" s="21"/>
       <c r="CL40" s="21"/>
       <c r="CM40" s="21"/>
       <c r="CN40" s="21"/>
       <c r="CO40" s="21"/>
       <c r="CP40" s="21"/>
       <c r="CQ40" s="21"/>
       <c r="CR40" s="21"/>
       <c r="CS40" s="21"/>
     </row>
     <row r="41" spans="1:109" ht="21" customHeight="1">
-      <c r="A41" s="38"/>
-[...69 lines deleted...]
-      <c r="BS41" s="40"/>
+      <c r="A41" s="39"/>
+      <c r="B41" s="39"/>
+      <c r="C41" s="39"/>
+      <c r="D41" s="39"/>
+      <c r="E41" s="39"/>
+      <c r="F41" s="39"/>
+      <c r="G41" s="39"/>
+      <c r="H41" s="39"/>
+      <c r="I41" s="39"/>
+      <c r="J41" s="39"/>
+      <c r="K41" s="39"/>
+      <c r="L41" s="39"/>
+      <c r="M41" s="39"/>
+      <c r="N41" s="39"/>
+      <c r="O41" s="39"/>
+      <c r="P41" s="39"/>
+      <c r="Q41" s="39"/>
+      <c r="R41" s="39"/>
+      <c r="S41" s="39"/>
+      <c r="T41" s="39"/>
+      <c r="U41" s="39"/>
+      <c r="V41" s="39"/>
+      <c r="W41" s="39"/>
+      <c r="X41" s="39"/>
+      <c r="Y41" s="39"/>
+      <c r="Z41" s="39"/>
+      <c r="AA41" s="39"/>
+      <c r="AB41" s="39"/>
+      <c r="AC41" s="39"/>
+      <c r="AD41" s="39"/>
+      <c r="AE41" s="39"/>
+      <c r="AF41" s="39"/>
+      <c r="AG41" s="39"/>
+      <c r="AH41" s="39"/>
+      <c r="AI41" s="39"/>
+      <c r="AJ41" s="39"/>
+      <c r="AK41" s="39"/>
+      <c r="AL41" s="39"/>
+      <c r="AM41" s="39"/>
+      <c r="AN41" s="39"/>
+      <c r="AO41" s="39"/>
+      <c r="AP41" s="39"/>
+      <c r="AQ41" s="39"/>
+      <c r="AR41" s="39"/>
+      <c r="AS41" s="39"/>
+      <c r="AT41" s="39"/>
+      <c r="AU41" s="39"/>
+      <c r="AV41" s="39"/>
+      <c r="AW41" s="39"/>
+      <c r="AX41" s="39"/>
+      <c r="AY41" s="39"/>
+      <c r="AZ41" s="39"/>
+      <c r="BA41" s="39"/>
+      <c r="BB41" s="39"/>
+      <c r="BC41" s="39"/>
+      <c r="BD41" s="39"/>
+      <c r="BE41" s="39"/>
+      <c r="BF41" s="39"/>
+      <c r="BG41" s="39"/>
+      <c r="BH41" s="39"/>
+      <c r="BI41" s="39"/>
+      <c r="BJ41" s="41"/>
+      <c r="BK41" s="41"/>
+      <c r="BL41" s="41"/>
+      <c r="BM41" s="41"/>
+      <c r="BN41" s="41"/>
+      <c r="BO41" s="41"/>
+      <c r="BP41" s="41"/>
+      <c r="BQ41" s="41"/>
+      <c r="BR41" s="41"/>
+      <c r="BS41" s="41"/>
       <c r="BT41" s="2"/>
       <c r="BU41" s="2"/>
       <c r="BV41" s="2"/>
       <c r="BW41" s="2"/>
     </row>
     <row r="42" spans="1:109" ht="18.75" customHeight="1" thickBot="1">
       <c r="A42" s="6"/>
       <c r="B42" s="6"/>
       <c r="C42" s="6"/>
       <c r="D42" s="6"/>
       <c r="E42" s="6"/>
       <c r="F42" s="6"/>
       <c r="G42" s="6"/>
       <c r="H42" s="6"/>
       <c r="I42" s="6"/>
       <c r="J42" s="37" t="s">
         <v>40</v>
       </c>
       <c r="K42" s="37"/>
       <c r="L42" s="37"/>
       <c r="M42" s="37"/>
       <c r="N42" s="6"/>
       <c r="O42" s="6"/>
       <c r="P42" s="6"/>
       <c r="Q42" s="6"/>
@@ -11846,51 +11894,53 @@
       </c>
       <c r="CT45" s="16">
         <v>2000.4541496566551</v>
       </c>
       <c r="CU45" s="13">
         <v>2943.63774453417</v>
       </c>
       <c r="CV45" s="13">
         <v>1450.7454313666531</v>
       </c>
       <c r="CW45" s="13">
         <v>2906.4387589588082</v>
       </c>
       <c r="CX45" s="14">
         <v>2113.6123398248951</v>
       </c>
       <c r="CY45" s="15">
         <v>4364.6009601702153</v>
       </c>
       <c r="CZ45" s="15">
         <v>2910.5655025118886</v>
       </c>
       <c r="DA45" s="15">
         <v>2072.0413544214939</v>
       </c>
-      <c r="DB45" s="13"/>
+      <c r="DB45" s="13">
+        <v>4568.7411785102868</v>
+      </c>
       <c r="DC45" s="13"/>
       <c r="DD45" s="13"/>
       <c r="DE45" s="13"/>
     </row>
     <row r="46" spans="1:109">
       <c r="A46" s="17" t="s">
         <v>18</v>
       </c>
       <c r="B46" s="13">
         <v>4.2599640750584262</v>
       </c>
       <c r="C46" s="13">
         <v>14.082100706302757</v>
       </c>
       <c r="D46" s="13">
         <v>4.5408552999085137</v>
       </c>
       <c r="E46" s="13">
         <v>1.5745505873877617</v>
       </c>
       <c r="F46" s="13">
         <v>4.4923984949067686</v>
       </c>
       <c r="G46" s="15">
         <v>5.1958969860530146</v>
@@ -12167,51 +12217,53 @@
       </c>
       <c r="CT46" s="16">
         <v>7.2724174100735528</v>
       </c>
       <c r="CU46" s="13">
         <v>35.555083034761694</v>
       </c>
       <c r="CV46" s="13">
         <v>24.317485407877591</v>
       </c>
       <c r="CW46" s="13">
         <v>19.636383624546053</v>
       </c>
       <c r="CX46" s="13">
         <v>1.7802415793646877</v>
       </c>
       <c r="CY46" s="13">
         <v>0.40661605770726517</v>
       </c>
       <c r="CZ46" s="15">
         <v>0.94685348570104888</v>
       </c>
       <c r="DA46" s="15">
         <v>15.065512161319241</v>
       </c>
-      <c r="DB46" s="13"/>
+      <c r="DB46" s="13">
+        <v>19.240872258379795</v>
+      </c>
       <c r="DC46" s="13"/>
       <c r="DD46" s="13"/>
       <c r="DE46" s="13"/>
     </row>
     <row r="47" spans="1:109">
       <c r="A47" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B47" s="13">
         <v>12.199124479301172</v>
       </c>
       <c r="C47" s="13">
         <v>23.885410303311886</v>
       </c>
       <c r="D47" s="13">
         <v>12.959103108662095</v>
       </c>
       <c r="E47" s="13">
         <v>38.992427890458899</v>
       </c>
       <c r="F47" s="13">
         <v>29.500694547999917</v>
       </c>
       <c r="G47" s="15">
         <v>23.710124919441611</v>
@@ -12488,51 +12540,53 @@
       </c>
       <c r="CT47" s="16">
         <v>24.019823475733148</v>
       </c>
       <c r="CU47" s="13">
         <v>71.467992526538865</v>
       </c>
       <c r="CV47" s="13">
         <v>52.741679281440106</v>
       </c>
       <c r="CW47" s="13">
         <v>193.99457587993692</v>
       </c>
       <c r="CX47" s="13">
         <v>62.669918175572079</v>
       </c>
       <c r="CY47" s="13">
         <v>97.16296449509214</v>
       </c>
       <c r="CZ47" s="15">
         <v>10.537007626255161</v>
       </c>
       <c r="DA47" s="15">
         <v>15.763319630275518</v>
       </c>
-      <c r="DB47" s="13"/>
+      <c r="DB47" s="13">
+        <v>79.861047047373205</v>
+      </c>
       <c r="DC47" s="13"/>
       <c r="DD47" s="13"/>
       <c r="DE47" s="13"/>
     </row>
     <row r="48" spans="1:109">
       <c r="A48" s="18" t="s">
         <v>20</v>
       </c>
       <c r="B48" s="13">
         <v>141.67857567278062</v>
       </c>
       <c r="C48" s="13">
         <v>189.73518869498889</v>
       </c>
       <c r="D48" s="13">
         <v>62.287385132840484</v>
       </c>
       <c r="E48" s="13">
         <v>128.76037410172094</v>
       </c>
       <c r="F48" s="13">
         <v>153.14205707773141</v>
       </c>
       <c r="G48" s="15">
         <v>364.12608638786219</v>
@@ -12809,51 +12863,53 @@
       </c>
       <c r="CT48" s="16">
         <v>196.02628854522197</v>
       </c>
       <c r="CU48" s="13">
         <v>371.78578617950751</v>
       </c>
       <c r="CV48" s="13">
         <v>129.06691943178805</v>
       </c>
       <c r="CW48" s="13">
         <v>365.71906263901434</v>
       </c>
       <c r="CX48" s="13">
         <v>184.5774960870653</v>
       </c>
       <c r="CY48" s="13">
         <v>898.82020509488393</v>
       </c>
       <c r="CZ48" s="15">
         <v>416.80733654717005</v>
       </c>
       <c r="DA48" s="15">
         <v>234.57634360531029</v>
       </c>
-      <c r="DB48" s="13"/>
+      <c r="DB48" s="13">
+        <v>986.54329208848844</v>
+      </c>
       <c r="DC48" s="13"/>
       <c r="DD48" s="13"/>
       <c r="DE48" s="13"/>
     </row>
     <row r="49" spans="1:109">
       <c r="A49" s="18" t="s">
         <v>21</v>
       </c>
       <c r="B49" s="19">
         <v>96.487237578011616</v>
       </c>
       <c r="C49" s="19">
         <v>109.52461435129516</v>
       </c>
       <c r="D49" s="19">
         <v>44.286484961405321</v>
       </c>
       <c r="E49" s="19">
         <v>84.165931607343282</v>
       </c>
       <c r="F49" s="19">
         <v>105.00175755194945</v>
       </c>
       <c r="G49" s="19">
         <v>116.51012099138907</v>
@@ -13130,51 +13186,53 @@
       </c>
       <c r="CT49" s="16">
         <v>147.78208395236737</v>
       </c>
       <c r="CU49" s="13">
         <v>246.63292948744623</v>
       </c>
       <c r="CV49" s="19">
         <v>107.67601387412779</v>
       </c>
       <c r="CW49" s="19">
         <v>346.10289463542961</v>
       </c>
       <c r="CX49" s="19">
         <v>224.88310210275444</v>
       </c>
       <c r="CY49" s="13">
         <v>265.91762924371943</v>
       </c>
       <c r="CZ49" s="15">
         <v>232.4264747214045</v>
       </c>
       <c r="DA49" s="15">
         <v>129.98386856521896</v>
       </c>
-      <c r="DB49" s="13"/>
+      <c r="DB49" s="13">
+        <v>773.64375305987005</v>
+      </c>
       <c r="DC49" s="13"/>
       <c r="DD49" s="13"/>
       <c r="DE49" s="13"/>
     </row>
     <row r="50" spans="1:109">
       <c r="A50" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B50" s="13">
         <v>287.84575991756356</v>
       </c>
       <c r="C50" s="13">
         <v>339.75662280897131</v>
       </c>
       <c r="D50" s="13">
         <v>105.98989655890503</v>
       </c>
       <c r="E50" s="13">
         <v>213.1285628249945</v>
       </c>
       <c r="F50" s="13">
         <v>252.3600306716593</v>
       </c>
       <c r="G50" s="15">
         <v>641.78923737002685</v>
@@ -13451,51 +13509,53 @@
       </c>
       <c r="CT50" s="16">
         <v>441.47957461223649</v>
       </c>
       <c r="CU50" s="13">
         <v>708.02710551427299</v>
       </c>
       <c r="CV50" s="13">
         <v>269.31670027806524</v>
       </c>
       <c r="CW50" s="13">
         <v>577.37676029493923</v>
       </c>
       <c r="CX50" s="13">
         <v>347.86681483384592</v>
       </c>
       <c r="CY50" s="13">
         <v>1420.0346609400704</v>
       </c>
       <c r="CZ50" s="15">
         <v>695.84274888245488</v>
       </c>
       <c r="DA50" s="15">
         <v>456.08988694329156</v>
       </c>
-      <c r="DB50" s="13"/>
+      <c r="DB50" s="13">
+        <v>1329.7958512906332</v>
+      </c>
       <c r="DC50" s="13"/>
       <c r="DD50" s="13"/>
       <c r="DE50" s="13"/>
     </row>
     <row r="51" spans="1:109">
       <c r="A51" s="18" t="s">
         <v>23</v>
       </c>
       <c r="B51" s="13">
         <v>43.877660053148531</v>
       </c>
       <c r="C51" s="13">
         <v>61.306845895604496</v>
       </c>
       <c r="D51" s="13">
         <v>32.764907691386739</v>
       </c>
       <c r="E51" s="13">
         <v>46.792718722794746</v>
       </c>
       <c r="F51" s="13">
         <v>46.755945549032901</v>
       </c>
       <c r="G51" s="15">
         <v>79.778898877015379</v>
@@ -13772,51 +13832,53 @@
       </c>
       <c r="CT51" s="16">
         <v>706.69118814293211</v>
       </c>
       <c r="CU51" s="13">
         <v>875.66057754989254</v>
       </c>
       <c r="CV51" s="13">
         <v>772.26370920271165</v>
       </c>
       <c r="CW51" s="13">
         <v>717.48127845368367</v>
       </c>
       <c r="CX51" s="13">
         <v>711.0810797157551</v>
       </c>
       <c r="CY51" s="13">
         <v>769.48439671227732</v>
       </c>
       <c r="CZ51" s="15">
         <v>833.83450582679939</v>
       </c>
       <c r="DA51" s="15">
         <v>834.40556610012811</v>
       </c>
-      <c r="DB51" s="13"/>
+      <c r="DB51" s="13">
+        <v>388.88839949497827</v>
+      </c>
       <c r="DC51" s="13"/>
       <c r="DD51" s="13"/>
       <c r="DE51" s="13"/>
     </row>
     <row r="52" spans="1:109">
       <c r="A52" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B52" s="13">
         <v>70.694874193975252</v>
       </c>
       <c r="C52" s="13">
         <v>96.574160142868138</v>
       </c>
       <c r="D52" s="13">
         <v>60.493736488983032</v>
       </c>
       <c r="E52" s="13">
         <v>67.886123631721972</v>
       </c>
       <c r="F52" s="13">
         <v>82.19594303937312</v>
       </c>
       <c r="G52" s="15">
         <v>166.76934785975428</v>
@@ -14093,51 +14155,53 @@
       </c>
       <c r="CT52" s="16">
         <v>477.18277351809047</v>
       </c>
       <c r="CU52" s="13">
         <v>634.50827024175044</v>
       </c>
       <c r="CV52" s="13">
         <v>95.362923890642634</v>
       </c>
       <c r="CW52" s="13">
         <v>686.12780343125849</v>
       </c>
       <c r="CX52" s="13">
         <v>580.75368733053767</v>
       </c>
       <c r="CY52" s="13">
         <v>912.77448762646429</v>
       </c>
       <c r="CZ52" s="15">
         <v>720.17057542210364</v>
       </c>
       <c r="DA52" s="15">
         <v>386.15685741595007</v>
       </c>
-      <c r="DB52" s="13"/>
+      <c r="DB52" s="13">
+        <v>990.76796327056445</v>
+      </c>
       <c r="DC52" s="13"/>
       <c r="DD52" s="15"/>
       <c r="DE52" s="13"/>
     </row>
     <row r="53" spans="1:109">
       <c r="A53" s="2"/>
       <c r="B53" s="3"/>
       <c r="C53" s="3"/>
       <c r="D53" s="3"/>
       <c r="E53" s="3"/>
       <c r="F53" s="3"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
       <c r="I53" s="3"/>
       <c r="J53" s="3"/>
       <c r="K53" s="3"/>
       <c r="L53" s="3"/>
       <c r="M53" s="3"/>
       <c r="N53" s="2"/>
       <c r="O53" s="2"/>
       <c r="P53" s="2"/>
       <c r="Q53" s="2"/>
       <c r="R53" s="2"/>
       <c r="S53" s="2"/>
       <c r="T53" s="2"/>