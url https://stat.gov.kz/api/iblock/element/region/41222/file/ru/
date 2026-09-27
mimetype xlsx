--- v1 (2026-08-17)
+++ v2 (2026-09-27)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="28800" windowHeight="11625"/>
   </bookViews>
   <sheets>
-    <sheet name="месяц" sheetId="2" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="условн обознач" sheetId="3" r:id="rId2"/>
+    <sheet name="2010-2026" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="113" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="77">
   <si>
     <t xml:space="preserve">январь </t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -119,64 +123,190 @@
     <t>2019 год</t>
   </si>
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/kostanay/spreadsheets/?industry=1510&amp;year=2026&amp;name=10674&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Шимирбаева Бибигуль</t>
+  </si>
+  <si>
+    <t>+7 714 2 537043</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>b.shimirbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>191101, 192101</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>млн.теңге</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2010 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>3-связь «Отчет о почтовой и курьерской деятельности и услугах связи», периодичность месячная</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/30/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Управление статистики услуг</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>В объем оказанных услуг по основному виду деятельности предприятий связи в стоимостном выражении включаются поступления средств от населения, предприятий и организаций за оказанные услуги связи в отчетном периоде, независимо от срока оплаты оказанных услуг; Деятельность по приему, обработке, перевозке и доставке почтовых и специальных отправлений, а также экспедированию, доставке и распространению периодической печати.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0,"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="21" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -186,50 +316,119 @@
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -251,54 +450,60 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="94">
+  <cellXfs count="122">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -484,75 +689,159 @@
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1" indent="2"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="13" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="0" borderId="4" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="7">
+    <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="2"/>
+    <cellStyle name="Обычный 2 2 2" xfId="6"/>
+    <cellStyle name="Обычный 4 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -797,85 +1086,358 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:E26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="63.5703125" customWidth="1"/>
+    <col min="3" max="3" width="58.7109375" customWidth="1"/>
+    <col min="5" max="5" width="38.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="98" t="s">
+        <v>53</v>
+      </c>
+      <c r="C2" s="99" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="3" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="98" t="s">
+        <v>55</v>
+      </c>
+      <c r="C3" s="99" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="4" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="98" t="s">
+        <v>56</v>
+      </c>
+      <c r="C4" s="100" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="101" t="s">
+        <v>58</v>
+      </c>
+      <c r="C5" s="99" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="102"/>
+    </row>
+    <row r="6" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B6" s="101" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" s="103" t="s">
+        <v>60</v>
+      </c>
+      <c r="E6" s="102"/>
+    </row>
+    <row r="7" spans="2:5" ht="102" x14ac:dyDescent="0.2">
+      <c r="B7" s="98" t="s">
+        <v>61</v>
+      </c>
+      <c r="C7" s="104" t="s">
+        <v>76</v>
+      </c>
+      <c r="E7" s="105"/>
+    </row>
+    <row r="8" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="98" t="s">
+        <v>62</v>
+      </c>
+      <c r="C8" s="106" t="s">
+        <v>63</v>
+      </c>
+      <c r="E8" s="105"/>
+    </row>
+    <row r="9" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="98" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" s="107" t="s">
+        <v>64</v>
+      </c>
+      <c r="E9" s="105"/>
+    </row>
+    <row r="10" spans="2:5" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B10" s="108" t="s">
+        <v>65</v>
+      </c>
+      <c r="C10" s="109" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="11" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="98" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" s="110" t="s">
+        <v>64</v>
+      </c>
+      <c r="E11" s="102"/>
+    </row>
+    <row r="12" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="98" t="s">
+        <v>36</v>
+      </c>
+      <c r="C12" s="111" t="s">
+        <v>37</v>
+      </c>
+      <c r="E12" s="105"/>
+    </row>
+    <row r="13" spans="2:5" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="112" t="s">
+        <v>67</v>
+      </c>
+      <c r="C13" s="113" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="14" spans="2:5" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B14" s="112" t="s">
+        <v>69</v>
+      </c>
+      <c r="C14" s="91" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="15" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B15" s="112" t="s">
+        <v>70</v>
+      </c>
+      <c r="C15" s="113" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="16" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="98" t="s">
+        <v>72</v>
+      </c>
+      <c r="C16" s="114">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B17" s="98" t="s">
+        <v>73</v>
+      </c>
+      <c r="C17" s="114">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B18" s="98" t="s">
+        <v>40</v>
+      </c>
+      <c r="C18" s="115" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B19" s="98" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" s="115" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B20" s="98" t="s">
+        <v>75</v>
+      </c>
+      <c r="C20" s="116" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B21" s="98" t="s">
+        <v>44</v>
+      </c>
+      <c r="C21" s="92" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="24" spans="2:3" s="117" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="C24" s="118"/>
+    </row>
+    <row r="25" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="C25" s="12"/>
+    </row>
+    <row r="26" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="C26" s="23"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C15" r:id="rId1"/>
+    <hyperlink ref="C12" r:id="rId2"/>
+    <hyperlink ref="C13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B29" sqref="B29"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="94" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="94" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="94"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="93"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="95" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="95" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="95" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="95" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="95" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="95"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="96" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="95"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="95"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="97" t="s">
+        <v>52</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S89"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A70" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H86" sqref="H86:H89"/>
+    <sheetView topLeftCell="A73" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="G95" sqref="G95"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25" style="3" customWidth="1"/>
     <col min="2" max="13" width="9.7109375" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="3"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="92" t="s">
+      <c r="A1" s="120" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="92"/>
-[...10 lines deleted...]
-      <c r="M1" s="93"/>
+      <c r="B1" s="120"/>
+      <c r="C1" s="120"/>
+      <c r="D1" s="120"/>
+      <c r="E1" s="120"/>
+      <c r="F1" s="120"/>
+      <c r="G1" s="120"/>
+      <c r="H1" s="121"/>
+      <c r="I1" s="121"/>
+      <c r="J1" s="121"/>
+      <c r="K1" s="121"/>
+      <c r="L1" s="121"/>
+      <c r="M1" s="121"/>
     </row>
     <row r="2" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="16"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="17"/>
       <c r="I2" s="17"/>
       <c r="J2" s="17"/>
       <c r="K2" s="17"/>
       <c r="L2" s="17"/>
       <c r="M2" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:19" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="6"/>
@@ -901,65 +1463,65 @@
         <v>4</v>
       </c>
       <c r="G4" s="70" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="70" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="70" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="70" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="70" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="70" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="71" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="91" t="s">
+      <c r="A5" s="119" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="91"/>
-[...10 lines deleted...]
-      <c r="M5" s="91"/>
+      <c r="B5" s="119"/>
+      <c r="C5" s="119"/>
+      <c r="D5" s="119"/>
+      <c r="E5" s="119"/>
+      <c r="F5" s="119"/>
+      <c r="G5" s="119"/>
+      <c r="H5" s="119"/>
+      <c r="I5" s="119"/>
+      <c r="J5" s="119"/>
+      <c r="K5" s="119"/>
+      <c r="L5" s="119"/>
+      <c r="M5" s="119"/>
     </row>
     <row r="6" spans="1:19" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A6" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="29">
         <v>25.8</v>
       </c>
       <c r="C6" s="30">
         <v>26.1</v>
       </c>
       <c r="D6" s="31">
         <v>26.6</v>
       </c>
       <c r="E6" s="31">
         <v>26.7</v>
       </c>
       <c r="F6" s="32">
         <v>27.2</v>
       </c>
       <c r="G6" s="32">
         <v>28.1</v>
       </c>
       <c r="H6" s="32">
         <v>29.1</v>
@@ -1082,65 +1644,65 @@
         <v>412</v>
       </c>
       <c r="G9" s="26">
         <v>417.4</v>
       </c>
       <c r="H9" s="25">
         <v>402.3</v>
       </c>
       <c r="I9" s="26">
         <v>413.3</v>
       </c>
       <c r="J9" s="27">
         <v>420.4</v>
       </c>
       <c r="K9" s="27">
         <v>427.9</v>
       </c>
       <c r="L9" s="26">
         <v>429.7</v>
       </c>
       <c r="M9" s="26">
         <v>450.8</v>
       </c>
     </row>
     <row r="10" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="91" t="s">
+      <c r="A10" s="119" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="91"/>
-[...10 lines deleted...]
-      <c r="M10" s="91"/>
+      <c r="B10" s="119"/>
+      <c r="C10" s="119"/>
+      <c r="D10" s="119"/>
+      <c r="E10" s="119"/>
+      <c r="F10" s="119"/>
+      <c r="G10" s="119"/>
+      <c r="H10" s="119"/>
+      <c r="I10" s="119"/>
+      <c r="J10" s="119"/>
+      <c r="K10" s="119"/>
+      <c r="L10" s="119"/>
+      <c r="M10" s="119"/>
     </row>
     <row r="11" spans="1:19" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A11" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="30">
         <v>30.9</v>
       </c>
       <c r="C11" s="30">
         <v>31.3</v>
       </c>
       <c r="D11" s="41">
         <v>32</v>
       </c>
       <c r="E11" s="29">
         <v>32.6</v>
       </c>
       <c r="F11" s="42">
         <v>33.1</v>
       </c>
       <c r="G11" s="29">
         <v>33.9</v>
       </c>
       <c r="H11" s="43">
         <v>35.1</v>
@@ -1263,65 +1825,65 @@
         <v>468.5</v>
       </c>
       <c r="G14" s="37">
         <v>474.6</v>
       </c>
       <c r="H14" s="38">
         <v>481.3</v>
       </c>
       <c r="I14" s="27">
         <v>486.2</v>
       </c>
       <c r="J14" s="39">
         <v>489.9</v>
       </c>
       <c r="K14" s="38">
         <v>493.8</v>
       </c>
       <c r="L14" s="40">
         <v>499.3</v>
       </c>
       <c r="M14" s="26">
         <v>514</v>
       </c>
     </row>
     <row r="15" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="91" t="s">
+      <c r="A15" s="119" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="91"/>
-[...10 lines deleted...]
-      <c r="M15" s="91"/>
+      <c r="B15" s="119"/>
+      <c r="C15" s="119"/>
+      <c r="D15" s="119"/>
+      <c r="E15" s="119"/>
+      <c r="F15" s="119"/>
+      <c r="G15" s="119"/>
+      <c r="H15" s="119"/>
+      <c r="I15" s="119"/>
+      <c r="J15" s="119"/>
+      <c r="K15" s="119"/>
+      <c r="L15" s="119"/>
+      <c r="M15" s="119"/>
     </row>
     <row r="16" spans="1:19" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="29">
         <v>31.9</v>
       </c>
       <c r="C16" s="29">
         <v>33.1</v>
       </c>
       <c r="D16" s="29">
         <v>33.9</v>
       </c>
       <c r="E16" s="43">
         <v>34.799999999999997</v>
       </c>
       <c r="F16" s="29">
         <v>36.200000000000003</v>
       </c>
       <c r="G16" s="29">
         <v>37.299999999999997</v>
       </c>
       <c r="H16" s="49">
         <v>39.1</v>
@@ -1444,65 +2006,65 @@
         <v>555.9</v>
       </c>
       <c r="G19" s="40">
         <v>554.29999999999995</v>
       </c>
       <c r="H19" s="48">
         <v>555.5</v>
       </c>
       <c r="I19" s="48">
         <v>556.9</v>
       </c>
       <c r="J19" s="48">
         <v>562.6</v>
       </c>
       <c r="K19" s="48">
         <v>575.4</v>
       </c>
       <c r="L19" s="48">
         <v>573.9</v>
       </c>
       <c r="M19" s="48">
         <v>578.4</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="91" t="s">
+      <c r="A20" s="119" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="91"/>
-[...10 lines deleted...]
-      <c r="M20" s="91"/>
+      <c r="B20" s="119"/>
+      <c r="C20" s="119"/>
+      <c r="D20" s="119"/>
+      <c r="E20" s="119"/>
+      <c r="F20" s="119"/>
+      <c r="G20" s="119"/>
+      <c r="H20" s="119"/>
+      <c r="I20" s="119"/>
+      <c r="J20" s="119"/>
+      <c r="K20" s="119"/>
+      <c r="L20" s="119"/>
+      <c r="M20" s="119"/>
     </row>
     <row r="21" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="49">
         <v>35.1</v>
       </c>
       <c r="C21" s="31">
         <v>37.1</v>
       </c>
       <c r="D21" s="31">
         <v>37.9</v>
       </c>
       <c r="E21" s="31">
         <v>39.1</v>
       </c>
       <c r="F21" s="32">
         <v>40.6</v>
       </c>
       <c r="G21" s="32">
         <v>41.6</v>
       </c>
       <c r="H21" s="32">
         <v>43.2</v>
@@ -1625,65 +2187,65 @@
         <v>605.70000000000005</v>
       </c>
       <c r="G24" s="26">
         <v>606.29999999999995</v>
       </c>
       <c r="H24" s="50">
         <v>612.70000000000005</v>
       </c>
       <c r="I24" s="50">
         <v>613.9</v>
       </c>
       <c r="J24" s="45">
         <v>612.4</v>
       </c>
       <c r="K24" s="27">
         <v>620.70000000000005</v>
       </c>
       <c r="L24" s="26">
         <v>629.70000000000005</v>
       </c>
       <c r="M24" s="26">
         <v>631.5</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="91" t="s">
+      <c r="A25" s="119" t="s">
         <v>17</v>
       </c>
-      <c r="B25" s="91"/>
-[...10 lines deleted...]
-      <c r="M25" s="91"/>
+      <c r="B25" s="119"/>
+      <c r="C25" s="119"/>
+      <c r="D25" s="119"/>
+      <c r="E25" s="119"/>
+      <c r="F25" s="119"/>
+      <c r="G25" s="119"/>
+      <c r="H25" s="119"/>
+      <c r="I25" s="119"/>
+      <c r="J25" s="119"/>
+      <c r="K25" s="119"/>
+      <c r="L25" s="119"/>
+      <c r="M25" s="119"/>
     </row>
     <row r="26" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="32">
         <v>38.799999999999997</v>
       </c>
       <c r="C26" s="31">
         <v>39.299999999999997</v>
       </c>
       <c r="D26" s="31">
         <v>41.1</v>
       </c>
       <c r="E26" s="31">
         <v>54.2</v>
       </c>
       <c r="F26" s="32">
         <v>58.4</v>
       </c>
       <c r="G26" s="32">
         <v>62.3</v>
       </c>
       <c r="H26" s="32">
         <v>65.2</v>
@@ -1806,65 +2368,65 @@
         <v>625</v>
       </c>
       <c r="G29" s="53">
         <v>650.4</v>
       </c>
       <c r="H29" s="53">
         <v>657.3</v>
       </c>
       <c r="I29" s="26">
         <v>659</v>
       </c>
       <c r="J29" s="45">
         <v>660</v>
       </c>
       <c r="K29" s="27">
         <v>665.7</v>
       </c>
       <c r="L29" s="26">
         <v>670.7</v>
       </c>
       <c r="M29" s="53">
         <v>680.2</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="91" t="s">
+      <c r="A30" s="119" t="s">
         <v>22</v>
       </c>
-      <c r="B30" s="91"/>
-[...10 lines deleted...]
-      <c r="M30" s="91"/>
+      <c r="B30" s="119"/>
+      <c r="C30" s="119"/>
+      <c r="D30" s="119"/>
+      <c r="E30" s="119"/>
+      <c r="F30" s="119"/>
+      <c r="G30" s="119"/>
+      <c r="H30" s="119"/>
+      <c r="I30" s="119"/>
+      <c r="J30" s="119"/>
+      <c r="K30" s="119"/>
+      <c r="L30" s="119"/>
+      <c r="M30" s="119"/>
     </row>
     <row r="31" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="32">
         <v>80.8</v>
       </c>
       <c r="C31" s="31">
         <v>56.5</v>
       </c>
       <c r="D31" s="31">
         <v>51.4</v>
       </c>
       <c r="E31" s="31">
         <v>39.9</v>
       </c>
       <c r="F31" s="32">
         <v>49.1</v>
       </c>
       <c r="G31" s="32">
         <v>48.6</v>
       </c>
       <c r="H31" s="32">
         <v>54.3</v>
@@ -1987,65 +2549,65 @@
         <v>686.6</v>
       </c>
       <c r="G34" s="26">
         <v>697.8</v>
       </c>
       <c r="H34" s="25">
         <v>692.1</v>
       </c>
       <c r="I34" s="26">
         <v>685.9</v>
       </c>
       <c r="J34" s="45">
         <v>693.2</v>
       </c>
       <c r="K34" s="27">
         <v>670.8</v>
       </c>
       <c r="L34" s="26">
         <v>681.1</v>
       </c>
       <c r="M34" s="26">
         <v>679.2</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="91" t="s">
+      <c r="A35" s="119" t="s">
         <v>23</v>
       </c>
-      <c r="B35" s="91"/>
-[...10 lines deleted...]
-      <c r="M35" s="91"/>
+      <c r="B35" s="119"/>
+      <c r="C35" s="119"/>
+      <c r="D35" s="119"/>
+      <c r="E35" s="119"/>
+      <c r="F35" s="119"/>
+      <c r="G35" s="119"/>
+      <c r="H35" s="119"/>
+      <c r="I35" s="119"/>
+      <c r="J35" s="119"/>
+      <c r="K35" s="119"/>
+      <c r="L35" s="119"/>
+      <c r="M35" s="119"/>
     </row>
     <row r="36" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="32">
         <v>64.2</v>
       </c>
       <c r="C36" s="32">
         <v>49.8</v>
       </c>
       <c r="D36" s="31">
         <v>57</v>
       </c>
       <c r="E36" s="31">
         <v>52.6</v>
       </c>
       <c r="F36" s="32">
         <v>66.3</v>
       </c>
       <c r="G36" s="32">
         <v>78.900000000000006</v>
       </c>
       <c r="H36" s="32">
         <v>94.3</v>
@@ -2168,65 +2730,65 @@
         <v>675.9</v>
       </c>
       <c r="G39" s="26">
         <v>677</v>
       </c>
       <c r="H39" s="25">
         <v>660.2</v>
       </c>
       <c r="I39" s="26">
         <v>658.9</v>
       </c>
       <c r="J39" s="45">
         <v>659.1</v>
       </c>
       <c r="K39" s="27">
         <v>656.6</v>
       </c>
       <c r="L39" s="26">
         <v>681.1</v>
       </c>
       <c r="M39" s="26">
         <v>679.2</v>
       </c>
     </row>
     <row r="40" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="91" t="s">
+      <c r="A40" s="119" t="s">
         <v>24</v>
       </c>
-      <c r="B40" s="91"/>
-[...10 lines deleted...]
-      <c r="M40" s="91"/>
+      <c r="B40" s="119"/>
+      <c r="C40" s="119"/>
+      <c r="D40" s="119"/>
+      <c r="E40" s="119"/>
+      <c r="F40" s="119"/>
+      <c r="G40" s="119"/>
+      <c r="H40" s="119"/>
+      <c r="I40" s="119"/>
+      <c r="J40" s="119"/>
+      <c r="K40" s="119"/>
+      <c r="L40" s="119"/>
+      <c r="M40" s="119"/>
     </row>
     <row r="41" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="32">
         <v>70.400000000000006</v>
       </c>
       <c r="C41" s="32">
         <v>69.3</v>
       </c>
       <c r="D41" s="31">
         <v>71.400000000000006</v>
       </c>
       <c r="E41" s="31">
         <v>81.099999999999994</v>
       </c>
       <c r="F41" s="32">
         <v>85.4</v>
       </c>
       <c r="G41" s="32">
         <v>75.400000000000006</v>
       </c>
       <c r="H41" s="32">
         <v>70.7</v>
@@ -2349,65 +2911,65 @@
         <v>670.1</v>
       </c>
       <c r="G44" s="26">
         <v>673</v>
       </c>
       <c r="H44" s="25">
         <v>672.5</v>
       </c>
       <c r="I44" s="50">
         <v>669.7</v>
       </c>
       <c r="J44" s="50">
         <v>680.1</v>
       </c>
       <c r="K44" s="50">
         <v>680.7</v>
       </c>
       <c r="L44" s="50">
         <v>683.8</v>
       </c>
       <c r="M44" s="26">
         <v>679</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="91" t="s">
+      <c r="A45" s="119" t="s">
         <v>25</v>
       </c>
-      <c r="B45" s="91"/>
-[...10 lines deleted...]
-      <c r="M45" s="91"/>
+      <c r="B45" s="119"/>
+      <c r="C45" s="119"/>
+      <c r="D45" s="119"/>
+      <c r="E45" s="119"/>
+      <c r="F45" s="119"/>
+      <c r="G45" s="119"/>
+      <c r="H45" s="119"/>
+      <c r="I45" s="119"/>
+      <c r="J45" s="119"/>
+      <c r="K45" s="119"/>
+      <c r="L45" s="119"/>
+      <c r="M45" s="119"/>
     </row>
     <row r="46" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B46" s="32">
         <v>71</v>
       </c>
       <c r="C46" s="32">
         <v>73.099999999999994</v>
       </c>
       <c r="D46" s="31">
         <v>77.5</v>
       </c>
       <c r="E46" s="31">
         <v>78.900000000000006</v>
       </c>
       <c r="F46" s="32">
         <v>78.3</v>
       </c>
       <c r="G46" s="32">
         <v>82.9</v>
       </c>
       <c r="H46" s="32">
         <v>75.2</v>
@@ -2530,65 +3092,65 @@
         <v>682</v>
       </c>
       <c r="G49" s="26">
         <v>682.5</v>
       </c>
       <c r="H49" s="25">
         <v>687.2</v>
       </c>
       <c r="I49" s="26">
         <v>687</v>
       </c>
       <c r="J49" s="45">
         <v>703.9</v>
       </c>
       <c r="K49" s="27">
         <v>714.4</v>
       </c>
       <c r="L49" s="26">
         <v>721</v>
       </c>
       <c r="M49" s="26">
         <v>725.8</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="91" t="s">
+      <c r="A50" s="119" t="s">
         <v>26</v>
       </c>
-      <c r="B50" s="91"/>
-[...10 lines deleted...]
-      <c r="M50" s="91"/>
+      <c r="B50" s="119"/>
+      <c r="C50" s="119"/>
+      <c r="D50" s="119"/>
+      <c r="E50" s="119"/>
+      <c r="F50" s="119"/>
+      <c r="G50" s="119"/>
+      <c r="H50" s="119"/>
+      <c r="I50" s="119"/>
+      <c r="J50" s="119"/>
+      <c r="K50" s="119"/>
+      <c r="L50" s="119"/>
+      <c r="M50" s="119"/>
     </row>
     <row r="51" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B51" s="30" t="s">
         <v>30</v>
       </c>
       <c r="C51" s="32" t="s">
         <v>30</v>
       </c>
       <c r="D51" s="54" t="s">
         <v>30</v>
       </c>
       <c r="E51" s="54" t="s">
         <v>30</v>
       </c>
       <c r="F51" s="54" t="s">
         <v>30</v>
       </c>
       <c r="G51" s="54" t="s">
         <v>30</v>
       </c>
       <c r="H51" s="54" t="s">
         <v>30</v>
@@ -2711,65 +3273,65 @@
         <v>758.3</v>
       </c>
       <c r="G54" s="57">
         <v>766.4</v>
       </c>
       <c r="H54" s="57">
         <v>764.2</v>
       </c>
       <c r="I54" s="58">
         <v>761.7</v>
       </c>
       <c r="J54" s="58">
         <v>763.5</v>
       </c>
       <c r="K54" s="59">
         <v>772.6</v>
       </c>
       <c r="L54" s="59">
         <v>778.9</v>
       </c>
       <c r="M54" s="60">
         <v>787</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="91" t="s">
+      <c r="A55" s="119" t="s">
         <v>27</v>
       </c>
-      <c r="B55" s="91"/>
-[...10 lines deleted...]
-      <c r="M55" s="91"/>
+      <c r="B55" s="119"/>
+      <c r="C55" s="119"/>
+      <c r="D55" s="119"/>
+      <c r="E55" s="119"/>
+      <c r="F55" s="119"/>
+      <c r="G55" s="119"/>
+      <c r="H55" s="119"/>
+      <c r="I55" s="119"/>
+      <c r="J55" s="119"/>
+      <c r="K55" s="119"/>
+      <c r="L55" s="119"/>
+      <c r="M55" s="119"/>
     </row>
     <row r="56" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B56" s="30">
         <v>79.2</v>
       </c>
       <c r="C56" s="32">
         <v>92.1</v>
       </c>
       <c r="D56" s="41">
         <v>85.8</v>
       </c>
       <c r="E56" s="41">
         <v>78.099999999999994</v>
       </c>
       <c r="F56" s="41">
         <v>90.6</v>
       </c>
       <c r="G56" s="41">
         <v>84.4</v>
       </c>
       <c r="H56" s="41">
         <v>87.5</v>
@@ -2892,65 +3454,65 @@
         <v>800</v>
       </c>
       <c r="G59" s="61">
         <v>802.7</v>
       </c>
       <c r="H59" s="59">
         <v>818.3</v>
       </c>
       <c r="I59" s="58">
         <v>824.5</v>
       </c>
       <c r="J59" s="58">
         <v>839.2</v>
       </c>
       <c r="K59" s="59">
         <v>849.7</v>
       </c>
       <c r="L59" s="59">
         <v>858.5</v>
       </c>
       <c r="M59" s="59">
         <v>866.9</v>
       </c>
     </row>
     <row r="60" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="91" t="s">
+      <c r="A60" s="119" t="s">
         <v>28</v>
       </c>
-      <c r="B60" s="91"/>
-[...10 lines deleted...]
-      <c r="M60" s="91"/>
+      <c r="B60" s="119"/>
+      <c r="C60" s="119"/>
+      <c r="D60" s="119"/>
+      <c r="E60" s="119"/>
+      <c r="F60" s="119"/>
+      <c r="G60" s="119"/>
+      <c r="H60" s="119"/>
+      <c r="I60" s="119"/>
+      <c r="J60" s="119"/>
+      <c r="K60" s="119"/>
+      <c r="L60" s="119"/>
+      <c r="M60" s="119"/>
     </row>
     <row r="61" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B61" s="30">
         <v>89.1</v>
       </c>
       <c r="C61" s="32">
         <v>106.2</v>
       </c>
       <c r="D61" s="41">
         <v>103.6</v>
       </c>
       <c r="E61" s="41">
         <v>114.8</v>
       </c>
       <c r="F61" s="41">
         <v>119.1</v>
       </c>
       <c r="G61" s="41">
         <v>118.1</v>
       </c>
       <c r="H61" s="41">
         <v>123.5</v>
@@ -3073,65 +3635,65 @@
         <v>878.4</v>
       </c>
       <c r="G64" s="26">
         <v>880.7</v>
       </c>
       <c r="H64" s="26">
         <v>899.4</v>
       </c>
       <c r="I64" s="26">
         <v>894.7</v>
       </c>
       <c r="J64" s="45">
         <v>903.5</v>
       </c>
       <c r="K64" s="45">
         <v>906.9</v>
       </c>
       <c r="L64" s="45">
         <v>911</v>
       </c>
       <c r="M64" s="64">
         <v>917.8</v>
       </c>
     </row>
     <row r="65" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="91" t="s">
+      <c r="A65" s="119" t="s">
         <v>29</v>
       </c>
-      <c r="B65" s="91"/>
-[...10 lines deleted...]
-      <c r="M65" s="91"/>
+      <c r="B65" s="119"/>
+      <c r="C65" s="119"/>
+      <c r="D65" s="119"/>
+      <c r="E65" s="119"/>
+      <c r="F65" s="119"/>
+      <c r="G65" s="119"/>
+      <c r="H65" s="119"/>
+      <c r="I65" s="119"/>
+      <c r="J65" s="119"/>
+      <c r="K65" s="119"/>
+      <c r="L65" s="119"/>
+      <c r="M65" s="119"/>
     </row>
     <row r="66" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B66" s="30">
         <v>96.2</v>
       </c>
       <c r="C66" s="32">
         <v>112.3</v>
       </c>
       <c r="D66" s="65">
         <v>103.8</v>
       </c>
       <c r="E66" s="41">
         <v>111.9</v>
       </c>
       <c r="F66" s="41">
         <v>107.6</v>
       </c>
       <c r="G66" s="41">
         <v>117.1</v>
       </c>
       <c r="H66" s="41">
         <v>114.2</v>
@@ -3254,65 +3816,65 @@
         <v>880.7</v>
       </c>
       <c r="G69" s="26">
         <v>886</v>
       </c>
       <c r="H69" s="26">
         <v>883.4</v>
       </c>
       <c r="I69" s="45">
         <v>888.5</v>
       </c>
       <c r="J69" s="45">
         <v>883.4</v>
       </c>
       <c r="K69" s="45">
         <v>900</v>
       </c>
       <c r="L69" s="45">
         <v>947.2</v>
       </c>
       <c r="M69" s="64">
         <v>1010.1</v>
       </c>
     </row>
     <row r="70" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="91" t="s">
+      <c r="A70" s="119" t="s">
         <v>32</v>
       </c>
-      <c r="B70" s="91"/>
-[...10 lines deleted...]
-      <c r="M70" s="91"/>
+      <c r="B70" s="119"/>
+      <c r="C70" s="119"/>
+      <c r="D70" s="119"/>
+      <c r="E70" s="119"/>
+      <c r="F70" s="119"/>
+      <c r="G70" s="119"/>
+      <c r="H70" s="119"/>
+      <c r="I70" s="119"/>
+      <c r="J70" s="119"/>
+      <c r="K70" s="119"/>
+      <c r="L70" s="119"/>
+      <c r="M70" s="119"/>
     </row>
     <row r="71" spans="1:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B71" s="30">
         <v>92.8</v>
       </c>
       <c r="C71" s="32">
         <v>148.19999999999999</v>
       </c>
       <c r="D71" s="65">
         <v>159.19999999999999</v>
       </c>
       <c r="E71" s="67">
         <v>157.69999999999999</v>
       </c>
       <c r="F71" s="67">
         <v>176.9</v>
       </c>
       <c r="G71" s="41">
         <v>154.69999999999999</v>
       </c>
       <c r="H71" s="41">
         <v>148.5</v>
@@ -3435,65 +3997,65 @@
         <v>1008.6</v>
       </c>
       <c r="G74" s="26">
         <v>1027.0999999999999</v>
       </c>
       <c r="H74" s="26">
         <v>1033.5999999999999</v>
       </c>
       <c r="I74" s="45">
         <v>1033</v>
       </c>
       <c r="J74" s="45">
         <v>1025.8</v>
       </c>
       <c r="K74" s="45">
         <v>1040.3</v>
       </c>
       <c r="L74" s="45">
         <v>1044.9000000000001</v>
       </c>
       <c r="M74" s="64">
         <v>1053.9000000000001</v>
       </c>
     </row>
     <row r="75" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="91" t="s">
+      <c r="A75" s="119" t="s">
         <v>31</v>
       </c>
-      <c r="B75" s="91"/>
-[...10 lines deleted...]
-      <c r="M75" s="91"/>
+      <c r="B75" s="119"/>
+      <c r="C75" s="119"/>
+      <c r="D75" s="119"/>
+      <c r="E75" s="119"/>
+      <c r="F75" s="119"/>
+      <c r="G75" s="119"/>
+      <c r="H75" s="119"/>
+      <c r="I75" s="119"/>
+      <c r="J75" s="119"/>
+      <c r="K75" s="119"/>
+      <c r="L75" s="119"/>
+      <c r="M75" s="119"/>
     </row>
     <row r="76" spans="1:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B76" s="67">
         <v>164.7</v>
       </c>
       <c r="C76" s="68">
         <v>145</v>
       </c>
       <c r="D76" s="65">
         <v>153.9</v>
       </c>
       <c r="E76" s="67">
         <v>152.4</v>
       </c>
       <c r="F76" s="74">
         <v>153068.29999999999</v>
       </c>
       <c r="G76" s="62">
         <v>149.1</v>
       </c>
       <c r="H76" s="41">
         <v>147.1</v>
@@ -3617,65 +4179,65 @@
         <v>1086528.8999999999</v>
       </c>
       <c r="G79" s="26">
         <v>1134.9000000000001</v>
       </c>
       <c r="H79" s="26">
         <v>1128</v>
       </c>
       <c r="I79" s="45">
         <v>1122.7</v>
       </c>
       <c r="J79" s="77">
         <v>1124258.3</v>
       </c>
       <c r="K79" s="77">
         <v>1129158.6000000001</v>
       </c>
       <c r="L79" s="45">
         <v>1122.7</v>
       </c>
       <c r="M79" s="77">
         <v>1111653.7</v>
       </c>
     </row>
     <row r="80" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="91" t="s">
+      <c r="A80" s="119" t="s">
         <v>33</v>
       </c>
-      <c r="B80" s="91"/>
-[...10 lines deleted...]
-      <c r="M80" s="91"/>
+      <c r="B80" s="119"/>
+      <c r="C80" s="119"/>
+      <c r="D80" s="119"/>
+      <c r="E80" s="119"/>
+      <c r="F80" s="119"/>
+      <c r="G80" s="119"/>
+      <c r="H80" s="119"/>
+      <c r="I80" s="119"/>
+      <c r="J80" s="119"/>
+      <c r="K80" s="119"/>
+      <c r="L80" s="119"/>
+      <c r="M80" s="119"/>
     </row>
     <row r="81" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B81" s="76">
         <v>126414</v>
       </c>
       <c r="C81" s="76">
         <v>140572.79999999999</v>
       </c>
       <c r="D81" s="65">
         <v>155.4</v>
       </c>
       <c r="E81" s="83">
         <v>169774.4</v>
       </c>
       <c r="F81" s="83">
         <v>168616.1</v>
       </c>
       <c r="G81" s="83">
         <v>167916.7</v>
       </c>
       <c r="H81" s="83">
         <v>160631.9</v>
@@ -3798,342 +4360,352 @@
         <v>1267578.5</v>
       </c>
       <c r="G84" s="82">
         <v>1255539.8</v>
       </c>
       <c r="H84" s="82">
         <v>1273315</v>
       </c>
       <c r="I84" s="82">
         <v>1282004.8999999999</v>
       </c>
       <c r="J84" s="82">
         <v>1291702.3</v>
       </c>
       <c r="K84" s="82">
         <v>1316450</v>
       </c>
       <c r="L84" s="73">
         <v>1306578</v>
       </c>
       <c r="M84" s="73">
         <v>1335433.3999999999</v>
       </c>
     </row>
     <row r="85" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A85" s="91" t="s">
+      <c r="A85" s="119" t="s">
         <v>34</v>
       </c>
-      <c r="B85" s="91"/>
-[...10 lines deleted...]
-      <c r="M85" s="91"/>
+      <c r="B85" s="119"/>
+      <c r="C85" s="119"/>
+      <c r="D85" s="119"/>
+      <c r="E85" s="119"/>
+      <c r="F85" s="119"/>
+      <c r="G85" s="119"/>
+      <c r="H85" s="119"/>
+      <c r="I85" s="119"/>
+      <c r="J85" s="119"/>
+      <c r="K85" s="119"/>
+      <c r="L85" s="119"/>
+      <c r="M85" s="119"/>
     </row>
     <row r="86" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B86" s="85">
         <v>139.30000000000001</v>
       </c>
       <c r="C86" s="83">
         <v>141293.29999999999</v>
       </c>
       <c r="D86" s="83">
         <v>153409.79999999999</v>
       </c>
       <c r="E86" s="88">
         <v>142.1</v>
       </c>
       <c r="F86" s="83">
         <v>134618.29999999999</v>
       </c>
       <c r="G86" s="74">
         <v>145646.6</v>
       </c>
       <c r="H86" s="83">
         <v>144470.79999999999</v>
       </c>
-      <c r="I86" s="83"/>
+      <c r="I86" s="83">
+        <v>147777.9</v>
+      </c>
       <c r="J86" s="83"/>
       <c r="K86" s="83"/>
       <c r="L86" s="74"/>
       <c r="M86" s="83"/>
     </row>
     <row r="87" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B87" s="86">
         <v>78.400000000000006</v>
       </c>
       <c r="C87" s="81">
         <v>77237</v>
       </c>
       <c r="D87" s="81">
         <v>78696.399999999994</v>
       </c>
       <c r="E87" s="80">
         <v>74.400000000000006</v>
       </c>
       <c r="F87" s="72">
         <v>76099.199999999997</v>
       </c>
       <c r="G87" s="72">
         <v>75664.399999999994</v>
       </c>
       <c r="H87" s="81">
         <v>76411.600000000006</v>
       </c>
-      <c r="J87" s="81"/>
+      <c r="I87" s="81">
+        <v>76231.600000000006</v>
+      </c>
       <c r="K87" s="81"/>
       <c r="L87" s="72"/>
       <c r="M87" s="72"/>
     </row>
     <row r="88" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B88" s="86">
         <v>1625.8</v>
       </c>
       <c r="C88" s="84">
         <v>1659435.8</v>
       </c>
       <c r="D88" s="84">
         <v>1636709.6</v>
       </c>
       <c r="E88" s="89">
         <v>1684.3</v>
       </c>
       <c r="F88" s="81">
         <v>1693728.5</v>
       </c>
       <c r="G88" s="72">
         <v>1694704.8</v>
       </c>
       <c r="H88" s="81">
         <v>1701516.3</v>
       </c>
-      <c r="J88" s="81"/>
+      <c r="I88" s="81">
+        <v>1730957.7</v>
+      </c>
       <c r="K88" s="81"/>
       <c r="L88" s="72"/>
       <c r="M88" s="81"/>
     </row>
     <row r="89" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B89" s="87">
         <v>1188.9000000000001</v>
       </c>
       <c r="C89" s="82">
         <v>1224020.2</v>
       </c>
       <c r="D89" s="82">
         <v>1227551.6000000001</v>
       </c>
       <c r="E89" s="90">
         <v>1230.5</v>
       </c>
       <c r="F89" s="73">
         <v>1244139.7</v>
       </c>
       <c r="G89" s="73">
         <v>1253328.8999999999</v>
       </c>
       <c r="H89" s="82">
         <v>1257471.7</v>
       </c>
-      <c r="I89" s="82"/>
+      <c r="I89" s="82">
+        <v>1278582.1000000001</v>
+      </c>
       <c r="J89" s="82"/>
       <c r="K89" s="82"/>
       <c r="L89" s="73"/>
       <c r="M89" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A85:M85"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A70:M70"/>
     <mergeCell ref="A40:M40"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A45:M45"/>
     <mergeCell ref="A80:M80"/>
     <mergeCell ref="A75:M75"/>
     <mergeCell ref="A55:M55"/>
     <mergeCell ref="A65:M65"/>
     <mergeCell ref="A60:M60"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E02334CB-EDE9-47DC-8D0C-B30FF06BDD01}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6E79080-7D49-4D7F-844D-B2CCE6770022}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9CB48486-0BA2-4CCD-95A5-13A70828472D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>месяц</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>условн обознач</vt:lpstr>
+      <vt:lpstr>2010-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>