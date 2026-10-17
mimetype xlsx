--- v2 (2026-09-27)
+++ v3 (2026-10-17)
@@ -18,51 +18,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="32760" windowWidth="28800" windowHeight="11625"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="условн обознач" sheetId="3" r:id="rId2"/>
     <sheet name="2010-2026" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="76">
   <si>
     <t xml:space="preserve">январь </t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -125,188 +125,191 @@
   <si>
     <t>2020 год</t>
   </si>
   <si>
     <t>2021 год</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t>2024 год</t>
   </si>
   <si>
     <t>2023 год</t>
   </si>
   <si>
     <t>2025 год</t>
   </si>
   <si>
     <t>2026 год</t>
   </si>
   <si>
+    <t>Коды статистических показателей</t>
+  </si>
+  <si>
+    <t>191101, 192101, 192201, 192204, 192205, 192209</t>
+  </si>
+  <si>
+    <t>Классификатор статистических показателей</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/ru/classifiers/statistical/23/ </t>
+  </si>
+  <si>
+    <t>Единицы измерения</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>Межгосударственный классификатор единиц измерения</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
     <t>Методика расчета</t>
   </si>
   <si>
+    <t xml:space="preserve">Методика по статистике информационно-коммуникационных технологий </t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/44/</t>
+  </si>
+  <si>
+    <t>Источник показателей</t>
+  </si>
+  <si>
+    <t>Представляется юридическими лицами и (или) их структурными и обособленными подразделениями независимо от численности, имеющими основной и вторичный виды
+экономической деятельности согласно кодам Общего классификатора видов экономической деятельности 53 – почтовая и курьерская деятельность, 61 – телекоммуникации,
+а также индивидуальными предпринимателями по списку</t>
+  </si>
+  <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
     <t>https://stat.gov.kz/ru/region/kostanay/spreadsheets/?industry=1510&amp;year=2026&amp;name=10674&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
+    <t>Условные обозначения</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует
+«0,0» – незначительная величина
+«х» – данные конфиденциальны
+«...» – данные отсутствуют
+В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
+    <t xml:space="preserve">Управление статистики услуг </t>
+  </si>
+  <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Шимирбаева Бибигуль</t>
   </si>
   <si>
+    <t>Номер телефона</t>
+  </si>
+  <si>
     <t>+7 714 2 537043</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>b.shimirbaeva@aspire.gov.kz</t>
   </si>
   <si>
+    <t>Адрес Департамента</t>
+  </si>
+  <si>
+    <t>110003, г. Костанай, улица Майлина 2/4</t>
+  </si>
+  <si>
+    <t>Единый контакт центр Бюро</t>
+  </si>
+  <si>
+    <t>Об использовании данных</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
+  </si>
+  <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
-  </si>
-[...70 lines deleted...]
-    <t>В объем оказанных услуг по основному виду деятельности предприятий связи в стоимостном выражении включаются поступления средств от населения, предприятий и организаций за оказанные услуги связи в отчетном периоде, независимо от срока оплаты оказанных услуг; Деятельность по приему, обработке, перевозке и доставке почтовых и специальных отправлений, а также экспедированию, доставке и распространению периодической печати.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0,"/>
   </numFmts>
-  <fonts count="21" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
@@ -353,95 +356,91 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...15 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
@@ -449,61 +448,73 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="122">
+  <cellXfs count="123">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -689,145 +700,139 @@
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="4" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="4" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="4" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="13" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="4" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="5" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...59 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="7">
+  <cellStyles count="6">
     <cellStyle name="Гиперссылка" xfId="4" builtinId="8"/>
     <cellStyle name="Гиперссылка 3" xfId="5"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="2"/>
-    <cellStyle name="Обычный 2 2 2" xfId="6"/>
     <cellStyle name="Обычный 4 2" xfId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -1086,358 +1091,353 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/44/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:E26"/>
+  <dimension ref="A1:H19"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="38.140625" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" style="92" customWidth="1"/>
+    <col min="2" max="2" width="63.5703125" style="92" customWidth="1"/>
+    <col min="3" max="3" width="58.7109375" style="92" customWidth="1"/>
+    <col min="4" max="4" width="51.28515625" style="92" customWidth="1"/>
+    <col min="5" max="5" width="0.42578125" style="92" hidden="1" customWidth="1"/>
+    <col min="6" max="8" width="9.28515625" style="92" hidden="1" customWidth="1"/>
+    <col min="9" max="14" width="9.28515625" style="92" customWidth="1"/>
+    <col min="15" max="20" width="9.28515625" style="92"/>
+    <col min="21" max="21" width="9.28515625" style="92" customWidth="1"/>
+    <col min="22" max="16384" width="9.28515625" style="92"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="98" t="s">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A1" s="91"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A2" s="93"/>
+      <c r="B2" s="94" t="s">
+        <v>35</v>
+      </c>
+      <c r="C2" s="95" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A3" s="93"/>
+      <c r="B3" s="96" t="s">
+        <v>37</v>
+      </c>
+      <c r="C3" s="97" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A4" s="93"/>
+      <c r="B4" s="94" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" s="98" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A5" s="93"/>
+      <c r="B5" s="94" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" s="99" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A6" s="93"/>
+      <c r="B6" s="100" t="s">
+        <v>43</v>
+      </c>
+      <c r="C6" s="101" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A7" s="93"/>
+      <c r="B7" s="100" t="s">
+        <v>45</v>
+      </c>
+      <c r="C7" s="99" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="90.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="93"/>
+      <c r="B8" s="94" t="s">
+        <v>47</v>
+      </c>
+      <c r="C8" s="95" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A9" s="93"/>
+      <c r="B9" s="94" t="s">
+        <v>49</v>
+      </c>
+      <c r="C9" s="99" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A10" s="93"/>
+      <c r="B10" s="102" t="s">
+        <v>51</v>
+      </c>
+      <c r="C10" s="103"/>
+    </row>
+    <row r="11" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="93"/>
+      <c r="B11" s="94" t="s">
+        <v>52</v>
+      </c>
+      <c r="C11" s="99" t="s">
         <v>53</v>
       </c>
-      <c r="C2" s="99" t="s">
+      <c r="D11" s="104"/>
+    </row>
+    <row r="12" spans="1:4" ht="76.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="93"/>
+      <c r="B12" s="105" t="s">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B3" s="98" t="s">
+      <c r="C12" s="106" t="s">
         <v>55</v>
       </c>
-      <c r="C3" s="99" t="s">
-[...4 lines deleted...]
-      <c r="B4" s="98" t="s">
+      <c r="D12" s="104"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A13" s="93"/>
+      <c r="B13" s="94" t="s">
         <v>56</v>
       </c>
-      <c r="C4" s="100" t="s">
+      <c r="C13" s="107" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="5" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="101" t="s">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A14" s="93"/>
+      <c r="B14" s="94" t="s">
         <v>58</v>
       </c>
-      <c r="C5" s="99" t="s">
-[...5 lines deleted...]
-      <c r="B6" s="101" t="s">
+      <c r="C14" s="107" t="s">
         <v>59</v>
       </c>
-      <c r="C6" s="103" t="s">
+    </row>
+    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A15" s="93"/>
+      <c r="B15" s="94" t="s">
         <v>60</v>
       </c>
-      <c r="E6" s="102"/>
-[...2 lines deleted...]
-      <c r="B7" s="98" t="s">
+      <c r="C15" s="108" t="s">
         <v>61</v>
       </c>
-      <c r="C7" s="104" t="s">
-[...5 lines deleted...]
-      <c r="B8" s="98" t="s">
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A16" s="93"/>
+      <c r="B16" s="94" t="s">
         <v>62</v>
       </c>
-      <c r="C8" s="106" t="s">
+      <c r="C16" s="108" t="s">
         <v>63</v>
       </c>
-      <c r="E8" s="105"/>
-[...5 lines deleted...]
-      <c r="C9" s="107" t="s">
+    </row>
+    <row r="17" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="93"/>
+      <c r="B17" s="109" t="s">
         <v>64</v>
       </c>
-      <c r="E9" s="105"/>
-[...2 lines deleted...]
-      <c r="B10" s="108" t="s">
+      <c r="C17" s="110" t="s">
         <v>65</v>
       </c>
-      <c r="C10" s="109" t="s">
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A18" s="93"/>
+      <c r="B18" s="111" t="s">
         <v>66</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="B13" s="112" t="s">
+      <c r="C18" s="112">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A19" s="93"/>
+      <c r="B19" s="113" t="s">
         <v>67</v>
       </c>
-      <c r="C13" s="113" t="s">
+      <c r="C19" s="114" t="s">
         <v>68</v>
       </c>
-    </row>
-[...71 lines deleted...]
-      <c r="C26" s="23"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="C15" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="C13" r:id="rId3"/>
+    <hyperlink ref="C3" r:id="rId1"/>
+    <hyperlink ref="C19" r:id="rId2"/>
+    <hyperlink ref="C5" r:id="rId3"/>
+    <hyperlink ref="C7" r:id="rId4"/>
+    <hyperlink ref="C9" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B29" sqref="B29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="94" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="94"/>
+    <col min="1" max="1" width="4.42578125" style="116" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="116" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="116"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B2" s="93"/>
+      <c r="B2" s="115"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="95" t="s">
-        <v>46</v>
+      <c r="B6" s="117" t="s">
+        <v>69</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="95" t="s">
-        <v>47</v>
+      <c r="B7" s="117" t="s">
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="95" t="s">
-        <v>48</v>
+      <c r="B8" s="117" t="s">
+        <v>71</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="95" t="s">
-        <v>49</v>
+      <c r="B9" s="117" t="s">
+        <v>72</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B10" s="95" t="s">
-        <v>50</v>
+      <c r="B10" s="117" t="s">
+        <v>73</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B11" s="95"/>
+      <c r="B11" s="117"/>
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="B12" s="96" t="s">
-        <v>51</v>
+      <c r="B12" s="118" t="s">
+        <v>74</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B13" s="95"/>
+      <c r="B13" s="117"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B14" s="95"/>
+      <c r="B14" s="117"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B18" s="97" t="s">
-        <v>52</v>
+      <c r="B18" s="119" t="s">
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:S89"/>
   <sheetViews>
     <sheetView topLeftCell="A73" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="G95" sqref="G95"/>
+      <selection activeCell="A91" sqref="A91"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25" style="3" customWidth="1"/>
     <col min="2" max="13" width="9.7109375" style="3" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="3"/>
     <col min="15" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="120" t="s">
+      <c r="A1" s="121" t="s">
         <v>21</v>
       </c>
-      <c r="B1" s="120"/>
-[...10 lines deleted...]
-      <c r="M1" s="121"/>
+      <c r="B1" s="121"/>
+      <c r="C1" s="121"/>
+      <c r="D1" s="121"/>
+      <c r="E1" s="121"/>
+      <c r="F1" s="121"/>
+      <c r="G1" s="121"/>
+      <c r="H1" s="122"/>
+      <c r="I1" s="122"/>
+      <c r="J1" s="122"/>
+      <c r="K1" s="122"/>
+      <c r="L1" s="122"/>
+      <c r="M1" s="122"/>
     </row>
     <row r="2" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="16"/>
       <c r="B2" s="16"/>
       <c r="C2" s="16"/>
       <c r="D2" s="16"/>
       <c r="E2" s="16"/>
       <c r="F2" s="16"/>
       <c r="G2" s="16"/>
       <c r="H2" s="17"/>
       <c r="I2" s="17"/>
       <c r="J2" s="17"/>
       <c r="K2" s="17"/>
       <c r="L2" s="17"/>
       <c r="M2" s="7" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:19" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="H3" s="5"/>
       <c r="I3" s="5"/>
       <c r="J3" s="6"/>
@@ -1463,65 +1463,65 @@
         <v>4</v>
       </c>
       <c r="G4" s="70" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="70" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="70" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="70" t="s">
         <v>8</v>
       </c>
       <c r="K4" s="70" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="70" t="s">
         <v>10</v>
       </c>
       <c r="M4" s="71" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="119" t="s">
+      <c r="A5" s="120" t="s">
         <v>13</v>
       </c>
-      <c r="B5" s="119"/>
-[...10 lines deleted...]
-      <c r="M5" s="119"/>
+      <c r="B5" s="120"/>
+      <c r="C5" s="120"/>
+      <c r="D5" s="120"/>
+      <c r="E5" s="120"/>
+      <c r="F5" s="120"/>
+      <c r="G5" s="120"/>
+      <c r="H5" s="120"/>
+      <c r="I5" s="120"/>
+      <c r="J5" s="120"/>
+      <c r="K5" s="120"/>
+      <c r="L5" s="120"/>
+      <c r="M5" s="120"/>
     </row>
     <row r="6" spans="1:19" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A6" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="29">
         <v>25.8</v>
       </c>
       <c r="C6" s="30">
         <v>26.1</v>
       </c>
       <c r="D6" s="31">
         <v>26.6</v>
       </c>
       <c r="E6" s="31">
         <v>26.7</v>
       </c>
       <c r="F6" s="32">
         <v>27.2</v>
       </c>
       <c r="G6" s="32">
         <v>28.1</v>
       </c>
       <c r="H6" s="32">
         <v>29.1</v>
@@ -1644,65 +1644,65 @@
         <v>412</v>
       </c>
       <c r="G9" s="26">
         <v>417.4</v>
       </c>
       <c r="H9" s="25">
         <v>402.3</v>
       </c>
       <c r="I9" s="26">
         <v>413.3</v>
       </c>
       <c r="J9" s="27">
         <v>420.4</v>
       </c>
       <c r="K9" s="27">
         <v>427.9</v>
       </c>
       <c r="L9" s="26">
         <v>429.7</v>
       </c>
       <c r="M9" s="26">
         <v>450.8</v>
       </c>
     </row>
     <row r="10" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="119" t="s">
+      <c r="A10" s="120" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="119"/>
-[...10 lines deleted...]
-      <c r="M10" s="119"/>
+      <c r="B10" s="120"/>
+      <c r="C10" s="120"/>
+      <c r="D10" s="120"/>
+      <c r="E10" s="120"/>
+      <c r="F10" s="120"/>
+      <c r="G10" s="120"/>
+      <c r="H10" s="120"/>
+      <c r="I10" s="120"/>
+      <c r="J10" s="120"/>
+      <c r="K10" s="120"/>
+      <c r="L10" s="120"/>
+      <c r="M10" s="120"/>
     </row>
     <row r="11" spans="1:19" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A11" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="30">
         <v>30.9</v>
       </c>
       <c r="C11" s="30">
         <v>31.3</v>
       </c>
       <c r="D11" s="41">
         <v>32</v>
       </c>
       <c r="E11" s="29">
         <v>32.6</v>
       </c>
       <c r="F11" s="42">
         <v>33.1</v>
       </c>
       <c r="G11" s="29">
         <v>33.9</v>
       </c>
       <c r="H11" s="43">
         <v>35.1</v>
@@ -1825,65 +1825,65 @@
         <v>468.5</v>
       </c>
       <c r="G14" s="37">
         <v>474.6</v>
       </c>
       <c r="H14" s="38">
         <v>481.3</v>
       </c>
       <c r="I14" s="27">
         <v>486.2</v>
       </c>
       <c r="J14" s="39">
         <v>489.9</v>
       </c>
       <c r="K14" s="38">
         <v>493.8</v>
       </c>
       <c r="L14" s="40">
         <v>499.3</v>
       </c>
       <c r="M14" s="26">
         <v>514</v>
       </c>
     </row>
     <row r="15" spans="1:19" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="119" t="s">
+      <c r="A15" s="120" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="119"/>
-[...10 lines deleted...]
-      <c r="M15" s="119"/>
+      <c r="B15" s="120"/>
+      <c r="C15" s="120"/>
+      <c r="D15" s="120"/>
+      <c r="E15" s="120"/>
+      <c r="F15" s="120"/>
+      <c r="G15" s="120"/>
+      <c r="H15" s="120"/>
+      <c r="I15" s="120"/>
+      <c r="J15" s="120"/>
+      <c r="K15" s="120"/>
+      <c r="L15" s="120"/>
+      <c r="M15" s="120"/>
     </row>
     <row r="16" spans="1:19" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B16" s="29">
         <v>31.9</v>
       </c>
       <c r="C16" s="29">
         <v>33.1</v>
       </c>
       <c r="D16" s="29">
         <v>33.9</v>
       </c>
       <c r="E16" s="43">
         <v>34.799999999999997</v>
       </c>
       <c r="F16" s="29">
         <v>36.200000000000003</v>
       </c>
       <c r="G16" s="29">
         <v>37.299999999999997</v>
       </c>
       <c r="H16" s="49">
         <v>39.1</v>
@@ -2006,65 +2006,65 @@
         <v>555.9</v>
       </c>
       <c r="G19" s="40">
         <v>554.29999999999995</v>
       </c>
       <c r="H19" s="48">
         <v>555.5</v>
       </c>
       <c r="I19" s="48">
         <v>556.9</v>
       </c>
       <c r="J19" s="48">
         <v>562.6</v>
       </c>
       <c r="K19" s="48">
         <v>575.4</v>
       </c>
       <c r="L19" s="48">
         <v>573.9</v>
       </c>
       <c r="M19" s="48">
         <v>578.4</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A20" s="119" t="s">
+      <c r="A20" s="120" t="s">
         <v>16</v>
       </c>
-      <c r="B20" s="119"/>
-[...10 lines deleted...]
-      <c r="M20" s="119"/>
+      <c r="B20" s="120"/>
+      <c r="C20" s="120"/>
+      <c r="D20" s="120"/>
+      <c r="E20" s="120"/>
+      <c r="F20" s="120"/>
+      <c r="G20" s="120"/>
+      <c r="H20" s="120"/>
+      <c r="I20" s="120"/>
+      <c r="J20" s="120"/>
+      <c r="K20" s="120"/>
+      <c r="L20" s="120"/>
+      <c r="M20" s="120"/>
     </row>
     <row r="21" spans="1:13" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B21" s="49">
         <v>35.1</v>
       </c>
       <c r="C21" s="31">
         <v>37.1</v>
       </c>
       <c r="D21" s="31">
         <v>37.9</v>
       </c>
       <c r="E21" s="31">
         <v>39.1</v>
       </c>
       <c r="F21" s="32">
         <v>40.6</v>
       </c>
       <c r="G21" s="32">
         <v>41.6</v>
       </c>
       <c r="H21" s="32">
         <v>43.2</v>
@@ -2187,65 +2187,65 @@
         <v>605.70000000000005</v>
       </c>
       <c r="G24" s="26">
         <v>606.29999999999995</v>
       </c>
       <c r="H24" s="50">
         <v>612.70000000000005</v>
       </c>
       <c r="I24" s="50">
         <v>613.9</v>
       </c>
       <c r="J24" s="45">
         <v>612.4</v>
       </c>
       <c r="K24" s="27">
         <v>620.70000000000005</v>
       </c>
       <c r="L24" s="26">
         <v>629.70000000000005</v>
       </c>
       <c r="M24" s="26">
         <v>631.5</v>
       </c>
     </row>
     <row r="25" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A25" s="119" t="s">
+      <c r="A25" s="120" t="s">
         <v>17</v>
       </c>
-      <c r="B25" s="119"/>
-[...10 lines deleted...]
-      <c r="M25" s="119"/>
+      <c r="B25" s="120"/>
+      <c r="C25" s="120"/>
+      <c r="D25" s="120"/>
+      <c r="E25" s="120"/>
+      <c r="F25" s="120"/>
+      <c r="G25" s="120"/>
+      <c r="H25" s="120"/>
+      <c r="I25" s="120"/>
+      <c r="J25" s="120"/>
+      <c r="K25" s="120"/>
+      <c r="L25" s="120"/>
+      <c r="M25" s="120"/>
     </row>
     <row r="26" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="32">
         <v>38.799999999999997</v>
       </c>
       <c r="C26" s="31">
         <v>39.299999999999997</v>
       </c>
       <c r="D26" s="31">
         <v>41.1</v>
       </c>
       <c r="E26" s="31">
         <v>54.2</v>
       </c>
       <c r="F26" s="32">
         <v>58.4</v>
       </c>
       <c r="G26" s="32">
         <v>62.3</v>
       </c>
       <c r="H26" s="32">
         <v>65.2</v>
@@ -2368,65 +2368,65 @@
         <v>625</v>
       </c>
       <c r="G29" s="53">
         <v>650.4</v>
       </c>
       <c r="H29" s="53">
         <v>657.3</v>
       </c>
       <c r="I29" s="26">
         <v>659</v>
       </c>
       <c r="J29" s="45">
         <v>660</v>
       </c>
       <c r="K29" s="27">
         <v>665.7</v>
       </c>
       <c r="L29" s="26">
         <v>670.7</v>
       </c>
       <c r="M29" s="53">
         <v>680.2</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A30" s="119" t="s">
+      <c r="A30" s="120" t="s">
         <v>22</v>
       </c>
-      <c r="B30" s="119"/>
-[...10 lines deleted...]
-      <c r="M30" s="119"/>
+      <c r="B30" s="120"/>
+      <c r="C30" s="120"/>
+      <c r="D30" s="120"/>
+      <c r="E30" s="120"/>
+      <c r="F30" s="120"/>
+      <c r="G30" s="120"/>
+      <c r="H30" s="120"/>
+      <c r="I30" s="120"/>
+      <c r="J30" s="120"/>
+      <c r="K30" s="120"/>
+      <c r="L30" s="120"/>
+      <c r="M30" s="120"/>
     </row>
     <row r="31" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B31" s="32">
         <v>80.8</v>
       </c>
       <c r="C31" s="31">
         <v>56.5</v>
       </c>
       <c r="D31" s="31">
         <v>51.4</v>
       </c>
       <c r="E31" s="31">
         <v>39.9</v>
       </c>
       <c r="F31" s="32">
         <v>49.1</v>
       </c>
       <c r="G31" s="32">
         <v>48.6</v>
       </c>
       <c r="H31" s="32">
         <v>54.3</v>
@@ -2549,65 +2549,65 @@
         <v>686.6</v>
       </c>
       <c r="G34" s="26">
         <v>697.8</v>
       </c>
       <c r="H34" s="25">
         <v>692.1</v>
       </c>
       <c r="I34" s="26">
         <v>685.9</v>
       </c>
       <c r="J34" s="45">
         <v>693.2</v>
       </c>
       <c r="K34" s="27">
         <v>670.8</v>
       </c>
       <c r="L34" s="26">
         <v>681.1</v>
       </c>
       <c r="M34" s="26">
         <v>679.2</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="119" t="s">
+      <c r="A35" s="120" t="s">
         <v>23</v>
       </c>
-      <c r="B35" s="119"/>
-[...10 lines deleted...]
-      <c r="M35" s="119"/>
+      <c r="B35" s="120"/>
+      <c r="C35" s="120"/>
+      <c r="D35" s="120"/>
+      <c r="E35" s="120"/>
+      <c r="F35" s="120"/>
+      <c r="G35" s="120"/>
+      <c r="H35" s="120"/>
+      <c r="I35" s="120"/>
+      <c r="J35" s="120"/>
+      <c r="K35" s="120"/>
+      <c r="L35" s="120"/>
+      <c r="M35" s="120"/>
     </row>
     <row r="36" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B36" s="32">
         <v>64.2</v>
       </c>
       <c r="C36" s="32">
         <v>49.8</v>
       </c>
       <c r="D36" s="31">
         <v>57</v>
       </c>
       <c r="E36" s="31">
         <v>52.6</v>
       </c>
       <c r="F36" s="32">
         <v>66.3</v>
       </c>
       <c r="G36" s="32">
         <v>78.900000000000006</v>
       </c>
       <c r="H36" s="32">
         <v>94.3</v>
@@ -2730,65 +2730,65 @@
         <v>675.9</v>
       </c>
       <c r="G39" s="26">
         <v>677</v>
       </c>
       <c r="H39" s="25">
         <v>660.2</v>
       </c>
       <c r="I39" s="26">
         <v>658.9</v>
       </c>
       <c r="J39" s="45">
         <v>659.1</v>
       </c>
       <c r="K39" s="27">
         <v>656.6</v>
       </c>
       <c r="L39" s="26">
         <v>681.1</v>
       </c>
       <c r="M39" s="26">
         <v>679.2</v>
       </c>
     </row>
     <row r="40" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A40" s="119" t="s">
+      <c r="A40" s="120" t="s">
         <v>24</v>
       </c>
-      <c r="B40" s="119"/>
-[...10 lines deleted...]
-      <c r="M40" s="119"/>
+      <c r="B40" s="120"/>
+      <c r="C40" s="120"/>
+      <c r="D40" s="120"/>
+      <c r="E40" s="120"/>
+      <c r="F40" s="120"/>
+      <c r="G40" s="120"/>
+      <c r="H40" s="120"/>
+      <c r="I40" s="120"/>
+      <c r="J40" s="120"/>
+      <c r="K40" s="120"/>
+      <c r="L40" s="120"/>
+      <c r="M40" s="120"/>
     </row>
     <row r="41" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B41" s="32">
         <v>70.400000000000006</v>
       </c>
       <c r="C41" s="32">
         <v>69.3</v>
       </c>
       <c r="D41" s="31">
         <v>71.400000000000006</v>
       </c>
       <c r="E41" s="31">
         <v>81.099999999999994</v>
       </c>
       <c r="F41" s="32">
         <v>85.4</v>
       </c>
       <c r="G41" s="32">
         <v>75.400000000000006</v>
       </c>
       <c r="H41" s="32">
         <v>70.7</v>
@@ -2911,65 +2911,65 @@
         <v>670.1</v>
       </c>
       <c r="G44" s="26">
         <v>673</v>
       </c>
       <c r="H44" s="25">
         <v>672.5</v>
       </c>
       <c r="I44" s="50">
         <v>669.7</v>
       </c>
       <c r="J44" s="50">
         <v>680.1</v>
       </c>
       <c r="K44" s="50">
         <v>680.7</v>
       </c>
       <c r="L44" s="50">
         <v>683.8</v>
       </c>
       <c r="M44" s="26">
         <v>679</v>
       </c>
     </row>
     <row r="45" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A45" s="119" t="s">
+      <c r="A45" s="120" t="s">
         <v>25</v>
       </c>
-      <c r="B45" s="119"/>
-[...10 lines deleted...]
-      <c r="M45" s="119"/>
+      <c r="B45" s="120"/>
+      <c r="C45" s="120"/>
+      <c r="D45" s="120"/>
+      <c r="E45" s="120"/>
+      <c r="F45" s="120"/>
+      <c r="G45" s="120"/>
+      <c r="H45" s="120"/>
+      <c r="I45" s="120"/>
+      <c r="J45" s="120"/>
+      <c r="K45" s="120"/>
+      <c r="L45" s="120"/>
+      <c r="M45" s="120"/>
     </row>
     <row r="46" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B46" s="32">
         <v>71</v>
       </c>
       <c r="C46" s="32">
         <v>73.099999999999994</v>
       </c>
       <c r="D46" s="31">
         <v>77.5</v>
       </c>
       <c r="E46" s="31">
         <v>78.900000000000006</v>
       </c>
       <c r="F46" s="32">
         <v>78.3</v>
       </c>
       <c r="G46" s="32">
         <v>82.9</v>
       </c>
       <c r="H46" s="32">
         <v>75.2</v>
@@ -3092,65 +3092,65 @@
         <v>682</v>
       </c>
       <c r="G49" s="26">
         <v>682.5</v>
       </c>
       <c r="H49" s="25">
         <v>687.2</v>
       </c>
       <c r="I49" s="26">
         <v>687</v>
       </c>
       <c r="J49" s="45">
         <v>703.9</v>
       </c>
       <c r="K49" s="27">
         <v>714.4</v>
       </c>
       <c r="L49" s="26">
         <v>721</v>
       </c>
       <c r="M49" s="26">
         <v>725.8</v>
       </c>
     </row>
     <row r="50" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A50" s="119" t="s">
+      <c r="A50" s="120" t="s">
         <v>26</v>
       </c>
-      <c r="B50" s="119"/>
-[...10 lines deleted...]
-      <c r="M50" s="119"/>
+      <c r="B50" s="120"/>
+      <c r="C50" s="120"/>
+      <c r="D50" s="120"/>
+      <c r="E50" s="120"/>
+      <c r="F50" s="120"/>
+      <c r="G50" s="120"/>
+      <c r="H50" s="120"/>
+      <c r="I50" s="120"/>
+      <c r="J50" s="120"/>
+      <c r="K50" s="120"/>
+      <c r="L50" s="120"/>
+      <c r="M50" s="120"/>
     </row>
     <row r="51" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B51" s="30" t="s">
         <v>30</v>
       </c>
       <c r="C51" s="32" t="s">
         <v>30</v>
       </c>
       <c r="D51" s="54" t="s">
         <v>30</v>
       </c>
       <c r="E51" s="54" t="s">
         <v>30</v>
       </c>
       <c r="F51" s="54" t="s">
         <v>30</v>
       </c>
       <c r="G51" s="54" t="s">
         <v>30</v>
       </c>
       <c r="H51" s="54" t="s">
         <v>30</v>
@@ -3273,65 +3273,65 @@
         <v>758.3</v>
       </c>
       <c r="G54" s="57">
         <v>766.4</v>
       </c>
       <c r="H54" s="57">
         <v>764.2</v>
       </c>
       <c r="I54" s="58">
         <v>761.7</v>
       </c>
       <c r="J54" s="58">
         <v>763.5</v>
       </c>
       <c r="K54" s="59">
         <v>772.6</v>
       </c>
       <c r="L54" s="59">
         <v>778.9</v>
       </c>
       <c r="M54" s="60">
         <v>787</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A55" s="119" t="s">
+      <c r="A55" s="120" t="s">
         <v>27</v>
       </c>
-      <c r="B55" s="119"/>
-[...10 lines deleted...]
-      <c r="M55" s="119"/>
+      <c r="B55" s="120"/>
+      <c r="C55" s="120"/>
+      <c r="D55" s="120"/>
+      <c r="E55" s="120"/>
+      <c r="F55" s="120"/>
+      <c r="G55" s="120"/>
+      <c r="H55" s="120"/>
+      <c r="I55" s="120"/>
+      <c r="J55" s="120"/>
+      <c r="K55" s="120"/>
+      <c r="L55" s="120"/>
+      <c r="M55" s="120"/>
     </row>
     <row r="56" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B56" s="30">
         <v>79.2</v>
       </c>
       <c r="C56" s="32">
         <v>92.1</v>
       </c>
       <c r="D56" s="41">
         <v>85.8</v>
       </c>
       <c r="E56" s="41">
         <v>78.099999999999994</v>
       </c>
       <c r="F56" s="41">
         <v>90.6</v>
       </c>
       <c r="G56" s="41">
         <v>84.4</v>
       </c>
       <c r="H56" s="41">
         <v>87.5</v>
@@ -3454,65 +3454,65 @@
         <v>800</v>
       </c>
       <c r="G59" s="61">
         <v>802.7</v>
       </c>
       <c r="H59" s="59">
         <v>818.3</v>
       </c>
       <c r="I59" s="58">
         <v>824.5</v>
       </c>
       <c r="J59" s="58">
         <v>839.2</v>
       </c>
       <c r="K59" s="59">
         <v>849.7</v>
       </c>
       <c r="L59" s="59">
         <v>858.5</v>
       </c>
       <c r="M59" s="59">
         <v>866.9</v>
       </c>
     </row>
     <row r="60" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A60" s="119" t="s">
+      <c r="A60" s="120" t="s">
         <v>28</v>
       </c>
-      <c r="B60" s="119"/>
-[...10 lines deleted...]
-      <c r="M60" s="119"/>
+      <c r="B60" s="120"/>
+      <c r="C60" s="120"/>
+      <c r="D60" s="120"/>
+      <c r="E60" s="120"/>
+      <c r="F60" s="120"/>
+      <c r="G60" s="120"/>
+      <c r="H60" s="120"/>
+      <c r="I60" s="120"/>
+      <c r="J60" s="120"/>
+      <c r="K60" s="120"/>
+      <c r="L60" s="120"/>
+      <c r="M60" s="120"/>
     </row>
     <row r="61" spans="1:13" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B61" s="30">
         <v>89.1</v>
       </c>
       <c r="C61" s="32">
         <v>106.2</v>
       </c>
       <c r="D61" s="41">
         <v>103.6</v>
       </c>
       <c r="E61" s="41">
         <v>114.8</v>
       </c>
       <c r="F61" s="41">
         <v>119.1</v>
       </c>
       <c r="G61" s="41">
         <v>118.1</v>
       </c>
       <c r="H61" s="41">
         <v>123.5</v>
@@ -3635,65 +3635,65 @@
         <v>878.4</v>
       </c>
       <c r="G64" s="26">
         <v>880.7</v>
       </c>
       <c r="H64" s="26">
         <v>899.4</v>
       </c>
       <c r="I64" s="26">
         <v>894.7</v>
       </c>
       <c r="J64" s="45">
         <v>903.5</v>
       </c>
       <c r="K64" s="45">
         <v>906.9</v>
       </c>
       <c r="L64" s="45">
         <v>911</v>
       </c>
       <c r="M64" s="64">
         <v>917.8</v>
       </c>
     </row>
     <row r="65" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A65" s="119" t="s">
+      <c r="A65" s="120" t="s">
         <v>29</v>
       </c>
-      <c r="B65" s="119"/>
-[...10 lines deleted...]
-      <c r="M65" s="119"/>
+      <c r="B65" s="120"/>
+      <c r="C65" s="120"/>
+      <c r="D65" s="120"/>
+      <c r="E65" s="120"/>
+      <c r="F65" s="120"/>
+      <c r="G65" s="120"/>
+      <c r="H65" s="120"/>
+      <c r="I65" s="120"/>
+      <c r="J65" s="120"/>
+      <c r="K65" s="120"/>
+      <c r="L65" s="120"/>
+      <c r="M65" s="120"/>
     </row>
     <row r="66" spans="1:15" ht="24" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B66" s="30">
         <v>96.2</v>
       </c>
       <c r="C66" s="32">
         <v>112.3</v>
       </c>
       <c r="D66" s="65">
         <v>103.8</v>
       </c>
       <c r="E66" s="41">
         <v>111.9</v>
       </c>
       <c r="F66" s="41">
         <v>107.6</v>
       </c>
       <c r="G66" s="41">
         <v>117.1</v>
       </c>
       <c r="H66" s="41">
         <v>114.2</v>
@@ -3816,65 +3816,65 @@
         <v>880.7</v>
       </c>
       <c r="G69" s="26">
         <v>886</v>
       </c>
       <c r="H69" s="26">
         <v>883.4</v>
       </c>
       <c r="I69" s="45">
         <v>888.5</v>
       </c>
       <c r="J69" s="45">
         <v>883.4</v>
       </c>
       <c r="K69" s="45">
         <v>900</v>
       </c>
       <c r="L69" s="45">
         <v>947.2</v>
       </c>
       <c r="M69" s="64">
         <v>1010.1</v>
       </c>
     </row>
     <row r="70" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="119" t="s">
+      <c r="A70" s="120" t="s">
         <v>32</v>
       </c>
-      <c r="B70" s="119"/>
-[...10 lines deleted...]
-      <c r="M70" s="119"/>
+      <c r="B70" s="120"/>
+      <c r="C70" s="120"/>
+      <c r="D70" s="120"/>
+      <c r="E70" s="120"/>
+      <c r="F70" s="120"/>
+      <c r="G70" s="120"/>
+      <c r="H70" s="120"/>
+      <c r="I70" s="120"/>
+      <c r="J70" s="120"/>
+      <c r="K70" s="120"/>
+      <c r="L70" s="120"/>
+      <c r="M70" s="120"/>
     </row>
     <row r="71" spans="1:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B71" s="30">
         <v>92.8</v>
       </c>
       <c r="C71" s="32">
         <v>148.19999999999999</v>
       </c>
       <c r="D71" s="65">
         <v>159.19999999999999</v>
       </c>
       <c r="E71" s="67">
         <v>157.69999999999999</v>
       </c>
       <c r="F71" s="67">
         <v>176.9</v>
       </c>
       <c r="G71" s="41">
         <v>154.69999999999999</v>
       </c>
       <c r="H71" s="41">
         <v>148.5</v>
@@ -3997,65 +3997,65 @@
         <v>1008.6</v>
       </c>
       <c r="G74" s="26">
         <v>1027.0999999999999</v>
       </c>
       <c r="H74" s="26">
         <v>1033.5999999999999</v>
       </c>
       <c r="I74" s="45">
         <v>1033</v>
       </c>
       <c r="J74" s="45">
         <v>1025.8</v>
       </c>
       <c r="K74" s="45">
         <v>1040.3</v>
       </c>
       <c r="L74" s="45">
         <v>1044.9000000000001</v>
       </c>
       <c r="M74" s="64">
         <v>1053.9000000000001</v>
       </c>
     </row>
     <row r="75" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A75" s="119" t="s">
+      <c r="A75" s="120" t="s">
         <v>31</v>
       </c>
-      <c r="B75" s="119"/>
-[...10 lines deleted...]
-      <c r="M75" s="119"/>
+      <c r="B75" s="120"/>
+      <c r="C75" s="120"/>
+      <c r="D75" s="120"/>
+      <c r="E75" s="120"/>
+      <c r="F75" s="120"/>
+      <c r="G75" s="120"/>
+      <c r="H75" s="120"/>
+      <c r="I75" s="120"/>
+      <c r="J75" s="120"/>
+      <c r="K75" s="120"/>
+      <c r="L75" s="120"/>
+      <c r="M75" s="120"/>
     </row>
     <row r="76" spans="1:15" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B76" s="67">
         <v>164.7</v>
       </c>
       <c r="C76" s="68">
         <v>145</v>
       </c>
       <c r="D76" s="65">
         <v>153.9</v>
       </c>
       <c r="E76" s="67">
         <v>152.4</v>
       </c>
       <c r="F76" s="74">
         <v>153068.29999999999</v>
       </c>
       <c r="G76" s="62">
         <v>149.1</v>
       </c>
       <c r="H76" s="41">
         <v>147.1</v>
@@ -4179,65 +4179,65 @@
         <v>1086528.8999999999</v>
       </c>
       <c r="G79" s="26">
         <v>1134.9000000000001</v>
       </c>
       <c r="H79" s="26">
         <v>1128</v>
       </c>
       <c r="I79" s="45">
         <v>1122.7</v>
       </c>
       <c r="J79" s="77">
         <v>1124258.3</v>
       </c>
       <c r="K79" s="77">
         <v>1129158.6000000001</v>
       </c>
       <c r="L79" s="45">
         <v>1122.7</v>
       </c>
       <c r="M79" s="77">
         <v>1111653.7</v>
       </c>
     </row>
     <row r="80" spans="1:15" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A80" s="119" t="s">
+      <c r="A80" s="120" t="s">
         <v>33</v>
       </c>
-      <c r="B80" s="119"/>
-[...10 lines deleted...]
-      <c r="M80" s="119"/>
+      <c r="B80" s="120"/>
+      <c r="C80" s="120"/>
+      <c r="D80" s="120"/>
+      <c r="E80" s="120"/>
+      <c r="F80" s="120"/>
+      <c r="G80" s="120"/>
+      <c r="H80" s="120"/>
+      <c r="I80" s="120"/>
+      <c r="J80" s="120"/>
+      <c r="K80" s="120"/>
+      <c r="L80" s="120"/>
+      <c r="M80" s="120"/>
     </row>
     <row r="81" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B81" s="76">
         <v>126414</v>
       </c>
       <c r="C81" s="76">
         <v>140572.79999999999</v>
       </c>
       <c r="D81" s="65">
         <v>155.4</v>
       </c>
       <c r="E81" s="83">
         <v>169774.4</v>
       </c>
       <c r="F81" s="83">
         <v>168616.1</v>
       </c>
       <c r="G81" s="83">
         <v>167916.7</v>
       </c>
       <c r="H81" s="83">
         <v>160631.9</v>
@@ -4360,192 +4360,200 @@
         <v>1267578.5</v>
       </c>
       <c r="G84" s="82">
         <v>1255539.8</v>
       </c>
       <c r="H84" s="82">
         <v>1273315</v>
       </c>
       <c r="I84" s="82">
         <v>1282004.8999999999</v>
       </c>
       <c r="J84" s="82">
         <v>1291702.3</v>
       </c>
       <c r="K84" s="82">
         <v>1316450</v>
       </c>
       <c r="L84" s="73">
         <v>1306578</v>
       </c>
       <c r="M84" s="73">
         <v>1335433.3999999999</v>
       </c>
     </row>
     <row r="85" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A85" s="119" t="s">
+      <c r="A85" s="120" t="s">
         <v>34</v>
       </c>
-      <c r="B85" s="119"/>
-[...10 lines deleted...]
-      <c r="M85" s="119"/>
+      <c r="B85" s="120"/>
+      <c r="C85" s="120"/>
+      <c r="D85" s="120"/>
+      <c r="E85" s="120"/>
+      <c r="F85" s="120"/>
+      <c r="G85" s="120"/>
+      <c r="H85" s="120"/>
+      <c r="I85" s="120"/>
+      <c r="J85" s="120"/>
+      <c r="K85" s="120"/>
+      <c r="L85" s="120"/>
+      <c r="M85" s="120"/>
     </row>
     <row r="86" spans="1:13" ht="21.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B86" s="85">
         <v>139.30000000000001</v>
       </c>
       <c r="C86" s="83">
         <v>141293.29999999999</v>
       </c>
       <c r="D86" s="83">
         <v>153409.79999999999</v>
       </c>
       <c r="E86" s="88">
         <v>142.1</v>
       </c>
       <c r="F86" s="83">
         <v>134618.29999999999</v>
       </c>
       <c r="G86" s="74">
         <v>145646.6</v>
       </c>
       <c r="H86" s="83">
         <v>144470.79999999999</v>
       </c>
       <c r="I86" s="83">
         <v>147777.9</v>
       </c>
-      <c r="J86" s="83"/>
+      <c r="J86" s="83">
+        <v>143328</v>
+      </c>
       <c r="K86" s="83"/>
       <c r="L86" s="74"/>
       <c r="M86" s="83"/>
     </row>
     <row r="87" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="12" t="s">
         <v>20</v>
       </c>
       <c r="B87" s="86">
         <v>78.400000000000006</v>
       </c>
       <c r="C87" s="81">
         <v>77237</v>
       </c>
       <c r="D87" s="81">
         <v>78696.399999999994</v>
       </c>
       <c r="E87" s="80">
         <v>74.400000000000006</v>
       </c>
       <c r="F87" s="72">
         <v>76099.199999999997</v>
       </c>
       <c r="G87" s="72">
         <v>75664.399999999994</v>
       </c>
       <c r="H87" s="81">
         <v>76411.600000000006</v>
       </c>
       <c r="I87" s="81">
         <v>76231.600000000006</v>
       </c>
-      <c r="K87" s="81"/>
+      <c r="J87" s="81">
+        <v>76618.3</v>
+      </c>
       <c r="L87" s="72"/>
       <c r="M87" s="72"/>
     </row>
     <row r="88" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="23" t="s">
         <v>19</v>
       </c>
       <c r="B88" s="86">
         <v>1625.8</v>
       </c>
       <c r="C88" s="84">
         <v>1659435.8</v>
       </c>
       <c r="D88" s="84">
         <v>1636709.6</v>
       </c>
       <c r="E88" s="89">
         <v>1684.3</v>
       </c>
       <c r="F88" s="81">
         <v>1693728.5</v>
       </c>
       <c r="G88" s="72">
         <v>1694704.8</v>
       </c>
       <c r="H88" s="81">
         <v>1701516.3</v>
       </c>
       <c r="I88" s="81">
         <v>1730957.7</v>
       </c>
-      <c r="K88" s="81"/>
+      <c r="J88" s="81">
+        <v>1756292.1</v>
+      </c>
       <c r="L88" s="72"/>
       <c r="M88" s="81"/>
     </row>
     <row r="89" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="24" t="s">
         <v>20</v>
       </c>
       <c r="B89" s="87">
         <v>1188.9000000000001</v>
       </c>
       <c r="C89" s="82">
         <v>1224020.2</v>
       </c>
       <c r="D89" s="82">
         <v>1227551.6000000001</v>
       </c>
       <c r="E89" s="90">
         <v>1230.5</v>
       </c>
       <c r="F89" s="73">
         <v>1244139.7</v>
       </c>
       <c r="G89" s="73">
         <v>1253328.8999999999</v>
       </c>
       <c r="H89" s="82">
         <v>1257471.7</v>
       </c>
       <c r="I89" s="82">
         <v>1278582.1000000001</v>
       </c>
-      <c r="J89" s="82"/>
+      <c r="J89" s="82">
+        <v>1306470.8999999999</v>
+      </c>
       <c r="K89" s="82"/>
       <c r="L89" s="73"/>
       <c r="M89" s="73"/>
     </row>
   </sheetData>
   <mergeCells count="18">
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A85:M85"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A70:M70"/>
     <mergeCell ref="A40:M40"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A45:M45"/>
     <mergeCell ref="A80:M80"/>
     <mergeCell ref="A75:M75"/>
     <mergeCell ref="A55:M55"/>
     <mergeCell ref="A65:M65"/>
     <mergeCell ref="A60:M60"/>
   </mergeCells>