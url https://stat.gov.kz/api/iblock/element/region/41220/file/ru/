--- v0 (2026-04-15)
+++ v1 (2026-05-13)
@@ -678,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="D23" sqref="D23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="16384" width="11.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="25.5" customHeight="1" thickBot="1">
       <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
       <c r="K1" s="32"/>
       <c r="L1" s="32"/>
       <c r="M1" s="32"/>
     </row>
     <row r="2" spans="1:15" ht="25.5" customHeight="1" thickBot="1">
@@ -943,51 +943,53 @@
       <c r="J7" s="10">
         <v>53600.2</v>
       </c>
       <c r="K7" s="10">
         <v>51878.6</v>
       </c>
       <c r="L7" s="16">
         <v>58924.3</v>
       </c>
       <c r="M7" s="12">
         <v>131242.4</v>
       </c>
       <c r="N7" s="2"/>
       <c r="O7" s="3"/>
     </row>
     <row r="8" spans="1:15" ht="15" customHeight="1">
       <c r="A8" s="9">
         <v>2026</v>
       </c>
       <c r="B8" s="10">
         <v>13827.5</v>
       </c>
       <c r="C8" s="15">
         <v>21271.9</v>
       </c>
-      <c r="D8" s="10"/>
+      <c r="D8" s="10">
+        <v>43206.7</v>
+      </c>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="29"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="14"/>
       <c r="M8" s="12"/>
       <c r="N8" s="2"/>
       <c r="O8" s="3"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1">
       <c r="A9" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="36"/>
       <c r="C9" s="36"/>
       <c r="D9" s="36"/>
       <c r="E9" s="36"/>
       <c r="F9" s="36"/>
       <c r="G9" s="36"/>
       <c r="H9" s="36"/>
       <c r="I9" s="36"/>
       <c r="J9" s="36"/>
@@ -1170,51 +1172,53 @@
       </c>
       <c r="J14" s="10">
         <v>97</v>
       </c>
       <c r="K14" s="10">
         <v>96.2</v>
       </c>
       <c r="L14" s="10">
         <v>113.2</v>
       </c>
       <c r="M14" s="12">
         <v>222.5</v>
       </c>
       <c r="N14" s="2"/>
     </row>
     <row r="15" spans="1:15" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="10">
         <v>10.199999999999999</v>
       </c>
       <c r="C15" s="15">
         <v>155.69999999999999</v>
       </c>
-      <c r="D15" s="10"/>
+      <c r="D15" s="10">
+        <v>202.9</v>
+      </c>
       <c r="E15" s="10"/>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="12"/>
       <c r="N15" s="2"/>
     </row>
     <row r="16" spans="1:15" ht="15" customHeight="1">
       <c r="A16" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
       <c r="D16" s="36"/>
       <c r="E16" s="36"/>
       <c r="F16" s="36"/>
       <c r="G16" s="36"/>
       <c r="H16" s="36"/>
       <c r="I16" s="36"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
@@ -1396,51 +1400,53 @@
       </c>
       <c r="J21" s="10">
         <v>83.8</v>
       </c>
       <c r="K21" s="10">
         <v>89.6</v>
       </c>
       <c r="L21" s="10">
         <v>162.4</v>
       </c>
       <c r="M21" s="26">
         <v>82.3</v>
       </c>
       <c r="N21" s="2"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="9">
         <v>2026</v>
       </c>
       <c r="B22" s="27">
         <v>69.900000000000006</v>
       </c>
       <c r="C22" s="27">
         <v>108.1</v>
       </c>
-      <c r="D22" s="27"/>
+      <c r="D22" s="27">
+        <v>102.4</v>
+      </c>
       <c r="E22" s="27"/>
       <c r="F22" s="27"/>
       <c r="G22" s="31"/>
       <c r="H22" s="10"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="31"/>
       <c r="M22" s="28"/>
       <c r="N22" s="2"/>
     </row>
     <row r="23" spans="1:14">
       <c r="G23" s="30"/>
       <c r="I23" s="5"/>
       <c r="J23" s="4"/>
       <c r="K23" s="4"/>
       <c r="N23" s="2"/>
     </row>
     <row r="24" spans="1:14">
       <c r="N24" s="2"/>
     </row>
     <row r="25" spans="1:14">
       <c r="F25" s="6"/>
       <c r="G25" s="7"/>
       <c r="N25" s="2"/>