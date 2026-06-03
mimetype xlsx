--- v1 (2026-05-13)
+++ v2 (2026-06-03)
@@ -678,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D23" sqref="D23"/>
+      <selection activeCell="E22" sqref="E22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="16384" width="11.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="25.5" customHeight="1" thickBot="1">
       <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
       <c r="K1" s="32"/>
       <c r="L1" s="32"/>
       <c r="M1" s="32"/>
     </row>
     <row r="2" spans="1:15" ht="25.5" customHeight="1" thickBot="1">
@@ -946,51 +946,53 @@
       <c r="K7" s="10">
         <v>51878.6</v>
       </c>
       <c r="L7" s="16">
         <v>58924.3</v>
       </c>
       <c r="M7" s="12">
         <v>131242.4</v>
       </c>
       <c r="N7" s="2"/>
       <c r="O7" s="3"/>
     </row>
     <row r="8" spans="1:15" ht="15" customHeight="1">
       <c r="A8" s="9">
         <v>2026</v>
       </c>
       <c r="B8" s="10">
         <v>13827.5</v>
       </c>
       <c r="C8" s="15">
         <v>21271.9</v>
       </c>
       <c r="D8" s="10">
         <v>43206.7</v>
       </c>
-      <c r="E8" s="10"/>
+      <c r="E8" s="10">
+        <v>40380.800000000003</v>
+      </c>
       <c r="F8" s="10"/>
       <c r="G8" s="29"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="14"/>
       <c r="M8" s="12"/>
       <c r="N8" s="2"/>
       <c r="O8" s="3"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1">
       <c r="A9" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="36"/>
       <c r="C9" s="36"/>
       <c r="D9" s="36"/>
       <c r="E9" s="36"/>
       <c r="F9" s="36"/>
       <c r="G9" s="36"/>
       <c r="H9" s="36"/>
       <c r="I9" s="36"/>
       <c r="J9" s="36"/>
       <c r="K9" s="36"/>
@@ -1175,51 +1177,53 @@
       </c>
       <c r="K14" s="10">
         <v>96.2</v>
       </c>
       <c r="L14" s="10">
         <v>113.2</v>
       </c>
       <c r="M14" s="12">
         <v>222.5</v>
       </c>
       <c r="N14" s="2"/>
     </row>
     <row r="15" spans="1:15" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="10">
         <v>10.199999999999999</v>
       </c>
       <c r="C15" s="15">
         <v>155.69999999999999</v>
       </c>
       <c r="D15" s="10">
         <v>202.9</v>
       </c>
-      <c r="E15" s="10"/>
+      <c r="E15" s="10">
+        <v>93.7</v>
+      </c>
       <c r="F15" s="10"/>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="12"/>
       <c r="N15" s="2"/>
     </row>
     <row r="16" spans="1:15" ht="15" customHeight="1">
       <c r="A16" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
       <c r="D16" s="36"/>
       <c r="E16" s="36"/>
       <c r="F16" s="36"/>
       <c r="G16" s="36"/>
       <c r="H16" s="36"/>
       <c r="I16" s="36"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="36"/>
@@ -1403,51 +1407,53 @@
       </c>
       <c r="K21" s="10">
         <v>89.6</v>
       </c>
       <c r="L21" s="10">
         <v>162.4</v>
       </c>
       <c r="M21" s="26">
         <v>82.3</v>
       </c>
       <c r="N21" s="2"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="9">
         <v>2026</v>
       </c>
       <c r="B22" s="27">
         <v>69.900000000000006</v>
       </c>
       <c r="C22" s="27">
         <v>108.1</v>
       </c>
       <c r="D22" s="27">
         <v>102.4</v>
       </c>
-      <c r="E22" s="27"/>
+      <c r="E22" s="27">
+        <v>137.30000000000001</v>
+      </c>
       <c r="F22" s="27"/>
       <c r="G22" s="31"/>
       <c r="H22" s="10"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="31"/>
       <c r="M22" s="28"/>
       <c r="N22" s="2"/>
     </row>
     <row r="23" spans="1:14">
       <c r="G23" s="30"/>
       <c r="I23" s="5"/>
       <c r="J23" s="4"/>
       <c r="K23" s="4"/>
       <c r="N23" s="2"/>
     </row>
     <row r="24" spans="1:14">
       <c r="N24" s="2"/>
     </row>
     <row r="25" spans="1:14">
       <c r="F25" s="6"/>
       <c r="G25" s="7"/>
       <c r="N25" s="2"/>
     </row>