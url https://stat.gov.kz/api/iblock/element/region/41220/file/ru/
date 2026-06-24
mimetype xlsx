--- v2 (2026-06-03)
+++ v3 (2026-06-24)
@@ -678,51 +678,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E22" sqref="E22"/>
+      <selection activeCell="H27" sqref="H27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="16384" width="11.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="25.5" customHeight="1" thickBot="1">
       <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
       <c r="K1" s="32"/>
       <c r="L1" s="32"/>
       <c r="M1" s="32"/>
     </row>
     <row r="2" spans="1:15" ht="25.5" customHeight="1" thickBot="1">
@@ -949,51 +949,53 @@
       <c r="L7" s="16">
         <v>58924.3</v>
       </c>
       <c r="M7" s="12">
         <v>131242.4</v>
       </c>
       <c r="N7" s="2"/>
       <c r="O7" s="3"/>
     </row>
     <row r="8" spans="1:15" ht="15" customHeight="1">
       <c r="A8" s="9">
         <v>2026</v>
       </c>
       <c r="B8" s="10">
         <v>13827.5</v>
       </c>
       <c r="C8" s="15">
         <v>21271.9</v>
       </c>
       <c r="D8" s="10">
         <v>43206.7</v>
       </c>
       <c r="E8" s="10">
         <v>40380.800000000003</v>
       </c>
-      <c r="F8" s="10"/>
+      <c r="F8" s="10">
+        <v>42334</v>
+      </c>
       <c r="G8" s="29"/>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="14"/>
       <c r="M8" s="12"/>
       <c r="N8" s="2"/>
       <c r="O8" s="3"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1">
       <c r="A9" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="36"/>
       <c r="C9" s="36"/>
       <c r="D9" s="36"/>
       <c r="E9" s="36"/>
       <c r="F9" s="36"/>
       <c r="G9" s="36"/>
       <c r="H9" s="36"/>
       <c r="I9" s="36"/>
       <c r="J9" s="36"/>
       <c r="K9" s="36"/>
       <c r="L9" s="36"/>
@@ -1180,51 +1182,53 @@
       </c>
       <c r="L14" s="10">
         <v>113.2</v>
       </c>
       <c r="M14" s="12">
         <v>222.5</v>
       </c>
       <c r="N14" s="2"/>
     </row>
     <row r="15" spans="1:15" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="10">
         <v>10.199999999999999</v>
       </c>
       <c r="C15" s="15">
         <v>155.69999999999999</v>
       </c>
       <c r="D15" s="10">
         <v>202.9</v>
       </c>
       <c r="E15" s="10">
         <v>93.7</v>
       </c>
-      <c r="F15" s="10"/>
+      <c r="F15" s="10">
+        <v>103.8</v>
+      </c>
       <c r="G15" s="10"/>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="12"/>
       <c r="N15" s="2"/>
     </row>
     <row r="16" spans="1:15" ht="15" customHeight="1">
       <c r="A16" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
       <c r="D16" s="36"/>
       <c r="E16" s="36"/>
       <c r="F16" s="36"/>
       <c r="G16" s="36"/>
       <c r="H16" s="36"/>
       <c r="I16" s="36"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="36"/>
       <c r="M16" s="37"/>
@@ -1410,51 +1414,53 @@
       </c>
       <c r="L21" s="10">
         <v>162.4</v>
       </c>
       <c r="M21" s="26">
         <v>82.3</v>
       </c>
       <c r="N21" s="2"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" s="9">
         <v>2026</v>
       </c>
       <c r="B22" s="27">
         <v>69.900000000000006</v>
       </c>
       <c r="C22" s="27">
         <v>108.1</v>
       </c>
       <c r="D22" s="27">
         <v>102.4</v>
       </c>
       <c r="E22" s="27">
         <v>137.30000000000001</v>
       </c>
-      <c r="F22" s="27"/>
+      <c r="F22" s="27">
+        <v>98.9</v>
+      </c>
       <c r="G22" s="31"/>
       <c r="H22" s="10"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="31"/>
       <c r="M22" s="28"/>
       <c r="N22" s="2"/>
     </row>
     <row r="23" spans="1:14">
       <c r="G23" s="30"/>
       <c r="I23" s="5"/>
       <c r="J23" s="4"/>
       <c r="K23" s="4"/>
       <c r="N23" s="2"/>
     </row>
     <row r="24" spans="1:14">
       <c r="N24" s="2"/>
     </row>
     <row r="25" spans="1:14">
       <c r="F25" s="6"/>
       <c r="G25" s="7"/>
       <c r="N25" s="2"/>
     </row>
   </sheetData>