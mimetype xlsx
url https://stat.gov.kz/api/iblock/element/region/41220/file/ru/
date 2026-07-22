--- v3 (2026-06-24)
+++ v4 (2026-07-22)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="105" yWindow="15" windowWidth="10350" windowHeight="7230" tabRatio="593"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="16">
   <si>
     <t>Инвестиции в основной капитал</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
@@ -52,71 +52,71 @@
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
-    <t>Инвестиции в основной капитал, млн.тенге</t>
+    <t>Инвестиции в основной капитал, млн.теңге</t>
   </si>
   <si>
-    <t>в % к предыдущему месяцу текущего года</t>
+    <t>в процентах к предыдущему месяцу текущего года</t>
   </si>
   <si>
-    <t>в % к соответствующему месяцу предыдущего года</t>
+    <t>в процентах к соответствующему месяцу предыдущего года</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -461,84 +461,86 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -674,813 +676,819 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:O25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="H27" sqref="H27"/>
+      <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15"/>
+  <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="16384" width="11.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="25.5" customHeight="1" thickBot="1">
+    <row r="1" spans="1:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="32"/>
       <c r="C1" s="32"/>
       <c r="D1" s="32"/>
       <c r="E1" s="32"/>
       <c r="F1" s="32"/>
       <c r="G1" s="32"/>
       <c r="H1" s="32"/>
       <c r="I1" s="32"/>
       <c r="J1" s="32"/>
       <c r="K1" s="32"/>
       <c r="L1" s="32"/>
       <c r="M1" s="32"/>
     </row>
-    <row r="2" spans="1:15" ht="25.5" customHeight="1" thickBot="1">
+    <row r="2" spans="1:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="23"/>
       <c r="B2" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="24" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="24" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="24" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="24" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="24" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="24" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="24" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="24" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="25" t="s">
         <v>12</v>
       </c>
       <c r="N2" s="2"/>
     </row>
-    <row r="3" spans="1:15" ht="15" customHeight="1">
+    <row r="3" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="38" t="s">
         <v>13</v>
       </c>
       <c r="B3" s="38"/>
       <c r="C3" s="38"/>
       <c r="D3" s="38"/>
       <c r="E3" s="38"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="2"/>
     </row>
-    <row r="4" spans="1:15" ht="15" hidden="1" customHeight="1">
+    <row r="4" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="9">
         <v>2021</v>
       </c>
       <c r="B4" s="10">
         <v>7252.3</v>
       </c>
       <c r="C4" s="11">
         <v>15828.356</v>
       </c>
       <c r="D4" s="10">
         <v>22092.2</v>
       </c>
       <c r="E4" s="10">
         <v>21807.3</v>
       </c>
       <c r="F4" s="10">
         <v>19984.3</v>
       </c>
       <c r="G4" s="10">
         <v>52039.8</v>
       </c>
       <c r="H4" s="10">
         <v>16980.7</v>
       </c>
       <c r="I4" s="10">
         <v>26469.3</v>
       </c>
       <c r="J4" s="10">
         <v>34406</v>
       </c>
       <c r="K4" s="10">
         <v>28718.1</v>
       </c>
       <c r="L4" s="10">
         <v>25440.7</v>
       </c>
       <c r="M4" s="12">
         <v>60906.5</v>
       </c>
       <c r="N4" s="2"/>
       <c r="O4" s="3"/>
     </row>
-    <row r="5" spans="1:15" ht="15" hidden="1" customHeight="1">
+    <row r="5" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="9">
         <v>2022</v>
       </c>
       <c r="B5" s="13">
         <v>12668.8</v>
       </c>
       <c r="C5" s="11">
         <v>12585.2</v>
       </c>
       <c r="D5" s="13">
         <v>26154.6</v>
       </c>
       <c r="E5" s="13">
         <v>14199.2</v>
       </c>
       <c r="F5" s="13">
         <v>33822.300000000003</v>
       </c>
       <c r="G5" s="14">
         <v>51888.1</v>
       </c>
       <c r="H5" s="13">
         <v>21198</v>
       </c>
       <c r="I5" s="13">
         <v>26884.3</v>
       </c>
       <c r="J5" s="13">
         <v>44957</v>
       </c>
       <c r="K5" s="13">
         <v>24334.799999999999</v>
       </c>
       <c r="L5" s="14">
         <v>32475</v>
       </c>
       <c r="M5" s="12">
         <v>65503.3</v>
       </c>
       <c r="N5" s="2"/>
       <c r="O5" s="3"/>
     </row>
-    <row r="6" spans="1:15" ht="15" customHeight="1">
+    <row r="6" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A6" s="9">
         <v>2024</v>
       </c>
       <c r="B6" s="10">
         <v>13882.4</v>
       </c>
       <c r="C6" s="15">
         <v>27513.4</v>
       </c>
       <c r="D6" s="10">
         <v>53193.7</v>
       </c>
       <c r="E6" s="10">
         <v>17698.5</v>
       </c>
       <c r="F6" s="10">
         <v>18944.400000000001</v>
       </c>
       <c r="G6" s="16">
         <v>41497.199999999997</v>
       </c>
       <c r="H6" s="10">
         <v>38296</v>
       </c>
       <c r="I6" s="10">
         <v>44808.6</v>
       </c>
       <c r="J6" s="10">
         <v>60205.4</v>
       </c>
       <c r="K6" s="10">
         <v>54539.7</v>
       </c>
       <c r="L6" s="16">
         <v>34230.699999999997</v>
       </c>
       <c r="M6" s="12">
         <v>151168.4</v>
       </c>
       <c r="N6" s="2"/>
       <c r="O6" s="3"/>
     </row>
-    <row r="7" spans="1:15" ht="15" customHeight="1">
+    <row r="7" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A7" s="9">
         <v>2025</v>
       </c>
       <c r="B7" s="10">
         <v>18312</v>
       </c>
       <c r="C7" s="15">
         <v>18664.400000000001</v>
       </c>
       <c r="D7" s="10">
         <v>39552.6</v>
       </c>
       <c r="E7" s="10">
         <v>28230.1</v>
       </c>
       <c r="F7" s="10">
         <v>40610.800000000003</v>
       </c>
       <c r="G7" s="16">
         <v>69223.304999999993</v>
       </c>
       <c r="H7" s="10">
         <v>43626</v>
       </c>
       <c r="I7" s="10">
         <v>55126</v>
       </c>
       <c r="J7" s="10">
         <v>53600.2</v>
       </c>
       <c r="K7" s="10">
         <v>51878.6</v>
       </c>
       <c r="L7" s="16">
         <v>58924.3</v>
       </c>
       <c r="M7" s="12">
         <v>131242.4</v>
       </c>
       <c r="N7" s="2"/>
       <c r="O7" s="3"/>
     </row>
-    <row r="8" spans="1:15" ht="15" customHeight="1">
+    <row r="8" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="9">
         <v>2026</v>
       </c>
       <c r="B8" s="10">
         <v>13827.5</v>
       </c>
       <c r="C8" s="15">
         <v>21271.9</v>
       </c>
       <c r="D8" s="10">
         <v>43206.7</v>
       </c>
       <c r="E8" s="10">
         <v>40380.800000000003</v>
       </c>
       <c r="F8" s="10">
         <v>42334</v>
       </c>
-      <c r="G8" s="29"/>
+      <c r="G8" s="29">
+        <v>59375.5</v>
+      </c>
       <c r="H8" s="10"/>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="14"/>
       <c r="M8" s="12"/>
       <c r="N8" s="2"/>
       <c r="O8" s="3"/>
     </row>
-    <row r="9" spans="1:15" ht="15" customHeight="1">
+    <row r="9" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A9" s="35" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="36"/>
       <c r="C9" s="36"/>
       <c r="D9" s="36"/>
       <c r="E9" s="36"/>
       <c r="F9" s="36"/>
       <c r="G9" s="36"/>
       <c r="H9" s="36"/>
       <c r="I9" s="36"/>
       <c r="J9" s="36"/>
       <c r="K9" s="36"/>
       <c r="L9" s="36"/>
       <c r="M9" s="37"/>
       <c r="N9" s="2"/>
     </row>
-    <row r="10" spans="1:15" ht="15" customHeight="1">
+    <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A10" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B10" s="33"/>
       <c r="C10" s="33"/>
       <c r="D10" s="33"/>
       <c r="E10" s="34"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
       <c r="I10" s="17"/>
       <c r="J10" s="17"/>
       <c r="K10" s="17"/>
       <c r="L10" s="17"/>
       <c r="M10" s="18"/>
       <c r="N10" s="2"/>
     </row>
-    <row r="11" spans="1:15" ht="15" hidden="1" customHeight="1">
+    <row r="11" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="9">
         <v>2021</v>
       </c>
       <c r="B11" s="10">
         <v>13</v>
       </c>
       <c r="C11" s="19">
         <v>215.9</v>
       </c>
       <c r="D11" s="10">
         <v>139</v>
       </c>
       <c r="E11" s="10">
         <v>97.6</v>
       </c>
       <c r="F11" s="10">
         <v>91.2</v>
       </c>
       <c r="G11" s="10">
         <v>259.10000000000002</v>
       </c>
       <c r="H11" s="10">
         <v>32.200000000000003</v>
       </c>
       <c r="I11" s="10">
         <v>154.80000000000001</v>
       </c>
       <c r="J11" s="10">
         <v>130.19999999999999</v>
       </c>
       <c r="K11" s="10">
         <v>83</v>
       </c>
       <c r="L11" s="10">
         <v>88.1</v>
       </c>
       <c r="M11" s="12">
         <v>237.3</v>
       </c>
       <c r="N11" s="2"/>
     </row>
-    <row r="12" spans="1:15" ht="15" hidden="1" customHeight="1">
+    <row r="12" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A12" s="9">
         <v>2022</v>
       </c>
       <c r="B12" s="10">
         <v>20.8</v>
       </c>
       <c r="C12" s="15">
         <v>99.1</v>
       </c>
       <c r="D12" s="10">
         <v>206.6</v>
       </c>
       <c r="E12" s="10">
         <v>53.6</v>
       </c>
       <c r="F12" s="10">
         <v>236.5</v>
       </c>
       <c r="G12" s="10">
         <v>151.4</v>
       </c>
       <c r="H12" s="10">
         <v>40.799999999999997</v>
       </c>
       <c r="I12" s="10">
         <v>126.7</v>
       </c>
       <c r="J12" s="10">
         <v>165.7</v>
       </c>
       <c r="K12" s="10">
         <v>53.8</v>
       </c>
       <c r="L12" s="10">
         <v>132.9</v>
       </c>
       <c r="M12" s="12">
         <v>202.5</v>
       </c>
       <c r="N12" s="2"/>
     </row>
-    <row r="13" spans="1:15" ht="15" customHeight="1">
+    <row r="13" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A13" s="9">
         <v>2024</v>
       </c>
       <c r="B13" s="10">
         <v>21.8</v>
       </c>
       <c r="C13" s="15">
         <v>99</v>
       </c>
       <c r="D13" s="10">
         <v>193.7</v>
       </c>
       <c r="E13" s="10">
         <v>33.299999999999997</v>
       </c>
       <c r="F13" s="10">
         <v>106.9</v>
       </c>
       <c r="G13" s="10">
         <v>218.6</v>
       </c>
       <c r="H13" s="10">
         <v>92</v>
       </c>
       <c r="I13" s="10">
         <v>117.4</v>
       </c>
       <c r="J13" s="10">
         <v>134</v>
       </c>
       <c r="K13" s="10">
         <v>89.8</v>
       </c>
       <c r="L13" s="10">
         <v>62.5</v>
       </c>
       <c r="M13" s="12">
         <v>438.1</v>
       </c>
       <c r="N13" s="2"/>
     </row>
-    <row r="14" spans="1:15" ht="15" customHeight="1">
+    <row r="14" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="9">
         <v>2025</v>
       </c>
       <c r="B14" s="10">
         <v>12.1</v>
       </c>
       <c r="C14" s="15">
         <v>101.5</v>
       </c>
       <c r="D14" s="10">
         <v>210.4</v>
       </c>
       <c r="E14" s="10">
         <v>70.900000000000006</v>
       </c>
       <c r="F14" s="10">
         <v>144.30000000000001</v>
       </c>
       <c r="G14" s="10">
         <v>171</v>
       </c>
       <c r="H14" s="10">
         <v>62.9</v>
       </c>
       <c r="I14" s="10">
         <v>126</v>
       </c>
       <c r="J14" s="10">
         <v>97</v>
       </c>
       <c r="K14" s="10">
         <v>96.2</v>
       </c>
       <c r="L14" s="10">
         <v>113.2</v>
       </c>
       <c r="M14" s="12">
         <v>222.5</v>
       </c>
       <c r="N14" s="2"/>
     </row>
-    <row r="15" spans="1:15" ht="15" customHeight="1">
+    <row r="15" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="10">
         <v>10.199999999999999</v>
       </c>
       <c r="C15" s="15">
         <v>155.69999999999999</v>
       </c>
       <c r="D15" s="10">
         <v>202.9</v>
       </c>
       <c r="E15" s="10">
         <v>93.7</v>
       </c>
       <c r="F15" s="10">
         <v>103.8</v>
       </c>
-      <c r="G15" s="10"/>
+      <c r="G15" s="10">
+        <v>139</v>
+      </c>
       <c r="H15" s="10"/>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="12"/>
       <c r="N15" s="2"/>
     </row>
-    <row r="16" spans="1:15" ht="15" customHeight="1">
+    <row r="16" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="35" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="36"/>
       <c r="C16" s="36"/>
       <c r="D16" s="36"/>
       <c r="E16" s="36"/>
       <c r="F16" s="36"/>
       <c r="G16" s="36"/>
       <c r="H16" s="36"/>
       <c r="I16" s="36"/>
       <c r="J16" s="36"/>
       <c r="K16" s="36"/>
       <c r="L16" s="36"/>
       <c r="M16" s="37"/>
       <c r="N16" s="2"/>
     </row>
-    <row r="17" spans="1:14" ht="15" customHeight="1">
+    <row r="17" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A17" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B17" s="33"/>
       <c r="C17" s="33"/>
       <c r="D17" s="33"/>
       <c r="E17" s="34"/>
       <c r="F17" s="17"/>
       <c r="G17" s="17"/>
       <c r="H17" s="17"/>
       <c r="I17" s="17"/>
       <c r="J17" s="17"/>
       <c r="K17" s="17"/>
       <c r="L17" s="17"/>
       <c r="M17" s="18"/>
       <c r="N17" s="2"/>
     </row>
-    <row r="18" spans="1:14" ht="15" hidden="1" customHeight="1">
+    <row r="18" spans="1:14" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="9">
         <v>2021</v>
       </c>
       <c r="B18" s="10">
         <v>109.9</v>
       </c>
       <c r="C18" s="20">
         <v>113.2</v>
       </c>
       <c r="D18" s="10">
         <v>130.9</v>
       </c>
       <c r="E18" s="10">
         <v>109.4</v>
       </c>
       <c r="F18" s="10">
         <v>133.69999999999999</v>
       </c>
       <c r="G18" s="10">
         <v>127.9</v>
       </c>
       <c r="H18" s="10">
         <v>135.30000000000001</v>
       </c>
       <c r="I18" s="10">
         <v>119</v>
       </c>
       <c r="J18" s="10">
         <v>91.9</v>
       </c>
       <c r="K18" s="10">
         <v>93.1</v>
       </c>
       <c r="L18" s="10">
         <v>97.4</v>
       </c>
       <c r="M18" s="12">
         <v>100.2</v>
       </c>
       <c r="N18" s="2"/>
     </row>
-    <row r="19" spans="1:14" hidden="1">
+    <row r="19" spans="1:14" hidden="1" x14ac:dyDescent="0.25">
       <c r="A19" s="9">
         <v>2022</v>
       </c>
       <c r="B19" s="10">
         <v>161.9</v>
       </c>
       <c r="C19" s="10">
         <v>74.7</v>
       </c>
       <c r="D19" s="10">
         <v>110.9</v>
       </c>
       <c r="E19" s="10">
         <v>60.7</v>
       </c>
       <c r="F19" s="10">
         <v>159.80000000000001</v>
       </c>
       <c r="G19" s="10">
         <v>93.5</v>
       </c>
       <c r="H19" s="10">
         <v>116.9</v>
       </c>
       <c r="I19" s="10">
         <v>95.3</v>
       </c>
       <c r="J19" s="10">
         <v>121.5</v>
       </c>
       <c r="K19" s="10">
         <v>79.3</v>
       </c>
       <c r="L19" s="10">
         <v>119.7</v>
       </c>
       <c r="M19" s="12">
         <v>103.1</v>
       </c>
       <c r="N19" s="2"/>
     </row>
-    <row r="20" spans="1:14">
+    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A20" s="21">
         <v>2024</v>
       </c>
       <c r="B20" s="10">
         <v>80</v>
       </c>
       <c r="C20" s="10">
         <v>200.4</v>
       </c>
       <c r="D20" s="10">
         <v>164.8</v>
       </c>
       <c r="E20" s="10">
         <v>89</v>
       </c>
       <c r="F20" s="10">
         <v>73.400000000000006</v>
       </c>
       <c r="G20" s="10">
         <v>87.6</v>
       </c>
       <c r="H20" s="10">
         <v>144.30000000000001</v>
       </c>
       <c r="I20" s="10">
         <v>108.6</v>
       </c>
       <c r="J20" s="10">
         <v>83.6</v>
       </c>
       <c r="K20" s="10">
         <v>132.6</v>
       </c>
       <c r="L20" s="10">
         <v>74.400000000000006</v>
       </c>
       <c r="M20" s="26">
         <v>231.4</v>
       </c>
       <c r="N20" s="2"/>
     </row>
-    <row r="21" spans="1:14">
+    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A21" s="21">
         <v>2025</v>
       </c>
       <c r="B21" s="22">
         <v>128.69999999999999</v>
       </c>
       <c r="C21" s="22">
         <v>65.7</v>
       </c>
       <c r="D21" s="22">
         <v>71.099999999999994</v>
       </c>
       <c r="E21" s="10">
         <v>152.6</v>
       </c>
       <c r="F21" s="10">
         <v>206.5</v>
       </c>
       <c r="G21" s="10">
         <v>159.80000000000001</v>
       </c>
       <c r="H21" s="10">
         <v>107.3</v>
       </c>
       <c r="I21" s="10">
         <v>115.3</v>
       </c>
       <c r="J21" s="10">
         <v>83.8</v>
       </c>
       <c r="K21" s="10">
         <v>89.6</v>
       </c>
       <c r="L21" s="10">
         <v>162.4</v>
       </c>
       <c r="M21" s="26">
         <v>82.3</v>
       </c>
       <c r="N21" s="2"/>
     </row>
-    <row r="22" spans="1:14">
+    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A22" s="9">
         <v>2026</v>
       </c>
       <c r="B22" s="27">
         <v>69.900000000000006</v>
       </c>
       <c r="C22" s="27">
         <v>108.1</v>
       </c>
       <c r="D22" s="27">
         <v>102.4</v>
       </c>
       <c r="E22" s="27">
         <v>137.30000000000001</v>
       </c>
       <c r="F22" s="27">
         <v>98.9</v>
       </c>
-      <c r="G22" s="31"/>
+      <c r="G22" s="31">
+        <v>79.900000000000006</v>
+      </c>
       <c r="H22" s="10"/>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="31"/>
       <c r="M22" s="28"/>
       <c r="N22" s="2"/>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="G23" s="30"/>
       <c r="I23" s="5"/>
       <c r="J23" s="4"/>
       <c r="K23" s="4"/>
       <c r="N23" s="2"/>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N24" s="2"/>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="F25" s="6"/>
       <c r="G25" s="7"/>
       <c r="N25" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A17:E17"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>