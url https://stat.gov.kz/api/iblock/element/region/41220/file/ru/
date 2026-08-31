--- v4 (2026-07-22)
+++ v5 (2026-08-31)
@@ -1,182 +1,435 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="105" yWindow="15" windowWidth="10350" windowHeight="7230" tabRatio="593"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные 161101" sheetId="2" r:id="rId1"/>
+    <sheet name="Метаданные 161201" sheetId="3" r:id="rId2"/>
+    <sheet name="Условные обозначения" sheetId="4" r:id="rId3"/>
+    <sheet name="КСП_161101,161201" sheetId="1" r:id="rId4"/>
+    <sheet name="КСП_161101_161201" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="18" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="75">
   <si>
     <t>Инвестиции в основной капитал</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t>Инвестиции в основной капитал, млн.теңге</t>
   </si>
   <si>
     <t>в процентах к предыдущему месяцу текущего года</t>
   </si>
   <si>
     <t>в процентах к соответствующему месяцу предыдущего года</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>миллион тенге</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С января 2024 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Вложения средств с целью получения инвесторами экономического, социального или экологического эффекта в случае нового строительства, а также расширения, реконструкции и модернизации объектов (которые приводят к увеличению первоначальной стоимости объекта), приобретения машин, оборудования, транспортных средств, затрат на формирование основного стада, многолетние насаждения и т.д.</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Статистические информация об инвестициях в основной капитал формируется на основе общегосударственных статистических наблюдений месячной, квартальной и годовой периодичности.</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Информацию представляют юридические лица и их структурные и обособленные подразделения, осуществляющие в отчетном периоде вложение в основной капитал независимо от численности работающих и вида экономической деятельности, а также структурные подразделения местных исполнительных органов, осуществляющие функции в сфере архитектуры и градостроительства, крестьянские или фермерские хозяйства.</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/205/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Индексы физического объема инвестиций в основной капитал</t>
+  </si>
+  <si>
+    <t xml:space="preserve">в процентах </t>
+  </si>
+  <si>
+    <t>Отражает изменение объема инвестиций в динамике и определяется как отношение объемов инвестиций анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен)</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>январь-февраль</t>
+  </si>
+  <si>
+    <t>январь-март</t>
+  </si>
+  <si>
+    <t>январь-апрель</t>
+  </si>
+  <si>
+    <t>январь-июль</t>
+  </si>
+  <si>
+    <t>январь-август</t>
+  </si>
+  <si>
+    <t>январь-сентябрь</t>
+  </si>
+  <si>
+    <t>январь-октябрь</t>
+  </si>
+  <si>
+    <t>январь-ноябрь</t>
+  </si>
+  <si>
+    <t>январь-декабрь</t>
+  </si>
+  <si>
+    <t>Инвестиции в основной капитал, млн.тенге</t>
+  </si>
+  <si>
+    <t>в % к соответствующему периоду предыдущего года</t>
+  </si>
+  <si>
+    <t>январь -     май</t>
+  </si>
+  <si>
+    <t>январь -   июнь</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/512978/file/ru/</t>
+  </si>
+  <si>
+    <t>Управление статистики строительства и инвестиций</t>
+  </si>
+  <si>
+    <t>Оканова Айжан Болатбековна</t>
+  </si>
+  <si>
+    <t>+7 7152 46-30-98</t>
+  </si>
+  <si>
+    <t>a.bazarbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>18.08.2026г.</t>
+  </si>
+  <si>
+    <t>18.09.2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
   </numFmts>
-  <fonts count="9" x14ac:knownFonts="1">
+  <fonts count="20" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="17">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -278,55 +531,111 @@
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="107">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -347,87 +656,250 @@
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="166" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="1" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -672,131 +1144,927 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/512978/file/ru/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/512978/file/ru/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:O25"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B17" sqref="B17"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="42.28515625" style="54" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="54" customWidth="1"/>
+    <col min="257" max="257" width="42.28515625" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" customWidth="1"/>
+    <col min="513" max="513" width="42.28515625" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" customWidth="1"/>
+    <col min="769" max="769" width="42.28515625" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" customWidth="1"/>
+    <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
+    <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
+    <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
+    <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
+    <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
+    <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
+    <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
+    <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
+    <col min="3073" max="3073" width="42.28515625" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" customWidth="1"/>
+    <col min="3329" max="3329" width="42.28515625" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" customWidth="1"/>
+    <col min="3585" max="3585" width="42.28515625" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" customWidth="1"/>
+    <col min="3841" max="3841" width="42.28515625" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" customWidth="1"/>
+    <col min="4097" max="4097" width="42.28515625" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" customWidth="1"/>
+    <col min="4353" max="4353" width="42.28515625" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" customWidth="1"/>
+    <col min="4609" max="4609" width="42.28515625" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" customWidth="1"/>
+    <col min="4865" max="4865" width="42.28515625" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" customWidth="1"/>
+    <col min="5121" max="5121" width="42.28515625" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" customWidth="1"/>
+    <col min="5377" max="5377" width="42.28515625" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" customWidth="1"/>
+    <col min="5633" max="5633" width="42.28515625" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" customWidth="1"/>
+    <col min="5889" max="5889" width="42.28515625" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" customWidth="1"/>
+    <col min="6145" max="6145" width="42.28515625" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" customWidth="1"/>
+    <col min="6401" max="6401" width="42.28515625" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" customWidth="1"/>
+    <col min="6657" max="6657" width="42.28515625" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" customWidth="1"/>
+    <col min="6913" max="6913" width="42.28515625" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" customWidth="1"/>
+    <col min="7169" max="7169" width="42.28515625" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" customWidth="1"/>
+    <col min="7425" max="7425" width="42.28515625" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" customWidth="1"/>
+    <col min="7681" max="7681" width="42.28515625" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" customWidth="1"/>
+    <col min="7937" max="7937" width="42.28515625" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" customWidth="1"/>
+    <col min="8193" max="8193" width="42.28515625" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" customWidth="1"/>
+    <col min="8449" max="8449" width="42.28515625" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" customWidth="1"/>
+    <col min="8705" max="8705" width="42.28515625" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" customWidth="1"/>
+    <col min="8961" max="8961" width="42.28515625" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" customWidth="1"/>
+    <col min="9217" max="9217" width="42.28515625" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" customWidth="1"/>
+    <col min="9473" max="9473" width="42.28515625" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" customWidth="1"/>
+    <col min="9729" max="9729" width="42.28515625" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" customWidth="1"/>
+    <col min="9985" max="9985" width="42.28515625" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" customWidth="1"/>
+    <col min="10241" max="10241" width="42.28515625" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" customWidth="1"/>
+    <col min="10497" max="10497" width="42.28515625" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" customWidth="1"/>
+    <col min="10753" max="10753" width="42.28515625" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" customWidth="1"/>
+    <col min="11009" max="11009" width="42.28515625" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" customWidth="1"/>
+    <col min="11265" max="11265" width="42.28515625" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" customWidth="1"/>
+    <col min="11521" max="11521" width="42.28515625" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" customWidth="1"/>
+    <col min="11777" max="11777" width="42.28515625" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" customWidth="1"/>
+    <col min="12033" max="12033" width="42.28515625" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" customWidth="1"/>
+    <col min="12289" max="12289" width="42.28515625" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" customWidth="1"/>
+    <col min="12545" max="12545" width="42.28515625" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" customWidth="1"/>
+    <col min="12801" max="12801" width="42.28515625" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" customWidth="1"/>
+    <col min="13057" max="13057" width="42.28515625" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" customWidth="1"/>
+    <col min="13313" max="13313" width="42.28515625" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
+    <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
+    <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
+    <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
+    <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
+    <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
+    <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
+    <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
+    <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
+    <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
+    <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
+    <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A1" s="34"/>
+      <c r="B1" s="34"/>
+    </row>
+    <row r="2" spans="1:13" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="36">
+        <v>161101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="36" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="40" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="37" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A7" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="41" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="36" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="37" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A9" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="41" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="37" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+      <c r="A10" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="41" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A11" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="42"/>
+      <c r="M11" s="43"/>
+    </row>
+    <row r="12" spans="1:13" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="44" t="s">
+        <v>33</v>
+      </c>
+      <c r="M12" s="43"/>
+    </row>
+    <row r="13" spans="1:13" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="46" t="s">
+        <v>35</v>
+      </c>
+      <c r="M13" s="43"/>
+    </row>
+    <row r="14" spans="1:13" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="81" t="s">
+        <v>68</v>
+      </c>
+      <c r="M14" s="43"/>
+    </row>
+    <row r="15" spans="1:13" s="37" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="46" t="s">
+        <v>47</v>
+      </c>
+      <c r="M15" s="43"/>
+    </row>
+    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A16" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="48" t="s">
+        <v>73</v>
+      </c>
+      <c r="M16" s="47"/>
+    </row>
+    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A17" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="48" t="s">
+        <v>74</v>
+      </c>
+      <c r="M17" s="49"/>
+    </row>
+    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A18" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="38" t="s">
+        <v>69</v>
+      </c>
+      <c r="M18" s="47"/>
+    </row>
+    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A19" s="35" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="38" t="s">
+        <v>70</v>
+      </c>
+      <c r="M19" s="49"/>
+    </row>
+    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A20" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="50" t="s">
+        <v>71</v>
+      </c>
+      <c r="M20" s="47"/>
+    </row>
+    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A21" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="51" t="s">
+        <v>72</v>
+      </c>
+      <c r="M21" s="49"/>
+    </row>
+    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A22" s="52"/>
+      <c r="B22" s="53"/>
+    </row>
+    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M23" s="49"/>
+    </row>
+    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M24" s="47"/>
+    </row>
+    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M25" s="49"/>
+    </row>
+    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="M26" s="47"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:C21"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="40.7109375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="83.85546875" customWidth="1"/>
+    <col min="3" max="3" width="9.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A1" s="34"/>
+      <c r="B1" s="34"/>
+    </row>
+    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A2" s="35" t="s">
+        <v>16</v>
+      </c>
+      <c r="B2" s="55">
+        <v>161201</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A3" s="35" t="s">
+        <v>17</v>
+      </c>
+      <c r="B3" s="36" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A4" s="35" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" s="38" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A5" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="36" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A6" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" s="40" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A7" s="35" t="s">
+        <v>23</v>
+      </c>
+      <c r="B7" s="41" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A8" s="35" t="s">
+        <v>25</v>
+      </c>
+      <c r="B8" s="36" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="38.25" x14ac:dyDescent="0.2">
+      <c r="A9" s="35" t="s">
+        <v>27</v>
+      </c>
+      <c r="B9" s="41" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="76.5" x14ac:dyDescent="0.2">
+      <c r="A10" s="35" t="s">
+        <v>29</v>
+      </c>
+      <c r="B10" s="41" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A11" s="35" t="s">
+        <v>31</v>
+      </c>
+      <c r="B11" s="42"/>
+    </row>
+    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A12" s="35" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" s="44" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A13" s="45" t="s">
+        <v>34</v>
+      </c>
+      <c r="B13" s="46" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A14" s="45" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="81" t="s">
+        <v>68</v>
+      </c>
+      <c r="C14" s="80"/>
+    </row>
+    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A15" s="45" t="s">
+        <v>37</v>
+      </c>
+      <c r="B15" s="46" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A16" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="B16" s="48" t="s">
+        <v>73</v>
+      </c>
+      <c r="C16" s="80"/>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A17" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="B17" s="48" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A18" s="35" t="s">
+        <v>40</v>
+      </c>
+      <c r="B18" s="38" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A19" s="35" t="s">
+        <v>41</v>
+      </c>
+      <c r="B19" s="38" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A20" s="35" t="s">
+        <v>42</v>
+      </c>
+      <c r="B20" s="50" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A21" s="35" t="s">
+        <v>43</v>
+      </c>
+      <c r="B21" s="51" t="s">
+        <v>72</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="57" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="57" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="57"/>
+    <col min="257" max="257" width="4.42578125" style="57" customWidth="1"/>
+    <col min="258" max="258" width="113.5703125" style="57" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="57"/>
+    <col min="513" max="513" width="4.42578125" style="57" customWidth="1"/>
+    <col min="514" max="514" width="113.5703125" style="57" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="57"/>
+    <col min="769" max="769" width="4.42578125" style="57" customWidth="1"/>
+    <col min="770" max="770" width="113.5703125" style="57" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="57"/>
+    <col min="1025" max="1025" width="4.42578125" style="57" customWidth="1"/>
+    <col min="1026" max="1026" width="113.5703125" style="57" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="57"/>
+    <col min="1281" max="1281" width="4.42578125" style="57" customWidth="1"/>
+    <col min="1282" max="1282" width="113.5703125" style="57" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="57"/>
+    <col min="1537" max="1537" width="4.42578125" style="57" customWidth="1"/>
+    <col min="1538" max="1538" width="113.5703125" style="57" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="57"/>
+    <col min="1793" max="1793" width="4.42578125" style="57" customWidth="1"/>
+    <col min="1794" max="1794" width="113.5703125" style="57" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="57"/>
+    <col min="2049" max="2049" width="4.42578125" style="57" customWidth="1"/>
+    <col min="2050" max="2050" width="113.5703125" style="57" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="57"/>
+    <col min="2305" max="2305" width="4.42578125" style="57" customWidth="1"/>
+    <col min="2306" max="2306" width="113.5703125" style="57" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="57"/>
+    <col min="2561" max="2561" width="4.42578125" style="57" customWidth="1"/>
+    <col min="2562" max="2562" width="113.5703125" style="57" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="57"/>
+    <col min="2817" max="2817" width="4.42578125" style="57" customWidth="1"/>
+    <col min="2818" max="2818" width="113.5703125" style="57" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="57"/>
+    <col min="3073" max="3073" width="4.42578125" style="57" customWidth="1"/>
+    <col min="3074" max="3074" width="113.5703125" style="57" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="57"/>
+    <col min="3329" max="3329" width="4.42578125" style="57" customWidth="1"/>
+    <col min="3330" max="3330" width="113.5703125" style="57" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="57"/>
+    <col min="3585" max="3585" width="4.42578125" style="57" customWidth="1"/>
+    <col min="3586" max="3586" width="113.5703125" style="57" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="57"/>
+    <col min="3841" max="3841" width="4.42578125" style="57" customWidth="1"/>
+    <col min="3842" max="3842" width="113.5703125" style="57" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="57"/>
+    <col min="4097" max="4097" width="4.42578125" style="57" customWidth="1"/>
+    <col min="4098" max="4098" width="113.5703125" style="57" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="57"/>
+    <col min="4353" max="4353" width="4.42578125" style="57" customWidth="1"/>
+    <col min="4354" max="4354" width="113.5703125" style="57" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="57"/>
+    <col min="4609" max="4609" width="4.42578125" style="57" customWidth="1"/>
+    <col min="4610" max="4610" width="113.5703125" style="57" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="57"/>
+    <col min="4865" max="4865" width="4.42578125" style="57" customWidth="1"/>
+    <col min="4866" max="4866" width="113.5703125" style="57" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="57"/>
+    <col min="5121" max="5121" width="4.42578125" style="57" customWidth="1"/>
+    <col min="5122" max="5122" width="113.5703125" style="57" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="57"/>
+    <col min="5377" max="5377" width="4.42578125" style="57" customWidth="1"/>
+    <col min="5378" max="5378" width="113.5703125" style="57" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="57"/>
+    <col min="5633" max="5633" width="4.42578125" style="57" customWidth="1"/>
+    <col min="5634" max="5634" width="113.5703125" style="57" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="57"/>
+    <col min="5889" max="5889" width="4.42578125" style="57" customWidth="1"/>
+    <col min="5890" max="5890" width="113.5703125" style="57" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="57"/>
+    <col min="6145" max="6145" width="4.42578125" style="57" customWidth="1"/>
+    <col min="6146" max="6146" width="113.5703125" style="57" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="57"/>
+    <col min="6401" max="6401" width="4.42578125" style="57" customWidth="1"/>
+    <col min="6402" max="6402" width="113.5703125" style="57" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="57"/>
+    <col min="6657" max="6657" width="4.42578125" style="57" customWidth="1"/>
+    <col min="6658" max="6658" width="113.5703125" style="57" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="57"/>
+    <col min="6913" max="6913" width="4.42578125" style="57" customWidth="1"/>
+    <col min="6914" max="6914" width="113.5703125" style="57" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="57"/>
+    <col min="7169" max="7169" width="4.42578125" style="57" customWidth="1"/>
+    <col min="7170" max="7170" width="113.5703125" style="57" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="57"/>
+    <col min="7425" max="7425" width="4.42578125" style="57" customWidth="1"/>
+    <col min="7426" max="7426" width="113.5703125" style="57" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="57"/>
+    <col min="7681" max="7681" width="4.42578125" style="57" customWidth="1"/>
+    <col min="7682" max="7682" width="113.5703125" style="57" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="57"/>
+    <col min="7937" max="7937" width="4.42578125" style="57" customWidth="1"/>
+    <col min="7938" max="7938" width="113.5703125" style="57" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="57"/>
+    <col min="8193" max="8193" width="4.42578125" style="57" customWidth="1"/>
+    <col min="8194" max="8194" width="113.5703125" style="57" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="57"/>
+    <col min="8449" max="8449" width="4.42578125" style="57" customWidth="1"/>
+    <col min="8450" max="8450" width="113.5703125" style="57" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="57"/>
+    <col min="8705" max="8705" width="4.42578125" style="57" customWidth="1"/>
+    <col min="8706" max="8706" width="113.5703125" style="57" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="57"/>
+    <col min="8961" max="8961" width="4.42578125" style="57" customWidth="1"/>
+    <col min="8962" max="8962" width="113.5703125" style="57" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="57"/>
+    <col min="9217" max="9217" width="4.42578125" style="57" customWidth="1"/>
+    <col min="9218" max="9218" width="113.5703125" style="57" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="57"/>
+    <col min="9473" max="9473" width="4.42578125" style="57" customWidth="1"/>
+    <col min="9474" max="9474" width="113.5703125" style="57" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="57"/>
+    <col min="9729" max="9729" width="4.42578125" style="57" customWidth="1"/>
+    <col min="9730" max="9730" width="113.5703125" style="57" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="57"/>
+    <col min="9985" max="9985" width="4.42578125" style="57" customWidth="1"/>
+    <col min="9986" max="9986" width="113.5703125" style="57" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="57"/>
+    <col min="10241" max="10241" width="4.42578125" style="57" customWidth="1"/>
+    <col min="10242" max="10242" width="113.5703125" style="57" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="57"/>
+    <col min="10497" max="10497" width="4.42578125" style="57" customWidth="1"/>
+    <col min="10498" max="10498" width="113.5703125" style="57" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="57"/>
+    <col min="10753" max="10753" width="4.42578125" style="57" customWidth="1"/>
+    <col min="10754" max="10754" width="113.5703125" style="57" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="57"/>
+    <col min="11009" max="11009" width="4.42578125" style="57" customWidth="1"/>
+    <col min="11010" max="11010" width="113.5703125" style="57" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="57"/>
+    <col min="11265" max="11265" width="4.42578125" style="57" customWidth="1"/>
+    <col min="11266" max="11266" width="113.5703125" style="57" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="57"/>
+    <col min="11521" max="11521" width="4.42578125" style="57" customWidth="1"/>
+    <col min="11522" max="11522" width="113.5703125" style="57" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="57"/>
+    <col min="11777" max="11777" width="4.42578125" style="57" customWidth="1"/>
+    <col min="11778" max="11778" width="113.5703125" style="57" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="57"/>
+    <col min="12033" max="12033" width="4.42578125" style="57" customWidth="1"/>
+    <col min="12034" max="12034" width="113.5703125" style="57" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="57"/>
+    <col min="12289" max="12289" width="4.42578125" style="57" customWidth="1"/>
+    <col min="12290" max="12290" width="113.5703125" style="57" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="57"/>
+    <col min="12545" max="12545" width="4.42578125" style="57" customWidth="1"/>
+    <col min="12546" max="12546" width="113.5703125" style="57" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="57"/>
+    <col min="12801" max="12801" width="4.42578125" style="57" customWidth="1"/>
+    <col min="12802" max="12802" width="113.5703125" style="57" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="57"/>
+    <col min="13057" max="13057" width="4.42578125" style="57" customWidth="1"/>
+    <col min="13058" max="13058" width="113.5703125" style="57" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="57"/>
+    <col min="13313" max="13313" width="4.42578125" style="57" customWidth="1"/>
+    <col min="13314" max="13314" width="113.5703125" style="57" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="57"/>
+    <col min="13569" max="13569" width="4.42578125" style="57" customWidth="1"/>
+    <col min="13570" max="13570" width="113.5703125" style="57" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="57"/>
+    <col min="13825" max="13825" width="4.42578125" style="57" customWidth="1"/>
+    <col min="13826" max="13826" width="113.5703125" style="57" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="57"/>
+    <col min="14081" max="14081" width="4.42578125" style="57" customWidth="1"/>
+    <col min="14082" max="14082" width="113.5703125" style="57" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="57"/>
+    <col min="14337" max="14337" width="4.42578125" style="57" customWidth="1"/>
+    <col min="14338" max="14338" width="113.5703125" style="57" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="57"/>
+    <col min="14593" max="14593" width="4.42578125" style="57" customWidth="1"/>
+    <col min="14594" max="14594" width="113.5703125" style="57" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="57"/>
+    <col min="14849" max="14849" width="4.42578125" style="57" customWidth="1"/>
+    <col min="14850" max="14850" width="113.5703125" style="57" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="57"/>
+    <col min="15105" max="15105" width="4.42578125" style="57" customWidth="1"/>
+    <col min="15106" max="15106" width="113.5703125" style="57" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="57"/>
+    <col min="15361" max="15361" width="4.42578125" style="57" customWidth="1"/>
+    <col min="15362" max="15362" width="113.5703125" style="57" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="57"/>
+    <col min="15617" max="15617" width="4.42578125" style="57" customWidth="1"/>
+    <col min="15618" max="15618" width="113.5703125" style="57" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="57"/>
+    <col min="15873" max="15873" width="4.42578125" style="57" customWidth="1"/>
+    <col min="15874" max="15874" width="113.5703125" style="57" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="57"/>
+    <col min="16129" max="16129" width="4.42578125" style="57" customWidth="1"/>
+    <col min="16130" max="16130" width="113.5703125" style="57" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="57"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="56"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="58" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="58" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="58" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="58" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="58" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="58"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="59" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="58"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="58"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="60" t="s">
+        <v>54</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:O26"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="16384" width="11.7109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="32" t="s">
+      <c r="A1" s="89" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="32"/>
-[...10 lines deleted...]
-      <c r="M1" s="32"/>
+      <c r="B1" s="89"/>
+      <c r="C1" s="89"/>
+      <c r="D1" s="89"/>
+      <c r="E1" s="89"/>
+      <c r="F1" s="89"/>
+      <c r="G1" s="89"/>
+      <c r="H1" s="89"/>
+      <c r="I1" s="89"/>
+      <c r="J1" s="89"/>
+      <c r="K1" s="89"/>
+      <c r="L1" s="89"/>
+      <c r="M1" s="89"/>
     </row>
     <row r="2" spans="1:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="23"/>
       <c r="B2" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="24" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="24" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="24" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="24" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="24" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="24" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="24" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="24" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="25" t="s">
         <v>12</v>
       </c>
       <c r="N2" s="2"/>
     </row>
     <row r="3" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="38" t="s">
+      <c r="A3" s="95" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="38"/>
-[...2 lines deleted...]
-      <c r="E3" s="38"/>
+      <c r="B3" s="95"/>
+      <c r="C3" s="95"/>
+      <c r="D3" s="95"/>
+      <c r="E3" s="95"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="2"/>
     </row>
     <row r="4" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="9">
         <v>2021</v>
       </c>
       <c r="B4" s="10">
         <v>7252.3</v>
       </c>
       <c r="C4" s="11">
         <v>15828.356</v>
       </c>
       <c r="D4" s="10">
         <v>22092.2</v>
       </c>
       <c r="E4" s="10">
         <v>21807.3</v>
@@ -957,85 +2225,87 @@
       <c r="N7" s="2"/>
       <c r="O7" s="3"/>
     </row>
     <row r="8" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A8" s="9">
         <v>2026</v>
       </c>
       <c r="B8" s="10">
         <v>13827.5</v>
       </c>
       <c r="C8" s="15">
         <v>21271.9</v>
       </c>
       <c r="D8" s="10">
         <v>43206.7</v>
       </c>
       <c r="E8" s="10">
         <v>40380.800000000003</v>
       </c>
       <c r="F8" s="10">
         <v>42334</v>
       </c>
       <c r="G8" s="29">
         <v>59375.5</v>
       </c>
-      <c r="H8" s="10"/>
+      <c r="H8" s="10">
+        <v>55568.5</v>
+      </c>
       <c r="I8" s="10"/>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="14"/>
       <c r="M8" s="12"/>
       <c r="N8" s="2"/>
       <c r="O8" s="3"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="35" t="s">
+      <c r="A9" s="92" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="36"/>
-[...10 lines deleted...]
-      <c r="M9" s="37"/>
+      <c r="B9" s="93"/>
+      <c r="C9" s="93"/>
+      <c r="D9" s="93"/>
+      <c r="E9" s="93"/>
+      <c r="F9" s="93"/>
+      <c r="G9" s="93"/>
+      <c r="H9" s="93"/>
+      <c r="I9" s="93"/>
+      <c r="J9" s="93"/>
+      <c r="K9" s="93"/>
+      <c r="L9" s="93"/>
+      <c r="M9" s="94"/>
       <c r="N9" s="2"/>
     </row>
     <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="33" t="s">
+      <c r="A10" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="33"/>
-[...2 lines deleted...]
-      <c r="E10" s="34"/>
+      <c r="B10" s="90"/>
+      <c r="C10" s="90"/>
+      <c r="D10" s="90"/>
+      <c r="E10" s="91"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
       <c r="I10" s="17"/>
       <c r="J10" s="17"/>
       <c r="K10" s="17"/>
       <c r="L10" s="17"/>
       <c r="M10" s="18"/>
       <c r="N10" s="2"/>
     </row>
     <row r="11" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A11" s="9">
         <v>2021</v>
       </c>
       <c r="B11" s="10">
         <v>13</v>
       </c>
       <c r="C11" s="19">
         <v>215.9</v>
       </c>
       <c r="D11" s="10">
         <v>139</v>
       </c>
       <c r="E11" s="10">
         <v>97.6</v>
@@ -1192,84 +2462,86 @@
       </c>
       <c r="N14" s="2"/>
     </row>
     <row r="15" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="10">
         <v>10.199999999999999</v>
       </c>
       <c r="C15" s="15">
         <v>155.69999999999999</v>
       </c>
       <c r="D15" s="10">
         <v>202.9</v>
       </c>
       <c r="E15" s="10">
         <v>93.7</v>
       </c>
       <c r="F15" s="10">
         <v>103.8</v>
       </c>
       <c r="G15" s="10">
         <v>139</v>
       </c>
-      <c r="H15" s="10"/>
+      <c r="H15" s="10">
+        <v>94.2</v>
+      </c>
       <c r="I15" s="10"/>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="12"/>
       <c r="N15" s="2"/>
     </row>
     <row r="16" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="35" t="s">
+      <c r="A16" s="92" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="36"/>
-[...10 lines deleted...]
-      <c r="M16" s="37"/>
+      <c r="B16" s="93"/>
+      <c r="C16" s="93"/>
+      <c r="D16" s="93"/>
+      <c r="E16" s="93"/>
+      <c r="F16" s="93"/>
+      <c r="G16" s="93"/>
+      <c r="H16" s="93"/>
+      <c r="I16" s="93"/>
+      <c r="J16" s="93"/>
+      <c r="K16" s="93"/>
+      <c r="L16" s="93"/>
+      <c r="M16" s="94"/>
       <c r="N16" s="2"/>
     </row>
     <row r="17" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="33" t="s">
+      <c r="A17" s="90" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="33"/>
-[...2 lines deleted...]
-      <c r="E17" s="34"/>
+      <c r="B17" s="90"/>
+      <c r="C17" s="90"/>
+      <c r="D17" s="90"/>
+      <c r="E17" s="91"/>
       <c r="F17" s="17"/>
       <c r="G17" s="17"/>
       <c r="H17" s="17"/>
       <c r="I17" s="17"/>
       <c r="J17" s="17"/>
       <c r="K17" s="17"/>
       <c r="L17" s="17"/>
       <c r="M17" s="18"/>
       <c r="N17" s="2"/>
     </row>
     <row r="18" spans="1:14" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A18" s="9">
         <v>2021</v>
       </c>
       <c r="B18" s="10">
         <v>109.9</v>
       </c>
       <c r="C18" s="20">
         <v>113.2</v>
       </c>
       <c r="D18" s="10">
         <v>130.9</v>
       </c>
       <c r="E18" s="10">
         <v>109.4</v>
@@ -1426,101 +2698,1486 @@
       </c>
       <c r="N21" s="2"/>
     </row>
     <row r="22" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A22" s="9">
         <v>2026</v>
       </c>
       <c r="B22" s="27">
         <v>69.900000000000006</v>
       </c>
       <c r="C22" s="27">
         <v>108.1</v>
       </c>
       <c r="D22" s="27">
         <v>102.4</v>
       </c>
       <c r="E22" s="27">
         <v>137.30000000000001</v>
       </c>
       <c r="F22" s="27">
         <v>98.9</v>
       </c>
       <c r="G22" s="31">
         <v>79.900000000000006</v>
       </c>
-      <c r="H22" s="10"/>
+      <c r="H22" s="10">
+        <v>127.3</v>
+      </c>
       <c r="I22" s="27"/>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="31"/>
       <c r="M22" s="28"/>
       <c r="N22" s="2"/>
     </row>
     <row r="23" spans="1:14" x14ac:dyDescent="0.25">
       <c r="G23" s="30"/>
       <c r="I23" s="5"/>
       <c r="J23" s="4"/>
       <c r="K23" s="4"/>
       <c r="N23" s="2"/>
     </row>
     <row r="24" spans="1:14" x14ac:dyDescent="0.25">
       <c r="N24" s="2"/>
     </row>
     <row r="25" spans="1:14" x14ac:dyDescent="0.25">
       <c r="F25" s="6"/>
       <c r="G25" s="7"/>
       <c r="N25" s="2"/>
+    </row>
+    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+      <c r="G26" s="32"/>
+      <c r="H26" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A17:E17"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:S24"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F2" sqref="F2:F3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="9.140625" style="57"/>
+    <col min="2" max="3" width="10.5703125" style="57" customWidth="1"/>
+    <col min="4" max="4" width="10.85546875" style="57" customWidth="1"/>
+    <col min="5" max="5" width="12.5703125" style="57" customWidth="1"/>
+    <col min="6" max="6" width="12.140625" style="57" customWidth="1"/>
+    <col min="7" max="7" width="12.28515625" style="57" customWidth="1"/>
+    <col min="8" max="8" width="11.5703125" style="57" customWidth="1"/>
+    <col min="9" max="9" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="11" style="57" customWidth="1"/>
+    <col min="11" max="11" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="12.85546875" style="57" customWidth="1"/>
+    <col min="13" max="13" width="12.140625" style="57" customWidth="1"/>
+    <col min="14" max="14" width="15.140625" style="57" customWidth="1"/>
+    <col min="15" max="15" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="16" max="258" width="9.140625" style="57"/>
+    <col min="259" max="259" width="10.5703125" style="57" customWidth="1"/>
+    <col min="260" max="260" width="10.85546875" style="57" customWidth="1"/>
+    <col min="261" max="261" width="10.42578125" style="57" customWidth="1"/>
+    <col min="262" max="262" width="12.28515625" style="57" customWidth="1"/>
+    <col min="263" max="263" width="11" style="57" customWidth="1"/>
+    <col min="264" max="264" width="10.5703125" style="57" customWidth="1"/>
+    <col min="265" max="265" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="266" max="266" width="11" style="57" customWidth="1"/>
+    <col min="267" max="267" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="268" max="268" width="12.85546875" style="57" customWidth="1"/>
+    <col min="269" max="269" width="12.140625" style="57" customWidth="1"/>
+    <col min="270" max="270" width="15.140625" style="57" customWidth="1"/>
+    <col min="271" max="271" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="272" max="514" width="9.140625" style="57"/>
+    <col min="515" max="515" width="10.5703125" style="57" customWidth="1"/>
+    <col min="516" max="516" width="10.85546875" style="57" customWidth="1"/>
+    <col min="517" max="517" width="10.42578125" style="57" customWidth="1"/>
+    <col min="518" max="518" width="12.28515625" style="57" customWidth="1"/>
+    <col min="519" max="519" width="11" style="57" customWidth="1"/>
+    <col min="520" max="520" width="10.5703125" style="57" customWidth="1"/>
+    <col min="521" max="521" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="522" max="522" width="11" style="57" customWidth="1"/>
+    <col min="523" max="523" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="524" max="524" width="12.85546875" style="57" customWidth="1"/>
+    <col min="525" max="525" width="12.140625" style="57" customWidth="1"/>
+    <col min="526" max="526" width="15.140625" style="57" customWidth="1"/>
+    <col min="527" max="527" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="528" max="770" width="9.140625" style="57"/>
+    <col min="771" max="771" width="10.5703125" style="57" customWidth="1"/>
+    <col min="772" max="772" width="10.85546875" style="57" customWidth="1"/>
+    <col min="773" max="773" width="10.42578125" style="57" customWidth="1"/>
+    <col min="774" max="774" width="12.28515625" style="57" customWidth="1"/>
+    <col min="775" max="775" width="11" style="57" customWidth="1"/>
+    <col min="776" max="776" width="10.5703125" style="57" customWidth="1"/>
+    <col min="777" max="777" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="778" max="778" width="11" style="57" customWidth="1"/>
+    <col min="779" max="779" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="780" max="780" width="12.85546875" style="57" customWidth="1"/>
+    <col min="781" max="781" width="12.140625" style="57" customWidth="1"/>
+    <col min="782" max="782" width="15.140625" style="57" customWidth="1"/>
+    <col min="783" max="783" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="784" max="1026" width="9.140625" style="57"/>
+    <col min="1027" max="1027" width="10.5703125" style="57" customWidth="1"/>
+    <col min="1028" max="1028" width="10.85546875" style="57" customWidth="1"/>
+    <col min="1029" max="1029" width="10.42578125" style="57" customWidth="1"/>
+    <col min="1030" max="1030" width="12.28515625" style="57" customWidth="1"/>
+    <col min="1031" max="1031" width="11" style="57" customWidth="1"/>
+    <col min="1032" max="1032" width="10.5703125" style="57" customWidth="1"/>
+    <col min="1033" max="1033" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="1034" max="1034" width="11" style="57" customWidth="1"/>
+    <col min="1035" max="1035" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="1036" max="1036" width="12.85546875" style="57" customWidth="1"/>
+    <col min="1037" max="1037" width="12.140625" style="57" customWidth="1"/>
+    <col min="1038" max="1038" width="15.140625" style="57" customWidth="1"/>
+    <col min="1039" max="1039" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="1040" max="1282" width="9.140625" style="57"/>
+    <col min="1283" max="1283" width="10.5703125" style="57" customWidth="1"/>
+    <col min="1284" max="1284" width="10.85546875" style="57" customWidth="1"/>
+    <col min="1285" max="1285" width="10.42578125" style="57" customWidth="1"/>
+    <col min="1286" max="1286" width="12.28515625" style="57" customWidth="1"/>
+    <col min="1287" max="1287" width="11" style="57" customWidth="1"/>
+    <col min="1288" max="1288" width="10.5703125" style="57" customWidth="1"/>
+    <col min="1289" max="1289" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="1290" max="1290" width="11" style="57" customWidth="1"/>
+    <col min="1291" max="1291" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="1292" max="1292" width="12.85546875" style="57" customWidth="1"/>
+    <col min="1293" max="1293" width="12.140625" style="57" customWidth="1"/>
+    <col min="1294" max="1294" width="15.140625" style="57" customWidth="1"/>
+    <col min="1295" max="1295" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="1296" max="1538" width="9.140625" style="57"/>
+    <col min="1539" max="1539" width="10.5703125" style="57" customWidth="1"/>
+    <col min="1540" max="1540" width="10.85546875" style="57" customWidth="1"/>
+    <col min="1541" max="1541" width="10.42578125" style="57" customWidth="1"/>
+    <col min="1542" max="1542" width="12.28515625" style="57" customWidth="1"/>
+    <col min="1543" max="1543" width="11" style="57" customWidth="1"/>
+    <col min="1544" max="1544" width="10.5703125" style="57" customWidth="1"/>
+    <col min="1545" max="1545" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="1546" max="1546" width="11" style="57" customWidth="1"/>
+    <col min="1547" max="1547" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="1548" max="1548" width="12.85546875" style="57" customWidth="1"/>
+    <col min="1549" max="1549" width="12.140625" style="57" customWidth="1"/>
+    <col min="1550" max="1550" width="15.140625" style="57" customWidth="1"/>
+    <col min="1551" max="1551" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="1552" max="1794" width="9.140625" style="57"/>
+    <col min="1795" max="1795" width="10.5703125" style="57" customWidth="1"/>
+    <col min="1796" max="1796" width="10.85546875" style="57" customWidth="1"/>
+    <col min="1797" max="1797" width="10.42578125" style="57" customWidth="1"/>
+    <col min="1798" max="1798" width="12.28515625" style="57" customWidth="1"/>
+    <col min="1799" max="1799" width="11" style="57" customWidth="1"/>
+    <col min="1800" max="1800" width="10.5703125" style="57" customWidth="1"/>
+    <col min="1801" max="1801" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="1802" max="1802" width="11" style="57" customWidth="1"/>
+    <col min="1803" max="1803" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="1804" max="1804" width="12.85546875" style="57" customWidth="1"/>
+    <col min="1805" max="1805" width="12.140625" style="57" customWidth="1"/>
+    <col min="1806" max="1806" width="15.140625" style="57" customWidth="1"/>
+    <col min="1807" max="1807" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="1808" max="2050" width="9.140625" style="57"/>
+    <col min="2051" max="2051" width="10.5703125" style="57" customWidth="1"/>
+    <col min="2052" max="2052" width="10.85546875" style="57" customWidth="1"/>
+    <col min="2053" max="2053" width="10.42578125" style="57" customWidth="1"/>
+    <col min="2054" max="2054" width="12.28515625" style="57" customWidth="1"/>
+    <col min="2055" max="2055" width="11" style="57" customWidth="1"/>
+    <col min="2056" max="2056" width="10.5703125" style="57" customWidth="1"/>
+    <col min="2057" max="2057" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="2058" max="2058" width="11" style="57" customWidth="1"/>
+    <col min="2059" max="2059" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="2060" max="2060" width="12.85546875" style="57" customWidth="1"/>
+    <col min="2061" max="2061" width="12.140625" style="57" customWidth="1"/>
+    <col min="2062" max="2062" width="15.140625" style="57" customWidth="1"/>
+    <col min="2063" max="2063" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="2064" max="2306" width="9.140625" style="57"/>
+    <col min="2307" max="2307" width="10.5703125" style="57" customWidth="1"/>
+    <col min="2308" max="2308" width="10.85546875" style="57" customWidth="1"/>
+    <col min="2309" max="2309" width="10.42578125" style="57" customWidth="1"/>
+    <col min="2310" max="2310" width="12.28515625" style="57" customWidth="1"/>
+    <col min="2311" max="2311" width="11" style="57" customWidth="1"/>
+    <col min="2312" max="2312" width="10.5703125" style="57" customWidth="1"/>
+    <col min="2313" max="2313" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="2314" max="2314" width="11" style="57" customWidth="1"/>
+    <col min="2315" max="2315" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="2316" max="2316" width="12.85546875" style="57" customWidth="1"/>
+    <col min="2317" max="2317" width="12.140625" style="57" customWidth="1"/>
+    <col min="2318" max="2318" width="15.140625" style="57" customWidth="1"/>
+    <col min="2319" max="2319" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="2320" max="2562" width="9.140625" style="57"/>
+    <col min="2563" max="2563" width="10.5703125" style="57" customWidth="1"/>
+    <col min="2564" max="2564" width="10.85546875" style="57" customWidth="1"/>
+    <col min="2565" max="2565" width="10.42578125" style="57" customWidth="1"/>
+    <col min="2566" max="2566" width="12.28515625" style="57" customWidth="1"/>
+    <col min="2567" max="2567" width="11" style="57" customWidth="1"/>
+    <col min="2568" max="2568" width="10.5703125" style="57" customWidth="1"/>
+    <col min="2569" max="2569" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="2570" max="2570" width="11" style="57" customWidth="1"/>
+    <col min="2571" max="2571" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="2572" max="2572" width="12.85546875" style="57" customWidth="1"/>
+    <col min="2573" max="2573" width="12.140625" style="57" customWidth="1"/>
+    <col min="2574" max="2574" width="15.140625" style="57" customWidth="1"/>
+    <col min="2575" max="2575" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="2576" max="2818" width="9.140625" style="57"/>
+    <col min="2819" max="2819" width="10.5703125" style="57" customWidth="1"/>
+    <col min="2820" max="2820" width="10.85546875" style="57" customWidth="1"/>
+    <col min="2821" max="2821" width="10.42578125" style="57" customWidth="1"/>
+    <col min="2822" max="2822" width="12.28515625" style="57" customWidth="1"/>
+    <col min="2823" max="2823" width="11" style="57" customWidth="1"/>
+    <col min="2824" max="2824" width="10.5703125" style="57" customWidth="1"/>
+    <col min="2825" max="2825" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="2826" max="2826" width="11" style="57" customWidth="1"/>
+    <col min="2827" max="2827" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="2828" max="2828" width="12.85546875" style="57" customWidth="1"/>
+    <col min="2829" max="2829" width="12.140625" style="57" customWidth="1"/>
+    <col min="2830" max="2830" width="15.140625" style="57" customWidth="1"/>
+    <col min="2831" max="2831" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="2832" max="3074" width="9.140625" style="57"/>
+    <col min="3075" max="3075" width="10.5703125" style="57" customWidth="1"/>
+    <col min="3076" max="3076" width="10.85546875" style="57" customWidth="1"/>
+    <col min="3077" max="3077" width="10.42578125" style="57" customWidth="1"/>
+    <col min="3078" max="3078" width="12.28515625" style="57" customWidth="1"/>
+    <col min="3079" max="3079" width="11" style="57" customWidth="1"/>
+    <col min="3080" max="3080" width="10.5703125" style="57" customWidth="1"/>
+    <col min="3081" max="3081" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="3082" max="3082" width="11" style="57" customWidth="1"/>
+    <col min="3083" max="3083" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="3084" max="3084" width="12.85546875" style="57" customWidth="1"/>
+    <col min="3085" max="3085" width="12.140625" style="57" customWidth="1"/>
+    <col min="3086" max="3086" width="15.140625" style="57" customWidth="1"/>
+    <col min="3087" max="3087" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="3088" max="3330" width="9.140625" style="57"/>
+    <col min="3331" max="3331" width="10.5703125" style="57" customWidth="1"/>
+    <col min="3332" max="3332" width="10.85546875" style="57" customWidth="1"/>
+    <col min="3333" max="3333" width="10.42578125" style="57" customWidth="1"/>
+    <col min="3334" max="3334" width="12.28515625" style="57" customWidth="1"/>
+    <col min="3335" max="3335" width="11" style="57" customWidth="1"/>
+    <col min="3336" max="3336" width="10.5703125" style="57" customWidth="1"/>
+    <col min="3337" max="3337" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="3338" max="3338" width="11" style="57" customWidth="1"/>
+    <col min="3339" max="3339" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="3340" max="3340" width="12.85546875" style="57" customWidth="1"/>
+    <col min="3341" max="3341" width="12.140625" style="57" customWidth="1"/>
+    <col min="3342" max="3342" width="15.140625" style="57" customWidth="1"/>
+    <col min="3343" max="3343" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="3344" max="3586" width="9.140625" style="57"/>
+    <col min="3587" max="3587" width="10.5703125" style="57" customWidth="1"/>
+    <col min="3588" max="3588" width="10.85546875" style="57" customWidth="1"/>
+    <col min="3589" max="3589" width="10.42578125" style="57" customWidth="1"/>
+    <col min="3590" max="3590" width="12.28515625" style="57" customWidth="1"/>
+    <col min="3591" max="3591" width="11" style="57" customWidth="1"/>
+    <col min="3592" max="3592" width="10.5703125" style="57" customWidth="1"/>
+    <col min="3593" max="3593" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="3594" max="3594" width="11" style="57" customWidth="1"/>
+    <col min="3595" max="3595" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="3596" max="3596" width="12.85546875" style="57" customWidth="1"/>
+    <col min="3597" max="3597" width="12.140625" style="57" customWidth="1"/>
+    <col min="3598" max="3598" width="15.140625" style="57" customWidth="1"/>
+    <col min="3599" max="3599" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="3600" max="3842" width="9.140625" style="57"/>
+    <col min="3843" max="3843" width="10.5703125" style="57" customWidth="1"/>
+    <col min="3844" max="3844" width="10.85546875" style="57" customWidth="1"/>
+    <col min="3845" max="3845" width="10.42578125" style="57" customWidth="1"/>
+    <col min="3846" max="3846" width="12.28515625" style="57" customWidth="1"/>
+    <col min="3847" max="3847" width="11" style="57" customWidth="1"/>
+    <col min="3848" max="3848" width="10.5703125" style="57" customWidth="1"/>
+    <col min="3849" max="3849" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="3850" max="3850" width="11" style="57" customWidth="1"/>
+    <col min="3851" max="3851" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="3852" max="3852" width="12.85546875" style="57" customWidth="1"/>
+    <col min="3853" max="3853" width="12.140625" style="57" customWidth="1"/>
+    <col min="3854" max="3854" width="15.140625" style="57" customWidth="1"/>
+    <col min="3855" max="3855" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="3856" max="4098" width="9.140625" style="57"/>
+    <col min="4099" max="4099" width="10.5703125" style="57" customWidth="1"/>
+    <col min="4100" max="4100" width="10.85546875" style="57" customWidth="1"/>
+    <col min="4101" max="4101" width="10.42578125" style="57" customWidth="1"/>
+    <col min="4102" max="4102" width="12.28515625" style="57" customWidth="1"/>
+    <col min="4103" max="4103" width="11" style="57" customWidth="1"/>
+    <col min="4104" max="4104" width="10.5703125" style="57" customWidth="1"/>
+    <col min="4105" max="4105" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="4106" max="4106" width="11" style="57" customWidth="1"/>
+    <col min="4107" max="4107" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="4108" max="4108" width="12.85546875" style="57" customWidth="1"/>
+    <col min="4109" max="4109" width="12.140625" style="57" customWidth="1"/>
+    <col min="4110" max="4110" width="15.140625" style="57" customWidth="1"/>
+    <col min="4111" max="4111" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="4112" max="4354" width="9.140625" style="57"/>
+    <col min="4355" max="4355" width="10.5703125" style="57" customWidth="1"/>
+    <col min="4356" max="4356" width="10.85546875" style="57" customWidth="1"/>
+    <col min="4357" max="4357" width="10.42578125" style="57" customWidth="1"/>
+    <col min="4358" max="4358" width="12.28515625" style="57" customWidth="1"/>
+    <col min="4359" max="4359" width="11" style="57" customWidth="1"/>
+    <col min="4360" max="4360" width="10.5703125" style="57" customWidth="1"/>
+    <col min="4361" max="4361" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="4362" max="4362" width="11" style="57" customWidth="1"/>
+    <col min="4363" max="4363" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="4364" max="4364" width="12.85546875" style="57" customWidth="1"/>
+    <col min="4365" max="4365" width="12.140625" style="57" customWidth="1"/>
+    <col min="4366" max="4366" width="15.140625" style="57" customWidth="1"/>
+    <col min="4367" max="4367" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="4368" max="4610" width="9.140625" style="57"/>
+    <col min="4611" max="4611" width="10.5703125" style="57" customWidth="1"/>
+    <col min="4612" max="4612" width="10.85546875" style="57" customWidth="1"/>
+    <col min="4613" max="4613" width="10.42578125" style="57" customWidth="1"/>
+    <col min="4614" max="4614" width="12.28515625" style="57" customWidth="1"/>
+    <col min="4615" max="4615" width="11" style="57" customWidth="1"/>
+    <col min="4616" max="4616" width="10.5703125" style="57" customWidth="1"/>
+    <col min="4617" max="4617" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="4618" max="4618" width="11" style="57" customWidth="1"/>
+    <col min="4619" max="4619" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="4620" max="4620" width="12.85546875" style="57" customWidth="1"/>
+    <col min="4621" max="4621" width="12.140625" style="57" customWidth="1"/>
+    <col min="4622" max="4622" width="15.140625" style="57" customWidth="1"/>
+    <col min="4623" max="4623" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="4624" max="4866" width="9.140625" style="57"/>
+    <col min="4867" max="4867" width="10.5703125" style="57" customWidth="1"/>
+    <col min="4868" max="4868" width="10.85546875" style="57" customWidth="1"/>
+    <col min="4869" max="4869" width="10.42578125" style="57" customWidth="1"/>
+    <col min="4870" max="4870" width="12.28515625" style="57" customWidth="1"/>
+    <col min="4871" max="4871" width="11" style="57" customWidth="1"/>
+    <col min="4872" max="4872" width="10.5703125" style="57" customWidth="1"/>
+    <col min="4873" max="4873" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="4874" max="4874" width="11" style="57" customWidth="1"/>
+    <col min="4875" max="4875" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="4876" max="4876" width="12.85546875" style="57" customWidth="1"/>
+    <col min="4877" max="4877" width="12.140625" style="57" customWidth="1"/>
+    <col min="4878" max="4878" width="15.140625" style="57" customWidth="1"/>
+    <col min="4879" max="4879" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="4880" max="5122" width="9.140625" style="57"/>
+    <col min="5123" max="5123" width="10.5703125" style="57" customWidth="1"/>
+    <col min="5124" max="5124" width="10.85546875" style="57" customWidth="1"/>
+    <col min="5125" max="5125" width="10.42578125" style="57" customWidth="1"/>
+    <col min="5126" max="5126" width="12.28515625" style="57" customWidth="1"/>
+    <col min="5127" max="5127" width="11" style="57" customWidth="1"/>
+    <col min="5128" max="5128" width="10.5703125" style="57" customWidth="1"/>
+    <col min="5129" max="5129" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="5130" max="5130" width="11" style="57" customWidth="1"/>
+    <col min="5131" max="5131" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="5132" max="5132" width="12.85546875" style="57" customWidth="1"/>
+    <col min="5133" max="5133" width="12.140625" style="57" customWidth="1"/>
+    <col min="5134" max="5134" width="15.140625" style="57" customWidth="1"/>
+    <col min="5135" max="5135" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="5136" max="5378" width="9.140625" style="57"/>
+    <col min="5379" max="5379" width="10.5703125" style="57" customWidth="1"/>
+    <col min="5380" max="5380" width="10.85546875" style="57" customWidth="1"/>
+    <col min="5381" max="5381" width="10.42578125" style="57" customWidth="1"/>
+    <col min="5382" max="5382" width="12.28515625" style="57" customWidth="1"/>
+    <col min="5383" max="5383" width="11" style="57" customWidth="1"/>
+    <col min="5384" max="5384" width="10.5703125" style="57" customWidth="1"/>
+    <col min="5385" max="5385" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="5386" max="5386" width="11" style="57" customWidth="1"/>
+    <col min="5387" max="5387" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="5388" max="5388" width="12.85546875" style="57" customWidth="1"/>
+    <col min="5389" max="5389" width="12.140625" style="57" customWidth="1"/>
+    <col min="5390" max="5390" width="15.140625" style="57" customWidth="1"/>
+    <col min="5391" max="5391" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="5392" max="5634" width="9.140625" style="57"/>
+    <col min="5635" max="5635" width="10.5703125" style="57" customWidth="1"/>
+    <col min="5636" max="5636" width="10.85546875" style="57" customWidth="1"/>
+    <col min="5637" max="5637" width="10.42578125" style="57" customWidth="1"/>
+    <col min="5638" max="5638" width="12.28515625" style="57" customWidth="1"/>
+    <col min="5639" max="5639" width="11" style="57" customWidth="1"/>
+    <col min="5640" max="5640" width="10.5703125" style="57" customWidth="1"/>
+    <col min="5641" max="5641" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="5642" max="5642" width="11" style="57" customWidth="1"/>
+    <col min="5643" max="5643" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="5644" max="5644" width="12.85546875" style="57" customWidth="1"/>
+    <col min="5645" max="5645" width="12.140625" style="57" customWidth="1"/>
+    <col min="5646" max="5646" width="15.140625" style="57" customWidth="1"/>
+    <col min="5647" max="5647" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="5648" max="5890" width="9.140625" style="57"/>
+    <col min="5891" max="5891" width="10.5703125" style="57" customWidth="1"/>
+    <col min="5892" max="5892" width="10.85546875" style="57" customWidth="1"/>
+    <col min="5893" max="5893" width="10.42578125" style="57" customWidth="1"/>
+    <col min="5894" max="5894" width="12.28515625" style="57" customWidth="1"/>
+    <col min="5895" max="5895" width="11" style="57" customWidth="1"/>
+    <col min="5896" max="5896" width="10.5703125" style="57" customWidth="1"/>
+    <col min="5897" max="5897" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="5898" max="5898" width="11" style="57" customWidth="1"/>
+    <col min="5899" max="5899" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="5900" max="5900" width="12.85546875" style="57" customWidth="1"/>
+    <col min="5901" max="5901" width="12.140625" style="57" customWidth="1"/>
+    <col min="5902" max="5902" width="15.140625" style="57" customWidth="1"/>
+    <col min="5903" max="5903" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="5904" max="6146" width="9.140625" style="57"/>
+    <col min="6147" max="6147" width="10.5703125" style="57" customWidth="1"/>
+    <col min="6148" max="6148" width="10.85546875" style="57" customWidth="1"/>
+    <col min="6149" max="6149" width="10.42578125" style="57" customWidth="1"/>
+    <col min="6150" max="6150" width="12.28515625" style="57" customWidth="1"/>
+    <col min="6151" max="6151" width="11" style="57" customWidth="1"/>
+    <col min="6152" max="6152" width="10.5703125" style="57" customWidth="1"/>
+    <col min="6153" max="6153" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="6154" max="6154" width="11" style="57" customWidth="1"/>
+    <col min="6155" max="6155" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="6156" max="6156" width="12.85546875" style="57" customWidth="1"/>
+    <col min="6157" max="6157" width="12.140625" style="57" customWidth="1"/>
+    <col min="6158" max="6158" width="15.140625" style="57" customWidth="1"/>
+    <col min="6159" max="6159" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="6160" max="6402" width="9.140625" style="57"/>
+    <col min="6403" max="6403" width="10.5703125" style="57" customWidth="1"/>
+    <col min="6404" max="6404" width="10.85546875" style="57" customWidth="1"/>
+    <col min="6405" max="6405" width="10.42578125" style="57" customWidth="1"/>
+    <col min="6406" max="6406" width="12.28515625" style="57" customWidth="1"/>
+    <col min="6407" max="6407" width="11" style="57" customWidth="1"/>
+    <col min="6408" max="6408" width="10.5703125" style="57" customWidth="1"/>
+    <col min="6409" max="6409" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="6410" max="6410" width="11" style="57" customWidth="1"/>
+    <col min="6411" max="6411" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="6412" max="6412" width="12.85546875" style="57" customWidth="1"/>
+    <col min="6413" max="6413" width="12.140625" style="57" customWidth="1"/>
+    <col min="6414" max="6414" width="15.140625" style="57" customWidth="1"/>
+    <col min="6415" max="6415" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="6416" max="6658" width="9.140625" style="57"/>
+    <col min="6659" max="6659" width="10.5703125" style="57" customWidth="1"/>
+    <col min="6660" max="6660" width="10.85546875" style="57" customWidth="1"/>
+    <col min="6661" max="6661" width="10.42578125" style="57" customWidth="1"/>
+    <col min="6662" max="6662" width="12.28515625" style="57" customWidth="1"/>
+    <col min="6663" max="6663" width="11" style="57" customWidth="1"/>
+    <col min="6664" max="6664" width="10.5703125" style="57" customWidth="1"/>
+    <col min="6665" max="6665" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="6666" max="6666" width="11" style="57" customWidth="1"/>
+    <col min="6667" max="6667" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="6668" max="6668" width="12.85546875" style="57" customWidth="1"/>
+    <col min="6669" max="6669" width="12.140625" style="57" customWidth="1"/>
+    <col min="6670" max="6670" width="15.140625" style="57" customWidth="1"/>
+    <col min="6671" max="6671" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="6672" max="6914" width="9.140625" style="57"/>
+    <col min="6915" max="6915" width="10.5703125" style="57" customWidth="1"/>
+    <col min="6916" max="6916" width="10.85546875" style="57" customWidth="1"/>
+    <col min="6917" max="6917" width="10.42578125" style="57" customWidth="1"/>
+    <col min="6918" max="6918" width="12.28515625" style="57" customWidth="1"/>
+    <col min="6919" max="6919" width="11" style="57" customWidth="1"/>
+    <col min="6920" max="6920" width="10.5703125" style="57" customWidth="1"/>
+    <col min="6921" max="6921" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="6922" max="6922" width="11" style="57" customWidth="1"/>
+    <col min="6923" max="6923" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="6924" max="6924" width="12.85546875" style="57" customWidth="1"/>
+    <col min="6925" max="6925" width="12.140625" style="57" customWidth="1"/>
+    <col min="6926" max="6926" width="15.140625" style="57" customWidth="1"/>
+    <col min="6927" max="6927" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="6928" max="7170" width="9.140625" style="57"/>
+    <col min="7171" max="7171" width="10.5703125" style="57" customWidth="1"/>
+    <col min="7172" max="7172" width="10.85546875" style="57" customWidth="1"/>
+    <col min="7173" max="7173" width="10.42578125" style="57" customWidth="1"/>
+    <col min="7174" max="7174" width="12.28515625" style="57" customWidth="1"/>
+    <col min="7175" max="7175" width="11" style="57" customWidth="1"/>
+    <col min="7176" max="7176" width="10.5703125" style="57" customWidth="1"/>
+    <col min="7177" max="7177" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="7178" max="7178" width="11" style="57" customWidth="1"/>
+    <col min="7179" max="7179" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="7180" max="7180" width="12.85546875" style="57" customWidth="1"/>
+    <col min="7181" max="7181" width="12.140625" style="57" customWidth="1"/>
+    <col min="7182" max="7182" width="15.140625" style="57" customWidth="1"/>
+    <col min="7183" max="7183" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="7184" max="7426" width="9.140625" style="57"/>
+    <col min="7427" max="7427" width="10.5703125" style="57" customWidth="1"/>
+    <col min="7428" max="7428" width="10.85546875" style="57" customWidth="1"/>
+    <col min="7429" max="7429" width="10.42578125" style="57" customWidth="1"/>
+    <col min="7430" max="7430" width="12.28515625" style="57" customWidth="1"/>
+    <col min="7431" max="7431" width="11" style="57" customWidth="1"/>
+    <col min="7432" max="7432" width="10.5703125" style="57" customWidth="1"/>
+    <col min="7433" max="7433" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="7434" max="7434" width="11" style="57" customWidth="1"/>
+    <col min="7435" max="7435" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="7436" max="7436" width="12.85546875" style="57" customWidth="1"/>
+    <col min="7437" max="7437" width="12.140625" style="57" customWidth="1"/>
+    <col min="7438" max="7438" width="15.140625" style="57" customWidth="1"/>
+    <col min="7439" max="7439" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="7440" max="7682" width="9.140625" style="57"/>
+    <col min="7683" max="7683" width="10.5703125" style="57" customWidth="1"/>
+    <col min="7684" max="7684" width="10.85546875" style="57" customWidth="1"/>
+    <col min="7685" max="7685" width="10.42578125" style="57" customWidth="1"/>
+    <col min="7686" max="7686" width="12.28515625" style="57" customWidth="1"/>
+    <col min="7687" max="7687" width="11" style="57" customWidth="1"/>
+    <col min="7688" max="7688" width="10.5703125" style="57" customWidth="1"/>
+    <col min="7689" max="7689" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="7690" max="7690" width="11" style="57" customWidth="1"/>
+    <col min="7691" max="7691" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="7692" max="7692" width="12.85546875" style="57" customWidth="1"/>
+    <col min="7693" max="7693" width="12.140625" style="57" customWidth="1"/>
+    <col min="7694" max="7694" width="15.140625" style="57" customWidth="1"/>
+    <col min="7695" max="7695" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="7696" max="7938" width="9.140625" style="57"/>
+    <col min="7939" max="7939" width="10.5703125" style="57" customWidth="1"/>
+    <col min="7940" max="7940" width="10.85546875" style="57" customWidth="1"/>
+    <col min="7941" max="7941" width="10.42578125" style="57" customWidth="1"/>
+    <col min="7942" max="7942" width="12.28515625" style="57" customWidth="1"/>
+    <col min="7943" max="7943" width="11" style="57" customWidth="1"/>
+    <col min="7944" max="7944" width="10.5703125" style="57" customWidth="1"/>
+    <col min="7945" max="7945" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="7946" max="7946" width="11" style="57" customWidth="1"/>
+    <col min="7947" max="7947" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="7948" max="7948" width="12.85546875" style="57" customWidth="1"/>
+    <col min="7949" max="7949" width="12.140625" style="57" customWidth="1"/>
+    <col min="7950" max="7950" width="15.140625" style="57" customWidth="1"/>
+    <col min="7951" max="7951" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="7952" max="8194" width="9.140625" style="57"/>
+    <col min="8195" max="8195" width="10.5703125" style="57" customWidth="1"/>
+    <col min="8196" max="8196" width="10.85546875" style="57" customWidth="1"/>
+    <col min="8197" max="8197" width="10.42578125" style="57" customWidth="1"/>
+    <col min="8198" max="8198" width="12.28515625" style="57" customWidth="1"/>
+    <col min="8199" max="8199" width="11" style="57" customWidth="1"/>
+    <col min="8200" max="8200" width="10.5703125" style="57" customWidth="1"/>
+    <col min="8201" max="8201" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="8202" max="8202" width="11" style="57" customWidth="1"/>
+    <col min="8203" max="8203" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="8204" max="8204" width="12.85546875" style="57" customWidth="1"/>
+    <col min="8205" max="8205" width="12.140625" style="57" customWidth="1"/>
+    <col min="8206" max="8206" width="15.140625" style="57" customWidth="1"/>
+    <col min="8207" max="8207" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="8208" max="8450" width="9.140625" style="57"/>
+    <col min="8451" max="8451" width="10.5703125" style="57" customWidth="1"/>
+    <col min="8452" max="8452" width="10.85546875" style="57" customWidth="1"/>
+    <col min="8453" max="8453" width="10.42578125" style="57" customWidth="1"/>
+    <col min="8454" max="8454" width="12.28515625" style="57" customWidth="1"/>
+    <col min="8455" max="8455" width="11" style="57" customWidth="1"/>
+    <col min="8456" max="8456" width="10.5703125" style="57" customWidth="1"/>
+    <col min="8457" max="8457" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="8458" max="8458" width="11" style="57" customWidth="1"/>
+    <col min="8459" max="8459" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="8460" max="8460" width="12.85546875" style="57" customWidth="1"/>
+    <col min="8461" max="8461" width="12.140625" style="57" customWidth="1"/>
+    <col min="8462" max="8462" width="15.140625" style="57" customWidth="1"/>
+    <col min="8463" max="8463" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="8464" max="8706" width="9.140625" style="57"/>
+    <col min="8707" max="8707" width="10.5703125" style="57" customWidth="1"/>
+    <col min="8708" max="8708" width="10.85546875" style="57" customWidth="1"/>
+    <col min="8709" max="8709" width="10.42578125" style="57" customWidth="1"/>
+    <col min="8710" max="8710" width="12.28515625" style="57" customWidth="1"/>
+    <col min="8711" max="8711" width="11" style="57" customWidth="1"/>
+    <col min="8712" max="8712" width="10.5703125" style="57" customWidth="1"/>
+    <col min="8713" max="8713" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="8714" max="8714" width="11" style="57" customWidth="1"/>
+    <col min="8715" max="8715" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="8716" max="8716" width="12.85546875" style="57" customWidth="1"/>
+    <col min="8717" max="8717" width="12.140625" style="57" customWidth="1"/>
+    <col min="8718" max="8718" width="15.140625" style="57" customWidth="1"/>
+    <col min="8719" max="8719" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="8720" max="8962" width="9.140625" style="57"/>
+    <col min="8963" max="8963" width="10.5703125" style="57" customWidth="1"/>
+    <col min="8964" max="8964" width="10.85546875" style="57" customWidth="1"/>
+    <col min="8965" max="8965" width="10.42578125" style="57" customWidth="1"/>
+    <col min="8966" max="8966" width="12.28515625" style="57" customWidth="1"/>
+    <col min="8967" max="8967" width="11" style="57" customWidth="1"/>
+    <col min="8968" max="8968" width="10.5703125" style="57" customWidth="1"/>
+    <col min="8969" max="8969" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="8970" max="8970" width="11" style="57" customWidth="1"/>
+    <col min="8971" max="8971" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="8972" max="8972" width="12.85546875" style="57" customWidth="1"/>
+    <col min="8973" max="8973" width="12.140625" style="57" customWidth="1"/>
+    <col min="8974" max="8974" width="15.140625" style="57" customWidth="1"/>
+    <col min="8975" max="8975" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="8976" max="9218" width="9.140625" style="57"/>
+    <col min="9219" max="9219" width="10.5703125" style="57" customWidth="1"/>
+    <col min="9220" max="9220" width="10.85546875" style="57" customWidth="1"/>
+    <col min="9221" max="9221" width="10.42578125" style="57" customWidth="1"/>
+    <col min="9222" max="9222" width="12.28515625" style="57" customWidth="1"/>
+    <col min="9223" max="9223" width="11" style="57" customWidth="1"/>
+    <col min="9224" max="9224" width="10.5703125" style="57" customWidth="1"/>
+    <col min="9225" max="9225" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="9226" max="9226" width="11" style="57" customWidth="1"/>
+    <col min="9227" max="9227" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="9228" max="9228" width="12.85546875" style="57" customWidth="1"/>
+    <col min="9229" max="9229" width="12.140625" style="57" customWidth="1"/>
+    <col min="9230" max="9230" width="15.140625" style="57" customWidth="1"/>
+    <col min="9231" max="9231" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="9232" max="9474" width="9.140625" style="57"/>
+    <col min="9475" max="9475" width="10.5703125" style="57" customWidth="1"/>
+    <col min="9476" max="9476" width="10.85546875" style="57" customWidth="1"/>
+    <col min="9477" max="9477" width="10.42578125" style="57" customWidth="1"/>
+    <col min="9478" max="9478" width="12.28515625" style="57" customWidth="1"/>
+    <col min="9479" max="9479" width="11" style="57" customWidth="1"/>
+    <col min="9480" max="9480" width="10.5703125" style="57" customWidth="1"/>
+    <col min="9481" max="9481" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="9482" max="9482" width="11" style="57" customWidth="1"/>
+    <col min="9483" max="9483" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="9484" max="9484" width="12.85546875" style="57" customWidth="1"/>
+    <col min="9485" max="9485" width="12.140625" style="57" customWidth="1"/>
+    <col min="9486" max="9486" width="15.140625" style="57" customWidth="1"/>
+    <col min="9487" max="9487" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="9488" max="9730" width="9.140625" style="57"/>
+    <col min="9731" max="9731" width="10.5703125" style="57" customWidth="1"/>
+    <col min="9732" max="9732" width="10.85546875" style="57" customWidth="1"/>
+    <col min="9733" max="9733" width="10.42578125" style="57" customWidth="1"/>
+    <col min="9734" max="9734" width="12.28515625" style="57" customWidth="1"/>
+    <col min="9735" max="9735" width="11" style="57" customWidth="1"/>
+    <col min="9736" max="9736" width="10.5703125" style="57" customWidth="1"/>
+    <col min="9737" max="9737" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="9738" max="9738" width="11" style="57" customWidth="1"/>
+    <col min="9739" max="9739" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="9740" max="9740" width="12.85546875" style="57" customWidth="1"/>
+    <col min="9741" max="9741" width="12.140625" style="57" customWidth="1"/>
+    <col min="9742" max="9742" width="15.140625" style="57" customWidth="1"/>
+    <col min="9743" max="9743" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="9744" max="9986" width="9.140625" style="57"/>
+    <col min="9987" max="9987" width="10.5703125" style="57" customWidth="1"/>
+    <col min="9988" max="9988" width="10.85546875" style="57" customWidth="1"/>
+    <col min="9989" max="9989" width="10.42578125" style="57" customWidth="1"/>
+    <col min="9990" max="9990" width="12.28515625" style="57" customWidth="1"/>
+    <col min="9991" max="9991" width="11" style="57" customWidth="1"/>
+    <col min="9992" max="9992" width="10.5703125" style="57" customWidth="1"/>
+    <col min="9993" max="9993" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="9994" max="9994" width="11" style="57" customWidth="1"/>
+    <col min="9995" max="9995" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="9996" max="9996" width="12.85546875" style="57" customWidth="1"/>
+    <col min="9997" max="9997" width="12.140625" style="57" customWidth="1"/>
+    <col min="9998" max="9998" width="15.140625" style="57" customWidth="1"/>
+    <col min="9999" max="9999" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="10000" max="10242" width="9.140625" style="57"/>
+    <col min="10243" max="10243" width="10.5703125" style="57" customWidth="1"/>
+    <col min="10244" max="10244" width="10.85546875" style="57" customWidth="1"/>
+    <col min="10245" max="10245" width="10.42578125" style="57" customWidth="1"/>
+    <col min="10246" max="10246" width="12.28515625" style="57" customWidth="1"/>
+    <col min="10247" max="10247" width="11" style="57" customWidth="1"/>
+    <col min="10248" max="10248" width="10.5703125" style="57" customWidth="1"/>
+    <col min="10249" max="10249" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="10250" max="10250" width="11" style="57" customWidth="1"/>
+    <col min="10251" max="10251" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="10252" max="10252" width="12.85546875" style="57" customWidth="1"/>
+    <col min="10253" max="10253" width="12.140625" style="57" customWidth="1"/>
+    <col min="10254" max="10254" width="15.140625" style="57" customWidth="1"/>
+    <col min="10255" max="10255" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="10256" max="10498" width="9.140625" style="57"/>
+    <col min="10499" max="10499" width="10.5703125" style="57" customWidth="1"/>
+    <col min="10500" max="10500" width="10.85546875" style="57" customWidth="1"/>
+    <col min="10501" max="10501" width="10.42578125" style="57" customWidth="1"/>
+    <col min="10502" max="10502" width="12.28515625" style="57" customWidth="1"/>
+    <col min="10503" max="10503" width="11" style="57" customWidth="1"/>
+    <col min="10504" max="10504" width="10.5703125" style="57" customWidth="1"/>
+    <col min="10505" max="10505" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="10506" max="10506" width="11" style="57" customWidth="1"/>
+    <col min="10507" max="10507" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="10508" max="10508" width="12.85546875" style="57" customWidth="1"/>
+    <col min="10509" max="10509" width="12.140625" style="57" customWidth="1"/>
+    <col min="10510" max="10510" width="15.140625" style="57" customWidth="1"/>
+    <col min="10511" max="10511" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="10512" max="10754" width="9.140625" style="57"/>
+    <col min="10755" max="10755" width="10.5703125" style="57" customWidth="1"/>
+    <col min="10756" max="10756" width="10.85546875" style="57" customWidth="1"/>
+    <col min="10757" max="10757" width="10.42578125" style="57" customWidth="1"/>
+    <col min="10758" max="10758" width="12.28515625" style="57" customWidth="1"/>
+    <col min="10759" max="10759" width="11" style="57" customWidth="1"/>
+    <col min="10760" max="10760" width="10.5703125" style="57" customWidth="1"/>
+    <col min="10761" max="10761" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="10762" max="10762" width="11" style="57" customWidth="1"/>
+    <col min="10763" max="10763" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="10764" max="10764" width="12.85546875" style="57" customWidth="1"/>
+    <col min="10765" max="10765" width="12.140625" style="57" customWidth="1"/>
+    <col min="10766" max="10766" width="15.140625" style="57" customWidth="1"/>
+    <col min="10767" max="10767" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="10768" max="11010" width="9.140625" style="57"/>
+    <col min="11011" max="11011" width="10.5703125" style="57" customWidth="1"/>
+    <col min="11012" max="11012" width="10.85546875" style="57" customWidth="1"/>
+    <col min="11013" max="11013" width="10.42578125" style="57" customWidth="1"/>
+    <col min="11014" max="11014" width="12.28515625" style="57" customWidth="1"/>
+    <col min="11015" max="11015" width="11" style="57" customWidth="1"/>
+    <col min="11016" max="11016" width="10.5703125" style="57" customWidth="1"/>
+    <col min="11017" max="11017" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="11018" max="11018" width="11" style="57" customWidth="1"/>
+    <col min="11019" max="11019" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="11020" max="11020" width="12.85546875" style="57" customWidth="1"/>
+    <col min="11021" max="11021" width="12.140625" style="57" customWidth="1"/>
+    <col min="11022" max="11022" width="15.140625" style="57" customWidth="1"/>
+    <col min="11023" max="11023" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="11024" max="11266" width="9.140625" style="57"/>
+    <col min="11267" max="11267" width="10.5703125" style="57" customWidth="1"/>
+    <col min="11268" max="11268" width="10.85546875" style="57" customWidth="1"/>
+    <col min="11269" max="11269" width="10.42578125" style="57" customWidth="1"/>
+    <col min="11270" max="11270" width="12.28515625" style="57" customWidth="1"/>
+    <col min="11271" max="11271" width="11" style="57" customWidth="1"/>
+    <col min="11272" max="11272" width="10.5703125" style="57" customWidth="1"/>
+    <col min="11273" max="11273" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="11274" max="11274" width="11" style="57" customWidth="1"/>
+    <col min="11275" max="11275" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="11276" max="11276" width="12.85546875" style="57" customWidth="1"/>
+    <col min="11277" max="11277" width="12.140625" style="57" customWidth="1"/>
+    <col min="11278" max="11278" width="15.140625" style="57" customWidth="1"/>
+    <col min="11279" max="11279" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="11280" max="11522" width="9.140625" style="57"/>
+    <col min="11523" max="11523" width="10.5703125" style="57" customWidth="1"/>
+    <col min="11524" max="11524" width="10.85546875" style="57" customWidth="1"/>
+    <col min="11525" max="11525" width="10.42578125" style="57" customWidth="1"/>
+    <col min="11526" max="11526" width="12.28515625" style="57" customWidth="1"/>
+    <col min="11527" max="11527" width="11" style="57" customWidth="1"/>
+    <col min="11528" max="11528" width="10.5703125" style="57" customWidth="1"/>
+    <col min="11529" max="11529" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="11530" max="11530" width="11" style="57" customWidth="1"/>
+    <col min="11531" max="11531" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="11532" max="11532" width="12.85546875" style="57" customWidth="1"/>
+    <col min="11533" max="11533" width="12.140625" style="57" customWidth="1"/>
+    <col min="11534" max="11534" width="15.140625" style="57" customWidth="1"/>
+    <col min="11535" max="11535" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="11536" max="11778" width="9.140625" style="57"/>
+    <col min="11779" max="11779" width="10.5703125" style="57" customWidth="1"/>
+    <col min="11780" max="11780" width="10.85546875" style="57" customWidth="1"/>
+    <col min="11781" max="11781" width="10.42578125" style="57" customWidth="1"/>
+    <col min="11782" max="11782" width="12.28515625" style="57" customWidth="1"/>
+    <col min="11783" max="11783" width="11" style="57" customWidth="1"/>
+    <col min="11784" max="11784" width="10.5703125" style="57" customWidth="1"/>
+    <col min="11785" max="11785" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="11786" max="11786" width="11" style="57" customWidth="1"/>
+    <col min="11787" max="11787" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="11788" max="11788" width="12.85546875" style="57" customWidth="1"/>
+    <col min="11789" max="11789" width="12.140625" style="57" customWidth="1"/>
+    <col min="11790" max="11790" width="15.140625" style="57" customWidth="1"/>
+    <col min="11791" max="11791" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="11792" max="12034" width="9.140625" style="57"/>
+    <col min="12035" max="12035" width="10.5703125" style="57" customWidth="1"/>
+    <col min="12036" max="12036" width="10.85546875" style="57" customWidth="1"/>
+    <col min="12037" max="12037" width="10.42578125" style="57" customWidth="1"/>
+    <col min="12038" max="12038" width="12.28515625" style="57" customWidth="1"/>
+    <col min="12039" max="12039" width="11" style="57" customWidth="1"/>
+    <col min="12040" max="12040" width="10.5703125" style="57" customWidth="1"/>
+    <col min="12041" max="12041" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="12042" max="12042" width="11" style="57" customWidth="1"/>
+    <col min="12043" max="12043" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="12044" max="12044" width="12.85546875" style="57" customWidth="1"/>
+    <col min="12045" max="12045" width="12.140625" style="57" customWidth="1"/>
+    <col min="12046" max="12046" width="15.140625" style="57" customWidth="1"/>
+    <col min="12047" max="12047" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="12048" max="12290" width="9.140625" style="57"/>
+    <col min="12291" max="12291" width="10.5703125" style="57" customWidth="1"/>
+    <col min="12292" max="12292" width="10.85546875" style="57" customWidth="1"/>
+    <col min="12293" max="12293" width="10.42578125" style="57" customWidth="1"/>
+    <col min="12294" max="12294" width="12.28515625" style="57" customWidth="1"/>
+    <col min="12295" max="12295" width="11" style="57" customWidth="1"/>
+    <col min="12296" max="12296" width="10.5703125" style="57" customWidth="1"/>
+    <col min="12297" max="12297" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="12298" max="12298" width="11" style="57" customWidth="1"/>
+    <col min="12299" max="12299" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="12300" max="12300" width="12.85546875" style="57" customWidth="1"/>
+    <col min="12301" max="12301" width="12.140625" style="57" customWidth="1"/>
+    <col min="12302" max="12302" width="15.140625" style="57" customWidth="1"/>
+    <col min="12303" max="12303" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="12304" max="12546" width="9.140625" style="57"/>
+    <col min="12547" max="12547" width="10.5703125" style="57" customWidth="1"/>
+    <col min="12548" max="12548" width="10.85546875" style="57" customWidth="1"/>
+    <col min="12549" max="12549" width="10.42578125" style="57" customWidth="1"/>
+    <col min="12550" max="12550" width="12.28515625" style="57" customWidth="1"/>
+    <col min="12551" max="12551" width="11" style="57" customWidth="1"/>
+    <col min="12552" max="12552" width="10.5703125" style="57" customWidth="1"/>
+    <col min="12553" max="12553" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="12554" max="12554" width="11" style="57" customWidth="1"/>
+    <col min="12555" max="12555" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="12556" max="12556" width="12.85546875" style="57" customWidth="1"/>
+    <col min="12557" max="12557" width="12.140625" style="57" customWidth="1"/>
+    <col min="12558" max="12558" width="15.140625" style="57" customWidth="1"/>
+    <col min="12559" max="12559" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="12560" max="12802" width="9.140625" style="57"/>
+    <col min="12803" max="12803" width="10.5703125" style="57" customWidth="1"/>
+    <col min="12804" max="12804" width="10.85546875" style="57" customWidth="1"/>
+    <col min="12805" max="12805" width="10.42578125" style="57" customWidth="1"/>
+    <col min="12806" max="12806" width="12.28515625" style="57" customWidth="1"/>
+    <col min="12807" max="12807" width="11" style="57" customWidth="1"/>
+    <col min="12808" max="12808" width="10.5703125" style="57" customWidth="1"/>
+    <col min="12809" max="12809" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="12810" max="12810" width="11" style="57" customWidth="1"/>
+    <col min="12811" max="12811" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="12812" max="12812" width="12.85546875" style="57" customWidth="1"/>
+    <col min="12813" max="12813" width="12.140625" style="57" customWidth="1"/>
+    <col min="12814" max="12814" width="15.140625" style="57" customWidth="1"/>
+    <col min="12815" max="12815" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="12816" max="13058" width="9.140625" style="57"/>
+    <col min="13059" max="13059" width="10.5703125" style="57" customWidth="1"/>
+    <col min="13060" max="13060" width="10.85546875" style="57" customWidth="1"/>
+    <col min="13061" max="13061" width="10.42578125" style="57" customWidth="1"/>
+    <col min="13062" max="13062" width="12.28515625" style="57" customWidth="1"/>
+    <col min="13063" max="13063" width="11" style="57" customWidth="1"/>
+    <col min="13064" max="13064" width="10.5703125" style="57" customWidth="1"/>
+    <col min="13065" max="13065" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="13066" max="13066" width="11" style="57" customWidth="1"/>
+    <col min="13067" max="13067" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="13068" max="13068" width="12.85546875" style="57" customWidth="1"/>
+    <col min="13069" max="13069" width="12.140625" style="57" customWidth="1"/>
+    <col min="13070" max="13070" width="15.140625" style="57" customWidth="1"/>
+    <col min="13071" max="13071" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="13072" max="13314" width="9.140625" style="57"/>
+    <col min="13315" max="13315" width="10.5703125" style="57" customWidth="1"/>
+    <col min="13316" max="13316" width="10.85546875" style="57" customWidth="1"/>
+    <col min="13317" max="13317" width="10.42578125" style="57" customWidth="1"/>
+    <col min="13318" max="13318" width="12.28515625" style="57" customWidth="1"/>
+    <col min="13319" max="13319" width="11" style="57" customWidth="1"/>
+    <col min="13320" max="13320" width="10.5703125" style="57" customWidth="1"/>
+    <col min="13321" max="13321" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="13322" max="13322" width="11" style="57" customWidth="1"/>
+    <col min="13323" max="13323" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="13324" max="13324" width="12.85546875" style="57" customWidth="1"/>
+    <col min="13325" max="13325" width="12.140625" style="57" customWidth="1"/>
+    <col min="13326" max="13326" width="15.140625" style="57" customWidth="1"/>
+    <col min="13327" max="13327" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="13328" max="13570" width="9.140625" style="57"/>
+    <col min="13571" max="13571" width="10.5703125" style="57" customWidth="1"/>
+    <col min="13572" max="13572" width="10.85546875" style="57" customWidth="1"/>
+    <col min="13573" max="13573" width="10.42578125" style="57" customWidth="1"/>
+    <col min="13574" max="13574" width="12.28515625" style="57" customWidth="1"/>
+    <col min="13575" max="13575" width="11" style="57" customWidth="1"/>
+    <col min="13576" max="13576" width="10.5703125" style="57" customWidth="1"/>
+    <col min="13577" max="13577" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="13578" max="13578" width="11" style="57" customWidth="1"/>
+    <col min="13579" max="13579" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="13580" max="13580" width="12.85546875" style="57" customWidth="1"/>
+    <col min="13581" max="13581" width="12.140625" style="57" customWidth="1"/>
+    <col min="13582" max="13582" width="15.140625" style="57" customWidth="1"/>
+    <col min="13583" max="13583" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="13584" max="13826" width="9.140625" style="57"/>
+    <col min="13827" max="13827" width="10.5703125" style="57" customWidth="1"/>
+    <col min="13828" max="13828" width="10.85546875" style="57" customWidth="1"/>
+    <col min="13829" max="13829" width="10.42578125" style="57" customWidth="1"/>
+    <col min="13830" max="13830" width="12.28515625" style="57" customWidth="1"/>
+    <col min="13831" max="13831" width="11" style="57" customWidth="1"/>
+    <col min="13832" max="13832" width="10.5703125" style="57" customWidth="1"/>
+    <col min="13833" max="13833" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="13834" max="13834" width="11" style="57" customWidth="1"/>
+    <col min="13835" max="13835" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="13836" max="13836" width="12.85546875" style="57" customWidth="1"/>
+    <col min="13837" max="13837" width="12.140625" style="57" customWidth="1"/>
+    <col min="13838" max="13838" width="15.140625" style="57" customWidth="1"/>
+    <col min="13839" max="13839" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="13840" max="14082" width="9.140625" style="57"/>
+    <col min="14083" max="14083" width="10.5703125" style="57" customWidth="1"/>
+    <col min="14084" max="14084" width="10.85546875" style="57" customWidth="1"/>
+    <col min="14085" max="14085" width="10.42578125" style="57" customWidth="1"/>
+    <col min="14086" max="14086" width="12.28515625" style="57" customWidth="1"/>
+    <col min="14087" max="14087" width="11" style="57" customWidth="1"/>
+    <col min="14088" max="14088" width="10.5703125" style="57" customWidth="1"/>
+    <col min="14089" max="14089" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="14090" max="14090" width="11" style="57" customWidth="1"/>
+    <col min="14091" max="14091" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="14092" max="14092" width="12.85546875" style="57" customWidth="1"/>
+    <col min="14093" max="14093" width="12.140625" style="57" customWidth="1"/>
+    <col min="14094" max="14094" width="15.140625" style="57" customWidth="1"/>
+    <col min="14095" max="14095" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="14096" max="14338" width="9.140625" style="57"/>
+    <col min="14339" max="14339" width="10.5703125" style="57" customWidth="1"/>
+    <col min="14340" max="14340" width="10.85546875" style="57" customWidth="1"/>
+    <col min="14341" max="14341" width="10.42578125" style="57" customWidth="1"/>
+    <col min="14342" max="14342" width="12.28515625" style="57" customWidth="1"/>
+    <col min="14343" max="14343" width="11" style="57" customWidth="1"/>
+    <col min="14344" max="14344" width="10.5703125" style="57" customWidth="1"/>
+    <col min="14345" max="14345" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="14346" max="14346" width="11" style="57" customWidth="1"/>
+    <col min="14347" max="14347" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="14348" max="14348" width="12.85546875" style="57" customWidth="1"/>
+    <col min="14349" max="14349" width="12.140625" style="57" customWidth="1"/>
+    <col min="14350" max="14350" width="15.140625" style="57" customWidth="1"/>
+    <col min="14351" max="14351" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="14352" max="14594" width="9.140625" style="57"/>
+    <col min="14595" max="14595" width="10.5703125" style="57" customWidth="1"/>
+    <col min="14596" max="14596" width="10.85546875" style="57" customWidth="1"/>
+    <col min="14597" max="14597" width="10.42578125" style="57" customWidth="1"/>
+    <col min="14598" max="14598" width="12.28515625" style="57" customWidth="1"/>
+    <col min="14599" max="14599" width="11" style="57" customWidth="1"/>
+    <col min="14600" max="14600" width="10.5703125" style="57" customWidth="1"/>
+    <col min="14601" max="14601" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="14602" max="14602" width="11" style="57" customWidth="1"/>
+    <col min="14603" max="14603" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="14604" max="14604" width="12.85546875" style="57" customWidth="1"/>
+    <col min="14605" max="14605" width="12.140625" style="57" customWidth="1"/>
+    <col min="14606" max="14606" width="15.140625" style="57" customWidth="1"/>
+    <col min="14607" max="14607" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="14608" max="14850" width="9.140625" style="57"/>
+    <col min="14851" max="14851" width="10.5703125" style="57" customWidth="1"/>
+    <col min="14852" max="14852" width="10.85546875" style="57" customWidth="1"/>
+    <col min="14853" max="14853" width="10.42578125" style="57" customWidth="1"/>
+    <col min="14854" max="14854" width="12.28515625" style="57" customWidth="1"/>
+    <col min="14855" max="14855" width="11" style="57" customWidth="1"/>
+    <col min="14856" max="14856" width="10.5703125" style="57" customWidth="1"/>
+    <col min="14857" max="14857" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="14858" max="14858" width="11" style="57" customWidth="1"/>
+    <col min="14859" max="14859" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="14860" max="14860" width="12.85546875" style="57" customWidth="1"/>
+    <col min="14861" max="14861" width="12.140625" style="57" customWidth="1"/>
+    <col min="14862" max="14862" width="15.140625" style="57" customWidth="1"/>
+    <col min="14863" max="14863" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="14864" max="15106" width="9.140625" style="57"/>
+    <col min="15107" max="15107" width="10.5703125" style="57" customWidth="1"/>
+    <col min="15108" max="15108" width="10.85546875" style="57" customWidth="1"/>
+    <col min="15109" max="15109" width="10.42578125" style="57" customWidth="1"/>
+    <col min="15110" max="15110" width="12.28515625" style="57" customWidth="1"/>
+    <col min="15111" max="15111" width="11" style="57" customWidth="1"/>
+    <col min="15112" max="15112" width="10.5703125" style="57" customWidth="1"/>
+    <col min="15113" max="15113" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="15114" max="15114" width="11" style="57" customWidth="1"/>
+    <col min="15115" max="15115" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="15116" max="15116" width="12.85546875" style="57" customWidth="1"/>
+    <col min="15117" max="15117" width="12.140625" style="57" customWidth="1"/>
+    <col min="15118" max="15118" width="15.140625" style="57" customWidth="1"/>
+    <col min="15119" max="15119" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="15120" max="15362" width="9.140625" style="57"/>
+    <col min="15363" max="15363" width="10.5703125" style="57" customWidth="1"/>
+    <col min="15364" max="15364" width="10.85546875" style="57" customWidth="1"/>
+    <col min="15365" max="15365" width="10.42578125" style="57" customWidth="1"/>
+    <col min="15366" max="15366" width="12.28515625" style="57" customWidth="1"/>
+    <col min="15367" max="15367" width="11" style="57" customWidth="1"/>
+    <col min="15368" max="15368" width="10.5703125" style="57" customWidth="1"/>
+    <col min="15369" max="15369" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="15370" max="15370" width="11" style="57" customWidth="1"/>
+    <col min="15371" max="15371" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="15372" max="15372" width="12.85546875" style="57" customWidth="1"/>
+    <col min="15373" max="15373" width="12.140625" style="57" customWidth="1"/>
+    <col min="15374" max="15374" width="15.140625" style="57" customWidth="1"/>
+    <col min="15375" max="15375" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="15376" max="15618" width="9.140625" style="57"/>
+    <col min="15619" max="15619" width="10.5703125" style="57" customWidth="1"/>
+    <col min="15620" max="15620" width="10.85546875" style="57" customWidth="1"/>
+    <col min="15621" max="15621" width="10.42578125" style="57" customWidth="1"/>
+    <col min="15622" max="15622" width="12.28515625" style="57" customWidth="1"/>
+    <col min="15623" max="15623" width="11" style="57" customWidth="1"/>
+    <col min="15624" max="15624" width="10.5703125" style="57" customWidth="1"/>
+    <col min="15625" max="15625" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="15626" max="15626" width="11" style="57" customWidth="1"/>
+    <col min="15627" max="15627" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="15628" max="15628" width="12.85546875" style="57" customWidth="1"/>
+    <col min="15629" max="15629" width="12.140625" style="57" customWidth="1"/>
+    <col min="15630" max="15630" width="15.140625" style="57" customWidth="1"/>
+    <col min="15631" max="15631" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="15632" max="15874" width="9.140625" style="57"/>
+    <col min="15875" max="15875" width="10.5703125" style="57" customWidth="1"/>
+    <col min="15876" max="15876" width="10.85546875" style="57" customWidth="1"/>
+    <col min="15877" max="15877" width="10.42578125" style="57" customWidth="1"/>
+    <col min="15878" max="15878" width="12.28515625" style="57" customWidth="1"/>
+    <col min="15879" max="15879" width="11" style="57" customWidth="1"/>
+    <col min="15880" max="15880" width="10.5703125" style="57" customWidth="1"/>
+    <col min="15881" max="15881" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="15882" max="15882" width="11" style="57" customWidth="1"/>
+    <col min="15883" max="15883" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="15884" max="15884" width="12.85546875" style="57" customWidth="1"/>
+    <col min="15885" max="15885" width="12.140625" style="57" customWidth="1"/>
+    <col min="15886" max="15886" width="15.140625" style="57" customWidth="1"/>
+    <col min="15887" max="15887" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="15888" max="16130" width="9.140625" style="57"/>
+    <col min="16131" max="16131" width="10.5703125" style="57" customWidth="1"/>
+    <col min="16132" max="16132" width="10.85546875" style="57" customWidth="1"/>
+    <col min="16133" max="16133" width="10.42578125" style="57" customWidth="1"/>
+    <col min="16134" max="16134" width="12.28515625" style="57" customWidth="1"/>
+    <col min="16135" max="16135" width="11" style="57" customWidth="1"/>
+    <col min="16136" max="16136" width="10.5703125" style="57" customWidth="1"/>
+    <col min="16137" max="16137" width="11.140625" style="57" bestFit="1" customWidth="1"/>
+    <col min="16138" max="16138" width="11" style="57" customWidth="1"/>
+    <col min="16139" max="16139" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="16140" max="16140" width="12.85546875" style="57" customWidth="1"/>
+    <col min="16141" max="16141" width="12.140625" style="57" customWidth="1"/>
+    <col min="16142" max="16142" width="15.140625" style="57" customWidth="1"/>
+    <col min="16143" max="16143" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
+    <col min="16144" max="16384" width="9.140625" style="57"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:19" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="96" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="96"/>
+      <c r="C1" s="96"/>
+      <c r="D1" s="96"/>
+      <c r="E1" s="96"/>
+      <c r="F1" s="96"/>
+      <c r="G1" s="96"/>
+      <c r="H1" s="96"/>
+      <c r="I1" s="96"/>
+      <c r="J1" s="96"/>
+      <c r="K1" s="96"/>
+      <c r="L1" s="96"/>
+      <c r="M1" s="96"/>
+    </row>
+    <row r="2" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A2" s="97"/>
+      <c r="B2" s="99" t="s">
+        <v>1</v>
+      </c>
+      <c r="C2" s="99" t="s">
+        <v>55</v>
+      </c>
+      <c r="D2" s="99" t="s">
+        <v>56</v>
+      </c>
+      <c r="E2" s="99" t="s">
+        <v>57</v>
+      </c>
+      <c r="F2" s="99" t="s">
+        <v>66</v>
+      </c>
+      <c r="G2" s="99" t="s">
+        <v>67</v>
+      </c>
+      <c r="H2" s="99" t="s">
+        <v>58</v>
+      </c>
+      <c r="I2" s="99" t="s">
+        <v>59</v>
+      </c>
+      <c r="J2" s="99" t="s">
+        <v>60</v>
+      </c>
+      <c r="K2" s="99" t="s">
+        <v>61</v>
+      </c>
+      <c r="L2" s="99" t="s">
+        <v>62</v>
+      </c>
+      <c r="M2" s="99" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="98"/>
+      <c r="B3" s="100"/>
+      <c r="C3" s="100"/>
+      <c r="D3" s="100"/>
+      <c r="E3" s="100"/>
+      <c r="F3" s="100"/>
+      <c r="G3" s="100"/>
+      <c r="H3" s="100"/>
+      <c r="I3" s="100"/>
+      <c r="J3" s="100"/>
+      <c r="K3" s="100"/>
+      <c r="L3" s="100"/>
+      <c r="M3" s="100"/>
+    </row>
+    <row r="4" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A4" s="103" t="s">
+        <v>64</v>
+      </c>
+      <c r="B4" s="104"/>
+      <c r="C4" s="104"/>
+      <c r="D4" s="104"/>
+      <c r="E4" s="104"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="62"/>
+      <c r="S4" s="63"/>
+    </row>
+    <row r="5" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A5" s="88">
+        <v>2024</v>
+      </c>
+      <c r="B5" s="84">
+        <v>13882370</v>
+      </c>
+      <c r="C5" s="84">
+        <v>41395782</v>
+      </c>
+      <c r="D5" s="84">
+        <v>94589521</v>
+      </c>
+      <c r="E5" s="84">
+        <v>112287985</v>
+      </c>
+      <c r="F5" s="84">
+        <v>131232429</v>
+      </c>
+      <c r="G5" s="84">
+        <v>172729610</v>
+      </c>
+      <c r="H5" s="84">
+        <v>211025589</v>
+      </c>
+      <c r="I5" s="84">
+        <v>255834231</v>
+      </c>
+      <c r="J5" s="84">
+        <v>316039616</v>
+      </c>
+      <c r="K5" s="85">
+        <v>370579320</v>
+      </c>
+      <c r="L5" s="85">
+        <v>404809970</v>
+      </c>
+      <c r="M5" s="85">
+        <v>555978358</v>
+      </c>
+      <c r="N5" s="64"/>
+      <c r="O5" s="63"/>
+      <c r="P5" s="63"/>
+      <c r="Q5" s="65"/>
+      <c r="R5" s="65"/>
+    </row>
+    <row r="6" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A6" s="88">
+        <v>2025</v>
+      </c>
+      <c r="B6" s="84">
+        <v>18311946</v>
+      </c>
+      <c r="C6" s="84">
+        <v>36976357</v>
+      </c>
+      <c r="D6" s="84">
+        <v>76528902</v>
+      </c>
+      <c r="E6" s="84">
+        <v>104759016</v>
+      </c>
+      <c r="F6" s="84">
+        <v>145369756</v>
+      </c>
+      <c r="G6" s="84">
+        <v>214593061</v>
+      </c>
+      <c r="H6" s="84">
+        <v>258219480</v>
+      </c>
+      <c r="I6" s="84">
+        <v>313345344</v>
+      </c>
+      <c r="J6" s="84">
+        <v>366945363</v>
+      </c>
+      <c r="K6" s="85">
+        <v>418823989</v>
+      </c>
+      <c r="L6" s="85">
+        <v>477748279</v>
+      </c>
+      <c r="M6" s="85">
+        <v>608990679</v>
+      </c>
+      <c r="N6" s="64"/>
+      <c r="O6" s="63"/>
+      <c r="P6" s="63"/>
+      <c r="Q6" s="65"/>
+      <c r="R6" s="65"/>
+    </row>
+    <row r="7" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A7" s="88">
+        <v>2026</v>
+      </c>
+      <c r="B7" s="84">
+        <v>13827507</v>
+      </c>
+      <c r="C7" s="84">
+        <v>35099368</v>
+      </c>
+      <c r="D7" s="84">
+        <v>78306104</v>
+      </c>
+      <c r="E7" s="84">
+        <v>118686892</v>
+      </c>
+      <c r="F7" s="84">
+        <v>161020866</v>
+      </c>
+      <c r="G7" s="84">
+        <v>220396416</v>
+      </c>
+      <c r="H7" s="84">
+        <v>275964882</v>
+      </c>
+      <c r="I7" s="84"/>
+      <c r="J7" s="84"/>
+      <c r="K7" s="85"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="85"/>
+      <c r="N7" s="64"/>
+      <c r="O7" s="63"/>
+      <c r="P7" s="63"/>
+      <c r="Q7" s="65"/>
+      <c r="R7" s="65"/>
+    </row>
+    <row r="8" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A8" s="105" t="s">
+        <v>65</v>
+      </c>
+      <c r="B8" s="106"/>
+      <c r="C8" s="106"/>
+      <c r="D8" s="106"/>
+      <c r="E8" s="106"/>
+      <c r="F8" s="106"/>
+      <c r="G8" s="106"/>
+      <c r="H8" s="106"/>
+      <c r="I8" s="106"/>
+      <c r="J8" s="106"/>
+      <c r="K8" s="106"/>
+      <c r="L8" s="106"/>
+      <c r="M8" s="106"/>
+    </row>
+    <row r="9" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A9" s="101" t="s">
+        <v>0</v>
+      </c>
+      <c r="B9" s="102"/>
+      <c r="C9" s="102"/>
+      <c r="D9" s="102"/>
+      <c r="E9" s="102"/>
+      <c r="F9" s="78"/>
+      <c r="G9" s="78"/>
+      <c r="H9" s="78"/>
+      <c r="I9" s="78"/>
+      <c r="J9" s="78"/>
+      <c r="K9" s="78"/>
+      <c r="L9" s="78"/>
+      <c r="M9" s="79"/>
+    </row>
+    <row r="10" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A10" s="86">
+        <v>2024</v>
+      </c>
+      <c r="B10" s="82">
+        <v>80</v>
+      </c>
+      <c r="C10" s="82">
+        <v>132.4</v>
+      </c>
+      <c r="D10" s="82">
+        <v>148.80000000000001</v>
+      </c>
+      <c r="E10" s="82">
+        <v>134.69999999999999</v>
+      </c>
+      <c r="F10" s="82">
+        <v>120.3</v>
+      </c>
+      <c r="G10" s="82">
+        <v>110.1</v>
+      </c>
+      <c r="H10" s="82">
+        <v>114.9</v>
+      </c>
+      <c r="I10" s="82">
+        <v>113.8</v>
+      </c>
+      <c r="J10" s="82">
+        <v>106.4</v>
+      </c>
+      <c r="K10" s="82">
+        <v>109.4</v>
+      </c>
+      <c r="L10" s="82">
+        <v>105.3</v>
+      </c>
+      <c r="M10" s="82">
+        <v>123.9</v>
+      </c>
+    </row>
+    <row r="11" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A11" s="87">
+        <v>2025</v>
+      </c>
+      <c r="B11" s="83">
+        <v>128.69999999999999</v>
+      </c>
+      <c r="C11" s="83">
+        <v>86.7</v>
+      </c>
+      <c r="D11" s="83">
+        <v>78.2</v>
+      </c>
+      <c r="E11" s="83">
+        <v>90.1</v>
+      </c>
+      <c r="F11" s="83">
+        <v>106.7</v>
+      </c>
+      <c r="G11" s="83">
+        <v>119.6</v>
+      </c>
+      <c r="H11" s="83">
+        <v>117.1</v>
+      </c>
+      <c r="I11" s="83">
+        <v>116.8</v>
+      </c>
+      <c r="J11" s="83">
+        <v>110.4</v>
+      </c>
+      <c r="K11" s="83">
+        <v>107.3</v>
+      </c>
+      <c r="L11" s="83">
+        <v>111.9</v>
+      </c>
+      <c r="M11" s="83">
+        <v>103.9</v>
+      </c>
+    </row>
+    <row r="12" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A12" s="87">
+        <v>2026</v>
+      </c>
+      <c r="B12" s="83">
+        <v>69.900000000000006</v>
+      </c>
+      <c r="C12" s="83">
+        <v>89</v>
+      </c>
+      <c r="D12" s="83">
+        <v>95.6</v>
+      </c>
+      <c r="E12" s="83">
+        <v>106.7</v>
+      </c>
+      <c r="F12" s="83">
+        <v>104.6</v>
+      </c>
+      <c r="G12" s="83">
+        <v>96.8</v>
+      </c>
+      <c r="H12" s="83">
+        <v>101.8</v>
+      </c>
+      <c r="I12" s="83"/>
+      <c r="J12" s="83"/>
+      <c r="K12" s="83"/>
+      <c r="L12" s="83"/>
+      <c r="M12" s="83"/>
+    </row>
+    <row r="13" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="A13" s="66"/>
+      <c r="B13" s="67"/>
+      <c r="C13" s="67"/>
+      <c r="G13" s="6"/>
+      <c r="H13" s="65"/>
+    </row>
+    <row r="14" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="B14" s="68"/>
+      <c r="C14" s="69"/>
+      <c r="D14" s="68"/>
+      <c r="E14" s="68"/>
+      <c r="F14" s="68"/>
+      <c r="G14" s="68"/>
+      <c r="H14" s="70"/>
+      <c r="I14" s="70"/>
+      <c r="J14" s="70"/>
+      <c r="K14" s="70"/>
+      <c r="L14" s="70"/>
+      <c r="M14" s="70"/>
+    </row>
+    <row r="15" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="B15" s="71"/>
+      <c r="C15" s="71"/>
+      <c r="D15" s="71"/>
+      <c r="E15" s="71"/>
+      <c r="F15" s="63"/>
+      <c r="H15" s="72"/>
+      <c r="I15" s="71"/>
+      <c r="J15" s="71"/>
+      <c r="K15" s="71"/>
+      <c r="L15" s="71"/>
+      <c r="M15" s="71"/>
+    </row>
+    <row r="16" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="B16" s="71"/>
+      <c r="C16" s="71"/>
+      <c r="D16" s="71"/>
+      <c r="E16" s="71"/>
+      <c r="F16" s="73"/>
+      <c r="H16" s="32"/>
+      <c r="I16" s="74"/>
+      <c r="J16" s="74"/>
+      <c r="K16" s="74"/>
+      <c r="L16" s="74"/>
+      <c r="M16" s="74"/>
+    </row>
+    <row r="17" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="B17" s="71"/>
+      <c r="C17" s="71"/>
+      <c r="D17" s="71"/>
+      <c r="E17" s="71"/>
+      <c r="F17" s="75"/>
+      <c r="H17" s="71"/>
+      <c r="I17" s="71"/>
+      <c r="J17" s="71"/>
+      <c r="K17" s="71"/>
+      <c r="L17" s="71"/>
+      <c r="M17" s="71"/>
+    </row>
+    <row r="18" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="F18" s="73"/>
+      <c r="H18" s="76"/>
+      <c r="J18" s="6"/>
+      <c r="K18" s="77"/>
+    </row>
+    <row r="21" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="G21" s="6"/>
+      <c r="H21" s="77"/>
+    </row>
+    <row r="23" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="K23" s="6"/>
+      <c r="L23" s="7"/>
+    </row>
+    <row r="24" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="K24" s="77"/>
+    </row>
+  </sheetData>
+  <mergeCells count="17">
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="J2:J3"/>
+    <mergeCell ref="K2:K3"/>
+    <mergeCell ref="L2:L3"/>
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A8:M8"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A2:A3"/>
+    <mergeCell ref="B2:B3"/>
+    <mergeCell ref="C2:C3"/>
+    <mergeCell ref="D2:D3"/>
+    <mergeCell ref="E2:E3"/>
+    <mergeCell ref="F2:F3"/>
+    <mergeCell ref="G2:G3"/>
+    <mergeCell ref="H2:H3"/>
+    <mergeCell ref="I2:I3"/>
+  </mergeCells>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Лист1</vt:lpstr>
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>Метаданные 161101</vt:lpstr>
+      <vt:lpstr>Метаданные 161201</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>КСП_161101,161201</vt:lpstr>
+      <vt:lpstr>КСП_161101_161201</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>I.Kokorina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>