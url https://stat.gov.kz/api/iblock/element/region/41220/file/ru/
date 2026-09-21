--- v5 (2026-08-31)
+++ v6 (2026-09-21)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="5" lowestEdited="4" rupBuild="9302"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="105" yWindow="15" windowWidth="10350" windowHeight="7230" tabRatio="593"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 161101" sheetId="2" r:id="rId1"/>
     <sheet name="Метаданные 161201" sheetId="3" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="4" r:id="rId3"/>
     <sheet name="КСП_161101,161201" sheetId="1" r:id="rId4"/>
     <sheet name="КСП_161101_161201" sheetId="5" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="75">
   <si>
     <t>Инвестиции в основной капитал</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
@@ -225,83 +225,83 @@
   <si>
     <t>январь-сентябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>Инвестиции в основной капитал, млн.тенге</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>январь -     май</t>
   </si>
   <si>
     <t>январь -   июнь</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/region/512978/file/ru/</t>
-[...1 lines deleted...]
-  <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
     <t>Оканова Айжан Болатбековна</t>
   </si>
   <si>
     <t>+7 7152 46-30-98</t>
   </si>
   <si>
     <t>a.bazarbaeva@aspire.gov.kz</t>
   </si>
   <si>
-    <t>18.08.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>18.09.2026г.</t>
+  </si>
+  <si>
+    <t>19.10.2026г.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/516690/file/ru/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
   </numFmts>
-  <fonts count="20" x14ac:knownFonts="1">
+  <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -591,51 +591,51 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="107">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
@@ -748,86 +748,81 @@
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="1" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="1" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="1" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="2" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
@@ -933,86 +928,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1144,74 +1137,74 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/512978/file/ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/516690/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/512978/file/ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/516690/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B17" sqref="B17"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="54" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="54" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
     <col min="2817" max="2817" width="42.28515625" customWidth="1"/>
     <col min="2818" max="2818" width="97.7109375" customWidth="1"/>
@@ -1299,447 +1292,447 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:13">
       <c r="A1" s="34"/>
       <c r="B1" s="34"/>
     </row>
-    <row r="2" spans="1:13" s="37" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:13" s="37" customFormat="1">
       <c r="A2" s="35" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="36">
         <v>161101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="37" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:13" s="37" customFormat="1">
       <c r="A3" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="37" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:13" s="37" customFormat="1">
       <c r="A4" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="38" t="s">
         <v>19</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="37" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:13" s="37" customFormat="1">
       <c r="A5" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="36" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="37" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:13" s="37" customFormat="1">
       <c r="A6" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="37" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:13" s="37" customFormat="1" ht="63.75">
       <c r="A7" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="41" t="s">
         <v>24</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="37" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:13" s="37" customFormat="1">
       <c r="A8" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="36" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="37" customFormat="1" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:13" s="37" customFormat="1" ht="25.5">
       <c r="A9" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="41" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="37" customFormat="1" ht="63.75" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:13" s="37" customFormat="1" ht="63.75">
       <c r="A10" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="41" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="11" spans="1:13" s="37" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:13" s="37" customFormat="1">
       <c r="A11" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="42"/>
       <c r="M11" s="43"/>
     </row>
-    <row r="12" spans="1:13" s="37" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:13" s="37" customFormat="1">
       <c r="A12" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="44" t="s">
         <v>33</v>
       </c>
       <c r="M12" s="43"/>
     </row>
-    <row r="13" spans="1:13" s="37" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:13" s="37" customFormat="1">
       <c r="A13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="46" t="s">
         <v>35</v>
       </c>
       <c r="M13" s="43"/>
     </row>
-    <row r="14" spans="1:13" s="37" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:13" s="37" customFormat="1">
       <c r="A14" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="B14" s="81" t="s">
-        <v>68</v>
+      <c r="B14" s="76" t="s">
+        <v>74</v>
       </c>
       <c r="M14" s="43"/>
     </row>
-    <row r="15" spans="1:13" s="37" customFormat="1" x14ac:dyDescent="0.2">
+    <row r="15" spans="1:13" s="37" customFormat="1">
       <c r="A15" s="45" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="46" t="s">
         <v>47</v>
       </c>
       <c r="M15" s="43"/>
     </row>
-    <row r="16" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:13">
       <c r="A16" s="35" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="48" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M16" s="47"/>
     </row>
-    <row r="17" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:13">
       <c r="A17" s="35" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="48" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="M17" s="49"/>
     </row>
-    <row r="18" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="18" spans="1:13">
       <c r="A18" s="35" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="38" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="M18" s="47"/>
     </row>
-    <row r="19" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="19" spans="1:13">
       <c r="A19" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="38" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
       <c r="M19" s="49"/>
     </row>
-    <row r="20" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="20" spans="1:13">
       <c r="A20" s="35" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="50" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="M20" s="47"/>
     </row>
-    <row r="21" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="21" spans="1:13">
       <c r="A21" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="51" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="M21" s="49"/>
     </row>
-    <row r="22" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="22" spans="1:13">
       <c r="A22" s="52"/>
       <c r="B22" s="53"/>
     </row>
-    <row r="23" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="23" spans="1:13">
       <c r="M23" s="49"/>
     </row>
-    <row r="24" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="24" spans="1:13">
       <c r="M24" s="47"/>
     </row>
-    <row r="25" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="25" spans="1:13">
       <c r="M25" s="49"/>
     </row>
-    <row r="26" spans="1:13" x14ac:dyDescent="0.2">
+    <row r="26" spans="1:13">
       <c r="M26" s="47"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A2" sqref="A2"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="83.85546875" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:3">
       <c r="A1" s="34"/>
       <c r="B1" s="34"/>
     </row>
-    <row r="2" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="2" spans="1:3">
       <c r="A2" s="35" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="55">
         <v>161201</v>
       </c>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="3" spans="1:3">
       <c r="A3" s="35" t="s">
         <v>17</v>
       </c>
       <c r="B3" s="36" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="4" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="4" spans="1:3">
       <c r="A4" s="35" t="s">
         <v>18</v>
       </c>
       <c r="B4" s="38" t="s">
         <v>45</v>
       </c>
     </row>
-    <row r="5" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:3">
       <c r="A5" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B5" s="36" t="s">
         <v>44</v>
       </c>
     </row>
-    <row r="6" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:3">
       <c r="A6" s="39" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="40" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="7" spans="1:3" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="7" spans="1:3" ht="38.25">
       <c r="A7" s="35" t="s">
         <v>23</v>
       </c>
       <c r="B7" s="41" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="8" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="8" spans="1:3">
       <c r="A8" s="35" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="36" t="s">
         <v>26</v>
       </c>
     </row>
-    <row r="9" spans="1:3" ht="38.25" x14ac:dyDescent="0.2">
+    <row r="9" spans="1:3" ht="38.25">
       <c r="A9" s="35" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="41" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="10" spans="1:3" ht="76.5" x14ac:dyDescent="0.2">
+    <row r="10" spans="1:3" ht="76.5">
       <c r="A10" s="35" t="s">
         <v>29</v>
       </c>
       <c r="B10" s="41" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="11" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="11" spans="1:3">
       <c r="A11" s="35" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="42"/>
     </row>
-    <row r="12" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="12" spans="1:3">
       <c r="A12" s="35" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="44" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="13" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="13" spans="1:3">
       <c r="A13" s="45" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="46" t="s">
         <v>35</v>
       </c>
     </row>
-    <row r="14" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:3">
       <c r="A14" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="B14" s="81" t="s">
-[...4 lines deleted...]
-    <row r="15" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="B14" s="76" t="s">
+        <v>74</v>
+      </c>
+      <c r="C14" s="75"/>
+    </row>
+    <row r="15" spans="1:3">
       <c r="A15" s="45" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="46" t="s">
         <v>47</v>
       </c>
     </row>
-    <row r="16" spans="1:3" x14ac:dyDescent="0.2">
+    <row r="16" spans="1:3">
       <c r="A16" s="35" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="48" t="s">
-        <v>73</v>
-[...3 lines deleted...]
-    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
+        <v>72</v>
+      </c>
+      <c r="C16" s="75"/>
+    </row>
+    <row r="17" spans="1:2">
       <c r="A17" s="35" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="48" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
       <c r="A18" s="35" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="38" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
       <c r="A19" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="38" t="s">
-        <v>70</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
       <c r="A20" s="35" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="50" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
       <c r="A21" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="51" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
     <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="57" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="57" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="57"/>
     <col min="257" max="257" width="4.42578125" style="57" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="57" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="57"/>
     <col min="513" max="513" width="4.42578125" style="57" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="57" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="57"/>
     <col min="769" max="769" width="4.42578125" style="57" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="57" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="57"/>
     <col min="1025" max="1025" width="4.42578125" style="57" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="57" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="57"/>
     <col min="1281" max="1281" width="4.42578125" style="57" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="57" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="57"/>
     <col min="1537" max="1537" width="4.42578125" style="57" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="57" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="57"/>
     <col min="1793" max="1793" width="4.42578125" style="57" customWidth="1"/>
     <col min="1794" max="1794" width="113.5703125" style="57" customWidth="1"/>
     <col min="1795" max="2048" width="9.140625" style="57"/>
@@ -1891,911 +1884,917 @@
     <col min="14338" max="14338" width="113.5703125" style="57" customWidth="1"/>
     <col min="14339" max="14592" width="9.140625" style="57"/>
     <col min="14593" max="14593" width="4.42578125" style="57" customWidth="1"/>
     <col min="14594" max="14594" width="113.5703125" style="57" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="57"/>
     <col min="14849" max="14849" width="4.42578125" style="57" customWidth="1"/>
     <col min="14850" max="14850" width="113.5703125" style="57" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="57"/>
     <col min="15105" max="15105" width="4.42578125" style="57" customWidth="1"/>
     <col min="15106" max="15106" width="113.5703125" style="57" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="57"/>
     <col min="15361" max="15361" width="4.42578125" style="57" customWidth="1"/>
     <col min="15362" max="15362" width="113.5703125" style="57" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="57"/>
     <col min="15617" max="15617" width="4.42578125" style="57" customWidth="1"/>
     <col min="15618" max="15618" width="113.5703125" style="57" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="57"/>
     <col min="15873" max="15873" width="4.42578125" style="57" customWidth="1"/>
     <col min="15874" max="15874" width="113.5703125" style="57" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="57"/>
     <col min="16129" max="16129" width="4.42578125" style="57" customWidth="1"/>
     <col min="16130" max="16130" width="113.5703125" style="57" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="57"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="2" spans="2:2">
       <c r="B2" s="56"/>
     </row>
-    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="6" spans="2:2">
       <c r="B6" s="58" t="s">
         <v>48</v>
       </c>
     </row>
-    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="7" spans="2:2">
       <c r="B7" s="58" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="8" spans="2:2">
       <c r="B8" s="58" t="s">
         <v>50</v>
       </c>
     </row>
-    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="9" spans="2:2">
       <c r="B9" s="58" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="10" spans="2:2">
       <c r="B10" s="58" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="11" spans="2:2">
       <c r="B11" s="58"/>
     </row>
-    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+    <row r="12" spans="2:2" ht="25.5">
       <c r="B12" s="59" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="13" spans="2:2">
       <c r="B13" s="58"/>
     </row>
-    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="14" spans="2:2">
       <c r="B14" s="58"/>
     </row>
-    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+    <row r="18" spans="2:2">
       <c r="B18" s="60" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O26"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="11.7109375" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="16384" width="11.7109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="89" t="s">
+    <row r="1" spans="1:15" ht="25.5" customHeight="1" thickBot="1">
+      <c r="A1" s="86" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="89"/>
-[...12 lines deleted...]
-    <row r="2" spans="1:15" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B1" s="86"/>
+      <c r="C1" s="86"/>
+      <c r="D1" s="86"/>
+      <c r="E1" s="86"/>
+      <c r="F1" s="86"/>
+      <c r="G1" s="86"/>
+      <c r="H1" s="86"/>
+      <c r="I1" s="86"/>
+      <c r="J1" s="86"/>
+      <c r="K1" s="86"/>
+      <c r="L1" s="86"/>
+      <c r="M1" s="86"/>
+    </row>
+    <row r="2" spans="1:15" ht="25.5" customHeight="1" thickBot="1">
       <c r="A2" s="23"/>
       <c r="B2" s="24" t="s">
         <v>1</v>
       </c>
       <c r="C2" s="24" t="s">
         <v>2</v>
       </c>
       <c r="D2" s="24" t="s">
         <v>3</v>
       </c>
       <c r="E2" s="24" t="s">
         <v>4</v>
       </c>
       <c r="F2" s="24" t="s">
         <v>5</v>
       </c>
       <c r="G2" s="24" t="s">
         <v>6</v>
       </c>
       <c r="H2" s="24" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="24" t="s">
         <v>8</v>
       </c>
       <c r="J2" s="24" t="s">
         <v>9</v>
       </c>
       <c r="K2" s="24" t="s">
         <v>10</v>
       </c>
       <c r="L2" s="24" t="s">
         <v>11</v>
       </c>
       <c r="M2" s="25" t="s">
         <v>12</v>
       </c>
       <c r="N2" s="2"/>
     </row>
-    <row r="3" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="95" t="s">
+    <row r="3" spans="1:15" ht="15" customHeight="1">
+      <c r="A3" s="92" t="s">
         <v>13</v>
       </c>
-      <c r="B3" s="95"/>
-[...2 lines deleted...]
-      <c r="E3" s="95"/>
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
       <c r="F3" s="8"/>
       <c r="G3" s="8"/>
       <c r="H3" s="8"/>
       <c r="I3" s="8"/>
       <c r="J3" s="8"/>
       <c r="K3" s="8"/>
       <c r="L3" s="8"/>
       <c r="M3" s="8"/>
       <c r="N3" s="2"/>
     </row>
-    <row r="4" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:15" ht="15" hidden="1" customHeight="1">
       <c r="A4" s="9">
         <v>2021</v>
       </c>
       <c r="B4" s="10">
         <v>7252.3</v>
       </c>
       <c r="C4" s="11">
         <v>15828.356</v>
       </c>
       <c r="D4" s="10">
         <v>22092.2</v>
       </c>
       <c r="E4" s="10">
         <v>21807.3</v>
       </c>
       <c r="F4" s="10">
         <v>19984.3</v>
       </c>
       <c r="G4" s="10">
         <v>52039.8</v>
       </c>
       <c r="H4" s="10">
         <v>16980.7</v>
       </c>
       <c r="I4" s="10">
         <v>26469.3</v>
       </c>
       <c r="J4" s="10">
         <v>34406</v>
       </c>
       <c r="K4" s="10">
         <v>28718.1</v>
       </c>
       <c r="L4" s="10">
         <v>25440.7</v>
       </c>
       <c r="M4" s="12">
         <v>60906.5</v>
       </c>
       <c r="N4" s="2"/>
       <c r="O4" s="3"/>
     </row>
-    <row r="5" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:15" ht="15" hidden="1" customHeight="1">
       <c r="A5" s="9">
         <v>2022</v>
       </c>
       <c r="B5" s="13">
         <v>12668.8</v>
       </c>
       <c r="C5" s="11">
         <v>12585.2</v>
       </c>
       <c r="D5" s="13">
         <v>26154.6</v>
       </c>
       <c r="E5" s="13">
         <v>14199.2</v>
       </c>
       <c r="F5" s="13">
         <v>33822.300000000003</v>
       </c>
       <c r="G5" s="14">
         <v>51888.1</v>
       </c>
       <c r="H5" s="13">
         <v>21198</v>
       </c>
       <c r="I5" s="13">
         <v>26884.3</v>
       </c>
       <c r="J5" s="13">
         <v>44957</v>
       </c>
       <c r="K5" s="13">
         <v>24334.799999999999</v>
       </c>
       <c r="L5" s="14">
         <v>32475</v>
       </c>
       <c r="M5" s="12">
         <v>65503.3</v>
       </c>
       <c r="N5" s="2"/>
       <c r="O5" s="3"/>
     </row>
-    <row r="6" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:15" ht="15" customHeight="1">
       <c r="A6" s="9">
         <v>2024</v>
       </c>
       <c r="B6" s="10">
         <v>13882.4</v>
       </c>
       <c r="C6" s="15">
         <v>27513.4</v>
       </c>
       <c r="D6" s="10">
         <v>53193.7</v>
       </c>
       <c r="E6" s="10">
         <v>17698.5</v>
       </c>
       <c r="F6" s="10">
         <v>18944.400000000001</v>
       </c>
       <c r="G6" s="16">
         <v>41497.199999999997</v>
       </c>
       <c r="H6" s="10">
         <v>38296</v>
       </c>
       <c r="I6" s="10">
         <v>44808.6</v>
       </c>
       <c r="J6" s="10">
         <v>60205.4</v>
       </c>
       <c r="K6" s="10">
         <v>54539.7</v>
       </c>
       <c r="L6" s="16">
         <v>34230.699999999997</v>
       </c>
       <c r="M6" s="12">
         <v>151168.4</v>
       </c>
       <c r="N6" s="2"/>
       <c r="O6" s="3"/>
     </row>
-    <row r="7" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:15" ht="15" customHeight="1">
       <c r="A7" s="9">
         <v>2025</v>
       </c>
       <c r="B7" s="10">
         <v>18312</v>
       </c>
       <c r="C7" s="15">
         <v>18664.400000000001</v>
       </c>
       <c r="D7" s="10">
         <v>39552.6</v>
       </c>
       <c r="E7" s="10">
         <v>28230.1</v>
       </c>
       <c r="F7" s="10">
         <v>40610.800000000003</v>
       </c>
       <c r="G7" s="16">
         <v>69223.304999999993</v>
       </c>
       <c r="H7" s="10">
         <v>43626</v>
       </c>
       <c r="I7" s="10">
         <v>55126</v>
       </c>
       <c r="J7" s="10">
         <v>53600.2</v>
       </c>
       <c r="K7" s="10">
         <v>51878.6</v>
       </c>
       <c r="L7" s="16">
         <v>58924.3</v>
       </c>
       <c r="M7" s="12">
         <v>131242.4</v>
       </c>
       <c r="N7" s="2"/>
       <c r="O7" s="3"/>
     </row>
-    <row r="8" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:15" ht="15" customHeight="1">
       <c r="A8" s="9">
         <v>2026</v>
       </c>
       <c r="B8" s="10">
         <v>13827.5</v>
       </c>
       <c r="C8" s="15">
         <v>21271.9</v>
       </c>
       <c r="D8" s="10">
         <v>43206.7</v>
       </c>
       <c r="E8" s="10">
         <v>40380.800000000003</v>
       </c>
       <c r="F8" s="10">
         <v>42334</v>
       </c>
       <c r="G8" s="29">
         <v>59375.5</v>
       </c>
       <c r="H8" s="10">
         <v>55568.5</v>
       </c>
-      <c r="I8" s="10"/>
+      <c r="I8" s="10">
+        <v>61001.2</v>
+      </c>
       <c r="J8" s="10"/>
       <c r="K8" s="10"/>
       <c r="L8" s="14"/>
       <c r="M8" s="12"/>
       <c r="N8" s="2"/>
       <c r="O8" s="3"/>
     </row>
-    <row r="9" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="92" t="s">
+    <row r="9" spans="1:15" ht="15" customHeight="1">
+      <c r="A9" s="89" t="s">
         <v>14</v>
       </c>
-      <c r="B9" s="93"/>
-[...10 lines deleted...]
-      <c r="M9" s="94"/>
+      <c r="B9" s="90"/>
+      <c r="C9" s="90"/>
+      <c r="D9" s="90"/>
+      <c r="E9" s="90"/>
+      <c r="F9" s="90"/>
+      <c r="G9" s="90"/>
+      <c r="H9" s="90"/>
+      <c r="I9" s="90"/>
+      <c r="J9" s="90"/>
+      <c r="K9" s="90"/>
+      <c r="L9" s="90"/>
+      <c r="M9" s="91"/>
       <c r="N9" s="2"/>
     </row>
-    <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="90" t="s">
+    <row r="10" spans="1:15" ht="15" customHeight="1">
+      <c r="A10" s="87" t="s">
         <v>0</v>
       </c>
-      <c r="B10" s="90"/>
-[...2 lines deleted...]
-      <c r="E10" s="91"/>
+      <c r="B10" s="87"/>
+      <c r="C10" s="87"/>
+      <c r="D10" s="87"/>
+      <c r="E10" s="88"/>
       <c r="F10" s="17"/>
       <c r="G10" s="17"/>
       <c r="H10" s="17"/>
       <c r="I10" s="17"/>
       <c r="J10" s="17"/>
       <c r="K10" s="17"/>
       <c r="L10" s="17"/>
       <c r="M10" s="18"/>
       <c r="N10" s="2"/>
     </row>
-    <row r="11" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:15" ht="15" hidden="1" customHeight="1">
       <c r="A11" s="9">
         <v>2021</v>
       </c>
       <c r="B11" s="10">
         <v>13</v>
       </c>
       <c r="C11" s="19">
         <v>215.9</v>
       </c>
       <c r="D11" s="10">
         <v>139</v>
       </c>
       <c r="E11" s="10">
         <v>97.6</v>
       </c>
       <c r="F11" s="10">
         <v>91.2</v>
       </c>
       <c r="G11" s="10">
         <v>259.10000000000002</v>
       </c>
       <c r="H11" s="10">
         <v>32.200000000000003</v>
       </c>
       <c r="I11" s="10">
         <v>154.80000000000001</v>
       </c>
       <c r="J11" s="10">
         <v>130.19999999999999</v>
       </c>
       <c r="K11" s="10">
         <v>83</v>
       </c>
       <c r="L11" s="10">
         <v>88.1</v>
       </c>
       <c r="M11" s="12">
         <v>237.3</v>
       </c>
       <c r="N11" s="2"/>
     </row>
-    <row r="12" spans="1:15" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:15" ht="15" hidden="1" customHeight="1">
       <c r="A12" s="9">
         <v>2022</v>
       </c>
       <c r="B12" s="10">
         <v>20.8</v>
       </c>
       <c r="C12" s="15">
         <v>99.1</v>
       </c>
       <c r="D12" s="10">
         <v>206.6</v>
       </c>
       <c r="E12" s="10">
         <v>53.6</v>
       </c>
       <c r="F12" s="10">
         <v>236.5</v>
       </c>
       <c r="G12" s="10">
         <v>151.4</v>
       </c>
       <c r="H12" s="10">
         <v>40.799999999999997</v>
       </c>
       <c r="I12" s="10">
         <v>126.7</v>
       </c>
       <c r="J12" s="10">
         <v>165.7</v>
       </c>
       <c r="K12" s="10">
         <v>53.8</v>
       </c>
       <c r="L12" s="10">
         <v>132.9</v>
       </c>
       <c r="M12" s="12">
         <v>202.5</v>
       </c>
       <c r="N12" s="2"/>
     </row>
-    <row r="13" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:15" ht="15" customHeight="1">
       <c r="A13" s="9">
         <v>2024</v>
       </c>
       <c r="B13" s="10">
         <v>21.8</v>
       </c>
       <c r="C13" s="15">
         <v>99</v>
       </c>
       <c r="D13" s="10">
         <v>193.7</v>
       </c>
       <c r="E13" s="10">
         <v>33.299999999999997</v>
       </c>
       <c r="F13" s="10">
         <v>106.9</v>
       </c>
       <c r="G13" s="10">
         <v>218.6</v>
       </c>
       <c r="H13" s="10">
         <v>92</v>
       </c>
       <c r="I13" s="10">
         <v>117.4</v>
       </c>
       <c r="J13" s="10">
         <v>134</v>
       </c>
       <c r="K13" s="10">
         <v>89.8</v>
       </c>
       <c r="L13" s="10">
         <v>62.5</v>
       </c>
       <c r="M13" s="12">
         <v>438.1</v>
       </c>
       <c r="N13" s="2"/>
     </row>
-    <row r="14" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:15" ht="15" customHeight="1">
       <c r="A14" s="9">
         <v>2025</v>
       </c>
       <c r="B14" s="10">
         <v>12.1</v>
       </c>
       <c r="C14" s="15">
         <v>101.5</v>
       </c>
       <c r="D14" s="10">
         <v>210.4</v>
       </c>
       <c r="E14" s="10">
         <v>70.900000000000006</v>
       </c>
       <c r="F14" s="10">
         <v>144.30000000000001</v>
       </c>
       <c r="G14" s="10">
         <v>171</v>
       </c>
       <c r="H14" s="10">
         <v>62.9</v>
       </c>
       <c r="I14" s="10">
         <v>126</v>
       </c>
       <c r="J14" s="10">
         <v>97</v>
       </c>
       <c r="K14" s="10">
         <v>96.2</v>
       </c>
       <c r="L14" s="10">
         <v>113.2</v>
       </c>
       <c r="M14" s="12">
         <v>222.5</v>
       </c>
       <c r="N14" s="2"/>
     </row>
-    <row r="15" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:15" ht="15" customHeight="1">
       <c r="A15" s="9">
         <v>2026</v>
       </c>
       <c r="B15" s="10">
         <v>10.199999999999999</v>
       </c>
       <c r="C15" s="15">
         <v>155.69999999999999</v>
       </c>
       <c r="D15" s="10">
         <v>202.9</v>
       </c>
       <c r="E15" s="10">
         <v>93.7</v>
       </c>
       <c r="F15" s="10">
         <v>103.8</v>
       </c>
       <c r="G15" s="10">
         <v>139</v>
       </c>
       <c r="H15" s="10">
         <v>94.2</v>
       </c>
-      <c r="I15" s="10"/>
+      <c r="I15" s="10">
+        <v>108.8</v>
+      </c>
       <c r="J15" s="10"/>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="12"/>
       <c r="N15" s="2"/>
     </row>
-    <row r="16" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="92" t="s">
+    <row r="16" spans="1:15" ht="15" customHeight="1">
+      <c r="A16" s="89" t="s">
         <v>15</v>
       </c>
-      <c r="B16" s="93"/>
-[...10 lines deleted...]
-      <c r="M16" s="94"/>
+      <c r="B16" s="90"/>
+      <c r="C16" s="90"/>
+      <c r="D16" s="90"/>
+      <c r="E16" s="90"/>
+      <c r="F16" s="90"/>
+      <c r="G16" s="90"/>
+      <c r="H16" s="90"/>
+      <c r="I16" s="90"/>
+      <c r="J16" s="90"/>
+      <c r="K16" s="90"/>
+      <c r="L16" s="90"/>
+      <c r="M16" s="91"/>
       <c r="N16" s="2"/>
     </row>
-    <row r="17" spans="1:14" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="90" t="s">
+    <row r="17" spans="1:14" ht="15" customHeight="1">
+      <c r="A17" s="87" t="s">
         <v>0</v>
       </c>
-      <c r="B17" s="90"/>
-[...2 lines deleted...]
-      <c r="E17" s="91"/>
+      <c r="B17" s="87"/>
+      <c r="C17" s="87"/>
+      <c r="D17" s="87"/>
+      <c r="E17" s="88"/>
       <c r="F17" s="17"/>
       <c r="G17" s="17"/>
       <c r="H17" s="17"/>
       <c r="I17" s="17"/>
       <c r="J17" s="17"/>
       <c r="K17" s="17"/>
       <c r="L17" s="17"/>
       <c r="M17" s="18"/>
       <c r="N17" s="2"/>
     </row>
-    <row r="18" spans="1:14" ht="15" hidden="1" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:14" ht="15" hidden="1" customHeight="1">
       <c r="A18" s="9">
         <v>2021</v>
       </c>
       <c r="B18" s="10">
         <v>109.9</v>
       </c>
       <c r="C18" s="20">
         <v>113.2</v>
       </c>
       <c r="D18" s="10">
         <v>130.9</v>
       </c>
       <c r="E18" s="10">
         <v>109.4</v>
       </c>
       <c r="F18" s="10">
         <v>133.69999999999999</v>
       </c>
       <c r="G18" s="10">
         <v>127.9</v>
       </c>
       <c r="H18" s="10">
         <v>135.30000000000001</v>
       </c>
       <c r="I18" s="10">
         <v>119</v>
       </c>
       <c r="J18" s="10">
         <v>91.9</v>
       </c>
       <c r="K18" s="10">
         <v>93.1</v>
       </c>
       <c r="L18" s="10">
         <v>97.4</v>
       </c>
       <c r="M18" s="12">
         <v>100.2</v>
       </c>
       <c r="N18" s="2"/>
     </row>
-    <row r="19" spans="1:14" hidden="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:14" hidden="1">
       <c r="A19" s="9">
         <v>2022</v>
       </c>
       <c r="B19" s="10">
         <v>161.9</v>
       </c>
       <c r="C19" s="10">
         <v>74.7</v>
       </c>
       <c r="D19" s="10">
         <v>110.9</v>
       </c>
       <c r="E19" s="10">
         <v>60.7</v>
       </c>
       <c r="F19" s="10">
         <v>159.80000000000001</v>
       </c>
       <c r="G19" s="10">
         <v>93.5</v>
       </c>
       <c r="H19" s="10">
         <v>116.9</v>
       </c>
       <c r="I19" s="10">
         <v>95.3</v>
       </c>
       <c r="J19" s="10">
         <v>121.5</v>
       </c>
       <c r="K19" s="10">
         <v>79.3</v>
       </c>
       <c r="L19" s="10">
         <v>119.7</v>
       </c>
       <c r="M19" s="12">
         <v>103.1</v>
       </c>
       <c r="N19" s="2"/>
     </row>
-    <row r="20" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:14">
       <c r="A20" s="21">
         <v>2024</v>
       </c>
       <c r="B20" s="10">
         <v>80</v>
       </c>
       <c r="C20" s="10">
         <v>200.4</v>
       </c>
       <c r="D20" s="10">
         <v>164.8</v>
       </c>
       <c r="E20" s="10">
         <v>89</v>
       </c>
       <c r="F20" s="10">
         <v>73.400000000000006</v>
       </c>
       <c r="G20" s="10">
         <v>87.6</v>
       </c>
       <c r="H20" s="10">
         <v>144.30000000000001</v>
       </c>
       <c r="I20" s="10">
         <v>108.6</v>
       </c>
       <c r="J20" s="10">
         <v>83.6</v>
       </c>
       <c r="K20" s="10">
         <v>132.6</v>
       </c>
       <c r="L20" s="10">
         <v>74.400000000000006</v>
       </c>
       <c r="M20" s="26">
         <v>231.4</v>
       </c>
       <c r="N20" s="2"/>
     </row>
-    <row r="21" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:14">
       <c r="A21" s="21">
         <v>2025</v>
       </c>
       <c r="B21" s="22">
         <v>128.69999999999999</v>
       </c>
       <c r="C21" s="22">
         <v>65.7</v>
       </c>
       <c r="D21" s="22">
         <v>71.099999999999994</v>
       </c>
       <c r="E21" s="10">
         <v>152.6</v>
       </c>
       <c r="F21" s="10">
         <v>206.5</v>
       </c>
       <c r="G21" s="10">
         <v>159.80000000000001</v>
       </c>
       <c r="H21" s="10">
         <v>107.3</v>
       </c>
       <c r="I21" s="10">
         <v>115.3</v>
       </c>
       <c r="J21" s="10">
         <v>83.8</v>
       </c>
       <c r="K21" s="10">
         <v>89.6</v>
       </c>
       <c r="L21" s="10">
         <v>162.4</v>
       </c>
       <c r="M21" s="26">
         <v>82.3</v>
       </c>
       <c r="N21" s="2"/>
     </row>
-    <row r="22" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:14">
       <c r="A22" s="9">
         <v>2026</v>
       </c>
       <c r="B22" s="27">
         <v>69.900000000000006</v>
       </c>
       <c r="C22" s="27">
         <v>108.1</v>
       </c>
       <c r="D22" s="27">
         <v>102.4</v>
       </c>
       <c r="E22" s="27">
         <v>137.30000000000001</v>
       </c>
       <c r="F22" s="27">
         <v>98.9</v>
       </c>
       <c r="G22" s="31">
         <v>79.900000000000006</v>
       </c>
       <c r="H22" s="10">
         <v>127.3</v>
       </c>
-      <c r="I22" s="27"/>
+      <c r="I22" s="27">
+        <v>109.4</v>
+      </c>
       <c r="J22" s="27"/>
       <c r="K22" s="27"/>
       <c r="L22" s="31"/>
       <c r="M22" s="28"/>
       <c r="N22" s="2"/>
     </row>
-    <row r="23" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:14">
       <c r="G23" s="30"/>
       <c r="I23" s="5"/>
       <c r="J23" s="4"/>
       <c r="K23" s="4"/>
       <c r="N23" s="2"/>
     </row>
-    <row r="24" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:14">
       <c r="N24" s="2"/>
     </row>
-    <row r="25" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:14">
       <c r="F25" s="6"/>
       <c r="G25" s="7"/>
       <c r="N25" s="2"/>
     </row>
-    <row r="26" spans="1:14" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:14">
       <c r="G26" s="32"/>
       <c r="H26" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A17:E17"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="F2" sqref="F2:F3"/>
+      <selection activeCell="D35" sqref="D35"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="57"/>
     <col min="2" max="3" width="10.5703125" style="57" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="57" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="57" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="57" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" style="57" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="57" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="57" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="57" customWidth="1"/>
     <col min="11" max="11" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="57" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="57" customWidth="1"/>
     <col min="14" max="14" width="15.140625" style="57" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
     <col min="16" max="258" width="9.140625" style="57"/>
     <col min="259" max="259" width="10.5703125" style="57" customWidth="1"/>
     <col min="260" max="260" width="10.85546875" style="57" customWidth="1"/>
     <col min="261" max="261" width="10.42578125" style="57" customWidth="1"/>
     <col min="262" max="262" width="12.28515625" style="57" customWidth="1"/>
     <col min="263" max="263" width="11" style="57" customWidth="1"/>
     <col min="264" max="264" width="10.5703125" style="57" customWidth="1"/>
     <col min="265" max="265" width="11.140625" style="57" bestFit="1" customWidth="1"/>
     <col min="266" max="266" width="11" style="57" customWidth="1"/>
     <col min="267" max="267" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
@@ -3652,490 +3651,496 @@
     <col min="15880" max="15880" width="10.5703125" style="57" customWidth="1"/>
     <col min="15881" max="15881" width="11.140625" style="57" bestFit="1" customWidth="1"/>
     <col min="15882" max="15882" width="11" style="57" customWidth="1"/>
     <col min="15883" max="15883" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
     <col min="15884" max="15884" width="12.85546875" style="57" customWidth="1"/>
     <col min="15885" max="15885" width="12.140625" style="57" customWidth="1"/>
     <col min="15886" max="15886" width="15.140625" style="57" customWidth="1"/>
     <col min="15887" max="15887" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
     <col min="15888" max="16130" width="9.140625" style="57"/>
     <col min="16131" max="16131" width="10.5703125" style="57" customWidth="1"/>
     <col min="16132" max="16132" width="10.85546875" style="57" customWidth="1"/>
     <col min="16133" max="16133" width="10.42578125" style="57" customWidth="1"/>
     <col min="16134" max="16134" width="12.28515625" style="57" customWidth="1"/>
     <col min="16135" max="16135" width="11" style="57" customWidth="1"/>
     <col min="16136" max="16136" width="10.5703125" style="57" customWidth="1"/>
     <col min="16137" max="16137" width="11.140625" style="57" bestFit="1" customWidth="1"/>
     <col min="16138" max="16138" width="11" style="57" customWidth="1"/>
     <col min="16139" max="16139" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
     <col min="16140" max="16140" width="12.85546875" style="57" customWidth="1"/>
     <col min="16141" max="16141" width="12.140625" style="57" customWidth="1"/>
     <col min="16142" max="16142" width="15.140625" style="57" customWidth="1"/>
     <col min="16143" max="16143" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
     <col min="16144" max="16384" width="9.140625" style="57"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:19" ht="23.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="96" t="s">
+    <row r="1" spans="1:19" ht="23.25" customHeight="1" thickBot="1">
+      <c r="A1" s="93" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="96"/>
-[...14 lines deleted...]
-      <c r="B2" s="99" t="s">
+      <c r="B1" s="93"/>
+      <c r="C1" s="93"/>
+      <c r="D1" s="93"/>
+      <c r="E1" s="93"/>
+      <c r="F1" s="93"/>
+      <c r="G1" s="93"/>
+      <c r="H1" s="93"/>
+      <c r="I1" s="93"/>
+      <c r="J1" s="93"/>
+      <c r="K1" s="93"/>
+      <c r="L1" s="93"/>
+      <c r="M1" s="93"/>
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" s="94"/>
+      <c r="B2" s="96" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="99" t="s">
+      <c r="C2" s="96" t="s">
         <v>55</v>
       </c>
-      <c r="D2" s="99" t="s">
+      <c r="D2" s="96" t="s">
         <v>56</v>
       </c>
-      <c r="E2" s="99" t="s">
+      <c r="E2" s="96" t="s">
         <v>57</v>
       </c>
-      <c r="F2" s="99" t="s">
+      <c r="F2" s="96" t="s">
         <v>66</v>
       </c>
-      <c r="G2" s="99" t="s">
+      <c r="G2" s="96" t="s">
         <v>67</v>
       </c>
-      <c r="H2" s="99" t="s">
+      <c r="H2" s="96" t="s">
         <v>58</v>
       </c>
-      <c r="I2" s="99" t="s">
+      <c r="I2" s="96" t="s">
         <v>59</v>
       </c>
-      <c r="J2" s="99" t="s">
+      <c r="J2" s="96" t="s">
         <v>60</v>
       </c>
-      <c r="K2" s="99" t="s">
+      <c r="K2" s="96" t="s">
         <v>61</v>
       </c>
-      <c r="L2" s="99" t="s">
+      <c r="L2" s="96" t="s">
         <v>62</v>
       </c>
-      <c r="M2" s="99" t="s">
+      <c r="M2" s="96" t="s">
         <v>63</v>
       </c>
     </row>
-    <row r="3" spans="1:19" ht="13.5" thickBot="1" x14ac:dyDescent="0.25">
-[...15 lines deleted...]
-      <c r="A4" s="103" t="s">
+    <row r="3" spans="1:19" ht="13.5" thickBot="1">
+      <c r="A3" s="95"/>
+      <c r="B3" s="97"/>
+      <c r="C3" s="97"/>
+      <c r="D3" s="97"/>
+      <c r="E3" s="97"/>
+      <c r="F3" s="97"/>
+      <c r="G3" s="97"/>
+      <c r="H3" s="97"/>
+      <c r="I3" s="97"/>
+      <c r="J3" s="97"/>
+      <c r="K3" s="97"/>
+      <c r="L3" s="97"/>
+      <c r="M3" s="97"/>
+    </row>
+    <row r="4" spans="1:19">
+      <c r="A4" s="100" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="104"/>
-[...2 lines deleted...]
-      <c r="E4" s="104"/>
+      <c r="B4" s="101"/>
+      <c r="C4" s="101"/>
+      <c r="D4" s="101"/>
+      <c r="E4" s="101"/>
       <c r="F4" s="61"/>
       <c r="G4" s="61"/>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="61"/>
       <c r="K4" s="61"/>
       <c r="L4" s="61"/>
       <c r="M4" s="62"/>
       <c r="S4" s="63"/>
     </row>
-    <row r="5" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A5" s="88">
+    <row r="5" spans="1:19">
+      <c r="A5" s="81">
         <v>2024</v>
       </c>
-      <c r="B5" s="84">
-[...33 lines deleted...]
-        <v>555978358</v>
+      <c r="B5" s="85">
+        <v>13882.37</v>
+      </c>
+      <c r="C5" s="85">
+        <v>41395.781999999999</v>
+      </c>
+      <c r="D5" s="85">
+        <v>94589.520999999993</v>
+      </c>
+      <c r="E5" s="85">
+        <v>112287.985</v>
+      </c>
+      <c r="F5" s="85">
+        <v>131232.429</v>
+      </c>
+      <c r="G5" s="85">
+        <v>172729.61</v>
+      </c>
+      <c r="H5" s="85">
+        <v>211025.58900000001</v>
+      </c>
+      <c r="I5" s="85">
+        <v>255834.231</v>
+      </c>
+      <c r="J5" s="85">
+        <v>316039.61599999998</v>
+      </c>
+      <c r="K5" s="78">
+        <v>370579.32</v>
+      </c>
+      <c r="L5" s="78">
+        <v>404809.97</v>
+      </c>
+      <c r="M5" s="78">
+        <v>555978.35800000001</v>
       </c>
       <c r="N5" s="64"/>
       <c r="O5" s="63"/>
       <c r="P5" s="63"/>
       <c r="Q5" s="65"/>
       <c r="R5" s="65"/>
     </row>
-    <row r="6" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A6" s="88">
+    <row r="6" spans="1:19">
+      <c r="A6" s="81">
         <v>2025</v>
       </c>
-      <c r="B6" s="84">
-[...33 lines deleted...]
-        <v>608990679</v>
+      <c r="B6" s="85">
+        <v>18311.946</v>
+      </c>
+      <c r="C6" s="85">
+        <v>36976.357000000004</v>
+      </c>
+      <c r="D6" s="85">
+        <v>76528.902000000002</v>
+      </c>
+      <c r="E6" s="85">
+        <v>104759.016</v>
+      </c>
+      <c r="F6" s="85">
+        <v>145369.75599999999</v>
+      </c>
+      <c r="G6" s="85">
+        <v>214593.06099999999</v>
+      </c>
+      <c r="H6" s="85">
+        <v>258219.48</v>
+      </c>
+      <c r="I6" s="85">
+        <v>313345.34399999998</v>
+      </c>
+      <c r="J6" s="85">
+        <v>366945.36300000001</v>
+      </c>
+      <c r="K6" s="78">
+        <v>418823.989</v>
+      </c>
+      <c r="L6" s="78">
+        <v>477748.27899999998</v>
+      </c>
+      <c r="M6" s="78">
+        <v>608990.679</v>
       </c>
       <c r="N6" s="64"/>
       <c r="O6" s="63"/>
       <c r="P6" s="63"/>
       <c r="Q6" s="65"/>
       <c r="R6" s="65"/>
     </row>
-    <row r="7" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A7" s="88">
+    <row r="7" spans="1:19">
+      <c r="A7" s="81">
         <v>2026</v>
       </c>
-      <c r="B7" s="84">
-[...24 lines deleted...]
-      <c r="M7" s="85"/>
+      <c r="B7" s="85">
+        <v>13827.507</v>
+      </c>
+      <c r="C7" s="85">
+        <v>35099.368000000002</v>
+      </c>
+      <c r="D7" s="85">
+        <v>78306.104000000007</v>
+      </c>
+      <c r="E7" s="85">
+        <v>118686.89200000001</v>
+      </c>
+      <c r="F7" s="85">
+        <v>161020.86600000001</v>
+      </c>
+      <c r="G7" s="85">
+        <v>220396.416</v>
+      </c>
+      <c r="H7" s="85">
+        <v>275964.88199999998</v>
+      </c>
+      <c r="I7" s="14">
+        <v>336966.12400000001</v>
+      </c>
+      <c r="J7" s="85"/>
+      <c r="K7" s="78"/>
+      <c r="L7" s="78"/>
+      <c r="M7" s="78"/>
       <c r="N7" s="64"/>
       <c r="O7" s="63"/>
       <c r="P7" s="63"/>
       <c r="Q7" s="65"/>
       <c r="R7" s="65"/>
     </row>
-    <row r="8" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A8" s="105" t="s">
+    <row r="8" spans="1:19">
+      <c r="A8" s="102" t="s">
         <v>65</v>
       </c>
-      <c r="B8" s="106"/>
-[...13 lines deleted...]
-      <c r="A9" s="101" t="s">
+      <c r="B8" s="103"/>
+      <c r="C8" s="103"/>
+      <c r="D8" s="103"/>
+      <c r="E8" s="103"/>
+      <c r="F8" s="103"/>
+      <c r="G8" s="103"/>
+      <c r="H8" s="103"/>
+      <c r="I8" s="103"/>
+      <c r="J8" s="103"/>
+      <c r="K8" s="103"/>
+      <c r="L8" s="103"/>
+      <c r="M8" s="103"/>
+    </row>
+    <row r="9" spans="1:19">
+      <c r="A9" s="98" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="102"/>
-[...13 lines deleted...]
-      <c r="A10" s="86">
+      <c r="B9" s="99"/>
+      <c r="C9" s="99"/>
+      <c r="D9" s="99"/>
+      <c r="E9" s="99"/>
+      <c r="F9" s="73"/>
+      <c r="G9" s="73"/>
+      <c r="H9" s="73"/>
+      <c r="I9" s="73"/>
+      <c r="J9" s="73"/>
+      <c r="K9" s="73"/>
+      <c r="L9" s="73"/>
+      <c r="M9" s="74"/>
+    </row>
+    <row r="10" spans="1:19">
+      <c r="A10" s="79">
         <v>2024</v>
       </c>
-      <c r="B10" s="82">
+      <c r="B10" s="77">
         <v>80</v>
       </c>
-      <c r="C10" s="82">
+      <c r="C10" s="77">
         <v>132.4</v>
       </c>
-      <c r="D10" s="82">
+      <c r="D10" s="77">
         <v>148.80000000000001</v>
       </c>
-      <c r="E10" s="82">
+      <c r="E10" s="77">
         <v>134.69999999999999</v>
       </c>
-      <c r="F10" s="82">
+      <c r="F10" s="77">
         <v>120.3</v>
       </c>
-      <c r="G10" s="82">
+      <c r="G10" s="77">
         <v>110.1</v>
       </c>
-      <c r="H10" s="82">
+      <c r="H10" s="77">
         <v>114.9</v>
       </c>
-      <c r="I10" s="82">
+      <c r="I10" s="77">
         <v>113.8</v>
       </c>
-      <c r="J10" s="82">
+      <c r="J10" s="77">
         <v>106.4</v>
       </c>
-      <c r="K10" s="82">
+      <c r="K10" s="77">
         <v>109.4</v>
       </c>
-      <c r="L10" s="82">
+      <c r="L10" s="77">
         <v>105.3</v>
       </c>
-      <c r="M10" s="82">
+      <c r="M10" s="77">
         <v>123.9</v>
       </c>
     </row>
-    <row r="11" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A11" s="87">
+    <row r="11" spans="1:19">
+      <c r="A11" s="80">
         <v>2025</v>
       </c>
-      <c r="B11" s="83">
+      <c r="B11" s="78">
         <v>128.69999999999999</v>
       </c>
-      <c r="C11" s="83">
+      <c r="C11" s="78">
         <v>86.7</v>
       </c>
-      <c r="D11" s="83">
+      <c r="D11" s="78">
         <v>78.2</v>
       </c>
-      <c r="E11" s="83">
+      <c r="E11" s="78">
         <v>90.1</v>
       </c>
-      <c r="F11" s="83">
+      <c r="F11" s="78">
         <v>106.7</v>
       </c>
-      <c r="G11" s="83">
+      <c r="G11" s="78">
         <v>119.6</v>
       </c>
-      <c r="H11" s="83">
+      <c r="H11" s="78">
         <v>117.1</v>
       </c>
-      <c r="I11" s="83">
+      <c r="I11" s="78">
         <v>116.8</v>
       </c>
-      <c r="J11" s="83">
+      <c r="J11" s="78">
         <v>110.4</v>
       </c>
-      <c r="K11" s="83">
+      <c r="K11" s="78">
         <v>107.3</v>
       </c>
-      <c r="L11" s="83">
+      <c r="L11" s="78">
         <v>111.9</v>
       </c>
-      <c r="M11" s="83">
+      <c r="M11" s="78">
         <v>103.9</v>
       </c>
     </row>
-    <row r="12" spans="1:19" x14ac:dyDescent="0.2">
-      <c r="A12" s="87">
+    <row r="12" spans="1:19">
+      <c r="A12" s="80">
         <v>2026</v>
       </c>
-      <c r="B12" s="83">
+      <c r="B12" s="78">
         <v>69.900000000000006</v>
       </c>
-      <c r="C12" s="83">
+      <c r="C12" s="78">
         <v>89</v>
       </c>
-      <c r="D12" s="83">
+      <c r="D12" s="78">
         <v>95.6</v>
       </c>
-      <c r="E12" s="83">
+      <c r="E12" s="78">
         <v>106.7</v>
       </c>
-      <c r="F12" s="83">
+      <c r="F12" s="78">
         <v>104.6</v>
       </c>
-      <c r="G12" s="83">
+      <c r="G12" s="78">
         <v>96.8</v>
       </c>
-      <c r="H12" s="83">
+      <c r="H12" s="78">
         <v>101.8</v>
       </c>
-      <c r="I12" s="83"/>
-[...5 lines deleted...]
-    <row r="13" spans="1:19" x14ac:dyDescent="0.2">
+      <c r="I12" s="31">
+        <v>103.2</v>
+      </c>
+      <c r="J12" s="78"/>
+      <c r="K12" s="78"/>
+      <c r="L12" s="78"/>
+      <c r="M12" s="78"/>
+    </row>
+    <row r="13" spans="1:19">
       <c r="A13" s="66"/>
       <c r="B13" s="67"/>
       <c r="C13" s="67"/>
       <c r="G13" s="6"/>
       <c r="H13" s="65"/>
     </row>
-    <row r="14" spans="1:19" x14ac:dyDescent="0.2">
-[...54 lines deleted...]
-      <c r="H18" s="76"/>
+    <row r="14" spans="1:19">
+      <c r="B14" s="82"/>
+      <c r="C14" s="82"/>
+      <c r="D14" s="82"/>
+      <c r="E14" s="82"/>
+      <c r="F14" s="82"/>
+      <c r="G14" s="82"/>
+      <c r="H14" s="82"/>
+      <c r="I14" s="82"/>
+      <c r="J14" s="82"/>
+      <c r="K14" s="82"/>
+      <c r="L14" s="82"/>
+      <c r="M14" s="82"/>
+    </row>
+    <row r="15" spans="1:19">
+      <c r="B15" s="83"/>
+      <c r="C15" s="83"/>
+      <c r="D15" s="83"/>
+      <c r="E15" s="83"/>
+      <c r="F15" s="83"/>
+      <c r="G15" s="83"/>
+      <c r="H15" s="83"/>
+      <c r="I15" s="83"/>
+      <c r="J15" s="83"/>
+      <c r="K15" s="83"/>
+      <c r="L15" s="83"/>
+      <c r="M15" s="83"/>
+    </row>
+    <row r="16" spans="1:19">
+      <c r="B16" s="83"/>
+      <c r="C16" s="83"/>
+      <c r="D16" s="83"/>
+      <c r="E16" s="83"/>
+      <c r="F16" s="83"/>
+      <c r="G16" s="83"/>
+      <c r="H16" s="83"/>
+      <c r="I16" s="84"/>
+      <c r="J16" s="84"/>
+      <c r="K16" s="84"/>
+      <c r="L16" s="84"/>
+      <c r="M16" s="84"/>
+    </row>
+    <row r="17" spans="2:13">
+      <c r="B17" s="68"/>
+      <c r="C17" s="68"/>
+      <c r="D17" s="68"/>
+      <c r="E17" s="68"/>
+      <c r="F17" s="70"/>
+      <c r="H17" s="68"/>
+      <c r="I17" s="68"/>
+      <c r="J17" s="68"/>
+      <c r="K17" s="68"/>
+      <c r="L17" s="68"/>
+      <c r="M17" s="68"/>
+    </row>
+    <row r="18" spans="2:13">
+      <c r="F18" s="69"/>
+      <c r="H18" s="71"/>
       <c r="J18" s="6"/>
-      <c r="K18" s="77"/>
-[...1 lines deleted...]
-    <row r="21" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="K18" s="72"/>
+    </row>
+    <row r="21" spans="2:13">
       <c r="G21" s="6"/>
-      <c r="H21" s="77"/>
-[...1 lines deleted...]
-    <row r="23" spans="2:13" x14ac:dyDescent="0.2">
+      <c r="H21" s="72"/>
+    </row>
+    <row r="23" spans="2:13">
       <c r="K23" s="6"/>
       <c r="L23" s="7"/>
     </row>
-    <row r="24" spans="2:13" x14ac:dyDescent="0.2">
-      <c r="K24" s="77"/>
+    <row r="24" spans="2:13">
+      <c r="K24" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="17">
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="J2:J3"/>
     <mergeCell ref="K2:K3"/>
     <mergeCell ref="L2:L3"/>
     <mergeCell ref="M2:M3"/>
     <mergeCell ref="A4:E4"/>
     <mergeCell ref="A8:M8"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>