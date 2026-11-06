--- v6 (2026-09-21)
+++ v7 (2026-11-06)
@@ -234,60 +234,60 @@
   <si>
     <t>январь-декабрь</t>
   </si>
   <si>
     <t>Инвестиции в основной капитал, млн.тенге</t>
   </si>
   <si>
     <t>в % к соответствующему периоду предыдущего года</t>
   </si>
   <si>
     <t>январь -     май</t>
   </si>
   <si>
     <t>январь -   июнь</t>
   </si>
   <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
     <t>Оканова Айжан Болатбековна</t>
   </si>
   <si>
     <t>+7 7152 46-30-98</t>
   </si>
   <si>
-    <t>a.bazarbaeva@aspire.gov.kz</t>
-[...4 lines deleted...]
-  <si>
     <t>19.10.2026г.</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/region/516690/file/ru/</t>
+    <t>18.11.2026г.</t>
+  </si>
+  <si>
+    <t>ai.okanova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/519593/file/ru/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="0.0"/>
   </numFmts>
   <fonts count="20">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -801,82 +801,82 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -1137,55 +1137,55 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/516690/file/ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/516690/file/ru/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701850?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/205/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="54" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="54" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
@@ -1416,132 +1416,131 @@
       <c r="M13" s="43"/>
     </row>
     <row r="14" spans="1:13" s="37" customFormat="1">
       <c r="A14" s="45" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="76" t="s">
         <v>74</v>
       </c>
       <c r="M14" s="43"/>
     </row>
     <row r="15" spans="1:13" s="37" customFormat="1">
       <c r="A15" s="45" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="46" t="s">
         <v>47</v>
       </c>
       <c r="M15" s="43"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" s="35" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="48" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="M16" s="47"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="35" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="48" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="M17" s="49"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="35" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>68</v>
       </c>
       <c r="M18" s="47"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>69</v>
       </c>
       <c r="M19" s="49"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="35" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="50" t="s">
         <v>70</v>
       </c>
       <c r="M20" s="47"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="51" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="M21" s="49"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="52"/>
       <c r="B22" s="53"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="49"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="47"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="49"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="47"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B14" sqref="B14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="40.7109375" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="83.85546875" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="34"/>
       <c r="B1" s="34"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="35" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="55">
         <v>161201</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="35" t="s">
         <v>17</v>
       </c>
@@ -1627,100 +1626,99 @@
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="45" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="76" t="s">
         <v>74</v>
       </c>
       <c r="C14" s="75"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="45" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="46" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="35" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="48" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="C16" s="75"/>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="35" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="48" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="35" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="38" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="35" t="s">
         <v>41</v>
       </c>
       <c r="B19" s="38" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="35" t="s">
         <v>42</v>
       </c>
       <c r="B20" s="50" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:2">
       <c r="A21" s="35" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="51" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B15" r:id="rId3"/>
-    <hyperlink ref="B14" r:id="rId4"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="57" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="57" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="57"/>
     <col min="257" max="257" width="4.42578125" style="57" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="57" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="57"/>
     <col min="513" max="513" width="4.42578125" style="57" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="57" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="57"/>
     <col min="769" max="769" width="4.42578125" style="57" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="57" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="57"/>
@@ -2224,51 +2222,53 @@
       </c>
       <c r="B8" s="10">
         <v>13827.5</v>
       </c>
       <c r="C8" s="15">
         <v>21271.9</v>
       </c>
       <c r="D8" s="10">
         <v>43206.7</v>
       </c>
       <c r="E8" s="10">
         <v>40380.800000000003</v>
       </c>
       <c r="F8" s="10">
         <v>42334</v>
       </c>
       <c r="G8" s="29">
         <v>59375.5</v>
       </c>
       <c r="H8" s="10">
         <v>55568.5</v>
       </c>
       <c r="I8" s="10">
         <v>61001.2</v>
       </c>
-      <c r="J8" s="10"/>
+      <c r="J8" s="10">
+        <v>55359.1</v>
+      </c>
       <c r="K8" s="10"/>
       <c r="L8" s="14"/>
       <c r="M8" s="12"/>
       <c r="N8" s="2"/>
       <c r="O8" s="3"/>
     </row>
     <row r="9" spans="1:15" ht="15" customHeight="1">
       <c r="A9" s="89" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="90"/>
       <c r="C9" s="90"/>
       <c r="D9" s="90"/>
       <c r="E9" s="90"/>
       <c r="F9" s="90"/>
       <c r="G9" s="90"/>
       <c r="H9" s="90"/>
       <c r="I9" s="90"/>
       <c r="J9" s="90"/>
       <c r="K9" s="90"/>
       <c r="L9" s="90"/>
       <c r="M9" s="91"/>
       <c r="N9" s="2"/>
     </row>
     <row r="10" spans="1:15" ht="15" customHeight="1">
@@ -2463,51 +2463,53 @@
       </c>
       <c r="B15" s="10">
         <v>10.199999999999999</v>
       </c>
       <c r="C15" s="15">
         <v>155.69999999999999</v>
       </c>
       <c r="D15" s="10">
         <v>202.9</v>
       </c>
       <c r="E15" s="10">
         <v>93.7</v>
       </c>
       <c r="F15" s="10">
         <v>103.8</v>
       </c>
       <c r="G15" s="10">
         <v>139</v>
       </c>
       <c r="H15" s="10">
         <v>94.2</v>
       </c>
       <c r="I15" s="10">
         <v>108.8</v>
       </c>
-      <c r="J15" s="10"/>
+      <c r="J15" s="10">
+        <v>90.6</v>
+      </c>
       <c r="K15" s="10"/>
       <c r="L15" s="10"/>
       <c r="M15" s="12"/>
       <c r="N15" s="2"/>
     </row>
     <row r="16" spans="1:15" ht="15" customHeight="1">
       <c r="A16" s="89" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="90"/>
       <c r="C16" s="90"/>
       <c r="D16" s="90"/>
       <c r="E16" s="90"/>
       <c r="F16" s="90"/>
       <c r="G16" s="90"/>
       <c r="H16" s="90"/>
       <c r="I16" s="90"/>
       <c r="J16" s="90"/>
       <c r="K16" s="90"/>
       <c r="L16" s="90"/>
       <c r="M16" s="91"/>
       <c r="N16" s="2"/>
     </row>
     <row r="17" spans="1:14" ht="15" customHeight="1">
       <c r="A17" s="87" t="s">
@@ -2701,97 +2703,99 @@
       </c>
       <c r="B22" s="27">
         <v>69.900000000000006</v>
       </c>
       <c r="C22" s="27">
         <v>108.1</v>
       </c>
       <c r="D22" s="27">
         <v>102.4</v>
       </c>
       <c r="E22" s="27">
         <v>137.30000000000001</v>
       </c>
       <c r="F22" s="27">
         <v>98.9</v>
       </c>
       <c r="G22" s="31">
         <v>79.900000000000006</v>
       </c>
       <c r="H22" s="10">
         <v>127.3</v>
       </c>
       <c r="I22" s="27">
         <v>109.4</v>
       </c>
-      <c r="J22" s="27"/>
+      <c r="J22" s="27">
+        <v>101.2</v>
+      </c>
       <c r="K22" s="27"/>
       <c r="L22" s="31"/>
       <c r="M22" s="28"/>
       <c r="N22" s="2"/>
     </row>
     <row r="23" spans="1:14">
       <c r="G23" s="30"/>
       <c r="I23" s="5"/>
       <c r="J23" s="4"/>
       <c r="K23" s="4"/>
       <c r="N23" s="2"/>
     </row>
     <row r="24" spans="1:14">
       <c r="N24" s="2"/>
     </row>
     <row r="25" spans="1:14">
       <c r="F25" s="6"/>
       <c r="G25" s="7"/>
       <c r="N25" s="2"/>
     </row>
     <row r="26" spans="1:14">
       <c r="G26" s="32"/>
       <c r="H26" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="6">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A17:E17"/>
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A10:E10"/>
     <mergeCell ref="A3:E3"/>
     <mergeCell ref="A16:M16"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.78740157480314965" top="0.98425196850393704" bottom="0.98425196850393704" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:S24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="D35" sqref="D35"/>
+      <selection activeCell="A2" sqref="A2:A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="9.140625" style="57"/>
     <col min="2" max="3" width="10.5703125" style="57" customWidth="1"/>
     <col min="4" max="4" width="10.85546875" style="57" customWidth="1"/>
     <col min="5" max="5" width="12.5703125" style="57" customWidth="1"/>
     <col min="6" max="6" width="12.140625" style="57" customWidth="1"/>
     <col min="7" max="7" width="12.28515625" style="57" customWidth="1"/>
     <col min="8" max="8" width="11.5703125" style="57" customWidth="1"/>
     <col min="9" max="9" width="11.140625" style="57" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="11" style="57" customWidth="1"/>
     <col min="11" max="11" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="12.85546875" style="57" customWidth="1"/>
     <col min="13" max="13" width="12.140625" style="57" customWidth="1"/>
     <col min="14" max="14" width="15.140625" style="57" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
     <col min="16" max="258" width="9.140625" style="57"/>
     <col min="259" max="259" width="10.5703125" style="57" customWidth="1"/>
     <col min="260" max="260" width="10.85546875" style="57" customWidth="1"/>
     <col min="261" max="261" width="10.42578125" style="57" customWidth="1"/>
     <col min="262" max="262" width="12.28515625" style="57" customWidth="1"/>
     <col min="263" max="263" width="11" style="57" customWidth="1"/>
     <col min="264" max="264" width="10.5703125" style="57" customWidth="1"/>
@@ -3652,128 +3656,128 @@
     <col min="15881" max="15881" width="11.140625" style="57" bestFit="1" customWidth="1"/>
     <col min="15882" max="15882" width="11" style="57" customWidth="1"/>
     <col min="15883" max="15883" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
     <col min="15884" max="15884" width="12.85546875" style="57" customWidth="1"/>
     <col min="15885" max="15885" width="12.140625" style="57" customWidth="1"/>
     <col min="15886" max="15886" width="15.140625" style="57" customWidth="1"/>
     <col min="15887" max="15887" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
     <col min="15888" max="16130" width="9.140625" style="57"/>
     <col min="16131" max="16131" width="10.5703125" style="57" customWidth="1"/>
     <col min="16132" max="16132" width="10.85546875" style="57" customWidth="1"/>
     <col min="16133" max="16133" width="10.42578125" style="57" customWidth="1"/>
     <col min="16134" max="16134" width="12.28515625" style="57" customWidth="1"/>
     <col min="16135" max="16135" width="11" style="57" customWidth="1"/>
     <col min="16136" max="16136" width="10.5703125" style="57" customWidth="1"/>
     <col min="16137" max="16137" width="11.140625" style="57" bestFit="1" customWidth="1"/>
     <col min="16138" max="16138" width="11" style="57" customWidth="1"/>
     <col min="16139" max="16139" width="12.28515625" style="57" bestFit="1" customWidth="1"/>
     <col min="16140" max="16140" width="12.85546875" style="57" customWidth="1"/>
     <col min="16141" max="16141" width="12.140625" style="57" customWidth="1"/>
     <col min="16142" max="16142" width="15.140625" style="57" customWidth="1"/>
     <col min="16143" max="16143" width="10.7109375" style="57" bestFit="1" customWidth="1"/>
     <col min="16144" max="16384" width="9.140625" style="57"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:19" ht="23.25" customHeight="1" thickBot="1">
-      <c r="A1" s="93" t="s">
+      <c r="A1" s="101" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="93"/>
-[...10 lines deleted...]
-      <c r="M1" s="93"/>
+      <c r="B1" s="101"/>
+      <c r="C1" s="101"/>
+      <c r="D1" s="101"/>
+      <c r="E1" s="101"/>
+      <c r="F1" s="101"/>
+      <c r="G1" s="101"/>
+      <c r="H1" s="101"/>
+      <c r="I1" s="101"/>
+      <c r="J1" s="101"/>
+      <c r="K1" s="101"/>
+      <c r="L1" s="101"/>
+      <c r="M1" s="101"/>
     </row>
     <row r="2" spans="1:19">
-      <c r="A2" s="94"/>
-      <c r="B2" s="96" t="s">
+      <c r="A2" s="102"/>
+      <c r="B2" s="95" t="s">
         <v>1</v>
       </c>
-      <c r="C2" s="96" t="s">
+      <c r="C2" s="95" t="s">
         <v>55</v>
       </c>
-      <c r="D2" s="96" t="s">
+      <c r="D2" s="95" t="s">
         <v>56</v>
       </c>
-      <c r="E2" s="96" t="s">
+      <c r="E2" s="95" t="s">
         <v>57</v>
       </c>
-      <c r="F2" s="96" t="s">
+      <c r="F2" s="95" t="s">
         <v>66</v>
       </c>
-      <c r="G2" s="96" t="s">
+      <c r="G2" s="95" t="s">
         <v>67</v>
       </c>
-      <c r="H2" s="96" t="s">
+      <c r="H2" s="95" t="s">
         <v>58</v>
       </c>
-      <c r="I2" s="96" t="s">
+      <c r="I2" s="95" t="s">
         <v>59</v>
       </c>
-      <c r="J2" s="96" t="s">
+      <c r="J2" s="95" t="s">
         <v>60</v>
       </c>
-      <c r="K2" s="96" t="s">
+      <c r="K2" s="95" t="s">
         <v>61</v>
       </c>
-      <c r="L2" s="96" t="s">
+      <c r="L2" s="95" t="s">
         <v>62</v>
       </c>
-      <c r="M2" s="96" t="s">
+      <c r="M2" s="95" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="3" spans="1:19" ht="13.5" thickBot="1">
-      <c r="A3" s="95"/>
-[...11 lines deleted...]
-      <c r="M3" s="97"/>
+      <c r="A3" s="103"/>
+      <c r="B3" s="96"/>
+      <c r="C3" s="96"/>
+      <c r="D3" s="96"/>
+      <c r="E3" s="96"/>
+      <c r="F3" s="96"/>
+      <c r="G3" s="96"/>
+      <c r="H3" s="96"/>
+      <c r="I3" s="96"/>
+      <c r="J3" s="96"/>
+      <c r="K3" s="96"/>
+      <c r="L3" s="96"/>
+      <c r="M3" s="96"/>
     </row>
     <row r="4" spans="1:19">
-      <c r="A4" s="100" t="s">
+      <c r="A4" s="97" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="101"/>
-[...2 lines deleted...]
-      <c r="E4" s="101"/>
+      <c r="B4" s="98"/>
+      <c r="C4" s="98"/>
+      <c r="D4" s="98"/>
+      <c r="E4" s="98"/>
       <c r="F4" s="61"/>
       <c r="G4" s="61"/>
       <c r="H4" s="61"/>
       <c r="I4" s="61"/>
       <c r="J4" s="61"/>
       <c r="K4" s="61"/>
       <c r="L4" s="61"/>
       <c r="M4" s="62"/>
       <c r="S4" s="63"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="81">
         <v>2024</v>
       </c>
       <c r="B5" s="85">
         <v>13882.37</v>
       </c>
       <c r="C5" s="85">
         <v>41395.781999999999</v>
       </c>
       <c r="D5" s="85">
         <v>94589.520999999993</v>
       </c>
       <c r="E5" s="85">
         <v>112287.985</v>
@@ -3860,85 +3864,87 @@
       </c>
       <c r="B7" s="85">
         <v>13827.507</v>
       </c>
       <c r="C7" s="85">
         <v>35099.368000000002</v>
       </c>
       <c r="D7" s="85">
         <v>78306.104000000007</v>
       </c>
       <c r="E7" s="85">
         <v>118686.89200000001</v>
       </c>
       <c r="F7" s="85">
         <v>161020.86600000001</v>
       </c>
       <c r="G7" s="85">
         <v>220396.416</v>
       </c>
       <c r="H7" s="85">
         <v>275964.88199999998</v>
       </c>
       <c r="I7" s="14">
         <v>336966.12400000001</v>
       </c>
-      <c r="J7" s="85"/>
+      <c r="J7" s="85">
+        <v>392325.2</v>
+      </c>
       <c r="K7" s="78"/>
       <c r="L7" s="78"/>
       <c r="M7" s="78"/>
       <c r="N7" s="64"/>
       <c r="O7" s="63"/>
       <c r="P7" s="63"/>
       <c r="Q7" s="65"/>
       <c r="R7" s="65"/>
     </row>
     <row r="8" spans="1:19">
-      <c r="A8" s="102" t="s">
+      <c r="A8" s="99" t="s">
         <v>65</v>
       </c>
-      <c r="B8" s="103"/>
-[...10 lines deleted...]
-      <c r="M8" s="103"/>
+      <c r="B8" s="100"/>
+      <c r="C8" s="100"/>
+      <c r="D8" s="100"/>
+      <c r="E8" s="100"/>
+      <c r="F8" s="100"/>
+      <c r="G8" s="100"/>
+      <c r="H8" s="100"/>
+      <c r="I8" s="100"/>
+      <c r="J8" s="100"/>
+      <c r="K8" s="100"/>
+      <c r="L8" s="100"/>
+      <c r="M8" s="100"/>
     </row>
     <row r="9" spans="1:19">
-      <c r="A9" s="98" t="s">
+      <c r="A9" s="93" t="s">
         <v>0</v>
       </c>
-      <c r="B9" s="99"/>
-[...2 lines deleted...]
-      <c r="E9" s="99"/>
+      <c r="B9" s="94"/>
+      <c r="C9" s="94"/>
+      <c r="D9" s="94"/>
+      <c r="E9" s="94"/>
       <c r="F9" s="73"/>
       <c r="G9" s="73"/>
       <c r="H9" s="73"/>
       <c r="I9" s="73"/>
       <c r="J9" s="73"/>
       <c r="K9" s="73"/>
       <c r="L9" s="73"/>
       <c r="M9" s="74"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="79">
         <v>2024</v>
       </c>
       <c r="B10" s="77">
         <v>80</v>
       </c>
       <c r="C10" s="77">
         <v>132.4</v>
       </c>
       <c r="D10" s="77">
         <v>148.80000000000001</v>
       </c>
       <c r="E10" s="77">
         <v>134.69999999999999</v>
       </c>
@@ -4014,51 +4020,53 @@
       </c>
       <c r="B12" s="78">
         <v>69.900000000000006</v>
       </c>
       <c r="C12" s="78">
         <v>89</v>
       </c>
       <c r="D12" s="78">
         <v>95.6</v>
       </c>
       <c r="E12" s="78">
         <v>106.7</v>
       </c>
       <c r="F12" s="78">
         <v>104.6</v>
       </c>
       <c r="G12" s="78">
         <v>96.8</v>
       </c>
       <c r="H12" s="78">
         <v>101.8</v>
       </c>
       <c r="I12" s="31">
         <v>103.2</v>
       </c>
-      <c r="J12" s="78"/>
+      <c r="J12" s="78">
+        <v>102.9</v>
+      </c>
       <c r="K12" s="78"/>
       <c r="L12" s="78"/>
       <c r="M12" s="78"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="66"/>
       <c r="B13" s="67"/>
       <c r="C13" s="67"/>
       <c r="G13" s="6"/>
       <c r="H13" s="65"/>
     </row>
     <row r="14" spans="1:19">
       <c r="B14" s="82"/>
       <c r="C14" s="82"/>
       <c r="D14" s="82"/>
       <c r="E14" s="82"/>
       <c r="F14" s="82"/>
       <c r="G14" s="82"/>
       <c r="H14" s="82"/>
       <c r="I14" s="82"/>
       <c r="J14" s="82"/>
       <c r="K14" s="82"/>
       <c r="L14" s="82"/>
       <c r="M14" s="82"/>
     </row>
@@ -4100,67 +4108,67 @@
       <c r="I17" s="68"/>
       <c r="J17" s="68"/>
       <c r="K17" s="68"/>
       <c r="L17" s="68"/>
       <c r="M17" s="68"/>
     </row>
     <row r="18" spans="2:13">
       <c r="F18" s="69"/>
       <c r="H18" s="71"/>
       <c r="J18" s="6"/>
       <c r="K18" s="72"/>
     </row>
     <row r="21" spans="2:13">
       <c r="G21" s="6"/>
       <c r="H21" s="72"/>
     </row>
     <row r="23" spans="2:13">
       <c r="K23" s="6"/>
       <c r="L23" s="7"/>
     </row>
     <row r="24" spans="2:13">
       <c r="K24" s="72"/>
     </row>
   </sheetData>
   <mergeCells count="17">
-    <mergeCell ref="A9:E9"/>
-[...5 lines deleted...]
-    <mergeCell ref="A8:M8"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A2:A3"/>
     <mergeCell ref="B2:B3"/>
     <mergeCell ref="C2:C3"/>
     <mergeCell ref="D2:D3"/>
     <mergeCell ref="E2:E3"/>
     <mergeCell ref="F2:F3"/>
     <mergeCell ref="G2:G3"/>
     <mergeCell ref="H2:H3"/>
     <mergeCell ref="I2:I3"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="J2:J3"/>
+    <mergeCell ref="K2:K3"/>
+    <mergeCell ref="L2:L3"/>
+    <mergeCell ref="M2:M3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A8:M8"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метаданные 161101</vt:lpstr>
       <vt:lpstr>Метаданные 161201</vt:lpstr>