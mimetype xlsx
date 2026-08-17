--- v0 (2026-07-22)
+++ v1 (2026-08-17)
@@ -1004,61 +1004,61 @@
     <xf numFmtId="168" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="25" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="19" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="24">
     <cellStyle name="Акцент1" xfId="1" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="2" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="3" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="4" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="5" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="6" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Заголовок 1" xfId="10" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="11" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="12" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="13" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="15" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название" xfId="16" builtinId="15" customBuiltin="1"/>
     <cellStyle name="Нейтральный" xfId="17" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Плохой" xfId="18" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="19" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание" xfId="20" builtinId="10" customBuiltin="1"/>
     <cellStyle name="Связанная ячейка" xfId="21" builtinId="24" customBuiltin="1"/>
@@ -1350,77 +1350,77 @@
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:N89"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A70" workbookViewId="0">
-      <selection activeCell="G86" sqref="G86:G89"/>
+    <sheetView tabSelected="1" topLeftCell="A73" workbookViewId="0">
+      <selection activeCell="H86" sqref="H86:H89"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="28" style="1" customWidth="1"/>
     <col min="2" max="13" width="9.42578125" style="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="78" t="s">
+      <c r="A1" s="76" t="s">
         <v>19</v>
       </c>
-      <c r="B1" s="78"/>
-[...10 lines deleted...]
-      <c r="M1" s="79"/>
+      <c r="B1" s="76"/>
+      <c r="C1" s="76"/>
+      <c r="D1" s="76"/>
+      <c r="E1" s="76"/>
+      <c r="F1" s="76"/>
+      <c r="G1" s="76"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
     </row>
     <row r="2" spans="1:14" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="6"/>
       <c r="B2" s="6"/>
       <c r="C2" s="6"/>
       <c r="D2" s="6"/>
       <c r="E2" s="6"/>
       <c r="F2" s="6"/>
       <c r="G2" s="6"/>
       <c r="H2" s="7"/>
       <c r="I2" s="7"/>
       <c r="J2" s="7"/>
       <c r="K2" s="7"/>
       <c r="L2" s="7"/>
       <c r="M2" s="8" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3" spans="1:14" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2"/>
       <c r="B3" s="3"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
       <c r="F3" s="3"/>
@@ -1450,65 +1450,65 @@
       </c>
       <c r="G4" s="59" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="59" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="59" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="59" t="s">
         <v>10</v>
       </c>
       <c r="K4" s="59" t="s">
         <v>11</v>
       </c>
       <c r="L4" s="59" t="s">
         <v>12</v>
       </c>
       <c r="M4" s="60" t="s">
         <v>13</v>
       </c>
       <c r="N4" s="21"/>
     </row>
     <row r="5" spans="1:14" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="76" t="s">
+      <c r="A5" s="78" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="76"/>
-[...10 lines deleted...]
-      <c r="M5" s="77"/>
+      <c r="B5" s="78"/>
+      <c r="C5" s="78"/>
+      <c r="D5" s="78"/>
+      <c r="E5" s="78"/>
+      <c r="F5" s="78"/>
+      <c r="G5" s="78"/>
+      <c r="H5" s="79"/>
+      <c r="I5" s="79"/>
+      <c r="J5" s="79"/>
+      <c r="K5" s="79"/>
+      <c r="L5" s="79"/>
+      <c r="M5" s="79"/>
       <c r="N5" s="50"/>
     </row>
     <row r="6" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A6" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B6" s="25">
         <v>25.8</v>
       </c>
       <c r="C6" s="26">
         <v>51.8</v>
       </c>
       <c r="D6" s="13">
         <v>78.400000000000006</v>
       </c>
       <c r="E6" s="13">
         <v>105.1</v>
       </c>
       <c r="F6" s="13">
         <v>132.30000000000001</v>
       </c>
       <c r="G6" s="13">
         <v>160.4</v>
       </c>
       <c r="H6" s="13">
@@ -1636,65 +1636,65 @@
       </c>
       <c r="G9" s="13">
         <v>2455.4</v>
       </c>
       <c r="H9" s="13">
         <v>2857.7</v>
       </c>
       <c r="I9" s="13">
         <v>3271</v>
       </c>
       <c r="J9" s="13">
         <v>3691.4</v>
       </c>
       <c r="K9" s="13">
         <v>4119.3</v>
       </c>
       <c r="L9" s="13">
         <v>4549</v>
       </c>
       <c r="M9" s="13">
         <v>4999.8</v>
       </c>
       <c r="N9" s="21"/>
     </row>
     <row r="10" spans="1:14" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="76" t="s">
+      <c r="A10" s="78" t="s">
         <v>5</v>
       </c>
-      <c r="B10" s="76"/>
-[...10 lines deleted...]
-      <c r="M10" s="77"/>
+      <c r="B10" s="78"/>
+      <c r="C10" s="78"/>
+      <c r="D10" s="78"/>
+      <c r="E10" s="78"/>
+      <c r="F10" s="78"/>
+      <c r="G10" s="78"/>
+      <c r="H10" s="79"/>
+      <c r="I10" s="79"/>
+      <c r="J10" s="79"/>
+      <c r="K10" s="79"/>
+      <c r="L10" s="79"/>
+      <c r="M10" s="79"/>
       <c r="N10" s="50"/>
     </row>
     <row r="11" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A11" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B11" s="26">
         <v>30.9</v>
       </c>
       <c r="C11" s="28">
         <v>62.2</v>
       </c>
       <c r="D11" s="28">
         <v>94.2</v>
       </c>
       <c r="E11" s="26">
         <v>126.8</v>
       </c>
       <c r="F11" s="10">
         <v>159.9</v>
       </c>
       <c r="G11" s="26">
         <v>193.8</v>
       </c>
       <c r="H11" s="26">
@@ -1822,65 +1822,65 @@
       </c>
       <c r="G14" s="13">
         <v>2786.5</v>
       </c>
       <c r="H14" s="9">
         <v>3267.8</v>
       </c>
       <c r="I14" s="9">
         <v>3754</v>
       </c>
       <c r="J14" s="10">
         <v>4243.8999999999996</v>
       </c>
       <c r="K14" s="9">
         <v>4737.7</v>
       </c>
       <c r="L14" s="9">
         <v>5237</v>
       </c>
       <c r="M14" s="13">
         <v>5751</v>
       </c>
       <c r="N14" s="21"/>
     </row>
     <row r="15" spans="1:14" s="51" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A15" s="76" t="s">
+      <c r="A15" s="78" t="s">
         <v>14</v>
       </c>
-      <c r="B15" s="76"/>
-[...10 lines deleted...]
-      <c r="M15" s="77"/>
+      <c r="B15" s="78"/>
+      <c r="C15" s="78"/>
+      <c r="D15" s="78"/>
+      <c r="E15" s="78"/>
+      <c r="F15" s="78"/>
+      <c r="G15" s="78"/>
+      <c r="H15" s="79"/>
+      <c r="I15" s="79"/>
+      <c r="J15" s="79"/>
+      <c r="K15" s="79"/>
+      <c r="L15" s="79"/>
+      <c r="M15" s="79"/>
       <c r="N15" s="50"/>
     </row>
     <row r="16" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A16" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="26">
         <v>31.9</v>
       </c>
       <c r="C16" s="26">
         <v>65</v>
       </c>
       <c r="D16" s="26">
         <v>98.9</v>
       </c>
       <c r="E16" s="26">
         <v>133.69999999999999</v>
       </c>
       <c r="F16" s="26">
         <v>169.9</v>
       </c>
       <c r="G16" s="26">
         <v>207.2</v>
       </c>
       <c r="H16" s="10">
@@ -2566,65 +2566,65 @@
       </c>
       <c r="G34" s="25" t="s">
         <v>77</v>
       </c>
       <c r="H34" s="26">
         <v>4798.1000000000004</v>
       </c>
       <c r="I34" s="28">
         <v>5484</v>
       </c>
       <c r="J34" s="25" t="s">
         <v>78</v>
       </c>
       <c r="K34" s="28">
         <v>6848</v>
       </c>
       <c r="L34" s="38" t="s">
         <v>79</v>
       </c>
       <c r="M34" s="27">
         <v>8208.2000000000007</v>
       </c>
       <c r="N34" s="21"/>
     </row>
     <row r="35" spans="1:14" s="61" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="76" t="s">
+      <c r="A35" s="78" t="s">
         <v>22</v>
       </c>
-      <c r="B35" s="76"/>
-[...10 lines deleted...]
-      <c r="M35" s="77"/>
+      <c r="B35" s="78"/>
+      <c r="C35" s="78"/>
+      <c r="D35" s="78"/>
+      <c r="E35" s="78"/>
+      <c r="F35" s="78"/>
+      <c r="G35" s="78"/>
+      <c r="H35" s="79"/>
+      <c r="I35" s="79"/>
+      <c r="J35" s="79"/>
+      <c r="K35" s="79"/>
+      <c r="L35" s="79"/>
+      <c r="M35" s="79"/>
     </row>
     <row r="36" spans="1:14" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A36" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B36" s="14">
         <v>64.2</v>
       </c>
       <c r="C36" s="14">
         <v>113.9</v>
       </c>
       <c r="D36" s="28">
         <v>170.9</v>
       </c>
       <c r="E36" s="28">
         <v>223.5</v>
       </c>
       <c r="F36" s="14">
         <v>289.8</v>
       </c>
       <c r="G36" s="14">
         <v>368.7</v>
       </c>
       <c r="H36" s="10">
         <v>463</v>
@@ -4454,280 +4454,288 @@
       <c r="L85" s="75"/>
       <c r="M85" s="75"/>
     </row>
     <row r="86" spans="1:13" ht="22.5" x14ac:dyDescent="0.2">
       <c r="A86" s="24" t="s">
         <v>16</v>
       </c>
       <c r="B86" s="71">
         <v>139.30000000000001</v>
       </c>
       <c r="C86" s="65">
         <v>280588.59999999998</v>
       </c>
       <c r="D86" s="65">
         <v>433998.4</v>
       </c>
       <c r="E86" s="71">
         <v>576.1</v>
       </c>
       <c r="F86" s="67">
         <v>710729.3</v>
       </c>
       <c r="G86" s="65">
         <v>856375.9</v>
       </c>
-      <c r="H86" s="67"/>
+      <c r="H86" s="67">
+        <v>1000846.7</v>
+      </c>
       <c r="I86" s="67"/>
       <c r="J86" s="67"/>
       <c r="K86" s="67"/>
       <c r="L86" s="65"/>
       <c r="M86" s="67"/>
     </row>
     <row r="87" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A87" s="15" t="s">
         <v>20</v>
       </c>
       <c r="B87" s="71">
         <v>78.400000000000006</v>
       </c>
       <c r="C87" s="65">
         <v>155594.29999999999</v>
       </c>
       <c r="D87" s="65">
         <v>234290.7</v>
       </c>
       <c r="E87" s="70">
         <v>308.7</v>
       </c>
       <c r="F87" s="65">
         <v>384816</v>
       </c>
       <c r="G87" s="65">
         <v>460480.4</v>
       </c>
-      <c r="I87" s="67"/>
+      <c r="H87" s="67">
+        <v>536892</v>
+      </c>
       <c r="J87" s="67"/>
       <c r="K87" s="67"/>
       <c r="L87" s="65"/>
       <c r="M87" s="65"/>
     </row>
     <row r="88" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A88" s="12" t="s">
         <v>17</v>
       </c>
       <c r="B88" s="71">
         <v>1625.8</v>
       </c>
       <c r="C88" s="65">
         <v>3285245.4</v>
       </c>
       <c r="D88" s="65">
         <v>4921955</v>
       </c>
       <c r="E88" s="72">
         <v>6606.3</v>
       </c>
       <c r="F88" s="67">
         <v>8300019.5999999996</v>
       </c>
       <c r="G88" s="65">
         <v>9994724.4000000004</v>
       </c>
-      <c r="I88" s="67"/>
+      <c r="H88" s="67">
+        <v>11696240.699999999</v>
+      </c>
       <c r="J88" s="67"/>
       <c r="K88" s="67"/>
       <c r="L88" s="65"/>
       <c r="M88" s="67"/>
     </row>
     <row r="89" spans="1:13" x14ac:dyDescent="0.2">
       <c r="A89" s="16" t="s">
         <v>20</v>
       </c>
       <c r="B89" s="73">
         <v>1188.9000000000001</v>
       </c>
       <c r="C89" s="66">
         <v>2412876.4</v>
       </c>
       <c r="D89" s="66">
         <v>3640428</v>
       </c>
       <c r="E89" s="73">
         <v>4870.8999999999996</v>
       </c>
       <c r="F89" s="66">
         <v>6115049.9000000004</v>
       </c>
       <c r="G89" s="66">
         <v>7368378.7999999998</v>
       </c>
-      <c r="H89" s="69"/>
+      <c r="H89" s="69">
+        <v>8625850.5</v>
+      </c>
       <c r="I89" s="69"/>
       <c r="J89" s="69"/>
       <c r="K89" s="69"/>
       <c r="L89" s="66"/>
       <c r="M89" s="66"/>
     </row>
   </sheetData>
   <mergeCells count="18">
+    <mergeCell ref="A60:M60"/>
+    <mergeCell ref="A65:M65"/>
     <mergeCell ref="A85:M85"/>
     <mergeCell ref="A80:M80"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A15:M15"/>
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A45:M45"/>
     <mergeCell ref="A40:M40"/>
     <mergeCell ref="A35:M35"/>
     <mergeCell ref="A30:M30"/>
     <mergeCell ref="A75:M75"/>
     <mergeCell ref="A70:M70"/>
     <mergeCell ref="A55:M55"/>
-    <mergeCell ref="A60:M60"/>
-    <mergeCell ref="A65:M65"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F44795A0-FC0E-4363-BD4D-859C9FD26D5E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E07BDD9-B754-40B9-9273-3C57B2A097BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DB95D227-18C3-4E88-A9CC-5551699A6089}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F44795A0-FC0E-4363-BD4D-859C9FD26D5E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>