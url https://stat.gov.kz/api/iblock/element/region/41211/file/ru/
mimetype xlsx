--- v0 (2026-07-22)
+++ v1 (2026-08-17)
@@ -14,51 +14,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="-32295" windowWidth="21570" windowHeight="6900"/>
   </bookViews>
   <sheets>
     <sheet name="месяц" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="598" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="599" uniqueCount="53">
   <si>
     <t xml:space="preserve">январь </t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -596,63 +596,63 @@
     <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -925,91 +925,91 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M310"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A287" workbookViewId="0">
-      <selection activeCell="N287" sqref="N1:P1048576"/>
+      <selection activeCell="H296" sqref="H296:H307"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27.140625" style="11" customWidth="1"/>
     <col min="2" max="13" width="9.7109375" style="11" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A1" s="6"/>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="8"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="9"/>
     </row>
     <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="100" t="s">
+      <c r="A2" s="101" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="100"/>
-[...10 lines deleted...]
-      <c r="M2" s="100"/>
+      <c r="B2" s="101"/>
+      <c r="C2" s="101"/>
+      <c r="D2" s="101"/>
+      <c r="E2" s="101"/>
+      <c r="F2" s="101"/>
+      <c r="G2" s="101"/>
+      <c r="H2" s="101"/>
+      <c r="I2" s="101"/>
+      <c r="J2" s="101"/>
+      <c r="K2" s="101"/>
+      <c r="L2" s="101"/>
+      <c r="M2" s="101"/>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="18"/>
       <c r="B3" s="18"/>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="10"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="M4" s="1"/>
@@ -1474,65 +1474,65 @@
         <v>427.9</v>
       </c>
       <c r="L16" s="29">
         <v>429.7</v>
       </c>
       <c r="M16" s="29">
         <v>450.8</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="23"/>
       <c r="B17" s="24"/>
       <c r="C17" s="9"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="24"/>
       <c r="I17" s="9"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="9"/>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="100" t="s">
+      <c r="A18" s="101" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="100"/>
-[...10 lines deleted...]
-      <c r="M18" s="100"/>
+      <c r="B18" s="101"/>
+      <c r="C18" s="101"/>
+      <c r="D18" s="101"/>
+      <c r="E18" s="101"/>
+      <c r="F18" s="101"/>
+      <c r="G18" s="101"/>
+      <c r="H18" s="101"/>
+      <c r="I18" s="101"/>
+      <c r="J18" s="101"/>
+      <c r="K18" s="101"/>
+      <c r="L18" s="101"/>
+      <c r="M18" s="101"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="18"/>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="10"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="M20" s="1"/>
@@ -1874,90 +1874,90 @@
         <v>226.5</v>
       </c>
       <c r="L29" s="34">
         <v>234.2</v>
       </c>
       <c r="M29" s="37">
         <v>240.4</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="21">
         <v>16.7</v>
       </c>
       <c r="C30" s="21">
         <v>16.7</v>
       </c>
       <c r="D30" s="21">
         <v>15.3</v>
       </c>
       <c r="E30" s="32">
         <v>16</v>
       </c>
-      <c r="F30" s="104">
+      <c r="F30" s="103">
         <v>16.399999999999999</v>
       </c>
-      <c r="G30" s="102">
+      <c r="G30" s="104">
         <v>21.1</v>
       </c>
-      <c r="H30" s="103">
+      <c r="H30" s="100">
         <v>22</v>
       </c>
       <c r="I30" s="40">
         <v>22.2</v>
       </c>
       <c r="J30" s="36">
         <v>22.4</v>
       </c>
       <c r="K30" s="36">
         <v>23.5</v>
       </c>
       <c r="L30" s="40">
         <v>23.9</v>
       </c>
       <c r="M30" s="21">
         <v>24.2</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="9"/>
       <c r="B31" s="20" t="s">
         <v>46</v>
       </c>
       <c r="C31" s="20" t="s">
         <v>46</v>
       </c>
       <c r="D31" s="21" t="s">
         <v>46</v>
       </c>
       <c r="E31" s="39"/>
-      <c r="F31" s="104"/>
-[...1 lines deleted...]
-      <c r="H31" s="103"/>
+      <c r="F31" s="103"/>
+      <c r="G31" s="104"/>
+      <c r="H31" s="100"/>
       <c r="I31" s="40" t="s">
         <v>46</v>
       </c>
       <c r="J31" s="36" t="s">
         <v>46</v>
       </c>
       <c r="K31" s="35" t="s">
         <v>46</v>
       </c>
       <c r="L31" s="38" t="s">
         <v>46</v>
       </c>
       <c r="M31" s="20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="20"/>
       <c r="C32" s="20"/>
       <c r="D32" s="21"/>
       <c r="E32" s="39"/>
       <c r="F32" s="36"/>
@@ -2045,65 +2045,65 @@
         <v>493.8</v>
       </c>
       <c r="L34" s="44">
         <v>499.3</v>
       </c>
       <c r="M34" s="29">
         <v>514</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="23"/>
       <c r="B35" s="24"/>
       <c r="C35" s="9"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="93"/>
       <c r="G35" s="94"/>
       <c r="H35" s="36"/>
       <c r="I35" s="7"/>
       <c r="J35" s="36"/>
       <c r="K35" s="36"/>
       <c r="L35" s="34"/>
       <c r="M35" s="9"/>
     </row>
     <row r="36" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="100" t="s">
+      <c r="A36" s="101" t="s">
         <v>16</v>
       </c>
-      <c r="B36" s="100"/>
-[...10 lines deleted...]
-      <c r="M36" s="101"/>
+      <c r="B36" s="101"/>
+      <c r="C36" s="101"/>
+      <c r="D36" s="101"/>
+      <c r="E36" s="101"/>
+      <c r="F36" s="101"/>
+      <c r="G36" s="101"/>
+      <c r="H36" s="102"/>
+      <c r="I36" s="102"/>
+      <c r="J36" s="102"/>
+      <c r="K36" s="102"/>
+      <c r="L36" s="102"/>
+      <c r="M36" s="102"/>
     </row>
     <row r="37" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="18"/>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="45"/>
       <c r="I37" s="45"/>
       <c r="J37" s="45"/>
       <c r="K37" s="45"/>
       <c r="L37" s="45"/>
       <c r="M37" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="10"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="M38" s="1"/>
@@ -2609,65 +2609,65 @@
         <v>575.4</v>
       </c>
       <c r="L51" s="50">
         <v>573.9</v>
       </c>
       <c r="M51" s="50">
         <v>578.4</v>
       </c>
     </row>
     <row r="52" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="23"/>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="32"/>
       <c r="E52" s="36"/>
       <c r="F52" s="7"/>
       <c r="G52" s="34"/>
       <c r="H52" s="48"/>
       <c r="I52" s="47"/>
       <c r="J52" s="47"/>
       <c r="K52" s="48"/>
       <c r="L52" s="48"/>
       <c r="M52" s="48"/>
     </row>
     <row r="53" spans="1:13" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="100" t="s">
+      <c r="A53" s="101" t="s">
         <v>17</v>
       </c>
-      <c r="B53" s="100"/>
-[...10 lines deleted...]
-      <c r="M53" s="101"/>
+      <c r="B53" s="101"/>
+      <c r="C53" s="101"/>
+      <c r="D53" s="101"/>
+      <c r="E53" s="101"/>
+      <c r="F53" s="101"/>
+      <c r="G53" s="101"/>
+      <c r="H53" s="102"/>
+      <c r="I53" s="102"/>
+      <c r="J53" s="102"/>
+      <c r="K53" s="102"/>
+      <c r="L53" s="102"/>
+      <c r="M53" s="102"/>
     </row>
     <row r="54" spans="1:13" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="18"/>
       <c r="B54" s="18"/>
       <c r="C54" s="18"/>
       <c r="D54" s="18"/>
       <c r="E54" s="18"/>
       <c r="F54" s="18"/>
       <c r="G54" s="18"/>
       <c r="H54" s="45"/>
       <c r="I54" s="45"/>
       <c r="J54" s="45"/>
       <c r="K54" s="45"/>
       <c r="L54" s="45"/>
       <c r="M54" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="10"/>
       <c r="B55" s="7"/>
       <c r="C55" s="7"/>
       <c r="D55" s="7"/>
       <c r="E55" s="7"/>
       <c r="M55" s="1"/>
@@ -3135,65 +3135,65 @@
       </c>
       <c r="G68" s="30">
         <v>606.29999999999995</v>
       </c>
       <c r="H68" s="50">
         <v>612.70000000000005</v>
       </c>
       <c r="I68" s="51">
         <v>613.9</v>
       </c>
       <c r="J68" s="53">
         <v>612.4</v>
       </c>
       <c r="K68" s="30">
         <v>620.70000000000005</v>
       </c>
       <c r="L68" s="30">
         <v>629.70000000000005</v>
       </c>
       <c r="M68" s="30">
         <v>631.5</v>
       </c>
     </row>
     <row r="69" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="70" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="100" t="s">
+      <c r="A70" s="101" t="s">
         <v>19</v>
       </c>
-      <c r="B70" s="100"/>
-[...10 lines deleted...]
-      <c r="M70" s="101"/>
+      <c r="B70" s="101"/>
+      <c r="C70" s="101"/>
+      <c r="D70" s="101"/>
+      <c r="E70" s="101"/>
+      <c r="F70" s="101"/>
+      <c r="G70" s="101"/>
+      <c r="H70" s="102"/>
+      <c r="I70" s="102"/>
+      <c r="J70" s="102"/>
+      <c r="K70" s="102"/>
+      <c r="L70" s="102"/>
+      <c r="M70" s="102"/>
     </row>
     <row r="71" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="18"/>
       <c r="B71" s="18"/>
       <c r="C71" s="18"/>
       <c r="D71" s="18"/>
       <c r="E71" s="18"/>
       <c r="F71" s="18"/>
       <c r="G71" s="18"/>
       <c r="H71" s="45"/>
       <c r="I71" s="45"/>
       <c r="J71" s="45"/>
       <c r="K71" s="45"/>
       <c r="L71" s="45"/>
       <c r="M71" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="10"/>
       <c r="B72" s="7"/>
       <c r="C72" s="7"/>
       <c r="D72" s="7"/>
       <c r="E72" s="7"/>
       <c r="F72" s="9"/>
@@ -3668,65 +3668,65 @@
       </c>
       <c r="G85" s="44">
         <v>650.4</v>
       </c>
       <c r="H85" s="44">
         <v>657.3</v>
       </c>
       <c r="I85" s="30">
         <v>659</v>
       </c>
       <c r="J85" s="53">
         <v>660</v>
       </c>
       <c r="K85" s="30">
         <v>665.7</v>
       </c>
       <c r="L85" s="30">
         <v>670.7</v>
       </c>
       <c r="M85" s="44">
         <v>680.2</v>
       </c>
     </row>
     <row r="86" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="87" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A87" s="100" t="s">
+      <c r="A87" s="101" t="s">
         <v>28</v>
       </c>
-      <c r="B87" s="100"/>
-[...10 lines deleted...]
-      <c r="M87" s="101"/>
+      <c r="B87" s="101"/>
+      <c r="C87" s="101"/>
+      <c r="D87" s="101"/>
+      <c r="E87" s="101"/>
+      <c r="F87" s="101"/>
+      <c r="G87" s="101"/>
+      <c r="H87" s="102"/>
+      <c r="I87" s="102"/>
+      <c r="J87" s="102"/>
+      <c r="K87" s="102"/>
+      <c r="L87" s="102"/>
+      <c r="M87" s="102"/>
     </row>
     <row r="88" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="18"/>
       <c r="B88" s="18"/>
       <c r="C88" s="18"/>
       <c r="D88" s="18"/>
       <c r="E88" s="18"/>
       <c r="F88" s="18"/>
       <c r="G88" s="18"/>
       <c r="H88" s="45"/>
       <c r="I88" s="45"/>
       <c r="J88" s="45"/>
       <c r="K88" s="45"/>
       <c r="L88" s="45"/>
       <c r="M88" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="10"/>
       <c r="B89" s="7"/>
       <c r="C89" s="7"/>
       <c r="D89" s="7"/>
       <c r="E89" s="7"/>
       <c r="M89" s="1"/>
@@ -4194,65 +4194,65 @@
       </c>
       <c r="G102" s="29">
         <v>697.8</v>
       </c>
       <c r="H102" s="28">
         <v>692.1</v>
       </c>
       <c r="I102" s="29">
         <v>685.9</v>
       </c>
       <c r="J102" s="55">
         <v>693.2</v>
       </c>
       <c r="K102" s="30">
         <v>670.8</v>
       </c>
       <c r="L102" s="29">
         <v>681.1</v>
       </c>
       <c r="M102" s="29">
         <v>679.2</v>
       </c>
     </row>
     <row r="103" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="104" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A104" s="100" t="s">
+      <c r="A104" s="101" t="s">
         <v>30</v>
       </c>
-      <c r="B104" s="100"/>
-[...10 lines deleted...]
-      <c r="M104" s="101"/>
+      <c r="B104" s="101"/>
+      <c r="C104" s="101"/>
+      <c r="D104" s="101"/>
+      <c r="E104" s="101"/>
+      <c r="F104" s="101"/>
+      <c r="G104" s="101"/>
+      <c r="H104" s="102"/>
+      <c r="I104" s="102"/>
+      <c r="J104" s="102"/>
+      <c r="K104" s="102"/>
+      <c r="L104" s="102"/>
+      <c r="M104" s="102"/>
     </row>
     <row r="105" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="18"/>
       <c r="B105" s="18"/>
       <c r="C105" s="18"/>
       <c r="D105" s="18"/>
       <c r="E105" s="18"/>
       <c r="F105" s="18"/>
       <c r="G105" s="18"/>
       <c r="H105" s="45"/>
       <c r="I105" s="45"/>
       <c r="J105" s="45"/>
       <c r="K105" s="45"/>
       <c r="L105" s="45"/>
       <c r="M105" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="10"/>
       <c r="B106" s="7"/>
       <c r="C106" s="7"/>
       <c r="D106" s="7"/>
       <c r="E106" s="7"/>
       <c r="M106" s="1"/>
@@ -4734,65 +4734,65 @@
         <v>656.6</v>
       </c>
       <c r="L119" s="29">
         <v>681.1</v>
       </c>
       <c r="M119" s="29">
         <v>679.2</v>
       </c>
     </row>
     <row r="120" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="9"/>
       <c r="B120" s="9"/>
       <c r="C120" s="9"/>
       <c r="D120" s="9"/>
       <c r="E120" s="9"/>
       <c r="F120" s="9"/>
       <c r="G120" s="9"/>
       <c r="H120" s="9"/>
       <c r="I120" s="9"/>
       <c r="J120" s="9"/>
       <c r="K120" s="9"/>
       <c r="L120" s="9"/>
       <c r="M120" s="9"/>
     </row>
     <row r="121" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A121" s="100" t="s">
+      <c r="A121" s="101" t="s">
         <v>31</v>
       </c>
-      <c r="B121" s="100"/>
-[...10 lines deleted...]
-      <c r="M121" s="101"/>
+      <c r="B121" s="101"/>
+      <c r="C121" s="101"/>
+      <c r="D121" s="101"/>
+      <c r="E121" s="101"/>
+      <c r="F121" s="101"/>
+      <c r="G121" s="101"/>
+      <c r="H121" s="102"/>
+      <c r="I121" s="102"/>
+      <c r="J121" s="102"/>
+      <c r="K121" s="102"/>
+      <c r="L121" s="102"/>
+      <c r="M121" s="102"/>
     </row>
     <row r="122" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="18"/>
       <c r="B122" s="18"/>
       <c r="C122" s="18"/>
       <c r="D122" s="18"/>
       <c r="E122" s="18"/>
       <c r="F122" s="18"/>
       <c r="G122" s="18"/>
       <c r="H122" s="45"/>
       <c r="I122" s="45"/>
       <c r="J122" s="45"/>
       <c r="K122" s="45"/>
       <c r="L122" s="45"/>
       <c r="M122" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="10"/>
       <c r="B123" s="7"/>
       <c r="C123" s="7"/>
       <c r="D123" s="7"/>
       <c r="E123" s="7"/>
       <c r="M123" s="1"/>
@@ -5274,65 +5274,65 @@
         <v>680.7</v>
       </c>
       <c r="L136" s="50">
         <v>683.8</v>
       </c>
       <c r="M136" s="42">
         <v>679</v>
       </c>
     </row>
     <row r="137" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="138" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="60" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="139" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="60" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="140" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A140" s="100" t="s">
+      <c r="A140" s="101" t="s">
         <v>38</v>
       </c>
-      <c r="B140" s="100"/>
-[...10 lines deleted...]
-      <c r="M140" s="101"/>
+      <c r="B140" s="101"/>
+      <c r="C140" s="101"/>
+      <c r="D140" s="101"/>
+      <c r="E140" s="101"/>
+      <c r="F140" s="101"/>
+      <c r="G140" s="101"/>
+      <c r="H140" s="102"/>
+      <c r="I140" s="102"/>
+      <c r="J140" s="102"/>
+      <c r="K140" s="102"/>
+      <c r="L140" s="102"/>
+      <c r="M140" s="102"/>
     </row>
     <row r="141" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="18"/>
       <c r="B141" s="18"/>
       <c r="C141" s="18"/>
       <c r="D141" s="18"/>
       <c r="E141" s="18"/>
       <c r="F141" s="18"/>
       <c r="G141" s="18"/>
       <c r="H141" s="45"/>
       <c r="I141" s="45"/>
       <c r="J141" s="45"/>
       <c r="K141" s="45"/>
       <c r="L141" s="45"/>
       <c r="M141" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="142" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="10"/>
       <c r="B142" s="7"/>
       <c r="C142" s="7"/>
       <c r="D142" s="7"/>
       <c r="E142" s="7"/>
       <c r="M142" s="1"/>
@@ -5814,65 +5814,65 @@
         <v>714.4</v>
       </c>
       <c r="L155" s="29">
         <v>721</v>
       </c>
       <c r="M155" s="29">
         <v>725.8</v>
       </c>
     </row>
     <row r="156" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="157" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="60" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="158" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="60" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="159" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A159" s="100" t="s">
+      <c r="A159" s="101" t="s">
         <v>42</v>
       </c>
-      <c r="B159" s="100"/>
-[...10 lines deleted...]
-      <c r="M159" s="101"/>
+      <c r="B159" s="101"/>
+      <c r="C159" s="101"/>
+      <c r="D159" s="101"/>
+      <c r="E159" s="101"/>
+      <c r="F159" s="101"/>
+      <c r="G159" s="101"/>
+      <c r="H159" s="102"/>
+      <c r="I159" s="102"/>
+      <c r="J159" s="102"/>
+      <c r="K159" s="102"/>
+      <c r="L159" s="102"/>
+      <c r="M159" s="102"/>
     </row>
     <row r="160" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="18"/>
       <c r="B160" s="18"/>
       <c r="C160" s="18"/>
       <c r="D160" s="18"/>
       <c r="E160" s="18"/>
       <c r="F160" s="18"/>
       <c r="G160" s="18"/>
       <c r="H160" s="45"/>
       <c r="I160" s="45"/>
       <c r="J160" s="45"/>
       <c r="K160" s="45"/>
       <c r="L160" s="45"/>
       <c r="M160" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="161" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="10"/>
       <c r="B161" s="7"/>
       <c r="C161" s="7"/>
       <c r="D161" s="7"/>
       <c r="E161" s="7"/>
       <c r="M161" s="1"/>
@@ -6414,65 +6414,65 @@
       <c r="H176" s="14"/>
       <c r="I176" s="14"/>
       <c r="J176" s="14"/>
       <c r="K176" s="14"/>
       <c r="L176" s="14"/>
       <c r="M176" s="14"/>
     </row>
     <row r="177" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="60" t="s">
         <v>35</v>
       </c>
       <c r="B177" s="14"/>
       <c r="C177" s="14"/>
       <c r="D177" s="14"/>
       <c r="E177" s="14"/>
       <c r="F177" s="14"/>
       <c r="G177" s="14"/>
       <c r="H177" s="14"/>
       <c r="I177" s="14"/>
       <c r="J177" s="14"/>
       <c r="K177" s="14"/>
       <c r="L177" s="14"/>
       <c r="M177" s="14"/>
     </row>
     <row r="178" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A178" s="100" t="s">
+      <c r="A178" s="101" t="s">
         <v>43</v>
       </c>
-      <c r="B178" s="100"/>
-[...10 lines deleted...]
-      <c r="M178" s="101"/>
+      <c r="B178" s="101"/>
+      <c r="C178" s="101"/>
+      <c r="D178" s="101"/>
+      <c r="E178" s="101"/>
+      <c r="F178" s="101"/>
+      <c r="G178" s="101"/>
+      <c r="H178" s="102"/>
+      <c r="I178" s="102"/>
+      <c r="J178" s="102"/>
+      <c r="K178" s="102"/>
+      <c r="L178" s="102"/>
+      <c r="M178" s="102"/>
     </row>
     <row r="179" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="18"/>
       <c r="B179" s="18"/>
       <c r="C179" s="18"/>
       <c r="D179" s="18"/>
       <c r="E179" s="18"/>
       <c r="F179" s="18"/>
       <c r="G179" s="18"/>
       <c r="H179" s="45"/>
       <c r="I179" s="45"/>
       <c r="J179" s="45"/>
       <c r="K179" s="45"/>
       <c r="L179" s="45"/>
       <c r="M179" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="10"/>
       <c r="B180" s="7"/>
       <c r="C180" s="7"/>
       <c r="D180" s="7"/>
       <c r="E180" s="7"/>
       <c r="M180" s="1"/>
@@ -6978,65 +6978,65 @@
         <v>849.7</v>
       </c>
       <c r="L193" s="72">
         <v>858.5</v>
       </c>
       <c r="M193" s="72">
         <v>866.9</v>
       </c>
     </row>
     <row r="194" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="195" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="60" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="196" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="60" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="197" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A197" s="100" t="s">
+      <c r="A197" s="101" t="s">
         <v>44</v>
       </c>
-      <c r="B197" s="100"/>
-[...10 lines deleted...]
-      <c r="M197" s="100"/>
+      <c r="B197" s="101"/>
+      <c r="C197" s="101"/>
+      <c r="D197" s="101"/>
+      <c r="E197" s="101"/>
+      <c r="F197" s="101"/>
+      <c r="G197" s="101"/>
+      <c r="H197" s="101"/>
+      <c r="I197" s="101"/>
+      <c r="J197" s="101"/>
+      <c r="K197" s="101"/>
+      <c r="L197" s="101"/>
+      <c r="M197" s="101"/>
     </row>
     <row r="198" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="18"/>
       <c r="B198" s="18"/>
       <c r="C198" s="18"/>
       <c r="D198" s="18"/>
       <c r="E198" s="18"/>
       <c r="F198" s="18"/>
       <c r="G198" s="18"/>
       <c r="H198" s="18"/>
       <c r="I198" s="18"/>
       <c r="J198" s="18"/>
       <c r="K198" s="18"/>
       <c r="L198" s="18"/>
       <c r="M198" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="199" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="10"/>
       <c r="B199" s="7"/>
       <c r="C199" s="7"/>
       <c r="D199" s="7"/>
       <c r="E199" s="7"/>
       <c r="M199" s="1"/>
@@ -7538,65 +7538,65 @@
         <v>906.9</v>
       </c>
       <c r="L212" s="17">
         <v>911</v>
       </c>
       <c r="M212" s="17">
         <v>917.8</v>
       </c>
     </row>
     <row r="213" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="214" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="60" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="215" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="60" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="216" spans="1:13" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A216" s="100" t="s">
+      <c r="A216" s="101" t="s">
         <v>45</v>
       </c>
-      <c r="B216" s="100"/>
-[...10 lines deleted...]
-      <c r="M216" s="101"/>
+      <c r="B216" s="101"/>
+      <c r="C216" s="101"/>
+      <c r="D216" s="101"/>
+      <c r="E216" s="101"/>
+      <c r="F216" s="101"/>
+      <c r="G216" s="101"/>
+      <c r="H216" s="102"/>
+      <c r="I216" s="102"/>
+      <c r="J216" s="102"/>
+      <c r="K216" s="102"/>
+      <c r="L216" s="102"/>
+      <c r="M216" s="102"/>
     </row>
     <row r="217" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="15"/>
       <c r="B217" s="15"/>
       <c r="C217" s="15"/>
       <c r="D217" s="15"/>
       <c r="E217" s="15"/>
       <c r="F217" s="15"/>
       <c r="G217" s="15"/>
       <c r="H217" s="16"/>
       <c r="I217" s="16"/>
       <c r="J217" s="16"/>
       <c r="K217" s="16"/>
       <c r="L217" s="16"/>
       <c r="M217" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="218" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="10"/>
       <c r="B218" s="7"/>
       <c r="C218" s="7"/>
       <c r="D218" s="7"/>
       <c r="E218" s="7"/>
       <c r="M218" s="1"/>
@@ -8078,65 +8078,65 @@
         <v>900</v>
       </c>
       <c r="L231" s="29">
         <v>947.2</v>
       </c>
       <c r="M231" s="29">
         <v>1010.1</v>
       </c>
     </row>
     <row r="232" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="233" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="60" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="234" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="60" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="235" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A235" s="100" t="s">
+      <c r="A235" s="101" t="s">
         <v>48</v>
       </c>
-      <c r="B235" s="100"/>
-[...10 lines deleted...]
-      <c r="M235" s="101"/>
+      <c r="B235" s="101"/>
+      <c r="C235" s="101"/>
+      <c r="D235" s="101"/>
+      <c r="E235" s="101"/>
+      <c r="F235" s="101"/>
+      <c r="G235" s="101"/>
+      <c r="H235" s="102"/>
+      <c r="I235" s="102"/>
+      <c r="J235" s="102"/>
+      <c r="K235" s="102"/>
+      <c r="L235" s="102"/>
+      <c r="M235" s="102"/>
     </row>
     <row r="236" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="18"/>
       <c r="B236" s="18"/>
       <c r="C236" s="18"/>
       <c r="D236" s="18"/>
       <c r="E236" s="18"/>
       <c r="F236" s="18"/>
       <c r="G236" s="18"/>
       <c r="H236" s="45"/>
       <c r="I236" s="45"/>
       <c r="J236" s="45"/>
       <c r="K236" s="45"/>
       <c r="L236" s="45"/>
       <c r="M236" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="237" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="10"/>
       <c r="B237" s="7"/>
       <c r="C237" s="7"/>
       <c r="D237" s="7"/>
       <c r="E237" s="7"/>
       <c r="M237" s="1"/>
@@ -8644,65 +8644,65 @@
       <c r="L250" s="29">
         <v>1044.9000000000001</v>
       </c>
       <c r="M250" s="29">
         <v>1053.9000000000001</v>
       </c>
     </row>
     <row r="251" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="252" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="60" t="s">
         <v>37</v>
       </c>
       <c r="G252" s="4"/>
     </row>
     <row r="253" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="60" t="s">
         <v>35</v>
       </c>
       <c r="G253" s="4"/>
     </row>
     <row r="254" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A254" s="100" t="s">
+      <c r="A254" s="101" t="s">
         <v>49</v>
       </c>
-      <c r="B254" s="100"/>
-[...10 lines deleted...]
-      <c r="M254" s="101"/>
+      <c r="B254" s="101"/>
+      <c r="C254" s="101"/>
+      <c r="D254" s="101"/>
+      <c r="E254" s="101"/>
+      <c r="F254" s="101"/>
+      <c r="G254" s="101"/>
+      <c r="H254" s="102"/>
+      <c r="I254" s="102"/>
+      <c r="J254" s="102"/>
+      <c r="K254" s="102"/>
+      <c r="L254" s="102"/>
+      <c r="M254" s="102"/>
     </row>
     <row r="255" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="18"/>
       <c r="B255" s="18"/>
       <c r="C255" s="18"/>
       <c r="D255" s="18"/>
       <c r="E255" s="18"/>
       <c r="F255" s="18"/>
       <c r="G255" s="18"/>
       <c r="H255" s="45"/>
       <c r="I255" s="45"/>
       <c r="J255" s="45"/>
       <c r="K255" s="45"/>
       <c r="L255" s="45"/>
       <c r="M255" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="256" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="10"/>
       <c r="B256" s="7"/>
       <c r="C256" s="7"/>
       <c r="D256" s="7"/>
       <c r="E256" s="7"/>
       <c r="M256" s="1"/>
@@ -9208,65 +9208,65 @@
       <c r="L269" s="29">
         <v>1122.7</v>
       </c>
       <c r="M269" s="90">
         <v>1111653.7</v>
       </c>
     </row>
     <row r="270" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="271" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="60" t="s">
         <v>37</v>
       </c>
       <c r="G271" s="4"/>
     </row>
     <row r="272" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="60" t="s">
         <v>35</v>
       </c>
       <c r="G272" s="4"/>
     </row>
     <row r="273" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A273" s="100" t="s">
+      <c r="A273" s="101" t="s">
         <v>50</v>
       </c>
-      <c r="B273" s="100"/>
-[...10 lines deleted...]
-      <c r="M273" s="101"/>
+      <c r="B273" s="101"/>
+      <c r="C273" s="101"/>
+      <c r="D273" s="101"/>
+      <c r="E273" s="101"/>
+      <c r="F273" s="101"/>
+      <c r="G273" s="101"/>
+      <c r="H273" s="102"/>
+      <c r="I273" s="102"/>
+      <c r="J273" s="102"/>
+      <c r="K273" s="102"/>
+      <c r="L273" s="102"/>
+      <c r="M273" s="102"/>
     </row>
     <row r="274" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="18"/>
       <c r="B274" s="18"/>
       <c r="C274" s="18"/>
       <c r="D274" s="18"/>
       <c r="E274" s="18"/>
       <c r="F274" s="18"/>
       <c r="G274" s="18"/>
       <c r="H274" s="45"/>
       <c r="I274" s="45"/>
       <c r="J274" s="45"/>
       <c r="K274" s="45"/>
       <c r="L274" s="45"/>
       <c r="M274" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="275" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="10"/>
       <c r="B275" s="7"/>
       <c r="C275" s="7"/>
       <c r="D275" s="7"/>
       <c r="E275" s="7"/>
       <c r="M275" s="1"/>
@@ -9773,65 +9773,65 @@
       <c r="L288" s="88">
         <v>1306578</v>
       </c>
       <c r="M288" s="88">
         <v>1335433.3999999999</v>
       </c>
     </row>
     <row r="289" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="290" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="60" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="4"/>
     </row>
     <row r="291" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="60" t="s">
         <v>35</v>
       </c>
       <c r="G291" s="4"/>
     </row>
     <row r="292" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A292" s="100" t="s">
+      <c r="A292" s="101" t="s">
         <v>51</v>
       </c>
-      <c r="B292" s="100"/>
-[...10 lines deleted...]
-      <c r="M292" s="101"/>
+      <c r="B292" s="101"/>
+      <c r="C292" s="101"/>
+      <c r="D292" s="101"/>
+      <c r="E292" s="101"/>
+      <c r="F292" s="101"/>
+      <c r="G292" s="101"/>
+      <c r="H292" s="102"/>
+      <c r="I292" s="102"/>
+      <c r="J292" s="102"/>
+      <c r="K292" s="102"/>
+      <c r="L292" s="102"/>
+      <c r="M292" s="102"/>
     </row>
     <row r="293" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="18"/>
       <c r="B293" s="18"/>
       <c r="C293" s="18"/>
       <c r="D293" s="18"/>
       <c r="E293" s="18"/>
       <c r="F293" s="18"/>
       <c r="G293" s="18"/>
       <c r="H293" s="45"/>
       <c r="I293" s="45"/>
       <c r="J293" s="45"/>
       <c r="K293" s="45"/>
       <c r="L293" s="45"/>
       <c r="M293" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="294" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="10"/>
       <c r="B294" s="7"/>
       <c r="C294" s="7"/>
       <c r="D294" s="7"/>
       <c r="E294" s="7"/>
       <c r="M294" s="1"/>
@@ -9875,424 +9875,448 @@
         <v>11</v>
       </c>
     </row>
     <row r="296" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B296" s="86">
         <v>139295.29999999999</v>
       </c>
       <c r="C296" s="86">
         <v>141293.29999999999</v>
       </c>
       <c r="D296" s="11">
         <v>153.4</v>
       </c>
       <c r="E296" s="11">
         <v>142.1</v>
       </c>
       <c r="F296" s="89">
         <v>134618.29999999999</v>
       </c>
       <c r="G296" s="86">
         <v>145646.6</v>
       </c>
-      <c r="H296" s="89"/>
+      <c r="H296" s="89">
+        <v>144470.79999999999</v>
+      </c>
       <c r="I296" s="89"/>
       <c r="J296" s="89"/>
       <c r="K296" s="89"/>
       <c r="L296" s="86"/>
       <c r="M296" s="89"/>
     </row>
     <row r="297" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A297" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B297" s="98">
         <v>78.400000000000006</v>
       </c>
       <c r="C297" s="86">
         <v>77237</v>
       </c>
       <c r="D297" s="86">
         <v>78696.399999999994</v>
       </c>
       <c r="E297" s="11">
         <v>74.400000000000006</v>
       </c>
       <c r="F297" s="86">
         <v>76099.199999999997</v>
       </c>
       <c r="G297" s="86">
         <v>75664.399999999994</v>
       </c>
-      <c r="I297" s="89"/>
+      <c r="H297" s="89">
+        <v>76411.600000000006</v>
+      </c>
       <c r="J297" s="89"/>
       <c r="K297" s="89"/>
       <c r="L297" s="86"/>
       <c r="M297" s="86"/>
     </row>
     <row r="298" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="25" t="s">
         <v>32</v>
       </c>
       <c r="B298" s="86">
         <v>1625809.6</v>
       </c>
       <c r="C298" s="86">
         <v>1659435.8</v>
       </c>
       <c r="D298" s="11">
         <v>1636.7</v>
       </c>
       <c r="E298" s="11">
         <v>1684.3</v>
       </c>
       <c r="F298" s="89">
         <v>1693728.5</v>
       </c>
       <c r="G298" s="86">
         <v>1694704.8</v>
       </c>
-      <c r="H298" s="86"/>
-      <c r="I298" s="89"/>
+      <c r="H298" s="89">
+        <v>1701516.3</v>
+      </c>
       <c r="J298" s="89"/>
       <c r="K298" s="89"/>
       <c r="L298" s="86"/>
       <c r="M298" s="89"/>
     </row>
     <row r="299" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A299" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B299" s="7"/>
       <c r="C299" s="7"/>
       <c r="D299" s="7"/>
       <c r="F299" s="7"/>
       <c r="G299" s="9"/>
-      <c r="H299" s="7"/>
+      <c r="H299" s="96"/>
       <c r="I299" s="96"/>
       <c r="J299" s="7"/>
       <c r="L299" s="7"/>
       <c r="M299" s="9"/>
     </row>
     <row r="300" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B300" s="86">
         <v>64953.7</v>
       </c>
       <c r="C300" s="86">
         <v>64844</v>
       </c>
       <c r="D300" s="11">
         <v>65.599999999999994</v>
       </c>
       <c r="E300" s="11">
         <v>65.5</v>
       </c>
       <c r="F300" s="91">
         <v>65089</v>
       </c>
       <c r="G300" s="87">
         <v>64981.4</v>
       </c>
-      <c r="H300" s="89"/>
+      <c r="H300" s="91">
+        <v>66028.899999999994</v>
+      </c>
       <c r="I300" s="91"/>
       <c r="J300" s="89"/>
       <c r="K300" s="89"/>
       <c r="L300" s="86"/>
       <c r="M300" s="91"/>
     </row>
     <row r="301" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B301" s="86">
         <v>115472</v>
       </c>
       <c r="C301" s="86">
         <v>114996.1</v>
       </c>
       <c r="D301" s="11">
         <v>112.4</v>
       </c>
       <c r="E301" s="11">
         <v>111.8</v>
       </c>
       <c r="F301" s="91">
         <v>111042.8</v>
       </c>
       <c r="G301" s="87">
         <v>109443.6</v>
       </c>
-      <c r="H301" s="89"/>
+      <c r="H301" s="91">
+        <v>108472.9</v>
+      </c>
       <c r="I301" s="91"/>
       <c r="J301" s="89"/>
       <c r="K301" s="89"/>
       <c r="L301" s="86"/>
       <c r="M301" s="91"/>
     </row>
     <row r="302" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B302" s="86">
         <v>26217.1</v>
       </c>
       <c r="C302" s="86">
         <v>26432.3</v>
       </c>
       <c r="D302" s="11">
         <v>11.7</v>
       </c>
       <c r="E302" s="11">
         <v>12.4</v>
       </c>
       <c r="F302" s="91">
         <v>20833.400000000001</v>
       </c>
       <c r="G302" s="87">
         <v>20687.400000000001</v>
       </c>
-      <c r="H302" s="89"/>
+      <c r="H302" s="91">
+        <v>20945.599999999999</v>
+      </c>
       <c r="I302" s="91"/>
       <c r="J302" s="89"/>
       <c r="K302" s="89"/>
       <c r="L302" s="86"/>
       <c r="M302" s="91"/>
     </row>
     <row r="303" spans="1:13" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="26" t="s">
         <v>52</v>
       </c>
       <c r="B303" s="86">
         <v>933291.1</v>
       </c>
       <c r="C303" s="86">
         <v>973645.4</v>
       </c>
       <c r="D303" s="11">
         <v>948.9</v>
       </c>
       <c r="E303" s="11">
         <v>947.9</v>
       </c>
       <c r="F303" s="91">
         <v>957662.2</v>
       </c>
       <c r="G303" s="87">
         <v>959941.8</v>
       </c>
-      <c r="H303" s="89"/>
+      <c r="H303" s="91">
+        <v>960771.2</v>
+      </c>
       <c r="I303" s="91"/>
       <c r="J303" s="89"/>
       <c r="K303" s="89"/>
       <c r="L303" s="86"/>
       <c r="M303" s="91"/>
     </row>
     <row r="304" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B304" s="86">
         <v>172430.5</v>
       </c>
       <c r="C304" s="86">
         <v>161792.5</v>
       </c>
       <c r="D304" s="11">
         <v>167.6</v>
       </c>
       <c r="E304" s="11">
         <v>168.2</v>
       </c>
       <c r="F304" s="91">
         <v>169876.1</v>
       </c>
       <c r="G304" s="87">
         <v>174882.4</v>
       </c>
-      <c r="H304" s="89"/>
+      <c r="H304" s="91">
+        <v>177645.5</v>
+      </c>
       <c r="I304" s="91"/>
       <c r="J304" s="89"/>
       <c r="K304" s="89"/>
       <c r="L304" s="86"/>
       <c r="M304" s="91"/>
     </row>
     <row r="305" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B305" s="99" t="s">
         <v>46</v>
       </c>
       <c r="C305" s="12" t="s">
         <v>46</v>
       </c>
       <c r="D305" s="12" t="s">
         <v>46</v>
       </c>
       <c r="E305" s="12" t="s">
         <v>46</v>
       </c>
       <c r="F305" s="12" t="s">
         <v>46</v>
       </c>
       <c r="G305" s="95" t="s">
         <v>46</v>
       </c>
-      <c r="H305" s="95"/>
+      <c r="H305" s="12" t="s">
+        <v>46</v>
+      </c>
       <c r="I305" s="12"/>
       <c r="J305" s="12"/>
       <c r="K305" s="20"/>
       <c r="L305" s="20"/>
       <c r="M305" s="12"/>
     </row>
     <row r="306" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B306" s="87">
         <v>313445.2</v>
       </c>
       <c r="C306" s="87">
         <v>317725.5</v>
       </c>
       <c r="D306" s="11">
         <v>330.4</v>
       </c>
       <c r="E306" s="11">
         <v>378.5</v>
       </c>
       <c r="F306" s="91">
         <v>369225</v>
       </c>
       <c r="G306" s="87">
         <v>364768.2</v>
       </c>
-      <c r="H306" s="91"/>
+      <c r="H306" s="91">
+        <v>367652.2</v>
+      </c>
       <c r="I306" s="91"/>
       <c r="J306" s="91"/>
       <c r="K306" s="91"/>
       <c r="L306" s="87"/>
       <c r="M306" s="91"/>
     </row>
     <row r="307" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B307" s="29">
         <v>1188.9000000000001</v>
       </c>
       <c r="C307" s="88">
         <v>1224020.2</v>
       </c>
       <c r="D307" s="88">
         <v>1227551.6000000001</v>
       </c>
       <c r="E307" s="97">
         <v>1230.5</v>
       </c>
       <c r="F307" s="88">
         <v>1244139.7</v>
       </c>
       <c r="G307" s="88">
         <v>1253328.8999999999</v>
       </c>
-      <c r="H307" s="90"/>
+      <c r="H307" s="90">
+        <v>1257471.7</v>
+      </c>
       <c r="I307" s="90"/>
       <c r="J307" s="90"/>
       <c r="K307" s="90"/>
       <c r="L307" s="88"/>
       <c r="M307" s="88"/>
     </row>
     <row r="308" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="309" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="60" t="s">
         <v>37</v>
       </c>
       <c r="G309" s="4"/>
     </row>
     <row r="310" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="60" t="s">
         <v>35</v>
       </c>
       <c r="G310" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="A18:M18"/>
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A70:M70"/>
+    <mergeCell ref="A87:M87"/>
+    <mergeCell ref="A140:M140"/>
+    <mergeCell ref="A121:M121"/>
+    <mergeCell ref="A104:M104"/>
+    <mergeCell ref="A53:M53"/>
+    <mergeCell ref="G30:G31"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="A36:M36"/>
     <mergeCell ref="F30:F31"/>
     <mergeCell ref="A235:M235"/>
     <mergeCell ref="A292:M292"/>
     <mergeCell ref="A216:M216"/>
     <mergeCell ref="A197:M197"/>
-    <mergeCell ref="A18:M18"/>
-[...5 lines deleted...]
-    <mergeCell ref="A104:M104"/>
     <mergeCell ref="A273:M273"/>
     <mergeCell ref="A254:M254"/>
-    <mergeCell ref="A53:M53"/>
     <mergeCell ref="A178:M178"/>
     <mergeCell ref="A159:M159"/>
-    <mergeCell ref="G30:G31"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -10301,92 +10325,89 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6037F18-EE35-4959-8EDD-6DC443A29421}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC982C4F-CB5E-41EA-A529-EDEDDE1A783C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6037F18-EE35-4959-8EDD-6DC443A29421}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>