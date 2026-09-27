--- v1 (2026-08-17)
+++ v2 (2026-09-27)
@@ -1,64 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="-32295" windowWidth="21570" windowHeight="6900"/>
   </bookViews>
   <sheets>
-    <sheet name="месяц" sheetId="2" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условн обознач" sheetId="3" r:id="rId2"/>
+    <sheet name="месяц" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="599" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="645" uniqueCount="95">
   <si>
     <t xml:space="preserve">январь </t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -174,63 +178,189 @@
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2022 год </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2023 год </t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2024 год </t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2025 год </t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2026 год </t>
   </si>
   <si>
     <t>услуги сети Интернет по сетям телекоммуникационным фиксированным проводным и беспроводным</t>
   </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/kostanay/spreadsheets/?industry=1510&amp;year=2026&amp;name=10674&amp;period=month&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Шимирбаева Бибигуль</t>
+  </si>
+  <si>
+    <t>+7 714 2 537043</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>b.shimirbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>191101, 192101</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи </t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>млн.теңге</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 2010 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Агрегация</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>3-связь «Отчет о почтовой и курьерской деятельности и услугах связи», периодичность месячная</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/30/</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Управление статистики услуг</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>В объем оказанных услуг по основному виду деятельности предприятий связи в стоимостном выражении включаются поступления средств от населения, предприятий и организаций за оказанные услуги связи в отчетном периоде, независимо от срока оплаты оказанных услуг; Деятельность по приему, обработке, перевозке и доставке почтовых и специальных отправлений, а также экспедированию, доставке и распространению периодической печати.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0,"/>
   </numFmts>
-  <fonts count="15" x14ac:knownFonts="1">
+  <fonts count="24" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -273,50 +403,108 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
@@ -348,56 +536,61 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="8">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="105">
+  <cellXfs count="132">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -596,83 +789,163 @@
     <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" wrapText="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="17" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="7" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="17" fillId="0" borderId="4" xfId="7" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="8">
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 3" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2 2" xfId="3"/>
+    <cellStyle name="Обычный 2 2 2" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="2"/>
+    <cellStyle name="Обычный 4 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -917,99 +1190,372 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:E26"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D10" sqref="D10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" customWidth="1"/>
+    <col min="2" max="2" width="63.5703125" customWidth="1"/>
+    <col min="3" max="3" width="58.7109375" customWidth="1"/>
+    <col min="5" max="5" width="38.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B2" s="107" t="s">
+        <v>71</v>
+      </c>
+      <c r="C2" s="108" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="3" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="107" t="s">
+        <v>73</v>
+      </c>
+      <c r="C3" s="108" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="4" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B4" s="107" t="s">
+        <v>75</v>
+      </c>
+      <c r="C4" s="109" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="5" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B5" s="110" t="s">
+        <v>77</v>
+      </c>
+      <c r="C5" s="108" t="s">
+        <v>74</v>
+      </c>
+      <c r="E5" s="26"/>
+    </row>
+    <row r="6" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B6" s="110" t="s">
+        <v>78</v>
+      </c>
+      <c r="C6" s="111" t="s">
+        <v>79</v>
+      </c>
+      <c r="E6" s="26"/>
+    </row>
+    <row r="7" spans="2:5" ht="102" x14ac:dyDescent="0.2">
+      <c r="B7" s="107" t="s">
+        <v>80</v>
+      </c>
+      <c r="C7" s="112" t="s">
+        <v>94</v>
+      </c>
+      <c r="E7" s="113"/>
+    </row>
+    <row r="8" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B8" s="107" t="s">
+        <v>81</v>
+      </c>
+      <c r="C8" s="114" t="s">
+        <v>82</v>
+      </c>
+      <c r="E8" s="113"/>
+    </row>
+    <row r="9" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B9" s="107" t="s">
+        <v>53</v>
+      </c>
+      <c r="C9" s="115" t="s">
+        <v>46</v>
+      </c>
+      <c r="E9" s="113"/>
+    </row>
+    <row r="10" spans="2:5" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B10" s="116" t="s">
+        <v>83</v>
+      </c>
+      <c r="C10" s="117" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="11" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B11" s="107" t="s">
+        <v>56</v>
+      </c>
+      <c r="C11" s="118" t="s">
+        <v>46</v>
+      </c>
+      <c r="E11" s="26"/>
+    </row>
+    <row r="12" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B12" s="107" t="s">
+        <v>54</v>
+      </c>
+      <c r="C12" s="119" t="s">
+        <v>55</v>
+      </c>
+      <c r="E12" s="113"/>
+    </row>
+    <row r="13" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="120" t="s">
+        <v>85</v>
+      </c>
+      <c r="C13" s="121" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="14" spans="2:5" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B14" s="120" t="s">
+        <v>87</v>
+      </c>
+      <c r="C14" s="100" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="15" spans="2:5" x14ac:dyDescent="0.2">
+      <c r="B15" s="120" t="s">
+        <v>88</v>
+      </c>
+      <c r="C15" s="121" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="16" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="107" t="s">
+        <v>90</v>
+      </c>
+      <c r="C16" s="122">
+        <v>46279</v>
+      </c>
+    </row>
+    <row r="17" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B17" s="107" t="s">
+        <v>91</v>
+      </c>
+      <c r="C17" s="122">
+        <v>46307</v>
+      </c>
+    </row>
+    <row r="18" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B18" s="107" t="s">
+        <v>58</v>
+      </c>
+      <c r="C18" s="123" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="19" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B19" s="107" t="s">
+        <v>59</v>
+      </c>
+      <c r="C19" s="123" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="20" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B20" s="107" t="s">
+        <v>93</v>
+      </c>
+      <c r="C20" s="124" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="21" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="B21" s="107" t="s">
+        <v>62</v>
+      </c>
+      <c r="C21" s="101" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="24" spans="2:3" s="125" customFormat="1" x14ac:dyDescent="0.2">
+      <c r="C24" s="126"/>
+    </row>
+    <row r="25" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="C25" s="23"/>
+    </row>
+    <row r="26" spans="2:3" x14ac:dyDescent="0.2">
+      <c r="C26" s="25"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="C15" r:id="rId1"/>
+    <hyperlink ref="C12" r:id="rId2"/>
+    <hyperlink ref="C13" r:id="rId3"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B2:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B20" sqref="B20"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <cols>
+    <col min="1" max="1" width="4.42578125" style="103" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="103" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="103"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B2" s="102"/>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B6" s="104" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B7" s="104" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B8" s="104" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B9" s="104" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B10" s="104" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B11" s="104"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="B12" s="105" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B13" s="104"/>
+    </row>
+    <row r="14" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B14" s="104"/>
+    </row>
+    <row r="18" spans="2:2" x14ac:dyDescent="0.2">
+      <c r="B18" s="106" t="s">
+        <v>70</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M310"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A287" workbookViewId="0">
-      <selection activeCell="H296" sqref="H296:H307"/>
+    <sheetView topLeftCell="A287" workbookViewId="0">
+      <selection activeCell="P302" sqref="P302"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27.140625" style="11" customWidth="1"/>
     <col min="2" max="13" width="9.7109375" style="11" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A1" s="6"/>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="8"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="9"/>
     </row>
     <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="101" t="s">
+      <c r="A2" s="127" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="101"/>
-[...10 lines deleted...]
-      <c r="M2" s="101"/>
+      <c r="B2" s="127"/>
+      <c r="C2" s="127"/>
+      <c r="D2" s="127"/>
+      <c r="E2" s="127"/>
+      <c r="F2" s="127"/>
+      <c r="G2" s="127"/>
+      <c r="H2" s="127"/>
+      <c r="I2" s="127"/>
+      <c r="J2" s="127"/>
+      <c r="K2" s="127"/>
+      <c r="L2" s="127"/>
+      <c r="M2" s="127"/>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="18"/>
       <c r="B3" s="18"/>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="10"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="M4" s="1"/>
@@ -1474,65 +2020,65 @@
         <v>427.9</v>
       </c>
       <c r="L16" s="29">
         <v>429.7</v>
       </c>
       <c r="M16" s="29">
         <v>450.8</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="23"/>
       <c r="B17" s="24"/>
       <c r="C17" s="9"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="24"/>
       <c r="I17" s="9"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="9"/>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="101" t="s">
+      <c r="A18" s="127" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="101"/>
-[...10 lines deleted...]
-      <c r="M18" s="101"/>
+      <c r="B18" s="127"/>
+      <c r="C18" s="127"/>
+      <c r="D18" s="127"/>
+      <c r="E18" s="127"/>
+      <c r="F18" s="127"/>
+      <c r="G18" s="127"/>
+      <c r="H18" s="127"/>
+      <c r="I18" s="127"/>
+      <c r="J18" s="127"/>
+      <c r="K18" s="127"/>
+      <c r="L18" s="127"/>
+      <c r="M18" s="127"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="18"/>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="10"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="M20" s="1"/>
@@ -1874,90 +2420,90 @@
         <v>226.5</v>
       </c>
       <c r="L29" s="34">
         <v>234.2</v>
       </c>
       <c r="M29" s="37">
         <v>240.4</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="21">
         <v>16.7</v>
       </c>
       <c r="C30" s="21">
         <v>16.7</v>
       </c>
       <c r="D30" s="21">
         <v>15.3</v>
       </c>
       <c r="E30" s="32">
         <v>16</v>
       </c>
-      <c r="F30" s="103">
+      <c r="F30" s="131">
         <v>16.399999999999999</v>
       </c>
-      <c r="G30" s="104">
+      <c r="G30" s="129">
         <v>21.1</v>
       </c>
-      <c r="H30" s="100">
+      <c r="H30" s="130">
         <v>22</v>
       </c>
       <c r="I30" s="40">
         <v>22.2</v>
       </c>
       <c r="J30" s="36">
         <v>22.4</v>
       </c>
       <c r="K30" s="36">
         <v>23.5</v>
       </c>
       <c r="L30" s="40">
         <v>23.9</v>
       </c>
       <c r="M30" s="21">
         <v>24.2</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="9"/>
       <c r="B31" s="20" t="s">
         <v>46</v>
       </c>
       <c r="C31" s="20" t="s">
         <v>46</v>
       </c>
       <c r="D31" s="21" t="s">
         <v>46</v>
       </c>
       <c r="E31" s="39"/>
-      <c r="F31" s="103"/>
-[...1 lines deleted...]
-      <c r="H31" s="100"/>
+      <c r="F31" s="131"/>
+      <c r="G31" s="129"/>
+      <c r="H31" s="130"/>
       <c r="I31" s="40" t="s">
         <v>46</v>
       </c>
       <c r="J31" s="36" t="s">
         <v>46</v>
       </c>
       <c r="K31" s="35" t="s">
         <v>46</v>
       </c>
       <c r="L31" s="38" t="s">
         <v>46</v>
       </c>
       <c r="M31" s="20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="20"/>
       <c r="C32" s="20"/>
       <c r="D32" s="21"/>
       <c r="E32" s="39"/>
       <c r="F32" s="36"/>
@@ -2045,65 +2591,65 @@
         <v>493.8</v>
       </c>
       <c r="L34" s="44">
         <v>499.3</v>
       </c>
       <c r="M34" s="29">
         <v>514</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="23"/>
       <c r="B35" s="24"/>
       <c r="C35" s="9"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="93"/>
       <c r="G35" s="94"/>
       <c r="H35" s="36"/>
       <c r="I35" s="7"/>
       <c r="J35" s="36"/>
       <c r="K35" s="36"/>
       <c r="L35" s="34"/>
       <c r="M35" s="9"/>
     </row>
     <row r="36" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="101" t="s">
+      <c r="A36" s="127" t="s">
         <v>16</v>
       </c>
-      <c r="B36" s="101"/>
-[...10 lines deleted...]
-      <c r="M36" s="102"/>
+      <c r="B36" s="127"/>
+      <c r="C36" s="127"/>
+      <c r="D36" s="127"/>
+      <c r="E36" s="127"/>
+      <c r="F36" s="127"/>
+      <c r="G36" s="127"/>
+      <c r="H36" s="128"/>
+      <c r="I36" s="128"/>
+      <c r="J36" s="128"/>
+      <c r="K36" s="128"/>
+      <c r="L36" s="128"/>
+      <c r="M36" s="128"/>
     </row>
     <row r="37" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="18"/>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="45"/>
       <c r="I37" s="45"/>
       <c r="J37" s="45"/>
       <c r="K37" s="45"/>
       <c r="L37" s="45"/>
       <c r="M37" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="10"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="M38" s="1"/>
@@ -2609,65 +3155,65 @@
         <v>575.4</v>
       </c>
       <c r="L51" s="50">
         <v>573.9</v>
       </c>
       <c r="M51" s="50">
         <v>578.4</v>
       </c>
     </row>
     <row r="52" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="23"/>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="32"/>
       <c r="E52" s="36"/>
       <c r="F52" s="7"/>
       <c r="G52" s="34"/>
       <c r="H52" s="48"/>
       <c r="I52" s="47"/>
       <c r="J52" s="47"/>
       <c r="K52" s="48"/>
       <c r="L52" s="48"/>
       <c r="M52" s="48"/>
     </row>
     <row r="53" spans="1:13" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="101" t="s">
+      <c r="A53" s="127" t="s">
         <v>17</v>
       </c>
-      <c r="B53" s="101"/>
-[...10 lines deleted...]
-      <c r="M53" s="102"/>
+      <c r="B53" s="127"/>
+      <c r="C53" s="127"/>
+      <c r="D53" s="127"/>
+      <c r="E53" s="127"/>
+      <c r="F53" s="127"/>
+      <c r="G53" s="127"/>
+      <c r="H53" s="128"/>
+      <c r="I53" s="128"/>
+      <c r="J53" s="128"/>
+      <c r="K53" s="128"/>
+      <c r="L53" s="128"/>
+      <c r="M53" s="128"/>
     </row>
     <row r="54" spans="1:13" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="18"/>
       <c r="B54" s="18"/>
       <c r="C54" s="18"/>
       <c r="D54" s="18"/>
       <c r="E54" s="18"/>
       <c r="F54" s="18"/>
       <c r="G54" s="18"/>
       <c r="H54" s="45"/>
       <c r="I54" s="45"/>
       <c r="J54" s="45"/>
       <c r="K54" s="45"/>
       <c r="L54" s="45"/>
       <c r="M54" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="10"/>
       <c r="B55" s="7"/>
       <c r="C55" s="7"/>
       <c r="D55" s="7"/>
       <c r="E55" s="7"/>
       <c r="M55" s="1"/>
@@ -2952,51 +3498,51 @@
       <c r="F63" s="21">
         <v>18.2</v>
       </c>
       <c r="G63" s="20">
         <v>18.2</v>
       </c>
       <c r="H63" s="20">
         <v>17.7</v>
       </c>
       <c r="I63" s="22">
         <v>18.3</v>
       </c>
       <c r="J63" s="21">
         <v>17.3</v>
       </c>
       <c r="K63" s="20">
         <v>17.5</v>
       </c>
       <c r="L63" s="20">
         <v>16.899999999999999</v>
       </c>
       <c r="M63" s="20">
         <v>18.8</v>
       </c>
     </row>
-    <row r="64" spans="1:13" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="64" spans="1:13" ht="15" hidden="1" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A64" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B64" s="34">
         <v>282</v>
       </c>
       <c r="C64" s="7">
         <v>289.5</v>
       </c>
       <c r="D64" s="7">
         <v>291.10000000000002</v>
       </c>
       <c r="E64" s="7">
         <v>295.8</v>
       </c>
       <c r="F64" s="21">
         <v>297.10000000000002</v>
       </c>
       <c r="G64" s="20">
         <v>298.5</v>
       </c>
       <c r="H64" s="20">
         <v>300</v>
       </c>
       <c r="I64" s="22">
@@ -3135,65 +3681,65 @@
       </c>
       <c r="G68" s="30">
         <v>606.29999999999995</v>
       </c>
       <c r="H68" s="50">
         <v>612.70000000000005</v>
       </c>
       <c r="I68" s="51">
         <v>613.9</v>
       </c>
       <c r="J68" s="53">
         <v>612.4</v>
       </c>
       <c r="K68" s="30">
         <v>620.70000000000005</v>
       </c>
       <c r="L68" s="30">
         <v>629.70000000000005</v>
       </c>
       <c r="M68" s="30">
         <v>631.5</v>
       </c>
     </row>
     <row r="69" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="70" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="101" t="s">
+      <c r="A70" s="127" t="s">
         <v>19</v>
       </c>
-      <c r="B70" s="101"/>
-[...10 lines deleted...]
-      <c r="M70" s="102"/>
+      <c r="B70" s="127"/>
+      <c r="C70" s="127"/>
+      <c r="D70" s="127"/>
+      <c r="E70" s="127"/>
+      <c r="F70" s="127"/>
+      <c r="G70" s="127"/>
+      <c r="H70" s="128"/>
+      <c r="I70" s="128"/>
+      <c r="J70" s="128"/>
+      <c r="K70" s="128"/>
+      <c r="L70" s="128"/>
+      <c r="M70" s="128"/>
     </row>
     <row r="71" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="18"/>
       <c r="B71" s="18"/>
       <c r="C71" s="18"/>
       <c r="D71" s="18"/>
       <c r="E71" s="18"/>
       <c r="F71" s="18"/>
       <c r="G71" s="18"/>
       <c r="H71" s="45"/>
       <c r="I71" s="45"/>
       <c r="J71" s="45"/>
       <c r="K71" s="45"/>
       <c r="L71" s="45"/>
       <c r="M71" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="10"/>
       <c r="B72" s="7"/>
       <c r="C72" s="7"/>
       <c r="D72" s="7"/>
       <c r="E72" s="7"/>
       <c r="F72" s="9"/>
@@ -3668,65 +4214,65 @@
       </c>
       <c r="G85" s="44">
         <v>650.4</v>
       </c>
       <c r="H85" s="44">
         <v>657.3</v>
       </c>
       <c r="I85" s="30">
         <v>659</v>
       </c>
       <c r="J85" s="53">
         <v>660</v>
       </c>
       <c r="K85" s="30">
         <v>665.7</v>
       </c>
       <c r="L85" s="30">
         <v>670.7</v>
       </c>
       <c r="M85" s="44">
         <v>680.2</v>
       </c>
     </row>
     <row r="86" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="87" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A87" s="101" t="s">
+      <c r="A87" s="127" t="s">
         <v>28</v>
       </c>
-      <c r="B87" s="101"/>
-[...10 lines deleted...]
-      <c r="M87" s="102"/>
+      <c r="B87" s="127"/>
+      <c r="C87" s="127"/>
+      <c r="D87" s="127"/>
+      <c r="E87" s="127"/>
+      <c r="F87" s="127"/>
+      <c r="G87" s="127"/>
+      <c r="H87" s="128"/>
+      <c r="I87" s="128"/>
+      <c r="J87" s="128"/>
+      <c r="K87" s="128"/>
+      <c r="L87" s="128"/>
+      <c r="M87" s="128"/>
     </row>
     <row r="88" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="18"/>
       <c r="B88" s="18"/>
       <c r="C88" s="18"/>
       <c r="D88" s="18"/>
       <c r="E88" s="18"/>
       <c r="F88" s="18"/>
       <c r="G88" s="18"/>
       <c r="H88" s="45"/>
       <c r="I88" s="45"/>
       <c r="J88" s="45"/>
       <c r="K88" s="45"/>
       <c r="L88" s="45"/>
       <c r="M88" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="10"/>
       <c r="B89" s="7"/>
       <c r="C89" s="7"/>
       <c r="D89" s="7"/>
       <c r="E89" s="7"/>
       <c r="M89" s="1"/>
@@ -4194,65 +4740,65 @@
       </c>
       <c r="G102" s="29">
         <v>697.8</v>
       </c>
       <c r="H102" s="28">
         <v>692.1</v>
       </c>
       <c r="I102" s="29">
         <v>685.9</v>
       </c>
       <c r="J102" s="55">
         <v>693.2</v>
       </c>
       <c r="K102" s="30">
         <v>670.8</v>
       </c>
       <c r="L102" s="29">
         <v>681.1</v>
       </c>
       <c r="M102" s="29">
         <v>679.2</v>
       </c>
     </row>
     <row r="103" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="104" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A104" s="101" t="s">
+      <c r="A104" s="127" t="s">
         <v>30</v>
       </c>
-      <c r="B104" s="101"/>
-[...10 lines deleted...]
-      <c r="M104" s="102"/>
+      <c r="B104" s="127"/>
+      <c r="C104" s="127"/>
+      <c r="D104" s="127"/>
+      <c r="E104" s="127"/>
+      <c r="F104" s="127"/>
+      <c r="G104" s="127"/>
+      <c r="H104" s="128"/>
+      <c r="I104" s="128"/>
+      <c r="J104" s="128"/>
+      <c r="K104" s="128"/>
+      <c r="L104" s="128"/>
+      <c r="M104" s="128"/>
     </row>
     <row r="105" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="18"/>
       <c r="B105" s="18"/>
       <c r="C105" s="18"/>
       <c r="D105" s="18"/>
       <c r="E105" s="18"/>
       <c r="F105" s="18"/>
       <c r="G105" s="18"/>
       <c r="H105" s="45"/>
       <c r="I105" s="45"/>
       <c r="J105" s="45"/>
       <c r="K105" s="45"/>
       <c r="L105" s="45"/>
       <c r="M105" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="10"/>
       <c r="B106" s="7"/>
       <c r="C106" s="7"/>
       <c r="D106" s="7"/>
       <c r="E106" s="7"/>
       <c r="M106" s="1"/>
@@ -4734,65 +5280,65 @@
         <v>656.6</v>
       </c>
       <c r="L119" s="29">
         <v>681.1</v>
       </c>
       <c r="M119" s="29">
         <v>679.2</v>
       </c>
     </row>
     <row r="120" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="9"/>
       <c r="B120" s="9"/>
       <c r="C120" s="9"/>
       <c r="D120" s="9"/>
       <c r="E120" s="9"/>
       <c r="F120" s="9"/>
       <c r="G120" s="9"/>
       <c r="H120" s="9"/>
       <c r="I120" s="9"/>
       <c r="J120" s="9"/>
       <c r="K120" s="9"/>
       <c r="L120" s="9"/>
       <c r="M120" s="9"/>
     </row>
     <row r="121" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A121" s="101" t="s">
+      <c r="A121" s="127" t="s">
         <v>31</v>
       </c>
-      <c r="B121" s="101"/>
-[...10 lines deleted...]
-      <c r="M121" s="102"/>
+      <c r="B121" s="127"/>
+      <c r="C121" s="127"/>
+      <c r="D121" s="127"/>
+      <c r="E121" s="127"/>
+      <c r="F121" s="127"/>
+      <c r="G121" s="127"/>
+      <c r="H121" s="128"/>
+      <c r="I121" s="128"/>
+      <c r="J121" s="128"/>
+      <c r="K121" s="128"/>
+      <c r="L121" s="128"/>
+      <c r="M121" s="128"/>
     </row>
     <row r="122" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="18"/>
       <c r="B122" s="18"/>
       <c r="C122" s="18"/>
       <c r="D122" s="18"/>
       <c r="E122" s="18"/>
       <c r="F122" s="18"/>
       <c r="G122" s="18"/>
       <c r="H122" s="45"/>
       <c r="I122" s="45"/>
       <c r="J122" s="45"/>
       <c r="K122" s="45"/>
       <c r="L122" s="45"/>
       <c r="M122" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="10"/>
       <c r="B123" s="7"/>
       <c r="C123" s="7"/>
       <c r="D123" s="7"/>
       <c r="E123" s="7"/>
       <c r="M123" s="1"/>
@@ -5274,65 +5820,65 @@
         <v>680.7</v>
       </c>
       <c r="L136" s="50">
         <v>683.8</v>
       </c>
       <c r="M136" s="42">
         <v>679</v>
       </c>
     </row>
     <row r="137" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="138" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="60" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="139" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="60" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="140" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A140" s="101" t="s">
+      <c r="A140" s="127" t="s">
         <v>38</v>
       </c>
-      <c r="B140" s="101"/>
-[...10 lines deleted...]
-      <c r="M140" s="102"/>
+      <c r="B140" s="127"/>
+      <c r="C140" s="127"/>
+      <c r="D140" s="127"/>
+      <c r="E140" s="127"/>
+      <c r="F140" s="127"/>
+      <c r="G140" s="127"/>
+      <c r="H140" s="128"/>
+      <c r="I140" s="128"/>
+      <c r="J140" s="128"/>
+      <c r="K140" s="128"/>
+      <c r="L140" s="128"/>
+      <c r="M140" s="128"/>
     </row>
     <row r="141" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="18"/>
       <c r="B141" s="18"/>
       <c r="C141" s="18"/>
       <c r="D141" s="18"/>
       <c r="E141" s="18"/>
       <c r="F141" s="18"/>
       <c r="G141" s="18"/>
       <c r="H141" s="45"/>
       <c r="I141" s="45"/>
       <c r="J141" s="45"/>
       <c r="K141" s="45"/>
       <c r="L141" s="45"/>
       <c r="M141" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="142" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="10"/>
       <c r="B142" s="7"/>
       <c r="C142" s="7"/>
       <c r="D142" s="7"/>
       <c r="E142" s="7"/>
       <c r="M142" s="1"/>
@@ -5814,65 +6360,65 @@
         <v>714.4</v>
       </c>
       <c r="L155" s="29">
         <v>721</v>
       </c>
       <c r="M155" s="29">
         <v>725.8</v>
       </c>
     </row>
     <row r="156" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="157" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="60" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="158" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="60" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="159" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A159" s="101" t="s">
+      <c r="A159" s="127" t="s">
         <v>42</v>
       </c>
-      <c r="B159" s="101"/>
-[...10 lines deleted...]
-      <c r="M159" s="102"/>
+      <c r="B159" s="127"/>
+      <c r="C159" s="127"/>
+      <c r="D159" s="127"/>
+      <c r="E159" s="127"/>
+      <c r="F159" s="127"/>
+      <c r="G159" s="127"/>
+      <c r="H159" s="128"/>
+      <c r="I159" s="128"/>
+      <c r="J159" s="128"/>
+      <c r="K159" s="128"/>
+      <c r="L159" s="128"/>
+      <c r="M159" s="128"/>
     </row>
     <row r="160" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="18"/>
       <c r="B160" s="18"/>
       <c r="C160" s="18"/>
       <c r="D160" s="18"/>
       <c r="E160" s="18"/>
       <c r="F160" s="18"/>
       <c r="G160" s="18"/>
       <c r="H160" s="45"/>
       <c r="I160" s="45"/>
       <c r="J160" s="45"/>
       <c r="K160" s="45"/>
       <c r="L160" s="45"/>
       <c r="M160" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="161" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="10"/>
       <c r="B161" s="7"/>
       <c r="C161" s="7"/>
       <c r="D161" s="7"/>
       <c r="E161" s="7"/>
       <c r="M161" s="1"/>
@@ -6414,65 +6960,65 @@
       <c r="H176" s="14"/>
       <c r="I176" s="14"/>
       <c r="J176" s="14"/>
       <c r="K176" s="14"/>
       <c r="L176" s="14"/>
       <c r="M176" s="14"/>
     </row>
     <row r="177" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="60" t="s">
         <v>35</v>
       </c>
       <c r="B177" s="14"/>
       <c r="C177" s="14"/>
       <c r="D177" s="14"/>
       <c r="E177" s="14"/>
       <c r="F177" s="14"/>
       <c r="G177" s="14"/>
       <c r="H177" s="14"/>
       <c r="I177" s="14"/>
       <c r="J177" s="14"/>
       <c r="K177" s="14"/>
       <c r="L177" s="14"/>
       <c r="M177" s="14"/>
     </row>
     <row r="178" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A178" s="101" t="s">
+      <c r="A178" s="127" t="s">
         <v>43</v>
       </c>
-      <c r="B178" s="101"/>
-[...10 lines deleted...]
-      <c r="M178" s="102"/>
+      <c r="B178" s="127"/>
+      <c r="C178" s="127"/>
+      <c r="D178" s="127"/>
+      <c r="E178" s="127"/>
+      <c r="F178" s="127"/>
+      <c r="G178" s="127"/>
+      <c r="H178" s="128"/>
+      <c r="I178" s="128"/>
+      <c r="J178" s="128"/>
+      <c r="K178" s="128"/>
+      <c r="L178" s="128"/>
+      <c r="M178" s="128"/>
     </row>
     <row r="179" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="18"/>
       <c r="B179" s="18"/>
       <c r="C179" s="18"/>
       <c r="D179" s="18"/>
       <c r="E179" s="18"/>
       <c r="F179" s="18"/>
       <c r="G179" s="18"/>
       <c r="H179" s="45"/>
       <c r="I179" s="45"/>
       <c r="J179" s="45"/>
       <c r="K179" s="45"/>
       <c r="L179" s="45"/>
       <c r="M179" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="10"/>
       <c r="B180" s="7"/>
       <c r="C180" s="7"/>
       <c r="D180" s="7"/>
       <c r="E180" s="7"/>
       <c r="M180" s="1"/>
@@ -6978,65 +7524,65 @@
         <v>849.7</v>
       </c>
       <c r="L193" s="72">
         <v>858.5</v>
       </c>
       <c r="M193" s="72">
         <v>866.9</v>
       </c>
     </row>
     <row r="194" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="195" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="60" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="196" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="60" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="197" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A197" s="101" t="s">
+      <c r="A197" s="127" t="s">
         <v>44</v>
       </c>
-      <c r="B197" s="101"/>
-[...10 lines deleted...]
-      <c r="M197" s="101"/>
+      <c r="B197" s="127"/>
+      <c r="C197" s="127"/>
+      <c r="D197" s="127"/>
+      <c r="E197" s="127"/>
+      <c r="F197" s="127"/>
+      <c r="G197" s="127"/>
+      <c r="H197" s="127"/>
+      <c r="I197" s="127"/>
+      <c r="J197" s="127"/>
+      <c r="K197" s="127"/>
+      <c r="L197" s="127"/>
+      <c r="M197" s="127"/>
     </row>
     <row r="198" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="18"/>
       <c r="B198" s="18"/>
       <c r="C198" s="18"/>
       <c r="D198" s="18"/>
       <c r="E198" s="18"/>
       <c r="F198" s="18"/>
       <c r="G198" s="18"/>
       <c r="H198" s="18"/>
       <c r="I198" s="18"/>
       <c r="J198" s="18"/>
       <c r="K198" s="18"/>
       <c r="L198" s="18"/>
       <c r="M198" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="199" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="10"/>
       <c r="B199" s="7"/>
       <c r="C199" s="7"/>
       <c r="D199" s="7"/>
       <c r="E199" s="7"/>
       <c r="M199" s="1"/>
@@ -7538,65 +8084,65 @@
         <v>906.9</v>
       </c>
       <c r="L212" s="17">
         <v>911</v>
       </c>
       <c r="M212" s="17">
         <v>917.8</v>
       </c>
     </row>
     <row r="213" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="214" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="60" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="215" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="60" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="216" spans="1:13" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A216" s="101" t="s">
+      <c r="A216" s="127" t="s">
         <v>45</v>
       </c>
-      <c r="B216" s="101"/>
-[...10 lines deleted...]
-      <c r="M216" s="102"/>
+      <c r="B216" s="127"/>
+      <c r="C216" s="127"/>
+      <c r="D216" s="127"/>
+      <c r="E216" s="127"/>
+      <c r="F216" s="127"/>
+      <c r="G216" s="127"/>
+      <c r="H216" s="128"/>
+      <c r="I216" s="128"/>
+      <c r="J216" s="128"/>
+      <c r="K216" s="128"/>
+      <c r="L216" s="128"/>
+      <c r="M216" s="128"/>
     </row>
     <row r="217" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="15"/>
       <c r="B217" s="15"/>
       <c r="C217" s="15"/>
       <c r="D217" s="15"/>
       <c r="E217" s="15"/>
       <c r="F217" s="15"/>
       <c r="G217" s="15"/>
       <c r="H217" s="16"/>
       <c r="I217" s="16"/>
       <c r="J217" s="16"/>
       <c r="K217" s="16"/>
       <c r="L217" s="16"/>
       <c r="M217" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="218" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="10"/>
       <c r="B218" s="7"/>
       <c r="C218" s="7"/>
       <c r="D218" s="7"/>
       <c r="E218" s="7"/>
       <c r="M218" s="1"/>
@@ -8078,65 +8624,65 @@
         <v>900</v>
       </c>
       <c r="L231" s="29">
         <v>947.2</v>
       </c>
       <c r="M231" s="29">
         <v>1010.1</v>
       </c>
     </row>
     <row r="232" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="233" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="60" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="234" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="60" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="235" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A235" s="101" t="s">
+      <c r="A235" s="127" t="s">
         <v>48</v>
       </c>
-      <c r="B235" s="101"/>
-[...10 lines deleted...]
-      <c r="M235" s="102"/>
+      <c r="B235" s="127"/>
+      <c r="C235" s="127"/>
+      <c r="D235" s="127"/>
+      <c r="E235" s="127"/>
+      <c r="F235" s="127"/>
+      <c r="G235" s="127"/>
+      <c r="H235" s="128"/>
+      <c r="I235" s="128"/>
+      <c r="J235" s="128"/>
+      <c r="K235" s="128"/>
+      <c r="L235" s="128"/>
+      <c r="M235" s="128"/>
     </row>
     <row r="236" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="18"/>
       <c r="B236" s="18"/>
       <c r="C236" s="18"/>
       <c r="D236" s="18"/>
       <c r="E236" s="18"/>
       <c r="F236" s="18"/>
       <c r="G236" s="18"/>
       <c r="H236" s="45"/>
       <c r="I236" s="45"/>
       <c r="J236" s="45"/>
       <c r="K236" s="45"/>
       <c r="L236" s="45"/>
       <c r="M236" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="237" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="10"/>
       <c r="B237" s="7"/>
       <c r="C237" s="7"/>
       <c r="D237" s="7"/>
       <c r="E237" s="7"/>
       <c r="M237" s="1"/>
@@ -8644,65 +9190,65 @@
       <c r="L250" s="29">
         <v>1044.9000000000001</v>
       </c>
       <c r="M250" s="29">
         <v>1053.9000000000001</v>
       </c>
     </row>
     <row r="251" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="252" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="60" t="s">
         <v>37</v>
       </c>
       <c r="G252" s="4"/>
     </row>
     <row r="253" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="60" t="s">
         <v>35</v>
       </c>
       <c r="G253" s="4"/>
     </row>
     <row r="254" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A254" s="101" t="s">
+      <c r="A254" s="127" t="s">
         <v>49</v>
       </c>
-      <c r="B254" s="101"/>
-[...10 lines deleted...]
-      <c r="M254" s="102"/>
+      <c r="B254" s="127"/>
+      <c r="C254" s="127"/>
+      <c r="D254" s="127"/>
+      <c r="E254" s="127"/>
+      <c r="F254" s="127"/>
+      <c r="G254" s="127"/>
+      <c r="H254" s="128"/>
+      <c r="I254" s="128"/>
+      <c r="J254" s="128"/>
+      <c r="K254" s="128"/>
+      <c r="L254" s="128"/>
+      <c r="M254" s="128"/>
     </row>
     <row r="255" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="18"/>
       <c r="B255" s="18"/>
       <c r="C255" s="18"/>
       <c r="D255" s="18"/>
       <c r="E255" s="18"/>
       <c r="F255" s="18"/>
       <c r="G255" s="18"/>
       <c r="H255" s="45"/>
       <c r="I255" s="45"/>
       <c r="J255" s="45"/>
       <c r="K255" s="45"/>
       <c r="L255" s="45"/>
       <c r="M255" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="256" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="10"/>
       <c r="B256" s="7"/>
       <c r="C256" s="7"/>
       <c r="D256" s="7"/>
       <c r="E256" s="7"/>
       <c r="M256" s="1"/>
@@ -9208,65 +9754,65 @@
       <c r="L269" s="29">
         <v>1122.7</v>
       </c>
       <c r="M269" s="90">
         <v>1111653.7</v>
       </c>
     </row>
     <row r="270" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="271" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="60" t="s">
         <v>37</v>
       </c>
       <c r="G271" s="4"/>
     </row>
     <row r="272" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="60" t="s">
         <v>35</v>
       </c>
       <c r="G272" s="4"/>
     </row>
     <row r="273" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A273" s="101" t="s">
+      <c r="A273" s="127" t="s">
         <v>50</v>
       </c>
-      <c r="B273" s="101"/>
-[...10 lines deleted...]
-      <c r="M273" s="102"/>
+      <c r="B273" s="127"/>
+      <c r="C273" s="127"/>
+      <c r="D273" s="127"/>
+      <c r="E273" s="127"/>
+      <c r="F273" s="127"/>
+      <c r="G273" s="127"/>
+      <c r="H273" s="128"/>
+      <c r="I273" s="128"/>
+      <c r="J273" s="128"/>
+      <c r="K273" s="128"/>
+      <c r="L273" s="128"/>
+      <c r="M273" s="128"/>
     </row>
     <row r="274" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="18"/>
       <c r="B274" s="18"/>
       <c r="C274" s="18"/>
       <c r="D274" s="18"/>
       <c r="E274" s="18"/>
       <c r="F274" s="18"/>
       <c r="G274" s="18"/>
       <c r="H274" s="45"/>
       <c r="I274" s="45"/>
       <c r="J274" s="45"/>
       <c r="K274" s="45"/>
       <c r="L274" s="45"/>
       <c r="M274" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="275" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="10"/>
       <c r="B275" s="7"/>
       <c r="C275" s="7"/>
       <c r="D275" s="7"/>
       <c r="E275" s="7"/>
       <c r="M275" s="1"/>
@@ -9773,65 +10319,65 @@
       <c r="L288" s="88">
         <v>1306578</v>
       </c>
       <c r="M288" s="88">
         <v>1335433.3999999999</v>
       </c>
     </row>
     <row r="289" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="290" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="60" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="4"/>
     </row>
     <row r="291" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="60" t="s">
         <v>35</v>
       </c>
       <c r="G291" s="4"/>
     </row>
     <row r="292" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A292" s="101" t="s">
+      <c r="A292" s="127" t="s">
         <v>51</v>
       </c>
-      <c r="B292" s="101"/>
-[...10 lines deleted...]
-      <c r="M292" s="102"/>
+      <c r="B292" s="127"/>
+      <c r="C292" s="127"/>
+      <c r="D292" s="127"/>
+      <c r="E292" s="127"/>
+      <c r="F292" s="127"/>
+      <c r="G292" s="127"/>
+      <c r="H292" s="128"/>
+      <c r="I292" s="128"/>
+      <c r="J292" s="128"/>
+      <c r="K292" s="128"/>
+      <c r="L292" s="128"/>
+      <c r="M292" s="128"/>
     </row>
     <row r="293" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="18"/>
       <c r="B293" s="18"/>
       <c r="C293" s="18"/>
       <c r="D293" s="18"/>
       <c r="E293" s="18"/>
       <c r="F293" s="18"/>
       <c r="G293" s="18"/>
       <c r="H293" s="45"/>
       <c r="I293" s="45"/>
       <c r="J293" s="45"/>
       <c r="K293" s="45"/>
       <c r="L293" s="45"/>
       <c r="M293" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="294" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="10"/>
       <c r="B294" s="7"/>
       <c r="C294" s="7"/>
       <c r="D294" s="7"/>
       <c r="E294" s="7"/>
       <c r="M294" s="1"/>
@@ -9878,445 +10424,466 @@
     <row r="296" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A296" s="19" t="s">
         <v>18</v>
       </c>
       <c r="B296" s="86">
         <v>139295.29999999999</v>
       </c>
       <c r="C296" s="86">
         <v>141293.29999999999</v>
       </c>
       <c r="D296" s="11">
         <v>153.4</v>
       </c>
       <c r="E296" s="11">
         <v>142.1</v>
       </c>
       <c r="F296" s="89">
         <v>134618.29999999999</v>
       </c>
       <c r="G296" s="86">
         <v>145646.6</v>
       </c>
       <c r="H296" s="89">
         <v>144470.79999999999</v>
       </c>
-      <c r="I296" s="89"/>
+      <c r="I296" s="89">
+        <v>147777.9</v>
+      </c>
       <c r="J296" s="89"/>
       <c r="K296" s="89"/>
       <c r="L296" s="86"/>
       <c r="M296" s="89"/>
     </row>
     <row r="297" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A297" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B297" s="98">
         <v>78.400000000000006</v>
       </c>
       <c r="C297" s="86">
         <v>77237</v>
       </c>
       <c r="D297" s="86">
         <v>78696.399999999994</v>
       </c>
       <c r="E297" s="11">
         <v>74.400000000000006</v>
       </c>
       <c r="F297" s="86">
         <v>76099.199999999997</v>
       </c>
       <c r="G297" s="86">
         <v>75664.399999999994</v>
       </c>
       <c r="H297" s="89">
         <v>76411.600000000006</v>
       </c>
+      <c r="I297" s="89">
+        <v>76231.600000000006</v>
+      </c>
       <c r="J297" s="89"/>
       <c r="K297" s="89"/>
       <c r="L297" s="86"/>
       <c r="M297" s="86"/>
     </row>
     <row r="298" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="25" t="s">
         <v>32</v>
       </c>
       <c r="B298" s="86">
         <v>1625809.6</v>
       </c>
       <c r="C298" s="86">
         <v>1659435.8</v>
       </c>
       <c r="D298" s="11">
         <v>1636.7</v>
       </c>
       <c r="E298" s="11">
         <v>1684.3</v>
       </c>
       <c r="F298" s="89">
         <v>1693728.5</v>
       </c>
       <c r="G298" s="86">
         <v>1694704.8</v>
       </c>
       <c r="H298" s="89">
         <v>1701516.3</v>
+      </c>
+      <c r="I298" s="89">
+        <v>1730957.7</v>
       </c>
       <c r="J298" s="89"/>
       <c r="K298" s="89"/>
       <c r="L298" s="86"/>
       <c r="M298" s="89"/>
     </row>
     <row r="299" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A299" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B299" s="7"/>
       <c r="C299" s="7"/>
       <c r="D299" s="7"/>
       <c r="F299" s="7"/>
       <c r="G299" s="9"/>
       <c r="H299" s="96"/>
       <c r="I299" s="96"/>
       <c r="J299" s="7"/>
       <c r="L299" s="7"/>
       <c r="M299" s="9"/>
     </row>
     <row r="300" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B300" s="86">
         <v>64953.7</v>
       </c>
       <c r="C300" s="86">
         <v>64844</v>
       </c>
       <c r="D300" s="11">
         <v>65.599999999999994</v>
       </c>
       <c r="E300" s="11">
         <v>65.5</v>
       </c>
       <c r="F300" s="91">
         <v>65089</v>
       </c>
       <c r="G300" s="87">
         <v>64981.4</v>
       </c>
       <c r="H300" s="91">
         <v>66028.899999999994</v>
       </c>
-      <c r="I300" s="91"/>
+      <c r="I300" s="91">
+        <v>66300.5</v>
+      </c>
       <c r="J300" s="89"/>
       <c r="K300" s="89"/>
       <c r="L300" s="86"/>
       <c r="M300" s="91"/>
     </row>
     <row r="301" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B301" s="86">
         <v>115472</v>
       </c>
       <c r="C301" s="86">
         <v>114996.1</v>
       </c>
       <c r="D301" s="11">
         <v>112.4</v>
       </c>
       <c r="E301" s="11">
         <v>111.8</v>
       </c>
       <c r="F301" s="91">
         <v>111042.8</v>
       </c>
       <c r="G301" s="87">
         <v>109443.6</v>
       </c>
       <c r="H301" s="91">
         <v>108472.9</v>
       </c>
-      <c r="I301" s="91"/>
+      <c r="I301" s="91">
+        <v>107582.8</v>
+      </c>
       <c r="J301" s="89"/>
       <c r="K301" s="89"/>
       <c r="L301" s="86"/>
       <c r="M301" s="91"/>
     </row>
     <row r="302" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B302" s="86">
         <v>26217.1</v>
       </c>
       <c r="C302" s="86">
         <v>26432.3</v>
       </c>
       <c r="D302" s="11">
         <v>11.7</v>
       </c>
       <c r="E302" s="11">
         <v>12.4</v>
       </c>
       <c r="F302" s="91">
         <v>20833.400000000001</v>
       </c>
       <c r="G302" s="87">
         <v>20687.400000000001</v>
       </c>
       <c r="H302" s="91">
         <v>20945.599999999999</v>
       </c>
-      <c r="I302" s="91"/>
+      <c r="I302" s="91">
+        <v>20939.8</v>
+      </c>
       <c r="J302" s="89"/>
       <c r="K302" s="89"/>
       <c r="L302" s="86"/>
       <c r="M302" s="91"/>
     </row>
     <row r="303" spans="1:13" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="26" t="s">
         <v>52</v>
       </c>
       <c r="B303" s="86">
         <v>933291.1</v>
       </c>
       <c r="C303" s="86">
         <v>973645.4</v>
       </c>
       <c r="D303" s="11">
         <v>948.9</v>
       </c>
       <c r="E303" s="11">
         <v>947.9</v>
       </c>
       <c r="F303" s="91">
         <v>957662.2</v>
       </c>
       <c r="G303" s="87">
         <v>959941.8</v>
       </c>
       <c r="H303" s="91">
         <v>960771.2</v>
       </c>
-      <c r="I303" s="91"/>
+      <c r="I303" s="91">
+        <v>981043.19999999995</v>
+      </c>
       <c r="J303" s="89"/>
       <c r="K303" s="89"/>
       <c r="L303" s="86"/>
       <c r="M303" s="91"/>
     </row>
     <row r="304" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B304" s="86">
         <v>172430.5</v>
       </c>
       <c r="C304" s="86">
         <v>161792.5</v>
       </c>
       <c r="D304" s="11">
         <v>167.6</v>
       </c>
       <c r="E304" s="11">
         <v>168.2</v>
       </c>
       <c r="F304" s="91">
         <v>169876.1</v>
       </c>
       <c r="G304" s="87">
         <v>174882.4</v>
       </c>
       <c r="H304" s="91">
         <v>177645.5</v>
       </c>
-      <c r="I304" s="91"/>
+      <c r="I304" s="91">
+        <v>179118.2</v>
+      </c>
       <c r="J304" s="89"/>
       <c r="K304" s="89"/>
       <c r="L304" s="86"/>
       <c r="M304" s="91"/>
     </row>
     <row r="305" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B305" s="99" t="s">
         <v>46</v>
       </c>
       <c r="C305" s="12" t="s">
         <v>46</v>
       </c>
       <c r="D305" s="12" t="s">
         <v>46</v>
       </c>
       <c r="E305" s="12" t="s">
         <v>46</v>
       </c>
       <c r="F305" s="12" t="s">
         <v>46</v>
       </c>
       <c r="G305" s="95" t="s">
         <v>46</v>
       </c>
       <c r="H305" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="I305" s="12"/>
+      <c r="I305" s="12" t="s">
+        <v>46</v>
+      </c>
       <c r="J305" s="12"/>
       <c r="K305" s="20"/>
       <c r="L305" s="20"/>
       <c r="M305" s="12"/>
     </row>
     <row r="306" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B306" s="87">
         <v>313445.2</v>
       </c>
       <c r="C306" s="87">
         <v>317725.5</v>
       </c>
       <c r="D306" s="11">
         <v>330.4</v>
       </c>
       <c r="E306" s="11">
         <v>378.5</v>
       </c>
       <c r="F306" s="91">
         <v>369225</v>
       </c>
       <c r="G306" s="87">
         <v>364768.2</v>
       </c>
       <c r="H306" s="91">
         <v>367652.2</v>
       </c>
-      <c r="I306" s="91"/>
+      <c r="I306" s="91">
+        <v>375973.2</v>
+      </c>
       <c r="J306" s="91"/>
       <c r="K306" s="91"/>
       <c r="L306" s="87"/>
       <c r="M306" s="91"/>
     </row>
     <row r="307" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B307" s="29">
         <v>1188.9000000000001</v>
       </c>
       <c r="C307" s="88">
         <v>1224020.2</v>
       </c>
       <c r="D307" s="88">
         <v>1227551.6000000001</v>
       </c>
       <c r="E307" s="97">
         <v>1230.5</v>
       </c>
       <c r="F307" s="88">
         <v>1244139.7</v>
       </c>
       <c r="G307" s="88">
         <v>1253328.8999999999</v>
       </c>
       <c r="H307" s="90">
         <v>1257471.7</v>
       </c>
-      <c r="I307" s="90"/>
+      <c r="I307" s="90">
+        <v>1278582.1000000001</v>
+      </c>
       <c r="J307" s="90"/>
       <c r="K307" s="90"/>
       <c r="L307" s="88"/>
       <c r="M307" s="88"/>
     </row>
     <row r="308" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="309" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="60" t="s">
         <v>37</v>
       </c>
       <c r="G309" s="4"/>
     </row>
     <row r="310" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="60" t="s">
         <v>35</v>
       </c>
       <c r="G310" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="A178:M178"/>
+    <mergeCell ref="A159:M159"/>
+    <mergeCell ref="A235:M235"/>
+    <mergeCell ref="A292:M292"/>
+    <mergeCell ref="A216:M216"/>
+    <mergeCell ref="A197:M197"/>
+    <mergeCell ref="A273:M273"/>
+    <mergeCell ref="A254:M254"/>
     <mergeCell ref="A18:M18"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A70:M70"/>
     <mergeCell ref="A87:M87"/>
     <mergeCell ref="A140:M140"/>
     <mergeCell ref="A121:M121"/>
     <mergeCell ref="A104:M104"/>
     <mergeCell ref="A53:M53"/>
     <mergeCell ref="G30:G31"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="A36:M36"/>
     <mergeCell ref="F30:F31"/>
-    <mergeCell ref="A235:M235"/>
-[...6 lines deleted...]
-    <mergeCell ref="A159:M159"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -10325,105 +10892,110 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6037F18-EE35-4959-8EDD-6DC443A29421}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC982C4F-CB5E-41EA-A529-EDEDDE1A783C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6037F18-EE35-4959-8EDD-6DC443A29421}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условн обознач</vt:lpstr>
       <vt:lpstr>месяц</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>user</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>