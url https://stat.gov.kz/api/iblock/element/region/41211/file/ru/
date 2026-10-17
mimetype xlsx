--- v2 (2026-09-27)
+++ v3 (2026-10-17)
@@ -18,51 +18,51 @@
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="32760" yWindow="-32295" windowWidth="21570" windowHeight="6900"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условн обознач" sheetId="3" r:id="rId2"/>
     <sheet name="месяц" sheetId="2" r:id="rId3"/>
   </sheets>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="645" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="642" uniqueCount="93">
   <si>
     <t xml:space="preserve">январь </t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -179,188 +179,188 @@
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2022 год </t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>х</t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2023 год </t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2024 год </t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2025 год </t>
   </si>
   <si>
     <t xml:space="preserve">Объем услуг почтовой и курьерской деятельности и услуг связи по видам за 2026 год </t>
   </si>
   <si>
     <t>услуги сети Интернет по сетям телекоммуникационным фиксированным проводным и беспроводным</t>
   </si>
   <si>
+    <t>Коды статистических показателей</t>
+  </si>
+  <si>
+    <t>191101, 192101, 192201, 192204, 192205, 192209</t>
+  </si>
+  <si>
+    <t>Классификатор статистических показателей</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://stat.gov.kz/ru/classifiers/statistical/23/ </t>
+  </si>
+  <si>
+    <t>Единицы измерения</t>
+  </si>
+  <si>
+    <t>млн. теңге</t>
+  </si>
+  <si>
+    <t>Межгосударственный классификатор единиц измерения</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/20/</t>
+  </si>
+  <si>
     <t>Методика расчета</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Методика по статистике информационно-коммуникационных технологий </t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/methodology/44/</t>
+  </si>
+  <si>
+    <t>Источник показателей</t>
+  </si>
+  <si>
+    <t>Представляется юридическими лицами и (или) их структурными и обособленными подразделениями независимо от численности, имеющими основной и вторичный виды
+экономической деятельности согласно кодам Общего классификатора видов экономической деятельности 53 – почтовая и курьерская деятельность, 61 – телекоммуникации,
+а также индивидуальными предпринимателями по списку</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
     <t>https://stat.gov.kz/ru/region/kostanay/spreadsheets/?industry=1510&amp;year=2026&amp;name=10674&amp;period=month&amp;type=spreadsheets</t>
   </si>
   <si>
+    <t>«-» явление отсутствует
+«0,0» – незначительная величина
+«х» – данные конфиденциальны
+«...» – данные отсутствуют
+В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
     <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Управление статистики услуг </t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
     <t>Шимирбаева Бибигуль</t>
+  </si>
+  <si>
+    <t>Номер телефона</t>
   </si>
   <si>
     <t>+7 714 2 537043</t>
   </si>
   <si>
     <t>Электронная почта</t>
   </si>
   <si>
     <t>b.shimirbaeva@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Адрес Департамента</t>
+  </si>
+  <si>
+    <t>110003, г. Костанай, улица Майлина 2/4</t>
+  </si>
+  <si>
+    <t>Единый контакт центр Бюро</t>
+  </si>
+  <si>
+    <t>Об использовании данных</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/description/</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«-» явление отсутствует</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«х» – данные конфиденциальны</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
   </si>
   <si>
     <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
   </si>
-  <si>
-[...70 lines deleted...]
-  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="5">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.0,"/>
   </numFmts>
-  <fonts count="24" x14ac:knownFonts="1">
+  <fonts count="23" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -432,89 +432,85 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
+      <u/>
       <sz val="10"/>
-      <color rgb="FF000000"/>
-[...4 lines deleted...]
-      <sz val="10"/>
+      <color theme="1"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
-      <color indexed="8"/>
-[...5 lines deleted...]
-      <color theme="10"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
@@ -535,62 +531,74 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
-    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="132">
+  <cellXfs count="134">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1" indent="3"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -789,148 +797,145 @@
     <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="168" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="168" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="5" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="4" xfId="5" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" xfId="5" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="17" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="4" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="4" xfId="6" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...56 lines deleted...]
-      <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="7">
     <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
     <cellStyle name="Гиперссылка 3" xfId="6"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 2" xfId="3"/>
-    <cellStyle name="Обычный 2 2 2" xfId="7"/>
     <cellStyle name="Обычный 3" xfId="2"/>
     <cellStyle name="Обычный 4 2" xfId="4"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -1190,372 +1195,369 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/30/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/20/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/description/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/23/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/methodology/44/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="B2:E26"/>
+  <dimension ref="A1:H19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D10" sqref="D10"/>
+      <selection activeCell="B21" sqref="B21"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="5" max="5" width="38.140625" customWidth="1"/>
+    <col min="1" max="1" width="4.42578125" style="102" customWidth="1"/>
+    <col min="2" max="2" width="63.5703125" style="102" customWidth="1"/>
+    <col min="3" max="3" width="58.7109375" style="102" customWidth="1"/>
+    <col min="4" max="4" width="51.28515625" style="102" customWidth="1"/>
+    <col min="5" max="5" width="0.42578125" style="102" hidden="1" customWidth="1"/>
+    <col min="6" max="8" width="9.28515625" style="102" hidden="1" customWidth="1"/>
+    <col min="9" max="14" width="9.28515625" style="102" customWidth="1"/>
+    <col min="15" max="20" width="9.28515625" style="102"/>
+    <col min="21" max="21" width="9.28515625" style="102" customWidth="1"/>
+    <col min="22" max="16384" width="9.28515625" style="102"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B2" s="107" t="s">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A1" s="101"/>
+    </row>
+    <row r="2" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A2" s="103"/>
+      <c r="B2" s="104" t="s">
+        <v>53</v>
+      </c>
+      <c r="C2" s="105" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="3" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A3" s="103"/>
+      <c r="B3" s="106" t="s">
+        <v>55</v>
+      </c>
+      <c r="C3" s="107" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A4" s="103"/>
+      <c r="B4" s="104" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" s="108" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="5" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A5" s="103"/>
+      <c r="B5" s="104" t="s">
+        <v>59</v>
+      </c>
+      <c r="C5" s="109" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="6" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A6" s="103"/>
+      <c r="B6" s="110" t="s">
+        <v>61</v>
+      </c>
+      <c r="C6" s="111" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A7" s="103"/>
+      <c r="B7" s="110" t="s">
+        <v>63</v>
+      </c>
+      <c r="C7" s="109" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="102" x14ac:dyDescent="0.2">
+      <c r="A8" s="103"/>
+      <c r="B8" s="104" t="s">
+        <v>65</v>
+      </c>
+      <c r="C8" s="105" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A9" s="103"/>
+      <c r="B9" s="104" t="s">
+        <v>67</v>
+      </c>
+      <c r="C9" s="109" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A10" s="103"/>
+      <c r="B10" s="112" t="s">
+        <v>69</v>
+      </c>
+      <c r="C10" s="113"/>
+    </row>
+    <row r="11" spans="1:4" ht="25.5" x14ac:dyDescent="0.2">
+      <c r="A11" s="103"/>
+      <c r="B11" s="104" t="s">
+        <v>70</v>
+      </c>
+      <c r="C11" s="109" t="s">
         <v>71</v>
       </c>
-      <c r="C2" s="108" t="s">
+      <c r="D11" s="114"/>
+    </row>
+    <row r="12" spans="1:4" ht="75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="103"/>
+      <c r="B12" s="115" t="s">
+        <v>37</v>
+      </c>
+      <c r="C12" s="116" t="s">
         <v>72</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B3" s="107" t="s">
+      <c r="D12" s="114"/>
+    </row>
+    <row r="13" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A13" s="103"/>
+      <c r="B13" s="104" t="s">
         <v>73</v>
       </c>
-      <c r="C3" s="108" t="s">
+      <c r="C13" s="117" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="4" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B4" s="107" t="s">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A14" s="103"/>
+      <c r="B14" s="104" t="s">
         <v>75</v>
       </c>
-      <c r="C4" s="109" t="s">
+      <c r="C14" s="117" t="s">
         <v>76</v>
       </c>
     </row>
-    <row r="5" spans="2:5" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B5" s="110" t="s">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A15" s="103"/>
+      <c r="B15" s="104" t="s">
         <v>77</v>
       </c>
-      <c r="C5" s="108" t="s">
-[...5 lines deleted...]
-      <c r="B6" s="110" t="s">
+      <c r="C15" s="118" t="s">
         <v>78</v>
       </c>
-      <c r="C6" s="111" t="s">
+    </row>
+    <row r="16" spans="1:4" x14ac:dyDescent="0.2">
+      <c r="A16" s="103"/>
+      <c r="B16" s="104" t="s">
         <v>79</v>
       </c>
-      <c r="E6" s="26"/>
-[...2 lines deleted...]
-      <c r="B7" s="107" t="s">
+      <c r="C16" s="118" t="s">
         <v>80</v>
       </c>
-      <c r="C7" s="112" t="s">
-[...5 lines deleted...]
-      <c r="B8" s="107" t="s">
+    </row>
+    <row r="17" spans="1:3" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="103"/>
+      <c r="B17" s="119" t="s">
         <v>81</v>
       </c>
-      <c r="C8" s="114" t="s">
+      <c r="C17" s="100" t="s">
         <v>82</v>
       </c>
-      <c r="E8" s="113"/>
-[...11 lines deleted...]
-      <c r="B10" s="116" t="s">
+    </row>
+    <row r="18" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A18" s="103"/>
+      <c r="B18" s="120" t="s">
         <v>83</v>
       </c>
-      <c r="C10" s="117" t="s">
+      <c r="C18" s="121">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" x14ac:dyDescent="0.2">
+      <c r="A19" s="103"/>
+      <c r="B19" s="122" t="s">
         <v>84</v>
       </c>
-    </row>
-[...19 lines deleted...]
-      <c r="B13" s="120" t="s">
+      <c r="C19" s="123" t="s">
         <v>85</v>
       </c>
-      <c r="C13" s="121" t="s">
-[...74 lines deleted...]
-      <c r="C26" s="25"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="C15" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="C13" r:id="rId3"/>
+    <hyperlink ref="C3" r:id="rId1"/>
+    <hyperlink ref="C19" r:id="rId2"/>
+    <hyperlink ref="C5" r:id="rId3"/>
+    <hyperlink ref="C7" r:id="rId4"/>
+    <hyperlink ref="C9" r:id="rId5"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="B2:B18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B20" sqref="B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="4.42578125" style="103" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.140625" style="103"/>
+    <col min="1" max="1" width="4.42578125" style="125" customWidth="1"/>
+    <col min="2" max="2" width="113.5703125" style="125" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="125"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B2" s="102"/>
+      <c r="B2" s="124"/>
     </row>
     <row r="6" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B6" s="104" t="s">
-        <v>64</v>
+      <c r="B6" s="126" t="s">
+        <v>86</v>
       </c>
     </row>
     <row r="7" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B7" s="104" t="s">
-        <v>65</v>
+      <c r="B7" s="126" t="s">
+        <v>87</v>
       </c>
     </row>
     <row r="8" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B8" s="104" t="s">
-        <v>66</v>
+      <c r="B8" s="126" t="s">
+        <v>88</v>
       </c>
     </row>
     <row r="9" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B9" s="104" t="s">
-        <v>67</v>
+      <c r="B9" s="126" t="s">
+        <v>89</v>
       </c>
     </row>
     <row r="10" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B10" s="104" t="s">
-        <v>68</v>
+      <c r="B10" s="126" t="s">
+        <v>90</v>
       </c>
     </row>
     <row r="11" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B11" s="104"/>
+      <c r="B11" s="126"/>
     </row>
     <row r="12" spans="2:2" ht="25.5" x14ac:dyDescent="0.2">
-      <c r="B12" s="105" t="s">
-        <v>69</v>
+      <c r="B12" s="127" t="s">
+        <v>91</v>
       </c>
     </row>
     <row r="13" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B13" s="104"/>
+      <c r="B13" s="126"/>
     </row>
     <row r="14" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B14" s="104"/>
+      <c r="B14" s="126"/>
     </row>
     <row r="18" spans="2:2" x14ac:dyDescent="0.2">
-      <c r="B18" s="106" t="s">
-        <v>70</v>
+      <c r="B18" s="128" t="s">
+        <v>92</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:M310"/>
   <sheetViews>
     <sheetView topLeftCell="A287" workbookViewId="0">
-      <selection activeCell="P302" sqref="P302"/>
+      <selection activeCell="J306" sqref="J306"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="27.140625" style="11" customWidth="1"/>
     <col min="2" max="13" width="9.7109375" style="11" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="12" hidden="1" x14ac:dyDescent="0.2">
       <c r="A1" s="6"/>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
       <c r="F1" s="7"/>
       <c r="G1" s="8"/>
       <c r="H1" s="9"/>
       <c r="I1" s="9"/>
       <c r="J1" s="9"/>
       <c r="K1" s="9"/>
       <c r="L1" s="9"/>
       <c r="M1" s="9"/>
     </row>
     <row r="2" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="127" t="s">
+      <c r="A2" s="129" t="s">
         <v>14</v>
       </c>
-      <c r="B2" s="127"/>
-[...10 lines deleted...]
-      <c r="M2" s="127"/>
+      <c r="B2" s="129"/>
+      <c r="C2" s="129"/>
+      <c r="D2" s="129"/>
+      <c r="E2" s="129"/>
+      <c r="F2" s="129"/>
+      <c r="G2" s="129"/>
+      <c r="H2" s="129"/>
+      <c r="I2" s="129"/>
+      <c r="J2" s="129"/>
+      <c r="K2" s="129"/>
+      <c r="L2" s="129"/>
+      <c r="M2" s="129"/>
     </row>
     <row r="3" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="18"/>
       <c r="B3" s="18"/>
       <c r="C3" s="18"/>
       <c r="D3" s="18"/>
       <c r="E3" s="18"/>
       <c r="F3" s="18"/>
       <c r="G3" s="18"/>
       <c r="H3" s="18"/>
       <c r="I3" s="18"/>
       <c r="J3" s="18"/>
       <c r="K3" s="18"/>
       <c r="L3" s="18"/>
       <c r="M3" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="10"/>
       <c r="B4" s="7"/>
       <c r="C4" s="7"/>
       <c r="D4" s="7"/>
       <c r="E4" s="7"/>
       <c r="M4" s="1"/>
@@ -2020,65 +2022,65 @@
         <v>427.9</v>
       </c>
       <c r="L16" s="29">
         <v>429.7</v>
       </c>
       <c r="M16" s="29">
         <v>450.8</v>
       </c>
     </row>
     <row r="17" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="23"/>
       <c r="B17" s="24"/>
       <c r="C17" s="9"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="24"/>
       <c r="I17" s="9"/>
       <c r="J17" s="7"/>
       <c r="K17" s="7"/>
       <c r="L17" s="9"/>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A18" s="127" t="s">
+      <c r="A18" s="129" t="s">
         <v>15</v>
       </c>
-      <c r="B18" s="127"/>
-[...10 lines deleted...]
-      <c r="M18" s="127"/>
+      <c r="B18" s="129"/>
+      <c r="C18" s="129"/>
+      <c r="D18" s="129"/>
+      <c r="E18" s="129"/>
+      <c r="F18" s="129"/>
+      <c r="G18" s="129"/>
+      <c r="H18" s="129"/>
+      <c r="I18" s="129"/>
+      <c r="J18" s="129"/>
+      <c r="K18" s="129"/>
+      <c r="L18" s="129"/>
+      <c r="M18" s="129"/>
     </row>
     <row r="19" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="18"/>
       <c r="B19" s="18"/>
       <c r="C19" s="18"/>
       <c r="D19" s="18"/>
       <c r="E19" s="18"/>
       <c r="F19" s="18"/>
       <c r="G19" s="18"/>
       <c r="H19" s="18"/>
       <c r="I19" s="18"/>
       <c r="J19" s="18"/>
       <c r="K19" s="18"/>
       <c r="L19" s="18"/>
       <c r="M19" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="10"/>
       <c r="B20" s="7"/>
       <c r="C20" s="7"/>
       <c r="D20" s="7"/>
       <c r="E20" s="7"/>
       <c r="M20" s="1"/>
@@ -2420,90 +2422,90 @@
         <v>226.5</v>
       </c>
       <c r="L29" s="34">
         <v>234.2</v>
       </c>
       <c r="M29" s="37">
         <v>240.4</v>
       </c>
     </row>
     <row r="30" spans="1:13" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B30" s="21">
         <v>16.7</v>
       </c>
       <c r="C30" s="21">
         <v>16.7</v>
       </c>
       <c r="D30" s="21">
         <v>15.3</v>
       </c>
       <c r="E30" s="32">
         <v>16</v>
       </c>
-      <c r="F30" s="131">
+      <c r="F30" s="133">
         <v>16.399999999999999</v>
       </c>
-      <c r="G30" s="129">
+      <c r="G30" s="131">
         <v>21.1</v>
       </c>
-      <c r="H30" s="130">
+      <c r="H30" s="132">
         <v>22</v>
       </c>
       <c r="I30" s="40">
         <v>22.2</v>
       </c>
       <c r="J30" s="36">
         <v>22.4</v>
       </c>
       <c r="K30" s="36">
         <v>23.5</v>
       </c>
       <c r="L30" s="40">
         <v>23.9</v>
       </c>
       <c r="M30" s="21">
         <v>24.2</v>
       </c>
     </row>
     <row r="31" spans="1:13" ht="12" hidden="1" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="9"/>
       <c r="B31" s="20" t="s">
         <v>46</v>
       </c>
       <c r="C31" s="20" t="s">
         <v>46</v>
       </c>
       <c r="D31" s="21" t="s">
         <v>46</v>
       </c>
       <c r="E31" s="39"/>
-      <c r="F31" s="131"/>
-[...1 lines deleted...]
-      <c r="H31" s="130"/>
+      <c r="F31" s="133"/>
+      <c r="G31" s="131"/>
+      <c r="H31" s="132"/>
       <c r="I31" s="40" t="s">
         <v>46</v>
       </c>
       <c r="J31" s="36" t="s">
         <v>46</v>
       </c>
       <c r="K31" s="35" t="s">
         <v>46</v>
       </c>
       <c r="L31" s="38" t="s">
         <v>46</v>
       </c>
       <c r="M31" s="20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="32" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B32" s="20"/>
       <c r="C32" s="20"/>
       <c r="D32" s="21"/>
       <c r="E32" s="39"/>
       <c r="F32" s="36"/>
@@ -2591,65 +2593,65 @@
         <v>493.8</v>
       </c>
       <c r="L34" s="44">
         <v>499.3</v>
       </c>
       <c r="M34" s="29">
         <v>514</v>
       </c>
     </row>
     <row r="35" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="23"/>
       <c r="B35" s="24"/>
       <c r="C35" s="9"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="93"/>
       <c r="G35" s="94"/>
       <c r="H35" s="36"/>
       <c r="I35" s="7"/>
       <c r="J35" s="36"/>
       <c r="K35" s="36"/>
       <c r="L35" s="34"/>
       <c r="M35" s="9"/>
     </row>
     <row r="36" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="127" t="s">
+      <c r="A36" s="129" t="s">
         <v>16</v>
       </c>
-      <c r="B36" s="127"/>
-[...10 lines deleted...]
-      <c r="M36" s="128"/>
+      <c r="B36" s="129"/>
+      <c r="C36" s="129"/>
+      <c r="D36" s="129"/>
+      <c r="E36" s="129"/>
+      <c r="F36" s="129"/>
+      <c r="G36" s="129"/>
+      <c r="H36" s="130"/>
+      <c r="I36" s="130"/>
+      <c r="J36" s="130"/>
+      <c r="K36" s="130"/>
+      <c r="L36" s="130"/>
+      <c r="M36" s="130"/>
     </row>
     <row r="37" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="18"/>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="45"/>
       <c r="I37" s="45"/>
       <c r="J37" s="45"/>
       <c r="K37" s="45"/>
       <c r="L37" s="45"/>
       <c r="M37" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="10"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="7"/>
       <c r="E38" s="7"/>
       <c r="M38" s="1"/>
@@ -3155,65 +3157,65 @@
         <v>575.4</v>
       </c>
       <c r="L51" s="50">
         <v>573.9</v>
       </c>
       <c r="M51" s="50">
         <v>578.4</v>
       </c>
     </row>
     <row r="52" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="23"/>
       <c r="B52" s="7"/>
       <c r="C52" s="7"/>
       <c r="D52" s="32"/>
       <c r="E52" s="36"/>
       <c r="F52" s="7"/>
       <c r="G52" s="34"/>
       <c r="H52" s="48"/>
       <c r="I52" s="47"/>
       <c r="J52" s="47"/>
       <c r="K52" s="48"/>
       <c r="L52" s="48"/>
       <c r="M52" s="48"/>
     </row>
     <row r="53" spans="1:13" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A53" s="127" t="s">
+      <c r="A53" s="129" t="s">
         <v>17</v>
       </c>
-      <c r="B53" s="127"/>
-[...10 lines deleted...]
-      <c r="M53" s="128"/>
+      <c r="B53" s="129"/>
+      <c r="C53" s="129"/>
+      <c r="D53" s="129"/>
+      <c r="E53" s="129"/>
+      <c r="F53" s="129"/>
+      <c r="G53" s="129"/>
+      <c r="H53" s="130"/>
+      <c r="I53" s="130"/>
+      <c r="J53" s="130"/>
+      <c r="K53" s="130"/>
+      <c r="L53" s="130"/>
+      <c r="M53" s="130"/>
     </row>
     <row r="54" spans="1:13" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="18"/>
       <c r="B54" s="18"/>
       <c r="C54" s="18"/>
       <c r="D54" s="18"/>
       <c r="E54" s="18"/>
       <c r="F54" s="18"/>
       <c r="G54" s="18"/>
       <c r="H54" s="45"/>
       <c r="I54" s="45"/>
       <c r="J54" s="45"/>
       <c r="K54" s="45"/>
       <c r="L54" s="45"/>
       <c r="M54" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="55" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="10"/>
       <c r="B55" s="7"/>
       <c r="C55" s="7"/>
       <c r="D55" s="7"/>
       <c r="E55" s="7"/>
       <c r="M55" s="1"/>
@@ -3681,65 +3683,65 @@
       </c>
       <c r="G68" s="30">
         <v>606.29999999999995</v>
       </c>
       <c r="H68" s="50">
         <v>612.70000000000005</v>
       </c>
       <c r="I68" s="51">
         <v>613.9</v>
       </c>
       <c r="J68" s="53">
         <v>612.4</v>
       </c>
       <c r="K68" s="30">
         <v>620.70000000000005</v>
       </c>
       <c r="L68" s="30">
         <v>629.70000000000005</v>
       </c>
       <c r="M68" s="30">
         <v>631.5</v>
       </c>
     </row>
     <row r="69" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="70" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A70" s="127" t="s">
+      <c r="A70" s="129" t="s">
         <v>19</v>
       </c>
-      <c r="B70" s="127"/>
-[...10 lines deleted...]
-      <c r="M70" s="128"/>
+      <c r="B70" s="129"/>
+      <c r="C70" s="129"/>
+      <c r="D70" s="129"/>
+      <c r="E70" s="129"/>
+      <c r="F70" s="129"/>
+      <c r="G70" s="129"/>
+      <c r="H70" s="130"/>
+      <c r="I70" s="130"/>
+      <c r="J70" s="130"/>
+      <c r="K70" s="130"/>
+      <c r="L70" s="130"/>
+      <c r="M70" s="130"/>
     </row>
     <row r="71" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A71" s="18"/>
       <c r="B71" s="18"/>
       <c r="C71" s="18"/>
       <c r="D71" s="18"/>
       <c r="E71" s="18"/>
       <c r="F71" s="18"/>
       <c r="G71" s="18"/>
       <c r="H71" s="45"/>
       <c r="I71" s="45"/>
       <c r="J71" s="45"/>
       <c r="K71" s="45"/>
       <c r="L71" s="45"/>
       <c r="M71" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="72" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="10"/>
       <c r="B72" s="7"/>
       <c r="C72" s="7"/>
       <c r="D72" s="7"/>
       <c r="E72" s="7"/>
       <c r="F72" s="9"/>
@@ -4214,65 +4216,65 @@
       </c>
       <c r="G85" s="44">
         <v>650.4</v>
       </c>
       <c r="H85" s="44">
         <v>657.3</v>
       </c>
       <c r="I85" s="30">
         <v>659</v>
       </c>
       <c r="J85" s="53">
         <v>660</v>
       </c>
       <c r="K85" s="30">
         <v>665.7</v>
       </c>
       <c r="L85" s="30">
         <v>670.7</v>
       </c>
       <c r="M85" s="44">
         <v>680.2</v>
       </c>
     </row>
     <row r="86" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="87" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A87" s="127" t="s">
+      <c r="A87" s="129" t="s">
         <v>28</v>
       </c>
-      <c r="B87" s="127"/>
-[...10 lines deleted...]
-      <c r="M87" s="128"/>
+      <c r="B87" s="129"/>
+      <c r="C87" s="129"/>
+      <c r="D87" s="129"/>
+      <c r="E87" s="129"/>
+      <c r="F87" s="129"/>
+      <c r="G87" s="129"/>
+      <c r="H87" s="130"/>
+      <c r="I87" s="130"/>
+      <c r="J87" s="130"/>
+      <c r="K87" s="130"/>
+      <c r="L87" s="130"/>
+      <c r="M87" s="130"/>
     </row>
     <row r="88" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="18"/>
       <c r="B88" s="18"/>
       <c r="C88" s="18"/>
       <c r="D88" s="18"/>
       <c r="E88" s="18"/>
       <c r="F88" s="18"/>
       <c r="G88" s="18"/>
       <c r="H88" s="45"/>
       <c r="I88" s="45"/>
       <c r="J88" s="45"/>
       <c r="K88" s="45"/>
       <c r="L88" s="45"/>
       <c r="M88" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="89" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="10"/>
       <c r="B89" s="7"/>
       <c r="C89" s="7"/>
       <c r="D89" s="7"/>
       <c r="E89" s="7"/>
       <c r="M89" s="1"/>
@@ -4740,65 +4742,65 @@
       </c>
       <c r="G102" s="29">
         <v>697.8</v>
       </c>
       <c r="H102" s="28">
         <v>692.1</v>
       </c>
       <c r="I102" s="29">
         <v>685.9</v>
       </c>
       <c r="J102" s="55">
         <v>693.2</v>
       </c>
       <c r="K102" s="30">
         <v>670.8</v>
       </c>
       <c r="L102" s="29">
         <v>681.1</v>
       </c>
       <c r="M102" s="29">
         <v>679.2</v>
       </c>
     </row>
     <row r="103" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
     <row r="104" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A104" s="127" t="s">
+      <c r="A104" s="129" t="s">
         <v>30</v>
       </c>
-      <c r="B104" s="127"/>
-[...10 lines deleted...]
-      <c r="M104" s="128"/>
+      <c r="B104" s="129"/>
+      <c r="C104" s="129"/>
+      <c r="D104" s="129"/>
+      <c r="E104" s="129"/>
+      <c r="F104" s="129"/>
+      <c r="G104" s="129"/>
+      <c r="H104" s="130"/>
+      <c r="I104" s="130"/>
+      <c r="J104" s="130"/>
+      <c r="K104" s="130"/>
+      <c r="L104" s="130"/>
+      <c r="M104" s="130"/>
     </row>
     <row r="105" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A105" s="18"/>
       <c r="B105" s="18"/>
       <c r="C105" s="18"/>
       <c r="D105" s="18"/>
       <c r="E105" s="18"/>
       <c r="F105" s="18"/>
       <c r="G105" s="18"/>
       <c r="H105" s="45"/>
       <c r="I105" s="45"/>
       <c r="J105" s="45"/>
       <c r="K105" s="45"/>
       <c r="L105" s="45"/>
       <c r="M105" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="106" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A106" s="10"/>
       <c r="B106" s="7"/>
       <c r="C106" s="7"/>
       <c r="D106" s="7"/>
       <c r="E106" s="7"/>
       <c r="M106" s="1"/>
@@ -5280,65 +5282,65 @@
         <v>656.6</v>
       </c>
       <c r="L119" s="29">
         <v>681.1</v>
       </c>
       <c r="M119" s="29">
         <v>679.2</v>
       </c>
     </row>
     <row r="120" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A120" s="9"/>
       <c r="B120" s="9"/>
       <c r="C120" s="9"/>
       <c r="D120" s="9"/>
       <c r="E120" s="9"/>
       <c r="F120" s="9"/>
       <c r="G120" s="9"/>
       <c r="H120" s="9"/>
       <c r="I120" s="9"/>
       <c r="J120" s="9"/>
       <c r="K120" s="9"/>
       <c r="L120" s="9"/>
       <c r="M120" s="9"/>
     </row>
     <row r="121" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A121" s="127" t="s">
+      <c r="A121" s="129" t="s">
         <v>31</v>
       </c>
-      <c r="B121" s="127"/>
-[...10 lines deleted...]
-      <c r="M121" s="128"/>
+      <c r="B121" s="129"/>
+      <c r="C121" s="129"/>
+      <c r="D121" s="129"/>
+      <c r="E121" s="129"/>
+      <c r="F121" s="129"/>
+      <c r="G121" s="129"/>
+      <c r="H121" s="130"/>
+      <c r="I121" s="130"/>
+      <c r="J121" s="130"/>
+      <c r="K121" s="130"/>
+      <c r="L121" s="130"/>
+      <c r="M121" s="130"/>
     </row>
     <row r="122" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A122" s="18"/>
       <c r="B122" s="18"/>
       <c r="C122" s="18"/>
       <c r="D122" s="18"/>
       <c r="E122" s="18"/>
       <c r="F122" s="18"/>
       <c r="G122" s="18"/>
       <c r="H122" s="45"/>
       <c r="I122" s="45"/>
       <c r="J122" s="45"/>
       <c r="K122" s="45"/>
       <c r="L122" s="45"/>
       <c r="M122" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="123" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A123" s="10"/>
       <c r="B123" s="7"/>
       <c r="C123" s="7"/>
       <c r="D123" s="7"/>
       <c r="E123" s="7"/>
       <c r="M123" s="1"/>
@@ -5820,65 +5822,65 @@
         <v>680.7</v>
       </c>
       <c r="L136" s="50">
         <v>683.8</v>
       </c>
       <c r="M136" s="42">
         <v>679</v>
       </c>
     </row>
     <row r="137" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A137" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="138" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A138" s="60" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="139" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A139" s="60" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="140" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A140" s="127" t="s">
+      <c r="A140" s="129" t="s">
         <v>38</v>
       </c>
-      <c r="B140" s="127"/>
-[...10 lines deleted...]
-      <c r="M140" s="128"/>
+      <c r="B140" s="129"/>
+      <c r="C140" s="129"/>
+      <c r="D140" s="129"/>
+      <c r="E140" s="129"/>
+      <c r="F140" s="129"/>
+      <c r="G140" s="129"/>
+      <c r="H140" s="130"/>
+      <c r="I140" s="130"/>
+      <c r="J140" s="130"/>
+      <c r="K140" s="130"/>
+      <c r="L140" s="130"/>
+      <c r="M140" s="130"/>
     </row>
     <row r="141" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A141" s="18"/>
       <c r="B141" s="18"/>
       <c r="C141" s="18"/>
       <c r="D141" s="18"/>
       <c r="E141" s="18"/>
       <c r="F141" s="18"/>
       <c r="G141" s="18"/>
       <c r="H141" s="45"/>
       <c r="I141" s="45"/>
       <c r="J141" s="45"/>
       <c r="K141" s="45"/>
       <c r="L141" s="45"/>
       <c r="M141" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="142" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A142" s="10"/>
       <c r="B142" s="7"/>
       <c r="C142" s="7"/>
       <c r="D142" s="7"/>
       <c r="E142" s="7"/>
       <c r="M142" s="1"/>
@@ -6360,65 +6362,65 @@
         <v>714.4</v>
       </c>
       <c r="L155" s="29">
         <v>721</v>
       </c>
       <c r="M155" s="29">
         <v>725.8</v>
       </c>
     </row>
     <row r="156" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A156" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="157" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A157" s="60" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="158" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A158" s="60" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="159" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A159" s="127" t="s">
+      <c r="A159" s="129" t="s">
         <v>42</v>
       </c>
-      <c r="B159" s="127"/>
-[...10 lines deleted...]
-      <c r="M159" s="128"/>
+      <c r="B159" s="129"/>
+      <c r="C159" s="129"/>
+      <c r="D159" s="129"/>
+      <c r="E159" s="129"/>
+      <c r="F159" s="129"/>
+      <c r="G159" s="129"/>
+      <c r="H159" s="130"/>
+      <c r="I159" s="130"/>
+      <c r="J159" s="130"/>
+      <c r="K159" s="130"/>
+      <c r="L159" s="130"/>
+      <c r="M159" s="130"/>
     </row>
     <row r="160" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A160" s="18"/>
       <c r="B160" s="18"/>
       <c r="C160" s="18"/>
       <c r="D160" s="18"/>
       <c r="E160" s="18"/>
       <c r="F160" s="18"/>
       <c r="G160" s="18"/>
       <c r="H160" s="45"/>
       <c r="I160" s="45"/>
       <c r="J160" s="45"/>
       <c r="K160" s="45"/>
       <c r="L160" s="45"/>
       <c r="M160" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="161" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A161" s="10"/>
       <c r="B161" s="7"/>
       <c r="C161" s="7"/>
       <c r="D161" s="7"/>
       <c r="E161" s="7"/>
       <c r="M161" s="1"/>
@@ -6960,65 +6962,65 @@
       <c r="H176" s="14"/>
       <c r="I176" s="14"/>
       <c r="J176" s="14"/>
       <c r="K176" s="14"/>
       <c r="L176" s="14"/>
       <c r="M176" s="14"/>
     </row>
     <row r="177" spans="1:13" s="3" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A177" s="60" t="s">
         <v>35</v>
       </c>
       <c r="B177" s="14"/>
       <c r="C177" s="14"/>
       <c r="D177" s="14"/>
       <c r="E177" s="14"/>
       <c r="F177" s="14"/>
       <c r="G177" s="14"/>
       <c r="H177" s="14"/>
       <c r="I177" s="14"/>
       <c r="J177" s="14"/>
       <c r="K177" s="14"/>
       <c r="L177" s="14"/>
       <c r="M177" s="14"/>
     </row>
     <row r="178" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A178" s="127" t="s">
+      <c r="A178" s="129" t="s">
         <v>43</v>
       </c>
-      <c r="B178" s="127"/>
-[...10 lines deleted...]
-      <c r="M178" s="128"/>
+      <c r="B178" s="129"/>
+      <c r="C178" s="129"/>
+      <c r="D178" s="129"/>
+      <c r="E178" s="129"/>
+      <c r="F178" s="129"/>
+      <c r="G178" s="129"/>
+      <c r="H178" s="130"/>
+      <c r="I178" s="130"/>
+      <c r="J178" s="130"/>
+      <c r="K178" s="130"/>
+      <c r="L178" s="130"/>
+      <c r="M178" s="130"/>
     </row>
     <row r="179" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A179" s="18"/>
       <c r="B179" s="18"/>
       <c r="C179" s="18"/>
       <c r="D179" s="18"/>
       <c r="E179" s="18"/>
       <c r="F179" s="18"/>
       <c r="G179" s="18"/>
       <c r="H179" s="45"/>
       <c r="I179" s="45"/>
       <c r="J179" s="45"/>
       <c r="K179" s="45"/>
       <c r="L179" s="45"/>
       <c r="M179" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A180" s="10"/>
       <c r="B180" s="7"/>
       <c r="C180" s="7"/>
       <c r="D180" s="7"/>
       <c r="E180" s="7"/>
       <c r="M180" s="1"/>
@@ -7524,65 +7526,65 @@
         <v>849.7</v>
       </c>
       <c r="L193" s="72">
         <v>858.5</v>
       </c>
       <c r="M193" s="72">
         <v>866.9</v>
       </c>
     </row>
     <row r="194" spans="1:13" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A194" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="195" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A195" s="60" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="196" spans="1:13" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A196" s="60" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="197" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A197" s="127" t="s">
+      <c r="A197" s="129" t="s">
         <v>44</v>
       </c>
-      <c r="B197" s="127"/>
-[...10 lines deleted...]
-      <c r="M197" s="127"/>
+      <c r="B197" s="129"/>
+      <c r="C197" s="129"/>
+      <c r="D197" s="129"/>
+      <c r="E197" s="129"/>
+      <c r="F197" s="129"/>
+      <c r="G197" s="129"/>
+      <c r="H197" s="129"/>
+      <c r="I197" s="129"/>
+      <c r="J197" s="129"/>
+      <c r="K197" s="129"/>
+      <c r="L197" s="129"/>
+      <c r="M197" s="129"/>
     </row>
     <row r="198" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A198" s="18"/>
       <c r="B198" s="18"/>
       <c r="C198" s="18"/>
       <c r="D198" s="18"/>
       <c r="E198" s="18"/>
       <c r="F198" s="18"/>
       <c r="G198" s="18"/>
       <c r="H198" s="18"/>
       <c r="I198" s="18"/>
       <c r="J198" s="18"/>
       <c r="K198" s="18"/>
       <c r="L198" s="18"/>
       <c r="M198" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="199" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A199" s="10"/>
       <c r="B199" s="7"/>
       <c r="C199" s="7"/>
       <c r="D199" s="7"/>
       <c r="E199" s="7"/>
       <c r="M199" s="1"/>
@@ -8084,65 +8086,65 @@
         <v>906.9</v>
       </c>
       <c r="L212" s="17">
         <v>911</v>
       </c>
       <c r="M212" s="17">
         <v>917.8</v>
       </c>
     </row>
     <row r="213" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A213" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="214" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A214" s="60" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="215" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A215" s="60" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="216" spans="1:13" s="52" customFormat="1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A216" s="127" t="s">
+      <c r="A216" s="129" t="s">
         <v>45</v>
       </c>
-      <c r="B216" s="127"/>
-[...10 lines deleted...]
-      <c r="M216" s="128"/>
+      <c r="B216" s="129"/>
+      <c r="C216" s="129"/>
+      <c r="D216" s="129"/>
+      <c r="E216" s="129"/>
+      <c r="F216" s="129"/>
+      <c r="G216" s="129"/>
+      <c r="H216" s="130"/>
+      <c r="I216" s="130"/>
+      <c r="J216" s="130"/>
+      <c r="K216" s="130"/>
+      <c r="L216" s="130"/>
+      <c r="M216" s="130"/>
     </row>
     <row r="217" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A217" s="15"/>
       <c r="B217" s="15"/>
       <c r="C217" s="15"/>
       <c r="D217" s="15"/>
       <c r="E217" s="15"/>
       <c r="F217" s="15"/>
       <c r="G217" s="15"/>
       <c r="H217" s="16"/>
       <c r="I217" s="16"/>
       <c r="J217" s="16"/>
       <c r="K217" s="16"/>
       <c r="L217" s="16"/>
       <c r="M217" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="218" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A218" s="10"/>
       <c r="B218" s="7"/>
       <c r="C218" s="7"/>
       <c r="D218" s="7"/>
       <c r="E218" s="7"/>
       <c r="M218" s="1"/>
@@ -8624,65 +8626,65 @@
         <v>900</v>
       </c>
       <c r="L231" s="29">
         <v>947.2</v>
       </c>
       <c r="M231" s="29">
         <v>1010.1</v>
       </c>
     </row>
     <row r="232" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A232" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="233" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A233" s="60" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="234" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A234" s="60" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="235" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A235" s="127" t="s">
+      <c r="A235" s="129" t="s">
         <v>48</v>
       </c>
-      <c r="B235" s="127"/>
-[...10 lines deleted...]
-      <c r="M235" s="128"/>
+      <c r="B235" s="129"/>
+      <c r="C235" s="129"/>
+      <c r="D235" s="129"/>
+      <c r="E235" s="129"/>
+      <c r="F235" s="129"/>
+      <c r="G235" s="129"/>
+      <c r="H235" s="130"/>
+      <c r="I235" s="130"/>
+      <c r="J235" s="130"/>
+      <c r="K235" s="130"/>
+      <c r="L235" s="130"/>
+      <c r="M235" s="130"/>
     </row>
     <row r="236" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A236" s="18"/>
       <c r="B236" s="18"/>
       <c r="C236" s="18"/>
       <c r="D236" s="18"/>
       <c r="E236" s="18"/>
       <c r="F236" s="18"/>
       <c r="G236" s="18"/>
       <c r="H236" s="45"/>
       <c r="I236" s="45"/>
       <c r="J236" s="45"/>
       <c r="K236" s="45"/>
       <c r="L236" s="45"/>
       <c r="M236" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="237" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A237" s="10"/>
       <c r="B237" s="7"/>
       <c r="C237" s="7"/>
       <c r="D237" s="7"/>
       <c r="E237" s="7"/>
       <c r="M237" s="1"/>
@@ -9190,65 +9192,65 @@
       <c r="L250" s="29">
         <v>1044.9000000000001</v>
       </c>
       <c r="M250" s="29">
         <v>1053.9000000000001</v>
       </c>
     </row>
     <row r="251" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A251" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="252" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A252" s="60" t="s">
         <v>37</v>
       </c>
       <c r="G252" s="4"/>
     </row>
     <row r="253" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A253" s="60" t="s">
         <v>35</v>
       </c>
       <c r="G253" s="4"/>
     </row>
     <row r="254" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A254" s="127" t="s">
+      <c r="A254" s="129" t="s">
         <v>49</v>
       </c>
-      <c r="B254" s="127"/>
-[...10 lines deleted...]
-      <c r="M254" s="128"/>
+      <c r="B254" s="129"/>
+      <c r="C254" s="129"/>
+      <c r="D254" s="129"/>
+      <c r="E254" s="129"/>
+      <c r="F254" s="129"/>
+      <c r="G254" s="129"/>
+      <c r="H254" s="130"/>
+      <c r="I254" s="130"/>
+      <c r="J254" s="130"/>
+      <c r="K254" s="130"/>
+      <c r="L254" s="130"/>
+      <c r="M254" s="130"/>
     </row>
     <row r="255" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A255" s="18"/>
       <c r="B255" s="18"/>
       <c r="C255" s="18"/>
       <c r="D255" s="18"/>
       <c r="E255" s="18"/>
       <c r="F255" s="18"/>
       <c r="G255" s="18"/>
       <c r="H255" s="45"/>
       <c r="I255" s="45"/>
       <c r="J255" s="45"/>
       <c r="K255" s="45"/>
       <c r="L255" s="45"/>
       <c r="M255" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="256" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A256" s="10"/>
       <c r="B256" s="7"/>
       <c r="C256" s="7"/>
       <c r="D256" s="7"/>
       <c r="E256" s="7"/>
       <c r="M256" s="1"/>
@@ -9754,65 +9756,65 @@
       <c r="L269" s="29">
         <v>1122.7</v>
       </c>
       <c r="M269" s="90">
         <v>1111653.7</v>
       </c>
     </row>
     <row r="270" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A270" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="271" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A271" s="60" t="s">
         <v>37</v>
       </c>
       <c r="G271" s="4"/>
     </row>
     <row r="272" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A272" s="60" t="s">
         <v>35</v>
       </c>
       <c r="G272" s="4"/>
     </row>
     <row r="273" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A273" s="127" t="s">
+      <c r="A273" s="129" t="s">
         <v>50</v>
       </c>
-      <c r="B273" s="127"/>
-[...10 lines deleted...]
-      <c r="M273" s="128"/>
+      <c r="B273" s="129"/>
+      <c r="C273" s="129"/>
+      <c r="D273" s="129"/>
+      <c r="E273" s="129"/>
+      <c r="F273" s="129"/>
+      <c r="G273" s="129"/>
+      <c r="H273" s="130"/>
+      <c r="I273" s="130"/>
+      <c r="J273" s="130"/>
+      <c r="K273" s="130"/>
+      <c r="L273" s="130"/>
+      <c r="M273" s="130"/>
     </row>
     <row r="274" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A274" s="18"/>
       <c r="B274" s="18"/>
       <c r="C274" s="18"/>
       <c r="D274" s="18"/>
       <c r="E274" s="18"/>
       <c r="F274" s="18"/>
       <c r="G274" s="18"/>
       <c r="H274" s="45"/>
       <c r="I274" s="45"/>
       <c r="J274" s="45"/>
       <c r="K274" s="45"/>
       <c r="L274" s="45"/>
       <c r="M274" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="275" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A275" s="10"/>
       <c r="B275" s="7"/>
       <c r="C275" s="7"/>
       <c r="D275" s="7"/>
       <c r="E275" s="7"/>
       <c r="M275" s="1"/>
@@ -10319,65 +10321,65 @@
       <c r="L288" s="88">
         <v>1306578</v>
       </c>
       <c r="M288" s="88">
         <v>1335433.3999999999</v>
       </c>
     </row>
     <row r="289" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A289" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="290" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A290" s="60" t="s">
         <v>37</v>
       </c>
       <c r="G290" s="4"/>
     </row>
     <row r="291" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A291" s="60" t="s">
         <v>35</v>
       </c>
       <c r="G291" s="4"/>
     </row>
     <row r="292" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A292" s="127" t="s">
+      <c r="A292" s="129" t="s">
         <v>51</v>
       </c>
-      <c r="B292" s="127"/>
-[...10 lines deleted...]
-      <c r="M292" s="128"/>
+      <c r="B292" s="129"/>
+      <c r="C292" s="129"/>
+      <c r="D292" s="129"/>
+      <c r="E292" s="129"/>
+      <c r="F292" s="129"/>
+      <c r="G292" s="129"/>
+      <c r="H292" s="130"/>
+      <c r="I292" s="130"/>
+      <c r="J292" s="130"/>
+      <c r="K292" s="130"/>
+      <c r="L292" s="130"/>
+      <c r="M292" s="130"/>
     </row>
     <row r="293" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A293" s="18"/>
       <c r="B293" s="18"/>
       <c r="C293" s="18"/>
       <c r="D293" s="18"/>
       <c r="E293" s="18"/>
       <c r="F293" s="18"/>
       <c r="G293" s="18"/>
       <c r="H293" s="45"/>
       <c r="I293" s="45"/>
       <c r="J293" s="45"/>
       <c r="K293" s="45"/>
       <c r="L293" s="45"/>
       <c r="M293" s="12" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="294" spans="1:13" ht="6.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A294" s="10"/>
       <c r="B294" s="7"/>
       <c r="C294" s="7"/>
       <c r="D294" s="7"/>
       <c r="E294" s="7"/>
       <c r="M294" s="1"/>
@@ -10427,549 +10429,569 @@
       </c>
       <c r="B296" s="86">
         <v>139295.29999999999</v>
       </c>
       <c r="C296" s="86">
         <v>141293.29999999999</v>
       </c>
       <c r="D296" s="11">
         <v>153.4</v>
       </c>
       <c r="E296" s="11">
         <v>142.1</v>
       </c>
       <c r="F296" s="89">
         <v>134618.29999999999</v>
       </c>
       <c r="G296" s="86">
         <v>145646.6</v>
       </c>
       <c r="H296" s="89">
         <v>144470.79999999999</v>
       </c>
       <c r="I296" s="89">
         <v>147777.9</v>
       </c>
-      <c r="J296" s="89"/>
+      <c r="J296" s="89">
+        <v>143328</v>
+      </c>
       <c r="K296" s="89"/>
       <c r="L296" s="86"/>
       <c r="M296" s="89"/>
     </row>
     <row r="297" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A297" s="23" t="s">
         <v>20</v>
       </c>
       <c r="B297" s="98">
         <v>78.400000000000006</v>
       </c>
       <c r="C297" s="86">
         <v>77237</v>
       </c>
       <c r="D297" s="86">
         <v>78696.399999999994</v>
       </c>
       <c r="E297" s="11">
         <v>74.400000000000006</v>
       </c>
       <c r="F297" s="86">
         <v>76099.199999999997</v>
       </c>
       <c r="G297" s="86">
         <v>75664.399999999994</v>
       </c>
       <c r="H297" s="89">
         <v>76411.600000000006</v>
       </c>
       <c r="I297" s="89">
         <v>76231.600000000006</v>
       </c>
-      <c r="J297" s="89"/>
-      <c r="K297" s="89"/>
+      <c r="J297" s="89">
+        <v>76618.3</v>
+      </c>
       <c r="L297" s="86"/>
       <c r="M297" s="86"/>
     </row>
     <row r="298" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A298" s="25" t="s">
         <v>32</v>
       </c>
       <c r="B298" s="86">
         <v>1625809.6</v>
       </c>
       <c r="C298" s="86">
         <v>1659435.8</v>
       </c>
       <c r="D298" s="11">
         <v>1636.7</v>
       </c>
       <c r="E298" s="11">
         <v>1684.3</v>
       </c>
       <c r="F298" s="89">
         <v>1693728.5</v>
       </c>
       <c r="G298" s="86">
         <v>1694704.8</v>
       </c>
       <c r="H298" s="89">
         <v>1701516.3</v>
       </c>
       <c r="I298" s="89">
         <v>1730957.7</v>
       </c>
-      <c r="J298" s="89"/>
-      <c r="K298" s="89"/>
+      <c r="J298" s="89">
+        <v>1756292.1</v>
+      </c>
       <c r="L298" s="86"/>
       <c r="M298" s="89"/>
     </row>
     <row r="299" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A299" s="26" t="s">
         <v>13</v>
       </c>
       <c r="B299" s="7"/>
       <c r="C299" s="7"/>
       <c r="D299" s="7"/>
       <c r="F299" s="7"/>
       <c r="G299" s="9"/>
       <c r="H299" s="96"/>
       <c r="I299" s="96"/>
       <c r="J299" s="7"/>
       <c r="L299" s="7"/>
       <c r="M299" s="9"/>
     </row>
     <row r="300" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A300" s="26" t="s">
         <v>21</v>
       </c>
       <c r="B300" s="86">
         <v>64953.7</v>
       </c>
       <c r="C300" s="86">
         <v>64844</v>
       </c>
       <c r="D300" s="11">
         <v>65.599999999999994</v>
       </c>
       <c r="E300" s="11">
         <v>65.5</v>
       </c>
       <c r="F300" s="91">
         <v>65089</v>
       </c>
       <c r="G300" s="87">
         <v>64981.4</v>
       </c>
       <c r="H300" s="91">
         <v>66028.899999999994</v>
       </c>
       <c r="I300" s="91">
         <v>66300.5</v>
       </c>
-      <c r="J300" s="89"/>
+      <c r="J300" s="91">
+        <v>65385.7</v>
+      </c>
       <c r="K300" s="89"/>
       <c r="L300" s="86"/>
       <c r="M300" s="91"/>
     </row>
     <row r="301" spans="1:13" ht="21" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A301" s="26" t="s">
         <v>22</v>
       </c>
       <c r="B301" s="86">
         <v>115472</v>
       </c>
       <c r="C301" s="86">
         <v>114996.1</v>
       </c>
       <c r="D301" s="11">
         <v>112.4</v>
       </c>
       <c r="E301" s="11">
         <v>111.8</v>
       </c>
       <c r="F301" s="91">
         <v>111042.8</v>
       </c>
       <c r="G301" s="87">
         <v>109443.6</v>
       </c>
       <c r="H301" s="91">
         <v>108472.9</v>
       </c>
       <c r="I301" s="91">
         <v>107582.8</v>
       </c>
-      <c r="J301" s="89"/>
+      <c r="J301" s="91">
+        <v>107141.8</v>
+      </c>
       <c r="K301" s="89"/>
       <c r="L301" s="86"/>
       <c r="M301" s="91"/>
     </row>
     <row r="302" spans="1:13" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A302" s="26" t="s">
         <v>39</v>
       </c>
       <c r="B302" s="86">
         <v>26217.1</v>
       </c>
       <c r="C302" s="86">
         <v>26432.3</v>
       </c>
       <c r="D302" s="11">
         <v>11.7</v>
       </c>
       <c r="E302" s="11">
         <v>12.4</v>
       </c>
       <c r="F302" s="91">
         <v>20833.400000000001</v>
       </c>
       <c r="G302" s="87">
         <v>20687.400000000001</v>
       </c>
       <c r="H302" s="91">
         <v>20945.599999999999</v>
       </c>
       <c r="I302" s="91">
         <v>20939.8</v>
       </c>
-      <c r="J302" s="89"/>
+      <c r="J302" s="91">
+        <v>19635.7</v>
+      </c>
       <c r="K302" s="89"/>
       <c r="L302" s="86"/>
       <c r="M302" s="91"/>
     </row>
     <row r="303" spans="1:13" ht="44.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A303" s="26" t="s">
         <v>52</v>
       </c>
       <c r="B303" s="86">
         <v>933291.1</v>
       </c>
       <c r="C303" s="86">
         <v>973645.4</v>
       </c>
       <c r="D303" s="11">
         <v>948.9</v>
       </c>
       <c r="E303" s="11">
         <v>947.9</v>
       </c>
       <c r="F303" s="91">
         <v>957662.2</v>
       </c>
       <c r="G303" s="87">
         <v>959941.8</v>
       </c>
       <c r="H303" s="91">
         <v>960771.2</v>
       </c>
       <c r="I303" s="91">
         <v>981043.19999999995</v>
       </c>
-      <c r="J303" s="89"/>
+      <c r="J303" s="91">
+        <v>1004877.2</v>
+      </c>
       <c r="K303" s="89"/>
       <c r="L303" s="86"/>
       <c r="M303" s="91"/>
     </row>
     <row r="304" spans="1:13" ht="46.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A304" s="26" t="s">
         <v>25</v>
       </c>
       <c r="B304" s="86">
         <v>172430.5</v>
       </c>
       <c r="C304" s="86">
         <v>161792.5</v>
       </c>
       <c r="D304" s="11">
         <v>167.6</v>
       </c>
       <c r="E304" s="11">
         <v>168.2</v>
       </c>
       <c r="F304" s="91">
         <v>169876.1</v>
       </c>
       <c r="G304" s="87">
         <v>174882.4</v>
       </c>
       <c r="H304" s="91">
         <v>177645.5</v>
       </c>
       <c r="I304" s="91">
         <v>179118.2</v>
       </c>
-      <c r="J304" s="89"/>
+      <c r="J304" s="91">
+        <v>182657.2</v>
+      </c>
       <c r="K304" s="89"/>
       <c r="L304" s="86"/>
       <c r="M304" s="91"/>
     </row>
     <row r="305" spans="1:13" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A305" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B305" s="99" t="s">
         <v>46</v>
       </c>
       <c r="C305" s="12" t="s">
         <v>46</v>
       </c>
       <c r="D305" s="12" t="s">
         <v>46</v>
       </c>
       <c r="E305" s="12" t="s">
         <v>46</v>
       </c>
       <c r="F305" s="12" t="s">
         <v>46</v>
       </c>
       <c r="G305" s="95" t="s">
         <v>46</v>
       </c>
       <c r="H305" s="12" t="s">
         <v>46</v>
       </c>
       <c r="I305" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="J305" s="12"/>
+      <c r="J305" s="12" t="s">
+        <v>46</v>
+      </c>
       <c r="K305" s="20"/>
       <c r="L305" s="20"/>
       <c r="M305" s="12"/>
     </row>
     <row r="306" spans="1:13" ht="22.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A306" s="26" t="s">
         <v>41</v>
       </c>
       <c r="B306" s="87">
         <v>313445.2</v>
       </c>
       <c r="C306" s="87">
         <v>317725.5</v>
       </c>
       <c r="D306" s="11">
         <v>330.4</v>
       </c>
       <c r="E306" s="11">
         <v>378.5</v>
       </c>
       <c r="F306" s="91">
         <v>369225</v>
       </c>
       <c r="G306" s="87">
         <v>364768.2</v>
       </c>
       <c r="H306" s="91">
         <v>367652.2</v>
       </c>
       <c r="I306" s="91">
         <v>375973.2</v>
       </c>
-      <c r="J306" s="91"/>
+      <c r="J306" s="91">
+        <v>376594.5</v>
+      </c>
       <c r="K306" s="91"/>
       <c r="L306" s="87"/>
       <c r="M306" s="91"/>
     </row>
     <row r="307" spans="1:13" ht="23.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A307" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B307" s="29">
         <v>1188.9000000000001</v>
       </c>
       <c r="C307" s="88">
         <v>1224020.2</v>
       </c>
       <c r="D307" s="88">
         <v>1227551.6000000001</v>
       </c>
       <c r="E307" s="97">
         <v>1230.5</v>
       </c>
       <c r="F307" s="88">
         <v>1244139.7</v>
       </c>
       <c r="G307" s="88">
         <v>1253328.8999999999</v>
       </c>
       <c r="H307" s="90">
         <v>1257471.7</v>
       </c>
       <c r="I307" s="90">
         <v>1278582.1000000001</v>
       </c>
-      <c r="J307" s="90"/>
+      <c r="J307" s="90">
+        <v>1306470.8999999999</v>
+      </c>
       <c r="K307" s="90"/>
       <c r="L307" s="88"/>
       <c r="M307" s="88"/>
     </row>
     <row r="308" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A308" s="14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="309" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A309" s="60" t="s">
         <v>37</v>
       </c>
       <c r="G309" s="4"/>
     </row>
     <row r="310" spans="1:13" ht="12.2" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A310" s="60" t="s">
         <v>35</v>
       </c>
       <c r="G310" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="A178:M178"/>
-[...6 lines deleted...]
-    <mergeCell ref="A254:M254"/>
     <mergeCell ref="A18:M18"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A70:M70"/>
     <mergeCell ref="A87:M87"/>
     <mergeCell ref="A140:M140"/>
     <mergeCell ref="A121:M121"/>
     <mergeCell ref="A104:M104"/>
     <mergeCell ref="A53:M53"/>
     <mergeCell ref="G30:G31"/>
     <mergeCell ref="H30:H31"/>
     <mergeCell ref="A36:M36"/>
     <mergeCell ref="F30:F31"/>
+    <mergeCell ref="A178:M178"/>
+    <mergeCell ref="A159:M159"/>
+    <mergeCell ref="A235:M235"/>
+    <mergeCell ref="A292:M292"/>
+    <mergeCell ref="A216:M216"/>
+    <mergeCell ref="A197:M197"/>
+    <mergeCell ref="A273:M273"/>
+    <mergeCell ref="A254:M254"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0" right="0" top="0" bottom="0" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC982C4F-CB5E-41EA-A529-EDEDDE1A783C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6037F18-EE35-4959-8EDD-6DC443A29421}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-  </ds:schemaRefs>
-[...13 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>