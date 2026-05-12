--- v0 (2026-04-14)
+++ v1 (2026-05-12)
@@ -199,101 +199,105 @@
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="21">
+  <cellXfs count="23">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="1" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -562,157 +566,164 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:Q17"/>
+  <dimension ref="A2:R19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="T21" sqref="T21"/>
+      <selection pane="bottomLeft" activeCell="L23" sqref="L23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="21.85546875" style="1" customWidth="1"/>
     <col min="2" max="12" width="9.140625" style="1"/>
     <col min="13" max="13" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:17" ht="15" customHeight="1">
+    <row r="2" spans="1:18" ht="15" customHeight="1">
       <c r="A2" s="20" t="s">
         <v>12</v>
       </c>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
       <c r="D2" s="20"/>
       <c r="E2" s="20"/>
       <c r="F2" s="20"/>
       <c r="G2" s="20"/>
       <c r="H2" s="20"/>
       <c r="I2" s="20"/>
       <c r="J2" s="20"/>
       <c r="K2" s="20"/>
       <c r="L2" s="20"/>
       <c r="M2" s="20"/>
       <c r="N2" s="20"/>
       <c r="O2" s="20"/>
-    </row>
-    <row r="3" spans="1:17">
+      <c r="P2" s="20"/>
+      <c r="Q2" s="20"/>
+      <c r="R2" s="20"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="Q3" s="9"/>
-    </row>
-    <row r="4" spans="1:17" s="1" customFormat="1">
+      <c r="R3" s="21"/>
+    </row>
+    <row r="4" spans="1:18" s="1" customFormat="1">
       <c r="A4" s="3"/>
       <c r="B4" s="10">
         <v>2009</v>
       </c>
       <c r="C4" s="2">
         <v>2010</v>
       </c>
       <c r="D4" s="2">
         <v>2011</v>
       </c>
       <c r="E4" s="2">
         <v>2012</v>
       </c>
       <c r="F4" s="2">
         <v>2013</v>
       </c>
       <c r="G4" s="2">
         <v>2014</v>
       </c>
       <c r="H4" s="2">
         <v>2015</v>
       </c>
       <c r="I4" s="4">
         <v>2016</v>
       </c>
       <c r="J4" s="2">
         <v>2017</v>
       </c>
       <c r="K4" s="2">
         <v>2018</v>
       </c>
       <c r="L4" s="4">
         <v>2019</v>
       </c>
       <c r="M4" s="6">
         <v>2020</v>
       </c>
       <c r="N4" s="6">
         <v>2021</v>
       </c>
       <c r="O4" s="7">
         <v>2022</v>
       </c>
       <c r="P4" s="2">
         <v>2023</v>
       </c>
       <c r="Q4" s="8">
         <v>2024</v>
       </c>
-    </row>
-    <row r="5" spans="1:17" s="1" customFormat="1" ht="17.25" customHeight="1">
+      <c r="R4" s="22">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" s="1" customFormat="1" ht="17.25" customHeight="1">
       <c r="A5" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B5" s="19"/>
       <c r="C5" s="19"/>
       <c r="D5" s="19"/>
       <c r="E5" s="19"/>
       <c r="F5" s="19"/>
       <c r="G5" s="19"/>
       <c r="H5" s="19"/>
       <c r="I5" s="19"/>
       <c r="J5" s="19"/>
       <c r="K5" s="19"/>
       <c r="L5" s="19"/>
       <c r="M5" s="19"/>
       <c r="N5" s="19"/>
       <c r="O5" s="19"/>
     </row>
-    <row r="6" spans="1:17" s="14" customFormat="1" ht="11.25">
+    <row r="6" spans="1:18" s="14" customFormat="1" ht="11.25">
       <c r="A6" s="17" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="11">
         <v>-3110</v>
       </c>
       <c r="C6" s="12">
         <v>-2611</v>
       </c>
       <c r="D6" s="12">
         <v>-4539</v>
       </c>
       <c r="E6" s="12">
         <v>-3127</v>
       </c>
       <c r="F6" s="12">
         <v>-3630</v>
       </c>
       <c r="G6" s="12">
         <v>-3572</v>
       </c>
       <c r="H6" s="12">
         <v>-3572</v>
       </c>
       <c r="I6" s="12">
@@ -720,52 +731,55 @@
       </c>
       <c r="J6" s="12">
         <v>-10278</v>
       </c>
       <c r="K6" s="12">
         <v>-10226</v>
       </c>
       <c r="L6" s="12">
         <v>-12650</v>
       </c>
       <c r="M6" s="12">
         <v>-8469</v>
       </c>
       <c r="N6" s="12">
         <v>-7220</v>
       </c>
       <c r="O6" s="12">
         <v>-9186</v>
       </c>
       <c r="P6" s="12">
         <v>-6136</v>
       </c>
       <c r="Q6" s="12">
         <v>-10848</v>
       </c>
-    </row>
-    <row r="7" spans="1:17" s="14" customFormat="1" ht="11.25">
+      <c r="R6" s="11">
+        <v>-12405</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" s="14" customFormat="1" ht="11.25">
       <c r="A7" s="17" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="11">
         <v>462</v>
       </c>
       <c r="C7" s="12">
         <v>65</v>
       </c>
       <c r="D7" s="12">
         <v>192</v>
       </c>
       <c r="E7" s="12">
         <v>454</v>
       </c>
       <c r="F7" s="12">
         <v>229</v>
       </c>
       <c r="G7" s="12">
         <v>555</v>
       </c>
       <c r="H7" s="12">
         <v>555</v>
       </c>
       <c r="I7" s="12">
@@ -773,52 +787,55 @@
       </c>
       <c r="J7" s="12">
         <v>-773</v>
       </c>
       <c r="K7" s="12">
         <v>-2703</v>
       </c>
       <c r="L7" s="12">
         <v>-1255</v>
       </c>
       <c r="M7" s="12">
         <v>678</v>
       </c>
       <c r="N7" s="12">
         <v>601</v>
       </c>
       <c r="O7" s="12">
         <v>121</v>
       </c>
       <c r="P7" s="12">
         <v>1054</v>
       </c>
       <c r="Q7" s="12">
         <v>1245</v>
       </c>
-    </row>
-    <row r="8" spans="1:17" s="14" customFormat="1" ht="11.25">
+      <c r="R7" s="11">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="14" customFormat="1" ht="11.25">
       <c r="A8" s="17" t="s">
         <v>2</v>
       </c>
       <c r="B8" s="11">
         <v>482</v>
       </c>
       <c r="C8" s="12">
         <v>605</v>
       </c>
       <c r="D8" s="12">
         <v>723</v>
       </c>
       <c r="E8" s="12">
         <v>915</v>
       </c>
       <c r="F8" s="12">
         <v>745</v>
       </c>
       <c r="G8" s="12">
         <v>680</v>
       </c>
       <c r="H8" s="12">
         <v>680</v>
       </c>
       <c r="I8" s="12">
@@ -826,52 +843,55 @@
       </c>
       <c r="J8" s="12">
         <v>42</v>
       </c>
       <c r="K8" s="12">
         <v>-48</v>
       </c>
       <c r="L8" s="12">
         <v>236</v>
       </c>
       <c r="M8" s="12">
         <v>-107</v>
       </c>
       <c r="N8" s="12">
         <v>-319</v>
       </c>
       <c r="O8" s="12">
         <v>-254</v>
       </c>
       <c r="P8" s="12">
         <v>-54</v>
       </c>
       <c r="Q8" s="12">
         <v>-332</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="14" customFormat="1" ht="11.25">
+      <c r="R8" s="11">
+        <v>-424</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="14" customFormat="1" ht="11.25">
       <c r="A9" s="17" t="s">
         <v>3</v>
       </c>
       <c r="B9" s="11">
         <v>-408</v>
       </c>
       <c r="C9" s="12">
         <v>-242</v>
       </c>
       <c r="D9" s="12">
         <v>-580</v>
       </c>
       <c r="E9" s="12">
         <v>-210</v>
       </c>
       <c r="F9" s="12">
         <v>-277</v>
       </c>
       <c r="G9" s="12">
         <v>-710</v>
       </c>
       <c r="H9" s="12">
         <v>-710</v>
       </c>
       <c r="I9" s="12">
@@ -879,52 +899,55 @@
       </c>
       <c r="J9" s="12">
         <v>-872</v>
       </c>
       <c r="K9" s="12">
         <v>-920</v>
       </c>
       <c r="L9" s="12">
         <v>-1683</v>
       </c>
       <c r="M9" s="12">
         <v>-1013</v>
       </c>
       <c r="N9" s="12">
         <v>-848</v>
       </c>
       <c r="O9" s="12">
         <v>-968</v>
       </c>
       <c r="P9" s="12">
         <v>-1079</v>
       </c>
       <c r="Q9" s="12">
         <v>-1651</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="14" customFormat="1" ht="11.25">
+      <c r="R9" s="11">
+        <v>-1739</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="14" customFormat="1" ht="11.25">
       <c r="A10" s="17" t="s">
         <v>4</v>
       </c>
       <c r="B10" s="11">
         <v>-521</v>
       </c>
       <c r="C10" s="12">
         <v>-593</v>
       </c>
       <c r="D10" s="12">
         <v>-868</v>
       </c>
       <c r="E10" s="12">
         <v>-847</v>
       </c>
       <c r="F10" s="12">
         <v>-1100</v>
       </c>
       <c r="G10" s="12">
         <v>-505</v>
       </c>
       <c r="H10" s="12">
         <v>-505</v>
       </c>
       <c r="I10" s="12">
@@ -932,52 +955,55 @@
       </c>
       <c r="J10" s="12">
         <v>-1214</v>
       </c>
       <c r="K10" s="12">
         <v>-1016</v>
       </c>
       <c r="L10" s="12">
         <v>-1684</v>
       </c>
       <c r="M10" s="12">
         <v>-1336</v>
       </c>
       <c r="N10" s="12">
         <v>-1044</v>
       </c>
       <c r="O10" s="12">
         <v>-1276</v>
       </c>
       <c r="P10" s="12">
         <v>-910</v>
       </c>
       <c r="Q10" s="12">
         <v>-1755</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="14" customFormat="1" ht="11.25">
+      <c r="R10" s="11">
+        <v>-2119</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="14" customFormat="1" ht="11.25">
       <c r="A11" s="17" t="s">
         <v>5</v>
       </c>
       <c r="B11" s="11">
         <v>-528</v>
       </c>
       <c r="C11" s="12">
         <v>-557</v>
       </c>
       <c r="D11" s="12">
         <v>-927</v>
       </c>
       <c r="E11" s="12">
         <v>-1219</v>
       </c>
       <c r="F11" s="12">
         <v>-942</v>
       </c>
       <c r="G11" s="12">
         <v>-1410</v>
       </c>
       <c r="H11" s="12">
         <v>-1410</v>
       </c>
       <c r="I11" s="12">
@@ -985,52 +1011,55 @@
       </c>
       <c r="J11" s="12">
         <v>-1280</v>
       </c>
       <c r="K11" s="12">
         <v>-963</v>
       </c>
       <c r="L11" s="12">
         <v>-1445</v>
       </c>
       <c r="M11" s="12">
         <v>-1159</v>
       </c>
       <c r="N11" s="12">
         <v>-877</v>
       </c>
       <c r="O11" s="12">
         <v>-902</v>
       </c>
       <c r="P11" s="12">
         <v>-882</v>
       </c>
       <c r="Q11" s="12">
         <v>-1360</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="14" customFormat="1" ht="11.25">
+      <c r="R11" s="11">
+        <v>-1163</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="14" customFormat="1" ht="11.25">
       <c r="A12" s="17" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="11">
         <v>-449</v>
       </c>
       <c r="C12" s="12">
         <v>-297</v>
       </c>
       <c r="D12" s="12">
         <v>-407</v>
       </c>
       <c r="E12" s="12">
         <v>-228</v>
       </c>
       <c r="F12" s="12">
         <v>-694</v>
       </c>
       <c r="G12" s="12">
         <v>-617</v>
       </c>
       <c r="H12" s="12">
         <v>-617</v>
       </c>
       <c r="I12" s="12">
@@ -1038,52 +1067,55 @@
       </c>
       <c r="J12" s="12">
         <v>-1314</v>
       </c>
       <c r="K12" s="12">
         <v>-986</v>
       </c>
       <c r="L12" s="12">
         <v>-1370</v>
       </c>
       <c r="M12" s="12">
         <v>-1178</v>
       </c>
       <c r="N12" s="12">
         <v>-1001</v>
       </c>
       <c r="O12" s="12">
         <v>-1356</v>
       </c>
       <c r="P12" s="12">
         <v>-1554</v>
       </c>
       <c r="Q12" s="12">
         <v>-1753</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="14" customFormat="1" ht="11.25">
+      <c r="R12" s="11">
+        <v>-1867</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="14" customFormat="1" ht="11.25">
       <c r="A13" s="17" t="s">
         <v>7</v>
       </c>
       <c r="B13" s="11">
         <v>-230</v>
       </c>
       <c r="C13" s="12">
         <v>20</v>
       </c>
       <c r="D13" s="12">
         <v>-433</v>
       </c>
       <c r="E13" s="12">
         <v>-588</v>
       </c>
       <c r="F13" s="12">
         <v>-141</v>
       </c>
       <c r="G13" s="12">
         <v>-154</v>
       </c>
       <c r="H13" s="12">
         <v>-154</v>
       </c>
       <c r="I13" s="12">
@@ -1091,52 +1123,55 @@
       </c>
       <c r="J13" s="12">
         <v>-414</v>
       </c>
       <c r="K13" s="12">
         <v>-412</v>
       </c>
       <c r="L13" s="12">
         <v>-1177</v>
       </c>
       <c r="M13" s="12">
         <v>-657</v>
       </c>
       <c r="N13" s="12">
         <v>-537</v>
       </c>
       <c r="O13" s="12">
         <v>-657</v>
       </c>
       <c r="P13" s="12">
         <v>-629</v>
       </c>
       <c r="Q13" s="12">
         <v>-874</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="14" customFormat="1" ht="11.25">
+      <c r="R13" s="11">
+        <v>-1163</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="14" customFormat="1" ht="11.25">
       <c r="A14" s="17" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="11">
         <v>-513</v>
       </c>
       <c r="C14" s="12">
         <v>-507</v>
       </c>
       <c r="D14" s="12">
         <v>-461</v>
       </c>
       <c r="E14" s="12">
         <v>-549</v>
       </c>
       <c r="F14" s="12">
         <v>-277</v>
       </c>
       <c r="G14" s="12">
         <v>-424</v>
       </c>
       <c r="H14" s="12">
         <v>-424</v>
       </c>
       <c r="I14" s="12">
@@ -1144,52 +1179,55 @@
       </c>
       <c r="J14" s="12">
         <v>-1088</v>
       </c>
       <c r="K14" s="12">
         <v>-595</v>
       </c>
       <c r="L14" s="12">
         <v>-669</v>
       </c>
       <c r="M14" s="12">
         <v>-611</v>
       </c>
       <c r="N14" s="12">
         <v>-565</v>
       </c>
       <c r="O14" s="12">
         <v>-675</v>
       </c>
       <c r="P14" s="12">
         <v>-344</v>
       </c>
       <c r="Q14" s="12">
         <v>-972</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="14" customFormat="1" ht="11.25">
+      <c r="R14" s="11">
+        <v>-1125</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="14" customFormat="1" ht="11.25">
       <c r="A15" s="17" t="s">
         <v>9</v>
       </c>
       <c r="B15" s="11">
         <v>-954</v>
       </c>
       <c r="C15" s="12">
         <v>-636</v>
       </c>
       <c r="D15" s="12">
         <v>-939</v>
       </c>
       <c r="E15" s="12">
         <v>-21</v>
       </c>
       <c r="F15" s="12">
         <v>-325</v>
       </c>
       <c r="G15" s="12">
         <v>-208</v>
       </c>
       <c r="H15" s="12">
         <v>-208</v>
       </c>
       <c r="I15" s="12">
@@ -1197,52 +1235,55 @@
       </c>
       <c r="J15" s="12">
         <v>-1735</v>
       </c>
       <c r="K15" s="12">
         <v>-1139</v>
       </c>
       <c r="L15" s="12">
         <v>-1826</v>
       </c>
       <c r="M15" s="12">
         <v>-2128</v>
       </c>
       <c r="N15" s="12">
         <v>-1806</v>
       </c>
       <c r="O15" s="12">
         <v>-2436</v>
       </c>
       <c r="P15" s="12">
         <v>-1214</v>
       </c>
       <c r="Q15" s="12">
         <v>-2406</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" s="14" customFormat="1" ht="11.25">
+      <c r="R15" s="11">
+        <v>-2316</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="14" customFormat="1" ht="11.25">
       <c r="A16" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B16" s="13">
         <v>-451</v>
       </c>
       <c r="C16" s="13">
         <v>-469</v>
       </c>
       <c r="D16" s="13">
         <v>-839</v>
       </c>
       <c r="E16" s="13">
         <v>-834</v>
       </c>
       <c r="F16" s="13">
         <v>-848</v>
       </c>
       <c r="G16" s="13">
         <v>-779</v>
       </c>
       <c r="H16" s="13">
         <v>-779</v>
       </c>
       <c r="I16" s="13">
@@ -1250,70 +1291,79 @@
       </c>
       <c r="J16" s="13">
         <v>-1630</v>
       </c>
       <c r="K16" s="13">
         <v>-1444</v>
       </c>
       <c r="L16" s="13">
         <v>-1777</v>
       </c>
       <c r="M16" s="13">
         <v>-958</v>
       </c>
       <c r="N16" s="13">
         <v>-824</v>
       </c>
       <c r="O16" s="13">
         <v>-783</v>
       </c>
       <c r="P16" s="13">
         <v>-524</v>
       </c>
       <c r="Q16" s="13">
         <v>-990</v>
       </c>
-    </row>
-    <row r="17" spans="1:13" s="16" customFormat="1" ht="11.25">
+      <c r="R16" s="13">
+        <v>-1338</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="16" customFormat="1" ht="11.25">
       <c r="A17" s="14"/>
       <c r="B17" s="14"/>
       <c r="C17" s="14"/>
       <c r="D17" s="14"/>
       <c r="E17" s="14"/>
       <c r="F17" s="14"/>
       <c r="G17" s="14"/>
       <c r="H17" s="14"/>
       <c r="I17" s="14"/>
       <c r="J17" s="14"/>
       <c r="K17" s="14"/>
       <c r="L17" s="14"/>
       <c r="M17" s="15"/>
     </row>
+    <row r="18" spans="1:18">
+      <c r="R18" s="16"/>
+    </row>
+    <row r="19" spans="1:18">
+      <c r="R19" s="16"/>
+    </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A5:O5"/>
-    <mergeCell ref="A2:O2"/>
+    <mergeCell ref="A2:R2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
     </vt:vector>