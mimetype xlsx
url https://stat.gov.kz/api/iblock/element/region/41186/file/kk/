--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795"/>
+    <workbookView xWindow="240" yWindow="150" windowWidth="12465" windowHeight="11820"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 162101" sheetId="6" r:id="rId1"/>
     <sheet name="Метадеректер 162107" sheetId="9" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="7" r:id="rId3"/>
     <sheet name="Көрсеткіш 162101" sheetId="1" r:id="rId4"/>
     <sheet name="Көрсеткіш 162107" sheetId="4" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="68">
   <si>
     <t>Құрылыс жұмыстарының көлемі</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
@@ -144,53 +144,50 @@
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі..</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі</t>
   </si>
   <si>
     <t>Пайыз</t>
   </si>
   <si>
     <t>Құрылыс жұмыстарының нақты көлем индексі серпіндегі орындалған құрылыс жұмыстарының көлемінің өзгеруін көрсетеді және дефлятор есебімен (баға индексі) нақты қолданыстағы бағаларда талданатын кезеңнің орындалған құрылыс жұмыстары көлемінің өткен жылға қатынасы ретінде анықталады.</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу </t>
   </si>
   <si>
     <t>өткен жылғы тиісті кезеңге                                       %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтардан бастап</t>
   </si>
   <si>
-    <t>16.10.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>Құрылыс және инвестициялар статистикасы басқармасы</t>
   </si>
   <si>
     <t>+7 715 2 46 10 67</t>
   </si>
   <si>
     <t>Солтүстік Қазақстан облысы</t>
   </si>
   <si>
     <t>Петропавл қаласы</t>
   </si>
   <si>
     <t>Айыртау ауданы</t>
   </si>
   <si>
     <t>Ақжар ауданы</t>
   </si>
   <si>
     <t>Мағжан Жұмабаев ауданы</t>
   </si>
   <si>
     <t>Есіл ауданы</t>
   </si>
   <si>
     <t>Жамбыл ауданы</t>
@@ -198,90 +195,93 @@
   <si>
     <t>Қызылжар ауданы</t>
   </si>
   <si>
     <t>Мамлют ауданы</t>
   </si>
   <si>
     <t>Шал Ақын ауданы</t>
   </si>
   <si>
     <t>Аққайың ауданы</t>
   </si>
   <si>
     <t>Тайынша ауданы</t>
   </si>
   <si>
     <t>Тимирязев ауданы</t>
   </si>
   <si>
     <t>Уәлиханов ауданы</t>
   </si>
   <si>
     <t>Ғабит Мүсірепов атын. ауданы</t>
   </si>
   <si>
-    <t>(2026 жылғы қаңтар-тамыз)</t>
-[...1 lines deleted...]
-  <si>
     <t>din.ospanova@aspire.gov.kz</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/classifiers/statistical/116/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/206/</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701885</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701892</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/region/516696/file/kk/</t>
-[...4 lines deleted...]
-  <si>
     <t>Д. Оспанова</t>
+  </si>
+  <si>
+    <t>18.11.2026ж.</t>
+  </si>
+  <si>
+    <t>(2026 жылғы қаңтар-қыркүйек)</t>
+  </si>
+  <si>
+    <t>19.10.2026ж.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/519598/file/kk/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
-  <fonts count="29">
+  <fonts count="30">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
@@ -414,63 +414,69 @@
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -481,97 +487,86 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...9 lines deleted...]
-    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="6">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="55">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
@@ -614,98 +609,104 @@
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="3" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="2" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="164" fontId="20" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="24" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="29" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="26" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="3" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="21" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="28" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle name="Normal" xfId="1"/>
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="3"/>
     <cellStyle name="Обычный 3" xfId="4"/>
     <cellStyle name="Обычный 4" xfId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -981,504 +982,506 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/516696/file/kk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/region/516696/file/kk/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="19" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="19" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="48"/>
+      <c r="B2" s="48"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1">
       <c r="A3" s="2" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>1</v>
+      </c>
+      <c r="B3" s="3">
+        <v>162101</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="5" t="s">
+      <c r="B5" s="5" t="s">
         <v>4</v>
-      </c>
-[...6 lines deleted...]
-        <v>6</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1">
+      <c r="A7" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="51">
-      <c r="A7" s="2" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="51">
+      <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B8" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1">
-      <c r="A8" s="2" t="s">
+    <row r="9" spans="1:13" s="4" customFormat="1">
+      <c r="A9" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="5" t="s">
+      <c r="B9" s="5" t="s">
         <v>11</v>
-      </c>
-[...6 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25">
       <c r="A10" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B11" s="7" t="s">
         <v>15</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B12" s="8"/>
+      <c r="M12" s="9"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1">
+      <c r="A13" s="2" t="s">
         <v>17</v>
       </c>
-      <c r="B12" s="10" t="s">
-[...9 lines deleted...]
-        <v>62</v>
+      <c r="B13" s="10" t="s">
+        <v>59</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="11" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="11" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" s="4" customFormat="1">
+      <c r="A16" s="11" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="12" t="s">
-[...11 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="B16" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="M17" s="15"/>
+        <v>66</v>
+      </c>
+      <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>23</v>
-[...4 lines deleted...]
-      <c r="M18" s="14"/>
+        <v>22</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="M19" s="15"/>
+        <v>23</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-      <c r="M20" s="14"/>
+        <v>24</v>
+      </c>
+      <c r="B20" s="35" t="s">
+        <v>63</v>
+      </c>
+      <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="35" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="18"/>
+      <c r="B22" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="M22" s="15"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="15"/>
+      <c r="A23" s="17"/>
+      <c r="B23" s="18"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="14"/>
+      <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="B25" s="19" t="s">
+      <c r="M25" s="14"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="B26" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="M25" s="15"/>
-[...2 lines deleted...]
-      <c r="M26" s="14"/>
+      <c r="M26" s="15"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
-  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId3"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="43.140625" style="19" customWidth="1"/>
     <col min="2" max="2" width="79.5703125" style="19" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1">
       <c r="A3" s="2" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>1</v>
+      </c>
+      <c r="B3" s="3">
+        <v>162107</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>34</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="4" customFormat="1">
       <c r="A5" s="2" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-        <v>34</v>
+        <v>3</v>
+      </c>
+      <c r="B5" s="5" t="s">
+        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1">
+      <c r="A7" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>39</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="51">
-      <c r="A7" s="2" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="51">
+      <c r="A8" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B7" s="7" t="s">
+      <c r="B8" s="7" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1">
-      <c r="A8" s="2" t="s">
+    <row r="9" spans="1:13" s="4" customFormat="1">
+      <c r="A9" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B8" s="5" t="s">
+      <c r="B9" s="5" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="51">
-      <c r="A9" s="2" t="s">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="51">
+      <c r="A10" s="2" t="s">
         <v>12</v>
       </c>
-      <c r="B9" s="7" t="s">
+      <c r="B10" s="7" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A10" s="2" t="s">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A11" s="2" t="s">
         <v>14</v>
       </c>
-      <c r="B10" s="7" t="s">
+      <c r="B11" s="7" t="s">
         <v>15</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="9"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="B12" s="8"/>
       <c r="M12" s="9"/>
     </row>
     <row r="13" spans="1:13" s="4" customFormat="1">
       <c r="A13" s="2" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>17</v>
+      </c>
+      <c r="B13" s="10" t="s">
+        <v>59</v>
       </c>
       <c r="M13" s="9"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="M14" s="9"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="M15" s="9"/>
+    </row>
+    <row r="16" spans="1:13" s="4" customFormat="1">
+      <c r="A16" s="2" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="12" t="s">
-[...11 lines deleted...]
-      <c r="M16" s="14"/>
+      <c r="B16" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="M16" s="9"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B17" s="13" t="s">
-        <v>40</v>
-[...1 lines deleted...]
-      <c r="M17" s="15"/>
+        <v>66</v>
+      </c>
+      <c r="M17" s="14"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>23</v>
-[...4 lines deleted...]
-      <c r="M18" s="14"/>
+        <v>22</v>
+      </c>
+      <c r="B18" s="13" t="s">
+        <v>64</v>
+      </c>
+      <c r="M18" s="15"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>24</v>
-[...4 lines deleted...]
-      <c r="M19" s="15"/>
+        <v>23</v>
+      </c>
+      <c r="B19" s="5" t="s">
+        <v>40</v>
+      </c>
+      <c r="M19" s="14"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>25</v>
-[...4 lines deleted...]
-      <c r="M20" s="14"/>
+        <v>24</v>
+      </c>
+      <c r="B20" s="35" t="s">
+        <v>63</v>
+      </c>
+      <c r="M20" s="15"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>41</v>
+      </c>
+      <c r="M21" s="14"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
         <v>26</v>
       </c>
-      <c r="B21" s="35" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="18"/>
+      <c r="B22" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="M22" s="15"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="15"/>
+      <c r="A23" s="17"/>
+      <c r="B23" s="18"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="14"/>
+      <c r="M24" s="15"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="B25" s="19" t="s">
+      <c r="M25" s="14"/>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="B26" s="19" t="s">
         <v>27</v>
       </c>
-      <c r="M25" s="15"/>
-[...2 lines deleted...]
-      <c r="M26" s="14"/>
+      <c r="M26" s="15"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="14"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-    <hyperlink ref="B14" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId1"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId3"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="A1:C18"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="21" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="21" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="21"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="20"/>
       <c r="B1" s="20"/>
       <c r="C1" s="20"/>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="20"/>
       <c r="B2" s="20"/>
       <c r="C2" s="20"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="20"/>
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="20"/>
@@ -1521,530 +1524,530 @@
       <c r="C9" s="22"/>
     </row>
     <row r="10" spans="1:3" ht="25.5">
       <c r="A10" s="20"/>
       <c r="B10" s="24" t="s">
         <v>33</v>
       </c>
       <c r="C10" s="22"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="20"/>
       <c r="B11" s="20"/>
       <c r="C11" s="22"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="20"/>
       <c r="B12" s="20"/>
       <c r="C12" s="22"/>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="20"/>
       <c r="B13" s="20"/>
       <c r="C13" s="20"/>
     </row>
     <row r="14" spans="1:3">
-      <c r="A14" s="51" t="s">
-[...3 lines deleted...]
-      <c r="C14" s="52"/>
+      <c r="A14" s="53" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="54"/>
+      <c r="C14" s="54"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="20"/>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="20"/>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="20"/>
       <c r="B17" s="20"/>
       <c r="C17" s="20"/>
     </row>
     <row r="18" spans="1:3">
       <c r="B18" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:C14"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="32.5703125" style="26" customWidth="1"/>
     <col min="2" max="2" width="19.5703125" style="26" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="26" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" style="26" customWidth="1"/>
     <col min="5" max="5" width="17" style="26" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="53"/>
+      <c r="B1" s="55"/>
     </row>
     <row r="2" spans="1:7" ht="13.5" customHeight="1">
-      <c r="A2" s="54" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="54"/>
+      <c r="A2" s="56" t="s">
+        <v>65</v>
+      </c>
+      <c r="B2" s="56"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
     </row>
     <row r="3" spans="1:7" ht="12" customHeight="1">
-      <c r="A3" s="41"/>
-      <c r="B3" s="41"/>
+      <c r="A3" s="39"/>
+      <c r="B3" s="39"/>
       <c r="C3" s="27"/>
       <c r="D3" s="27"/>
     </row>
     <row r="4" spans="1:7" ht="24" customHeight="1">
-      <c r="A4" s="42"/>
-      <c r="B4" s="34" t="s">
+      <c r="A4" s="40"/>
+      <c r="B4" s="33" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
     </row>
     <row r="5" spans="1:7" ht="13.5" customHeight="1">
-      <c r="A5" s="43" t="s">
-[...3 lines deleted...]
-        <v>126981</v>
+      <c r="A5" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="49">
+        <v>189586.8</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="G5" s="30"/>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="44" t="s">
-[...3 lines deleted...]
-        <v>50621.5</v>
+      <c r="A6" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="49">
+        <v>68434.8</v>
       </c>
       <c r="C6" s="28"/>
       <c r="D6" s="29"/>
       <c r="G6" s="30"/>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7" s="44" t="s">
-[...3 lines deleted...]
-        <v>4562.3</v>
+      <c r="A7" s="42" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="49">
+        <v>7446.2</v>
       </c>
       <c r="C7" s="28"/>
       <c r="D7" s="29"/>
       <c r="G7" s="30"/>
     </row>
     <row r="8" spans="1:7">
-      <c r="A8" s="44" t="s">
-[...3 lines deleted...]
-        <v>3714.1</v>
+      <c r="A8" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="49">
+        <v>8823.5</v>
       </c>
       <c r="C8" s="28"/>
       <c r="D8" s="29"/>
       <c r="G8" s="30"/>
     </row>
     <row r="9" spans="1:7">
-      <c r="A9" s="44" t="s">
-[...3 lines deleted...]
-        <v>6778.5</v>
+      <c r="A9" s="42" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="49">
+        <v>7524</v>
       </c>
       <c r="C9" s="28"/>
       <c r="D9" s="29"/>
       <c r="G9" s="30"/>
     </row>
     <row r="10" spans="1:7">
-      <c r="A10" s="45" t="s">
-[...3 lines deleted...]
-        <v>8376.2999999999993</v>
+      <c r="A10" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="49">
+        <v>14366.2</v>
       </c>
       <c r="C10" s="28"/>
       <c r="D10" s="29"/>
       <c r="G10" s="30"/>
     </row>
     <row r="11" spans="1:7">
-      <c r="A11" s="45" t="s">
-[...3 lines deleted...]
-        <v>1776.7</v>
+      <c r="A11" s="43" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="36">
+        <v>2051.9</v>
       </c>
       <c r="C11" s="28"/>
       <c r="D11" s="29"/>
       <c r="G11" s="30"/>
     </row>
     <row r="12" spans="1:7">
-      <c r="A12" s="45" t="s">
-[...3 lines deleted...]
-        <v>10308.9</v>
+      <c r="A12" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="36">
+        <v>17592.3</v>
       </c>
       <c r="C12" s="28"/>
       <c r="D12" s="29"/>
       <c r="G12" s="30"/>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13" s="45" t="s">
-[...3 lines deleted...]
-        <v>5800.1</v>
+      <c r="A13" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="36">
+        <v>5863.1</v>
       </c>
       <c r="C13" s="28"/>
       <c r="D13" s="29"/>
       <c r="G13" s="30"/>
     </row>
     <row r="14" spans="1:7">
-      <c r="A14" s="46" t="s">
-[...3 lines deleted...]
-        <v>7515</v>
+      <c r="A14" s="44" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="36">
+        <v>13478</v>
       </c>
       <c r="C14" s="28"/>
       <c r="D14" s="29"/>
       <c r="G14" s="30"/>
     </row>
     <row r="15" spans="1:7">
-      <c r="A15" s="44" t="s">
-[...3 lines deleted...]
-        <v>2623.5</v>
+      <c r="A15" s="42" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="36">
+        <v>4753.3999999999996</v>
       </c>
       <c r="C15" s="28"/>
       <c r="D15" s="30"/>
       <c r="G15" s="30"/>
     </row>
     <row r="16" spans="1:7">
-      <c r="A16" s="44" t="s">
-[...3 lines deleted...]
-        <v>6021.1</v>
+      <c r="A16" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="36">
+        <v>10513.8</v>
       </c>
       <c r="C16" s="28"/>
       <c r="D16" s="30"/>
       <c r="G16" s="30"/>
     </row>
     <row r="17" spans="1:7">
-      <c r="A17" s="44" t="s">
-[...3 lines deleted...]
-        <v>3797.3</v>
+      <c r="A17" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="36">
+        <v>5523.5</v>
       </c>
       <c r="C17" s="28"/>
       <c r="D17" s="30"/>
       <c r="G17" s="30"/>
     </row>
     <row r="18" spans="1:7">
-      <c r="A18" s="44" t="s">
-[...3 lines deleted...]
-        <v>3579.5</v>
+      <c r="A18" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="36">
+        <v>5006.2</v>
       </c>
       <c r="C18" s="28"/>
       <c r="D18" s="30"/>
       <c r="G18" s="30"/>
     </row>
     <row r="19" spans="1:7">
-      <c r="A19" s="47" t="s">
-[...3 lines deleted...]
-        <v>11506.2</v>
+      <c r="A19" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="37">
+        <v>18209.900000000001</v>
       </c>
       <c r="C19" s="28"/>
       <c r="D19" s="30"/>
       <c r="G19" s="30"/>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" s="27"/>
-      <c r="B20" s="40"/>
+      <c r="B20" s="38"/>
       <c r="C20" s="27"/>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" s="27"/>
       <c r="B21" s="27"/>
       <c r="C21" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I45"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="31.140625" style="26" customWidth="1"/>
     <col min="2" max="2" width="19.7109375" style="26" customWidth="1"/>
     <col min="3" max="3" width="8.85546875" style="26" customWidth="1"/>
     <col min="4" max="4" width="12.85546875" style="26" customWidth="1"/>
     <col min="5" max="5" width="17" style="26" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="26"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="12.75" customHeight="1">
-      <c r="A1" s="53" t="s">
+      <c r="A1" s="55" t="s">
         <v>34</v>
       </c>
-      <c r="B1" s="53"/>
+      <c r="B1" s="55"/>
     </row>
     <row r="2" spans="1:7" ht="13.5" customHeight="1">
-      <c r="A2" s="54" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="54"/>
+      <c r="A2" s="56" t="s">
+        <v>65</v>
+      </c>
+      <c r="B2" s="56"/>
       <c r="C2" s="27"/>
       <c r="D2" s="27"/>
     </row>
     <row r="3" spans="1:7" ht="12" customHeight="1">
-      <c r="A3" s="41"/>
-      <c r="B3" s="41"/>
+      <c r="A3" s="39"/>
+      <c r="B3" s="39"/>
       <c r="C3" s="27"/>
       <c r="D3" s="27"/>
     </row>
     <row r="4" spans="1:7" ht="24" customHeight="1">
-      <c r="A4" s="48"/>
+      <c r="A4" s="46"/>
       <c r="B4" s="33" t="s">
         <v>38</v>
       </c>
       <c r="C4" s="27"/>
       <c r="D4" s="27"/>
     </row>
     <row r="5" spans="1:7" ht="13.5" customHeight="1">
-      <c r="A5" s="43" t="s">
-[...3 lines deleted...]
-        <v>101.4</v>
+      <c r="A5" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" s="50">
+        <v>98</v>
       </c>
       <c r="C5" s="28"/>
       <c r="D5" s="29"/>
       <c r="G5" s="30"/>
     </row>
     <row r="6" spans="1:7">
-      <c r="A6" s="44" t="s">
-[...3 lines deleted...]
-        <v>106.8</v>
+      <c r="A6" s="42" t="s">
+        <v>43</v>
+      </c>
+      <c r="B6" s="50">
+        <v>103.2</v>
       </c>
       <c r="C6" s="28"/>
       <c r="D6" s="29"/>
       <c r="G6" s="30"/>
     </row>
     <row r="7" spans="1:7">
-      <c r="A7" s="44" t="s">
-[...3 lines deleted...]
-        <v>116.4</v>
+      <c r="A7" s="42" t="s">
+        <v>44</v>
+      </c>
+      <c r="B7" s="50">
+        <v>102.3</v>
       </c>
       <c r="C7" s="28"/>
       <c r="D7" s="29"/>
       <c r="G7" s="30"/>
     </row>
     <row r="8" spans="1:7">
-      <c r="A8" s="44" t="s">
-[...3 lines deleted...]
-        <v>119.2</v>
+      <c r="A8" s="42" t="s">
+        <v>45</v>
+      </c>
+      <c r="B8" s="50">
+        <v>143.69999999999999</v>
       </c>
       <c r="C8" s="28"/>
       <c r="D8" s="29"/>
       <c r="G8" s="30"/>
     </row>
     <row r="9" spans="1:7">
-      <c r="A9" s="44" t="s">
-[...3 lines deleted...]
-        <v>143.9</v>
+      <c r="A9" s="42" t="s">
+        <v>46</v>
+      </c>
+      <c r="B9" s="50">
+        <v>111.6</v>
       </c>
       <c r="C9" s="28"/>
       <c r="D9" s="29"/>
       <c r="G9" s="30"/>
     </row>
     <row r="10" spans="1:7">
-      <c r="A10" s="45" t="s">
-[...3 lines deleted...]
-        <v>104.5</v>
+      <c r="A10" s="43" t="s">
+        <v>47</v>
+      </c>
+      <c r="B10" s="50">
+        <v>119.4</v>
       </c>
       <c r="C10" s="28"/>
       <c r="D10" s="29"/>
       <c r="G10" s="30"/>
     </row>
     <row r="11" spans="1:7">
-      <c r="A11" s="45" t="s">
-[...3 lines deleted...]
-        <v>43.5</v>
+      <c r="A11" s="43" t="s">
+        <v>48</v>
+      </c>
+      <c r="B11" s="50">
+        <v>24.2</v>
       </c>
       <c r="C11" s="28"/>
       <c r="D11" s="29"/>
       <c r="G11" s="30"/>
     </row>
     <row r="12" spans="1:7">
-      <c r="A12" s="45" t="s">
-[...3 lines deleted...]
-        <v>100</v>
+      <c r="A12" s="43" t="s">
+        <v>49</v>
+      </c>
+      <c r="B12" s="50">
+        <v>125.5</v>
       </c>
       <c r="C12" s="28"/>
       <c r="D12" s="29"/>
       <c r="G12" s="30"/>
     </row>
     <row r="13" spans="1:7">
-      <c r="A13" s="45" t="s">
-[...3 lines deleted...]
-        <v>92</v>
+      <c r="A13" s="43" t="s">
+        <v>50</v>
+      </c>
+      <c r="B13" s="50">
+        <v>69.5</v>
       </c>
       <c r="C13" s="28"/>
       <c r="D13" s="29"/>
       <c r="G13" s="30"/>
     </row>
-    <row r="14" spans="1:7">
-[...4 lines deleted...]
-        <v>111.8</v>
+    <row r="14" spans="1:7" ht="12">
+      <c r="A14" s="44" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" s="51">
+        <v>100.5</v>
       </c>
       <c r="C14" s="28"/>
       <c r="D14" s="29"/>
       <c r="G14" s="30"/>
     </row>
-    <row r="15" spans="1:7">
-[...4 lines deleted...]
-        <v>124.1</v>
+    <row r="15" spans="1:7" ht="12">
+      <c r="A15" s="42" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" s="51">
+        <v>164.5</v>
       </c>
       <c r="C15" s="31"/>
       <c r="D15" s="30"/>
       <c r="G15" s="30"/>
     </row>
-    <row r="16" spans="1:7">
-[...4 lines deleted...]
-        <v>51.2</v>
+    <row r="16" spans="1:7" ht="12">
+      <c r="A16" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="B16" s="51">
+        <v>53.8</v>
       </c>
       <c r="C16" s="31"/>
       <c r="D16" s="30"/>
       <c r="G16" s="30"/>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="44" t="s">
-[...3 lines deleted...]
-        <v>156.9</v>
+      <c r="A17" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B17" s="50">
+        <v>122.6</v>
       </c>
       <c r="C17" s="31"/>
       <c r="D17" s="30"/>
       <c r="G17" s="30"/>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="44" t="s">
-[...3 lines deleted...]
-        <v>116.8</v>
+      <c r="A18" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B18" s="50">
+        <v>89.3</v>
       </c>
       <c r="C18" s="31"/>
       <c r="D18" s="30"/>
       <c r="G18" s="30"/>
     </row>
     <row r="19" spans="1:9">
-      <c r="A19" s="47" t="s">
-[...3 lines deleted...]
-        <v>102.3</v>
+      <c r="A19" s="45" t="s">
+        <v>56</v>
+      </c>
+      <c r="B19" s="52">
+        <v>101.2</v>
       </c>
       <c r="C19" s="31"/>
       <c r="D19" s="30"/>
       <c r="G19" s="30"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" s="27"/>
-      <c r="B20" s="49"/>
+      <c r="B20" s="47"/>
       <c r="C20" s="31"/>
       <c r="D20" s="30"/>
       <c r="G20" s="30"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" s="27"/>
       <c r="B21" s="27"/>
       <c r="C21" s="31"/>
       <c r="D21" s="30"/>
       <c r="G21" s="30"/>
     </row>
     <row r="22" spans="1:9">
       <c r="C22" s="28"/>
       <c r="D22" s="29"/>
       <c r="G22" s="30"/>
       <c r="I22" s="32"/>
     </row>
     <row r="23" spans="1:9">
       <c r="C23" s="27"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" s="27"/>
     </row>
     <row r="34" spans="2:6">
       <c r="B34" s="27"/>