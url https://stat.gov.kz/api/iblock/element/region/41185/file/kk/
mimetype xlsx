--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -8,51 +8,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795"/>
+    <workbookView xWindow="210" yWindow="-15" windowWidth="14010" windowHeight="11820"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер163206" sheetId="4" r:id="rId1"/>
     <sheet name="Метадеректер163213" sheetId="5" r:id="rId2"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId3"/>
     <sheet name="көрсеткіш163206" sheetId="3" r:id="rId4"/>
     <sheet name="көрсеткіш163213" sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="74">
   <si>
     <t>Тұрғын үйлерді пайдалануға беру</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
@@ -211,84 +211,84 @@
     <t>«х» – деректер құпия</t>
   </si>
   <si>
     <t>«...» – деректер жоқ</t>
   </si>
   <si>
     <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу тұрғын үйлердің пайдалануға берілген жалпы ауданы көрсеткіші бойынша талданып отырған кезеңнің алдыңғы кезеңге қатынасында келесі формулаға сай жүзеге асырылады       
 </t>
   </si>
   <si>
     <t xml:space="preserve">Есептеу </t>
   </si>
   <si>
     <t>Тұрғын үйлерді пайдалануға беру, жалпы алаңы мың шаршы метр</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>2024 жылғы қаңтардан бастап</t>
   </si>
   <si>
-    <t>16.10.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>Құрылыс және инвестициялар статистикасы басқармасы</t>
   </si>
   <si>
     <t>+7 715 2 46 10 67</t>
   </si>
   <si>
     <t>Тұрғын ғимараттарды пайдалануға беру</t>
   </si>
   <si>
     <t>din.ospanova@aspire.gov.kz</t>
   </si>
   <si>
     <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/classifiers/statistical/116/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/206/</t>
   </si>
   <si>
     <t>Д.Оспанова</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701939</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/region/516696/file/kk/</t>
-[...2 lines deleted...]
-    <t>18.09.2026ж.</t>
+    <t>19.10.2026ж.</t>
+  </si>
+  <si>
+    <t>18.11.2026ж.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/519598/file/kk/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0.0"/>
     <numFmt numFmtId="167" formatCode="###\ ###\ ###\ ##0.0"/>
   </numFmts>
   <fonts count="19">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
@@ -457,51 +457,51 @@
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="69">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
@@ -630,50 +630,51 @@
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
@@ -955,458 +956,470 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701925" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701939" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M25"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.85546875" style="22" customWidth="1"/>
     <col min="2" max="2" width="77" style="22" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="6" customFormat="1">
-[...13 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="68"/>
+      <c r="B2" s="68"/>
     </row>
     <row r="3" spans="1:13" s="6" customFormat="1">
       <c r="A3" s="4" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>17</v>
+      </c>
+      <c r="B3" s="5">
+        <v>163206</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="6" customFormat="1">
-      <c r="A4" s="9" t="s">
-        <v>22</v>
+      <c r="A4" s="4" t="s">
+        <v>18</v>
       </c>
       <c r="B4" s="7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="6" customFormat="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="8" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="6" customFormat="1">
+      <c r="A6" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="6" customFormat="1">
+      <c r="A7" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B7" s="5" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="6" customFormat="1" ht="38.25">
-      <c r="A6" s="4" t="s">
+    <row r="8" spans="1:13" s="6" customFormat="1" ht="38.25">
+      <c r="A8" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="8" t="s">
+      <c r="B8" s="8" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="6" customFormat="1">
-      <c r="A7" s="4" t="s">
+    <row r="9" spans="1:13" s="6" customFormat="1">
+      <c r="A9" s="4" t="s">
         <v>26</v>
       </c>
-      <c r="B7" s="5" t="s">
+      <c r="B9" s="5" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="6" customFormat="1" ht="51">
-      <c r="A8" s="4" t="s">
+    <row r="10" spans="1:13" s="6" customFormat="1" ht="51">
+      <c r="A10" s="4" t="s">
         <v>28</v>
       </c>
-      <c r="B8" s="8" t="s">
+      <c r="B10" s="8" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="6" customFormat="1" ht="76.5">
-      <c r="A9" s="4" t="s">
+    <row r="11" spans="1:13" s="6" customFormat="1" ht="76.5">
+      <c r="A11" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="B9" s="8" t="s">
+      <c r="B11" s="8" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="6" customFormat="1">
-      <c r="A10" s="4" t="s">
+    <row r="12" spans="1:13" s="6" customFormat="1">
+      <c r="A12" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="7"/>
-[...3 lines deleted...]
-      <c r="A11" s="4" t="s">
+      <c r="B12" s="7"/>
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="6" customFormat="1">
+      <c r="A13" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B11" s="11" t="s">
-[...18 lines deleted...]
-        <v>72</v>
+      <c r="B13" s="11" t="s">
+        <v>67</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="6" customFormat="1">
       <c r="A14" s="12" t="s">
+        <v>34</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="M14" s="10"/>
+    </row>
+    <row r="15" spans="1:13" s="6" customFormat="1">
+      <c r="A15" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13" s="6" customFormat="1">
+      <c r="A16" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="B14" s="13" t="s">
+      <c r="B16" s="13" t="s">
         <v>37</v>
       </c>
-      <c r="M14" s="10"/>
-[...17 lines deleted...]
-      <c r="M16" s="16"/>
+      <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="4" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>38</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>71</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>39</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>72</v>
       </c>
       <c r="M18" s="16"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="4" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>40</v>
+      </c>
+      <c r="B19" s="17" t="s">
+        <v>62</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="58" t="s">
+        <v>69</v>
+      </c>
+      <c r="M20" s="16"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="M21" s="15"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="B20" s="19" t="s">
-[...8 lines deleted...]
-    <row r="22" spans="1:13">
+      <c r="B22" s="19" t="s">
+        <v>65</v>
+      </c>
       <c r="M22" s="16"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="15"/>
+      <c r="A23" s="20"/>
+      <c r="B23" s="21"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="16"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="15"/>
+    </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B20" r:id="rId3"/>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M25"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="37.5703125" style="22" customWidth="1"/>
     <col min="2" max="2" width="77" style="22" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="6" customFormat="1">
-[...13 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="68"/>
+      <c r="B2" s="68"/>
     </row>
     <row r="3" spans="1:13" s="6" customFormat="1">
       <c r="A3" s="4" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>17</v>
+      </c>
+      <c r="B3" s="5">
+        <v>163213</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="6" customFormat="1">
-      <c r="A4" s="9" t="s">
-        <v>22</v>
+      <c r="A4" s="4" t="s">
+        <v>18</v>
       </c>
       <c r="B4" s="5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:13" s="6" customFormat="1">
-      <c r="A5" s="9" t="s">
+      <c r="A5" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" s="17" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="6" customFormat="1">
+      <c r="A6" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="6" customFormat="1">
+      <c r="A7" s="9" t="s">
         <v>23</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B7" s="5" t="s">
         <v>61</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="6" customFormat="1" ht="38.25">
-      <c r="A6" s="4" t="s">
+    <row r="8" spans="1:13" s="6" customFormat="1" ht="38.25">
+      <c r="A8" s="4" t="s">
         <v>24</v>
       </c>
-      <c r="B6" s="8" t="s">
+      <c r="B8" s="8" t="s">
         <v>46</v>
-      </c>
-[...14 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="9" spans="1:13" s="6" customFormat="1" ht="51">
       <c r="A9" s="4" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="B9" s="8" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="6" customFormat="1">
       <c r="A10" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B10" s="8" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="6" customFormat="1" ht="51">
+      <c r="A11" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="B11" s="8" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" s="6" customFormat="1">
+      <c r="A12" s="4" t="s">
         <v>32</v>
       </c>
-      <c r="B10" s="7"/>
-[...3 lines deleted...]
-      <c r="A11" s="4" t="s">
+      <c r="B12" s="7"/>
+      <c r="M12" s="10"/>
+    </row>
+    <row r="13" spans="1:13" s="6" customFormat="1">
+      <c r="A13" s="4" t="s">
         <v>33</v>
       </c>
-      <c r="B11" s="11" t="s">
-[...18 lines deleted...]
-        <v>72</v>
+      <c r="B13" s="11" t="s">
+        <v>67</v>
       </c>
       <c r="M13" s="10"/>
     </row>
     <row r="14" spans="1:13" s="6" customFormat="1">
       <c r="A14" s="12" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="M14" s="10"/>
+    </row>
+    <row r="15" spans="1:13" s="6" customFormat="1">
+      <c r="A15" s="12" t="s">
+        <v>49</v>
+      </c>
+      <c r="B15" s="13" t="s">
+        <v>73</v>
+      </c>
+      <c r="M15" s="10"/>
+    </row>
+    <row r="16" spans="1:13" s="6" customFormat="1">
+      <c r="A16" s="12" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="13" t="s">
-[...20 lines deleted...]
-      <c r="M16" s="16"/>
+      <c r="B16" s="13" t="s">
+        <v>70</v>
+      </c>
+      <c r="M16" s="10"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="4" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>63</v>
+        <v>38</v>
+      </c>
+      <c r="B17" s="14" t="s">
+        <v>71</v>
       </c>
       <c r="M17" s="15"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="4" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>39</v>
+      </c>
+      <c r="B18" s="14" t="s">
+        <v>72</v>
       </c>
       <c r="M18" s="16"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="4" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>40</v>
+      </c>
+      <c r="B19" s="17" t="s">
+        <v>62</v>
       </c>
       <c r="M19" s="15"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B20" s="58" t="s">
+        <v>69</v>
+      </c>
+      <c r="M20" s="16"/>
+    </row>
+    <row r="21" spans="1:13">
+      <c r="A21" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B21" s="18" t="s">
+        <v>63</v>
+      </c>
+      <c r="M21" s="15"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="4" t="s">
         <v>43</v>
       </c>
-      <c r="B20" s="19" t="s">
-[...8 lines deleted...]
-    <row r="22" spans="1:13">
+      <c r="B22" s="19" t="s">
+        <v>65</v>
+      </c>
       <c r="M22" s="16"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="15"/>
+      <c r="A23" s="20"/>
+      <c r="B23" s="21"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="16"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="15"/>
     </row>
+    <row r="26" spans="1:13">
+      <c r="M26" s="16"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="15"/>
+    </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B20" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B16" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A5:I17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="2" max="2" width="67" customWidth="1"/>
     <col min="3" max="3" width="14.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="5" spans="1:9">
       <c r="A5" s="23"/>
       <c r="B5" s="24" t="s">
         <v>51</v>
       </c>
       <c r="C5" s="25"/>
     </row>
@@ -1449,83 +1462,83 @@
         <v>56</v>
       </c>
       <c r="C11" s="25"/>
       <c r="I11" s="32"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="23"/>
       <c r="B12" s="23"/>
       <c r="C12" s="25"/>
       <c r="I12" s="32"/>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="23"/>
       <c r="B13" s="23"/>
       <c r="C13" s="25"/>
       <c r="I13" s="33"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="23"/>
       <c r="B14" s="23"/>
       <c r="C14" s="23"/>
       <c r="I14" s="34"/>
     </row>
     <row r="15" spans="1:9" ht="15">
       <c r="B15" s="29" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="C15" s="30"/>
       <c r="I15" s="35"/>
     </row>
     <row r="16" spans="1:9">
       <c r="I16" s="36"/>
     </row>
     <row r="17" spans="9:9">
       <c r="I17" s="37"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N8"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J7" sqref="J7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="13" width="11.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:14" ht="16.5" customHeight="1">
       <c r="A1" s="62" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="B1" s="62"/>
       <c r="C1" s="62"/>
       <c r="D1" s="62"/>
       <c r="E1" s="62"/>
       <c r="F1" s="62"/>
       <c r="G1" s="62"/>
       <c r="H1" s="62"/>
       <c r="I1" s="62"/>
       <c r="J1" s="62"/>
       <c r="K1" s="62"/>
       <c r="L1" s="62"/>
       <c r="M1" s="62"/>
       <c r="N1" s="43"/>
     </row>
     <row r="2" spans="1:14" ht="12" customHeight="1">
       <c r="A2" s="2"/>
       <c r="B2" s="2"/>
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
       <c r="H2" s="2"/>
       <c r="I2" s="2"/>
@@ -1683,77 +1696,79 @@
       </c>
       <c r="B7" s="38">
         <v>3177</v>
       </c>
       <c r="C7" s="38">
         <v>10201</v>
       </c>
       <c r="D7" s="27">
         <v>17962</v>
       </c>
       <c r="E7" s="27">
         <v>14980</v>
       </c>
       <c r="F7" s="27">
         <v>7607</v>
       </c>
       <c r="G7" s="38">
         <v>48854</v>
       </c>
       <c r="H7" s="39">
         <v>13870</v>
       </c>
       <c r="I7" s="60">
         <v>15444</v>
       </c>
-      <c r="J7" s="39"/>
+      <c r="J7" s="60">
+        <v>41228</v>
+      </c>
       <c r="K7" s="27"/>
       <c r="L7" s="27"/>
       <c r="M7" s="40"/>
       <c r="N7" s="43"/>
     </row>
     <row r="8" spans="1:14">
       <c r="N8" s="43"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N13"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A3" sqref="A3"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J21" sqref="J21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="13.140625" style="44" customWidth="1"/>
     <col min="2" max="2" width="11.7109375" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" customWidth="1"/>
     <col min="4" max="13" width="11.7109375" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="43"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="16.5" customHeight="1">
       <c r="A1" s="65" t="s">
         <v>44</v>
       </c>
       <c r="B1" s="65"/>
       <c r="C1" s="65"/>
       <c r="D1" s="65"/>
       <c r="E1" s="65"/>
       <c r="F1" s="65"/>
       <c r="G1" s="65"/>
       <c r="H1" s="65"/>
       <c r="I1" s="65"/>
       <c r="J1" s="65"/>
       <c r="K1" s="65"/>
@@ -1936,51 +1951,53 @@
       </c>
       <c r="B8" s="45">
         <v>3.9</v>
       </c>
       <c r="C8" s="45">
         <v>321.10000000000002</v>
       </c>
       <c r="D8" s="45">
         <v>176.1</v>
       </c>
       <c r="E8" s="45">
         <v>82.7</v>
       </c>
       <c r="F8" s="45">
         <v>50.8</v>
       </c>
       <c r="G8" s="45">
         <v>642.20000000000005</v>
       </c>
       <c r="H8" s="45">
         <v>28.4</v>
       </c>
       <c r="I8" s="46">
         <v>111.3</v>
       </c>
-      <c r="J8" s="45"/>
+      <c r="J8" s="45">
+        <v>266.89999999999998</v>
+      </c>
       <c r="K8" s="45"/>
       <c r="L8" s="45"/>
       <c r="M8" s="46"/>
     </row>
     <row r="9" spans="1:13" ht="11.25" customHeight="1">
       <c r="A9" s="66" t="s">
         <v>14</v>
       </c>
       <c r="B9" s="66"/>
       <c r="C9" s="66"/>
       <c r="D9" s="66"/>
       <c r="E9" s="66"/>
       <c r="F9" s="66"/>
       <c r="G9" s="66"/>
       <c r="H9" s="66"/>
       <c r="I9" s="66"/>
       <c r="J9" s="66"/>
       <c r="K9" s="66"/>
       <c r="L9" s="67"/>
       <c r="M9" s="57"/>
     </row>
     <row r="10" spans="1:13" ht="13.5" customHeight="1">
       <c r="A10" s="63" t="s">
         <v>0</v>
       </c>
@@ -2085,87 +2102,86 @@
       </c>
       <c r="B13" s="47">
         <v>123</v>
       </c>
       <c r="C13" s="45">
         <v>98.4</v>
       </c>
       <c r="D13" s="28">
         <v>101.9</v>
       </c>
       <c r="E13" s="28">
         <v>111.5</v>
       </c>
       <c r="F13" s="51">
         <v>58.7</v>
       </c>
       <c r="G13" s="53">
         <v>121</v>
       </c>
       <c r="H13" s="45">
         <v>112.2</v>
       </c>
       <c r="I13" s="61">
         <v>72.2</v>
       </c>
-      <c r="J13" s="51"/>
+      <c r="J13" s="51">
+        <v>110.6</v>
+      </c>
       <c r="K13" s="45"/>
       <c r="L13" s="51"/>
       <c r="M13" s="52"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:L4"/>
     <mergeCell ref="A5:C5"/>
     <mergeCell ref="A9:L9"/>
     <mergeCell ref="A10:C10"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="85" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100FA8E372E2C11624DB6C459C596DE240F" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="9fd1c671b53864270408e9e5c14965b7">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2174,82 +2190,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CCD2B5F-CEBB-4DE4-9072-5A00DD727910}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05E98582-5E59-4160-B4C3-87F5056DD581}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5BB449C2-6100-4D5E-A796-331959A26115}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05E98582-5E59-4160-B4C3-87F5056DD581}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CCD2B5F-CEBB-4DE4-9072-5A00DD727910}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Метадеректер163206</vt:lpstr>
       <vt:lpstr>Метадеректер163213</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>
       <vt:lpstr>көрсеткіш163206</vt:lpstr>