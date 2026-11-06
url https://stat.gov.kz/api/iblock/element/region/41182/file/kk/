--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="12105" yWindow="990" windowWidth="14520" windowHeight="12795" tabRatio="656"/>
+    <workbookView xWindow="810" yWindow="-15" windowWidth="14895" windowHeight="11820" tabRatio="656"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер 163206" sheetId="2" r:id="rId1"/>
     <sheet name="Метадеректер 163206 (ИЖС)" sheetId="11" r:id="rId2"/>
     <sheet name="Метадеректер163213" sheetId="6" r:id="rId3"/>
     <sheet name="Метадеректер16321301" sheetId="12" r:id="rId4"/>
     <sheet name="Метадеректер 163201" sheetId="5" r:id="rId5"/>
     <sheet name="Метадеректер 163221" sheetId="9" r:id="rId6"/>
     <sheet name="Шартты белгілер" sheetId="3" r:id="rId7"/>
     <sheet name="көрсеткіш 163206,163213" sheetId="1" r:id="rId8"/>
     <sheet name="көрсеткіш 163206 ИЖС,16321301" sheetId="10" r:id="rId9"/>
     <sheet name="көрсеткіш 163201,163221" sheetId="4" r:id="rId10"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="295" uniqueCount="90">
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
@@ -216,53 +216,50 @@
   <si>
     <t>Жеке құрылыс салушылармен пайдалануға берілген тұрғын үйлер</t>
   </si>
   <si>
     <t>Пайдалануға берілген тұрғын ғимараттардың жалпы алаңы, шаршы метр</t>
   </si>
   <si>
     <t>Жеке құрылыс салушылармен пайдалануға берілген тұрғын ғимараттардың жалпы алаңының нақты көлем индексі</t>
   </si>
   <si>
     <t>163206 (КФС 16)</t>
   </si>
   <si>
     <t>Жеке құрылыс салушылармен пайдалануға берілген тұрғын ғимараттардың жалпы алаңы</t>
   </si>
   <si>
     <t>Мәліметтерді жергілікті атқарушы органдарының сәулет және қала құрылысы саласында функцияларын атқаратын құрылымдық бөлімшелер,шаруа немесе фермер қожалықтары ұсынады.</t>
   </si>
   <si>
     <t>Өткен жылғы тиісті кезеңге  %-бен</t>
   </si>
   <si>
     <t>2026 жылғы қаңтардан бастап</t>
   </si>
   <si>
-    <t>16.10.2026ж.</t>
-[...1 lines deleted...]
-  <si>
     <t>Құрылыс және инвестициялар статистикасы басқармасы</t>
   </si>
   <si>
     <t>+7 715 2 46 10 67</t>
   </si>
   <si>
     <t>Солтүстік Қазақстан облысы</t>
   </si>
   <si>
     <t>Петропавл қаласы</t>
   </si>
   <si>
     <t>Айыртау ауданы</t>
   </si>
   <si>
     <t>Ақжар ауданы</t>
   </si>
   <si>
     <t>Мағжан Жұмабаев ауданы</t>
   </si>
   <si>
     <t>Есіл ауданы</t>
   </si>
   <si>
     <t>Жамбыл ауданы</t>
@@ -270,97 +267,98 @@
   <si>
     <t>Қызылжар ауданы</t>
   </si>
   <si>
     <t>Мамлют ауданы</t>
   </si>
   <si>
     <t>Шал Ақын ауданы</t>
   </si>
   <si>
     <t>Аққайың ауданы</t>
   </si>
   <si>
     <t>Тайынша ауданы</t>
   </si>
   <si>
     <t>Тимирязев ауданы</t>
   </si>
   <si>
     <t>Уәлиханов ауданы</t>
   </si>
   <si>
     <t>Ғабит Мүсірепов атын. ауданы</t>
   </si>
   <si>
-    <t>(2026 жылғы қаңтар-тамыз)</t>
-[...1 lines deleted...]
-  <si>
     <t>din.ospanova@aspire.gov.kz</t>
   </si>
   <si>
     <t xml:space="preserve">                          © Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігінің Ұлттық статистика бюросы</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>https://stat.gov.kz/classifiers/statistical/116/</t>
   </si>
   <si>
     <t>https://stat.gov.kz/methodology/206/</t>
   </si>
   <si>
     <t>Д.Оспанова</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/region/516696/file/kk/</t>
-[...4 lines deleted...]
-  <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701939?keyword=</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701940?keyword=</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701919?keyword=</t>
+  </si>
+  <si>
+    <t>18.11.2026ж.</t>
+  </si>
+  <si>
+    <t>(2026 жылғы қаңтар-қыркүйек)</t>
+  </si>
+  <si>
+    <t>19.10.2026ж.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/519598/file/kk/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="4">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0.0"/>
-    <numFmt numFmtId="166" formatCode="#,##0.0"/>
-    <numFmt numFmtId="167" formatCode="0.0"/>
   </numFmts>
-  <fonts count="28">
+  <fonts count="27">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
@@ -481,56 +479,50 @@
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto Black"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
-    <font>
-[...4 lines deleted...]
-    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="7">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
@@ -582,51 +574,51 @@
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="61">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
@@ -710,88 +702,67 @@
     <xf numFmtId="0" fontId="23" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="27" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...25 lines deleted...]
-    </xf>
     <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="20" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="2" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="19" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
@@ -1122,53 +1093,55 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701940?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/NewIndex/GetIndex/701919?keyword=" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/116/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings9.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="87.7109375" style="20" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
@@ -1258,522 +1231,524 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1">
       <c r="A3" s="2" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>1</v>
+      </c>
+      <c r="B3" s="3">
+        <v>163206</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B5" s="6" t="s">
         <v>30</v>
-      </c>
-[...6 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1">
+      <c r="A7" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A7" s="2" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="6" t="s">
+      <c r="B8" s="6" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1">
-      <c r="A8" s="2" t="s">
+    <row r="9" spans="1:13" s="4" customFormat="1">
+      <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B9" s="3" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A9" s="2" t="s">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="6" t="s">
+      <c r="B10" s="6" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="63.75">
-      <c r="A10" s="2" t="s">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="63.75">
+      <c r="A11" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="B11" s="6" t="s">
         <v>31</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="5"/>
+      <c r="M12" s="8"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1">
+      <c r="A13" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="9" t="s">
-[...9 lines deleted...]
-        <v>83</v>
+      <c r="B13" s="9" t="s">
+        <v>80</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B14" s="11" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="M15" s="8"/>
+    </row>
+    <row r="16" spans="1:13" s="4" customFormat="1">
+      <c r="A16" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="11" t="s">
+      <c r="B16" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="M15" s="8"/>
-[...8 lines deleted...]
-      <c r="M16" s="13"/>
+      <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="M17" s="14"/>
+        <v>88</v>
+      </c>
+      <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="M18" s="13"/>
+        <v>19</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="M19" s="14"/>
+        <v>20</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="M20" s="13"/>
+        <v>21</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="M21" s="13"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="17" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="19"/>
+      <c r="B22" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="M22" s="14"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="14"/>
+      <c r="A23" s="18"/>
+      <c r="B23" s="19"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="13"/>
+      <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="14"/>
+      <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="13"/>
+      <c r="M26" s="14"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B16" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F21"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="27.42578125" customWidth="1"/>
+    <col min="1" max="1" width="31" customWidth="1"/>
     <col min="2" max="2" width="18.140625" customWidth="1"/>
     <col min="3" max="3" width="20.7109375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="62" t="s">
+      <c r="A1" s="55" t="s">
         <v>35</v>
       </c>
-      <c r="B1" s="62"/>
-      <c r="C1" s="62"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="63" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="63"/>
+      <c r="A2" s="56" t="s">
+        <v>87</v>
+      </c>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="27"/>
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
     </row>
     <row r="4" spans="1:6" ht="12.75" customHeight="1">
-      <c r="A4" s="67"/>
-      <c r="B4" s="65" t="s">
+      <c r="A4" s="60"/>
+      <c r="B4" s="58" t="s">
         <v>34</v>
       </c>
-      <c r="C4" s="65" t="s">
+      <c r="C4" s="58" t="s">
         <v>58</v>
       </c>
       <c r="D4" s="28"/>
     </row>
     <row r="5" spans="1:6" ht="24" customHeight="1">
-      <c r="A5" s="67"/>
-[...1 lines deleted...]
-      <c r="C5" s="66"/>
+      <c r="A5" s="60"/>
+      <c r="B5" s="59"/>
+      <c r="C5" s="59"/>
       <c r="D5" s="28"/>
       <c r="E5" s="28"/>
       <c r="F5" s="28"/>
     </row>
-    <row r="6" spans="1:6" ht="24">
+    <row r="6" spans="1:6">
       <c r="A6" s="34" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>114.6</v>
+        <v>62</v>
+      </c>
+      <c r="B6" s="47">
+        <v>1434</v>
+      </c>
+      <c r="C6" s="48">
+        <v>112.7</v>
       </c>
       <c r="E6" s="32"/>
       <c r="F6" s="33"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="35" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>148.9</v>
+        <v>63</v>
+      </c>
+      <c r="B7" s="47">
+        <v>1074</v>
+      </c>
+      <c r="C7" s="48">
+        <v>126.1</v>
       </c>
       <c r="E7" s="32"/>
       <c r="F7" s="33"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="35" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>114.3</v>
+        <v>64</v>
+      </c>
+      <c r="B8" s="47">
+        <v>39</v>
+      </c>
+      <c r="C8" s="48">
+        <v>125.8</v>
       </c>
       <c r="E8" s="32"/>
       <c r="F8" s="33"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="35" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>65</v>
+      </c>
+      <c r="B9" s="47">
+        <v>3</v>
+      </c>
+      <c r="C9" s="48">
+        <v>75</v>
       </c>
       <c r="E9" s="32"/>
       <c r="F9" s="33"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="35" t="s">
-        <v>67</v>
-[...1 lines deleted...]
-      <c r="B10" s="56">
+        <v>66</v>
+      </c>
+      <c r="B10" s="47">
         <v>7</v>
       </c>
-      <c r="C10" s="57">
-        <v>350</v>
+      <c r="C10" s="48">
+        <v>233.3</v>
       </c>
       <c r="E10" s="32"/>
       <c r="F10" s="33"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="36" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>88.9</v>
+        <v>67</v>
+      </c>
+      <c r="B11" s="47">
+        <v>35</v>
+      </c>
+      <c r="C11" s="48">
+        <v>134.6</v>
       </c>
       <c r="E11" s="32"/>
       <c r="F11" s="33"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="36" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="B12" s="58">
+        <v>68</v>
+      </c>
+      <c r="B12" s="47">
         <v>1</v>
       </c>
-      <c r="C12" s="57">
-        <v>2.9</v>
+      <c r="C12" s="48">
+        <v>2.8</v>
       </c>
       <c r="E12" s="32"/>
       <c r="F12" s="33"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="36" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>55.2</v>
+        <v>69</v>
+      </c>
+      <c r="B13" s="47">
+        <v>85</v>
+      </c>
+      <c r="C13" s="48">
+        <v>54.1</v>
       </c>
       <c r="E13" s="32"/>
       <c r="F13" s="33"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="36" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>175</v>
+        <v>70</v>
+      </c>
+      <c r="B14" s="47">
+        <v>14</v>
+      </c>
+      <c r="C14" s="48">
+        <v>350</v>
       </c>
       <c r="E14" s="32"/>
       <c r="F14" s="33"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="37" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="B15" s="58">
+        <v>71</v>
+      </c>
+      <c r="B15" s="49">
         <v>10</v>
       </c>
-      <c r="C15" s="57">
+      <c r="C15" s="48">
         <v>142.9</v>
       </c>
       <c r="E15" s="32"/>
       <c r="F15" s="33"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="35" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>121.2</v>
+        <v>72</v>
+      </c>
+      <c r="B16" s="47">
+        <v>41</v>
+      </c>
+      <c r="C16" s="48">
+        <v>124.2</v>
       </c>
       <c r="E16" s="32"/>
       <c r="F16" s="33"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="35" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>100</v>
+        <v>73</v>
+      </c>
+      <c r="B17" s="47">
+        <v>57</v>
+      </c>
+      <c r="C17" s="48">
+        <v>211.1</v>
       </c>
       <c r="E17" s="32"/>
       <c r="F17" s="33"/>
     </row>
     <row r="18" spans="1:6" ht="15">
       <c r="A18" s="35" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>81</v>
+        <v>74</v>
+      </c>
+      <c r="B18" s="50" t="s">
+        <v>79</v>
+      </c>
+      <c r="C18" s="50" t="s">
+        <v>79</v>
       </c>
       <c r="E18" s="32"/>
       <c r="F18" s="33"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="35" t="s">
-        <v>76</v>
-[...4 lines deleted...]
-      <c r="C19" s="57">
+        <v>75</v>
+      </c>
+      <c r="B19" s="47">
+        <v>4</v>
+      </c>
+      <c r="C19" s="48">
         <v>100</v>
       </c>
       <c r="E19" s="32"/>
       <c r="F19" s="33"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="38" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="B20" s="30">
-        <v>31</v>
+        <v>64</v>
       </c>
       <c r="C20" s="31">
-        <v>37.299999999999997</v>
+        <v>74.400000000000006</v>
       </c>
       <c r="E20" s="32"/>
       <c r="F20" s="33"/>
     </row>
     <row r="21" spans="1:6">
       <c r="B21" s="32"/>
       <c r="C21" s="33"/>
       <c r="E21" s="28"/>
       <c r="F21" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="96" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.42578125" style="20" customWidth="1"/>
     <col min="2" max="2" width="87.7109375" style="20" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
@@ -1863,255 +1838,257 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1">
       <c r="A3" s="2" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>1</v>
+      </c>
+      <c r="B3" s="3" t="s">
+        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B5" s="6" t="s">
         <v>30</v>
-      </c>
-[...6 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1">
+      <c r="A7" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A7" s="2" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="6" t="s">
+      <c r="B8" s="6" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1">
-      <c r="A8" s="2" t="s">
+    <row r="9" spans="1:13" s="4" customFormat="1">
+      <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B9" s="3" t="s">
         <v>9</v>
-      </c>
-[...6 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25">
       <c r="A10" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A11" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="B11" s="6" t="s">
         <v>57</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="5"/>
+      <c r="M12" s="8"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1">
+      <c r="A13" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="9" t="s">
-[...9 lines deleted...]
-        <v>83</v>
+      <c r="B13" s="9" t="s">
+        <v>80</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B14" s="11" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="10" t="s">
+        <v>15</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="M15" s="8"/>
+    </row>
+    <row r="16" spans="1:13" s="4" customFormat="1">
+      <c r="A16" s="10" t="s">
         <v>16</v>
       </c>
-      <c r="B15" s="11" t="s">
+      <c r="B16" s="11" t="s">
         <v>17</v>
       </c>
-      <c r="M15" s="8"/>
-[...8 lines deleted...]
-      <c r="M16" s="13"/>
+      <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="M17" s="14"/>
+        <v>88</v>
+      </c>
+      <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="M18" s="13"/>
+        <v>19</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="M19" s="14"/>
+        <v>20</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="M20" s="13"/>
+        <v>21</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="M21" s="13"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="17" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="19"/>
+      <c r="B22" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="M22" s="14"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="14"/>
+      <c r="A23" s="18"/>
+      <c r="B23" s="19"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="13"/>
+      <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="14"/>
+      <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="13"/>
+      <c r="M26" s="14"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B12" r:id="rId3"/>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B16" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="87.7109375" style="20" customWidth="1"/>
     <col min="257" max="257" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="258" max="258" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="513" max="513" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="514" max="514" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="769" max="769" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="770" max="770" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1025" max="1025" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1026" max="1026" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1281" max="1281" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1282" max="1282" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1537" max="1537" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1538" max="1538" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1793" max="1793" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1794" max="1794" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2049" max="2049" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2050" max="2050" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2305" max="2305" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2306" max="2306" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2561" max="2561" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2562" max="2562" width="75.28515625" bestFit="1" customWidth="1"/>
@@ -2201,255 +2178,257 @@
     <col min="13314" max="13314" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="13569" max="13569" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="13570" max="13570" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="13825" max="13825" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="13826" max="13826" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="14081" max="14081" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="14082" max="14082" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="14337" max="14337" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="14338" max="14338" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="14593" max="14593" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="14594" max="14594" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="14849" max="14849" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="14850" max="14850" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="15105" max="15105" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="15106" max="15106" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="15361" max="15361" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="15362" max="15362" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="15617" max="15617" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="15618" max="15618" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="15873" max="15873" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="15874" max="15874" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="16129" max="16129" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="16130" max="16130" width="75.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1">
       <c r="A3" s="2" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>1</v>
+      </c>
+      <c r="B3" s="3">
+        <v>163213</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="3" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="15" t="s">
+      <c r="B5" s="15" t="s">
         <v>40</v>
-      </c>
-[...6 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="3" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1">
+      <c r="A7" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A7" s="2" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="6" t="s">
+      <c r="B8" s="6" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="25.5">
-      <c r="A8" s="2" t="s">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="25.5">
+      <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="B9" s="6" t="s">
         <v>47</v>
-      </c>
-[...6 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25">
       <c r="A10" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A11" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="B11" s="6" t="s">
         <v>42</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="5"/>
+      <c r="M12" s="8"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1">
+      <c r="A13" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="9" t="s">
-[...9 lines deleted...]
-        <v>83</v>
+      <c r="B13" s="9" t="s">
+        <v>80</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="10" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B14" s="11" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="M15" s="8"/>
+    </row>
+    <row r="16" spans="1:13" s="4" customFormat="1">
+      <c r="A16" s="10" t="s">
         <v>45</v>
       </c>
-      <c r="B15" s="11" t="s">
-[...11 lines deleted...]
-      <c r="M16" s="13"/>
+      <c r="B16" s="11" t="s">
+        <v>83</v>
+      </c>
+      <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="M17" s="14"/>
+        <v>88</v>
+      </c>
+      <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="M18" s="13"/>
+        <v>19</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="M19" s="14"/>
+        <v>20</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="M20" s="13"/>
+        <v>21</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="M21" s="13"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="17" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="19"/>
+      <c r="B22" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="M22" s="14"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="14"/>
+      <c r="A23" s="18"/>
+      <c r="B23" s="19"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="13"/>
+      <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="14"/>
+      <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="13"/>
+      <c r="M26" s="14"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B16" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="87.7109375" style="20" customWidth="1"/>
     <col min="257" max="257" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="258" max="258" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="513" max="513" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="514" max="514" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="769" max="769" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="770" max="770" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1025" max="1025" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1026" max="1026" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1281" max="1281" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1282" max="1282" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1537" max="1537" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1538" max="1538" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="1793" max="1793" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="1794" max="1794" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2049" max="2049" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2050" max="2050" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2305" max="2305" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2306" max="2306" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="2561" max="2561" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="2562" max="2562" width="75.28515625" bestFit="1" customWidth="1"/>
@@ -2539,255 +2518,257 @@
     <col min="13314" max="13314" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="13569" max="13569" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="13570" max="13570" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="13825" max="13825" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="13826" max="13826" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="14081" max="14081" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="14082" max="14082" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="14337" max="14337" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="14338" max="14338" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="14593" max="14593" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="14594" max="14594" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="14849" max="14849" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="14850" max="14850" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="15105" max="15105" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="15106" max="15106" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="15361" max="15361" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="15362" max="15362" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="15617" max="15617" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="15618" max="15618" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="15873" max="15873" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="15874" max="15874" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="16129" max="16129" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="16130" max="16130" width="75.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...4 lines deleted...]
-      <c r="A2" s="2" t="s">
+    <row r="2" spans="1:13">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
+    </row>
+    <row r="3" spans="1:13" s="4" customFormat="1">
+      <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="3">
+      <c r="B3" s="3">
         <v>16321301</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="4" customFormat="1" ht="25.5">
-      <c r="A3" s="2" t="s">
+    <row r="4" spans="1:13" s="4" customFormat="1" ht="25.5">
+      <c r="A4" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="B3" s="5" t="s">
+      <c r="B4" s="5" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="4" customFormat="1">
-      <c r="A4" s="2" t="s">
+    <row r="5" spans="1:13" s="4" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="15" t="s">
+      <c r="B5" s="15" t="s">
         <v>40</v>
       </c>
     </row>
-    <row r="5" spans="1:13" s="4" customFormat="1" ht="25.5">
-      <c r="A5" s="7" t="s">
+    <row r="6" spans="1:13" s="4" customFormat="1" ht="25.5">
+      <c r="A6" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="B5" s="5" t="s">
+      <c r="B6" s="5" t="s">
         <v>54</v>
       </c>
     </row>
-    <row r="6" spans="1:13" s="4" customFormat="1">
-      <c r="A6" s="7" t="s">
+    <row r="7" spans="1:13" s="4" customFormat="1">
+      <c r="A7" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>46</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A7" s="2" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="6" t="s">
+      <c r="B8" s="6" t="s">
         <v>41</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1" ht="25.5">
-      <c r="A8" s="2" t="s">
+    <row r="9" spans="1:13" s="4" customFormat="1" ht="25.5">
+      <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="6" t="s">
+      <c r="B9" s="6" t="s">
         <v>47</v>
-      </c>
-[...6 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25">
       <c r="A10" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="B10" s="6" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A11" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="B11" s="6" t="s">
         <v>42</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="5"/>
+      <c r="M12" s="8"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1">
+      <c r="A13" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="9" t="s">
-[...9 lines deleted...]
-        <v>83</v>
+      <c r="B13" s="9" t="s">
+        <v>80</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="10" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B14" s="11" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="10" t="s">
+        <v>44</v>
+      </c>
+      <c r="B15" s="11" t="s">
+        <v>89</v>
+      </c>
+      <c r="M15" s="8"/>
+    </row>
+    <row r="16" spans="1:13" s="4" customFormat="1">
+      <c r="A16" s="10" t="s">
         <v>45</v>
       </c>
-      <c r="B15" s="11" t="s">
-[...11 lines deleted...]
-      <c r="M16" s="13"/>
+      <c r="B16" s="11" t="s">
+        <v>84</v>
+      </c>
+      <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="M17" s="14"/>
+        <v>88</v>
+      </c>
+      <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="M18" s="13"/>
+        <v>19</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="M19" s="14"/>
+        <v>20</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="M20" s="13"/>
+        <v>21</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="M21" s="13"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
         <v>23</v>
       </c>
-      <c r="B21" s="17" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="19"/>
+      <c r="B22" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="M22" s="14"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="14"/>
+      <c r="A23" s="18"/>
+      <c r="B23" s="19"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="13"/>
+      <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="14"/>
+      <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="13"/>
+      <c r="M26" s="14"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B16" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="87.7109375" style="20" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
@@ -2877,255 +2858,257 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1">
       <c r="A3" s="2" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1</v>
+      </c>
+      <c r="B3" s="3">
+        <v>163201</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B5" s="6" t="s">
         <v>36</v>
-      </c>
-[...6 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1">
+      <c r="A7" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A7" s="2" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="38.25" customHeight="1">
+      <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="6" t="s">
+      <c r="B8" s="6" t="s">
         <v>51</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1">
-      <c r="A8" s="2" t="s">
+    <row r="9" spans="1:13" s="4" customFormat="1">
+      <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B9" s="3" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A9" s="2" t="s">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="6" t="s">
+      <c r="B10" s="6" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="54" customHeight="1">
-      <c r="A10" s="2" t="s">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="54" customHeight="1">
+      <c r="A11" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="B11" s="6" t="s">
         <v>31</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="5"/>
+      <c r="M12" s="8"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1">
+      <c r="A13" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="9" t="s">
-[...9 lines deleted...]
-        <v>83</v>
+      <c r="B13" s="9" t="s">
+        <v>80</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B14" s="11" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="10" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>89</v>
       </c>
       <c r="M15" s="8"/>
     </row>
-    <row r="16" spans="1:13">
-[...6 lines deleted...]
-      <c r="M16" s="13"/>
+    <row r="16" spans="1:13" s="4" customFormat="1">
+      <c r="A16" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="M17" s="14"/>
+        <v>88</v>
+      </c>
+      <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="M18" s="13"/>
+        <v>19</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="M19" s="14"/>
+        <v>20</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="M20" s="13"/>
+        <v>21</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="M21" s="13"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="B21" s="17" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="19"/>
+      <c r="B22" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="M22" s="14"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="14"/>
+      <c r="A23" s="18"/>
+      <c r="B23" s="19"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="13"/>
+      <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="14"/>
+      <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="13"/>
+      <c r="M26" s="14"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B16" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="38.28515625" style="20" customWidth="1"/>
     <col min="2" max="2" width="87.7109375" style="20" customWidth="1"/>
     <col min="257" max="257" width="42.28515625" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" customWidth="1"/>
     <col min="513" max="513" width="42.28515625" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" customWidth="1"/>
     <col min="769" max="769" width="42.28515625" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" customWidth="1"/>
     <col min="1025" max="1025" width="42.28515625" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" customWidth="1"/>
     <col min="1281" max="1281" width="42.28515625" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" customWidth="1"/>
     <col min="1537" max="1537" width="42.28515625" customWidth="1"/>
     <col min="1538" max="1538" width="97.7109375" customWidth="1"/>
     <col min="1793" max="1793" width="42.28515625" customWidth="1"/>
     <col min="1794" max="1794" width="97.7109375" customWidth="1"/>
     <col min="2049" max="2049" width="42.28515625" customWidth="1"/>
     <col min="2050" max="2050" width="97.7109375" customWidth="1"/>
     <col min="2305" max="2305" width="42.28515625" customWidth="1"/>
     <col min="2306" max="2306" width="97.7109375" customWidth="1"/>
     <col min="2561" max="2561" width="42.28515625" customWidth="1"/>
     <col min="2562" max="2562" width="97.7109375" customWidth="1"/>
@@ -3215,255 +3198,255 @@
     <col min="13314" max="13314" width="97.7109375" customWidth="1"/>
     <col min="13569" max="13569" width="42.28515625" customWidth="1"/>
     <col min="13570" max="13570" width="97.7109375" customWidth="1"/>
     <col min="13825" max="13825" width="42.28515625" customWidth="1"/>
     <col min="13826" max="13826" width="97.7109375" customWidth="1"/>
     <col min="14081" max="14081" width="42.28515625" customWidth="1"/>
     <col min="14082" max="14082" width="97.7109375" customWidth="1"/>
     <col min="14337" max="14337" width="42.28515625" customWidth="1"/>
     <col min="14338" max="14338" width="97.7109375" customWidth="1"/>
     <col min="14593" max="14593" width="42.28515625" customWidth="1"/>
     <col min="14594" max="14594" width="97.7109375" customWidth="1"/>
     <col min="14849" max="14849" width="42.28515625" customWidth="1"/>
     <col min="14850" max="14850" width="97.7109375" customWidth="1"/>
     <col min="15105" max="15105" width="42.28515625" customWidth="1"/>
     <col min="15106" max="15106" width="97.7109375" customWidth="1"/>
     <col min="15361" max="15361" width="42.28515625" customWidth="1"/>
     <col min="15362" max="15362" width="97.7109375" customWidth="1"/>
     <col min="15617" max="15617" width="42.28515625" customWidth="1"/>
     <col min="15618" max="15618" width="97.7109375" customWidth="1"/>
     <col min="15873" max="15873" width="42.28515625" customWidth="1"/>
     <col min="15874" max="15874" width="97.7109375" customWidth="1"/>
     <col min="16129" max="16129" width="42.28515625" customWidth="1"/>
     <col min="16130" max="16130" width="97.7109375" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...9 lines deleted...]
-      </c>
+    <row r="2" spans="1:13">
+      <c r="A2" s="1"/>
+      <c r="B2" s="1"/>
     </row>
     <row r="3" spans="1:13" s="4" customFormat="1">
       <c r="A3" s="2" t="s">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>1</v>
+      </c>
+      <c r="B3" s="3">
+        <v>163221</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="4" customFormat="1">
       <c r="A4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="5" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="4" customFormat="1">
+      <c r="A5" s="2" t="s">
         <v>3</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="B5" s="6" t="s">
         <v>40</v>
-      </c>
-[...6 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="4" customFormat="1">
       <c r="A6" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="5" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="4" customFormat="1">
+      <c r="A7" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B7" s="3" t="s">
         <v>59</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="4" customFormat="1" ht="25.5">
-      <c r="A7" s="2" t="s">
+    <row r="8" spans="1:13" s="4" customFormat="1" ht="25.5">
+      <c r="A8" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="B7" s="29" t="s">
+      <c r="B8" s="29" t="s">
         <v>49</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="4" customFormat="1">
-      <c r="A8" s="2" t="s">
+    <row r="9" spans="1:13" s="4" customFormat="1">
+      <c r="A9" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B9" s="3" t="s">
         <v>37</v>
       </c>
     </row>
-    <row r="9" spans="1:13" s="4" customFormat="1" ht="38.25">
-      <c r="A9" s="2" t="s">
+    <row r="10" spans="1:13" s="4" customFormat="1" ht="38.25">
+      <c r="A10" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="B9" s="6" t="s">
+      <c r="B10" s="6" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="10" spans="1:13" s="4" customFormat="1" ht="63.75">
-      <c r="A10" s="2" t="s">
+    <row r="11" spans="1:13" s="4" customFormat="1" ht="63.75">
+      <c r="A11" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="B10" s="6" t="s">
+      <c r="B11" s="6" t="s">
         <v>31</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="8"/>
     </row>
     <row r="12" spans="1:13" s="4" customFormat="1">
       <c r="A12" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="5"/>
+      <c r="M12" s="8"/>
+    </row>
+    <row r="13" spans="1:13" s="4" customFormat="1">
+      <c r="A13" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="9" t="s">
-[...9 lines deleted...]
-        <v>83</v>
+      <c r="B13" s="9" t="s">
+        <v>80</v>
       </c>
       <c r="M13" s="8"/>
     </row>
     <row r="14" spans="1:13" s="4" customFormat="1">
       <c r="A14" s="10" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="B14" s="11" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="M14" s="8"/>
     </row>
     <row r="15" spans="1:13" s="4" customFormat="1">
       <c r="A15" s="10" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B15" s="11" t="s">
         <v>89</v>
       </c>
       <c r="M15" s="8"/>
     </row>
-    <row r="16" spans="1:13">
-[...6 lines deleted...]
-      <c r="M16" s="13"/>
+    <row r="16" spans="1:13" s="4" customFormat="1">
+      <c r="A16" s="10" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" s="11" t="s">
+        <v>85</v>
+      </c>
+      <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="2" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="B17" s="12" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="M17" s="14"/>
+        <v>88</v>
+      </c>
+      <c r="M17" s="13"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="2" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="M18" s="13"/>
+        <v>19</v>
+      </c>
+      <c r="B18" s="12" t="s">
+        <v>86</v>
+      </c>
+      <c r="M18" s="14"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="2" t="s">
-        <v>21</v>
-[...4 lines deleted...]
-      <c r="M19" s="14"/>
+        <v>20</v>
+      </c>
+      <c r="B19" s="15" t="s">
+        <v>60</v>
+      </c>
+      <c r="M19" s="13"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="2" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="M20" s="13"/>
+        <v>21</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="M20" s="14"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="2" t="s">
+        <v>22</v>
+      </c>
+      <c r="B21" s="16" t="s">
+        <v>61</v>
+      </c>
+      <c r="M21" s="13"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="B21" s="17" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="19"/>
+      <c r="B22" s="17" t="s">
+        <v>77</v>
+      </c>
+      <c r="M22" s="14"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="14"/>
+      <c r="A23" s="18"/>
+      <c r="B23" s="19"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="13"/>
+      <c r="M24" s="14"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="14"/>
+      <c r="M25" s="13"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="13"/>
+      <c r="M26" s="14"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="13"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B21" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B15" r:id="rId3"/>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B16" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C18"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="22" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="22" customWidth="1"/>
     <col min="3" max="256" width="9.140625" style="22"/>
     <col min="257" max="257" width="4.42578125" style="22" customWidth="1"/>
     <col min="258" max="258" width="113.5703125" style="22" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="22"/>
     <col min="513" max="513" width="4.42578125" style="22" customWidth="1"/>
     <col min="514" max="514" width="113.5703125" style="22" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="22"/>
     <col min="769" max="769" width="4.42578125" style="22" customWidth="1"/>
     <col min="770" max="770" width="113.5703125" style="22" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="22"/>
     <col min="1025" max="1025" width="4.42578125" style="22" customWidth="1"/>
     <col min="1026" max="1026" width="113.5703125" style="22" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="22"/>
     <col min="1281" max="1281" width="4.42578125" style="22" customWidth="1"/>
     <col min="1282" max="1282" width="113.5703125" style="22" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="22"/>
     <col min="1537" max="1537" width="4.42578125" style="22" customWidth="1"/>
     <col min="1538" max="1538" width="113.5703125" style="22" customWidth="1"/>
     <col min="1539" max="1792" width="9.140625" style="22"/>
     <col min="1793" max="1793" width="4.42578125" style="22" customWidth="1"/>
@@ -3695,663 +3678,663 @@
       <c r="C9" s="23"/>
     </row>
     <row r="10" spans="1:3" ht="25.5">
       <c r="A10" s="21"/>
       <c r="B10" s="25" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="23"/>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="21"/>
       <c r="B11" s="21"/>
       <c r="C11" s="23"/>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="21"/>
       <c r="B12" s="21"/>
       <c r="C12" s="23"/>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="21"/>
       <c r="B13" s="21"/>
       <c r="C13" s="21"/>
     </row>
     <row r="14" spans="1:3" ht="15">
-      <c r="A14" s="60" t="s">
-[...3 lines deleted...]
-      <c r="C14" s="61"/>
+      <c r="A14" s="53" t="s">
+        <v>78</v>
+      </c>
+      <c r="B14" s="54"/>
+      <c r="C14" s="54"/>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="21"/>
       <c r="B15" s="21"/>
       <c r="C15" s="21"/>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="21"/>
       <c r="B16" s="21"/>
       <c r="C16" s="21"/>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="21"/>
       <c r="B17" s="21"/>
       <c r="C17" s="21"/>
     </row>
     <row r="18" spans="1:3">
       <c r="B18" s="26"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A14:C14"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:F22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="30.7109375" customWidth="1"/>
     <col min="2" max="2" width="19.7109375" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
-      <c r="A1" s="62" t="s">
+      <c r="A1" s="55" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="62"/>
-      <c r="C1" s="62"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
     </row>
     <row r="2" spans="1:6">
-      <c r="A2" s="63" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="63"/>
+      <c r="A2" s="56" t="s">
+        <v>87</v>
+      </c>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" s="40"/>
       <c r="B3" s="40"/>
       <c r="C3" s="40"/>
     </row>
     <row r="4" spans="1:6" ht="12.75" customHeight="1">
-      <c r="A4" s="64"/>
-      <c r="B4" s="65" t="s">
+      <c r="A4" s="57"/>
+      <c r="B4" s="58" t="s">
         <v>53</v>
       </c>
-      <c r="C4" s="65" t="s">
+      <c r="C4" s="58" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:6" ht="45" customHeight="1">
-      <c r="A5" s="64"/>
-[...1 lines deleted...]
-      <c r="C5" s="66"/>
+      <c r="A5" s="57"/>
+      <c r="B5" s="59"/>
+      <c r="C5" s="59"/>
       <c r="E5" s="28"/>
       <c r="F5" s="28"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="41" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>100.8</v>
+        <v>62</v>
+      </c>
+      <c r="B6" s="51">
+        <v>173323</v>
+      </c>
+      <c r="C6" s="52">
+        <v>102.9</v>
       </c>
       <c r="E6" s="32"/>
       <c r="F6" s="33"/>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="42" t="s">
-        <v>64</v>
-[...5 lines deleted...]
-        <v>130.30000000000001</v>
+        <v>63</v>
+      </c>
+      <c r="B7" s="47">
+        <v>104623</v>
+      </c>
+      <c r="C7" s="48">
+        <v>114.6</v>
       </c>
       <c r="E7" s="32"/>
       <c r="F7" s="33"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="42" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>90.7</v>
+        <v>64</v>
+      </c>
+      <c r="B8" s="47">
+        <v>7521</v>
+      </c>
+      <c r="C8" s="48">
+        <v>100.6</v>
       </c>
       <c r="E8" s="32"/>
       <c r="F8" s="33"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="42" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>71.900000000000006</v>
+        <v>65</v>
+      </c>
+      <c r="B9" s="47">
+        <v>2454</v>
+      </c>
+      <c r="C9" s="48">
+        <v>100.1</v>
       </c>
       <c r="E9" s="32"/>
       <c r="F9" s="33"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="42" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>44.3</v>
+        <v>66</v>
+      </c>
+      <c r="B10" s="47">
+        <v>4729</v>
+      </c>
+      <c r="C10" s="48">
+        <v>55.6</v>
       </c>
       <c r="E10" s="32"/>
       <c r="F10" s="33"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="43" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>101.4</v>
+        <v>67</v>
+      </c>
+      <c r="B11" s="47">
+        <v>4673</v>
+      </c>
+      <c r="C11" s="48">
+        <v>104.9</v>
       </c>
       <c r="E11" s="32"/>
       <c r="F11" s="33"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="43" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>80.8</v>
+        <v>68</v>
+      </c>
+      <c r="B12" s="47">
+        <v>3336</v>
+      </c>
+      <c r="C12" s="48">
+        <v>100.5</v>
       </c>
       <c r="E12" s="32"/>
       <c r="F12" s="33"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="43" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>77.400000000000006</v>
+        <v>69</v>
+      </c>
+      <c r="B13" s="47">
+        <v>11796</v>
+      </c>
+      <c r="C13" s="48">
+        <v>73.7</v>
       </c>
       <c r="E13" s="32"/>
       <c r="F13" s="33"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="43" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>54</v>
+        <v>70</v>
+      </c>
+      <c r="B14" s="47">
+        <v>2392</v>
+      </c>
+      <c r="C14" s="48">
+        <v>105.8</v>
       </c>
       <c r="E14" s="32"/>
       <c r="F14" s="33"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="44" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="B15" s="49">
+        <v>71</v>
+      </c>
+      <c r="B15" s="47">
         <v>5485</v>
       </c>
-      <c r="C15" s="50">
+      <c r="C15" s="48">
         <v>107.2</v>
       </c>
       <c r="E15" s="32"/>
       <c r="F15" s="33"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="42" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>100.9</v>
+        <v>72</v>
+      </c>
+      <c r="B16" s="47">
+        <v>4051</v>
+      </c>
+      <c r="C16" s="48">
+        <v>105</v>
       </c>
       <c r="E16" s="32"/>
       <c r="F16" s="33"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="42" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>73</v>
+      </c>
+      <c r="B17" s="47">
+        <v>6351</v>
+      </c>
+      <c r="C17" s="48">
+        <v>72.900000000000006</v>
       </c>
       <c r="E17" s="32"/>
       <c r="F17" s="33"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="42" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>130.80000000000001</v>
+        <v>74</v>
+      </c>
+      <c r="B18" s="47">
+        <v>1895</v>
+      </c>
+      <c r="C18" s="48">
+        <v>143.30000000000001</v>
       </c>
       <c r="E18" s="32"/>
       <c r="F18" s="33"/>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="42" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>108.3</v>
+        <v>75</v>
+      </c>
+      <c r="B19" s="47">
+        <v>1054</v>
+      </c>
+      <c r="C19" s="48">
+        <v>100.3</v>
       </c>
       <c r="E19" s="32"/>
       <c r="F19" s="33"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="45" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>44.8</v>
+        <v>76</v>
+      </c>
+      <c r="B20" s="30">
+        <v>12963</v>
+      </c>
+      <c r="C20" s="31">
+        <v>103.6</v>
       </c>
       <c r="E20" s="32"/>
       <c r="F20" s="33"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="46"/>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="46"/>
       <c r="B22" s="46"/>
       <c r="C22" s="46"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:C20"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="29.42578125" customWidth="1"/>
     <col min="2" max="2" width="20.140625" customWidth="1"/>
     <col min="3" max="3" width="20.5703125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3">
-      <c r="A1" s="62" t="s">
+      <c r="A1" s="55" t="s">
         <v>52</v>
       </c>
-      <c r="B1" s="62"/>
-      <c r="C1" s="62"/>
+      <c r="B1" s="55"/>
+      <c r="C1" s="55"/>
     </row>
     <row r="2" spans="1:3">
-      <c r="A2" s="63" t="s">
-[...3 lines deleted...]
-      <c r="C2" s="63"/>
+      <c r="A2" s="56" t="s">
+        <v>87</v>
+      </c>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="27"/>
       <c r="B3" s="27"/>
       <c r="C3" s="27"/>
     </row>
     <row r="4" spans="1:3" ht="12.75" customHeight="1">
-      <c r="A4" s="67"/>
-      <c r="B4" s="65" t="s">
+      <c r="A4" s="60"/>
+      <c r="B4" s="58" t="s">
         <v>33</v>
       </c>
-      <c r="C4" s="65" t="s">
+      <c r="C4" s="58" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="5" spans="1:3" ht="33.75" customHeight="1">
-      <c r="A5" s="67"/>
-[...1 lines deleted...]
-      <c r="C5" s="66"/>
+      <c r="A5" s="60"/>
+      <c r="B5" s="59"/>
+      <c r="C5" s="59"/>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="34" t="s">
-        <v>63</v>
-[...5 lines deleted...]
-        <v>83</v>
+        <v>62</v>
+      </c>
+      <c r="B6" s="47">
+        <v>91466</v>
+      </c>
+      <c r="C6" s="48">
+        <v>92.8</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="35" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B7" s="49">
+        <v>63</v>
+      </c>
+      <c r="B7" s="47">
         <v>25163</v>
       </c>
-      <c r="C7" s="53">
-        <v>84.2</v>
+      <c r="C7" s="48">
+        <v>80</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="35" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>90.7</v>
+        <v>64</v>
+      </c>
+      <c r="B8" s="47">
+        <v>7521</v>
+      </c>
+      <c r="C8" s="48">
+        <v>100.6</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="35" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>71.900000000000006</v>
+        <v>65</v>
+      </c>
+      <c r="B9" s="47">
+        <v>2454</v>
+      </c>
+      <c r="C9" s="48">
+        <v>100.1</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="35" t="s">
-        <v>67</v>
-[...5 lines deleted...]
-        <v>44.3</v>
+        <v>66</v>
+      </c>
+      <c r="B10" s="47">
+        <v>4729</v>
+      </c>
+      <c r="C10" s="48">
+        <v>55.6</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="36" t="s">
-        <v>68</v>
-[...5 lines deleted...]
-        <v>120.3</v>
+        <v>67</v>
+      </c>
+      <c r="B11" s="47">
+        <v>4442</v>
+      </c>
+      <c r="C11" s="48">
+        <v>114.2</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="36" t="s">
-        <v>69</v>
-[...5 lines deleted...]
-        <v>80.8</v>
+        <v>68</v>
+      </c>
+      <c r="B12" s="47">
+        <v>3336</v>
+      </c>
+      <c r="C12" s="48">
+        <v>100.5</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="36" t="s">
-        <v>70</v>
-[...5 lines deleted...]
-        <v>110.9</v>
+        <v>69</v>
+      </c>
+      <c r="B13" s="47">
+        <v>11045</v>
+      </c>
+      <c r="C13" s="48">
+        <v>100.5</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="36" t="s">
-        <v>71</v>
-[...5 lines deleted...]
-        <v>33.1</v>
+        <v>70</v>
+      </c>
+      <c r="B14" s="47">
+        <v>1332</v>
+      </c>
+      <c r="C14" s="48">
+        <v>61.5</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="37" t="s">
-        <v>72</v>
-[...1 lines deleted...]
-      <c r="B15" s="49">
+        <v>71</v>
+      </c>
+      <c r="B15" s="47">
         <v>5485</v>
       </c>
-      <c r="C15" s="53">
+      <c r="C15" s="48">
         <v>107.2</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="35" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>100.9</v>
+        <v>72</v>
+      </c>
+      <c r="B16" s="47">
+        <v>4051</v>
+      </c>
+      <c r="C16" s="48">
+        <v>105</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="35" t="s">
-        <v>74</v>
-[...5 lines deleted...]
-        <v>64</v>
+        <v>73</v>
+      </c>
+      <c r="B17" s="47">
+        <v>6351</v>
+      </c>
+      <c r="C17" s="48">
+        <v>72.900000000000006</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="35" t="s">
-        <v>75</v>
-[...5 lines deleted...]
-        <v>130.80000000000001</v>
+        <v>74</v>
+      </c>
+      <c r="B18" s="47">
+        <v>1895</v>
+      </c>
+      <c r="C18" s="48">
+        <v>143.30000000000001</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="35" t="s">
-        <v>76</v>
-[...5 lines deleted...]
-        <v>108.3</v>
+        <v>75</v>
+      </c>
+      <c r="B19" s="47">
+        <v>1054</v>
+      </c>
+      <c r="C19" s="48">
+        <v>100.3</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="38" t="s">
-        <v>77</v>
-[...5 lines deleted...]
-        <v>65.099999999999994</v>
+        <v>76</v>
+      </c>
+      <c r="B20" s="30">
+        <v>12608</v>
+      </c>
+      <c r="C20" s="31">
+        <v>152.69999999999999</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:C1"/>
     <mergeCell ref="A2:C2"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:C5"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="96" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Құжат" ma:contentTypeID="0x010100A122E9E3F791814CB8DEC0832DD656B5" ma:contentTypeVersion="0" ma:contentTypeDescription="Жаңа құжат жасау." ma:contentTypeScope="" ma:versionID="fad0ac2c0ad0a8fb167661bf62c8c66a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3c0155d2cd5dce572d3de8309e44211c">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Мазмұн түрі" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Тақырып"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CDC6C18D-F974-40CF-9B35-8C39DBFF91D5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E19D5DCD-C420-4772-BEFF-E4D7E164B52A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>10</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Метадеректер 163206</vt:lpstr>
       <vt:lpstr>Метадеректер 163206 (ИЖС)</vt:lpstr>
       <vt:lpstr>Метадеректер163213</vt:lpstr>
       <vt:lpstr>Метадеректер16321301</vt:lpstr>