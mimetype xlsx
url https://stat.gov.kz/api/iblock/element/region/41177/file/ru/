--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -5,51 +5,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-165" yWindow="-60" windowWidth="14340" windowHeight="12795" tabRatio="950"/>
+    <workbookView xWindow="-15" yWindow="-15" windowWidth="14520" windowHeight="12795" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 162101" sheetId="4" r:id="rId1"/>
     <sheet name="Метаданные 162107" sheetId="32" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId3"/>
     <sheet name="Показатель 162101" sheetId="33" r:id="rId4"/>
     <sheet name="Показатель 162107_" sheetId="31" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="119" uniqueCount="68">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
@@ -156,53 +156,50 @@
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Индекс физического объема строительных работ отражает изменение объема выполненных строительных работ в динамике и определяется как отношение объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен).</t>
   </si>
   <si>
     <t>Расчет</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема строительных работ (услуг) определяется соотношением объемов выполненных строительных работ анализируемого периода к предыдущему периоду в фактически действовавших ценах, с учетом дефлятора (индекса цен). </t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">  В % к соответствующему периоду прошлого года</t>
   </si>
   <si>
     <t>С января 2026 года</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
-    <t>16.10.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
     <t>+7 715 2 46 10 67</t>
   </si>
   <si>
     <t>Северо-Казахстанская область</t>
   </si>
   <si>
     <t>г.Петропавловск</t>
   </si>
   <si>
     <t>Айыртауский район</t>
   </si>
   <si>
     <t>Акжарский район</t>
   </si>
   <si>
     <t>район Магжана Жумабаева</t>
   </si>
   <si>
     <t>Есильский район</t>
   </si>
   <si>
     <t>Жамбылский район</t>
@@ -210,80 +207,83 @@
   <si>
     <t>Кызылжарский район</t>
   </si>
   <si>
     <t>Мамлютский район</t>
   </si>
   <si>
     <t>район Шал Акына</t>
   </si>
   <si>
     <t>Аккайынский район</t>
   </si>
   <si>
     <t>Тайыншинский район</t>
   </si>
   <si>
     <t>Тимирязевский район</t>
   </si>
   <si>
     <t>Уалихановский район</t>
   </si>
   <si>
     <t>район им.Габита Мусрепова</t>
   </si>
   <si>
-    <t>(Январь-август 2026г.)</t>
-[...1 lines deleted...]
-  <si>
     <t>din.ospanova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Оспанова Д.</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/region/516697/file/ru/</t>
-[...2 lines deleted...]
-    <t>18.09.2026г.</t>
+    <t>18.11.2026г.</t>
+  </si>
+  <si>
+    <t>(Январь-сентябрь 2026г.)</t>
+  </si>
+  <si>
+    <t>19.10.2026г.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/519597/file/ru/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="8">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="0.000"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="169" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="170" formatCode="#,##0_ ;[Red]\-#,##0\ "/>
     <numFmt numFmtId="171" formatCode="_-* #,##0_-;\-* #,##0_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="27">
+  <fonts count="28">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -404,144 +404,141 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...7 lines deleted...]
-      <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0"/>
     <xf numFmtId="167" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="53">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -594,80 +591,89 @@
     <xf numFmtId="170" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="168" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="171" fontId="0" fillId="0" borderId="0" xfId="7" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="14" fillId="0" borderId="1" xfId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="8" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="20" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="21" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="23" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="23" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="169" fontId="26" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="25" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="27" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="27" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="49" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="18" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="9">
     <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный 2 2" xfId="8"/>
     <cellStyle name="Обычный 3" xfId="3"/>
     <cellStyle name="Обычный 4" xfId="4"/>
     <cellStyle name="Обычный 8" xfId="5"/>
     <cellStyle name="Финансовый" xfId="7" builtinId="3"/>
     <cellStyle name="Финансовый 2" xfId="6"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
   </extLst>
@@ -964,51 +970,51 @@
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:13" s="15" customFormat="1">
       <c r="A2" s="19"/>
       <c r="B2" s="9"/>
     </row>
     <row r="3" spans="1:13" s="15" customFormat="1">
       <c r="A3" s="19" t="s">
         <v>25</v>
       </c>
       <c r="B3" s="9">
         <v>162101</v>
       </c>
     </row>
     <row r="4" spans="1:13" s="15" customFormat="1" ht="25.5" customHeight="1">
       <c r="A4" s="33" t="s">
         <v>26</v>
       </c>
@@ -1080,363 +1086,365 @@
       <c r="M12" s="17"/>
     </row>
     <row r="13" spans="1:13" s="15" customFormat="1">
       <c r="A13" s="19" t="s">
         <v>9</v>
       </c>
       <c r="B13" s="22" t="s">
         <v>28</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1">
       <c r="A14" s="16" t="s">
         <v>7</v>
       </c>
       <c r="B14" s="23" t="s">
         <v>33</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1">
       <c r="A15" s="16" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="23" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="M15" s="17"/>
     </row>
     <row r="16" spans="1:13" s="15" customFormat="1">
       <c r="A16" s="16" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="23" t="s">
         <v>34</v>
       </c>
       <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="19" t="s">
         <v>13</v>
       </c>
       <c r="B17" s="21" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="M17" s="4"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="19" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="21" t="s">
-        <v>45</v>
+        <v>64</v>
       </c>
       <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13" ht="25.5">
       <c r="A19" s="33" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="36" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="M19" s="4"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="19" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="37" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="19" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="34" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="M21" s="4"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="19" t="s">
         <v>11</v>
       </c>
       <c r="B22" s="35" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" s="12"/>
       <c r="B23" s="13"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="4"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="5"/>
     </row>
     <row r="27" spans="1:13">
       <c r="M27" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B16" r:id="rId1"/>
     <hyperlink ref="B13" r:id="rId2"/>
     <hyperlink ref="B22" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист5"/>
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="42.28515625" style="11" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...4 lines deleted...]
-      <c r="A2" s="19" t="s">
+    <row r="2" spans="1:13">
+      <c r="A2" s="10"/>
+      <c r="B2" s="10"/>
+    </row>
+    <row r="3" spans="1:13" s="15" customFormat="1">
+      <c r="A3" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="B2" s="9">
+      <c r="B3" s="9">
         <v>162107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="15" customFormat="1" ht="25.5">
-      <c r="A3" s="33" t="s">
+    <row r="4" spans="1:13" s="15" customFormat="1" ht="25.5">
+      <c r="A4" s="33" t="s">
         <v>26</v>
       </c>
-      <c r="B3" s="9" t="s">
+      <c r="B4" s="9" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="15" customFormat="1">
-      <c r="A4" s="19" t="s">
+    <row r="5" spans="1:13" s="15" customFormat="1">
+      <c r="A5" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="14" t="s">
+      <c r="B5" s="14" t="s">
         <v>37</v>
-      </c>
-[...6 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="15" customFormat="1">
       <c r="A6" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="15" customFormat="1">
+      <c r="A7" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="9" t="s">
+      <c r="B7" s="9" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="15" customFormat="1" ht="53.25" customHeight="1">
-      <c r="A7" s="19" t="s">
+    <row r="8" spans="1:13" s="15" customFormat="1" ht="53.25" customHeight="1">
+      <c r="A8" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="20" t="s">
+      <c r="B8" s="20" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="15" customFormat="1">
-      <c r="A8" s="19" t="s">
+    <row r="9" spans="1:13" s="15" customFormat="1">
+      <c r="A9" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="14" t="s">
+      <c r="B9" s="14" t="s">
         <v>39</v>
-      </c>
-[...6 lines deleted...]
-        <v>40</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="15" customFormat="1" ht="38.25">
       <c r="A10" s="19" t="s">
+        <v>27</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="15" customFormat="1" ht="38.25">
+      <c r="A11" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B10" s="20" t="s">
+      <c r="B11" s="20" t="s">
         <v>32</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="15" customFormat="1">
       <c r="A12" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="18"/>
+      <c r="M12" s="17"/>
+    </row>
+    <row r="13" spans="1:13" s="15" customFormat="1">
+      <c r="A13" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="22" t="s">
+      <c r="B13" s="22" t="s">
         <v>28</v>
-      </c>
-[...7 lines deleted...]
-        <v>33</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1">
       <c r="A14" s="16" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B14" s="23" t="s">
-        <v>66</v>
+        <v>33</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1">
       <c r="A15" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="23" t="s">
+        <v>67</v>
+      </c>
+      <c r="M15" s="17"/>
+    </row>
+    <row r="16" spans="1:13" s="15" customFormat="1">
+      <c r="A16" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="23" t="s">
+      <c r="B16" s="23" t="s">
         <v>41</v>
       </c>
-      <c r="M15" s="17"/>
-[...8 lines deleted...]
-      <c r="M16" s="4"/>
+      <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="21" t="s">
+        <v>66</v>
+      </c>
+      <c r="M17" s="4"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="B17" s="21" t="s">
+      <c r="B18" s="21" t="s">
+        <v>64</v>
+      </c>
+      <c r="M18" s="5"/>
+    </row>
+    <row r="19" spans="1:13" ht="25.5">
+      <c r="A19" s="33" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="36" t="s">
         <v>45</v>
       </c>
-      <c r="M17" s="5"/>
-[...17 lines deleted...]
-      <c r="M19" s="5"/>
+      <c r="M19" s="4"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="19" t="s">
-        <v>10</v>
-[...4 lines deleted...]
-      <c r="M20" s="4"/>
+        <v>24</v>
+      </c>
+      <c r="B20" s="37" t="s">
+        <v>63</v>
+      </c>
+      <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="B21" s="34" t="s">
+        <v>46</v>
+      </c>
+      <c r="M21" s="4"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="35" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="13"/>
+      <c r="B22" s="35" t="s">
+        <v>62</v>
+      </c>
+      <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="5"/>
+      <c r="A23" s="12"/>
+      <c r="B23" s="13"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="4"/>
+      <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="5"/>
+      <c r="M25" s="4"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="4"/>
+      <c r="M26" s="5"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
-    <sheetView topLeftCell="A2" zoomScaleNormal="100" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A2" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="6"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="2" t="s">
@@ -1460,326 +1468,326 @@
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:I40"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="32.85546875" customWidth="1"/>
     <col min="2" max="2" width="22.28515625" customWidth="1"/>
     <col min="3" max="3" width="12.7109375" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="12" customWidth="1"/>
     <col min="5" max="5" width="17.28515625" customWidth="1"/>
     <col min="6" max="6" width="13.7109375" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="11.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="54" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="51"/>
+      <c r="B1" s="54"/>
     </row>
     <row r="2" spans="1:9" ht="13.5" customHeight="1">
-      <c r="A2" s="52" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="52"/>
+      <c r="A2" s="55" t="s">
+        <v>65</v>
+      </c>
+      <c r="B2" s="55"/>
     </row>
     <row r="3" spans="1:9" ht="11.25" customHeight="1">
       <c r="A3" s="38"/>
       <c r="B3" s="38"/>
     </row>
     <row r="4" spans="1:9" ht="26.25" customHeight="1">
       <c r="A4" s="39"/>
       <c r="B4" s="40" t="s">
         <v>35</v>
       </c>
       <c r="C4" s="25"/>
       <c r="D4" s="25"/>
       <c r="E4" s="25"/>
       <c r="F4" s="25"/>
     </row>
     <row r="5" spans="1:9" ht="12.75" customHeight="1">
       <c r="A5" s="41" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>126981</v>
+        <v>47</v>
+      </c>
+      <c r="B5" s="51">
+        <v>189586.8</v>
       </c>
       <c r="C5" s="31"/>
       <c r="D5" s="30"/>
       <c r="E5" s="30"/>
       <c r="F5" s="30"/>
       <c r="G5" s="32"/>
       <c r="I5" s="32"/>
     </row>
     <row r="6" spans="1:9">
-      <c r="A6" s="43" t="s">
-[...3 lines deleted...]
-        <v>50621.5</v>
+      <c r="A6" s="42" t="s">
+        <v>48</v>
+      </c>
+      <c r="B6" s="51">
+        <v>68434.8</v>
       </c>
       <c r="C6" s="31"/>
       <c r="D6" s="30"/>
       <c r="E6" s="30"/>
       <c r="F6" s="30"/>
       <c r="G6" s="32"/>
       <c r="H6" s="32"/>
       <c r="I6" s="32"/>
     </row>
     <row r="7" spans="1:9">
-      <c r="A7" s="43" t="s">
-[...3 lines deleted...]
-        <v>4562.3</v>
+      <c r="A7" s="42" t="s">
+        <v>49</v>
+      </c>
+      <c r="B7" s="51">
+        <v>7446.2</v>
       </c>
       <c r="C7" s="31"/>
       <c r="D7" s="30"/>
       <c r="E7" s="30"/>
       <c r="F7" s="30"/>
       <c r="G7" s="32"/>
       <c r="H7" s="32"/>
       <c r="I7" s="32"/>
     </row>
     <row r="8" spans="1:9">
-      <c r="A8" s="43" t="s">
-[...3 lines deleted...]
-        <v>3714.1</v>
+      <c r="A8" s="42" t="s">
+        <v>50</v>
+      </c>
+      <c r="B8" s="51">
+        <v>8823.5</v>
       </c>
       <c r="C8" s="31"/>
       <c r="D8" s="30"/>
       <c r="E8" s="30"/>
       <c r="F8" s="30"/>
       <c r="G8" s="32"/>
       <c r="H8" s="32"/>
       <c r="I8" s="32"/>
     </row>
     <row r="9" spans="1:9">
-      <c r="A9" s="43" t="s">
-[...3 lines deleted...]
-        <v>6778.5</v>
+      <c r="A9" s="42" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="51">
+        <v>7524</v>
       </c>
       <c r="C9" s="31"/>
       <c r="D9" s="30"/>
       <c r="E9" s="30"/>
       <c r="F9" s="30"/>
       <c r="G9" s="32"/>
       <c r="H9" s="32"/>
       <c r="I9" s="32"/>
     </row>
     <row r="10" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A10" s="43" t="s">
-[...3 lines deleted...]
-        <v>8376.2999999999993</v>
+      <c r="A10" s="42" t="s">
+        <v>52</v>
+      </c>
+      <c r="B10" s="51">
+        <v>14366.2</v>
       </c>
       <c r="C10" s="31"/>
       <c r="D10" s="30"/>
       <c r="E10" s="30"/>
       <c r="F10" s="30"/>
       <c r="G10" s="32"/>
       <c r="H10" s="32"/>
       <c r="I10" s="32"/>
     </row>
     <row r="11" spans="1:9">
-      <c r="A11" s="43" t="s">
-[...3 lines deleted...]
-        <v>1776.7</v>
+      <c r="A11" s="42" t="s">
+        <v>53</v>
+      </c>
+      <c r="B11" s="52">
+        <v>2051.9</v>
       </c>
       <c r="C11" s="31"/>
       <c r="D11" s="30"/>
       <c r="E11" s="30"/>
       <c r="F11" s="30"/>
       <c r="G11" s="32"/>
       <c r="H11" s="32"/>
       <c r="I11" s="32"/>
     </row>
     <row r="12" spans="1:9">
-      <c r="A12" s="43" t="s">
-[...3 lines deleted...]
-        <v>10308.9</v>
+      <c r="A12" s="42" t="s">
+        <v>54</v>
+      </c>
+      <c r="B12" s="52">
+        <v>17592.3</v>
       </c>
       <c r="C12" s="31"/>
       <c r="D12" s="30"/>
       <c r="E12" s="30"/>
       <c r="F12" s="30"/>
       <c r="G12" s="32"/>
       <c r="H12" s="32"/>
       <c r="I12" s="32"/>
     </row>
     <row r="13" spans="1:9">
-      <c r="A13" s="43" t="s">
-[...3 lines deleted...]
-        <v>5800.1</v>
+      <c r="A13" s="42" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="52">
+        <v>5863.1</v>
       </c>
       <c r="C13" s="31"/>
       <c r="D13" s="30"/>
       <c r="E13" s="30"/>
       <c r="F13" s="30"/>
       <c r="G13" s="32"/>
       <c r="H13" s="32"/>
       <c r="I13" s="32"/>
     </row>
     <row r="14" spans="1:9">
-      <c r="A14" s="43" t="s">
-[...3 lines deleted...]
-        <v>7515</v>
+      <c r="A14" s="42" t="s">
+        <v>56</v>
+      </c>
+      <c r="B14" s="52">
+        <v>13478</v>
       </c>
       <c r="C14" s="31"/>
       <c r="D14" s="30"/>
       <c r="E14" s="30"/>
       <c r="F14" s="30"/>
       <c r="G14" s="32"/>
       <c r="H14" s="32"/>
       <c r="I14" s="32"/>
     </row>
     <row r="15" spans="1:9">
-      <c r="A15" s="43" t="s">
-[...3 lines deleted...]
-        <v>2623.5</v>
+      <c r="A15" s="42" t="s">
+        <v>57</v>
+      </c>
+      <c r="B15" s="52">
+        <v>4753.3999999999996</v>
       </c>
       <c r="C15" s="31"/>
       <c r="D15" s="30"/>
       <c r="E15" s="30"/>
       <c r="F15" s="30"/>
       <c r="G15" s="32"/>
       <c r="H15" s="32"/>
       <c r="I15" s="32"/>
     </row>
     <row r="16" spans="1:9">
-      <c r="A16" s="43" t="s">
-[...3 lines deleted...]
-        <v>6021.1</v>
+      <c r="A16" s="42" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="52">
+        <v>10513.8</v>
       </c>
       <c r="C16" s="31"/>
       <c r="D16" s="30"/>
       <c r="E16" s="30"/>
       <c r="F16" s="30"/>
       <c r="G16" s="32"/>
       <c r="H16" s="32"/>
       <c r="I16" s="32"/>
     </row>
     <row r="17" spans="1:9">
-      <c r="A17" s="43" t="s">
-[...3 lines deleted...]
-        <v>3797.3</v>
+      <c r="A17" s="42" t="s">
+        <v>59</v>
+      </c>
+      <c r="B17" s="52">
+        <v>5523.5</v>
       </c>
       <c r="C17" s="31"/>
       <c r="D17" s="30"/>
       <c r="E17" s="30"/>
       <c r="F17" s="30"/>
       <c r="G17" s="32"/>
       <c r="H17" s="32"/>
       <c r="I17" s="32"/>
     </row>
     <row r="18" spans="1:9">
-      <c r="A18" s="43" t="s">
-[...3 lines deleted...]
-        <v>3579.5</v>
+      <c r="A18" s="42" t="s">
+        <v>60</v>
+      </c>
+      <c r="B18" s="52">
+        <v>5006.2</v>
       </c>
       <c r="C18" s="31"/>
       <c r="D18" s="30"/>
       <c r="E18" s="30"/>
       <c r="F18" s="30"/>
       <c r="G18" s="32"/>
       <c r="H18" s="32"/>
       <c r="I18" s="32"/>
     </row>
     <row r="19" spans="1:9" ht="12.75" customHeight="1">
-      <c r="A19" s="45" t="s">
-[...3 lines deleted...]
-        <v>11506.2</v>
+      <c r="A19" s="44" t="s">
+        <v>61</v>
+      </c>
+      <c r="B19" s="53">
+        <v>18209.900000000001</v>
       </c>
       <c r="C19" s="31"/>
       <c r="D19" s="30"/>
       <c r="E19" s="30"/>
       <c r="F19" s="30"/>
       <c r="G19" s="32"/>
       <c r="H19" s="32"/>
       <c r="I19" s="32"/>
     </row>
     <row r="20" spans="1:9">
-      <c r="A20" s="47"/>
-      <c r="B20" s="48"/>
+      <c r="A20" s="45"/>
+      <c r="B20" s="46"/>
       <c r="D20" s="28"/>
       <c r="E20" s="29"/>
       <c r="G20" s="32"/>
       <c r="H20" s="32"/>
     </row>
     <row r="21" spans="1:9">
-      <c r="A21" s="47"/>
-      <c r="B21" s="49"/>
+      <c r="A21" s="45"/>
+      <c r="B21" s="47"/>
       <c r="D21" s="25"/>
       <c r="G21" s="32"/>
     </row>
     <row r="22" spans="1:9">
       <c r="G22" s="32"/>
     </row>
     <row r="23" spans="1:9">
       <c r="G23" s="32"/>
     </row>
     <row r="24" spans="1:9">
       <c r="G24" s="32"/>
     </row>
     <row r="25" spans="1:9">
       <c r="G25" s="32"/>
     </row>
     <row r="26" spans="1:9">
       <c r="G26" s="32"/>
     </row>
     <row r="27" spans="1:9">
       <c r="G27" s="32"/>
     </row>
     <row r="28" spans="1:9">
       <c r="G28" s="32"/>
     </row>
     <row r="29" spans="1:9">
@@ -1813,226 +1821,226 @@
     <row r="38" spans="2:7">
       <c r="B38" s="26"/>
       <c r="G38" s="32"/>
     </row>
     <row r="39" spans="2:7">
       <c r="G39" s="32"/>
     </row>
     <row r="40" spans="2:7">
       <c r="G40" s="32"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:E21"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="31.7109375" customWidth="1"/>
     <col min="2" max="2" width="22.28515625" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
     <col min="5" max="5" width="11.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5">
-      <c r="A1" s="51" t="s">
+      <c r="A1" s="54" t="s">
         <v>36</v>
       </c>
-      <c r="B1" s="51"/>
+      <c r="B1" s="54"/>
     </row>
     <row r="2" spans="1:5" ht="13.5" customHeight="1">
-      <c r="A2" s="52" t="s">
-[...2 lines deleted...]
-      <c r="B2" s="52"/>
+      <c r="A2" s="55" t="s">
+        <v>65</v>
+      </c>
+      <c r="B2" s="55"/>
     </row>
     <row r="3" spans="1:5" ht="11.25" customHeight="1">
       <c r="A3" s="38"/>
       <c r="B3" s="38"/>
     </row>
     <row r="4" spans="1:5" ht="26.25" customHeight="1">
       <c r="A4" s="39"/>
       <c r="B4" s="40" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:5">
       <c r="A5" s="41" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" s="49">
+        <v>98</v>
+      </c>
+      <c r="E5" s="24"/>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" s="42" t="s">
         <v>48</v>
       </c>
-      <c r="B5" s="44">
-[...5 lines deleted...]
-      <c r="A6" s="43" t="s">
+      <c r="B6" s="49">
+        <v>103.2</v>
+      </c>
+      <c r="E6" s="24"/>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" s="42" t="s">
         <v>49</v>
       </c>
-      <c r="B6" s="44">
-[...5 lines deleted...]
-      <c r="A7" s="43" t="s">
+      <c r="B7" s="49">
+        <v>102.3</v>
+      </c>
+      <c r="E7" s="24"/>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" s="42" t="s">
         <v>50</v>
       </c>
-      <c r="B7" s="44">
-[...5 lines deleted...]
-      <c r="A8" s="43" t="s">
+      <c r="B8" s="49">
+        <v>143.69999999999999</v>
+      </c>
+      <c r="E8" s="24"/>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" s="42" t="s">
         <v>51</v>
       </c>
-      <c r="B8" s="44">
-[...5 lines deleted...]
-      <c r="A9" s="43" t="s">
+      <c r="B9" s="49">
+        <v>111.6</v>
+      </c>
+      <c r="E9" s="24"/>
+    </row>
+    <row r="10" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A10" s="42" t="s">
         <v>52</v>
       </c>
-      <c r="B9" s="44">
-[...5 lines deleted...]
-      <c r="A10" s="43" t="s">
+      <c r="B10" s="49">
+        <v>119.4</v>
+      </c>
+      <c r="E10" s="24"/>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" s="42" t="s">
         <v>53</v>
       </c>
-      <c r="B10" s="44">
-[...5 lines deleted...]
-      <c r="A11" s="43" t="s">
+      <c r="B11" s="49">
+        <v>24.2</v>
+      </c>
+      <c r="E11" s="24"/>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" s="42" t="s">
         <v>54</v>
       </c>
-      <c r="B11" s="44">
-[...5 lines deleted...]
-      <c r="A12" s="43" t="s">
+      <c r="B12" s="49">
+        <v>125.5</v>
+      </c>
+      <c r="E12" s="24"/>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" s="42" t="s">
         <v>55</v>
       </c>
-      <c r="B12" s="44">
-[...5 lines deleted...]
-      <c r="A13" s="43" t="s">
+      <c r="B13" s="49">
+        <v>69.5</v>
+      </c>
+      <c r="E13" s="24"/>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" s="42" t="s">
         <v>56</v>
       </c>
-      <c r="B13" s="44">
-[...5 lines deleted...]
-      <c r="A14" s="43" t="s">
+      <c r="B14" s="43">
+        <v>100.5</v>
+      </c>
+      <c r="E14" s="24"/>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" s="42" t="s">
         <v>57</v>
       </c>
-      <c r="B14" s="44">
-[...5 lines deleted...]
-      <c r="A15" s="43" t="s">
+      <c r="B15" s="43">
+        <v>164.5</v>
+      </c>
+      <c r="E15" s="24"/>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" s="42" t="s">
         <v>58</v>
       </c>
-      <c r="B15" s="44">
-[...5 lines deleted...]
-      <c r="A16" s="43" t="s">
+      <c r="B16" s="43">
+        <v>53.8</v>
+      </c>
+      <c r="E16" s="24"/>
+    </row>
+    <row r="17" spans="1:5">
+      <c r="A17" s="42" t="s">
         <v>59</v>
       </c>
-      <c r="B16" s="44">
-[...5 lines deleted...]
-      <c r="A17" s="43" t="s">
+      <c r="B17" s="49">
+        <v>122.6</v>
+      </c>
+      <c r="E17" s="24"/>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" s="42" t="s">
         <v>60</v>
       </c>
-      <c r="B17" s="44">
-[...5 lines deleted...]
-      <c r="A18" s="43" t="s">
+      <c r="B18" s="49">
+        <v>89.3</v>
+      </c>
+      <c r="E18" s="24"/>
+    </row>
+    <row r="19" spans="1:5" ht="12.75" customHeight="1">
+      <c r="A19" s="44" t="s">
         <v>61</v>
       </c>
-      <c r="B18" s="44">
-[...9 lines deleted...]
-        <v>102.3</v>
+      <c r="B19" s="50">
+        <v>101.2</v>
       </c>
       <c r="E19" s="24"/>
     </row>
     <row r="20" spans="1:5">
-      <c r="A20" s="47"/>
-      <c r="B20" s="50"/>
+      <c r="A20" s="45"/>
+      <c r="B20" s="48"/>
     </row>
     <row r="21" spans="1:5">
-      <c r="A21" s="47"/>
-      <c r="B21" s="47"/>
+      <c r="A21" s="45"/>
+      <c r="B21" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:B2"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>