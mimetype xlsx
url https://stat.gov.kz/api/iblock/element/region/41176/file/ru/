--- v0 (2026-09-21)
+++ v1 (2026-11-06)
@@ -5,51 +5,51 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr codeName="ЭтаКнига" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="8175" yWindow="-75" windowWidth="14340" windowHeight="12780" tabRatio="950"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12795" tabRatio="950"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные 162101" sheetId="33" r:id="rId1"/>
     <sheet name="Метаданные 162107" sheetId="4" r:id="rId2"/>
     <sheet name="Условные обозначения" sheetId="2" r:id="rId3"/>
     <sheet name="Показатель 162101" sheetId="32" r:id="rId4"/>
     <sheet name="Показатель 162107" sheetId="31" r:id="rId5"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="114" uniqueCount="68">
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>«0,0» – незначительная величина</t>
   </si>
   <si>
     <t>«...» – данные отсутствуют</t>
   </si>
   <si>
     <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
@@ -210,63 +210,63 @@
   <si>
     <t>Объем строительных работ формируется из первичных статистических данных по крупным, средним и малым предприятиям с основным и вторичным видами экономической деятельности код 41-43 "Строительство".</t>
   </si>
   <si>
     <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=</t>
   </si>
   <si>
     <t xml:space="preserve">Индекс физического объема строительных работ </t>
   </si>
   <si>
     <t>С января 2024 года</t>
   </si>
   <si>
     <t>Объем строительных работ, млн. теңге</t>
   </si>
   <si>
     <t>млн. теңге</t>
   </si>
   <si>
     <t>Управление статистики строительства и инвестиций</t>
   </si>
   <si>
     <t>+7 715 2 46 10 67</t>
   </si>
   <si>
-    <t>16.10.2026г.</t>
-[...1 lines deleted...]
-  <si>
     <t>din.ospanova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Оспанова Д.</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/api/iblock/element/region/516697/file/ru/</t>
-[...2 lines deleted...]
-    <t>18.09.2026г.</t>
+    <t>18.11.2026г.</t>
+  </si>
+  <si>
+    <t>19.10.2026г.</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/519597/file/ru/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="22">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
@@ -933,479 +933,483 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701885?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:din.ospanova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/701892?keyword=" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист5"/>
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39" style="11" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...4 lines deleted...]
-      <c r="A2" s="19" t="s">
+    <row r="2" spans="1:13">
+      <c r="A2" s="10"/>
+      <c r="B2" s="10"/>
+    </row>
+    <row r="3" spans="1:13" s="15" customFormat="1">
+      <c r="A3" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="9">
+      <c r="B3" s="9">
         <v>162101</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="15" customFormat="1" ht="25.5">
-      <c r="A3" s="46" t="s">
+    <row r="4" spans="1:13" s="15" customFormat="1" ht="25.5">
+      <c r="A4" s="46" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="9" t="s">
+      <c r="B4" s="9" t="s">
         <v>52</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="15" customFormat="1">
-      <c r="A4" s="19" t="s">
+    <row r="5" spans="1:13" s="15" customFormat="1">
+      <c r="A5" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="14" t="s">
+      <c r="B5" s="14" t="s">
         <v>60</v>
-      </c>
-[...6 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="15" customFormat="1">
       <c r="A6" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="15" customFormat="1">
+      <c r="A7" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="9" t="s">
+      <c r="B7" s="9" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="15" customFormat="1" ht="52.5" customHeight="1">
-      <c r="A7" s="19" t="s">
+    <row r="8" spans="1:13" s="15" customFormat="1" ht="52.5" customHeight="1">
+      <c r="A8" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="20" t="s">
+      <c r="B8" s="20" t="s">
         <v>53</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="15" customFormat="1">
-      <c r="A8" s="19" t="s">
+    <row r="9" spans="1:13" s="15" customFormat="1">
+      <c r="A9" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="14" t="s">
+      <c r="B9" s="14" t="s">
         <v>54</v>
-      </c>
-[...6 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="15" customFormat="1" ht="38.25">
       <c r="A10" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="28" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="15" customFormat="1" ht="38.25">
+      <c r="A11" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="28" t="s">
+      <c r="B11" s="28" t="s">
         <v>28</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="15" customFormat="1">
       <c r="A12" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="18"/>
+      <c r="M12" s="17"/>
+    </row>
+    <row r="13" spans="1:13" s="15" customFormat="1">
+      <c r="A13" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="23" t="s">
+      <c r="B13" s="23" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1">
       <c r="A14" s="16" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B14" s="24" t="s">
-        <v>66</v>
+        <v>29</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1">
       <c r="A15" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="M15" s="17"/>
+    </row>
+    <row r="16" spans="1:13" s="15" customFormat="1">
+      <c r="A16" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="24" t="s">
+      <c r="B16" s="24" t="s">
         <v>56</v>
       </c>
-      <c r="M15" s="17"/>
-[...8 lines deleted...]
-      <c r="M16" s="4"/>
+      <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="19" t="s">
+        <v>13</v>
+      </c>
+      <c r="B17" s="22" t="s">
+        <v>66</v>
+      </c>
+      <c r="M17" s="4"/>
+    </row>
+    <row r="18" spans="1:13">
+      <c r="A18" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="B17" s="22" t="s">
-[...5 lines deleted...]
-      <c r="A18" s="46" t="s">
+      <c r="B18" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="M18" s="5"/>
+    </row>
+    <row r="19" spans="1:13" ht="25.5">
+      <c r="A19" s="46" t="s">
         <v>22</v>
       </c>
-      <c r="B18" s="49" t="s">
+      <c r="B19" s="49" t="s">
         <v>61</v>
       </c>
-      <c r="M18" s="4"/>
-[...8 lines deleted...]
-      <c r="M19" s="5"/>
+      <c r="M19" s="4"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="19" t="s">
-        <v>10</v>
-[...4 lines deleted...]
-      <c r="M20" s="4"/>
+        <v>23</v>
+      </c>
+      <c r="B20" s="50" t="s">
+        <v>64</v>
+      </c>
+      <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="B21" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="M21" s="4"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="48" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="13"/>
+      <c r="B22" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="5"/>
+      <c r="A23" s="12"/>
+      <c r="B23" s="13"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="4"/>
+      <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="5"/>
+      <c r="M25" s="4"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="4"/>
+      <c r="M26" s="5"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
-  <dimension ref="A1:M26"/>
+  <dimension ref="A2:M27"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="A2" sqref="A2"/>
+    </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="39" style="11" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="11" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
-[...4 lines deleted...]
-      <c r="A2" s="19" t="s">
+    <row r="2" spans="1:13">
+      <c r="A2" s="10"/>
+      <c r="B2" s="10"/>
+    </row>
+    <row r="3" spans="1:13" s="15" customFormat="1">
+      <c r="A3" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="9">
+      <c r="B3" s="9">
         <v>162107</v>
       </c>
     </row>
-    <row r="3" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
-      <c r="A3" s="46" t="s">
+    <row r="4" spans="1:13" s="15" customFormat="1" ht="27" customHeight="1">
+      <c r="A4" s="46" t="s">
         <v>25</v>
       </c>
-      <c r="B3" s="9" t="s">
+      <c r="B4" s="9" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="4" spans="1:13" s="15" customFormat="1">
-      <c r="A4" s="19" t="s">
+    <row r="5" spans="1:13" s="15" customFormat="1">
+      <c r="A5" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="B4" s="14" t="s">
+      <c r="B5" s="14" t="s">
         <v>32</v>
-      </c>
-[...6 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:13" s="15" customFormat="1">
       <c r="A6" s="8" t="s">
+        <v>16</v>
+      </c>
+      <c r="B6" s="9" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="15" customFormat="1">
+      <c r="A7" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="B6" s="9" t="s">
+      <c r="B7" s="9" t="s">
         <v>58</v>
       </c>
     </row>
-    <row r="7" spans="1:13" s="15" customFormat="1" ht="54" customHeight="1">
-      <c r="A7" s="19" t="s">
+    <row r="8" spans="1:13" s="15" customFormat="1" ht="54" customHeight="1">
+      <c r="A8" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="B7" s="20" t="s">
+      <c r="B8" s="20" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="8" spans="1:13" s="15" customFormat="1">
-      <c r="A8" s="19" t="s">
+    <row r="9" spans="1:13" s="15" customFormat="1">
+      <c r="A9" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="B8" s="14" t="s">
+      <c r="B9" s="14" t="s">
         <v>35</v>
-      </c>
-[...6 lines deleted...]
-        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:13" s="15" customFormat="1" ht="38.25">
       <c r="A10" s="19" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" s="20" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="15" customFormat="1" ht="38.25">
+      <c r="A11" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="20" t="s">
+      <c r="B11" s="20" t="s">
         <v>28</v>
       </c>
-    </row>
-[...5 lines deleted...]
-      <c r="M11" s="17"/>
     </row>
     <row r="12" spans="1:13" s="15" customFormat="1">
       <c r="A12" s="19" t="s">
+        <v>12</v>
+      </c>
+      <c r="B12" s="18"/>
+      <c r="M12" s="17"/>
+    </row>
+    <row r="13" spans="1:13" s="15" customFormat="1">
+      <c r="A13" s="19" t="s">
         <v>9</v>
       </c>
-      <c r="B12" s="23" t="s">
+      <c r="B13" s="23" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>29</v>
       </c>
       <c r="M13" s="17"/>
     </row>
     <row r="14" spans="1:13" s="15" customFormat="1">
       <c r="A14" s="16" t="s">
-        <v>14</v>
+        <v>7</v>
       </c>
       <c r="B14" s="24" t="s">
-        <v>66</v>
+        <v>29</v>
       </c>
       <c r="M14" s="17"/>
     </row>
     <row r="15" spans="1:13" s="15" customFormat="1">
       <c r="A15" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="B15" s="24" t="s">
+        <v>67</v>
+      </c>
+      <c r="M15" s="17"/>
+    </row>
+    <row r="16" spans="1:13" s="15" customFormat="1">
+      <c r="A16" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="B15" s="24" t="s">
+      <c r="B16" s="24" t="s">
         <v>30</v>
       </c>
-      <c r="M15" s="17"/>
-[...8 lines deleted...]
-      <c r="M16" s="4"/>
+      <c r="M16" s="17"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" s="19" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="B17" s="22" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="M17" s="5"/>
+        <v>66</v>
+      </c>
+      <c r="M17" s="4"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" s="19" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="M18" s="4"/>
+        <v>21</v>
+      </c>
+      <c r="B18" s="22" t="s">
+        <v>65</v>
+      </c>
+      <c r="M18" s="5"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" s="19" t="s">
-        <v>23</v>
-[...4 lines deleted...]
-      <c r="M19" s="5"/>
+        <v>22</v>
+      </c>
+      <c r="B19" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="M19" s="4"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" s="19" t="s">
-        <v>10</v>
-[...4 lines deleted...]
-      <c r="M20" s="4"/>
+        <v>23</v>
+      </c>
+      <c r="B20" s="50" t="s">
+        <v>64</v>
+      </c>
+      <c r="M20" s="5"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" s="19" t="s">
+        <v>10</v>
+      </c>
+      <c r="B21" s="21" t="s">
+        <v>62</v>
+      </c>
+      <c r="M21" s="4"/>
+    </row>
+    <row r="22" spans="1:13">
+      <c r="A22" s="19" t="s">
         <v>11</v>
       </c>
-      <c r="B21" s="48" t="s">
-[...6 lines deleted...]
-      <c r="B22" s="13"/>
+      <c r="B22" s="48" t="s">
+        <v>63</v>
+      </c>
+      <c r="M22" s="5"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="M23" s="5"/>
+      <c r="A23" s="12"/>
+      <c r="B23" s="13"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="M24" s="4"/>
+      <c r="M24" s="5"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="M25" s="5"/>
+      <c r="M25" s="4"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="M26" s="4"/>
+      <c r="M26" s="5"/>
+    </row>
+    <row r="27" spans="1:13">
+      <c r="M27" s="4"/>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B15" r:id="rId1"/>
-[...1 lines deleted...]
-    <hyperlink ref="B21" r:id="rId3"/>
+    <hyperlink ref="B16" r:id="rId1"/>
+    <hyperlink ref="B13" r:id="rId2"/>
+    <hyperlink ref="B22" r:id="rId3"/>
   </hyperlinks>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист2"/>
   <dimension ref="B2:B18"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="4.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="113.5703125" style="1" customWidth="1"/>
     <col min="3" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:2">
       <c r="B2" s="6"/>
     </row>
     <row r="6" spans="2:2">
       <c r="B6" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="2:2">
       <c r="B7" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="8" spans="2:2">
       <c r="B8" s="2" t="s">
         <v>1</v>
       </c>
@@ -1427,51 +1431,51 @@
       <c r="B12" s="3" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="13" spans="2:2">
       <c r="B13" s="2"/>
     </row>
     <row r="14" spans="2:2">
       <c r="B14" s="2"/>
     </row>
     <row r="18" spans="2:2">
       <c r="B18" s="7" t="s">
         <v>6</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:N7"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11.7109375" style="25" customWidth="1"/>
     <col min="2" max="3" width="10.42578125" style="25" customWidth="1"/>
     <col min="4" max="4" width="10.140625" style="25" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" style="25" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="40" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="25" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" style="25" customWidth="1"/>
     <col min="9" max="9" width="10" style="25" customWidth="1"/>
     <col min="10" max="10" width="11.28515625" style="25" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" style="25" customWidth="1"/>
     <col min="12" max="12" width="10.140625" style="25" customWidth="1"/>
     <col min="13" max="13" width="11.28515625" style="25" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.85546875" style="25" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="11.140625" style="25" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="14" style="25" customWidth="1"/>
     <col min="17" max="17" width="13.140625" style="25" customWidth="1"/>
     <col min="18" max="18" width="11.7109375" style="25" customWidth="1"/>
     <col min="19" max="19" width="10.7109375" style="25" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" style="25" customWidth="1"/>
     <col min="21" max="16384" width="9.140625" style="25"/>
@@ -1654,71 +1658,73 @@
       </c>
       <c r="B7" s="35">
         <v>2036.6</v>
       </c>
       <c r="C7" s="35">
         <v>4652.1000000000004</v>
       </c>
       <c r="D7" s="36">
         <v>12162.5</v>
       </c>
       <c r="E7" s="36">
         <v>7082.8</v>
       </c>
       <c r="F7" s="36">
         <v>14428.7</v>
       </c>
       <c r="G7" s="36">
         <v>37394.300000000003</v>
       </c>
       <c r="H7" s="36">
         <v>21517.4</v>
       </c>
       <c r="I7" s="36">
         <v>27706.6</v>
       </c>
-      <c r="J7" s="36"/>
+      <c r="J7" s="36">
+        <v>62605.9</v>
+      </c>
       <c r="K7" s="36"/>
       <c r="L7" s="36"/>
       <c r="M7" s="39"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A4:M4"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" scale="95" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:O13"/>
   <sheetViews>
-    <sheetView zoomScaleNormal="100" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="A3" sqref="A3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="11.7109375" customWidth="1"/>
     <col min="2" max="3" width="10.42578125" customWidth="1"/>
     <col min="4" max="4" width="10.140625" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" customWidth="1"/>
     <col min="6" max="6" width="10.28515625" style="27" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" customWidth="1"/>
     <col min="8" max="8" width="10.28515625" customWidth="1"/>
     <col min="9" max="9" width="10" customWidth="1"/>
     <col min="10" max="10" width="10.28515625" customWidth="1"/>
     <col min="11" max="11" width="11.42578125" customWidth="1"/>
     <col min="12" max="12" width="10.140625" customWidth="1"/>
     <col min="13" max="13" width="10.28515625" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="25" customWidth="1"/>
     <col min="15" max="15" width="11.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="14" customWidth="1"/>
     <col min="17" max="17" width="13.140625" customWidth="1"/>
     <col min="18" max="18" width="11.7109375" customWidth="1"/>
     <col min="19" max="19" width="10.7109375" customWidth="1"/>
     <col min="20" max="20" width="11.42578125" customWidth="1"/>
   </cols>
@@ -1917,51 +1923,53 @@
       </c>
       <c r="B8" s="35">
         <v>2.8</v>
       </c>
       <c r="C8" s="35">
         <v>233.1</v>
       </c>
       <c r="D8" s="36">
         <v>260.7</v>
       </c>
       <c r="E8" s="36">
         <v>57.8</v>
       </c>
       <c r="F8" s="36">
         <v>198.4</v>
       </c>
       <c r="G8" s="36">
         <v>255.8</v>
       </c>
       <c r="H8" s="36">
         <v>57.8</v>
       </c>
       <c r="I8" s="36">
         <v>126.4</v>
       </c>
-      <c r="J8" s="36"/>
+      <c r="J8" s="36">
+        <v>225.3</v>
+      </c>
       <c r="K8" s="36"/>
       <c r="L8" s="36"/>
       <c r="M8" s="39"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="53" t="s">
         <v>51</v>
       </c>
       <c r="B9" s="53"/>
       <c r="C9" s="53"/>
       <c r="D9" s="53"/>
       <c r="E9" s="53"/>
       <c r="F9" s="53"/>
       <c r="G9" s="53"/>
       <c r="H9" s="53"/>
       <c r="I9" s="53"/>
       <c r="J9" s="53"/>
       <c r="K9" s="53"/>
       <c r="L9" s="53"/>
       <c r="M9" s="53"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="52" t="s">
         <v>50</v>
       </c>
@@ -2066,51 +2074,53 @@
       </c>
       <c r="B13" s="44">
         <v>135.1</v>
       </c>
       <c r="C13" s="44">
         <v>150.6</v>
       </c>
       <c r="D13" s="44">
         <v>85.5</v>
       </c>
       <c r="E13" s="44">
         <v>117.7</v>
       </c>
       <c r="F13" s="44">
         <v>127.2</v>
       </c>
       <c r="G13" s="44">
         <v>85.7</v>
       </c>
       <c r="H13" s="44">
         <v>108.6</v>
       </c>
       <c r="I13" s="44">
         <v>102.4</v>
       </c>
-      <c r="J13" s="44"/>
+      <c r="J13" s="44">
+        <v>89.5</v>
+      </c>
       <c r="K13" s="44"/>
       <c r="L13" s="44"/>
       <c r="M13" s="45"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A9:M9"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A10:M10"/>
     <mergeCell ref="A1:M1"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">